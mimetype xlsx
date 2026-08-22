--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$306</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$339</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N306"/>
+  <dimension ref="A1:N339"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,21158 +539,23458 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>파기환송심 판결 선고, 재상고 기한 임박</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 재산분할 소송 재상고 기한이 14일 마감됩니다. 파기환송심에서 최 회장이 노 관장에게 9440억원을 지급하라는 판결이 나왔으며, 양측 모두 재상고하지 않으면 판결이 확정됩니다. 판결 확정 후 지급이 늦어지면 연 5%의 지연이자가 붙습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(최태원 SK그룹 회장)에게 자력이 충분하고, 재산분할금 9440억원으로 피해 규모가 매우 크다는 점에서 '상대방에게 자력이 충분함'과 '피해 규모가 큼' 조건을 충족합니다. 이미 파기환송심 판결로 재산분할 의무가 확정되어 '상대방 책임이 비교적 명확함'과 '증거가 있거나 확보 가능함' 조건도 만족합니다. 재상고 기한이 임박했으나, 거액의 판결금에 대한 집행 또는 재상고 가능성을 고려할 때 소송금융 투자 매력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>9440억원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[이슈] 최태원·노소영 재산분할 재상고 오늘 마감…9440억원 운명은?</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>seoultimes.news</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.seoultimes.news/news/article.html?no=2000098798</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-19 09:01:47.826822+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>홍모씨</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1987년 이혼으로 사건 종결</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>가수 조영남이 과거 방송에서 전처 윤여정과의 이혼 사유가 자신의 외도였음을 고백한 내용. 운전기사의 폭로로 외도 사실이 발각되었으며, 당시 정직하게 시인했던 경험을 털어놓았다. 이 사건은 1987년에 발생한 과거의 일로, 현재 진행 중인 법적 분쟁은 없다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 홍모씨와 사실혼 관계였던 A씨가 홍씨의 외도로 인해 관계가 파탄났다며 손해배상 청구 소송을 제기했다. 1심에서 홍씨의 귀책 사유가 인정되어 위자료 3천만원과 양육비가 판결되었으나, A씨가 항소 및 상고하여 현재 대법원에서 심리 중이다. 홍서범·조갑경 부부는 아들의 이혼 소송과 관련해 대중에게 사과했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 내용은 조영남의 과거 이혼 사유(외도)에 대한 회고록이며, 이미 1987년에 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이나 현재 진행 중인 법적 분쟁이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방 책임이 명확하고 증거가 존재하여 적합 조건 1, 5에 해당하지만, 개인 간의 소송으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 보기에 매우 작아(적합 조건 4 불충족) 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3천만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'이혼 2번' 조영남  운전기사 폭로에 바람 들켜…정직하면 용서될 줄</t>
+          <t>'아들 불륜 사과' 홍서범♥조갑경 근황… 하나 되기로  지인과 '활짝'</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026051811141822020</t>
+          <t>https://www.mt.co.kr/entertainment/2026/08/07/2026080715213837969</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-21 07:04:10.808187+00:00</t>
+          <t>2026-08-19 07:00:40.516616+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>최태원 (SK그룹 회장)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>이혼 소송 중 아동학대 및 협박 주장</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>기사 제목은 이혼 소송 중 남편이 아내에게 아동학대범이라는 협박을 했다는 내용을 암시하지만, 제공된 본문은 실제 기사 내용이 아닌 관련 키워드와 다른 기사 링크로만 구성되어 있어 사건의 상세 내용을 파악하기 어렵습니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 및 재산분할 소송이 최 회장 측의 상고로 대법원에서 다시 다투게 됩니다. 파기환송심은 최 회장이 노 관장에게 9,440억 원을 현금 지급하라고 판결했으며, 대법원은 법리적 쟁점을 검토할 예정입니다. 9년째 이어지는 소송으로, 법조계에서는 대법원에서도 결과가 크게 달라지지 않을 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 실제 사건 내용이 아닌 관련 키워드와 다른 기사 링크로 구성되어 있어, 사건의 구체적인 내용을 파악하기 어렵습니다. 상대방의 책임 명확성, 자력, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준의 핵심 요소들을 전혀 확인할 수 없습니다. 또한, 개별적인 이혼 소송으로 보여 집단적 피해에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (최태원 SK그룹 회장), 피해 규모가 큼 (9,440억 원), 증거 확보 용이 (이미 하급심 진행 완료), 상대방 책임이 비교적 명확함 (파기환송심 판결로 재산분할 의무 인정). 부적합 조건에 해당하지 않으며, 대법원 법률심 단계로 법리적 쟁점만 남았고 하급심에서 이미 승소 판결이 나왔으므로 투자 매력도가 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>애 없었다면  AI에 하소연했더니…이혼 소송 남편  넌 아동학대범  협...</t>
+          <t>최태원 '9,440억 재산분할' 불복...다시 대법원으로</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6168234</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608150128504079</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-19 07:00:11.494182+00:00</t>
+          <t>2026-08-17 07:02:19.529770+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>항소심 판결 선고 후 재상고 여부 결정 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 노소영 관장의 이혼 소송 항소심 판결에 대한 재상고 기한이 오늘 마감됩니다. 항소심은 최 회장에게 막대한 재산 분할 및 위자료 지급을 판결했으며, 최 회장은 재상고 여부를 고심 중입니다. 이 소송은 최 회장의 혼외자 공개로 시작되었습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>적합 조건 2 (상대방에게 자력이 충분함): SK그룹 회장으로 충분한 자력을 가짐. 적합 조건 4 (피해 규모가 큼): 9,440억 원에 달하는 재산 분할 및 위자료 청구로 피해 규모가 매우 큼. 적합 조건 5 (증거가 있거나 확보 가능함): 이미 항소심 판결이 선고되었고 재상고 여부를 결정하는 단계로, 충분한 증거를 바탕으로 법적 절차가 진행되었음. 부적합 조건 0개. 개인 이혼 소송이지만, 그 규모와 상대방의 자력으로 인해 소송금융 투자 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>9440억 원</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>재상고냐 수용이냐…최태원 '9440억짜리' 초대형 고민</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12313441?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-08-16 07:02:29.737397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>김동성</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>이혼 소송 판결 확정</t>
+          <t>항소심 변론 재개</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>김주하 아나운서가 2013년 전남편의 외도와 폭행을 이유로 이혼 소송을 제기하여 친권, 양육권, 위자료 5천만 원을 확보했으나, 재산 분할 과정에서 약 10억 원을 전남편에게 지급했습니다. 해당 이혼 소송은 이미 종결된 상태입니다.</t>
+          <t>쇼트트랙 국가대표 출신 김동성이 이혼한 전 부인 A씨와 두 자녀에게 2019년부터 1억 원 이상의 양육비를 미지급하여 1심에서 징역 6개월 실형을 선고받았다. 현재 항소심이 진행 중이며, 선고가 돌연 취소되고 변론이 재개된 상태이다. 김동성은 경제적 어려움을 호소하며 일용직으로 생활하고 있다고 주장한다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이미 종결된 사건 (부적합 조건 해당). 2013년에 이혼 소송이 제기되어 친권, 양육권, 위자료 및 재산 분할까지 모두 종결된 상태이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>상대방 책임이 명확하고(1심 유죄 판결, 여가부 명단 등), 피해 금액이 1억 원 이상으로 적지 않으며, 관련 증거가 충분함. 다만, 상대방(김동성)이 경제적 어려움을 호소하며 일용직으로 생활하고 있어 자력 확보가 어려울 수 있다는 점이 투자 회수 가능성을 낮춤.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>위자료 5천만 원, 재산 분할 약 10억 원</t>
+          <t>1억 원 이상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (전 부인 A씨 및 자녀 2명)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'52세 돌싱' 김주하, 아들이 누나라고 부르는 이유?… 엄마라고 부르면...</t>
+          <t>[단독]'양육비 미지급' 김동성 항소심 선고 돌연 취소..변론 재개</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16044966</t>
+          <t>https://www.starnewskorea.com/star/2026/08/15/2026081211051441473</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-10 07:01:05.598819+00:00</t>
+          <t>2026-08-15 12:43:40.272995+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>소송 제기 전 법률 자문 단계</t>
+          <t>법적 절차 진행 없음</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>50대 후반 사업가 A씨의 아내가 대학원 동료 남성과 '정신적 지지 관계'를 주장하며 외도. 남편의 경고에도 불구하고 '자기'라고 부르고 금전 지원까지 하며 관계를 지속. 법률 전문가들은 직접적인 성관계가 없어도 민법상 부정행위에 해당하며 이혼 및 손해배상 청구 대상이라고 판단. 상간자 소송 승소를 위한 증거 수집의 중요성을 강조하고 있습니다.</t>
+          <t>한 철학 교수가 아내의 외도를 인지하고 있었음에도 불구하고 '인간은 성적 자율성을 보장받아야 한다'는 이유로 이를 적극적으로 허용했다는 내용의 기사입니다. 남편이 불륜 현장을 목격했음에도 아내를 비난하지 않았다고 전해집니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상간남의 책임이 법률 전문가 의견상 명확하고(적합 조건 1), 남편 A씨의 경고로 상간남의 유부녀 인지 사실 입증이 용이하며, 아내의 금전 지원 내역, 애칭 사용, 스킨십 등 증거 확보 가능성이 높음(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자 기준에 비해 상대적으로 작을 수 있어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
+          <t>기사 내용은 아내의 외도를 남편이 인지하고 적극적으로 허용했다는 개인적인 관계에 대한 것으로, 소송금융의 핵심 조건인 '상대방 책임의 명확성'이 결여됩니다. 또한, 피해 규모나 집단적 피해 가능성이 전혀 없으며, 공적 절차 진행 여부도 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수백만 원 이상 (정신적 위자료 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>자기 라 부르며 수백만 원 송금한 아내, “잠자리 없으면 외도 아니다...</t>
+          <t>네 몸을 독점하진 않겠다 …아내 외도 허락한 철학 교수 [탐영비]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/WJE0DK1GG4D3</t>
+          <t>https://www.mydaily.co.kr/page/view/2026081107201598895</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:28.324384+00:00</t>
+          <t>2026-08-12 13:20:48.467724+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>김지석</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>드라마 속 이혼 갈등 시작</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>본 기사는 미성년 자녀를 둔 부모의 양육권 소송에 대해 다루며, 법원이 자녀의 복리와 정서적 안정을 최우선으로 고려한다는 점을 강조한다. 부모의 경제력이나 성별보다는 자녀와의 정서적 유대감, 양육 환경의 지속성, 객관적인 증거 확보의 중요성을 설명한다.</t>
+          <t>KBS 드라마 '그래, 이혼하자'의 줄거리를 다룬 기사로, 이민정과 김지석이 불화 끝에 이혼을 선언하고 진흙탕 싸움에 돌입하는 내용을 담고 있다. 이는 실제 사건이 아닌 드라마 속 허구의 이야기이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 양육권 소송에 대한 일반적인 설명으로, 소송금융의 핵심 적합 조건인 '상대방 책임의 명확성', '상대방의 충분한 자력', '집단적 피해', '큰 피해 규모' 등 금전적 배상 가능성이 높은 상업적 분쟁의 특성을 전혀 갖추고 있지 않다. 가사 사건은 주로 비금전적 목적을 가지며, 소송금융 투자 대상으로서의 수익 모델을 찾기 어렵다.</t>
+          <t>본 기사는 KBS 드라마의 줄거리를 다루고 있어 실제 법적 분쟁이 아닌 허구의 사건입니다. 소송금융은 실제 발생한 법적 분쟁에 투자하므로 투자 대상으로서 부적합합니다. (부적합 조건: 실제 사건이 아님)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>양육권 소송, 자녀의 복리와 정서적 안정을 최우선으로 고려해야 하는 ...</t>
+          <t>이민정, 김지석과 불화 끝 이혼 선언→진흙탕 싸움 돌입(그래, 이혼하자...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>nongup.net</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.nongup.net/news/articleView.html?idxno=33054</t>
+          <t>https://www.newsen.com/news_view.php?uid=202607300847571910</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-03 07:00:09.684767+00:00</t>
+          <t>2026-08-10 07:00:30.151491+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부의 아들</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>사실혼 부당파기로 인한 손해배상 및 재산분할 청구 예정</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>5년간 사실혼 관계를 유지하며 남편의 식당 운영과 시어머니 병간호에 기여한 아내가 남편의 외도와 폭언으로 사실혼 파기 위기에 처했습니다. 변호사는 사실혼 관계가 인정되며, 남편에게 위자료 및 재산분할 청구가 가능하다고 조언했습니다.</t>
+          <t>홍서범, 조갑경 부부의 아들과 전 며느리 A씨 간 사실혼 파기에 따른 손해배상 소송이 대법원에 계류 중이다. 1, 2심에서는 아들에게 사실혼 파탄의 책임이 인정되어 위자료 3천만 원과 자녀 양육비 지급 판결이 내려졌다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방의 부정행위 및 부당한 사실혼 파기에 대한 책임이 명확하며(적합 조건 1), 모텔 카드 사용 내역 등 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니고 피해 규모가 개인적이며 상대방의 자력이 대기업 수준은 아니므로 소송금융 투자 적합도는 중간 수준입니다.</t>
+          <t>피고의 책임은 1, 2심에서 인정되었으나(적합 조건 1, 5), 소송 상대방이 개인이며(적합 조건 2 미흡), 피해 규모가 소송금융 투자 대상으로 보기에 작다(위자료 3천만 원, 적합 조건 4 미흡). 집단적 피해 사례도 아니므로(적합 조건 3 미흡) 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3000만 원 및 자녀 양육비 (금액 미상)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>혼인신고 미루더니 외도…‘사실혼 아내’ 쫓겨날 위기[양친소]</t>
+          <t>홍서범♥조갑경, '子 사생활 논란'에도 굳건…지인과 만남 '근황'</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01492406645417760</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=833491</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-01 07:02:40.578296+00:00</t>
+          <t>2026-08-09 07:01:24.386762+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>이혼 및 상간남 소송 검토 중</t>
+          <t>사실혼 부당 파기 관련 상담 증가, 법적 분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>결혼 15년차 남성이 아내와 자녀 과외교사(아내의 옛 '썸남') 사이의 부적절한 관계를 의심하며 이혼 및 상간남 소송 가능성에 대해 변호사에게 조언을 구한 사연. 변호사는 이혼 소송은 가능하나 상간남 소송은 상대방의 적극적인 호응이 없었다면 어려울 수 있다고 답변했습니다.</t>
+          <t>혼인신고를 하지 않은 사실혼 관계도 부당하게 파기될 경우 위자료 및 재산분할 청구가 가능하며, 관련 상담이 증가하고 있다. 사실혼 관계와 상대방의 귀책사유를 객관적인 증거로 입증하는 것이 중요하다고 변호사는 설명했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(과외교사)의 책임이 명확하지 않고 자력이 충분한지 알 수 없으며(적합 조건 1, 2 미충족), 집단적 피해가 아닌 개인적인 가정 문제로 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다(적합 조건 3, 4 미충족). 따라서 소송금융 투자 적합도가 낮습니다.</t>
+          <t>개별적인 사실혼 관계 파기 사건으로, 집단적 피해(적합 조건 3)가 아니며 상대방의 자력(적합 조건 2)이 불확실합니다. 피해 규모(적합 조건 4) 또한 개별 사건마다 편차가 커 소송금융 투자 대상으로 적합도가 낮습니다. 다만, 사실혼 입증 및 귀책사유 증거 확보(적합 조건 5)는 가능합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>옛 '썸남'을 자녀 과외교사로 고용하더니… 아내 변해  상간 소송 가능...</t>
+          <t>사실혼부당파기, 혼인신고 안 했어도 손해배상 청구 가능할까</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>livesnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/16/2026041523271586473</t>
+          <t>https://www.livesnews.com/news/article.html?no=63001</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-19 07:46:56.880160+00:00</t>
+          <t>2026-08-08 07:00:56.435319+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>최태원</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>파기환송심 조정 절차 진행 중</t>
+          <t>파기환송심 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 중 재산분할 파기환송심이 조정 절차를 밟게 됩니다. 이는 가사소송의 특성을 고려하여 양측의 협의를 통한 원만한 해결을 모색하는 과정입니다.</t>
+          <t>최태원 SK 회장과 노소영 아트센터 나비 관장의 재산분할 소송에서 공동재산 규모가 1심 2,142억원에서 2심 4조 115억원, 파기환송심 2조 8,999억원으로 조정되었다. 이번 소송의 최대 쟁점은 최 회장이 보유한 SK 주식을 공동재산에 포함할지와 노 관장의 기여도 인정 여부이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(최태원)은 대기업 총수로 자력이 충분하며, 수조원대 규모의 재산분할 청구로 피해 규모가 매우 큽니다. 현재 파기환송심에서 조정 절차가 진행 중으로, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+          <t>상대방(최태원)의 자력이 충분하고(적합 조건 2), 재산분할 규모가 수천억에서 수조원에 달해 피해 규모가 매우 큼(적합 조건 4). 이미 파기환송심이 진행 중으로 증거가 충분히 확보되어 법적 절차가 상당 부분 진행됨(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 재산분할 소송이라는 점에서 'High' 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2조 8,999억원 (파기환송심 기준)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (노소영)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>최태원·노소영 재산분할 파기환송심, 조정 절차 밟는다</t>
+          <t>최태원-노소영 재산분할에서 사라진 ‘노태우 비자금’과 ‘옥중 기부’</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=717559</t>
+          <t>https://vop.co.kr/A00001696100.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-19 06:17:25.663458+00:00</t>
+          <t>2026-08-08 07:00:46.032122+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>유명 이혼 전문 변호사의 시간당 130만 원에 달하는 높은 수임료가 공개되며 법률 시장의 비용 구조와 접근성에 대한 논의가 확산되고 있습니다. 이혼·가사 사건은 재산 분할, 양육권 등이 복합적으로 얽혀 장기화되는 경우가 많아 비용 부담이 크며, 연예인이나 고액 자산가 사건은 더 높은 수임료가 책정됩니다. 기사는 특정 소송 사건이 아닌 법률 서비스 시장의 일반적인 현상을 다룹니다.</t>
+          <t>이 기사는 배우 이민정의 드라마 복귀 소식을 전하며, 드라마 '그래, 이혼하자'의 줄거리와 등장인물에 대해 설명하고 있습니다. 김지석은 웨딩드레스 디자이너를, 오연아는 이혼 소송을 담당하는 변호사 역할을 맡는다는 내용입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 집단적 피해를 다루는 것이 아니라, 이혼 전문 변호사의 높은 수임료와 법률 서비스 시장의 비용 구조에 대한 일반적인 정보를 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 실제 사건이 아닌 드라마의 줄거리와 등장인물에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>“시간당 130만 원”…유재석도 놀란 ‘이혼 전문 변호사’ 박민철 시급</t>
+          <t>이민정, 김지석과 부부된다...‘그래, 이혼하자’로 6년 만 드라마 복귀...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12014714</t>
+          <t>https://www.mk.co.kr/article/12109155</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-12 12:28:15.763506+00:00</t>
+          <t>2026-08-07 12:04:02.580270+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>이혼 소송 종결</t>
+          <t>2심 재산분할 판결 선고, 상고심 가능성</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>배우 이범수가 이혼 2년 만에 방송에 출연하여 이혼 후 겪는 심리적 어려움과 세상과의 단절된 '아날로그 인간'의 삶을 공개했습니다. 그는 2023년 말부터 불거진 파경설 끝에 소송을 통해 이혼하게 되었다고 밝혔습니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 2심에서 법원이 최 회장에게 9,440억 원의 재산분할을 명령했습니다. 이는 국내 이혼소송 사상 최대 규모로, 혼인 기간 중 배우자의 공동재산 형성 기여를 인정했습니다. 현재 2심 판결이 선고되어 마무리 수순에 접어들었으나, 상고심 가능성이 남아있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 사건은 배우 이범수의 개인적인 이혼 소송으로, 소송금융 투자 대상이 되는 집단적 피해나 기업/기관 상대방이 존재하지 않습니다 (적합 조건 해당 없음). 또한, 기사 내용상 이혼 소송은 이미 종결된 것으로 보입니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>이 사건은 상대방(최태원 회장)의 자력이 충분하고(적합 조건 2), 2심에서 9,440억 원이라는 압도적인 피해 규모(재산분할액)가 인정되어(적합 조건 4) 투자 가치가 매우 높습니다. 또한, 1심과 2심을 거치며 법원의 판단이 내려져 재산분할 의무가 명확하며(적합 조건 1), 관련 증거가 충분히 확보되어 있습니다(적합 조건 5). 비록 개별 이혼 소송이나, 금액 규모와 상대방의 자력, 법적 명확성 측면에서 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>‘돌싱’ 이범수 “완전히 혼자됐다”…세상과 단절에 모벤져스 ‘충격...</t>
+          <t>법원, 최태원에 9,440억 원 재산분할 판결…9년 이혼소송 마무리 수순</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1600066?ref=naver</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=65355</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-06 00:41:38.071871+00:00</t>
+          <t>2026-08-07 08:34:34.608433+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>고등법원 파기환송심 판결 선고, 재상고 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송에서 서울고등법원이 최 회장에게 노 관장에게 9440억 원을 지급하라고 판결했습니다. 최 회장 측은 판결문 수령 후 2주 내 재상고 여부를 결정할 예정이며, 판결 확정 시 하루 1억 3천만 원의 이자가 발생합니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방 책임이 고등법원 판결로 명확하며(적합 조건 1), SK그룹 회장으로서 자력이 충분하고(적합 조건 2), 피해 규모가 9440억 원으로 매우 크고(적합 조건 4), 이미 법원 판결이라는 명확한 증거가 존재합니다(적합 조건 5). 또한, 아직 재상고 가능성이 있어 종결되지 않은 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>9440억 원</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>최태원-노소영, '세기의 이혼' 마지막 분기점…재상고냐 9440억 지급이냐</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/court-prosecution/6240020</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-08-07 07:01:19.672785+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I14" t="inlineStr">
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>파기환송심을 거쳐 재산분할 금액 확정</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>노소영 아트센터 나비 관장과 최태원 SK그룹 회장의 이혼소송에서 재산분할 금액이 항소심, 대법원, 파기환송심을 거치며 665억원에서 9440억원으로 크게 늘었다. 이는 34년간의 가사와 양육, 내조에 대한 기여가 재평가된 결과이다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>적합 조건 중 상대방 자력 충분(최태원 SK그룹 회장), 피해 규모 매우 큼(9440억원), 증거 확보 가능(이미 여러 심급을 거침)이 충족되나, 이미 항소심, 대법원, 파기환송심을 거쳐 재산분할 금액이 확정된 단계로 소송금융 투자 대상으로서의 신규 수임 기회가 적고, 주요 법적 절차가 사실상 종결에 가까워 부적합 조건에 준함.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>9440억원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>최저 몸무게 찍은 박지윤, 파경 아픔 딛고 상해行…생일 맞은 근황</t>
+          <t>[이슈] 내 34년이 고작 1.2%라니 …665억에서 9440억, 노소영이 바꾼 질문</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>the-today.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026040594034</t>
+          <t>https://www.the-today.com/news/articleView.html?idxno=87866</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-05 12:41:34.606543+00:00</t>
+          <t>2026-08-07 01:13:00.766099+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>친모 A씨</t>
+          <t>전 아내</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>친권자 변경 심판 1심 판결 선고, 재판 진행 중</t>
+          <t>1심 판결 선고 및 가집행 결정, 상대방 항소 및 인도 거부 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>외도와 아동 방임을 저지른 친모가 이혼 소송 중 면접교섭에서 아이들을 무단으로 데려간 뒤 친부에게 돌려보내지 않았음에도, 법원이 친모를 친권자로 변경하는 판결을 내려 논란이 되고 있습니다. 친부는 유아인도 이행명령 위반으로 친모에게 감치 및 과태료 처분이 내려졌음에도 불구하고 친권을 상실하게 되었으며, 이는 '아동탈취' 문제와 법원 판결 불이행의 악순환을 야기할 수 있다는 우려를 낳고 있습니다.</t>
+          <t>3년간의 이혼 소송 끝에 법원이 아버지에게 친권과 양육권을 인정하고 아이 인도 가집행을 선고했으나, 전 아내가 항소 의사를 밝히며 아이 인도를 거부하고 있습니다. 아버지는 아이를 데려오기 위한 강제집행 절차와 관련한 법적 조언을 구하고 있습니다. 이 사건은 법원의 명확한 판결에도 불구하고 아이 인도가 지연되는 상황입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 사건은 친권자 변경 심판으로, 주로 비금전적 권리 다툼에 해당하여 소송금융의 일반적인 투자 대상인 금전적 손해배상 청구와는 거리가 멉니다. 상대방(친모)의 자력에 대한 정보가 없고, 집단적 피해가 아니며, 금전적 피해 규모가 명확하지 않아 투자 회수 가능성이 낮습니다. (적합 조건 1개 이하)</t>
+          <t>법원이 친권 및 양육권을 아버지에게 인정하고 아이 인도 가집행 선고까지 내린 상태로, 상대방(전 아내)의 인도 거부는 법적 책임이 명확합니다. (적합 조건 1, 5) 그러나 이는 집단적 피해가 아닌 개별 가사 사건이며, 대규모 금전적 피해가 발생한 사건이 아니므로 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>외도에 아이 방임한 엄마, 법원은 친권 인정…‘아동탈취’ 논란</t>
+          <t>아빠랑 살아야 한다  판결에도…아이 인도 거부한 전 아내</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417541</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=06586246645544368</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 00:27:25.853487+00:00</t>
+          <t>2026-08-06 00:56:03.484301+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>합의 이혼 공식 발표</t>
+          <t>서울고등법원 파기환송심 선고 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>가수 서인영이 글로벌 반도체 부품 전문 기업 대표와 2023년 2월 결혼했으나, 2024년 11월 합의 이혼을 공식 발표했다. 소속사는 이혼 과정에서 귀책사유는 없었으며 원만하게 마무리되었다고 밝혔다. 서인영은 유튜브 채널에서 이혼 시 가져온 고가의 조명을 언급하며 근황을 전했다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 재산분할 소송 파기환송심 결과가 약 9년 만에 선고될 예정입니다. 2심에서 1조 3,808억 원의 재산분할이 인정되었으나, 대법원이 노태우 전 대통령의 비자금 기여를 인정할 수 없다며 파기환송하여 재산분할 규모가 쟁점입니다. 최 회장이 보유한 SK 주식의 특유재산 여부와 재산분할 기준 시점도 주요 쟁점으로, 외신에서도 '현실판 한국 드라마'라며 주목하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이혼이 이미 합의로 종결되었으며, 기사에 따르면 귀책사유와 같은 쟁점도 없었다. 소송금융 투자 대상으로서의 신규성 및 분쟁 가능성이 없다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>적합 조건 2(상대방에게 자력이 충분함)에 따라 최태원 SK그룹 회장은 막대한 자력을 보유하고 있어 배상 능력이 충분합니다. 적합 조건 4(피해 규모가 큼)에 따라 재산분할 규모가 수천억 원에서 조 단위에 달할 것으로 예상되어 매우 큽니다. 적합 조건 5(증거가 있거나 확보 가능함)에 따라 이미 대법원까지 진행된 사건으로, 필요한 증거는 충분히 확보되었을 것입니다. 또한, 부적합 조건(이미 종결된 사건)에 해당하지 않으며, 비록 집단적 피해 사건은 아니지만 소송 가액이 매우 높아 소송금융 투자로서의 잠재적 수익성이 높습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 ~ 1조 원 이상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>조용히 남양주에 잠적한 서인영이 사업가 남편과 이혼할 때 들고나왔다...</t>
+          <t>외신도  현실판 한국 드라마 … 최태원·노소영 '세기의 재산분할' 오늘...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/256389</t>
+          <t>https://www.hankookilbo.com/news/article/A2026072406300004967?did=NA</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-04 12:43:06.356815+00:00</t>
+          <t>2026-08-04 07:00:46.231554+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>해당 기사는 이혼 소송 과정에서 필요한 법률 지식을 웹툰 형식으로 이해하기 쉽게 제공할 목적으로 제작된 콘텐츠입니다. '생활비 50만원' 부부의 사연은 실제 사례를 각색한 가상의 내용으로, 특정 소송 사건을 다루는 것이 아닙니다.</t>
+          <t>이 기사는 상간자 위자료 청구 소송에서 청구액과 실제 판결 금액이 다른 이유를 설명합니다. 법원이 관계의 밀도, 발각 후 태도, 혼인 파탄 여부 등 여러 사정을 종합적으로 고려하여 위자료 액수를 결정하며, 입증의 정밀도가 중요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건을 다루는 것이 아닌, 이혼 소송 관련 법률 지식을 웹툰 형식으로 제공하기 위해 가상의 사례를 각색한 내용입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간자 위자료 청구 소송의 법리 및 판결 경향을 설명하는 일반적인 법률 해설입니다. 소송금융 투자 대상으로 검토할 만한 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모 등의 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>오죽하면 친정서 “이혼해라”…‘생활비 50만원’ 부부 사연 [이혼의 ...</t>
+          <t>상간자 위자료 청구액과 실제 판결 금액이 상이한 이유</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417494</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026073115135163769aeda69934_12</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-04 12:36:52.262821+00:00</t>
+          <t>2026-08-04 02:16:51.257445+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>B씨 (홍서범·조갑경 아들)</t>
+          <t>최태원 SK그룹 회장</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>대전가정법원 원고 일부 승소 판결</t>
+          <t>파기환송심 선고 예정, 대법원 재상고 가능성 있음</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>대전가정법원은 A씨가 제기한 위자료 소송에서 B씨에게 위자료 3000만원과 매달 80만원의 양육비를 지급하라는 원고 일부 승소 판결을 내렸다. 이 사건은 홍서범·조갑경 아들의 불륜 논란과 관련되어 있다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 재산분할 파기환송심 선고가 24일 예정되어 있습니다. 2심에서 1조3808억원의 재산분할이 인정되었으나, 대법원에서 일부 파기환송되어 SK 주식의 재산분할 대상 여부와 기준 시점이 주요 쟁점입니다. 파기환송심 선고 결과에 따라 대법원 재상고 가능성도 남아있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 법원의 판결이 존재하지만(적합 조건 1, 5), 단일 피해자 사건이며 위자료 금액이 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하여(적합 조건 3, 4 불충족) 투자 매력이 낮다. 또한 이미 판결이 선고된 상태로 신규 소송 발굴의 여지가 적다.</t>
+          <t>상대방(최태원 SK그룹 회장)의 자력이 충분하고(적합 조건 2), 재산분할 청구액이 1조원 이상으로 매우 커서 잠재적 회수 금액이 상당합니다(적합 조건 4). 이미 여러 심급을 거치며 법리적 쟁점과 증거가 충분히 다뤄지고 있어 사건의 진행 상황이 명확하며(적합 조건 5), 아직 종결되지 않고 파기환송심 선고를 앞두고 있어 투자 기회가 있습니다. 조 단위의 잠재적 회수 금액은 소송금융 투자로서 매우 매력적입니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>위자료 3000만 원, 양육비 매달 80만 원</t>
+          <t>1조원 이상 (최대 2조원대)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>부모가 무슨 죄  vs  손녀 문제 방관 …홍서범·조갑경 아들 불륜 논란...</t>
+          <t>‘SK 주식 분할·기준 시점’ 쟁점… 최태원·노소영 재산분할 운명의 ...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040409472886154</t>
+          <t>https://www.segye.com/newsView/20260724502718?OutUrl=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-04 12:33:28.625862+00:00</t>
+          <t>2026-08-01 05:20:55.129253+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이 기사는 현행법상 이혼 재산분할 사건도 중재가 가능하다는 법률적 해석을 다루고 있습니다. 가사소송법 제2조 제1항의 가정법원 전속관할 규정에도 불구하고 중재 가능성을 제시하는 견해를 소개합니다.</t>
+          <t>해당 기사는 이혼 시 배우자의 부정행위가 재산분할에 미치는 영향에 대해 다루고 있습니다. 부정행위에 사용된 비용이 공동재산에 실질적인 손해를 끼쳤다면 재산분할 소송에서 이를 구체적으로 확인할 필요가 있다고 설명합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 이혼 재산분할에 대한 법률적 해석(중재 가능성)을 논하는 내용입니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 시 유책 배우자의 재산분할에 대한 일반적인 법률 해설입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 구체적인 피해 규모, 다수의 피해자 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>이혼 재산분할도 현행법상 중재 가능하다</t>
+          <t>바람피운 배우자도 재산을 받나요?  이혼 귀책사유와 재산분할의 현실</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>e2news.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218818</t>
+          <t>http://www.e2news.com/news/articleView.html?idxno=332442</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-04 00:37:32.845548+00:00</t>
+          <t>2026-07-27 10:07:36.955993+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>사실혼 남편 B씨</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>이혼 소송 및 사해행위 취소 소송 진행 중</t>
+          <t>서울고등법원 파기환송심 판결 선고 (대법원 상고 가능성 있음)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>암 투병 중인 사실혼 아내를 폭행하고 몰래 혼인신고를 한 뒤, 아내가 마련해 준 아파트를 자신의 아들에게 증여한 사실혼 남편의 사연. 피해 여성은 이혼 소장을 접수했으며, 변호사는 이혼 및 위자료 청구, 사해행위 취소 소송을 통해 재산분할이 가능하다고 조언했다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 파기환송심에서 재산분할금 9,440억 원과 위자료 20억 원이 선고되었습니다. 재판부는 최 회장의 SK 주식을 재산분할 대상에 포함하고 노 관장의 기여도를 33.3%로 인정했습니다. 이는 역대 최대 규모의 재산분할 판결로, 최 회장은 현금으로 이를 조달해야 합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 아파트 증여 등 피해 규모가 상당하며(조건 4), 혼인신고 및 재산 증여 등 객관적 증거 확보가 가능함(조건 5). 다만, 상대방의 자력이 불분명하고(조건 2), 집단적 피해가 아닌 개인 간의 사건임(조건 3).</t>
+          <t>상대방(최태원 회장)의 자력이 충분하며(적합 조건 2), 법원의 9,440억 원 재산분할 판결로 책임과 피해 규모가 명확하게 확정되었습니다(적합 조건 1, 4). 이미 진행된 소송을 통해 증거가 충분히 확보되었으며(적합 조건 5), 판결 금액이 매우 커 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
+          <t>1명 (노소영 관장)</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>최태원·노소영 '세기의 재산분할' 9,440억 원...현금 조달 변수 [뉴스퀘...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202607242014069791</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-07-26 07:01:30.242998+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>파기환송심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 재산분할 소송 파기환송심에서 법원은 최 회장이 노 관장에게 9,440억 원을 지급하라고 선고했습니다. 재판부는 최 회장이 소유한 SK 주식을 분할 대상으로 판단했으며, 노 관장의 가사 및 양육, SK그룹 대외 활동 기여를 인정했습니다. 이 사건은 2017년부터 시작되어 9년 만에 일단락되었으나, 대법원 파기환송을 거쳐 다시 판결이 나온 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>상대방(최태원 SK그룹 회장)의 자력이 충분하고, 법원에서 9,440억 원이라는 매우 큰 규모의 재산분할을 인정하여 피해 규모가 명확합니다. 이미 여러 심급의 재판이 진행되어 증거가 충분히 확보되었으며, 파기환송심 판결이 선고되었으나 아직 최종 종결된 사건은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>9,440억 원</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>조갑경 아들 외도 논란 속 홍서범  부친 바람피워</t>
+          <t>최태원, 노소영에 재산분할…9,440억 원 지급하라</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76689</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008673930&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-03 00:46:41.359750+00:00</t>
+          <t>2026-07-26 07:00:24.205522+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>가상 상황에 대한 법률 설명</t>
+          <t>이혼 소송 파기환송심 판결 선고, 대법원 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>이 기사는 이혼 소송 중 배우자가 사망하는 경우 발생할 수 있는 법적 문제와 그 해결 방안에 대해 설명하는 법률 칼럼입니다. 극도로 감정적인 상황에서 발생할 수 있는 살인 사건 등의 가능성도 언급하며, 이에 대한 법률 전문가의 조언을 담고 있습니다.</t>
+          <t>최태원 SK그룹 회장이 이혼 소송 파기환송심에서 배우자에게 9천440억 원의 재산분할을 명령받았습니다. 최 회장은 SK 지분 담보 대출, 지분 매각 등을 통해 거액을 마련해야 하는 상황이며, 대법원 상고 가능성도 남아있습니다. 이는 역대 최대 규모의 재산분할 판결로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 소송 중 배우자 사망이라는 가상 상황에 대한 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 실제 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건: 상대방 책임이 법원 판결로 명확하며(1), 상대방(최태원)에게 자력이 충분하고(2), 피해 규모가 9천440억 원으로 매우 큼(4), 이미 법원 판결을 통해 증거가 확보됨(5). 대법원 상고 가능성이 있어 원고(승소자)의 추가 법률 비용 발생 및 판결 방어에 대한 소송금융 수요가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9천440억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>이혼 소송 중 배우자가 사망하면 어떻게 될까 [윤지상의 가사언박싱]</t>
+          <t>이혼 판결 날 젠슨 황 만난 최태원‥9천4백억 어떻게 마련하나?</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604035848i</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6839919_37004.html</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 00:42:12.097750+00:00</t>
+          <t>2026-07-26 07:00:15.590917+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>B씨 (홍서범·조갑경 아들)</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>이혼 및 상간 소송 판결 선고 (법원 위자료 및 양육비 산정 기준 비판)</t>
+          <t>사실혼 파기 손해배상 청구 소송 항소심 진행 중, 내달 선고 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부 아들의 이혼 및 상간 소송 판결을 통해 현행 이혼 위자료(3천만원) 및 양육비(월 80만원) 산정 기준의 비현실성을 지적하는 기사. 20년 전과 다르지 않은 위자료 상한선, 구상권 문제, 소득에만 의존하는 양육비 산정표 등의 문제점을 비판하며 현실화를 촉구. 노소영 관장 사건과의 대비를 통해 사법 시스템의 객관적 기준 부재를 강조.</t>
+          <t>홍서범·조갑경 부부의 아들 B씨를 상대로 전 며느리 A씨가 제기한 사실혼 파기에 따른 손해배상 청구 소송의 항소심 판결이 오는 6월 선고될 예정입니다. 대전가정법원 가사1부에서 해당 사건을 심리하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상간자의 책임이 명확하고(적합 조건 1) 이미 법원 판결이 존재하여 증거가 확보된 상태(적합 조건 5)임. 그러나 기사는 이혼 위자료 및 양육비 산정 기준의 현실성 부족을 지적하며, 현재 판결 금액(위자료 3천만원)이 소송금융 투자에 매력적인 규모는 아님을 시사함. 다만, 향후 법리 변경 시 유사 사건의 투자 가능성은 있음.</t>
+          <t>개인 간의 사실혼 파기 손해배상 소송으로, 집단적 피해가 아니며 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>3천만원 (법원 판결 위자료), 월 80만원 (법원 판결 양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (원고)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>멈춰버린 법의 시계: 홍서범·조갑경 부부 아들의 이혼 사건으로 본 위...</t>
+          <t>홍서범·조갑경 아들 '손배소' 항소심, 곧 결론 나온다…내달 선고 예정...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202604020020</t>
+          <t>https://www.xportsnews.com/article/2152430</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 00:34:45.477133+00:00</t>
+          <t>2026-07-17 22:28:58.391949+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>박지윤</t>
+          <t>권혁빈</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>이혼 소송 및 상간 의혹 관련 맞소송 항소심 진행 중</t>
+          <t>이혼 및 재산분할 소송 1심 변론 종결, 9월 선고 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>방송인 최동석이 박지윤과의 이혼 소송 및 상간 의혹 관련 맞소송으로 법적 다툼을 이어가고 있는 근황이 전해졌다. 1심에서 양측의 소가 모두 기각되었으나 최동석이 항소하여 법적 다툼이 장기화될 양상을 띠고 있다. 최동석은 자녀들과 주말에만 만나며 홀로 지내는 일상을 공개했다.</t>
+          <t>스마일게이트 창업자 권혁빈 CVO와 이씨의 이혼 및 재산분할 소송 1심 변론이 마무리되었으며, 9월 9일 선고를 앞두고 있습니다. 이번 소송은 '조 단위' 규모의 재산분할이 예상되어 재계의 큰 관심을 모으고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 및 상간 의혹 관련 소송으로, 집단적 피해가 아니며(적합 조건 3 불충족), 기사에서 소송금융 투자에 적합한 수준의 명확한 피해 금액(수억 원 이상)이 특정되지 않아 피해 규모가 크다고 보기 어렵습니다(적합 조건 4 불충족). 또한, 상대방이 대기업, 금융기관 등 자력이 충분한 주체로 특정되지 않습니다(적합 조건 2 불충족).</t>
+          <t>상대방(권혁빈 CVO)의 자력이 충분하고(적합 조건 2), 재산분할 규모가 '조 단위'로 매우 커서(적합 조건 4) 소송금융 투자 매력이 높습니다. 이미 1심 변론이 종결되어 선고를 앞두고 있어 사건의 구체성이 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조 단위</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'박지윤과 이혼' 최동석, 단출한 한 상… 혼자 있을 때 잘 챙겨 먹어야...</t>
+          <t>스마일게이트 권혁빈 이혼소송 1심 9월 선고, 조 단위 재산분할에 촉각</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1024294/</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=441904</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-02 13:04:35.906611+00:00</t>
+          <t>2026-07-08 12:38:04.398153+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송을 준비하는 사람들을 위한 일반적인 법률 상식과 유의사항을 설명합니다. 소송 제기 전 법적 요건 충족 여부 검토와 객관적 증거 확보의 중요성을 강조하며, 배우자의 부정행위 등을 재판상 이혼 사유로 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 소송에 대한 일반적인 법률 상식을 다루는 칼럼입니다. 소송금융 투자 검토를 위한 특정 피고, 피해 사실, 피해 규모, 진행 단계 등 구체적인 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>[알아두면 쓸모있는 법률상식] 이혼 소송을 위해 반드시 확인해야 할 법...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>ntoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126931</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-06-29 02:43:23.636784+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>권혁빈</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I26" t="inlineStr">
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할 소송 1심 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>스마일게이트 권혁빈 CVO와 배우자 이모씨 간 이혼 및 재산분할 소송 1심이 막바지에 접어들었다. 이씨 측은 권 CVO 보유 지분에 대한 공동창업 기여도를 주장하며 재산분할을 요구하고 있으며, 7월 8일 변론기일이 예정되어 있다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방(권혁빈)의 자력이 충분하고(적합 조건 2), 재산분할 대상 금액이 매우 클 것으로 예상되며(적합 조건 4), 공동창업 여부에 대한 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 소송이라는 점이 고려됩니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>수천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A27" s="3" t="inlineStr">
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>권혁빈 이혼소송 1심 막바지…공동창업 여부 놓고 정면 충돌</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>dealsite.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://dealsite.co.kr/articles/162604</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-06-28 07:02:53.605512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...30 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>법률 자문 단계, 소송 예정</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>남편이 사망한 후 아내가 남편의 휴대전화에서 일본에 또 다른 가정을 꾸린 사실을 발견했다. 아내는 남편의 상간녀를 상대로 손해배상 청구 소송을 할 수 있는지 법률 자문을 구했으며, 변호사는 상간녀가 남편의 유부남 사실을 알았다면 손해배상 청구가 가능하다고 답변했다. 남편이 상간녀에게 지출한 금전은 위자료 산정에 참작될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상간녀가 남편에게 가정이 있음을 알면서도 장기간 관계를 유지하고 아이까지 낳아 책임이 명확하며(적합 조건 1), 남편의 휴대전화에 증거(사진, 메시지, 생활비 내역)가 확보되어 있음(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니고, 위자료 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>조갑경 출연 강행 '라스', 시청률 하락.. 子 외도 묵인  前 며느리 주장...</t>
+          <t>“출장 잦더니…” 도쿄서 상간녀 동거 남편</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040208221026203</t>
+          <t>https://www.munhwa.com/article/11591412?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 00:54:34.607685+00:00</t>
+          <t>2026-06-24 07:13:12.359986+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>홍상수 감독과 김민희 배우의 신작 개봉 소식과 함께 두 사람의 관계가 다시 조명되었습니다. 홍 감독은 2019년 이혼 소송에서 패소하여 법적으로 유부남인 상태이며, 두 사람은 연인 관계를 이어오다 지난해 득남 소식까지 전해졌습니다. 국내 언론과의 소통은 7년 넘게 단절된 상태입니다.</t>
+          <t>이 기사는 이혼 소송 당사자들이 감정적인 문제에 매몰되지 않고 재산분할, 위자료, 양육권 분쟁 등 주요 쟁점과 유의사항을 미리 살펴봐야 할 필요성을 강조합니다. 전문 변호사의 관점에서 이혼 소송의 핵심 쟁점과 승소 전략에 대한 일반적인 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 홍상수 감독이 법적으로 유부남인 상태에서 김민희 배우와 관계를 지속하며 득남까지 한 사실은 상간 행위에 대한 책임이 명확하며, 언론 보도 및 본인들의 과거 인정 발언 등 객관적인 증거가 충분합니다. 사건이 종결되지 않았으므로 법적 배우자의 새로운 소송 제기 가능성이 있습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 소송의 일반적인 쟁점과 전략을 다루는 법률 정보성 글입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘불륜’ 홍상수♥김민희 신작, 5월 6일 국내 개봉…또 韓언론 패싱할까...</t>
+          <t>전문변호사의 이혼소송 3대 핵심 쟁점과 승소전략</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202604020017</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=78442</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 00:53:10.179456+00:00</t>
+          <t>2026-06-17 15:23:10.358483+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>이혼 상담 및 소송 준비</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>'나는 솔로' 10기 옥순 김슬기와 '돌싱글즈' 유현철 부부가 재혼 3년 만에 양육관, 생활습관, 이성 문제 등으로 깊은 갈등을 겪고 있다고 고백했습니다. 유현철은 아내의 휴대폰을 몰래 확인 후 이혼 소송을 준비했고, 김슬기 또한 맞소송을 준비했으나, 상담을 통해 관계 회복 의지를 보였습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 분쟁으로, 소송금융 적합 조건인 '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼'에 해당하지 않습니다. 소송금융은 일반적으로 대기업 등을 상대로 한 대규모 상업적 분쟁이나 집단 소송에 투자하므로, 본 건은 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>남사친과 손깍지 껴 …'재혼 3년차' 유현철♥10기 옥순 '이혼설'</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026052007290753713</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-06-15 22:19:30.000638+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>B씨 (조갑경 아들), C씨 (B씨의 외도 상대)</t>
+          <t>배우자 및 상간자</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (위자료 및 양육비 지급), 항소 가능성 있음, 위자료/양육비 미지급 주장</t>
+          <t>불륜 피해자들이 무단 침입, 불법 촬영 등의 혐의로 형사 고소당하여 수사 및 법정 공방 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨가 임신 중 외도를 저질러 전 며느리 A씨가 이혼 소송을 제기, 1심에서 B씨의 귀책 사유가 인정되어 위자료 3000만원과 양육비 월 80만원 지급 판결을 받았다. 외도 상대 C씨에게도 2000만원의 위자료 판결이 내려졌으나, A씨는 위자료 및 양육비가 지급되지 않고 있다고 주장하며 논란이 확산되고 있다. 홍서범 측은 소송이 아직 끝나지 않았다고 밝혀 항소 가능성이 있다.</t>
+          <t>간통죄 폐지 이후 불륜 피해자들이 외도 증거 수집 과정에서 무단 침입, 불법 촬영 등의 혐의로 역으로 형사 고소당해 '죄인'이 되는 역설적 상황이 발생하고 있습니다. 민사 소송에서 승소하더라도 위자료는 1천만~3천만 원 수준에 그쳐 실질적인 보상이 되지 못하며, 피해자들은 증거 수집의 합법성 문제로 고통받고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>1심 판결로 상대방(B씨, C씨)의 귀책 사유가 명확히 인정되었고(적합 조건 1), 이미 법원에서 증거를 통해 판단이 내려진 상태(적합 조건 5)입니다. 하지만 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(총 위자료 5천만원), 집단적 피해가 아닌 개인 간의 분쟁이며, 피고의 자력이 대기업/금융기관 수준으로 충분하다고 보기 어렵습니다.</t>
+          <t>간통죄 폐지 이후 불륜 피해자들이 증거 수집 과정에서 역으로 형사 고소당하는 사례가 많아 집단적 피해 양상을 보이며(적합 조건 3), 피해자들이 형사 고소당해 수사를 받고 있는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(개인)의 자력 불확실, 개별 사건의 위자료 규모가 소송금융 투자에 적합하지 않은 수준(1천~3천만원)이라는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>위자료 5000만원 (1심 판결), 양육비 월 80만원</t>
+          <t>1000만 원 ~ 3000만 원 (민사 위자료)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>조갑경, 子 외도 논란 속 '라스' 무편집 등장…전 며느리 '분노'</t>
+          <t>11번 고소당했어요 ..'죄인' 된 불륜 피해자들 [뉴스토리]</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02732246645412184</t>
+          <t>https://www.starnewskorea.com/star/2026/05/22/2026052209285522815</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 00:51:53.049558+00:00</t>
+          <t>2026-06-15 20:44:43.814143+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>B 씨</t>
+          <t>권혁빈</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 판결</t>
+          <t>변론 종결 임박</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>A 씨가 남편 B 씨를 상대로 제기한 위자료 소송에서 대전가정법원이 A 씨에게 위자료 3000만 원과 월 80만 원의 양육비를 지급하라는 원고 일부 승소 판결을 내렸다. 이 기사는 이혼 및 위자료 소송의 1심 판결 내용을 다루고 있다.</t>
+          <t>권혁빈 스마일게이트 창업자의 8조원대 이혼소송이 마무리 단계에 접어들었으며, 다음 달 변론이 종결될 예정입니다. 민사법원이 스마일게이트RPG의 기업가치를 약 8조원으로 인정한 바 있으며, 현재 비상장 주식 가치평가 및 재산분할 방식에 대한 원고 측 입장이 재차 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 책임 명확성(1)과 증거 확보(5)는 충족되나, 위자료 금액(3천만원)이 소송금융 투자 대상으로 보기에 소액이며(4), 집단적 피해(3)가 아닌 개별 소송임. 이미 1심 판결이 선고되어 소송 진행 단계가 많이 지났으므로(부적합 조건에 준함) 투자 매력이 낮음.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 특히 8조원에 달하는 막대한 재산분할 규모와 상대방(권혁빈)의 확실한 자력이 소송금융 투자 매력을 높입니다. 이혼 소송이라는 특수성이 있으나, 높은 승소 시 회수 가능성을 고려할 때 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>3000만 원 (위자료), 월 80만 원 (양육비)</t>
+          <t>8조원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>며느리 A 씨  조갑경, 외도 상대 알면서 묵인하고 방송 나온 잘못</t>
+          <t>스마게 권혁빈 '8조원 이혼소송' 마무리 단계..내달 변론 종결</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040208110596572</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2111960</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-02 00:50:15.921001+00:00</t>
+          <t>2026-06-13 07:02:39.356528+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>B씨 (조갑경 아들)</t>
+          <t>최태원 SK그룹 회장</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>전남편 B씨를 상대로 청구 소송 진행 중</t>
+          <t>대법원 파기환송 후 고등법원 조정 절차 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>조갑경의 아들 B씨가 결혼 후 임신 중 외도를 저질러 전 며느리 A씨가 B씨를 상대로 소송을 제기했다. A씨는 B씨가 여전히 상간녀를 만나고 있으며, 조갑경 부부가 방송에 출연하는 것에 대해 비판했다. 조갑경 부부는 아들의 사생활에 개입하지 않았으나 부모로서 부족함을 인정하며 사과했다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터나비 관장의 재산분할 소송이 대법원 파기환송 후 고등법원에서 조정 절차를 진행 중입니다. 2심에서 1조 3천억 원 규모의 재산분할이 인정되었으나, 대법원에서 파기환송되었으며, 최근 SK 주가 급등으로 재산 가액 산정 시점에 따라 분할 액수가 크게 달라질 수 있습니다. 양측은 재산분할 대상 범위, 노 관장 기여도, 재산 가액 산정 시기 등을 두고 다투고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>개인 간의 사생활 분쟁으로 집단적 피해가 아니며(적합 조건 3 미충족), 구체적인 금전적 피해 규모가 명시되지 않아 소송금융 투자 매력이 낮습니다(적합 조건 4 미충족). 또한, 소송 상대방인 전남편 B씨의 자력이 기사에서 파악되지 않아 투자 위험이 높습니다(적합 조건 2 미충족).</t>
+          <t>상대방(최태원 SK그룹 회장)에게 자력이 충분하며, 2심에서 인정된 재산분할액이 1조 3천억 원에 달하고 SK 주가 급등으로 그 규모가 더욱 커질 수 있어 피해 규모가 매우 큽니다. 이미 대법원까지 진행된 소송으로 증거 확보가 용이하며, 사건이 종결되지 않고 파기환송심이 진행 중입니다. 단일 사건이지만 청구액 규모가 매우 커 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 3천억 원 이상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'아들 외도 논란' 조갑경, 방송선 웃고 떠들고…무편집 등장</t>
+          <t>최태원·노소영 세기의 재산분할…급등한 SK 주가도 변수</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/02/2026040290011.html</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260514061120C3y</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-02 00:41:45.486203+00:00</t>
+          <t>2026-06-12 12:31:38.023657+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>권혁빈</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>전 며느리 B씨가 아들 A씨를 상대로 보증금 반환 및 합의금 청구 소송 제기, 1차 변론기일 예정.</t>
+          <t>서울가정법원 가사합의3부 1심 소송 진행 중, 7월 8일 변론 종결 예정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 A씨의 전 며느리 B씨가 A씨의 외도 및 재산 분할 관련 문제를 폭로하며 소송을 제기했다. B씨는 A씨에게 보증금 반환 및 합의금 명목으로 8억 원을 요구하고 있으며, 1차 변론기일이 예정되어 있다. 조갑경과 홍서범 부부는 아들 보호 입장을 표명했다.</t>
+          <t>권혁빈 스마일게이트 창업자와 배우자 이모씨 간 이혼 및 재산분할 1심 소송이 막바지 단계에 접어들었다. 배우자 이씨는 권 CVO가 보유한 스마일게이트 지분 절반을 재산분할 대상으로 요구하고 있으며, 비상장사인 스마일게이트의 기업가치 평가 방식과 배우자의 회사 기여도가 핵심 쟁점이다. 재산분할액은 최대 4조원에 달할 수 있다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>개인 간의 이혼 및 재산 분할 관련 분쟁으로, 집단적 피해(조건 3)에 해당하지 않으며, 상대방의 자력(조건 2)이 대기업/금융기관 수준으로 명확히 확인되지 않아 소송금융 투자 대상으로서의 적합성이 낮음. 다만 피해 규모(조건 4)는 8억 원으로 상당함.</t>
+          <t>상대방인 권혁빈 스마일게이트 창업자는 막대한 자력을 보유하고 있으며, 청구하는 재산분할 규모가 최대 4조원에 달해 '상대방에게 자력이 충분함' 및 '피해 규모가 큼' 조건에 부합한다. 현재 1심 소송이 진행 중이며, 비상장사 기업가치 평가 방식이 주요 쟁점으로, 원고 측에 유리한 평가 가능성도 존재한다. 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>800백만 원</t>
+          <t>최대 4조원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>아들 외도 논란 조갑경, 前 며느리 폭로 속 편집 없이 ‘라스’ 등장</t>
+          <t>'세기의 이혼' 권혁빈 소송 새 국면… 배우자 공동창업자 아냐, 출근도...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604011926116110</t>
+          <t>https://news.mtn.co.kr/news-detail/2026052718232462487</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-02 00:34:31.396421+00:00</t>
+          <t>2026-06-06 07:01:41.145481+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+          <t>이혼 및 불륜 소송 진행 중, 양육권 및 친권은 박지윤에게 있음</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>결혼 30년차 주부 A 씨가 치과 원장 남편의 5년간 지속된 외도와 3년간의 무단 별거로 이혼을 결심했습니다. 남편은 과거 상간녀 위자료까지 대납하며 관계를 이어왔고, A 씨는 이혼 및 위자료, 재산분할 소송을 준비 중입니다. 변호사는 부정행위의 지속성으로 인해 이혼 및 위자료 청구가 가능하며, 별거 기간 재산도 분할 대상이 될 수 있다고 판단했습니다.</t>
+          <t>최동석과 박지윤 아나운서가 2023년부터 이혼 소송을 진행 중이며, 서로 불륜 소송까지 제기하며 갈등이 깊어지고 있다. 현재 박지윤이 자녀의 양육권과 친권을 가지고 있다. 기사 제목에 아동 학대 언급이 있으나, 본문에서는 구체적인 내용이나 진행 상황이 확인되지 않는다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>남편의 외도 및 유기 책임이 명확하고(적합 조건 1), 치과 원장으로서 자력이 충분하며(적합 조건 2), 외도 사실 및 지속 여부에 대한 증거가 확보 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 미충족), 피해 금액이 '수억 원 이상'으로 명확히 특정되지는 않습니다(적합 조건 4 미충족). 이미 종결된 사건이 아니며(부적합 조건 0개), 변호사 의견에 따라 새로운 소송 제기가 가능합니다.</t>
+          <t>개인 간의 이혼 및 양육권 분쟁으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 상대방의 자력(적합 조건 2)이 소송금융 투자 대상으로서 충분하다고 보기 어렵다. 기사 내용만으로는 아동 학대 책임의 명확성(적합 조건 1)이나 피해 규모(적합 조건 4)를 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>“아내 몰래 딴 살림 치과원장…상간녀 위자료도 대납”</t>
+          <t>최동석, 박지윤과 이혼 분쟁 중  아동 학대 장면, 피가 거꾸로</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579164?ref=naver</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=79141</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-02 00:34:21.919724+00:00</t>
+          <t>2026-05-27 21:38:19.298167+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>이혼 및 위자료 소송, 재산분할, 상간녀에 대한 추가 소송 예정</t>
+          <t>1987년 이혼으로 사건 종결</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>결혼 30년차 여성 A씨는 남편의 외도 사실을 5년 전 알았으나 자녀들 때문에 참았습니다. 남편은 상간녀와 관계를 이어가며 집을 나가 3년간 별거했고, 결국 A씨는 이혼을 결심했습니다. 변호사 상담 결과, 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송이 모두 가능하다고 확인되었습니다.</t>
+          <t>가수 조영남이 과거 방송에서 전처 윤여정과의 이혼 사유가 자신의 외도였음을 고백한 내용. 운전기사의 폭로로 외도 사실이 발각되었으며, 당시 정직하게 시인했던 경험을 털어놓았다. 이 사건은 1987년에 발생한 과거의 일로, 현재 진행 중인 법적 분쟁은 없다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>남편이 개인 치과 원장으로 자력이 충분하며(적합 조건 2), 부정행위 사실이 명확하고 변호사 상담을 통해 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송 가능성이 확인되어 증거 확보 및 법리적 우위가 예상됩니다(적합 조건 1, 5). 다만 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모가 구체적으로 명시되지 않아 'High'로 판단하기는 어렵습니다.</t>
+          <t>기사 내용은 조영남의 과거 이혼 사유(외도)에 대한 회고록이며, 이미 1987년에 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이나 현재 진행 중인 법적 분쟁이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>“혼자만의 시간 필요해” 아내 몰래 살림 차린 치과원장…“상간녀 위...</t>
+          <t>'이혼 2번' 조영남  운전기사 폭로에 바람 들켜…정직하면 용서될 줄</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707945?ref=naver</t>
+          <t>https://www.sidae.com/article/2026051811141822020</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-02 00:34:02.649515+00:00</t>
+          <t>2026-05-21 07:04:10.808187+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 아동학대 및 협박 주장</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>기사 제목은 이혼 소송 중 남편이 아내에게 아동학대범이라는 협박을 했다는 내용을 암시하지만, 제공된 본문은 실제 기사 내용이 아닌 관련 키워드와 다른 기사 링크로만 구성되어 있어 사건의 상세 내용을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 실제 사건 내용이 아닌 관련 키워드와 다른 기사 링크로 구성되어 있어, 사건의 구체적인 내용을 파악하기 어렵습니다. 상대방의 책임 명확성, 자력, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준의 핵심 요소들을 전혀 확인할 수 없습니다. 또한, 개별적인 이혼 소송으로 보여 집단적 피해에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>애 없었다면  AI에 하소연했더니…이혼 소송 남편  넌 아동학대범  협...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6168234</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-05-19 07:00:11.494182+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>2심 변론 시작 예정</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>최동석이 박지윤의 지인 A씨를 상대로 제기한 상간자위자료 손해배상청구 소송의 2심 첫 변론이 오는 7월 제주지방법원에서 시작될 예정이다. 이 소송은 지난 1월 제주지방법원 1심 결과에 불복하여 제기된 것이다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 상간자 위자료 청구 소송으로, 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 2, 4 불충족). 이미 1심이 진행되어 2심을 앞두고 있어 신규 사건 발굴의 의미가 적습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>'박지윤과 이혼' 최동석, 상간 소송 불복→오는 7월 2심 재개</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=531213</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-05-14 11:59:35.116427+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>전남편</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>이혼 소송 판결 확정</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>김주하 아나운서가 2013년 전남편의 외도와 폭행을 이유로 이혼 소송을 제기하여 친권, 양육권, 위자료 5천만 원을 확보했으나, 재산 분할 과정에서 약 10억 원을 전남편에게 지급했습니다. 해당 이혼 소송은 이미 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>이미 종결된 사건 (부적합 조건 해당). 2013년에 이혼 소송이 제기되어 친권, 양육권, 위자료 및 재산 분할까지 모두 종결된 상태이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>위자료 5천만 원, 재산 분할 약 10억 원</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>'52세 돌싱' 김주하, 아들이 누나라고 부르는 이유?… 엄마라고 부르면...</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16044966</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-05-10 07:01:05.598819+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I37" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>상간남</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>소송 제기 전 법률 자문 단계</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>50대 후반 사업가 A씨의 아내가 대학원 동료 남성과 '정신적 지지 관계'를 주장하며 외도. 남편의 경고에도 불구하고 '자기'라고 부르고 금전 지원까지 하며 관계를 지속. 법률 전문가들은 직접적인 성관계가 없어도 민법상 부정행위에 해당하며 이혼 및 손해배상 청구 대상이라고 판단. 상간자 소송 승소를 위한 증거 수집의 중요성을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>상간남의 책임이 법률 전문가 의견상 명확하고(적합 조건 1), 남편 A씨의 경고로 상간남의 유부녀 인지 사실 입증이 용이하며, 아내의 금전 지원 내역, 애칭 사용, 스킨십 등 증거 확보 가능성이 높음(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자 기준에 비해 상대적으로 작을 수 있어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>수백만 원 이상 (정신적 위자료 포함)</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J37" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A38" s="2" t="inlineStr">
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>자기 라 부르며 수백만 원 송금한 아내, “잠자리 없으면 외도 아니다...</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/WJE0DK1GG4D3</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-05-03 07:01:28.324384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I38" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>본 기사는 미성년 자녀를 둔 부모의 양육권 소송에 대해 다루며, 법원이 자녀의 복리와 정서적 안정을 최우선으로 고려한다는 점을 강조한다. 부모의 경제력이나 성별보다는 자녀와의 정서적 유대감, 양육 환경의 지속성, 객관적인 증거 확보의 중요성을 설명한다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>본 기사는 양육권 소송에 대한 일반적인 설명으로, 소송금융의 핵심 적합 조건인 '상대방 책임의 명확성', '상대방의 충분한 자력', '집단적 피해', '큰 피해 규모' 등 금전적 배상 가능성이 높은 상업적 분쟁의 특성을 전혀 갖추고 있지 않다. 가사 사건은 주로 비금전적 목적을 가지며, 소송금융 투자 대상으로서의 수익 모델을 찾기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>양육권 소송, 자녀의 복리와 정서적 안정을 최우선으로 고려해야 하는 ...</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>nongup.net</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>http://www.nongup.net/news/articleView.html?idxno=33054</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-05-03 07:00:09.684767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>사실혼 부당파기로 인한 손해배상 및 재산분할 청구 예정</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>5년간 사실혼 관계를 유지하며 남편의 식당 운영과 시어머니 병간호에 기여한 아내가 남편의 외도와 폭언으로 사실혼 파기 위기에 처했습니다. 변호사는 사실혼 관계가 인정되며, 남편에게 위자료 및 재산분할 청구가 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방의 부정행위 및 부당한 사실혼 파기에 대한 책임이 명확하며(적합 조건 1), 모텔 카드 사용 내역 등 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니고 피해 규모가 개인적이며 상대방의 자력이 대기업 수준은 아니므로 소송금융 투자 적합도는 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'子논란' 조갑경 해명은 없다..'엄마' 고우리, 임산부 뱃지 '인증'[라스...</t>
+          <t>혼인신고 미루더니 외도…‘사실혼 아내’ 쫓겨날 위기[양친소]</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/04/01/2026040108403962634</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01492406645417760</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 00:52:56.602322+00:00</t>
+          <t>2026-05-01 07:02:40.578296+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="2" t="inlineStr">
+      <c r="A43" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>혼인취소소송 제기</t>
+          <t>이혼 및 상간남 소송 검토 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>길연주가 악플과 갈등 끝에 이혼이 아닌 혼인취소소송을 제기했다고 밝혔으며, 김구라 전처의 빚이 10억 원으로 시작했다는 내용이 언급됩니다. 이 기사는 유명인의 개인적인 채무 및 혼인 관계 분쟁에 초점을 맞추고 있습니다.</t>
+          <t>결혼 15년차 남성이 아내와 자녀 과외교사(아내의 옛 '썸남') 사이의 부적절한 관계를 의심하며 이혼 및 상간남 소송 가능성에 대해 변호사에게 조언을 구한 사연. 변호사는 이혼 소송은 가능하나 상간남 소송은 상대방의 적극적인 호응이 없었다면 어려울 수 있다고 답변했습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>본 기사는 유명인의 전처와 관련된 개인적인 혼인취소소송 및 채무 문제를 다루고 있어 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 상대방의 자력이나 집단적 피해, 명확한 손해배상 청구권이 불분명하며, 사건의 성격상 상업적 투자 가치가 낮습니다.</t>
+          <t>상대방(과외교사)의 책임이 명확하지 않고 자력이 충분한지 알 수 없으며(적합 조건 1, 2 미충족), 집단적 피해가 아닌 개인적인 가정 문제로 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다(적합 조건 3, 4 미충족). 따라서 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>김구라  전처 빚, 10억으로 시작했는데…거짓말이 거짓말 낳아  [X의 사...</t>
+          <t>옛 '썸남'을 자녀 과외교사로 고용하더니… 아내 변해  상간 소송 가능...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040108110500580</t>
+          <t>https://www.mt.co.kr/society/2026/04/16/2026041523271586473</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-01 00:50:30.661563+00:00</t>
+          <t>2026-04-19 07:46:56.880160+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>진현근</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>혼인취소소송 제기</t>
+          <t>파기환송심 조정 절차 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>길연주가 진현근을 상대로 이혼이 아닌 혼인취소소송을 제기했다고 밝혔다. 진현근은 과거 '무엇이든 물어보살'에서 이혼 경력을 공개한 이유가 길연주를 보호하기 위함이었다고 해명했으며, 김구라는 진현근에게 '거짓말이 거짓말을 낳는다'고 직언했다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 중 재산분할 파기환송심이 조정 절차를 밟게 됩니다. 이는 가사소송의 특성을 고려하여 양측의 협의를 통한 원만한 해결을 모색하는 과정입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 혼인취소소송으로, 집단적 피해나 대규모 금전적 피해가 확인되지 않습니다. 상대방의 자력 또한 소송금융 투자에 적합할 만큼 충분한지 불분명하며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>상대방(최태원)은 대기업 총수로 자력이 충분하며, 수조원대 규모의 재산분할 청구로 피해 규모가 매우 큽니다. 현재 파기환송심에서 조정 절차가 진행 중으로, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>'X의 사생활' 김구라, 진현근에  거짓말이 거짓말 낳아  직언</t>
+          <t>최태원·노소영 재산분할 파기환송심, 조정 절차 밟는다</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728345</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=717559</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 00:49:37.554068+00:00</t>
+          <t>2026-04-19 06:17:25.663458+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>방송인 김구라의 전처 빚 관련 언급으로 시작된 기사로, 이혼 부부 진현근과 길연주의 사연을 다룹니다. 길연주는 남편 진현근이 결혼 전 혼인 전력과 자녀 유무를 속였고, 5천만 원의 빚을 숨겼다고 폭로했습니다. 이에 길연주는 이혼 대신 혼인취소소송을 제기한 상태입니다.</t>
+          <t>유명 이혼 전문 변호사의 시간당 130만 원에 달하는 높은 수임료가 공개되며 법률 시장의 비용 구조와 접근성에 대한 논의가 확산되고 있습니다. 이혼·가사 사건은 재산 분할, 양육권 등이 복합적으로 얽혀 장기화되는 경우가 많아 비용 부담이 크며, 연예인이나 고액 자산가 사건은 더 높은 수임료가 책정됩니다. 기사는 특정 소송 사건이 아닌 법률 서비스 시장의 일반적인 현상을 다룹니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방(진현근)의 혼인 전력 및 자녀 유무에 대한 기망, 채무 은폐 등 책임이 비교적 명확하며, 혼인관계증명서 등 객관적 증거 확보가 가능해 보입니다. (적합 조건 1, 5) 그러나 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족합니다.</t>
+          <t>이 기사는 특정 소송 사건이나 집단적 피해를 다루는 것이 아니라, 이혼 전문 변호사의 높은 수임료와 법률 서비스 시장의 비용 구조에 대한 일반적인 정보를 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>5천만 원 (변제됨), 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>“시간당 130만 원”…유재석도 놀란 ‘이혼 전문 변호사’ 박민철 시급</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12014714</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-04-12 12:28:15.763506+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>이혼 소송 종결</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>배우 이범수가 이혼 2년 만에 방송에 출연하여 이혼 후 겪는 심리적 어려움과 세상과의 단절된 '아날로그 인간'의 삶을 공개했습니다. 그는 2023년 말부터 불거진 파경설 끝에 소송을 통해 이혼하게 되었다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>해당 사건은 배우 이범수의 개인적인 이혼 소송으로, 소송금융 투자 대상이 되는 집단적 피해나 기업/기관 상대방이 존재하지 않습니다 (적합 조건 해당 없음). 또한, 기사 내용상 이혼 소송은 이미 종결된 것으로 보입니다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>‘돌싱’ 이범수 “완전히 혼자됐다”…세상과 단절에 모벤져스 ‘충격...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1600066?ref=naver</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:41:38.071871+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>홍서범의 아들</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>이혼 소송 판결 선고</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>홍서범의 아들 외도 논란으로 이혼 소송이 제기되었으며, 법원은 아들의 귀책 사유를 인정하여 위자료 3000만 원과 양육비 월 80만 원 지급을 판결했습니다. 이에 홍서범과 조갑경은 공식 입장문을 발표했습니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>해당 사건은 개인 간의 이혼 소송으로, 이미 법원에서 판결이 선고되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 집단적 피해가 아니며, 위자료 3천만 원은 소송금융 투자 대상으로 보기에는 피해 규모가 크지 않습니다. 상대방 역시 대기업이나 공공기관이 아닌 개인입니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>위자료 3000만 원, 양육비 월 80만 원</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
-[...98 lines deleted...]
-      <c r="A47" s="2" t="inlineStr">
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>'子 외도 논란' 홍서범, 과거 발언 파묘… 父 바람 피워</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=523263</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:53:07.434794+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I47" t="inlineStr">
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>상간자 위자료 손해배상 청구 소송 기각</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>방송인 박지윤과 최동석이 각각 제기했던 상간자 위자료 손해배상 청구 소송이 재판부의 기각 결정으로 모두 종결되었다. 재판부는 상간 관계를 인정하기 어렵거나 손해배상 책임을 물을 수 없다고 판단했다. 두 사람의 이혼 소송은 현재 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 상간자 위자료 손해배상 청구 소송은 이미 법원에서 기각되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 일반적으로 이미 패소로 종결된 사건에 투자하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A48" s="2" t="inlineStr">
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>최저 몸무게 찍은 박지윤, 파경 아픔 딛고 상해行…생일 맞은 근황</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026040594034</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:41:34.606543+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>친모 A씨</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>친권자 변경 심판 1심 판결 선고, 재판 진행 중</t>
+        </is>
+      </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>이 기사는 이혼 소송에서 재산분할 승소 전략으로 감정적 대립보다는 '재산 형성 기여도' 입증에 집중해야 한다고 조언합니다. 배우자의 유책 사유는 위자료 산정의 근거일 뿐, 재산분할은 혼인 중 공동 기여도에 따라 결정된다는 점을 강조합니다.</t>
+          <t>외도와 아동 방임을 저지른 친모가 이혼 소송 중 면접교섭에서 아이들을 무단으로 데려간 뒤 친부에게 돌려보내지 않았음에도, 법원이 친모를 친권자로 변경하는 판결을 내려 논란이 되고 있습니다. 친부는 유아인도 이행명령 위반으로 친모에게 감치 및 과태료 처분이 내려졌음에도 불구하고 친권을 상실하게 되었으며, 이는 '아동탈취' 문제와 법원 판결 불이행의 악순환을 야기할 수 있다는 우려를 낳고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 재산분할 소송 전략에 대한 일반적인 법률 조언입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 사건은 친권자 변경 심판으로, 주로 비금전적 권리 다툼에 해당하여 소송금융의 일반적인 투자 대상인 금전적 손해배상 청구와는 거리가 멉니다. 상대방(친모)의 자력에 대한 정보가 없고, 집단적 피해가 아니며, 금전적 피해 규모가 명확하지 않아 투자 회수 가능성이 낮습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>이혼 재산분할 승소 전략, 감정적 대립보다는 '기여도'의 객관적 증명에...</t>
+          <t>외도에 아이 방임한 엄마, 법원은 친권 인정…‘아동탈취’ 논란</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866505</t>
+          <t>https://www.joongang.co.kr/article/25417541</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-31 12:47:39.443151+00:00</t>
+          <t>2026-04-05 00:27:25.853487+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="2" t="inlineStr">
+      <c r="A50" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>공동명의 아파트 가압류, 채권자들의 사해행위 취소 소송 제기 우려</t>
+          <t>합의 이혼 공식 발표</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>남편의 사업 실패로 공동명의 아파트가 가압류되고 건보료 폭탄까지 맞은 아내가 생활고를 겪고 있다. 이혼을 고려하지만, 채권자들로부터 재산 빼돌리기를 위한 위장이혼으로 의심받아 사해행위 취소 소송에 휘말릴까 우려하고 있다. 아내는 두 아이와 함께 첩첩산중의 상황에 놓여 있다.</t>
+          <t>가수 서인영이 글로벌 반도체 부품 전문 기업 대표와 2023년 2월 결혼했으나, 2024년 11월 합의 이혼을 공식 발표했다. 소속사는 이혼 과정에서 귀책사유는 없었으며 원만하게 마무리되었다고 밝혔다. 서인영은 유튜브 채널에서 이혼 시 가져온 고가의 조명을 언급하며 근황을 전했다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 사건은 개인의 채무 및 이혼 문제로, 소송금융이 주로 지원하는 집단소송이나 명확한 가해자가 있는 대규모 손해배상 사건과는 거리가 멠습니다. 기사 내용상 아내가 채권자들로부터 사해행위 취소 소송의 피고가 될 가능성이 높아, 원고를 지원하는 소송금융의 투자 대상으로는 부적합합니다. (적합 조건 1, 2, 3, 4, 6에 해당하지 않음)</t>
+          <t>이혼이 이미 합의로 종결되었으며, 기사에 따르면 귀책사유와 같은 쟁점도 없었다. 소송금융 투자 대상으로서의 신규성 및 분쟁 가능성이 없다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>남편 빚에 집은 가압류…두 아이와 선 아내, 이혼마저 첩첩산중</t>
+          <t>조용히 남양주에 잠적한 서인영이 사업가 남편과 이혼할 때 들고나왔다...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/WST93NKO09C8</t>
+          <t>https://www.huffingtonpost.kr/article/256389</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 12:46:14.645362+00:00</t>
+          <t>2026-04-04 12:43:06.356815+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
+      <c r="A51" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이혼 시 재산분할은 명의보다 혼인 기간 동안 부부가 공동으로 형성하고 유지한 재산에 대한 각자의 기여도가 핵심이라는 내용의 법률 칼럼입니다. 소송 이전 단계에서 가압류나 가처분 등 보전처분을 통해 재산을 확보하는 것이 중요하다고 강조합니다.</t>
+          <t>해당 기사는 이혼 소송 과정에서 필요한 법률 지식을 웹툰 형식으로 이해하기 쉽게 제공할 목적으로 제작된 콘텐츠입니다. '생활비 50만원' 부부의 사연은 실제 사례를 각색한 가상의 내용으로, 특정 소송 사건을 다루는 것이 아닙니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 시 재산분할에 대한 일반적인 법률 정보를 제공하는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 집단적 피해, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 실제 사건을 다루는 것이 아닌, 이혼 소송 관련 법률 지식을 웹툰 형식으로 제공하기 위해 가상의 사례를 각색한 내용입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>재산분할, 명의보다 '기여도'가 핵심… 이혼 결과 좌우하는 기준 [안소...</t>
+          <t>오죽하면 친정서 “이혼해라”…‘생활비 50만원’ 부부 사연 [이혼의 ...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25417494</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:36:52.262821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>B씨 (홍서범·조갑경 아들)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>대전가정법원 원고 일부 승소 판결</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>대전가정법원은 A씨가 제기한 위자료 소송에서 B씨에게 위자료 3000만원과 매달 80만원의 양육비를 지급하라는 원고 일부 승소 판결을 내렸다. 이 사건은 홍서범·조갑경 아들의 불륜 논란과 관련되어 있다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 법원의 판결이 존재하지만(적합 조건 1, 5), 단일 피해자 사건이며 위자료 금액이 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하여(적합 조건 3, 4 불충족) 투자 매력이 낮다. 또한 이미 판결이 선고된 상태로 신규 소송 발굴의 여지가 적다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>위자료 3000만 원, 양육비 매달 80만 원</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>부모가 무슨 죄  vs  손녀 문제 방관 …홍서범·조갑경 아들 불륜 논란...</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026040409472886154</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:33:28.625862+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>이 기사는 현행법상 이혼 재산분할 사건도 중재가 가능하다는 법률적 해석을 다루고 있습니다. 가사소송법 제2조 제1항의 가정법원 전속관할 규정에도 불구하고 중재 가능성을 제시하는 견해를 소개합니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 이혼 재산분할에 대한 법률적 해석(중재 가능성)을 논하는 내용입니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>이혼 재산분할도 현행법상 중재 가능하다</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218818</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:37:32.845548+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>사실혼 남편 B씨</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 사해행위 취소 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>암 투병 중인 사실혼 아내를 폭행하고 몰래 혼인신고를 한 뒤, 아내가 마련해 준 아파트를 자신의 아들에게 증여한 사실혼 남편의 사연. 피해 여성은 이혼 소장을 접수했으며, 변호사는 이혼 및 위자료 청구, 사해행위 취소 소송을 통해 재산분할이 가능하다고 조언했다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(조건 1), 아파트 증여 등 피해 규모가 상당하며(조건 4), 혼인신고 및 재산 증여 등 객관적 증거 확보가 가능함(조건 5). 다만, 상대방의 자력이 불분명하고(조건 2), 집단적 피해가 아닌 개인 간의 사건임(조건 3).</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>암 투병 아내 구타하더니 몰래 혼인신고까지 …비정한 사실혼 남편의 ...</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260403_0003576653</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:32:48.990060+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>홍석준</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>위자료 및 양육비 미지급으로 인한 추가 분쟁 가능성</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>조갑경의 아들 홍석준이 임신 중 외도로 전처에게 소송을 당해 패소했으나, 위자료와 딸 양육비를 지급하지 않고 있습니다. 이에 전처의 폭로가 이어지고 있으며, 미지급된 위자료 및 양육비에 대한 추가적인 법적 조치가 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>상대방(홍석준)의 외도 및 소송 패소로 책임이 명확하며(적합 조건 1), 이미 소송에서 패소한 기록이 있어 증거가 충분히 확보된 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고(위자료 및 양육비 미지급), 집단적 피해가 아니며 피해 규모도 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>조갑경 아들 외도 논란 속 홍서범  부친 바람피워</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
           <t>mediafine.co.kr</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A52" s="2" t="inlineStr">
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76689</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:46:41.359750+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A53" s="2" t="inlineStr">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>가상 상황에 대한 법률 설명</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송 중 배우자가 사망하는 경우 발생할 수 있는 법적 문제와 그 해결 방안에 대해 설명하는 법률 칼럼입니다. 극도로 감정적인 상황에서 발생할 수 있는 살인 사건 등의 가능성도 언급하며, 이에 대한 법률 전문가의 조언을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 소송 중 배우자 사망이라는 가상 상황에 대한 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 실제 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 배우자가 사망하면 어떻게 될까 [윤지상의 가사언박싱]</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202604035848i</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:42:12.097750+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>이혼 및 상간 소송 판결 선고 (법원 위자료 및 양육비 산정 기준 비판)</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부 아들의 이혼 및 상간 소송 판결을 통해 현행 이혼 위자료(3천만원) 및 양육비(월 80만원) 산정 기준의 비현실성을 지적하는 기사. 20년 전과 다르지 않은 위자료 상한선, 구상권 문제, 소득에만 의존하는 양육비 산정표 등의 문제점을 비판하며 현실화를 촉구. 노소영 관장 사건과의 대비를 통해 사법 시스템의 객관적 기준 부재를 강조.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>상간자의 책임이 명확하고(적합 조건 1) 이미 법원 판결이 존재하여 증거가 확보된 상태(적합 조건 5)임. 그러나 기사는 이혼 위자료 및 양육비 산정 기준의 현실성 부족을 지적하며, 현재 판결 금액(위자료 3천만원)이 소송금융 투자에 매력적인 규모는 아님을 시사함. 다만, 향후 법리 변경 시 유사 사건의 투자 가능성은 있음.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>3천만원 (법원 판결 위자료), 월 80만원 (법원 판결 양육비)</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>1명 (원고)</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>멈춰버린 법의 시계: 홍서범·조갑경 부부 아들의 이혼 사건으로 본 위...</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202604020020</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:34:45.477133+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D53" t="inlineStr">
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>박지윤</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I53" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 상간 의혹 관련 맞소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>방송인 최동석이 박지윤과의 이혼 소송 및 상간 의혹 관련 맞소송으로 법적 다툼을 이어가고 있는 근황이 전해졌다. 1심에서 양측의 소가 모두 기각되었으나 최동석이 항소하여 법적 다툼이 장기화될 양상을 띠고 있다. 최동석은 자녀들과 주말에만 만나며 홀로 지내는 일상을 공개했다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 및 상간 의혹 관련 소송으로, 집단적 피해가 아니며(적합 조건 3 불충족), 기사에서 소송금융 투자에 적합한 수준의 명확한 피해 금액(수억 원 이상)이 특정되지 않아 피해 규모가 크다고 보기 어렵습니다(적합 조건 4 불충족). 또한, 상대방이 대기업, 금융기관 등 자력이 충분한 주체로 특정되지 않습니다(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>'박지윤과 이혼' 최동석, 단출한 한 상… 혼자 있을 때 잘 챙겨 먹어야...</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/entertainment/article/1024294/</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:04:35.906611+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>조갑경 아들 B씨</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>가수 조갑경의 아들 B씨가 전 며느리 A씨를 상대로 한 손해배상 청구 소송 1심에서 패소하여 위자료 3천만 원 및 양육비 지급 명령을 받았다. 현재 B씨가 항소하여 항소심이 진행 중이며, A씨는 방송에 출연한 조갑경에 대해 분노를 표출했다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>상대방(B씨)의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 1심 판결이 나와 증거가 확보된 상태이다(적합 조건 5). 그러나 집단적 피해가 아닌 개인 간의 소송이며, 피해 규모(위자료 3천만 원)가 소송금융 투자 대상으로서는 크지 않아 적합도가 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>3천만 원 (위자료), 월 80만 원 (양육비)</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...37 lines deleted...]
-      <c r="D54" t="inlineStr">
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>'子 외도 논란' 조갑경 무편집 후..'라스' 시청률 하락→前 며느리 분노...</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040216051196771</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:45:29.985382+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I54" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>가수 조갑경의 아들 B씨가 전 며느리 A씨의 임신 중 외도를 저질러 1심 법원에서 위자료 3천만원 및 양육비 월 80만원 지급 명령을 받았습니다. A씨는 시부모인 조갑경, 홍서범 부부가 상황을 인지하고도 방관했다고 폭로하며 조갑경의 방송 출연을 비판했습니다. 현재 항소심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>아들 B씨의 외도 사실은 1심 법원 판결로 인정되어 상대방 책임이 비교적 명확하고, 판결문이라는 객관적 증거가 존재합니다. 그러나 피해 규모가 소송금융 투자 대상으로서 크지 않고(위자료 3천만원), 집단적 피해가 아니며, 상대방 B씨의 자력이 대기업 수준은 아닙니다. 시부모의 법적 책임 여부도 불분명하여 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>위자료 3천만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A55" s="3" t="inlineStr">
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>'아들 불륜' 조갑경 리스크 터졌다…귀막고 출연 강행, 역대 최저치 시...</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026040244814</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:32:31.518247+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D55" t="inlineStr">
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I55" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>위자료 청구 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>조갑경, 홍서범 부부의 아들 B씨가 결혼 중 외도를 저질러 혼인 관계가 파탄 났다는 전 며느리 A씨의 주장이 보도되었습니다. A씨는 B씨를 상대로 위자료 청구 소송을 제기했으며, 1심 재판부는 B씨에게 혼인 파탄 책임이 있다고 판단하여 A씨에게 위자료 3000만 원과 월 80만 원의 양육비 지급을 명령했습니다. 현재 항소심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>상대방(B씨)의 책임이 1심 판결로 명확하게 인정되었고, 외도에 대한 증거가 확보된 것으로 보입니다. (적합 조건 1, 5 해당) 그러나 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 보기에 크지 않고, 피해자가 1인으로 집단적 피해가 아닙니다. (적합 조건 3, 4 불해당)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>3000만원 (위자료)</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K55" t="inlineStr">
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>조갑경 출연 강행 '라스', 시청률 하락.. 子 외도 묵인  前 며느리 주장...</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040208221026203</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:54:34.607685+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>홍상수, 김민희</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>법적 배우자의 상간자 소송 등 새로운 법적 조치 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>홍상수 감독과 김민희 배우의 신작 개봉 소식과 함께 두 사람의 관계가 다시 조명되었습니다. 홍 감독은 2019년 이혼 소송에서 패소하여 법적으로 유부남인 상태이며, 두 사람은 연인 관계를 이어오다 지난해 득남 소식까지 전해졌습니다. 국내 언론과의 소통은 7년 넘게 단절된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 홍상수 감독이 법적으로 유부남인 상태에서 김민희 배우와 관계를 지속하며 득남까지 한 사실은 상간 행위에 대한 책임이 명확하며, 언론 보도 및 본인들의 과거 인정 발언 등 객관적인 증거가 충분합니다. 사건이 종결되지 않았으므로 법적 배우자의 새로운 소송 제기 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>‘불륜’ 홍상수♥김민희 신작, 5월 6일 국내 개봉…또 韓언론 패싱할까...</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202604020017</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:53:10.179456+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>가수 조갑경의 아들 B씨가 전 아내 A씨와의 결혼 생활 중 외도를 저지르고 양육비를 미지급했다는 논란이 불거졌다. 법원 1심은 B씨의 외도를 인정하며 위자료 3천만원과 양육비 월 80만원 지급을 명령했으나, 현재 소송이 진행 중인 상태이다. A씨는 조갑경의 방송 출연에 불쾌감을 표하며 외도 묵인 의혹을 제기했다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 법원에서 증거를 통해 외도 사실이 확인되었습니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(위자료 3천만원), 집단적 피해가 아니며, 상대방 개인의 자력이 충분한지 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>위자료 3000만 원, 양육비 월 80만 원</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>아들 외도 논란 속 '군통령' 자랑…조갑경, '라스' 무편집 등장[SC이슈]</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-04-02/202604020100015490000766</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:52:00.923650+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>B씨 (조갑경 아들), C씨 (B씨의 외도 상대)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (위자료 및 양육비 지급), 항소 가능성 있음, 위자료/양육비 미지급 주장</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>가수 조갑경의 아들 B씨가 임신 중 외도를 저질러 전 며느리 A씨가 이혼 소송을 제기, 1심에서 B씨의 귀책 사유가 인정되어 위자료 3000만원과 양육비 월 80만원 지급 판결을 받았다. 외도 상대 C씨에게도 2000만원의 위자료 판결이 내려졌으나, A씨는 위자료 및 양육비가 지급되지 않고 있다고 주장하며 논란이 확산되고 있다. 홍서범 측은 소송이 아직 끝나지 않았다고 밝혀 항소 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>1심 판결로 상대방(B씨, C씨)의 귀책 사유가 명확히 인정되었고(적합 조건 1), 이미 법원에서 증거를 통해 판단이 내려진 상태(적합 조건 5)입니다. 하지만 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(총 위자료 5천만원), 집단적 피해가 아닌 개인 간의 분쟁이며, 피고의 자력이 대기업/금융기관 수준으로 충분하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>위자료 5000만원 (1심 판결), 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>조갑경, 子 외도 논란 속 '라스' 무편집 등장…전 며느리 '분노'</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
-[...618 lines deleted...]
-      </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260330601004&amp;wlog_tag3=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02732246645412184</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-30 12:40:33.515384+00:00</t>
+          <t>2026-04-02 00:51:53.049558+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>홍모씨, 상간녀</t>
+          <t>B 씨</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 상대방 항소로 2심 진행 중, 위자료 및 양육비 미지급 상태</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 홍모씨가 불륜 및 양육비 미지급 의혹에 휩싸였다. 전처 A씨는 홍모씨의 불륜으로 혼인 파탄에 이르렀고, 법원은 홍모씨에게 위자료 3000만원과 매월 80만원의 양육비 지급을, 상간녀에게 2000만원의 위자료 지급을 명령했다. 그러나 A씨는 위자료와 양육비가 아직 지급되지 않고 있으며, 홍모씨 측은 1심 판결에 불복해 항소한 상태이다.</t>
+          <t>A 씨가 남편 B 씨를 상대로 제기한 위자료 소송에서 대전가정법원이 A 씨에게 위자료 3000만 원과 월 80만 원의 양육비를 지급하라는 원고 일부 승소 판결을 내렸다. 이 기사는 이혼 및 위자료 소송의 1심 판결 내용을 다루고 있다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보)에 해당한다. 1심 법원 판결로 홍모씨의 불륜 및 양육비 미지급 책임이 인정되었고, 공인인 부모가 이행을 지도하겠다고 밝혀 자력 확보 가능성이 높다. 다만, 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기 어렵고, 집단적 피해가 아닌 개인 간 분쟁이라는 점이 한계이다. 현재 항소심이 진행 중으로 종결되지 않았다.</t>
+          <t>적합 조건 중 상대방 책임 명확성(1)과 증거 확보(5)는 충족되나, 위자료 금액(3천만원)이 소송금융 투자 대상으로 보기에 소액이며(4), 집단적 피해(3)가 아닌 개별 소송임. 이미 1심 판결이 선고되어 소송 진행 단계가 많이 지났으므로(부적합 조건에 준함) 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>위자료 5000만원 (홍모씨 3000만원, 상간녀 2000만원), 양육비 월 80만원</t>
+          <t>3000만 원 (위자료), 월 80만 원 (양육비)</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>인정하긴 싫고 X팔리시냐 …'외도 폭로' 홍서범 전 며느리, 분노 폭발</t>
+          <t>며느리 A 씨  조갑경, 외도 상대 알면서 묵인하고 방송 나온 잘못</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026033007252675748</t>
+          <t>https://www.mydaily.co.kr/page/view/2026040208110596572</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-30 00:44:07.773605+00:00</t>
+          <t>2026-04-02 00:50:15.921001+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨</t>
+          <t>B씨 (조갑경 아들)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중, 양육비 미지급 주장</t>
+          <t>전남편 B씨를 상대로 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 B씨가 결혼 중 외도를 저질러 전 며느리 A씨에게 위자료 3000만원과 양육비 월 80만원을 지급하라는 1심 판결을 받았다. A씨는 시부모의 거짓 사과를 비판하며 양육비 미지급을 주장하고 있으며, 현재 B씨의 항소로 2심이 진행 중이다.</t>
+          <t>조갑경의 아들 B씨가 결혼 후 임신 중 외도를 저질러 전 며느리 A씨가 B씨를 상대로 소송을 제기했다. A씨는 B씨가 여전히 상간녀를 만나고 있으며, 조갑경 부부가 방송에 출연하는 것에 대해 비판했다. 조갑경 부부는 아들의 사생활에 개입하지 않았으나 부모로서 부족함을 인정하며 사과했다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>법원 1심 판결로 상대방(B씨)의 책임이 명확히 인정되었고(적합 조건 1), 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방의 자력에 대한 정보가 불확실하여(적합 조건 2) 투자 매력도가 제한적입니다.</t>
+          <t>개인 간의 사생활 분쟁으로 집단적 피해가 아니며(적합 조건 3 미충족), 구체적인 금전적 피해 규모가 명시되지 않아 소송금융 투자 매력이 낮습니다(적합 조건 4 미충족). 또한, 소송 상대방인 전남편 B씨의 자력이 기사에서 파악되지 않아 투자 위험이 높습니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>아들 외도? 대중에 말고 내게 사과해야 …홍서범 부부에 전 며느리 분...</t>
+          <t>'아들 외도 논란' 조갑경, 방송선 웃고 떠들고…무편집 등장</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/30/2026033090013.html</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/02/2026040290011.html</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-30 00:42:58.910931+00:00</t>
+          <t>2026-04-02 00:41:45.486203+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>전 며느리 B씨가 아들 A씨를 상대로 보증금 반환 및 합의금 청구 소송 제기, 1차 변론기일 예정.</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>가수 조갑경의 아들 A씨의 전 며느리 B씨가 A씨의 외도 및 재산 분할 관련 문제를 폭로하며 소송을 제기했다. B씨는 A씨에게 보증금 반환 및 합의금 명목으로 8억 원을 요구하고 있으며, 1차 변론기일이 예정되어 있다. 조갑경과 홍서범 부부는 아들 보호 입장을 표명했다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>개인 간의 이혼 및 재산 분할 관련 분쟁으로, 집단적 피해(조건 3)에 해당하지 않으며, 상대방의 자력(조건 2)이 대기업/금융기관 수준으로 명확히 확인되지 않아 소송금융 투자 대상으로서의 적합성이 낮음. 다만 피해 규모(조건 4)는 8억 원으로 상당함.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>800백만 원</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>아들 외도 논란 조갑경, 前 며느리 폭로 속 편집 없이 ‘라스’ 등장</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202604011926116110</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:34:31.396421+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D67" t="inlineStr">
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>결혼 30년차 주부 A 씨가 치과 원장 남편의 5년간 지속된 외도와 3년간의 무단 별거로 이혼을 결심했습니다. 남편은 과거 상간녀 위자료까지 대납하며 관계를 이어왔고, A 씨는 이혼 및 위자료, 재산분할 소송을 준비 중입니다. 변호사는 부정행위의 지속성으로 인해 이혼 및 위자료 청구가 가능하며, 별거 기간 재산도 분할 대상이 될 수 있다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>남편의 외도 및 유기 책임이 명확하고(적합 조건 1), 치과 원장으로서 자력이 충분하며(적합 조건 2), 외도 사실 및 지속 여부에 대한 증거가 확보 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 미충족), 피해 금액이 '수억 원 이상'으로 명확히 특정되지는 않습니다(적합 조건 4 미충족). 이미 종결된 사건이 아니며(부적합 조건 0개), 변호사 의견에 따라 새로운 소송 제기가 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>“아내 몰래 딴 살림 치과원장…상간녀 위자료도 대납”</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11579164?ref=naver</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:34:21.919724+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료 소송, 재산분할, 상간녀에 대한 추가 소송 예정</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>결혼 30년차 여성 A씨는 남편의 외도 사실을 5년 전 알았으나 자녀들 때문에 참았습니다. 남편은 상간녀와 관계를 이어가며 집을 나가 3년간 별거했고, 결국 A씨는 이혼을 결심했습니다. 변호사 상담 결과, 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송이 모두 가능하다고 확인되었습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>남편이 개인 치과 원장으로 자력이 충분하며(적합 조건 2), 부정행위 사실이 명확하고 변호사 상담을 통해 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송 가능성이 확인되어 증거 확보 및 법리적 우위가 예상됩니다(적합 조건 1, 5). 다만 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모가 구체적으로 명시되지 않아 'High'로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>“혼자만의 시간 필요해” 아내 몰래 살림 차린 치과원장…“상간녀 위...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10707945?ref=naver</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:34:02.649515+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>A씨의 남편, 상간녀</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>이혼 및 추가 상간녀 소송 준비 중, 변호사 법률 자문 완료</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>결혼 30년차 주부 A씨가 남편의 5년간 이어진 외도와 두집 살림 사실을 알게 되어 이혼을 결심했습니다. 남편은 과거 상간녀 위자료를 대신 내주었으며, 3년간 별거하며 관계를 지속해왔습니다. 변호사 자문 결과, 부정행위가 지속되고 있어 이혼 및 위자료 청구가 가능하며, 별거 기간 형성된 재산에 대해서도 재산분할이 가능할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>남편의 외도 및 두집 살림, 상간녀와의 관계 지속 등 상대방 책임이 명확하고(적합 조건 1), 치과원장인 남편의 자력이 충분하며(적합 조건 2), 남편의 고백, 딸의 증언 등으로 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않았습니다. 변호사 자문을 통해 소멸시효 문제가 해결되고 추가 소송 가능성이 확인되어 투자 검토가 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>“상간녀 위자료, 남편이 내줬더라”…30년 아내 속이고 ‘두집 살림’...</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10707846?ref=naver</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:33:51.585630+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>B씨 (홍서범, 조갑경 부부의 아들)</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I67" t="inlineStr">
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 전 며느리 A씨가 아들 B씨의 외도로 인한 혼인 파탄을 주장하며 위자료 청구 소송을 제기했습니다. 1심 재판부는 B씨의 책임을 인정하여 A씨에게 위자료 3000만원과 월 80만원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중입니다. A씨는 시부모가 외도를 묵인하고 무시했다고 주장하며 방송 출연에 대한 불만을 표출했습니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>피해 규모(위자료 3000만원)가 소송금융 투자 대상으로 보기에 매우 작고, 집단적 피해가 아닌 개인 간의 분쟁입니다. 1심에서 피고(B씨)의 책임이 인정되어 증거는 확보되었으나, 상대방(B씨)의 자력 또한 불분명하여 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 월 양육비 80만원</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
-[...66 lines deleted...]
-      <c r="I68" t="inlineStr">
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>'라스' 출연 앞두고..전 며느리 A씨  홍서범·조갑경, 아들 혼내는 척이...</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/04/01/2026040117040437211</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:12:59.894288+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>남편 (개인 치과 원장) 및 상간녀</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>30년 결혼 생활 중 남편의 지속적인 외도와 악의적 유기로 이혼을 결심한 A씨의 사연. 남편은 과거 부정행위라며 위자료 및 재산분할을 거부하고 있으나, 변호사 자문 결과 지속적인 부정행위로 인한 이혼 및 위자료 청구, 재산분할이 가능할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>남편의 지속적인 외도와 악의적 유기가 명확하여 상대방 책임이 비교적 명확합니다. 남편이 개인 치과 원장으로 자력이 충분하며, 30년 혼인 기간에 대한 재산분할 청구액이 상당할 것으로 예상되어 피해 규모가 클 수 있습니다. 또한, 남편의 고백, 딸의 증언, 변호사 자문 등을 통해 증거 확보가 용이합니다. 이미 종결된 사건이 아닌 지속적인 부정행위로 새로운 소송 제기가 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A69" s="3" t="inlineStr">
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>“외도 봐줬더니 상간녀 위자료 대신 내준 치과원장 남편, 어쩌죠?” [헤...</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604011453486713</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:59:06.066505+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D69" t="inlineStr">
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>홍서범 아들 B씨</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I69" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>사실혼관계 부당 파기에 따른 손해배상 및 양육비 청구 소송 항소심 진행 중. 1심에서 위자료 및 양육비 지급 명령.</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 B씨가 사실혼 관계 중 외도를 저지르고 가출, 전처 A씨에게 양육비를 미지급하여 소송이 진행 중이다. 1심 법원은 B씨의 귀책 사유를 인정해 위자료 3000만원과 월 80만원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중이다. B씨의 양육비 미지급이 항소심에 불리하게 작용할 수 있다는 법조계 해석이 나왔고, 홍서범 부부는 공개 사과 후 양육비 지급을 약속했다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 법원의 판결(가집행 선고 포함)이 존재하여 증거가 충분합니다(적합 조건 5). 상대방의 직접적인 자력이 대기업 수준은 아니나, 유명인 부모의 공개적인 사과와 양육비 지급 약속으로 회수 가능성이 높아 보입니다(적합 조건 2 부분 충족). 다만 집단적 피해는 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다(적합 조건 4 부분 충족).</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J69" t="inlineStr">
-[...66 lines deleted...]
-      <c r="I70" t="inlineStr">
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>홍서범 子, 양육비 미지급 독 됐다… 항소심서 불리하게 작용할 수도</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260401_0003573478</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:50:39.315472+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>결혼 30년 차 주부 A씨는 치과 의사 남편의 반복된 외도와 3년간의 별거로 이혼을 결심했다. 남편은 과거 외도를 용서받았고 별거 기간 재산은 분할 대상이 아니라고 주장하지만, 변호사는 이혼 및 위자료 청구가 가능하며 별거 후 형성된 재산도 분할 대상이 될 수 있다고 조언했다. A씨는 남편의 악의적 유기와 부정행위를 근거로 이혼 소송을 준비 중이다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 치과를 운영하는 남편의 반복된 외도와 악의적 유기 책임이 명확하며, 30년 혼인 기간을 고려할 때 재산분할 규모가 클 것으로 예상된다. 과거 상간녀 소송 승소 이력과 변호사 의견을 통해 승소 가능성 및 증거 확보가 용이하다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>홍서범·조갑경  자식 허물 못 살폈다 …'아들 외도 논란' 사과</t>
+          <t>의사 남편 외도 봐줬더니 또… 상간녀 만나려 가출, 위자료 안준다더라...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415643</t>
+          <t>https://www.mt.co.kr/society/2026/04/01/2026040108051543460</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-29 00:35:55.962664+00:00</t>
+          <t>2026-04-01 12:47:16.932530+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>권혁빈 CVO</t>
+          <t>조갑경의 아들</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>이혼 소송 중 재산 분할 및 기업가치 평가 문제로 확대될 가능성</t>
+          <t>이혼 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>스마일게이트 권혁빈 CVO의 이혼 소송이 진행 중이며, 재산 분할을 넘어 비상장사인 스마일게이트의 기업가치 평가 문제로 확대될 가능성이 제기되었습니다. 이 소송은 수천억 원 이상의 재산 분할 규모가 예상되는 고액 사건으로, 소송금융 투자 관점에서 높은 잠재력을 가집니다.</t>
+          <t>조갑경과 홍서범의 아들이 이혼 소송 중이며, 1심 판결에 따른 양육비와 위자료 지급 의무가 있음. 부모는 아들의 의무 이행을 지도하겠다고 밝혔으나, 상대방(전 며느리)의 항소심이 진행 중이다. 이 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상으로서의 집단성이나 대규모 피해는 없다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>권혁빈 CVO의 이혼 소송은 재산 분할 규모가 수천억 원 이상으로 매우 크고(피해 규모가 큼), 상대방(권혁빈 CVO)의 자력이 충분하여(상대방에게 자력이 충분함) 소송금융 투자 회수 가능성이 높습니다. 또한, 비상장사 기업가치 평가가 쟁점이므로 관련 증거 확보가 가능합니다(증거가 있거나 확보 가능함).</t>
+          <t>상대방(조갑경의 아들)의 책임이 1심 판결로 명확하며(적합 조건 1), 판결문 등 객관적 증거가 존재함(적합 조건 5). 그러나 상대방의 자력이 명확히 확인되지 않고 집단적 피해가 아니며, 피해 규모도 구체적으로 명시되지 않아 소송금융 투자 매력도가 중간 수준으로 판단됨.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>게임업계 '연임'으로 버티기… 스마일게이트, 권혁빈 변수는?</t>
+          <t>'子논란' 조갑경 해명은 없다..'엄마' 고우리, 임산부 뱃지 '인증'[라스...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>economytalk.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.economytalk.kr/news/articleView.html?idxno=419651</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/01/2026040108403962634</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-29 00:34:55.616525+00:00</t>
+          <t>2026-04-01 00:52:56.602322+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="2" t="inlineStr">
+      <c r="A76" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>1심 또는 2심 판결 선고</t>
+          <t>혼인취소소송 제기</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>아내가 남편의 외도 상대방인 여성을 상대로 상간소송을 제기했습니다. 법원은 해당 여성에게 2500만 원을 배상하라는 판결을 내렸습니다. 아내는 남편과 여성 모두 용서할 수 없다는 입장을 밝혔습니다.</t>
+          <t>길연주가 악플과 갈등 끝에 이혼이 아닌 혼인취소소송을 제기했다고 밝혔으며, 김구라 전처의 빚이 10억 원으로 시작했다는 내용이 언급됩니다. 이 기사는 유명인의 개인적인 채무 및 혼인 관계 분쟁에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>법원에서 2500만 원 배상 판결이 내려져 상대방 책임이 명확하고 증거가 확보되었으나 (적합 조건 1, 5), 소송 상대방이 개인이며 판결 금액이 소송금융 투자 대상으로서는 비교적 소액(2500만 원)이므로 투자 매력이 낮습니다. 또한 이미 판결이 선고된 단계로, 신규 소송금융 투자 기회로서의 적합성이 떨어집니다.</t>
+          <t>본 기사는 유명인의 전처와 관련된 개인적인 혼인취소소송 및 채무 문제를 다루고 있어 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 상대방의 자력이나 집단적 피해, 명확한 손해배상 청구권이 불분명하며, 사건의 성격상 상업적 투자 가치가 낮습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>2500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>김구라  전처 빚, 10억으로 시작했는데…거짓말이 거짓말 낳아  [X의 사...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026040108110500580</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:50:30.661563+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>진현근</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>혼인취소소송 제기</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>길연주가 진현근을 상대로 이혼이 아닌 혼인취소소송을 제기했다고 밝혔다. 진현근은 과거 '무엇이든 물어보살'에서 이혼 경력을 공개한 이유가 길연주를 보호하기 위함이었다고 해명했으며, 김구라는 진현근에게 '거짓말이 거짓말을 낳는다'고 직언했다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 혼인취소소송으로, 집단적 피해나 대규모 금전적 피해가 확인되지 않습니다. 상대방의 자력 또한 소송금융 투자에 적합할 만큼 충분한지 불분명하며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>'X의 사생활' 김구라, 진현근에  거짓말이 거짓말 낳아  직언</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728345</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:49:37.554068+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>진현근</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>혼인취소소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>방송인 김구라의 전처 빚 관련 언급으로 시작된 기사로, 이혼 부부 진현근과 길연주의 사연을 다룹니다. 길연주는 남편 진현근이 결혼 전 혼인 전력과 자녀 유무를 속였고, 5천만 원의 빚을 숨겼다고 폭로했습니다. 이에 길연주는 이혼 대신 혼인취소소송을 제기한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>상대방(진현근)의 혼인 전력 및 자녀 유무에 대한 기망, 채무 은폐 등 책임이 비교적 명확하며, 혼인관계증명서 등 객관적 증거 확보가 가능해 보입니다. (적합 조건 1, 5) 그러나 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>5천만 원 (변제됨), 정신적 피해 미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>성인 아들 문제까지 짊어진 ‘연예인 부모’의 무게 [배우근의 롤리팝]</t>
+          <t>김구라 전처 빚더미 규모 상상초월 “10억이라더니…” (X의 사생활)</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1597802?ref=naver</t>
+          <t>https://sports.donga.com/ent/article/all/20260401/133650869/1</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:33.943055+00:00</t>
+          <t>2026-04-01 00:49:03.942164+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>남편 (개인 치과 원장)</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>결혼 30년차 주부가 남편의 5년간 이어진 외도로 이혼을 결심한 사연입니다. 5년 전 상간녀에게 위자료를 받았으나 남편은 외도를 지속했고, 3년간 별거하며 부산에서 상간녀와 살림을 차린 사실이 밝혀졌습니다. 사연자는 이혼 및 위자료, 재산분할을 청구하려 하나 남편은 과거의 일이라며 거부하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>남편의 외도 사실이 명확하고, 개인 치과 원장으로 자력이 충분하여 배상 능력이 높습니다. 30년 결혼 생활에 대한 이혼 및 재산분할 청구로 피해 규모가 클 것으로 예상되며, 과거 상간녀 소송 및 남편의 인정으로 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상 (이혼 위자료 및 재산분할 청구액)</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>1명 (사연자)</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>상간녀 위자료를 왜 남편이?” 30년 조강지처 속이고 부산서 살림차린...</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108101&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:44:47.829134+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A80" s="2" t="inlineStr">
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>진현근</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>혼인취소소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>길연주가 남편 진현근이 돌싱에 자녀까지 숨긴 사실을 폭로하며 혼인취소소송을 제기했습니다. 이는 사기 결혼으로 판단되어 법적 다툼이 진행 중인 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>남편의 사기 행위(돌싱 및 자녀 은폐)로 인한 책임이 비교적 명확하고(적합 조건 1), 관련 증거 확보가 용이할 것으로 보이나(적합 조건 5), 이는 개인 간의 혼인취소소송으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 불충족). 상대방의 자력도 불분명하여(적합 조건 2 불충족) 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>'투견 부부' 남편, 돌싱에 자녀도 숨겼다...길연주 폭로</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3545147</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:22:01.314301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A81" s="2" t="inlineStr">
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>배우자</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>이혼 소송 고려 중</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>본 기사는 배우자가 경제 공동체로서의 책임을 다하지 않았을 경우 이혼 사유가 될 수 있음을 다룹니다. 소송을 결심할 경우 관계 파탄을 입증할 객관적인 증거(대화 녹음, 계좌 내역 등) 확보의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>본 기사는 개인 간의 이혼 소송에 대한 법률 정보를 다루고 있으며, 소송금융의 주요 적합 조건인 대기업/기관 상대방, 집단적 피해, 대규모 피해 금액 등의 요소가 부재합니다. 소송금융은 일반적으로 상업적 분쟁이나 집단 소송에 초점을 맞춥니다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>내 월급은 내 돈  아내, 이혼 사유 될까?</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/8SSTMQJZE81H</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:49:53.631802+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I81" t="inlineStr">
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr"/>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송에서 재산분할 승소 전략으로 감정적 대립보다는 '재산 형성 기여도' 입증에 집중해야 한다고 조언합니다. 배우자의 유책 사유는 위자료 산정의 근거일 뿐, 재산분할은 혼인 중 공동 기여도에 따라 결정된다는 점을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 재산분할 소송 전략에 대한 일반적인 법률 조언입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>이혼 재산분할 승소 전략, 감정적 대립보다는 '기여도'의 객관적 증명에...</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>getnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866505</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:47:39.443151+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>공동명의 아파트 가압류, 채권자들의 사해행위 취소 소송 제기 우려</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>남편의 사업 실패로 공동명의 아파트가 가압류되고 건보료 폭탄까지 맞은 아내가 생활고를 겪고 있다. 이혼을 고려하지만, 채권자들로부터 재산 빼돌리기를 위한 위장이혼으로 의심받아 사해행위 취소 소송에 휘말릴까 우려하고 있다. 아내는 두 아이와 함께 첩첩산중의 상황에 놓여 있다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>이 사건은 개인의 채무 및 이혼 문제로, 소송금융이 주로 지원하는 집단소송이나 명확한 가해자가 있는 대규모 손해배상 사건과는 거리가 멠습니다. 기사 내용상 아내가 채권자들로부터 사해행위 취소 소송의 피고가 될 가능성이 높아, 원고를 지원하는 소송금융의 투자 대상으로는 부적합합니다. (적합 조건 1, 2, 3, 4, 6에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A82" s="2" t="inlineStr">
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>남편 빚에 집은 가압류…두 아이와 선 아내, 이혼마저 첩첩산중</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/WST93NKO09C8</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:46:14.645362+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
-      <c r="D84" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>남편이 아내의 지속적인 처가 경제 지원으로 인한 가정 경제 파탄과 신뢰 상실로 이혼을 고민하는 사례. 기사는 변호사의 법률 상담 형식으로, 이러한 상황이 이혼 사유가 될 수 있는지와 재산분할, 소송 절차에 대해 설명한다. 개인 간의 재산 분쟁으로, 소송금융의 일반적인 투자 대상과는 거리가 있다.</t>
+          <t>이혼 시 재산분할은 명의보다 혼인 기간 동안 부부가 공동으로 형성하고 유지한 재산에 대한 각자의 기여도가 핵심이라는 내용의 법률 칼럼입니다. 소송 이전 단계에서 가압류나 가처분 등 보전처분을 통해 재산을 확보하는 것이 중요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융이 일반적으로 투자하는 집단적 피해(적합 조건 3 불충족)나 대기업/기관 상대방(적합 조건 2 불충족)의 특성을 갖지 않습니다. 피해 규모(적합 조건 4)는 개인에게 중요하나, 소송금융의 기준인 '수억 원 이상'의 대규모 손해배상 청구와는 거리가 있습니다. 다만, 증거 확보는 가능합니다(적합 조건 5).</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 시 재산분할에 대한 일반적인 법률 정보를 제공하는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 집단적 피해, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>처가에 돈 빼돌리는 아내와 이혼 가능한가[양친소]</t>
+          <t>재산분할, 명의보다 '기여도'가 핵심… 이혼 결과 좌우하는 기준 [안소...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01695766645387912</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76548</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-28 00:41:19.343808+00:00</t>
+          <t>2026-03-31 12:46:04.797711+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr"/>
+      <c r="E85" t="inlineStr"/>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>이 기사는 불륜 재발 방지에 효과적인 '위약벌조항'의 중요성과 함께 상간자 위자료 청구 소송을 통해 정신적 피해보상을 청구할 수 있음을 설명합니다. 위자료 청구 소송이 이혼 및 재산분할 소송과는 별개의 영역임을 강조하며, 불륜으로 인한 피해에 대한 법적 대응 방안을 제시합니다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>해당 기사는 상간자 위자료 청구 소송에 대한 일반적인 법률 정보를 제공하는 것으로, 특정 사건에 대한 분석이 아닙니다. 소송금융의 주요 적합 조건인 집단적 피해, 대규모 피해 금액, 상대방의 충분한 자력 등이 확인되지 않아 투자 대상으로 적합하지 않습니다. (적합 조건: 상대방 책임 명확 1개 해당)</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>불륜 재발 방지에 효과적인 '위약벌조항' 소송시 반드시 병행해야</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>thepowernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026033111000556376cf2d78c68_7</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:23:03.905738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>진현근</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>혼인취소소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>방송에서 '투견부부' 사연으로 소개된 길연주 씨가 진현근 씨를 상대로 이혼 소송이 아닌 혼인취소소송을 제기한 사실이 공개되었습니다. 김구라 씨는 이를 '사기 결혼'으로 보았다고 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>개인 간의 혼인취소소송으로, 집단적 피해나 대규모 피해 금액이 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 상대방의 자력 또한 파악되지 않아 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>김구라, '투견부부' 2차전 발발에  더 이상 나갈 방송도 없어  호통 (x의...</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2129771</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:53:40.392242+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>혼인취소소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>방송 프로그램에서 혼인취소소송까지 이어진 사연이 공개되었습니다. 한 출연자가 사기 결혼을 주장하며 이혼 소송이 아닌 혼인취소소송을 제기한 사실이 밝혀졌습니다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>개인 간의 혼인취소소송으로, 상대방의 자력이 불분명하며(적합 조건 2 미충족) 집단적 피해나 대규모 피해 금액이 확인되지 않습니다(적합 조건 3, 4 미충족). 소송금융 투자 대상으로서의 상업적 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>'X의 사생활' 김구라, '투견부부' 다툼에  이제 더 이상 나갈 방송도 없...</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>megaeconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065566623658592</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:53:27.462806+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I85" t="inlineStr">
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>진현근</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>혼인취소소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>방송인 진현근의 전처 길연주 씨가 진현근 씨가 총각이 아니었으며 아이까지 있었다는 사실을 혼인관계증명서를 통해 뒤늦게 알게 되었다고 폭로했습니다. 길연주 씨는 이를 사기 결혼으로 보고 혼인취소소송을 제기한 상태입니다. 이혼 예능 출연 이후에도 진현근 씨의 행동에 변화가 없어 갈등이 심화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 상대방이 혼인 전력 및 자녀 유무를 속인 기망 행위가 혼인관계증명서(상세)를 통해 명확히 드러나며, 이는 혼인취소소송의 중요한 증거가 됩니다. 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>조금만 더 버티자  최동석, 박지윤과 이혼→이 악물고 달라진 근황</t>
+          <t>'투견부부' 진현근·길연주, 'X의 사생활'에서도 싸움…지켜보던 김구라...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=521225</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02915926645388896</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-27 12:59:36.816780+00:00</t>
+          <t>2026-03-31 00:53:19.422234+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>가사1단독 재판부 심리 및 판단</t>
+          <t>혼인취소소송 진행 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>홍서범의 며느리로 알려진 B씨가 사실혼 관계 파기에 따른 손해배상 소송을 제기했습니다. 재판부는 홍씨와 B씨가 사실상 혼인관계에 있었고, 홍씨의 귀책사유로 관계가 파탄 났다고 판단했습니다. B씨는 홍씨와의 사이에서 딸을 낳아 홀로 양육하며 엄마의 성으로 출생신고를 한 것으로 알려졌습니다.</t>
+          <t>TV CHOSUN 'X의 사생활'에서 진현근과 길연주 부부가 이혼 후 혼인취소소송을 제기한 사연을 공개했다. 김구라는 이를 사기 결혼으로 보며 호통을 쳤다. 이 사건은 개인 간의 혼인취소소송으로, 소송금융 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>상대방(홍씨)의 귀책사유가 재판부 심리를 통해 인정되었고, 사실혼 관계 및 경제적 공동생활에 대한 증거가 확보된 것으로 보입니다. 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력 및 구체적인 피해 금액이 명확히 제시되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>개인 간의 혼인취소소송으로, 상대방의 자력이나 피해 규모에 대한 정보가 없으며 집단적 피해가 아니다. 또한, 상대방 책임의 명확성이나 증거 확보 가능성에 대한 구체적인 언급이 없어 소송금융 투자 대상으로서의 매력이 매우 낮다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>홍서범 며느리, '사실혼' 관계였다… 딸 홀로 낳아 엄마 성으로 출생신...</t>
+          <t>'X의 사생활' 김구라, 투견부부 혼인취소소송 등 2차전에 '호통'</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=806043</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728031</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-27 12:53:18.500633+00:00</t>
+          <t>2026-03-31 00:51:39.986233+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="2" t="inlineStr">
+      <c r="A90" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 부부의 아들 A씨</t>
+          <t>김구라</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중</t>
+          <t>혼인취소소송 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>방송인 홍서범, 조갑경 부부의 아들 A씨가 결혼 한 달 만에 동료 교사와 불륜을 저질러 전처가 위자료 청구 소송을 제기했다. 1심에서 A씨는 위자료 3천만 원과 월 80만 원의 양육비를 지급하라는 판결을 받았으나 항소한 상태이다. 현재 항소심 변론 기일이 재지정되어 진행될 예정이다.</t>
+          <t>길연주가 김구라를 상대로 '사기 결혼'을 이유로 혼인취소소송을 제기했다. 이 사건은 TV CHOSUN 'X의 사생활'에서 다뤄질 예정이다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>개인 간의 불륜으로 인한 위자료 청구 소송으로, 피해 규모가 소송금융 투자 대상으로서 크지 않음 (3천만 원). (적합 조건 4 미충족) 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아닌 개인이며, 집단적 피해가 아닌 단일 피해자 사건임. (적합 조건 2, 3 미충족) 소송금융 투자 대상으로서의 사업성이 낮음.</t>
+          <t>이 사건은 개인 간의 혼인취소소송으로, '집단적 피해'나 '피해 규모가 큼' 조건에 해당하지 않습니다. '상대방 책임이 비교적 명확함' 여부도 기사만으로는 판단하기 어려워 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>3천만 원 (위자료), 월 80만 원 (양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>[뮤즈이슈]“같이 출근도” 홍서범♥조갑경 子 불륜, 쏟아진 제자들 제...</t>
+          <t>'X의 사생활' 투견부부 길연주, 혼인취소소송 제기! 김구라  사기결혼이...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>swtvnews.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10704393?ref=naver</t>
+          <t>https://www.swtvnews.com/news/newsview.php?ncode=1065567713863124</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-27 12:50:50.073538+00:00</t>
+          <t>2026-03-31 00:51:34.598790+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>혼인취소소송 제기</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>방송인 길연주 씨가 배우자를 상대로 '혼인취소소송'을 제기한 사실이 보도되었습니다. 배우자가 총각인 줄 알았으나 이혼 경력이 있는 '돌싱'임을 뒤늦게 알게 되어 사기 결혼을 주장하는 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>개인 간의 혼인취소소송으로, 집단적 피해(적합 조건 3)가 아니며 피해 규모가 크다고 보기 어렵습니다(적합 조건 4). 상대방의 자력(적합 조건 2)에 대한 정보도 없어 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>'X의 사생활' 투견부부 길연주  총각인 줄 알았는데 이혼서류떼다 돌싱...</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>socialvalue.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.socialvalue.kr/news/view/1065568013602863</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:50:44.722175+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I91" t="inlineStr">
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>변호사 상담 단계, 혼인 취소 소송 및 위자료 청구 예정</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>대기업 연구원 A씨가 데이팅 앱으로 만난 아내에게 임신 거짓말, 3억 원이 넘는 빚 은폐, 결혼 후 부정행위 등으로 사기를 당했다고 주장하며 혼인 취소 및 위자료 청구를 고려 중입니다. 변호사는 혼인 취소 및 위자료 청구가 가능하며, 상간남에 대한 위자료 청구도 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>아내의 임신 거짓말, 빚 은폐, 부정행위 등 사기 행위가 명확하고(적합 조건 1), 병원 기록, 아내의 자백, 휴대폰 내용 등을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방(아내)의 자력 부족 가능성이 있어 실제 배상 가능성이 낮을 수 있으며, 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>아내 돈으로 사업하고 총각 행세한 남편…상견례까지 했다</t>
+          <t>대기업 다니는 나와 결혼하려...아내 임신 거짓말에 3억 빚도 있었다</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03824486645387584</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05208646645388568</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-27 12:40:57.962404+00:00</t>
+          <t>2026-03-30 13:19:13.762147+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>이범수</t>
+        </is>
+      </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>이혼 소송 및 재산분할 준비 단계</t>
+          <t>원만한 합의를 통한 이혼 소송 종결</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>남편이 숨긴 해외 코인으로 큰 수익을 얻었을 경우, 이혼 시 해당 재산을 재산분할 대상으로 포함할 수 있는지에 대한 법률 전문가의 의견을 다루고 있습니다. 법원의 강제력 있는 조사를 통해서만 숨겨진 재산을 추적할 수 있으며, 실질적인 부부 공동생활이 있었다면 과거 위장이혼 기간이 있었더라도 재산분할이 가능하다고 설명합니다.</t>
+          <t>이범수와 이윤진의 이혼 소송이 약 2년 만에 원만한 합의를 거쳐 법적 절차를 마무리했습니다. 이로써 두 사람의 이혼 관련 분쟁은 종결되었습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>남편이 숨긴 '해외 코인 대박'은 상대방의 충분한 자력과 재산분할 대상 금액의 큰 피해 규모를 시사하며, 이혼 소송을 통해 법원의 강제력 있는 조사를 통해 숨겨진 재산을 추적하고 증거를 확보할 수 있다는 점에서 소송금융 적합 조건에 부합합니다. 다만, 집단적 피해가 아닌 개별 이혼 사건이라는 점은 고려해야 합니다.</t>
+          <t>해당 사건은 이미 원만한 합의를 통해 이혼 소송 법적 절차가 마무리되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>남편이 숨긴 해외 코인 대박, 이혼 시 재산분할 받을 수 있나</t>
+          <t>'엄빠 얼굴 다 있네' '이범수 딸' 소을, 폭풍성장 근황… K-중딩 적응력...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/N7FL38H1YCD3</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=806608</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-27 12:40:40.072650+00:00</t>
+          <t>2026-03-30 13:13:30.652881+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr"/>
+      <c r="E94" t="inlineStr"/>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>한화손해보험이 국내 최초로 가정폭력 등 가사소송 관련 법률비용을 보장하는 '한화 시그니처 여성 건강보험'을 출시했습니다. 이 상품은 가정폭력 피해 상황에서 변호사 선임비용, 위자료, 양육비, 재산분할 등 가사법원 관련 소송 비용을 보장합니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>해당 기사는 한화손해보험의 신규 보험 상품 출시 소식으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>[A 보험가 소식] 한화손보, 여성 안전·법률보장 강화...'한화 시그니처...</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>asiaa.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=244949</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:11:23.236633+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D94" t="inlineStr">
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I94" t="inlineStr">
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>변호사 상담 완료, 소송 제기 전</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>대기업 연구원 A씨가 데이팅 앱으로 만난 아내에게 거짓 임신과 3억 원대 채무를 속아 결혼한 사실을 알게 되어 충격에 빠졌다. 아내는 A씨의 스펙 때문에 거짓말했다고 시인했으며, 결혼 후에도 다른 남자들과 연락하고 있었다. A씨는 변호사 상담을 통해 혼인취소소송 및 위자료 청구가 가능하다는 조언을 받았다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>상대방의 기망 행위(거짓 임신, 채무 은폐)가 명확하고(적합 조건 1), 증거 확보가 용이하여(적합 조건 5) 혼인취소 및 위자료 청구 소송의 승소 가능성은 높습니다. 그러나 개인 간의 분쟁으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력(3억 원 이상 채무)이 충분하지 않아 배상금 회수 가능성이 낮을 수 있어 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A95" s="2" t="inlineStr">
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>대기업 남편, 다른 여자한테 갈까 봐 ...'임신' 속여 결혼한 아내, 3억...</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603301440583140</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:54:12.623302+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D95" t="inlineStr">
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr"/>
+      <c r="D96" t="inlineStr"/>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>법률 칼럼</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>이진아 변호사의 칼럼은 이혼 시 부모로부터 상속받은 토지 등 특유재산이 재산분할 대상이 될 수 있는 예외적인 경우를 설명한다. 배우자의 기여로 재산 가치가 유지되거나 증식된 경우, 공동 자금이 유입된 경우, 혼인 기간이 긴 경우 등이 해당하며, 구체적인 사실관계에 따라 판결이 달라질 수 있음을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 시 특유재산 분할에 대한 법률 칼럼이다. 소송금융 투자 대상이 될 만한 특정 피고, 집단적 피해, 대규모 피해 금액 등이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>[이진아 칼럼] 명의만 내 것인 상속 토지, 이혼 재산분할의 칼날 앞에 서...</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>financialreview.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41300</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:42:41.031619+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A96" s="2" t="inlineStr">
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>변호사 상담을 통해 법적 조치 검토 중</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>아내의 자금으로 사업을 키운 남편이 미혼 행세를 하며 다른 여성과 교제하고 상견례까지 진행했다는 사연. 남편은 사업 자금 횡령 및 재산 은닉 정황이 있으며, 이혼 시 자녀 양육권까지 요구하고 있다. 아내는 재산분할과 위자료 청구를 위해 변호사 상담을 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>개인 간의 이혼 및 재산분할 소송으로 집단적 피해(적합 조건 3)가 아니며, 상대방(IT 스타트업 대표)의 자력이 대기업, 금융기관 등 소송금융 투자 대상으로서 충분하다고 단정하기 어렵다(적합 조건 2). 피해 규모 또한 소송금융 투자 대상으로서 크다고 보기 어려우며(적합 조건 4), 현재 공적 절차(적합 조건 6)가 진행 중인 단계도 아니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>아내 돈으로 사업하더니 총각 행세…불륜녀 부모와 상견례한 남편 [핫이...</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>nownews.seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260330601004&amp;wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:40:33.515384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>홍모씨, 상간녀</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 상대방 항소로 2심 진행 중, 위자료 및 양육비 미지급 상태</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들 홍모씨가 불륜 및 양육비 미지급 의혹에 휩싸였다. 전처 A씨는 홍모씨의 불륜으로 혼인 파탄에 이르렀고, 법원은 홍모씨에게 위자료 3000만원과 매월 80만원의 양육비 지급을, 상간녀에게 2000만원의 위자료 지급을 명령했다. 그러나 A씨는 위자료와 양육비가 아직 지급되지 않고 있으며, 홍모씨 측은 1심 판결에 불복해 항소한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보)에 해당한다. 1심 법원 판결로 홍모씨의 불륜 및 양육비 미지급 책임이 인정되었고, 공인인 부모가 이행을 지도하겠다고 밝혀 자력 확보 가능성이 높다. 다만, 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기 어렵고, 집단적 피해가 아닌 개인 간 분쟁이라는 점이 한계이다. 현재 항소심이 진행 중으로 종결되지 않았다.</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>위자료 5000만원 (홍모씨 3000만원, 상간녀 2000만원), 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>인정하긴 싫고 X팔리시냐 …'외도 폭로' 홍서범 전 며느리, 분노 폭발</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026033007252675748</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:44:07.773605+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 B씨</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소심 진행 중, 양육비 미지급 주장</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들 B씨가 결혼 중 외도를 저질러 전 며느리 A씨에게 위자료 3000만원과 양육비 월 80만원을 지급하라는 1심 판결을 받았다. A씨는 시부모의 거짓 사과를 비판하며 양육비 미지급을 주장하고 있으며, 현재 B씨의 항소로 2심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>법원 1심 판결로 상대방(B씨)의 책임이 명확히 인정되었고(적합 조건 1), 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방의 자력에 대한 정보가 불확실하여(적합 조건 2) 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>아들 외도? 대중에 말고 내게 사과해야 …홍서범 부부에 전 며느리 분...</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/30/2026033090013.html</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:42:58.910931+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>홍 모 씨</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>항소심 진행 중, 1심에서 위자료 3천만원 및 월 80만원 양육비 지급 명령</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 차남 홍 모 씨가 불륜 및 양육비 미지급 논란으로 전처와 이혼 소송 중입니다. 1심 법원은 홍 씨의 귀책사유를 인정하여 위자료 3천만 원과 월 80만 원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 언론을 통해 사과하며 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>1심에서 피고의 귀책사유가 인정되어 책임이 명확하며(적합 조건 1), 판결문 등 명확한 증거가 존재합니다(적합 조건 5). 다만, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>위자료 3천만 원 + 월 80만 원 양육비</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>[문화연예 플러스] 홍서범·조갑경, 아들 외도 논란 '사과'</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811160_37012.html</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:40:09.934926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D96" t="inlineStr">
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>합의 이혼 완료</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>서인영이 A씨와 합의 이혼을 완료했다는 내용으로, 과거 제기되었던 남편의 귀책 사유 의혹에도 불구하고 사생활로 처리되며 종결된 사건입니다. 현재는 서인영의 유튜브 채널 복구에 대한 기사 내에서 과거사로 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>해당 사건은 이미 합의 이혼으로 종결된 개인적인 가사 사건으로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 부합하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>서인영, '개과천선' 유튜브 채널 복구… 화끈하게 채널 다시 만들었어요...</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019445</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:59:23.887761+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I96" t="inlineStr">
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>대전가정법원은 A씨가 제기한 소송에서 B씨에게 위자료 3,000만원과 월 양육비 80만원을 지급하라고 판결했다. 이 사건은 현재 항소심이 진행 중이다. 기사 제목을 통해 홍서범, 조갑경 부부의 아들 외도 논란과 관련된 전 며느리의 소송임을 유추할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>법원 1심 판결로 상대방 책임이 명확하며(적합 조건 1), 이미 소송이 진행되어 증거가 확보된 상태(적합 조건 5)이고 항소심 진행 중으로 종결되지 않은 사건입니다. 그러나 개인 간의 소송으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고 상대방의 자력도 대기업 수준은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>위자료 3,000만원 및 월 양육비 80만원</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
-[...94 lines deleted...]
-      <c r="A98" s="3" t="inlineStr">
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>‘아들 외도 논란’ 홍서범·조갑경 사과에 전 며느리 “난리 나니까 하...</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12001825</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:53:13.545694+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I98" t="inlineStr">
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경의 아들 A씨</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>이혼 후 위자료 미지급 주장 및 공론화, 부모의 공개 사과 및 지급 약속</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>유명인 홍서범·조갑경 부부의 아들 A씨의 전 며느리 B씨가 A씨의 외도와 이혼 후 위자료 미지급을 주장하며 SNS를 통해 공론화했다. B씨는 위자료 1천만원과 재산분할 8천만원을 받았으나 위자료가 제대로 지급되지 않았다고 주장하며, 이에 홍서범·조갑경 부부는 아들의 잘못을 인정하고 위자료 지급을 돕겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방 책임이 비교적 명확함'(아들 A의 외도 및 위자료 미지급 주장)과 '증거 확보 가능성 있음'(이혼 합의서, SNS 게시물, 부모의 공개 사과)에 해당합니다. 상대방의 자력은 불분명하나, 유명인 부모가 공개적으로 위자료 지급을 돕겠다고 밝혀 회수 가능성이 높아졌습니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>위자료 1천만원 (미지급 주장)</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K98" t="inlineStr">
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 子 외도 사과에…전 며느리 분노  난리 나니까 대중에 ...</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
         <is>
           <t>stoo.com</t>
         </is>
       </c>
-      <c r="L98" t="inlineStr">
-[...354 lines deleted...]
-      </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1019929/</t>
+          <t>http://www.stoo.com/article.php?aid=105817287265</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-26 13:17:51.939333+00:00</t>
+          <t>2026-03-29 12:46:43.117714+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr"/>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>이 기사는 유책주의와 파탄주의라는 이혼 관련 법률 원칙에 대해 설명하고 있습니다. 위자료 산정 시 유책 배우자의 유책성을 반영하는 방법과 재산분할 비율 결정에 대한 내용을 다루고 있으며, 특정 사건이나 분쟁에 대한 보도가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>이 기사는 유책주의와 파탄주의에 대한 일반적인 법률 해설로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>[생활과 법률] 유책주의와 파탄주의</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>kyongbuk.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068302</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:42:11.808182+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D104" t="inlineStr">
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>홍서범 조갑경의 아들 A씨</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I104" t="inlineStr">
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>이혼 소송 1심 판결 선고 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 아들 A씨가 결혼 중 외도로 아내 B씨에게 위자료 3천만원과 월 80만원의 양육비를 지급하라는 1심 판결을 받았습니다. B씨는 시부모가 방관하고 양육비도 미지급되었다고 주장하며, A씨 측은 항소심 진행 중임을 밝히고 있습니다. 현재 항소심이 진행 중인 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>상대방(아들 A씨)의 외도 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 1심 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(위자료 3천만원), 집단적 피해가 아닌 개인 간의 소송이며, 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>위자료 3천만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>1명 (아내 B씨)</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경, 아들 외도 논란 사과…“자식 허물 살피지 못했다”</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12001344</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:36:40.862125+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>변호사 법률 상담 진행 중, 소송 예정</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>프리랜서 디자이너 A씨가 IT 스타트업 대표인 남편의 불륜 사실을 알게 되었고, 남편이 미혼 사업가로 사칭하여 다른 여성과 교제하며 상견례까지 한 사실이 드러났다. 또한 남편이 A씨의 돈으로 사업을 하고 재산을 빼돌린 정황도 포착되어, A씨는 위자료, 재산분할, 양육권에 대한 법률 조언을 구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>남편의 불륜 및 재산 은닉 의혹에 대한 책임이 비교적 명확하며 (적합 조건 1), 위자료 및 재산분할 청구로 피해 규모가 상당할 가능성이 있습니다 (적합 조건 4). 또한, 메일 등 증거 확보 가능성도 높습니다 (적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력 규모가 대기업 수준은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J104" t="inlineStr">
-[...113 lines deleted...]
-      <c r="D106" t="inlineStr">
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>아내 돈으로 사업한 남편…“미혼남 사칭, 불륜女 부모와 상견례까지”</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/29/20260329500005?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:36:23.067711+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>홍 모 씨</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E106" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I106" t="inlineStr">
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>1심 판결 후 원고 항소로 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 차남 홍 모 씨가 전처 A씨와의 이혼 소송에서 외도로 인한 위자료 3000만원 및 양육비 월 80만원 지급 판결을 받았습니다. A씨는 1심 판결에 불복하여 항소했으며, 상간녀에게도 2000만원 위자료 판결이 내려졌습니다. 홍서범·조갑경 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>1심 판결을 통해 상대방(홍 모 씨)의 외도 및 귀책사유가 명확히 인정되었고(적합 조건 1), 판결문 등 객관적인 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(1심 위자료 3천만원), 집단적 피해가 아닌 개별적인 가사 소송입니다. 피고의 자력 또한 대기업이나 공공기관 수준은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>위자료 3000만원 (1심 판결), 양육비 월 80만원. 원고 청구액 1억원</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>[단독] 홍서범·조갑경 며느리, 본인 성으로 딸 '출생신고' … 나홀로 소...</t>
+          <t>홍서범·조갑경  자식 허물 못 살폈다 …'아들 외도 논란' 사과</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/26/2026032600306.html</t>
+          <t>https://www.joongang.co.kr/article/25415643</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-26 12:52:02.764244+00:00</t>
+          <t>2026-03-29 00:35:55.962664+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>권혁빈 CVO</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>위자료 소송 판결 선고 및 일부 지급 완료</t>
+          <t>이혼 소송 중 재산 분할 및 기업가치 평가 문제로 확대될 가능성</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>홍서범의 아들이 임신 중인 아내를 두고 여교사와 외도한 사건으로, 아내 A 씨는 남편 홍 씨로부터 위자료 3000만원, 상간녀 B 씨로부터 위자료 2000만원을 지급받는 판결을 받았다. 이 사건은 이미 법정 판단이 내려져 일부 금액이 지급된 상태이다.</t>
+          <t>스마일게이트 권혁빈 CVO의 이혼 소송이 진행 중이며, 재산 분할을 넘어 비상장사인 스마일게이트의 기업가치 평가 문제로 확대될 가능성이 제기되었습니다. 이 소송은 수천억 원 이상의 재산 분할 규모가 예상되는 고액 사건으로, 소송금융 투자 관점에서 높은 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>이 사건은 이미 위자료 소송 판결이 선고되어 일부 금액이 지급된 상태로, 소송금융의 투자 대상이 되는 '미래의 소송 비용' 발생 가능성이 낮다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 소송금융이 일반적으로 고려하는 '수억 원 이상'에 미치지 못하며(부적합 조건: 피해 규모가 큼), 집단적 피해가 아닌 개인 간의 분쟁이다(부적합 조건: 집단적 피해).</t>
+          <t>권혁빈 CVO의 이혼 소송은 재산 분할 규모가 수천억 원 이상으로 매우 크고(피해 규모가 큼), 상대방(권혁빈 CVO)의 자력이 충분하여(상대방에게 자력이 충분함) 소송금융 투자 회수 가능성이 높습니다. 또한, 비상장사 기업가치 평가가 쟁점이므로 관련 증거 확보가 가능합니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>3000만원, 2000만원 (판결액)</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>홍서범 아들, 임신 아내 두고 여교사와 외도… 양육비도 외면</t>
+          <t>게임업계 '연임'으로 버티기… 스마일게이트, 권혁빈 변수는?</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>economytalk.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6114263</t>
+          <t>http://www.economytalk.kr/news/articleView.html?idxno=419651</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-26 00:53:30.940702+00:00</t>
+          <t>2026-03-29 00:34:55.616525+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>여성</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>1심 또는 2심 판결 선고</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 B씨와 전처 A씨의 이혼 소송에서 1심 재판부가 B씨의 외도를 혼인 파탄의 주요 원인으로 인정하고 위자료를 결정했습니다. A씨는 이혼 소송을 제기했으며, 현재 1심 판결이 선고된 상태입니다.</t>
+          <t>아내가 남편의 외도 상대방인 여성을 상대로 상간소송을 제기했습니다. 법원은 해당 여성에게 2500만 원을 배상하라는 판결을 내렸습니다. 아내는 남편과 여성 모두 용서할 수 없다는 입장을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>1심 재판부에서 상대방(B씨)의 외도를 혼인 파탄의 주요 원인으로 판단하여 책임이 명확하며(적합 조건 1), 이미 1심 판결이 나온 상태로 증거가 확보된 것으로 보입니다(적합 조건 5). 그러나 개인 간의 이혼 소송으로 집단적 피해가 아니며(적합 조건 3 미해당), 위자료 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 4 미해당).</t>
+          <t>법원에서 2500만 원 배상 판결이 내려져 상대방 책임이 명확하고 증거가 확보되었으나 (적합 조건 1, 5), 소송 상대방이 개인이며 판결 금액이 소송금융 투자 대상으로서는 비교적 소액(2500만 원)이므로 투자 매력이 낮습니다. 또한 이미 판결이 선고된 단계로, 신규 소송금융 투자 기회로서의 적합성이 떨어집니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2500만 원</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 아들 불륜 논란…갈등 깊어지는 이유</t>
+          <t>집들이 온 여성의 '낮은 포복'…이후 내 삶은 '지옥' 됐습니다</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929306</t>
+          <t>https://news.jtbc.co.kr/article/NB12291791?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-26 00:52:00.537890+00:00</t>
+          <t>2026-03-29 00:34:31.486658+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급</t>
+          <t>이혼 소송 준비 중, 변호사 상담 완료</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 홍 모씨가 전처 A씨의 임신 중 외도를 저질러 이혼 및 위자료 소송이 제기됨. 1심 법원은 홍씨의 귀책사유를 인정하여 A씨 승소 판결을 내렸고, 홍씨는 위자료 3000만원과 양육비 월 80만원을 지급하라는 판결을 받았다. 그러나 홍씨는 위자료와 양육비 지급을 미루고 항소한 상태이며, A씨는 시부모인 홍서범·조갑경 부부도 연락을 받지 않는다고 주장하고 있다.</t>
+          <t>남편 A씨는 아내의 반복된 주식 투자 실패와 거짓말, 재산 은닉 시도에 이혼을 요구했다. 아내는 재산이 없다고 주장하나, 지인들은 아내가 주식으로 큰 이익을 얻었다고 전한다. A씨는 숨겨진 재산을 확인하고 정당한 이혼 절차를 밟기 위해 변호사 조언을 구하고 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방의 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 법원 판결을 통해 증거가 확보되었음(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 개인 간의 소송으로 집단적 피해가 아니며(적합 조건 3), 상대방(아들 홍씨)의 자력이 불분명하여 위자료 및 양육비 지급을 미루고 있는 점이 투자 리스크로 작용함(적합 조건 2).</t>
+          <t>이혼 소송으로 개인 간의 분쟁이며, 집단적 피해가 아님. 상대방(아내)의 자력이 불분명하고, 피해 금액이 소송금융 투자 대상으로 보기에 충분히 크다는 명확한 증거가 없어 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>홍서범·조갑경, 자식 독립 원치 않는다더니…아들 불륜 논란에  가해자...</t>
+          <t>“이혼 과정서 주식 빚 떠넘기려 하는 아내가 남들한텐 수익 자랑했다네...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-26/202603260100178460012314</t>
+          <t>https://www.wikitree.co.kr/articles/1128333</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-26 00:47:03.699370+00:00</t>
+          <t>2026-03-29 00:29:03.481610+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="2" t="inlineStr">
+      <c r="A111" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>이혼 및 재산분할 소송 예정</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>남편이 아내의 반복된 주식 투자와 빚으로 인해 이혼을 요구했으나, 아내는 재산이 없다며 협의이혼을 제안했습니다. 그러나 남편은 아내가 주식으로 큰돈을 벌었다는 지인들의 말을 듣고 재산 은닉을 의심하고 있으며, 숨겨진 재산을 확인하고 정당하게 이혼하기 위한 법적 절차를 문의하고 있습니다.</t>
+          <t>홍서범·조갑경 부부가 아들의 이혼 소송과 관련해 대중에게 사과하며, 부모로서 아들의 양육비 및 위자료 등 1심 판결 의무 이행을 지도하겠다고 밝혔다. 성인 아들의 사생활 존중과 공인으로서의 사회적 책임을 동시에 언급하며, 항소심 진행 중에도 책임 있는 자세를 보이겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 및 재산분할 분쟁으로, 소송금융이 주로 투자하는 집단적 피해나 대규모 상업 분쟁과는 거리가 멉니다. 피해자 수가 1명이며, 상대방의 자력 또한 '개인회생' 이력과 '주식으로 큰돈을 벌었다'는 지인 발언이 혼재되어 불확실합니다. 다만, 아내의 재산 은닉 시도가 명확하고 소송을 통해 금융거래정보 제출명령으로 증거 확보 가능성은 있습니다.</t>
+          <t>개인 간의 이혼 소송으로 집단적 피해(적합 조건 3)가 아니며, 상대방의 자력(적합 조건 2)이나 책임 명확성(적합 조건 1)이 소송금융 투자에 적합하다고 보기 어렵습니다. 피해 규모(적합 조건 4) 또한 대규모로 추정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>나눌 재산 없다더니 뒤에선 주식 자랑?”… ‘개인회생’ 아내의 소름...</t>
+          <t>성인 아들 문제까지 짊어진 ‘연예인 부모’의 무게 [배우근의 롤리팝]</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108010&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://www.sportsseoul.com/news/read/1597802?ref=naver</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-26 00:46:35.836912+00:00</t>
+          <t>2026-03-29 00:28:33.943055+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>이혼 및 위자료, 양육비 소송 진행 중 (1심 판결 선고됨)</t>
+          <t>이혼소송 판결문 및 진행 과정 검토 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 홍 씨가 임신 중 불륜 및 양육비 미지급 논란에 휩싸였다. 전처 A씨는 홍 씨의 외도로 가정이 파탄 났고 양육비도 제대로 받지 못하고 있다고 주장하며, 1심 판결에서 홍 씨의 위자료 배상 책임이 인정되었다. 현재 소송이 진행 중이며 양육비 지급은 보류된 상태이다.</t>
+          <t>홍서범, 조갑경 부부가 자녀의 이혼 소송 및 불륜 논란과 관련하여 대중에게 사과했다. 부부는 귀국 후 판결문 등 관련 자료와 이혼 소송 진행 과정을 직접 확인하고 있다고 밝혔다. 이는 자녀의 사적인 법적 문제로 인한 대중의 실망에 대한 부모로서의 입장 표명이다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 인정되었고(적합 조건 1), 관련 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 불충족), 피해 규모가 구체적으로 확인되지 않아 투자 매력도가 낮습니다.</t>
+          <t>이 사건은 개인의 이혼 소송으로, 집단적 피해가 아니며 (적합 조건 3 미충족) 상대방의 자력이나 예상되는 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다 (적합 조건 2, 4 미충족). 또한, 사건의 성격상 대규모의 법률 비용이 발생하거나 높은 승소 시 보상이 기대되는 유형이 아닙니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>아들 '임신 중 불륜→양육비 미지급 논란' 터졌는데…조갑경, 편집 없이...</t>
+          <t>홍서범·조갑경 子 불륜 논란에 고개 숙였다  부모로서 부족해</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032671694</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774708684517517007</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-26 00:45:57.253512+00:00</t>
+          <t>2026-03-29 00:27:50.295354+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 차남이 이혼 소송 중 외도 논란에 휩싸였다. 부모는 이에 대한 입장을 언론에 발표하며 자식의 허물을 살피겠다고 밝혔다. 본 기사는 이혼 소송 자체보다는 연예인 가족의 사생활 논란에 초점을 맞추고 있다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 소송으로, 상대방의 자력, 집단적 피해, 큰 피해 규모 등 소송금융 투자에 적합한 조건(2, 3, 4번)이 확인되지 않는다. 또한 상대방 책임의 명확성(1번)이나 증거 확보 가능성(5번)도 기사만으로는 판단하기 어렵다. 소송금융의 일반적인 투자 대상과는 거리가 멀다.</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>‘차남 외도 이혼 논란’ 홍서범·조갑경 “부모로서 자식의 허물 살피...</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>sports.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://sports.khan.co.kr/article/202603282150003?pt=nv</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:26:28.657014+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>이혼 소송 항소심 진행 중, 1심에서 위자료 및 양육비 지급 판결</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들이 전처와의 이혼 소송에서 외도 의혹 등으로 1심에서 위자료 3천만 원과 월 80만 원의 양육비 지급 판결을 받았습니다. 현재 항소심이 진행 중이며, 홍서범·조갑경 부부는 공식 입장을 통해 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>개인적인 이혼 소송으로, 1심에서 위자료 3천만 원 및 월 80만 원의 양육비가 인정되었으나, 이는 소송금융 투자를 위한 '수억 원 이상'의 피해 규모 기준에 미치지 못합니다. 상대방의 책임이 명확하고 항소심이 진행 중임에도 불구하고, 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>위자료 3천만 원, 양육비 월 80만 원</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>[단독]홍서범·조갑경, 아들 이혼 논란 첫 공식입장…“부모로서 부족함...</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1597800?ref=naver</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:44:45.641887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr"/>
+      <c r="D115" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I113" t="inlineStr">
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>개인적인 분쟁 상황으로 보도</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>기사 제목은 '홍서범 아들 상간녀 입장 밝혀'라는 내용으로, 개인적인 상간 관련 분쟁을 다루고 있습니다. 본문 내용은 해당 사건과 무관한 다른 인터뷰 기사들로 구성되어 있어, 사건의 구체적인 내용이나 법적 진행 상황을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>적합 조건 1개 이하에 해당합니다. 기사는 '홍서범 아들 상간녀' 관련 개인적인 분쟁을 다루고 있으며, 상대방의 책임 명확성, 충분한 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 투자에 필요한 핵심 적합 조건들이 전혀 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A114" s="2" t="inlineStr">
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>바람 피는 남자 심리에 이용당해 , 홍서범 아들 상간녀 입장 밝혀[MD이...</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026032815185399700</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:39:50.773211+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D114" t="inlineStr">
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>박지윤</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E114" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>민사 상간 손해배상 소송 판결 선고 및 확정</t>
+          <t>이혼 소송 진행 중, 면접교섭권 행사</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>아내가 산후조리원에 있는 동안 남편이 친구의 여자친구와 불륜을 저지른 사건. 상간녀는 성폭행을 주장하며 남편을 고소했으나 경찰은 불송치 결정. 아내는 상간녀를 상대로 민사 소송을 제기하여 승소, 재판부는 상간녀에게 2500만원을 지급하라고 판결했습니다.</t>
+          <t>방송인 최동석이 전 배우자 박지윤과의 이혼 소송이 진행 중인 가운데, 면접교섭을 통해 자녀들과 시간을 보내는 일상을 공개했다. 그는 아이들과 함께 여행을 떠나고 싶다는 심경을 전하며 애틋함을 드러냈다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>민사 상간 손해배상 소송이 이미 종결되어 판결이 확정되었고, 배상액이 2500만원으로 소송금융 투자 대상으로서는 규모가 작습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 개인의 이혼 소송에 대한 내용으로, 소송금융이 일반적으로 투자하는 집단적 피해, 대규모 손해배상, 기업/기관 상대의 사건이 아님. 적합 조건 중 어느 하나도 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>2500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>나 안 갈래 ..아내 산후조리원에 있는데 ‘친구 여친’과 불륜한 남편...</t>
+          <t>'이혼' 최동석, '면접교섭'으로 만난 아이들.. 함께 어디라도 떠나고파...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603260523027184</t>
+          <t>http://www.osen.co.kr/article/G1112768554</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-26 00:37:08.091255+00:00</t>
+          <t>2026-03-28 12:35:32.846537+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="2" t="inlineStr">
+      <c r="A117" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>이혼 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>남편이 아내의 지속적인 처가 경제 지원으로 인한 가정 경제 파탄과 신뢰 상실로 이혼을 고민하는 사례. 기사는 변호사의 법률 상담 형식으로, 이러한 상황이 이혼 사유가 될 수 있는지와 재산분할, 소송 절차에 대해 설명한다. 개인 간의 재산 분쟁으로, 소송금융의 일반적인 투자 대상과는 거리가 있다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융이 일반적으로 투자하는 집단적 피해(적합 조건 3 불충족)나 대기업/기관 상대방(적합 조건 2 불충족)의 특성을 갖지 않습니다. 피해 규모(적합 조건 4)는 개인에게 중요하나, 소송금융의 기준인 '수억 원 이상'의 대규모 손해배상 청구와는 거리가 있습니다. 다만, 증거 확보는 가능합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>처가에 돈 빼돌리는 아내와 이혼 가능한가[양친소]</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01695766645387912</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:41:19.343808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>홍서범 아들 (교사)</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>불륜 사실 언론 보도 및 양육비 외면 문제 제기</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>홍서범의 아들이 임신 중인 아내를 두고 여교사와 불륜을 저지르고 양육비까지 외면했다는 내용이 언론에 보도되었습니다. 이 사건은 학생들에 의해 먼저 알려졌으며, JTBC '사건반장' 등에서 다루어졌습니다. 피해자는 아내이며, 상대방은 교사 신분입니다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>상대방의 책임(불륜 및 양육비 외면)이 명확하고, 언론 보도 및 학생들의 증언 등 증거 확보 가능성이 높습니다. 상대방은 교사로 안정적인 직업을 가지고 있어 자력이 있으나, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>홍서범 교사 아들의 불륜, 제자들에 먼저 들통… 야자때 둘이 사라졌다...</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6116445</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:35:25.123347+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>홍씨</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K117" t="inlineStr">
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>홍서범-조갑경 아들 홍씨의 전처 A씨가 제기한 손해배상 소송의 항소심 변론 기일이 4월 23일로 연기되었습니다. 대전가정법원은 지난해 9월 1심에서 홍씨가 A씨에게 위자료를 지급하라는 판결을 내린 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>1심에서 위자료 지급 판결이 내려져 상대방의 책임이 인정되고(적합 조건 1), 1심 판결이 존재하여 객관적 증거가 확보되었으나(적합 조건 5), 본 사건은 개인 간의 가사 관련 손해배상 소송으로 소송금융이 일반적으로 투자하는 대규모 집단 소송이나 기업 대상 소송과는 거리가 멀어 투자 매력이 낮습니다. 피해 규모가 작고 상대방의 자력도 불분명하여 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>홍서범-조갑경 아들, 항소심 연기됐다…내달 23일 진행</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L117" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16016231</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018037</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-25 13:15:13.309753+00:00</t>
+          <t>2026-03-27 13:09:18.989701+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>최병길 PD</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>이혼 합의서상 재산분할금 미지급, 채무 해결을 위한 연락 시도 및 합의서 공개</t>
+          <t>위자료 청구 소송 판결 선고</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>성우 서유리가 전 남편 최병길 PD가 이혼 합의서에 명시된 재산분할금 3억 2300만원을 지급하지 않아 부채 문제로 고통받고 있다고 밝혔다. 서유리 측은 최 PD가 연락을 차단하여 부득이하게 합의서를 공개했다고 주장하며, 합의서에는 기한 내 미지급 시 연 12%의 지연 이자 가산 조항이 명시되어 있다.</t>
+          <t>A씨는 결혼 후 임신 중 남편 B씨의 외도 사실을 알게 되어 이혼 및 위자료 청구 소송을 제기했습니다. 법원은 B씨의 외도를 인정하여 A씨에게 위자료 3천만 원을 지급하라는 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>이혼 합의서에 명시된 재산분할금 3억 2300만원 미지급으로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 개인 소송으로는 큰 편이고(적합 조건 4), 이혼 합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력 여부가 불확실하며 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
+          <t>개인 간의 위자료 청구 소송으로, 집단적 피해(적합 조건 3)가 아니며 피해 규모(3천만 원)가 소송금융 투자 대상으로 보기에 작습니다(적합 조건 4 미충족). 또한 이미 법원에서 외도를 인정하고 위자료 판결이 선고된 상태입니다(부적합 조건: 이미 종결된 사건에 해당).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>3억 2300만원</t>
+          <t>3천만 원</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>서유리 “연락 차단 당해”…최병길 PD 이혼 합의서 공개 이유 밝혔다 ...</t>
+          <t>이상보 비보·홍서범家 논란·서인영 채널 삭제…[퇴근길연예]</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603250214</t>
+          <t>https://sports.khan.co.kr/article/202603271813003?pt=nv</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-25 13:14:52.651132+00:00</t>
+          <t>2026-03-27 13:09:02.217392+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr"/>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>이혼 및 상간자 소송 법적 공방 진행 중</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>연예인 최동석과 박지윤 부부가 2023년 이혼 소식을 알린 후, 현재 상간자 소송을 포함한 이혼 관련 법적 공방을 치열하게 이어오고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>본 사건은 연예인 부부의 이혼 및 상간자 소송으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로서 크다고 보기 어렵습니다. 또한 상대방의 자력이나 책임의 명확성 등 소송금융 적합 조건에 부합하는 요소가 거의 없습니다.</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>조금만 더 버티자  최동석, 박지윤과 이혼→이 악물고 달라진 근황</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=521225</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:59:36.816780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I121" t="inlineStr">
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>홍씨</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>가사1단독 재판부 심리 및 판단</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>홍서범의 며느리로 알려진 B씨가 사실혼 관계 파기에 따른 손해배상 소송을 제기했습니다. 재판부는 홍씨와 B씨가 사실상 혼인관계에 있었고, 홍씨의 귀책사유로 관계가 파탄 났다고 판단했습니다. B씨는 홍씨와의 사이에서 딸을 낳아 홀로 양육하며 엄마의 성으로 출생신고를 한 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>상대방(홍씨)의 귀책사유가 재판부 심리를 통해 인정되었고, 사실혼 관계 및 경제적 공동생활에 대한 증거가 확보된 것으로 보입니다. 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력 및 구체적인 피해 금액이 명확히 제시되지 않아 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J121" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A122" s="2" t="inlineStr">
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>홍서범 며느리, '사실혼' 관계였다… 딸 홀로 낳아 엄마 성으로 출생신...</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=806043</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:53:18.500633+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D122" t="inlineStr">
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부의 아들 A씨</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>방송인 홍서범, 조갑경 부부의 아들 A씨가 결혼 한 달 만에 동료 교사와 불륜을 저질러 전처가 위자료 청구 소송을 제기했다. 1심에서 A씨는 위자료 3천만 원과 월 80만 원의 양육비를 지급하라는 판결을 받았으나 항소한 상태이다. 현재 항소심 변론 기일이 재지정되어 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>개인 간의 불륜으로 인한 위자료 청구 소송으로, 피해 규모가 소송금융 투자 대상으로서 크지 않음 (3천만 원). (적합 조건 4 미충족) 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아닌 개인이며, 집단적 피해가 아닌 단일 피해자 사건임. (적합 조건 2, 3 미충족) 소송금융 투자 대상으로서의 사업성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>3천만 원 (위자료), 월 80만 원 (양육비)</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>[뮤즈이슈]“같이 출근도” 홍서범♥조갑경 子 불륜, 쏟아진 제자들 제...</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>heraldmuse.com</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.heraldmuse.com/article/10704393?ref=naver</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:50:50.073538+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>A (홍서범·조갑경 아들), C (제자)</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>A의 이혼 소송 1심 진행 중, 4월 23일 변론 기일 예정. C에 대한 손해배상 청구 소송은 이미 종결되어 2천만원 배상받음.</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>유명 연예인 홍서범·조갑경의 아들 A가 결혼 중 제자 C와 불륜을 저질렀다는 의혹이 제기되었습니다. 전처 B는 이로 인해 조산했다고 주장하며, 이미 C로부터 2천만원, A로부터 3천만원 및 재산분할 80%를 받았고, 월 1천8백만원의 생활비를 받고 있다고 밝혔습니다. A의 이혼 소송 1심은 현재 진행 중이며, 4월 23일 변론 기일이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>상대방(A)의 책임이 기사 내용상 명확하게 주장되고 있으며, A가 유명인의 아들이고 월 1천8백만원의 생활비를 지급하고 있다는 점에서 자력이 충분하다고 판단됩니다. 또한, 피해자 B의 주장을 뒷받침할 증거(녹취, 학생 증언 등)가 확보되었을 가능성이 높습니다. 그러나 이 사건은 집단적 피해가 아니며, 피해자 B가 이미 상당한 금액의 배상을 받았고 추가적인 미배상 피해 규모가 명확히 드러나지 않아 'High' 등급으로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>기존 배상액 5천만원 이상, 월 1천8백만원 생활비 지급 주장. 추가 피해액 미상.</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 子 불륜, 제자들은 이미 알고 있었다? 전처 조산 주장까...</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>stoo.com</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>http://www.stoo.com/article.php?aid=105781974217</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:47:26.442902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>남편 (IT 스타트업 대표)</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I123" t="inlineStr">
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>변호사 상담 진행 중, 소송 예정</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>프리랜서 A씨는 IT 스타트업 대표인 남편이 자신의 자금을 사업에 쓰고도 총각 행세를 하며 외도한 사실을 알게 되었다. 남편은 재산 분할을 거부하고 아이 양육권까지 주장하는 상황. A씨는 변호사 상담을 통해 위자료, 재산분할, 양육권 확보 방안을 모색 중이다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>상대방(남편)의 부정행위 및 재산 은닉 정황이 명확하며, 메일 및 은행 거래명세 등을 통해 증거 확보 가능성이 높습니다. 남편이 IT 스타트업 대표로 경제적 여유가 있어 배상 능력이 있을 것으로 보이나, 집단적 피해가 아닌 개인 간의 분쟁이며 공적 절차가 진행 중인 단계는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>아내 돈으로 사업하고 총각 행세한 남편…상견례까지 했다</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03824486645387584</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:40:57.962404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 재산분할 준비 단계</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>남편이 숨긴 해외 코인으로 큰 수익을 얻었을 경우, 이혼 시 해당 재산을 재산분할 대상으로 포함할 수 있는지에 대한 법률 전문가의 의견을 다루고 있습니다. 법원의 강제력 있는 조사를 통해서만 숨겨진 재산을 추적할 수 있으며, 실질적인 부부 공동생활이 있었다면 과거 위장이혼 기간이 있었더라도 재산분할이 가능하다고 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>남편이 숨긴 '해외 코인 대박'은 상대방의 충분한 자력과 재산분할 대상 금액의 큰 피해 규모를 시사하며, 이혼 소송을 통해 법원의 강제력 있는 조사를 통해 숨겨진 재산을 추적하고 증거를 확보할 수 있다는 점에서 소송금융 적합 조건에 부합합니다. 다만, 집단적 피해가 아닌 개별 이혼 사건이라는 점은 고려해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J123" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K123" t="inlineStr">
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>남편이 숨긴 해외 코인 대박, 이혼 시 재산분할 받을 수 있나</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L123" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D124" t="inlineStr">
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/N7FL38H1YCD3</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:40:40.072650+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>남편 (IT 스타트업 대표)</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I124" t="inlineStr">
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할 소송 예정</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>IT 스타트업 대표인 남편이 미혼 행세를 하며 외도하고, 이혼 요구에 시어머니 명의 재산을 이유로 재산분할을 거부했다. 아내는 남편이 사업 자금을 빼돌린 정황도 발견했으며, 변호사는 명의신탁 재산 및 빼돌린 사업 자금에 대한 재산분할과 위자료 청구가 가능하다고 조언했다. 현재 아내는 이혼 및 재산분할 소송을 고려 중이다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>남편의 명백한 부정행위와 재산분할 회피 시도가 명확하여 상대방 책임이 비교적 명확하며(적합 조건 1), 이메일 등 부정행위 증거가 있고 변호사 조언에 따라 명의신탁 재산 및 사업 자금 빼돌린 정황에 대한 증거 확보 가능성이 높다(적합 조건 5). 아내가 기여한 전세 보증금 및 남편이 빼돌린 사업 자금 규모에 따라 피해 규모가 상당할 수 있고 위자료 액수도 높게 책정될 가능성이 있다(적합 조건 4). 다만, 상대방의 자력이 대기업 수준은 아니며 재산이 시어머니 명의로 되어 있어 복잡성이 존재한다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J124" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>아내 산후조리원에 있는데...'친구 여친'과 불륜 남편, 성폭행 고소전까...</t>
+          <t>난 성공한 미혼 사업가  총각 행세 남편, 딴여자에 애틋한 사랑 고백</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/25/2026032423171186198</t>
+          <t>https://www.mt.co.kr/society/2026/03/27/2026032710070196010</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-25 00:37:42.592071+00:00</t>
+          <t>2026-03-27 12:39:50.067037+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="2" t="inlineStr">
+      <c r="A128" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>법률 전문가의 상담 및 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>건강 앱 사업을 한다며 아내의 돈을 사용하고 미혼 행세를 한 남편으로 인해 가정이 파탄 난 사례에 대한 법률 전문가의 분석 기사입니다. 남편에 대한 위자료는 가중될 수 있으나, 상간녀에 대한 소송은 어려울 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>개인적인 이혼 및 상간자 소송 관련 사안으로, 집단적 피해가 아니며(적합 조건 3 미해당), 상대방의 자력(적합 조건 2 미해당) 및 피해 규모(적합 조건 4 미해당)가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. 또한, 상간녀 소송은 어려울 것이라는 법률 전문가의 의견이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>1명 (아내)</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>건강 앱 만든다더니 가정은 파탄…아내 돈으로 사업하고 미혼 행세한 스...</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/NEAAT1LHGK9I</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:39:30.470589+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I128" t="inlineStr">
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>기사는 결혼 생활 파탄 시 고려해야 할 사항으로 공동명의 부동산 기여도, 생활비 부담 비율, 배우자의 부정행위 등을 언급하며 변호사 상담의 필요성을 강조한다. 특히 배우자의 부정행위로 인한 이혼 소송 사례를 들어 법적 쟁점을 설명한다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>이 기사는 개인 간의 이혼 소송 사례를 다루고 있어, 소송금융의 주요 적합 조건인 '집단적 피해'나 '대기업/기관 등 자력 있는 상대방'에 해당하지 않습니다. 또한, 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 보기도 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J128" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A129" s="2" t="inlineStr">
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>결혼생활 파탄 직전이라면 반드시 확인해야 할 것… 변호사 상담이 필...</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>getnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=865911</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:38:28.032888+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A130" s="2" t="inlineStr">
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr"/>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>이혼 소송 준비 중, 재산분할 및 위자료 청구 예정</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>40대 남성이 주식 투자로 거액의 빚을 지고 거짓말을 반복한 아내와 이혼을 결심. 아내가 숨겨둔 재산이 있다는 의혹이 제기되어, 남편은 법률 전문가에게 재산 확인 및 이혼 소송 절차에 대한 조언을 구함. 변호사는 소송을 통해 금융거래정보 제출명령으로 재산 확인이 가능하다고 설명.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>상대방(아내)의 자력(재산)이 불확실하며, '큰돈을 벌었다'는 주장은 지인들의 전언으로 객관적인 증거가 부족함. 또한 상대방은 과거 개인회생 절차를 밟은 이력이 있어 소송금융 투자 대상으로서의 회수 가능성이 낮음. (적합 조건 2, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>1명 (남편 A씨)</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>주식투자로 가정 무너트린 아내..알고보니 큰돈 벌었다? [헤어질 결심]</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603270659380494</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:43:50.029242+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>사실혼 파기 손해배상 청구 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 A씨가 사실혼 관계를 파기한 전 연인 B씨로부터 손해배상 청구 소송을 당해 항소심을 앞두고 있습니다. 1심에서는 A씨에게 1억 1천만원 지급 판결이 내려졌으며, B씨는 항소심에서 2억 1천만원을 청구하고 있습니다. A씨 측은 항소심 기일 변경을 신청했습니다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 일부 인정되어 비교적 명확하며(적합 조건 1), 청구 금액이 1억 원 이상으로 개인 소송으로는 규모가 큰 편입니다(적합 조건 4). 또한 이미 1심을 거쳐 증거가 확보된 상태입니다(적합 조건 5). 그러나 집단적 피해가 아니며 상대방의 자력이 대기업 수준은 아니라는 점이 고려되어 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>1심 판결 1억 1천만원, 항소심 청구 2억 1천만원</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 子, 사실혼 파기 소송 항소심 앞두고 기일 변경 신청</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>stoo.com</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>http://www.stoo.com/article.php?aid=105772837246</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:32:37.950332+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>홍서범-조갑경 아들</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>이혼 소송 1심 진행 또는 판결 후 공방 중</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>가수 홍서범-조갑경 부부의 둘째 아들이 결혼 1년도 안 돼 이혼 소송을 진행 중이며, 전 며느리는 남편의 외도를 주장하고 있습니다. 1심에서 위자료가 언급되었으나, 아직 최종 결론이 나지 않아 공방이 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>남편의 외도 주장이 1심에서 다뤄졌고 위자료가 언급된 것으로 보아 상대방 책임이 비교적 명확하며(조건 1), 증거가 확보되었을 가능성이 있습니다(조건 5). 그러나 집단적 피해가 아닌 개인 간의 이혼 소송이며(조건 3), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(조건 4). 상대방의 자력 또한 대기업 수준으로 명확히 확인되지 않습니다(조건 2).</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>홍서범-조갑경 아들 불륜설에  결론 아직 안 났다 …전 며느리와 공방 ...</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184324</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:29:49.197152+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 아들 A씨가 전처 B씨와의 사실혼 파기에 따른 손해배상 청구 소송 항소심을 앞두고 있습니다. 1심에서 A씨는 B씨에게 위자료 3천만원과 자녀 양육비 월 80만원을 지급하라는 판결을 받았으나, B씨는 위자료 1억원과 양육비 월 110만원을 청구하며 항소했습니다. 현재 항소심 변론 기일이 4월로 연기된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>피고의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 증거가 확보된 상태로 항소심이 진행 중입니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 소송금융 투자 대상으로는 크지 않습니다(부적합 조건 4). 피고의 자력 또한 명확히 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>1심 3천만원 인정, 원고 청구액 1억원</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>‘불륜 의혹’ 홍서범 아들, 항소심 앞두고 기일 변경 신청... 재판 4월...</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603260174</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:21:13.951481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D130" t="inlineStr">
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr"/>
+      <c r="D134" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I130" t="inlineStr">
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소심 변론 재개 예정</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 아들의 전처가 'B씨'를 상대로 제기한 위자료 청구 소송의 항소심 변론이 4월 23일 재개될 예정이다. 이 사건은 지난해 9월 1심 판결이 있었으며, 현재 항소심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>개인 간의 위자료 청구 소송으로, 집단적 피해(적합 조건 3)가 아니며 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 상대방의 자력(적합 조건 2) 또한 기사에서 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A131" s="2" t="inlineStr">
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 아들, '불륜 의혹' 속 전처와 항소심 재개</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1774518547517416006</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:19:23.945582+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중. 1심에서 A씨 귀책 사유 인정, 위자료 3000만원 및 양육비 지급 판결.</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경의 아들 A씨가 결혼 생활 중 외도를 저질러 혼인 관계가 파탄에 이르렀다는 폭로가 나왔다. 전 부인 B씨가 제기한 사실혼 파기에 따른 손해배상 청구 소송 1심에서 A씨의 귀책 사유가 인정되어 위자료 3000만원 및 양육비 지급 판결이 내려졌으며, 현재 항소심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>1심에서 상대방(A씨)의 귀책 사유가 인정되어 위자료 지급 판결이 내려져 책임이 명확하고(적합 조건 1) 증거가 확보된 상태입니다(적합 조건 5). 하지만 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고(1심 위자료 3천만원), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>1심 위자료 3000만원</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 아들 난리 속..장성규  외도·바람 조장 못 해  [스타이...</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/26/2026032618115640019</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:19:12.356320+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부 아들 A씨</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 항소심 진행 중, 위자료 및 양육비 미지급 논란</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 A씨가 전처 B씨의 임신 중 외도 및 양육비 미지급 의혹에 휩싸였습니다. 1심 재판부는 A씨의 외도를 인정하여 위자료 3천만 원과 월 80만 원의 양육비 지급을 명령했으나, A씨 측은 항소 후 지급을 보류 중입니다. B씨는 시부모의 방관을 주장하며 논란이 확산되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>1심 판결로 A씨의 외도 책임이 명확하고(적합 조건 1), 증거도 확보된 상태(적합 조건 5)입니다. 그러나 피해 규모가 소송금융 투자 기준에 비해 크지 않고(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 분쟁(적합 조건 3 미충족)이라는 점에서 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>위자료 3,000만 원 및 양육비 월 80만 원</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>'조갑경 子 외도→양육비 미지급' 의혹 속…'라스', 예고편까지 공개했...</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/entertainment/article/1019929/</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:17:51.939333+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 B씨가 전처 A씨와의 사실혼 파기에 따른 손해배상 청구 소송 항소심에 휘말렸다. A씨는 B씨가 결혼 후 임신 한 달 만에 외도했다고 주장했으며, 1심 재판부는 B씨의 귀책 사유를 인정해 위자료 3,000만 원과 양육비 월 80만 원을 지급하라고 판결했다. A씨는 이에 불복해 항소했으며, 항소심 변론은 내달 재개될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>1심에서 피고의 귀책 사유가 인정되어 위자료 및 양육비 지급 판결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 1심 판결을 통해 증거가 존재함을 시사합니다(적합 조건 5). 그러나 이 사건은 개인 간의 사실혼 파기 소송으로 집단적 피해가 아니며(부적합 조건 3), 1심 위자료 3천만 원은 소송금융 투자 대상으로 보기에 피해 규모가 크지 않습니다(부적합 조건 4). 상대방의 자력 또한 대기업 수준으로 명확히 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>1심 위자료 3,000만 원 및 양육비 월 80만 원</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>“임신 한 달 만에 외도?” 홍서범·조갑경 아들, 돌연 기일 변경...항소...</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1597429?ref=naver</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:06:22.217882+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D131" t="inlineStr">
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>A씨, C씨</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>1심 원고 일부 승소 판결, 원고(B씨) 양형 부당으로 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>가수 홍서범의 아들 A씨와 사실혼 관계였던 B씨가 A씨와 상간녀 C씨를 상대로 혼인 파탄에 대한 손해배상 소송을 제기했다. 1심 법원은 A씨와 C씨의 책임을 인정하여 B씨에게 위자료 및 양육비를 지급하라고 판결했다. A씨와 C씨는 항소하지 않았으나, B씨는 위자료 및 양육비 증액을 위해 항소심을 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고 피고들이 항소하지 않아 증거도 충분하지만(적합 조건 1, 5), 피해 규모가 소송금융 투자 대상으로는 상대적으로 작고(적합 조건 4 미충족), 집단적 피해가 아닌 개별 사건이다(적합 조건 3 미충족). 피고들의 자력도 대기업 수준으로 충분하다고 보기 어렵다(적합 조건 2 미충족). 따라서 투자 대비 수익성이 낮아 소송금융 투자 대상으로 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>위자료 5천만원 (A씨 3천만원, C씨 2천만원), 양육비 월 80만원 및 과거 양육비 800만원</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>1명 (B씨)</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>불륜 의혹 홍서범子, 法 “혼인파탄 책임, 배상하라”…항소 안해</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11577635?ref=naver</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:05:40.092826+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>홍씨, 상간녀</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I131" t="inlineStr">
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>1심 판결에 불복하여 항소 제기</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경의 아들 홍씨를 상대로 불륜 및 양육비 미지급 관련 손해배상금 1억원과 양육비 월 110만원을 청구한 A씨가 1심 판결에 불복해 항소를 제기했다. A씨는 상간녀를 상대로도 위자료 소송을 제기하여 2000만원 지급 판결을 받은 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>개별적인 가사 사건으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 보기에 크지 않다. 상대방의 자력에 대한 명확한 정보가 부족하며, 이미 1심 판결이 선고되고 항소심이 진행 중인 단계이다.</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>손해배상금 1억원 상당 및 양육비 월 110만원, 상간녀 위자료 2000만원</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J131" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A132" s="2" t="inlineStr">
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 아들 불륜·양육비 미지급 논란에… “판결 기다리는 중...</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/culture/culture_general/2026/03/26/IBODAZAAXVE6DN6TFAV45WJ7VA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:02:26.774839+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A133" s="2" t="inlineStr">
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부 아들</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>법원 배상 명령</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들이 결혼 생활 중 외도를 저질러 법원으로부터 3천만 원의 배상 명령을 받았다. 이는 며느리가 제기한 소송의 결과로, 친권, 양육권, 위자료 등을 확보한 것으로 보인다. 사건은 개인 간의 외도에 따른 손해배상 청구 건이다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>법원에서 상대방의 외도에 대한 배상 명령이 내려져 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5), 피해 금액이 소송금융 투자 대상으로서는 비교적 소액(3천만 원)이며 집단적 피해가 아닌 개인 간의 분쟁임. 상대방의 자력 또한 대기업, 금융기관 등 투자 적합 조건에 명시된 주체에 해당하지 않아 회수 가능성이 불확실함.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>3천만 원</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>[단독] 홍서범·조갑경 며느리, 본인 성으로 딸 '출생신고' … 나홀로 소...</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/26/2026032600306.html</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:52:02.764244+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
-[...370 lines deleted...]
-      <c r="I138" t="inlineStr">
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr"/>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>위자료 소송 판결 선고 및 일부 지급 완료</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>홍서범의 아들이 임신 중인 아내를 두고 여교사와 외도한 사건으로, 아내 A 씨는 남편 홍 씨로부터 위자료 3000만원, 상간녀 B 씨로부터 위자료 2000만원을 지급받는 판결을 받았다. 이 사건은 이미 법정 판단이 내려져 일부 금액이 지급된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>이 사건은 이미 위자료 소송 판결이 선고되어 일부 금액이 지급된 상태로, 소송금융의 투자 대상이 되는 '미래의 소송 비용' 발생 가능성이 낮다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 소송금융이 일반적으로 고려하는 '수억 원 이상'에 미치지 못하며(부적합 조건: 피해 규모가 큼), 집단적 피해가 아닌 개인 간의 분쟁이다(부적합 조건: 집단적 피해).</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>3000만원, 2000만원 (판결액)</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J138" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>'이범수 이혼' 이윤진,  인생리셋, 자녀들과 새롭게 시작할 집 마련했다...</t>
+          <t>홍서범 아들, 임신 아내 두고 여교사와 외도… 양육비도 외면</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260322508733?OutUrl=naver</t>
+          <t>https://www.news1.kr/society/general-society/6114263</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-22 12:50:50.749621+00:00</t>
+          <t>2026-03-26 00:53:30.940702+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A142" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>제3자</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들 B씨와 전처 A씨의 이혼 소송에서 1심 재판부가 B씨의 외도를 혼인 파탄의 주요 원인으로 인정하고 위자료를 결정했습니다. A씨는 이혼 소송을 제기했으며, 현재 1심 판결이 선고된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>1심 재판부에서 상대방(B씨)의 외도를 혼인 파탄의 주요 원인으로 판단하여 책임이 명확하며(적합 조건 1), 이미 1심 판결이 나온 상태로 증거가 확보된 것으로 보입니다(적합 조건 5). 그러나 개인 간의 이혼 소송으로 집단적 피해가 아니며(적합 조건 3 미해당), 위자료 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 4 미해당).</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 아들 불륜 논란…갈등 깊어지는 이유</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>sports.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929306</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:52:00.537890+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>홍 모씨 (홍서범·조갑경 아들)</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E142" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I142" t="inlineStr">
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들 홍 모씨가 전처 A씨의 임신 중 외도를 저질러 이혼 및 위자료 소송이 제기됨. 1심 법원은 홍씨의 귀책사유를 인정하여 A씨 승소 판결을 내렸고, 홍씨는 위자료 3000만원과 양육비 월 80만원을 지급하라는 판결을 받았다. 그러나 홍씨는 위자료와 양육비 지급을 미루고 항소한 상태이며, A씨는 시부모인 홍서범·조갑경 부부도 연락을 받지 않는다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 법원 판결을 통해 증거가 확보되었음(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 개인 간의 소송으로 집단적 피해가 아니며(적합 조건 3), 상대방(아들 홍씨)의 자력이 불분명하여 위자료 및 양육비 지급을 미루고 있는 점이 투자 리스크로 작용함(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J142" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>처형과 '호빠 선수' 만난 아내…두 번째 상간남에게 '만질래?' 카톡  울...</t>
+          <t>홍서범·조갑경, 자식 독립 원치 않는다더니…아들 불륜 논란에  가해자...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6108496</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-26/202603260100178460012314</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-21 00:37:57.761781+00:00</t>
+          <t>2026-03-26 00:47:03.699370+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="2" t="inlineStr">
+      <c r="A144" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할 소송 예정</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>남편이 아내의 반복된 주식 투자와 빚으로 인해 이혼을 요구했으나, 아내는 재산이 없다며 협의이혼을 제안했습니다. 그러나 남편은 아내가 주식으로 큰돈을 벌었다는 지인들의 말을 듣고 재산 은닉을 의심하고 있으며, 숨겨진 재산을 확인하고 정당하게 이혼하기 위한 법적 절차를 문의하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 및 재산분할 분쟁으로, 소송금융이 주로 투자하는 집단적 피해나 대규모 상업 분쟁과는 거리가 멉니다. 피해자 수가 1명이며, 상대방의 자력 또한 '개인회생' 이력과 '주식으로 큰돈을 벌었다'는 지인 발언이 혼재되어 불확실합니다. 다만, 아내의 재산 은닉 시도가 명확하고 소송을 통해 금융거래정보 제출명령으로 증거 확보 가능성은 있습니다.</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>나눌 재산 없다더니 뒤에선 주식 자랑?”… ‘개인회생’ 아내의 소름...</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108010&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:46:35.836912+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>홍 씨</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K144" t="inlineStr">
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료, 양육비 소송 진행 중 (1심 판결 선고됨)</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 홍 씨가 임신 중 불륜 및 양육비 미지급 논란에 휩싸였다. 전처 A씨는 홍 씨의 외도로 가정이 파탄 났고 양육비도 제대로 받지 못하고 있다고 주장하며, 1심 판결에서 홍 씨의 위자료 배상 책임이 인정되었다. 현재 소송이 진행 중이며 양육비 지급은 보류된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 인정되었고(적합 조건 1), 관련 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 불충족), 피해 규모가 구체적으로 확인되지 않아 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>아들 '임신 중 불륜→양육비 미지급 논란' 터졌는데…조갑경, 편집 없이...</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L144" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A145" s="3" t="inlineStr">
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026032671694</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:45:57.253512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D145" t="inlineStr">
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>최병길</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E145" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A146" s="2" t="inlineStr">
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>이혼합의서상 재산분할금 지급 기한 경과, 소송 제기 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>성우 서유리가 전 남편 최병길 PD로부터 이혼합의서에 명시된 재산분할금 3억 2300만원을 받지 못하고 있다고 주장했다. 최 PD가 연락을 차단하여 서유리는 합의서를 공개하며 부채 문제 해결을 호소했다. 합의서에는 지급 지연 시 연 12% 이자 가산 및 별도 소송 청구 조항이 포함되어 있다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>이혼합의서에 명시된 재산분할금 미지급으로 상대방 책임이 명확하며(적합 조건 1), 피해 금액이 3억 2천만원 이상으로 규모가 크고(적합 조건 4), 이혼합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력에 대한 정보가 불분명하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점이 한계입니다.</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>3억 2300만원</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>전남편, 연락처 차단 …서유리 '재산분할 3억' 이혼합의서 공개한 이유</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026032607431198627</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:43:59.120481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D146" t="inlineStr">
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>A씨, C씨</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>A씨가 B씨에게 위자료 3천만 원을 지급하라는 1심 판결이 나왔고, B씨는 이에 항소한 상태이다. 또한 B씨는 상간녀 C씨에게도 소송을 제기하여 위자료 2천만 원을 받은 것으로 알려졌다. 이 사건은 홍서범의 아들 부부의 이혼 및 상간 소송과 관련된 내용으로, 개별적인 가사 소송에 해당한다.</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피해 규모가 소송금융 투자 대상으로 보기에는 작고(3천만원, 2천만원), 집단적 피해가 아닌 개별적인 이혼 및 상간 소송임. 소송금융은 일반적으로 대규모 집단 소송이나 고액의 손해배상 사건에 적합하므로 투자 매력도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>3천만 원 (A씨), 2천만 원 (C씨)</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>가해자? 결론 안 났다  발끈…홍서범, 子 불륜→이혼에 보인 반응 [엑'...</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2127615</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:42:36.942544+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>홍석준</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (이혼 및 위자료)</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경의 아들 홍석준이 배우자 A 씨와의 이혼 소송에서 외도가 혼인 파탄의 원인으로 인정되어 1심 패소 판결을 받았다. 불륜 상대 여성에게도 위자료 2000만원 지급 판정이 내려졌으며, 홍석준은 양육비 미지급 의혹도 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>적합 조건 중 상대방 책임 명확성(1)과 증거 존재(5)에 해당하나, 1심 판결로 확정된 위자료 금액(2000만원)이 소송금융 투자 대상으로 보기에는 규모가 매우 작다. 또한, 집단적 피해가 아니며, 상대방의 자력도 명확히 확인되지 않는다. 양육비 미지급 의혹은 있으나 구체적인 정보가 부족하여 투자 매력도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>2000만원 (위자료 1심 판결), 양육비 미지급은 미상</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>홍서범+조갑경 아들 홍석준, 불륜-이혼-양육비 미지급 의혹</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76347</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:40:50.732985+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>남편 친구의 여자친구</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>민사 상간 손해배상 소송 판결 선고 및 확정</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>아내가 산후조리원에 있는 동안 남편이 친구의 여자친구와 불륜을 저지른 사건. 상간녀는 성폭행을 주장하며 남편을 고소했으나 경찰은 불송치 결정. 아내는 상간녀를 상대로 민사 소송을 제기하여 승소, 재판부는 상간녀에게 2500만원을 지급하라고 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>민사 상간 손해배상 소송이 이미 종결되어 판결이 확정되었고, 배상액이 2500만원으로 소송금융 투자 대상으로서는 규모가 작습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>2500만원</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>나 안 갈래 ..아내 산후조리원에 있는데 ‘친구 여친’과 불륜한 남편...</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603260523027184</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:37:08.091255+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr"/>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>소송 진행 중 (구체적 내용 불분명)</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>가수 홍서범이 '가로세로연구소' 인터뷰에서 아들의 불륜 의혹과 전 남편과의 대출 및 공동 재산 관련 소송이 아직 진행 중이라고 언급했다. 기사는 소송의 구체적인 내용이나 당사자, 쟁점에 대해 명확히 밝히지 않고 있다.</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 불분명하여 소송의 구체적인 내용, 상대방의 책임, 피해 규모 등을 파악하기 어렵습니다 (적합 조건 1, 4, 5 불충족). 집단적 피해가 아닌 개인적인 분쟁으로 보이며 (적합 조건 3 불충족), 상대방의 자력 또한 불분명합니다 (적합 조건 2 불충족). 소송금융 투자에 필요한 적합 조건에 거의 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>아직 결론 나기 전 …홍서범, 子 불륜 의혹에 반박</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16016366</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:32:00.772540+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>최병길</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>이혼 합의금 미지급 및 연락 두절 상태, 합의 이행을 위한 법적 조치 필요</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>성우 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 합의금 2억 3천만원 미지급 및 연락 두절 상황을 알렸다. 합의서에는 2024년 12월 31일까지 합의금 지급 의무와 미지급 시 연 12% 이자 부과 조항이 명시되어 있다. 서유리는 합의 이행을 위한 빠른 해결을 원하고 있다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>이혼 합의서에 전 남편의 2억 3천만원 지급 의무가 명확히 명시되어 있고 합의서 자체가 증거로 확보되어 적합 조건(상대방 책임 명확, 증거 확보 가능)에 해당합니다. 다만, 전 남편의 자력에 대한 정보가 부족하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 소송금융 투자 매력도가 낮아집니다. 피해 규모는 개인에게 상당하지만, 소송금융 관점에서는 '매우 큰' 규모로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>2억 3천만원</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>서유리, 왜 이혼 합의서 공개했나…  전 남편에 연락 차단 당했다</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>tvdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17744396661781640002</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:17:31.358319+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>C씨</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>위자료 판결 또는 합의</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>B씨는 A씨와의 이혼 소송에서 A씨에게 위자료 3천만 원을 지급하게 되었으며, B씨는 불륜 관계를 맺은 상간녀 C씨에게 정신적 손해배상으로 위자료 2천만 원을 청구하는 소송을 제기했다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>개인 간의 이혼 및 상간녀 위자료 소송으로, 집단적 피해가 아니며(적합 조건 3 미충족), 피해 금액(2천만 원, 3천만 원)이 소송금융 투자 대상으로 보기에 크지 않다(적합 조건 4 미충족). 상대방의 자력에 대한 정보도 없어 투자 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>2000만 원 (상간녀 위자료), 3000만 원 (이혼 위자료)</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>홍서범-조갑경 아들, 전처 임신 중 불륜…8개월 만에 파경</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16016231</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:15:13.309753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>최병길 PD</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E146" t="inlineStr">
-[...342 lines deleted...]
-      <c r="D151" t="inlineStr">
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>이혼 합의서상 재산분할금 미지급, 채무 해결을 위한 연락 시도 및 합의서 공개</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>성우 서유리가 전 남편 최병길 PD가 이혼 합의서에 명시된 재산분할금 3억 2300만원을 지급하지 않아 부채 문제로 고통받고 있다고 밝혔다. 서유리 측은 최 PD가 연락을 차단하여 부득이하게 합의서를 공개했다고 주장하며, 합의서에는 기한 내 미지급 시 연 12%의 지연 이자 가산 조항이 명시되어 있다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>이혼 합의서에 명시된 재산분할금 3억 2300만원 미지급으로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 개인 소송으로는 큰 편이고(적합 조건 4), 이혼 합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력 여부가 불확실하며 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>3억 2300만원</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>서유리 “연락 차단 당해”…최병길 PD 이혼 합의서 공개 이유 밝혔다 ...</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603250214</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:14:52.651132+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>최병길</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I151" t="inlineStr">
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>이혼 합의금 미지급 상태, 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>방송인 서유리가 전 남편 최병길과의 이혼 합의서 내용을 공개하며 3억 2천만원의 합의금 미지급 사실을 알렸다. 합의서에는 최병길이 지급을 위반할 경우 서유리가 별도의 소송을 통해 해당 금원의 지급을 청구할 수 있다는 내용이 포함되어 있다. 서유리는 합의금 지급 지연으로 인해 어려움을 겪고 있음을 시사했다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>이혼 합의서에 명시된 3억 2천만원 지급 의무가 명확하고(상대방 책임 명확), 합의서라는 명확한 증거가 존재합니다. 피해 금액도 개인 소송으로는 상당한 규모입니다. 다만, 상대방의 자력 여부가 불확실하며, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>3억 2천만원</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>'연하 남친 생긴' 서유리, 이혼 후 3억 2천 재산분할금 아직 못 받았다....</t>
+          <t>3억 2천 언제 받나  서유리,  최병길 이혼합의서 공개한 이유는 [젼문]</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908433583281</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032519445080038</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-19 00:56:53.056211+00:00</t>
+          <t>2026-03-25 13:13:46.164665+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>이혼 합의금 미지급 상태, 소송 제기 가능성 있음</t>
+          <t>가족관계등록부 정정을 위한 소송 제기 검토 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>방송인 서유리 씨가 전 남편 최병길 씨와의 이혼 합의서 내용을 공개하며, 최 씨가 약속된 재산분할 합의금을 1년 이상 지급하지 않았다고 밝혔습니다. 합의서에는 지급 위반 시 별도 소송을 통해 청구할 수 있다는 내용이 명시되어 있습니다.</t>
+          <t>아버지가 첫째 부인과 혼인관계가 종료되지 않은 상태에서 생모와의 사실혼 관계에서 태어난 자녀들이 가족관계등록부상 어머니를 생모로 바꾸고자 하는 사례입니다. 등록부상 어머니가 사망하여 검사를 상대로 한 소송이 시효 만료된 상황에서, 생모가 원고가 되어 자녀들을 피고로 친생자관계부존재확인의 소를 제기하는 방안에 대한 법률 자문 내용입니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>최병길의 재산분할 합의금 미지급 책임이 명확하며(상대방 책임 명확), 이혼 합의서라는 명확한 증거가 존재합니다(증거 확보 가능). 다만, 상대방의 자력이나 구체적인 피해 금액이 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
+          <t>이 사건은 가족관계등록부 정정을 위한 친생자관계부존재확인 소송에 대한 법률 자문으로, 금전적 피해 규모가 크지 않고, 집단적 피해가 아니며, 소송금융의 주요 투자 대상인 명확한 자력 있는 상대방이 존재하지 않습니다. 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>생활법률 상식(가사) - 가족관계등록부 정정(전처▷생모로)</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>domin.co.kr</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549766</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:07:30.556017+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>남편 및 B씨</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>통신비밀보호법 위반 혐의 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>남편의 외도를 의심해 통화 내용을 녹음하고 이를 이혼 및 손해배상 소송 증거로 제출한 아내 A씨가 통신비밀보호법상 '누설' 혐의로 기소되었으나, 법원에서 무죄를 선고받았다. 명예훼손 및 협박 혐의도 증거 부족으로 인정되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>기사 내용은 아내의 통신비밀보호법 위반 혐의에 대한 법원의 무죄 선고로, 해당 쟁점은 이미 종결된 사건에 해당합니다. 또한, 소송 상대방의 자력이나 집단적 피해 여부가 불분명하며, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J155" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>상간녀소송 증가 속 '상처 회복' 방법은··· 법적 대응 선행 필요</t>
+          <t>남편의 외도 의심, 통화 엿듣고 녹음한 아내?법원  아내 무죄  선고한 이...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18741</t>
+          <t>https://lawtalknews.co.kr/article/PQAISH1H94MR</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-19 00:54:55.821655+00:00</t>
+          <t>2026-03-25 12:55:17.683667+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>최병길</t>
+          <t>상간자</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>이혼 합의서상 재산분할금 미지급 상태, 소송 제기 가능성</t>
+          <t>상간소송 또는 위약벌 조항을 통한 해결 검토</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>방송인 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 재산분할금 3억 2천만 원을 받지 못했음을 알렸다. 합의서에는 2024년 12월 31일까지 지급하기로 명시되어 있으며, 미지급 시 연 12%의 이자를 가산하고 별도 소송을 청구할 수 있다는 내용이 포함되어 있다. 서유리는 현재 미지급 상태에 대한 답답함을 토로하고 있다.</t>
+          <t>배우자 외도 시 감정적 대응보다 상간소송이나 위약벌 조항을 활용한 법적 대응의 중요성을 강조하는 기사이다. 과거 정신적 피해 보상금 외에 불륜 재발 방지를 위한 강제력 확보 방안으로 위약벌 조항 추가를 제안한다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>전 남편의 재산분할금 미지급 책임이 이혼 합의서로 명확하며(적합 조건 1), 합의서 자체가 객관적 증거가 된다(적합 조건 5). 또한 피해 금액이 3억 2천만원으로 비교적 크다(적합 조건 4). 다만, 상대방의 자력에 대한 정보가 부족하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점은 한계이다.</t>
+          <t>상간자의 책임은 비교적 명확하나(적합 조건 1), 상대방의 자력(적합 조건 2)이나 피해 규모(적합 조건 4)가 소송금융 투자에 적합한 대규모가 아니다. 또한, 집단적 피해(적합 조건 3)가 아닌 개인 간의 분쟁이며, 기사는 특정 사건이 아닌 일반적인 법률 정보를 다루고 있어 투자 대상으로서의 구체성이 부족하다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>3억 2300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>서유리, 재산분할 3억 2천 ‘이혼 합의서’ 공개..“언제 받을 수 있을까...</t>
+          <t>배우자 외도, 감정 앞세운 폭로보다 상간소송,  위약벌조항  필수</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112763250</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202603240952016506cf2d78c68_7</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-19 00:54:48.854767+00:00</t>
+          <t>2026-03-25 12:16:56.043685+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>최 PD</t>
+          <t>남편 친구의 여자친구</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>민사 소송 판결 선고</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>산후조리원에 있는 아내 몰래 남편이 친구 여자친구와 외도한 사건. 여성은 성폭행을 주장했으나 경찰은 불송치, 남편의 무고 고소도 불송치 및 불기소 처분되었습니다. 아내가 제기한 상간 손해배상 소송에서는 승소하여 여성에게 2500만원 지급 판결이 선고되었습니다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>민사 소송이 이미 종결되어 판결이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>2500만원</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>산후조리원 아내 몰래 “불 꺼줘”…‘성폭행’ 주장했지만 불송치</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/25/20260325500012?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:48:36.335482+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I158" t="inlineStr">
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할, 위자료 청구 예정</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>15년간 전업주부로 시어머니 병간호와 육아를 전담한 아내가 남편의 3년 외도를 알게 되었습니다. 남편은 이혼을 요구하며 '몸만 나가라'고 주장하고 있으며, 아내는 재산분할(특유재산, 퇴직금, 연금 포함) 및 남편과 상간녀에 대한 위자료 청구를 희망하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>개인 간의 이혼 및 재산분할 사건으로, 소송 상대방이 대기업 등 자력 있는 기관이 아니며(적합 조건 2 미충족), 집단적 피해가 발생하지 않아(적합 조건 3 미충족) 소송금융 투자 대상으로 적합하지 않습니다. 피해 규모 또한 소송금융이 일반적으로 추구하는 대규모가 아닙니다(적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J158" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A159" s="2" t="inlineStr">
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>15년 시어머니 병수발했더니 상간녀랑 호텔 레스토랑?”… ‘몸만 나가...</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107988&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:43:56.712950+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>홍상수</t>
+          <t>상간녀 (친구의 여자친구)</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>홍상수의 이혼 청구 기각 판결 (2019년 서울가정법원)</t>
+          <t>상간녀 소송 판결 선고 (승소), 성폭행 및 무고 고소전 불송치/불기소로 종결</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>홍상수 감독이 아내 A씨를 상대로 제기한 이혼 소송이 2019년 서울가정법원에서 기각되었다. 법원은 홍상수에게 혼인 파탄의 주된 책임이 있다고 판단하여 유책 배우자의 이혼 청구를 허용하지 않는 판례에 따라 기각했다. 현재 홍상수는 내연녀 김민희와 관계를 이어가고 있는 것으로 알려졌다.</t>
+          <t>남편의 불륜으로 고통받던 A씨가 상간녀를 상대로 제기한 손해배상 소송에서 승소하여 2500만원을 지급받게 되었다. 상간녀는 남편을 성폭행으로 고소했으나 불송치되었고, 남편의 무고 맞고소 역시 불기소로 종결되었다. 이 사건은 이미 주요 법적 절차가 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>기사에 언급된 홍상수의 이혼 청구 소송은 2019년 법원에서 기각되어 이미 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 집단적 피해가 아닌 개인 간의 이혼 소송이며, 피해 규모에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>핵심 소송인 상간녀 소송이 이미 판결 선고되어 종결되었음. (부적합 조건: 이미 종결된 사건) 또한, 피해 금액이 소송금융 투자 대상으로 보기에는 크지 않으며(2500만원), 상대방의 자력에 대한 정보가 없어 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2500만원</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>'65세' 홍상수, 혼외자 아들·내연녀 김민희와 공항 목격담으로 시끌…...</t>
+          <t>아내 산후조리원에 있는데...'친구 여친'과 불륜 남편, 성폭행 고소전까...</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2124728</t>
+          <t>https://www.mt.co.kr/society/2026/03/25/2026032423171186198</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-19 00:41:23.548434+00:00</t>
+          <t>2026-03-25 00:37:42.592071+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 재산분할 관련 문제 발생</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 남편이 제기한 소송에서 대출금 변제 문제로 경매가 진행되었음에도, 이 사실과 양도소득세 부과 가능성을 제대로 주장하지 못해 불이익을 받았을 수 있는 사례를 다루고 있습니다. 이는 재산분할 과정에서의 법률적 대응 미흡으로 인한 문제로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융의 주요 적합 조건인 '상대방 책임의 명확성', '상대방의 충분한 자력', '집단적 피해', '대규모 피해' 등에 해당하지 않습니다. 일반적인 소송금융 투자 대상과는 거리가 멉니다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>(14) 재산분할, 새 삶을 위한 종잣돈</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218194</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:37:20.294312+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr"/>
+      <c r="D162" t="inlineStr"/>
+      <c r="E162" t="inlineStr"/>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>이 기사는 한국 가사소송규칙에서 사용되는 '친생자 관계'라는 표현의 문제점을 지적하고, 일본 인사소송법의 '실친자관계소송' 표현과 비교하며 법률 용어의 적절성에 대해 논하고 있습니다. 특정 사건이나 피해 발생에 대한 보도가 아닌 법률 전문가의 의견 제시입니다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 가사소송규칙의 법률 용어 문제점을 논하는 법률 논평입니다. 소송금융 투자의 전제가 되는 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>'친생자 관계'라는 표현의 문제점</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218187</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:35:44.138883+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>정철원</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>김지연이 정철원과의 이혼 소송을 진행 중인 근황을 전했다. 소송으로 인해 언니가 준비한 서프라이즈 선물을 아들과의 커플 액자로 재탄생시켰다며 긍정적인 모습을 보였다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>개인 간 이혼 소송으로 집단적 피해가 아니며 (적합 조건 3 미충족), 상대방의 자력이나 피해 규모가 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다 (적합 조건 2, 4 미충족). 소송금융은 주로 대기업 상대의 집단 소송이나 명확한 책임이 있는 대규모 사건에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>김지연, 정철원과 파경 중 근황?… 너무 예뻤던 내 부케</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16015277</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:23:47.421464+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>최민환</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>양육권자변경·위자료 및 재산분할 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>그룹 라붐 출신 율희가 FT아일랜드 최민환과 이혼 후, 세 자녀의 양육권과 친권을 최민환에게 넘기고 위자료 및 재산분할을 포기했으나, 이후 양육권자변경·위자료 및 재산분할을 청구하는 소송을 제기했습니다. 현재 율희는 '여캠' 활동을 시작하며 새로운 남자친구를 원한다는 속내를 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>개인 간 이혼 및 재산분할 소송으로 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 기사에서 명확히 확인되지 않아(적합 조건 4 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 상대방의 자력은 있으나(적합 조건 2 충족), 일반적인 소송금융 투자 대상과는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>'이혼' 율희, 여캠 시작하더니.. 남친 있었으면  속내 고백 [스타이슈]</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/24/2026032418381118009</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:15:43.494697+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr"/>
+      <c r="D165" t="inlineStr"/>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>과거양육비 청구 절차 안내</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>이 기사는 부모의 자녀 양육 책임과 양육비 분담 의무를 설명하며, 미성년 자녀가 있는 부부가 이혼 시 양육비 청구 절차를 안내합니다. 특히 받지 못한 과거양육비를 청구하는 방법과 집행권원 확보의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 과거양육비 청구 절차에 대한 일반적인 법률 가이드입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합도가 낮습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>과거양육비 청구, 받지 못한 양육비 지급 받으려면</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18788</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:51:11.899140+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr"/>
+      <c r="D166" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A162" s="2" t="inlineStr">
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>상담 진행 중</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>유명 인플루언서 남편이 아내 카드로 외도한 사례와 변호사 남편이 외도 후 전 재산을 빼돌린 사례가 소개되었습니다. 이호선은 외도 시 재산을 지키는 것의 중요성을 강조하며, 값싼 용서가 반복적 외도를 초래한다고 경고했습니다. 외도 사건이 자녀에게 미치는 부정적 영향에 대해서도 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성(적합 조건 5)이 있으나, 한 사례에서는 남편이 백수로 자력이 부족하고 다른 사례에서는 변호사 남편이 전 재산을 빼돌려 피해 금액 회수 가능성이 매우 낮습니다. 소송금융은 회수 가능성이 중요하므로, 이러한 자력 부족 및 자산 은닉 문제는 투자에 심각한 걸림돌이 됩니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>1명 (개별 사례)</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>유명 인플루언서 남편, 아내 카드로 외도… 시부모와 여행 갔을 때도  (...</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/broadcast/article/1018594/</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:44:59.863011+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
-[...350 lines deleted...]
-      </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
-      <c r="D167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
-          <t>인지청구 소송 진행 중</t>
+          <t>일반적인 이혼 소송 절차 설명</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>서은우 씨가 복지시설에서 홀로 아이를 양육하며 친부를 상대로 인지청구 소송을 제기한 상태이다. 서 씨 측은 친부와의 대화를 원하고 있으며, 현재까지 친부를 상대로 형사 고발이나 손해배상 청구 소송은 제기하지 않았다.</t>
+          <t>이 기사는 외국인 배우자와의 이혼 소송 시 고려해야 할 절차와 쟁점에 대해 설명하는 법률 칼럼이다. 소장 송달의 어려움과 이후 일반 이혼 소송과 유사한 절차(답변서 제출, 변론, 증거 조사, 조정)를 다룬다. 특정 사건이나 피해 사례를 다루는 것이 아니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>현재 손해배상 청구 소송이 제기되지 않았고, 인지청구 소송은 친자 관계 확인이 주 목적이므로 소송금융의 일반적인 투자 대상인 금전적 손해배상 청구와는 거리가 멉니다. 상대방의 자력이나 구체적인 피해 규모에 대한 정보가 부족하며, 집단적 피해 사례도 아닙니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 외국인 배우자와의 이혼 소송 절차에 대한 일반적인 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>서민재 측  복지시설서 홀로 힘겹게 아이 양육 중…친부와의 대화 원해...</t>
+          <t>[법률 칼럼] 외국인 배우자와의 이혼 소송, 무엇부터 따져봐야 할까</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928709</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289365</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-18 12:52:25.318553+00:00</t>
+          <t>2026-03-24 00:45:37.908110+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="2" t="inlineStr">
+      <c r="A168" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>소송 제기 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>치매를 앓는 어머니가 사기꾼과 관련된 문제로 호적 정리가 필요한 상황입니다. 의뢰인은 동생의 출생의 비밀이 드러날까 우려하여 소송 제기를 망설이고 있습니다. 기사 내용은 법적 해결 가능성을 언급하며 의뢰인의 고민을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 상대방(사기꾼)의 책임이 명확히 특정되지 않으며, 상대방의 자력 여부도 알 수 없습니다. 또한, 호적 정리 및 출생의 비밀과 관련된 사건으로 직접적인 금전적 피해 규모를 파악하기 어렵고, 집단적 피해가 아닌 개별 가족 문제로 보입니다. (적합 조건 1, 2, 3, 4, 5 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>‘탐정들의 영업비밀’ 사기꾼 사랑한 치매 母</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603240032</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:44:11.347612+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr"/>
+      <c r="D169" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E168" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A169" s="2" t="inlineStr">
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>원만한 합의로 이혼 소송 마무리</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>배우 이범수와 이윤진 씨가 2024년 3월 파경을 맞은 사실이 알려진 후 이혼 소송을 진행했습니다. 지난달 원만한 합의를 통해 이혼 관련 법적 절차를 모두 마무리했습니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>기사에 따르면 이혼 소송이 원만한 합의를 거쳐 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건 - 이미 종결된 사건'에 해당하여 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>'이범수 이혼' 이윤진, 발리 생활 접고 韓아파트 계약… 셋이 힘 합쳐</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=805156</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:10:07.331485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I169" t="inlineStr">
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>이혼 소송 합의 이혼으로 종결</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>배우 이범수의 전처 이윤진이 약 2년간 진행된 이혼 소송을 합의 이혼으로 마무리하고, 두 자녀와 함께 한국에서 거주할 아파트를 계약하며 새로운 시작을 알렸습니다. 이윤진은 구축 아파트를 매입하여 아이들과 함께 직접 꾸며나갈 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>해당 사건은 이혼 소송이 합의 이혼으로 이미 종결된 상태입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하는 것이므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>이범수와 소송 끝난 이윤진, '구축 아파트' 매입했다…子 그리워하더니...</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026032385944</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:46:52.572641+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>이혼 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>60대 남성이 15년 전 외도로 이혼 후 재결합했으나, 아내의 의부증과 폭언으로 고통받고 있습니다. 남편은 과거 속죄의 의미로 아내에게 넘겼던 전 재산의 재산분할 가능성과 이혼 청구 가능 여부를 문의 중입니다. 변호사는 과거 외도는 현재 이혼 사유가 아니며, 아내의 의심과 폭언이 이혼 사유가 될 수 있다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 및 재산분할 관련 가사 사건으로, 소송금융이 일반적으로 투자하는 집단적 피해, 대기업/기관 상대방, 명확한 기업의 책임 등 적합 조건(1, 2, 3, 4, 6)에 부합하지 않습니다. 피해 규모는 개인에게 중요하나, 소송금융 투자 대상으로서의 대규모 손해배상 사건으로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J169" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>박지윤, 이혼 소송 중 의미심장 심경... 때론 버겁지만 힘내보자</t>
+          <t>15년 전 바람, 평생 무기징역인가요?” 전 재산 바치고도 ‘의부증’에...</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-18/202603180100120780008404</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107946&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-18 00:45:53.600535+00:00</t>
+          <t>2026-03-23 00:44:36.960998+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>합의 이혼 완료</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>통역사 이윤진과 배우 이범수가 지난달 합의 이혼을 완료하고 각자의 길을 걷기로 했습니다. 이윤진은 자녀들과 함께 한국에서 새 출발을 준비하며 아파트를 계약했습니다. 양측은 충분한 협의를 거쳐 오해를 해소하고 자녀들의 부모로서 서로를 존중하고 응원하기로 합의했습니다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>기사에 따르면 이윤진과 이범수는 지난달 합의 이혼을 완료했으며, 상호 간의 오해를 해소하고 자녀들의 부모로서 서로를 존중하기로 합의했습니다. 이는 사건이 이미 종결된 경우에 해당하므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>이윤진, 이범수와 합의이혼 후 인생리셋  자녀들과 함께살 韓 아파트 구...</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/star/article/1017123/</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:52:41.743580+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>강경준</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>청구인낙으로 소송 종결</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>강경준이 불륜 의혹으로 청구 소송을 당했으며, 2024년 7월 24일 서울가정법원에서 진행된 첫 재판에서 강경준 측이 고소인의 청구를 인낙하여 소송이 종결되었다. 이 사건 이후 장신영의 근황이 보도되었다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>강경준 측이 고소인의 청구를 인낙하여 소송이 이미 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>'강경준 불륜 용서' 장신영, 나 홀로 여유로운 근황…은은한 미소</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=519222</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:51:04.224431+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>이범수</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>합의 이혼</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>번역가 이윤진이 배우 이범수와의 이혼 소송을 마무리하고 합의 이혼 소식을 전하며 자녀들과 새로운 보금자리를 마련했다고 밝혔다. 과거 모의총포 위협으로 경찰에 신고한 사실도 있었으나, 지난 2월 합의 이혼으로 각자의 길을 걷게 되었다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>이 사건은 이윤진과 이범수의 이혼 소송에 관한 것으로, 기사 내용에 따르면 이미 '합의 이혼'으로 종결되었습니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>'이범수 이혼' 이윤진,  인생리셋, 자녀들과 새롭게 시작할 집 마련했다...</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260322508733?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:50:50.749621+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>제3자</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E172" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I172" t="inlineStr">
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>상간 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>방송인 최동석이 신장 결석으로 응급실에 다녀온 소식을 전하며 건강 회복 의지를 보였다. 한편, 그는 전 배우자 박지윤과의 이혼 후 상간 소송을 진행 중이며, 1심에서 기각된 후 제3자와의 항소심이 이어지고 있다. 자녀는 박지윤이 양육 중이다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>상간 소송은 1심에서 기각되어 상대방 책임이 명확하지 않으며 (적합 조건 1 불충족), 집단적 피해가 아닌 개인 간의 소송으로 (적합 조건 3 불충족), 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다 (적합 조건 4 불충족).</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J172" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>걱정부부 남편, '이숙캠' 방영 직후 아내와 합의이혼 신청</t>
+          <t>'박지윤과 이혼' 최동석, 제주살이 중 응급실行  극심한 고통</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>stardailynews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=527889</t>
+          <t>http://www.osen.co.kr/article/G1112764880</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-17 12:51:52.648456+00:00</t>
+          <t>2026-03-21 12:34:49.665283+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
-      <c r="A176" s="2" t="inlineStr">
+      <c r="A176" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>이 기사는 이혼 소송에서 피고의 입장에서 재산분할과 위자료 문제에 대한 대응 전략과 준비 사항을 다룹니다. 혼인 기간 동안 형성된 공동 재산의 분할 기준과 위자료 산정의 중요성을 설명하며, 부동산, 예금, 퇴직금, 사업 자산 등이 재산분할 대상이 될 수 있음을 언급합니다.</t>
+          <t>제공된 기사는 '기사 내용과 무관함'이라는 문구와 함께 불륜 관련 키워드 및 다른 기사 제목들만 나열하고 있습니다. 특정 사건에 대한 구체적인 정보가 없어 소송금융 투자 검토를 위한 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 소송의 일반적인 쟁점과 피고의 대응 전략을 설명하는 법률 정보성 글입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 사건 내용, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 본문이 '기사 내용과 무관함'으로 명시되어 있어 실제 사건 분석이 불가능합니다. 제목과 키워드만으로는 소송금융 적합 조건을 판단하기 어렵습니다. 일반적으로 상간남 소송은 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자 기준에 부합하지 않을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>이혼 소송 '피고' 입장, 전문 변호사가 말하는 대응 전략과 준비해야 할...</t>
+          <t>처형과 '호빠 선수' 만난 아내…두 번째 상간남에게 '만질래?' 카톡  울...</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18726</t>
+          <t>https://www.news1.kr/society/general-society/6108496</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-17 12:48:05.322040+00:00</t>
+          <t>2026-03-21 00:37:57.761781+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="2" t="inlineStr">
+      <c r="A177" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>이혼 소송 중, 공동 양육 중</t>
+          <t>가사 조사 완료, 공동 양육 중</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>JTBC '이혼숙려캠프'에 출연했던 조승환 씨가 방송 이후 아내와 이혼 소송 중임을 밝혔다. 방송 출연이 오히려 부부 사이를 악화시켰으며, 현재 아이는 공동 양육 중이다. 조승환 씨는 전처가 유튜브 라이브 방송에서 사실과 다른 주장을 하고 있다고 억울함을 표했다.</t>
+          <t>JTBC '이혼숙려캠프'에 출연했던 부부가 방송 직후 별거를 시작했으며, 현재 이혼 소송을 진행 중인 근황이 공개되었다. 남편은 이혼을 결심한 이유로 성격 차이를 언급했으며, 현재 공동 양육을 하고 가사 조사가 완료된 상태이다. 합의이혼 신청 후 법원 절차를 밟고 있다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 소송으로, 소송 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아니며(적합 조건 2 미충족), 집단적 피해가 발생한 사건이 아닙니다(적합 조건 3 미충족). 또한, 피해 규모가 주로 정신적 고통에 해당하여 소송금융 투자 대상으로서의 대규모 금전적 손해배상 청구와는 거리가 있습니다(적합 조건 4 미충족).</t>
+          <t>이혼 소송은 소송금융의 일반적인 투자 대상이 아닙니다. 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 상대방에게 충분한 자력이 있다고 보기 어려우며(적합 조건 2 미충족), 집단적 피해나 대규모 피해 금액을 기대하기 어렵습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>시母=숙주  '이숙캠' 걱정부부, 결국 이혼한다  방송 때문에 사이 더 악...</t>
+          <t>'이숙캠' 걱정부부, 결국 이혼… 방송 직후 아이 데리고 떠나, 별거 시작...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-17/202603170100115150008049</t>
+          <t>https://www.tenasia.co.kr/article/2026032061304</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-17 12:45:29.192031+00:00</t>
+          <t>2026-03-21 00:33:33.228659+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A178" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr"/>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>아내 및 상간남</t>
+        </is>
+      </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>협의 이혼 진행 중</t>
+          <t>이혼숙려캠프 진행 중, 상간남 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>방송에 출연했던 한 부부가 촬영 후 별거를 시작했으며, 현재 이혼 소송을 진행하며 공동 양육 중이라고 밝혔습니다. 온라인에 불거진 루머에 대해서는 사실이 아닌 부분이 많다고 해명했습니다.</t>
+          <t>JTBC '이혼숙려캠프'에 출연한 부부의 사연으로, 아내의 알코올 의존증과 외도가 주된 갈등 원인입니다. 아내는 상간남과의 관계를 인정하며 남편에게 소송을 걸지 않는 조건으로 관계를 끊겠다고 했으나, 술에 취하면 다시 만나려 하는 모습을 보였습니다. 남편은 아내를 사랑하지만 깊은 상처를 받고 있으며, 상간남에 대한 법적 조치 가능성이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상의 주요 적합 조건인 명확한 기업/기관 상대방, 집단적 피해, 대규모 피해 금액, 공적 절차 진행 등의 조건에 해당하지 않습니다. 소송금융은 주로 기업을 상대로 한 대규모 손해배상 소송에 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (아내의 외도 자백) 및 증거 확보 가능함 (TV 프로그램에서의 자백, 남편의 진술) 조건에 해당합니다. 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 개인적인 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (남편)</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>‘이숙캠’ 걱정부부, “방송 날 바로 별거”…촬영 후 협의 이혼 진행...</t>
+          <t>“상간남은 아빠 같은 존재” 역대급 빌런 아내 등장에 서장훈도 ‘경악...</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603171132003?pt=nv</t>
+          <t>https://www.sportsworldi.com/newsView/20260320516626</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-17 12:43:09.317061+00:00</t>
+          <t>2026-03-21 00:33:16.189954+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="2" t="inlineStr">
+      <c r="A179" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>이혼숙려캠프 진행 중, 상간남 소송은 포기된 상태</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>알코올 의존 아내의 외도 사실이 공개된 부부의 사연. 아내는 상간남을 옹호하며 남편의 상간남 소송을 포기하게 했고, 심지어 남편은 매주 월요일 상간남과의 만남을 허락하는 상황. 부부는 현재 이혼숙려캠프에 참여하여 관계 개선을 시도 중이다.</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>상간남의 책임은 명확하고(적합 조건 1) 아내의 고백 등 증거 확보가 가능하나(적합 조건 5), 상대방의 자력과 피해 규모가 불분명하며(적합 조건 2, 4 미충족), 집단적 피해가 아니다(적합 조건 3 미충족). 또한, 남편이 이미 상간남 소송을 포기한 상태로, 현재 소송이 진행 중이거나 임박한 상황으로 보기 어려워 소송금융 투자 대상으로서의 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>1명 (남편)</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>“매주 월요일마다 상간남 만남 OK”…서장훈 기절초풍 (이혼숙려캠프)</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260320/133575069/1</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>2026-03-20 13:12:48.394994+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>박지윤</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E179" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A180" s="2" t="inlineStr">
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>이혼 소송 본안 심리 예정</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>KBS 아나운서 출신 최동석과 박지윤 부부가 결혼 14년 만에 이혼 조정 신청 후 이혼 소송 본안 심리를 앞두고 있습니다. 최동석은 최근 신장결석으로 응급실에 다녀오는 등 건강 문제를 겪고 있다는 소식이 전해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력 충분(대기업/기관)', '집단적 피해', '피해 규모 큼', '객관적 증거 확보' 등 어느 하나에도 해당하지 않습니다. 소송금융의 일반적인 투자 대상과는 거리가 멉니다.</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>'이혼' 최동석, 신장결석으로 응급실行  극심한 고통</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=804674</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>2026-03-20 13:08:29.527619+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D180" t="inlineStr">
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>배우자</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E180" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>합의이혼 신청 후 이혼 소송 진행 중</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>JTBC '이혼숙려캠프'에 출연했던 '걱정부부'의 남편 조승환 씨가 유튜브 채널 '장변호'를 통해 현재 이혼 소송 중임을 밝혔다. 그는 성격 차이와 방송 후 악플로 인한 스트레스가 이혼의 결정적인 이유 중 하나라고 설명했다. 방송 직후 아내와 별거를 시작했으며, 협의 이혼이 불발되어 소송을 제기한 상태다.</t>
+          <t>방송에 출연했던 부부가 방송 직후 합의이혼을 신청했으며, 현재 남편은 이혼 소송을 진행하며 자녀를 공동 양육하고 있습니다. 남편은 방송 출연 후 추가 섭외 요청을 거절하며 이슈몰이를 피하려 하고 있습니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상이 되는 대기업, 금융기관 등 자력 있는 상대방이 특정되지 않습니다. 또한 집단적 피해나 대규모 피해 금액이 발생한 사건이 아니며, 소송금융이 투자할 만한 제3자에 대한 명확한 손해배상 청구권이 보이지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 개인적인 이혼 소송으로, 소송금융 투자 적합 조건인 '집단적 피해', '대기업 등 자력 있는 상대방', '피해 규모가 큼' 등에 해당하지 않습니다. 소송금융은 일반적으로 대규모 집단 소송이나 기업 간 분쟁 등 높은 투자 수익률을 기대할 수 있는 사건에 적합합니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>'이숙캠' 걱정부부, 방송 직후 별거→이혼 소송  악플에 예민함 폭발 [장...</t>
+          <t>'이숙캠' 걱정부부, 방송 직후 아내와 합의이혼 신청</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/17/2026031710152669767</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=504574</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-17 12:42:11.797363+00:00</t>
+          <t>2026-03-20 13:02:02.627289+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" s="2" t="inlineStr">
+      <c r="A182" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
-      <c r="E182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
-          <t>이혼전문변호사가 이혼소송 피고가 되었을 때의 주의점과 대응 전략을 설명하는 기사입니다. 소장 송달 후 30일 이내 답변서 제출, 재산분할 시 재산 기여도 입증, 자녀 양육권 분쟁 시 자녀의 복리와 양육 계획 강조, 위자료 방어 및 반소 제기 등을 조언합니다. 상대방이 이미 준비를 마쳤을 수 있으므로 철저한 증거 확보와 변호사의 조력을 강조합니다.</t>
+          <t>이 기사는 이혼 여부와 관계없이 상간자소송을 통해 정신적 피해에 대한 손해배상을 받을 수 있으며, 소송에서 유리한 결과를 얻기 위한 입증 사항을 설명합니다. 특정 사건이 아닌 상간자소송의 일반적인 법률 절차와 요건에 대한 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼소송 피고의 대응 전략에 대한 일반적인 법률 자문 기사입니다. 소송금융 투자의 대상이 되는 구체적인 분쟁 당사자, 피해 규모, 사건 진행 단계 등이 특정되지 않아 투자 적합성이 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 상간자소송의 일반적인 법률 정보를 다루고 있어, 소송금융 투자 대상으로서의 구체적인 적합 조건을 파악하기 어렵습니다. 상대방 특정 및 자력, 집단적 피해 여부, 피해 규모 등 핵심 적합 조건(2, 3, 4번)을 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>이혼전문변호사가 말하는 ‘이혼소송 피고 대응 시 주의점’</t>
+          <t>상간자 이혼소송 핵심은 고의성 입증</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>ikoreanspirit.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031709275479436cf2d78c68_12</t>
+          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84435</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-17 12:41:11.310235+00:00</t>
+          <t>2026-03-20 12:49:12.870511+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="2" t="inlineStr">
+      <c r="A183" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr"/>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>상간남</t>
+        </is>
+      </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>남편이 상간남 소송을 제기할 예정</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>'이숙캠'에 출연했던 '걱정부부'의 남편이 현재 이혼 소송 중이며 공동 양육을 하고 있다고 근황을 전했습니다. 방송 출연 이후 여러 방송사에서 출연 요청이 있었으나, 이혼으로 인해 대중의 비난을 받고 있다고 언급했습니다.</t>
+          <t>남편이 아내의 불륜 상대방에게 상간남 소송을 제기하려 하자, 아내가 이를 막으려 하는 과정에서 발생한 갈등이 보도되었습니다. 아내는 술만 마시면 남편과 싸우고 상간남 이야기가 나온다고 고백했습니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>해당 기사는 개인의 이혼 소송 진행 상황을 다루고 있으며, 소송금융 투자 대상이 되는 제3자에 대한 손해배상 청구 사건이 아닙니다. 적합 조건에 해당하는 사항이 없어 투자 적합도가 낮습니다.</t>
+          <t>해당 사건은 개인 간의 불륜으로 인한 상간남 소송으로, 소송 상대방이 대기업이나 금융기관 등 자력이 충분한 주체가 아니며(부적합 조건: 상대방에게 자력이 충분함), 집단적 피해나 대규모 피해 금액이 발생한 사건이 아닙니다(부적합 조건: 집단적 피해, 피해 규모가 큼). 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (남편)</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>걱정 부부, '이숙캠' 촬영 후 협의 이혼  욕먹는다고</t>
+          <t>상간남 만나게 해줘  25층 매달려 남편 협박한 아내…1일 1술 고백→서...</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75980</t>
+          <t>https://www.xportsnews.com/article/2125207</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-17 00:50:04.811056+00:00</t>
+          <t>2026-03-20 00:47:40.115725+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>남편 B씨</t>
+          <t>상간남</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>이혼 및 재산분할 소송 준비 중</t>
+          <t>상간남 소송 예정</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>병든 남편과 치매 시아버지를 간병한 아내가 18억 자산가 남편 B씨를 상대로 이혼 소송을 준비 중이다. 법률 전문가들은 사실혼 기간을 포함한 재산분할 청구를 통해 아내의 권리를 찾아야 한다고 조언했다.</t>
+          <t>JTBC '이혼숙려캠프'에 출연한 부부의 사연으로, 아내의 알코올 의존증과 외도 사실이 드러났다. 남편은 아내의 상간남을 특정하고 증거를 확보했으며, 상간남에게 소송을 알린 상태이다. 남편은 아내에 대한 사랑과 과거 암 투병 중 아내의 도움으로 인해 관계를 유지하려 노력하고 있다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>상대방(남편 B씨)이 18억 원 상당의 자산가로 자력이 충분하며(적합 조건 2), 재산분할 청구액이 상당할 것으로 예상되어 피해 규모가 크다(적합 조건 4). 그러나 집단적 피해가 아닌 개별 이혼 소송 건이며, 구체적인 증거 확보 여부는 기사에서 명확히 드러나지 않는다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거 확보가 가능하지만(적합 조건 5), 소송 상대방의 자력이 불분명하고(적합 조건 2 미충족), 피해 규모가 소송금융 투자 대상으로서 충분히 크지 않으며(적합 조건 4 미충족), 집단적 피해가 아니므로(적합 조건 3 미충족) 소송금융의 주요 투자 대상과는 거리가 있음.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>18억 원 상당의 재산 분할 청구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>병든 남편·치매 시아버지 간병했는데… 위자료 없이 이혼하라  시댁의...</t>
+          <t>서장훈, 외도 부부에 감탄  영화 같은 사랑 ('이혼숙려캠프')</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/G1YPBMBX73NE</t>
+          <t>http://www.osen.co.kr/article/G1112764033</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-16 12:44:52.540786+00:00</t>
+          <t>2026-03-20 00:45:06.517378+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>전 남편 A 씨</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>2005년 협의 이혼으로 종결</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>김미화는 2004년 전 남편 A 씨의 가정 폭력 피해를 주장하며 이혼 소송을 제기했고, 이듬해 법원의 조정으로 협의 이혼했습니다. 두 딸에 대한 친권과 양육권은 김미화가 가졌습니다. 기사는 과거의 이혼 사건을 다루고 있으며, 현재 진행 중인 법적 분쟁은 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>기사에 언급된 이혼 소송은 2005년에 협의 이혼으로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 현재 진행 중이거나 새롭게 발생할 수 있는 소송금융 투자 대상으로서의 법적 분쟁이 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>1명 (김미화)</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>김미화, 발달장애 43살 아들 걱정 눈물</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76117</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:44:19.566990+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I185" t="inlineStr">
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>최병길</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>이혼 조정 완료, 재산분할금 지급 기한 도래 전, 채무 관련 추가 분쟁 가능성</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>성우 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 재산분할금 3억 2300만원 지급을 요구했다. 지급 기한은 2024년 12월 31일까지이며, 미지급 시 소송을 통해 청구할 수 있다. 또한 서유리는 20억 원 규모의 빚을 떠안았다고 주장하며, 이 채무의 성격에 대해 전 남편과 갈등을 겪고 있어 추가적인 법적 다툼이 예상된다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>이혼 합의서에 명시된 재산분할금 3억 2300만원에 대한 상대방의 지급 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 수억 원 이상으로 규모가 크고(적합 조건 4), 합의서 및 녹취 등 증거가 존재한다(적합 조건 5). 다만, 상대방의 자력에 대한 정보가 불확실하며, 집단적 피해가 아닌 개인 간의 분쟁이다. 20억 원 규모의 채무 관련 분쟁은 추가적인 법적 다툼이 필요할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>3억 2300만원 (합의서 명시), 추가 20억 원 채무 분쟁</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J185" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>박지윤 '인생 최저 몸무게' 기사 도배됐는데...현실은  유행 디저트 못...</t>
+          <t>‘내가 더 벌어’ 서유리, 3억 재산분할 공개…“언제 받을수 있나요”...</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-15/202603150100101810007194</t>
+          <t>https://www.sportsseoul.com/news/read/1595208?ref=naver</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-15 12:55:03.805931+00:00</t>
+          <t>2026-03-19 12:40:07.719129+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A187" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>최동석</t>
+          <t>최병길 PD</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중, 반소 제기됨</t>
+          <t>이혼 합의서상 재산분할금 미지급 상태, 향후 소송 제기 가능성 높음</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>방송인 박지윤과 최동석 아나운서의 이혼 소송이 진행 중인 가운데, 박지윤의 근황이 보도되었습니다. 최동석 측은 박지윤을 상대로 반소를 제기했으며, 소송은 2023년 1월부터 시작되어 현재까지 이어지고 있습니다.</t>
+          <t>성우 겸 방송인 서유리가 전 남편 최병길 PD로부터 이혼 합의서에 명시된 재산분할금 3억 2300만 원을 받지 못했다고 밝혔다. 합의서에는 2024년 12월 31일까지 지급하고, 지체 시 연 12%의 이자를 가산한다는 내용이 포함되어 있다. 서유리는 자신의 SNS를 통해 미지급 사실을 공개하며 지급을 촉구했다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 충분한 자력(대기업/기관)', '집단적 피해', '큰 피해 규모', '객관적 증거 확보 가능성', '공적 절차 진행 중' 등 어느 하나에도 해당하지 않습니다. 소송금융 투자 대상으로서의 요건을 충족하기 어렵습니다.</t>
+          <t>이혼 합의서에 명시된 재산분할금 미지급으로 상대방의 책임이 명확하며(적합 조건 1), 피해 금액이 3억 2300만 원으로 규모가 크고(적합 조건 4), 합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력이 대기업 수준으로 충분하다고 보기는 어려우며, 집단적 피해가 아닌 개별 소송 건입니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 2300만 원</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>‘최동석과 이혼 소송’ 박지윤, 몸이 몇 개야? 子 학교 면담→나들이 ...</t>
+          <t>'연하 남친 생긴' 서유리, 이혼 후 3억 2천 재산분할금 아직 못 받았다....</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603151614422310</t>
+          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908433583281</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-15 12:51:21.022767+00:00</t>
+          <t>2026-03-19 00:56:53.056211+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A188" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr"/>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>최병길</t>
+        </is>
+      </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>상간자 위자료 손해배상 청구 소송 기각</t>
+          <t>이혼 합의금 미지급 상태, 소송 제기 가능성 있음</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>방송인 박지윤과 최동석이 각각 제기한 상간자 위자료 손해배상 청구 소송이 제주지방법원에서 모두 기각되었습니다. 재판부는 그동안 제기된 주장과 제출된 자료를 종합적으로 검토한 결과, 상간 관계를 인정하기 어렵거나 손해배상 책임을 물을 수 없다고 판단했습니다. 이로써 두 사람이 원고로 나선 상간 관련 민사 소송은 모두 받아들여지지 않았습니다.</t>
+          <t>방송인 서유리 씨가 전 남편 최병길 씨와의 이혼 합의서 내용을 공개하며, 최 씨가 약속된 재산분할 합의금을 1년 이상 지급하지 않았다고 밝혔습니다. 합의서에는 지급 위반 시 별도 소송을 통해 청구할 수 있다는 내용이 명시되어 있습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>해당 사건은 '부적합 조건: 이미 종결된 사건'에 해당하며, '적합 조건: 상대방 책임이 비교적 명확함'이 충족되지 않습니다. 법원에서 상간자 위자료 손해배상 청구 소송이 모두 기각되어 상대방의 책임이 인정되지 않았고, 해당 소송은 이미 종결된 상태입니다.</t>
+          <t>최병길의 재산분할 합의금 미지급 책임이 명확하며(상대방 책임 명확), 이혼 합의서라는 명확한 증거가 존재합니다(증거 확보 가능). 다만, 상대방의 자력이나 구체적인 피해 금액이 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>'14년 만에 파경' 박지윤, 최저 몸무게 찍었다더니…'왕훙' 유행에 탑승...</t>
+          <t>언제 받을 수 있을까  서유리, 재산분할 '이혼 합의서' 공개</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026031515824</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16009024</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-15 12:43:37.211180+00:00</t>
+          <t>2026-03-19 00:56:35.935504+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr"/>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>상간녀 위자료 소송 상담 증가</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>배우자의 외도로 인한 상간녀 위자료 소송 상담이 부산과 창원 지역에서 빠르게 증가하고 있습니다. 전문가들은 이러한 사건에 대해 단순한 감정 문제가 아닌 철저한 법적 대응이 필요하다고 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>상간녀소송은 개별 사건으로 집단적 피해에 해당하지 않으며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 기사는 특정 사건이 아닌 일반적인 소송 증가 현상을 다루고 있어 투자 대상으로서의 구체성이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>상간녀소송 증가 속 '상처 회복' 방법은··· 법적 대응 선행 필요</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18741</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:54:55.821655+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I189" t="inlineStr">
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>최병길</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>이혼 합의서상 재산분할금 미지급 상태, 소송 제기 가능성</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>방송인 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 재산분할금 3억 2천만 원을 받지 못했음을 알렸다. 합의서에는 2024년 12월 31일까지 지급하기로 명시되어 있으며, 미지급 시 연 12%의 이자를 가산하고 별도 소송을 청구할 수 있다는 내용이 포함되어 있다. 서유리는 현재 미지급 상태에 대한 답답함을 토로하고 있다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>전 남편의 재산분할금 미지급 책임이 이혼 합의서로 명확하며(적합 조건 1), 합의서 자체가 객관적 증거가 된다(적합 조건 5). 또한 피해 금액이 3억 2천만원으로 비교적 크다(적합 조건 4). 다만, 상대방의 자력에 대한 정보가 부족하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점은 한계이다.</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>3억 2300만 원</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J189" t="inlineStr">
-[...62 lines deleted...]
-      <c r="I190" t="inlineStr">
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>서유리, 재산분할 3억 2천 ‘이혼 합의서’ 공개..“언제 받을 수 있을까...</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112763250</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:54:48.854767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>최 PD</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>재산분할금 미지급 상태, 별도 소송 제기 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>서유리가 전 남편 최 PD와의 이혼합의서를 공개하며 재산분할금 3억 2천만원을 받지 못해 답답함을 호소했다. 합의서에는 재산분할 의무와 함께 이를 위반할 경우 별도 소송을 통해 지급을 청구할 수 있다는 내용이 포함되어 있다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>이혼합의서에 재산분할 의무가 명확히 명시되어 상대방 책임이 비교적 명확하며(적합 조건 1), 3억 2천만원이라는 피해 금액은 개인 소송에서 상당한 규모이고(적합 조건 4), 이혼합의서 자체가 강력한 증거로 확보 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 추가 정보가 부족하여 'High' 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>3억 2천만원</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J190" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>김주하, ‘193cm’ 아들 이어 ‘169cm’ 딸 언급…“모델 시키라고”</t>
+          <t>서유리, 이혼합의서 공개…재산분할 3억2천  언제 받을 수 있을까  답답</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11988131</t>
+          <t>https://www.xportsnews.com/article/2124754</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-14 12:46:43.404984+00:00</t>
+          <t>2026-03-19 00:53:11.920418+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
-      <c r="A192" s="2" t="inlineStr">
+      <c r="A192" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>최태원-노소영 이혼 소송 항소심 판결 언급, 법률 개정 논의 중</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>기사는 이혼 시 재산 분할에 대한 세율 0%와 부부 증여 세율 50% 간의 불균형을 지적하며 법률 개정의 필요성을 주장합니다. 최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송에서 역대 최고액인 20억 원의 재산 분할이 판결된 사례를 들어 현행 제도의 문제점을 부각하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>해당 기사는 이혼 재산 분할과 부부 증여 간의 세율 불균형에 대한 법률 개정 필요성을 논하는 칼럼으로, 소송금융 투자 대상이 될 만한 특정 사건이나 집단적 피해를 다루고 있지 않습니다. 최태원-노소영 이혼 소송을 예시로 들었으나, 이는 이미 항소심 판결이 선고된 사건이며, 기사의 목적은 해당 사건에 대한 투자가 아닌 법률 개정 촉구에 있습니다. 따라서 소송금융 투자 기회로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>“이혼 재산 분할 세율 0% vs 부부 증여 세율 50%, 이제는 고치자”</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/economy/money/2026/03/19/NUHDKRTPKJB4XI6L7EDFKBBHLM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:41:34.741664+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>홍상수</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>홍상수의 이혼 청구 기각 판결 (2019년 서울가정법원)</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>홍상수 감독이 아내 A씨를 상대로 제기한 이혼 소송이 2019년 서울가정법원에서 기각되었다. 법원은 홍상수에게 혼인 파탄의 주된 책임이 있다고 판단하여 유책 배우자의 이혼 청구를 허용하지 않는 판례에 따라 기각했다. 현재 홍상수는 내연녀 김민희와 관계를 이어가고 있는 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>기사에 언급된 홍상수의 이혼 청구 소송은 2019년 법원에서 기각되어 이미 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 집단적 피해가 아닌 개인 간의 이혼 소송이며, 피해 규모에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>'65세' 홍상수, 혼외자 아들·내연녀 김민희와 공항 목격담으로 시끌…...</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2124728</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:41:23.548434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>홍상수, 김민희</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>법적 배우자의 추가 위자료 청구 등 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>홍상수 감독과 배우 김민희의 혼외자 아들 목격담이 보도되며 두 사람의 불륜 관계가 다시금 조명되고 있다. 홍 감독은 법적으로 배우자와 혼인 관계를 유지 중이며 2019년 이혼 소송에서 패소한 바 있다. 법적 배우자는 혼외자 출산 및 관계 지속으로 인한 추가적인 정신적 피해에 대한 위자료 청구 등 법적 조치를 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>홍상수 감독의 법적 혼인 관계 유지 및 김민희와의 관계 지속은 상대방 책임이 명확하며(적합 조건 1), 두 사람 모두 공인으로서 자력이 충분하고(적합 조건 2), 관계에 대한 증거가 명확함(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 위자료 청구의 피해 규모가 소송금융 투자 대상으로는 상대적으로 작을 수 있어(적합 조건 4 미흡) 'Medium'으로 판단. 기존 이혼 소송은 종결되었으나, 혼외자 출산 및 관계 지속으로 인한 법적 배우자의 추가적인 정신적 손해배상 청구 가능성은 존재함.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>1명 (홍상수 감독의 법적 배우자)</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>아기는 정말 귀엽더라 ...홍상수·김민희, 혼외자 아들 목격담 '술렁'</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031823234555264</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:41:12.687250+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>A씨 (아이 친부)</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>인지청구 소송 진행 중, 손해배상 청구 소송은 제기되지 않음</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>서민재 씨가 아이의 친부 A씨를 상대로 인지청구 소송을 제기하여 아이의 출생 및 양육과 관련한 대화와 협의를 원하고 있습니다. 현재 A씨에 대한 별도의 형사 고발이나 손해배상 청구 소송은 제기되지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>기사 내용상 손해배상 청구 소송이 제기되지 않았으며, 현재 진행 중인 소송은 인지청구 소송으로 소송금융의 주요 투자 대상인 금전적 손해배상 청구와는 거리가 있습니다. 상대방의 자력이나 피해 규모에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>서민재, 충격 근황…복지시설 생활  아이 친부와 대화 원해  [엑's 이슈...</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2124599</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:09:47.033055+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr"/>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>양육권 분쟁 관련 제도 개선 논의 필요성 제기</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>양육권 분쟁 시 아이를 데리고 있는 쪽에 유리하게 판결이 나는 경향이 있어, 양육권을 얻기 위해 아이를 숨기는 등의 문제가 발생하고 있습니다. 법원이 부모의 양육 환경이나 경제 능력 등을 세밀하게 파악하기 어려운 현실적 한계가 지적되며, 연간 3만 건에 달하는 양육권 분쟁에 대한 섬세한 제도 개선의 필요성이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>이 사건은 특정 기업이나 기관의 명확한 잘못으로 인한 금전적 피해가 아니며, 주로 개별 이혼 당사자 간의 양육권 분쟁에서 발생하는 제도적 문제에 해당합니다. 상대방 책임이 불명확하고(조건 1), 상대방의 자력도 불확실하며(조건 2), 피해 규모가 금전적으로 특정되기 어려워(조건 4) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>연간 3만 건 안팎의 양육권 분쟁 당사자 및 자녀</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>아이 데려가 숨기면 이긴다? …양육권 판결, 이대로 괜찮나</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182552</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:09:11.864908+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>혼외자 출산 및 공항 목격담 확산</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>홍상수 감독과 배우 김민희가 혼외자를 데리고 공항에 나타났다는 목격담이 온라인 커뮤니티를 통해 확산되었습니다. 홍상수는 2019년 본처와의 이혼 소송에서 패소했으며, 김민희는 지난해 4월 홍상수와의 사이에서 아들을 출산한 것으로 알려졌습니다. 해당 목격담의 사실 여부는 확인되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>기사는 개인적인 연예인 가십성 내용으로, 소송금융 투자 대상이 될 만한 명확한 법적 분쟁이나 대규모 피해, 집단적 피해가 확인되지 않습니다 (적합 조건 3, 4 미충족). 상대방의 자력이나 증거의 명확성도 부족하며 (적합 조건 1, 5 미충족), 공적 절차가 진행 중인 사안도 아닙니다 (적합 조건 6 미충족).</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>홍상수·김민희 아들 정말 귀여워 …유모차 끌고 공항 나들이 목격담 ...</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026031899954</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:00:19.279158+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>A씨 측의 민형사상 법적 조치 및 서은우 측의 인지청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>방송인 서은우(서민재)가 미혼 상태로 출산한 아들의 친부 A씨와 법적 공방 중이다. 서은우는 A씨에게 아이의 양육과 관련한 협의를 요구하고 있으나, A씨는 서은우를 상대로 민형사상 법적 조치를 취한 상태다. 서은우는 아이의 권익 보호를 위해 인지청구 소송을 제기했다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>상대방 A씨의 자력이 기사에서 확인되지 않아 충분한 배상 능력을 판단하기 어렵습니다. 또한, 집단적 피해가 아닌 개인 간의 양육 및 친자 관계 분쟁으로, 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. (적합 조건 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>1명 (서은우 및 아이)</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>'미혼 출산' 서민재, 아들 친부와 법적 공방에 대해 입 열었다… 얼토당...</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026031803374</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:57:15.037417+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>홍상수</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E192" t="inlineStr">
-[...486 lines deleted...]
-      </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>변호사를 통한 원만한 합의로 이혼 확정</t>
+          <t>홍상수 감독의 이혼 소송 기각 (2019년)</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>할리우드 배우 니콜 키드먼과 가수 키스 어번이 19년간의 결혼 생활을 마무리하고 지난 1월 이혼을 확정했다. 두 사람은 법정 공방 대신 변호사를 통한 원만한 합의를 선택했으며, 키드먼이 사실상 두 딸의 단독 양육권을 확보했다. 키드먼은 이혼 후 심경을 밝히며 활동 재개를 선언했다.</t>
+          <t>홍상수 감독이 아내를 상대로 제기한 이혼 소송은 2019년 법원에서 기각되어 홍 감독은 여전히 유부남이다. 기사는 김민희와의 혼외자 아들의 돌을 맞았다는 내용과 공항 목격담을 전하며, 주로 연예인 사생활에 대한 보도이다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>해당 사건은 유명인의 이혼 소송으로, 이미 변호사를 통한 원만한 합의로 지난 1월 이혼이 확정되어 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 가능성이 없으므로 부적합 조건에 해당합니다.</t>
+          <t>기사에서 언급된 홍상수 감독의 이혼 소송은 2019년 법원에 의해 기각되어 이미 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 현재 새로운 소송이 진행 중이거나 임박했다는 내용이 없어 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (홍상수 감독의 아내)</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>'20년 만에 이혼' 유명 여배우, 침묵 끝 무거운 심경… 아이들 지킬 것 ...</t>
+          <t>홍상수·김민희, 혼외자 子 돌맞이…공항 목격담  정말 귀엽다</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1012890/</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=804278</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-13 13:11:24.753640+00:00</t>
+          <t>2026-03-18 12:54:59.430736+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
-      <c r="A200" s="2" t="inlineStr">
+      <c r="A200" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>재산분할 소송 진행 중</t>
+          <t>인지청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>한 남성이 사망한 여자친구(기사에서는 '어머니'로 지칭)의 재산 절반을 요구하며 소송을 제기했습니다. 이 남성은 생전 여자친구에게 경제적으로 의존했으며, 여자친구는 그의 결혼 및 아파트 공동명의 요구를 거절했던 것으로 알려졌습니다. 현재 재산분할 소송이 진행 중입니다.</t>
+          <t>서은우 씨가 복지시설에서 홀로 아이를 양육하며 친부를 상대로 인지청구 소송을 제기한 상태이다. 서 씨 측은 친부와의 대화를 원하고 있으며, 현재까지 친부를 상대로 형사 고발이나 손해배상 청구 소송은 제기하지 않았다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>이 사건은 집단적 피해가 아닌 개인 간의 상속/재산 분할 분쟁입니다. 상대방(피상속인의 상속인)의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 명확히 확인되지 않으며, 원고(남성)의 청구권이 기사 내용상 법적으로 명확하다고 보기 어렵습니다.</t>
+          <t>현재 손해배상 청구 소송이 제기되지 않았고, 인지청구 소송은 친자 관계 확인이 주 목적이므로 소송금융의 일반적인 투자 대상인 금전적 손해배상 청구와는 거리가 멉니다. 상대방의 자력이나 구체적인 피해 규모에 대한 정보가 부족하며, 집단적 피해 사례도 아닙니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>여보라 불렀으니 재산 절반 내놔 …장례식장 쓱 다녀간 엄마 남친의 황...</t>
+          <t>서민재 측  복지시설서 홀로 힘겹게 아이 양육 중…친부와의 대화 원해...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/7PGK9G7PPYON</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928709</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-13 12:42:01.340391+00:00</t>
+          <t>2026-03-18 12:52:25.318553+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>변호사 상담 진행 중, 소송 제기 전 단계</t>
+          <t>이혼 합의 최종 완료</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>결혼 15년 차 남편 A씨가 별거 중인 아내의 외도 사실을 알게 되어 상간남 소송 및 재산분할 관련 법적 조언을 구했습니다. 아내가 공동 재산에서 상간남에게 송금한 사실과 처가로부터 증여받은 재산의 분할 가능성 등이 쟁점입니다. 변호사는 상간 소송 및 재산분할 가능성을 긍정적으로 보았으나, 부모의 직접 손해배상 청구는 어렵다고 답변했습니다.</t>
+          <t>할리우드 배우 제시카 알바와 캐시 워런이 16년간의 결혼 생활 끝에 이혼에 최종 합의했다. 합의서에는 제시카 알바가 결혼 후 벌어들인 영화 재상영 분담금의 절반과 어니스트 컴퍼니 주식 약 570만 주, 현금 300만 달러를 캐시 워런에게 지급하는 내용이 포함되어 있다. 두 사람은 자녀 양육비 및 배우자 부양비는 청구하지 않고 공동 양육권을 갖기로 했다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>상대방(아내)의 외도 사실이 명확하고, 공동 재산 감소에 대한 증거(송금 내역) 확보가 가능합니다. (적합 조건 1, 5) 그러나 상간남의 자력은 불분명하며, 집단적 피해가 아닌 개인 간의 분쟁입니다. (적합 조건 2, 3 미해당) 피해 규모는 '상당한 금액'으로 언급되었으나 구체적인 액수는 미상입니다.</t>
+          <t>이혼 합의가 이미 최종적으로 완료되어 종결된 사건입니다. 소송금융은 현재 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 합의가 완료된 본 건은 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>미상 (상당한 금액 송금 및 재산분할 대상 재산)</t>
+          <t>수백만 달러 (약 44억 원 현금 합의금 외 주식 및 재산 분할)</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1명 (남편 A씨)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>다른 남자 생겼다  별거 중 외도한 아내... 상간자 소송 가능할까</t>
+          <t>결혼 후 번 돈 다 반땅..마일리지까지  톱스타 '이혼 합의서' 공개됐다...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/546337</t>
+          <t>http://www.osen.co.kr/article/G1112762906</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-13 12:41:50.194568+00:00</t>
+          <t>2026-03-18 12:42:22.858319+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A202" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>남성 (사실혼 관계 상대방)</t>
+          <t>황진주</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>사실혼 관계 해소 및 재산분할 소송 판결</t>
+          <t>이혼 소송 진행 중</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>9년간 동거하며 '여보'라고 부르던 관계가 사실혼으로 인정되어, 남성이 여성에게 주택의 절반을 재산분할로 지급해야 한다는 내용의 사건입니다. 이는 사실혼 관계 해소 및 재산분할 소송과 관련된 법적 분쟁으로, 상대방의 자력과 피해 규모가 명확하여 소송금융 투자에 적합합니다.</t>
+          <t>JTBC '이혼숙려캠프'에 출연했던 '걱정부부'의 남편 조승환씨가 방송 이후 이혼 소송 중인 근황을 공개했습니다. 자녀의 건강 및 양육 문제로 갈등을 겪던 부부는 협의이혼 서류 접수 후 숙려기간을 거쳐 현재 재판상 이혼 절차를 밟고 있습니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>9년간의 교제와 호칭 등으로 사실혼 관계가 인정되어 상대방의 재산분할 의무가 명확하며, 부동산 자력이 충분합니다. 피해 규모가 크고 사실혼 입증을 위한 증거 확보가 용이하며, 이미 소송이 진행 중이거나 판결이 선고된 것으로 보입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 투자 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등에 해당하지 않습니다. 일반적인 소송금융 투자 대상인 대규모 상업 분쟁이나 집단 소송과는 거리가 멀어 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>부동산 가액의 절반 (수억 원 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>엄마 생전 '여보'라 부르던 남성… 9년 교제는 '사실혼', 집 절반 내놔</t>
+          <t>'이숙캠' 걱정부부, 결국 이혼했다</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6100042</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003552962</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-13 12:41:14.716379+00:00</t>
+          <t>2026-03-18 12:37:59.489450+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="2" t="inlineStr">
+      <c r="A203" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>최동석</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>이혼 소송 진행 중, 상간 맞소송은 기각됨</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>방송인 박지윤과 최동석 부부가 2023년 10월부터 이혼 소송을 진행 중인 사실이 보도되었다. 기사는 박지윤의 제주살이 흔적과 과거 방송 에피소드를 언급하며 이혼 소송 진행 상황을 간접적으로 다루고 있다.</t>
+          <t>방송인 박지윤과 최동석이 현재 이혼 소송을 진행 중이며, 이 과정에서 제기된 상간 맞소송은 증거 불충분으로 기각되었습니다. 박지윤은 개인적인 어려움을 토로하며 심경을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 소송으로, 집단적 피해나 대규모 피해 금액이 특정되지 않습니다. 또한 소송금융이 주로 투자하는 상업 분쟁이나 집단 소송의 성격과 거리가 멀어 투자 적합도가 낮습니다.</t>
+          <t>개인 간의 이혼 소송으로, 집단적 피해나 대규모 피해 금액이 특정되지 않습니다. 상대방이 대기업, 금융기관 등 자력이 충분한 기관이 아닌 개인이며, 상간 맞소송이 증거 불충분으로 기각된 점은 소송금융 투자 대상으로서의 매력을 떨어뜨립니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>박지윤, 이혼소송 전 제주살이 흔적 공개  도민 추천으로</t>
+          <t>박지윤, 최동석과 이혼소송 중 의미심장 “나로 살아간다는 게 버거워”</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>atstar1.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>http://www.atstar1.com/news/articleView.html?idxno=6033087</t>
+          <t>http://www.osen.co.kr/article/G1112762634</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-13 00:57:30.434706+00:00</t>
+          <t>2026-03-18 00:49:42.739218+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중, 양육권 및 친권은 박지윤에게 있음</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>방송인 박지윤이 전 남편 최동석과 이혼 소송 중인 근황을 전했다. 박지윤은 홀로 아이들을 키우며 일하는 워킹맘의 고된 삶을 토로하면서도 긍정적인 모습을 보였다. 현재 양육권과 친권은 박지윤에게 있으며, 최동석은 면접 교섭을 통해 자녀들을 만나고 있다.</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 적합 조건인 '집단적 피해'에 해당하지 않으며, '피해 규모가 큼'으로 보기 어렵습니다. 또한, 상대방이 대기업, 금융기관 등 배상 능력이 충분한 주체가 아닌 개인이라는 점에서 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>박지윤, 이혼 소송 중 의미심장 심경... 때론 버겁지만 힘내보자</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-18/202603180100120780008404</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:45:53.600535+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I204" t="inlineStr">
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>친부</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>성인 자녀의 양육비 소멸시효 문제로 소송 계속 진행 중</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>지훈 씨의 어머니가 친부를 상대로 양육비 소송을 진행 중입니다. 아들이 성인이 되어 소멸시효 문제로 소송을 계속하고 있으며, 미지급된 양육비를 받아내기 위한 법적 절차를 밟고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>친부의 양육비 미지급 책임이 명확하고(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 소송이며, 피해 규모가 구체적으로 파악되지 않아 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J204" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A205" s="2" t="inlineStr">
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>양육비, 법적 제도들 있지만 실제로 받아내는 건 되게 어렵다는 걸 취...</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>jbsori.com</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>http://www.jbsori.com/news/articleView.html?idxno=17039</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:41:08.954369+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B205" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A206" s="2" t="inlineStr">
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>박지윤, A씨</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>1심 청구 기각 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>최동석이 박지윤과 A씨를 상대로 제기한 상간자위자료 손해배상청구 소송에서 1심 법원이 최동석의 청구를 기각했습니다. 이에 최동석 측은 항소장을 제출하여 법적 다툼을 이어갈 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>이 사건은 개인적인 상간자위자료 손해배상청구 소송으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한 1심 법원에서 원고의 청구를 기각하여 상대방 책임이 명확하지 않고 증거 확보의 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>'박지윤과 이혼' 최동석,  과거 바꿀 수 없어  의미심장 필사 공개</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16007457</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:58:26.547392+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B206" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A207" s="2" t="inlineStr">
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr"/>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>험악한 이혼 소송 과정에서 어머니의 비난이 있었음</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>피트 헤그세스의 두 번째 아내와의 이혼 소송 과정에서 그의 어머니가 아들을 여성 학대자라고 비난했다는 내용이 언급되었습니다. 이 내용은 헤그세스의 경력을 설명하는 기사의 일부로, 개인적인 가족 분쟁에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>이 기사는 개인적인 이혼 소송 과정에서 발생한 가족 간의 비난을 다루고 있어, 소송금융 투자 대상이 되는 집단적 피해나 대규모 상업적 분쟁에 해당하지 않습니다. 상대방의 자력이나 피해 규모에 대한 정보도 불분명하며, 소송금융의 적합 조건에 부합하는 요소가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>피트 헤그세스는 누구인가? … TV 뉴스 진행자에서 트럼프 행정부의 국...</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>bbc.com</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>https://www.bbc.com/korean/articles/cvg52zj0lneo?xtor=AL-73-%5Bpartner%5D-%5Bnaver%5D-%5Bheadline%5D-%5Bkorean%5D-%5Bbizdev%5D-%5Bisapi%5D</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:53:25.601140+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B207" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>합의이혼 신청 진행 중</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>아내 A씨가 상간녀 B씨를 상대로 제기한 손해배상 청구 소송에서 법원이 B씨에게 3000만 원을 지급하라는 원고 일부 승소 판결을 내렸습니다. 남편의 외도가 범죄에 연루된 사실과 함께 밝혀졌습니다.</t>
+          <t>방송에 출연했던 '걱정부부' 남편이 현재 이혼 소송 중이며, 아내와 합의이혼을 신청한 것으로 보도되었습니다. 주마다 번갈아 자녀를 공동 양육하고 있으며, 남편은 '이숙캠' 출연 후 여러 방송사에서 섭외 요청을 받았다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>개인 간의 상간자 소송으로 피해 규모가 3천만 원으로 소송금융 투자 대상으로는 비교적 작습니다. 상대방(상간녀 B씨)의 자력에 대한 정보가 없어 회수 가능성이 불확실하며, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융이 일반적으로 투자하는 대기업/기관 상대의 집단적 피해나 명확하고 큰 규모의 손해배상 청구 사건에 해당하지 않습니다. 적합 조건 중 어느 하나도 충족하지 못하며, 소송금융 투자 대상으로서의 요건을 갖추기 어렵습니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>3000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>[단독] 구속된 남편 사무실서 발견한 1000일 앨범…34년 결혼 생활 무너...</t>
+          <t>걱정부부 남편, '이숙캠' 방영 직후 아내와 합의이혼 신청</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>stardailynews.co.kr</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/1ABHGFIGROY0</t>
+          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=527889</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-12 12:53:55.337073+00:00</t>
+          <t>2026-03-17 12:51:52.648456+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
-      <c r="A209" s="2" t="inlineStr">
+      <c r="A209" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
-      <c r="E209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>이혼 시 단독친권 인정 기준에 대한 법률 전문가의 설명 기사. 공동친권이 자녀 복리를 해치는 경우(가정폭력, 방임, 비협조 등) 단독친권이 인정될 수 있으며, 객관적 증거 확보가 중요하다고 강조합니다. 단독친권은 자녀의 의사결정을 돕는 최소한의 안전장치임을 설명합니다.</t>
+          <t>이 기사는 이혼 소송에서 피고의 입장에서 재산분할과 위자료 문제에 대한 대응 전략과 준비 사항을 다룹니다. 혼인 기간 동안 형성된 공동 재산의 분할 기준과 위자료 산정의 중요성을 설명하며, 부동산, 예금, 퇴직금, 사업 자산 등이 재산분할 대상이 될 수 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>단독친권 소송은 주로 자녀의 복리 증진과 양육권 확보를 목적으로 하며, 소송금융이 기대하는 대규모 금전적 손해배상 청구와는 거리가 멉니다. 상대방이 개인이며, 소송 승소 시 금전적 회수 가능성이 낮아 소송금융 투자 모델에 부적합합니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 소송의 일반적인 쟁점과 피고의 대응 전략을 설명하는 법률 정보성 글입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 사건 내용, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>단독친권, 언제 법원이 인정할까</t>
+          <t>이혼 소송 '피고' 입장, 전문 변호사가 말하는 대응 전략과 준비해야 할...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>livesnews.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.livesnews.com/news/article.html?no=60147</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18726</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-12 12:48:44.664896+00:00</t>
+          <t>2026-03-17 12:48:05.322040+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>이혼 및 상간 소송 검토 중</t>
+          <t>이혼 소송 중, 공동 양육 중</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>15년간 결혼 생활을 해온 A씨가 별거 중 아내의 외도 고백과 이혼 통보에 망연자실하여 법적 조언을 구하는 사례입니다. A씨는 아내와 상간남을 상대로 한 소송, 재산분할, 부모님의 손해배상 청구 가능성 등에 대해 문의했으며, 변호사는 별거 중 외도라도 혼인 파탄 전이라면 상간자 소송이 가능하다고 답변했습니다.</t>
+          <t>JTBC '이혼숙려캠프'에 출연했던 조승환 씨가 방송 이후 아내와 이혼 소송 중임을 밝혔다. 방송 출연이 오히려 부부 사이를 악화시켰으며, 현재 아이는 공동 양육 중이다. 조승환 씨는 전처가 유튜브 라이브 방송에서 사실과 다른 주장을 하고 있다고 억울함을 표했다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>상대방(아내 및 상간남)의 책임이 비교적 명확하고(적합 조건 1), 아내의 외도 고백 및 상간남에게 송금한 정황 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 개인 간의 이혼 및 상간 소송으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아니며(적합 조건 2 미충족), 집단적 피해가 발생한 사건이 아닙니다(적합 조건 3 미충족). 또한, 피해 규모가 주로 정신적 고통에 해당하여 소송금융 투자 대상으로서의 대규모 금전적 손해배상 청구와는 거리가 있습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>나 남자 생겼어  아내 통보에 망연자실…별거 중 외도, 소송 가능할까</t>
+          <t>시母=숙주  '이숙캠' 걱정부부, 결국 이혼한다  방송 때문에 사이 더 악...</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/12/2026031209204488049</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-17/202603170100115150008049</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-12 12:40:03.998119+00:00</t>
+          <t>2026-03-17 12:45:29.192031+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>상간자소송 예정 가능성</t>
+          <t>협의 이혼 진행 중</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>재결합을 원했던 남편이 아내의 외도 사실을 알게 되었고, 아내가 상간남에게 돈까지 보낸 정황이 드러났습니다. 이는 상간자소송으로 이어질 가능성이 높은 전형적인 사례입니다.</t>
+          <t>방송에 출연했던 한 부부가 촬영 후 별거를 시작했으며, 현재 이혼 소송을 진행하며 공동 양육 중이라고 밝혔습니다. 온라인에 불거진 루머에 대해서는 사실이 아닌 부분이 많다고 해명했습니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>아내의 외도 및 상간남에게 송금 사실이 명확하여 상대방 책임이 비교적 명확하며(적합 조건 1), 아내의 고백 및 송금 내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방(상간남)의 자력이 불확실하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상의 주요 적합 조건인 명확한 기업/기관 상대방, 집단적 피해, 대규모 피해 금액, 공적 절차 진행 등의 조건에 해당하지 않습니다. 소송금융은 주로 기업을 상대로 한 대규모 손해배상 소송에 적합합니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>‘이숙캠’ 걱정부부, “방송 날 바로 별거”…촬영 후 협의 이혼 진행...</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>sports.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://sports.khan.co.kr/article/202603171132003?pt=nv</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:43:09.317061+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr"/>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>방송 '이혼숙려캠프'에 출연했던 조 씨가 현재 이혼 소송을 진행 중이라고 밝혔다. 조 씨는 공동 양육을 하며 일주일씩 번갈아 아이를 돌보고 있다고 근황을 전했으며, 온라인에 떠도는 루머에 대해서는 사실과 다른 내용이 많다고 해명했다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>개인 간의 이혼 소송으로, 소송 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아니며(적합 조건 2 불충족), 집단적 피해(적합 조건 3 불충족)나 대규모 피해 금액(적합 조건 4 불충족)이 확인되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J211" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A212" s="2" t="inlineStr">
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>방송 끝나자마자 파국 …'이혼숙려캠프' 걱정부부, 결국 소송까지 간 ...</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026031710492722533</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:42:27.492793+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B212" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>이혼 소송 진행 중, 공동 양육 중</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>방송인 박지윤이 남편 최동석과 2023년 10월부터 이혼 소송을 진행 중이라는 내용의 기사입니다. 기사 본문은 주로 전현무와의 과거 에피소드를 언급하며 이혼 소송 사실을 간략히 전달하고 있습니다.</t>
+          <t>방송에 출연했던 '걱정부부'의 남편이 현재 이혼 소송 중이며, 자녀에 대한 공동 양육을 주마다 번갈아 가며 진행하고 있다고 밝혔습니다. 그는 방송 출연 이후 추가적인 이슈몰이를 원치 않아 다른 방송사 출연 요청을 거절했다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융이 일반적으로 투자하는 집단적 피해, 명확한 기업 상대방, 대규모 금전적 손해 등의 적합 조건에 해당하지 않습니다. 소송금융은 주로 상업적 분쟁이나 집단 소송 등 회수 가능성이 높은 금전적 손해배상 사건에 초점을 맞춥니다.</t>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융의 주요 투자 대상인 집단적 피해, 대기업/기관 상대방, 대규모 피해 금액 등의 적합 조건에 해당하지 않습니다. 소송금융은 일반적으로 상업 분쟁, 대규모 불법 행위 또는 자력 있는 피고를 상대로 한 고액의 개별 청구를 대상으로 합니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>전현무, '이혼 소송' 박지윤에 팩폭  서늘한 느낌 있어</t>
+          <t>'이숙캠' 걱정부부, 이혼으로 간 결정적 계기?… 사이 더 악화돼</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>atstar1.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>http://www.atstar1.com/news/articleView.html?idxno=6033025</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16007254</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-12 00:50:11.665207+00:00</t>
+          <t>2026-03-17 12:42:17.787668+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr"/>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>JTBC '이혼숙려캠프'에 출연했던 '걱정부부'의 남편 조승환 씨가 유튜브 채널 '장변호'를 통해 현재 이혼 소송 중임을 밝혔다. 그는 성격 차이와 방송 후 악플로 인한 스트레스가 이혼의 결정적인 이유 중 하나라고 설명했다. 방송 직후 아내와 별거를 시작했으며, 협의 이혼이 불발되어 소송을 제기한 상태다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상이 되는 대기업, 금융기관 등 자력 있는 상대방이 특정되지 않습니다. 또한 집단적 피해나 대규모 피해 금액이 발생한 사건이 아니며, 소송금융이 투자할 만한 제3자에 대한 명확한 손해배상 청구권이 보이지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>'이숙캠' 걱정부부, 방송 직후 별거→이혼 소송  악플에 예민함 폭발 [장...</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/17/2026031710152669767</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:42:11.797363+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr"/>
+      <c r="D215" t="inlineStr"/>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>이혼소송 피고 대응 전략에 대한 일반적인 법률 자문</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>이혼전문변호사가 이혼소송 피고가 되었을 때의 주의점과 대응 전략을 설명하는 기사입니다. 소장 송달 후 30일 이내 답변서 제출, 재산분할 시 재산 기여도 입증, 자녀 양육권 분쟁 시 자녀의 복리와 양육 계획 강조, 위자료 방어 및 반소 제기 등을 조언합니다. 상대방이 이미 준비를 마쳤을 수 있으므로 철저한 증거 확보와 변호사의 조력을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼소송 피고의 대응 전략에 대한 일반적인 법률 자문 기사입니다. 소송금융 투자의 대상이 되는 구체적인 분쟁 당사자, 피해 규모, 사건 진행 단계 등이 특정되지 않아 투자 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>이혼전문변호사가 말하는 ‘이혼소송 피고 대응 시 주의점’</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031709275479436cf2d78c68_12</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:41:11.310235+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr"/>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>'이숙캠'에 출연했던 '걱정부부'의 남편이 현재 이혼 소송 중이며 공동 양육을 하고 있다고 근황을 전했습니다. 방송 출연 이후 여러 방송사에서 출연 요청이 있었으나, 이혼으로 인해 대중의 비난을 받고 있다고 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>해당 기사는 개인의 이혼 소송 진행 상황을 다루고 있으며, 소송금융 투자 대상이 되는 제3자에 대한 손해배상 청구 사건이 아닙니다. 적합 조건에 해당하는 사항이 없어 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>걱정 부부, '이숙캠' 촬영 후 협의 이혼  욕먹는다고</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75980</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:50:04.811056+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B214" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I214" t="inlineStr">
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>남편 B씨</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>병든 남편과 치매 시아버지를 간병한 아내가 18억 자산가 남편 B씨를 상대로 이혼 소송을 준비 중이다. 법률 전문가들은 사실혼 기간을 포함한 재산분할 청구를 통해 아내의 권리를 찾아야 한다고 조언했다.</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>상대방(남편 B씨)이 18억 원 상당의 자산가로 자력이 충분하며(적합 조건 2), 재산분할 청구액이 상당할 것으로 예상되어 피해 규모가 크다(적합 조건 4). 그러나 집단적 피해가 아닌 개별 이혼 소송 건이며, 구체적인 증거 확보 여부는 기사에서 명확히 드러나지 않는다.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>18억 원 상당의 재산 분할 청구</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J214" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>'NBA 스타' 돈치치, 모델 출신 연인과 파혼…두 딸 양육권 소송</t>
+          <t>병든 남편·치매 시아버지 간병했는데… 위자료 없이 이혼하라  시댁의...</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/sports/basketball/6098146</t>
+          <t>https://lawtalknews.co.kr/article/G1YPBMBX73NE</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-11 13:04:55.437931+00:00</t>
+          <t>2026-03-16 12:44:52.540786+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중 또는 예정</t>
+          <t>상간소 제기 및 협박죄, 강제추행 역고소 진행 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>10년간 가정주부로 살아온 아내가 뇌출혈로 쓰러진 의사 남편의 휴대폰에서 도박과 성매매 사실을 발견했다. 아내는 5억 원 전세금 등 재산 분할과 관련하여 이혼 소송에서 불이익을 받을까 우려하며 법률 자문을 구하고 있다. 남편의 유책 사유가 명확하고 재산 규모가 상당하여 이혼 소송이 예상된다.</t>
+          <t>아내 A씨가 남편과 합의 설치한 위치추적 앱을 통해 남편의 외도를 알게 되어 상간녀 B씨에게 상간소를 제기했습니다. 이에 B씨는 A씨를 협박죄로, 남편을 강제 추행으로 역고소하여 사건이 복잡해졌습니다. A씨는 정신적 고통을 호소하며 B씨의 뻔뻔한 태도에 분노하고 있습니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>의사 남편의 도박 및 성매매 사실이 명확한 증거(남편 폰)로 드러나 상대방 책임이 분명하며(적합 조건 1, 5), 의사라는 직업과 5억 원 전세금 등 상대방의 자력이 충분하다(적합 조건 2). 또한, 10년간 가정주부로 살아온 아내의 재산 분할 및 위자료 청구 규모가 클 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합하다.</t>
+          <t>상간녀의 책임이 남편의 자백과 위치추적 앱 동선으로 비교적 명확하며, 협박죄 역고소라는 공적 절차가 진행 중입니다. 그러나 이 사건은 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력이 불확실하고, 상간소의 일반적인 위자료 규모가 소송금융 투자에 적합한 '큰 피해 규모'로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>5억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>뇌출혈로 쓰러진 의사 남편 폰 열자 드러난 도박·성매매…5억 전세금 ...</t>
+          <t>'위치추적 앱'으로 남편 외도 알았다…상간소 제기하자 '역고소' 당해</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ZBADN459H4S4</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003546616</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-11 12:45:04.692044+00:00</t>
+          <t>2026-03-16 00:41:32.422350+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
-      <c r="A219" s="2" t="inlineStr">
+      <c r="A219" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>A씨의 사실혼 남편</t>
+          <t>최동석</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>JTBC '사건반장'에 사연 보도, 변호사 법률 자문 단계</t>
+          <t>이혼 소송 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>사실혼 관계의 남편이 아르바이트 직원과 외도 후 집을 나가 동거를 시작한 사건. 피해 여성 A씨는 정신적 고통을 호소하며 사실혼 관계 해소에 따른 재산 분할 및 위자료 청구를 고려 중이다. 변호사는 사실혼 관계 위자료 청구는 가능하나, 상간녀 소송은 어려울 수 있다고 분석했다.</t>
+          <t>방송인 박지윤이 '인생 최저 몸무게' 보도에 대한 부담감을 토로하며 유쾌한 먹방 영상을 공개했습니다. 한편, 박지윤은 아나운서 출신 최동석과 이혼 소송 중인 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 상대방의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해가 아닌 개인 간의 분쟁으로 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다(적합 조건 3, 4 미충족). 또한, 상간녀에 대한 소송은 어려울 수 있다는 법률 전문가 의견도 있습니다.</t>
+          <t>기사는 방송인의 개인적인 일상과 이혼 소송 진행 상황을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확한 상대방의 책임, 집단적 피해, 또는 큰 피해 규모가 확인되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>박지윤 '인생 최저 몸무게' 기사 도배됐는데...현실은  유행 디저트 못...</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-15/202603150100101810007194</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:55:03.805931+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중, 반소 제기됨</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>방송인 박지윤과 최동석 아나운서의 이혼 소송이 진행 중인 가운데, 박지윤의 근황이 보도되었습니다. 최동석 측은 박지윤을 상대로 반소를 제기했으며, 소송은 2023년 1월부터 시작되어 현재까지 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 충분한 자력(대기업/기관)', '집단적 피해', '큰 피해 규모', '객관적 증거 확보 가능성', '공적 절차 진행 중' 등 어느 하나에도 해당하지 않습니다. 소송금융 투자 대상으로서의 요건을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J219" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A220" s="2" t="inlineStr">
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>‘최동석과 이혼 소송’ 박지윤, 몸이 몇 개야? 子 학교 면담→나들이 ...</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603151614422310</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:51:21.022767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B220" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>법률 상담 진행 중</t>
+          <t>상간자 위자료 손해배상 청구 소송 기각</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>결혼 40년이 넘은 남편이 아내로부터 '졸혼' 통보를 받고 집을 나간 아내에게 생활비까지 끊겨 경제적 어려움을 겪고 있다. 아내가 모든 재산을 관리해왔으며, 남편은 이혼을 원치 않고 아내가 돌아오기를 바란다. 변호사는 '졸혼'은 법적 개념이 아니며, 남편이 동거심판청구, 부양료 및 위자료 청구를 할 수 있다고 조언했다.</t>
+          <t>방송인 박지윤과 최동석이 각각 제기한 상간자 위자료 손해배상 청구 소송이 제주지방법원에서 모두 기각되었습니다. 재판부는 그동안 제기된 주장과 제출된 자료를 종합적으로 검토한 결과, 상간 관계를 인정하기 어렵거나 손해배상 책임을 물을 수 없다고 판단했습니다. 이로써 두 사람이 원고로 나선 상간 관련 민사 소송은 모두 받아들여지지 않았습니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 가사 분쟁으로, 소송금융이 주로 투자하는 대기업/기관 상대의 집단적 피해 또는 고액 상업 분쟁과는 거리가 멠습니다. 상대방(배우자)의 자력은 명확히 확인되지 않으며, 피해 규모 또한 생활비 및 재산 분할에 초점이 맞춰져 있어 소송금융 투자 기준에 부합하기 어렵습니다. (부적합 조건: 상대방 자력 불충분, 피해 규모 작음, 집단적 피해 아님)</t>
+          <t>해당 사건은 '부적합 조건: 이미 종결된 사건'에 해당하며, '적합 조건: 상대방 책임이 비교적 명확함'이 충족되지 않습니다. 법원에서 상간자 위자료 손해배상 청구 소송이 모두 기각되어 상대방의 책임이 인정되지 않았고, 해당 소송은 이미 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>40년 뒷바라지했더니 ‘졸혼’ 통보?” 통장 움켜쥐고 집 나간 아내, 남...</t>
+          <t>'14년 만에 파경' 박지윤, 최저 몸무게 찍었다더니…'왕훙' 유행에 탑승...</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107749&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://www.tenasia.co.kr/article/2026031515824</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-11 00:37:27.667741+00:00</t>
+          <t>2026-03-15 12:43:37.211180+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>전남편</t>
+          <t>전 남편</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>전남편의 재산분할, 건물명도, 부당이득, 양육비 감액 소송 진행 중. A씨는 반소 제기 예정.</t>
+          <t>재산분할, 건물명도, 부당이득, 양육비 감액 소송 진행 중</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>이혼 후 전남편이 재혼하여 아이가 생겼다는 이유로 양육비 감액을 요구하고, 아이와 함께 살던 아파트에 대해 재산분할 및 건물명도 소송, 부당이득 청구 소송을 제기했습니다. A씨는 이에 대한 법률 자문을 구했으며, 변호사는 전남편의 주장이 법적으로 약하고 A씨의 반소 청구가 가능하다고 조언했습니다.</t>
+          <t>초등학생 딸을 홀로 키우는 39세 여성 A 씨가 이혼 후 재혼한 전 남편으로부터 재산분할, 건물명도, 부당이득, 양육비 감액 등 4가지 소송을 당했습니다. A 씨는 10년간의 혼인 생활 동안 가정을 지키고 아이를 키웠음에도 갑작스럽게 보금자리에서 쫓겨나고 양육비까지 줄어들 위기에 처해 도움을 요청하고 있습니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (전남편의 양육비 감액 및 재산분할 청구 주장이 법적으로 취약함), 상대방에게 자력이 충분함 (아파트 소유 등), 피해 규모가 큼 (아파트 재산분할 및 장기간의 양육비), 증거가 있거나 확보 가능함 (혼인 및 이혼 사실, 재산 형성 경위 등 명확). 변호사 자문 결과 의뢰인의 법적 주장이 유리한 것으로 판단됩니다.</t>
+          <t>전 남편이 재혼 후 전처에게 재산분할, 건물명도, 부당이득, 양육비 감액 등 4가지 소송을 제기하여 법적 분쟁을 유발한 점(상대방 책임 명확)과 10년 혼인 기간의 재산분할, 거주 중인 아파트의 건물명도 및 부당이득 청구, 양육비 감액 등 다수의 소송으로 피해자의 재정적, 주거 안정성에 큰 위협이 되는 점(피해 규모 큼)을 고려할 때 소송금융 적합성이 있습니다. 또한 10년 혼인 기간 동안의 기여분 증명 가능성이 변호사 의견으로 제시되어 증거 확보도 가능합니다. 다만, 집단적 피해가 아닌 개인 간의 가사 소송이라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>재혼하더니  양육비 깎아달라 …아이 사는 집까지 비우라는 전남편</t>
+          <t>“10년 결혼생활 후 가출한 전 남편이 재혼하고 4가지 소장을 갑자기 보...</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003541436</t>
+          <t>https://www.wikitree.co.kr/articles/1123765</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-11 00:27:28.735761+00:00</t>
+          <t>2026-03-15 00:31:06.764280+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
-      <c r="A223" s="2" t="inlineStr">
+      <c r="A223" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
-      <c r="D223" t="inlineStr"/>
-      <c r="E223" t="inlineStr"/>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>이혼 최종 확정 및 재산 분할, 양육권 합의 완료</t>
+        </is>
+      </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>본 기사는 이혼소송 시 재산분할의 기준과 가정법원의 판단 방식에 대해 설명합니다. 혼인 기간 중 형성된 재산이 부부 공동의 노력으로 만들어진 것이지만, 실제 소송에서는 단순한 절반 공식이 아닌 다양한 요소를 고려하여 기여도가 결정된다는 내용을 담고 있습니다.</t>
+          <t>할리우드 배우 니콜 키드먼이 컨트리 가수 키스 어번과의 19년 결혼 생활을 마감한 후 심경을 고백했다. 지난해 9월 이혼 소송을 제기하여 올해 1월 최종 확정되었으며, 양육권 및 재산 분할은 큰 갈등 없이 합의되었다. 키드먼은 새로운 출발에 대한 의지를 드러냈다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌 이혼소송 재산분할에 대한 일반적인 법률 해설 기사입니다. 따라서 소송 상대방, 피해 규모, 집단적 피해 여부 등 소송금융 투자 적합 조건을 판단할 수 있는 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>이미 종결된 사건(이혼 최종 확정 및 재산 분할, 양육권 합의 완료)으로 소송금융 투자 대상으로서의 신규성이 없음. 또한, 소송금융은 주로 집단적 피해나 명확한 상대방의 불법행위로 인한 대규모 손해배상 사건에 적합하나, 본 사건은 개인의 이혼 사건으로 해당 기준에 부합하지 않음.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>[김광웅의 이혼이야기] 이혼소송 재산분할 기여도 기준, 가정법원 판단...</t>
+          <t>니콜 키드먼, 19년 만의 이혼 후 첫 심경 고백...  껍데기 속에 갇혀 지...</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726604</t>
+          <t>https://www.insight.co.kr/news/546454</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-10 12:47:56.546430+00:00</t>
+          <t>2026-03-14 12:47:12.210861+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
-      <c r="A224" s="2" t="inlineStr">
+      <c r="A224" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>전 남편</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중, 공시송달 절차 필요</t>
+          <t>이혼 확정</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>아내가 남편의 장기간 동거 거부와 베트남 하노이에서의 노골적인 공동생활을 이유로 이혼 소송을 제기했습니다. 남편의 주소 확인이 어려워 공시송달 방식으로 재판이 진행될 예정입니다. 남편의 행동은 명백한 이혼 사유에 해당한다고 변호사는 판단했습니다.</t>
+          <t>김주하 아나운서는 2013년 전 남편의 외도와 폭행을 이유로 이혼소송을 제기했으며, 2016년 이혼이 확정되었습니다. 재판부는 혼인 파탄의 주된 책임이 전 남편에게 있음을 인정했습니다. 이 사건은 이미 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>개별 이혼 소송으로 집단적 피해에 해당하지 않으며 (적합 조건 3 미해당), 상대방의 자력 및 피해 규모가 소송금융 투자에 적합한 수준인지 불분명합니다 (적합 조건 2, 4 미확인). 또한, 상대방이 해외에 거주하며 공시송달이 필요한 상황으로, 소송 진행 및 판결 집행에 어려움이 예상됩니다.</t>
+          <t>본 사건은 2016년에 이혼이 확정되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>'베트남 드림' 남편의 배신, 안방도 못 들어간 아내</t>
+          <t>김주하, ‘193cm’ 아들 이어 ‘169cm’ 딸 언급…“모델 시키라고”</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/O28IH7OUX1OT</t>
+          <t>https://www.mk.co.kr/article/11988131</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-10 12:46:01.556928+00:00</t>
+          <t>2026-03-14 12:46:43.404984+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
-      <c r="A225" s="2" t="inlineStr">
+      <c r="A225" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 검토 중</t>
+          <t>이혼 절차 마무리</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>아내가 제공한 비밀번호로 집에 들어온 상간남에 대한 주거침입죄 성립 여부와 별개로, 민사상 손해배상 청구(상간소송)는 충분히 가능하다는 법률 전문가들의 의견을 다루고 있습니다. 형사 처벌의 불확실성에도 불구하고, 민사적 책임은 인정될 가능성이 높습니다.</t>
+          <t>할리우드 배우 니콜 키드먼이 컨트리 가수 키스 어번과 결혼 19년 만에 이혼한 심경을 고백했습니다. 지난해 9월 '해소할 수 없는 차이'를 이유로 이혼 소송을 제기했으며, 올해 초 이혼 절차가 마무리되었습니다. 키드먼은 두 딸의 주 양육권을 가졌고, 양측 모두 양육비 등을 청구하지 않고 공동 자산을 거의 균등하게 나누기로 했습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>해당 사건은 개인 간의 민사상 손해배상 청구(상간소송)로, 상대방의 책임은 명확할 수 있으나(적합 조건 1), 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 소송금융 투자 기준에 비해 크지 않고(부적합 조건 4), 상대방이 자력이 충분한 기관이 아닌 개인이라는 점에서(부적합 조건 2) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이미 이혼 절차가 마무리되어 종결된 사건으로, 소송금융은 진행 중인 사건에 대한 투자를 목적으로 하므로 부적합합니다. 또한, 개인 간의 이혼 사건으로 집단적 피해나 명확한 상대방의 불법 행위가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>“껍데기 속에 갇혀 살았다”…니콜 키드먼, 결혼 19년만 이혼 심경 고...</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/USA-amrica/2026/03/14/20260314500018?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:34:46.524444+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr"/>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>이혼 소송 종결</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>방송인 김주하가 2012년 전남편의 외도와 폭력 등을 이유로 이혼 소송을 진행했던 과거 상황이 언급되었다. 오은영 박사가 당시 상황을 회상하며 가정폭력 문제를 다루었다. 이 사건은 이미 종결된 개인적인 이혼 소송이다.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>이혼 소송이 2012년에 진행되어 이미 종결된 사건으로 판단됩니다. 이는 소송금융 부적합 조건에 해당합니다. 또한, 개인적인 가정폭력 및 외도 사건으로 집단적 피해나 대규모 피해 금액이 특정되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J225" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A226" s="2" t="inlineStr">
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>“가정폭력 전남편은 성형남” 김주하, ‘뚫어뻥’까지 가져간 전남편 ...</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11988026</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:44:41.299471+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B226" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A227" s="2" t="inlineStr">
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>김주하의 전 남편</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>2016년 이혼 최종 확정 및 판결 선고</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>방송인 김주하가 이혼 소송 당시 전 남편이 집안 물건을 모두 가져가고 가스라이팅을 당했다고 밝혔다. 전 남편은 가정폭력으로 징역형을 선고받았으며, 2016년 이혼이 최종 확정되어 김주하는 위자료 5천만원과 재산분할 약 10억2100만원을 받았다.</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>해당 사건은 2016년 이혼 소송이 최종 확정되어 판결이 선고된 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>위자료 5천만원, 재산분할 약 10억2100만원</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>오은영  김주하 남편 세간살이 다 가져가…뚫어뻥까지</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260314_0003548089</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:43:49.066821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B227" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I227" t="inlineStr">
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>김주하의 전 남편</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>이혼 소송 최종 확정 (2016년)</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>방송인 김주하가 전 남편과의 이혼 소송 당시 가정폭력과 함께 전 남편이 집안 살림살이를 모두 가져갔던 일화를 공개했다. 2016년 이혼이 최종 확정되었으며, 법원은 전 남편의 가정폭력을 인정하고 김주하에게 위자료 5천만 원과 약 10억 2100만 원의 재산분할을 판결했다.</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>주요 이혼 소송 및 재산분할, 위자료 청구는 이미 2016년에 최종 확정되어 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>위자료 5천만 원, 재산분할 약 10억 2100만 원 (이미 판결 확정)</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J227" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>'14년 만에 파경' 박지윤, 소송 중 홀연히 떠났다…최저 몸무게 찍고 리...</t>
+          <t>김주하 “이혼 당시 집에 컵도 없었다”…전 남편 살림살이 다 가져가</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030862114</t>
+          <t>https://sports.donga.com/ent/article/all/20260314/133529226/1</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-08 12:34:37.040747+00:00</t>
+          <t>2026-03-14 00:36:29.008419+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>김주하의 전남편</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr"/>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>기사 제목은 김주하 아나운서의 이혼 당시 전남편이 가재도구를 가져갔다는 내용을 암시하지만, 기사 본문은 이나영, 정은채 등 다른 연예인들의 인터뷰 내용으로 구성되어 있어 사건의 구체적인 내용을 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>기사 본문이 제목과 전혀 관련 없는 내용으로 구성되어 있어, 사건의 구체적인 사실관계, 상대방의 책임, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필요한 정보를 전혀 파악할 수 없습니다. 따라서 적합 조건에 해당하는지 판단 불가합니다.</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>김주하  이혼 당시 집에 컵도 없었다 …전남편, 세탁기→뚫어뻥까지 싹...</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026031321243548710</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:33:46.919827+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중, 양육권 및 친권은 박지윤에게 있으며 최동석은 면접 교섭 중</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>방송인 박지윤이 제주 국제학교에 다니는 두 자녀를 돌보는 일상과 함께 전 남편 최동석과의 이혼 소송 진행 상황이 보도되었습니다. 현재 박지윤이 자녀들의 양육권과 친권을 가지고 있으며, 최동석은 면접 교섭을 통해 자녀들을 만나고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>해당 기사는 방송인 박지윤의 개인적인 이혼 소송 진행 상황을 다루고 있으며, 소송금융 투자 대상이 되는 집단적 피해, 대규모 손해배상 청구, 명확한 기업/기관 상대방 등의 적합 조건에 해당하지 않습니다. 개인적인 가사 사건은 소송금융의 일반적인 투자 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>'이혼' 박지윤, 제주 '국제학교 학부모 면담' 어떻길래... 나름 바빴던 ...</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-13/202603130100092090006458</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:15:54.622367+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>키스 어번</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>이혼 절차 마무리</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>니콜 키드먼이 지난해 9월 '해소할 수 없는 차이'를 이유로 키스 어번을 상대로 이혼 소송을 제기했으며, 두 사람의 이혼 절차는 올해 초 마무리되었습니다. 키드먼이 두 딸의 주 양육권을 가지게 되었습니다.</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>해당 사건은 이미 이혼 절차가 마무리되어 종결된 사건입니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상에 부적합합니다. 또한, 개인의 이혼 소송은 소송금융이 주로 다루는 집단적 피해나 상업적 분쟁과는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>1명 (니콜 키드먼)</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>니콜 키드먼, 결혼 19년만 이혼 심경 “껍데기 속에 갇혀 조용히 지냈다...</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/03/13/Y6PG45KOHRBNDHOA3QU6K4UBPE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:14:36.962978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr"/>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>변호사를 통한 원만한 합의로 이혼 확정</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>할리우드 배우 니콜 키드먼과 가수 키스 어번이 19년간의 결혼 생활을 마무리하고 지난 1월 이혼을 확정했다. 두 사람은 법정 공방 대신 변호사를 통한 원만한 합의를 선택했으며, 키드먼이 사실상 두 딸의 단독 양육권을 확보했다. 키드먼은 이혼 후 심경을 밝히며 활동 재개를 선언했다.</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>해당 사건은 유명인의 이혼 소송으로, 이미 변호사를 통한 원만한 합의로 지난 1월 이혼이 확정되어 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 가능성이 없으므로 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>'20년 만에 이혼' 유명 여배우, 침묵 끝 무거운 심경… 아이들 지킬 것 ...</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/world/article/1012890/</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:11:24.753640+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr"/>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>재산분할 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>한 남성이 사망한 여자친구(기사에서는 '어머니'로 지칭)의 재산 절반을 요구하며 소송을 제기했습니다. 이 남성은 생전 여자친구에게 경제적으로 의존했으며, 여자친구는 그의 결혼 및 아파트 공동명의 요구를 거절했던 것으로 알려졌습니다. 현재 재산분할 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>이 사건은 집단적 피해가 아닌 개인 간의 상속/재산 분할 분쟁입니다. 상대방(피상속인의 상속인)의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 명확히 확인되지 않으며, 원고(남성)의 청구권이 기사 내용상 법적으로 명확하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>여보라 불렀으니 재산 절반 내놔 …장례식장 쓱 다녀간 엄마 남친의 황...</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/7PGK9G7PPYON</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:42:01.340391+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B229" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D229" t="inlineStr">
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>아내, 상간남</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E229" t="inlineStr">
-[...358 lines deleted...]
-      </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>상간 소송 항소심 진행 중, 이혼 소송과 병합 심리</t>
+          <t>변호사 상담 진행 중, 소송 제기 전 단계</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>방송인 최동석과 박지윤 부부의 이혼 및 상간 소송이 진행 중이다. 박지윤이 최동석과 A씨를 상대로 낸 상간 소송과 최동석이 박지윤을 상대로 낸 이혼 소송이 병합 심리되었으며, 현재 상간 소송의 항소심이 진행되고 있다. 항소심에서는 박지윤이 피고 당사자에서 제외되었다.</t>
+          <t>결혼 15년 차 남편 A씨가 별거 중인 아내의 외도 사실을 알게 되어 상간남 소송 및 재산분할 관련 법적 조언을 구했습니다. 아내가 공동 재산에서 상간남에게 송금한 사실과 처가로부터 증여받은 재산의 분할 가능성 등이 쟁점입니다. 변호사는 상간 소송 및 재산분할 가능성을 긍정적으로 보았으나, 부모의 직접 손해배상 청구는 어렵다고 답변했습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>개인 간의 상간 소송으로 집단적 피해(조건 3)에 해당하지 않으며, 상대방의 자력이 대기업/공공기관 수준으로 명확히 보장되지 않음(조건 2). 피해 규모 또한 소송금융이 투자할 만큼 크다고 보기 어려움(조건 4). 공적 절차(조건 6)나 명확한 증거 확보 여부(조건 5)도 불분명하여 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방(아내)의 외도 사실이 명확하고, 공동 재산 감소에 대한 증거(송금 내역) 확보가 가능합니다. (적합 조건 1, 5) 그러나 상간남의 자력은 불분명하며, 집단적 피해가 아닌 개인 간의 분쟁입니다. (적합 조건 2, 3 미해당) 피해 규모는 '상당한 금액'으로 언급되었으나 구체적인 액수는 미상입니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (상당한 금액 송금 및 재산분할 대상 재산)</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (남편 A씨)</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>최동석 상간 소송 항소심, 박지윤 없이 진행한다‥피고 당사자서 제외</t>
+          <t>다른 남자 생겼다  별거 중 외도한 아내... 상간자 소송 가능할까</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603071604356310</t>
+          <t>https://www.insight.co.kr/news/546337</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-07 12:38:29.800494+00:00</t>
+          <t>2026-03-13 12:41:50.194568+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>남성 (사실혼 관계 상대방)</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>사실혼 관계 해소 및 재산분할 소송 판결</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>9년간 동거하며 '여보'라고 부르던 관계가 사실혼으로 인정되어, 남성이 여성에게 주택의 절반을 재산분할로 지급해야 한다는 내용의 사건입니다. 이는 사실혼 관계 해소 및 재산분할 소송과 관련된 법적 분쟁으로, 상대방의 자력과 피해 규모가 명확하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>9년간의 교제와 호칭 등으로 사실혼 관계가 인정되어 상대방의 재산분할 의무가 명확하며, 부동산 자력이 충분합니다. 피해 규모가 크고 사실혼 입증을 위한 증거 확보가 용이하며, 이미 소송이 진행 중이거나 판결이 선고된 것으로 보입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>부동산 가액의 절반 (수억 원 이상 추정)</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>엄마 생전 '여보'라 부르던 남성… 9년 교제는 '사실혼', 집 절반 내놔</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6100042</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:41:14.716379+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B235" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D235" t="inlineStr">
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E235" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I235" t="inlineStr">
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>방송인 박지윤과 최동석 부부가 2023년 10월부터 이혼 소송을 진행 중인 사실이 보도되었다. 기사는 박지윤의 제주살이 흔적과 과거 방송 에피소드를 언급하며 이혼 소송 진행 상황을 간접적으로 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 집단적 피해나 대규모 피해 금액이 특정되지 않습니다. 또한 소송금융이 주로 투자하는 상업 분쟁이나 집단 소송의 성격과 거리가 멀어 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J235" t="inlineStr">
-[...66 lines deleted...]
-      <c r="I236" t="inlineStr">
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>박지윤, 이혼소송 전 제주살이 흔적 공개  도민 추천으로</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>atstar1.com</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>http://www.atstar1.com/news/articleView.html?idxno=6033087</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:57:30.434706+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>상간남</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>변호사 상담을 통해 소송 가능성 검토 중</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>별거 중이던 아내가 다른 남자를 만나고 그에게 돈을 보낸 사실을 알게 된 남성이 상간자 소송 및 재산분할 가능성에 대해 변호사에게 조언을 구했습니다. 변호사는 별거 중 외도라도 상간자 소송이 가능하며, 15년 이상 혼인 생활을 했다면 아내의 특유재산도 재산분할 대상에 포함될 수 있다고 답변했습니다.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(아내의 외도 인정, 변호사 법률 검토), 증거 확보 가능성(돈 이체 내역)이 있습니다. 그러나 상대방(상간남)의 자력 정보가 불확실하고, 집단적 피해가 아닌 개인적 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J236" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K236" t="inlineStr">
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>별거중인데 “다른 남자 생겼다”는 아내…“상간남에게 소송 가능한가...</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L236" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2120074</t>
+          <t>https://biz.heraldcorp.com/article/10692804?ref=naver</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-07 12:33:16.211581+00:00</t>
+          <t>2026-03-13 00:29:46.546497+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
-      <c r="A238" s="2" t="inlineStr">
+      <c r="A238" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr"/>
       <c r="F238" t="inlineStr">
         <is>
-          <t>이 기사는 이혼 소송 과정에서 필요한 법률 지식을 웹툰 형식으로 제공하는 교육용 콘텐츠입니다. 실제 사례를 각색한 내용으로, 특정 사건에 대한 보도가 아니며 소송금융 투자 대상이 될 수 있는 실제 분쟁이 존재하지 않습니다.</t>
+          <t>이 기사는 배우자의 외도로 인한 피해자가 겪는 고통과 상황을 주도적으로 되찾는 방법에 대한 일반적인 조언을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 내용은 아니며, 소송금융 투자 검토를 위한 구체적인 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>이 기사는 실제 진행 중인 특정 사건에 대한 보도가 아닌, 이혼 소송 관련 법률 지식을 웹툰 형식으로 이해하기 쉽게 제공하는 교육 목적의 콘텐츠입니다. 소송금융 투자를 위한 실제 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 배우자 외도 피해자를 위한 일반적인 조언 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고(적합 조건 1, 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거(적합 조건 5), 공적 절차 진행 여부(적합 조건 6) 등 구체적인 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>외도는 외도, 내조는 내조…바람난 아내가 요구한 것 [이혼의 세계]</t>
+          <t>[정교수의 바람·부부관계 클리닉 10] 질문하는 법이 결과를 바꾼다</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>woman.chosun.com</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409895</t>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=125056</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-07 12:32:44.552462+00:00</t>
+          <t>2026-03-13 00:24:35.235740+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
-      <c r="A239" s="2" t="inlineStr">
+      <c r="A239" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>아내 및 상간남</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>이혼 숙려기간 중, 소송 고려 중</t>
+          <t>변호사 상담 단계</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>다섯 살 자녀를 둔 주부 A씨가 남편의 상습적인 '화캉스'(화장실 도피) 행동으로 인해 이혼을 결심했다. 남편은 출산, 아이 응급실 등 중요한 순간에도 화장실에 숨어 갈등과 육아를 회피했으며, A씨는 현재 이혼 숙려기간을 거치며 소송도 고려하고 있다.</t>
+          <t>결혼 15년 차 남성 A씨가 별거 중 아내의 외도 고백과 이혼 통보에 망연자실하여 변호사에게 상담을 요청한 사연입니다. 아내는 상간남에게 돈을 보냈으며, A씨는 상간남 소송 및 재산분할, 부모님의 손해배상 청구 가능 여부 등에 대해 문의했습니다. 변호사는 별거 기간이 길지 않다면 상간자 소송이 가능하며, 아내의 특유재산도 재산분할 대상이 될 수 있다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>상대방(남편)의 책임은 명확하나 (적합 조건 1), 개인 간의 이혼 소송으로 집단적 피해가 아니며 (적합 조건 3 불충족), 상대방의 자력이나 피해 금액 규모가 소송금융 투자 대상으로서의 매력이 낮습니다 (적합 조건 2, 4 불충족). 소송금융은 대규모 집단 소송이나 기업 대상 소송에 주로 적합합니다.</t>
+          <t>본 사건은 개인의 이혼 및 상간남 소송 관련 상담 사례로, 집단적 피해가 아니며(적합 조건 3 미충족), 상대방(아내 및 상간남)의 자력이나 예상 피해 규모(위자료, 재산분할)가 소송금융 투자 대상으로서의 기준에 미치지 못할 가능성이 높습니다(적합 조건 2, 4 미충족). 또한, 공적 절차 진행 중이거나 명확한 증거가 확보된 상태도 아닙니다(적합 조건 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>출산 때도·아이 응급실 때도 화장실…하루 5번 ‘화캉스’ 남편, 결국...</t>
+          <t>별거 중 새 남자 생긴 아내... 우린 이미 끝! 상간남 소송 안돼</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/07/20260307500005?wlog_tag3=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05434966645382664</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:23.137348+00:00</t>
+          <t>2026-03-12 13:21:34.609896+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr"/>
+      <c r="D240" t="inlineStr"/>
+      <c r="E240" t="inlineStr"/>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송과 관련된 다양한 지식을 전달하며, 대기업 생산직 및 교대 근무가 이혼에 미치는 영향과 울산 지역의 높은 근로자 평균소득이 이혼 소송에 미치는 특이점 등을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 이혼 소송과 관련된 일반적인 법률 지식을 전달하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>매주 목요일 지식을 말아드립니다</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060531</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:16:18.847898+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>상간녀 B씨</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>아내 A씨가 상간녀 B씨를 상대로 제기한 손해배상 청구 소송에서 법원이 B씨에게 3000만 원을 지급하라는 원고 일부 승소 판결을 내렸습니다. 남편의 외도가 범죄에 연루된 사실과 함께 밝혀졌습니다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>개인 간의 상간자 소송으로 피해 규모가 3천만 원으로 소송금융 투자 대상으로는 비교적 작습니다. 상대방(상간녀 B씨)의 자력에 대한 정보가 없어 회수 가능성이 불확실하며, 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>3000만 원</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>[단독] 구속된 남편 사무실서 발견한 1000일 앨범…34년 결혼 생활 무너...</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/1ABHGFIGROY0</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:53:55.337073+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr"/>
+      <c r="D242" t="inlineStr"/>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>법률 자문 기사</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>이혼 시 단독친권 인정 기준에 대한 법률 전문가의 설명 기사. 공동친권이 자녀 복리를 해치는 경우(가정폭력, 방임, 비협조 등) 단독친권이 인정될 수 있으며, 객관적 증거 확보가 중요하다고 강조합니다. 단독친권은 자녀의 의사결정을 돕는 최소한의 안전장치임을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>단독친권 소송은 주로 자녀의 복리 증진과 양육권 확보를 목적으로 하며, 소송금융이 기대하는 대규모 금전적 손해배상 청구와는 거리가 멉니다. 상대방이 개인이며, 소송 승소 시 금전적 회수 가능성이 낮아 소송금융 투자 모델에 부적합합니다. (적합 조건 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>단독친권, 언제 법원이 인정할까</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>livesnews.com</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>https://www.livesnews.com/news/article.html?no=60147</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:48:44.664896+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B240" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D240" t="inlineStr">
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>아내 및 상간남</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E240" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I240" t="inlineStr">
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>이혼 및 상간 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>15년간 결혼 생활을 해온 A씨가 별거 중 아내의 외도 고백과 이혼 통보에 망연자실하여 법적 조언을 구하는 사례입니다. A씨는 아내와 상간남을 상대로 한 소송, 재산분할, 부모님의 손해배상 청구 가능성 등에 대해 문의했으며, 변호사는 별거 중 외도라도 혼인 파탄 전이라면 상간자 소송이 가능하다고 답변했습니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>상대방(아내 및 상간남)의 책임이 비교적 명확하고(적합 조건 1), 아내의 외도 고백 및 상간남에게 송금한 정황 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 개인 간의 이혼 및 상간 소송으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J240" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A241" s="2" t="inlineStr">
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>나 남자 생겼어  아내 통보에 망연자실…별거 중 외도, 소송 가능할까</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/12/2026031209204488049</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:40:03.998119+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>상간남</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>상간자소송 예정 가능성</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>재결합을 원했던 남편이 아내의 외도 사실을 알게 되었고, 아내가 상간남에게 돈까지 보낸 정황이 드러났습니다. 이는 상간자소송으로 이어질 가능성이 높은 전형적인 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>아내의 외도 및 상간남에게 송금 사실이 명확하여 상대방 책임이 비교적 명확하며(적합 조건 1), 아내의 고백 및 송금 내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방(상간남)의 자력이 불확실하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>재결합 원했는데… 우린 이미 끝, 남자 생겼다  상간남에게 돈도 보낸 ...</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6098664</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:39:45.719623+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B241" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D241" t="inlineStr">
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr"/>
+      <c r="D245" t="inlineStr"/>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 재산분할 관련 법리 논의</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 주식 가치가 급등했을 때 재산분할에 어떻게 반영해야 하는지에 대한 법률적 쟁점을 다루는 기사입니다. 어떤 재산을 분할할지, 평가 기준 시점, 가치 상승의 기여도 등이 주요 고려 사항으로 제시됩니다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 소송 중 주식 재산분할에 대한 법률적 쟁점을 다루는 일반적인 법률 칼럼입니다. 소송금융 투자 대상이 되는 구체적인 피고, 다수의 피해자, 명확한 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>[로펌스토리] 이혼 소송 중 급등한 주식…재산분할에 어디까지 반영되나</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318629</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:39:09.431907+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
-[...87 lines deleted...]
-      <c r="I242" t="inlineStr">
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>방송인 박지윤이 남편 최동석과 2023년 10월부터 이혼 소송을 진행 중이라는 내용의 기사입니다. 기사 본문은 주로 전현무와의 과거 에피소드를 언급하며 이혼 소송 사실을 간략히 전달하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융이 일반적으로 투자하는 집단적 피해, 명확한 기업 상대방, 대규모 금전적 손해 등의 적합 조건에 해당하지 않습니다. 소송금융은 주로 상업적 분쟁이나 집단 소송 등 회수 가능성이 높은 금전적 손해배상 사건에 초점을 맞춥니다.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>전현무, '이혼 소송' 박지윤에 팩폭  서늘한 느낌 있어</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>atstar1.com</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>http://www.atstar1.com/news/articleView.html?idxno=6033025</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:50:11.665207+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>아내 및 상간남</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>이혼 및 상간자 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>사연자는 별거 중인 아내가 다른 남자를 만난 사실을 알게 되었고, 아내가 상간남에게 공동재산을 송금한 정황도 포착했습니다. 이에 상간남 소송 및 이혼 시 재산분할에 대한 법률 자문을 구하고 있습니다. 법원은 별거 중이라도 혼인관계가 완전히 파탄되지 않았다면 상간자 소송이 가능하다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(아내의 외도 인정, 상간남에게 송금 정황), 증거 확보 가능성이 높습니다(은행 거래 내역). 다만, 집단적 피해가 아니며, 상간남의 자력 여부가 불분명하고, 피해 규모가 구체적으로 특정되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J242" t="inlineStr">
-[...354 lines deleted...]
-      </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>'이혼숙려캠프' 투병 부부 안혜림  남편(김학배), 수술비 절반 내줬다…...</t>
+          <t>별거 중이니까 상간남 소송 못 한다?” 재결합 원하는 남편 뒤통수친 ...</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15993480</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107768&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-06 12:55:27.025820+00:00</t>
+          <t>2026-03-12 00:47:59.428395+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
-      <c r="A248" s="2" t="inlineStr">
+      <c r="A248" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>이혼 소송 종결</t>
+          <t>이혼 및 양육권 소송 종결 (2014년)</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>이 기사는 수년 전 이혼 소송을 통해 아이의 양육권을 지켜낸 의뢰인과의 재회를 다룬 변호사의 법조 칼럼입니다. 과거 사건에 대한 개인적인 회고를 담고 있으며, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>1세대 모델 박영선이 과거 이혼 후 아들을 미국에 두고 온 사연과 그로 인한 슬픔을 고백했다. 2004년 결혼 후 2005년 아들을 낳았으며, 3년간의 양육권 소송 끝에 이혼하고 2014년 귀국했다. 기사는 이미 종결된 개인적인 가족사를 다루고 있어, 소송금융 투자 대상으로서의 새로운 법적 쟁점은 불분명하다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>해당 기사는 수년 전 종결된 이혼 소송에 대한 변호사의 개인적인 회고록으로, 소송금융 투자 대상이 될 수 있는 신규 사건이나 집단 피해 사건이 아닙니다. 이미 종결된 사건이라는 부적합 조건에 해당합니다.</t>
+          <t>기사는 이미 2014년에 종결된 이혼 및 양육권 소송에 대한 개인적인 회고를 다루고 있으며, 현재 소송금융 투자를 고려할 만한 새로운 법적 분쟁이나 명확한 손해배상 청구 사유가 제시되지 않는다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[법조칼럼] 업보(業報)</t>
+          <t>“미국 두고 온 아들 생각하면 눈물 난다”…1세대 유명 모델 박영선, 무...</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499897</t>
+          <t>https://www.mk.co.kr/article/11985801</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-06 01:44:53.604904+00:00</t>
+          <t>2026-03-12 00:46:36.291975+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
-      <c r="A249" s="2" t="inlineStr">
+      <c r="A249" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr"/>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
       <c r="D249" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>변호사 상담 진행 중, 법적 절차 개시 전</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>결혼 40년 차 남편 A씨가 아내의 가출 및 졸혼 요구로 생활비가 끊겨 경제적 어려움을 겪고 있다. 변호사는 법률상 부부의 동거 및 부양 의무가 유지되므로 동거심판청구, 위자료 청구, 부양료 청구가 가능하다고 조언했다.</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>가사 사건으로 소송금융의 주된 투자 대상이 아니며, 상대방(아내)의 자력(적합 조건 2)이 충분한지 불분명하고 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크다고 보기 어려움. 또한 집단적 피해(적합 조건 3)가 아닌 개별 사건임.</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>이혼은 싫고 졸혼하자 …생활비 끊긴 40년 차 남편의 고민</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260311_0003543550</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:34:00.987513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>루카 돈치치</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E249" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E250" t="inlineStr"/>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>파혼 및 양육권 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>이혼 소송 시 부부가 공동으로 형성한 재산을 명의와 관계없이 나누는 재산분할 제도를 설명하며, 아파트, 예금, 주식 등 다양한 형태의 재산을 찾는 것이 중요하다고 강조합니다. 필요에 따라 사해행위취소소송과 같은 별도의 법적 절차가 요구될 수 있으며, 결국 재산을 찾아내는 능력이 핵심이라고 언급합니다.</t>
+          <t>NBA 스타 루카 돈치치가 모델 출신 연인과 파혼하고 두 딸의 양육권 소송을 진행 중이라는 뉴스 기사입니다. 기사는 주로 돈치치의 개인적인 상황과 관련된 키워드를 포함하고 있으며, 소송의 구체적인 내용이나 금전적 청구 규모는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해를 다루는 것이 아닌, 이혼 소송 시 재산 분할 과정에서 재산을 찾는 방법에 대한 일반적인 법률 정보 기사입니다. 소송금융 투자 대상으로 고려할 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 NBA 스타의 파혼 및 양육권 소송으로, 개인적인 가족법 분쟁에 해당합니다. 소송 상대방(루카 돈치치)의 자력은 충분할 것으로 예상되나, 집단적 피해가 아니며 기사에서 금전적 피해 규모가 명확히 언급되지 않았습니다. 소송금융은 일반적으로 상업적 분쟁이나 대규모 집단 소송을 대상으로 하므로, 가사 사건은 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>이혼소송 재산분할 과정에서 상대방 재산은 어떻게 찾아야 할까</t>
+          <t>'NBA 스타' 돈치치, 모델 출신 연인과 파혼…두 딸 양육권 소송</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=538309</t>
+          <t>https://www.news1.kr/sports/basketball/6098146</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-06 01:27:39.649332+00:00</t>
+          <t>2026-03-11 13:04:55.437931+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>10년간 가정주부로 살아온 아내가 뇌출혈로 쓰러진 의사 남편의 휴대폰에서 도박과 성매매 사실을 발견했다. 아내는 5억 원 전세금 등 재산 분할과 관련하여 이혼 소송에서 불이익을 받을까 우려하며 법률 자문을 구하고 있다. 남편의 유책 사유가 명확하고 재산 규모가 상당하여 이혼 소송이 예상된다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>의사 남편의 도박 및 성매매 사실이 명확한 증거(남편 폰)로 드러나 상대방 책임이 분명하며(적합 조건 1, 5), 의사라는 직업과 5억 원 전세금 등 상대방의 자력이 충분하다(적합 조건 2). 또한, 10년간 가정주부로 살아온 아내의 재산 분할 및 위자료 청구 규모가 클 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>5억 원 이상</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>뇌출혈로 쓰러진 의사 남편 폰 열자 드러난 도박·성매매…5억 전세금 ...</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/ZBADN459H4S4</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:45:04.692044+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B251" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A252" s="2" t="inlineStr">
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>A씨의 사실혼 남편</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>JTBC '사건반장'에 사연 보도, 변호사 법률 자문 단계</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>사실혼 관계의 남편이 아르바이트 직원과 외도 후 집을 나가 동거를 시작한 사건. 피해 여성 A씨는 정신적 고통을 호소하며 사실혼 관계 해소에 따른 재산 분할 및 위자료 청구를 고려 중이다. 변호사는 사실혼 관계 위자료 청구는 가능하나, 상간녀 소송은 어려울 수 있다고 분석했다.</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 상대방의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해가 아닌 개인 간의 분쟁으로 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다(적합 조건 3, 4 미충족). 또한, 상간녀에 대한 소송은 어려울 수 있다는 법률 전문가 의견도 있습니다.</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>알바생에  난 미혼  속인 사실혼 남편…결국 외도 후 새살림 차렸다</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/11/2026031106095226115</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:42:44.561961+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B252" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A253" s="2" t="inlineStr">
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>사실혼 남성</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>사실혼 관계 파탄 및 위자료, 재산분할 청구 가능성 논의 단계</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>50대 여성 A씨가 사실혼 관계 남성이 아르바이트생과 새살림을 차리며 관계가 파탄에 이르렀다는 사연. 남성은 A씨에게 미혼이라고 속였으며, 변호사는 사실혼 관계 파탄에 따른 재산분할 및 위자료 청구가 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 기사 내용상 상대방의 자력이 충분하지 않을 가능성이 높고(부적합 조건), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>알바생에게 '미혼'이라 속인 사실혼 남편, 새살림까지</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603110637069262</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:40:45.704316+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B253" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A254" s="2" t="inlineStr">
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>배우자</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>법률 상담 진행 중</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>결혼 40년이 넘은 남편이 아내로부터 '졸혼' 통보를 받고 집을 나간 아내에게 생활비까지 끊겨 경제적 어려움을 겪고 있다. 아내가 모든 재산을 관리해왔으며, 남편은 이혼을 원치 않고 아내가 돌아오기를 바란다. 변호사는 '졸혼'은 법적 개념이 아니며, 남편이 동거심판청구, 부양료 및 위자료 청구를 할 수 있다고 조언했다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 가사 분쟁으로, 소송금융이 주로 투자하는 대기업/기관 상대의 집단적 피해 또는 고액 상업 분쟁과는 거리가 멠습니다. 상대방(배우자)의 자력은 명확히 확인되지 않으며, 피해 규모 또한 생활비 및 재산 분할에 초점이 맞춰져 있어 소송금융 투자 기준에 부합하기 어렵습니다. (부적합 조건: 상대방 자력 불충분, 피해 규모 작음, 집단적 피해 아님)</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>40년 뒷바라지했더니 ‘졸혼’ 통보?” 통장 움켜쥐고 집 나간 아내, 남...</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107749&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:37:27.667741+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>전남편</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>전남편의 재산분할, 건물명도, 부당이득, 양육비 감액 소송 진행 중. A씨는 반소 제기 예정.</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>이혼 후 전남편이 재혼하여 아이가 생겼다는 이유로 양육비 감액을 요구하고, 아이와 함께 살던 아파트에 대해 재산분할 및 건물명도 소송, 부당이득 청구 소송을 제기했습니다. A씨는 이에 대한 법률 자문을 구했으며, 변호사는 전남편의 주장이 법적으로 약하고 A씨의 반소 청구가 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (전남편의 양육비 감액 및 재산분할 청구 주장이 법적으로 취약함), 상대방에게 자력이 충분함 (아파트 소유 등), 피해 규모가 큼 (아파트 재산분할 및 장기간의 양육비), 증거가 있거나 확보 가능함 (혼인 및 이혼 사실, 재산 형성 경위 등 명확). 변호사 자문 결과 의뢰인의 법적 주장이 유리한 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>재혼하더니  양육비 깎아달라 …아이 사는 집까지 비우라는 전남편</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260310_0003541436</t>
+        </is>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:27:28.735761+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B254" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D255" t="inlineStr">
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr"/>
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr"/>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>본 기사는 이혼소송 시 재산분할의 기준과 가정법원의 판단 방식에 대해 설명합니다. 혼인 기간 중 형성된 재산이 부부 공동의 노력으로 만들어진 것이지만, 실제 소송에서는 단순한 절반 공식이 아닌 다양한 요소를 고려하여 기여도가 결정된다는 내용을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌 이혼소송 재산분할에 대한 일반적인 법률 해설 기사입니다. 따라서 소송 상대방, 피해 규모, 집단적 피해 여부 등 소송금융 투자 적합 조건을 판단할 수 있는 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>[김광웅의 이혼이야기] 이혼소송 재산분할 기여도 기준, 가정법원 판단...</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>newsprime.co.kr</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726604</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:47:56.546430+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중, 공시송달 절차 필요</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>아내가 남편의 장기간 동거 거부와 베트남 하노이에서의 노골적인 공동생활을 이유로 이혼 소송을 제기했습니다. 남편의 주소 확인이 어려워 공시송달 방식으로 재판이 진행될 예정입니다. 남편의 행동은 명백한 이혼 사유에 해당한다고 변호사는 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>개별 이혼 소송으로 집단적 피해에 해당하지 않으며 (적합 조건 3 미해당), 상대방의 자력 및 피해 규모가 소송금융 투자에 적합한 수준인지 불분명합니다 (적합 조건 2, 4 미확인). 또한, 상대방이 해외에 거주하며 공시송달이 필요한 상황으로, 소송 진행 및 판결 집행에 어려움이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>'베트남 드림' 남편의 배신, 안방도 못 들어간 아내</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M257" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/O28IH7OUX1OT</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:46:01.556928+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr"/>
+      <c r="D258" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E255" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>SK나이츠 구단주 최태원 회장의 이혼 소송 과정에서 그의 '외도' 등 개인적인 사안이 언급되며 가족의 '민낯'이 드러났다는 내용의 기사입니다. 사회적 담론을 제시하는 인물로서의 면모와 사생활의 대비를 다루고 있습니다.</t>
+          <t>아내가 제공한 비밀번호로 집에 들어온 상간남에 대한 주거침입죄 성립 여부와 별개로, 민사상 손해배상 청구(상간소송)는 충분히 가능하다는 법률 전문가들의 의견을 다루고 있습니다. 형사 처벌의 불확실성에도 불구하고, 민사적 책임은 인정될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>기사 내용은 최태원 회장의 이혼 소송과 관련된 개인적인 사안에 초점을 맞추고 있어, 집단적 피해나 공공의 이익과 관련된 소송금융 투자 대상으로는 부적합합니다. 상대방의 자력은 충분하나 (적합 조건 2), 집단적 피해 (적합 조건 3) 및 피해 규모 (적합 조건 4)가 소송금융의 일반적인 기준에 부합하지 않습니다.</t>
+          <t>해당 사건은 개인 간의 민사상 손해배상 청구(상간소송)로, 상대방의 책임은 명확할 수 있으나(적합 조건 1), 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 소송금융 투자 기준에 비해 크지 않고(부적합 조건 4), 상대방이 자력이 충분한 기관이 아닌 개인이라는 점에서(부적합 조건 2) 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>1명 (이혼 소송 당사자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>[단독] SK나이츠 구단주 최태원家의 '민낯'…오빠는 '외도', 여동생 최기...</t>
+          <t>아내가 준 비밀번호로 들어온 상간남, 주거침입 될까?</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>spochoo.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>http://www.spochoo.com/news/articleView.html?idxno=120485</t>
+          <t>https://lawtalknews.co.kr/article/JOIRMCUL6JRP</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-05 01:19:59.280717+00:00</t>
+          <t>2026-03-10 12:43:37.798631+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr"/>
+      <c r="D259" t="inlineStr"/>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>이혼조정 절차에 대한 일반적인 정보 제공</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>이 기사는 전문 변호사가 이혼 조정 절차 진행 시 고려할 점에 대해 설명합니다. 이혼 소송 전 단계로 여겨지던 조정이 최근에는 아예 조정이혼을 염두에 두는 경우가 많아졌으며, 공동 재산 내역 확인을 위해 재산명시 및 재산조회 제도를 활용할 수 있다고 조언합니다.</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 조정 절차에 대한 일반적인 법률 정보 제공 기사입니다. 소송금융 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>전문변호사가 말하는 조정이혼 진행 시 살펴볼 점은?</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>thepowernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M259" t="inlineStr">
+        <is>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026030909543825276cf2d78c68_7</t>
+        </is>
+      </c>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:46:33.827128+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>1, 2심에서 소멸시효 인정</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>50대 여성 A씨가 2017년 남편의 외도 사실을 알았으나 자녀들 때문에 이혼하지 못하고 3년이 지났다. 상간녀 소송을 제기했으나 1, 2심에서 소멸시효가 인정된 것으로 보이며, 이에 대한 법률적 판단을 묻는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>기사 내용에 따르면 이미 1, 2심에서 소멸시효가 인정되어 사실상 소송이 종결된 사건으로 판단됩니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>남편 외도 안 지 3년 지났는데 …상간녀 소송도 시효를 넘긴 걸까 [중·...</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L260" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M260" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026030510010005479?did=NA</t>
+        </is>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:33:13.010489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중, 관련 상간자 위자료 소송은 기각 판결</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>방송인 박지윤은 결혼 14년 만에 최동석과 파경을 맞고 현재 이혼 소송을 진행 중이다. 이와 별개로 박지윤과 최동석이 각각 상대방 지인을 상대로 제기했던 상간자 위자료 손해배상 청구 소송은 모두 기각되었다. 기사는 박지윤의 개인적인 근황과 여행에 초점을 맞추고 있다.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 상간자 위자료 소송은 이미 기각되어 종결된 사건으로 소송금융 투자에 부적합하다. (부적합 조건: 이미 종결된 사건) 현재 진행 중인 이혼 소송에 대해서는 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 정보가 기사에 부족하다.</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>'14년 만에 파경' 박지윤, 소송 중 홀연히 떠났다…최저 몸무게 찍고 리...</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026030862114</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:34:37.040747+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B259" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D259" t="inlineStr">
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>아들</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E259" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I259" t="inlineStr">
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>법률 상담 중, 소송 예정</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>고령의 아버지가 부양을 조건으로 아들에게 건물을 증여했으나, 증여 후 아들 부부의 태도가 변하고 집에서 나가달라는 요구를 받았습니다. 아버지는 아들의 부양의무 불이행을 이유로 증여 해제를 통해 건물을 돌려받을 수 있는지 법률 상담을 요청했으며, 변호사는 부양의무 불이행이 입증되면 소송을 통해 재산 반환이 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>상대방(아들)이 증여받은 건물을 소유하고 있어 자력이 충분하며, 피해 규모가 아버지의 전 재산으로 상당합니다. 부양의무 불이행을 원인으로 한 증여 해제 주장이 가능하나, '효도 계약' 분쟁의 특성상 부양 조건 및 불이행에 대한 명확한 증거 확보가 쟁점이 될 수 있어 적합도를 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J259" t="inlineStr">
-[...198 lines deleted...]
-      </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>급증하는 불륜이혼 소송, 이혼전문변호사가 조언하는 실리적인 대응 전...</t>
+          <t>건물 물려준 뒤 달라진 아들 태도… 증여 취소 가능할까[양친소]</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=104082</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01134886645381352</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-04 01:31:41.673124+00:00</t>
+          <t>2026-03-08 00:33:21.411146+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C263" t="inlineStr"/>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>이혼 소송 검토 중</t>
+          <t>사실혼 관계 해소 및 재산분할, 위자료 청구 예정</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>남편이 아내의 피임약 발견으로 20년 결혼생활의 배신감을 느끼고 이혼을 결심한 사건입니다. 소송을 피하고 싶어 하지만, 증거를 바탕으로 법적 대응을 고려 중이며, 재산분할은 유책 사유와 별개로 진행될 예정입니다.</t>
+          <t>7년간 사실혼 관계를 유지해온 A씨가 남편의 외도를 알게 된 후, 남편이 혼인신고가 없었다는 이유로 사실혼 관계 및 재산분할을 거부하는 상황입니다. A씨는 결혼식, 양가 경조사 참여, 경제적 공동체 형성 등 사실혼 관계를 증명하고 재산분할 및 위자료를 청구하고자 합니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>개인 간의 이혼 소송으로, 소송금융의 주요 적합 조건(상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼)에 해당하지 않습니다. 위자료 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵고, 상대방의 자력 확보도 불확실하여 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(외도 및 사실혼 관계 부정), 상대방에게 아파트 명의 등 자력이 충분합니다. 또한 결혼식 사진, 양가 부모님과의 메시지 등 사실혼 및 부정행위 증거 확보가 용이하며, 아파트 재산분할을 통해 피해 규모가 수억 원 이상으로 커질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>아내 가방 속 피임약, 20년 결혼생활의 배신</t>
+          <t>“외도 들키자 각방 쓰고 혼인신고 안 했다고 부부가 아니었다고 돌변하...</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/79KAXC2ZHJ85</t>
+          <t>https://www.wikitree.co.kr/articles/1122394</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-04 01:18:14.168234+00:00</t>
+          <t>2026-03-08 00:29:25.715823+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>이혼 소송 본안 심리 예정, 상간 맞소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>방송인 박지윤과 최동석이 이혼 소송을 진행 중이며, 양측은 상간 맞소송을 통해 서로 부정행위가 없었다고 주장하고 있습니다. 오는 4월 이혼 소송 본안 사건에 대한 심리를 앞두고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송 및 상간 맞소송으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한, 상대방의 책임이 명확하지 않고 양측이 부정행위를 부인하고 있어 승소 가능성 판단이 어렵습니다. 상대방의 자력 또한 대기업, 금융기관 등 소송금융 투자에 적합한 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>박지윤, 이혼 소송 중 상하이 여행 근황…“최저 몸무게 찍고 증량 중”</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M264" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1591394?ref=naver</t>
+        </is>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:27:18.580334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>방송인 박지윤이 2023년 최동석과의 파경 소식을 전한 후 현재 이혼 소송을 진행 중이다. 기사는 박지윤의 상하이 여행과 다이어트 중단 등 근황을 전하고 있다.</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융이 일반적으로 투자하는 집단적 피해, 대규모 손해배상 청구, 기업/기관 상대방 등의 적합 조건에 해당하지 않습니다. 소송금융 투자 대상으로서의 요건을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>‘이혼’ 박지윤, 역대급 가벼운 몸무게 찍더니..다이어트 긴급 중단 “...</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112756077</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:26:59.944543+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>항소심 진행 중, 1심 증거 불충분으로 기각</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>방송인 최동석이 전 부인 박지윤과 지인 A씨를 상대로 제기한 상간자 위자료 손해배상 청구 소송의 항소심이 박지윤을 제외한 채 진행된다. 1심에서는 증거 불충분으로 기각되었으나, 최동석이 항소하여 변론 재개를 위한 보충 의견서를 제출한 상태이다. 이 사건은 최동석과 박지윤의 이혼 소송 본안과는 별개로 심리가 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>1심에서 증거 불충분으로 기각되어 상대방 책임의 명확성이 낮고, 증거 확보 가능성도 불확실합니다. 또한, 피고 A씨의 자력 여부가 불분명하며, 상간자 위자료 소송의 특성상 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>최동석 '상간소송', 박지윤 없이 재개된다</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/star/article/1009524/</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:38:55.596934+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>상간 소송 항소심 진행 중, 이혼 소송과 병합 심리</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>방송인 최동석과 박지윤 부부의 이혼 및 상간 소송이 진행 중이다. 박지윤이 최동석과 A씨를 상대로 낸 상간 소송과 최동석이 박지윤을 상대로 낸 이혼 소송이 병합 심리되었으며, 현재 상간 소송의 항소심이 진행되고 있다. 항소심에서는 박지윤이 피고 당사자에서 제외되었다.</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>개인 간의 상간 소송으로 집단적 피해(조건 3)에 해당하지 않으며, 상대방의 자력이 대기업/공공기관 수준으로 명확히 보장되지 않음(조건 2). 피해 규모 또한 소송금융이 투자할 만큼 크다고 보기 어려움(조건 4). 공적 절차(조건 6)나 명확한 증거 확보 여부(조건 5)도 불분명하여 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>최동석 상간 소송 항소심, 박지윤 없이 진행한다‥피고 당사자서 제외</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603071604356310</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:38:29.800494+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>A, B</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>방송인 최동석이 전 부인 박지윤의 상간자로 지목된 A씨를 상대로 제기한 상간 소송이 진행 중이다. 1심에서 A씨가 상간자로 인정되어 손해배상 책임이 인정되었으나, 최동석 측이 항소하여 현재 항소심이 진행되고 있다. 박지윤은 자신의 상간 소송에 대해 항소하지 않았다.</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 1심에서 인정되어 비교적 명확하고(적합 조건 1), 증거가 확보된 상태이나(적합 조건 5), 상대방이 개인으로 자력 확인이 어렵고(적합 조건 2 미충족), 피해 규모가 소송금융 투자 대상으로서 충분히 크지 않으며 집단적 피해가 아님(적합 조건 3, 4 미충족). 소송금융의 경제적 타당성이 낮아 투자 부적합.</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>박지윤 빠졌지만…최동석 상간 소송 ing</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>tvdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M268" t="inlineStr">
+        <is>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17728669051779892002</t>
+        </is>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:37:47.037848+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>항소심 진행 중 (1심 기각 및 각하)</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>방송인 최동석이 이혼 소송 중인 박지윤과 지인 A씨를 상대로 제기한 상간자 위자료 소송의 항소심이 박지윤을 제외하고 재개됩니다. 1심에서는 증거 부족으로 기각되었으며, 박지윤에 대한 소송은 소송 요건 불충족으로 각하된 바 있습니다. 현재 최동석은 1심 기각 판결에 불복하여 항소장을 제출한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>1심에서 증거 부족으로 기각되었고, 박지윤에 대한 소송은 소송 요건 불충족으로 각하되어 상대방 책임이 명확하지 않습니다. 상대방이 개인이므로 자력 충분 조건에 부합하지 않으며, 집단적 피해가 아닌 개인 간의 소송입니다. 증거 확보의 어려움이 명확하게 드러나 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>최동석 ‘상간 소송’ 박지윤 없이 재개…“소송 요건 충족 못해”</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M269" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10689081?ref=naver</t>
+        </is>
+      </c>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:34:50.067410+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B264" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D264" t="inlineStr">
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>항소심 진행 중, 박지윤은 소송 요건 불충족으로 제외</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>방송인 최동석이 이혼 소송 중인 박지윤과 A씨를 상대로 제기했던 상간자 위자료 손해배상청구 소송의 항소심이 박지윤을 제외하고 재개된다. 박지윤은 소송 요건을 충족하지 못해 항소심에서 제외되었으며, A씨에 대한 소송만 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>최동석이 이혼 소송 중 제기한 상간자 위자료 청구 소송으로, 상간자로 지목된 A씨의 책임이 명확하다는 전제 하에 소송이 진행 중입니다. (적합 조건 1) 그러나 상대방 A씨의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않으며, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 적합도는 'Medium'으로 판단됩니다. (적합 조건 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>최동석 항소한 '상간 소송'에 박지윤은 제외… 소송 요건 충족 못해  [엑...</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2120074</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:33:16.211581+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr"/>
+      <c r="D271" t="inlineStr"/>
+      <c r="E271" t="inlineStr"/>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송 과정에서 필요한 법률 지식을 웹툰 형식으로 제공하는 교육용 콘텐츠입니다. 실제 사례를 각색한 내용으로, 특정 사건에 대한 보도가 아니며 소송금융 투자 대상이 될 수 있는 실제 분쟁이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>이 기사는 실제 진행 중인 특정 사건에 대한 보도가 아닌, 이혼 소송 관련 법률 지식을 웹툰 형식으로 이해하기 쉽게 제공하는 교육 목적의 콘텐츠입니다. 소송금융 투자를 위한 실제 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>외도는 외도, 내조는 내조…바람난 아내가 요구한 것 [이혼의 세계]</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409895</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:32:44.552462+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E264" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A265" s="2" t="inlineStr">
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>이혼 숙려기간 중, 소송 고려 중</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>다섯 살 자녀를 둔 주부 A씨가 남편의 상습적인 '화캉스'(화장실 도피) 행동으로 인해 이혼을 결심했다. 남편은 출산, 아이 응급실 등 중요한 순간에도 화장실에 숨어 갈등과 육아를 회피했으며, A씨는 현재 이혼 숙려기간을 거치며 소송도 고려하고 있다.</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>상대방(남편)의 책임은 명확하나 (적합 조건 1), 개인 간의 이혼 소송으로 집단적 피해가 아니며 (적합 조건 3 불충족), 상대방의 자력이나 피해 금액 규모가 소송금융 투자 대상으로서의 매력이 낮습니다 (적합 조건 2, 4 불충족). 소송금융은 대규모 집단 소송이나 기업 대상 소송에 주로 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>출산 때도·아이 응급실 때도 화장실…하루 5번 ‘화캉스’ 남편, 결국...</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/07/20260307500005?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:28:23.137348+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>남자친구</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>약혼 파기 및 손해배상 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>결혼을 약속하고 신혼집 마련 및 결혼 준비를 하던 중, 남자친구가 다른 여성과 부적절한 관계를 맺은 사실이 발각되어 약혼을 파기했습니다. 사연자는 남자친구를 상대로 약혼 해제에 따른 위자료 및 결혼 준비 비용, 예물 등의 반환을 청구할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>남자친구의 부정한 행위로 인한 약혼 파기로 상대방 책임이 명확하며, 재산적 손해 및 위자료 청구에 대한 법적 근거와 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력이 대기업 수준은 아니므로 투자 규모 및 회수 가능성에 한계가 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>5천만 원 및 결혼 준비 비용 일체, 위자료</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>신혼집서 10년 연인과 밀회한 남친……책임 물을 수 있나요[양친소]</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M273" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02230406645381024</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:28:08.499848+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B265" t="inlineStr">
-[...385 lines deleted...]
-      <c r="D271" t="inlineStr">
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E271" t="inlineStr">
-[...202 lines deleted...]
-      </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>1심에서 양측 청구 기각, 박지윤 측 소송 최종 확정, 최동석 측 항소 진행 중</t>
+          <t>최동석의 상간 소송 1심 기각 후 항소 진행 중 (2심에서 박지윤 제외). 박지윤의 소송은 종결. 이혼 소송 본안 심리 예정.</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>방송인 박지윤이 다이어트 근황을 전하며 인생 최저 몸무게를 기록했다고 밝혔다. 한편, 그녀는 2023년 최동석과 이혼 후 최동석이 제기한 상간자 위자료 소송에서 1심 기각 판결을 받았고, 박지윤이 제기한 소송은 항소 없이 원고 패소로 최종 확정되었다. 최동석은 1심 기각 판결에 불복하여 항소장을 제출한 상태이다.</t>
+          <t>아나운서 최동석이 이혼 소송 중인 박지윤과 A씨를 상대로 제기한 상간자위자료 손해배상청구 소송 1심에서 청구가 기각되자 항소하여 2심이 진행 중입니다. 2심에서는 박지윤이 피고에서 제외되었으며, 박지윤이 최동석 지인을 상대로 제기했던 소송은 이미 종결되었습니다. 양측은 부정행위를 부인하고 있으며, 오는 4월 이혼 소송 본안 심리를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 상간자 위자료 청구 소송으로, 집단적 피해나 대규모 피해 금액이 존재하지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. 또한, 1심에서 양측의 청구가 모두 기각되었고, 박지윤 측의 소송은 항소 없이 원고 패소 판결이 최종 확정되어 '종결된 사건'에 해당합니다. 최동석 측의 소송은 항소 진행 중이나, 1심 기각 판결로 상대방 책임이 명확하다고 보기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확함 조건 불충족: 1심에서 청구가 기각되었고, 양측 모두 부정행위를 부인하여 책임 소재가 불분명합니다. 집단적 피해 조건 불충족: 개인 간의 상간 소송으로 집단적 피해가 아니며, 피해 규모가 큼 조건 불충족: 상간 위자료 소송은 일반적으로 소송금융이 고려하는 대규모 피해와는 거리가 있습니다. 또한, 박지윤이 제기한 소송은 이미 종결되어 부적합 조건에 해당하며, 최동석의 소송도 1심 기각 후 항소 중으로 승소 가능성이 낮아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>'최동석 상간 소송' 박지윤, 인생 최저 몸무게 찍었다[스타이슈]</t>
+          <t>[단독]남사친 불륜 주장? 최동석 상간 소송, 박지윤은 빠졌다</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/01/2026022823560715327</t>
+          <t>https://www.starnewskorea.com/star/2026/03/07/2026030613440242929</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-01 00:29:00.362371+00:00</t>
+          <t>2026-03-07 00:40:01.564563+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
-      <c r="A275" s="2" t="inlineStr">
+      <c r="A275" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>상간 소송 1심 기각, 이혼 소송 진행 중</t>
+          <t>상간 맞소송 진행 중</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>방송인 박지윤이 다이어트 근황을 공개한 가운데, 최동석과 제기했던 상간자 위자료 손해배상 청구 소송이 1심에서 모두 기각되었다. 두 사람은 2023년 이혼 조정 신청서를 제출했으며, 양육권과 친권은 박지윤에게 있다. 상간 소송과는 별개로 이혼 소송은 현재도 진행 중이다.</t>
+          <t>방송인 박지윤과 전 배우자가 이혼 과정에서 폭로전과 녹취록 공개 등 갈등을 겪었으며, 현재 상간 맞소송을 진행 중이다. 이 사건은 개인 간의 법적 분쟁으로, 소송금융 투자 대상으로서의 집단성이나 대규모 피해가 확인되지 않아 적합도가 낮다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>상간 소송이 이미 1심에서 기각되어 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 개인 간의 소송으로 집단적 피해나 대규모 피해 금액을 기대하기 어렵습니다(적합 조건 3, 4 불충족). 또한, 1심 판결로 해당 상간 소송이 종결된 상태이므로 부적합 조건에 해당합니다.</t>
+          <t>개인 간의 상간 맞소송으로, 집단적 피해(적합 조건 3)가 아니며 피해 규모(적합 조건 4)가 소송금융 투자 대상으로서 크다고 보기 어렵습니다. 또한, 책임 소재가 상호 주장되는 '맞소송' 형태라 상대방 책임(적합 조건 1)이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>박지윤, 최동석과 상간 소송 중 쏙 빠진 살… 인생 최저 몸무게</t>
+          <t>'맞상간 소송 中' 박지윤, 예능 뜬다…이혼 전부터 제주살이 내공  로컬...</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-28/202602280100177360012744</t>
+          <t>https://www.xportsnews.com/article/2119973</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-03-01 00:28:04.789059+00:00</t>
+          <t>2026-03-07 00:37:28.358063+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
-      <c r="A276" s="2" t="inlineStr">
+      <c r="A276" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>이혼 및 친권 양육권 소송 진행 중</t>
+          <t>이혼 소송 중 디지털 자산 분할 문제</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>안젤리나 졸리와 브래드 피트의 약 10년간 이어진 이혼 및 친권 양육권 분쟁이 자녀들의 행보에 영향을 미치고 있다는 현지 언론의 분석이 나왔습니다. 브래드 피트는 자녀들을 잃어가는 현 상황에 큰 충격을 받은 것으로 전해졌습니다.</t>
+          <t>비트코인 등 암호화폐가 이혼 소송에서 새로운 분쟁 자산으로 떠오르고 있습니다. 자동차나 부동산과 달리 디지털 자산은 그 존재 여부를 증명하는 것이 주요 쟁점이며, 전문가들은 암호화폐 확산에 따라 이혼 소송에서의 디지털 자산 분할 문제가 증가할 것으로 예상합니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>해당 사건은 개인적인 이혼 및 친권 양육권 분쟁으로, 소송금융이 일반적으로 투자하는 상업 분쟁, 집단 소송 등과 성격이 다릅니다. 소송금융은 명확한 금전적 손해배상 청구를 통해 수익을 회수하는 것을 목표로 하므로, 본 사건의 특성상 투자 적합성이 낮습니다.</t>
+          <t>해당 기사는 이혼 소송에서 디지털 자산의 존재 여부 증명이 어렵다는 점을 강조하여 '증거가 있거나 확보 가능함' 적합 조건에 부합하지 않습니다. 또한, 이혼 소송은 집단적 피해가 아닌 개별 사건이며, 소송금융의 주요 투자 대상인 자력 있는 기업/기관 상대방이 명확하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>'연세대 입학' 안젤리나 졸리 아들 매덕스, 이름에 父 브래드 피트 '성'...</t>
+          <t>비트코인, 러시아 이혼 소송서 최대 분쟁 자산… 존재 여부부터 증명해...</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M276" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=637860</t>
+        </is>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:06:59.375530+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>이혼 및 상간 소송 예정</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>30년간 모범 가장으로 살아온 50대 공기업 출신 남편이 은퇴 후 외도를 저질렀고, 아내 A씨가 남편의 휴대폰에서 외도 증거인 통화 녹음 파일을 발견했다. A씨는 둘째 딸의 혼담이 마무리되는 대로 남편과 상간녀를 상대로 이혼 및 상간 소송을 진행할 예정이며, 변호사는 확보된 녹음 파일이 소송에서 충분한 증거 능력을 가진다고 분석했다.</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>남편의 외도 사실이 통화 녹음 파일로 명확하게 드러나 상대방 책임이 비교적 명확하며(적합 조건 1), 공기업 출신으로 자력이 충분할 가능성이 높고(적합 조건 2), 명확한 증거(녹음 파일)가 확보되어 있다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>예비 사위에  한눈팔지 말라  훈수하던 30년 모범 가장 남편... 휴대폰서...</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/545652</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:00:23.197275+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>김주하의 전 남편</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>이혼 소송 확정</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>김주하 아나운서는 2013년 전 남편의 외도와 폭행 등으로 이혼 소송을 제기했으며, 2년 7개월에 걸친 소송 끝에 2016년 이혼이 확정되었습니다. 전 남편의 폭력으로 고막이 손상되는 피해를 입었다고 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>해당 사건은 2016년에 이혼이 확정되어 이미 종결된 사건입니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>김주하, 안타까운 고백... 아들, 전 남편 '아빠'라고 절대 안 해  ('버킷...</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
           <t>mhnse.com</t>
         </is>
       </c>
-      <c r="L276" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022816361683846</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=514433</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-28 12:46:27.704218+00:00</t>
+          <t>2026-03-06 12:59:30.238468+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>남편 (피부과 의사)</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>변호사 상담을 통해 이혼 및 위자료 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>친정에서 20억 원을 지원받아 개원까지 성공한 피부과 의사 남편이 간호사와 불륜을 저질러 아내가 이혼을 고민하는 사연이다. 아내는 남편의 부정행위를 직접 목격했으며, 재산분할, 위자료, 반려견 소유권, 불륜 사진 공개 등에 대해 변호사 상담을 받았다.</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>남편의 불륜 사실이 명확하고(상대방 책임 명확), 피부과 의사로서 자력이 충분하며(상대방에게 자력이 충분함), 친정에서 지원한 20억 원 규모의 재산분할 및 위자료 청구가 예상되어 피해 규모가 크다(피해 규모가 큼). 또한, 남편의 불륜 시인 및 아내의 목격 등 증거 확보가 용이하다(증거가 있거나 확보 가능함).</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>20억 원 이상</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>친정집에서 20억 받아 병원까지 차린 의사 남편... 간호사와 불륜 중이...</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L279" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M279" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/545650</t>
+        </is>
+      </c>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:59:04.630066+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B279" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I279" t="inlineStr">
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>김학배</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>유방암 투병 중인 안혜림 씨가 남편 김학배 씨와 이혼 소송을 진행하고 있으며, 남편이 수술비의 절반을 부담했다는 내용. 유튜브 채널을 통해 소송 상황과 부부 관계의 어려움이 공개되었습니다.</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융이 주로 투자하는 대기업 상대 집단소송이나 대규모 손해배상 사건에 해당하지 않습니다. 상대방(남편)의 자력에 대한 정보가 없으며, 피해 규모 또한 소송금융 투자 대상으로 보기에는 불확실하고 작습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J279" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>패륜 아들 사업자금 대다 카드빚 낸 아내, 그녀의 최후통첩 [이혼의 세...</t>
+          <t>'이혼숙려캠프' 투병 부부 안혜림  남편(김학배), 수술비 절반 내줬다…...</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408197</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15993480</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-28 12:39:31.508777+00:00</t>
+          <t>2026-03-06 12:55:27.025820+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
-      <c r="A281" s="2" t="inlineStr">
+      <c r="A281" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>주거침입 혐의 검찰 불기소 처분</t>
+          <t>이혼 소송 종결</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>이혼 소송 중이던 50대 여성이 증거 자료를 챙기기 위해 공동 소유 주거지에 들어간 혐의(주거침입)로 수사를 받았으나, 검찰로부터 무혐의 처분을 받았다. 검찰은 공동 소유 주거지였고 별거 기간이 짧았다는 점을 고려해 불기소 결정했다.</t>
+          <t>이 기사는 수년 전 이혼 소송을 통해 아이의 양육권을 지켜낸 의뢰인과의 재회를 다룬 변호사의 법조 칼럼입니다. 과거 사건에 대한 개인적인 회고를 담고 있으며, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>이혼 소송 중 발생한 개인 간의 주거침입 혐의 사건으로, 집단적 피해나 대규모 피해 금액이 존재하지 않으며, 상대방의 자력 또한 불분명합니다. 또한, 해당 주거침입 혐의에 대한 검찰 수사는 이미 불기소 처분으로 종결되어 신규 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 미충족: 집단적 피해 없음, 피해 규모 작음, 상대방 자력 불분명)</t>
+          <t>해당 기사는 수년 전 종결된 이혼 소송에 대한 변호사의 개인적인 회고록으로, 소송금융 투자 대상이 될 수 있는 신규 사건이나 집단 피해 사건이 아닙니다. 이미 종결된 사건이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>이혼 소송 중 짐 챙기러 가자  주거 침입했다 ···50대 여성 불기소</t>
+          <t>[법조칼럼] 업보(業報)</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18599</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499897</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-28 01:15:49.517981+00:00</t>
+          <t>2026-03-06 01:44:53.604904+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
-      <c r="A282" s="2" t="inlineStr">
+      <c r="A282" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>이혼 맞소송 진행 중</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>프로야구 롯데 자이언츠 소속 정철원 선수가 아내 김지연 씨와의 이혼 소송 절차를 밟고 있습니다. 아내 김지연 씨가 SNS를 통해 경제적 갈등, 육아, 부부생활 등 사생활을 폭로하며 논란이 되었고, 이로 인해 정철원 선수의 시즌 준비에 차질이 생길까 구단과 감독이 우려하고 있습니다.</t>
+          <t>아내가 남편에게 '자녀 성적 의도'를 주장하며 이혼 소송을 제기하자, 남편이 이에 대한 신뢰 훼손을 이유로 맞소송을 제기한 사건입니다. 남편은 아내의 일방적인 별거와 관계 회복 노력 거부로 혼인 공동체가 해체되었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융이 주로 투자하는 대규모 상업 분쟁, 집단 소송, 또는 명확한 기업/기관의 책임이 있는 사건과는 거리가 멠습니다. 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>개인 간 이혼 소송으로, 집단적 피해가 아니며(적합 조건 3 미해당), 상대방의 자력이나 피해 규모가 불분명하여(적합 조건 2, 4 미해당) 소송금융 투자 대상으로 적합하지 않습니다. 대규모 집단소송이나 명확한 기업/기관 상대 소송과는 거리가 멠니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>롯데 근심, 원정도박 파문만 있나…한숨 끊이질 않는 김태형 “정철원 ...</t>
+          <t>아내의 '자녀 성적 의도' 주장…남편, '회복 불능' 이혼 맞소송</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112751250</t>
+          <t>https://lawtalknews.co.kr/article/YTJSGS0Z617J</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-02-28 00:47:26.400407+00:00</t>
+          <t>2026-03-06 01:29:20.244972+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="2" t="inlineStr">
+      <c r="A283" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr"/>
-      <c r="E283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E283" t="inlineStr"/>
       <c r="F283" t="inlineStr">
         <is>
-          <t>이혼 소송이 1심 판결로 끝나지 않고 항소심으로 이어지는 경우가 많으며, 1심 판결에 불복하여 항소하는 경우 결과가 달라질 수 있음을 설명하는 기사입니다. 이혼 항소심 절차에 대한 이해와 단계별 대응의 중요성을 강조합니다.</t>
+          <t>이혼 소송 시 부부가 공동으로 형성한 재산을 명의와 관계없이 나누는 재산분할 제도를 설명하며, 아파트, 예금, 주식 등 다양한 형태의 재산을 찾는 것이 중요하다고 강조합니다. 필요에 따라 사해행위취소소송과 같은 별도의 법적 절차가 요구될 수 있으며, 결국 재산을 찾아내는 능력이 핵심이라고 언급합니다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, 이혼 항소심 절차에 대한 일반적인 정보를 제공하는 글입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 집단성 등의 적합 조건이 전혀 확인되지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해를 다루는 것이 아닌, 이혼 소송 시 재산 분할 과정에서 재산을 찾는 방법에 대한 일반적인 법률 정보 기사입니다. 소송금융 투자 대상으로 고려할 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>이혼항소심 변호사 상담 증가··· 1심 판결 이후에도 결과는 달라질 수...</t>
+          <t>이혼소송 재산분할 과정에서 상대방 재산은 어떻게 찾아야 할까</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>enetnews.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47291</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=538309</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-02-27 00:57:31.020146+00:00</t>
+          <t>2026-03-06 01:27:39.649332+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
-      <c r="A284" s="2" t="inlineStr">
+      <c r="A284" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C284" t="inlineStr"/>
+      <c r="D284" t="inlineStr"/>
+      <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>가상화폐 투자 실패로 빚더미에 앉은 남편과 고부 갈등으로 인해 아내 A씨가 이혼을 결심했으나, 남편은 이혼을 거부하며 양육권과 재산분할을 두고 압박하고 있습니다. 변호사는 이혼 사유 입증의 중요성과 빚의 재산분할 여부 특정, 양육권 판단 기준 등에 대해 조언했습니다.</t>
+          <t>이 기사는 이혼 소송 시 원고 입장에서 준비해야 할 위자료, 재산분할, 양육권 및 친권, 양육비 등 핵심 쟁점들을 설명하는 법률 정보성 기사입니다. 상대방의 유책사유와 공동재산 형성 기여도 등을 중심으로 다룹니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>개인 간의 이혼 소송으로, 소송금융의 일반적인 투자 대상이 아닙니다. 상대방(남편)이 가상화폐 투자 실패로 '빚더미'에 앉아 자력이 충분하지 않으며, 피해 규모 또한 소송금융이 기대하는 수익률을 충족하기 어렵습니다. 또한, 상대방 책임이 명확하다고 보기 어려워 이혼 사유 입증에 쟁점이 있습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 소송의 일반적인 쟁점을 설명하는 법률 가이드입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 집단성, 진행 단계 등이 전혀 언급되어 있지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>연봉 높으니 애는 내가 키워 …코인 빚더미 남편의 적반하장</t>
+          <t>이혼 소송, 전문가가 말하는 '원고' 입장에서 준비해야 할 핵심 쟁점</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/27/2026022707235218614</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050585</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-02-27 00:52:55.334500+00:00</t>
+          <t>2026-03-06 01:25:28.950257+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
-      <c r="A285" s="2" t="inlineStr">
+      <c r="A285" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr"/>
       <c r="F285" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 정확한 내용을 파악하기 어렵습니다. 제목에 따르면 이윤진 씨의 합의 이혼과 관련된 내용으로 보이며, 두 자녀와 함께 행복을 찾는다는 내용이 담겨 있습니다.</t>
+          <t>기사는 상간자 위자료 소송의 법적 근거와 합법적인 증거 수집의 중요성을 다룬다. 상대방이 기혼자임을 인지하고 만남을 지속했을 경우, 부부공동생활 침해에 대한 정신적 손해배상을 청구할 수 있으며 이는 이혼 소송과 별개로 진행된다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 사건의 구체적인 내용을 파악할 수 없습니다. 제목으로 미루어 보아 합의 이혼에 대한 내용으로 추정되며, 소송금융 투자 대상이 되는 집단적 피해나 대규모 손해배상 청구 가능성이 보이지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간자 위자료 소송이라는 법률 주제에 대한 일반적인 정보를 제공합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음) 소송금융은 특정 사건의 원고를 대상으로 하는데, 이 기사에서는 특정 피고나 피해자가 명시되지 않아 투자 대상을 특정할 수 없습니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>‘합의 이혼’ 이윤진, 폭풍 성장 두 아이 품에 안고 행복 찾아 “이범...</t>
+          <t>상간자 위자료소송, 합법적 증거수집의 중요성</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>thebigdata.co.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602270629482110</t>
+          <t>http://www.thebigdata.co.kr/view.php?ud=2026030510085369246cf2d78c68_23</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-27 00:41:53.236715+00:00</t>
+          <t>2026-03-06 01:25:23.203702+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
-      <c r="A286" s="2" t="inlineStr">
+      <c r="A286" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C286" t="inlineStr"/>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr"/>
       <c r="F286" t="inlineStr">
         <is>
-          <t>10년간 믿었던 남편이 12살 어린 아르바이트생과 외도한 사실을 홈캠으로 확인한 A씨가 남편과 상간녀로부터 오히려 납치, 감금, 폭행, 스토킹 혐의로 역고소를 당했다. 남편은 이혼 소송 중 결혼이 돈 때문이었다고 고백했으며, A씨는 강력한 법적 대응을 준비 중이다.</t>
+          <t>이혼 시 재산분할 소송은 배우자와의 협의가 이루어지지 않을 경우 변호사의 조력이 필수적이며, 재산 형성에 대한 본인의 기여도를 최대한 인정받는 것이 중요하다고 설명합니다. 주택, 예금, 주식 등 명의와 상관없이 혼인 기간 중 형성된 모든 재산과 채무가 분할 대상이 될 수 있음을 강조하며, 이혼전문변호사의 도움을 받아 전략을 수립할 것을 권고합니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>상대방 책임은 홈캠 영상 등 증거로 명확하나(적합 조건 1, 5), 상대방(남편, 아르바이트생)의 자력이 충분하지 않아(부적합 조건: 상대방 자력 부족) 투자 회수 가능성이 낮다. 또한, 집단적 피해가 아닌 개인 간의 분쟁이며(부적합 조건: 집단적 피해 아님), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다(부적합 조건: 피해 규모 불충분).</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 시 재산분할 소송에 대한 일반적인 법률 자문 기사입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 구체적인 피해 사실, 집단적 피해 또는 대규모 피해 금액 등의 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>12살 어린 알바생 집에 불러 불륜 ...남편·상간녀가 오히려 '역고소'</t>
+          <t>재산분할소송, 기여도를 인정받기 위한 전략적 싸움 필요</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>livesnews.com</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/27/2026022705333365985</t>
+          <t>https://www.livesnews.com/news/article.html?no=59954</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-02-27 00:35:19.218260+00:00</t>
+          <t>2026-03-06 01:25:16.268901+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
-      <c r="A287" s="2" t="inlineStr">
+      <c r="A287" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>남편 및 상간녀</t>
+          <t>미상 (전 남편)</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>상간 소송 및 역고소 진행 중</t>
+          <t>친권 및 양육권 확보로 소송 종결</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>A씨가 남편과 상간녀를 상대로 소송을 진행 중이며, 남편과 상간녀는 A씨를 납치, 감금, 폭행, 스토킹 등의 혐의로 역고소했습니다. A씨는 상간녀와의 대화 녹취를 증거로 가지고 있습니다.</t>
+          <t>김주하 씨는 2013년 전 남편의 외도와 폭행으로 이혼 소송을 제기했으며, 2016년 소송 끝에 친권과 양육권을 모두 확보했습니다. 기사는 그녀가 두 자녀를 홀로 지켜온 과정과 팬들의 응원에 대해 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>개별적인 이혼/상간 소송으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다. 또한, 남편과 상간녀가 A씨를 납치, 감금, 폭행, 스토킹 혐의로 역고소하는 등 사건이 복잡하고 불확실성이 높아 소송금융 투자에 부적합합니다.</t>
+          <t>해당 사건은 2016년에 이미 소송이 종결되어 친권과 양육권이 확보된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (김주하)</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>12세 어린 알바생과 집에 와 외도한 남편… 너랑 억지로 결혼했다  막말</t>
+          <t>김주하 아들 '193cm '모델급' 비주얼…오은영 “어쩜 그렇게 잘생겼냐?</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6084421</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030605361032874</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-02-27 00:34:34.390484+00:00</t>
+          <t>2026-03-06 00:44:54.751248+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
-      <c r="A288" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A288" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>남편 (피부과 의사)</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>변호사 상담 단계, 소송 예정</t>
+          <t>이혼 통보 및 법률 상담 진행 중</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>7년간 사실혼 관계를 유지해온 A씨가 남편의 외도를 알게 되자 남편이 혼인 관계를 부인하며 재산분할을 거부하는 상황. A씨는 남편 명의의 아파트에 대한 재산분할과 위자료를 청구하고자 변호사 상담을 받음. 변호사는 사실혼 입증 및 부정행위 증거 확보의 중요성을 조언했다.</t>
+          <t>피부과 의사 남편이 처가의 20억 원 지원으로 개원하고 아파트 전세금을 마련했음에도 불구하고 간호사와 불륜을 저질렀습니다. 아내는 이혼을 통보하고 재산분할 및 양육권(강아지)에 대한 법률 상담을 받고 있습니다. 친정의 막대한 지원과 남편의 고소득 전문직이라는 점이 재산분할에 유리하게 작용할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 아파트라는 구체적인 재산이 있어 피해 규모가 클 수 있고(적합 조건 4), 사실혼 및 외도 증거 확보 가능성이 높음(적합 조건 5). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방이 대기업 등 충분한 자력을 가진 주체는 아니므로 Medium 등급으로 판단.</t>
+          <t>상대방 책임이 명확함 (남편의 불륜 인정), 상대방에게 자력이 충분함 (고소득 전문직 의사), 피해 규모가 큼 (친정 지원금 20억 원 이상), 증거가 있거나 확보 가능함 (불륜 현장 목격 및 인정) 등 적합 조건 4가지에 해당합니다. 집단적 피해는 아니지만, 피해 규모가 크고 상대방의 자력이 충분하여 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20억 원 이상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사연자)</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>‘7년 사실혼’ 남편, 외도 들키자…“각방 썼으니 부부 아냐, 재산 못 ...</t>
+          <t>개원비 10억 해줬더니 간호사와 바람?” 의사 남편의 뻔뻔한 ‘처가 간...</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10683109?ref=naver</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107672&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-02-27 00:33:47.931400+00:00</t>
+          <t>2026-03-06 00:44:01.780430+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
-      <c r="A289" s="2" t="inlineStr">
+      <c r="A289" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>이혼 소송 및 상간 맞소송 항소 진행 중</t>
+          <t>상간소송 준비 및 진행 단계</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>아나운서 최동석이 박지윤과의 이혼 절차를 밟고 있으며, 오는 4월 이혼 소송이 재개될 예정입니다. 또한, 최동석은 최근 진행된 상간 맞소송 판결에 불복하여 항소장을 제출한 상태입니다.</t>
+          <t>간통죄 폐지 이후 배우자의 부정행위에 대한 상간소송이 증가하고 있으며, 피해자는 상간자를 상대로 위자료를 청구할 수 있습니다. 소송 성공을 위해서는 외도 사실과 혼인 파탄의 인과관계, 그리고 상간자가 기혼 사실을 알았다는 점을 합법적인 증거로 입증하는 것이 중요합니다. 변호사의 조력을 통해 전략적으로 대응할 필요가 있습니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>개인적인 이혼 및 상간 소송으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 상대방의 자력 또한 대기업, 금융기관 수준으로 명확히 확인되지 않습니다. 책임의 명확성도 항소 진행 중이므로 확정되지 않았습니다.</t>
+          <t>상간소송은 개별 사건으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 상대방(상간자)의 자력(적합 조건 2)이 불분명하고 피해 규모(위자료)가 소송금융 투자 대상으로서 크다고 보기 어렵습니다(적합 조건 4 미충족). 비록 상대방 책임의 법적 근거는 명확하고(적합 조건 1), 증거 확보 가능성은 있으나(적합 조건 5), 소송금융의 주요 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>외도 상간소송 인과관계 입증이 먼저</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>beyondpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>http://www.beyondpost.co.kr/view.php?ud=2026030415275169476cf2d78c68_30</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:26:29.559982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>원심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>60년간 혼인 관계를 유지한 부부 중 아내가 남편의 재산 처분 행위에 반발하여 이혼 소송을 제기했습니다. 모든 재산이 남편 명의였으나 부부가 함께 일군 공동의 결실이었으며, 원심은 남편의 재산 처분 행위에 대해 판단했습니다. 이 사건은 혼인 중 재산 처분과 이혼 시 재산 분할의 법적 쟁점을 다룹니다.</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>개별 이혼 소송으로 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 대상으로서의 매력도가 낮습니다. 또한, 기사는 법률 인사이트 칼럼으로, 새로운 투자 기회를 발굴하기보다는 법적 쟁점을 설명하는 데 중점을 둡니다.</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>1명 (아내)</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>[조기제 변호사의 로(Law) 인사이트㉜] 60년 혼인 뒤의 배신, '자식에게...</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>newsquest.co.kr</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=262671</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:21:52.144984+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>SK나이츠 구단주 최태원 회장의 이혼 소송 과정에서 그의 '외도' 등 개인적인 사안이 언급되며 가족의 '민낯'이 드러났다는 내용의 기사입니다. 사회적 담론을 제시하는 인물로서의 면모와 사생활의 대비를 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>기사 내용은 최태원 회장의 이혼 소송과 관련된 개인적인 사안에 초점을 맞추고 있어, 집단적 피해나 공공의 이익과 관련된 소송금융 투자 대상으로는 부적합합니다. 상대방의 자력은 충분하나 (적합 조건 2), 집단적 피해 (적합 조건 3) 및 피해 규모 (적합 조건 4)가 소송금융의 일반적인 기준에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>1명 (이혼 소송 당사자)</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>[단독] SK나이츠 구단주 최태원家의 '민낯'…오빠는 '외도', 여동생 최기...</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>spochoo.com</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M291" t="inlineStr">
+        <is>
+          <t>http://www.spochoo.com/news/articleView.html?idxno=120485</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:19:59.280717+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>직장 동료 여성</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>변호사 상담 진행 중, 소송 제기 전</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>결혼 8년 차 아내가 남편 차량 블랙박스에서 남편과 직장 동료 여성의 부적절한 대화를 확인하고 정신적 고통을 겪고 있습니다. 아내는 이혼을 고민하며 상간녀에 대한 법적 대응 방안을 문의했고, 변호사는 블랙박스 증거를 바탕으로 상간녀 위자료 청구가 충분히 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>블랙박스 대화라는 명확한 증거가 존재하여 상대방(상간녀)의 책임이 비교적 명확하고 증거 확보가 확실합니다. 그러나 이는 집단적 피해가 아닌 개인적인 가사 사건이며, 피해 규모(위자료)가 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높고, 상대방의 자력 또한 대기업 등 충분한 배상 능력을 가진 주체로 특정되지 않아 투자 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J289" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A290" s="2" t="inlineStr">
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>블박에 담긴 적나라한 대화 …8년 차 남편 외도에 무너진 아내</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M292" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260304_0003534096</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:31:12.302712+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B290" t="inlineStr">
-[...178 lines deleted...]
-      </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C293" t="inlineStr"/>
-      <c r="D293" t="inlineStr"/>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>일반적인 법률 자문</t>
+          <t>이혼 소송 2015년 마무리</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>이 기사는 장기 별거가 이혼 사유가 될 수 있는지에 대한 법률적 질문을 다룹니다. 단순히 별거 기간뿐만 아니라 가정폭력, 외도 등 별거에 이르게 된 경위가 이혼 소송에서 중요한 판단 요소가 됨을 설명합니다.</t>
+          <t>방송인 탁재훈의 이혼 소송은 2015년에 마무리되었으며, 기사는 그의 개인적인 근황에 대한 내용입니다. 이미 종결된 사건으로 소송금융 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>이 기사는 장기 별거를 원인으로 한 이혼 가능성에 대한 일반적인 법률 자문 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 집단적 피해나 대기업/기관을 상대로 한 대규모 소송이 아니며, 개별적인 가사 사건으로 판단됩니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이혼 소송이 2015년에 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>10년째 따로 사는 부부… ‘장기별거’만으로 이혼이 될까</t>
+          <t>탁재훈, 돌싱된 지 11년  내 꿈은 두 집 살림, 제주에 집 두 채</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>atstar1.com</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=2026022609314743586cf2d78c68_7</t>
+          <t>http://www.atstar1.com/news/articleView.html?idxno=6032655</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-02-26 12:48:25.035029+00:00</t>
+          <t>2026-03-04 01:34:25.393979+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>숙행</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>상간 위자료 청구 소송 첫 변론기일 예정</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>트로트 가수 숙행이 유부남의 아내 A씨로부터 상간 위자료 청구 소송을 당했습니다. 숙행 측은 상대방의 혼인 관계가 파탄에 이른 상태라는 말을 믿고 교제했다고 해명했으며, 뒤늦게 변호사를 선임하여 오는 4월 첫 재판이 열릴 예정입니다. 숙행은 개인적인 일로 심려를 끼쳐드려 사과하고 출연 중이던 프로그램에서 하차하며 자숙의 뜻을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>개인 간의 상간 위자료 소송으로 집단적 피해(적합 조건 3)가 아니며, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 상대방의 책임 명확성(적합 조건 1)이나 증거 확보 여부(적합 조건 5)도 기사만으로는 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>숙행, ‘상간 위자료 소송’ 4월 첫 재판...법적 공방 본격화</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L294" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M294" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1590164?ref=naver</t>
+        </is>
+      </c>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:34:20.441545+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr"/>
+      <c r="D295" t="inlineStr"/>
+      <c r="E295" t="inlineStr"/>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>해당 기사는 간통죄 폐지 이후 민사상 손해배상(위자료) 청구가 일반화된 불륜이혼 및 상간녀 소송에 대한 이혼전문변호사의 조언을 담고 있습니다. 특히 증거 수집의 적법성 등 소송 진행 시 유의할 점을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 불륜이혼 소송 및 상간녀 소송에 대한 일반적인 법률 조언입니다. 소송금융의 주요 적합 조건인 '집단적 피해'나 '상대방에게 자력이 충분함(대기업, 금융기관 등)'에 해당하지 않으며, 피해 규모 또한 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>급증하는 불륜이혼 소송, 이혼전문변호사가 조언하는 실리적인 대응 전...</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>edu.donga.com</t>
+        </is>
+      </c>
+      <c r="L295" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M295" t="inlineStr">
+        <is>
+          <t>https://edu.donga.com/news/articleView.html?idxno=104082</t>
+        </is>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:31:41.673124+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr"/>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>이혼 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>남편이 아내의 피임약 발견으로 20년 결혼생활의 배신감을 느끼고 이혼을 결심한 사건입니다. 소송을 피하고 싶어 하지만, 증거를 바탕으로 법적 대응을 고려 중이며, 재산분할은 유책 사유와 별개로 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>개인 간의 이혼 소송으로, 소송금융의 주요 적합 조건(상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼)에 해당하지 않습니다. 위자료 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵고, 상대방의 자력 확보도 불확실하여 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>아내 가방 속 피임약, 20년 결혼생활의 배신</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M296" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/79KAXC2ZHJ85</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:18:14.168234+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B294" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C297" t="inlineStr"/>
-      <c r="D297" t="inlineStr"/>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>일반적인 법률 정보 제공</t>
+          <t>이혼 소송 준비 또는 진행 중</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>이 기사는 이혼 시 성과급이나 연금의 재산분할 가능성에 대한 법원의 판단 기준을 설명한다. 법원은 해당 보상이 어떤 기간의 근로 성과에 대한 것인지, 그 기간 동안 혼인 공동체가 유지되었는지를 중심으로 판단한다고 언급한다.</t>
+          <t>최근 주요 대기업의 사상 최대 성과급 지급과 주식시장 활황으로 이혼 시 고액의 성과급, 연금, 주식 등 재산분할에 대한 문의가 증가하고 있다. 법원은 혼인 중 부부의 협력으로 형성된 재산을 분할 대상으로 보며, 지급 시점과 혼인 파탄 시점, 객관적 증거 확보가 중요하다고 강조한다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 재산분할에 대한 일반적인 법률 정보를 제공하는 글입니다. 소송금융 투자를 검토할 만한 특정 피고, 피해자 집단, 피해 규모 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>고액 성과급, 연금, 주식 등 분할 대상 재산의 규모가 커 소송금융 투자 가치가 높을 수 있음 (피해 규모가 큼). 또한 급여명세서, 주식 보유 내역 등 객관적 증거 확보가 용이함 (증거가 있거나 확보 가능함). 다만, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력은 배우자의 자산 규모에 따라 상이할 수 있음.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>이혼 재산분할, 역대급 성과급·고액 연금은 분할할 수 있을까?</t>
+          <t>이혼재산분할, 성과급, 고액 연금, 주식 반반 나눌까?</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026022409333757416cf2d78c68_29</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030314181285726cf2d78c68_12</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-02-24 12:42:50.489385+00:00</t>
+          <t>2026-03-04 01:17:27.313947+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
-      <c r="A298" s="2" t="inlineStr">
+      <c r="A298" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr"/>
       <c r="F298" t="inlineStr">
         <is>
-          <t>이 기사는 상간녀소송에서 부정행위를 입증하는 방법에 대한 법률 칼럼입니다. 혼인공동생활 침해에 대한 제3자의 책임을 확정하는 과정으로, 혼인 관계 존속, 부정행위 존재, 인지 여부, 손해 발생 등의 요건이 증거로 정리되어야 위자료 판단이 가능하다고 설명합니다.</t>
+          <t>이 기사는 이혼 소송에서 양육권자가 누구로 결정되는지에 대한 법원의 판단 구조를 설명합니다. 친권과 양육권의 개념, 그리고 양육권자 지정 시 고려되는 여러 요소들을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 상간녀소송의 법률적 요건과 증명 방법을 설명하는 일반적인 법률 칼럼입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 소송 시 양육권 판단 기준에 대한 일반적인 법률 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>[법률 칼럼] 상간녀소송, 부정행위 입증은 어떻게 해야 할까</t>
+          <t>﻿양육권 분쟁, 이혼소송에서 결과를 좌우하는 판단 구조</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=286740</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18610</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-02-24 12:41:30.423210+00:00</t>
+          <t>2026-03-04 01:14:42.812137+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
-      <c r="A299" s="2" t="inlineStr">
+      <c r="A299" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
-      <c r="D299" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D299" t="inlineStr"/>
+      <c r="E299" t="inlineStr"/>
       <c r="F299" t="inlineStr">
         <is>
-          <t>이 기사는 외국에 주거지를 둔 부부의 대한민국 법원 이혼소송 국제재판관할권 인정 여부에 대한 대법원 판례를 분석합니다. 대법원은 당사자 또는 분쟁이 된 사안이 대한민국과 실질적 관련이 있다고 보아 국제재판관할권을 인정하고 원심을 파기환송했습니다. 피고가 대한민국 국민이고 적극적으로 소송에 응소한 점 등이 주요 판단 근거가 되었습니다.</t>
+          <t>이 기사는 부산이혼전문변호사가 협의이혼과 이혼소송의 장단점을 비교하며 조정이혼의 장점을 설명하는 일반적인 법률 정보 글입니다. 특정 사건이나 분쟁에 대한 내용이 아니므로 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 투자 기회를 다루는 것이 아니라, 대한민국 법원의 국제재판관할권에 대한 대법원 판례를 설명하는 법률 칼럼입니다. 이미 대법원 판결로 법리가 확정된 사건이므로, '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 절차에 대한 일반적인 법률 정보 제공 글입니다. 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 사실, 손해 규모 등이 전혀 언급되어 있지 않아 투자 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>[장두힉 칼럼] 외국 주거지 부부, 대한민국 법원에 이혼소송 제기할 수...</t>
+          <t>부산이혼전문변호사가 설명하는 조정이혼의 장점</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>financialreview.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=40519</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18624</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-02-24 00:47:33.091368+00:00</t>
+          <t>2026-03-04 00:53:00.857421+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
-      <c r="A300" s="2" t="inlineStr">
+      <c r="A300" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr"/>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>남편의 직장 동료</t>
+        </is>
+      </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>대법원 판례 및 하급심 판결 분석</t>
+          <t>이혼 및 상간녀 소송 검토 중</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>해당 기고문은 배우자 간 정조의무 위반에 해당하는 부정행위의 법적 범위를 설명한다. 육체적 관계가 없었더라도 '안아줘'와 같은 정서적 교감이나 연인과 같은 대화를 주고받는 행위도 부정행위로 인정되어 상간자 위자료 청구의 대상이 될 수 있음을 판례를 통해 제시한다. 법원은 카카오톡, 문자 등 디지털 증거를 통해 정서적 외도의 책임을 엄중히 묻고 있다.</t>
+          <t>결혼 8년차 아내가 남편 차량 블랙박스에서 남편과 직장 동료의 부적절한 대화를 발견하고 충격에 빠졌습니다. 아내는 남편과의 이혼 및 상간녀에 대한 법적 책임을 묻기 위해 소송을 알아보는 중입니다. 변호사는 블랙박스 대화만으로도 부정행위가 인정될 수 있으며, 직장 동료의 고의성 입증 방안을 설명했습니다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도라기보다, 변호사가 부정행위(상간자 소송) 판례의 법리적 해석을 설명하는 기고문입니다. 소송금융 투자 대상으로서의 신규 사건 발굴이 아니며, 이미 법리가 확정된 유형의 사건에 대한 해설입니다. 또한, 상간자 소송은 개별 사건의 성격이 강하며, 상대방(상간자)의 자력 확인이 어렵습니다.</t>
+          <t>개인적인 부부간 부정행위 사건으로, 집단적 피해(조건 3)에 해당하지 않으며, 소송금융 투자 대상으로서의 피해 규모(위자료)가 일반적으로 크지 않아(조건 4) 투자 매력이 낮습니다. 다만, 블랙박스 녹취록이라는 명확한 증거(조건 5)는 존재합니다.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>[기고] ‘안아줘’ 메시지 한 통도 불륜?…판례가 정의한 정서적 교감은</t>
+          <t>평온했던 8년 깨트린 남편차 블박 속 적나라한 대화…회사 찾아가 망신...</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260223580113</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107634&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-02-23 12:45:49.837988+00:00</t>
+          <t>2026-03-04 00:49:29.619497+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
-      <c r="A301" s="2" t="inlineStr">
+      <c r="A301" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr"/>
       <c r="F301" t="inlineStr">
         <is>
-          <t>이 기사는 단 한 번의 외도나 폭행으로도 이혼소송이 성립할 수 있음을 설명하며, 민법 제840조와 대법원 판례를 근거로 제시합니다. 부정행위와 폭행의 입증 방법 및 그 중대성에 따라 혼인 파탄의 책임이 인정될 수 있음을 강조합니다. 또한, 경제적 갈등이나 고부갈등 등도 극단적인 형태로 표출될 경우 이혼 사유가 될 수 있다고 언급합니다.</t>
+          <t>해당 법률 칼럼은 국제결혼 무효 소송이 일반 이혼과 어떻게 다른지, 그리고 혼인의 합의 자체가 없었음을 객관적으로 증명하는 것이 핵심임을 설명합니다. 입국 후 혼인 생활을 지속할 의사가 없었음을 증명하는 것이 중요하다고 언급합니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼소송의 일반적인 법률적 요건과 판례 경향을 설명하는 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 사건 진행 상황이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 국제결혼 무효 소송의 법률적 개념과 판단 기준을 설명하는 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>이혼소송, 단 한 번의 외도나 폭행으로도 성립할 수 있을까</t>
+          <t>[법률 칼럼] 국제결혼 무효, 단순 이혼과 판단 기준 무엇이 다른가</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202602230914077776cf2d78c68_12</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=287079</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-02-23 12:40:59.840358+00:00</t>
+          <t>2026-03-03 00:50:32.970165+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr"/>
+      <c r="D302" t="inlineStr"/>
+      <c r="E302" t="inlineStr"/>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>이 기사는 전국적으로 발생하는 이혼 사건의 수와 이혼 소장을 받았을 때 고려해야 할 사항들을 다루고 있습니다. 이혼 소송의 일반적인 절차와 중요성을 설명하며, 독자들이 이혼 상황에 직면했을 때 필요한 법률적 관점을 제시합니다.</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 소송에 대한 일반적인 정보 및 법률 조언을 제공하는 글입니다. 소송금융 투자 대상이 될 만한 특정 피고, 집단적 피해, 명확한 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>이혼소장을 받았다면 가장 먼저 생각할 부분들</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>newsgn.com</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=537488</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:49:21.472462+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr"/>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>합의 이혼으로 소송 종결</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>배우 이범수의 전처 이윤진이 딸의 돌잔치 당시 이범수의 얼굴이 담긴 사진을 공개하며 결혼 생활을 회상했습니다. 이윤진은 지난달 손편지를 통해 약 2년간 진행된 이혼 소송이 합의 이혼으로 마무리되었음을 알렸습니다.</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>이 사건은 이윤진과 이범수의 이혼 소송이 이미 '합의 이혼'으로 마무리되어 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>'합의 이혼' 이윤진, 하필 딸 생일날…'갈라선 남편' 이범수 얼굴 대놓...</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M303" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026030229504</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:39:06.269365+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr"/>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>상간자 위자료 손해배상 청구 소송 1심 기각 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>방송인 최동석과 박지윤이 이혼 소송과 별개로 서로를 상대로 상간자 위자료 손해배상 청구 소송을 제기했다. 최근 법원은 양측의 상간 소송 청구를 모두 기각했으나, 최동석 측이 이에 불복해 항소하며 법적 다툼을 이어가고 있다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 1심에서 기각되어 명확하지 않으며 (적합 조건 1 불충족), 개인 간의 사적인 분쟁으로 집단적 피해가 아니고 (적합 조건 3 불충족), 소송금융 투자 대상으로서의 대규모 피해로 보기 어렵습니다 (적합 조건 4 불충족). 또한, 상대방이 대기업/기관이 아닌 개인으로 자력 충분 여부 판단이 어렵습니다 (적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>'최동석 이혼' 박지윤 '인생 최저 몸무게' 근황 공개... 몰라보게 핼쑥...</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=513382</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:28:49.946937+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr"/>
+      <c r="D305" t="inlineStr"/>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>기사는 '사랑을 처방해 드립니다'라는 드라마의 일부 내용으로, 집안 내 불륜으로 얽힌 인물들의 갈등을 묘사하고 있습니다. 양동익이 양현빈에게 자신의 심정을 토로하는 장면이 포함되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>본 기사는 실제 사건이 아닌 드라마의 줄거리 또는 대화 내용으로 판단됩니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상에 해당하지 않습니다. (부적합 조건: 실제 사건 아님)</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>[사랑을 처방해 드립니다] 집안 ‘불륜’으로 얽힌 악연...진세연, 결국...</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>kstar.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M305" t="inlineStr">
+        <is>
+          <t>https://kstar.kbs.co.kr/list_view.html?idx=394110</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:18:40.232233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>전 남편 및 상간녀</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>이혼 후 외도 사실 인지, 위자료 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>협의이혼 후 전 남편의 외도 사실을 알게 된 사연자가 전 남편과 상간녀를 상대로 위자료 소송을 제기할 수 있는지에 대한 법률 상담 기사입니다. 이혼 후에도 소멸시효 내라면 위자료 청구가 가능하며, '럽스타그램' 등 증거를 활용할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>개인 간의 위자료 청구 사건으로, 소송금융이 주로 투자하는 대규모 집단소송(적합 조건 3 미충족)이나 고액의 기업 분쟁과는 성격이 다릅니다. 상대방의 자력(적합 조건 2 미충족)이나 예상 피해 금액(적합 조건 4 미충족)이 소송금융 투자 수익률을 정당화할 만큼 충분하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>이혼 후 알게 된 남편 외도, 지금도 위자료 가능할까요?[양친소]</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01157846645379056</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:31:54.228481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr"/>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>1심에서 양측 청구 기각, 박지윤 측 소송 최종 확정, 최동석 측 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>방송인 박지윤이 다이어트 근황을 전하며 인생 최저 몸무게를 기록했다고 밝혔다. 한편, 그녀는 2023년 최동석과 이혼 후 최동석이 제기한 상간자 위자료 소송에서 1심 기각 판결을 받았고, 박지윤이 제기한 소송은 항소 없이 원고 패소로 최종 확정되었다. 최동석은 1심 기각 판결에 불복하여 항소장을 제출한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 상간자 위자료 청구 소송으로, 집단적 피해나 대규모 피해 금액이 존재하지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. 또한, 1심에서 양측의 청구가 모두 기각되었고, 박지윤 측의 소송은 항소 없이 원고 패소 판결이 최종 확정되어 '종결된 사건'에 해당합니다. 최동석 측의 소송은 항소 진행 중이나, 1심 기각 판결로 상대방 책임이 명확하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>'최동석 상간 소송' 박지윤, 인생 최저 몸무게 찍었다[스타이슈]</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/01/2026022823560715327</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:29:00.362371+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr"/>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>상간 소송 1심 기각, 이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>방송인 박지윤이 다이어트 근황을 공개한 가운데, 최동석과 제기했던 상간자 위자료 손해배상 청구 소송이 1심에서 모두 기각되었다. 두 사람은 2023년 이혼 조정 신청서를 제출했으며, 양육권과 친권은 박지윤에게 있다. 상간 소송과는 별개로 이혼 소송은 현재도 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>상간 소송이 이미 1심에서 기각되어 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 개인 간의 소송으로 집단적 피해나 대규모 피해 금액을 기대하기 어렵습니다(적합 조건 3, 4 불충족). 또한, 1심 판결로 해당 상간 소송이 종결된 상태이므로 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>박지윤, 최동석과 상간 소송 중 쏙 빠진 살… 인생 최저 몸무게</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M308" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-02-28/202602280100177360012744</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:28:04.789059+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>브래드 피트</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>이혼 및 친권 양육권 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>안젤리나 졸리와 브래드 피트의 약 10년간 이어진 이혼 및 친권 양육권 분쟁이 자녀들의 행보에 영향을 미치고 있다는 현지 언론의 분석이 나왔습니다. 브래드 피트는 자녀들을 잃어가는 현 상황에 큰 충격을 받은 것으로 전해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>해당 사건은 개인적인 이혼 및 친권 양육권 분쟁으로, 소송금융이 일반적으로 투자하는 상업 분쟁, 집단 소송 등과 성격이 다릅니다. 소송금융은 명확한 금전적 손해배상 청구를 통해 수익을 회수하는 것을 목표로 하므로, 본 사건의 특성상 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>'연세대 입학' 안젤리나 졸리 아들 매덕스, 이름에 父 브래드 피트 '성'...</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M309" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=513173</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:26:44.664912+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 상간자 위자료 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>방송인 박지윤과 최동석 부부가 2023년 파경을 맞은 후 이혼 소송을 진행 중입니다. 두 사람은 현재 서로를 상대로 상간자 위자료 청구 소송을 제기하며 법적 갈등을 이어가고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 및 상간자 위자료 청구 소송으로, 집단적 피해 조건에 해당하지 않으며 피해 규모가 소송금융 투자에 적합한 수준(수억 원 이상)으로 크다고 보기 어렵습니다. 또한 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>'최동석과 이혼' 박지윤, 살 확 빠졌네</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M310" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026022818310890168</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:48:18.149546+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr"/>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>공채 아나운서 동기인 최동석과 박지윤은 2023년 파경을 맞은 후 현재 이혼 소송과 더불어 서로를 상대로 위자료 청구 소송을 진행하며 법적 갈등을 이어가고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 및 위자료 청구 소송으로, 소송금융 투자 대상이 되는 대기업, 금융기관, 공공기관 등 자력 있는 상대방이 특정되지 않습니다. 또한 집단적 피해나 대규모 피해 금액이 확인되지 않아 소송금융 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>'박지윤과 이혼' 최동석, 의대 지망생 딸과 투샷  이렇게 커?</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026022816361683846</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:46:27.704218+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>이혼 소송 종결, 양육비 지급 문제 남아있을 수 있음</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>출산 후 시어머니의 10시간 폭언을 남편이 방관하고, 이후 남편이 아내의 친정 부모에게 욕설 문자를 보내는 등 부당한 대우를 하여 아내가 이혼 소송을 제기했다. 법원은 이를 재판상 이혼 사유로 판단했으며, 두 사람은 현재 이혼한 상태이다. 남편은 양육비 지급을 피하기 위해 회사를 그만둔 것으로 전해졌다.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>이혼 소송은 이미 종결된 사건으로 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방(남편)이 양육비 지급을 회피하기 위해 회사를 그만두는 등 자력이 부족하여 투자 회수 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 미충족: 상대방에게 자력이 충분함)</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>출산한 며느리에 “남편 밥도 안줘”…10시간 폭언한 시어머니 결국</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M312" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10684485?ref=naver</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:44:28.317431+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr"/>
+      <c r="D313" t="inlineStr"/>
+      <c r="E313" t="inlineStr"/>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>해당 기사는 '이혼의 세계'라는 웹툰 시리즈의 회차를 소개하며, 이혼 소송 과정에서 필요한 법률 지식을 웹툰 형식으로 제공합니다. 실제 사례를 각색한 내용으로, 실제 발생한 법적 분쟁에 대한 보도가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>제공된 기사는 실제 사건에 대한 보도가 아닌, 이혼 소송 관련 법률 지식을 웹툰 형식으로 제공하는 콘텐츠입니다. 소송금융 투자를 검토할 실제 사건이 존재하지 않으므로 투자 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>패륜 아들 사업자금 대다 카드빚 낸 아내, 그녀의 최후통첩 [이혼의 세...</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M313" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408197</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:39:31.508777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr"/>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>주거침입 혐의 검찰 불기소 처분</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>이혼 소송 중이던 50대 여성이 증거 자료를 챙기기 위해 공동 소유 주거지에 들어간 혐의(주거침입)로 수사를 받았으나, 검찰로부터 무혐의 처분을 받았다. 검찰은 공동 소유 주거지였고 별거 기간이 짧았다는 점을 고려해 불기소 결정했다.</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 발생한 개인 간의 주거침입 혐의 사건으로, 집단적 피해나 대규모 피해 금액이 존재하지 않으며, 상대방의 자력 또한 불분명합니다. 또한, 해당 주거침입 혐의에 대한 검찰 수사는 이미 불기소 처분으로 종결되어 신규 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 미충족: 집단적 피해 없음, 피해 규모 작음, 상대방 자력 불분명)</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 짐 챙기러 가자  주거 침입했다 ···50대 여성 불기소</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M314" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18599</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:15:49.517981+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>김지연</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>프로야구 롯데 자이언츠 소속 정철원 선수가 아내 김지연 씨와의 이혼 소송 절차를 밟고 있습니다. 아내 김지연 씨가 SNS를 통해 경제적 갈등, 육아, 부부생활 등 사생활을 폭로하며 논란이 되었고, 이로 인해 정철원 선수의 시즌 준비에 차질이 생길까 구단과 감독이 우려하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융이 주로 투자하는 대규모 상업 분쟁, 집단 소송, 또는 명확한 기업/기관의 책임이 있는 사건과는 거리가 멠습니다. 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>롯데 근심, 원정도박 파문만 있나…한숨 끊이질 않는 김태형 “정철원 ...</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M315" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112751250</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:47:26.400407+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr"/>
+      <c r="D316" t="inlineStr"/>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>이혼 항소심 절차 일반론</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>이혼 소송이 1심 판결로 끝나지 않고 항소심으로 이어지는 경우가 많으며, 1심 판결에 불복하여 항소하는 경우 결과가 달라질 수 있음을 설명하는 기사입니다. 이혼 항소심 절차에 대한 이해와 단계별 대응의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, 이혼 항소심 절차에 대한 일반적인 정보를 제공하는 글입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 집단성 등의 적합 조건이 전혀 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>이혼항소심 변호사 상담 증가··· 1심 판결 이후에도 결과는 달라질 수...</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>enetnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L316" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M316" t="inlineStr">
+        <is>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47291</t>
+        </is>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:57:31.020146+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>A씨의 남편</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>이혼 소송 준비 단계</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>가상화폐 투자 실패로 빚더미에 앉은 남편과 고부 갈등으로 인해 아내 A씨가 이혼을 결심했으나, 남편은 이혼을 거부하며 양육권과 재산분할을 두고 압박하고 있습니다. 변호사는 이혼 사유 입증의 중요성과 빚의 재산분할 여부 특정, 양육권 판단 기준 등에 대해 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>개인 간의 이혼 소송으로, 소송금융의 일반적인 투자 대상이 아닙니다. 상대방(남편)이 가상화폐 투자 실패로 '빚더미'에 앉아 자력이 충분하지 않으며, 피해 규모 또한 소송금융이 기대하는 수익률을 충족하기 어렵습니다. 또한, 상대방 책임이 명확하다고 보기 어려워 이혼 사유 입증에 쟁점이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>연봉 높으니 애는 내가 키워 …코인 빚더미 남편의 적반하장</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L317" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M317" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022707235218614</t>
+        </is>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:52:55.334500+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr"/>
+      <c r="D318" t="inlineStr"/>
+      <c r="E318" t="inlineStr"/>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>기사 본문이 손상되어 정확한 내용을 파악하기 어렵습니다. 제목에 따르면 이윤진 씨의 합의 이혼과 관련된 내용으로 보이며, 두 자녀와 함께 행복을 찾는다는 내용이 담겨 있습니다.</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>기사 본문이 손상되어 사건의 구체적인 내용을 파악할 수 없습니다. 제목으로 미루어 보아 합의 이혼에 대한 내용으로 추정되며, 소송금융 투자 대상이 되는 집단적 피해나 대규모 손해배상 청구 가능성이 보이지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>‘합의 이혼’ 이윤진, 폭풍 성장 두 아이 품에 안고 행복 찾아 “이범...</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M318" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602270629482110</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:41:53.236715+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>남편, 상간녀</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 납치, 감금, 폭행, 스토킹 혐의로 역고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>10년간 믿었던 남편이 12살 어린 아르바이트생과 외도한 사실을 홈캠으로 확인한 A씨가 남편과 상간녀로부터 오히려 납치, 감금, 폭행, 스토킹 혐의로 역고소를 당했다. 남편은 이혼 소송 중 결혼이 돈 때문이었다고 고백했으며, A씨는 강력한 법적 대응을 준비 중이다.</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>상대방 책임은 홈캠 영상 등 증거로 명확하나(적합 조건 1, 5), 상대방(남편, 아르바이트생)의 자력이 충분하지 않아(부적합 조건: 상대방 자력 부족) 투자 회수 가능성이 낮다. 또한, 집단적 피해가 아닌 개인 간의 분쟁이며(부적합 조건: 집단적 피해 아님), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다(부적합 조건: 피해 규모 불충분).</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>12살 어린 알바생 집에 불러 불륜 ...남편·상간녀가 오히려 '역고소'</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M319" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022705333365985</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:35:19.218260+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>남편 및 상간녀</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>상간 소송 및 역고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>A씨가 남편과 상간녀를 상대로 소송을 진행 중이며, 남편과 상간녀는 A씨를 납치, 감금, 폭행, 스토킹 등의 혐의로 역고소했습니다. A씨는 상간녀와의 대화 녹취를 증거로 가지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>개별적인 이혼/상간 소송으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다. 또한, 남편과 상간녀가 A씨를 납치, 감금, 폭행, 스토킹 혐의로 역고소하는 등 사건이 복잡하고 불확실성이 높아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>12세 어린 알바생과 집에 와 외도한 남편… 너랑 억지로 결혼했다  막말</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6084421</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:34:34.390484+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B302" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C302" t="inlineStr">
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>변호사 상담 단계, 소송 예정</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>7년간 사실혼 관계를 유지해온 A씨가 남편의 외도를 알게 되자 남편이 혼인 관계를 부인하며 재산분할을 거부하는 상황. A씨는 남편 명의의 아파트에 대한 재산분할과 위자료를 청구하고자 변호사 상담을 받음. 변호사는 사실혼 입증 및 부정행위 증거 확보의 중요성을 조언했다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 아파트라는 구체적인 재산이 있어 피해 규모가 클 수 있고(적합 조건 4), 사실혼 및 외도 증거 확보 가능성이 높음(적합 조건 5). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방이 대기업 등 충분한 자력을 가진 주체는 아니므로 Medium 등급으로 판단.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>‘7년 사실혼’ 남편, 외도 들키자…“각방 썼으니 부부 아냐, 재산 못 ...</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10683109?ref=naver</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:33:47.931400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr"/>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 상간 맞소송 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>아나운서 최동석이 박지윤과의 이혼 절차를 밟고 있으며, 오는 4월 이혼 소송이 재개될 예정입니다. 또한, 최동석은 최근 진행된 상간 맞소송 판결에 불복하여 항소장을 제출한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>개인적인 이혼 및 상간 소송으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 상대방의 자력 또한 대기업, 금융기관 수준으로 명확히 확인되지 않습니다. 책임의 명확성도 항소 진행 중이므로 확정되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>'상간 맞소송 항소' 최동석, 미팅 참석하더니…'핑크빛 꽃다발+반지' 인...</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M322" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026022663304</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:18:49.391670+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr"/>
+      <c r="D323" t="inlineStr"/>
+      <c r="E323" t="inlineStr"/>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼소송 시 재산분할을 위한 준비 사항 7가지를 다루고 있습니다. 결혼 전 재산이나 별거 후 소득의 귀속 여부 등 재산분할의 핵심 쟁점을 설명하며, 소송 전 재산 목록 파악 및 혼인 공동 경제 기간 설정의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼소송 재산분할 준비에 대한 일반적인 법률 자문 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>[김광웅의 이혼이야기] 이혼소송 재산분할, 소송 전 준비해야 할 7가지</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>newsprime.co.kr</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M323" t="inlineStr">
+        <is>
+          <t>http://www.newsprime.co.kr/news/article.html?no=725502</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:55:05.151586+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr"/>
+      <c r="D324" t="inlineStr"/>
+      <c r="E324" t="inlineStr"/>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>해당 기사는 이혼 시 재산분할의 핵심 내용을 다루며, 특히 분할 대상 채무의 범위에 대해 설명합니다. 부부 공동생활을 위해 발생한 채무만이 분할 대상이며, 일방의 독단적인 투자나 사치로 인한 채무는 제외된다는 점을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 시 재산분할에 대한 일반적인 법률 정보를 제공하는 글입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>이혼 전문가가 말하는 재산분할의 핵심</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>ksilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L324" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M324" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050057</t>
+        </is>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:51:23.659554+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr"/>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 시 재산분할의 복잡성과 전문 변호사의 조력 필요성을 강조합니다. 공동재산, 특유재산, 연금 및 퇴직금 등 분할 대상이 되는 자산의 범위와 기여도 입증의 중요성을 설명하며, 전업주부의 비경제적 기여도 인정 가능성을 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 시 재산분할에 대한 일반적인 법률 자문 기사입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 구체적인 피해 규모, 집단적 피해자 등의 적합 조건이 전혀 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>제대로 된 재산분할, 전문가 도움 필요할 수 있어</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>livesnews.com</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M325" t="inlineStr">
+        <is>
+          <t>https://www.livesnews.com/news/article.html?no=59804</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:50:24.702667+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr"/>
+      <c r="D326" t="inlineStr"/>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>일반적인 법률 자문</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>이 기사는 장기 별거가 이혼 사유가 될 수 있는지에 대한 법률적 질문을 다룹니다. 단순히 별거 기간뿐만 아니라 가정폭력, 외도 등 별거에 이르게 된 경위가 이혼 소송에서 중요한 판단 요소가 됨을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>이 기사는 장기 별거를 원인으로 한 이혼 가능성에 대한 일반적인 법률 자문 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 집단적 피해나 대기업/기관을 상대로 한 대규모 소송이 아니며, 개별적인 가사 사건으로 판단됩니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>10년째 따로 사는 부부… ‘장기별거’만으로 이혼이 될까</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>thepowernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L326" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M326" t="inlineStr">
+        <is>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026022609314743586cf2d78c68_7</t>
+        </is>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:48:25.035029+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>남편, 상간녀</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>아내가 출장 중 남편과 12살 연하 알바생의 불륜을 홈캠으로 확인. 이에 아내는 남편과 이혼 소송을 제기하고, 상간녀를 상대로 위자료 청구 소송을 진행 중. 홈캠 영상이 명확한 증거로 작용하고 있음.</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>홈캠 영상이라는 명확한 증거가 존재하여 상대방의 책임이 비교적 명확합니다. (적합 조건 1, 5) 다만, 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>'홈캠'에 찍힌 남편과 불륜女…'12살 어린' 알바생과 스킨십 ('사건반장...</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>sports.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L327" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M327" t="inlineStr">
+        <is>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6926581</t>
+        </is>
+      </c>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:05:23.691397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>결혼 20년 차 남편 A씨가 아내로부터 이혼 소송을 당했습니다. 아내는 A씨가 아침 식사를 강요하고 변태적인 성관계를 요구했다고 주장하나, A씨는 이를 부인하며 억울함을 호소하고 있습니다. A씨는 아내의 거짓말에 분노하며 딸의 양육권과 아내의 경제적 능력을 걱정하고 있습니다. 변호사는 가부장적 성향만으로는 이혼 사유가 되기 어렵지만, 폭언이나 강압적 행동이 반복되었다면 중대한 사유가 될 수 있다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 집단적 피해가 아니며(적합 조건 3 미충족), 상대방의 책임이 명확하지 않고 사실관계가 첨예하게 대립하고 있어 객관적 증거 확보가 어렵습니다(적합 조건 1, 5 미충족). 또한, 상대방이 대기업이나 공공기관이 아닌 개인이며(적합 조건 2 미충족), 피해 규모가 소송금융 투자 대상으로서의 대규모 금전적 손해에 해당한다고 보기 어렵습니다(적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>외벌이 남편이 아침밥·성관계 강요  이혼소송 건 아내… 치 떨려  분노...</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M328" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602241435539452</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:48:57.223569+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr"/>
+      <c r="D329" t="inlineStr"/>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>일반적인 법률 정보 제공</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송에서 전업주부의 재산분할 인정 비결에 대해 전문가의 조언을 담고 있습니다. 위자료와 달리 재산분할은 부부가 공동으로 형성한 재산을 나누는 것으로, 이혼 소송에서 가장 치열한 쟁점 중 하나임을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 재산분할에 대한 일반적인 법률 자문 기사입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등에 해당하지 않아 투자 대상으로서의 요건을 충족하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>전문가가 말하는 전업주부 재산분할 인정받는 비결은?</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>ksilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L329" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M329" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1049844</t>
+        </is>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:50:55.091471+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr"/>
+      <c r="D330" t="inlineStr"/>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>일반적인 법률 정보 제공</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 시 성과급이나 연금의 재산분할 가능성에 대한 법원의 판단 기준을 설명한다. 법원은 해당 보상이 어떤 기간의 근로 성과에 대한 것인지, 그 기간 동안 혼인 공동체가 유지되었는지를 중심으로 판단한다고 언급한다.</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 재산분할에 대한 일반적인 법률 정보를 제공하는 글입니다. 소송금융 투자를 검토할 만한 특정 피고, 피해자 집단, 피해 규모 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>이혼 재산분할, 역대급 성과급·고액 연금은 분할할 수 있을까?</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L330" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M330" t="inlineStr">
+        <is>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026022409333757416cf2d78c68_29</t>
+        </is>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:42:50.489385+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr"/>
+      <c r="D331" t="inlineStr"/>
+      <c r="E331" t="inlineStr"/>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>이 기사는 상간녀소송에서 부정행위를 입증하는 방법에 대한 법률 칼럼입니다. 혼인공동생활 침해에 대한 제3자의 책임을 확정하는 과정으로, 혼인 관계 존속, 부정행위 존재, 인지 여부, 손해 발생 등의 요건이 증거로 정리되어야 위자료 판단이 가능하다고 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 상간녀소송의 법률적 요건과 증명 방법을 설명하는 일반적인 법률 칼럼입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>[법률 칼럼] 상간녀소송, 부정행위 입증은 어떻게 해야 할까</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L331" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M331" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=286740</t>
+        </is>
+      </c>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:41:30.423210+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr"/>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>대법원 국제재판관할권 판결 및 파기환송</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>이 기사는 외국에 주거지를 둔 부부의 대한민국 법원 이혼소송 국제재판관할권 인정 여부에 대한 대법원 판례를 분석합니다. 대법원은 당사자 또는 분쟁이 된 사안이 대한민국과 실질적 관련이 있다고 보아 국제재판관할권을 인정하고 원심을 파기환송했습니다. 피고가 대한민국 국민이고 적극적으로 소송에 응소한 점 등이 주요 판단 근거가 되었습니다.</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 소송 사건에 대한 투자 기회를 다루는 것이 아니라, 대한민국 법원의 국제재판관할권에 대한 대법원 판례를 설명하는 법률 칼럼입니다. 이미 대법원 판결로 법리가 확정된 사건이므로, '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>[장두힉 칼럼] 외국 주거지 부부, 대한민국 법원에 이혼소송 제기할 수...</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>financialreview.co.kr</t>
+        </is>
+      </c>
+      <c r="L332" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M332" t="inlineStr">
+        <is>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=40519</t>
+        </is>
+      </c>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:47:33.091368+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr"/>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>대법원 판례 및 하급심 판결 분석</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>해당 기고문은 배우자 간 정조의무 위반에 해당하는 부정행위의 법적 범위를 설명한다. 육체적 관계가 없었더라도 '안아줘'와 같은 정서적 교감이나 연인과 같은 대화를 주고받는 행위도 부정행위로 인정되어 상간자 위자료 청구의 대상이 될 수 있음을 판례를 통해 제시한다. 법원은 카카오톡, 문자 등 디지털 증거를 통해 정서적 외도의 책임을 엄중히 묻고 있다.</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도라기보다, 변호사가 부정행위(상간자 소송) 판례의 법리적 해석을 설명하는 기고문입니다. 소송금융 투자 대상으로서의 신규 사건 발굴이 아니며, 이미 법리가 확정된 유형의 사건에 대한 해설입니다. 또한, 상간자 소송은 개별 사건의 성격이 강하며, 상대방(상간자)의 자력 확인이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>[기고] ‘안아줘’ 메시지 한 통도 불륜?…판례가 정의한 정서적 교감은</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L333" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M333" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260223580113</t>
+        </is>
+      </c>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:45:49.837988+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr"/>
+      <c r="D334" t="inlineStr"/>
+      <c r="E334" t="inlineStr"/>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>이 기사는 단 한 번의 외도나 폭행으로도 이혼소송이 성립할 수 있음을 설명하며, 민법 제840조와 대법원 판례를 근거로 제시합니다. 부정행위와 폭행의 입증 방법 및 그 중대성에 따라 혼인 파탄의 책임이 인정될 수 있음을 강조합니다. 또한, 경제적 갈등이나 고부갈등 등도 극단적인 형태로 표출될 경우 이혼 사유가 될 수 있다고 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼소송의 일반적인 법률적 요건과 판례 경향을 설명하는 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 사건 진행 상황이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>이혼소송, 단 한 번의 외도나 폭행으로도 성립할 수 있을까</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M334" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602230914077776cf2d78c68_12</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:40:59.840358+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
         <is>
           <t>정철원</t>
         </is>
       </c>
-      <c r="D302" t="inlineStr">
+      <c r="D335" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E302" t="inlineStr">
+      <c r="E335" t="inlineStr">
         <is>
           <t>이혼 소송 진행 중</t>
         </is>
       </c>
-      <c r="F302" t="inlineStr">
+      <c r="F335" t="inlineStr">
         <is>
           <t>인플루언서 김지연이 프로 야구선수 정철원과의 이혼 소송 중 외도, 가정폭력, 양육비 미지급 등을 주장하며 속사정을 밝혔다. 김지연은 결혼 후 사회적 시선과 내조 강요에 대한 어려움을 토로했으며, 현재 이혼 소송을 진행 중이다.</t>
         </is>
       </c>
-      <c r="G302" t="inlineStr">
+      <c r="G335" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(외도, 가정폭력, 양육비 미지급 주장), 상대방(프로 야구선수)에게 자력이 충분하다. 다만 집단적 피해가 아닌 개인 소송이며, 피해 규모가 소송금융 투자 대상으로서 매우 크다고 보기는 어렵다.</t>
         </is>
       </c>
-      <c r="H302" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I302" t="inlineStr">
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J302" t="inlineStr">
+      <c r="J335" t="inlineStr">
         <is>
           <t>'정철원과 이혼' 김지연  성적 안 좋으면 내탓…여자를 더 욕해</t>
         </is>
       </c>
-      <c r="K302" t="inlineStr">
+      <c r="K335" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L302" t="inlineStr">
+      <c r="L335" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M302" t="inlineStr">
+      <c r="M335" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/entertainment/2026/02/22/2026022219210846230</t>
         </is>
       </c>
-      <c r="N302" t="inlineStr">
+      <c r="N335" t="inlineStr">
         <is>
           <t>2026-02-22 12:56:52.744641+00:00</t>
         </is>
       </c>
     </row>
-    <row r="303">
-      <c r="A303" s="2" t="inlineStr">
+    <row r="336">
+      <c r="A336" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B303" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C303" t="inlineStr">
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
         <is>
           <t>최동석</t>
         </is>
       </c>
-      <c r="D303" t="inlineStr">
+      <c r="D336" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E303" t="inlineStr">
+      <c r="E336" t="inlineStr">
         <is>
           <t>재산분할 및 양육비 청구 소송 진행 중, 4월 첫 변론 예정</t>
         </is>
       </c>
-      <c r="F303" t="inlineStr">
+      <c r="F336" t="inlineStr">
         <is>
           <t>아나운서 출신 박지윤과 최동석 부부가 이혼 소송 중이며, 양측 모두 재산분할 소송을 제기했습니다. 박지윤은 추가로 양육비 청구 소송도 진행 중이며, 첫 변론 기일은 4월로 예정되어 있습니다.</t>
         </is>
       </c>
-      <c r="G303" t="inlineStr">
+      <c r="G336" t="inlineStr">
         <is>
           <t>이 사건은 개인 간의 이혼 및 재산분할 소송으로, 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 충분한 자력(대기업 등)', '집단적 피해'에 해당하지 않습니다. 피해 규모나 증거 확보 용이성도 일반적인 소송금융 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
-      <c r="H303" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I303" t="inlineStr">
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J303" t="inlineStr">
+      <c r="J336" t="inlineStr">
         <is>
           <t>이혼 소송 중 박지윤, ‘왕사남’ 장항준 천만 감독 만드나? “제주서 ...</t>
         </is>
       </c>
-      <c r="K303" t="inlineStr">
+      <c r="K336" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L303" t="inlineStr">
+      <c r="L336" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M303" t="inlineStr">
+      <c r="M336" t="inlineStr">
         <is>
           <t>https://www.newsen.com/news_view.php?uid=202602221640142310</t>
         </is>
       </c>
-      <c r="N303" t="inlineStr">
+      <c r="N336" t="inlineStr">
         <is>
           <t>2026-02-22 12:45:47.946920+00:00</t>
         </is>
       </c>
     </row>
-    <row r="304">
-      <c r="A304" s="2" t="inlineStr">
+    <row r="337">
+      <c r="A337" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B304" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F304" t="inlineStr">
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr"/>
+      <c r="D337" t="inlineStr"/>
+      <c r="E337" t="inlineStr"/>
+      <c r="F337" t="inlineStr">
         <is>
           <t>이 기사는 이혼 시 재산분할과 위자료의 차이점을 설명하고, 재산분할 과정에서 채무 및 기여도를 판단하는 기준에 대해 다룹니다. 혼인 공동생활과 관련된 채무 처리 방식 등 일반적인 법률 정보를 제공합니다.</t>
         </is>
       </c>
-      <c r="G304" t="inlineStr">
+      <c r="G337" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 관련 법률 정보(재산분할, 위자료)를 설명하는 일반적인 정보성 기사입니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
-      <c r="H304" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J304" t="inlineStr">
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
         <is>
           <t>이혼 재산분할, 위자료와 어떻게 다를까? 채무•기여도 판단 기준 정리...</t>
         </is>
       </c>
-      <c r="K304" t="inlineStr">
+      <c r="K337" t="inlineStr">
         <is>
           <t>mediafine.co.kr</t>
         </is>
       </c>
-      <c r="L304" t="inlineStr">
+      <c r="L337" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M304" t="inlineStr">
+      <c r="M337" t="inlineStr">
         <is>
           <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75521</t>
         </is>
       </c>
-      <c r="N304" t="inlineStr">
+      <c r="N337" t="inlineStr">
         <is>
           <t>2026-02-22 00:40:41.046453+00:00</t>
         </is>
       </c>
     </row>
-    <row r="305">
-      <c r="A305" s="2" t="inlineStr">
+    <row r="338">
+      <c r="A338" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B305" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C305" t="inlineStr">
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
         <is>
           <t>박지윤, A씨</t>
         </is>
       </c>
-      <c r="D305" t="inlineStr">
+      <c r="D338" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E305" t="inlineStr">
+      <c r="E338" t="inlineStr">
         <is>
           <t>1심 기각 후 최동석 측 항소 진행 중</t>
         </is>
       </c>
-      <c r="F305" t="inlineStr">
+      <c r="F338" t="inlineStr">
         <is>
           <t>방송인 박지윤과 최동석이 이혼 소송과 함께 서로를 상대로 상간자 위자료 손해배상 청구 소송을 제기했으나, 1심에서 양측 청구가 모두 기각되었습니다. 최동석은 1심 기각 판결에 불복하여 항소장을 제출했고, 박지윤은 기각을 받아들여 자신의 소송은 최종 확정되었습니다. 현재 이혼 본안 사건 심리도 앞두고 있으며 양육권 문제로도 갈등을 겪고 있습니다.</t>
         </is>
       </c>
-      <c r="G305" t="inlineStr">
+      <c r="G338" t="inlineStr">
         <is>
           <t>이 사건은 개인 간의 상간자 위자료 청구 소송으로, 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 미충족). 또한 1심에서 양측 청구가 모두 기각되어 상대방 책임이 명확하다고 판단하기 어렵습니다(적합 조건 1 미충족).</t>
         </is>
       </c>
-      <c r="H305" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I305" t="inlineStr">
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J305" t="inlineStr">
+      <c r="J338" t="inlineStr">
         <is>
           <t>'상간 맞소송' 최동석은 항소했고, 박지윤은 포기했다[스타이슈]</t>
         </is>
       </c>
-      <c r="K305" t="inlineStr">
+      <c r="K338" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L305" t="inlineStr">
+      <c r="L338" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M305" t="inlineStr">
+      <c r="M338" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/02/21/2026021916044297391</t>
         </is>
       </c>
-      <c r="N305" t="inlineStr">
+      <c r="N338" t="inlineStr">
         <is>
           <t>2026-02-21 18:06:57.459040+00:00</t>
         </is>
       </c>
     </row>
-    <row r="306">
-      <c r="A306" s="2" t="inlineStr">
+    <row r="339">
+      <c r="A339" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B306" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D306" t="inlineStr">
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr"/>
+      <c r="D339" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E306" t="inlineStr">
+      <c r="E339" t="inlineStr">
         <is>
           <t>재산은닉 발생</t>
         </is>
       </c>
-      <c r="F306" t="inlineStr">
+      <c r="F339" t="inlineStr">
         <is>
           <t>이혼 소송이 장기화되는 과정에서 배우자가 부동산 처분이나 예금 인출을 통해 재산을 제3자 명의로 은닉하는 사례가 적지 않다. 이는 혼인 기간 형성된 공동 재산을 공정하게 분할하는 절차를 복잡하게 만들며, 은닉된 재산을 찾아내는 것이 이혼 재산분할 소송의 주요 쟁점임을 시사한다.</t>
         </is>
       </c>
-      <c r="G306" t="inlineStr">
+      <c r="G339" t="inlineStr">
         <is>
           <t>이 기사는 이혼 소송 중 재산 은닉이라는 일반적인 법적 쟁점을 다루고 있어, 특정 대기업이나 기관을 상대로 한 집단적 피해 사건이 아닙니다 (집단적 피해 아님). 재산 은닉 행위 자체는 상대방 책임이 명확하나, 상대방의 자력이나 피해 규모, 증거 확보의 용이성 등 소송금융 투자에 필요한 구체적인 정보가 부족합니다. 개별 이혼 사건은 소송금융의 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H306" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J306" t="inlineStr">
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
         <is>
           <t>이혼재산분할 재산은닉, 배우자가 재산을 숨겼다면 어떻게 찾을까 [공락...</t>
         </is>
       </c>
-      <c r="K306" t="inlineStr">
+      <c r="K339" t="inlineStr">
         <is>
           <t>mediafine.co.kr</t>
         </is>
       </c>
-      <c r="L306" t="inlineStr">
+      <c r="L339" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M306" t="inlineStr">
+      <c r="M339" t="inlineStr">
         <is>
           <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75523</t>
         </is>
       </c>
-      <c r="N306" t="inlineStr">
+      <c r="N339" t="inlineStr">
         <is>
           <t>2026-02-21 17:39:15.270442+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N306"/>
+  <autoFilter ref="A1:N339"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>