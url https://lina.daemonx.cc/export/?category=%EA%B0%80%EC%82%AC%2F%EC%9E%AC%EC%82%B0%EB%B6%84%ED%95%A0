--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="26" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="32" customWidth="1" min="10" max="10"/>
+    <col width="36" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>가사/재산분할</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>권혁빈 CVO</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>이혼 소송 변론기일 진행 중, 최종 변론기일 7월 8일 예정. 주식처분금지 가처분 인용.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>스마일게이트 창업자 권혁빈 CVO와 아내 이 씨 간 이혼 소송이 진행 중입니다. 이 씨는 자신이 스마일게이트의 공동 창업자라고 주장하며 권 CVO가 보유한 스마일게이트홀딩스 지분 절반(최대 4조원 상당)을 요구하고 있으며, 법원은 주식처분금지 가처분 신청을 받아들였습니다. 스마일게이트 측은 이 씨의 공동 창업자 및 자본 출자 주장을 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(권혁빈 CVO)은 스마일게이트 창업자로 막대한 자력을 보유하고 있으며, 이 씨가 요구하는 지분 가치는 최대 4조원에 달할 수 있어 피해 규모가 매우 큽니다. 이혼 소송이 진행 중이며 주식처분금지 가처분이 인용된 점을 볼 때, 이 씨 측이 공동 창업자 및 자본 출자 주장을 뒷받침할 증거를 확보하고 있거나 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>최대 4조원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>스마일게이트 “권혁빈 CVO 아내 이 모씨, 공동창업자 아냐”</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12064617?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-06 07:00:47.500235+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>가사/재산분할</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>최병길</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>이혼합의서상 재산분할금 미지급, 소송 가능성</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>서유리가 전 남편 최병길로부터 이혼합의서에 명시된 재산분할 금액을 1년 이상 받지 못하고 있다. 합의서에는 미지급 시 별도 소송을 통해 청구할 수 있다고 명시되어 있으나, 서유리는 현재 최병길과 연락이 닿지 않는 상황이다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>전 남편 최병길의 이혼합의서상 재산분할금 미지급으로 상대방 책임이 명확하며(조건 1), 이혼합의서라는 명확한 증거가 존재합니다(조건 5). 재산분할금은 통상 소송금융 투자에 적합한 규모일 가능성이 높습니다(조건 4). 다만, 집단적 피해가 아닌 개인 소송이라는 점은 고려해야 합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>서유리, '이혼합의서' 공개 이유?… 연락처 차단 당해</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16016216</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-25 13:14:22.460646+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>