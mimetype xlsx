--- v1 (2026-08-22)
+++ v2 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="22" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="36" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="48" customWidth="1" min="10" max="10"/>
+    <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="49" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가사/재산분할</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>복권 당첨자 (남편)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>아내가 남편을 상대로 당첨금 분할 소송 제기</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>이탈리아 남성이 3400억 원 복권에 당첨되자, 별거 중이던 아내가 부부공유재산제를 근거로 당첨금의 절반인 약 1230억 원을 요구하며 소송을 제기했다. 이탈리아 법률 및 판례상 아내의 주장이 유리할 것으로 예상되며, 남편은 아직 당첨금을 수령하지 못한 채 법적 대응을 고심 중이다. 이 사건은 유럽 전역에서 뜨거운 논쟁거리가 되고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(남편)이 3400억 원의 복권 당첨금을 보유하고 있어 자력이 충분하며(적합 조건 2), 아내가 청구하는 금액이 1230억 원으로 피해 규모가 매우 크다(적합 조건 4). 이탈리아 법률상 부부공유재산제와 대법원 판례에 따라 아내의 청구권이 명확하며(적합 조건 1), 관련 증거 확보도 용이하다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>약 1230억 원 (8000만 유로)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3400억 터졌는데 1200억 내놓으라니 ...로또 당첨 자랑했다가 이혼 전 ...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.fnnews.com/news/202609301506473752</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-20 18:00:24.732110+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>가사/재산분할</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>권혁빈 CVO</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>이혼 소송 변론기일 진행 중, 최종 변론기일 7월 8일 예정. 주식처분금지 가처분 인용.</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>스마일게이트 창업자 권혁빈 CVO와 아내 이 씨 간 이혼 소송이 진행 중입니다. 이 씨는 자신이 스마일게이트의 공동 창업자라고 주장하며 권 CVO가 보유한 스마일게이트홀딩스 지분 절반(최대 4조원 상당)을 요구하고 있으며, 법원은 주식처분금지 가처분 신청을 받아들였습니다. 스마일게이트 측은 이 씨의 공동 창업자 및 자본 출자 주장을 부인하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방(권혁빈 CVO)은 스마일게이트 창업자로 막대한 자력을 보유하고 있으며, 이 씨가 요구하는 지분 가치는 최대 4조원에 달할 수 있어 피해 규모가 매우 큽니다. 이혼 소송이 진행 중이며 주식처분금지 가처분이 인용된 점을 볼 때, 이 씨 측이 공동 창업자 및 자본 출자 주장을 뒷받침할 증거를 확보하고 있거나 확보 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>최대 4조원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>스마일게이트 “권혁빈 CVO 아내 이 모씨, 공동창업자 아냐”</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.dt.co.kr/article/12064617?ref=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-06-06 07:00:47.500235+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>