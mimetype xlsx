--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="25" customWidth="1" min="8" max="8"/>
-    <col width="10" customWidth="1" min="9" max="9"/>
-[...1 lines deleted...]
-    <col width="19" customWidth="1" min="11" max="11"/>
+    <col width="13" customWidth="1" min="9" max="9"/>
+    <col width="48" customWidth="1" min="10" max="10"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,896 +535,1832 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>권혁빈</t>
+          <t>최태원 SK그룹 회장</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>서울가정법원 가사합의3부 1심 소송 진행 중, 7월 8일 변론 종결 예정</t>
+          <t>파기환송심 판결 선고, 재상고 기한 임박</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>권혁빈 스마일게이트 창업자와 배우자 이모씨 간 이혼 및 재산분할 1심 소송이 막바지 단계에 접어들었다. 배우자 이씨는 권 CVO가 보유한 스마일게이트 지분 절반을 재산분할 대상으로 요구하고 있으며, 비상장사인 스마일게이트의 기업가치 평가 방식과 배우자의 회사 기여도가 핵심 쟁점이다. 재산분할액은 최대 4조원에 달할 수 있다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 재산분할 소송 재상고 기한이 14일 마감됩니다. 파기환송심에서 최 회장이 노 관장에게 9440억원을 지급하라는 판결이 나왔으며, 양측 모두 재상고하지 않으면 판결이 확정됩니다. 판결 확정 후 지급이 늦어지면 연 5%의 지연이자가 붙습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 권혁빈 스마일게이트 창업자는 막대한 자력을 보유하고 있으며, 청구하는 재산분할 규모가 최대 4조원에 달해 '상대방에게 자력이 충분함' 및 '피해 규모가 큼' 조건에 부합한다. 현재 1심 소송이 진행 중이며, 비상장사 기업가치 평가 방식이 주요 쟁점으로, 원고 측에 유리한 평가 가능성도 존재한다. 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
+          <t>상대방(최태원 SK그룹 회장)에게 자력이 충분하고, 재산분할금 9440억원으로 피해 규모가 매우 크다는 점에서 '상대방에게 자력이 충분함'과 '피해 규모가 큼' 조건을 충족합니다. 이미 파기환송심 판결로 재산분할 의무가 확정되어 '상대방 책임이 비교적 명확함'과 '증거가 있거나 확보 가능함' 조건도 만족합니다. 재상고 기한이 임박했으나, 거액의 판결금에 대한 집행 또는 재상고 가능성을 고려할 때 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>최대 4조원</t>
+          <t>9440억원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'세기의 이혼' 권혁빈 소송 새 국면… 배우자 공동창업자 아냐, 출근도...</t>
+          <t>[이슈] 최태원·노소영 재산분할 재상고 오늘 마감…9440억원 운명은?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026052718232462487</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000098798</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-06 07:01:41.145481+00:00</t>
+          <t>2026-08-19 09:01:47.826822+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>최태원</t>
+          <t>최태원 (SK그룹 회장)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>파기환송심 조정 절차 진행 중</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 중 재산분할 파기환송심이 조정 절차를 밟게 됩니다. 이는 가사소송의 특성을 고려하여 양측의 협의를 통한 원만한 해결을 모색하는 과정입니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 및 재산분할 소송이 최 회장 측의 상고로 대법원에서 다시 다투게 됩니다. 파기환송심은 최 회장이 노 관장에게 9,440억 원을 현금 지급하라고 판결했으며, 대법원은 법리적 쟁점을 검토할 예정입니다. 9년째 이어지는 소송으로, 법조계에서는 대법원에서도 결과가 크게 달라지지 않을 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(최태원)은 대기업 총수로 자력이 충분하며, 수조원대 규모의 재산분할 청구로 피해 규모가 매우 큽니다. 현재 파기환송심에서 조정 절차가 진행 중으로, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (최태원 SK그룹 회장), 피해 규모가 큼 (9,440억 원), 증거 확보 용이 (이미 하급심 진행 완료), 상대방 책임이 비교적 명확함 (파기환송심 판결로 재산분할 의무 인정). 부적합 조건에 해당하지 않으며, 대법원 법률심 단계로 법리적 쟁점만 남았고 하급심에서 이미 승소 판결이 나왔으므로 투자 매력도가 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>최태원·노소영 재산분할 파기환송심, 조정 절차 밟는다</t>
+          <t>최태원 '9,440억 재산분할' 불복...다시 대법원으로</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=717559</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608150128504079</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-19 06:17:25.663458+00:00</t>
+          <t>2026-08-17 07:02:19.529770+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>남편 (개인 치과 원장) 및 상간녀</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>이혼 및 위자료 소송 준비 중</t>
+          <t>항소심 판결 선고 후 재상고 여부 결정 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>30년 결혼 생활 중 남편의 지속적인 외도와 악의적 유기로 이혼을 결심한 A씨의 사연. 남편은 과거 부정행위라며 위자료 및 재산분할을 거부하고 있으나, 변호사 자문 결과 지속적인 부정행위로 인한 이혼 및 위자료 청구, 재산분할이 가능할 것으로 보인다.</t>
+          <t>최태원 SK그룹 회장과 노소영 관장의 이혼 소송 항소심 판결에 대한 재상고 기한이 오늘 마감됩니다. 항소심은 최 회장에게 막대한 재산 분할 및 위자료 지급을 판결했으며, 최 회장은 재상고 여부를 고심 중입니다. 이 소송은 최 회장의 혼외자 공개로 시작되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>남편의 지속적인 외도와 악의적 유기가 명확하여 상대방 책임이 비교적 명확합니다. 남편이 개인 치과 원장으로 자력이 충분하며, 30년 혼인 기간에 대한 재산분할 청구액이 상당할 것으로 예상되어 피해 규모가 클 수 있습니다. 또한, 남편의 고백, 딸의 증언, 변호사 자문 등을 통해 증거 확보가 용이합니다. 이미 종결된 사건이 아닌 지속적인 부정행위로 새로운 소송 제기가 가능합니다.</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함): SK그룹 회장으로 충분한 자력을 가짐. 적합 조건 4 (피해 규모가 큼): 9,440억 원에 달하는 재산 분할 및 위자료 청구로 피해 규모가 매우 큼. 적합 조건 5 (증거가 있거나 확보 가능함): 이미 항소심 판결이 선고되었고 재상고 여부를 결정하는 단계로, 충분한 증거를 바탕으로 법적 절차가 진행되었음. 부적합 조건 0개. 개인 이혼 소송이지만, 그 규모와 상대방의 자력으로 인해 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9440억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“외도 봐줬더니 상간녀 위자료 대신 내준 치과원장 남편, 어쩌죠?” [헤...</t>
+          <t>재상고냐 수용이냐…최태원 '9440억짜리' 초대형 고민</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604011453486713</t>
+          <t>https://news.jtbc.co.kr/article/NB12313441?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:59:06.066505+00:00</t>
+          <t>2026-08-16 07:02:29.737397+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+          <t>2심 재산분할 판결 선고, 상고심 가능성</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>결혼 30년 차 주부 A씨는 치과 의사 남편의 반복된 외도와 3년간의 별거로 이혼을 결심했다. 남편은 과거 외도를 용서받았고 별거 기간 재산은 분할 대상이 아니라고 주장하지만, 변호사는 이혼 및 위자료 청구가 가능하며 별거 후 형성된 재산도 분할 대상이 될 수 있다고 조언했다. A씨는 남편의 악의적 유기와 부정행위를 근거로 이혼 소송을 준비 중이다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 2심에서 법원이 최 회장에게 9,440억 원의 재산분할을 명령했습니다. 이는 국내 이혼소송 사상 최대 규모로, 혼인 기간 중 배우자의 공동재산 형성 기여를 인정했습니다. 현재 2심 판결이 선고되어 마무리 수순에 접어들었으나, 상고심 가능성이 남아있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 치과를 운영하는 남편의 반복된 외도와 악의적 유기 책임이 명확하며, 30년 혼인 기간을 고려할 때 재산분할 규모가 클 것으로 예상된다. 과거 상간녀 소송 승소 이력과 변호사 의견을 통해 승소 가능성 및 증거 확보가 용이하다.</t>
+          <t>이 사건은 상대방(최태원 회장)의 자력이 충분하고(적합 조건 2), 2심에서 9,440억 원이라는 압도적인 피해 규모(재산분할액)가 인정되어(적합 조건 4) 투자 가치가 매우 높습니다. 또한, 1심과 2심을 거치며 법원의 판단이 내려져 재산분할 의무가 명확하며(적합 조건 1), 관련 증거가 충분히 확보되어 있습니다(적합 조건 5). 비록 개별 이혼 소송이나, 금액 규모와 상대방의 자력, 법적 명확성 측면에서 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>의사 남편 외도 봐줬더니 또… 상간녀 만나려 가출, 위자료 안준다더라...</t>
+          <t>법원, 최태원에 9,440억 원 재산분할 판결…9년 이혼소송 마무리 수순</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/01/2026040108051543460</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=65355</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 12:47:16.932530+00:00</t>
+          <t>2026-08-07 08:34:34.608433+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>남편 (개인 치과 원장)</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+          <t>고등법원 파기환송심 판결 선고, 재상고 가능성 있음</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>결혼 30년차 주부가 남편의 5년간 이어진 외도로 이혼을 결심한 사연입니다. 5년 전 상간녀에게 위자료를 받았으나 남편은 외도를 지속했고, 3년간 별거하며 부산에서 상간녀와 살림을 차린 사실이 밝혀졌습니다. 사연자는 이혼 및 위자료, 재산분할을 청구하려 하나 남편은 과거의 일이라며 거부하고 있습니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송에서 서울고등법원이 최 회장에게 노 관장에게 9440억 원을 지급하라고 판결했습니다. 최 회장 측은 판결문 수령 후 2주 내 재상고 여부를 결정할 예정이며, 판결 확정 시 하루 1억 3천만 원의 이자가 발생합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>남편의 외도 사실이 명확하고, 개인 치과 원장으로 자력이 충분하여 배상 능력이 높습니다. 30년 결혼 생활에 대한 이혼 및 재산분할 청구로 피해 규모가 클 것으로 예상되며, 과거 상간녀 소송 및 남편의 인정으로 증거 확보가 용이합니다.</t>
+          <t>상대방 책임이 고등법원 판결로 명확하며(적합 조건 1), SK그룹 회장으로서 자력이 충분하고(적합 조건 2), 피해 규모가 9440억 원으로 매우 크고(적합 조건 4), 이미 법원 판결이라는 명확한 증거가 존재합니다(적합 조건 5). 또한, 아직 재상고 가능성이 있어 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상 (이혼 위자료 및 재산분할 청구액)</t>
+          <t>9440억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (사연자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>상간녀 위자료를 왜 남편이?” 30년 조강지처 속이고 부산서 살림차린...</t>
+          <t>최태원-노소영, '세기의 이혼' 마지막 분기점…재상고냐 9440억 지급이냐</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108101&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://www.news1.kr/society/court-prosecution/6240020</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:47.829134+00:00</t>
+          <t>2026-08-07 07:01:19.672785+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>권혁빈 CVO</t>
+          <t>최태원 SK그룹 회장</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>이혼 소송 중 재산 분할 및 기업가치 평가 문제로 확대될 가능성</t>
+          <t>서울고등법원 파기환송심 선고 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>스마일게이트 권혁빈 CVO의 이혼 소송이 진행 중이며, 재산 분할을 넘어 비상장사인 스마일게이트의 기업가치 평가 문제로 확대될 가능성이 제기되었습니다. 이 소송은 수천억 원 이상의 재산 분할 규모가 예상되는 고액 사건으로, 소송금융 투자 관점에서 높은 잠재력을 가집니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 재산분할 소송 파기환송심 결과가 약 9년 만에 선고될 예정입니다. 2심에서 1조 3,808억 원의 재산분할이 인정되었으나, 대법원이 노태우 전 대통령의 비자금 기여를 인정할 수 없다며 파기환송하여 재산분할 규모가 쟁점입니다. 최 회장이 보유한 SK 주식의 특유재산 여부와 재산분할 기준 시점도 주요 쟁점으로, 외신에서도 '현실판 한국 드라마'라며 주목하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>권혁빈 CVO의 이혼 소송은 재산 분할 규모가 수천억 원 이상으로 매우 크고(피해 규모가 큼), 상대방(권혁빈 CVO)의 자력이 충분하여(상대방에게 자력이 충분함) 소송금융 투자 회수 가능성이 높습니다. 또한, 비상장사 기업가치 평가가 쟁점이므로 관련 증거 확보가 가능합니다(증거가 있거나 확보 가능함).</t>
+          <t>적합 조건 2(상대방에게 자력이 충분함)에 따라 최태원 SK그룹 회장은 막대한 자력을 보유하고 있어 배상 능력이 충분합니다. 적합 조건 4(피해 규모가 큼)에 따라 재산분할 규모가 수천억 원에서 조 단위에 달할 것으로 예상되어 매우 큽니다. 적합 조건 5(증거가 있거나 확보 가능함)에 따라 이미 대법원까지 진행된 사건으로, 필요한 증거는 충분히 확보되었을 것입니다. 또한, 부적합 조건(이미 종결된 사건)에 해당하지 않으며, 비록 집단적 피해 사건은 아니지만 소송 가액이 매우 높아 소송금융 투자로서의 잠재적 수익성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>수천억 원 ~ 1조 원 이상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>게임업계 '연임'으로 버티기… 스마일게이트, 권혁빈 변수는?</t>
+          <t>외신도  현실판 한국 드라마 … 최태원·노소영 '세기의 재산분할' 오늘...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>economytalk.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.economytalk.kr/news/articleView.html?idxno=419651</t>
+          <t>https://www.hankookilbo.com/news/article/A2026072406300004967?did=NA</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-29 00:34:55.616525+00:00</t>
+          <t>2026-08-04 07:00:46.231554+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>남성 (사실혼 관계 상대방)</t>
+          <t>최태원 SK그룹 회장</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>사실혼 관계 해소 및 재산분할 소송 판결</t>
+          <t>파기환송심 선고 예정, 대법원 재상고 가능성 있음</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>9년간 동거하며 '여보'라고 부르던 관계가 사실혼으로 인정되어, 남성이 여성에게 주택의 절반을 재산분할로 지급해야 한다는 내용의 사건입니다. 이는 사실혼 관계 해소 및 재산분할 소송과 관련된 법적 분쟁으로, 상대방의 자력과 피해 규모가 명확하여 소송금융 투자에 적합합니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 재산분할 파기환송심 선고가 24일 예정되어 있습니다. 2심에서 1조3808억원의 재산분할이 인정되었으나, 대법원에서 일부 파기환송되어 SK 주식의 재산분할 대상 여부와 기준 시점이 주요 쟁점입니다. 파기환송심 선고 결과에 따라 대법원 재상고 가능성도 남아있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>9년간의 교제와 호칭 등으로 사실혼 관계가 인정되어 상대방의 재산분할 의무가 명확하며, 부동산 자력이 충분합니다. 피해 규모가 크고 사실혼 입증을 위한 증거 확보가 용이하며, 이미 소송이 진행 중이거나 판결이 선고된 것으로 보입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+          <t>상대방(최태원 SK그룹 회장)의 자력이 충분하고(적합 조건 2), 재산분할 청구액이 1조원 이상으로 매우 커서 잠재적 회수 금액이 상당합니다(적합 조건 4). 이미 여러 심급을 거치며 법리적 쟁점과 증거가 충분히 다뤄지고 있어 사건의 진행 상황이 명확하며(적합 조건 5), 아직 종결되지 않고 파기환송심 선고를 앞두고 있어 투자 기회가 있습니다. 조 단위의 잠재적 회수 금액은 소송금융 투자로서 매우 매력적입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>부동산 가액의 절반 (수억 원 이상 추정)</t>
+          <t>1조원 이상 (최대 2조원대)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>엄마 생전 '여보'라 부르던 남성… 9년 교제는 '사실혼', 집 절반 내놔</t>
+          <t>‘SK 주식 분할·기준 시점’ 쟁점… 최태원·노소영 재산분할 운명의 ...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6100042</t>
+          <t>https://www.segye.com/newsView/20260724502718?OutUrl=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-13 12:41:14.716379+00:00</t>
+          <t>2026-08-01 05:20:55.129253+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중 또는 예정</t>
+          <t>서울고등법원 파기환송심 판결 선고 (대법원 상고 가능성 있음)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>10년간 가정주부로 살아온 아내가 뇌출혈로 쓰러진 의사 남편의 휴대폰에서 도박과 성매매 사실을 발견했다. 아내는 5억 원 전세금 등 재산 분할과 관련하여 이혼 소송에서 불이익을 받을까 우려하며 법률 자문을 구하고 있다. 남편의 유책 사유가 명확하고 재산 규모가 상당하여 이혼 소송이 예상된다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 파기환송심에서 재산분할금 9,440억 원과 위자료 20억 원이 선고되었습니다. 재판부는 최 회장의 SK 주식을 재산분할 대상에 포함하고 노 관장의 기여도를 33.3%로 인정했습니다. 이는 역대 최대 규모의 재산분할 판결로, 최 회장은 현금으로 이를 조달해야 합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>의사 남편의 도박 및 성매매 사실이 명확한 증거(남편 폰)로 드러나 상대방 책임이 분명하며(적합 조건 1, 5), 의사라는 직업과 5억 원 전세금 등 상대방의 자력이 충분하다(적합 조건 2). 또한, 10년간 가정주부로 살아온 아내의 재산 분할 및 위자료 청구 규모가 클 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합하다.</t>
+          <t>상대방(최태원 회장)의 자력이 충분하며(적합 조건 2), 법원의 9,440억 원 재산분할 판결로 책임과 피해 규모가 명확하게 확정되었습니다(적합 조건 1, 4). 이미 진행된 소송을 통해 증거가 충분히 확보되었으며(적합 조건 5), 판결 금액이 매우 커 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>5억 원 이상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (노소영 관장)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>뇌출혈로 쓰러진 의사 남편 폰 열자 드러난 도박·성매매…5억 전세금 ...</t>
+          <t>최태원·노소영 '세기의 재산분할' 9,440억 원...현금 조달 변수 [뉴스퀘...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ZBADN459H4S4</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202607242014069791</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-11 12:45:04.692044+00:00</t>
+          <t>2026-07-26 07:01:30.242998+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>전남편</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>전남편의 재산분할, 건물명도, 부당이득, 양육비 감액 소송 진행 중. A씨는 반소 제기 예정.</t>
+          <t>파기환송심 판결 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이혼 후 전남편이 재혼하여 아이가 생겼다는 이유로 양육비 감액을 요구하고, 아이와 함께 살던 아파트에 대해 재산분할 및 건물명도 소송, 부당이득 청구 소송을 제기했습니다. A씨는 이에 대한 법률 자문을 구했으며, 변호사는 전남편의 주장이 법적으로 약하고 A씨의 반소 청구가 가능하다고 조언했습니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 재산분할 소송 파기환송심에서 법원은 최 회장이 노 관장에게 9,440억 원을 지급하라고 선고했습니다. 재판부는 최 회장이 소유한 SK 주식을 분할 대상으로 판단했으며, 노 관장의 가사 및 양육, SK그룹 대외 활동 기여를 인정했습니다. 이 사건은 2017년부터 시작되어 9년 만에 일단락되었으나, 대법원 파기환송을 거쳐 다시 판결이 나온 상황입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (전남편의 양육비 감액 및 재산분할 청구 주장이 법적으로 취약함), 상대방에게 자력이 충분함 (아파트 소유 등), 피해 규모가 큼 (아파트 재산분할 및 장기간의 양육비), 증거가 있거나 확보 가능함 (혼인 및 이혼 사실, 재산 형성 경위 등 명확). 변호사 자문 결과 의뢰인의 법적 주장이 유리한 것으로 판단됩니다.</t>
+          <t>상대방(최태원 SK그룹 회장)의 자력이 충분하고, 법원에서 9,440억 원이라는 매우 큰 규모의 재산분할을 인정하여 피해 규모가 명확합니다. 이미 여러 심급의 재판이 진행되어 증거가 충분히 확보되었으며, 파기환송심 판결이 선고되었으나 아직 최종 종결된 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>재혼하더니  양육비 깎아달라 …아이 사는 집까지 비우라는 전남편</t>
+          <t>최태원, 노소영에 재산분할…9,440억 원 지급하라</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003541436</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008673930&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-11 00:27:28.735761+00:00</t>
+          <t>2026-07-26 07:00:24.205522+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>사실혼 관계 해소 및 재산분할, 위자료 청구 예정</t>
+          <t>이혼 소송 파기환송심 판결 선고, 대법원 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>7년간 사실혼 관계를 유지해온 A씨가 남편의 외도를 알게 된 후, 남편이 혼인신고가 없었다는 이유로 사실혼 관계 및 재산분할을 거부하는 상황입니다. A씨는 결혼식, 양가 경조사 참여, 경제적 공동체 형성 등 사실혼 관계를 증명하고 재산분할 및 위자료를 청구하고자 합니다.</t>
+          <t>최태원 SK그룹 회장이 이혼 소송 파기환송심에서 배우자에게 9천440억 원의 재산분할을 명령받았습니다. 최 회장은 SK 지분 담보 대출, 지분 매각 등을 통해 거액을 마련해야 하는 상황이며, 대법원 상고 가능성도 남아있습니다. 이는 역대 최대 규모의 재산분할 판결로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(외도 및 사실혼 관계 부정), 상대방에게 아파트 명의 등 자력이 충분합니다. 또한 결혼식 사진, 양가 부모님과의 메시지 등 사실혼 및 부정행위 증거 확보가 용이하며, 아파트 재산분할을 통해 피해 규모가 수억 원 이상으로 커질 가능성이 있습니다.</t>
+          <t>적합 조건: 상대방 책임이 법원 판결로 명확하며(1), 상대방(최태원)에게 자력이 충분하고(2), 피해 규모가 9천440억 원으로 매우 큼(4), 이미 법원 판결을 통해 증거가 확보됨(5). 대법원 상고 가능성이 있어 원고(승소자)의 추가 법률 비용 발생 및 판결 방어에 대한 소송금융 수요가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9천440억 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“외도 들키자 각방 쓰고 혼인신고 안 했다고 부부가 아니었다고 돌변하...</t>
+          <t>이혼 판결 날 젠슨 황 만난 최태원‥9천4백억 어떻게 마련하나?</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1122394</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6839919_37004.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-08 00:29:25.715823+00:00</t>
+          <t>2026-07-26 07:00:15.590917+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>남편 (피부과 의사)</t>
+          <t>권혁빈</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>변호사 상담을 통해 이혼 및 위자료 소송 검토 중</t>
+          <t>이혼 및 재산분할 소송 1심 변론 종결, 9월 선고 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>친정에서 20억 원을 지원받아 개원까지 성공한 피부과 의사 남편이 간호사와 불륜을 저질러 아내가 이혼을 고민하는 사연이다. 아내는 남편의 부정행위를 직접 목격했으며, 재산분할, 위자료, 반려견 소유권, 불륜 사진 공개 등에 대해 변호사 상담을 받았다.</t>
+          <t>스마일게이트 창업자 권혁빈 CVO와 이씨의 이혼 및 재산분할 소송 1심 변론이 마무리되었으며, 9월 9일 선고를 앞두고 있습니다. 이번 소송은 '조 단위' 규모의 재산분할이 예상되어 재계의 큰 관심을 모으고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>남편의 불륜 사실이 명확하고(상대방 책임 명확), 피부과 의사로서 자력이 충분하며(상대방에게 자력이 충분함), 친정에서 지원한 20억 원 규모의 재산분할 및 위자료 청구가 예상되어 피해 규모가 크다(피해 규모가 큼). 또한, 남편의 불륜 시인 및 아내의 목격 등 증거 확보가 용이하다(증거가 있거나 확보 가능함).</t>
+          <t>상대방(권혁빈 CVO)의 자력이 충분하고(적합 조건 2), 재산분할 규모가 '조 단위'로 매우 커서(적합 조건 4) 소송금융 투자 매력이 높습니다. 이미 1심 변론이 종결되어 선고를 앞두고 있어 사건의 구체성이 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>20억 원 이상</t>
+          <t>조 단위</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>친정집에서 20억 받아 병원까지 차린 의사 남편... 간호사와 불륜 중이...</t>
+          <t>스마일게이트 권혁빈 이혼소송 1심 9월 선고, 조 단위 재산분할에 촉각</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545650</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=441904</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-06 12:59:04.630066+00:00</t>
+          <t>2026-07-08 12:38:04.398153+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
+          <t>권혁빈</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>변론 종결 임박</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>권혁빈 스마일게이트 창업자의 8조원대 이혼소송이 마무리 단계에 접어들었으며, 다음 달 변론이 종결될 예정입니다. 민사법원이 스마일게이트RPG의 기업가치를 약 8조원으로 인정한 바 있으며, 현재 비상장 주식 가치평가 및 재산분할 방식에 대한 원고 측 입장이 재차 논의되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 특히 8조원에 달하는 막대한 재산분할 규모와 상대방(권혁빈)의 확실한 자력이 소송금융 투자 매력을 높입니다. 이혼 소송이라는 특수성이 있으나, 높은 승소 시 회수 가능성을 고려할 때 투자 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>8조원</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>스마게 권혁빈 '8조원 이혼소송' 마무리 단계..내달 변론 종결</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>4th.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2111960</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-06-13 07:02:39.356528+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 후 고등법원 조정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 노소영 아트센터나비 관장의 재산분할 소송이 대법원 파기환송 후 고등법원에서 조정 절차를 진행 중입니다. 2심에서 1조 3천억 원 규모의 재산분할이 인정되었으나, 대법원에서 파기환송되었으며, 최근 SK 주가 급등으로 재산 가액 산정 시점에 따라 분할 액수가 크게 달라질 수 있습니다. 양측은 재산분할 대상 범위, 노 관장 기여도, 재산 가액 산정 시기 등을 두고 다투고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방(최태원 SK그룹 회장)에게 자력이 충분하며, 2심에서 인정된 재산분할액이 1조 3천억 원에 달하고 SK 주가 급등으로 그 규모가 더욱 커질 수 있어 피해 규모가 매우 큽니다. 이미 대법원까지 진행된 소송으로 증거 확보가 용이하며, 사건이 종결되지 않고 파기환송심이 진행 중입니다. 단일 사건이지만 청구액 규모가 매우 커 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>1조 3천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>최태원·노소영 세기의 재산분할…급등한 SK 주가도 변수</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260514061120C3y</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-06-12 12:31:38.023657+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>권혁빈</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>서울가정법원 가사합의3부 1심 소송 진행 중, 7월 8일 변론 종결 예정</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>권혁빈 스마일게이트 창업자와 배우자 이모씨 간 이혼 및 재산분할 1심 소송이 막바지 단계에 접어들었다. 배우자 이씨는 권 CVO가 보유한 스마일게이트 지분 절반을 재산분할 대상으로 요구하고 있으며, 비상장사인 스마일게이트의 기업가치 평가 방식과 배우자의 회사 기여도가 핵심 쟁점이다. 재산분할액은 최대 4조원에 달할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>상대방인 권혁빈 스마일게이트 창업자는 막대한 자력을 보유하고 있으며, 청구하는 재산분할 규모가 최대 4조원에 달해 '상대방에게 자력이 충분함' 및 '피해 규모가 큼' 조건에 부합한다. 현재 1심 소송이 진행 중이며, 비상장사 기업가치 평가 방식이 주요 쟁점으로, 원고 측에 유리한 평가 가능성도 존재한다. 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>최대 4조원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>'세기의 이혼' 권혁빈 소송 새 국면… 배우자 공동창업자 아냐, 출근도...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026052718232462487</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-06-06 07:01:41.145481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>파기환송심 조정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 소송 중 재산분할 파기환송심이 조정 절차를 밟게 됩니다. 이는 가사소송의 특성을 고려하여 양측의 협의를 통한 원만한 해결을 모색하는 과정입니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>상대방(최태원)은 대기업 총수로 자력이 충분하며, 수조원대 규모의 재산분할 청구로 피해 규모가 매우 큽니다. 현재 파기환송심에서 조정 절차가 진행 중으로, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>최태원·노소영 재산분할 파기환송심, 조정 절차 밟는다</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=717559</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-04-19 06:17:25.663458+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>남편 (개인 치과 원장) 및 상간녀</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>30년 결혼 생활 중 남편의 지속적인 외도와 악의적 유기로 이혼을 결심한 A씨의 사연. 남편은 과거 부정행위라며 위자료 및 재산분할을 거부하고 있으나, 변호사 자문 결과 지속적인 부정행위로 인한 이혼 및 위자료 청구, 재산분할이 가능할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>남편의 지속적인 외도와 악의적 유기가 명확하여 상대방 책임이 비교적 명확합니다. 남편이 개인 치과 원장으로 자력이 충분하며, 30년 혼인 기간에 대한 재산분할 청구액이 상당할 것으로 예상되어 피해 규모가 클 수 있습니다. 또한, 남편의 고백, 딸의 증언, 변호사 자문 등을 통해 증거 확보가 용이합니다. 이미 종결된 사건이 아닌 지속적인 부정행위로 새로운 소송 제기가 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>“외도 봐줬더니 상간녀 위자료 대신 내준 치과원장 남편, 어쩌죠?” [헤...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604011453486713</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:59:06.066505+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>결혼 30년 차 주부 A씨는 치과 의사 남편의 반복된 외도와 3년간의 별거로 이혼을 결심했다. 남편은 과거 외도를 용서받았고 별거 기간 재산은 분할 대상이 아니라고 주장하지만, 변호사는 이혼 및 위자료 청구가 가능하며 별거 후 형성된 재산도 분할 대상이 될 수 있다고 조언했다. A씨는 남편의 악의적 유기와 부정행위를 근거로 이혼 소송을 준비 중이다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 치과를 운영하는 남편의 반복된 외도와 악의적 유기 책임이 명확하며, 30년 혼인 기간을 고려할 때 재산분할 규모가 클 것으로 예상된다. 과거 상간녀 소송 승소 이력과 변호사 의견을 통해 승소 가능성 및 증거 확보가 용이하다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>의사 남편 외도 봐줬더니 또… 상간녀 만나려 가출, 위자료 안준다더라...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/04/01/2026040108051543460</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:47:16.932530+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>남편 (개인 치과 원장)</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>결혼 30년차 주부가 남편의 5년간 이어진 외도로 이혼을 결심한 사연입니다. 5년 전 상간녀에게 위자료를 받았으나 남편은 외도를 지속했고, 3년간 별거하며 부산에서 상간녀와 살림을 차린 사실이 밝혀졌습니다. 사연자는 이혼 및 위자료, 재산분할을 청구하려 하나 남편은 과거의 일이라며 거부하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>남편의 외도 사실이 명확하고, 개인 치과 원장으로 자력이 충분하여 배상 능력이 높습니다. 30년 결혼 생활에 대한 이혼 및 재산분할 청구로 피해 규모가 클 것으로 예상되며, 과거 상간녀 소송 및 남편의 인정으로 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상 (이혼 위자료 및 재산분할 청구액)</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명 (사연자)</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>상간녀 위자료를 왜 남편이?” 30년 조강지처 속이고 부산서 살림차린...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108101&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:44:47.829134+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>권혁빈 CVO</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>이혼 소송 중 재산 분할 및 기업가치 평가 문제로 확대될 가능성</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>스마일게이트 권혁빈 CVO의 이혼 소송이 진행 중이며, 재산 분할을 넘어 비상장사인 스마일게이트의 기업가치 평가 문제로 확대될 가능성이 제기되었습니다. 이 소송은 수천억 원 이상의 재산 분할 규모가 예상되는 고액 사건으로, 소송금융 투자 관점에서 높은 잠재력을 가집니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>권혁빈 CVO의 이혼 소송은 재산 분할 규모가 수천억 원 이상으로 매우 크고(피해 규모가 큼), 상대방(권혁빈 CVO)의 자력이 충분하여(상대방에게 자력이 충분함) 소송금융 투자 회수 가능성이 높습니다. 또한, 비상장사 기업가치 평가가 쟁점이므로 관련 증거 확보가 가능합니다(증거가 있거나 확보 가능함).</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>수천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>게임업계 '연임'으로 버티기… 스마일게이트, 권혁빈 변수는?</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>economytalk.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://www.economytalk.kr/news/articleView.html?idxno=419651</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:34:55.616525+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>남성 (사실혼 관계 상대방)</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>사실혼 관계 해소 및 재산분할 소송 판결</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>9년간 동거하며 '여보'라고 부르던 관계가 사실혼으로 인정되어, 남성이 여성에게 주택의 절반을 재산분할로 지급해야 한다는 내용의 사건입니다. 이는 사실혼 관계 해소 및 재산분할 소송과 관련된 법적 분쟁으로, 상대방의 자력과 피해 규모가 명확하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>9년간의 교제와 호칭 등으로 사실혼 관계가 인정되어 상대방의 재산분할 의무가 명확하며, 부동산 자력이 충분합니다. 피해 규모가 크고 사실혼 입증을 위한 증거 확보가 용이하며, 이미 소송이 진행 중이거나 판결이 선고된 것으로 보입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>부동산 가액의 절반 (수억 원 이상 추정)</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>엄마 생전 '여보'라 부르던 남성… 9년 교제는 '사실혼', 집 절반 내놔</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6100042</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:41:14.716379+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>10년간 가정주부로 살아온 아내가 뇌출혈로 쓰러진 의사 남편의 휴대폰에서 도박과 성매매 사실을 발견했다. 아내는 5억 원 전세금 등 재산 분할과 관련하여 이혼 소송에서 불이익을 받을까 우려하며 법률 자문을 구하고 있다. 남편의 유책 사유가 명확하고 재산 규모가 상당하여 이혼 소송이 예상된다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>의사 남편의 도박 및 성매매 사실이 명확한 증거(남편 폰)로 드러나 상대방 책임이 분명하며(적합 조건 1, 5), 의사라는 직업과 5억 원 전세금 등 상대방의 자력이 충분하다(적합 조건 2). 또한, 10년간 가정주부로 살아온 아내의 재산 분할 및 위자료 청구 규모가 클 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>5억 원 이상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>뇌출혈로 쓰러진 의사 남편 폰 열자 드러난 도박·성매매…5억 전세금 ...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/ZBADN459H4S4</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:45:04.692044+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>전남편</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>전남편의 재산분할, 건물명도, 부당이득, 양육비 감액 소송 진행 중. A씨는 반소 제기 예정.</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>이혼 후 전남편이 재혼하여 아이가 생겼다는 이유로 양육비 감액을 요구하고, 아이와 함께 살던 아파트에 대해 재산분할 및 건물명도 소송, 부당이득 청구 소송을 제기했습니다. A씨는 이에 대한 법률 자문을 구했으며, 변호사는 전남편의 주장이 법적으로 약하고 A씨의 반소 청구가 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (전남편의 양육비 감액 및 재산분할 청구 주장이 법적으로 취약함), 상대방에게 자력이 충분함 (아파트 소유 등), 피해 규모가 큼 (아파트 재산분할 및 장기간의 양육비), 증거가 있거나 확보 가능함 (혼인 및 이혼 사실, 재산 형성 경위 등 명확). 변호사 자문 결과 의뢰인의 법적 주장이 유리한 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>재혼하더니  양육비 깎아달라 …아이 사는 집까지 비우라는 전남편</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260310_0003541436</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:27:28.735761+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>사실혼 관계 해소 및 재산분할, 위자료 청구 예정</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>7년간 사실혼 관계를 유지해온 A씨가 남편의 외도를 알게 된 후, 남편이 혼인신고가 없었다는 이유로 사실혼 관계 및 재산분할을 거부하는 상황입니다. A씨는 결혼식, 양가 경조사 참여, 경제적 공동체 형성 등 사실혼 관계를 증명하고 재산분할 및 위자료를 청구하고자 합니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(외도 및 사실혼 관계 부정), 상대방에게 아파트 명의 등 자력이 충분합니다. 또한 결혼식 사진, 양가 부모님과의 메시지 등 사실혼 및 부정행위 증거 확보가 용이하며, 아파트 재산분할을 통해 피해 규모가 수억 원 이상으로 커질 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>“외도 들키자 각방 쓰고 혼인신고 안 했다고 부부가 아니었다고 돌변하...</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1122394</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:29:25.715823+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
           <t>남편 (피부과 의사)</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>변호사 상담을 통해 이혼 및 위자료 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>친정에서 20억 원을 지원받아 개원까지 성공한 피부과 의사 남편이 간호사와 불륜을 저질러 아내가 이혼을 고민하는 사연이다. 아내는 남편의 부정행위를 직접 목격했으며, 재산분할, 위자료, 반려견 소유권, 불륜 사진 공개 등에 대해 변호사 상담을 받았다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>남편의 불륜 사실이 명확하고(상대방 책임 명확), 피부과 의사로서 자력이 충분하며(상대방에게 자력이 충분함), 친정에서 지원한 20억 원 규모의 재산분할 및 위자료 청구가 예상되어 피해 규모가 크다(피해 규모가 큼). 또한, 남편의 불륜 시인 및 아내의 목격 등 증거 확보가 용이하다(증거가 있거나 확보 가능함).</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>20억 원 이상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>친정집에서 20억 받아 병원까지 차린 의사 남편... 간호사와 불륜 중이...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/545650</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:59:04.630066+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>남편 (피부과 의사)</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
         <is>
           <t>이혼 통보 및 법률 상담 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>피부과 의사 남편이 처가의 20억 원 지원으로 개원하고 아파트 전세금을 마련했음에도 불구하고 간호사와 불륜을 저질렀습니다. 아내는 이혼을 통보하고 재산분할 및 양육권(강아지)에 대한 법률 상담을 받고 있습니다. 친정의 막대한 지원과 남편의 고소득 전문직이라는 점이 재산분할에 유리하게 작용할 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>상대방 책임이 명확함 (남편의 불륜 인정), 상대방에게 자력이 충분함 (고소득 전문직 의사), 피해 규모가 큼 (친정 지원금 20억 원 이상), 증거가 있거나 확보 가능함 (불륜 현장 목격 및 인정) 등 적합 조건 4가지에 해당합니다. 집단적 피해는 아니지만, 피해 규모가 크고 상대방의 자력이 충분하여 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>20억 원 이상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>1명 (사연자)</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>개원비 10억 해줬더니 간호사와 바람?” 의사 남편의 뻔뻔한 ‘처가 간...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107672&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-06 00:44:01.780430+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>