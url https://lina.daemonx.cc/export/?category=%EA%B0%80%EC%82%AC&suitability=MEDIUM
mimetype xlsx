--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$73</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$79</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N73"/>
+  <dimension ref="A1:N79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="49" customWidth="1" min="8" max="8"/>
-    <col width="21" customWidth="1" min="9" max="9"/>
+    <col width="22" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -535,5188 +535,5616 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>상간남</t>
+          <t>김동성</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>소송 제기 전 법률 자문 단계</t>
+          <t>항소심 변론 재개</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>50대 후반 사업가 A씨의 아내가 대학원 동료 남성과 '정신적 지지 관계'를 주장하며 외도. 남편의 경고에도 불구하고 '자기'라고 부르고 금전 지원까지 하며 관계를 지속. 법률 전문가들은 직접적인 성관계가 없어도 민법상 부정행위에 해당하며 이혼 및 손해배상 청구 대상이라고 판단. 상간자 소송 승소를 위한 증거 수집의 중요성을 강조하고 있습니다.</t>
+          <t>쇼트트랙 국가대표 출신 김동성이 이혼한 전 부인 A씨와 두 자녀에게 2019년부터 1억 원 이상의 양육비를 미지급하여 1심에서 징역 6개월 실형을 선고받았다. 현재 항소심이 진행 중이며, 선고가 돌연 취소되고 변론이 재개된 상태이다. 김동성은 경제적 어려움을 호소하며 일용직으로 생활하고 있다고 주장한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상간남의 책임이 법률 전문가 의견상 명확하고(적합 조건 1), 남편 A씨의 경고로 상간남의 유부녀 인지 사실 입증이 용이하며, 아내의 금전 지원 내역, 애칭 사용, 스킨십 등 증거 확보 가능성이 높음(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자 기준에 비해 상대적으로 작을 수 있어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(1심 유죄 판결, 여가부 명단 등), 피해 금액이 1억 원 이상으로 적지 않으며, 관련 증거가 충분함. 다만, 상대방(김동성)이 경제적 어려움을 호소하며 일용직으로 생활하고 있어 자력 확보가 어려울 수 있다는 점이 투자 회수 가능성을 낮춤.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>수백만 원 이상 (정신적 위자료 포함)</t>
+          <t>1억 원 이상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (전 부인 A씨 및 자녀 2명)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>자기 라 부르며 수백만 원 송금한 아내, “잠자리 없으면 외도 아니다...</t>
+          <t>[단독]'양육비 미지급' 김동성 항소심 선고 돌연 취소..변론 재개</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/WJE0DK1GG4D3</t>
+          <t>https://www.starnewskorea.com/star/2026/08/15/2026081211051441473</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:28.324384+00:00</t>
+          <t>2026-08-15 12:43:40.272995+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>사실혼 부당파기로 인한 손해배상 및 재산분할 청구 예정</t>
+          <t>파기환송심 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>5년간 사실혼 관계를 유지하며 남편의 식당 운영과 시어머니 병간호에 기여한 아내가 남편의 외도와 폭언으로 사실혼 파기 위기에 처했습니다. 변호사는 사실혼 관계가 인정되며, 남편에게 위자료 및 재산분할 청구가 가능하다고 조언했습니다.</t>
+          <t>최태원 SK 회장과 노소영 아트센터 나비 관장의 재산분할 소송에서 공동재산 규모가 1심 2,142억원에서 2심 4조 115억원, 파기환송심 2조 8,999억원으로 조정되었다. 이번 소송의 최대 쟁점은 최 회장이 보유한 SK 주식을 공동재산에 포함할지와 노 관장의 기여도 인정 여부이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방의 부정행위 및 부당한 사실혼 파기에 대한 책임이 명확하며(적합 조건 1), 모텔 카드 사용 내역 등 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니고 피해 규모가 개인적이며 상대방의 자력이 대기업 수준은 아니므로 소송금융 투자 적합도는 중간 수준입니다.</t>
+          <t>상대방(최태원)의 자력이 충분하고(적합 조건 2), 재산분할 규모가 수천억에서 수조원에 달해 피해 규모가 매우 큼(적합 조건 4). 이미 파기환송심이 진행 중으로 증거가 충분히 확보되어 법적 절차가 상당 부분 진행됨(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 재산분할 소송이라는 점에서 'High' 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2조 8,999억원 (파기환송심 기준)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (노소영)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>혼인신고 미루더니 외도…‘사실혼 아내’ 쫓겨날 위기[양친소]</t>
+          <t>최태원-노소영 재산분할에서 사라진 ‘노태우 비자금’과 ‘옥중 기부’</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01492406645417760</t>
+          <t>https://vop.co.kr/A00001696100.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-01 07:02:40.578296+00:00</t>
+          <t>2026-08-08 07:00:46.032122+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>사실혼 남편 B씨</t>
+          <t>전 아내</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>이혼 소송 및 사해행위 취소 소송 진행 중</t>
+          <t>1심 판결 선고 및 가집행 결정, 상대방 항소 및 인도 거부 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>암 투병 중인 사실혼 아내를 폭행하고 몰래 혼인신고를 한 뒤, 아내가 마련해 준 아파트를 자신의 아들에게 증여한 사실혼 남편의 사연. 피해 여성은 이혼 소장을 접수했으며, 변호사는 이혼 및 위자료 청구, 사해행위 취소 소송을 통해 재산분할이 가능하다고 조언했다.</t>
+          <t>3년간의 이혼 소송 끝에 법원이 아버지에게 친권과 양육권을 인정하고 아이 인도 가집행을 선고했으나, 전 아내가 항소 의사를 밝히며 아이 인도를 거부하고 있습니다. 아버지는 아이를 데려오기 위한 강제집행 절차와 관련한 법적 조언을 구하고 있습니다. 이 사건은 법원의 명확한 판결에도 불구하고 아이 인도가 지연되는 상황입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 아파트 증여 등 피해 규모가 상당하며(조건 4), 혼인신고 및 재산 증여 등 객관적 증거 확보가 가능함(조건 5). 다만, 상대방의 자력이 불분명하고(조건 2), 집단적 피해가 아닌 개인 간의 사건임(조건 3).</t>
+          <t>법원이 친권 및 양육권을 아버지에게 인정하고 아이 인도 가집행 선고까지 내린 상태로, 상대방(전 아내)의 인도 거부는 법적 책임이 명확합니다. (적합 조건 1, 5) 그러나 이는 집단적 피해가 아닌 개별 가사 사건이며, 대규모 금전적 피해가 발생한 사건이 아니므로 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>암 투병 아내 구타하더니 몰래 혼인신고까지 …비정한 사실혼 남편의 ...</t>
+          <t>아빠랑 살아야 한다  판결에도…아이 인도 거부한 전 아내</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003576653</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=06586246645544368</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:32:48.990060+00:00</t>
+          <t>2026-08-06 00:56:03.484301+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>홍석준</t>
+          <t>권혁빈</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>위자료 및 양육비 미지급으로 인한 추가 분쟁 가능성</t>
+          <t>이혼 및 재산분할 소송 1심 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>조갑경의 아들 홍석준이 임신 중 외도로 전처에게 소송을 당해 패소했으나, 위자료와 딸 양육비를 지급하지 않고 있습니다. 이에 전처의 폭로가 이어지고 있으며, 미지급된 위자료 및 양육비에 대한 추가적인 법적 조치가 필요한 상황입니다.</t>
+          <t>스마일게이트 권혁빈 CVO와 배우자 이모씨 간 이혼 및 재산분할 소송 1심이 막바지에 접어들었다. 이씨 측은 권 CVO 보유 지분에 대한 공동창업 기여도를 주장하며 재산분할을 요구하고 있으며, 7월 8일 변론기일이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(홍석준)의 외도 및 소송 패소로 책임이 명확하며(적합 조건 1), 이미 소송에서 패소한 기록이 있어 증거가 충분히 확보된 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고(위자료 및 양육비 미지급), 집단적 피해가 아니며 피해 규모도 특정하기 어렵습니다.</t>
+          <t>상대방(권혁빈)의 자력이 충분하고(적합 조건 2), 재산분할 대상 금액이 매우 클 것으로 예상되며(적합 조건 4), 공동창업 여부에 대한 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 소송이라는 점이 고려됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>조갑경 아들 외도 논란 속 홍서범  부친 바람피워</t>
+          <t>권혁빈 이혼소송 1심 막바지…공동창업 여부 놓고 정면 충돌</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76689</t>
+          <t>https://dealsite.co.kr/articles/162604</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:46:41.359750+00:00</t>
+          <t>2026-06-28 07:02:53.605512+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>이혼 및 상간 소송 판결 선고 (법원 위자료 및 양육비 산정 기준 비판)</t>
+          <t>법률 자문 단계, 소송 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부 아들의 이혼 및 상간 소송 판결을 통해 현행 이혼 위자료(3천만원) 및 양육비(월 80만원) 산정 기준의 비현실성을 지적하는 기사. 20년 전과 다르지 않은 위자료 상한선, 구상권 문제, 소득에만 의존하는 양육비 산정표 등의 문제점을 비판하며 현실화를 촉구. 노소영 관장 사건과의 대비를 통해 사법 시스템의 객관적 기준 부재를 강조.</t>
+          <t>남편이 사망한 후 아내가 남편의 휴대전화에서 일본에 또 다른 가정을 꾸린 사실을 발견했다. 아내는 남편의 상간녀를 상대로 손해배상 청구 소송을 할 수 있는지 법률 자문을 구했으며, 변호사는 상간녀가 남편의 유부남 사실을 알았다면 손해배상 청구가 가능하다고 답변했다. 남편이 상간녀에게 지출한 금전은 위자료 산정에 참작될 수 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상간자의 책임이 명확하고(적합 조건 1) 이미 법원 판결이 존재하여 증거가 확보된 상태(적합 조건 5)임. 그러나 기사는 이혼 위자료 및 양육비 산정 기준의 현실성 부족을 지적하며, 현재 판결 금액(위자료 3천만원)이 소송금융 투자에 매력적인 규모는 아님을 시사함. 다만, 향후 법리 변경 시 유사 사건의 투자 가능성은 있음.</t>
+          <t>상간녀가 남편에게 가정이 있음을 알면서도 장기간 관계를 유지하고 아이까지 낳아 책임이 명확하며(적합 조건 1), 남편의 휴대전화에 증거(사진, 메시지, 생활비 내역)가 확보되어 있음(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니고, 위자료 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>3천만원 (법원 판결 위자료), 월 80만원 (법원 판결 양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (원고)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>멈춰버린 법의 시계: 홍서범·조갑경 부부 아들의 이혼 사건으로 본 위...</t>
+          <t>“출장 잦더니…” 도쿄서 상간녀 동거 남편</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202604020020</t>
+          <t>https://www.munhwa.com/article/11591412?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 00:34:45.477133+00:00</t>
+          <t>2026-06-24 07:13:12.359986+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>조갑경 아들 B씨</t>
+          <t>배우자 및 상간자</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 항소심 진행 중</t>
+          <t>불륜 피해자들이 무단 침입, 불법 촬영 등의 혐의로 형사 고소당하여 수사 및 법정 공방 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨가 전 며느리 A씨를 상대로 한 손해배상 청구 소송 1심에서 패소하여 위자료 3천만 원 및 양육비 지급 명령을 받았다. 현재 B씨가 항소하여 항소심이 진행 중이며, A씨는 방송에 출연한 조갑경에 대해 분노를 표출했다.</t>
+          <t>간통죄 폐지 이후 불륜 피해자들이 외도 증거 수집 과정에서 무단 침입, 불법 촬영 등의 혐의로 역으로 형사 고소당해 '죄인'이 되는 역설적 상황이 발생하고 있습니다. 민사 소송에서 승소하더라도 위자료는 1천만~3천만 원 수준에 그쳐 실질적인 보상이 되지 못하며, 피해자들은 증거 수집의 합법성 문제로 고통받고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(B씨)의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 1심 판결이 나와 증거가 확보된 상태이다(적합 조건 5). 그러나 집단적 피해가 아닌 개인 간의 소송이며, 피해 규모(위자료 3천만 원)가 소송금융 투자 대상으로서는 크지 않아 적합도가 'Medium'으로 판단된다.</t>
+          <t>간통죄 폐지 이후 불륜 피해자들이 증거 수집 과정에서 역으로 형사 고소당하는 사례가 많아 집단적 피해 양상을 보이며(적합 조건 3), 피해자들이 형사 고소당해 수사를 받고 있는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(개인)의 자력 불확실, 개별 사건의 위자료 규모가 소송금융 투자에 적합하지 않은 수준(1천~3천만원)이라는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>3천만 원 (위자료), 월 80만 원 (양육비)</t>
+          <t>1000만 원 ~ 3000만 원 (민사 위자료)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'子 외도 논란' 조갑경 무편집 후..'라스' 시청률 하락→前 며느리 분노...</t>
+          <t>11번 고소당했어요 ..'죄인' 된 불륜 피해자들 [뉴스토리]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040216051196771</t>
+          <t>https://www.starnewskorea.com/star/2026/05/22/2026052209285522815</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:45:29.985382+00:00</t>
+          <t>2026-06-15 20:44:43.814143+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>상간남</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 항소심 진행 중</t>
+          <t>소송 제기 전 법률 자문 단계</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨가 전 며느리 A씨의 임신 중 외도를 저질러 1심 법원에서 위자료 3천만원 및 양육비 월 80만원 지급 명령을 받았습니다. A씨는 시부모인 조갑경, 홍서범 부부가 상황을 인지하고도 방관했다고 폭로하며 조갑경의 방송 출연을 비판했습니다. 현재 항소심이 진행 중입니다.</t>
+          <t>50대 후반 사업가 A씨의 아내가 대학원 동료 남성과 '정신적 지지 관계'를 주장하며 외도. 남편의 경고에도 불구하고 '자기'라고 부르고 금전 지원까지 하며 관계를 지속. 법률 전문가들은 직접적인 성관계가 없어도 민법상 부정행위에 해당하며 이혼 및 손해배상 청구 대상이라고 판단. 상간자 소송 승소를 위한 증거 수집의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>아들 B씨의 외도 사실은 1심 법원 판결로 인정되어 상대방 책임이 비교적 명확하고, 판결문이라는 객관적 증거가 존재합니다. 그러나 피해 규모가 소송금융 투자 대상으로서 크지 않고(위자료 3천만원), 집단적 피해가 아니며, 상대방 B씨의 자력이 대기업 수준은 아닙니다. 시부모의 법적 책임 여부도 불분명하여 투자 매력이 제한적입니다.</t>
+          <t>상간남의 책임이 법률 전문가 의견상 명확하고(적합 조건 1), 남편 A씨의 경고로 상간남의 유부녀 인지 사실 입증이 용이하며, 아내의 금전 지원 내역, 애칭 사용, 스킨십 등 증거 확보 가능성이 높음(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자 기준에 비해 상대적으로 작을 수 있어(적합 조건 4 불충족) 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>위자료 3천만원, 양육비 월 80만원</t>
+          <t>수백만 원 이상 (정신적 위자료 포함)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'아들 불륜' 조갑경 리스크 터졌다…귀막고 출연 강행, 역대 최저치 시...</t>
+          <t>자기 라 부르며 수백만 원 송금한 아내, “잠자리 없으면 외도 아니다...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026040244814</t>
+          <t>https://lawtalknews.co.kr/article/WJE0DK1GG4D3</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:32:31.518247+00:00</t>
+          <t>2026-05-03 07:01:28.324384+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>위자료 청구 소송 항소심 진행 중</t>
+          <t>사실혼 부당파기로 인한 손해배상 및 재산분할 청구 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>조갑경, 홍서범 부부의 아들 B씨가 결혼 중 외도를 저질러 혼인 관계가 파탄 났다는 전 며느리 A씨의 주장이 보도되었습니다. A씨는 B씨를 상대로 위자료 청구 소송을 제기했으며, 1심 재판부는 B씨에게 혼인 파탄 책임이 있다고 판단하여 A씨에게 위자료 3000만 원과 월 80만 원의 양육비 지급을 명령했습니다. 현재 항소심이 진행 중입니다.</t>
+          <t>5년간 사실혼 관계를 유지하며 남편의 식당 운영과 시어머니 병간호에 기여한 아내가 남편의 외도와 폭언으로 사실혼 파기 위기에 처했습니다. 변호사는 사실혼 관계가 인정되며, 남편에게 위자료 및 재산분할 청구가 가능하다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(B씨)의 책임이 1심 판결로 명확하게 인정되었고, 외도에 대한 증거가 확보된 것으로 보입니다. (적합 조건 1, 5 해당) 그러나 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 보기에 크지 않고, 피해자가 1인으로 집단적 피해가 아닙니다. (적합 조건 3, 4 불해당)</t>
+          <t>상대방의 부정행위 및 부당한 사실혼 파기에 대한 책임이 명확하며(적합 조건 1), 모텔 카드 사용 내역 등 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니고 피해 규모가 개인적이며 상대방의 자력이 대기업 수준은 아니므로 소송금융 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>3000만원 (위자료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>조갑경 출연 강행 '라스', 시청률 하락.. 子 외도 묵인  前 며느리 주장...</t>
+          <t>혼인신고 미루더니 외도…‘사실혼 아내’ 쫓겨날 위기[양친소]</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040208221026203</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01492406645417760</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 00:54:34.607685+00:00</t>
+          <t>2026-05-01 07:02:40.578296+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>홍상수, 김민희</t>
+          <t>사실혼 남편 B씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>법적 배우자의 상간자 소송 등 새로운 법적 조치 가능성 있음</t>
+          <t>이혼 소송 및 사해행위 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>홍상수 감독과 김민희 배우의 신작 개봉 소식과 함께 두 사람의 관계가 다시 조명되었습니다. 홍 감독은 2019년 이혼 소송에서 패소하여 법적으로 유부남인 상태이며, 두 사람은 연인 관계를 이어오다 지난해 득남 소식까지 전해졌습니다. 국내 언론과의 소통은 7년 넘게 단절된 상태입니다.</t>
+          <t>암 투병 중인 사실혼 아내를 폭행하고 몰래 혼인신고를 한 뒤, 아내가 마련해 준 아파트를 자신의 아들에게 증여한 사실혼 남편의 사연. 피해 여성은 이혼 소장을 접수했으며, 변호사는 이혼 및 위자료 청구, 사해행위 취소 소송을 통해 재산분할이 가능하다고 조언했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 홍상수 감독이 법적으로 유부남인 상태에서 김민희 배우와 관계를 지속하며 득남까지 한 사실은 상간 행위에 대한 책임이 명확하며, 언론 보도 및 본인들의 과거 인정 발언 등 객관적인 증거가 충분합니다. 사건이 종결되지 않았으므로 법적 배우자의 새로운 소송 제기 가능성이 있습니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 아파트 증여 등 피해 규모가 상당하며(조건 4), 혼인신고 및 재산 증여 등 객관적 증거 확보가 가능함(조건 5). 다만, 상대방의 자력이 불분명하고(조건 2), 집단적 피해가 아닌 개인 간의 사건임(조건 3).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘불륜’ 홍상수♥김민희 신작, 5월 6일 국내 개봉…또 韓언론 패싱할까...</t>
+          <t>암 투병 아내 구타하더니 몰래 혼인신고까지 …비정한 사실혼 남편의 ...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202604020017</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003576653</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 00:53:10.179456+00:00</t>
+          <t>2026-04-04 00:32:48.990060+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>홍석준</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 소송 진행 중</t>
+          <t>위자료 및 양육비 미지급으로 인한 추가 분쟁 가능성</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨가 전 아내 A씨와의 결혼 생활 중 외도를 저지르고 양육비를 미지급했다는 논란이 불거졌다. 법원 1심은 B씨의 외도를 인정하며 위자료 3천만원과 양육비 월 80만원 지급을 명령했으나, 현재 소송이 진행 중인 상태이다. A씨는 조갑경의 방송 출연에 불쾌감을 표하며 외도 묵인 의혹을 제기했다.</t>
+          <t>조갑경의 아들 홍석준이 임신 중 외도로 전처에게 소송을 당해 패소했으나, 위자료와 딸 양육비를 지급하지 않고 있습니다. 이에 전처의 폭로가 이어지고 있으며, 미지급된 위자료 및 양육비에 대한 추가적인 법적 조치가 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 법원에서 증거를 통해 외도 사실이 확인되었습니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(위자료 3천만원), 집단적 피해가 아니며, 상대방 개인의 자력이 충분한지 불확실합니다.</t>
+          <t>상대방(홍석준)의 외도 및 소송 패소로 책임이 명확하며(적합 조건 1), 이미 소송에서 패소한 기록이 있어 증거가 충분히 확보된 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고(위자료 및 양육비 미지급), 집단적 피해가 아니며 피해 규모도 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>위자료 3000만 원, 양육비 월 80만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>아들 외도 논란 속 '군통령' 자랑…조갑경, '라스' 무편집 등장[SC이슈]</t>
+          <t>조갑경 아들 외도 논란 속 홍서범  부친 바람피워</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-04-02/202604020100015490000766</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76689</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 00:52:00.923650+00:00</t>
+          <t>2026-04-03 00:46:41.359750+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (위자료 및 양육비 지급), 항소 가능성 있음, 위자료/양육비 미지급 주장</t>
+          <t>이혼 및 상간 소송 판결 선고 (법원 위자료 및 양육비 산정 기준 비판)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨가 임신 중 외도를 저질러 전 며느리 A씨가 이혼 소송을 제기, 1심에서 B씨의 귀책 사유가 인정되어 위자료 3000만원과 양육비 월 80만원 지급 판결을 받았다. 외도 상대 C씨에게도 2000만원의 위자료 판결이 내려졌으나, A씨는 위자료 및 양육비가 지급되지 않고 있다고 주장하며 논란이 확산되고 있다. 홍서범 측은 소송이 아직 끝나지 않았다고 밝혀 항소 가능성이 있다.</t>
+          <t>홍서범·조갑경 부부 아들의 이혼 및 상간 소송 판결을 통해 현행 이혼 위자료(3천만원) 및 양육비(월 80만원) 산정 기준의 비현실성을 지적하는 기사. 20년 전과 다르지 않은 위자료 상한선, 구상권 문제, 소득에만 의존하는 양육비 산정표 등의 문제점을 비판하며 현실화를 촉구. 노소영 관장 사건과의 대비를 통해 사법 시스템의 객관적 기준 부재를 강조.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>1심 판결로 상대방(B씨, C씨)의 귀책 사유가 명확히 인정되었고(적합 조건 1), 이미 법원에서 증거를 통해 판단이 내려진 상태(적합 조건 5)입니다. 하지만 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(총 위자료 5천만원), 집단적 피해가 아닌 개인 간의 분쟁이며, 피고의 자력이 대기업/금융기관 수준으로 충분하다고 보기 어렵습니다.</t>
+          <t>상간자의 책임이 명확하고(적합 조건 1) 이미 법원 판결이 존재하여 증거가 확보된 상태(적합 조건 5)임. 그러나 기사는 이혼 위자료 및 양육비 산정 기준의 현실성 부족을 지적하며, 현재 판결 금액(위자료 3천만원)이 소송금융 투자에 매력적인 규모는 아님을 시사함. 다만, 향후 법리 변경 시 유사 사건의 투자 가능성은 있음.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>위자료 5000만원 (1심 판결), 양육비 월 80만원</t>
+          <t>3천만원 (법원 판결 위자료), 월 80만원 (법원 판결 양육비)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (원고)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>조갑경, 子 외도 논란 속 '라스' 무편집 등장…전 며느리 '분노'</t>
+          <t>멈춰버린 법의 시계: 홍서범·조갑경 부부 아들의 이혼 사건으로 본 위...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02732246645412184</t>
+          <t>https://isplus.com/article/view/isp202604020020</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-02 00:51:53.049558+00:00</t>
+          <t>2026-04-03 00:34:45.477133+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>조갑경 아들 B씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>이혼 및 위자료, 재산분할 소송 예정</t>
+          <t>손해배상 청구 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>결혼 30년차 주부 A 씨가 치과 원장 남편의 5년간 지속된 외도와 3년간의 무단 별거로 이혼을 결심했습니다. 남편은 과거 상간녀 위자료까지 대납하며 관계를 이어왔고, A 씨는 이혼 및 위자료, 재산분할 소송을 준비 중입니다. 변호사는 부정행위의 지속성으로 인해 이혼 및 위자료 청구가 가능하며, 별거 기간 재산도 분할 대상이 될 수 있다고 판단했습니다.</t>
+          <t>가수 조갑경의 아들 B씨가 전 며느리 A씨를 상대로 한 손해배상 청구 소송 1심에서 패소하여 위자료 3천만 원 및 양육비 지급 명령을 받았다. 현재 B씨가 항소하여 항소심이 진행 중이며, A씨는 방송에 출연한 조갑경에 대해 분노를 표출했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>남편의 외도 및 유기 책임이 명확하고(적합 조건 1), 치과 원장으로서 자력이 충분하며(적합 조건 2), 외도 사실 및 지속 여부에 대한 증거가 확보 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 미충족), 피해 금액이 '수억 원 이상'으로 명확히 특정되지는 않습니다(적합 조건 4 미충족). 이미 종결된 사건이 아니며(부적합 조건 0개), 변호사 의견에 따라 새로운 소송 제기가 가능합니다.</t>
+          <t>상대방(B씨)의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 1심 판결이 나와 증거가 확보된 상태이다(적합 조건 5). 그러나 집단적 피해가 아닌 개인 간의 소송이며, 피해 규모(위자료 3천만 원)가 소송금융 투자 대상으로서는 크지 않아 적합도가 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만 원 (위자료), 월 80만 원 (양육비)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>“아내 몰래 딴 살림 치과원장…상간녀 위자료도 대납”</t>
+          <t>'子 외도 논란' 조갑경 무편집 후..'라스' 시청률 하락→前 며느리 분노...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579164?ref=naver</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040216051196771</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 00:34:21.919724+00:00</t>
+          <t>2026-04-02 12:45:29.985382+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>이혼 및 위자료 소송, 재산분할, 상간녀에 대한 추가 소송 예정</t>
+          <t>1심 판결 선고 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>결혼 30년차 여성 A씨는 남편의 외도 사실을 5년 전 알았으나 자녀들 때문에 참았습니다. 남편은 상간녀와 관계를 이어가며 집을 나가 3년간 별거했고, 결국 A씨는 이혼을 결심했습니다. 변호사 상담 결과, 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송이 모두 가능하다고 확인되었습니다.</t>
+          <t>가수 조갑경의 아들 B씨가 전 며느리 A씨의 임신 중 외도를 저질러 1심 법원에서 위자료 3천만원 및 양육비 월 80만원 지급 명령을 받았습니다. A씨는 시부모인 조갑경, 홍서범 부부가 상황을 인지하고도 방관했다고 폭로하며 조갑경의 방송 출연을 비판했습니다. 현재 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>남편이 개인 치과 원장으로 자력이 충분하며(적합 조건 2), 부정행위 사실이 명확하고 변호사 상담을 통해 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송 가능성이 확인되어 증거 확보 및 법리적 우위가 예상됩니다(적합 조건 1, 5). 다만 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모가 구체적으로 명시되지 않아 'High'로 판단하기는 어렵습니다.</t>
+          <t>아들 B씨의 외도 사실은 1심 법원 판결로 인정되어 상대방 책임이 비교적 명확하고, 판결문이라는 객관적 증거가 존재합니다. 그러나 피해 규모가 소송금융 투자 대상으로서 크지 않고(위자료 3천만원), 집단적 피해가 아니며, 상대방 B씨의 자력이 대기업 수준은 아닙니다. 시부모의 법적 책임 여부도 불분명하여 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3천만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“혼자만의 시간 필요해” 아내 몰래 살림 차린 치과원장…“상간녀 위...</t>
+          <t>'아들 불륜' 조갑경 리스크 터졌다…귀막고 출연 강행, 역대 최저치 시...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707945?ref=naver</t>
+          <t>https://www.tenasia.co.kr/article/2026040244814</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 00:34:02.649515+00:00</t>
+          <t>2026-04-02 12:32:31.518247+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>A씨의 남편, 상간녀</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>이혼 및 추가 상간녀 소송 준비 중, 변호사 법률 자문 완료</t>
+          <t>위자료 청구 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>결혼 30년차 주부 A씨가 남편의 5년간 이어진 외도와 두집 살림 사실을 알게 되어 이혼을 결심했습니다. 남편은 과거 상간녀 위자료를 대신 내주었으며, 3년간 별거하며 관계를 지속해왔습니다. 변호사 자문 결과, 부정행위가 지속되고 있어 이혼 및 위자료 청구가 가능하며, 별거 기간 형성된 재산에 대해서도 재산분할이 가능할 것으로 보입니다.</t>
+          <t>조갑경, 홍서범 부부의 아들 B씨가 결혼 중 외도를 저질러 혼인 관계가 파탄 났다는 전 며느리 A씨의 주장이 보도되었습니다. A씨는 B씨를 상대로 위자료 청구 소송을 제기했으며, 1심 재판부는 B씨에게 혼인 파탄 책임이 있다고 판단하여 A씨에게 위자료 3000만 원과 월 80만 원의 양육비 지급을 명령했습니다. 현재 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>남편의 외도 및 두집 살림, 상간녀와의 관계 지속 등 상대방 책임이 명확하고(적합 조건 1), 치과원장인 남편의 자력이 충분하며(적합 조건 2), 남편의 고백, 딸의 증언 등으로 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않았습니다. 변호사 자문을 통해 소멸시효 문제가 해결되고 추가 소송 가능성이 확인되어 투자 검토가 가능합니다.</t>
+          <t>상대방(B씨)의 책임이 1심 판결로 명확하게 인정되었고, 외도에 대한 증거가 확보된 것으로 보입니다. (적합 조건 1, 5 해당) 그러나 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 보기에 크지 않고, 피해자가 1인으로 집단적 피해가 아닙니다. (적합 조건 3, 4 불해당)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원 (위자료)</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“상간녀 위자료, 남편이 내줬더라”…30년 아내 속이고 ‘두집 살림’...</t>
+          <t>조갑경 출연 강행 '라스', 시청률 하락.. 子 외도 묵인  前 며느리 주장...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707846?ref=naver</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040208221026203</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 00:33:51.585630+00:00</t>
+          <t>2026-04-02 00:54:34.607685+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>홍서범 아들 B씨</t>
+          <t>홍상수, 김민희</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>사실혼관계 부당 파기에 따른 손해배상 및 양육비 청구 소송 항소심 진행 중. 1심에서 위자료 및 양육비 지급 명령.</t>
+          <t>법적 배우자의 상간자 소송 등 새로운 법적 조치 가능성 있음</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨가 사실혼 관계 중 외도를 저지르고 가출, 전처 A씨에게 양육비를 미지급하여 소송이 진행 중이다. 1심 법원은 B씨의 귀책 사유를 인정해 위자료 3000만원과 월 80만원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중이다. B씨의 양육비 미지급이 항소심에 불리하게 작용할 수 있다는 법조계 해석이 나왔고, 홍서범 부부는 공개 사과 후 양육비 지급을 약속했다.</t>
+          <t>홍상수 감독과 김민희 배우의 신작 개봉 소식과 함께 두 사람의 관계가 다시 조명되었습니다. 홍 감독은 2019년 이혼 소송에서 패소하여 법적으로 유부남인 상태이며, 두 사람은 연인 관계를 이어오다 지난해 득남 소식까지 전해졌습니다. 국내 언론과의 소통은 7년 넘게 단절된 상태입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 법원의 판결(가집행 선고 포함)이 존재하여 증거가 충분합니다(적합 조건 5). 상대방의 직접적인 자력이 대기업 수준은 아니나, 유명인 부모의 공개적인 사과와 양육비 지급 약속으로 회수 가능성이 높아 보입니다(적합 조건 2 부분 충족). 다만 집단적 피해는 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다(적합 조건 4 부분 충족).</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 홍상수 감독이 법적으로 유부남인 상태에서 김민희 배우와 관계를 지속하며 득남까지 한 사실은 상간 행위에 대한 책임이 명확하며, 언론 보도 및 본인들의 과거 인정 발언 등 객관적인 증거가 충분합니다. 사건이 종결되지 않았으므로 법적 배우자의 새로운 소송 제기 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>홍서범 子, 양육비 미지급 독 됐다… 항소심서 불리하게 작용할 수도</t>
+          <t>‘불륜’ 홍상수♥김민희 신작, 5월 6일 국내 개봉…또 韓언론 패싱할까...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260401_0003573478</t>
+          <t>https://isplus.com/article/view/isp202604020017</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-01 12:50:39.315472+00:00</t>
+          <t>2026-04-02 00:53:10.179456+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>조갑경의 아들</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>이혼 소송 항소심 진행 중</t>
+          <t>1심 판결 선고 후 소송 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>조갑경과 홍서범의 아들이 이혼 소송 중이며, 1심 판결에 따른 양육비와 위자료 지급 의무가 있음. 부모는 아들의 의무 이행을 지도하겠다고 밝혔으나, 상대방(전 며느리)의 항소심이 진행 중이다. 이 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상으로서의 집단성이나 대규모 피해는 없다.</t>
+          <t>가수 조갑경의 아들 B씨가 전 아내 A씨와의 결혼 생활 중 외도를 저지르고 양육비를 미지급했다는 논란이 불거졌다. 법원 1심은 B씨의 외도를 인정하며 위자료 3천만원과 양육비 월 80만원 지급을 명령했으나, 현재 소송이 진행 중인 상태이다. A씨는 조갑경의 방송 출연에 불쾌감을 표하며 외도 묵인 의혹을 제기했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(조갑경의 아들)의 책임이 1심 판결로 명확하며(적합 조건 1), 판결문 등 객관적 증거가 존재함(적합 조건 5). 그러나 상대방의 자력이 명확히 확인되지 않고 집단적 피해가 아니며, 피해 규모도 구체적으로 명시되지 않아 소송금융 투자 매력도가 중간 수준으로 판단됨.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 법원에서 증거를 통해 외도 사실이 확인되었습니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(위자료 3천만원), 집단적 피해가 아니며, 상대방 개인의 자력이 충분한지 불확실합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3000만 원, 양육비 월 80만 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'子논란' 조갑경 해명은 없다..'엄마' 고우리, 임산부 뱃지 '인증'[라스...</t>
+          <t>아들 외도 논란 속 '군통령' 자랑…조갑경, '라스' 무편집 등장[SC이슈]</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/04/01/2026040108403962634</t>
+          <t>https://www.sportschosun.com/entertainment/2026-04-02/202604020100015490000766</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 00:52:56.602322+00:00</t>
+          <t>2026-04-02 00:52:00.923650+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>진현근</t>
+          <t>B씨 (조갑경 아들), C씨 (B씨의 외도 상대)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>혼인취소소송 진행 중</t>
+          <t>1심 판결 선고 (위자료 및 양육비 지급), 항소 가능성 있음, 위자료/양육비 미지급 주장</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>방송인 김구라의 전처 빚 관련 언급으로 시작된 기사로, 이혼 부부 진현근과 길연주의 사연을 다룹니다. 길연주는 남편 진현근이 결혼 전 혼인 전력과 자녀 유무를 속였고, 5천만 원의 빚을 숨겼다고 폭로했습니다. 이에 길연주는 이혼 대신 혼인취소소송을 제기한 상태입니다.</t>
+          <t>가수 조갑경의 아들 B씨가 임신 중 외도를 저질러 전 며느리 A씨가 이혼 소송을 제기, 1심에서 B씨의 귀책 사유가 인정되어 위자료 3000만원과 양육비 월 80만원 지급 판결을 받았다. 외도 상대 C씨에게도 2000만원의 위자료 판결이 내려졌으나, A씨는 위자료 및 양육비가 지급되지 않고 있다고 주장하며 논란이 확산되고 있다. 홍서범 측은 소송이 아직 끝나지 않았다고 밝혀 항소 가능성이 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(진현근)의 혼인 전력 및 자녀 유무에 대한 기망, 채무 은폐 등 책임이 비교적 명확하며, 혼인관계증명서 등 객관적 증거 확보가 가능해 보입니다. (적합 조건 1, 5) 그러나 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족합니다.</t>
+          <t>1심 판결로 상대방(B씨, C씨)의 귀책 사유가 명확히 인정되었고(적합 조건 1), 이미 법원에서 증거를 통해 판단이 내려진 상태(적합 조건 5)입니다. 하지만 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(총 위자료 5천만원), 집단적 피해가 아닌 개인 간의 분쟁이며, 피고의 자력이 대기업/금융기관 수준으로 충분하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>5천만 원 (변제됨), 정신적 피해 미상</t>
+          <t>위자료 5000만원 (1심 판결), 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>김구라 전처 빚더미 규모 상상초월 “10억이라더니…” (X의 사생활)</t>
+          <t>조갑경, 子 외도 논란 속 '라스' 무편집 등장…전 며느리 '분노'</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260401/133650869/1</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02732246645412184</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-01 00:49:03.942164+00:00</t>
+          <t>2026-04-02 00:51:53.049558+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>혼인취소소송 진행 중</t>
+          <t>이혼 및 위자료, 재산분할 소송 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>방송인 진현근의 전처 길연주 씨가 진현근 씨가 총각이 아니었으며 아이까지 있었다는 사실을 혼인관계증명서를 통해 뒤늦게 알게 되었다고 폭로했습니다. 길연주 씨는 이를 사기 결혼으로 보고 혼인취소소송을 제기한 상태입니다. 이혼 예능 출연 이후에도 진현근 씨의 행동에 변화가 없어 갈등이 심화되고 있습니다.</t>
+          <t>결혼 30년차 주부 A 씨가 치과 원장 남편의 5년간 지속된 외도와 3년간의 무단 별거로 이혼을 결심했습니다. 남편은 과거 상간녀 위자료까지 대납하며 관계를 이어왔고, A 씨는 이혼 및 위자료, 재산분할 소송을 준비 중입니다. 변호사는 부정행위의 지속성으로 인해 이혼 및 위자료 청구가 가능하며, 별거 기간 재산도 분할 대상이 될 수 있다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 상대방이 혼인 전력 및 자녀 유무를 속인 기망 행위가 혼인관계증명서(상세)를 통해 명확히 드러나며, 이는 혼인취소소송의 중요한 증거가 됩니다. 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 투자 매력이 제한적입니다.</t>
+          <t>남편의 외도 및 유기 책임이 명확하고(적합 조건 1), 치과 원장으로서 자력이 충분하며(적합 조건 2), 외도 사실 및 지속 여부에 대한 증거가 확보 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 미충족), 피해 금액이 '수억 원 이상'으로 명확히 특정되지는 않습니다(적합 조건 4 미충족). 이미 종결된 사건이 아니며(부적합 조건 0개), 변호사 의견에 따라 새로운 소송 제기가 가능합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>'투견부부' 진현근·길연주, 'X의 사생활'에서도 싸움…지켜보던 김구라...</t>
+          <t>“아내 몰래 딴 살림 치과원장…상간녀 위자료도 대납”</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02915926645388896</t>
+          <t>https://www.munhwa.com/article/11579164?ref=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 00:53:19.422234+00:00</t>
+          <t>2026-04-02 00:34:21.919724+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>변호사 상담 단계, 혼인 취소 소송 및 위자료 청구 예정</t>
+          <t>이혼 및 위자료 소송, 재산분할, 상간녀에 대한 추가 소송 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>대기업 연구원 A씨가 데이팅 앱으로 만난 아내에게 임신 거짓말, 3억 원이 넘는 빚 은폐, 결혼 후 부정행위 등으로 사기를 당했다고 주장하며 혼인 취소 및 위자료 청구를 고려 중입니다. 변호사는 혼인 취소 및 위자료 청구가 가능하며, 상간남에 대한 위자료 청구도 가능하다고 조언했습니다.</t>
+          <t>결혼 30년차 여성 A씨는 남편의 외도 사실을 5년 전 알았으나 자녀들 때문에 참았습니다. 남편은 상간녀와 관계를 이어가며 집을 나가 3년간 별거했고, 결국 A씨는 이혼을 결심했습니다. 변호사 상담 결과, 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송이 모두 가능하다고 확인되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>아내의 임신 거짓말, 빚 은폐, 부정행위 등 사기 행위가 명확하고(적합 조건 1), 병원 기록, 아내의 자백, 휴대폰 내용 등을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방(아내)의 자력 부족 가능성이 있어 실제 배상 가능성이 낮을 수 있으며, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>남편이 개인 치과 원장으로 자력이 충분하며(적합 조건 2), 부정행위 사실이 명확하고 변호사 상담을 통해 이혼 및 위자료 청구, 재산분할, 상간녀에 대한 추가 소송 가능성이 확인되어 증거 확보 및 법리적 우위가 예상됩니다(적합 조건 1, 5). 다만 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모가 구체적으로 명시되지 않아 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>대기업 다니는 나와 결혼하려...아내 임신 거짓말에 3억 빚도 있었다</t>
+          <t>“혼자만의 시간 필요해” 아내 몰래 살림 차린 치과원장…“상간녀 위...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05208646645388568</t>
+          <t>https://biz.heraldcorp.com/article/10707945?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-30 13:19:13.762147+00:00</t>
+          <t>2026-04-02 00:34:02.649515+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>아내</t>
+          <t>A씨의 남편, 상간녀</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>변호사 상담 완료, 소송 제기 전</t>
+          <t>이혼 및 추가 상간녀 소송 준비 중, 변호사 법률 자문 완료</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>대기업 연구원 A씨가 데이팅 앱으로 만난 아내에게 거짓 임신과 3억 원대 채무를 속아 결혼한 사실을 알게 되어 충격에 빠졌다. 아내는 A씨의 스펙 때문에 거짓말했다고 시인했으며, 결혼 후에도 다른 남자들과 연락하고 있었다. A씨는 변호사 상담을 통해 혼인취소소송 및 위자료 청구가 가능하다는 조언을 받았다.</t>
+          <t>결혼 30년차 주부 A씨가 남편의 5년간 이어진 외도와 두집 살림 사실을 알게 되어 이혼을 결심했습니다. 남편은 과거 상간녀 위자료를 대신 내주었으며, 3년간 별거하며 관계를 지속해왔습니다. 변호사 자문 결과, 부정행위가 지속되고 있어 이혼 및 위자료 청구가 가능하며, 별거 기간 형성된 재산에 대해서도 재산분할이 가능할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방의 기망 행위(거짓 임신, 채무 은폐)가 명확하고(적합 조건 1), 증거 확보가 용이하여(적합 조건 5) 혼인취소 및 위자료 청구 소송의 승소 가능성은 높습니다. 그러나 개인 간의 분쟁으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력(3억 원 이상 채무)이 충분하지 않아 배상금 회수 가능성이 낮을 수 있어 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>남편의 외도 및 두집 살림, 상간녀와의 관계 지속 등 상대방 책임이 명확하고(적합 조건 1), 치과원장인 남편의 자력이 충분하며(적합 조건 2), 남편의 고백, 딸의 증언 등으로 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않았습니다. 변호사 자문을 통해 소멸시효 문제가 해결되고 추가 소송 가능성이 확인되어 투자 검토가 가능합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>대기업 남편, 다른 여자한테 갈까 봐 ...'임신' 속여 결혼한 아내, 3억...</t>
+          <t>“상간녀 위자료, 남편이 내줬더라”…30년 아내 속이고 ‘두집 살림’...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603301440583140</t>
+          <t>https://biz.heraldcorp.com/article/10707846?ref=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 12:54:12.623302+00:00</t>
+          <t>2026-04-02 00:33:51.585630+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>홍모씨, 상간녀</t>
+          <t>홍서범 아들 B씨</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 상대방 항소로 2심 진행 중, 위자료 및 양육비 미지급 상태</t>
+          <t>사실혼관계 부당 파기에 따른 손해배상 및 양육비 청구 소송 항소심 진행 중. 1심에서 위자료 및 양육비 지급 명령.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 홍모씨가 불륜 및 양육비 미지급 의혹에 휩싸였다. 전처 A씨는 홍모씨의 불륜으로 혼인 파탄에 이르렀고, 법원은 홍모씨에게 위자료 3000만원과 매월 80만원의 양육비 지급을, 상간녀에게 2000만원의 위자료 지급을 명령했다. 그러나 A씨는 위자료와 양육비가 아직 지급되지 않고 있으며, 홍모씨 측은 1심 판결에 불복해 항소한 상태이다.</t>
+          <t>홍서범·조갑경 부부의 아들 B씨가 사실혼 관계 중 외도를 저지르고 가출, 전처 A씨에게 양육비를 미지급하여 소송이 진행 중이다. 1심 법원은 B씨의 귀책 사유를 인정해 위자료 3000만원과 월 80만원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중이다. B씨의 양육비 미지급이 항소심에 불리하게 작용할 수 있다는 법조계 해석이 나왔고, 홍서범 부부는 공개 사과 후 양육비 지급을 약속했다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보)에 해당한다. 1심 법원 판결로 홍모씨의 불륜 및 양육비 미지급 책임이 인정되었고, 공인인 부모가 이행을 지도하겠다고 밝혀 자력 확보 가능성이 높다. 다만, 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기 어렵고, 집단적 피해가 아닌 개인 간 분쟁이라는 점이 한계이다. 현재 항소심이 진행 중으로 종결되지 않았다.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 이미 법원의 판결(가집행 선고 포함)이 존재하여 증거가 충분합니다(적합 조건 5). 상대방의 직접적인 자력이 대기업 수준은 아니나, 유명인 부모의 공개적인 사과와 양육비 지급 약속으로 회수 가능성이 높아 보입니다(적합 조건 2 부분 충족). 다만 집단적 피해는 아니며(적합 조건 3 불충족), 피해 규모가 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다(적합 조건 4 부분 충족).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>위자료 5000만원 (홍모씨 3000만원, 상간녀 2000만원), 양육비 월 80만원</t>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>인정하긴 싫고 X팔리시냐 …'외도 폭로' 홍서범 전 며느리, 분노 폭발</t>
+          <t>홍서범 子, 양육비 미지급 독 됐다… 항소심서 불리하게 작용할 수도</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026033007252675748</t>
+          <t>https://www.newsis.com/view/NISX20260401_0003573478</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 00:44:07.773605+00:00</t>
+          <t>2026-04-01 12:50:39.315472+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨</t>
+          <t>조갑경의 아들</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중, 양육비 미지급 주장</t>
+          <t>이혼 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 B씨가 결혼 중 외도를 저질러 전 며느리 A씨에게 위자료 3000만원과 양육비 월 80만원을 지급하라는 1심 판결을 받았다. A씨는 시부모의 거짓 사과를 비판하며 양육비 미지급을 주장하고 있으며, 현재 B씨의 항소로 2심이 진행 중이다.</t>
+          <t>조갑경과 홍서범의 아들이 이혼 소송 중이며, 1심 판결에 따른 양육비와 위자료 지급 의무가 있음. 부모는 아들의 의무 이행을 지도하겠다고 밝혔으나, 상대방(전 며느리)의 항소심이 진행 중이다. 이 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상으로서의 집단성이나 대규모 피해는 없다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>법원 1심 판결로 상대방(B씨)의 책임이 명확히 인정되었고(적합 조건 1), 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방의 자력에 대한 정보가 불확실하여(적합 조건 2) 투자 매력도가 제한적입니다.</t>
+          <t>상대방(조갑경의 아들)의 책임이 1심 판결로 명확하며(적합 조건 1), 판결문 등 객관적 증거가 존재함(적합 조건 5). 그러나 상대방의 자력이 명확히 확인되지 않고 집단적 피해가 아니며, 피해 규모도 구체적으로 명시되지 않아 소송금융 투자 매력도가 중간 수준으로 판단됨.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>아들 외도? 대중에 말고 내게 사과해야 …홍서범 부부에 전 며느리 분...</t>
+          <t>'子논란' 조갑경 해명은 없다..'엄마' 고우리, 임산부 뱃지 '인증'[라스...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/30/2026033090013.html</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/01/2026040108403962634</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-30 00:42:58.910931+00:00</t>
+          <t>2026-04-01 00:52:56.602322+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>홍 모 씨</t>
+          <t>진현근</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>항소심 진행 중, 1심에서 위자료 3천만원 및 월 80만원 양육비 지급 명령</t>
+          <t>혼인취소소송 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 차남 홍 모 씨가 불륜 및 양육비 미지급 논란으로 전처와 이혼 소송 중입니다. 1심 법원은 홍 씨의 귀책사유를 인정하여 위자료 3천만 원과 월 80만 원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 언론을 통해 사과하며 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+          <t>방송인 김구라의 전처 빚 관련 언급으로 시작된 기사로, 이혼 부부 진현근과 길연주의 사연을 다룹니다. 길연주는 남편 진현근이 결혼 전 혼인 전력과 자녀 유무를 속였고, 5천만 원의 빚을 숨겼다고 폭로했습니다. 이에 길연주는 이혼 대신 혼인취소소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>1심에서 피고의 귀책사유가 인정되어 책임이 명확하며(적합 조건 1), 판결문 등 명확한 증거가 존재합니다(적합 조건 5). 다만, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
+          <t>상대방(진현근)의 혼인 전력 및 자녀 유무에 대한 기망, 채무 은폐 등 책임이 비교적 명확하며, 혼인관계증명서 등 객관적 증거 확보가 가능해 보입니다. (적합 조건 1, 5) 그러나 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>위자료 3천만 원 + 월 80만 원 양육비</t>
+          <t>5천만 원 (변제됨), 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[문화연예 플러스] 홍서범·조갑경, 아들 외도 논란 '사과'</t>
+          <t>김구라 전처 빚더미 규모 상상초월 “10억이라더니…” (X의 사생활)</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811160_37012.html</t>
+          <t>https://sports.donga.com/ent/article/all/20260401/133650869/1</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-30 00:40:09.934926+00:00</t>
+          <t>2026-04-01 00:49:03.942164+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>진현근</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>혼인취소소송 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대전가정법원은 A씨가 제기한 소송에서 B씨에게 위자료 3,000만원과 월 양육비 80만원을 지급하라고 판결했다. 이 사건은 현재 항소심이 진행 중이다. 기사 제목을 통해 홍서범, 조갑경 부부의 아들 외도 논란과 관련된 전 며느리의 소송임을 유추할 수 있다.</t>
+          <t>방송인 진현근의 전처 길연주 씨가 진현근 씨가 총각이 아니었으며 아이까지 있었다는 사실을 혼인관계증명서를 통해 뒤늦게 알게 되었다고 폭로했습니다. 길연주 씨는 이를 사기 결혼으로 보고 혼인취소소송을 제기한 상태입니다. 이혼 예능 출연 이후에도 진현근 씨의 행동에 변화가 없어 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>법원 1심 판결로 상대방 책임이 명확하며(적합 조건 1), 이미 소송이 진행되어 증거가 확보된 상태(적합 조건 5)이고 항소심 진행 중으로 종결되지 않은 사건입니다. 그러나 개인 간의 소송으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고 상대방의 자력도 대기업 수준은 아닙니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 상대방이 혼인 전력 및 자녀 유무를 속인 기망 행위가 혼인관계증명서(상세)를 통해 명확히 드러나며, 이는 혼인취소소송의 중요한 증거가 됩니다. 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>위자료 3,000만원 및 월 양육비 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>‘아들 외도 논란’ 홍서범·조갑경 사과에 전 며느리 “난리 나니까 하...</t>
+          <t>'투견부부' 진현근·길연주, 'X의 사생활'에서도 싸움…지켜보던 김구라...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001825</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02915926645388896</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-29 12:53:13.545694+00:00</t>
+          <t>2026-03-31 00:53:19.422234+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>홍서범·조갑경의 아들 A씨</t>
+          <t>아내</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>이혼 후 위자료 미지급 주장 및 공론화, 부모의 공개 사과 및 지급 약속</t>
+          <t>변호사 상담 단계, 혼인 취소 소송 및 위자료 청구 예정</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>유명인 홍서범·조갑경 부부의 아들 A씨의 전 며느리 B씨가 A씨의 외도와 이혼 후 위자료 미지급을 주장하며 SNS를 통해 공론화했다. B씨는 위자료 1천만원과 재산분할 8천만원을 받았으나 위자료가 제대로 지급되지 않았다고 주장하며, 이에 홍서범·조갑경 부부는 아들의 잘못을 인정하고 위자료 지급을 돕겠다고 밝혔다.</t>
+          <t>대기업 연구원 A씨가 데이팅 앱으로 만난 아내에게 임신 거짓말, 3억 원이 넘는 빚 은폐, 결혼 후 부정행위 등으로 사기를 당했다고 주장하며 혼인 취소 및 위자료 청구를 고려 중입니다. 변호사는 혼인 취소 및 위자료 청구가 가능하며, 상간남에 대한 위자료 청구도 가능하다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임이 비교적 명확함'(아들 A의 외도 및 위자료 미지급 주장)과 '증거 확보 가능성 있음'(이혼 합의서, SNS 게시물, 부모의 공개 사과)에 해당합니다. 상대방의 자력은 불분명하나, 유명인 부모가 공개적으로 위자료 지급을 돕겠다고 밝혀 회수 가능성이 높아졌습니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다.</t>
+          <t>아내의 임신 거짓말, 빚 은폐, 부정행위 등 사기 행위가 명확하고(적합 조건 1), 병원 기록, 아내의 자백, 휴대폰 내용 등을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방(아내)의 자력 부족 가능성이 있어 실제 배상 가능성이 낮을 수 있으며, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>위자료 1천만원 (미지급 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 子 외도 사과에…전 며느리 분노  난리 나니까 대중에 ...</t>
+          <t>대기업 다니는 나와 결혼하려...아내 임신 거짓말에 3억 빚도 있었다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105817287265</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05208646645388568</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-29 12:46:43.117714+00:00</t>
+          <t>2026-03-30 13:19:13.762147+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>홍서범 조갑경의 아들 A씨</t>
+          <t>아내</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>이혼 소송 1심 판결 선고 후 항소심 진행 중</t>
+          <t>변호사 상담 완료, 소송 제기 전</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>가수 홍서범, 조갑경 부부의 아들 A씨가 결혼 중 외도로 아내 B씨에게 위자료 3천만원과 월 80만원의 양육비를 지급하라는 1심 판결을 받았습니다. B씨는 시부모가 방관하고 양육비도 미지급되었다고 주장하며, A씨 측은 항소심 진행 중임을 밝히고 있습니다. 현재 항소심이 진행 중인 상태입니다.</t>
+          <t>대기업 연구원 A씨가 데이팅 앱으로 만난 아내에게 거짓 임신과 3억 원대 채무를 속아 결혼한 사실을 알게 되어 충격에 빠졌다. 아내는 A씨의 스펙 때문에 거짓말했다고 시인했으며, 결혼 후에도 다른 남자들과 연락하고 있었다. A씨는 변호사 상담을 통해 혼인취소소송 및 위자료 청구가 가능하다는 조언을 받았다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(아들 A씨)의 외도 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 1심 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(위자료 3천만원), 집단적 피해가 아닌 개인 간의 소송이며, 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵습니다.</t>
+          <t>상대방의 기망 행위(거짓 임신, 채무 은폐)가 명확하고(적합 조건 1), 증거 확보가 용이하여(적합 조건 5) 혼인취소 및 위자료 청구 소송의 승소 가능성은 높습니다. 그러나 개인 간의 분쟁으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력(3억 원 이상 채무)이 충분하지 않아 배상금 회수 가능성이 낮을 수 있어 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>위자료 3천만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명 (아내 B씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>홍서범·조갑경, 아들 외도 논란 사과…“자식 허물 살피지 못했다”</t>
+          <t>대기업 남편, 다른 여자한테 갈까 봐 ...'임신' 속여 결혼한 아내, 3억...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001344</t>
+          <t>http://www.fnnews.com/news/202603301440583140</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-29 00:36:40.862125+00:00</t>
+          <t>2026-03-30 12:54:12.623302+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>홍모씨, 상간녀</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>변호사 법률 상담 진행 중, 소송 예정</t>
+          <t>1심 판결 선고 후 상대방 항소로 2심 진행 중, 위자료 및 양육비 미지급 상태</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>프리랜서 디자이너 A씨가 IT 스타트업 대표인 남편의 불륜 사실을 알게 되었고, 남편이 미혼 사업가로 사칭하여 다른 여성과 교제하며 상견례까지 한 사실이 드러났다. 또한 남편이 A씨의 돈으로 사업을 하고 재산을 빼돌린 정황도 포착되어, A씨는 위자료, 재산분할, 양육권에 대한 법률 조언을 구하고 있다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 홍모씨가 불륜 및 양육비 미지급 의혹에 휩싸였다. 전처 A씨는 홍모씨의 불륜으로 혼인 파탄에 이르렀고, 법원은 홍모씨에게 위자료 3000만원과 매월 80만원의 양육비 지급을, 상간녀에게 2000만원의 위자료 지급을 명령했다. 그러나 A씨는 위자료와 양육비가 아직 지급되지 않고 있으며, 홍모씨 측은 1심 판결에 불복해 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>남편의 불륜 및 재산 은닉 의혹에 대한 책임이 비교적 명확하며 (적합 조건 1), 위자료 및 재산분할 청구로 피해 규모가 상당할 가능성이 있습니다 (적합 조건 4). 또한, 메일 등 증거 확보 가능성도 높습니다 (적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력 규모가 대기업 수준은 아닙니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보)에 해당한다. 1심 법원 판결로 홍모씨의 불륜 및 양육비 미지급 책임이 인정되었고, 공인인 부모가 이행을 지도하겠다고 밝혀 자력 확보 가능성이 높다. 다만, 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기 어렵고, 집단적 피해가 아닌 개인 간 분쟁이라는 점이 한계이다. 현재 항소심이 진행 중으로 종결되지 않았다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 5000만원 (홍모씨 3000만원, 상간녀 2000만원), 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>아내 돈으로 사업한 남편…“미혼남 사칭, 불륜女 부모와 상견례까지”</t>
+          <t>인정하긴 싫고 X팔리시냐 …'외도 폭로' 홍서범 전 며느리, 분노 폭발</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/29/20260329500005?wlog_tag3=naver</t>
+          <t>https://www.sidae.com/article/2026033007252675748</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-29 00:36:23.067711+00:00</t>
+          <t>2026-03-30 00:44:07.773605+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>홍 모 씨</t>
+          <t>홍서범·조갑경 부부의 아들 B씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>1심 판결 후 원고 항소로 항소심 진행 중</t>
+          <t>1심 판결 후 항소심 진행 중, 양육비 미지급 주장</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 차남 홍 모 씨가 전처 A씨와의 이혼 소송에서 외도로 인한 위자료 3000만원 및 양육비 월 80만원 지급 판결을 받았습니다. A씨는 1심 판결에 불복하여 항소했으며, 상간녀에게도 2000만원 위자료 판결이 내려졌습니다. 홍서범·조갑경 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 B씨가 결혼 중 외도를 저질러 전 며느리 A씨에게 위자료 3000만원과 양육비 월 80만원을 지급하라는 1심 판결을 받았다. A씨는 시부모의 거짓 사과를 비판하며 양육비 미지급을 주장하고 있으며, 현재 B씨의 항소로 2심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>1심 판결을 통해 상대방(홍 모 씨)의 외도 및 귀책사유가 명확히 인정되었고(적합 조건 1), 판결문 등 객관적인 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(1심 위자료 3천만원), 집단적 피해가 아닌 개별적인 가사 소송입니다. 피고의 자력 또한 대기업이나 공공기관 수준은 아닙니다.</t>
+          <t>법원 1심 판결로 상대방(B씨)의 책임이 명확히 인정되었고(적합 조건 1), 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방의 자력에 대한 정보가 불확실하여(적합 조건 2) 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>위자료 3000만원 (1심 판결), 양육비 월 80만원. 원고 청구액 1억원</t>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>홍서범·조갑경  자식 허물 못 살폈다 …'아들 외도 논란' 사과</t>
+          <t>아들 외도? 대중에 말고 내게 사과해야 …홍서범 부부에 전 며느리 분...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415643</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/30/2026033090013.html</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-29 00:35:55.962664+00:00</t>
+          <t>2026-03-30 00:42:58.910931+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>홍서범 아들 (교사)</t>
+          <t>홍 모 씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>불륜 사실 언론 보도 및 양육비 외면 문제 제기</t>
+          <t>항소심 진행 중, 1심에서 위자료 3천만원 및 월 80만원 양육비 지급 명령</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>홍서범의 아들이 임신 중인 아내를 두고 여교사와 불륜을 저지르고 양육비까지 외면했다는 내용이 언론에 보도되었습니다. 이 사건은 학생들에 의해 먼저 알려졌으며, JTBC '사건반장' 등에서 다루어졌습니다. 피해자는 아내이며, 상대방은 교사 신분입니다.</t>
+          <t>가수 홍서범·조갑경 부부의 차남 홍 모 씨가 불륜 및 양육비 미지급 논란으로 전처와 이혼 소송 중입니다. 1심 법원은 홍 씨의 귀책사유를 인정하여 위자료 3천만 원과 월 80만 원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 언론을 통해 사과하며 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방의 책임(불륜 및 양육비 외면)이 명확하고, 언론 보도 및 학생들의 증언 등 증거 확보 가능성이 높습니다. 상대방은 교사로 안정적인 직업을 가지고 있어 자력이 있으나, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
+          <t>1심에서 피고의 귀책사유가 인정되어 책임이 명확하며(적합 조건 1), 판결문 등 명확한 증거가 존재합니다(적합 조건 5). 다만, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3천만 원 + 월 80만 원 양육비</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>홍서범 교사 아들의 불륜, 제자들에 먼저 들통… 야자때 둘이 사라졌다...</t>
+          <t>[문화연예 플러스] 홍서범·조갑경, 아들 외도 논란 '사과'</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6116445</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811160_37012.html</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-28 00:35:25.123347+00:00</t>
+          <t>2026-03-30 00:40:09.934926+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>홍씨</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>가사1단독 재판부 심리 및 판단</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>홍서범의 며느리로 알려진 B씨가 사실혼 관계 파기에 따른 손해배상 소송을 제기했습니다. 재판부는 홍씨와 B씨가 사실상 혼인관계에 있었고, 홍씨의 귀책사유로 관계가 파탄 났다고 판단했습니다. B씨는 홍씨와의 사이에서 딸을 낳아 홀로 양육하며 엄마의 성으로 출생신고를 한 것으로 알려졌습니다.</t>
+          <t>대전가정법원은 A씨가 제기한 소송에서 B씨에게 위자료 3,000만원과 월 양육비 80만원을 지급하라고 판결했다. 이 사건은 현재 항소심이 진행 중이다. 기사 제목을 통해 홍서범, 조갑경 부부의 아들 외도 논란과 관련된 전 며느리의 소송임을 유추할 수 있다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방(홍씨)의 귀책사유가 재판부 심리를 통해 인정되었고, 사실혼 관계 및 경제적 공동생활에 대한 증거가 확보된 것으로 보입니다. 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력 및 구체적인 피해 금액이 명확히 제시되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>법원 1심 판결로 상대방 책임이 명확하며(적합 조건 1), 이미 소송이 진행되어 증거가 확보된 상태(적합 조건 5)이고 항소심 진행 중으로 종결되지 않은 사건입니다. 그러나 개인 간의 소송으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고 상대방의 자력도 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3,000만원 및 월 양육비 80만원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>홍서범 며느리, '사실혼' 관계였다… 딸 홀로 낳아 엄마 성으로 출생신...</t>
+          <t>‘아들 외도 논란’ 홍서범·조갑경 사과에 전 며느리 “난리 나니까 하...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=806043</t>
+          <t>https://www.mk.co.kr/article/12001825</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-27 12:53:18.500633+00:00</t>
+          <t>2026-03-29 12:53:13.545694+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>A (홍서범·조갑경 아들), C (제자)</t>
+          <t>홍서범·조갑경의 아들 A씨</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>A의 이혼 소송 1심 진행 중, 4월 23일 변론 기일 예정. C에 대한 손해배상 청구 소송은 이미 종결되어 2천만원 배상받음.</t>
+          <t>이혼 후 위자료 미지급 주장 및 공론화, 부모의 공개 사과 및 지급 약속</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>유명 연예인 홍서범·조갑경의 아들 A가 결혼 중 제자 C와 불륜을 저질렀다는 의혹이 제기되었습니다. 전처 B는 이로 인해 조산했다고 주장하며, 이미 C로부터 2천만원, A로부터 3천만원 및 재산분할 80%를 받았고, 월 1천8백만원의 생활비를 받고 있다고 밝혔습니다. A의 이혼 소송 1심은 현재 진행 중이며, 4월 23일 변론 기일이 예정되어 있습니다.</t>
+          <t>유명인 홍서범·조갑경 부부의 아들 A씨의 전 며느리 B씨가 A씨의 외도와 이혼 후 위자료 미지급을 주장하며 SNS를 통해 공론화했다. B씨는 위자료 1천만원과 재산분할 8천만원을 받았으나 위자료가 제대로 지급되지 않았다고 주장하며, 이에 홍서범·조갑경 부부는 아들의 잘못을 인정하고 위자료 지급을 돕겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방(A)의 책임이 기사 내용상 명확하게 주장되고 있으며, A가 유명인의 아들이고 월 1천8백만원의 생활비를 지급하고 있다는 점에서 자력이 충분하다고 판단됩니다. 또한, 피해자 B의 주장을 뒷받침할 증거(녹취, 학생 증언 등)가 확보되었을 가능성이 높습니다. 그러나 이 사건은 집단적 피해가 아니며, 피해자 B가 이미 상당한 금액의 배상을 받았고 추가적인 미배상 피해 규모가 명확히 드러나지 않아 'High' 등급으로 보기는 어렵습니다.</t>
+          <t>적합 조건 중 '상대방 책임이 비교적 명확함'(아들 A의 외도 및 위자료 미지급 주장)과 '증거 확보 가능성 있음'(이혼 합의서, SNS 게시물, 부모의 공개 사과)에 해당합니다. 상대방의 자력은 불분명하나, 유명인 부모가 공개적으로 위자료 지급을 돕겠다고 밝혀 회수 가능성이 높아졌습니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>기존 배상액 5천만원 이상, 월 1천8백만원 생활비 지급 주장. 추가 피해액 미상.</t>
+          <t>위자료 1천만원 (미지급 주장)</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 子 불륜, 제자들은 이미 알고 있었다? 전처 조산 주장까...</t>
+          <t>홍서범·조갑경 子 외도 사과에…전 며느리 분노  난리 나니까 대중에 ...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>stoo.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105781974217</t>
+          <t>http://www.stoo.com/article.php?aid=105817287265</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-27 12:47:26.442902+00:00</t>
+          <t>2026-03-29 12:46:43.117714+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>남편 (IT 스타트업 대표)</t>
+          <t>홍서범 조갑경의 아들 A씨</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>변호사 상담 진행 중, 소송 예정</t>
+          <t>이혼 소송 1심 판결 선고 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>프리랜서 A씨는 IT 스타트업 대표인 남편이 자신의 자금을 사업에 쓰고도 총각 행세를 하며 외도한 사실을 알게 되었다. 남편은 재산 분할을 거부하고 아이 양육권까지 주장하는 상황. A씨는 변호사 상담을 통해 위자료, 재산분할, 양육권 확보 방안을 모색 중이다.</t>
+          <t>가수 홍서범, 조갑경 부부의 아들 A씨가 결혼 중 외도로 아내 B씨에게 위자료 3천만원과 월 80만원의 양육비를 지급하라는 1심 판결을 받았습니다. B씨는 시부모가 방관하고 양육비도 미지급되었다고 주장하며, A씨 측은 항소심 진행 중임을 밝히고 있습니다. 현재 항소심이 진행 중인 상태입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방(남편)의 부정행위 및 재산 은닉 정황이 명확하며, 메일 및 은행 거래명세 등을 통해 증거 확보 가능성이 높습니다. 남편이 IT 스타트업 대표로 경제적 여유가 있어 배상 능력이 있을 것으로 보이나, 집단적 피해가 아닌 개인 간의 분쟁이며 공적 절차가 진행 중인 단계는 아닙니다.</t>
+          <t>상대방(아들 A씨)의 외도 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 1심 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(위자료 3천만원), 집단적 피해가 아닌 개인 간의 소송이며, 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3천만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>1명 (아내 B씨)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>아내 돈으로 사업하고 총각 행세한 남편…상견례까지 했다</t>
+          <t>홍서범·조갑경, 아들 외도 논란 사과…“자식 허물 살피지 못했다”</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03824486645387584</t>
+          <t>https://www.mk.co.kr/article/12001344</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-27 12:40:57.962404+00:00</t>
+          <t>2026-03-29 00:36:40.862125+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>이혼 소송 및 재산분할 준비 단계</t>
+          <t>변호사 법률 상담 진행 중, 소송 예정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>남편이 숨긴 해외 코인으로 큰 수익을 얻었을 경우, 이혼 시 해당 재산을 재산분할 대상으로 포함할 수 있는지에 대한 법률 전문가의 의견을 다루고 있습니다. 법원의 강제력 있는 조사를 통해서만 숨겨진 재산을 추적할 수 있으며, 실질적인 부부 공동생활이 있었다면 과거 위장이혼 기간이 있었더라도 재산분할이 가능하다고 설명합니다.</t>
+          <t>프리랜서 디자이너 A씨가 IT 스타트업 대표인 남편의 불륜 사실을 알게 되었고, 남편이 미혼 사업가로 사칭하여 다른 여성과 교제하며 상견례까지 한 사실이 드러났다. 또한 남편이 A씨의 돈으로 사업을 하고 재산을 빼돌린 정황도 포착되어, A씨는 위자료, 재산분할, 양육권에 대한 법률 조언을 구하고 있다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>남편이 숨긴 '해외 코인 대박'은 상대방의 충분한 자력과 재산분할 대상 금액의 큰 피해 규모를 시사하며, 이혼 소송을 통해 법원의 강제력 있는 조사를 통해 숨겨진 재산을 추적하고 증거를 확보할 수 있다는 점에서 소송금융 적합 조건에 부합합니다. 다만, 집단적 피해가 아닌 개별 이혼 사건이라는 점은 고려해야 합니다.</t>
+          <t>남편의 불륜 및 재산 은닉 의혹에 대한 책임이 비교적 명확하며 (적합 조건 1), 위자료 및 재산분할 청구로 피해 규모가 상당할 가능성이 있습니다 (적합 조건 4). 또한, 메일 등 증거 확보 가능성도 높습니다 (적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력 규모가 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>남편이 숨긴 해외 코인 대박, 이혼 시 재산분할 받을 수 있나</t>
+          <t>아내 돈으로 사업한 남편…“미혼남 사칭, 불륜女 부모와 상견례까지”</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/N7FL38H1YCD3</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/29/20260329500005?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-27 12:40:40.072650+00:00</t>
+          <t>2026-03-29 00:36:23.067711+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>남편 (IT 스타트업 대표)</t>
+          <t>홍 모 씨</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>이혼 및 재산분할 소송 예정</t>
+          <t>1심 판결 후 원고 항소로 항소심 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>IT 스타트업 대표인 남편이 미혼 행세를 하며 외도하고, 이혼 요구에 시어머니 명의 재산을 이유로 재산분할을 거부했다. 아내는 남편이 사업 자금을 빼돌린 정황도 발견했으며, 변호사는 명의신탁 재산 및 빼돌린 사업 자금에 대한 재산분할과 위자료 청구가 가능하다고 조언했다. 현재 아내는 이혼 및 재산분할 소송을 고려 중이다.</t>
+          <t>가수 홍서범·조갑경 부부의 차남 홍 모 씨가 전처 A씨와의 이혼 소송에서 외도로 인한 위자료 3000만원 및 양육비 월 80만원 지급 판결을 받았습니다. A씨는 1심 판결에 불복하여 항소했으며, 상간녀에게도 2000만원 위자료 판결이 내려졌습니다. 홍서범·조갑경 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>남편의 명백한 부정행위와 재산분할 회피 시도가 명확하여 상대방 책임이 비교적 명확하며(적합 조건 1), 이메일 등 부정행위 증거가 있고 변호사 조언에 따라 명의신탁 재산 및 사업 자금 빼돌린 정황에 대한 증거 확보 가능성이 높다(적합 조건 5). 아내가 기여한 전세 보증금 및 남편이 빼돌린 사업 자금 규모에 따라 피해 규모가 상당할 수 있고 위자료 액수도 높게 책정될 가능성이 있다(적합 조건 4). 다만, 상대방의 자력이 대기업 수준은 아니며 재산이 시어머니 명의로 되어 있어 복잡성이 존재한다.</t>
+          <t>1심 판결을 통해 상대방(홍 모 씨)의 외도 및 귀책사유가 명확히 인정되었고(적합 조건 1), 판결문 등 객관적인 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(1심 위자료 3천만원), 집단적 피해가 아닌 개별적인 가사 소송입니다. 피고의 자력 또한 대기업이나 공공기관 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3000만원 (1심 판결), 양육비 월 80만원. 원고 청구액 1억원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>난 성공한 미혼 사업가  총각 행세 남편, 딴여자에 애틋한 사랑 고백</t>
+          <t>홍서범·조갑경  자식 허물 못 살폈다 …'아들 외도 논란' 사과</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/27/2026032710070196010</t>
+          <t>https://www.joongang.co.kr/article/25415643</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-27 12:39:50.067037+00:00</t>
+          <t>2026-03-29 00:35:55.962664+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>홍서범 아들 (교사)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>사실혼 파기 손해배상 청구 소송 항소심 진행 중</t>
+          <t>불륜 사실 언론 보도 및 양육비 외면 문제 제기</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 A씨가 사실혼 관계를 파기한 전 연인 B씨로부터 손해배상 청구 소송을 당해 항소심을 앞두고 있습니다. 1심에서는 A씨에게 1억 1천만원 지급 판결이 내려졌으며, B씨는 항소심에서 2억 1천만원을 청구하고 있습니다. A씨 측은 항소심 기일 변경을 신청했습니다.</t>
+          <t>홍서범의 아들이 임신 중인 아내를 두고 여교사와 불륜을 저지르고 양육비까지 외면했다는 내용이 언론에 보도되었습니다. 이 사건은 학생들에 의해 먼저 알려졌으며, JTBC '사건반장' 등에서 다루어졌습니다. 피해자는 아내이며, 상대방은 교사 신분입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 일부 인정되어 비교적 명확하며(적합 조건 1), 청구 금액이 1억 원 이상으로 개인 소송으로는 규모가 큰 편입니다(적합 조건 4). 또한 이미 1심을 거쳐 증거가 확보된 상태입니다(적합 조건 5). 그러나 집단적 피해가 아니며 상대방의 자력이 대기업 수준은 아니라는 점이 고려되어 'Medium'으로 판단합니다.</t>
+          <t>상대방의 책임(불륜 및 양육비 외면)이 명확하고, 언론 보도 및 학생들의 증언 등 증거 확보 가능성이 높습니다. 상대방은 교사로 안정적인 직업을 가지고 있어 자력이 있으나, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>1심 판결 1억 1천만원, 항소심 청구 2억 1천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 子, 사실혼 파기 소송 항소심 앞두고 기일 변경 신청</t>
+          <t>홍서범 교사 아들의 불륜, 제자들에 먼저 들통… 야자때 둘이 사라졌다...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105772837246</t>
+          <t>https://www.news1.kr/society/general-society/6116445</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-26 13:32:37.950332+00:00</t>
+          <t>2026-03-28 00:35:25.123347+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>홍서범-조갑경 아들</t>
+          <t>홍씨</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>이혼 소송 1심 진행 또는 판결 후 공방 중</t>
+          <t>가사1단독 재판부 심리 및 판단</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>가수 홍서범-조갑경 부부의 둘째 아들이 결혼 1년도 안 돼 이혼 소송을 진행 중이며, 전 며느리는 남편의 외도를 주장하고 있습니다. 1심에서 위자료가 언급되었으나, 아직 최종 결론이 나지 않아 공방이 이어지고 있습니다.</t>
+          <t>홍서범의 며느리로 알려진 B씨가 사실혼 관계 파기에 따른 손해배상 소송을 제기했습니다. 재판부는 홍씨와 B씨가 사실상 혼인관계에 있었고, 홍씨의 귀책사유로 관계가 파탄 났다고 판단했습니다. B씨는 홍씨와의 사이에서 딸을 낳아 홀로 양육하며 엄마의 성으로 출생신고를 한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>남편의 외도 주장이 1심에서 다뤄졌고 위자료가 언급된 것으로 보아 상대방 책임이 비교적 명확하며(조건 1), 증거가 확보되었을 가능성이 있습니다(조건 5). 그러나 집단적 피해가 아닌 개인 간의 이혼 소송이며(조건 3), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(조건 4). 상대방의 자력 또한 대기업 수준으로 명확히 확인되지 않습니다(조건 2).</t>
+          <t>상대방(홍씨)의 귀책사유가 재판부 심리를 통해 인정되었고, 사실혼 관계 및 경제적 공동생활에 대한 증거가 확보된 것으로 보입니다. 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력 및 구체적인 피해 금액이 명확히 제시되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>홍서범-조갑경 아들 불륜설에  결론 아직 안 났다 …전 며느리와 공방 ...</t>
+          <t>홍서범 며느리, '사실혼' 관계였다… 딸 홀로 낳아 엄마 성으로 출생신...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184324</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=806043</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-26 13:29:49.197152+00:00</t>
+          <t>2026-03-27 12:53:18.500633+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A (홍서범·조갑경 아들), C (제자)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중</t>
+          <t>A의 이혼 소송 1심 진행 중, 4월 23일 변론 기일 예정. C에 대한 손해배상 청구 소송은 이미 종결되어 2천만원 배상받음.</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>가수 홍서범, 조갑경 부부의 아들 A씨가 전처 B씨와의 사실혼 파기에 따른 손해배상 청구 소송 항소심을 앞두고 있습니다. 1심에서 A씨는 B씨에게 위자료 3천만원과 자녀 양육비 월 80만원을 지급하라는 판결을 받았으나, B씨는 위자료 1억원과 양육비 월 110만원을 청구하며 항소했습니다. 현재 항소심 변론 기일이 4월로 연기된 상태입니다.</t>
+          <t>유명 연예인 홍서범·조갑경의 아들 A가 결혼 중 제자 C와 불륜을 저질렀다는 의혹이 제기되었습니다. 전처 B는 이로 인해 조산했다고 주장하며, 이미 C로부터 2천만원, A로부터 3천만원 및 재산분할 80%를 받았고, 월 1천8백만원의 생활비를 받고 있다고 밝혔습니다. A의 이혼 소송 1심은 현재 진행 중이며, 4월 23일 변론 기일이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>피고의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 증거가 확보된 상태로 항소심이 진행 중입니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 소송금융 투자 대상으로는 크지 않습니다(부적합 조건 4). 피고의 자력 또한 명확히 확인되지 않습니다.</t>
+          <t>상대방(A)의 책임이 기사 내용상 명확하게 주장되고 있으며, A가 유명인의 아들이고 월 1천8백만원의 생활비를 지급하고 있다는 점에서 자력이 충분하다고 판단됩니다. 또한, 피해자 B의 주장을 뒷받침할 증거(녹취, 학생 증언 등)가 확보되었을 가능성이 높습니다. 그러나 이 사건은 집단적 피해가 아니며, 피해자 B가 이미 상당한 금액의 배상을 받았고 추가적인 미배상 피해 규모가 명확히 드러나지 않아 'High' 등급으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>1심 3천만원 인정, 원고 청구액 1억원</t>
+          <t>기존 배상액 5천만원 이상, 월 1천8백만원 생활비 지급 주장. 추가 피해액 미상.</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>‘불륜 의혹’ 홍서범 아들, 항소심 앞두고 기일 변경 신청... 재판 4월...</t>
+          <t>홍서범·조갑경 子 불륜, 제자들은 이미 알고 있었다? 전처 조산 주장까...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603260174</t>
+          <t>http://www.stoo.com/article.php?aid=105781974217</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-26 13:21:13.951481+00:00</t>
+          <t>2026-03-27 12:47:26.442902+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>남편 (IT 스타트업 대표)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중. 1심에서 A씨 귀책 사유 인정, 위자료 3000만원 및 양육비 지급 판결.</t>
+          <t>변호사 상담 진행 중, 소송 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경의 아들 A씨가 결혼 생활 중 외도를 저질러 혼인 관계가 파탄에 이르렀다는 폭로가 나왔다. 전 부인 B씨가 제기한 사실혼 파기에 따른 손해배상 청구 소송 1심에서 A씨의 귀책 사유가 인정되어 위자료 3000만원 및 양육비 지급 판결이 내려졌으며, 현재 항소심이 진행 중이다.</t>
+          <t>프리랜서 A씨는 IT 스타트업 대표인 남편이 자신의 자금을 사업에 쓰고도 총각 행세를 하며 외도한 사실을 알게 되었다. 남편은 재산 분할을 거부하고 아이 양육권까지 주장하는 상황. A씨는 변호사 상담을 통해 위자료, 재산분할, 양육권 확보 방안을 모색 중이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>1심에서 상대방(A씨)의 귀책 사유가 인정되어 위자료 지급 판결이 내려져 책임이 명확하고(적합 조건 1) 증거가 확보된 상태입니다(적합 조건 5). 하지만 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고(1심 위자료 3천만원), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 낮습니다.</t>
+          <t>상대방(남편)의 부정행위 및 재산 은닉 정황이 명확하며, 메일 및 은행 거래명세 등을 통해 증거 확보 가능성이 높습니다. 남편이 IT 스타트업 대표로 경제적 여유가 있어 배상 능력이 있을 것으로 보이나, 집단적 피해가 아닌 개인 간의 분쟁이며 공적 절차가 진행 중인 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>1심 위자료 3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 아들 난리 속..장성규  외도·바람 조장 못 해  [스타이...</t>
+          <t>아내 돈으로 사업하고 총각 행세한 남편…상견례까지 했다</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/26/2026032618115640019</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03824486645387584</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-26 13:19:12.356320+00:00</t>
+          <t>2026-03-27 12:40:57.962404+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 항소심 진행 중, 위자료 및 양육비 미지급 논란</t>
+          <t>이혼 소송 및 재산분할 준비 단계</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 A씨가 전처 B씨의 임신 중 외도 및 양육비 미지급 의혹에 휩싸였습니다. 1심 재판부는 A씨의 외도를 인정하여 위자료 3천만 원과 월 80만 원의 양육비 지급을 명령했으나, A씨 측은 항소 후 지급을 보류 중입니다. B씨는 시부모의 방관을 주장하며 논란이 확산되고 있습니다.</t>
+          <t>남편이 숨긴 해외 코인으로 큰 수익을 얻었을 경우, 이혼 시 해당 재산을 재산분할 대상으로 포함할 수 있는지에 대한 법률 전문가의 의견을 다루고 있습니다. 법원의 강제력 있는 조사를 통해서만 숨겨진 재산을 추적할 수 있으며, 실질적인 부부 공동생활이 있었다면 과거 위장이혼 기간이 있었더라도 재산분할이 가능하다고 설명합니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>1심 판결로 A씨의 외도 책임이 명확하고(적합 조건 1), 증거도 확보된 상태(적합 조건 5)입니다. 그러나 피해 규모가 소송금융 투자 기준에 비해 크지 않고(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 분쟁(적합 조건 3 미충족)이라는 점에서 투자 매력이 낮습니다.</t>
+          <t>남편이 숨긴 '해외 코인 대박'은 상대방의 충분한 자력과 재산분할 대상 금액의 큰 피해 규모를 시사하며, 이혼 소송을 통해 법원의 강제력 있는 조사를 통해 숨겨진 재산을 추적하고 증거를 확보할 수 있다는 점에서 소송금융 적합 조건에 부합합니다. 다만, 집단적 피해가 아닌 개별 이혼 사건이라는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>위자료 3,000만 원 및 양육비 월 80만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>'조갑경 子 외도→양육비 미지급' 의혹 속…'라스', 예고편까지 공개했...</t>
+          <t>남편이 숨긴 해외 코인 대박, 이혼 시 재산분할 받을 수 있나</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1019929/</t>
+          <t>https://lawtalknews.co.kr/article/N7FL38H1YCD3</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-26 13:17:51.939333+00:00</t>
+          <t>2026-03-27 12:40:40.072650+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>남편 (IT 스타트업 대표)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중</t>
+          <t>이혼 및 재산분할 소송 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨가 전처 A씨와의 사실혼 파기에 따른 손해배상 청구 소송 항소심에 휘말렸다. A씨는 B씨가 결혼 후 임신 한 달 만에 외도했다고 주장했으며, 1심 재판부는 B씨의 귀책 사유를 인정해 위자료 3,000만 원과 양육비 월 80만 원을 지급하라고 판결했다. A씨는 이에 불복해 항소했으며, 항소심 변론은 내달 재개될 예정이다.</t>
+          <t>IT 스타트업 대표인 남편이 미혼 행세를 하며 외도하고, 이혼 요구에 시어머니 명의 재산을 이유로 재산분할을 거부했다. 아내는 남편이 사업 자금을 빼돌린 정황도 발견했으며, 변호사는 명의신탁 재산 및 빼돌린 사업 자금에 대한 재산분할과 위자료 청구가 가능하다고 조언했다. 현재 아내는 이혼 및 재산분할 소송을 고려 중이다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>1심에서 피고의 귀책 사유가 인정되어 위자료 및 양육비 지급 판결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 1심 판결을 통해 증거가 존재함을 시사합니다(적합 조건 5). 그러나 이 사건은 개인 간의 사실혼 파기 소송으로 집단적 피해가 아니며(부적합 조건 3), 1심 위자료 3천만 원은 소송금융 투자 대상으로 보기에 피해 규모가 크지 않습니다(부적합 조건 4). 상대방의 자력 또한 대기업 수준으로 명확히 확인되지 않습니다.</t>
+          <t>남편의 명백한 부정행위와 재산분할 회피 시도가 명확하여 상대방 책임이 비교적 명확하며(적합 조건 1), 이메일 등 부정행위 증거가 있고 변호사 조언에 따라 명의신탁 재산 및 사업 자금 빼돌린 정황에 대한 증거 확보 가능성이 높다(적합 조건 5). 아내가 기여한 전세 보증금 및 남편이 빼돌린 사업 자금 규모에 따라 피해 규모가 상당할 수 있고 위자료 액수도 높게 책정될 가능성이 있다(적합 조건 4). 다만, 상대방의 자력이 대기업 수준은 아니며 재산이 시어머니 명의로 되어 있어 복잡성이 존재한다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>1심 위자료 3,000만 원 및 양육비 월 80만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>“임신 한 달 만에 외도?” 홍서범·조갑경 아들, 돌연 기일 변경...항소...</t>
+          <t>난 성공한 미혼 사업가  총각 행세 남편, 딴여자에 애틋한 사랑 고백</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1597429?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/27/2026032710070196010</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-26 13:06:22.217882+00:00</t>
+          <t>2026-03-27 12:39:50.067037+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>사실혼 파기 손해배상 청구 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 B씨와 전처 A씨의 이혼 소송에서 1심 재판부가 B씨의 외도를 혼인 파탄의 주요 원인으로 인정하고 위자료를 결정했습니다. A씨는 이혼 소송을 제기했으며, 현재 1심 판결이 선고된 상태입니다.</t>
+          <t>홍서범·조갑경 부부의 아들 A씨가 사실혼 관계를 파기한 전 연인 B씨로부터 손해배상 청구 소송을 당해 항소심을 앞두고 있습니다. 1심에서는 A씨에게 1억 1천만원 지급 판결이 내려졌으며, B씨는 항소심에서 2억 1천만원을 청구하고 있습니다. A씨 측은 항소심 기일 변경을 신청했습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>1심 재판부에서 상대방(B씨)의 외도를 혼인 파탄의 주요 원인으로 판단하여 책임이 명확하며(적합 조건 1), 이미 1심 판결이 나온 상태로 증거가 확보된 것으로 보입니다(적합 조건 5). 그러나 개인 간의 이혼 소송으로 집단적 피해가 아니며(적합 조건 3 미해당), 위자료 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 4 미해당).</t>
+          <t>상대방 책임이 1심 판결로 일부 인정되어 비교적 명확하며(적합 조건 1), 청구 금액이 1억 원 이상으로 개인 소송으로는 규모가 큰 편입니다(적합 조건 4). 또한 이미 1심을 거쳐 증거가 확보된 상태입니다(적합 조건 5). 그러나 집단적 피해가 아니며 상대방의 자력이 대기업 수준은 아니라는 점이 고려되어 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 판결 1억 1천만원, 항소심 청구 2억 1천만원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 아들 불륜 논란…갈등 깊어지는 이유</t>
+          <t>홍서범·조갑경 子, 사실혼 파기 소송 항소심 앞두고 기일 변경 신청</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929306</t>
+          <t>http://www.stoo.com/article.php?aid=105772837246</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-26 00:52:00.537890+00:00</t>
+          <t>2026-03-26 13:32:37.950332+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>홍 모씨 (홍서범·조갑경 아들)</t>
+          <t>홍서범-조갑경 아들</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급</t>
+          <t>이혼 소송 1심 진행 또는 판결 후 공방 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 홍 모씨가 전처 A씨의 임신 중 외도를 저질러 이혼 및 위자료 소송이 제기됨. 1심 법원은 홍씨의 귀책사유를 인정하여 A씨 승소 판결을 내렸고, 홍씨는 위자료 3000만원과 양육비 월 80만원을 지급하라는 판결을 받았다. 그러나 홍씨는 위자료와 양육비 지급을 미루고 항소한 상태이며, A씨는 시부모인 홍서범·조갑경 부부도 연락을 받지 않는다고 주장하고 있다.</t>
+          <t>가수 홍서범-조갑경 부부의 둘째 아들이 결혼 1년도 안 돼 이혼 소송을 진행 중이며, 전 며느리는 남편의 외도를 주장하고 있습니다. 1심에서 위자료가 언급되었으나, 아직 최종 결론이 나지 않아 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방의 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 법원 판결을 통해 증거가 확보되었음(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 개인 간의 소송으로 집단적 피해가 아니며(적합 조건 3), 상대방(아들 홍씨)의 자력이 불분명하여 위자료 및 양육비 지급을 미루고 있는 점이 투자 리스크로 작용함(적합 조건 2).</t>
+          <t>남편의 외도 주장이 1심에서 다뤄졌고 위자료가 언급된 것으로 보아 상대방 책임이 비교적 명확하며(조건 1), 증거가 확보되었을 가능성이 있습니다(조건 5). 그러나 집단적 피해가 아닌 개인 간의 이혼 소송이며(조건 3), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(조건 4). 상대방의 자력 또한 대기업 수준으로 명확히 확인되지 않습니다(조건 2).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>홍서범·조갑경, 자식 독립 원치 않는다더니…아들 불륜 논란에  가해자...</t>
+          <t>홍서범-조갑경 아들 불륜설에  결론 아직 안 났다 …전 며느리와 공방 ...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-26/202603260100178460012314</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184324</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-26 00:47:03.699370+00:00</t>
+          <t>2026-03-26 13:29:49.197152+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>홍 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>이혼 및 위자료, 양육비 소송 진행 중 (1심 판결 선고됨)</t>
+          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 홍 씨가 임신 중 불륜 및 양육비 미지급 논란에 휩싸였다. 전처 A씨는 홍 씨의 외도로 가정이 파탄 났고 양육비도 제대로 받지 못하고 있다고 주장하며, 1심 판결에서 홍 씨의 위자료 배상 책임이 인정되었다. 현재 소송이 진행 중이며 양육비 지급은 보류된 상태이다.</t>
+          <t>가수 홍서범, 조갑경 부부의 아들 A씨가 전처 B씨와의 사실혼 파기에 따른 손해배상 청구 소송 항소심을 앞두고 있습니다. 1심에서 A씨는 B씨에게 위자료 3천만원과 자녀 양육비 월 80만원을 지급하라는 판결을 받았으나, B씨는 위자료 1억원과 양육비 월 110만원을 청구하며 항소했습니다. 현재 항소심 변론 기일이 4월로 연기된 상태입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 인정되었고(적합 조건 1), 관련 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 불충족), 피해 규모가 구체적으로 확인되지 않아 투자 매력도가 낮습니다.</t>
+          <t>피고의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 증거가 확보된 상태로 항소심이 진행 중입니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 소송금융 투자 대상으로는 크지 않습니다(부적합 조건 4). 피고의 자력 또한 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 3천만원 인정, 원고 청구액 1억원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>아들 '임신 중 불륜→양육비 미지급 논란' 터졌는데…조갑경, 편집 없이...</t>
+          <t>‘불륜 의혹’ 홍서범 아들, 항소심 앞두고 기일 변경 신청... 재판 4월...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032671694</t>
+          <t>https://isplus.com/article/view/isp202603260174</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-26 00:45:57.253512+00:00</t>
+          <t>2026-03-26 13:21:13.951481+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>최병길</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>이혼합의서상 재산분할금 지급 기한 경과, 소송 제기 가능성 있음</t>
+          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중. 1심에서 A씨 귀책 사유 인정, 위자료 3000만원 및 양육비 지급 판결.</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>성우 서유리가 전 남편 최병길 PD로부터 이혼합의서에 명시된 재산분할금 3억 2300만원을 받지 못하고 있다고 주장했다. 최 PD가 연락을 차단하여 서유리는 합의서를 공개하며 부채 문제 해결을 호소했다. 합의서에는 지급 지연 시 연 12% 이자 가산 및 별도 소송 청구 조항이 포함되어 있다.</t>
+          <t>홍서범, 조갑경의 아들 A씨가 결혼 생활 중 외도를 저질러 혼인 관계가 파탄에 이르렀다는 폭로가 나왔다. 전 부인 B씨가 제기한 사실혼 파기에 따른 손해배상 청구 소송 1심에서 A씨의 귀책 사유가 인정되어 위자료 3000만원 및 양육비 지급 판결이 내려졌으며, 현재 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이혼합의서에 명시된 재산분할금 미지급으로 상대방 책임이 명확하며(적합 조건 1), 피해 금액이 3억 2천만원 이상으로 규모가 크고(적합 조건 4), 이혼합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력에 대한 정보가 불분명하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점이 한계입니다.</t>
+          <t>1심에서 상대방(A씨)의 귀책 사유가 인정되어 위자료 지급 판결이 내려져 책임이 명확하고(적합 조건 1) 증거가 확보된 상태입니다(적합 조건 5). 하지만 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고(1심 위자료 3천만원), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>3억 2300만원</t>
+          <t>1심 위자료 3000만원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>전남편, 연락처 차단 …서유리 '재산분할 3억' 이혼합의서 공개한 이유</t>
+          <t>홍서범·조갑경 아들 난리 속..장성규  외도·바람 조장 못 해  [스타이...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032607431198627</t>
+          <t>https://www.starnewskorea.com/star/2026/03/26/2026032618115640019</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-26 00:43:59.120481+00:00</t>
+          <t>2026-03-26 13:19:12.356320+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>최병길</t>
+          <t>홍서범·조갑경 부부 아들 A씨</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>이혼 합의금 미지급 및 연락 두절 상태, 합의 이행을 위한 법적 조치 필요</t>
+          <t>1심 판결 선고 후 항소심 진행 중, 위자료 및 양육비 미지급 논란</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>성우 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 합의금 2억 3천만원 미지급 및 연락 두절 상황을 알렸다. 합의서에는 2024년 12월 31일까지 합의금 지급 의무와 미지급 시 연 12% 이자 부과 조항이 명시되어 있다. 서유리는 합의 이행을 위한 빠른 해결을 원하고 있다.</t>
+          <t>홍서범·조갑경 부부의 아들 A씨가 전처 B씨의 임신 중 외도 및 양육비 미지급 의혹에 휩싸였습니다. 1심 재판부는 A씨의 외도를 인정하여 위자료 3천만 원과 월 80만 원의 양육비 지급을 명령했으나, A씨 측은 항소 후 지급을 보류 중입니다. B씨는 시부모의 방관을 주장하며 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이혼 합의서에 전 남편의 2억 3천만원 지급 의무가 명확히 명시되어 있고 합의서 자체가 증거로 확보되어 적합 조건(상대방 책임 명확, 증거 확보 가능)에 해당합니다. 다만, 전 남편의 자력에 대한 정보가 부족하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 소송금융 투자 매력도가 낮아집니다. 피해 규모는 개인에게 상당하지만, 소송금융 관점에서는 '매우 큰' 규모로 보기 어렵습니다.</t>
+          <t>1심 판결로 A씨의 외도 책임이 명확하고(적합 조건 1), 증거도 확보된 상태(적합 조건 5)입니다. 그러나 피해 규모가 소송금융 투자 기준에 비해 크지 않고(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 분쟁(적합 조건 3 미충족)이라는 점에서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>2억 3천만원</t>
+          <t>위자료 3,000만 원 및 양육비 월 80만 원</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>서유리, 왜 이혼 합의서 공개했나…  전 남편에 연락 차단 당했다</t>
+          <t>'조갑경 子 외도→양육비 미지급' 의혹 속…'라스', 예고편까지 공개했...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17744396661781640002</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1019929/</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-25 13:17:31.358319+00:00</t>
+          <t>2026-03-26 13:17:51.939333+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>최병길 PD</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>이혼 합의서상 재산분할금 미지급, 채무 해결을 위한 연락 시도 및 합의서 공개</t>
+          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>성우 서유리가 전 남편 최병길 PD가 이혼 합의서에 명시된 재산분할금 3억 2300만원을 지급하지 않아 부채 문제로 고통받고 있다고 밝혔다. 서유리 측은 최 PD가 연락을 차단하여 부득이하게 합의서를 공개했다고 주장하며, 합의서에는 기한 내 미지급 시 연 12%의 지연 이자 가산 조항이 명시되어 있다.</t>
+          <t>홍서범·조갑경 부부의 아들 B씨가 전처 A씨와의 사실혼 파기에 따른 손해배상 청구 소송 항소심에 휘말렸다. A씨는 B씨가 결혼 후 임신 한 달 만에 외도했다고 주장했으며, 1심 재판부는 B씨의 귀책 사유를 인정해 위자료 3,000만 원과 양육비 월 80만 원을 지급하라고 판결했다. A씨는 이에 불복해 항소했으며, 항소심 변론은 내달 재개될 예정이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이혼 합의서에 명시된 재산분할금 3억 2300만원 미지급으로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 개인 소송으로는 큰 편이고(적합 조건 4), 이혼 합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력 여부가 불확실하며 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
+          <t>1심에서 피고의 귀책 사유가 인정되어 위자료 및 양육비 지급 판결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 1심 판결을 통해 증거가 존재함을 시사합니다(적합 조건 5). 그러나 이 사건은 개인 간의 사실혼 파기 소송으로 집단적 피해가 아니며(부적합 조건 3), 1심 위자료 3천만 원은 소송금융 투자 대상으로 보기에 피해 규모가 크지 않습니다(부적합 조건 4). 상대방의 자력 또한 대기업 수준으로 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>3억 2300만원</t>
+          <t>1심 위자료 3,000만 원 및 양육비 월 80만 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>서유리 “연락 차단 당해”…최병길 PD 이혼 합의서 공개 이유 밝혔다 ...</t>
+          <t>“임신 한 달 만에 외도?” 홍서범·조갑경 아들, 돌연 기일 변경...항소...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603250214</t>
+          <t>https://www.sportsseoul.com/news/read/1597429?ref=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-25 13:14:52.651132+00:00</t>
+          <t>2026-03-26 13:06:22.217882+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>최병길</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>이혼 합의금 미지급 상태, 소송 가능성 언급</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>방송인 서유리가 전 남편 최병길과의 이혼 합의서 내용을 공개하며 3억 2천만원의 합의금 미지급 사실을 알렸다. 합의서에는 최병길이 지급을 위반할 경우 서유리가 별도의 소송을 통해 해당 금원의 지급을 청구할 수 있다는 내용이 포함되어 있다. 서유리는 합의금 지급 지연으로 인해 어려움을 겪고 있음을 시사했다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 B씨와 전처 A씨의 이혼 소송에서 1심 재판부가 B씨의 외도를 혼인 파탄의 주요 원인으로 인정하고 위자료를 결정했습니다. A씨는 이혼 소송을 제기했으며, 현재 1심 판결이 선고된 상태입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이혼 합의서에 명시된 3억 2천만원 지급 의무가 명확하고(상대방 책임 명확), 합의서라는 명확한 증거가 존재합니다. 피해 금액도 개인 소송으로는 상당한 규모입니다. 다만, 상대방의 자력 여부가 불확실하며, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 High 등급에는 미치지 못합니다.</t>
+          <t>1심 재판부에서 상대방(B씨)의 외도를 혼인 파탄의 주요 원인으로 판단하여 책임이 명확하며(적합 조건 1), 이미 1심 판결이 나온 상태로 증거가 확보된 것으로 보입니다(적합 조건 5). 그러나 개인 간의 이혼 소송으로 집단적 피해가 아니며(적합 조건 3 미해당), 위자료 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 4 미해당).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>3억 2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>3억 2천 언제 받나  서유리,  최병길 이혼합의서 공개한 이유는 [젼문]</t>
+          <t>홍서범·조갑경 아들 불륜 논란…갈등 깊어지는 이유</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032519445080038</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929306</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-25 13:13:46.164665+00:00</t>
+          <t>2026-03-26 00:52:00.537890+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>아내 및 상간남</t>
+          <t>홍 모씨 (홍서범·조갑경 아들)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>이혼숙려캠프 진행 중, 상간남 소송 가능성 있음</t>
+          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>JTBC '이혼숙려캠프'에 출연한 부부의 사연으로, 아내의 알코올 의존증과 외도가 주된 갈등 원인입니다. 아내는 상간남과의 관계를 인정하며 남편에게 소송을 걸지 않는 조건으로 관계를 끊겠다고 했으나, 술에 취하면 다시 만나려 하는 모습을 보였습니다. 남편은 아내를 사랑하지만 깊은 상처를 받고 있으며, 상간남에 대한 법적 조치 가능성이 언급되었습니다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 홍 모씨가 전처 A씨의 임신 중 외도를 저질러 이혼 및 위자료 소송이 제기됨. 1심 법원은 홍씨의 귀책사유를 인정하여 A씨 승소 판결을 내렸고, 홍씨는 위자료 3000만원과 양육비 월 80만원을 지급하라는 판결을 받았다. 그러나 홍씨는 위자료와 양육비 지급을 미루고 항소한 상태이며, A씨는 시부모인 홍서범·조갑경 부부도 연락을 받지 않는다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (아내의 외도 자백) 및 증거 확보 가능함 (TV 프로그램에서의 자백, 남편의 진술) 조건에 해당합니다. 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 개인적인 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>상대방의 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 법원 판결을 통해 증거가 확보되었음(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(적합 조건 4), 개인 간의 소송으로 집단적 피해가 아니며(적합 조건 3), 상대방(아들 홍씨)의 자력이 불분명하여 위자료 및 양육비 지급을 미루고 있는 점이 투자 리스크로 작용함(적합 조건 2).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>1명 (남편)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“상간남은 아빠 같은 존재” 역대급 빌런 아내 등장에 서장훈도 ‘경악...</t>
+          <t>홍서범·조갑경, 자식 독립 원치 않는다더니…아들 불륜 논란에  가해자...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260320516626</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-26/202603260100178460012314</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-21 00:33:16.189954+00:00</t>
+          <t>2026-03-26 00:47:03.699370+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>최병길</t>
+          <t>홍 씨</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>이혼 조정 완료, 재산분할금 지급 기한 도래 전, 채무 관련 추가 분쟁 가능성</t>
+          <t>이혼 및 위자료, 양육비 소송 진행 중 (1심 판결 선고됨)</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>성우 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 재산분할금 3억 2300만원 지급을 요구했다. 지급 기한은 2024년 12월 31일까지이며, 미지급 시 소송을 통해 청구할 수 있다. 또한 서유리는 20억 원 규모의 빚을 떠안았다고 주장하며, 이 채무의 성격에 대해 전 남편과 갈등을 겪고 있어 추가적인 법적 다툼이 예상된다.</t>
+          <t>홍서범·조갑경 부부의 아들 홍 씨가 임신 중 불륜 및 양육비 미지급 논란에 휩싸였다. 전처 A씨는 홍 씨의 외도로 가정이 파탄 났고 양육비도 제대로 받지 못하고 있다고 주장하며, 1심 판결에서 홍 씨의 위자료 배상 책임이 인정되었다. 현재 소송이 진행 중이며 양육비 지급은 보류된 상태이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이혼 합의서에 명시된 재산분할금 3억 2300만원에 대한 상대방의 지급 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 수억 원 이상으로 규모가 크고(적합 조건 4), 합의서 및 녹취 등 증거가 존재한다(적합 조건 5). 다만, 상대방의 자력에 대한 정보가 불확실하며, 집단적 피해가 아닌 개인 간의 분쟁이다. 20억 원 규모의 채무 관련 분쟁은 추가적인 법적 다툼이 필요할 수 있다.</t>
+          <t>상대방 책임이 1심 판결로 인정되었고(적합 조건 1), 관련 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 불충족), 피해 규모가 구체적으로 확인되지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>3억 2300만원 (합의서 명시), 추가 20억 원 채무 분쟁</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>‘내가 더 벌어’ 서유리, 3억 재산분할 공개…“언제 받을수 있나요”...</t>
+          <t>아들 '임신 중 불륜→양육비 미지급 논란' 터졌는데…조갑경, 편집 없이...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1595208?ref=naver</t>
+          <t>https://www.tenasia.co.kr/article/2026032671694</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-19 12:40:07.719129+00:00</t>
+          <t>2026-03-26 00:45:57.253512+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>최병길 PD</t>
+          <t>최병길</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>이혼 합의서상 재산분할금 미지급 상태, 향후 소송 제기 가능성 높음</t>
+          <t>이혼합의서상 재산분할금 지급 기한 경과, 소송 제기 가능성 있음</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>성우 겸 방송인 서유리가 전 남편 최병길 PD로부터 이혼 합의서에 명시된 재산분할금 3억 2300만 원을 받지 못했다고 밝혔다. 합의서에는 2024년 12월 31일까지 지급하고, 지체 시 연 12%의 이자를 가산한다는 내용이 포함되어 있다. 서유리는 자신의 SNS를 통해 미지급 사실을 공개하며 지급을 촉구했다.</t>
+          <t>성우 서유리가 전 남편 최병길 PD로부터 이혼합의서에 명시된 재산분할금 3억 2300만원을 받지 못하고 있다고 주장했다. 최 PD가 연락을 차단하여 서유리는 합의서를 공개하며 부채 문제 해결을 호소했다. 합의서에는 지급 지연 시 연 12% 이자 가산 및 별도 소송 청구 조항이 포함되어 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이혼 합의서에 명시된 재산분할금 미지급으로 상대방의 책임이 명확하며(적합 조건 1), 피해 금액이 3억 2300만 원으로 규모가 크고(적합 조건 4), 합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력이 대기업 수준으로 충분하다고 보기는 어려우며, 집단적 피해가 아닌 개별 소송 건입니다.</t>
+          <t>이혼합의서에 명시된 재산분할금 미지급으로 상대방 책임이 명확하며(적합 조건 1), 피해 금액이 3억 2천만원 이상으로 규모가 크고(적합 조건 4), 이혼합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력에 대한 정보가 불분명하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>3억 2300만 원</t>
+          <t>3억 2300만원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>'연하 남친 생긴' 서유리, 이혼 후 3억 2천 재산분할금 아직 못 받았다....</t>
+          <t>전남편, 연락처 차단 …서유리 '재산분할 3억' 이혼합의서 공개한 이유</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908433583281</t>
+          <t>https://www.sidae.com/article/2026032607431198627</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-19 00:56:53.056211+00:00</t>
+          <t>2026-03-26 00:43:59.120481+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>최병길</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>이혼 합의금 미지급 상태, 소송 제기 가능성 있음</t>
+          <t>이혼 합의금 미지급 및 연락 두절 상태, 합의 이행을 위한 법적 조치 필요</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>방송인 서유리 씨가 전 남편 최병길 씨와의 이혼 합의서 내용을 공개하며, 최 씨가 약속된 재산분할 합의금을 1년 이상 지급하지 않았다고 밝혔습니다. 합의서에는 지급 위반 시 별도 소송을 통해 청구할 수 있다는 내용이 명시되어 있습니다.</t>
+          <t>성우 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 합의금 2억 3천만원 미지급 및 연락 두절 상황을 알렸다. 합의서에는 2024년 12월 31일까지 합의금 지급 의무와 미지급 시 연 12% 이자 부과 조항이 명시되어 있다. 서유리는 합의 이행을 위한 빠른 해결을 원하고 있다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>최병길의 재산분할 합의금 미지급 책임이 명확하며(상대방 책임 명확), 이혼 합의서라는 명확한 증거가 존재합니다(증거 확보 가능). 다만, 상대방의 자력이나 구체적인 피해 금액이 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
+          <t>이혼 합의서에 전 남편의 2억 3천만원 지급 의무가 명확히 명시되어 있고 합의서 자체가 증거로 확보되어 적합 조건(상대방 책임 명확, 증거 확보 가능)에 해당합니다. 다만, 전 남편의 자력에 대한 정보가 부족하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 소송금융 투자 매력도가 낮아집니다. 피해 규모는 개인에게 상당하지만, 소송금융 관점에서는 '매우 큰' 규모로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 3천만원</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>언제 받을 수 있을까  서유리, 재산분할 '이혼 합의서' 공개</t>
+          <t>서유리, 왜 이혼 합의서 공개했나…  전 남편에 연락 차단 당했다</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16009024</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17744396661781640002</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-19 00:56:35.935504+00:00</t>
+          <t>2026-03-25 13:17:31.358319+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>최병길</t>
+          <t>최병길 PD</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>이혼 합의서상 재산분할금 미지급 상태, 소송 제기 가능성</t>
+          <t>이혼 합의서상 재산분할금 미지급, 채무 해결을 위한 연락 시도 및 합의서 공개</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>방송인 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 재산분할금 3억 2천만 원을 받지 못했음을 알렸다. 합의서에는 2024년 12월 31일까지 지급하기로 명시되어 있으며, 미지급 시 연 12%의 이자를 가산하고 별도 소송을 청구할 수 있다는 내용이 포함되어 있다. 서유리는 현재 미지급 상태에 대한 답답함을 토로하고 있다.</t>
+          <t>성우 서유리가 전 남편 최병길 PD가 이혼 합의서에 명시된 재산분할금 3억 2300만원을 지급하지 않아 부채 문제로 고통받고 있다고 밝혔다. 서유리 측은 최 PD가 연락을 차단하여 부득이하게 합의서를 공개했다고 주장하며, 합의서에는 기한 내 미지급 시 연 12%의 지연 이자 가산 조항이 명시되어 있다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>전 남편의 재산분할금 미지급 책임이 이혼 합의서로 명확하며(적합 조건 1), 합의서 자체가 객관적 증거가 된다(적합 조건 5). 또한 피해 금액이 3억 2천만원으로 비교적 크다(적합 조건 4). 다만, 상대방의 자력에 대한 정보가 부족하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점은 한계이다.</t>
+          <t>이혼 합의서에 명시된 재산분할금 3억 2300만원 미지급으로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 개인 소송으로는 큰 편이고(적합 조건 4), 이혼 합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력 여부가 불확실하며 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>3억 2300만 원</t>
+          <t>3억 2300만원</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>서유리, 재산분할 3억 2천 ‘이혼 합의서’ 공개..“언제 받을 수 있을까...</t>
+          <t>서유리 “연락 차단 당해”…최병길 PD 이혼 합의서 공개 이유 밝혔다 ...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112763250</t>
+          <t>https://isplus.com/article/view/isp202603250214</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-19 00:54:48.854767+00:00</t>
+          <t>2026-03-25 13:14:52.651132+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>최 PD</t>
+          <t>최병길</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>재산분할금 미지급 상태, 별도 소송 제기 가능성 언급</t>
+          <t>이혼 합의금 미지급 상태, 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>서유리가 전 남편 최 PD와의 이혼합의서를 공개하며 재산분할금 3억 2천만원을 받지 못해 답답함을 호소했다. 합의서에는 재산분할 의무와 함께 이를 위반할 경우 별도 소송을 통해 지급을 청구할 수 있다는 내용이 포함되어 있다.</t>
+          <t>방송인 서유리가 전 남편 최병길과의 이혼 합의서 내용을 공개하며 3억 2천만원의 합의금 미지급 사실을 알렸다. 합의서에는 최병길이 지급을 위반할 경우 서유리가 별도의 소송을 통해 해당 금원의 지급을 청구할 수 있다는 내용이 포함되어 있다. 서유리는 합의금 지급 지연으로 인해 어려움을 겪고 있음을 시사했다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이혼합의서에 재산분할 의무가 명확히 명시되어 상대방 책임이 비교적 명확하며(적합 조건 1), 3억 2천만원이라는 피해 금액은 개인 소송에서 상당한 규모이고(적합 조건 4), 이혼합의서 자체가 강력한 증거로 확보 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 추가 정보가 부족하여 'High' 등급에는 미치지 못합니다.</t>
+          <t>이혼 합의서에 명시된 3억 2천만원 지급 의무가 명확하고(상대방 책임 명확), 합의서라는 명확한 증거가 존재합니다. 피해 금액도 개인 소송으로는 상당한 규모입니다. 다만, 상대방의 자력 여부가 불확실하며, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>3억 2천만원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>서유리, 이혼합의서 공개…재산분할 3억2천  언제 받을 수 있을까  답답</t>
+          <t>3억 2천 언제 받나  서유리,  최병길 이혼합의서 공개한 이유는 [젼문]</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2124754</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032519445080038</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-19 00:53:11.920418+00:00</t>
+          <t>2026-03-25 13:13:46.164665+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>홍상수, 김민희</t>
+          <t>아내 및 상간남</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>법적 배우자의 추가 위자료 청구 등 소송 가능성</t>
+          <t>이혼숙려캠프 진행 중, 상간남 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>홍상수 감독과 배우 김민희의 혼외자 아들 목격담이 보도되며 두 사람의 불륜 관계가 다시금 조명되고 있다. 홍 감독은 법적으로 배우자와 혼인 관계를 유지 중이며 2019년 이혼 소송에서 패소한 바 있다. 법적 배우자는 혼외자 출산 및 관계 지속으로 인한 추가적인 정신적 피해에 대한 위자료 청구 등 법적 조치를 고려할 수 있다.</t>
+          <t>JTBC '이혼숙려캠프'에 출연한 부부의 사연으로, 아내의 알코올 의존증과 외도가 주된 갈등 원인입니다. 아내는 상간남과의 관계를 인정하며 남편에게 소송을 걸지 않는 조건으로 관계를 끊겠다고 했으나, 술에 취하면 다시 만나려 하는 모습을 보였습니다. 남편은 아내를 사랑하지만 깊은 상처를 받고 있으며, 상간남에 대한 법적 조치 가능성이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>홍상수 감독의 법적 혼인 관계 유지 및 김민희와의 관계 지속은 상대방 책임이 명확하며(적합 조건 1), 두 사람 모두 공인으로서 자력이 충분하고(적합 조건 2), 관계에 대한 증거가 명확함(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 위자료 청구의 피해 규모가 소송금융 투자 대상으로는 상대적으로 작을 수 있어(적합 조건 4 미흡) 'Medium'으로 판단. 기존 이혼 소송은 종결되었으나, 혼외자 출산 및 관계 지속으로 인한 법적 배우자의 추가적인 정신적 손해배상 청구 가능성은 존재함.</t>
+          <t>상대방 책임이 비교적 명확함 (아내의 외도 자백) 및 증거 확보 가능함 (TV 프로그램에서의 자백, 남편의 진술) 조건에 해당합니다. 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 개인적인 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1명 (홍상수 감독의 법적 배우자)</t>
+          <t>1명 (남편)</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>아기는 정말 귀엽더라 ...홍상수·김민희, 혼외자 아들 목격담 '술렁'</t>
+          <t>“상간남은 아빠 같은 존재” 역대급 빌런 아내 등장에 서장훈도 ‘경악...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/19/2026031823234555264</t>
+          <t>https://www.sportsworldi.com/newsView/20260320516626</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-19 00:41:12.687250+00:00</t>
+          <t>2026-03-21 00:33:16.189954+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>친부</t>
+          <t>최병길</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>성인 자녀의 양육비 소멸시효 문제로 소송 계속 진행 중</t>
+          <t>이혼 조정 완료, 재산분할금 지급 기한 도래 전, 채무 관련 추가 분쟁 가능성</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>지훈 씨의 어머니가 친부를 상대로 양육비 소송을 진행 중입니다. 아들이 성인이 되어 소멸시효 문제로 소송을 계속하고 있으며, 미지급된 양육비를 받아내기 위한 법적 절차를 밟고 있습니다.</t>
+          <t>성우 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 재산분할금 3억 2300만원 지급을 요구했다. 지급 기한은 2024년 12월 31일까지이며, 미지급 시 소송을 통해 청구할 수 있다. 또한 서유리는 20억 원 규모의 빚을 떠안았다고 주장하며, 이 채무의 성격에 대해 전 남편과 갈등을 겪고 있어 추가적인 법적 다툼이 예상된다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>친부의 양육비 미지급 책임이 명확하고(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 소송이며, 피해 규모가 구체적으로 파악되지 않아 투자 매력이 제한적입니다.</t>
+          <t>이혼 합의서에 명시된 재산분할금 3억 2300만원에 대한 상대방의 지급 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 수억 원 이상으로 규모가 크고(적합 조건 4), 합의서 및 녹취 등 증거가 존재한다(적합 조건 5). 다만, 상대방의 자력에 대한 정보가 불확실하며, 집단적 피해가 아닌 개인 간의 분쟁이다. 20억 원 규모의 채무 관련 분쟁은 추가적인 법적 다툼이 필요할 수 있다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 2300만원 (합의서 명시), 추가 20억 원 채무 분쟁</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>양육비, 법적 제도들 있지만 실제로 받아내는 건 되게 어렵다는 걸 취...</t>
+          <t>‘내가 더 벌어’ 서유리, 3억 재산분할 공개…“언제 받을수 있나요”...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>jbsori.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.jbsori.com/news/articleView.html?idxno=17039</t>
+          <t>https://www.sportsseoul.com/news/read/1595208?ref=naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-18 00:41:08.954369+00:00</t>
+          <t>2026-03-19 12:40:07.719129+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>남편 B씨</t>
+          <t>최병길 PD</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>이혼 및 재산분할 소송 준비 중</t>
+          <t>이혼 합의서상 재산분할금 미지급 상태, 향후 소송 제기 가능성 높음</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>병든 남편과 치매 시아버지를 간병한 아내가 18억 자산가 남편 B씨를 상대로 이혼 소송을 준비 중이다. 법률 전문가들은 사실혼 기간을 포함한 재산분할 청구를 통해 아내의 권리를 찾아야 한다고 조언했다.</t>
+          <t>성우 겸 방송인 서유리가 전 남편 최병길 PD로부터 이혼 합의서에 명시된 재산분할금 3억 2300만 원을 받지 못했다고 밝혔다. 합의서에는 2024년 12월 31일까지 지급하고, 지체 시 연 12%의 이자를 가산한다는 내용이 포함되어 있다. 서유리는 자신의 SNS를 통해 미지급 사실을 공개하며 지급을 촉구했다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방(남편 B씨)이 18억 원 상당의 자산가로 자력이 충분하며(적합 조건 2), 재산분할 청구액이 상당할 것으로 예상되어 피해 규모가 크다(적합 조건 4). 그러나 집단적 피해가 아닌 개별 이혼 소송 건이며, 구체적인 증거 확보 여부는 기사에서 명확히 드러나지 않는다.</t>
+          <t>이혼 합의서에 명시된 재산분할금 미지급으로 상대방의 책임이 명확하며(적합 조건 1), 피해 금액이 3억 2300만 원으로 규모가 크고(적합 조건 4), 합의서라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력이 대기업 수준으로 충분하다고 보기는 어려우며, 집단적 피해가 아닌 개별 소송 건입니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>18억 원 상당의 재산 분할 청구</t>
+          <t>3억 2300만 원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>병든 남편·치매 시아버지 간병했는데… 위자료 없이 이혼하라  시댁의...</t>
+          <t>'연하 남친 생긴' 서유리, 이혼 후 3억 2천 재산분할금 아직 못 받았다....</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/G1YPBMBX73NE</t>
+          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908433583281</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-16 12:44:52.540786+00:00</t>
+          <t>2026-03-19 00:56:53.056211+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>최병길</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>상간소 제기 및 협박죄, 강제추행 역고소 진행 중</t>
+          <t>이혼 합의금 미지급 상태, 소송 제기 가능성 있음</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>아내 A씨가 남편과 합의 설치한 위치추적 앱을 통해 남편의 외도를 알게 되어 상간녀 B씨에게 상간소를 제기했습니다. 이에 B씨는 A씨를 협박죄로, 남편을 강제 추행으로 역고소하여 사건이 복잡해졌습니다. A씨는 정신적 고통을 호소하며 B씨의 뻔뻔한 태도에 분노하고 있습니다.</t>
+          <t>방송인 서유리 씨가 전 남편 최병길 씨와의 이혼 합의서 내용을 공개하며, 최 씨가 약속된 재산분할 합의금을 1년 이상 지급하지 않았다고 밝혔습니다. 합의서에는 지급 위반 시 별도 소송을 통해 청구할 수 있다는 내용이 명시되어 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상간녀의 책임이 남편의 자백과 위치추적 앱 동선으로 비교적 명확하며, 협박죄 역고소라는 공적 절차가 진행 중입니다. 그러나 이 사건은 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력이 불확실하고, 상간소의 일반적인 위자료 규모가 소송금융 투자에 적합한 '큰 피해 규모'로 보기 어렵습니다.</t>
+          <t>최병길의 재산분할 합의금 미지급 책임이 명확하며(상대방 책임 명확), 이혼 합의서라는 명확한 증거가 존재합니다(증거 확보 가능). 다만, 상대방의 자력이나 구체적인 피해 금액이 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'위치추적 앱'으로 남편 외도 알았다…상간소 제기하자 '역고소' 당해</t>
+          <t>언제 받을 수 있을까  서유리, 재산분할 '이혼 합의서' 공개</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003546616</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16009024</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-16 00:41:32.422350+00:00</t>
+          <t>2026-03-19 00:56:35.935504+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>전 남편</t>
+          <t>최병길</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>재산분할, 건물명도, 부당이득, 양육비 감액 소송 진행 중</t>
+          <t>이혼 합의서상 재산분할금 미지급 상태, 소송 제기 가능성</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>초등학생 딸을 홀로 키우는 39세 여성 A 씨가 이혼 후 재혼한 전 남편으로부터 재산분할, 건물명도, 부당이득, 양육비 감액 등 4가지 소송을 당했습니다. A 씨는 10년간의 혼인 생활 동안 가정을 지키고 아이를 키웠음에도 갑작스럽게 보금자리에서 쫓겨나고 양육비까지 줄어들 위기에 처해 도움을 요청하고 있습니다.</t>
+          <t>방송인 서유리가 전 남편 최병길 PD와의 이혼 합의서 내용을 공개하며 재산분할금 3억 2천만 원을 받지 못했음을 알렸다. 합의서에는 2024년 12월 31일까지 지급하기로 명시되어 있으며, 미지급 시 연 12%의 이자를 가산하고 별도 소송을 청구할 수 있다는 내용이 포함되어 있다. 서유리는 현재 미지급 상태에 대한 답답함을 토로하고 있다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>전 남편이 재혼 후 전처에게 재산분할, 건물명도, 부당이득, 양육비 감액 등 4가지 소송을 제기하여 법적 분쟁을 유발한 점(상대방 책임 명확)과 10년 혼인 기간의 재산분할, 거주 중인 아파트의 건물명도 및 부당이득 청구, 양육비 감액 등 다수의 소송으로 피해자의 재정적, 주거 안정성에 큰 위협이 되는 점(피해 규모 큼)을 고려할 때 소송금융 적합성이 있습니다. 또한 10년 혼인 기간 동안의 기여분 증명 가능성이 변호사 의견으로 제시되어 증거 확보도 가능합니다. 다만, 집단적 피해가 아닌 개인 간의 가사 소송이라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>전 남편의 재산분할금 미지급 책임이 이혼 합의서로 명확하며(적합 조건 1), 합의서 자체가 객관적 증거가 된다(적합 조건 5). 또한 피해 금액이 3억 2천만원으로 비교적 크다(적합 조건 4). 다만, 상대방의 자력에 대한 정보가 부족하고 집단적 피해가 아닌 개인 간의 분쟁이라는 점은 한계이다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 2300만 원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>“10년 결혼생활 후 가출한 전 남편이 재혼하고 4가지 소장을 갑자기 보...</t>
+          <t>서유리, 재산분할 3억 2천 ‘이혼 합의서’ 공개..“언제 받을 수 있을까...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1123765</t>
+          <t>http://www.osen.co.kr/article/G1112763250</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-15 00:31:06.764280+00:00</t>
+          <t>2026-03-19 00:54:48.854767+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>아내, 상간남</t>
+          <t>최 PD</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>변호사 상담 진행 중, 소송 제기 전 단계</t>
+          <t>재산분할금 미지급 상태, 별도 소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>결혼 15년 차 남편 A씨가 별거 중인 아내의 외도 사실을 알게 되어 상간남 소송 및 재산분할 관련 법적 조언을 구했습니다. 아내가 공동 재산에서 상간남에게 송금한 사실과 처가로부터 증여받은 재산의 분할 가능성 등이 쟁점입니다. 변호사는 상간 소송 및 재산분할 가능성을 긍정적으로 보았으나, 부모의 직접 손해배상 청구는 어렵다고 답변했습니다.</t>
+          <t>서유리가 전 남편 최 PD와의 이혼합의서를 공개하며 재산분할금 3억 2천만원을 받지 못해 답답함을 호소했다. 합의서에는 재산분할 의무와 함께 이를 위반할 경우 별도 소송을 통해 지급을 청구할 수 있다는 내용이 포함되어 있다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방(아내)의 외도 사실이 명확하고, 공동 재산 감소에 대한 증거(송금 내역) 확보가 가능합니다. (적합 조건 1, 5) 그러나 상간남의 자력은 불분명하며, 집단적 피해가 아닌 개인 간의 분쟁입니다. (적합 조건 2, 3 미해당) 피해 규모는 '상당한 금액'으로 언급되었으나 구체적인 액수는 미상입니다.</t>
+          <t>이혼합의서에 재산분할 의무가 명확히 명시되어 상대방 책임이 비교적 명확하며(적합 조건 1), 3억 2천만원이라는 피해 금액은 개인 소송에서 상당한 규모이고(적합 조건 4), 이혼합의서 자체가 강력한 증거로 확보 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 추가 정보가 부족하여 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상 (상당한 금액 송금 및 재산분할 대상 재산)</t>
+          <t>3억 2천만원</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명 (남편 A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>다른 남자 생겼다  별거 중 외도한 아내... 상간자 소송 가능할까</t>
+          <t>서유리, 이혼합의서 공개…재산분할 3억2천  언제 받을 수 있을까  답답</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/546337</t>
+          <t>https://www.xportsnews.com/article/2124754</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-13 12:41:50.194568+00:00</t>
+          <t>2026-03-19 00:53:11.920418+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>상간남</t>
+          <t>홍상수, 김민희</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>변호사 상담을 통해 소송 가능성 검토 중</t>
+          <t>법적 배우자의 추가 위자료 청구 등 소송 가능성</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>별거 중이던 아내가 다른 남자를 만나고 그에게 돈을 보낸 사실을 알게 된 남성이 상간자 소송 및 재산분할 가능성에 대해 변호사에게 조언을 구했습니다. 변호사는 별거 중 외도라도 상간자 소송이 가능하며, 15년 이상 혼인 생활을 했다면 아내의 특유재산도 재산분할 대상에 포함될 수 있다고 답변했습니다.</t>
+          <t>홍상수 감독과 배우 김민희의 혼외자 아들 목격담이 보도되며 두 사람의 불륜 관계가 다시금 조명되고 있다. 홍 감독은 법적으로 배우자와 혼인 관계를 유지 중이며 2019년 이혼 소송에서 패소한 바 있다. 법적 배우자는 혼외자 출산 및 관계 지속으로 인한 추가적인 정신적 피해에 대한 위자료 청구 등 법적 조치를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(아내의 외도 인정, 변호사 법률 검토), 증거 확보 가능성(돈 이체 내역)이 있습니다. 그러나 상대방(상간남)의 자력 정보가 불확실하고, 집단적 피해가 아닌 개인적 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>홍상수 감독의 법적 혼인 관계 유지 및 김민희와의 관계 지속은 상대방 책임이 명확하며(적합 조건 1), 두 사람 모두 공인으로서 자력이 충분하고(적합 조건 2), 관계에 대한 증거가 명확함(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 위자료 청구의 피해 규모가 소송금융 투자 대상으로는 상대적으로 작을 수 있어(적합 조건 4 미흡) 'Medium'으로 판단. 기존 이혼 소송은 종결되었으나, 혼외자 출산 및 관계 지속으로 인한 법적 배우자의 추가적인 정신적 손해배상 청구 가능성은 존재함.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (홍상수 감독의 법적 배우자)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>별거중인데 “다른 남자 생겼다”는 아내…“상간남에게 소송 가능한가...</t>
+          <t>아기는 정말 귀엽더라 ...홍상수·김민희, 혼외자 아들 목격담 '술렁'</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10692804?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031823234555264</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-13 00:29:46.546497+00:00</t>
+          <t>2026-03-19 00:41:12.687250+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>아내 및 상간남</t>
+          <t>친부</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>이혼 및 상간 소송 검토 중</t>
+          <t>성인 자녀의 양육비 소멸시효 문제로 소송 계속 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>15년간 결혼 생활을 해온 A씨가 별거 중 아내의 외도 고백과 이혼 통보에 망연자실하여 법적 조언을 구하는 사례입니다. A씨는 아내와 상간남을 상대로 한 소송, 재산분할, 부모님의 손해배상 청구 가능성 등에 대해 문의했으며, 변호사는 별거 중 외도라도 혼인 파탄 전이라면 상간자 소송이 가능하다고 답변했습니다.</t>
+          <t>지훈 씨의 어머니가 친부를 상대로 양육비 소송을 진행 중입니다. 아들이 성인이 되어 소멸시효 문제로 소송을 계속하고 있으며, 미지급된 양육비를 받아내기 위한 법적 절차를 밟고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방(아내 및 상간남)의 책임이 비교적 명확하고(적합 조건 1), 아내의 외도 고백 및 상간남에게 송금한 정황 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 개인 간의 이혼 및 상간 소송으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>친부의 양육비 미지급 책임이 명확하고(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 소송이며, 피해 규모가 구체적으로 파악되지 않아 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>나 남자 생겼어  아내 통보에 망연자실…별거 중 외도, 소송 가능할까</t>
+          <t>양육비, 법적 제도들 있지만 실제로 받아내는 건 되게 어렵다는 걸 취...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>jbsori.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/12/2026031209204488049</t>
+          <t>http://www.jbsori.com/news/articleView.html?idxno=17039</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-12 12:40:03.998119+00:00</t>
+          <t>2026-03-18 00:41:08.954369+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>상간남</t>
+          <t>남편 B씨</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>상간자소송 예정 가능성</t>
+          <t>이혼 및 재산분할 소송 준비 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>재결합을 원했던 남편이 아내의 외도 사실을 알게 되었고, 아내가 상간남에게 돈까지 보낸 정황이 드러났습니다. 이는 상간자소송으로 이어질 가능성이 높은 전형적인 사례입니다.</t>
+          <t>병든 남편과 치매 시아버지를 간병한 아내가 18억 자산가 남편 B씨를 상대로 이혼 소송을 준비 중이다. 법률 전문가들은 사실혼 기간을 포함한 재산분할 청구를 통해 아내의 권리를 찾아야 한다고 조언했다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>아내의 외도 및 상간남에게 송금 사실이 명확하여 상대방 책임이 비교적 명확하며(적합 조건 1), 아내의 고백 및 송금 내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방(상간남)의 자력이 불확실하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>상대방(남편 B씨)이 18억 원 상당의 자산가로 자력이 충분하며(적합 조건 2), 재산분할 청구액이 상당할 것으로 예상되어 피해 규모가 크다(적합 조건 4). 그러나 집단적 피해가 아닌 개별 이혼 소송 건이며, 구체적인 증거 확보 여부는 기사에서 명확히 드러나지 않는다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>18억 원 상당의 재산 분할 청구</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>재결합 원했는데… 우린 이미 끝, 남자 생겼다  상간남에게 돈도 보낸 ...</t>
+          <t>병든 남편·치매 시아버지 간병했는데… 위자료 없이 이혼하라  시댁의...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6098664</t>
+          <t>https://lawtalknews.co.kr/article/G1YPBMBX73NE</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-12 12:39:45.719623+00:00</t>
+          <t>2026-03-16 12:44:52.540786+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>아내 및 상간남</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>이혼 및 상간자 소송 검토 중</t>
+          <t>상간소 제기 및 협박죄, 강제추행 역고소 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>사연자는 별거 중인 아내가 다른 남자를 만난 사실을 알게 되었고, 아내가 상간남에게 공동재산을 송금한 정황도 포착했습니다. 이에 상간남 소송 및 이혼 시 재산분할에 대한 법률 자문을 구하고 있습니다. 법원은 별거 중이라도 혼인관계가 완전히 파탄되지 않았다면 상간자 소송이 가능하다고 판단했습니다.</t>
+          <t>아내 A씨가 남편과 합의 설치한 위치추적 앱을 통해 남편의 외도를 알게 되어 상간녀 B씨에게 상간소를 제기했습니다. 이에 B씨는 A씨를 협박죄로, 남편을 강제 추행으로 역고소하여 사건이 복잡해졌습니다. A씨는 정신적 고통을 호소하며 B씨의 뻔뻔한 태도에 분노하고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(아내의 외도 인정, 상간남에게 송금 정황), 증거 확보 가능성이 높습니다(은행 거래 내역). 다만, 집단적 피해가 아니며, 상간남의 자력 여부가 불분명하고, 피해 규모가 구체적으로 특정되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상간녀의 책임이 남편의 자백과 위치추적 앱 동선으로 비교적 명확하며, 협박죄 역고소라는 공적 절차가 진행 중입니다. 그러나 이 사건은 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력이 불확실하고, 상간소의 일반적인 위자료 규모가 소송금융 투자에 적합한 '큰 피해 규모'로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>별거 중이니까 상간남 소송 못 한다?” 재결합 원하는 남편 뒤통수친 ...</t>
+          <t>'위치추적 앱'으로 남편 외도 알았다…상간소 제기하자 '역고소' 당해</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107768&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003546616</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-12 00:47:59.428395+00:00</t>
+          <t>2026-03-16 00:41:32.422350+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>아들</t>
+          <t>전 남편</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>법률 상담 중, 소송 예정</t>
+          <t>재산분할, 건물명도, 부당이득, 양육비 감액 소송 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>고령의 아버지가 부양을 조건으로 아들에게 건물을 증여했으나, 증여 후 아들 부부의 태도가 변하고 집에서 나가달라는 요구를 받았습니다. 아버지는 아들의 부양의무 불이행을 이유로 증여 해제를 통해 건물을 돌려받을 수 있는지 법률 상담을 요청했으며, 변호사는 부양의무 불이행이 입증되면 소송을 통해 재산 반환이 가능하다고 조언했습니다.</t>
+          <t>초등학생 딸을 홀로 키우는 39세 여성 A 씨가 이혼 후 재혼한 전 남편으로부터 재산분할, 건물명도, 부당이득, 양육비 감액 등 4가지 소송을 당했습니다. A 씨는 10년간의 혼인 생활 동안 가정을 지키고 아이를 키웠음에도 갑작스럽게 보금자리에서 쫓겨나고 양육비까지 줄어들 위기에 처해 도움을 요청하고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방(아들)이 증여받은 건물을 소유하고 있어 자력이 충분하며, 피해 규모가 아버지의 전 재산으로 상당합니다. 부양의무 불이행을 원인으로 한 증여 해제 주장이 가능하나, '효도 계약' 분쟁의 특성상 부양 조건 및 불이행에 대한 명확한 증거 확보가 쟁점이 될 수 있어 적합도를 Medium으로 판단합니다.</t>
+          <t>전 남편이 재혼 후 전처에게 재산분할, 건물명도, 부당이득, 양육비 감액 등 4가지 소송을 제기하여 법적 분쟁을 유발한 점(상대방 책임 명확)과 10년 혼인 기간의 재산분할, 거주 중인 아파트의 건물명도 및 부당이득 청구, 양육비 감액 등 다수의 소송으로 피해자의 재정적, 주거 안정성에 큰 위협이 되는 점(피해 규모 큼)을 고려할 때 소송금융 적합성이 있습니다. 또한 10년 혼인 기간 동안의 기여분 증명 가능성이 변호사 의견으로 제시되어 증거 확보도 가능합니다. 다만, 집단적 피해가 아닌 개인 간의 가사 소송이라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>건물 물려준 뒤 달라진 아들 태도… 증여 취소 가능할까[양친소]</t>
+          <t>“10년 결혼생활 후 가출한 전 남편이 재혼하고 4가지 소장을 갑자기 보...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01134886645381352</t>
+          <t>https://www.wikitree.co.kr/articles/1123765</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-08 00:33:21.411146+00:00</t>
+          <t>2026-03-15 00:31:06.764280+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>아내, 상간남</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>항소심 진행 중, 박지윤은 소송 요건 불충족으로 제외</t>
+          <t>변호사 상담 진행 중, 소송 제기 전 단계</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>방송인 최동석이 이혼 소송 중인 박지윤과 A씨를 상대로 제기했던 상간자 위자료 손해배상청구 소송의 항소심이 박지윤을 제외하고 재개된다. 박지윤은 소송 요건을 충족하지 못해 항소심에서 제외되었으며, A씨에 대한 소송만 진행될 예정이다.</t>
+          <t>결혼 15년 차 남편 A씨가 별거 중인 아내의 외도 사실을 알게 되어 상간남 소송 및 재산분할 관련 법적 조언을 구했습니다. 아내가 공동 재산에서 상간남에게 송금한 사실과 처가로부터 증여받은 재산의 분할 가능성 등이 쟁점입니다. 변호사는 상간 소송 및 재산분할 가능성을 긍정적으로 보았으나, 부모의 직접 손해배상 청구는 어렵다고 답변했습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>최동석이 이혼 소송 중 제기한 상간자 위자료 청구 소송으로, 상간자로 지목된 A씨의 책임이 명확하다는 전제 하에 소송이 진행 중입니다. (적합 조건 1) 그러나 상대방 A씨의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않으며, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 적합도는 'Medium'으로 판단됩니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>상대방(아내)의 외도 사실이 명확하고, 공동 재산 감소에 대한 증거(송금 내역) 확보가 가능합니다. (적합 조건 1, 5) 그러나 상간남의 자력은 불분명하며, 집단적 피해가 아닌 개인 간의 분쟁입니다. (적합 조건 2, 3 미해당) 피해 규모는 '상당한 금액'으로 언급되었으나 구체적인 액수는 미상입니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (상당한 금액 송금 및 재산분할 대상 재산)</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (남편 A씨)</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>최동석 항소한 '상간 소송'에 박지윤은 제외… 소송 요건 충족 못해  [엑...</t>
+          <t>다른 남자 생겼다  별거 중 외도한 아내... 상간자 소송 가능할까</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2120074</t>
+          <t>https://www.insight.co.kr/news/546337</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-07 12:33:16.211581+00:00</t>
+          <t>2026-03-13 12:41:50.194568+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>남자친구</t>
+          <t>상간남</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>약혼 파기 및 손해배상 청구 검토 중</t>
+          <t>변호사 상담을 통해 소송 가능성 검토 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>결혼을 약속하고 신혼집 마련 및 결혼 준비를 하던 중, 남자친구가 다른 여성과 부적절한 관계를 맺은 사실이 발각되어 약혼을 파기했습니다. 사연자는 남자친구를 상대로 약혼 해제에 따른 위자료 및 결혼 준비 비용, 예물 등의 반환을 청구할 수 있습니다.</t>
+          <t>별거 중이던 아내가 다른 남자를 만나고 그에게 돈을 보낸 사실을 알게 된 남성이 상간자 소송 및 재산분할 가능성에 대해 변호사에게 조언을 구했습니다. 변호사는 별거 중 외도라도 상간자 소송이 가능하며, 15년 이상 혼인 생활을 했다면 아내의 특유재산도 재산분할 대상에 포함될 수 있다고 답변했습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>남자친구의 부정한 행위로 인한 약혼 파기로 상대방 책임이 명확하며, 재산적 손해 및 위자료 청구에 대한 법적 근거와 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력이 대기업 수준은 아니므로 투자 규모 및 회수 가능성에 한계가 있을 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(아내의 외도 인정, 변호사 법률 검토), 증거 확보 가능성(돈 이체 내역)이 있습니다. 그러나 상대방(상간남)의 자력 정보가 불확실하고, 집단적 피해가 아닌 개인적 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>5천만 원 및 결혼 준비 비용 일체, 위자료</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>신혼집서 10년 연인과 밀회한 남친……책임 물을 수 있나요[양친소]</t>
+          <t>별거중인데 “다른 남자 생겼다”는 아내…“상간남에게 소송 가능한가...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02230406645381024</t>
+          <t>https://biz.heraldcorp.com/article/10692804?ref=naver</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:08.499848+00:00</t>
+          <t>2026-03-13 00:29:46.546497+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>아내 및 상간남</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>이혼 및 상간 소송 예정</t>
+          <t>이혼 및 상간 소송 검토 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>30년간 모범 가장으로 살아온 50대 공기업 출신 남편이 은퇴 후 외도를 저질렀고, 아내 A씨가 남편의 휴대폰에서 외도 증거인 통화 녹음 파일을 발견했다. A씨는 둘째 딸의 혼담이 마무리되는 대로 남편과 상간녀를 상대로 이혼 및 상간 소송을 진행할 예정이며, 변호사는 확보된 녹음 파일이 소송에서 충분한 증거 능력을 가진다고 분석했다.</t>
+          <t>15년간 결혼 생활을 해온 A씨가 별거 중 아내의 외도 고백과 이혼 통보에 망연자실하여 법적 조언을 구하는 사례입니다. A씨는 아내와 상간남을 상대로 한 소송, 재산분할, 부모님의 손해배상 청구 가능성 등에 대해 문의했으며, 변호사는 별거 중 외도라도 혼인 파탄 전이라면 상간자 소송이 가능하다고 답변했습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>남편의 외도 사실이 통화 녹음 파일로 명확하게 드러나 상대방 책임이 비교적 명확하며(적합 조건 1), 공기업 출신으로 자력이 충분할 가능성이 높고(적합 조건 2), 명확한 증거(녹음 파일)가 확보되어 있다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵다.</t>
+          <t>상대방(아내 및 상간남)의 책임이 비교적 명확하고(적합 조건 1), 아내의 외도 고백 및 상간남에게 송금한 정황 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 개인 간의 이혼 및 상간 소송으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>예비 사위에  한눈팔지 말라  훈수하던 30년 모범 가장 남편... 휴대폰서...</t>
+          <t>나 남자 생겼어  아내 통보에 망연자실…별거 중 외도, 소송 가능할까</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545652</t>
+          <t>https://www.mt.co.kr/society/2026/03/12/2026031209204488049</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-06 13:00:23.197275+00:00</t>
+          <t>2026-03-12 12:40:03.998119+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>직장 동료 여성</t>
+          <t>상간남</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>변호사 상담 진행 중, 소송 제기 전</t>
+          <t>상간자소송 예정 가능성</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>결혼 8년 차 아내가 남편 차량 블랙박스에서 남편과 직장 동료 여성의 부적절한 대화를 확인하고 정신적 고통을 겪고 있습니다. 아내는 이혼을 고민하며 상간녀에 대한 법적 대응 방안을 문의했고, 변호사는 블랙박스 증거를 바탕으로 상간녀 위자료 청구가 충분히 가능하다고 조언했습니다.</t>
+          <t>재결합을 원했던 남편이 아내의 외도 사실을 알게 되었고, 아내가 상간남에게 돈까지 보낸 정황이 드러났습니다. 이는 상간자소송으로 이어질 가능성이 높은 전형적인 사례입니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>블랙박스 대화라는 명확한 증거가 존재하여 상대방(상간녀)의 책임이 비교적 명확하고 증거 확보가 확실합니다. 그러나 이는 집단적 피해가 아닌 개인적인 가사 사건이며, 피해 규모(위자료)가 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높고, 상대방의 자력 또한 대기업 등 충분한 배상 능력을 가진 주체로 특정되지 않아 투자 회수 가능성이 불확실합니다.</t>
+          <t>아내의 외도 및 상간남에게 송금 사실이 명확하여 상대방 책임이 비교적 명확하며(적합 조건 1), 아내의 고백 및 송금 내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방(상간남)의 자력이 불확실하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>블박에 담긴 적나라한 대화 …8년 차 남편 외도에 무너진 아내</t>
+          <t>재결합 원했는데… 우린 이미 끝, 남자 생겼다  상간남에게 돈도 보낸 ...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260304_0003534096</t>
+          <t>https://www.news1.kr/society/general-society/6098664</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-05 00:31:12.302712+00:00</t>
+          <t>2026-03-12 12:39:45.719623+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>아내 및 상간남</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>이혼 소송 준비 또는 진행 중</t>
+          <t>이혼 및 상간자 소송 검토 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>최근 주요 대기업의 사상 최대 성과급 지급과 주식시장 활황으로 이혼 시 고액의 성과급, 연금, 주식 등 재산분할에 대한 문의가 증가하고 있다. 법원은 혼인 중 부부의 협력으로 형성된 재산을 분할 대상으로 보며, 지급 시점과 혼인 파탄 시점, 객관적 증거 확보가 중요하다고 강조한다.</t>
+          <t>사연자는 별거 중인 아내가 다른 남자를 만난 사실을 알게 되었고, 아내가 상간남에게 공동재산을 송금한 정황도 포착했습니다. 이에 상간남 소송 및 이혼 시 재산분할에 대한 법률 자문을 구하고 있습니다. 법원은 별거 중이라도 혼인관계가 완전히 파탄되지 않았다면 상간자 소송이 가능하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>고액 성과급, 연금, 주식 등 분할 대상 재산의 규모가 커 소송금융 투자 가치가 높을 수 있음 (피해 규모가 큼). 또한 급여명세서, 주식 보유 내역 등 객관적 증거 확보가 용이함 (증거가 있거나 확보 가능함). 다만, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력은 배우자의 자산 규모에 따라 상이할 수 있음.</t>
+          <t>상대방 책임이 비교적 명확하며(아내의 외도 인정, 상간남에게 송금 정황), 증거 확보 가능성이 높습니다(은행 거래 내역). 다만, 집단적 피해가 아니며, 상간남의 자력 여부가 불분명하고, 피해 규모가 구체적으로 특정되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>이혼재산분할, 성과급, 고액 연금, 주식 반반 나눌까?</t>
+          <t>별거 중이니까 상간남 소송 못 한다?” 재결합 원하는 남편 뒤통수친 ...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030314181285726cf2d78c68_12</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107768&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-04 01:17:27.313947+00:00</t>
+          <t>2026-03-12 00:47:59.428395+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>아들</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>변호사 상담 단계, 소송 예정</t>
+          <t>법률 상담 중, 소송 예정</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>7년간 사실혼 관계를 유지해온 A씨가 남편의 외도를 알게 되자 남편이 혼인 관계를 부인하며 재산분할을 거부하는 상황. A씨는 남편 명의의 아파트에 대한 재산분할과 위자료를 청구하고자 변호사 상담을 받음. 변호사는 사실혼 입증 및 부정행위 증거 확보의 중요성을 조언했다.</t>
+          <t>고령의 아버지가 부양을 조건으로 아들에게 건물을 증여했으나, 증여 후 아들 부부의 태도가 변하고 집에서 나가달라는 요구를 받았습니다. 아버지는 아들의 부양의무 불이행을 이유로 증여 해제를 통해 건물을 돌려받을 수 있는지 법률 상담을 요청했으며, 변호사는 부양의무 불이행이 입증되면 소송을 통해 재산 반환이 가능하다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 아파트라는 구체적인 재산이 있어 피해 규모가 클 수 있고(적합 조건 4), 사실혼 및 외도 증거 확보 가능성이 높음(적합 조건 5). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방이 대기업 등 충분한 자력을 가진 주체는 아니므로 Medium 등급으로 판단.</t>
+          <t>상대방(아들)이 증여받은 건물을 소유하고 있어 자력이 충분하며, 피해 규모가 아버지의 전 재산으로 상당합니다. 부양의무 불이행을 원인으로 한 증여 해제 주장이 가능하나, '효도 계약' 분쟁의 특성상 부양 조건 및 불이행에 대한 명확한 증거 확보가 쟁점이 될 수 있어 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>‘7년 사실혼’ 남편, 외도 들키자…“각방 썼으니 부부 아냐, 재산 못 ...</t>
+          <t>건물 물려준 뒤 달라진 아들 태도… 증여 취소 가능할까[양친소]</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10683109?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01134886645381352</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-27 00:33:47.931400+00:00</t>
+          <t>2026-03-08 00:33:21.411146+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>남편, 상간녀</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>이혼 및 위자료 소송 진행 중</t>
+          <t>항소심 진행 중, 박지윤은 소송 요건 불충족으로 제외</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>아내가 출장 중 남편과 12살 연하 알바생의 불륜을 홈캠으로 확인. 이에 아내는 남편과 이혼 소송을 제기하고, 상간녀를 상대로 위자료 청구 소송을 진행 중. 홈캠 영상이 명확한 증거로 작용하고 있음.</t>
+          <t>방송인 최동석이 이혼 소송 중인 박지윤과 A씨를 상대로 제기했던 상간자 위자료 손해배상청구 소송의 항소심이 박지윤을 제외하고 재개된다. 박지윤은 소송 요건을 충족하지 못해 항소심에서 제외되었으며, A씨에 대한 소송만 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>홈캠 영상이라는 명확한 증거가 존재하여 상대방의 책임이 비교적 명확합니다. (적합 조건 1, 5) 다만, 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>최동석이 이혼 소송 중 제기한 상간자 위자료 청구 소송으로, 상간자로 지목된 A씨의 책임이 명확하다는 전제 하에 소송이 진행 중입니다. (적합 조건 1) 그러나 상대방 A씨의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않으며, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 적합도는 'Medium'으로 판단됩니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>'홈캠'에 찍힌 남편과 불륜女…'12살 어린' 알바생과 스킨십 ('사건반장...</t>
+          <t>최동석 항소한 '상간 소송'에 박지윤은 제외… 소송 요건 충족 못해  [엑...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6926581</t>
+          <t>https://www.xportsnews.com/article/2120074</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-26 01:05:23.691397+00:00</t>
+          <t>2026-03-07 12:33:16.211581+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>가사</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
+          <t>남자친구</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>약혼 파기 및 손해배상 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>결혼을 약속하고 신혼집 마련 및 결혼 준비를 하던 중, 남자친구가 다른 여성과 부적절한 관계를 맺은 사실이 발각되어 약혼을 파기했습니다. 사연자는 남자친구를 상대로 약혼 해제에 따른 위자료 및 결혼 준비 비용, 예물 등의 반환을 청구할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>남자친구의 부정한 행위로 인한 약혼 파기로 상대방 책임이 명확하며, 재산적 손해 및 위자료 청구에 대한 법적 근거와 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력이 대기업 수준은 아니므로 투자 규모 및 회수 가능성에 한계가 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>5천만 원 및 결혼 준비 비용 일체, 위자료</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>신혼집서 10년 연인과 밀회한 남친……책임 물을 수 있나요[양친소]</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02230406645381024</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:28:08.499848+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>이혼 및 상간 소송 예정</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>30년간 모범 가장으로 살아온 50대 공기업 출신 남편이 은퇴 후 외도를 저질렀고, 아내 A씨가 남편의 휴대폰에서 외도 증거인 통화 녹음 파일을 발견했다. A씨는 둘째 딸의 혼담이 마무리되는 대로 남편과 상간녀를 상대로 이혼 및 상간 소송을 진행할 예정이며, 변호사는 확보된 녹음 파일이 소송에서 충분한 증거 능력을 가진다고 분석했다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>남편의 외도 사실이 통화 녹음 파일로 명확하게 드러나 상대방 책임이 비교적 명확하며(적합 조건 1), 공기업 출신으로 자력이 충분할 가능성이 높고(적합 조건 2), 명확한 증거(녹음 파일)가 확보되어 있다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>예비 사위에  한눈팔지 말라  훈수하던 30년 모범 가장 남편... 휴대폰서...</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/545652</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:00:23.197275+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>직장 동료 여성</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>변호사 상담 진행 중, 소송 제기 전</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>결혼 8년 차 아내가 남편 차량 블랙박스에서 남편과 직장 동료 여성의 부적절한 대화를 확인하고 정신적 고통을 겪고 있습니다. 아내는 이혼을 고민하며 상간녀에 대한 법적 대응 방안을 문의했고, 변호사는 블랙박스 증거를 바탕으로 상간녀 위자료 청구가 충분히 가능하다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>블랙박스 대화라는 명확한 증거가 존재하여 상대방(상간녀)의 책임이 비교적 명확하고 증거 확보가 확실합니다. 그러나 이는 집단적 피해가 아닌 개인적인 가사 사건이며, 피해 규모(위자료)가 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높고, 상대방의 자력 또한 대기업 등 충분한 배상 능력을 가진 주체로 특정되지 않아 투자 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>블박에 담긴 적나라한 대화 …8년 차 남편 외도에 무너진 아내</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260304_0003534096</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:31:12.302712+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>이혼 소송 준비 또는 진행 중</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>최근 주요 대기업의 사상 최대 성과급 지급과 주식시장 활황으로 이혼 시 고액의 성과급, 연금, 주식 등 재산분할에 대한 문의가 증가하고 있다. 법원은 혼인 중 부부의 협력으로 형성된 재산을 분할 대상으로 보며, 지급 시점과 혼인 파탄 시점, 객관적 증거 확보가 중요하다고 강조한다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>고액 성과급, 연금, 주식 등 분할 대상 재산의 규모가 커 소송금융 투자 가치가 높을 수 있음 (피해 규모가 큼). 또한 급여명세서, 주식 보유 내역 등 객관적 증거 확보가 용이함 (증거가 있거나 확보 가능함). 다만, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력은 배우자의 자산 규모에 따라 상이할 수 있음.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>이혼재산분할, 성과급, 고액 연금, 주식 반반 나눌까?</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030314181285726cf2d78c68_12</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:17:27.313947+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>변호사 상담 단계, 소송 예정</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>7년간 사실혼 관계를 유지해온 A씨가 남편의 외도를 알게 되자 남편이 혼인 관계를 부인하며 재산분할을 거부하는 상황. A씨는 남편 명의의 아파트에 대한 재산분할과 위자료를 청구하고자 변호사 상담을 받음. 변호사는 사실혼 입증 및 부정행위 증거 확보의 중요성을 조언했다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 아파트라는 구체적인 재산이 있어 피해 규모가 클 수 있고(적합 조건 4), 사실혼 및 외도 증거 확보 가능성이 높음(적합 조건 5). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방이 대기업 등 충분한 자력을 가진 주체는 아니므로 Medium 등급으로 판단.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>‘7년 사실혼’ 남편, 외도 들키자…“각방 썼으니 부부 아냐, 재산 못 ...</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10683109?ref=naver</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:33:47.931400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>남편, 상간녀</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>이혼 및 위자료 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>아내가 출장 중 남편과 12살 연하 알바생의 불륜을 홈캠으로 확인. 이에 아내는 남편과 이혼 소송을 제기하고, 상간녀를 상대로 위자료 청구 소송을 진행 중. 홈캠 영상이 명확한 증거로 작용하고 있음.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>홈캠 영상이라는 명확한 증거가 존재하여 상대방의 책임이 비교적 명확합니다. (적합 조건 1, 5) 다만, 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>'홈캠'에 찍힌 남편과 불륜女…'12살 어린' 알바생과 스킨십 ('사건반장...</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>sports.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6926581</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:05:23.691397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>가사</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
           <t>정철원</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D79" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E79" t="inlineStr">
         <is>
           <t>이혼 소송 진행 중</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F79" t="inlineStr">
         <is>
           <t>인플루언서 김지연이 프로 야구선수 정철원과의 이혼 소송 중 외도, 가정폭력, 양육비 미지급 등을 주장하며 속사정을 밝혔다. 김지연은 결혼 후 사회적 시선과 내조 강요에 대한 어려움을 토로했으며, 현재 이혼 소송을 진행 중이다.</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G79" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(외도, 가정폭력, 양육비 미지급 주장), 상대방(프로 야구선수)에게 자력이 충분하다. 다만 집단적 피해가 아닌 개인 소송이며, 피해 규모가 소송금융 투자 대상으로서 매우 크다고 보기는 어렵다.</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
+      <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J73" t="inlineStr">
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
         <is>
           <t>'정철원과 이혼' 김지연  성적 안 좋으면 내탓…여자를 더 욕해</t>
         </is>
       </c>
-      <c r="K73" t="inlineStr">
+      <c r="K79" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L79" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M73" t="inlineStr">
+      <c r="M79" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/entertainment/2026/02/22/2026022219210846230</t>
         </is>
       </c>
-      <c r="N73" t="inlineStr">
+      <c r="N79" t="inlineStr">
         <is>
           <t>2026-02-22 12:56:52.744641+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N73"/>
+  <autoFilter ref="A1:N79"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>