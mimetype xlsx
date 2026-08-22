--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,63 +433,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="23" customWidth="1" min="5" max="5"/>
+    <col width="29" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -525,186 +532,258 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가사 (이혼)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>최태원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>이혼 숙려기간 진행 중, 소송 예정</t>
+          <t>대법원 재상고 진행 중 (파기환송심 판결에 불복)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>결혼 6년 차 아내가 남편의 극단적인 '화장실 도피' 습관으로 인해 이혼을 결심한 사연. 남편은 출산, 아이 응급상황 등 중요한 순간에도 화장실에 숨어 육아와 집안일을 회피했으며, 온라인 게임에 과도한 지출을 하는 등 이중적 태도를 보였다. 현재 아내는 이혼 숙려기간을 거치고 있으며, 남편이 비협조적일 경우 소송을 불사하겠다는 입장이다.</t>
+          <t>최태원 SK그룹 회장이 노소영 아트센터 나비 관장과의 이혼소송 파기환송심 판결에 불복해 재상고했다. 파기환송심에서 결정된 재산분할액 9440억원의 확정 여부와 SK㈜ 주식의 재산분할 대상 포함 여부를 대법원에서 다시 다투게 된다. 이 사건은 국내 이혼소송 사상 최대 규모의 재산분할을 다루며, 최 회장의 SK그룹 지배력에 미칠 영향도 주목받고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>남편의 책임은 명확하고 증거 확보 가능성이 있으나(적합 조건 1, 5), 상대방의 자력 정보가 없어 회수 가능성 판단이 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 개인 간의 이혼 소송으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움(적합 조건 3, 4 미충족). 따라서 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>최태원 SK그룹 회장의 자력이 매우 충분하고(적합 조건 2), 재산분할액이 9440억원으로 국내 이혼소송 사상 최대 규모에 달해 피해 규모가 매우 큼(적합 조건 4). 이미 고등법원 판결을 거쳐 대법원에 재상고된 사건으로 법적 다툼이 진행 중이며, 증거가 충분히 확보되어 있어(적합 조건 5) 소송금융 투자 대상으로 적합함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9440억원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (아내)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>출산·아이 응급실 때도 ... 하루 5번·20분씩 '화장실 도피' 하는 남편...</t>
+          <t>9년 소송 다시 장기전…최태원, 9440억원·SK 지배력 '두 숙제'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545289</t>
+          <t>https://www.newspim.com/news/view/20260814001182</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-05 01:36:18.935403+00:00</t>
+          <t>2026-08-17 07:01:37.555393+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가사 (이혼)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>이혼 숙려기간 진행 중, 소송 예정</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>결혼 6년 차 아내가 남편의 극단적인 '화장실 도피' 습관으로 인해 이혼을 결심한 사연. 남편은 출산, 아이 응급상황 등 중요한 순간에도 화장실에 숨어 육아와 집안일을 회피했으며, 온라인 게임에 과도한 지출을 하는 등 이중적 태도를 보였다. 현재 아내는 이혼 숙려기간을 거치고 있으며, 남편이 비협조적일 경우 소송을 불사하겠다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>남편의 책임은 명확하고 증거 확보 가능성이 있으나(적합 조건 1, 5), 상대방의 자력 정보가 없어 회수 가능성 판단이 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 개인 간의 이혼 소송으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움(적합 조건 3, 4 미충족). 따라서 소송금융 투자 대상으로서의 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명 (아내)</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>출산·아이 응급실 때도 ... 하루 5번·20분씩 '화장실 도피' 하는 남편...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/545289</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:36:18.935403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>가사 (이혼)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>사연자의 남편</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>이혼 소송 준비 및 법률 상담 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>10년차 부부가 고부갈등과 남편의 가상화폐 투자 실패로 인한 채무 문제로 이혼 위기에 처했습니다. 남편은 이혼 시 양육권과 재산 분할을 거부하며 아내를 협박하고 있으며, 아내는 법률 상담을 통해 이혼 사유 및 재산 분할, 양육권 문제 해결 방안을 모색 중입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>본 사건은 개인 간의 이혼 소송으로, 소송금융이 주로 투자하는 대규모 집단 소송이나 기업 대상의 상업 분쟁에 해당하지 않습니다. 상대방(남편)은 대기업 과장이지만, 소송금융의 투자 대상이 되는 충분한 자력을 가진 대기업/기관이 아니며, 피해 규모 또한 집단적이지 않고 개인적인 채무 문제로 소송금융의 투자 기준에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>내 연봉이 높으니 양육권 내놔” 코인 실패하고도 뻔뻔하게 아내 협박...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107573&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-27 00:43:52.097767+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>