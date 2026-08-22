--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
-[...1 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="29" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>가사 (이혼)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>대법원 재상고 진행 중 (파기환송심 판결에 불복)</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장이 노소영 아트센터 나비 관장과의 이혼소송 파기환송심 판결에 불복해 재상고했다. 파기환송심에서 결정된 재산분할액 9440억원의 확정 여부와 SK㈜ 주식의 재산분할 대상 포함 여부를 대법원에서 다시 다투게 된다. 이 사건은 국내 이혼소송 사상 최대 규모의 재산분할을 다루며, 최 회장의 SK그룹 지배력에 미칠 영향도 주목받고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장의 자력이 매우 충분하고(적합 조건 2), 재산분할액이 9440억원으로 국내 이혼소송 사상 최대 규모에 달해 피해 규모가 매우 큼(적합 조건 4). 이미 고등법원 판결을 거쳐 대법원에 재상고된 사건으로 법적 다툼이 진행 중이며, 증거가 충분히 확보되어 있어(적합 조건 5) 소송금융 투자 대상으로 적합함.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>9440억원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9년 소송 다시 장기전…최태원, 9440억원·SK 지배력 '두 숙제'</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260814001182</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-17 07:01:37.555393+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>