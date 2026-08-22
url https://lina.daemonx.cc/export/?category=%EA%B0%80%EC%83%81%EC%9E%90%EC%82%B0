--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$37</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$44</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,66 +440,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="26" customWidth="1" min="8" max="8"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -539,2518 +539,3010 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>레닷페이 공동창업자</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>가상자산 규제 프레임워크 논의 중</t>
+          <t>바이낸스가 홍콩에서 레닷페이 공동창업자 3명 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>리플 CTO는 증권거래위원회(SEC)가 명확한 규칙 제정 대신 소송을 통한 강제 집행에만 의존하는 악순환을 끊기 위해 어떠한 형태든 구체적인 규제 프레임워크가 필요하다는 입장을 밝혔다. 그는 불완전한 법이라도 무법지대보다는 낫다고 주장하며 가상자산 시장의 규제 명확성을 촉구했다.</t>
+          <t>가상자산 결제업체 레닷페이가 1조 4천억원 규모 미국 IPO 추진을 바이낸스의 소송으로 인해 보류했다는 보도가 나왔다. 바이낸스는 홍콩에서 레닷페이 공동창업자 3명을 상대로 4억 7천만 달러 규모의 소송을 제기했으며, 이들이 47만명 이상의 유료 이용자를 레닷페이로 유도했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산 시장의 규제 프레임워크 필요성에 대한 의견을 다루고 있으며, 특정 주체의 명확한 책임(적합 조건 1 불충족)이나 집단적 피해(적합 조건 3 불충족), 구체적인 피해 규모(적합 조건 4 불충족)를 언급하지 않습니다. 소송금융 투자 대상이 되는 손해배상 청구 사건으로 보기 어렵습니다.</t>
+          <t>가상자산 결제업체 레닷페이의 공동창업자들이 47만명 이상의 유료 이용자를 유도했다는 바이낸스의 주장이 있으며, 이는 대규모 집단 피해 가능성을 시사합니다 (적합 조건 3, 4). 상대방(레닷페이 공동창업자)은 1조원 규모 IPO를 추진했던 기업의 관계자로 자력이 충분할 것으로 예상됩니다 (적합 조건 2). 바이낸스의 소송이 진행 중이므로 관련 증거 확보도 용이할 것입니다 (적합 조건 5). 이 사건은 잠재적 집단소송 기회가 매우 높은 High 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>바이낸스 청구액 4억7280만 달러 (약 6704억원), 잠재적 유료 이용자 피해액 미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>47만명 이상 (유료 이용자)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>리플 CTO, 결함투성이 가상자산 법안 지지... 불완전한 법이 무법지대보...</t>
+          <t>레닷페이 1.42조원 미국 상장 보류 보도</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/234207</t>
+          <t>https://www.tokenpost.kr/news/breaking/391139</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 07:03:14.507449+00:00</t>
+          <t>2026-08-17 07:02:37.237085+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>금감원 제재 절차 착수 예정, FIU 특금법 위반 중징계 및 행정소송 진행 중, 금융당국 내부통제 강화 방안 발표</t>
+          <t>가상자산 피해구제 절차 마련 및 업계 대응 지원</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>빗썸의 비트코인 오지급 사태를 계기로 금융당국이 가상자산 거래소 내부통제 강화를 추진한다. 금감원은 빗썸 현장 검사에서 내부통제 부실을 확인하고 제재 절차에 착수할 예정이며, 빗썸은 이미 FIU로부터 중징계를 받아 행정소송 중이다. 이번 사태로 빗썸의 IPO 계획도 2028년으로 연기되었다.</t>
+          <t>DAXA는 가상자산거래소들이 피해구제 신청 접수, 지급정지, 피해자산 환급 등 새로운 의무를 이행할 수 있도록 업계 대응을 지원하고 있다. 이는 가상자산 이용자 보호를 위한 전반적인 절차 마련에 대한 논의이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>빗썸의 내부통제 부실이 금감원 현장 검사를 통해 명확히 확인되었고(적합 조건 1), 빗썸은 충분한 자력을 가진 대형 가상자산 거래소이다(적합 조건 2). 금감원의 제재 절차 착수 및 FIU의 중징계 등 공적 절차가 이미 진행 중이며(적합 조건 6), 금감원 조사 결과가 객관적 증거가 될 수 있다(적합 조건 5). 대규모 이용자 자산 관리의 중요성을 감안할 때, 내부통제 부실로 인한 잠재적 집단 피해 발생 가능성이 높다.</t>
+          <t>해당 기사는 특정 가상자산 피해 사건을 다루는 것이 아니라, 가상자산 피해구제 절차 마련 및 업계 대응 지원에 대한 일반적인 내용을 담고 있습니다. 따라서 특정 상대방, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>가상자산 '5분마다 잔고검증' 의무화…금융사 수준 내부통제 격상</t>
+          <t>DAXA, ‘가상자산 피해구제’ 업계 대응 지원</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260406000997</t>
+          <t>https://www.dailian.co.kr/news/view/1672044/?sc=Naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-08 07:02:39.533298+00:00</t>
+          <t>2026-08-10 07:01:17.226751+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>비트멕스 공동창업자</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>과거 유사 소송이 자진 취하된 이력이 있음</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>비트멕스 공동창업자가 내부자 거래 및 강제 청산 조작 혐의로 집단소송에 직면했습니다. 원고들은 손해배상금 대신 비트코인 자체를 돌려줄 것을 요구하고 있으며, 이번 소송은 지난 2020년 제기되었다가 2025년 자진 취하된 유사 케이스와 내용이 상당 부분 겹칩니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(내부자 거래, 강제 청산 조작), 비트멕스 공동창업자로서 자력이 충분할 것으로 예상됩니다. 또한 '집단소송 직면'으로 다수의 피해자가 존재하며, 비트코인 자체 반환 요구는 피해 규모가 상당함을 시사합니다. 과거 유사 소송이 자진 취하된 이력이 있으나, 현재 새로운 집단소송에 직면한 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>비트멕스 공동창업자, '내부자 거래·강제 청산 조작' 집단소송 직면</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>khgames.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.khgames.co.kr/news/articleView.html?idxno=306765</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-07-31 14:12:17.271583+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>토큰 발행 주체 및 관련 기업 대상 미등록 증권 판매 혐의 소송 진행 중</t>
+          <t>개정 전기통신사기피해환급법 시행 예정 및 관련 절차 안내</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>HAWK 밈코인이 출시 직후 90% 이상 폭락하며 약 20만 달러 규모의 투자자 손실이 발생했다. 시장에서는 러그풀 의혹이 제기되었고, 토큰 발행 주체와 관련 기업들을 대상으로 미등록 증권 판매 혐의 소송이 진행 중이다. 인플루언서는 법적 책임에서 제외되었으나, 다수의 개인 투자자들이 피해를 입었다.</t>
+          <t>디지털자산거래소 공동협의체(DAXA)가 10월 1일 시행되는 개정 전기통신사기피해환급법에 따라 비원화 가상자산거래소에 피해구제 및 피해자산 환급 절차를 안내했다. 이는 가상자산 관련 사기 피해자들을 위한 제도적 기반 마련의 일환으로, 피해 구제 신청부터 지급정지, 환급까지의 업무 절차와 이행 의무를 다룬다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해(약 20만 달러 규모의 투자자 손실), 공적 절차 진행(FBI 조사), 소송 진행 중(토큰 발행 주체 대상 미등록 증권 판매 혐의). 그러나 상대방 자력 불분명(밈코인 발행 주체 특정 및 자력 확인 어려움)과 FBI 조사에서 불법 행위가 확인되지 않은 점이 투자 리스크로 작용하여 적합도는 Medium으로 판단됩니다.</t>
+          <t>이 기사는 특정 가상자산 사기 피해 사건에 대한 분석이 아니라, 개정 전기통신사기피해환급법 시행에 따른 가상자산 피해 구제 절차 안내에 대한 내용이다. 따라서 소송금융 투자 대상이 될 만한 특정 사건의 가해자, 피해 규모, 책임 소재 등이 명확하지 않아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>약 20만 달러 (약 2억 9,900만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>HAWK 밈코인 붕괴 후폭풍… ‘호크 투아 걸’ 웰시, 협박 속 은둔 생활</t>
+          <t>DAXA, 비원화 거래소에 가상자산 피해환급 절차 안내</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/people/342371</t>
+          <t>https://www.ddaily.co.kr/page/view/2026072909195218799</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 13:20:07.946652+00:00</t>
+          <t>2026-07-31 13:39:14.756926+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SEC</t>
+          <t>리플(Ripple)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>XRP의 디지털 상품 공식 인정으로 SEC 소송의 핵심 쟁점 해소</t>
+          <t>미국 증권거래위원회(SEC)와 리플(Ripple) 간 소송의 구제 조치(remedy) 단계 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 XRP를 미등록 증권으로 보고 제기했던 소송에서, XRP가 공식적으로 '디지털 상품'으로 인정되었습니다. 이는 XRP의 자산 성격에 대한 오랜 법적 논쟁의 핵심 쟁점을 사실상 해결한 것으로 평가됩니다. 이번 결정으로 XRP는 2021년 저점을 뚫고 상승하는 등 시장에서 긍정적인 반응을 얻고 있습니다.</t>
+          <t>미국 증권거래위원회(SEC)와 리플(Ripple) 간의 장기 소송이 최종 국면에 접어들었으며, 법원이 리플에 어떤 구제 조치를 명령할지에 시장의 관심이 집중되고 있습니다. 이 소송은 XRP 시장 전반에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>SEC가 XRP를 증권으로 보고 제기했던 소송의 핵심 쟁점인 XRP의 자산 성격이 '디지털 상품'으로 공식 인정됨으로써 해당 법적 분쟁의 핵심 사안이 사실상 종결되었습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 기회가 적습니다.</t>
+          <t>상대방인 리플은 자력이 충분하며(적합 조건 2), SEC가 제기한 소송으로 충분한 증거를 바탕으로 진행되어 최종 구제 조치 단계에 있습니다(적합 조건 5). 이 소송 결과는 XRP 투자자들에게 광범위한 영향을 미쳐 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모 또한 매우 클 것으로 예상됩니다(적합 조건 4). 아직 소송이 종결되지 않아(부적합 조건 해당 없음) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>XRP 투자자 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>XRP, 디지털 '상품' 공식 인정 후 상승 시동...2021년 저점 뚫고 비상</t>
+          <t>리플 소송 막바지, 구제 조치 일정 확정에 XRP 시장 '최종 판결' 주목</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225254</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=83197</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 00:37:43.726893+00:00</t>
+          <t>2026-07-12 07:02:22.921533+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>저스틴 선 (Justin Sun)</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>저스틴 선 관련 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 미국 대선 이후 도널드 트럼프 대통령의 취임으로 가상자산 업계의 규제 분위기가 완화될 것이라는 전망을 분석합니다. '증권 딱지'를 뗀 가상자산이 파생상품 시장을 열고 기관 투자 시대로 진입할 가능성을 다루며, 업계가 겪어온 소송 및 규제 리스크가 변화할 것이라는 내용을 담고 있습니다.</t>
+          <t>특정 알트코인이 락업 제안 논란과 트론 창업자 저스틴 선의 소송, 트럼프 일가와의 연관성 등으로 감시를 받으며 하루 16% 폭락 후 사상 최저치를 기록했습니다. 이는 다수의 투자자에게 상당한 피해를 야기했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 가상자산 산업의 규제 환경 변화와 미래 전망에 대한 분석 글로, 특정 피해 사건이나 소송 당사자가 명확히 언급되지 않았습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>트론 창업자 저스틴 선이라는 자력 있는 상대방이 특정되며, 해당 토큰의 폭락으로 다수의 투자자가 피해를 입었을 가능성이 높습니다. 이미 저스틴 선과 관련된 소송이 언급되어 책임이 명확하고 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[분석] '증권 딱지' 뗀 가상자산, 파생상품 열리고 기관 투자 시대로</t>
+          <t>알트코인, 약세 심리 10일째...투매 시작됐나?</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251291</t>
+          <t>http://coinreaders.com/238929</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 00:48:23.689307+00:00</t>
+          <t>2026-06-28 07:03:04.673115+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>비스크 프로토콜</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>가상자산 증권성 판단 관련 규제 명확화</t>
+          <t>내부 보상안 논의 및 DAO 투표 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>16개 코인이 증권에서 제외되었다는 선언으로 인해 관련 프로젝트들은 소송 리스크 없이 자금 조달 및 사업 추진이 가능해졌습니다. 이는 가상자산 시장에 긍정적인 변화를 가져와 기관 자금 유입을 촉진할 것으로 평가됩니다.</t>
+          <t>비스크 프로토콜에서 검증 메커니즘의 허점을 악용한 공격으로 약 11 BTC가 도난당했다. 비스크는 공식 발표를 통해 취약점을 인정하고, 피해자들에게 비트코인 또는 BSQ 토큰으로 보상하는 방안을 DAO 투표를 거쳐 확정할 예정이라고 밝혔다. 현재 관련 취약점은 수정되었으며, 사용자들에게는 지갑 내 BTC 규모를 줄일 것을 권고했다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 16개 코인의 증권성 제외 선언으로 인해 관련 프로젝트들의 소송 리스크가 감소했다는 시장의 긍정적인 변화를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자 집단이나 소송의 원인이 되는 사건이 존재하지 않습니다.</t>
+          <t>비스크 프로토콜의 취약점으로 인한 11 BTC 도난 사건으로, 비스크가 공식 발표를 통해 책임을 인정하여 상대방 책임이 명확합니다(적합 조건 1). 약 11 BTC는 상당한 피해 규모이며(적합 조건 4), '피해자들'이라는 표현을 통해 다수의 피해자가 발생했음을 유추할 수 있습니다(적합 조건 3). 또한, 비스크의 공식 발표가 증거로 활용될 수 있어 증거 확보가 용이합니다(적합 조건 5). 비록 전통적인 대기업은 아니지만, '관리 가능한 수준'이라고 언급되어 보상 여력이 있을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11 BTC</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>16개 코인 ‘증권 제외’ 선언…시장 판도 뒤집혔다</t>
+          <t>비스크 프로토콜 공격으로 11 BTC 도난…보상안 논의</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/224612</t>
+          <t>https://www.tokenpost.kr/news/breaking/355970</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-18 13:04:57.874416+00:00</t>
+          <t>2026-06-28 03:45:41.330149+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미국 상원 가상자산 규제 법안 논의 및 초안 공개 예정</t>
+          <t>가상자산 규제 프레임워크 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>미국 상원 은행위원장이 가상자산 규제 법안 초안이 이번 주 내 공개될 수 있다고 밝히며 입법 재개 기대가 커지고 있습니다. 스테이블코인 보상, 윤리 조항, 디파이 자금세탁 방지 등이 주요 쟁점이며, 11월 중간선거를 앞두고 입법 시계가 빨라지고 있습니다.</t>
+          <t>리플 CTO는 증권거래위원회(SEC)가 명확한 규칙 제정 대신 소송을 통한 강제 집행에만 의존하는 악순환을 끊기 위해 어떠한 형태든 구체적인 규제 프레임워크가 필요하다는 입장을 밝혔다. 그는 불완전한 법이라도 무법지대보다는 낫다고 주장하며 가상자산 시장의 규제 명확성을 촉구했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 미국 내 가상자산 규제 법안의 입법 과정을 다루고 있으며, 특정 사건으로 인한 피해 발생이나 소송 대상이 되는 명확한 상대방이 존재하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 가상자산 시장의 규제 프레임워크 필요성에 대한 의견을 다루고 있으며, 특정 주체의 명확한 책임(적합 조건 1 불충족)이나 집단적 피해(적합 조건 3 불충족), 구체적인 피해 규모(적합 조건 4 불충족)를 언급하지 않습니다. 소송금융 투자 대상이 되는 손해배상 청구 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>美 가상자산 법안, 상원서 재가동 신호…이번 주 초안 나오나</t>
+          <t>리플 CTO, 결함투성이 가상자산 법안 지지... 불완전한 법이 무법지대보...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340764</t>
+          <t>http://coinreaders.com/234207</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-18 13:01:22.678041+00:00</t>
+          <t>2026-05-18 07:03:14.507449+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>테라폼 랩스 (Terraform Labs), 권도형</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>손실액 산정 기준 및 배상 범위에 대한 법적 쟁점 진행 중 (2022년 5월 12일 이후 보유자 배상 불가 주장)</t>
+          <t>금감원 제재 절차 착수 예정, FIU 특금법 위반 중징계 및 행정소송 진행 중, 금융당국 내부통제 강화 방안 발표</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>테라·루나 사태 관련 소송에서, 2022년 5월 12일 이후 테라·루나를 보유한 투자자들은 '스스로 불행을 초래한 자'로 간주되어 배상을 받지 못할 수 있다는 주장이 제기되었다. 이로 인해 전체 투자자 366명을 대표하는 소송에서 손실액 계산의 기준 단가가 낮아질 가능성이 있다.</t>
+          <t>빗썸의 비트코인 오지급 사태를 계기로 금융당국이 가상자산 거래소 내부통제 강화를 추진한다. 금감원은 빗썸 현장 검사에서 내부통제 부실을 확인하고 제재 절차에 착수할 예정이며, 빗썸은 이미 FIU로부터 중징계를 받아 행정소송 중이다. 이번 사태로 빗썸의 IPO 계획도 2028년으로 연기되었다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>테라·루나 사태는 대규모 가상자산 투자자들에게 막대한 피해를 입힌 사건으로, 상대방 책임이 명확하고(테라폼 랩스), 집단적 피해(최소 366명) 및 피해 규모가 큼(수십억 달러). 이미 소송이 진행 중이며, 손실액 산정 및 배상 범위에 대한 법적 쟁점이 활발히 다뤄지고 있어 소송금융 투자 적합 조건에 다수 부합합니다.</t>
+          <t>빗썸의 내부통제 부실이 금감원 현장 검사를 통해 명확히 확인되었고(적합 조건 1), 빗썸은 충분한 자력을 가진 대형 가상자산 거래소이다(적합 조건 2). 금감원의 제재 절차 착수 및 FIU의 중징계 등 공적 절차가 이미 진행 중이며(적합 조건 6), 금감원 조사 결과가 객관적 증거가 될 수 있다(적합 조건 5). 대규모 이용자 자산 관리의 중요성을 감안할 때, 내부통제 부실로 인한 잠재적 집단 피해 발생 가능성이 높다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상 (전체 피해 규모는 수십억 달러 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>최소 366명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>테라·루나 2022년 5월 12일 후 보유자는 배상 못 받는다</t>
+          <t>가상자산 '5분마다 잔고검증' 의무화…금융사 수준 내부통제 격상</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217876</t>
+          <t>https://www.newspim.com/news/view/20260406000997</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-18 00:38:47.204378+00:00</t>
+          <t>2026-04-08 07:02:39.533298+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>규제 당국의 소송 취하 및 연방법원 기각</t>
+          <t>개인 투자자들의 가상자산 상실 현상</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>가상자산 시장 관련 규제 당국이 제기했던 사기 소송이 공식적으로 철회되었으며, 뉴욕 연방법원은 해당 소송을 재심 청구가 불가능한 형태로 기각했습니다. 이는 가상자산 시장의 긍정적인 신호로 해석되고 있습니다.</t>
+          <t>기사에 따르면 코인 투자자 중 31%가 가상자산을 영구적으로 상실했으며, 이는 해킹보다는 투자자 본인의 기억력 문제로 인한 경우가 많다고 분석된다. 많은 투자자가 자산 상실이 영구적일 수 있다는 사실을 뒤늦게 깨달았다고 언급한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 규제 당국이 제기한 사기 소송이 취하되고 연방법원에서 재심 청구 불가능한 형태로 기각되었다는 내용을 담고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>본 기사는 가상자산 투자자들이 해킹이 아닌 '기억력' 문제로 자산을 상실하는 사례를 다루고 있어, 상대방의 책임이 명확하지 않다 (적합 조건 1 미충족). 소송금융의 핵심인 명확한 피고와 법적 책임 소재가 불분명하여 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>비트코인, 7만 2,000달러 돌파 시험대...기관 매집에 시장 들썩</t>
+          <t>해킹보다 무서운 내 기억력 ...코인 투자자 35%, 전재산 날린 이유 알고...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/224040</t>
+          <t>http://coinreaders.com/228856</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 00:51:13.496041+00:00</t>
+          <t>2026-04-05 12:29:49.602007+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>JP모건</t>
+          <t>HAWK 밈코인 발행 주체 및 관련 기업들</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>가상자산 폰지 사기 관련 집단 소송 제기</t>
+          <t>토큰 발행 주체 및 관련 기업 대상 미등록 증권 판매 혐의 소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>JP모건이 3억 2,800만 달러 규모의 가상자산 폰지 사기 '골리앗'의 자금 세탁을 방조했다는 혐의로 집단 소송을 당했다. 이 사건은 전 세계 금융 시장에 큰 충격을 주고 있으며, 제2의 리먼 사태가 올 수 있다는 우려도 제기되고 있다.</t>
+          <t>HAWK 밈코인이 출시 직후 90% 이상 폭락하며 약 20만 달러 규모의 투자자 손실이 발생했다. 시장에서는 러그풀 의혹이 제기되었고, 토큰 발행 주체와 관련 기업들을 대상으로 미등록 증권 판매 혐의 소송이 진행 중이다. 인플루언서는 법적 책임에서 제외되었으나, 다수의 개인 투자자들이 피해를 입었다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>JP모건이라는 대형 금융기관이 피고로 특정되었고(적합 조건 1, 2), 3억 2,800만 달러 규모의 초대형 가상자산 폰지 사기 사건으로 집단 소송이 제기되어 피해 규모와 집단적 피해가 명확합니다(적합 조건 3, 4). 따라서 소송금융 투자에 매우 적합합니다.</t>
+          <t>적합 조건: 집단적 피해(약 20만 달러 규모의 투자자 손실), 공적 절차 진행(FBI 조사), 소송 진행 중(토큰 발행 주체 대상 미등록 증권 판매 혐의). 그러나 상대방 자력 불분명(밈코인 발행 주체 특정 및 자력 확인 어려움)과 FBI 조사에서 불법 행위가 확인되지 않은 점이 투자 리스크로 작용하여 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>3억 2,800만 달러</t>
+          <t>약 20만 달러 (약 2억 9,900만 원)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>JP모건, 3억 달러 가상자산 폰지 방조 의혹 피소...제2의 리먼급 쇼크 오...</t>
+          <t>HAWK 밈코인 붕괴 후폭풍… ‘호크 투아 걸’ 웰시, 협박 속 은둔 생활</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/people/342371</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:20:07.946652+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>SEC</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>XRP의 디지털 상품 공식 인정으로 SEC 소송의 핵심 쟁점 해소</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 XRP를 미등록 증권으로 보고 제기했던 소송에서, XRP가 공식적으로 '디지털 상품'으로 인정되었습니다. 이는 XRP의 자산 성격에 대한 오랜 법적 논쟁의 핵심 쟁점을 사실상 해결한 것으로 평가됩니다. 이번 결정으로 XRP는 2021년 저점을 뚫고 상승하는 등 시장에서 긍정적인 반응을 얻고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>SEC가 XRP를 증권으로 보고 제기했던 소송의 핵심 쟁점인 XRP의 자산 성격이 '디지털 상품'으로 공식 인정됨으로써 해당 법적 분쟁의 핵심 사안이 사실상 종결되었습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 기회가 적습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>XRP, 디지털 '상품' 공식 인정 후 상승 시동...2021년 저점 뚫고 비상</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A13" s="2" t="inlineStr">
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/225254</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:37:43.726893+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...62 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>가상자산거래소가 보이스피싱 의심거래를 상시 감시하고 피해자산 환급 등 피해구제 의무를 지도록 하는 특별법이 국회 본회의를 통과했습니다. 이 법은 가상자산을 이용한 보이스피싱 범죄 증가에 대응하기 위해 마련되었으며, 기존에 법적 근거가 미비했던 가상자산거래소의 역할을 금융회사와 동일한 수준으로 강화합니다. 개정안은 공포 6개월 후인 오는 10월부터 시행될 예정입니다.</t>
+          <t>이 기사는 미국 대선 이후 도널드 트럼프 대통령의 취임으로 가상자산 업계의 규제 분위기가 완화될 것이라는 전망을 분석합니다. '증권 딱지'를 뗀 가상자산이 파생상품 시장을 열고 기관 투자 시대로 진입할 가능성을 다루며, 업계가 겪어온 소송 및 규제 리스크가 변화할 것이라는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>새로운 법률 제정으로 가상자산 관련 보이스피싱 피해가 집단적이며(적합 조건 3) 피해 규모가 클 수 있음(적합 조건 4)이 명확해졌고, 가상자산거래소는 충분한 자력을 가진 상대방이 될 수 있습니다(적합 조건 2). 그러나 이 기사는 특정 사건의 발생이나 진행 상황이 아닌, 새로운 법률 제정 소식이므로 현재 소송금융 투자 대상이 될 만한 구체적인 사건이 명시되어 있지 않습니다. 또한, 법 시행 전 발생한 피해에 대한 거래소의 책임 여부는 법적 근거 미비로 인해 다툼의 여지가 있습니다.</t>
+          <t>해당 기사는 가상자산 산업의 규제 환경 변화와 미래 전망에 대한 분석 글로, 특정 피해 사건이나 소송 당사자가 명확히 언급되지 않았습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>가상자산거래소가 보이스피싱 감시…피해구제도 의무화</t>
+          <t>[분석] '증권 딱지' 뗀 가상자산, 파생상품 열리고 기관 투자 시대로</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260312517851?OutUrl=naver</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251291</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 00:15:30.136340+00:00</t>
+          <t>2026-03-20 00:48:23.689307+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>법안 통과, 10월부터 적용 예정</t>
+          <t>가상자산 증권성 판단 관련 규제 명확화</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가상자산 범죄 피해구제 확대, 임금체불 처벌 강화, 유아 학원 레벨테스트 금지 등 60건의 비쟁점 법안이 통과되었습니다. 특히 가상자산거래소에 금융사와 동일한 보이스피싱 방지 및 피해구제 의무가 부과되며, 10월부터 가상자산이 연루된 범죄 피해자산 환급이 가능해집니다.</t>
+          <t>16개 코인이 증권에서 제외되었다는 선언으로 인해 관련 프로젝트들은 소송 리스크 없이 자금 조달 및 사업 추진이 가능해졌습니다. 이는 가상자산 시장에 긍정적인 변화를 가져와 기관 자금 유입을 촉진할 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건에 대한 보도가 아닌, 국회에서 통과된 법안의 내용을 설명하는 입법 뉴스입니다. 따라서 소송금융 투자를 검토할 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 16개 코인의 증권성 제외 선언으로 인해 관련 프로젝트들의 소송 리스크가 감소했다는 시장의 긍정적인 변화를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자 집단이나 소송의 원인이 되는 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>가상자산도 피해구제 범위에...임금체불시 최대 징역 5년</t>
+          <t>16개 코인 ‘증권 제외’ 선언…시장 판도 뒤집혔다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11986429</t>
+          <t>http://coinreaders.com/224612</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-12 12:19:11.427579+00:00</t>
+          <t>2026-03-18 13:04:57.874416+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에 집행정지 신청 제기</t>
+          <t>미국 상원 가상자산 규제 법안 논의 및 초안 공개 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>플로우 재단과 대퍼 랩스가 국내 3대 가상자산 거래소의 FLOW 상장폐지 결정에 맞서 서울중앙지방법원에 집행정지 신청을 제기했습니다. 이는 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 것과 대조되는 국내 상황을 해소하기 위함입니다. 이번 소송 결과는 한국 시장 내 FLOW 거래 재개 여부에 중대한 영향을 미칠 것으로 보입니다.</t>
+          <t>미국 상원 은행위원장이 가상자산 규제 법안 초안이 이번 주 내 공개될 수 있다고 밝히며 입법 재개 기대가 커지고 있습니다. 스테이블코인 보상, 윤리 조항, 디파이 자금세탁 방지 등이 주요 쟁점이며, 11월 중간선거를 앞두고 입법 시계가 빨라지고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>국내 3대 가상자산 거래소라는 자력 있는 상대방이 명확하며(적합 조건 2), 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 점은 국내 거래소 결정의 부당성을 입증할 강력한 증거가 될 수 있습니다(적합 조건 5). 상장폐지 시 다수의 국내 투자자들에게 큰 피해가 발생할 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3, 4).</t>
+          <t>이 기사는 미국 내 가상자산 규제 법안의 입법 과정을 다루고 있으며, 특정 사건으로 인한 피해 발생이나 소송 대상이 되는 명확한 상대방이 존재하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>국내 FLOW 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>플로우 재단, 국내 3대 거래소 FLOW 상장폐지 집행정지 소송 제기</t>
+          <t>美 가상자산 법안, 상원서 재가동 신호…이번 주 초안 나오나</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/337239</t>
+          <t>https://www.tokenpost.kr/news/policy/340764</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-09 12:43:05.110381+00:00</t>
+          <t>2026-03-18 13:01:22.678041+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 (Terraform Labs), 권도형</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>손실액 산정 기준 및 배상 범위에 대한 법적 쟁점 진행 중 (2022년 5월 12일 이후 보유자 배상 불가 주장)</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>테라·루나 사태 관련 소송에서, 2022년 5월 12일 이후 테라·루나를 보유한 투자자들은 '스스로 불행을 초래한 자'로 간주되어 배상을 받지 못할 수 있다는 주장이 제기되었다. 이로 인해 전체 투자자 366명을 대표하는 소송에서 손실액 계산의 기준 단가가 낮아질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>테라·루나 사태는 대규모 가상자산 투자자들에게 막대한 피해를 입힌 사건으로, 상대방 책임이 명확하고(테라폼 랩스), 집단적 피해(최소 366명) 및 피해 규모가 큼(수십억 달러). 이미 소송이 진행 중이며, 손실액 산정 및 배상 범위에 대한 법적 쟁점이 활발히 다뤄지고 있어 소송금융 투자 적합 조건에 다수 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상 (전체 피해 규모는 수십억 달러 이상)</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>최소 366명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>테라·루나 2022년 5월 12일 후 보유자는 배상 못 받는다</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217876</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:38:47.204378+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K17" t="inlineStr">
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>규제 당국의 소송 취하 및 연방법원 기각</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>가상자산 시장 관련 규제 당국이 제기했던 사기 소송이 공식적으로 철회되었으며, 뉴욕 연방법원은 해당 소송을 재심 청구가 불가능한 형태로 기각했습니다. 이는 가상자산 시장의 긍정적인 신호로 해석되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>이 기사는 규제 당국이 제기한 사기 소송이 취하되고 연방법원에서 재심 청구 불가능한 형태로 기각되었다는 내용을 담고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>비트코인, 7만 2,000달러 돌파 시험대...기관 매집에 시장 들썩</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A18" s="2" t="inlineStr">
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/224040</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:51:13.496041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>JP모건</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>가상자산 폰지 사기 관련 집단 소송 제기</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>JP모건이 3억 2,800만 달러 규모의 가상자산 폰지 사기 '골리앗'의 자금 세탁을 방조했다는 혐의로 집단 소송을 당했다. 이 사건은 전 세계 금융 시장에 큰 충격을 주고 있으며, 제2의 리먼 사태가 올 수 있다는 우려도 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>JP모건이라는 대형 금융기관이 피고로 특정되었고(적합 조건 1, 2), 3억 2,800만 달러 규모의 초대형 가상자산 폰지 사기 사건으로 집단 소송이 제기되어 피해 규모와 집단적 피해가 명확합니다(적합 조건 3, 4). 따라서 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>3억 2,800만 달러</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>JP모건, 3억 달러 가상자산 폰지 방조 의혹 피소...제2의 리먼급 쇼크 오...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/223462</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:31:24.501486+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K18" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>가상자산 규제 불확실성 해소</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC) 간의 가상자산 규제 권한 갈등이 종결되면서 가상자산 시장의 법적 불확실성이 해소될 전망입니다. 이는 가상자산 기업들이 소송 리스크 없이 사업을 전개하고, XRP와 같은 자산들이 제도권 금융 시스템에 통합되는 과정을 가속화할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>해당 기사는 가상자산 규제 불확실성 해소 및 소송 리스크 감소에 대한 내용으로, 특정 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상으로서의 요건을 전혀 충족하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>美 SEC-CFTC, 가상자산 규제 권한 갈등 종결...미국 주도 불장 신호탄</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431866</t>
+          <t>http://coinreaders.com/223418</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-05 01:33:02.711995+00:00</t>
+          <t>2026-03-13 00:29:53.646941+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>금융감독원 빗썸 검사 진행 중, 긴급대응반을 통한 피해 보상 유도 논의</t>
+          <t>전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>빗썸의 비트코인 오지급 사태와 관련하여 금융감독원이 빗썸에 대한 검사를 진행 중이다. 금융위, FIU, 금감원, DAXA로 구성된 긴급대응반은 이용자 피해 보상과 거래소 내부통제 개선 방안을 논의하고 있다. 디지털자산기본법 제정을 통해 제도적 안전장치 도입을 추진할 방침이다.</t>
+          <t>가상자산거래소가 보이스피싱 의심거래를 상시 감시하고 피해자산 환급 등 피해구제 의무를 지도록 하는 특별법이 국회 본회의를 통과했습니다. 이 법은 가상자산을 이용한 보이스피싱 범죄 증가에 대응하기 위해 마련되었으며, 기존에 법적 근거가 미비했던 가상자산거래소의 역할을 금융회사와 동일한 수준으로 강화합니다. 개정안은 공포 6개월 후인 오는 10월부터 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>빗썸이라는 대형 가상자산 거래소의 비트코인 오지급 사태로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 현재 금융감독원의 검사가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다수의 이용자 피해가 예상되어 집단적 피해 가능성도 높습니다(적합 조건 3).</t>
+          <t>새로운 법률 제정으로 가상자산 관련 보이스피싱 피해가 집단적이며(적합 조건 3) 피해 규모가 클 수 있음(적합 조건 4)이 명확해졌고, 가상자산거래소는 충분한 자력을 가진 상대방이 될 수 있습니다(적합 조건 2). 그러나 이 기사는 특정 사건의 발생이나 진행 상황이 아닌, 새로운 법률 제정 소식이므로 현재 소송금융 투자 대상이 될 만한 구체적인 사건이 명시되어 있지 않습니다. 또한, 법 시행 전 발생한 피해에 대한 거래소의 책임 여부는 법적 근거 미비로 인해 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>‘대주주 지분 제한’ 디지털자산기본법 최종안 임박</t>
+          <t>가상자산거래소가 보이스피싱 감시…피해구제도 의무화</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603041638001</t>
+          <t>https://www.segye.com/newsView/20260312517851?OutUrl=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-05 01:30:02.464777+00:00</t>
+          <t>2026-03-13 00:15:30.136340+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>법안 통과, 10월부터 적용 예정</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>국회 본회의에서 가상자산 범죄 피해구제 확대, 임금체불 처벌 강화, 유아 학원 레벨테스트 금지 등 60건의 비쟁점 법안이 통과되었습니다. 특히 가상자산거래소에 금융사와 동일한 보이스피싱 방지 및 피해구제 의무가 부과되며, 10월부터 가상자산이 연루된 범죄 피해자산 환급이 가능해집니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건에 대한 보도가 아닌, 국회에서 통과된 법안의 내용을 설명하는 입법 뉴스입니다. 따라서 소송금융 투자를 검토할 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>가상자산도 피해구제 범위에...임금체불시 최대 징역 5년</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11986429</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:19:11.427579+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>국내 3대 가상자산 거래소</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원에 집행정지 신청 제기</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>플로우 재단과 대퍼 랩스가 국내 3대 가상자산 거래소의 FLOW 상장폐지 결정에 맞서 서울중앙지방법원에 집행정지 신청을 제기했습니다. 이는 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 것과 대조되는 국내 상황을 해소하기 위함입니다. 이번 소송 결과는 한국 시장 내 FLOW 거래 재개 여부에 중대한 영향을 미칠 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>국내 3대 가상자산 거래소라는 자력 있는 상대방이 명확하며(적합 조건 2), 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 점은 국내 거래소 결정의 부당성을 입증할 강력한 증거가 될 수 있습니다(적합 조건 5). 상장폐지 시 다수의 국내 투자자들에게 큰 피해가 발생할 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>국내 FLOW 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>플로우 재단, 국내 3대 거래소 FLOW 상장폐지 집행정지 소송 제기</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/337239</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:43:05.110381+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>SEC 소송 기각 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 트론 재단(Tron Foundation)을 상대로 제기했던 모든 소송을 기각하는 절차에 돌입했습니다. 이로 인해 트론은 규제 불확실성이라는 핵심적인 법적 걸림돌을 제거하고 시장에서 나홀로 상승세를 보였습니다. 이는 트론에 대한 규제 리스크가 해소되었음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 트론 재단에 대한 모든 소송을 기각하는 절차에 돌입하여, 잠재적 피고인 트론 재단에 대한 법적 리스크가 해소되는 상황입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>코인 시장 얼어붙었는데 트론(TRX)만 나홀로 상승하는 이유는?</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/222126</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:41:12.815545+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>유니스왑 (Uniswap)</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>뉴욕 연방법원에서 집단 소송 기각, 프로토콜 면책권 인정</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>뉴욕 연방법원이 탈중앙화 거래소 유니스왑을 상대로 제기된 집단 소송을 기각하며 프로토콜의 면책권을 인정했다. 이 판결은 가상자산 시장의 혁신을 가속화하는 계기가 되었다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>뉴욕 연방법원이 유니스왑을 상대로 제기된 집단 소송을 기각하고 프로토콜의 면책권을 인정하여, 원고에게 불리한 판결로 소송이 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 상대방의 책임이 인정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>다수 (집단 소송)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>비트코인, 중동 위기 속 시장 안도 랠리...가상자산 시장 반등 견인</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/221424</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:48:37.308434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L22" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>금융당국 긴급대응반 구성 및 디지털자산기본법 논의 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>금융위원회가 올해 첫 가상자산위원회를 개최하여 빗썸 오지급 사태를 점검하고 디지털자산기본법 정부안을 논의했습니다. 금융위, FIU, 금감원, DAXA는 긴급대응반을 구성해 이용자 피해 보상을 유도하고 있으며, 거래소 내부통제 강화와 무과실 손해배상 책임 도입 등 제도적 안전장치 마련을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>빗썸 오지급 사태는 대기업인 빗썸을 피고로 하며, 금융당국(금융위, 금감원, FIU)이 긴급대응반을 구성하여 이용자 피해 보상을 유도하고 있습니다. 이는 상대방 책임이 명확하고 자력이 충분하며, 공적 절차가 진행 중임을 보여줍니다. 또한, 디지털자산기본법 정부안에서 무과실 손해배상 책임 도입을 논의하는 등 법적 근거 마련 가능성도 높아 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>금융위, 올해 첫 가상자산위 개최…빗썸 사태 점검·거래소 내부통제 강...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
-[...270 lines deleted...]
-      </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026030415020963431</t>
+          <t>https://www.mk.co.kr/article/11978817</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-05 01:24:40.058784+00:00</t>
+          <t>2026-03-05 01:34:01.351918+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>금융위 가상자산위원회 회의에서 디지털자산기본법 정부안 논의 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>금융위원회가 올해 첫 가상자산위원회 회의를 열고 디지털자산기본법 정부안을 논의했습니다. 회의에서는 거래소 내부통제 및 전산 보안기준 마련, 무과실 손해배상책임 부과 등 시장 신뢰도와 투명성을 위한 안전장치 도입의 필요성이 거론되었습니다. 핵심 쟁점으로는 은행 중심의 스테이블코인 발행 방안도 다뤄졌습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>이 기사는 가상자산 시장의 미래 규제 및 안전장치 도입 필요성에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 명확한 가해자가 존재하지 않아 상대방 책임이 불분명하며, 집단적 피해나 피해 규모도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>금융위 올해 첫 가상자산위원회 회의 열어, 디지털자산기본법 정부안 윤...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431866</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:33:02.711995+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
-[...39 lines deleted...]
-      <c r="L27" t="inlineStr">
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>금융감독원 빗썸 검사 진행 중, 긴급대응반을 통한 피해 보상 유도 논의</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>빗썸의 비트코인 오지급 사태와 관련하여 금융감독원이 빗썸에 대한 검사를 진행 중이다. 금융위, FIU, 금감원, DAXA로 구성된 긴급대응반은 이용자 피해 보상과 거래소 내부통제 개선 방안을 논의하고 있다. 디지털자산기본법 제정을 통해 제도적 안전장치 도입을 추진할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>빗썸이라는 대형 가상자산 거래소의 비트코인 오지급 사태로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 현재 금융감독원의 검사가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다수의 이용자 피해가 예상되어 집단적 피해 가능성도 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>‘대주주 지분 제한’ 디지털자산기본법 최종안 임박</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77136</t>
+          <t>https://www.khan.co.kr/article/202603041638001</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-05 01:01:05.685464+00:00</t>
+          <t>2026-03-05 01:30:02.464777+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>가상자산 이용자보호법 시행 및 2단계 디지털자산기본법 논의 중</t>
+          <t>금융위, FIU, 금감원, DAXA 긴급대응반 구성 및 이용자 피해 보상 유도 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>업비트 투자자보호센터장은 한국의 가상자산 규제가 글로벌 트렌드에 뒤처져 '규제 디커플링'이 심화되고 있다고 지적했습니다. 그는 현행 '가상자산 이용자보호법'이 시스템적 안전은 확보했으나 발행인 규제와 공시 의무 부재로 본질적인 규제 공백이 여전하다고 비판하며, 2단계 디지털자산기본법을 통해 발행인 책임 명문화와 기관 투자자 시장 참여 허용을 촉구했습니다.</t>
+          <t>금융위원회가 첫 가상자산위원회 회의를 주재하며 '가상자산 2단계법' 제정에 박차를 가하고 있다. 특히 지난 2월 발생한 가상자산 오지급 사태에 대한 수습 및 이용자 피해 보상 계획이 논의되었으며, 금융당국과 거래소 공동협의체가 긴급대응반을 구성하여 피해 보상을 유도하고 있다. 향후 디지털자산기본법 제정을 통해 거래소의 무과실 손해배상책임 도입 등 제도적 실효성 확보를 추진할 예정이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 규제 환경에 대한 전문가의 의견과 정책 제언을 다루고 있으며, 특정 기업이나 개인의 불법 행위로 인한 구체적인 피해 사건을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>가상자산 오지급 사태로 인한 거래소의 책임이 비교적 명확하며(적합 조건 1), 금융당국과 거래소 공동협의체가 긴급대응반을 구성하여 피해 보상을 유도하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 이용자 피해가 예상되며(적합 조건 3), 향후 디지털자산기본법 제정 시 무과실 손해배상책임 도입 논의는 피해자에게 유리한 환경을 조성할 수 있습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[담담한만남] 이해붕 업비트 투자자보호센터장 “규제는 통제 아닌 ‘생...</t>
+          <t>금융위, 가상자산위 첫 회의…스테이블코인 51%룰, 대주주 지분제한 윤...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260302508024?OutUrl=naver</t>
+          <t>https://www.imaeil.com/page/view/2026030416130254008</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:28.548603+00:00</t>
+          <t>2026-03-05 01:28:56.110691+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>XRP 관련 소송 종료 이후 시장 전망 분석</t>
+          <t>금융위·금융감독원 후속 대응 논의, 가상자산 기본법 제정 논의</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>기사는 XRP 관련 소송이 종료된 이후의 시장 전망을 다루며, 새로운 대규모 채택이 없다면 2026년 내내 횡보세를 이어갈 수 있다고 경고합니다. 이는 새로운 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 과거 소송의 결과에 따른 시장 분석입니다.</t>
+          <t>가상자산 기본법 제정 논의가 진행 중인 가운데, 거래소의 내부통제 및 전산·보안 기준 강화와 무과실 손해배상 책임 부과 방안이 검토되고 있다. 최근 발생한 빗썸 비트코인 오지급 사태에 대한 금융위와 금융감독원의 후속 대응 논의도 이루어졌다. 이는 가상자산 거래소의 책임 강화와 피해자 구제 방안 마련의 필요성을 시사한다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 XRP 관련 소송이 '종료된 이후'의 시장 전망을 분석하는 내용으로, 새로운 피해 발생이나 법적 분쟁의 시작을 다루지 않습니다. 이는 소송금융 투자 대상으로서의 신규 사건이 아니며, '이미 종결된 사건'에 해당하여 부적합합니다.</t>
+          <t>빗썸이라는 대형 가상자산 거래소의 오지급 사태로 상대방 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 금융위와 금감원이 후속 대응을 논의 중인 공적 절차가 진행되고 있어(적합 조건 6) 증거 확보에 유리하며(적합 조건 5), 무과실 손해배상 책임 부과 방안이 검토되는 등 법적 책임 강화 가능성이 높아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>XRP로 일확천금 얻는다는 헛된 꿈 버려라?</t>
+          <t>가상자산 기본법 초읽기···거래소 지배구조·스테이블코인 규제 대수...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220263</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2401379</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-02 00:29:39.861963+00:00</t>
+          <t>2026-03-05 01:27:54.188034+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>미 연방법원에서 바이낸스의 중재 강제 요청 기각, 집단소송 공개 법정 진행 확정</t>
+          <t>가상자산 정책 논의 단계</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자들의 집단소송이 공개 법정에서 계속될 것이라고 판단했습니다. 법원은 바이낸스가 약관 변경에 대한 충분한 고지를 하지 않았고, 중재조항을 소급 적용할 수 없다고 보았습니다. 원고들은 바이낸스가 미등록 증권을 불법 판매했다고 주장하고 있습니다.</t>
+          <t>권대영 금융위원회 부위원장이 가상자산 시장의 신뢰와 투명성을 높이기 위한 정책 속도 조절을 강조했다. 거래소 내부통제 및 전산·보안 기준 마련, 무과실 손해배상책임 부과 등 안전장치 도입의 필요성을 언급했다. 이는 미래 정책 방향에 대한 논의로, 특정 사건 발생은 아니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 이전 투자자들의 집단소송이 공개 법정에서 진행될 수 있도록 판단했습니다. 이는 상대방 책임이 명확하고(적합 조건 1, 5), 세계 최대 가상자산 거래소인 바이낸스의 충분한 자력(적합 조건 2)과 다수의 피해자(적합 조건 3)를 고려할 때 소송금융 투자에 매우 적합합니다. 미등록 증권 판매 주장이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
+          <t>기사는 가상자산 시장의 정책 방향과 미래 안전장치 도입 필요성을 논의하는 내용으로, 특정 피해 사건이나 가해자가 존재하지 않아 적합 조건에 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 발생하지 않았습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>미 연방법원, 바이낸스 ‘중재 강제’ 제동…2019년 이전 투자자 집단소...</t>
+          <t>권대영 부위원장  가상자산 정책속도 높일것</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334514</t>
+          <t>http://www.metroseoul.co.kr/article/20260304500380</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-28 00:30:16.474508+00:00</t>
+          <t>2026-03-05 01:25:40.052899+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>가상자산위원회 규제 논의 단계</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>가상자산위원회가 올해 첫 회의를 열고 거래소 소유 분산, 내부통제 및 전산·보안 기준 마련, 무과실 손해배상책임 부과 등 가상자산 시장의 안전장치 구축 방안을 논의했습니다. 디지털자산기본법 정부안의 핵심 쟁점인 은행 중심의 스테이블코인 발행 구조에 대한 논의도 이루어졌습니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>해당 기사는 가상자산위원회의 규제 논의를 다루고 있으며, 특정 피해 사건이나 책임 주체, 피해자가 명확히 드러나지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>가상자산위원회, 올해 첫 회의…거래소 소유 분산 논의</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>newsprime.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726027</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:25:06.000926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A33" s="3" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>금융당국 정책 논의 및 투자자 보호 장치 도입 검토</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>빗썸의 오지급 사태 이후, 가상자산 거래소의 내부통제 및 전산·보안 기준 강화, 무과실 손해배상 책임 도입 등 투자자 보호 장치 마련의 필요성이 제기되고 있다. 금융위원회는 가상자산 정책 추진에 속도를 내며 재발 방지 대책을 모색 중이다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>빗썸 오지급 사태는 대형 가상자산 거래소인 빗썸의 책임이 비교적 명확하며(적합 조건 1, 2), 금융당국이 재발 방지 및 투자자 보호 정책을 논의 중이므로 공적 절차가 진행되고 있음(적합 조건 6). 이는 향후 피해자들의 집단적 손해배상 청구로 이어질 가능성이 높으며(적합 조건 3), 내부통제 및 전산·보안 기준 미비에 대한 지적이 있어 증거 확보 가능성도 높음(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>'빗썸 오지급 사태' 재발 방지 어떻게?… 금융위 “가상자산 정책 속도...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>ddaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.ddaily.co.kr/page/view/2026030415020963431</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:24:40.058784+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A34" s="3" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>가상자산 오지급 사태 발생, 이용자 피해보상 논의 중</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>지난달 6일 빗썸에서 가상자산 오지급 사태가 발생하여 이용자 피해보상 및 내부통제·리스크관리에 대한 경각심이 커지고 있다. 이 사건은 토큰증권 제도화 논의와 맞물려 당국이 은행 중심의 발행 주체를 고려하는 배경 중 하나로 언급되었다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>빗썸의 가상자산 오지급 사태로 상대방 책임이 비교적 명확하며 (적합 조건 1), 빗썸은 주요 가상자산 거래소로 자력이 충분할 것으로 예상된다 (적합 조건 2). '이용자 피해보상' 언급으로 다수 피해자 발생 가능성이 높고 (적합 조건 3), 가상자산 거래 기록 등 객관적 증거 확보가 용이하다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>제도화 초읽기 '토큰증권'…스테이블코인 '은행 중심' 논쟁 여전</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>financialpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=249867</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:01:15.504454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>제인스트리트</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>테라가 제인스트리트를 상대로 소송 제기</t>
+          <t>금융당국 긴급대응반을 통한 피해 보상 유도 및 디지털자산기본법 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>테라가 미국 트레이딩 회사 제인스트리트를 상대로 소송을 제기했습니다. 테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 부추겨 최종 붕괴를 촉발했다고 주장합니다. 이번 소송은 2022년 테라 생태계 붕괴 이후 책임 공방이 이어지는 가운데 제기된 추가적인 법적 조치입니다.</t>
+          <t>가상자산 거래소 빗썸에서 대규모 비트코인 오지급 사태가 발생하여 이용자들이 피해를 입었다. 금융당국은 긴급대응반을 통해 빗썸의 충분한 피해 보상을 유도하고 있으며, 디지털자산기본법에 제도 개선 방안을 반영하는 등 재발 방지 및 이용자 보호를 위한 논의를 진행 중이다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방인 제인스트리트는 자력이 충분한 미국 대형 트레이딩 회사입니다 (적합 조건 2). UST/LUNA 붕괴는 시장 전반에 큰 충격을 주어 집단적이고 막대한 피해를 야기했으며 (적합 조건 3, 4), 테라가 내부자 거래를 주장하며 소송을 제기한 만큼 관련 증거 확보 가능성도 높습니다 (적합 조건 5).</t>
+          <t>빗썸의 대규모 비트코인 오지급 사태로 상대방 책임이 명확하며, 빗썸은 자력이 충분한 대형 가상자산 거래소이다. 다수의 이용자가 피해를 입었고, 금융당국이 긴급대응반을 구성하여 피해 보상을 유도하는 등 공적 절차가 진행 중이다. 디지털자산기본법에 제도 개선 방안 반영까지 논의되고 있어 증거 확보 및 사건의 공신력이 높다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>수십억 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>테라, 제인스트리트 상대로 소송… UST·LUNA 붕괴 앞둔 내부자 거래  주...</t>
+          <t>금융위  빗썸사태 충분히 피해보상 해야 ...디지털자산법에 개선 반영</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/333293</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77136</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-24 00:57:09.291326+00:00</t>
+          <t>2026-03-05 01:01:05.685464+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
+      <c r="A36" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>리플의 SEC 소송 일부 승소</t>
+          <t>가상자산 이용자보호법 시행 및 2단계 디지털자산기본법 논의 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>해당 기사는 XRP의 가격 동향을 분석하며, 2023년 상승장의 요인 중 하나로 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 점을 언급합니다. 현재 XRP의 거래 가격과 시장 상황에 대해 설명하고 있습니다.</t>
+          <t>업비트 투자자보호센터장은 한국의 가상자산 규제가 글로벌 트렌드에 뒤처져 '규제 디커플링'이 심화되고 있다고 지적했습니다. 그는 현행 '가상자산 이용자보호법'이 시스템적 안전은 확보했으나 발행인 규제와 공시 의무 부재로 본질적인 규제 공백이 여전하다고 비판하며, 2단계 디지털자산기본법을 통해 발행인 책임 명문화와 기관 투자자 시장 참여 허용을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>해당 기사는 XRP의 시장 가격 변동을 분석하며, 과거 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 사실을 언급할 뿐입니다. 새로운 피해 발생이나 소송금융 투자 대상이 될 만한 집단적 손해배상 청구 사건을 다루고 있지 않습니다. (부적합 조건: 이미 종결된 사건 또는 신규 투자 기회 아님)</t>
+          <t>본 기사는 가상자산 규제 환경에 대한 전문가의 의견과 정책 제언을 다루고 있으며, 특정 기업이나 개인의 불법 행위로 인한 구체적인 피해 사건을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>3년 만에 최대 손실…XRP, 바닥 신호일까?</t>
+          <t>[담담한만남] 이해붕 업비트 투자자보호센터장 “규제는 통제 아닌 ‘생...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/218238</t>
+          <t>http://www.segyebiz.com/newsView/20260302508024?OutUrl=naver</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-02-23 00:40:33.443216+00:00</t>
+          <t>2026-03-02 12:43:28.548603+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="2" t="inlineStr">
+      <c r="A37" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>XRP 관련 소송 종료 이후 시장 전망 분석</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>기사는 XRP 관련 소송이 종료된 이후의 시장 전망을 다루며, 새로운 대규모 채택이 없다면 2026년 내내 횡보세를 이어갈 수 있다고 경고합니다. 이는 새로운 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 과거 소송의 결과에 따른 시장 분석입니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>기사는 XRP 관련 소송이 '종료된 이후'의 시장 전망을 분석하는 내용으로, 새로운 피해 발생이나 법적 분쟁의 시작을 다루지 않습니다. 이는 소송금융 투자 대상으로서의 신규 사건이 아니며, '이미 종결된 사건'에 해당하여 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>XRP로 일확천금 얻는다는 헛된 꿈 버려라?</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/220263</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:29:39.861963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>바이낸스</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>미 연방법원에서 바이낸스의 중재 강제 요청 기각, 집단소송 공개 법정 진행 확정</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자들의 집단소송이 공개 법정에서 계속될 것이라고 판단했습니다. 법원은 바이낸스가 약관 변경에 대한 충분한 고지를 하지 않았고, 중재조항을 소급 적용할 수 없다고 보았습니다. 원고들은 바이낸스가 미등록 증권을 불법 판매했다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 이전 투자자들의 집단소송이 공개 법정에서 진행될 수 있도록 판단했습니다. 이는 상대방 책임이 명확하고(적합 조건 1, 5), 세계 최대 가상자산 거래소인 바이낸스의 충분한 자력(적합 조건 2)과 다수의 피해자(적합 조건 3)를 고려할 때 소송금융 투자에 매우 적합합니다. 미등록 증권 판매 주장이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자 다수</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>미 연방법원, 바이낸스 ‘중재 강제’ 제동…2019년 이전 투자자 집단소...</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/334514</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:30:16.474508+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>제인 스트리트 (Jane Street)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 법정관리인이 제인 스트리트를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>분석가들은 양적 거래 회사 제인 스트리트가 매일 오전 10시에 비트코인 가격을 조작한다는 시장 소문에 대해 데이터 근거가 없다고 부인했다. 이 의혹은 테라폼 랩스 법정관리인이 제인 스트리트를 상대로 제기한 소송에서 비롯되었으며, 소송은 제인 스트리트가 내부자 정보를 활용해 2022년 테라 생태계 붕괴를 악화시켰다고 주장한다. 비트코인 가격은 개별 기업보다 거시경제 변수에 더 크게 영향을 받는다는 분석이다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 법정관리인이 제인 스트리트를 상대로 내부자 정보 활용 및 테라 생태계 붕괴 악화 주장의 소송을 제기하여 상대방 책임이 비교적 명확하다(1). 제인 스트리트는 대규모 양적 거래 회사로 자력이 충분하며(2), 테라 붕괴는 집단적이고(3) 막대한 피해를 야기하여 피해 규모가 크다(4). 소송이 제기된 만큼 증거 확보 가능성도 높다(5).</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>수십조 원</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>다수의 투자자</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>분석가들  제인 스트리트의 오전 10시 비트코인 매도설, 데이터 근거 없...</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/334191</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:34:04.513359+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>제인 스트리트 (Jane Street)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 파산 관재인이 제인 스트리트를 상대로 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>테라-루나 사태로 파산한 테라폼 랩스의 관재인이 월가의 대형 트레이딩 업체 제인 스트리트를 상대로 거액의 손해배상 청구 소송을 제기했다. 이 소송은 테라-루나 붕괴의 배후에 제인 스트리트가 있다는 주장을 담고 있으며, 전 세계 가상자산 시장에 막대한 피해를 입힌 사건의 책임을 묻는 것이다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>월가의 대형 트레이딩 업체인 제인 스트리트를 상대로 파산 관재인이 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 전 세계 가상자산 시장을 뒤흔든 대규모 집단 피해 사건이다(적합 조건 3, 4). 이미 파산 절차가 진행 중이며(적합 조건 6), 거액의 손해배상 청구가 이루어지고 있어 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>수십억 달러 이상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>수백만 명 이상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>테라-루나 사태, 배후는 월가 고래?...제인 스트리트 소송전 파헤쳐보니</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/218874</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:39:20.017843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>영국 고등법원에서 자산 처분 절차 진행 중, 피해자 배상 청구 기한 5월 22일까지</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>중국 투자자 12만 명 이상이 6만 BTC 규모의 자금세탁 사건으로 피해를 입었으며, 영국 고등법원이 자산 처분 절차에 착수하고 집단소송을 진행 중이다. 현재까지 일부 피해자만 배상 청구에 참여했으며, 5월 22일까지 추가 청구 기한이 남아있다. 이 사건은 대규모 국제적 민사 소송으로 업계의 주목을 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>대규모 비트코인 자금세탁 사건으로 12만 명 이상의 중국 투자자가 피해를 입었으며, 피해 규모가 6만 BTC에 달해 매우 크다. 영국 고등법원이 이미 자산 처분 절차에 착수하고 청문회를 진행하는 등 공적 절차가 활발히 진행 중이며, 이는 상대방 책임의 명확성과 증거 확보 가능성을 시사한다. 집단소송이 영국에서 진행 중이며, 피해자들의 배상 청구 기한이 남아있어 추가 참여 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>6만 BTC</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>12만8409명</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>중국 투자자 12만 명 피해 ‘6만 BTC 세탁 사건’…영국서 집단소송, 5월...</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/333370</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:54:30.658334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>제인스트리트</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>테라가 제인스트리트를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>테라가 미국 트레이딩 회사 제인스트리트를 상대로 소송을 제기했습니다. 테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 부추겨 최종 붕괴를 촉발했다고 주장합니다. 이번 소송은 2022년 테라 생태계 붕괴 이후 책임 공방이 이어지는 가운데 제기된 추가적인 법적 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방인 제인스트리트는 자력이 충분한 미국 대형 트레이딩 회사입니다 (적합 조건 2). UST/LUNA 붕괴는 시장 전반에 큰 충격을 주어 집단적이고 막대한 피해를 야기했으며 (적합 조건 3, 4), 테라가 내부자 거래를 주장하며 소송을 제기한 만큼 관련 증거 확보 가능성도 높습니다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>수십억 달러 이상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>수십만 명 이상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>테라, 제인스트리트 상대로 소송… UST·LUNA 붕괴 앞둔 내부자 거래  주...</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/333293</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:57:09.291326+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>리플의 SEC 소송 일부 승소</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>해당 기사는 XRP의 가격 동향을 분석하며, 2023년 상승장의 요인 중 하나로 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 점을 언급합니다. 현재 XRP의 거래 가격과 시장 상황에 대해 설명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>해당 기사는 XRP의 시장 가격 변동을 분석하며, 과거 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 사실을 언급할 뿐입니다. 새로운 피해 발생이나 소송금융 투자 대상이 될 만한 집단적 손해배상 청구 사건을 다루고 있지 않습니다. (부적합 조건: 이미 종결된 사건 또는 신규 투자 기회 아님)</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>3년 만에 최대 손실…XRP, 바닥 신호일까?</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/218238</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:40:33.443216+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>시바리움 피해 보상을 위한 NFT 출시 논의 중</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>시바이누 생태계 내 시바리움 관련 피해자들을 보상하기 위한 '시브 오즈 유(Shib Owes You, SOU)' NFT 출시가 언급되었습니다. 이는 시바리움 관련 피해가 발생했음을 시사하지만, 구체적인 피해 내용이나 책임 주체는 명확히 드러나지 않았습니다.</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>기사에서 '시바리움 피해자들'이 언급되어 집단적 피해 가능성은 있으나 (적합 조건 3), 상대방의 책임이 명확히 특정되지 않고 (적합 조건 1), 상대방의 자력이나 구체적인 피해 규모도 파악하기 어렵습니다 (적합 조건 2, 4). 또한, 공적 절차 진행 여부도 불분명하여 (적합 조건 6) 소송금융 투자 적합 조건이 1개 이하입니다.</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J37" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
         <is>
           <t>시바이누, 0.0000066달러 장벽에 '꽁꽁'...고래들은 침묵</t>
         </is>
       </c>
-      <c r="K37" t="inlineStr">
+      <c r="K44" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>http://coinreaders.com/217660</t>
         </is>
       </c>
-      <c r="N37" t="inlineStr">
+      <c r="N44" t="inlineStr">
         <is>
           <t>2026-02-22 00:24:55.587744+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N37"/>
+  <autoFilter ref="A1:N44"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>