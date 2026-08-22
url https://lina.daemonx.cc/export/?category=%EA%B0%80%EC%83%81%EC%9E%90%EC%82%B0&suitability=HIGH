--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="26" customWidth="1" min="8" max="8"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -535,1176 +535,1536 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>레닷페이 공동창업자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>금감원 제재 절차 착수 예정, FIU 특금법 위반 중징계 및 행정소송 진행 중, 금융당국 내부통제 강화 방안 발표</t>
+          <t>바이낸스가 홍콩에서 레닷페이 공동창업자 3명 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>빗썸의 비트코인 오지급 사태를 계기로 금융당국이 가상자산 거래소 내부통제 강화를 추진한다. 금감원은 빗썸 현장 검사에서 내부통제 부실을 확인하고 제재 절차에 착수할 예정이며, 빗썸은 이미 FIU로부터 중징계를 받아 행정소송 중이다. 이번 사태로 빗썸의 IPO 계획도 2028년으로 연기되었다.</t>
+          <t>가상자산 결제업체 레닷페이가 1조 4천억원 규모 미국 IPO 추진을 바이낸스의 소송으로 인해 보류했다는 보도가 나왔다. 바이낸스는 홍콩에서 레닷페이 공동창업자 3명을 상대로 4억 7천만 달러 규모의 소송을 제기했으며, 이들이 47만명 이상의 유료 이용자를 레닷페이로 유도했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>빗썸의 내부통제 부실이 금감원 현장 검사를 통해 명확히 확인되었고(적합 조건 1), 빗썸은 충분한 자력을 가진 대형 가상자산 거래소이다(적합 조건 2). 금감원의 제재 절차 착수 및 FIU의 중징계 등 공적 절차가 이미 진행 중이며(적합 조건 6), 금감원 조사 결과가 객관적 증거가 될 수 있다(적합 조건 5). 대규모 이용자 자산 관리의 중요성을 감안할 때, 내부통제 부실로 인한 잠재적 집단 피해 발생 가능성이 높다.</t>
+          <t>가상자산 결제업체 레닷페이의 공동창업자들이 47만명 이상의 유료 이용자를 유도했다는 바이낸스의 주장이 있으며, 이는 대규모 집단 피해 가능성을 시사합니다 (적합 조건 3, 4). 상대방(레닷페이 공동창업자)은 1조원 규모 IPO를 추진했던 기업의 관계자로 자력이 충분할 것으로 예상됩니다 (적합 조건 2). 바이낸스의 소송이 진행 중이므로 관련 증거 확보도 용이할 것입니다 (적합 조건 5). 이 사건은 잠재적 집단소송 기회가 매우 높은 High 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>바이낸스 청구액 4억7280만 달러 (약 6704억원), 잠재적 유료 이용자 피해액 미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>47만명 이상 (유료 이용자)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>가상자산 '5분마다 잔고검증' 의무화…금융사 수준 내부통제 격상</t>
+          <t>레닷페이 1.42조원 미국 상장 보류 보도</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260406000997</t>
+          <t>https://www.tokenpost.kr/news/breaking/391139</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-08 07:02:39.533298+00:00</t>
+          <t>2026-08-17 07:02:37.237085+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>테라폼 랩스 (Terraform Labs), 권도형</t>
+          <t>비트멕스 공동창업자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>손실액 산정 기준 및 배상 범위에 대한 법적 쟁점 진행 중 (2022년 5월 12일 이후 보유자 배상 불가 주장)</t>
+          <t>과거 유사 소송이 자진 취하된 이력이 있음</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>테라·루나 사태 관련 소송에서, 2022년 5월 12일 이후 테라·루나를 보유한 투자자들은 '스스로 불행을 초래한 자'로 간주되어 배상을 받지 못할 수 있다는 주장이 제기되었다. 이로 인해 전체 투자자 366명을 대표하는 소송에서 손실액 계산의 기준 단가가 낮아질 가능성이 있다.</t>
+          <t>비트멕스 공동창업자가 내부자 거래 및 강제 청산 조작 혐의로 집단소송에 직면했습니다. 원고들은 손해배상금 대신 비트코인 자체를 돌려줄 것을 요구하고 있으며, 이번 소송은 지난 2020년 제기되었다가 2025년 자진 취하된 유사 케이스와 내용이 상당 부분 겹칩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>테라·루나 사태는 대규모 가상자산 투자자들에게 막대한 피해를 입힌 사건으로, 상대방 책임이 명확하고(테라폼 랩스), 집단적 피해(최소 366명) 및 피해 규모가 큼(수십억 달러). 이미 소송이 진행 중이며, 손실액 산정 및 배상 범위에 대한 법적 쟁점이 활발히 다뤄지고 있어 소송금융 투자 적합 조건에 다수 부합합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(내부자 거래, 강제 청산 조작), 비트멕스 공동창업자로서 자력이 충분할 것으로 예상됩니다. 또한 '집단소송 직면'으로 다수의 피해자가 존재하며, 비트코인 자체 반환 요구는 피해 규모가 상당함을 시사합니다. 과거 유사 소송이 자진 취하된 이력이 있으나, 현재 새로운 집단소송에 직면한 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상 (전체 피해 규모는 수십억 달러 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>최소 366명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>테라·루나 2022년 5월 12일 후 보유자는 배상 못 받는다</t>
+          <t>비트멕스 공동창업자, '내부자 거래·강제 청산 조작' 집단소송 직면</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>khgames.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217876</t>
+          <t>https://www.khgames.co.kr/news/articleView.html?idxno=306765</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 00:38:47.204378+00:00</t>
+          <t>2026-07-31 14:12:17.271583+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>JP모건</t>
+          <t>리플(Ripple)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>가상자산 폰지 사기 관련 집단 소송 제기</t>
+          <t>미국 증권거래위원회(SEC)와 리플(Ripple) 간 소송의 구제 조치(remedy) 단계 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>JP모건이 3억 2,800만 달러 규모의 가상자산 폰지 사기 '골리앗'의 자금 세탁을 방조했다는 혐의로 집단 소송을 당했다. 이 사건은 전 세계 금융 시장에 큰 충격을 주고 있으며, 제2의 리먼 사태가 올 수 있다는 우려도 제기되고 있다.</t>
+          <t>미국 증권거래위원회(SEC)와 리플(Ripple) 간의 장기 소송이 최종 국면에 접어들었으며, 법원이 리플에 어떤 구제 조치를 명령할지에 시장의 관심이 집중되고 있습니다. 이 소송은 XRP 시장 전반에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>JP모건이라는 대형 금융기관이 피고로 특정되었고(적합 조건 1, 2), 3억 2,800만 달러 규모의 초대형 가상자산 폰지 사기 사건으로 집단 소송이 제기되어 피해 규모와 집단적 피해가 명확합니다(적합 조건 3, 4). 따라서 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방인 리플은 자력이 충분하며(적합 조건 2), SEC가 제기한 소송으로 충분한 증거를 바탕으로 진행되어 최종 구제 조치 단계에 있습니다(적합 조건 5). 이 소송 결과는 XRP 투자자들에게 광범위한 영향을 미쳐 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모 또한 매우 클 것으로 예상됩니다(적합 조건 4). 아직 소송이 종결되지 않아(부적합 조건 해당 없음) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>3억 2,800만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>XRP 투자자 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>JP모건, 3억 달러 가상자산 폰지 방조 의혹 피소...제2의 리먼급 쇼크 오...</t>
+          <t>리플 소송 막바지, 구제 조치 일정 확정에 XRP 시장 '최종 판결' 주목</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223462</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=83197</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-13 00:31:24.501486+00:00</t>
+          <t>2026-07-12 07:02:22.921533+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>국내 3대 가상자산 거래소</t>
+          <t>저스틴 선 (Justin Sun)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에 집행정지 신청 제기</t>
+          <t>저스틴 선 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>플로우 재단과 대퍼 랩스가 국내 3대 가상자산 거래소의 FLOW 상장폐지 결정에 맞서 서울중앙지방법원에 집행정지 신청을 제기했습니다. 이는 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 것과 대조되는 국내 상황을 해소하기 위함입니다. 이번 소송 결과는 한국 시장 내 FLOW 거래 재개 여부에 중대한 영향을 미칠 것으로 보입니다.</t>
+          <t>특정 알트코인이 락업 제안 논란과 트론 창업자 저스틴 선의 소송, 트럼프 일가와의 연관성 등으로 감시를 받으며 하루 16% 폭락 후 사상 최저치를 기록했습니다. 이는 다수의 투자자에게 상당한 피해를 야기했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>국내 3대 가상자산 거래소라는 자력 있는 상대방이 명확하며(적합 조건 2), 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 점은 국내 거래소 결정의 부당성을 입증할 강력한 증거가 될 수 있습니다(적합 조건 5). 상장폐지 시 다수의 국내 투자자들에게 큰 피해가 발생할 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3, 4).</t>
+          <t>트론 창업자 저스틴 선이라는 자력 있는 상대방이 특정되며, 해당 토큰의 폭락으로 다수의 투자자가 피해를 입었을 가능성이 높습니다. 이미 저스틴 선과 관련된 소송이 언급되어 책임이 명확하고 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>국내 FLOW 투자자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>플로우 재단, 국내 3대 거래소 FLOW 상장폐지 집행정지 소송 제기</t>
+          <t>알트코인, 약세 심리 10일째...투매 시작됐나?</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/337239</t>
+          <t>http://coinreaders.com/238929</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-09 12:43:05.110381+00:00</t>
+          <t>2026-06-28 07:03:04.673115+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>비스크 프로토콜</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>금융당국 긴급대응반 구성 및 디지털자산기본법 논의 중</t>
+          <t>내부 보상안 논의 및 DAO 투표 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>금융위원회가 올해 첫 가상자산위원회를 개최하여 빗썸 오지급 사태를 점검하고 디지털자산기본법 정부안을 논의했습니다. 금융위, FIU, 금감원, DAXA는 긴급대응반을 구성해 이용자 피해 보상을 유도하고 있으며, 거래소 내부통제 강화와 무과실 손해배상 책임 도입 등 제도적 안전장치 마련을 강조했습니다.</t>
+          <t>비스크 프로토콜에서 검증 메커니즘의 허점을 악용한 공격으로 약 11 BTC가 도난당했다. 비스크는 공식 발표를 통해 취약점을 인정하고, 피해자들에게 비트코인 또는 BSQ 토큰으로 보상하는 방안을 DAO 투표를 거쳐 확정할 예정이라고 밝혔다. 현재 관련 취약점은 수정되었으며, 사용자들에게는 지갑 내 BTC 규모를 줄일 것을 권고했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>빗썸 오지급 사태는 대기업인 빗썸을 피고로 하며, 금융당국(금융위, 금감원, FIU)이 긴급대응반을 구성하여 이용자 피해 보상을 유도하고 있습니다. 이는 상대방 책임이 명확하고 자력이 충분하며, 공적 절차가 진행 중임을 보여줍니다. 또한, 디지털자산기본법 정부안에서 무과실 손해배상 책임 도입을 논의하는 등 법적 근거 마련 가능성도 높아 소송금융 투자에 적합합니다.</t>
+          <t>비스크 프로토콜의 취약점으로 인한 11 BTC 도난 사건으로, 비스크가 공식 발표를 통해 책임을 인정하여 상대방 책임이 명확합니다(적합 조건 1). 약 11 BTC는 상당한 피해 규모이며(적합 조건 4), '피해자들'이라는 표현을 통해 다수의 피해자가 발생했음을 유추할 수 있습니다(적합 조건 3). 또한, 비스크의 공식 발표가 증거로 활용될 수 있어 증거 확보가 용이합니다(적합 조건 5). 비록 전통적인 대기업은 아니지만, '관리 가능한 수준'이라고 언급되어 보상 여력이 있을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11 BTC</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>금융위, 올해 첫 가상자산위 개최…빗썸 사태 점검·거래소 내부통제 강...</t>
+          <t>비스크 프로토콜 공격으로 11 BTC 도난…보상안 논의</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11978817</t>
+          <t>https://www.tokenpost.kr/news/breaking/355970</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-05 01:34:01.351918+00:00</t>
+          <t>2026-06-28 03:45:41.330149+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>금융감독원 빗썸 검사 진행 중, 긴급대응반을 통한 피해 보상 유도 논의</t>
+          <t>금감원 제재 절차 착수 예정, FIU 특금법 위반 중징계 및 행정소송 진행 중, 금융당국 내부통제 강화 방안 발표</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>빗썸의 비트코인 오지급 사태와 관련하여 금융감독원이 빗썸에 대한 검사를 진행 중이다. 금융위, FIU, 금감원, DAXA로 구성된 긴급대응반은 이용자 피해 보상과 거래소 내부통제 개선 방안을 논의하고 있다. 디지털자산기본법 제정을 통해 제도적 안전장치 도입을 추진할 방침이다.</t>
+          <t>빗썸의 비트코인 오지급 사태를 계기로 금융당국이 가상자산 거래소 내부통제 강화를 추진한다. 금감원은 빗썸 현장 검사에서 내부통제 부실을 확인하고 제재 절차에 착수할 예정이며, 빗썸은 이미 FIU로부터 중징계를 받아 행정소송 중이다. 이번 사태로 빗썸의 IPO 계획도 2028년으로 연기되었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>빗썸이라는 대형 가상자산 거래소의 비트코인 오지급 사태로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 현재 금융감독원의 검사가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다수의 이용자 피해가 예상되어 집단적 피해 가능성도 높습니다(적합 조건 3).</t>
+          <t>빗썸의 내부통제 부실이 금감원 현장 검사를 통해 명확히 확인되었고(적합 조건 1), 빗썸은 충분한 자력을 가진 대형 가상자산 거래소이다(적합 조건 2). 금감원의 제재 절차 착수 및 FIU의 중징계 등 공적 절차가 이미 진행 중이며(적합 조건 6), 금감원 조사 결과가 객관적 증거가 될 수 있다(적합 조건 5). 대규모 이용자 자산 관리의 중요성을 감안할 때, 내부통제 부실로 인한 잠재적 집단 피해 발생 가능성이 높다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>‘대주주 지분 제한’ 디지털자산기본법 최종안 임박</t>
+          <t>가상자산 '5분마다 잔고검증' 의무화…금융사 수준 내부통제 격상</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603041638001</t>
+          <t>https://www.newspim.com/news/view/20260406000997</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-05 01:30:02.464777+00:00</t>
+          <t>2026-04-08 07:02:39.533298+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 (Terraform Labs), 권도형</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>금융위, FIU, 금감원, DAXA 긴급대응반 구성 및 이용자 피해 보상 유도 중</t>
+          <t>손실액 산정 기준 및 배상 범위에 대한 법적 쟁점 진행 중 (2022년 5월 12일 이후 보유자 배상 불가 주장)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>금융위원회가 첫 가상자산위원회 회의를 주재하며 '가상자산 2단계법' 제정에 박차를 가하고 있다. 특히 지난 2월 발생한 가상자산 오지급 사태에 대한 수습 및 이용자 피해 보상 계획이 논의되었으며, 금융당국과 거래소 공동협의체가 긴급대응반을 구성하여 피해 보상을 유도하고 있다. 향후 디지털자산기본법 제정을 통해 거래소의 무과실 손해배상책임 도입 등 제도적 실효성 확보를 추진할 예정이다.</t>
+          <t>테라·루나 사태 관련 소송에서, 2022년 5월 12일 이후 테라·루나를 보유한 투자자들은 '스스로 불행을 초래한 자'로 간주되어 배상을 받지 못할 수 있다는 주장이 제기되었다. 이로 인해 전체 투자자 366명을 대표하는 소송에서 손실액 계산의 기준 단가가 낮아질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>가상자산 오지급 사태로 인한 거래소의 책임이 비교적 명확하며(적합 조건 1), 금융당국과 거래소 공동협의체가 긴급대응반을 구성하여 피해 보상을 유도하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 이용자 피해가 예상되며(적합 조건 3), 향후 디지털자산기본법 제정 시 무과실 손해배상책임 도입 논의는 피해자에게 유리한 환경을 조성할 수 있습니다.</t>
+          <t>테라·루나 사태는 대규모 가상자산 투자자들에게 막대한 피해를 입힌 사건으로, 상대방 책임이 명확하고(테라폼 랩스), 집단적 피해(최소 366명) 및 피해 규모가 큼(수십억 달러). 이미 소송이 진행 중이며, 손실액 산정 및 배상 범위에 대한 법적 쟁점이 활발히 다뤄지고 있어 소송금융 투자 적합 조건에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (전체 피해 규모는 수십억 달러 이상)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 366명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>금융위, 가상자산위 첫 회의…스테이블코인 51%룰, 대주주 지분제한 윤...</t>
+          <t>테라·루나 2022년 5월 12일 후 보유자는 배상 못 받는다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030416130254008</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217876</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-05 01:28:56.110691+00:00</t>
+          <t>2026-03-18 00:38:47.204378+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>JP모건</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>금융위·금융감독원 후속 대응 논의, 가상자산 기본법 제정 논의</t>
+          <t>가상자산 폰지 사기 관련 집단 소송 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>가상자산 기본법 제정 논의가 진행 중인 가운데, 거래소의 내부통제 및 전산·보안 기준 강화와 무과실 손해배상 책임 부과 방안이 검토되고 있다. 최근 발생한 빗썸 비트코인 오지급 사태에 대한 금융위와 금융감독원의 후속 대응 논의도 이루어졌다. 이는 가상자산 거래소의 책임 강화와 피해자 구제 방안 마련의 필요성을 시사한다.</t>
+          <t>JP모건이 3억 2,800만 달러 규모의 가상자산 폰지 사기 '골리앗'의 자금 세탁을 방조했다는 혐의로 집단 소송을 당했다. 이 사건은 전 세계 금융 시장에 큰 충격을 주고 있으며, 제2의 리먼 사태가 올 수 있다는 우려도 제기되고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>빗썸이라는 대형 가상자산 거래소의 오지급 사태로 상대방 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 금융위와 금감원이 후속 대응을 논의 중인 공적 절차가 진행되고 있어(적합 조건 6) 증거 확보에 유리하며(적합 조건 5), 무과실 손해배상 책임 부과 방안이 검토되는 등 법적 책임 강화 가능성이 높아 소송금융 투자에 적합합니다.</t>
+          <t>JP모건이라는 대형 금융기관이 피고로 특정되었고(적합 조건 1, 2), 3억 2,800만 달러 규모의 초대형 가상자산 폰지 사기 사건으로 집단 소송이 제기되어 피해 규모와 집단적 피해가 명확합니다(적합 조건 3, 4). 따라서 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 2,800만 달러</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>가상자산 기본법 초읽기···거래소 지배구조·스테이블코인 규제 대수...</t>
+          <t>JP모건, 3억 달러 가상자산 폰지 방조 의혹 피소...제2의 리먼급 쇼크 오...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2401379</t>
+          <t>http://coinreaders.com/223462</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-05 01:27:54.188034+00:00</t>
+          <t>2026-03-13 00:31:24.501486+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>국내 3대 가상자산 거래소</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>금융당국 정책 논의 및 투자자 보호 장치 도입 검토</t>
+          <t>서울중앙지방법원에 집행정지 신청 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>빗썸의 오지급 사태 이후, 가상자산 거래소의 내부통제 및 전산·보안 기준 강화, 무과실 손해배상 책임 도입 등 투자자 보호 장치 마련의 필요성이 제기되고 있다. 금융위원회는 가상자산 정책 추진에 속도를 내며 재발 방지 대책을 모색 중이다.</t>
+          <t>플로우 재단과 대퍼 랩스가 국내 3대 가상자산 거래소의 FLOW 상장폐지 결정에 맞서 서울중앙지방법원에 집행정지 신청을 제기했습니다. 이는 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 것과 대조되는 국내 상황을 해소하기 위함입니다. 이번 소송 결과는 한국 시장 내 FLOW 거래 재개 여부에 중대한 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>빗썸 오지급 사태는 대형 가상자산 거래소인 빗썸의 책임이 비교적 명확하며(적합 조건 1, 2), 금융당국이 재발 방지 및 투자자 보호 정책을 논의 중이므로 공적 절차가 진행되고 있음(적합 조건 6). 이는 향후 피해자들의 집단적 손해배상 청구로 이어질 가능성이 높으며(적합 조건 3), 내부통제 및 전산·보안 기준 미비에 대한 지적이 있어 증거 확보 가능성도 높음(적합 조건 5).</t>
+          <t>국내 3대 가상자산 거래소라는 자력 있는 상대방이 명확하며(적합 조건 2), 글로벌 거래소들이 FLOW 거래를 정상화하고 모니터링 라벨을 제거한 점은 국내 거래소 결정의 부당성을 입증할 강력한 증거가 될 수 있습니다(적합 조건 5). 상장폐지 시 다수의 국내 투자자들에게 큰 피해가 발생할 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 FLOW 투자자 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'빗썸 오지급 사태' 재발 방지 어떻게?… 금융위 “가상자산 정책 속도...</t>
+          <t>플로우 재단, 국내 3대 거래소 FLOW 상장폐지 집행정지 소송 제기</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026030415020963431</t>
+          <t>https://www.tokenpost.kr/news/breaking/337239</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-05 01:24:40.058784+00:00</t>
+          <t>2026-03-09 12:43:05.110381+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>가상자산 오지급 사태 발생, 이용자 피해보상 논의 중</t>
+          <t>금융당국 긴급대응반 구성 및 디지털자산기본법 논의 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>지난달 6일 빗썸에서 가상자산 오지급 사태가 발생하여 이용자 피해보상 및 내부통제·리스크관리에 대한 경각심이 커지고 있다. 이 사건은 토큰증권 제도화 논의와 맞물려 당국이 은행 중심의 발행 주체를 고려하는 배경 중 하나로 언급되었다.</t>
+          <t>금융위원회가 올해 첫 가상자산위원회를 개최하여 빗썸 오지급 사태를 점검하고 디지털자산기본법 정부안을 논의했습니다. 금융위, FIU, 금감원, DAXA는 긴급대응반을 구성해 이용자 피해 보상을 유도하고 있으며, 거래소 내부통제 강화와 무과실 손해배상 책임 도입 등 제도적 안전장치 마련을 강조했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>빗썸의 가상자산 오지급 사태로 상대방 책임이 비교적 명확하며 (적합 조건 1), 빗썸은 주요 가상자산 거래소로 자력이 충분할 것으로 예상된다 (적합 조건 2). '이용자 피해보상' 언급으로 다수 피해자 발생 가능성이 높고 (적합 조건 3), 가상자산 거래 기록 등 객관적 증거 확보가 용이하다 (적합 조건 5).</t>
+          <t>빗썸 오지급 사태는 대기업인 빗썸을 피고로 하며, 금융당국(금융위, 금감원, FIU)이 긴급대응반을 구성하여 이용자 피해 보상을 유도하고 있습니다. 이는 상대방 책임이 명확하고 자력이 충분하며, 공적 절차가 진행 중임을 보여줍니다. 또한, 디지털자산기본법 정부안에서 무과실 손해배상 책임 도입을 논의하는 등 법적 근거 마련 가능성도 높아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>제도화 초읽기 '토큰증권'…스테이블코인 '은행 중심' 논쟁 여전</t>
+          <t>금융위, 올해 첫 가상자산위 개최…빗썸 사태 점검·거래소 내부통제 강...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=249867</t>
+          <t>https://www.mk.co.kr/article/11978817</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-05 01:01:15.504454+00:00</t>
+          <t>2026-03-05 01:34:01.351918+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>금융당국 긴급대응반을 통한 피해 보상 유도 및 디지털자산기본법 제도 개선 논의 중</t>
+          <t>금융감독원 빗썸 검사 진행 중, 긴급대응반을 통한 피해 보상 유도 논의</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸에서 대규모 비트코인 오지급 사태가 발생하여 이용자들이 피해를 입었다. 금융당국은 긴급대응반을 통해 빗썸의 충분한 피해 보상을 유도하고 있으며, 디지털자산기본법에 제도 개선 방안을 반영하는 등 재발 방지 및 이용자 보호를 위한 논의를 진행 중이다.</t>
+          <t>빗썸의 비트코인 오지급 사태와 관련하여 금융감독원이 빗썸에 대한 검사를 진행 중이다. 금융위, FIU, 금감원, DAXA로 구성된 긴급대응반은 이용자 피해 보상과 거래소 내부통제 개선 방안을 논의하고 있다. 디지털자산기본법 제정을 통해 제도적 안전장치 도입을 추진할 방침이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>빗썸의 대규모 비트코인 오지급 사태로 상대방 책임이 명확하며, 빗썸은 자력이 충분한 대형 가상자산 거래소이다. 다수의 이용자가 피해를 입었고, 금융당국이 긴급대응반을 구성하여 피해 보상을 유도하는 등 공적 절차가 진행 중이다. 디지털자산기본법에 제도 개선 방안 반영까지 논의되고 있어 증거 확보 및 사건의 공신력이 높다.</t>
+          <t>빗썸이라는 대형 가상자산 거래소의 비트코인 오지급 사태로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 현재 금융감독원의 검사가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다수의 이용자 피해가 예상되어 집단적 피해 가능성도 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>금융위  빗썸사태 충분히 피해보상 해야 ...디지털자산법에 개선 반영</t>
+          <t>‘대주주 지분 제한’ 디지털자산기본법 최종안 임박</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77136</t>
+          <t>https://www.khan.co.kr/article/202603041638001</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-05 01:01:05.685464+00:00</t>
+          <t>2026-03-05 01:30:02.464777+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>미 연방법원에서 바이낸스의 중재 강제 요청 기각, 집단소송 공개 법정 진행 확정</t>
+          <t>금융위, FIU, 금감원, DAXA 긴급대응반 구성 및 이용자 피해 보상 유도 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자들의 집단소송이 공개 법정에서 계속될 것이라고 판단했습니다. 법원은 바이낸스가 약관 변경에 대한 충분한 고지를 하지 않았고, 중재조항을 소급 적용할 수 없다고 보았습니다. 원고들은 바이낸스가 미등록 증권을 불법 판매했다고 주장하고 있습니다.</t>
+          <t>금융위원회가 첫 가상자산위원회 회의를 주재하며 '가상자산 2단계법' 제정에 박차를 가하고 있다. 특히 지난 2월 발생한 가상자산 오지급 사태에 대한 수습 및 이용자 피해 보상 계획이 논의되었으며, 금융당국과 거래소 공동협의체가 긴급대응반을 구성하여 피해 보상을 유도하고 있다. 향후 디지털자산기본법 제정을 통해 거래소의 무과실 손해배상책임 도입 등 제도적 실효성 확보를 추진할 예정이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 이전 투자자들의 집단소송이 공개 법정에서 진행될 수 있도록 판단했습니다. 이는 상대방 책임이 명확하고(적합 조건 1, 5), 세계 최대 가상자산 거래소인 바이낸스의 충분한 자력(적합 조건 2)과 다수의 피해자(적합 조건 3)를 고려할 때 소송금융 투자에 매우 적합합니다. 미등록 증권 판매 주장이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
+          <t>가상자산 오지급 사태로 인한 거래소의 책임이 비교적 명확하며(적합 조건 1), 금융당국과 거래소 공동협의체가 긴급대응반을 구성하여 피해 보상을 유도하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 이용자 피해가 예상되며(적합 조건 3), 향후 디지털자산기본법 제정 시 무과실 손해배상책임 도입 논의는 피해자에게 유리한 환경을 조성할 수 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>미 연방법원, 바이낸스 ‘중재 강제’ 제동…2019년 이전 투자자 집단소...</t>
+          <t>금융위, 가상자산위 첫 회의…스테이블코인 51%룰, 대주주 지분제한 윤...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334514</t>
+          <t>https://www.imaeil.com/page/view/2026030416130254008</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-28 00:30:16.474508+00:00</t>
+          <t>2026-03-05 01:28:56.110691+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>제인 스트리트 (Jane Street)</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>테라폼 랩스 법정관리인이 제인 스트리트를 상대로 소송 제기</t>
+          <t>금융위·금융감독원 후속 대응 논의, 가상자산 기본법 제정 논의</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>분석가들은 양적 거래 회사 제인 스트리트가 매일 오전 10시에 비트코인 가격을 조작한다는 시장 소문에 대해 데이터 근거가 없다고 부인했다. 이 의혹은 테라폼 랩스 법정관리인이 제인 스트리트를 상대로 제기한 소송에서 비롯되었으며, 소송은 제인 스트리트가 내부자 정보를 활용해 2022년 테라 생태계 붕괴를 악화시켰다고 주장한다. 비트코인 가격은 개별 기업보다 거시경제 변수에 더 크게 영향을 받는다는 분석이다.</t>
+          <t>가상자산 기본법 제정 논의가 진행 중인 가운데, 거래소의 내부통제 및 전산·보안 기준 강화와 무과실 손해배상 책임 부과 방안이 검토되고 있다. 최근 발생한 빗썸 비트코인 오지급 사태에 대한 금융위와 금융감독원의 후속 대응 논의도 이루어졌다. 이는 가상자산 거래소의 책임 강화와 피해자 구제 방안 마련의 필요성을 시사한다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>테라폼 랩스 법정관리인이 제인 스트리트를 상대로 내부자 정보 활용 및 테라 생태계 붕괴 악화 주장의 소송을 제기하여 상대방 책임이 비교적 명확하다(1). 제인 스트리트는 대규모 양적 거래 회사로 자력이 충분하며(2), 테라 붕괴는 집단적이고(3) 막대한 피해를 야기하여 피해 규모가 크다(4). 소송이 제기된 만큼 증거 확보 가능성도 높다(5).</t>
+          <t>빗썸이라는 대형 가상자산 거래소의 오지급 사태로 상대방 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 금융위와 금감원이 후속 대응을 논의 중인 공적 절차가 진행되고 있어(적합 조건 6) 증거 확보에 유리하며(적합 조건 5), 무과실 손해배상 책임 부과 방안이 검토되는 등 법적 책임 강화 가능성이 높아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>수십조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>분석가들  제인 스트리트의 오전 10시 비트코인 매도설, 데이터 근거 없...</t>
+          <t>가상자산 기본법 초읽기···거래소 지배구조·스테이블코인 규제 대수...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/334191</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2401379</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-02-27 00:34:04.513359+00:00</t>
+          <t>2026-03-05 01:27:54.188034+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>제인 스트리트 (Jane Street)</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>테라폼 랩스 파산 관재인이 제인 스트리트를 상대로 손해배상 소송 제기</t>
+          <t>금융당국 정책 논의 및 투자자 보호 장치 도입 검토</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>테라-루나 사태로 파산한 테라폼 랩스의 관재인이 월가의 대형 트레이딩 업체 제인 스트리트를 상대로 거액의 손해배상 청구 소송을 제기했다. 이 소송은 테라-루나 붕괴의 배후에 제인 스트리트가 있다는 주장을 담고 있으며, 전 세계 가상자산 시장에 막대한 피해를 입힌 사건의 책임을 묻는 것이다.</t>
+          <t>빗썸의 오지급 사태 이후, 가상자산 거래소의 내부통제 및 전산·보안 기준 강화, 무과실 손해배상 책임 도입 등 투자자 보호 장치 마련의 필요성이 제기되고 있다. 금융위원회는 가상자산 정책 추진에 속도를 내며 재발 방지 대책을 모색 중이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>월가의 대형 트레이딩 업체인 제인 스트리트를 상대로 파산 관재인이 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 전 세계 가상자산 시장을 뒤흔든 대규모 집단 피해 사건이다(적합 조건 3, 4). 이미 파산 절차가 진행 중이며(적합 조건 6), 거액의 손해배상 청구가 이루어지고 있어 소송금융 투자에 매우 적합하다.</t>
+          <t>빗썸 오지급 사태는 대형 가상자산 거래소인 빗썸의 책임이 비교적 명확하며(적합 조건 1, 2), 금융당국이 재발 방지 및 투자자 보호 정책을 논의 중이므로 공적 절차가 진행되고 있음(적합 조건 6). 이는 향후 피해자들의 집단적 손해배상 청구로 이어질 가능성이 높으며(적합 조건 3), 내부통제 및 전산·보안 기준 미비에 대한 지적이 있어 증거 확보 가능성도 높음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>수십억 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>수백만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>테라-루나 사태, 배후는 월가 고래?...제인 스트리트 소송전 파헤쳐보니</t>
+          <t>'빗썸 오지급 사태' 재발 방지 어떻게?… 금융위 “가상자산 정책 속도...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/218874</t>
+          <t>https://www.ddaily.co.kr/page/view/2026030415020963431</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-25 00:39:20.017843+00:00</t>
+          <t>2026-03-05 01:24:40.058784+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>영국 고등법원에서 자산 처분 절차 진행 중, 피해자 배상 청구 기한 5월 22일까지</t>
+          <t>가상자산 오지급 사태 발생, 이용자 피해보상 논의 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>중국 투자자 12만 명 이상이 6만 BTC 규모의 자금세탁 사건으로 피해를 입었으며, 영국 고등법원이 자산 처분 절차에 착수하고 집단소송을 진행 중이다. 현재까지 일부 피해자만 배상 청구에 참여했으며, 5월 22일까지 추가 청구 기한이 남아있다. 이 사건은 대규모 국제적 민사 소송으로 업계의 주목을 받고 있다.</t>
+          <t>지난달 6일 빗썸에서 가상자산 오지급 사태가 발생하여 이용자 피해보상 및 내부통제·리스크관리에 대한 경각심이 커지고 있다. 이 사건은 토큰증권 제도화 논의와 맞물려 당국이 은행 중심의 발행 주체를 고려하는 배경 중 하나로 언급되었다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>대규모 비트코인 자금세탁 사건으로 12만 명 이상의 중국 투자자가 피해를 입었으며, 피해 규모가 6만 BTC에 달해 매우 크다. 영국 고등법원이 이미 자산 처분 절차에 착수하고 청문회를 진행하는 등 공적 절차가 활발히 진행 중이며, 이는 상대방 책임의 명확성과 증거 확보 가능성을 시사한다. 집단소송이 영국에서 진행 중이며, 피해자들의 배상 청구 기한이 남아있어 추가 참여 가능성이 높다.</t>
+          <t>빗썸의 가상자산 오지급 사태로 상대방 책임이 비교적 명확하며 (적합 조건 1), 빗썸은 주요 가상자산 거래소로 자력이 충분할 것으로 예상된다 (적합 조건 2). '이용자 피해보상' 언급으로 다수 피해자 발생 가능성이 높고 (적합 조건 3), 가상자산 거래 기록 등 객관적 증거 확보가 용이하다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>6만 BTC</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>12만8409명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>중국 투자자 12만 명 피해 ‘6만 BTC 세탁 사건’…영국서 집단소송, 5월...</t>
+          <t>제도화 초읽기 '토큰증권'…스테이블코인 '은행 중심' 논쟁 여전</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/333370</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=249867</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-24 12:54:30.658334+00:00</t>
+          <t>2026-03-05 01:01:15.504454+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>금융당국 긴급대응반을 통한 피해 보상 유도 및 디지털자산기본법 제도 개선 논의 중</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>가상자산 거래소 빗썸에서 대규모 비트코인 오지급 사태가 발생하여 이용자들이 피해를 입었다. 금융당국은 긴급대응반을 통해 빗썸의 충분한 피해 보상을 유도하고 있으며, 디지털자산기본법에 제도 개선 방안을 반영하는 등 재발 방지 및 이용자 보호를 위한 논의를 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>빗썸의 대규모 비트코인 오지급 사태로 상대방 책임이 명확하며, 빗썸은 자력이 충분한 대형 가상자산 거래소이다. 다수의 이용자가 피해를 입었고, 금융당국이 긴급대응반을 구성하여 피해 보상을 유도하는 등 공적 절차가 진행 중이다. 디지털자산기본법에 제도 개선 방안 반영까지 논의되고 있어 증거 확보 및 사건의 공신력이 높다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>금융위  빗썸사태 충분히 피해보상 해야 ...디지털자산법에 개선 반영</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>newsfc.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77136</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:01:05.685464+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>바이낸스</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>미 연방법원에서 바이낸스의 중재 강제 요청 기각, 집단소송 공개 법정 진행 확정</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자들의 집단소송이 공개 법정에서 계속될 것이라고 판단했습니다. 법원은 바이낸스가 약관 변경에 대한 충분한 고지를 하지 않았고, 중재조항을 소급 적용할 수 없다고 보았습니다. 원고들은 바이낸스가 미등록 증권을 불법 판매했다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>미 연방법원이 바이낸스의 중재 강제 요청을 기각하며 2019년 이전 투자자들의 집단소송이 공개 법정에서 진행될 수 있도록 판단했습니다. 이는 상대방 책임이 명확하고(적합 조건 1, 5), 세계 최대 가상자산 거래소인 바이낸스의 충분한 자력(적합 조건 2)과 다수의 피해자(적합 조건 3)를 고려할 때 소송금융 투자에 매우 적합합니다. 미등록 증권 판매 주장이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>2019년 2월 20일 이전 바이낸스닷컴 토큰 매수자 다수</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>미 연방법원, 바이낸스 ‘중재 강제’ 제동…2019년 이전 투자자 집단소...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/334514</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:30:16.474508+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>제인 스트리트 (Jane Street)</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 법정관리인이 제인 스트리트를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>분석가들은 양적 거래 회사 제인 스트리트가 매일 오전 10시에 비트코인 가격을 조작한다는 시장 소문에 대해 데이터 근거가 없다고 부인했다. 이 의혹은 테라폼 랩스 법정관리인이 제인 스트리트를 상대로 제기한 소송에서 비롯되었으며, 소송은 제인 스트리트가 내부자 정보를 활용해 2022년 테라 생태계 붕괴를 악화시켰다고 주장한다. 비트코인 가격은 개별 기업보다 거시경제 변수에 더 크게 영향을 받는다는 분석이다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 법정관리인이 제인 스트리트를 상대로 내부자 정보 활용 및 테라 생태계 붕괴 악화 주장의 소송을 제기하여 상대방 책임이 비교적 명확하다(1). 제인 스트리트는 대규모 양적 거래 회사로 자력이 충분하며(2), 테라 붕괴는 집단적이고(3) 막대한 피해를 야기하여 피해 규모가 크다(4). 소송이 제기된 만큼 증거 확보 가능성도 높다(5).</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>수십조 원</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>다수의 투자자</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>분석가들  제인 스트리트의 오전 10시 비트코인 매도설, 데이터 근거 없...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/334191</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:34:04.513359+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>제인 스트리트 (Jane Street)</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 파산 관재인이 제인 스트리트를 상대로 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>테라-루나 사태로 파산한 테라폼 랩스의 관재인이 월가의 대형 트레이딩 업체 제인 스트리트를 상대로 거액의 손해배상 청구 소송을 제기했다. 이 소송은 테라-루나 붕괴의 배후에 제인 스트리트가 있다는 주장을 담고 있으며, 전 세계 가상자산 시장에 막대한 피해를 입힌 사건의 책임을 묻는 것이다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>월가의 대형 트레이딩 업체인 제인 스트리트를 상대로 파산 관재인이 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 전 세계 가상자산 시장을 뒤흔든 대규모 집단 피해 사건이다(적합 조건 3, 4). 이미 파산 절차가 진행 중이며(적합 조건 6), 거액의 손해배상 청구가 이루어지고 있어 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>수십억 달러 이상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>수백만 명 이상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>테라-루나 사태, 배후는 월가 고래?...제인 스트리트 소송전 파헤쳐보니</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/218874</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:39:20.017843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>영국 고등법원에서 자산 처분 절차 진행 중, 피해자 배상 청구 기한 5월 22일까지</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>중국 투자자 12만 명 이상이 6만 BTC 규모의 자금세탁 사건으로 피해를 입었으며, 영국 고등법원이 자산 처분 절차에 착수하고 집단소송을 진행 중이다. 현재까지 일부 피해자만 배상 청구에 참여했으며, 5월 22일까지 추가 청구 기한이 남아있다. 이 사건은 대규모 국제적 민사 소송으로 업계의 주목을 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>대규모 비트코인 자금세탁 사건으로 12만 명 이상의 중국 투자자가 피해를 입었으며, 피해 규모가 6만 BTC에 달해 매우 크다. 영국 고등법원이 이미 자산 처분 절차에 착수하고 청문회를 진행하는 등 공적 절차가 활발히 진행 중이며, 이는 상대방 책임의 명확성과 증거 확보 가능성을 시사한다. 집단소송이 영국에서 진행 중이며, 피해자들의 배상 청구 기한이 남아있어 추가 참여 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>6만 BTC</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>12만8409명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>중국 투자자 12만 명 피해 ‘6만 BTC 세탁 사건’…영국서 집단소송, 5월...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/333370</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:54:30.658334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
           <t>제인스트리트</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>테라가 제인스트리트를 상대로 소송 제기</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>테라가 미국 트레이딩 회사 제인스트리트를 상대로 소송을 제기했습니다. 테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 부추겨 최종 붕괴를 촉발했다고 주장합니다. 이번 소송은 2022년 테라 생태계 붕괴 이후 책임 공방이 이어지는 가운데 제기된 추가적인 법적 조치입니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>상대방인 제인스트리트는 자력이 충분한 미국 대형 트레이딩 회사입니다 (적합 조건 2). UST/LUNA 붕괴는 시장 전반에 큰 충격을 주어 집단적이고 막대한 피해를 야기했으며 (적합 조건 3, 4), 테라가 내부자 거래를 주장하며 소송을 제기한 만큼 관련 증거 확보 가능성도 높습니다 (적합 조건 5).</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>수십억 달러 이상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>수십만 명 이상</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>테라, 제인스트리트 상대로 소송… UST·LUNA 붕괴 앞둔 내부자 거래  주...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/breaking/333293</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-02-24 00:57:09.291326+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N22"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>