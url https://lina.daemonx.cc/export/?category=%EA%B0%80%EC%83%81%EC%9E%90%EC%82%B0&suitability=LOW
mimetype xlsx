--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$21</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="38" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,1226 +537,1358 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>가상자산 규제 프레임워크 논의 중</t>
+          <t>가상자산 피해구제 절차 마련 및 업계 대응 지원</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>리플 CTO는 증권거래위원회(SEC)가 명확한 규칙 제정 대신 소송을 통한 강제 집행에만 의존하는 악순환을 끊기 위해 어떠한 형태든 구체적인 규제 프레임워크가 필요하다는 입장을 밝혔다. 그는 불완전한 법이라도 무법지대보다는 낫다고 주장하며 가상자산 시장의 규제 명확성을 촉구했다.</t>
+          <t>DAXA는 가상자산거래소들이 피해구제 신청 접수, 지급정지, 피해자산 환급 등 새로운 의무를 이행할 수 있도록 업계 대응을 지원하고 있다. 이는 가상자산 이용자 보호를 위한 전반적인 절차 마련에 대한 논의이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산 시장의 규제 프레임워크 필요성에 대한 의견을 다루고 있으며, 특정 주체의 명확한 책임(적합 조건 1 불충족)이나 집단적 피해(적합 조건 3 불충족), 구체적인 피해 규모(적합 조건 4 불충족)를 언급하지 않습니다. 소송금융 투자 대상이 되는 손해배상 청구 사건으로 보기 어렵습니다.</t>
+          <t>해당 기사는 특정 가상자산 피해 사건을 다루는 것이 아니라, 가상자산 피해구제 절차 마련 및 업계 대응 지원에 대한 일반적인 내용을 담고 있습니다. 따라서 특정 상대방, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>리플 CTO, 결함투성이 가상자산 법안 지지... 불완전한 법이 무법지대보...</t>
+          <t>DAXA, ‘가상자산 피해구제’ 업계 대응 지원</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/234207</t>
+          <t>https://www.dailian.co.kr/news/view/1672044/?sc=Naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 07:03:14.507449+00:00</t>
+          <t>2026-08-10 07:01:17.226751+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>개인 투자자들의 가상자산 상실 현상</t>
+          <t>개정 전기통신사기피해환급법 시행 예정 및 관련 절차 안내</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사에 따르면 코인 투자자 중 31%가 가상자산을 영구적으로 상실했으며, 이는 해킹보다는 투자자 본인의 기억력 문제로 인한 경우가 많다고 분석된다. 많은 투자자가 자산 상실이 영구적일 수 있다는 사실을 뒤늦게 깨달았다고 언급한다.</t>
+          <t>디지털자산거래소 공동협의체(DAXA)가 10월 1일 시행되는 개정 전기통신사기피해환급법에 따라 비원화 가상자산거래소에 피해구제 및 피해자산 환급 절차를 안내했다. 이는 가상자산 관련 사기 피해자들을 위한 제도적 기반 마련의 일환으로, 피해 구제 신청부터 지급정지, 환급까지의 업무 절차와 이행 의무를 다룬다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 투자자들이 해킹이 아닌 '기억력' 문제로 자산을 상실하는 사례를 다루고 있어, 상대방의 책임이 명확하지 않다 (적합 조건 1 미충족). 소송금융의 핵심인 명확한 피고와 법적 책임 소재가 불분명하여 투자 대상으로 부적합하다.</t>
+          <t>이 기사는 특정 가상자산 사기 피해 사건에 대한 분석이 아니라, 개정 전기통신사기피해환급법 시행에 따른 가상자산 피해 구제 절차 안내에 대한 내용이다. 따라서 소송금융 투자 대상이 될 만한 특정 사건의 가해자, 피해 규모, 책임 소재 등이 명확하지 않아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>해킹보다 무서운 내 기억력 ...코인 투자자 35%, 전재산 날린 이유 알고...</t>
+          <t>DAXA, 비원화 거래소에 가상자산 피해환급 절차 안내</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/228856</t>
+          <t>https://www.ddaily.co.kr/page/view/2026072909195218799</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:29:49.602007+00:00</t>
+          <t>2026-07-31 13:39:14.756926+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>XRP의 디지털 상품 공식 인정으로 SEC 소송의 핵심 쟁점 해소</t>
+          <t>가상자산 규제 프레임워크 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 XRP를 미등록 증권으로 보고 제기했던 소송에서, XRP가 공식적으로 '디지털 상품'으로 인정되었습니다. 이는 XRP의 자산 성격에 대한 오랜 법적 논쟁의 핵심 쟁점을 사실상 해결한 것으로 평가됩니다. 이번 결정으로 XRP는 2021년 저점을 뚫고 상승하는 등 시장에서 긍정적인 반응을 얻고 있습니다.</t>
+          <t>리플 CTO는 증권거래위원회(SEC)가 명확한 규칙 제정 대신 소송을 통한 강제 집행에만 의존하는 악순환을 끊기 위해 어떠한 형태든 구체적인 규제 프레임워크가 필요하다는 입장을 밝혔다. 그는 불완전한 법이라도 무법지대보다는 낫다고 주장하며 가상자산 시장의 규제 명확성을 촉구했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>SEC가 XRP를 증권으로 보고 제기했던 소송의 핵심 쟁점인 XRP의 자산 성격이 '디지털 상품'으로 공식 인정됨으로써 해당 법적 분쟁의 핵심 사안이 사실상 종결되었습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 기회가 적습니다.</t>
+          <t>이 기사는 가상자산 시장의 규제 프레임워크 필요성에 대한 의견을 다루고 있으며, 특정 주체의 명확한 책임(적합 조건 1 불충족)이나 집단적 피해(적합 조건 3 불충족), 구체적인 피해 규모(적합 조건 4 불충족)를 언급하지 않습니다. 소송금융 투자 대상이 되는 손해배상 청구 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>XRP, 디지털 '상품' 공식 인정 후 상승 시동...2021년 저점 뚫고 비상</t>
+          <t>리플 CTO, 결함투성이 가상자산 법안 지지... 불완전한 법이 무법지대보...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225254</t>
+          <t>http://coinreaders.com/234207</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-21 00:37:43.726893+00:00</t>
+          <t>2026-05-18 07:03:14.507449+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>개인 투자자들의 가상자산 상실 현상</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 미국 대선 이후 도널드 트럼프 대통령의 취임으로 가상자산 업계의 규제 분위기가 완화될 것이라는 전망을 분석합니다. '증권 딱지'를 뗀 가상자산이 파생상품 시장을 열고 기관 투자 시대로 진입할 가능성을 다루며, 업계가 겪어온 소송 및 규제 리스크가 변화할 것이라는 내용을 담고 있습니다.</t>
+          <t>기사에 따르면 코인 투자자 중 31%가 가상자산을 영구적으로 상실했으며, 이는 해킹보다는 투자자 본인의 기억력 문제로 인한 경우가 많다고 분석된다. 많은 투자자가 자산 상실이 영구적일 수 있다는 사실을 뒤늦게 깨달았다고 언급한다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 가상자산 산업의 규제 환경 변화와 미래 전망에 대한 분석 글로, 특정 피해 사건이나 소송 당사자가 명확히 언급되지 않았습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>본 기사는 가상자산 투자자들이 해킹이 아닌 '기억력' 문제로 자산을 상실하는 사례를 다루고 있어, 상대방의 책임이 명확하지 않다 (적합 조건 1 미충족). 소송금융의 핵심인 명확한 피고와 법적 책임 소재가 불분명하여 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[분석] '증권 딱지' 뗀 가상자산, 파생상품 열리고 기관 투자 시대로</t>
+          <t>해킹보다 무서운 내 기억력 ...코인 투자자 35%, 전재산 날린 이유 알고...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251291</t>
+          <t>http://coinreaders.com/228856</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 00:48:23.689307+00:00</t>
+          <t>2026-04-05 12:29:49.602007+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>SEC</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>가상자산 증권성 판단 관련 규제 명확화</t>
+          <t>XRP의 디지털 상품 공식 인정으로 SEC 소송의 핵심 쟁점 해소</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>16개 코인이 증권에서 제외되었다는 선언으로 인해 관련 프로젝트들은 소송 리스크 없이 자금 조달 및 사업 추진이 가능해졌습니다. 이는 가상자산 시장에 긍정적인 변화를 가져와 기관 자금 유입을 촉진할 것으로 평가됩니다.</t>
+          <t>미국 증권거래위원회(SEC)가 XRP를 미등록 증권으로 보고 제기했던 소송에서, XRP가 공식적으로 '디지털 상품'으로 인정되었습니다. 이는 XRP의 자산 성격에 대한 오랜 법적 논쟁의 핵심 쟁점을 사실상 해결한 것으로 평가됩니다. 이번 결정으로 XRP는 2021년 저점을 뚫고 상승하는 등 시장에서 긍정적인 반응을 얻고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 16개 코인의 증권성 제외 선언으로 인해 관련 프로젝트들의 소송 리스크가 감소했다는 시장의 긍정적인 변화를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자 집단이나 소송의 원인이 되는 사건이 존재하지 않습니다.</t>
+          <t>SEC가 XRP를 증권으로 보고 제기했던 소송의 핵심 쟁점인 XRP의 자산 성격이 '디지털 상품'으로 공식 인정됨으로써 해당 법적 분쟁의 핵심 사안이 사실상 종결되었습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 기회가 적습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>16개 코인 ‘증권 제외’ 선언…시장 판도 뒤집혔다</t>
+          <t>XRP, 디지털 '상품' 공식 인정 후 상승 시동...2021년 저점 뚫고 비상</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/224612</t>
+          <t>http://coinreaders.com/225254</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-18 13:04:57.874416+00:00</t>
+          <t>2026-03-21 00:37:43.726893+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미국 상원 은행위원장이 가상자산 규제 법안 초안이 이번 주 내 공개될 수 있다고 밝히며 입법 재개 기대가 커지고 있습니다. 스테이블코인 보상, 윤리 조항, 디파이 자금세탁 방지 등이 주요 쟁점이며, 11월 중간선거를 앞두고 입법 시계가 빨라지고 있습니다.</t>
+          <t>이 기사는 미국 대선 이후 도널드 트럼프 대통령의 취임으로 가상자산 업계의 규제 분위기가 완화될 것이라는 전망을 분석합니다. '증권 딱지'를 뗀 가상자산이 파생상품 시장을 열고 기관 투자 시대로 진입할 가능성을 다루며, 업계가 겪어온 소송 및 규제 리스크가 변화할 것이라는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 미국 내 가상자산 규제 법안의 입법 과정을 다루고 있으며, 특정 사건으로 인한 피해 발생이나 소송 대상이 되는 명확한 상대방이 존재하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 가상자산 산업의 규제 환경 변화와 미래 전망에 대한 분석 글로, 특정 피해 사건이나 소송 당사자가 명확히 언급되지 않았습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>美 가상자산 법안, 상원서 재가동 신호…이번 주 초안 나오나</t>
+          <t>[분석] '증권 딱지' 뗀 가상자산, 파생상품 열리고 기관 투자 시대로</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340764</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251291</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-18 13:01:22.678041+00:00</t>
+          <t>2026-03-20 00:48:23.689307+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>규제 당국의 소송 취하 및 연방법원 기각</t>
+          <t>가상자산 증권성 판단 관련 규제 명확화</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>가상자산 시장 관련 규제 당국이 제기했던 사기 소송이 공식적으로 철회되었으며, 뉴욕 연방법원은 해당 소송을 재심 청구가 불가능한 형태로 기각했습니다. 이는 가상자산 시장의 긍정적인 신호로 해석되고 있습니다.</t>
+          <t>16개 코인이 증권에서 제외되었다는 선언으로 인해 관련 프로젝트들은 소송 리스크 없이 자금 조달 및 사업 추진이 가능해졌습니다. 이는 가상자산 시장에 긍정적인 변화를 가져와 기관 자금 유입을 촉진할 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 규제 당국이 제기한 사기 소송이 취하되고 연방법원에서 재심 청구 불가능한 형태로 기각되었다는 내용을 담고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 16개 코인의 증권성 제외 선언으로 인해 관련 프로젝트들의 소송 리스크가 감소했다는 시장의 긍정적인 변화를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자 집단이나 소송의 원인이 되는 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>비트코인, 7만 2,000달러 돌파 시험대...기관 매집에 시장 들썩</t>
+          <t>16개 코인 ‘증권 제외’ 선언…시장 판도 뒤집혔다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/224040</t>
+          <t>http://coinreaders.com/224612</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-16 00:51:13.496041+00:00</t>
+          <t>2026-03-18 13:04:57.874416+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>가상자산 규제 불확실성 해소</t>
+          <t>미국 상원 가상자산 규제 법안 논의 및 초안 공개 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC) 간의 가상자산 규제 권한 갈등이 종결되면서 가상자산 시장의 법적 불확실성이 해소될 전망입니다. 이는 가상자산 기업들이 소송 리스크 없이 사업을 전개하고, XRP와 같은 자산들이 제도권 금융 시스템에 통합되는 과정을 가속화할 것으로 예상됩니다.</t>
+          <t>미국 상원 은행위원장이 가상자산 규제 법안 초안이 이번 주 내 공개될 수 있다고 밝히며 입법 재개 기대가 커지고 있습니다. 스테이블코인 보상, 윤리 조항, 디파이 자금세탁 방지 등이 주요 쟁점이며, 11월 중간선거를 앞두고 입법 시계가 빨라지고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 가상자산 규제 불확실성 해소 및 소송 리스크 감소에 대한 내용으로, 특정 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상으로서의 요건을 전혀 충족하지 않습니다.</t>
+          <t>이 기사는 미국 내 가상자산 규제 법안의 입법 과정을 다루고 있으며, 특정 사건으로 인한 피해 발생이나 소송 대상이 되는 명확한 상대방이 존재하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>美 SEC-CFTC, 가상자산 규제 권한 갈등 종결...미국 주도 불장 신호탄</t>
+          <t>美 가상자산 법안, 상원서 재가동 신호…이번 주 초안 나오나</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223418</t>
+          <t>https://www.tokenpost.kr/news/policy/340764</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-13 00:29:53.646941+00:00</t>
+          <t>2026-03-18 13:01:22.678041+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>법안 통과, 10월부터 적용 예정</t>
+          <t>규제 당국의 소송 취하 및 연방법원 기각</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가상자산 범죄 피해구제 확대, 임금체불 처벌 강화, 유아 학원 레벨테스트 금지 등 60건의 비쟁점 법안이 통과되었습니다. 특히 가상자산거래소에 금융사와 동일한 보이스피싱 방지 및 피해구제 의무가 부과되며, 10월부터 가상자산이 연루된 범죄 피해자산 환급이 가능해집니다.</t>
+          <t>가상자산 시장 관련 규제 당국이 제기했던 사기 소송이 공식적으로 철회되었으며, 뉴욕 연방법원은 해당 소송을 재심 청구가 불가능한 형태로 기각했습니다. 이는 가상자산 시장의 긍정적인 신호로 해석되고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건에 대한 보도가 아닌, 국회에서 통과된 법안의 내용을 설명하는 입법 뉴스입니다. 따라서 소송금융 투자를 검토할 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 규제 당국이 제기한 사기 소송이 취하되고 연방법원에서 재심 청구 불가능한 형태로 기각되었다는 내용을 담고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>가상자산도 피해구제 범위에...임금체불시 최대 징역 5년</t>
+          <t>비트코인, 7만 2,000달러 돌파 시험대...기관 매집에 시장 들썩</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11986429</t>
+          <t>http://coinreaders.com/224040</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-12 12:19:11.427579+00:00</t>
+          <t>2026-03-16 00:51:13.496041+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>SEC 소송 기각 절차 진행 중</t>
+          <t>가상자산 규제 불확실성 해소</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 트론 재단(Tron Foundation)을 상대로 제기했던 모든 소송을 기각하는 절차에 돌입했습니다. 이로 인해 트론은 규제 불확실성이라는 핵심적인 법적 걸림돌을 제거하고 시장에서 나홀로 상승세를 보였습니다. 이는 트론에 대한 규제 리스크가 해소되었음을 의미합니다.</t>
+          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC) 간의 가상자산 규제 권한 갈등이 종결되면서 가상자산 시장의 법적 불확실성이 해소될 전망입니다. 이는 가상자산 기업들이 소송 리스크 없이 사업을 전개하고, XRP와 같은 자산들이 제도권 금융 시스템에 통합되는 과정을 가속화할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 트론 재단에 대한 모든 소송을 기각하는 절차에 돌입하여, 잠재적 피고인 트론 재단에 대한 법적 리스크가 해소되는 상황입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없습니다.</t>
+          <t>해당 기사는 가상자산 규제 불확실성 해소 및 소송 리스크 감소에 대한 내용으로, 특정 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상으로서의 요건을 전혀 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>코인 시장 얼어붙었는데 트론(TRX)만 나홀로 상승하는 이유는?</t>
+          <t>美 SEC-CFTC, 가상자산 규제 권한 갈등 종결...미국 주도 불장 신호탄</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/222126</t>
+          <t>http://coinreaders.com/223418</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-08 12:41:12.815545+00:00</t>
+          <t>2026-03-13 00:29:53.646941+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원에서 집단 소송 기각, 프로토콜 면책권 인정</t>
+          <t>법안 통과, 10월부터 적용 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원이 탈중앙화 거래소 유니스왑을 상대로 제기된 집단 소송을 기각하며 프로토콜의 면책권을 인정했다. 이 판결은 가상자산 시장의 혁신을 가속화하는 계기가 되었다.</t>
+          <t>국회 본회의에서 가상자산 범죄 피해구제 확대, 임금체불 처벌 강화, 유아 학원 레벨테스트 금지 등 60건의 비쟁점 법안이 통과되었습니다. 특히 가상자산거래소에 금융사와 동일한 보이스피싱 방지 및 피해구제 의무가 부과되며, 10월부터 가상자산이 연루된 범죄 피해자산 환급이 가능해집니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원이 유니스왑을 상대로 제기된 집단 소송을 기각하고 프로토콜의 면책권을 인정하여, 원고에게 불리한 판결로 소송이 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 상대방의 책임이 인정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 피해 사건에 대한 보도가 아닌, 국회에서 통과된 법안의 내용을 설명하는 입법 뉴스입니다. 따라서 소송금융 투자를 검토할 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>다수 (집단 소송)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>비트코인, 중동 위기 속 시장 안도 랠리...가상자산 시장 반등 견인</t>
+          <t>가상자산도 피해구제 범위에...임금체불시 최대 징역 5년</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221424</t>
+          <t>https://www.mk.co.kr/article/11986429</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-06 01:48:37.308434+00:00</t>
+          <t>2026-03-12 12:19:11.427579+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>금융위 가상자산위원회 회의에서 디지털자산기본법 정부안 논의 중</t>
+          <t>SEC 소송 기각 절차 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>금융위원회가 올해 첫 가상자산위원회 회의를 열고 디지털자산기본법 정부안을 논의했습니다. 회의에서는 거래소 내부통제 및 전산 보안기준 마련, 무과실 손해배상책임 부과 등 시장 신뢰도와 투명성을 위한 안전장치 도입의 필요성이 거론되었습니다. 핵심 쟁점으로는 은행 중심의 스테이블코인 발행 방안도 다뤄졌습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 트론 재단(Tron Foundation)을 상대로 제기했던 모든 소송을 기각하는 절차에 돌입했습니다. 이로 인해 트론은 규제 불확실성이라는 핵심적인 법적 걸림돌을 제거하고 시장에서 나홀로 상승세를 보였습니다. 이는 트론에 대한 규제 리스크가 해소되었음을 의미합니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산 시장의 미래 규제 및 안전장치 도입 필요성에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 명확한 가해자가 존재하지 않아 상대방 책임이 불분명하며, 집단적 피해나 피해 규모도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 트론 재단에 대한 모든 소송을 기각하는 절차에 돌입하여, 잠재적 피고인 트론 재단에 대한 법적 리스크가 해소되는 상황입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>금융위 올해 첫 가상자산위원회 회의 열어, 디지털자산기본법 정부안 윤...</t>
+          <t>코인 시장 얼어붙었는데 트론(TRX)만 나홀로 상승하는 이유는?</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431866</t>
+          <t>http://coinreaders.com/222126</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-05 01:33:02.711995+00:00</t>
+          <t>2026-03-08 12:41:12.815545+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>유니스왑 (Uniswap)</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>가상자산 정책 논의 단계</t>
+          <t>뉴욕 연방법원에서 집단 소송 기각, 프로토콜 면책권 인정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>권대영 금융위원회 부위원장이 가상자산 시장의 신뢰와 투명성을 높이기 위한 정책 속도 조절을 강조했다. 거래소 내부통제 및 전산·보안 기준 마련, 무과실 손해배상책임 부과 등 안전장치 도입의 필요성을 언급했다. 이는 미래 정책 방향에 대한 논의로, 특정 사건 발생은 아니다.</t>
+          <t>뉴욕 연방법원이 탈중앙화 거래소 유니스왑을 상대로 제기된 집단 소송을 기각하며 프로토콜의 면책권을 인정했다. 이 판결은 가상자산 시장의 혁신을 가속화하는 계기가 되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 가상자산 시장의 정책 방향과 미래 안전장치 도입 필요성을 논의하는 내용으로, 특정 피해 사건이나 가해자가 존재하지 않아 적합 조건에 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 발생하지 않았습니다.</t>
+          <t>뉴욕 연방법원이 유니스왑을 상대로 제기된 집단 소송을 기각하고 프로토콜의 면책권을 인정하여, 원고에게 불리한 판결로 소송이 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 상대방의 책임이 인정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (집단 소송)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>권대영 부위원장  가상자산 정책속도 높일것</t>
+          <t>비트코인, 중동 위기 속 시장 안도 랠리...가상자산 시장 반등 견인</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260304500380</t>
+          <t>http://coinreaders.com/221424</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-05 01:25:40.052899+00:00</t>
+          <t>2026-03-06 01:48:37.308434+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>가상자산위원회 규제 논의 단계</t>
+          <t>금융위 가상자산위원회 회의에서 디지털자산기본법 정부안 논의 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>가상자산위원회가 올해 첫 회의를 열고 거래소 소유 분산, 내부통제 및 전산·보안 기준 마련, 무과실 손해배상책임 부과 등 가상자산 시장의 안전장치 구축 방안을 논의했습니다. 디지털자산기본법 정부안의 핵심 쟁점인 은행 중심의 스테이블코인 발행 구조에 대한 논의도 이루어졌습니다.</t>
+          <t>금융위원회가 올해 첫 가상자산위원회 회의를 열고 디지털자산기본법 정부안을 논의했습니다. 회의에서는 거래소 내부통제 및 전산 보안기준 마련, 무과실 손해배상책임 부과 등 시장 신뢰도와 투명성을 위한 안전장치 도입의 필요성이 거론되었습니다. 핵심 쟁점으로는 은행 중심의 스테이블코인 발행 방안도 다뤄졌습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 가상자산위원회의 규제 논의를 다루고 있으며, 특정 피해 사건이나 책임 주체, 피해자가 명확히 드러나지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>이 기사는 가상자산 시장의 미래 규제 및 안전장치 도입 필요성에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 명확한 가해자가 존재하지 않아 상대방 책임이 불분명하며, 집단적 피해나 피해 규모도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>가상자산위원회, 올해 첫 회의…거래소 소유 분산 논의</t>
+          <t>금융위 올해 첫 가상자산위원회 회의 열어, 디지털자산기본법 정부안 윤...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726027</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431866</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-05 01:25:06.000926+00:00</t>
+          <t>2026-03-05 01:33:02.711995+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>가상자산 이용자보호법 시행 및 2단계 디지털자산기본법 논의 중</t>
+          <t>가상자산 정책 논의 단계</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>업비트 투자자보호센터장은 한국의 가상자산 규제가 글로벌 트렌드에 뒤처져 '규제 디커플링'이 심화되고 있다고 지적했습니다. 그는 현행 '가상자산 이용자보호법'이 시스템적 안전은 확보했으나 발행인 규제와 공시 의무 부재로 본질적인 규제 공백이 여전하다고 비판하며, 2단계 디지털자산기본법을 통해 발행인 책임 명문화와 기관 투자자 시장 참여 허용을 촉구했습니다.</t>
+          <t>권대영 금융위원회 부위원장이 가상자산 시장의 신뢰와 투명성을 높이기 위한 정책 속도 조절을 강조했다. 거래소 내부통제 및 전산·보안 기준 마련, 무과실 손해배상책임 부과 등 안전장치 도입의 필요성을 언급했다. 이는 미래 정책 방향에 대한 논의로, 특정 사건 발생은 아니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 규제 환경에 대한 전문가의 의견과 정책 제언을 다루고 있으며, 특정 기업이나 개인의 불법 행위로 인한 구체적인 피해 사건을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>기사는 가상자산 시장의 정책 방향과 미래 안전장치 도입 필요성을 논의하는 내용으로, 특정 피해 사건이나 가해자가 존재하지 않아 적합 조건에 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 발생하지 않았습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[담담한만남] 이해붕 업비트 투자자보호센터장 “규제는 통제 아닌 ‘생...</t>
+          <t>권대영 부위원장  가상자산 정책속도 높일것</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260302508024?OutUrl=naver</t>
+          <t>http://www.metroseoul.co.kr/article/20260304500380</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:28.548603+00:00</t>
+          <t>2026-03-05 01:25:40.052899+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>XRP 관련 소송 종료 이후 시장 전망 분석</t>
+          <t>가상자산위원회 규제 논의 단계</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사는 XRP 관련 소송이 종료된 이후의 시장 전망을 다루며, 새로운 대규모 채택이 없다면 2026년 내내 횡보세를 이어갈 수 있다고 경고합니다. 이는 새로운 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 과거 소송의 결과에 따른 시장 분석입니다.</t>
+          <t>가상자산위원회가 올해 첫 회의를 열고 거래소 소유 분산, 내부통제 및 전산·보안 기준 마련, 무과실 손해배상책임 부과 등 가상자산 시장의 안전장치 구축 방안을 논의했습니다. 디지털자산기본법 정부안의 핵심 쟁점인 은행 중심의 스테이블코인 발행 구조에 대한 논의도 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 XRP 관련 소송이 '종료된 이후'의 시장 전망을 분석하는 내용으로, 새로운 피해 발생이나 법적 분쟁의 시작을 다루지 않습니다. 이는 소송금융 투자 대상으로서의 신규 사건이 아니며, '이미 종결된 사건'에 해당하여 부적합합니다.</t>
+          <t>해당 기사는 가상자산위원회의 규제 논의를 다루고 있으며, 특정 피해 사건이나 책임 주체, 피해자가 명확히 드러나지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>XRP로 일확천금 얻는다는 헛된 꿈 버려라?</t>
+          <t>가상자산위원회, 올해 첫 회의…거래소 소유 분산 논의</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220263</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726027</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-02 00:29:39.861963+00:00</t>
+          <t>2026-03-05 01:25:06.000926+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>리플의 SEC 소송 일부 승소</t>
+          <t>가상자산 이용자보호법 시행 및 2단계 디지털자산기본법 논의 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>해당 기사는 XRP의 가격 동향을 분석하며, 2023년 상승장의 요인 중 하나로 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 점을 언급합니다. 현재 XRP의 거래 가격과 시장 상황에 대해 설명하고 있습니다.</t>
+          <t>업비트 투자자보호센터장은 한국의 가상자산 규제가 글로벌 트렌드에 뒤처져 '규제 디커플링'이 심화되고 있다고 지적했습니다. 그는 현행 '가상자산 이용자보호법'이 시스템적 안전은 확보했으나 발행인 규제와 공시 의무 부재로 본질적인 규제 공백이 여전하다고 비판하며, 2단계 디지털자산기본법을 통해 발행인 책임 명문화와 기관 투자자 시장 참여 허용을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 XRP의 시장 가격 변동을 분석하며, 과거 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 사실을 언급할 뿐입니다. 새로운 피해 발생이나 소송금융 투자 대상이 될 만한 집단적 손해배상 청구 사건을 다루고 있지 않습니다. (부적합 조건: 이미 종결된 사건 또는 신규 투자 기회 아님)</t>
+          <t>본 기사는 가상자산 규제 환경에 대한 전문가의 의견과 정책 제언을 다루고 있으며, 특정 기업이나 개인의 불법 행위로 인한 구체적인 피해 사건을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>3년 만에 최대 손실…XRP, 바닥 신호일까?</t>
+          <t>[담담한만남] 이해붕 업비트 투자자보호센터장 “규제는 통제 아닌 ‘생...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/218238</t>
+          <t>http://www.segyebiz.com/newsView/20260302508024?OutUrl=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-02-23 00:40:33.443216+00:00</t>
+          <t>2026-03-02 12:43:28.548603+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>XRP 관련 소송 종료 이후 시장 전망 분석</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>기사는 XRP 관련 소송이 종료된 이후의 시장 전망을 다루며, 새로운 대규모 채택이 없다면 2026년 내내 횡보세를 이어갈 수 있다고 경고합니다. 이는 새로운 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 과거 소송의 결과에 따른 시장 분석입니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>기사는 XRP 관련 소송이 '종료된 이후'의 시장 전망을 분석하는 내용으로, 새로운 피해 발생이나 법적 분쟁의 시작을 다루지 않습니다. 이는 소송금융 투자 대상으로서의 신규 사건이 아니며, '이미 종결된 사건'에 해당하여 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>XRP로 일확천금 얻는다는 헛된 꿈 버려라?</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/220263</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:29:39.861963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>리플의 SEC 소송 일부 승소</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>해당 기사는 XRP의 가격 동향을 분석하며, 2023년 상승장의 요인 중 하나로 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 점을 언급합니다. 현재 XRP의 거래 가격과 시장 상황에 대해 설명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>해당 기사는 XRP의 시장 가격 변동을 분석하며, 과거 리플이 미국 증권거래위원회(SEC)와의 소송에서 일부 승소한 사실을 언급할 뿐입니다. 새로운 피해 발생이나 소송금융 투자 대상이 될 만한 집단적 손해배상 청구 사건을 다루고 있지 않습니다. (부적합 조건: 이미 종결된 사건 또는 신규 투자 기회 아님)</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>3년 만에 최대 손실…XRP, 바닥 신호일까?</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/218238</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:40:33.443216+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>시바리움 피해 보상을 위한 NFT 출시 논의 중</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>시바이누 생태계 내 시바리움 관련 피해자들을 보상하기 위한 '시브 오즈 유(Shib Owes You, SOU)' NFT 출시가 언급되었습니다. 이는 시바리움 관련 피해가 발생했음을 시사하지만, 구체적인 피해 내용이나 책임 주체는 명확히 드러나지 않았습니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>기사에서 '시바리움 피해자들'이 언급되어 집단적 피해 가능성은 있으나 (적합 조건 3), 상대방의 책임이 명확히 특정되지 않고 (적합 조건 1), 상대방의 자력이나 구체적인 피해 규모도 파악하기 어렵습니다 (적합 조건 2, 4). 또한, 공적 절차 진행 여부도 불분명하여 (적합 조건 6) 소송금융 투자 적합 조건이 1개 이하입니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J19" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
         <is>
           <t>시바이누, 0.0000066달러 장벽에 '꽁꽁'...고래들은 침묵</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>http://coinreaders.com/217660</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-02-22 00:24:55.587744+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N19"/>
+  <autoFilter ref="A1:N21"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>