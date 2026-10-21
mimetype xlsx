--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="43" customWidth="1" min="10" max="10"/>
-    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,168 +535,308 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>HAWK 밈코인 발행 주체 및 관련 기업들</t>
+          <t>배턴(Baton), 펌프펀 공동창업자 3인</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>토큰 발행 주체 및 관련 기업 대상 미등록 증권 판매 혐의 소송 진행 중</t>
+          <t>뉴욕 남부연방지방법원에서 기각 신청 일부 인용 및 일부 기각 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>HAWK 밈코인이 출시 직후 90% 이상 폭락하며 약 20만 달러 규모의 투자자 손실이 발생했다. 시장에서는 러그풀 의혹이 제기되었고, 토큰 발행 주체와 관련 기업들을 대상으로 미등록 증권 판매 혐의 소송이 진행 중이다. 인플루언서는 법적 책임에서 제외되었으나, 다수의 개인 투자자들이 피해를 입었다.</t>
+          <t>펌프펀에서 발행·거래된 밈코인 관련 집단소송에서 뉴욕 법원이 솔라나랩스, 솔라나재단 및 관련 임원들에 대한 모든 청구를 기각하고, 소장에 언급된 두 밈코인이 증권에 해당한다는 원고 측 주장을 일부 기각했다. 그러나 펌프펀 운영사 배턴과 공동창업자 3인에 대한 리코법 및 무허가 송금업 관련 청구는 여전히 남아있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해(약 20만 달러 규모의 투자자 손실), 공적 절차 진행(FBI 조사), 소송 진행 중(토큰 발행 주체 대상 미등록 증권 판매 혐의). 그러나 상대방 자력 불분명(밈코인 발행 주체 특정 및 자력 확인 어려움)과 FBI 조사에서 불법 행위가 확인되지 않은 점이 투자 리스크로 작용하여 적합도는 Medium으로 판단됩니다.</t>
+          <t>집단소송으로 다수의 피해자가 존재하며(적합 조건 3), 펌프펀 운영사 및 공동창업자들에 대한 리코법(RICO) 및 무허가 송금업 관련 청구가 여전히 남아있어 소송금융 투자 기회가 있습니다. 다만, 솔라나랩스 등 대형 기관에 대한 청구가 기각되었고, 밈코인 증권 주장이 일부 기각되어 소송의 복잡성이 증가했습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>약 20만 달러 (약 2억 9,900만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>HAWK 밈코인 붕괴 후폭풍… ‘호크 투아 걸’ 웰시, 협박 속 은둔 생활</t>
+          <t>뉴욕 법원, 펌프펀 밈코인 증권 주장 일부 기각</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/people/342371</t>
+          <t>https://www.tokenpost.kr/news/breaking/401476</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-23 13:20:07.946652+00:00</t>
+          <t>2026-09-08 08:00:06.170913+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가상자산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>금융 당국 규제 움직임</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>스마트 계약 승인 권한을 악용한 악성 스캠이나 해킹 공격으로 인해 디파이 이용자들이 자산을 상실하고 법적 보호나 피해보상을 받지 못하는 상황이 발생하고 있습니다. 금융 당국이 이에 대한 규제 움직임을 보이고 있으며, 이는 이용자들의 집단적 피해로 이어질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>금융 당국의 규제 움직임이 언급되어 공적 절차 진행 중(6) 및 증거 확보 가능성(5)이 높으며, '이용자 전원'이라는 표현에서 집단적 피해(3) 가능성이 시사됩니다. 그러나 기사 본문에서 특정 피고(상대방)가 명확히 언급되지 않아 상대방 책임 명확성(1)과 자력 충분성(2)을 판단하기 어렵습니다. 따라서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>금융 당국 규제 몽둥이 들어섰다… '셀프 커스터디 결제' 이용자 전원 사...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>pinpointnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=483160</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-09-06 07:01:23.880496+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>HAWK 밈코인 발행 주체 및 관련 기업들</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>토큰 발행 주체 및 관련 기업 대상 미등록 증권 판매 혐의 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>HAWK 밈코인이 출시 직후 90% 이상 폭락하며 약 20만 달러 규모의 투자자 손실이 발생했다. 시장에서는 러그풀 의혹이 제기되었고, 토큰 발행 주체와 관련 기업들을 대상으로 미등록 증권 판매 혐의 소송이 진행 중이다. 인플루언서는 법적 책임에서 제외되었으나, 다수의 개인 투자자들이 피해를 입었다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>적합 조건: 집단적 피해(약 20만 달러 규모의 투자자 손실), 공적 절차 진행(FBI 조사), 소송 진행 중(토큰 발행 주체 대상 미등록 증권 판매 혐의). 그러나 상대방 자력 불분명(밈코인 발행 주체 특정 및 자력 확인 어려움)과 FBI 조사에서 불법 행위가 확인되지 않은 점이 투자 리스크로 작용하여 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>약 20만 달러 (약 2억 9,900만 원)</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>투자자 다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>HAWK 밈코인 붕괴 후폭풍… ‘호크 투아 걸’ 웰시, 협박 속 은둔 생활</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/people/342371</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:20:07.946652+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>가상자산</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>가상자산거래소가 보이스피싱 의심거래를 상시 감시하고 피해자산 환급 등 피해구제 의무를 지도록 하는 특별법이 국회 본회의를 통과했습니다. 이 법은 가상자산을 이용한 보이스피싱 범죄 증가에 대응하기 위해 마련되었으며, 기존에 법적 근거가 미비했던 가상자산거래소의 역할을 금융회사와 동일한 수준으로 강화합니다. 개정안은 공포 6개월 후인 오는 10월부터 시행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>새로운 법률 제정으로 가상자산 관련 보이스피싱 피해가 집단적이며(적합 조건 3) 피해 규모가 클 수 있음(적합 조건 4)이 명확해졌고, 가상자산거래소는 충분한 자력을 가진 상대방이 될 수 있습니다(적합 조건 2). 그러나 이 기사는 특정 사건의 발생이나 진행 상황이 아닌, 새로운 법률 제정 소식이므로 현재 소송금융 투자 대상이 될 만한 구체적인 사건이 명시되어 있지 않습니다. 또한, 법 시행 전 발생한 피해에 대한 거래소의 책임 여부는 법적 근거 미비로 인해 다툼의 여지가 있습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>가상자산거래소가 보이스피싱 감시…피해구제도 의무화</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260312517851?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-13 00:15:30.136340+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>