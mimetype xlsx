--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1170 +539,1242 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨(27)와 B씨(26)</t>
+          <t>키이우 기반 가짜 투자 플랫폼 조직원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 예정</t>
+          <t>우크라이나 국가경찰 및 보안국 수사 진행 중, 조직 해체 및 관련자 확인 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경찰의 불송치 결정에도 불구하고 검찰의 보완수사를 통해 '300% 수익 보장'을 내세운 코인 사기범 A씨와 B씨가 사기 및 특정금융정보법 위반 혐의로 불구속 기소되었습니다. 이들은 투자자에게 회원 가입비와 코인 매수 명목으로 약 7660만원을 편취한 혐의를 받고 있으며, 현재 형사 재판을 앞두고 있습니다.</t>
+          <t>우크라이나 수사당국이 키이우를 기반으로 한 가짜 투자 플랫폼 조직을 적발, 해체했습니다. 이 조직은 텔레그램으로 이용자를 유인해 가상자산 지갑에서 자금을 탈취했으며, 월 최대 100만 달러를 굴렸고 현재까지 20개국 이상에서 62명의 피해자가 확인되었습니다. 수사당국은 네덜란드 서버에서 피해자 명단, 탈취 금액 등 핵심 증거를 확보했으며, 관련자 전체와 총 피해 금액을 계속 확인 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰의 보완수사를 통해 명확히 드러나 사기 혐의로 기소되었고(적합 조건 1), 검찰 수사 과정에서 증거가 확보되었습니다(적합 조건 5). 현재 검찰 기소로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 기사에 명시된 피해 금액이 수억 원 이상으로 크지 않고(약 7660만원), 명확한 다수 피해자 수가 언급되지 않아 집단적 피해 여부가 불확실합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행)에 해당. 우크라이나 수사당국에 의해 조직이 적발되고 데이터베이스가 확보되어 책임과 증거가 명확하며, 62명 이상의 다국적 피해자가 발생한 집단적 피해 사건임. 월 100만 달러 규모의 운영으로 피해 규모도 상당할 것으로 예상되나, 상대방의 자력 회수 가능성은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>7660만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>62명 이상 (20개국 이상)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>檢 보완수사로 … 놓칠뻔한 코인사기범 검거</t>
+          <t>우크라이나 키이우 조직, 월 100만달러 굴리다 “테스트 거래”로 지갑...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001753</t>
+          <t>https://www.wikitree.co.kr/articles/1157156</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 12:22:50.428539+00:00</t>
+          <t>2026-09-12 06:02:05.230919+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>코인 범죄 조직</t>
+          <t>A씨(27)와 B씨(26)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>인도 당국 수사 및 핵심 인물 체포</t>
+          <t>검찰 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인도 당국이 취업을 미끼로 청년들을 인신매매하고 가상자산 투자 사기에 동원한 코인 범죄 조직의 핵심 인물을 체포했다. 피해자들은 무장 세력의 감시 아래 외부와 격리된 채 디지털 어레스트 사기나 로맨스 스캠을 통해 가상자산을 탈취당했다. 현재 인도 당국의 수사가 진행 중이다.</t>
+          <t>경찰의 불송치 결정에도 불구하고 검찰의 보완수사를 통해 '300% 수익 보장'을 내세운 코인 사기범 A씨와 B씨가 사기 및 특정금융정보법 위반 혐의로 불구속 기소되었습니다. 이들은 투자자에게 회원 가입비와 코인 매수 명목으로 약 7660만원을 편취한 혐의를 받고 있으며, 현재 형사 재판을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>인도 당국이 코인 범죄 조직 핵심 인물을 체포하여 상대방 책임이 명확하고(적합 조건 1), 공적 절차(수사 및 체포)가 진행 중이며(적합 조건 6), 취업 미끼 인신매매 및 사기 수법으로 다수의 피해자가 발생한 집단적 피해 사건임(적합 조건 3). 당국 수사를 통해 증거 확보가 용이할 것으로 보임(적합 조건 5). 다만, 범죄 조직의 자력 확보 및 피해 회복 가능성에 대한 추가 확인이 필요함.</t>
+          <t>상대방 책임이 검찰의 보완수사를 통해 명확히 드러나 사기 혐의로 기소되었고(적합 조건 1), 검찰 수사 과정에서 증거가 확보되었습니다(적합 조건 5). 현재 검찰 기소로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 기사에 명시된 피해 금액이 수억 원 이상으로 크지 않고(약 7660만원), 명확한 다수 피해자 수가 언급되지 않아 집단적 피해 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
+          <t>7660만원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인도 당국, 코인 범죄 조직 핵심 인물 체포... 취업 미끼로 청년 인신매...</t>
+          <t>檢 보완수사로 … 놓칠뻔한 코인사기범 검거</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/227288</t>
+          <t>https://www.mk.co.kr/article/12001753</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-28 12:24:50.885641+00:00</t>
+          <t>2026-03-29 12:22:50.428539+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>박모 형제</t>
+          <t>코인 범죄 조직</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>인도 당국 수사 및 핵심 인물 체포</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>과거 전세사기 사건으로 처벌받은 이력이 있는 박모 형제가 가상자산 투자금 편취 혐의로 피해자 21명에게 고소당해 경찰 수사가 진행 중입니다. 피해자들은 박모 형제가 2019년부터 2023년까지 다수의 투자금을 편취했다고 주장하고 있습니다.</t>
+          <t>인도 당국이 취업을 미끼로 청년들을 인신매매하고 가상자산 투자 사기에 동원한 코인 범죄 조직의 핵심 인물을 체포했다. 피해자들은 무장 세력의 감시 아래 외부와 격리된 채 디지털 어레스트 사기나 로맨스 스캠을 통해 가상자산을 탈취당했다. 현재 인도 당국의 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>박모 형제의 가상자산 투자금 편취 혐의는 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자 21명으로 집단적 피해에 해당하고(적합 조건 3), 경찰 수사가 진행 중이므로 공적 절차가 이미 시작되었으며(적합 조건 6), 고소장 제출 및 수사 진행으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
+          <t>인도 당국이 코인 범죄 조직 핵심 인물을 체포하여 상대방 책임이 명확하고(적합 조건 1), 공적 절차(수사 및 체포)가 진행 중이며(적합 조건 6), 취업 미끼 인신매매 및 사기 수법으로 다수의 피해자가 발생한 집단적 피해 사건임(적합 조건 3). 당국 수사를 통해 증거 확보가 용이할 것으로 보임(적합 조건 5). 다만, 범죄 조직의 자력 확보 및 피해 회복 가능성에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>21명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>박모 형제 코인 투자금 의혹 확산… 피해자 21명 고소장 제출</t>
+          <t>인도 당국, 코인 범죄 조직 핵심 인물 체포... 취업 미끼로 청년 인신매...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=439979</t>
+          <t>http://coinreaders.com/227288</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 12:26:35.178390+00:00</t>
+          <t>2026-03-28 12:24:50.885641+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>박모 형제</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 계좌 지급정지</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>A씨가 가상자산 코인 리딩방 사기 피해를 당해 은행과 경찰에 신고, 사기 계좌가 지급정지되었습니다. 사기 일당은 지급정지 해제를 요구하며 무고죄 및 손해배상 소송을 협박하고 있으며, 유사 피해 사례가 계속 발생하고 있습니다.</t>
+          <t>과거 전세사기 사건으로 처벌받은 이력이 있는 박모 형제가 가상자산 투자금 편취 혐의로 피해자 21명에게 고소당해 경찰 수사가 진행 중입니다. 피해자들은 박모 형제가 2019년부터 2023년까지 다수의 투자금을 편취했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(코인 리딩방 사기), 경찰 수사 및 계좌 지급정지 등 공적 절차가 진행 중이며, 유사 피해가 지속되어 집단적 피해 가능성이 높습니다. 증거 확보도 용이할 것으로 보입니다. 다만, 상대방의 자력과 구체적인 피해 규모는 추가 확인이 필요합니다.</t>
+          <t>박모 형제의 가상자산 투자금 편취 혐의는 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자 21명으로 집단적 피해에 해당하고(적합 조건 3), 경찰 수사가 진행 중이므로 공적 절차가 이미 시작되었으며(적합 조건 6), 고소장 제출 및 수사 진행으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>21명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>가상자산 코인 리딩방 사기, 단계적 유도 수법 확산</t>
+          <t>박모 형제 코인 투자금 의혹 확산… 피해자 21명 고소장 제출</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633237</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=439979</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 13:18:44.312414+00:00</t>
+          <t>2026-03-25 12:26:35.178390+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>가상자산 사기 경고</t>
+          <t>경찰 수사 및 계좌 지급정지</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>리플 CEO 브래드 갈링하우스가 자신과 리플X를 사칭한 가짜 가상자산 증정 사기에 대해 경고했습니다. 사기범들은 갈링하우스의 인터뷰 영상을 편집하고 가짜 웹사이트를 이용해 피해자들에게 자금 송금을 유도하고 있습니다. 이는 가상자산 투자자들에게 주의를 당부하는 내용입니다.</t>
+          <t>A씨가 가상자산 코인 리딩방 사기 피해를 당해 은행과 경찰에 신고, 사기 계좌가 지급정지되었습니다. 사기 일당은 지급정지 해제를 요구하며 무고죄 및 손해배상 소송을 협박하고 있으며, 유사 피해 사례가 계속 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 가상자산 사기 경고에 해당하며, 사기 행위자는 특정되지 않았고 자력 여부도 불분명합니다. 또한, 피해 규모나 피해자 수가 명확히 제시되지 않았으며, 공적 절차 진행 여부도 언급되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 6 미충족)</t>
+          <t>상대방 책임이 명확하고(코인 리딩방 사기), 경찰 수사 및 계좌 지급정지 등 공적 절차가 진행 중이며, 유사 피해가 지속되어 집단적 피해 가능성이 높습니다. 증거 확보도 용이할 것으로 보입니다. 다만, 상대방의 자력과 구체적인 피해 규모는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>갈링하우스  리플X 텔레그램 운영 안 해 ...도용 사기 경고</t>
+          <t>가상자산 코인 리딩방 사기, 단계적 유도 수법 확산</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225440</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633237</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-22 00:22:01.831857+00:00</t>
+          <t>2026-03-23 13:18:44.312414+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>홍콩 경찰 사이버범죄 전담 부서 '수망자' 수사 진행 중</t>
+          <t>가상자산 사기 경고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>홍콩의 60대 은퇴자가 가상자산 투자 전문가를 사칭한 사기 일당에게 6개월간 총 660만 홍콩달러를 편취당했습니다. 피해자는 경찰에 신고했으며, 홍콩 경찰은 유사 사기에 대한 주의를 당부했습니다.</t>
+          <t>리플 CEO 브래드 갈링하우스가 자신과 리플X를 사칭한 가짜 가상자산 증정 사기에 대해 경고했습니다. 사기범들은 갈링하우스의 인터뷰 영상을 편집하고 가짜 웹사이트를 이용해 피해자들에게 자금 송금을 유도하고 있습니다. 이는 가상자산 투자자들에게 주의를 당부하는 내용입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방이 불특정 다수의 사기범으로 특정되어 자력 확보 및 손해배상 집행 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다. 다만 피해 규모는 크고 공적 절차(경찰 수사)가 진행 중입니다.</t>
+          <t>기사는 가상자산 사기 경고에 해당하며, 사기 행위자는 특정되지 않았고 자력 여부도 불분명합니다. 또한, 피해 규모나 피해자 수가 명확히 제시되지 않았으며, 공적 절차 진행 여부도 언급되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>660만 홍콩달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>홍콩 60대 은퇴자, 가상자산 전문가 사칭 사기에 반년간 660만홍콩달러 ...</t>
+          <t>갈링하우스  리플X 텔레그램 운영 안 해 ...도용 사기 경고</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/341902</t>
+          <t>http://coinreaders.com/225440</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-21 12:17:42.616549+00:00</t>
+          <t>2026-03-22 00:22:01.831857+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>MZS 코인 사기 사건 경찰 수사 및 피의자 재구속, GCV 코인 사기 사건 1심 진행 중</t>
+          <t>홍콩 경찰 사이버범죄 전담 부서 '수망자' 수사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>경제적 가치 없는 밈코인(MZS, GCV 등)을 만들어 투자 사기를 벌인 일당이 120여명으로부터 62억원 상당을 편취한 혐의로 재구속되었습니다. 이들은 에어드롭 이벤트와 국내 주요 거래소 상장 거짓말로 투자자들을 속였으며, GCV 코인 사기 혐의로 이미 1심 재판 중 보석으로 풀려난 상태였습니다. 경찰은 MZS 코인 구매자가 800명이 넘을 것으로 보고 추가 피해 신고를 예상하며 다른 밈코인에 대해서도 수사를 확대할 방침입니다.</t>
+          <t>홍콩의 60대 은퇴자가 가상자산 투자 전문가를 사칭한 사기 일당에게 6개월간 총 660만 홍콩달러를 편취당했습니다. 피해자는 경찰에 신고했으며, 홍콩 경찰은 유사 사기에 대한 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피의자들의 사기 혐의가 경찰 수사 및 구속으로 명확하게 드러났습니다 (적합 조건 1). MZS 코인과 GCV 코인 관련하여 250명 이상의 다수 피해자가 발생했으며, 총 피해 규모가 119억원에 달하여 집단적 피해 및 큰 피해 규모에 해당합니다 (적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되었고, 공적 절차(경찰 수사 및 재판)가 활발히 진행 중입니다 (적합 조건 5, 6).</t>
+          <t>상대방이 불특정 다수의 사기범으로 특정되어 자력 확보 및 손해배상 집행 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다. 다만 피해 규모는 크고 공적 절차(경찰 수사)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>최소 119억원 (MZS 62억원 + GCV 57억원), 추가 피해액 발생 가능성 높음</t>
+          <t>660만 홍콩달러</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>최소 250여명 (MZS 120여명 + GCV 129명), 최대 800명 이상 추정</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>밈코인으로 사기 친 일당, 보석으로 풀려나자마자 재구속</t>
+          <t>홍콩 60대 은퇴자, 가상자산 전문가 사칭 사기에 반년간 660만홍콩달러 ...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320098600061?input=1195m</t>
+          <t>https://www.tokenpost.kr/news/breaking/341902</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-21 00:29:28.681143+00:00</t>
+          <t>2026-03-21 12:17:42.616549+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>가짜 코인 거래소</t>
+          <t>A씨 등</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>영국 정부 해산 명령 및 자산 동결, 피해자 구제 위한 자산 회수 절차 진행 예정</t>
+          <t>MZS 코인 사기 사건 경찰 수사 및 피의자 재구속, GCV 코인 사기 사건 1심 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>영국 정부가 '거액 사기'를 저지른 '가짜 코인 거래소'에 대해 해산 명령을 내리고 모든 자산을 동결했다. 이는 영국 시장 내 불법 거래소 난립을 막고 투자자를 보호하기 위한 조치로, 향후 피해자 구제를 위한 자산 회수 절차가 진행될 예정이다.</t>
+          <t>경제적 가치 없는 밈코인(MZS, GCV 등)을 만들어 투자 사기를 벌인 일당이 120여명으로부터 62억원 상당을 편취한 혐의로 재구속되었습니다. 이들은 에어드롭 이벤트와 국내 주요 거래소 상장 거짓말로 투자자들을 속였으며, GCV 코인 사기 혐의로 이미 1심 재판 중 보석으로 풀려난 상태였습니다. 경찰은 MZS 코인 구매자가 800명이 넘을 것으로 보고 추가 피해 신고를 예상하며 다른 밈코인에 대해서도 수사를 확대할 방침입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>영국 정부가 '가짜 코인 거래소'에 대해 해산 명령을 내리고 자산을 동결하여 상대방의 책임이 명확하며(적합 조건 1), '거액 사기'로 피해 규모가 크고(적합 조건 4), 다수의 투자자가 피해를 입었을 가능성이 높습니다(적합 조건 3). 이미 공적 절차(정부 해산 명령 및 자산 동결)가 진행 중이며(적합 조건 6), 피해자 구제를 위한 자산 회수 절차가 예정되어 있어 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>피의자들의 사기 혐의가 경찰 수사 및 구속으로 명확하게 드러났습니다 (적합 조건 1). MZS 코인과 GCV 코인 관련하여 250명 이상의 다수 피해자가 발생했으며, 총 피해 규모가 119억원에 달하여 집단적 피해 및 큰 피해 규모에 해당합니다 (적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되었고, 공적 절차(경찰 수사 및 재판)가 활발히 진행 중입니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>거액</t>
+          <t>최소 119억원 (MZS 62억원 + GCV 57억원), 추가 피해액 발생 가능성 높음</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 250여명 (MZS 120여명 + GCV 129명), 최대 800명 이상 추정</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>英 정부, 거액 사기 '가짜 코인 거래소' 퇴출... 투자자 보호가 먼저</t>
+          <t>밈코인으로 사기 친 일당, 보석으로 풀려나자마자 재구속</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225106</t>
+          <t>https://www.yna.co.kr/view/AKR20260320098600061?input=1195m</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-20 12:20:25.080805+00:00</t>
+          <t>2026-03-21 00:29:28.681143+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>알나지 (디소 창립자)</t>
+          <t>가짜 코인 거래소</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>사기 소송 공식 취하 및 재소송 불가 결정</t>
+          <t>영국 정부 해산 명령 및 자산 동결, 피해자 구제 위한 자산 회수 절차 진행 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원에서 디소(DeSo) 창립자 알나지에 대한 사기 소송이 공식 취하되었다. 이번 결정으로 규제 당국은 동일한 혐의로 알나지나 관련 피고인들에게 다시 소송을 제기할 수 없게 되었다. 이는 가상자산 관련 사기 혐의 사건이 종결되었음을 의미한다.</t>
+          <t>영국 정부가 '거액 사기'를 저지른 '가짜 코인 거래소'에 대해 해산 명령을 내리고 모든 자산을 동결했다. 이는 영국 시장 내 불법 거래소 난립을 막고 투자자를 보호하기 위한 조치로, 향후 피해자 구제를 위한 자산 회수 절차가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사에 따르면 뉴욕 연방법원에서 디소 창립자 알나지에 대한 사기 소송이 공식 취하되었고, 규제 당국이 동일한 혐의로 다시 소송을 제기할 수 없다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>영국 정부가 '가짜 코인 거래소'에 대해 해산 명령을 내리고 자산을 동결하여 상대방의 책임이 명확하며(적합 조건 1), '거액 사기'로 피해 규모가 크고(적합 조건 4), 다수의 투자자가 피해를 입었을 가능성이 높습니다(적합 조건 3). 이미 공적 절차(정부 해산 명령 및 자산 동결)가 진행 중이며(적합 조건 6), 피해자 구제를 위한 자산 회수 절차가 예정되어 있어 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>거액</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>가상자산 시총, 2.42조 달러 돌파...비트코인 7만 5,000달러 시험대로</t>
+          <t>英 정부, 거액 사기 '가짜 코인 거래소' 퇴출... 투자자 보호가 먼저</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/224042</t>
+          <t>http://coinreaders.com/225106</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-16 00:52:19.125975+00:00</t>
+          <t>2026-03-20 12:20:25.080805+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>하비에르 밀레이 아르헨티나 대통령 및 관련자</t>
+          <t>알나지 (디소 창립자)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>아르헨티나 의회 조사 및 형사 수사 진행 중</t>
+          <t>사기 소송 공식 취하 및 재소송 불가 결정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>아르헨티나 밀레이 대통령이 밈코인 '리브라' 홍보 직전 로비스트와 메시지를 주고받은 포렌식 정황이 공개되며 러그풀 의혹이 재점화되었습니다. 대통령의 홍보 게시 이후 토큰 가격이 급등했다가 몇 시간 만에 붕괴하여 수천 명의 투자자가 손실을 입었으며, 현재 아르헨티나 의회 조사와 형사 수사가 동시에 진행 중입니다.</t>
+          <t>뉴욕 연방법원에서 디소(DeSo) 창립자 알나지에 대한 사기 소송이 공식 취하되었다. 이번 결정으로 규제 당국은 동일한 혐의로 알나지나 관련 피고인들에게 다시 소송을 제기할 수 없게 되었다. 이는 가상자산 관련 사기 혐의 사건이 종결되었음을 의미한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>아르헨티나 밀레이 대통령과 측근들이 밈코인 '리브라' 홍보 직전 로비스트와 메시지를 주고받은 포렌식 정황이 공개되어 상대방 책임이 비교적 명확합니다. 대통령과 그의 측근들이 연루되어 상대방에게 자력이 충분하며, 토큰 붕괴로 수천 명의 투자자가 손실을 입어 집단적 피해 규모가 큽니다. 현재 아르헨티나 의회 조사와 형사 수사가 동시에 진행 중이며, 디지털 포렌식 분석 결과와 비밀 계약서 초안 등 객관적 증거가 확보되었습니다.</t>
+          <t>기사에 따르면 뉴욕 연방법원에서 디소 창립자 알나지에 대한 사기 소송이 공식 취하되었고, 규제 당국이 동일한 혐의로 다시 소송을 제기할 수 없다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>수백만 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>밀레이, 밈코인 ‘리브라’ 홍보 직전 로비스트와 메시지 교환…러그풀...</t>
+          <t>가상자산 시총, 2.42조 달러 돌파...비트코인 7만 5,000달러 시험대로</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339479</t>
+          <t>http://coinreaders.com/224042</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-14 12:47:32.415481+00:00</t>
+          <t>2026-03-16 00:52:19.125975+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>하비에르 밀레이 아르헨티나 대통령 및 관련자</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>공격자 미상, 피해자 업계 은퇴 선언</t>
+          <t>아르헨티나 의회 조사 및 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>가상자산 거물이 어드레스 포이즈닝 기법으로 추정되는 공격으로 2,400만 달러 규모의 자산을 강탈당했다. 이 사건으로 피해자는 업계를 떠나겠다고 선언했으며, 보안 전문가들은 공격자들이 치밀하게 범행을 계획했을 가능성에 무게를 두고 있다.</t>
+          <t>아르헨티나 밀레이 대통령이 밈코인 '리브라' 홍보 직전 로비스트와 메시지를 주고받은 포렌식 정황이 공개되며 러그풀 의혹이 재점화되었습니다. 대통령의 홍보 게시 이후 토큰 가격이 급등했다가 몇 시간 만에 붕괴하여 수천 명의 투자자가 손실을 입었으며, 현재 아르헨티나 의회 조사와 형사 수사가 동시에 진행 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피해 규모는 2,400만 달러로 크지만(적합 조건 4), 공격자가 특정되지 않아 소송 상대방을 특정할 수 없으며, 상대방의 자력 또한 파악이 불가능합니다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 낮추므로 부적합합니다.</t>
+          <t>아르헨티나 밀레이 대통령과 측근들이 밈코인 '리브라' 홍보 직전 로비스트와 메시지를 주고받은 포렌식 정황이 공개되어 상대방 책임이 비교적 명확합니다. 대통령과 그의 측근들이 연루되어 상대방에게 자력이 충분하며, 토큰 붕괴로 수천 명의 투자자가 손실을 입어 집단적 피해 규모가 큽니다. 현재 아르헨티나 의회 조사와 형사 수사가 동시에 진행 중이며, 디지털 포렌식 분석 결과와 비밀 계약서 초안 등 객관적 증거가 확보되었습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>2,400만 달러</t>
+          <t>수백만 달러 이상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>가상자산 거물, 2,400만 달러 규모 자산 강탈 피해... 업계 떠난다  선언</t>
+          <t>밀레이, 밈코인 ‘리브라’ 홍보 직전 로비스트와 메시지 교환…러그풀...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/222143</t>
+          <t>https://www.tokenpost.kr/news/policy/339479</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-08 12:26:19.044112+00:00</t>
+          <t>2026-03-14 12:47:32.415481+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>미국 정부의 가상자산 피해 복구 프로그램 운영</t>
+          <t>공격자 미상, 피해자 업계 은퇴 선언</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>미국 트럼프 행정부가 가상자산 투자 사기 등 초국가적 사이버 범죄를 국가 안보 위협으로 규정했습니다. 이에 따라 탈취된 비트코인 등 가상자산을 추적 및 회수하여 피해자들에게 돌려주는 '피해 복구 프로그램'을 추진하고 있습니다.</t>
+          <t>가상자산 거물이 어드레스 포이즈닝 기법으로 추정되는 공격으로 2,400만 달러 규모의 자산을 강탈당했다. 이 사건으로 피해자는 업계를 떠나겠다고 선언했으며, 보안 전문가들은 공격자들이 치밀하게 범행을 계획했을 가능성에 무게를 두고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>미국 정부가 가상자산 투자 사기 등 사이버 범죄를 국가 안보 위협으로 규정하고 '피해 복구 프로그램'을 운영한다는 점에서, 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 예상됩니다. 정부 차원의 개입으로 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6) 가능성이 높아 소송금융 투자에 적합합니다.</t>
+          <t>피해 규모는 2,400만 달러로 크지만(적합 조건 4), 공격자가 특정되지 않아 소송 상대방을 특정할 수 없으며, 상대방의 자력 또한 파악이 불가능합니다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 낮추므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
+          <t>2,400만 달러</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>비트코인, 미국 국가 보호 자산 지정...트럼프 행정부 사이버 선전포고</t>
+          <t>가상자산 거물, 2,400만 달러 규모 자산 강탈 피해... 업계 떠난다  선언</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221974</t>
+          <t>http://coinreaders.com/222143</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:53.692072+00:00</t>
+          <t>2026-03-08 12:26:19.044112+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
+      <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>미 법무부 체포 및 수사 진행 중, 재판 대기</t>
+          <t>미국 정부의 가상자산 피해 복구 프로그램 운영</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>미 법무부가 '유동성 풀 투자'를 내세워 약 3억2800만달러(약 4820억원)를 편취한 혐의로 골리앗 벤처스 CEO 크리스토퍼 델가도를 체포했습니다. 신규 투자금으로 기존 투자자에게 수익을 돌려막는 전형적인 폰지 사기로, 피해자 자금은 호화 행사와 부동산 매입 등에 사용된 것으로 드러났습니다. 현재 국토안보수사국과 국세청이 수사를 진행 중이며, 델가도는 재판을 기다리고 있습니다.</t>
+          <t>미국 트럼프 행정부가 가상자산 투자 사기 등 초국가적 사이버 범죄를 국가 안보 위협으로 규정했습니다. 이에 따라 탈취된 비트코인 등 가상자산을 추적 및 회수하여 피해자들에게 돌려주는 '피해 복구 프로그램'을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>미 법무부가 골리앗 벤처스 CEO를 폰지 사기 혐의로 체포하여 상대방 책임이 명확하며(적합 조건 1), 약 3.28억 달러에 달하는 대규모 피해 금액과 다수의 피해자가 발생했습니다(적합 조건 3, 4). 국토안보수사국 및 국세청의 수사가 진행 중으로 증거 확보 및 공적 절차가 활발히 진행되고 있으며(적합 조건 5, 6), 편취 자금으로 부동산 매입 등 자산 은닉 정황이 있어 회수 가능성도 높습니다(적합 조건 2).</t>
+          <t>미국 정부가 가상자산 투자 사기 등 사이버 범죄를 국가 안보 위협으로 규정하고 '피해 복구 프로그램'을 운영한다는 점에서, 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 예상됩니다. 정부 차원의 개입으로 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6) 가능성이 높아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>약 3억2800만달러 (약 4820억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>미 법무부, ‘유동성 풀 투자’ 내세운 3억2800만달러 가상자산 폰지 사...</t>
+          <t>비트코인, 미국 국가 보호 자산 지정...트럼프 행정부 사이버 선전포고</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/335158</t>
+          <t>http://coinreaders.com/221974</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-03 00:20:29.489643+00:00</t>
+          <t>2026-03-07 12:22:53.692072+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
+      <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>중국계 초국적 범죄조직</t>
+          <t>크리스토퍼 알렉산더 델가도 (Christopher Alexander Delgado), 골리앗 벤처스</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>미 법무부 '스캠 센터 스트라이크 포스'의 수사 및 자산 회수 진행 중, 피해자 환급 절차 예정</t>
+          <t>미 법무부 체포 및 수사 진행 중, 재판 대기</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>미 법무부가 '돼지 도살'로 불리는 로맨스·가상자산 투자 사기 조직으로부터 5억8000만달러 상당의 디지털 자산을 회수했습니다. 중국계 초국적 범죄조직이 동남아 '사기 단지'를 거점으로 운영해온 이 사기는 연애 감정을 이용해 가짜 거래 플랫폼으로 투자금을 유도하는 수법입니다. 법무부는 회수된 자산을 피해자 환급 절차에 활용할 예정이며, 가상자산 기반 투자 사기에 대한 단속 수위를 높이고 있습니다.</t>
+          <t>미 법무부가 '유동성 풀 투자'를 내세워 약 3억2800만달러(약 4820억원)를 편취한 혐의로 골리앗 벤처스 CEO 크리스토퍼 델가도를 체포했습니다. 신규 투자금으로 기존 투자자에게 수익을 돌려막는 전형적인 폰지 사기로, 피해자 자금은 호화 행사와 부동산 매입 등에 사용된 것으로 드러났습니다. 현재 국토안보수사국과 국세청이 수사를 진행 중이며, 델가도는 재판을 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>미 법무부가 '돼지 도살' 가상자산 사기 조직으로부터 5억8000만달러를 회수했으며, 피해자 환급 절차를 진행할 예정입니다. 이는 상대방 책임이 명확하고(1), 공적 절차가 진행 중이며(6), 피해 규모가 매우 크고(4), 집단적 피해(3)에 해당합니다. 또한 미 법무부의 자산 회수 노력으로 자력 확보 가능성(2)과 증거 확보(5)도 높습니다.</t>
+          <t>미 법무부가 골리앗 벤처스 CEO를 폰지 사기 혐의로 체포하여 상대방 책임이 명확하며(적합 조건 1), 약 3.28억 달러에 달하는 대규모 피해 금액과 다수의 피해자가 발생했습니다(적합 조건 3, 4). 국토안보수사국 및 국세청의 수사가 진행 중으로 증거 확보 및 공적 절차가 활발히 진행되고 있으며(적합 조건 5, 6), 편취 자금으로 부동산 매입 등 자산 은닉 정황이 있어 회수 가능성도 높습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>5억8000만달러 (약 8362억3800만원) 이상</t>
+          <t>약 3억2800만달러 (약 4820억원)</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (미상)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>미 법무부, ‘돼지 도살’ 가상자산 사기 연계 자금 5억8000만달러 회수...</t>
+          <t>미 법무부, ‘유동성 풀 투자’ 내세운 3억2800만달러 가상자산 폰지 사...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334570</t>
+          <t>https://www.tokenpost.kr/news/policy/335158</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-28 00:21:22.169165+00:00</t>
+          <t>2026-03-03 00:20:29.489643+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="3" t="inlineStr">
+      <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>중국계 초국적 범죄조직</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>피해자 항의 및 언론 보도</t>
+          <t>미 법무부 '스캠 센터 스트라이크 포스'의 수사 및 자산 회수 진행 중, 피해자 환급 절차 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>비트코인 채굴 투자로 수천만 원의 손실을 입은 피해자가 설명회 현장에서 항의하는 모습이 언론에 포착되었습니다. 이는 가상자산 관련 사기 피해의 심각성을 보여주며, 유사한 피해를 입은 다수의 투자자가 있을 것으로 예상됩니다.</t>
+          <t>미 법무부가 '돼지 도살'로 불리는 로맨스·가상자산 투자 사기 조직으로부터 5억8000만달러 상당의 디지털 자산을 회수했습니다. 중국계 초국적 범죄조직이 동남아 '사기 단지'를 거점으로 운영해온 이 사기는 연애 감정을 이용해 가짜 거래 플랫폼으로 투자금을 유도하는 수법입니다. 법무부는 회수된 자산을 피해자 환급 절차에 활용할 예정이며, 가상자산 기반 투자 사기에 대한 단속 수위를 높이고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>비트코인 채굴 사기로 추정되는 사건으로, 피해자가 수천만 원의 손실을 입었으며 설명회 형식으로 보아 다수의 피해자가 발생했을 가능성이 높습니다. 언론 취재가 진행 중이므로 증거 확보 가능성도 높습니다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능성)</t>
+          <t>미 법무부가 '돼지 도살' 가상자산 사기 조직으로부터 5억8000만달러를 회수했으며, 피해자 환급 절차를 진행할 예정입니다. 이는 상대방 책임이 명확하고(1), 공적 절차가 진행 중이며(6), 피해 규모가 매우 크고(4), 집단적 피해(3)에 해당합니다. 또한 미 법무부의 자산 회수 노력으로 자력 확보 가능성(2)과 증거 확보(5)도 높습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>5억8000만달러 (약 8362억3800만원) 이상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>비트코인 채굴로 큰돈  믿었다 수천만 원 증발…설명회 잠입해보니</t>
+          <t>미 법무부, ‘돼지 도살’ 가상자산 사기 연계 자금 5억8000만달러 회수...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178355</t>
+          <t>https://www.tokenpost.kr/news/policy/334570</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-26 12:42:56.576020+00:00</t>
+          <t>2026-02-28 00:21:22.169165+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="inlineStr">
+      <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가상자산 사기</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>피해자 항의 및 언론 보도</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>비트코인 채굴 투자로 수천만 원의 손실을 입은 피해자가 설명회 현장에서 항의하는 모습이 언론에 포착되었습니다. 이는 가상자산 관련 사기 피해의 심각성을 보여주며, 유사한 피해를 입은 다수의 투자자가 있을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>비트코인 채굴 사기로 추정되는 사건으로, 피해자가 수천만 원의 손실을 입었으며 설명회 형식으로 보아 다수의 피해자가 발생했을 가능성이 높습니다. 언론 취재가 진행 중이므로 증거 확보 가능성도 높습니다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능성)</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>비트코인 채굴로 큰돈  믿었다 수천만 원 증발…설명회 잠입해보니</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178355</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:42:56.576020+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>가상자산 사기</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>보리스 엡스타인 등 트럼프 측근 인사들</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>미국 워싱턴 D.C. 연방지방법원에 집단소송 제기</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>트럼프 대통령 고문 보리스 엡스타인 등 인사들이 밈코인 '렛츠 고 브랜든'을 홍보하며 허위·기만적 주장을 펼쳤다는 혐의로 투자자들로부터 집단소송을 당했다. 원고 측은 해당 토큰이 탈중앙화되었다고 강조했지만 실제로는 소수 운영진이 핵심 권한을 통제했다고 주장한다. 이번 소송은 정치인 연계 밈코인 마케팅의 법적 책임 논의를 확대할 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (피고인들이 허위·기만적 주장을 펼쳤다고 지적), 집단적 피해 (투자자들로부터 집단소송 제기), 증거 확보 가능 (스마트컨트랙트 통제 구조에 대한 구체적 주장). 트럼프 측근이라는 고위 정치 인사가 피고로 특정되어 사회적 관심과 배상 능력이 높을 가능성이 있으며, 밈코인 사기 사건의 특성상 다수의 피해자와 큰 피해 규모가 예상됩니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>투자자 다수</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>트럼프 측근, 밈코인 ‘렛츠 고 브랜든’ 홍보 의혹…투자자 집단소송 ...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-02-13</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/breaking/331407</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-02-21 17:53:21.295692+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>