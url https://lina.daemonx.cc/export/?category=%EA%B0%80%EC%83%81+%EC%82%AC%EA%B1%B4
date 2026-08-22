--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,462 +537,526 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가상 사건</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>가상 사건의 줄거리</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 '신이랑 법률사무소'라는 제목과 함께 유연석 배우의 무당 변신, 전국 시청률 10% 돌파 등의 내용을 담고 있습니다. 이는 피해자의 아내, 선임 연구원, 사육시설을 '귀신 출몰 현장'으로 꾸민 내용 등 드라마나 영화의 줄거리를 묘사하는 것으로 보입니다.</t>
+          <t>해당 기사는 '허수아비'라는 작품의 리뷰로 보이며, 극 중 피해자가 재정증인으로 서고, 차영범이라는 인물이 임석만이라는 인물을 비난하는 등 작품 내러티브를 설명하고 있습니다. 이는 실제 사건이 아닌 창작물의 내용이므로 소송금융 분석 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마 또는 영화의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>기사 내용이 실제 사건이 아닌 드라마 또는 영화의 줄거리나 리뷰로 판단됩니다. 등장인물 이름 뒤에 배우 이름이 명시되어 있으며, '묵직한 엔딩'이라는 표현은 작품의 결말을 의미합니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'신이랑 법률사무소' 유연석, 무당 변신 파격 수사… 전국 시청률 10% 돌...</t>
+          <t>‘허수아비’ 작감배, 진정성 통했다!…묵직한 엔딩</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3542574</t>
+          <t>https://sports.khan.co.kr/article/202605270853003?pt=nv</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 00:23:00.924666+00:00</t>
+          <t>2026-07-05 07:01:53.652209+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가상 사건</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>유연석이 무당으로 변신하여 진범을 무너뜨리는 '신이랑 법률사무소'라는 드라마/영화의 줄거리 일부로 보입니다. 피해자 전상호의 죽음을 둘러싼 진실을 밝히는 내용이 언급됩니다.</t>
+          <t>기사는 '신이랑 법률사무소'라는 제목과 함께 유연석 배우의 무당 변신, 전국 시청률 10% 돌파 등의 내용을 담고 있습니다. 이는 피해자의 아내, 선임 연구원, 사육시설을 '귀신 출몰 현장'으로 꾸민 내용 등 드라마나 영화의 줄거리를 묘사하는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 드라마/영화의 줄거리 요약으로 판단됩니다. 실제 사건이 아니므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마 또는 영화의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>유연석, 무당으로 변신해 진범 무너뜨렸다…'신이랑 법률사무소' 사이다...</t>
+          <t>'신이랑 법률사무소' 유연석, 무당 변신 파격 수사… 전국 시청률 10% 돌...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>nc.press</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.nc.press/news/articleView.html?idxno=611323</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3542574</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-29 00:21:30.594468+00:00</t>
+          <t>2026-03-29 00:23:00.924666+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가상 사건</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>드라마 '건물주'의 4회 엔딩에서 세윤빌딩에서 또 다른 사고와 피해자가 발생했으며, 기수종과 김선이 1층 화장실에 숨겨둔 납치극 범행의 증거인 현금다발이 들통날 위기에 처하는 내용입니다. 이는 실제 사건이 아닌 드라마의 가상 줄거리입니다.</t>
+          <t>유연석이 무당으로 변신하여 진범을 무너뜨리는 '신이랑 법률사무소'라는 드라마/영화의 줄거리 일부로 보입니다. 피해자 전상호의 죽음을 둘러싼 진실을 밝히는 내용이 언급됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마 '건물주'의 줄거리 요약으로, 실제 발생한 사건이 아닌 가상의 내용을 다루고 있습니다. 소송금융 투자는 실제 법적 분쟁을 전제로 하므로, 본 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>제공된 기사 내용은 드라마/영화의 줄거리 요약으로 판단됩니다. 실제 사건이 아니므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>임수정, 현봉식과 난투극…하정우-현봉식, '파국' 직행 [건물주]</t>
+          <t>유연석, 무당으로 변신해 진범 무너뜨렸다…'신이랑 법률사무소' 사이다...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=727125</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=611323</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 00:31:42.677055+00:00</t>
+          <t>2026-03-29 00:21:30.594468+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가상 사건</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>드라마 줄거리 진행 중</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 TV 드라마 '신이랑'의 줄거리 일부를 다루고 있습니다. 주인공 신이랑이 귀신 전문 변호사로 각성하여 새로운 의뢰인의 사건을 맡게 되며, 다른 변호사 한나현과 대결할 것이라는 내용입니다.</t>
+          <t>드라마 '건물주'의 4회 엔딩에서 세윤빌딩에서 또 다른 사고와 피해자가 발생했으며, 기수종과 김선이 1층 화장실에 숨겨둔 납치극 범행의 증거인 현금다발이 들통날 위기에 처하는 내용입니다. 이는 실제 사건이 아닌 드라마의 가상 줄거리입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용은 실제 사건이 아닌 TV 드라마의 줄거리를 묘사하고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 드라마 '건물주'의 줄거리 요약으로, 실제 발생한 사건이 아닌 가상의 내용을 다루고 있습니다. 소송금융 투자는 실제 법적 분쟁을 전제로 하므로, 본 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>유연석, 아이브 삼킨 춤추고 시청률 대박…'신이랑' 시청률  9.1% [종합]</t>
+          <t>임수정, 현봉식과 난투극…하정우-현봉식, '파국' 직행 [건물주]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928982</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=727125</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-22 00:26:40.611400+00:00</t>
+          <t>2026-03-27 00:31:42.677055+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가상 사건</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마 '지금 불륜이 문제가 아닙니다'의 줄거리를 소개하는 내용입니다. 행복한 가정을 팔아온 인플루언서 부부와 이웃집 의사 부부가 이혼 소송 중 감당 불가한 비밀로 얽히면서 벌어지는 블랙코미디를 다룹니다.</t>
+          <t>이 기사는 TV 드라마 '신이랑'의 줄거리 일부를 다루고 있습니다. 주인공 신이랑이 귀신 전문 변호사로 각성하여 새로운 의뢰인의 사건을 맡게 되며, 다른 변호사 한나현과 대결할 것이라는 내용입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마/영화의 줄거리 요약입니다. 따라서 소송금융 투자를 검토할 실제 법적 분쟁, 피해자, 상대방, 피해 규모 등이 존재하지 않아 투자 부적합합니다.</t>
+          <t>기사 내용은 실제 사건이 아닌 TV 드라마의 줄거리를 묘사하고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>충격적 반라 …김혜수마저 경악한 한 장의 사진 '폭소'</t>
+          <t>유연석, 아이브 삼킨 춤추고 시청률 대박…'신이랑' 시청률  9.1% [종합]</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=802752</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928982</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-10 13:21:38.082713+00:00</t>
+          <t>2026-03-22 00:26:40.611400+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가상 사건</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>기사는 '서프라이즈 미스터리 살롱'이라는 TV 프로그램에서 '숀'이라는 인물이 이혼 위기와 숙소 손해배상금을 물게 되는 가상 스토리를 다루고 있습니다. 이는 실제 법적 분쟁이 아닌 방송 콘텐츠의 내용입니다.</t>
+          <t>해당 기사는 드라마 '지금 불륜이 문제가 아닙니다'의 줄거리를 소개하는 내용입니다. 행복한 가정을 팔아온 인플루언서 부부와 이웃집 의사 부부가 이혼 소송 중 감당 불가한 비밀로 얽히면서 벌어지는 블랙코미디를 다룹니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사는 '서프라이즈 미스터리 살롱'이라는 TV 프로그램의 줄거리를 묘사하는 것으로, 실제 발생한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마/영화의 줄거리 요약입니다. 따라서 소송금융 투자를 검토할 실제 법적 분쟁, 피해자, 상대방, 피해 규모 등이 존재하지 않아 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'서프라이즈 미스터리 살롱' 이찬원, 압도하는 분노 연기로 몰입감 유발...</t>
+          <t>충격적 반라 …김혜수마저 경악한 한 장의 사진 '폭소'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15997429</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=802752</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:10.499046+00:00</t>
+          <t>2026-03-10 13:21:38.082713+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가상 사건</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>TV 프로그램 내 가상 사건</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
+          <t>기사는 '서프라이즈 미스터리 살롱'이라는 TV 프로그램에서 '숀'이라는 인물이 이혼 위기와 숙소 손해배상금을 물게 되는 가상 스토리를 다루고 있습니다. 이는 실제 법적 분쟁이 아닌 방송 콘텐츠의 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>제공된 기사는 '서프라이즈 미스터리 살롱'이라는 TV 프로그램의 줄거리를 묘사하는 것으로, 실제 발생한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>'서프라이즈 미스터리 살롱' 이찬원, 압도하는 분노 연기로 몰입감 유발...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15997429</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:05:10.499046+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>가상 사건</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
           <t>ENA 드라마 '아너: 그녀들의 법정'의 8회 줄거리 요약 기사로, 주인공 윤라영이 20년 전 성폭행 피해를 고백하고 비밀 성매매 어플 '커넥트인'을 폭로하며 가해자 박제열에 맞서는 내용입니다. 피해자들이 연대하여 법적 대응을 준비하는 과정을 담고 있습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>해당 기사는 ENA 드라마 '아너: 그녀들의 법정'의 줄거리 요약으로, 실제 발생한 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 드라마 속 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>‘아너’ 이나영, 피해자 연대 이끈 충격 고백 … 서현우 몰락길만 걸어...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>sportsworldi.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.sportsworldi.com/newsView/20260225503201</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-25 00:32:36.416560+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>