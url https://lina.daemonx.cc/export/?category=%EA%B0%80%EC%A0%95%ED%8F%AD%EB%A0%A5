--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$50</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$51</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N50"/>
+  <dimension ref="A1:N51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="32" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -545,3365 +545,3425 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 어린 시절 부친의 가정폭력에 장기간 노출된 A씨가 출산한 아이를 방치해 사망에 이르게 한 사건과, 강북 모텔 연쇄살인 피의자 김소영 역시 가정폭력 피해자였다는 점을 조명한다. 아동학대 피해자가 성인이 되어 또 다른 폭력을 저지르는 현상을 분석하며, 치유되지 않은 트라우마가 폭력의 대물림으로 이어진다고 지적한다.</t>
+          <t>본 기사는 가정폭력을 단순한 부부싸움이 아닌 범죄로 인식해야 함을 강조하는 포럼 글입니다. 가해자와 피해자를 분리하는 응급조치와 사법경찰관의 긴급임시조치(주거지 퇴거, 접근 금지 등)의 필요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 조건 불충족 (A씨 부친의 경제적 무능력 언급). 기사는 아동학대 피해자가 가해자가 되는 사회적 현상에 초점을 맞추고 있으며, 피해자(A씨, 김소영)가 자신을 학대한 부친을 상대로 손해배상을 청구하는 소송금융 기회로 보기 어려움. 집단적 피해를 입은 다수의 원고가 특정되지 않으며, 소송금융 투자 대상으로서의 명확한 사건 구조가 부재함.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌 가정폭력의 심각성과 관련 법적 조치에 대한 일반적인 포럼 글입니다. 따라서 특정 가해자, 피해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 소송금융 적합 조건(1, 2, 3, 4, 5, 6)에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>아빠가 무서웠던 소녀, 살해범이 되다 …피해자에서 가해자로[미래세대...</t>
+          <t>[제민포럼] '부부싸움'이라는 착각, 가정폭력은 범죄다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260504_0003615799</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=840642</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-16 07:00:17.485885+00:00</t>
+          <t>2026-07-25 07:02:12.210193+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>태국인 아내에게 끓는 물을 부은 남편의 형사 재판 변론이 피해자 측의 입장 변경으로 재개되었습니다. 당초 4월 선고 예정이었으나, 피해자가 처벌을 원한다는 의사를 밝히면서 재판부가 이를 고려하기 위해 변론을 다시 진행합니다.</t>
+          <t>기사는 어린 시절 부친의 가정폭력에 장기간 노출된 A씨가 출산한 아이를 방치해 사망에 이르게 한 사건과, 강북 모텔 연쇄살인 피의자 김소영 역시 가정폭력 피해자였다는 점을 조명한다. 아동학대 피해자가 성인이 되어 또 다른 폭력을 저지르는 현상을 분석하며, 치유되지 않은 트라우마가 폭력의 대물림으로 이어진다고 지적한다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되어 있으나(적합 조건 5), 이는 형사 재판에 관한 내용입니다. 소송금융은 주로 민사 손해배상 청구를 대상으로 하며, 이 사건은 집단적 피해가 아니고(적합 조건 3 불충족) 상대방의 자력이 충분한지 불확실하며(적합 조건 2 불확실) 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 4 불확실). 또한, 개인 간의 가정폭력 사건으로 소송금융의 일반적인 투자 대상과는 거리가 있습니다.</t>
+          <t>상대방에게 자력이 충분함 조건 불충족 (A씨 부친의 경제적 무능력 언급). 기사는 아동학대 피해자가 가해자가 되는 사회적 현상에 초점을 맞추고 있으며, 피해자(A씨, 김소영)가 자신을 학대한 부친을 상대로 손해배상을 청구하는 소송금융 기회로 보기 어려움. 집단적 피해를 입은 다수의 원고가 특정되지 않으며, 소송금융 투자 대상으로서의 명확한 사건 구조가 부재함.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'태국인 아내에 끓는물' 남편 재판 재개… 피해자가 처벌 원해</t>
+          <t>아빠가 무서웠던 소녀, 살해범이 되다 …피해자에서 가해자로[미래세대...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008551400&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260504_0003615799</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-14 20:26:40.867908+00:00</t>
+          <t>2026-05-16 07:00:17.485885+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>남편</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 또는 완료 후 민사 소송 가능성</t>
+          <t>형사 재판 진행 중 (변론 재개)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>피해자 A씨(54)가 사위의 폭력으로부터 딸을 보호하기 위해 함께 살다가 수개월간 지속적인 폭력에 시달리다 사망한 사건입니다. 사위의 폭력 행위가 명확하며, 형사 수사가 진행 중일 것으로 예상됩니다.</t>
+          <t>태국인 아내에게 끓는 물을 부은 남편의 형사 재판 변론이 피해자 측의 입장 변경으로 재개되었습니다. 당초 4월 선고 예정이었으나, 피해자가 처벌을 원한다는 의사를 밝히면서 재판부가 이를 고려하기 위해 변론을 다시 진행합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(사위)의 폭력 책임은 명확하고(적합 조건 1), 사망 사건이므로 형사 수사 등 공적 절차가 진행 중이거나 진행될 가능성이 높으며(적합 조건 6), 증거 확보도 용이할 것으로 보이나(적합 조건 5), 기사 내용('좁은 원룸')으로 미루어 볼 때 상대방의 자력이 충분하지 않아 손해배상금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 요인입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되어 있으나(적합 조건 5), 이는 형사 재판에 관한 내용입니다. 소송금융은 주로 민사 손해배상 청구를 대상으로 하며, 이 사건은 집단적 피해가 아니고(적합 조건 3 불충족) 상대방의 자력이 충분한지 불확실하며(적합 조건 2 불확실) 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 4 불확실). 또한, 개인 간의 가정폭력 사건으로 소송금융의 일반적인 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (장모 A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>좁은 원룸서 이어진 ‘사위의 지옥’…장모, 딸 지키려다 끝내 ‘캐리어...</t>
+          <t>'태국인 아내에 끓는물' 남편 재판 재개… 피해자가 처벌 원해</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260405500629</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008551400&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:19:11.242908+00:00</t>
+          <t>2026-05-14 20:26:40.867908+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>조모씨, 최모씨</t>
+          <t>사위</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+          <t>형사 수사 진행 중 또는 완료 후 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>50대 장모가 사위로부터 수개월간 폭행당하다 사망하고, 딸은 남편의 강압으로 시신 유기를 도운 사건입니다. 사위는 존속살해 및 시체유기 혐의, 딸은 시체유기 혐의로 구속되었으며, 경찰은 수사 후 검찰에 송치할 예정입니다. 피해자는 보호 사각지대에 방치되어 적절한 치료를 받지 못했습니다.</t>
+          <t>피해자 A씨(54)가 사위의 폭력으로부터 딸을 보호하기 위해 함께 살다가 수개월간 지속적인 폭력에 시달리다 사망한 사건입니다. 사위의 폭력 행위가 명확하며, 형사 수사가 진행 중일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차(경찰 수사 및 검찰 송치 예정)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고인들의 경제적 자력이 부족하여 손해배상금 회수 가능성이 매우 낮으므로, 소송금융 투자에 있어 핵심적인 부적합 사유에 해당합니다.</t>
+          <t>상대방(사위)의 폭력 책임은 명확하고(적합 조건 1), 사망 사건이므로 형사 수사 등 공적 절차가 진행 중이거나 진행될 가능성이 높으며(적합 조건 6), 증거 확보도 용이할 것으로 보이나(적합 조건 5), 기사 내용('좁은 원룸')으로 미루어 볼 때 상대방의 자력이 충분하지 않아 손해배상금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 요인입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명 (장모 A씨)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>가정폭력 사각지대 방치가 부른 참극…'캐리어 시신' 사건 전말</t>
+          <t>좁은 원룸서 이어진 ‘사위의 지옥’…장모, 딸 지키려다 끝내 ‘캐리어...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260403137200053?input=1195m</t>
+          <t>https://www.kbmaeil.com/article/20260405500629</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:22:26.607241+00:00</t>
+          <t>2026-04-05 12:19:11.242908+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>조모 씨</t>
+          <t>조모씨, 최모씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 전 피의자 심문 진행 중, 가정폭력 혐의 추가 적용 검토</t>
+          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대구에서 50대 장모가 가정폭력을 당하던 딸을 보호하기 위해 함께 살다가 사위에게 살해당하고 시신이 유기된 사건입니다. 사위는 범행 후 아내를 감시하며 신고를 막았으며, 경찰은 사위를 구속하고 가정폭력 혐의 추가 적용을 검토 중입니다.</t>
+          <t>50대 장모가 사위로부터 수개월간 폭행당하다 사망하고, 딸은 남편의 강압으로 시신 유기를 도운 사건입니다. 사위는 존속살해 및 시체유기 혐의, 딸은 시체유기 혐의로 구속되었으며, 경찰은 수사 후 검찰에 송치할 예정입니다. 피해자는 보호 사각지대에 방치되어 적절한 치료를 받지 못했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 가능하지만(적합 조건 5), 피고가 개인(사위)으로 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 사건입니다.</t>
+          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차(경찰 수사 및 검찰 송치 예정)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고인들의 경제적 자력이 부족하여 손해배상금 회수 가능성이 매우 낮으므로, 소송금융 투자에 있어 핵심적인 부적합 사유에 해당합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (장모 A씨)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>숨진 장모, 매맞는 딸 지키려 함께 살다 참변</t>
+          <t>가정폭력 사각지대 방치가 부른 참극…'캐리어 시신' 사건 전말</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260403/133673202/2</t>
+          <t>https://www.yna.co.kr/view/AKR20260403137200053?input=1195m</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:06.085568+00:00</t>
+          <t>2026-04-05 00:22:26.607241+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>조모 씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 전 피의자 심문 진행 중, 가정폭력 혐의 추가 적용 검토</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>대구에서 50대 장모가 가정폭력을 당하던 딸을 보호하기 위해 함께 살다가 사위에게 살해당하고 시신이 유기된 사건입니다. 사위는 범행 후 아내를 감시하며 신고를 막았으며, 경찰은 사위를 구속하고 가정폭력 혐의 추가 적용을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 가능하지만(적합 조건 5), 피고가 개인(사위)으로 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>숨진 장모, 매맞는 딸 지키려 함께 살다 참변</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260403/133673202/2</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:20:06.085568+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>가정폭력</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>조모씨</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>대구 캐리어 시신 사건은 사위 조모씨가 가정폭력으로부터 딸을 보호하려던 장모 A씨를 폭행 살해하고 시신을 유기한 사건입니다. 딸 최씨 또한 남편의 협박과 통제에 시달렸습니다. 경찰은 조씨를 존속살해 및 시체유기 혐의로, 최씨를 시체유기 혐의로 각각 구속했습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속으로 증거가 확보되었으며(적합 조건 5), 형사 절차가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 상대방이 개인으로 자력 충분 여부가 불확실하고(적합 조건 2), 집단적 피해가 아닌 개별 사건(적합 조건 3)이며, 피해 금액을 특정하기 어렵다는 점에서 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>대구 ‘캐리어 시신’ 장모…사위 폭력서 딸 지키려 신혼 원룸 함께 살...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25417426</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-04-04 00:18:48.694978+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>가정폭력</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>사위</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>경찰 조사 진행 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>대구 캐리어 시신 사건의 피해자인 50대 여성이 가정폭력을 당하던 딸을 지키려다 사위에게 변을 당한 것으로 조사되었습니다. 사위는 범행 직후 아내의 신고를 막기 위해 일상을 통제한 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>상대방(사위)의 책임이 명확하고(적합 조건 1), 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행이 확인됩니다(적합 조건 5, 6). 그러나 상대방의 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 관점에서 피해 규모가 크다고 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>4월 3일 미리 보는 MBN 뉴스7</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185948</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-03 12:20:11.604055+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-04-03 00:44:59.714524+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>50대 남성 A 씨가 사실혼 관계인 여성 B 씨를 폭행하여 긴급임시조치 처분을 받았음에도 다시 찾아가 폭행한 혐의로 구속 송치되었다. 피해자 B 씨의 스마트워치 신고로 경찰이 출동하여 A 씨를 현행범 체포했다.</t>
+          <t>한화손해보험이 가정폭력 피해 관련 법률비용을 보장하는 여성보험 상품을 업계 최초로 도입했습니다. 이 상품은 가사소송 관련 변호사 선임비 등 법률비용을 심급별 최대 1000만원씩 총 3000만원 한도 내에서 보장하며, 위자료, 양육비, 재산분할 등 관련 분쟁까지 포함합니다. 또한 대한변호사협회와 협력하여 'Lady 변호사 상담' 서비스도 제공합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인으로 자력 확보가 불확실하여 배상 능력에 대한 우려가 크다. 또한 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 정도로 크다고 보기 어렵다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건을 다루는 것이 아니라, 가정폭력 피해자의 법률 비용을 보장하는 새로운 보험 상품 출시를 알리는 내용입니다. 소송금융은 특정 소송에 대한 투자 기회를 찾지만, 이 보험 상품은 오히려 피해자들이 소송금융 없이도 법률 비용을 충당할 수 있도록 돕는 역할을 합니다. 따라서 소송금융 투자 기회로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>긴급임시조치에도 사실혼 아내 폭행...50대 구속송치</t>
+          <t>한화손보, 가정폭력 법률비용 보장 첫 도입…여성보험 영역 확장</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604021905293818</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=700612</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 12:25:55.565166+00:00</t>
+          <t>2026-04-03 00:44:59.714524+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>50대 남성 A 씨</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>여성살해죄 법안 통과, 가정폭력 반대 행사 진행</t>
+          <t>경찰 수사 및 구속 송치</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>루마니아에서 가정폭력으로 인한 사망자가 매주 1명씩 발생하는 심각한 상황에 대한 경각심을 높이고 피해자들을 추모하기 위한 '빨간 구두' 행사가 열렸다. 루마니아 의회는 최근 여성살해죄 법안을 통과시켰으며, 행사는 가정의 안전을 강조하며 가정폭력 희생자들과의 연대를 상징했다.</t>
+          <t>50대 남성 A 씨가 사실혼 관계인 여성 B 씨를 폭행하여 긴급임시조치 처분을 받았음에도 다시 찾아가 폭행한 혐의로 구속 송치되었다. 피해자 B 씨의 스마트워치 신고로 경찰이 출동하여 A 씨를 현행범 체포했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>가정폭력으로 인한 사망자가 매주 1명씩 발생하는 등 집단적이고 심각한 피해가 존재하며(적합 조건 3, 4), 여성살해죄 법안 통과 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 특정 기업이나 기관이 아닌 개별 가해자를 상대로 한 소송이 될 가능성이 높아 상대방의 자력 확보가 어렵다는 점에서 소송금융 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인으로 자력 확보가 불확실하여 배상 능력에 대한 우려가 크다. 또한 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 정도로 크다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>매주 1명 이상 사망, 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[아침에 한 장] 빨간 구두</t>
+          <t>긴급임시조치에도 사실혼 아내 폭행...50대 구속송치</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/02/2026040290034.html</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604021905293818</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 00:28:52.236572+00:00</t>
+          <t>2026-04-02 12:25:55.565166+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>여성살해죄 법안 통과, 가정폭력 반대 행사 진행</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한화손해보험이 가정폭력 피해 여성의 법률비용을 담보하는 상품에 대한 배타적사용권을 획득했습니다. 이 상품은 가사소송 영역에서 변호사 선임비용, 위자료, 양육비 등을 보장하며, 유엔여성기구와 유엔글로벌콤팩트가 공동 발족한 여성역량강화원칙(WEPs)에 동참하는 의미도 있습니다.</t>
+          <t>루마니아에서 가정폭력으로 인한 사망자가 매주 1명씩 발생하는 심각한 상황에 대한 경각심을 높이고 피해자들을 추모하기 위한 '빨간 구두' 행사가 열렸다. 루마니아 의회는 최근 여성살해죄 법안을 통과시켰으며, 행사는 가정의 안전을 강조하며 가정폭력 희생자들과의 연대를 상징했다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 가정폭력 피해자를 위한 보험 상품에 대한 것으로, 특정 소송금융 투자 기회를 설명하고 있지 않습니다. 실제 소송의 상대방(가해자)은 자력이 불충분한 경우가 많고, 피해가 개별적이어서 집단적 피해 조건에 부합하지 않습니다.</t>
+          <t>가정폭력으로 인한 사망자가 매주 1명씩 발생하는 등 집단적이고 심각한 피해가 존재하며(적합 조건 3, 4), 여성살해죄 법안 통과 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 특정 기업이나 기관이 아닌 개별 가해자를 상대로 한 소송이 될 가능성이 높아 상대방의 자력 확보가 어렵다는 점에서 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>매주 1명 이상 사망, 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>가정폭력 피해 여성까지 보장…한화손해보험 '배타적사용권' 살펴 보니</t>
+          <t>[아침에 한 장] 빨간 구두</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658221</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/02/2026040290034.html</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 12:47:59.317496+00:00</t>
+          <t>2026-04-02 00:28:52.236572+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>한화손해보험이 여성 고객의 법률 리스크를 보장하는 '가정폭력 등으로 인한 법률비용' 담보와 'Lady 변호사 상담' 서비스를 포함한 '한화 시그니처 여성 건강보험 4.0'을 선보였다. 이 상품은 업계 최초로 가사소송 영역의 법률비용을 보장하며, 심급별 최대 1000만원, 총 3000만원까지 실손 보장한다. 또한 대한변호사협회와 협력하여 변호사 상담 서비스도 제공한다.</t>
+          <t>한화손해보험이 가정폭력 피해 여성의 법률비용을 담보하는 상품에 대한 배타적사용권을 획득했습니다. 이 상품은 가사소송 영역에서 변호사 선임비용, 위자료, 양육비 등을 보장하며, 유엔여성기구와 유엔글로벌콤팩트가 공동 발족한 여성역량강화원칙(WEPs)에 동참하는 의미도 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 특정 사건을 다루는 것이 아니라, 한화손해보험이 출시한 법률비용 보장 보험 상품에 대한 내용입니다. 소송금융은 소송 비용을 지원하고 승소 시 수익을 공유하는 모델이므로, 보험사가 법률 비용을 보장하는 상품은 소송금융의 투자 기회와는 직접적인 관련이 없습니다.</t>
+          <t>이 기사는 가정폭력 피해자를 위한 보험 상품에 대한 것으로, 특정 소송금융 투자 기회를 설명하고 있지 않습니다. 실제 소송의 상대방(가해자)은 자력이 불충분한 경우가 많고, 피해가 개별적이어서 집단적 피해 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>한화손보, '가정폭력 법률비용' 최대 3000만원 보장한다</t>
+          <t>가정폭력 피해 여성까지 보장…한화손해보험 '배타적사용권' 살펴 보니</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>opinionnews.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.opinionnews.co.kr/news/articleView.html?idxno=135927</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658221</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-30 13:04:09.868550+00:00</t>
+          <t>2026-03-31 12:47:59.317496+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>한화손해보험이 업계 최초로 가정폭력 관련 법률비용을 보장하는 담보를 개발하여 '한화 시그니처 여성 건강보험 4.0'에 탑재했습니다. 이 담보는 가정폭력 손해에 대한 변호사 선임비 등 소송비용과 위자료, 양육비, 재산분할 청구 비용까지 보장하며, 심급별 최대 3000만원까지 실손 보장합니다. 또한, 대한변호사협회와 협력하여 'Lady 변호사 상담' 서비스도 제공합니다.</t>
+          <t>한화손해보험이 여성 고객의 법률 리스크를 보장하는 '가정폭력 등으로 인한 법률비용' 담보와 'Lady 변호사 상담' 서비스를 포함한 '한화 시그니처 여성 건강보험 4.0'을 선보였다. 이 상품은 업계 최초로 가사소송 영역의 법률비용을 보장하며, 심급별 최대 1000만원, 총 3000만원까지 실손 보장한다. 또한 대한변호사협회와 협력하여 변호사 상담 서비스도 제공한다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 한화손해보험이 출시한 새로운 보험 상품에 대한 내용입니다. 소송금융 투자를 검토할 특정 사건이 존재하지 않으므로 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 특정 사건을 다루는 것이 아니라, 한화손해보험이 출시한 법률비용 보장 보험 상품에 대한 내용입니다. 소송금융은 소송 비용을 지원하고 승소 시 수익을 공유하는 모델이므로, 보험사가 법률 비용을 보장하는 상품은 소송금융의 투자 기회와는 직접적인 관련이 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>한화손보, 업계 첫 ‘가정폭력 법률비용’ 보장 배타적사용권</t>
+          <t>한화손보, '가정폭력 법률비용' 최대 3000만원 보장한다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>opinionnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705141?ref=naver</t>
+          <t>http://www.opinionnews.co.kr/news/articleView.html?idxno=135927</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-30 00:49:53.623475+00:00</t>
+          <t>2026-03-30 13:04:09.868550+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>한화손해보험이 업계 최초로 가정폭력 피해자의 법률비용을 보장하는 담보를 출시했습니다. 이 상품은 가정폭력 가해자를 상대로 한 법적 대응 시 변호사 선임비 등 소송비용과 위자료, 양육비, 재산분할 등 비송 사건 비용을 보장합니다.</t>
+          <t>한화손해보험이 업계 최초로 가정폭력 관련 법률비용을 보장하는 담보를 개발하여 '한화 시그니처 여성 건강보험 4.0'에 탑재했습니다. 이 담보는 가정폭력 손해에 대한 변호사 선임비 등 소송비용과 위자료, 양육비, 재산분할 청구 비용까지 보장하며, 심급별 최대 3000만원까지 실손 보장합니다. 또한, 대한변호사협회와 협력하여 'Lady 변호사 상담' 서비스도 제공합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 가정폭력 피해자를 위한 법률비용 보험 상품 출시에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 한화손해보험이 출시한 새로운 보험 상품에 대한 내용입니다. 소송금융 투자를 검토할 특정 사건이 존재하지 않으므로 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>한화손보, 가정폭력 법률비용 보장 담보 업계 최초 출시</t>
+          <t>한화손보, 업계 첫 ‘가정폭력 법률비용’ 보장 배타적사용권</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=506905</t>
+          <t>https://biz.heraldcorp.com/article/10705141?ref=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-29 12:53:56.977860+00:00</t>
+          <t>2026-03-30 00:49:53.623475+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>한화손해보험이 여성 건강보험에 가정폭력 피해자를 위한 법률비용 보장 담보를 신설했다. 이 담보는 가정폭력 관련 소송 및 위자료, 양육비, 재산분할 등 병합 소송의 변호사 선임비 등 법률비용을 심급별 최대 1000만원, 총 3000만원 한도로 실손 보장한다. 또한, 레이디 변호사 상담 서비스도 제공하여 고객의 법률 접근성을 높였다.</t>
+          <t>한화손해보험이 업계 최초로 가정폭력 피해자의 법률비용을 보장하는 담보를 출시했습니다. 이 상품은 가정폭력 가해자를 상대로 한 법적 대응 시 변호사 선임비 등 소송비용과 위자료, 양육비, 재산분할 등 비송 사건 비용을 보장합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자를 필요로 하는 특정 사건을 다루는 것이 아니라, 한화손해보험이 가정폭력 피해자를 위해 법률비용을 보장하는 보험 상품을 출시했다는 내용입니다. 이는 소송에 필요한 자금을 외부에서 조달하는 소송금융의 목적과 상반되므로, 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 것이 아니라, 가정폭력 피해자를 위한 법률비용 보험 상품 출시에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>한화손보 '가정폭력 법률비용'까지 보장</t>
+          <t>한화손보, 가정폭력 법률비용 보장 담보 업계 최초 출시</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603291814006290</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=506905</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-29 12:51:24.101875+00:00</t>
+          <t>2026-03-29 12:53:56.977860+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>순창경찰서가 결혼이주여성을 대상으로 가정폭력, 스토킹, 교제폭력 예방 교육을 실시했다. 언어 및 문화적 차이로 범죄에 취약한 이주여성들을 위해 피해자 보호지원 안내와 신고요령 교육이 제공되었다. 이는 잠재적 피해를 막기 위한 사전적 조치이다.</t>
+          <t>한화손해보험이 여성 건강보험에 가정폭력 피해자를 위한 법률비용 보장 담보를 신설했다. 이 담보는 가정폭력 관련 소송 및 위자료, 양육비, 재산분할 등 병합 소송의 변호사 선임비 등 법률비용을 심급별 최대 1000만원, 총 3000만원 한도로 실손 보장한다. 또한, 레이디 변호사 상담 서비스도 제공하여 고객의 법률 접근성을 높였다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 결혼이주여성을 대상으로 한 범죄 예방 교육에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 중인 사건 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자를 필요로 하는 특정 사건을 다루는 것이 아니라, 한화손해보험이 가정폭력 피해자를 위해 법률비용을 보장하는 보험 상품을 출시했다는 내용입니다. 이는 소송에 필요한 자금을 외부에서 조달하는 소송금융의 목적과 상반되므로, 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>순창경찰 결혼이주여성 범죄예방 교육</t>
+          <t>한화손보 '가정폭력 법률비용'까지 보장</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874946</t>
+          <t>http://www.fnnews.com/news/202603291814006290</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-29 12:26:47.261248+00:00</t>
+          <t>2026-03-29 12:51:24.101875+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>이혼소송 및 관련 법적 절차 완료</t>
+          <t>범죄 예방 교육 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>우즈베키스탄 출신 싱글맘 A씨는 한국에서 남편의 가정폭력을 겪고 이혼소송을 통해 법적 절차를 마무리했다. 현재 두 딸과 함께 한부모 가족복지시설 '달팽이 드림하우스'에 거주하며 자립을 준비 중이다. 이 기사는 이주여성 한부모 가족의 어려움과 이들을 위한 지역사회 민관협력의 모범 사례를 소개한다.</t>
+          <t>순창경찰서가 결혼이주여성을 대상으로 가정폭력, 스토킹, 교제폭력 예방 교육을 실시했다. 언어 및 문화적 차이로 범죄에 취약한 이주여성들을 위해 피해자 보호지원 안내와 신고요령 교육이 제공되었다. 이는 잠재적 피해를 막기 위한 사전적 조치이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 기사에 따르면 A씨는 2023년 말 이혼소송을 포함한 모든 법적 절차를 마무리했습니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상이 아닙니다. 또한, 상대방의 자력이나 집단적 피해 규모도 소송금융 투자에 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 결혼이주여성을 대상으로 한 범죄 예방 교육에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 중인 사건 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>절망 끝에 찾은 울타리…가정폭력 딛고선 두 딸 홀로 키우는 우즈벡 여...</t>
+          <t>순창경찰 결혼이주여성 범죄예방 교육</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260326026483894</t>
+          <t>http://sjbnews.com/news/news.php?number=874946</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-26 12:56:54.654917+00:00</t>
+          <t>2026-03-29 12:26:47.261248+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>이혼소송 및 관련 법적 절차 완료</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>제공된 기사는 법무법인 YK 이의진 변호사의 필자 소개와 함께 가정폭력 상황에서 법적 보호를 받는 방법에 대한 일반적인 법률 상식을 다루는 칼럼입니다. 특정 사건이나 피해 사례에 대한 보도가 아니므로 소송금융 투자 분석 대상이 아닙니다.</t>
+          <t>우즈베키스탄 출신 싱글맘 A씨는 한국에서 남편의 가정폭력을 겪고 이혼소송을 통해 법적 절차를 마무리했다. 현재 두 딸과 함께 한부모 가족복지시설 '달팽이 드림하우스'에 거주하며 자립을 준비 중이다. 이 기사는 이주여성 한부모 가족의 어려움과 이들을 위한 지역사회 민관협력의 모범 사례를 소개한다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 가정폭력 상황에서 법적 보호를 받는 방법에 대한 일반적인 법률 상식을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 분석이 불가능합니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 기사에 따르면 A씨는 2023년 말 이혼소송을 포함한 모든 법적 절차를 마무리했습니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상이 아닙니다. 또한, 상대방의 자력이나 집단적 피해 규모도 소송금융 투자에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[알아두면 쓸모있는 법률상식] 가정폭력 상황에서 법적 보호 받으려면…...</t>
+          <t>절망 끝에 찾은 울타리…가정폭력 딛고선 두 딸 홀로 키우는 우즈벡 여...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126143</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260326026483894</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-26 00:47:42.266624+00:00</t>
+          <t>2026-03-26 12:56:54.654917+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>40대 여성 A씨가 남편의 지속적인 가정폭력으로 갈비뼈 골절 등 전치 8주 진단을 받고 이혼을 고민하고 있다. A씨는 자녀들에게 피해 사실을 밝히고 별거에 들어갔으며, 변호사는 이혼을 조언했다.</t>
+          <t>제공된 기사는 법무법인 YK 이의진 변호사의 필자 소개와 함께 가정폭력 상황에서 법적 보호를 받는 방법에 대한 일반적인 법률 상식을 다루는 칼럼입니다. 특정 사건이나 피해 사례에 대한 보도가 아니므로 소송금융 투자 분석 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(남편)의 책임은 명확하고 상해 진단서 등 증거 확보가 가능하나, 상대방의 자력에 대한 정보가 없어 배상 능력 확인이 어렵다. 또한, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에 미치지 못할 가능성이 높아 투자 매력도가 낮다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 가정폭력 상황에서 법적 보호를 받는 방법에 대한 일반적인 법률 상식을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>자녀 앞에선 다정한데... 시부모 제사를 잊어?  남편 폭행에 갈비뼈 골...</t>
+          <t>[알아두면 쓸모있는 법률상식] 가정폭력 상황에서 법적 보호 받으려면…...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/26/2026032522110183236</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126143</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-26 00:15:30.841477+00:00</t>
+          <t>2026-03-26 00:47:42.266624+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>'금쪽같은 내 새끼' 방송 출연을 통한 전문가 상담</t>
+          <t>이혼 및 손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>'금쪽같은 내 새끼' 프로그램에서 초등학교 5학년 아들의 폭력으로 고통받는 가족의 사연이 공개되었다. 오은영 박사는 가족 구성원 모두가 가정폭력의 피해자이며 회복과 치료가 필요하다고 진단했다.</t>
+          <t>40대 여성 A씨가 남편의 지속적인 가정폭력으로 갈비뼈 골절 등 전치 8주 진단을 받고 이혼을 고민하고 있다. A씨는 자녀들에게 피해 사실을 밝히고 별거에 들어갔으며, 변호사는 이혼을 조언했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 사건은 가정 내 폭력 문제로, 소송금융의 주요 투자 대상인 대기업이나 기관을 상대로 한 손해배상 사건이 아니다. 상대방의 자력이 불분명하며, 피해 규모를 금전적으로 특정하기 어렵고 집단적 피해도 아니다. 따라서 소송금융 투자 적합도가 낮다.</t>
+          <t>상대방(남편)의 책임은 명확하고 상해 진단서 등 증거 확보가 가능하나, 상대방의 자력에 대한 정보가 없어 배상 능력 확인이 어렵다. 또한, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에 미치지 못할 가능성이 높아 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>초5 아들 폭력에 옷 찢어지고 벌벌 떨며 오열하는 母('금쪽같은')[종합]</t>
+          <t>자녀 앞에선 다정한데... 시부모 제사를 잊어?  남편 폭행에 갈비뼈 골...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928911</t>
+          <t>https://www.mt.co.kr/society/2026/03/26/2026032522110183236</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-21 00:18:23.585215+00:00</t>
+          <t>2026-03-26 00:15:30.841477+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2005년 협의 이혼 종결</t>
+          <t>'금쪽같은 내 새끼' 방송 출연을 통한 전문가 상담</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>개그우먼 김미화가 과거 이혼 당시 가정폭력 피해를 주장하며 겪었던 고통을 회고하는 내용입니다. 2004년 이혼 소송을 신청하여 2005년 협의 이혼으로 종결되었으며, 두 딸의 친권과 양육권은 김미화가 가졌습니다.</t>
+          <t>'금쪽같은 내 새끼' 프로그램에서 초등학교 5학년 아들의 폭력으로 고통받는 가족의 사연이 공개되었다. 오은영 박사는 가족 구성원 모두가 가정폭력의 피해자이며 회복과 치료가 필요하다고 진단했다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이미 2005년에 협의 이혼으로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없으며, 상대방의 책임 명확성이나 자력, 피해 규모 등 적합 조건에 해당하는 부분이 없습니다.</t>
+          <t>이 사건은 가정 내 폭력 문제로, 소송금융의 주요 투자 대상인 대기업이나 기관을 상대로 한 손해배상 사건이 아니다. 상대방의 자력이 불분명하며, 피해 규모를 금전적으로 특정하기 어렵고 집단적 피해도 아니다. 따라서 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>김미화  이혼 당시 괴로웠다…몹쓸 생각도</t>
+          <t>초5 아들 폭력에 옷 찢어지고 벌벌 떨며 오열하는 母('금쪽같은')[종합]</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260320064900635</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928911</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-20 00:50:41.832840+00:00</t>
+          <t>2026-03-21 00:18:23.585215+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>2005년 협의 이혼 종결</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>코미디언 김미화가 2005년 전 남편 A씨와의 가정폭력으로 인한 이혼 후 극단적인 생각까지 했음을 고백했다. 이혼 당시 두 딸의 친권과 양육권을 가졌으며, 2007년 재혼하여 새로운 가정을 꾸렸다. 본 기사는 과거의 사건을 회고하는 내용이다.</t>
+          <t>개그우먼 김미화가 과거 이혼 당시 가정폭력 피해를 주장하며 겪었던 고통을 회고하는 내용입니다. 2004년 이혼 소송을 신청하여 2005년 협의 이혼으로 종결되었으며, 두 딸의 친권과 양육권은 김미화가 가졌습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이미 2005년 협의 이혼으로 사건이 종결되어 부적합 조건에 해당합니다. 또한, 상대방의 자력 정보가 없으며, 집단적 피해가 아닌 개인적 사건으로 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>이미 2005년에 협의 이혼으로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없으며, 상대방의 책임 명확성이나 자력, 피해 규모 등 적합 조건에 해당하는 부분이 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>김미화, 가정폭력 이혼 후 극단적 생각…“모든 게 괴로워”</t>
+          <t>김미화  이혼 당시 괴로웠다…몹쓸 생각도</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11993177</t>
+          <t>https://www.ajunews.com/view/20260320064900635</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-20 00:46:43.852331+00:00</t>
+          <t>2026-03-20 00:50:41.832840+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>전 남편</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>이혼 소송 2005년 종결</t>
+          <t>2005년 협의 이혼 종결</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>개그우먼 김미화가 과거 전 남편의 상습적인 가정폭력과 외도로 인해 겪었던 고통과 이혼 과정을 고백했다. 2005년 이혼 소송을 통해 두 딸의 친권과 양육권을 가졌으며, 현재 남편과의 재혼으로 행복을 되찾았음을 밝혔다. 기사는 과거 사건에 대한 회고록적 성격이 강하다.</t>
+          <t>코미디언 김미화가 2005년 전 남편 A씨와의 가정폭력으로 인한 이혼 후 극단적인 생각까지 했음을 고백했다. 이혼 당시 두 딸의 친권과 양육권을 가졌으며, 2007년 재혼하여 새로운 가정을 꾸렸다. 본 기사는 과거의 사건을 회고하는 내용이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이혼 소송은 2005년에 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건 해당)</t>
+          <t>이미 2005년 협의 이혼으로 사건이 종결되어 부적합 조건에 해당합니다. 또한, 상대방의 자력 정보가 없으며, 집단적 피해가 아닌 개인적 사건으로 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (김미화 본인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'가정폭력 이혼' 김미화  모든 게 괴로웠다…몹쓸 생각도  고백</t>
+          <t>김미화, 가정폭력 이혼 후 극단적 생각…“모든 게 괴로워”</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/entertainment/2026/03/20/2026032006164090473</t>
+          <t>https://www.mk.co.kr/article/11993177</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-20 00:41:37.984219+00:00</t>
+          <t>2026-03-20 00:46:43.852331+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>전 남편</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>이혼 소송 2005년 종결</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>개그우먼 김미화가 과거 전 남편의 상습적인 가정폭력과 외도로 인해 겪었던 고통과 이혼 과정을 고백했다. 2005년 이혼 소송을 통해 두 딸의 친권과 양육권을 가졌으며, 현재 남편과의 재혼으로 행복을 되찾았음을 밝혔다. 기사는 과거 사건에 대한 회고록적 성격이 강하다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>이혼 소송은 2005년에 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건 해당)</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명 (김미화 본인)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>'가정폭력 이혼' 김미화  모든 게 괴로웠다…몹쓸 생각도  고백</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/entertainment/2026/03/20/2026032006164090473</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:41:37.984219+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>가정폭력</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
           <t>40대 남성 A씨</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>경찰 수사 및 유치장 유치 신청, 피해자 보호 조치 진행 중</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>40대 남성 A씨가 아내 B씨에 대한 접근금지 명령을 어기고 집에 무단 침입하여 경찰에 체포되었다. A씨는 이전에 가정폭력으로 임시조치 명령을 받은 상태였으며, 경찰은 A씨에 대한 유치장 유치를 신청하고 B씨에게 스마트워치를 지급하는 등 피해자 보호 조치를 진행 중이다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>상대방(A씨)이 개인으로 자력이 충분하다고 보기 어려워 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 불충족). 또한, 피해 규모가 소송금융 투자를 유치할 만큼 크지 않고 집단적 피해가 아닙니다 (적합 조건 3, 4 불충족). 책임 명확성 및 증거는 있으나, 재정적 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>접근금지 어기고 아내 집 무단침입… 갈 곳 없어서 왔다</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/19/2026031918571429023</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-19 12:29:22.045752+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="3" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>가정폭력</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>한모씨</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>남편의 폭행 혐의에 대한 형사 재판에서 벌금형 선고</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>남편 한모씨가 불륜 발각 후 아내 연모씨를 폭행하여 형사 재판에서 벌금 30만원을 선고받았다. 재판부는 남편의 정당방위 주장을 받아들이지 않고 폭행 사실을 인정했다. 아내는 이 사건으로 인한 정신적, 신체적 피해에 대해 민사상 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>남편의 폭행 사실이 형사 재판을 통해 유죄로 인정되어 책임이 명확하고(적합 조건 1), 법원의 판결이 증거로 활용될 수 있음(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 해당 없음), 피해 규모가 크다고 보기 어렵고(적합 조건 4 해당 없음), 상대방의 자력이 충분한 대기업 등이 아님(적합 조건 2 해당 없음). 따라서 소송금융 투자 적합도는 'Medium'으로 판단됨.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>네가 뭔데 나가라 마라야  불륜 들통 후 아내 넘어뜨린 적반하장 남편...</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603131524521664</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-16 00:23:09.119469+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-15 12:50:50.986805+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>김주하의 전 남편</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>이혼 종결 후 과거사 고백</t>
+          <t>이혼 및 가정폭력 피해는 이미 종결된 사건으로, 현재 소송 진행 중이 아님</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>방송인 김주하가 오은영 박사의 유튜브 채널을 통해 전 남편의 가정폭력과 가스라이팅으로 세 차례 극단적 시도를 했음을 고백했다. 오 박사는 김주하를 가정폭력의 생존자라며 독려했고, 김주하는 이혼 후 과거사를 밝히는 이유를 설명했다.</t>
+          <t>방송인 김주하가 전 남편과의 결혼 생활 중 겪었던 가정폭력 피해와 이로 인한 세 차례의 극단적 선택 시도를 고백했다. 정신건강의학과 전문의 오은영 박사는 김주하를 가정폭력 피해자로 위로하며, 그의 이야기가 비슷한 아픔을 겪는 이들에게 공감과 위로가 될 것이라고 전했다. 김주하는 아이들 때문에 버틸 수 있었다고 밝혔다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사 내용은 이미 이혼으로 종결된 과거 결혼 생활 중 발생한 가정폭력에 대한 고백입니다. 소송금융은 주로 현재 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 김주하 씨의 과거 가정폭력 피해 경험을 다루고 있으며, 이혼이 이미 종결된 사건입니다. 소송금융은 현재 진행 중이거나 예정된 소송에 투자하는 것이 원칙이므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>김주하  전 남편 가정폭력에 세 번이나 극단적 시도, 자녀들 생각에 마...</t>
+          <t>김주하, 전남편 가정폭력 상처에 '극단 선택 3번' 고백… 아이들 때문에...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1013398/</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-15/202603150100101490007178</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-15 12:32:28.629887+00:00</t>
+          <t>2026-03-15 12:50:50.986805+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>이혼 소송 종결, 개인의 경험 공유 및 인식 개선 활동</t>
+          <t>이혼 종결 후 과거사 고백</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>방송인 김주하가 유튜브 채널에 출연해 전 남편의 가정폭력으로 극단적 선택을 세 번 시도했던 경험을 고백했습니다. 그녀는 이혼에 대한 사회적 편견을 깨고 가정폭력 피해자들이 목소리를 낼 수 있도록 돕고 싶다고 밝혔습니다. 오은영 박사는 김주하가 가정폭력 피해자이지만 생존하여 힘을 되찾았다고 격려했습니다.</t>
+          <t>방송인 김주하가 오은영 박사의 유튜브 채널을 통해 전 남편의 가정폭력과 가스라이팅으로 세 차례 극단적 시도를 했음을 고백했다. 오 박사는 김주하를 가정폭력의 생존자라며 독려했고, 김주하는 이혼 후 과거사를 밝히는 이유를 설명했다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(전 남편의 가정폭력), 이미 이혼 소송이 종결된 사건으로 보이며(부적합 조건: 이미 종결된 사건), 소송금융의 대상이 될 만한 새로운 법적 절차가 진행 중이라는 언급이 없습니다. 또한 상대방의 자력(적합 조건 2)이나 집단적 피해 가능성(적합 조건 3), 객관적 증거 확보 여부(적합 조건 5) 등 소송금융 적합 조건에 부합하지 않습니다.</t>
+          <t>기사 내용은 이미 이혼으로 종결된 과거 결혼 생활 중 발생한 가정폭력에 대한 고백입니다. 소송금융은 주로 현재 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>가정폭력에 이혼 겪은 김주하  극단적 선택 3번 시도해</t>
+          <t>김주하  전 남편 가정폭력에 세 번이나 극단적 시도, 자녀들 생각에 마...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260314_0003548106</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1013398/</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-14 00:45:14.050829+00:00</t>
+          <t>2026-03-15 12:32:28.629887+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>전 남편</t>
+          <t>김주하의 전 남편</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>이혼 소송 및 재산분할 최종 확정, 전 남편 가정폭력 유죄 판결 완료</t>
+          <t>이혼 소송 종결, 개인의 경험 공유 및 인식 개선 활동</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>김주하 앵커가 과거 결혼 생활 중 겪었던 가정폭력과 가스라이팅 피해를 털어놓았다. 전 남편의 외도와 폭력으로 2013년 이혼 소송을 제기했으며, 2016년 이혼 절차가 최종 확정되었고 전 남편은 가정폭력으로 유죄 판결을 받았다. 오은영 박사는 김주하가 가스라이팅을 심하게 겪었다고 진단하며 위로를 전했다.</t>
+          <t>방송인 김주하가 유튜브 채널에 출연해 전 남편의 가정폭력으로 극단적 선택을 세 번 시도했던 경험을 고백했습니다. 그녀는 이혼에 대한 사회적 편견을 깨고 가정폭력 피해자들이 목소리를 낼 수 있도록 돕고 싶다고 밝혔습니다. 오은영 박사는 김주하가 가정폭력 피해자이지만 생존하여 힘을 되찾았다고 격려했습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 사건은 이혼 소송 및 재산분할이 2016년에 최종 확정되었고, 전 남편의 가정폭력에 대한 유죄 판결도 완료된 '이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로서는 신규성이 없어 부적합합니다.</t>
+          <t>상대방 책임은 명확하나(전 남편의 가정폭력), 이미 이혼 소송이 종결된 사건으로 보이며(부적합 조건: 이미 종결된 사건), 소송금융의 대상이 될 만한 새로운 법적 절차가 진행 중이라는 언급이 없습니다. 또한 상대방의 자력(적합 조건 2)이나 집단적 피해 가능성(적합 조건 3), 객관적 증거 확보 여부(적합 조건 5) 등 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'가정폭력 피해' 김주하 심각했던 가스라이팅...오은영도  통제력 잃은...</t>
+          <t>가정폭력에 이혼 겪은 김주하  극단적 선택 3번 시도해</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112760276</t>
+          <t>https://www.newsis.com/view/NISX20260314_0003548106</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-14 00:41:29.567928+00:00</t>
+          <t>2026-03-14 00:45:14.050829+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>전 남편</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>이혼 및 관련 법적 절차 종결 추정</t>
+          <t>이혼 소송 및 재산분할 최종 확정, 전 남편 가정폭력 유죄 판결 완료</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>방송인 김주하가 전남편의 가정폭력으로 인한 고통과 세 번의 극단적 시도 경험을 고백했습니다. 그녀는 이혼에 대한 사회적 편견을 깨고 가정폭력 피해자들이 목소리를 낼 수 있도록 돕고 싶다는 의지를 밝혔습니다. 오은영 박사는 김주하가 피해자이지만 생존자로서 힘을 되찾았다고 위로했습니다.</t>
+          <t>김주하 앵커가 과거 결혼 생활 중 겪었던 가정폭력과 가스라이팅 피해를 털어놓았다. 전 남편의 외도와 폭력으로 2013년 이혼 소송을 제기했으며, 2016년 이혼 절차가 최종 확정되었고 전 남편은 가정폭력으로 유죄 판결을 받았다. 오은영 박사는 김주하가 가스라이팅을 심하게 겪었다고 진단하며 위로를 전했다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>기사 내용은 방송인 김주하 씨의 과거 가정폭력 경험과 이혼에 대한 개인적인 고백 및 사회적 인식 개선 의지에 초점을 맞추고 있습니다. 관련 법적 절차(이혼 소송 등)는 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 상대방(전남편)의 자력이나 구체적인 금전적 피해 규모를 파악하기 어렵습니다.</t>
+          <t>이 사건은 이혼 소송 및 재산분할이 2016년에 최종 확정되었고, 전 남편의 가정폭력에 대한 유죄 판결도 완료된 '이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로서는 신규성이 없어 부적합합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>김주하  전남편 가정폭력에 극단적 시도만 세 번, 못 빠져나올 것 같았...</t>
+          <t>'가정폭력 피해' 김주하 심각했던 가스라이팅...오은영도  통제력 잃은...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-14/202603140100092730006497</t>
+          <t>http://www.osen.co.kr/article/G1112760276</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-14 00:39:37.356654+00:00</t>
+          <t>2026-03-14 00:41:29.567928+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>피해자가 처벌 불원 탄원서 제출 및 법정 미출석</t>
+          <t>이혼 및 관련 법적 절차 종결 추정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>남편이 아내에게 끓는 물을 부은 사건으로 재판이 진행 중이다. 피해자인 아내는 처벌을 원하지 않는다는 탄원서를 제출했으며, 법정에도 출석하지 않아 재판부가 피해자의 진의 확인에 어려움을 겪고 있다.</t>
+          <t>방송인 김주하가 전남편의 가정폭력으로 인한 고통과 세 번의 극단적 시도 경험을 고백했습니다. 그녀는 이혼에 대한 사회적 편견을 깨고 가정폭력 피해자들이 목소리를 낼 수 있도록 돕고 싶다는 의지를 밝혔습니다. 오은영 박사는 김주하가 피해자이지만 생존자로서 힘을 되찾았다고 위로했습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>피해자가 처벌 불원 탄원서를 제출하고 법정에도 출석하지 않아 소송 진행 의지가 매우 낮다. 이는 소송금융 투자에 필수적인 피해자의 적극적인 권리 행사 의지가 부족하여 '기타 투자 어려운 이유'에 해당한다.</t>
+          <t>기사 내용은 방송인 김주하 씨의 과거 가정폭력 경험과 이혼에 대한 개인적인 고백 및 사회적 인식 개선 의지에 초점을 맞추고 있습니다. 관련 법적 절차(이혼 소송 등)는 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 상대방(전남편)의 자력이나 구체적인 금전적 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>끓는 물 얼굴에 부으면 어떻겠나 …판사 질책에 울먹인 남편</t>
+          <t>김주하  전남편 가정폭력에 극단적 시도만 세 번, 못 빠져나올 것 같았...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1619230/?sc=Naver</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-14/202603140100092730006497</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-10 12:41:04.362321+00:00</t>
+          <t>2026-03-14 00:39:37.356654+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>상담 사례 분석 결과 발표</t>
+          <t>피해자가 처벌 불원 탄원서 제출 및 법정 미출석</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>국내 여성폭력 피해 상담 사례 분석 결과, 피해자 절반 이상이 전·현 배우자나 연인 등 친밀한 관계에서 폭력을 경험한 것으로 나타났다. 폭력 피해 초기 상담 7203건을 분석한 결과 친밀한 관계 내 폭력이 두드러졌다. 이는 여성폭력의 심각성을 보여주는 통계이다.</t>
+          <t>남편이 아내에게 끓는 물을 부은 사건으로 재판이 진행 중이다. 피해자인 아내는 처벌을 원하지 않는다는 탄원서를 제출했으며, 법정에도 출석하지 않아 재판부가 피해자의 진의 확인에 어려움을 겪고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사는 여성폭력 피해의 심각성을 다루고 있으나, 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 가해자가 주로 친밀한 관계 내의 개인으로 특정되어 상대방의 자력(적합 조건 2)이 불분명하며, 각 사건의 개별성이 강해 집단적 피해(적합 조건 3)나 대규모 손해배상 청구(적합 조건 4)를 위한 단일한 투자 기회로 보기 어렵습니다. 또한, 특정 기업이나 기관의 책임이 명확하지 않아(적합 조건 1) 소송금융의 주요 투자 대상과는 거리가 있습니다.</t>
+          <t>피해자가 처벌 불원 탄원서를 제출하고 법정에도 출석하지 않아 소송 진행 의지가 매우 낮다. 이는 소송금융 투자에 필수적인 피해자의 적극적인 권리 행사 의지가 부족하여 '기타 투자 어려운 이유'에 해당한다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>7203건 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>여성폭력 피해 절반 이상 '친밀한 관계'서 발생</t>
+          <t>끓는 물 얼굴에 부으면 어떻겠나 …판사 질책에 울먹인 남편</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3382255</t>
+          <t>https://www.dailian.co.kr/news/view/1619230/?sc=Naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-08 12:22:42.390334+00:00</t>
+          <t>2026-03-10 12:41:04.362321+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>이혼 소송 2016년 확정</t>
+          <t>상담 사례 분석 결과 발표</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>방송인 김주하 씨는 2016년 전 남편과의 이혼 소송을 마무리했습니다. 기사는 이혼의 배경이 되었던 전 남편의 외도와 폭행, 그리고 이로 인해 아들이 겪은 트라우마에 대해 다루고 있습니다. 아들은 아버지를 '주먹 배신자'라고 부를 정도로 깊은 상처를 받았다고 보도되었습니다.</t>
+          <t>국내 여성폭력 피해 상담 사례 분석 결과, 피해자 절반 이상이 전·현 배우자나 연인 등 친밀한 관계에서 폭력을 경험한 것으로 나타났다. 폭력 피해 초기 상담 7203건을 분석한 결과 친밀한 관계 내 폭력이 두드러졌다. 이는 여성폭력의 심각성을 보여주는 통계이다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 사건은 김주하 씨의 이혼 소송이 2016년에 이미 확정되어 종결된 사건입니다. 부적합 조건인 '이미 종결된 사건'에 해당하며, 기사 내용만으로는 자녀의 트라우마와 관련하여 새로운 소송이 진행 중이거나 예정되어 있다는 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 여성폭력 피해의 심각성을 다루고 있으나, 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 가해자가 주로 친밀한 관계 내의 개인으로 특정되어 상대방의 자력(적합 조건 2)이 불분명하며, 각 사건의 개별성이 강해 집단적 피해(적합 조건 3)나 대규모 손해배상 청구(적합 조건 4)를 위한 단일한 투자 기회로 보기 어렵습니다. 또한, 특정 기업이나 기관의 책임이 명확하지 않아(적합 조건 1) 소송금융의 주요 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>7203건 이상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>김주하  전 남편에 구타당한 아들 트라우마…아빠 이름 '주먹 배신자' 저...</t>
+          <t>여성폭력 피해 절반 이상 '친밀한 관계'서 발생</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6092384</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3382255</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-07 00:34:14.746514+00:00</t>
+          <t>2026-03-08 12:22:42.390334+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>김주하의 전 남편</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>해당 없음 (영화 줄거리)</t>
+          <t>이혼 소송 2016년 확정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>영화 '가(家)해자'는 27분 분량의 독립 영화로, 피해자 현주가 자신을 상처 입힌 가족과 함께 살아가며 겪는 사회적, 심리적 압박을 다룹니다. 친밀한 존재에 의한 억압을 주제로 합니다.</t>
+          <t>방송인 김주하 씨는 2016년 전 남편과의 이혼 소송을 마무리했습니다. 기사는 이혼의 배경이 되었던 전 남편의 외도와 폭행, 그리고 이로 인해 아들이 겪은 트라우마에 대해 다루고 있습니다. 아들은 아버지를 '주먹 배신자'라고 부를 정도로 깊은 상처를 받았다고 보도되었습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 영화 '가(家)해자'의 줄거리를 설명하는 내용입니다. 소송금융 투자를 위한 실제 법적 분쟁이나 사건이 존재하지 않으므로 투자 부적합합니다.</t>
+          <t>이 사건은 김주하 씨의 이혼 소송이 2016년에 이미 확정되어 종결된 사건입니다. 부적합 조건인 '이미 종결된 사건'에 해당하며, 기사 내용만으로는 자녀의 트라우마와 관련하여 새로운 소송이 진행 중이거나 예정되어 있다는 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[인디N영화] 가족이라는 이름의 그림자, '가(家)해자'</t>
+          <t>김주하  전 남편에 구타당한 아들 트라우마…아빠 이름 '주먹 배신자' 저...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>nc.press</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.nc.press/news/articleView.html?idxno=609475</t>
+          <t>https://www.news1.kr/society/general-society/6092384</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-07 00:21:20.172612+00:00</t>
+          <t>2026-03-07 00:34:14.746514+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>피해자보호명령 제도에 대한 일반적인 설명</t>
+          <t>해당 없음 (영화 줄거리)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>해당 기사는 가정폭력을 '집안일'이 아닌 '법적 절차'로 해결해야 하는 이유를 설명하며, 피해자가 형사 소송 절차 없이도 법원에 직접 청구하여 가해자에게 접근 금지 등을 명할 수 있는 피해자보호명령 제도를 소개합니다. 이는 피해자의 실질적인 자립을 돕는 수단으로 강조됩니다.</t>
+          <t>영화 '가(家)해자'는 27분 분량의 독립 영화로, 피해자 현주가 자신을 상처 입힌 가족과 함께 살아가며 겪는 사회적, 심리적 압박을 다룹니다. 친밀한 존재에 의한 억압을 주제로 합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>해당 기사는 가정폭력 피해자보호명령 제도에 대한 일반적인 설명으로, 특정 사건이나 가해자를 지목하지 않습니다. 소송금융 투자에 적합한 대기업/기관 상대방, 집단적 피해, 대규모 피해 금액 등의 조건이 충족되지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 영화 '가(家)해자'의 줄거리를 설명하는 내용입니다. 소송금융 투자를 위한 실제 법적 분쟁이나 사건이 존재하지 않으므로 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>가정폭력, '집안일'이 아닌 '법적 절차'로 해결해야 하는 이유</t>
+          <t>[인디N영화] 가족이라는 이름의 그림자, '가(家)해자'</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026030511330720966cf2d78c68_29</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=609475</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-06 12:14:15.255808+00:00</t>
+          <t>2026-03-07 00:21:20.172612+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>이혼 소송 및 재산분할 최종 확정 (2016년)</t>
+          <t>피해자보호명령 제도에 대한 일반적인 설명</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>방송인 김주하가 2013년 전 남편의 외도와 폭행을 이유로 이혼소송을 제기하여 2016년 재산분할이 최종 확정되며 이혼했습니다. 기사 내용은 과거 이혼 사건에 대한 언급이며, 자녀의 휴대폰에 아버지를 '주먹 배신자'로 저장한 내용이 보도되었습니다.</t>
+          <t>해당 기사는 가정폭력을 '집안일'이 아닌 '법적 절차'로 해결해야 하는 이유를 설명하며, 피해자가 형사 소송 절차 없이도 법원에 직접 청구하여 가해자에게 접근 금지 등을 명할 수 있는 피해자보호명령 제도를 소개합니다. 이는 피해자의 실질적인 자립을 돕는 수단으로 강조됩니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이혼 소송 및 재산분할이 2016년에 이미 최종 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다.</t>
+          <t>해당 기사는 가정폭력 피해자보호명령 제도에 대한 일반적인 설명으로, 특정 사건이나 가해자를 지목하지 않습니다. 소송금융 투자에 적합한 대기업/기관 상대방, 집단적 피해, 대규모 피해 금액 등의 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명 (김주하) 및 자녀 2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>김주하  子 휴대폰에 '아빠=주먹 배신자'로 저장돼있어 ..전 남편 가정폭...</t>
+          <t>가정폭력, '집안일'이 아닌 '법적 절차'로 해결해야 하는 이유</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=801929</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026030511330720966cf2d78c68_29</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-06 01:58:53.553035+00:00</t>
+          <t>2026-03-06 12:14:15.255808+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>김주하의 전 남편</t>
+          <t>사업가 (전 남편)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2016년 이혼 및 재산분할 최종 확정</t>
+          <t>이혼 소송 및 재산분할 최종 확정 (2016년)</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>방송인 김주하가 전 남편의 가정폭력으로 인해 아들이 겪었던 트라우마와 두려움을 고백했다. 김주하는 2016년 전 남편과 이혼하며 위자료 5천만 원과 재산분할 10억 원을 받았으며, 현재는 아이들의 심리적 회복에 집중하고 있다.</t>
+          <t>방송인 김주하가 2013년 전 남편의 외도와 폭행을 이유로 이혼소송을 제기하여 2016년 재산분할이 최종 확정되며 이혼했습니다. 기사 내용은 과거 이혼 사건에 대한 언급이며, 자녀의 휴대폰에 아버지를 '주먹 배신자'로 저장한 내용이 보도되었습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 2016년 이혼 및 재산분할이 최종 확정되어 더 이상 법적 다툼의 여지가 없으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이혼 소송 및 재산분할이 2016년에 이미 최종 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>위자료 5천만원, 재산분할 10억원 (2016년 확정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>3명 (김주하 및 두 자녀)</t>
+          <t>1명 (김주하) 및 자녀 2명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>김주하, 전남편 가정폭력 고백  아들이 '주먹 배신자'라 불러..맞을까 봐...</t>
+          <t>김주하  子 휴대폰에 '아빠=주먹 배신자'로 저장돼있어 ..전 남편 가정폭...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-05/202603050100036580002489</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=801929</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-06 01:58:06.901967+00:00</t>
+          <t>2026-03-06 01:58:53.553035+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>김주하의 전 남편</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>이혼 소송 및 형사 사건 판결 확정</t>
+          <t>2016년 이혼 및 재산분할 최종 확정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>방송인 김주하가 전 남편의 가정폭력으로 인해 아들이 겪었던 정신적 피해를 고백했다. 김주하는 2016년 전 남편의 외도와 폭력을 이유로 이혼 소송을 제기하여 10억 원을 지급받았으며, 전 남편은 상해 혐의로 유죄 판결을 받았다. 이 사건은 이미 법적 절차가 모두 종결된 상태이다.</t>
+          <t>방송인 김주하가 전 남편의 가정폭력으로 인해 아들이 겪었던 트라우마와 두려움을 고백했다. 김주하는 2016년 전 남편과 이혼하며 위자료 5천만 원과 재산분할 10억 원을 받았으며, 현재는 아이들의 심리적 회복에 집중하고 있다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이혼 소송 및 전 남편의 상해 혐의에 대한 형사 절차가 2016년에 모두 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로, 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 2016년 이혼 및 재산분할이 최종 확정되어 더 이상 법적 다툼의 여지가 없으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 5천만원, 재산분할 10억원 (2016년 확정)</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>2명 (김주하 및 아들)</t>
+          <t>3명 (김주하 및 두 자녀)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>김주하, 전 남편 폭력에…“아들, 두려워 장롱에 숨어있었다”</t>
+          <t>김주하, 전남편 가정폭력 고백  아들이 '주먹 배신자'라 불러..맞을까 봐...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1591033?ref=naver</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-05/202603050100036580002489</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-06 00:46:55.652821+00:00</t>
+          <t>2026-03-06 01:58:06.901967+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>김주하 전 남편</t>
+          <t>김주하의 전 남편</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>이혼 소송 및 형사 소송 종결, 판결 확정</t>
+          <t>이혼 소송 및 형사 사건 판결 확정</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>방송인 김주하가 전 남편의 가정폭력으로 아들이 심각한 정신적 상처를 입었음을 고백했습니다. 김주하는 2016년 이혼이 확정되었으며, 전 남편은 상해 혐의로 징역 8개월에 집행유예 2년을 선고받았습니다. 이 사건은 이미 모든 법적 절차가 종결된 상태입니다.</t>
+          <t>방송인 김주하가 전 남편의 가정폭력으로 인해 아들이 겪었던 정신적 피해를 고백했다. 김주하는 2016년 전 남편의 외도와 폭력을 이유로 이혼 소송을 제기하여 10억 원을 지급받았으며, 전 남편은 상해 혐의로 유죄 판결을 받았다. 이 사건은 이미 법적 절차가 모두 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이혼 소송 및 전 남편의 상해 혐의에 대한 형사 소송이 이미 종결되고 판결이 확정된 사건입니다. 소송금융은 현재 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이혼 소송 및 전 남편의 상해 혐의에 대한 형사 절차가 2016년에 모두 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로, 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>2명 (김주하 본인 및 아들)</t>
+          <t>2명 (김주하 및 아들)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>김주하, 전 남편 가정폭력에 “아들, 아빠라고 절대 안 불러” 고백</t>
+          <t>김주하, 전 남편 폭력에…“아들, 두려워 장롱에 숨어있었다”</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260306502822?OutUrl=naver</t>
+          <t>https://www.sportsseoul.com/news/read/1591033?ref=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-06 00:44:50.292475+00:00</t>
+          <t>2026-03-06 00:46:55.652821+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>김주하의 전 남편</t>
+          <t>김주하 전 남편</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>가해자 형사 처벌 및 이혼 소송 확정 판결 완료</t>
+          <t>이혼 소송 및 형사 소송 종결, 판결 확정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>김주하의 아들이 전 남편의 가정폭력으로 인해 심각한 정신적 트라우마를 겪었음이 뒤늦게 알려졌다. 전 남편은 2014년 폭행 혐의로 징역형의 집행유예를 선고받았고, 김주하는 2016년 이혼 소송에서 승소하며 위자료 및 재산분할을 받았다. 기사는 아들의 현재 상태와 과거 트라우마를 조명하며, 이미 종결된 사건의 장기적인 영향을 보여준다.</t>
+          <t>방송인 김주하가 전 남편의 가정폭력으로 아들이 심각한 정신적 상처를 입었음을 고백했습니다. 김주하는 2016년 이혼이 확정되었으며, 전 남편은 상해 혐의로 징역 8개월에 집행유예 2년을 선고받았습니다. 이 사건은 이미 모든 법적 절차가 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>핵심 사건(가정폭력 및 이혼)이 이미 2016년에 종결되었으며, 가해자의 형사 처벌 및 김주하 씨의 위자료, 재산분할 판결이 확정된 상태임. 아들의 피해는 심각하나, 이미 종결된 사건에 대한 새로운 소송 제기는 소멸시효 등 법적 쟁점이 많아 소송금융 투자 대상으로 부적합함.</t>
+          <t>이혼 소송 및 전 남편의 상해 혐의에 대한 형사 소송이 이미 종결되고 판결이 확정된 사건입니다. 소송금융은 현재 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명 (아들)</t>
+          <t>2명 (김주하 본인 및 아들)</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>김주하 아들, 알고보니 '가정 폭력' 피해자였다… 맞을까봐 두려워, 장...</t>
+          <t>김주하, 전 남편 가정폭력에 “아들, 아빠라고 절대 안 불러” 고백</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030625144</t>
+          <t>https://www.segye.com/newsView/20260306502822?OutUrl=naver</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-06 00:42:30.213764+00:00</t>
+          <t>2026-03-06 00:44:50.292475+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>김주하 전 남편</t>
+          <t>김주하의 전 남편</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>부모의 이혼 소송은 2016년 확정 판결로 종결됨. 아들의 피해에 대한 새로운 법적 절차는 진행되지 않음.</t>
+          <t>가해자 형사 처벌 및 이혼 소송 확정 판결 완료</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>방송인 김주하가 전 남편의 가정폭력으로 인해 아들이 겪었던 정신적 트라우마에 대해 언급했다. 아들은 아버지를 '주먹 배신자'로 부르며 두려움에 떨었고, 현재는 많이 회복되었지만 여전히 아빠라고 부르지 않는다고 밝혔다. 김주하는 2016년 전 남편의 외도와 폭행으로 이혼 확정 판결을 받았다.</t>
+          <t>김주하의 아들이 전 남편의 가정폭력으로 인해 심각한 정신적 트라우마를 겪었음이 뒤늦게 알려졌다. 전 남편은 2014년 폭행 혐의로 징역형의 집행유예를 선고받았고, 김주하는 2016년 이혼 소송에서 승소하며 위자료 및 재산분할을 받았다. 기사는 아들의 현재 상태와 과거 트라우마를 조명하며, 이미 종결된 사건의 장기적인 영향을 보여준다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(전 남편의 가정폭력), 이미 이혼 소송이 2016년 확정 판결로 종결된 사건이다(부적합 조건: 이미 종결된 사건). 또한, 기사는 아들의 과거 트라우마에 대한 회고 인터뷰로 새로운 소송 제기 가능성이 낮고, 단일 피해자의 정신적 피해로 피해 규모가 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>핵심 사건(가정폭력 및 이혼)이 이미 2016년에 종결되었으며, 가해자의 형사 처벌 및 김주하 씨의 위자료, 재산분할 판결이 확정된 상태임. 아들의 피해는 심각하나, 이미 종결된 사건에 대한 새로운 소송 제기는 소멸시효 등 법적 쟁점이 많아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (아들)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>김주하  아들도 피해자였다…아빠라고 안 불러</t>
+          <t>김주하 아들, 알고보니 '가정 폭력' 피해자였다… 맞을까봐 두려워, 장...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260306064845103</t>
+          <t>https://www.tenasia.co.kr/article/2026030625144</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-06 00:42:09.497513+00:00</t>
+          <t>2026-03-06 00:42:30.213764+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>김주하 전남편</t>
-[...3 lines deleted...]
-      <c r="E43" t="inlineStr"/>
+          <t>김주하 전 남편</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>부모의 이혼 소송은 2016년 확정 판결로 종결됨. 아들의 피해에 대한 새로운 법적 절차는 진행되지 않음.</t>
+        </is>
+      </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>김주하 아들이 전남편으로부터 가정 폭력을 당했던 과거와 그 상처를 극복하는 방법에 대한 '건강!톡' 칼럼입니다. 기사는 폭력 피해자의 심리적 회복과 자기 효능감 증진에 초점을 맞추고 있습니다. 법적 분쟁이나 소송 진행 상황에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>방송인 김주하가 전 남편의 가정폭력으로 인해 아들이 겪었던 정신적 트라우마에 대해 언급했다. 아들은 아버지를 '주먹 배신자'로 부르며 두려움에 떨었고, 현재는 많이 회복되었지만 여전히 아빠라고 부르지 않는다고 밝혔다. 김주하는 2016년 전 남편의 외도와 폭행으로 이혼 확정 판결을 받았다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 김주하 아들의 과거 가정 폭력 피해와 그 극복 방법에 대한 '건강!톡' 칼럼으로, 현재 진행 중이거나 예정된 법적 분쟁에 대한 정보가 전혀 없습니다. 소송금융 투자의 전제가 되는 '법적 분쟁' 자체가 불분명하며, 피해 규모나 상대방의 자력 등 투자 검토에 필요한 정보가 전무하여 부적합합니다.</t>
+          <t>상대방 책임은 명확하나(전 남편의 가정폭력), 이미 이혼 소송이 2016년 확정 판결로 종결된 사건이다(부적합 조건: 이미 종결된 사건). 또한, 기사는 아들의 과거 트라우마에 대한 회고 인터뷰로 새로운 소송 제기 가능성이 낮고, 단일 피해자의 정신적 피해로 피해 규모가 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>김주하  전남편에게 맞던 아들 … 상처 극복 방법 [건강!톡]</t>
+          <t>김주하  아들도 피해자였다…아빠라고 안 불러</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030627367</t>
+          <t>https://www.ajunews.com/view/20260306064845103</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-06 00:28:47.183914+00:00</t>
+          <t>2026-03-06 00:42:09.497513+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>남성 A</t>
-[...11 lines deleted...]
-      </c>
+          <t>김주하 전남편</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>말레이시아에서 부부관계를 거부한 아내를 폭행하고 살해 협박한 30대 남성이 징역 2년형을 선고받았다. 아내는 머리, 왼쪽 뺨, 오른손에 상처를 입었으며, 남성은 상해 및 협박 혐의로 기소되었다. 이 사건은 형사 재판이 종결된 상태이다.</t>
+          <t>김주하 아들이 전남편으로부터 가정 폭력을 당했던 과거와 그 상처를 극복하는 방법에 대한 '건강!톡' 칼럼입니다. 기사는 폭력 피해자의 심리적 회복과 자기 효능감 증진에 초점을 맞추고 있습니다. 법적 분쟁이나 소송 진행 상황에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 병원 진단서 등 증거가 확보되었으며(적합 조건 5), 형사 재판이 진행되어 유죄 판결이 선고된 공적 절차가 완료되었으나(적합 조건 6), 피고가 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>이 기사는 김주하 아들의 과거 가정 폭력 피해와 그 극복 방법에 대한 '건강!톡' 칼럼으로, 현재 진행 중이거나 예정된 법적 분쟁에 대한 정보가 전혀 없습니다. 소송금융 투자의 전제가 되는 '법적 분쟁' 자체가 불분명하며, 피해 규모나 상대방의 자력 등 투자 검토에 필요한 정보가 전무하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>'부부관계' 거부한 아내 폭행·살해 협박한 남성 징역 2년 선고</t>
+          <t>김주하  전남편에게 맞던 아들 … 상처 극복 방법 [건강!톡]</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/life/2026-03-06/202603060100038850002638</t>
+          <t>https://www.hankyung.com/article/2026030627367</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-06 00:28:24.801986+00:00</t>
+          <t>2026-03-06 00:28:47.183914+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>남성 A</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>형사 재판 징역 2년 선고 완료</t>
+        </is>
+      </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이 기사는 인천 미추홀경찰서 최유리 경장이 가정폭력 피해자를 심리적, 경제적으로 지원하여 홀로서기를 도운 공로로 표창을 받은 사례를 소개합니다. 2015년 도입된 피해자전담경찰관 제도의 중요성을 강조하며, 범죄 피해자 회복 업무에 대한 사회적 인식 제고와 지원 공간 마련의 필요성을 역설합니다.</t>
+          <t>말레이시아에서 부부관계를 거부한 아내를 폭행하고 살해 협박한 30대 남성이 징역 2년형을 선고받았다. 아내는 머리, 왼쪽 뺨, 오른손에 상처를 입었으며, 남성은 상해 및 협박 혐의로 기소되었다. 이 사건은 형사 재판이 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이 아닌, 경찰의 범죄 피해자 지원 시스템과 그 역할을 다루고 있습니다. 소송금융 투자에 필요한 특정 피고(상대방)가 명확히 특정되지 않고, 집단적 피해 규모나 구체적인 손해배상 청구 가능성이 제시되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 병원 진단서 등 증거가 확보되었으며(적합 조건 5), 형사 재판이 진행되어 유죄 판결이 선고된 공적 절차가 완료되었으나(적합 조건 6), 피고가 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>무너진 일상 되찾을 때까지 …경찰이 곁에 있어요[경찰人]</t>
+          <t>'부부관계' 거부한 아내 폭행·살해 협박한 남성 징역 2년 선고</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01899126645380696</t>
+          <t>https://www.sportschosun.com/life/2026-03-06/202603060100038850002638</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-06 00:19:47.292729+00:00</t>
+          <t>2026-03-06 00:28:24.801986+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>국회에서 교제폭력 및 친밀관계 폭력의 심각성을 지적하며 관련 법안의 입법 공백 해소를 촉구하는 기자회견이 열렸다. 매년 100명 이상의 여성이 친밀한 관계 내 폭력으로 사망하거나 위험에 처하고 있으며, 기존 법률의 한계를 넘어선 가정폭력처벌법 전면 개정안이 발의되었다.</t>
+          <t>이 기사는 인천 미추홀경찰서 최유리 경장이 가정폭력 피해자를 심리적, 경제적으로 지원하여 홀로서기를 도운 공로로 표창을 받은 사례를 소개합니다. 2015년 도입된 피해자전담경찰관 제도의 중요성을 강조하며, 범죄 피해자 회복 업무에 대한 사회적 인식 제고와 지원 공간 마련의 필요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 교제폭력 및 친밀관계 폭력의 심각성을 알리고 관련 법안의 입법 공백 해소를 촉구하는 내용으로, 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'에 해당하는 특정 가해 기업이나 기관이 명확히 특정되지 않습니다. 피해는 집단적이고 심각하지만, 개별 가해자가 아닌 시스템적 문제 해결을 위한 입법 활동이 주된 내용이므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 소송 사건이 아닌, 경찰의 범죄 피해자 지원 시스템과 그 역할을 다루고 있습니다. 소송금융 투자에 필요한 특정 피고(상대방)가 명확히 특정되지 않고, 집단적 피해 규모나 구체적인 손해배상 청구 가능성이 제시되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>매년 100명 이상 사망, 다수 피해자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>국회에 쌓인 교제폭력 법안들…“가정폭력처벌법 전면 개정하라”</t>
+          <t>무너진 일상 되찾을 때까지 …경찰이 곁에 있어요[경찰人]</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1247479.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01899126645380696</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-04 01:04:32.535282+00:00</t>
+          <t>2026-03-06 00:19:47.292729+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>징역 2년 선고</t>
+          <t>국회 교제폭력처벌법 법안 심사 촉구 및 가정폭력처벌법 전면 개정안 발의</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>50대 아들이 술에 취해 70대 노모를 폭행하고 집에 불을 지르려 한 혐의로 징역 2년을 선고받았다. 아들은 평소에도 상습적으로 어머니를 폭행했던 것으로 드러났다. 재판부는 죄질이 불량하고 비난 가능성이 크다고 양형 이유를 설명했다.</t>
+          <t>국회에서 교제폭력 및 친밀관계 폭력의 심각성을 지적하며 관련 법안의 입법 공백 해소를 촉구하는 기자회견이 열렸다. 매년 100명 이상의 여성이 친밀한 관계 내 폭력으로 사망하거나 위험에 처하고 있으며, 기존 법률의 한계를 넘어선 가정폭력처벌법 전면 개정안이 발의되었다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방(아들)의 책임은 형사 재판을 통해 명확히 인정되었으나(적합 조건 1), 현재 징역형을 선고받아 수감 중인 개인으로 자력(배상 능력)이 매우 부족할 것으로 예상되어 손해배상금 회수 가능성이 낮다. 또한 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 소송금융 투자 대상으로 보기에 불확실하다(적합 조건 4 불충족).</t>
+          <t>이 기사는 교제폭력 및 친밀관계 폭력의 심각성을 알리고 관련 법안의 입법 공백 해소를 촉구하는 내용으로, 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'에 해당하는 특정 가해 기업이나 기관이 명확히 특정되지 않습니다. 피해는 집단적이고 심각하지만, 개별 가해자가 아닌 시스템적 문제 해결을 위한 입법 활동이 주된 내용이므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>매년 100명 이상 사망, 다수 피해자</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>라면 끓이려다 실수로 불났다 …술 취해 노모 폭행하고 집에 불 지르려...</t>
+          <t>국회에 쌓인 교제폭력 법안들…“가정폭력처벌법 전면 개정하라”</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602281137113992</t>
+          <t>https://www.hani.co.kr/arti/society/women/1247479.html</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-02-28 12:28:57.109218+00:00</t>
+          <t>2026-03-04 01:04:32.535282+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>가정폭력</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>징역 2년 선고</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>50대 아들이 술에 취해 70대 노모를 폭행하고 집에 불을 지르려 한 혐의로 징역 2년을 선고받았다. 아들은 평소에도 상습적으로 어머니를 폭행했던 것으로 드러났다. 재판부는 죄질이 불량하고 비난 가능성이 크다고 양형 이유를 설명했다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>상대방(아들)의 책임은 형사 재판을 통해 명확히 인정되었으나(적합 조건 1), 현재 징역형을 선고받아 수감 중인 개인으로 자력(배상 능력)이 매우 부족할 것으로 예상되어 손해배상금 회수 가능성이 낮다. 또한 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 소송금융 투자 대상으로 보기에 불확실하다(적합 조건 4 불충족).</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>라면 끓이려다 실수로 불났다 …술 취해 노모 폭행하고 집에 불 지르려...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602281137113992</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:28:57.109218+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>가정폭력</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
           <t>50대 남성 A씨</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>형사 재판 실형 선고 (징역 2년)</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <t>50대 아들이 술에 취해 70대 노모를 폭행하고 집에 불을 지르려 한 혐의로 징역 2년 실형을 선고받았습니다. 노모는 상습적인 폭행에 시달렸으며, 아들이 불을 붙인 것을 직접 껐습니다. 재판부는 죄질이 불량하다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G49" t="inlineStr">
         <is>
           <t>상대방 책임은 형사 판결로 명확하고(적합 조건 1) 증거가 확보되었으나(적합 조건 5), 상대방(50대 아들)의 자력 부족 가능성이 매우 높아 손해배상금 회수가 어려울 것으로 판단됩니다. 또한 집단적 피해가 아니며(부적합 조건 3), 피해 규모가 소송금융 투자를 정당화할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
         <is>
           <t>1명 (77세 노모 B씨)</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>술 취해 70대 노모 때리고 집에 불 지르려한 50대 아들</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202602280005</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>2026-02-28 00:29:12.457841+00:00</t>
         </is>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" s="3" t="inlineStr">
+    <row r="50">
+      <c r="A50" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D49" t="inlineStr">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>가정폭력</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E50" t="inlineStr">
         <is>
           <t>한국에서 '강압적 통제' 개념 정립 및 법제화 논의 필요성 제기</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
+      <c r="F50" t="inlineStr">
         <is>
           <t>이 기사는 친밀관계 살인의 전조인 '강압적 통제'의 개념과 심각성을 다루며, 한국 사회의 인식 및 법적 대응의 미비점을 지적합니다. 호주 등 해외 사례를 통해 강압적 통제를 범죄로 규정하고 처벌하는 움직임을 소개하고, 한국에서도 유사한 피해 사례가 잇따르고 있음을 강조합니다. 한국에서 강압적 통제에 대한 사회적 이해와 통합적 대응 체계 마련의 필요성을 역설합니다.</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
+      <c r="G50" t="inlineStr">
         <is>
           <t>배우자 또는 파트너 폭력 피해자의 87.7%가 강압적 통제를 경험했다고 보고되어 잠재적 피해자 수가 매우 많으며(적합 조건 3), 살인 등 강력범죄로 이어지는 심각한 피해를 야기하고(적합 조건 4), 디지털 감시 등 구체적인 행동 패턴이 언급되어 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 한국에서는 '강압적 통제'에 대한 법적 개념과 사회적 인식이 아직 미비하여 소송으로 발전하기까지 시간이 걸릴 수 있어 Medium으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
+      <c r="J50" t="inlineStr">
         <is>
           <t>친밀관계 살인의 전조 ‘강압적 통제’…한국은 개념조차 희미하다</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K50" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L50" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
+      <c r="M50" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/women/1246403.html</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N50" t="inlineStr">
         <is>
           <t>2026-02-25 00:21:44.777760+00:00</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...13 lines deleted...]
-      <c r="F50" t="inlineStr">
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>가정폭력</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr">
         <is>
           <t>해당 기사는 가정폭력 변호사의 역할과 가정폭력 신고 이후의 절차, 보호조치 및 법적 대응 방안에 대한 일반적인 정보를 제공합니다. 특정 사건이나 피해 사례를 다루는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 사건 분석은 어렵습니다.</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>기사는 특정 가정폭력 사건이 아닌 가정폭력 변호사의 역할에 대한 일반적인 정보를 제공합니다. 따라서 특정 상대방, 피해 규모, 집단적 피해 여부, 진행 중인 공적 절차 등 소송금융 적합 조건(1, 2, 3, 4, 5, 6)을 파악할 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
         <is>
           <t>가정폭력변호사 상담 증가… 신고 이후 절차와 보호조치 이해 필요</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>getnews.co.kr</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>https://www.getnews.co.kr/news/articleView.html?idxno=862045</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>2026-02-24 00:41:10.439367+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N50"/>
+  <autoFilter ref="A1:N51"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>