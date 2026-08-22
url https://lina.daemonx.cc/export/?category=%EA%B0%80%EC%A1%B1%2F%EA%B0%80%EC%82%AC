--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,258 +532,330 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가족/가사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨</t>
+          <t>연인</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 변론 재개 예정</t>
+          <t>법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 홍서범, 조갑경 부부의 아들 B씨와 전처 A씨 간의 사실혼 파기에 따른 손해배상 청구 소송 항소심이 4월 23일 재개된다. 1심에서는 B씨에게 위자료 3000만 원과 자녀 양육비 월 80만 원 지급 판결이 내려졌으나, A씨가 이에 불복해 항소했다. B씨는 임신 중 외도를 부인하고 혼인 관계 파탄을 주장하고 있다.</t>
+          <t>약 1년 6개월간 사실혼 관계를 유지해 온 여성 A씨가 연인이 전 여자친구에게 주거지 마련 및 신용카드 제공 등 금전적 지원을 해온 사실을 알게 됨. A씨는 정신적 고통에 대한 위자료 청구 등 법적 조치를 검토 중이며, 사실혼 관계 입증 여부가 쟁점이 될 것으로 보임.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>1심에서 상대방(B씨)의 귀책사유가 인정되어 위자료 지급 판결이 내려졌고(적합 조건 1), 증거가 확보되어 1심 승소에 기여한 것으로 보입니다(적합 조건 5). 그러나 사건이 개인 간의 사실혼 파기 소송으로 집단적 피해가 아니며(부적합 조건 3), 1심 위자료 금액이 소송금융 투자 대상으로 보기에 규모가 크지 않습니다(부적합 조건 4). 상대방의 자력 또한 대기업 등에 준한다고 보기 어렵습니다(부적합 조건 2).</t>
+          <t>적합 조건 중 '집단적 피해'에 해당하지 않는 개별 사건이며, 상대방이 개인이므로 '자력 충분' 여부가 불확실함. 피해 규모 또한 주로 정신적 고통에 대한 위자료 청구로, 소송금융 투자 대상으로서의 기대 수익이 낮을 수 있음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>위자료 3000만 원, 양육비 월 80만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독]'불륜 의혹' 홍서범·조갑경 子, 오늘 재판 미뤄졌다..손배소 항소...</t>
+          <t>동거 중에 전여친 생활비 대준 남친... 사실혼으로 위자료 청구 가능한...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/26/2026032615271755969</t>
+          <t>https://www.insight.co.kr/news/563992</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-26 13:03:54.759756+00:00</t>
+          <t>2026-08-01 07:02:25.363229+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가족/가사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>홍서범·조갑경 부부의 아들 B씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서민재는 아이의 친부 A씨를 상대로 인지 청구 소송을 제기했으며, A씨는 서민재를 상대로 스토킹 처벌법 위반, 정보통신망법 위반(명예훼손) 등 민형사상 법적 조치를 진행 중이다.</t>
+          <t>사실혼 파기에 따른 손해배상 청구 소송 항소심 변론 재개 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>방송인 서민재가 아이의 친부 A씨와의 갈등으로 홀로 아이를 양육 중이며, A씨에게 책임 있는 태도와 대화를 촉구했다. 서민재는 아이의 권익 보호를 위해 인지 청구 소송을 제기했으나, A씨는 서민재를 상대로 스토킹 및 명예훼손 등으로 맞고소하며 법적 다툼이 진행 중이다.</t>
+          <t>가수 홍서범, 조갑경 부부의 아들 B씨와 전처 A씨 간의 사실혼 파기에 따른 손해배상 청구 소송 항소심이 4월 23일 재개된다. 1심에서는 B씨에게 위자료 3000만 원과 자녀 양육비 월 80만 원 지급 판결이 내려졌으나, A씨가 이에 불복해 항소했다. B씨는 임신 중 외도를 부인하고 혼인 관계 파탄을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건에 해당하는 사항이 거의 없음. 상대방의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않음. 또한, 개인 간의 복잡한 감정적 다툼과 상호 법적 조치가 얽혀 있어 소송의 예측 가능성이 낮으며, 소송금융의 일반적인 투자 대상과는 거리가 멀다.</t>
+          <t>1심에서 상대방(B씨)의 귀책사유가 인정되어 위자료 지급 판결이 내려졌고(적합 조건 1), 증거가 확보되어 1심 승소에 기여한 것으로 보입니다(적합 조건 5). 그러나 사건이 개인 간의 사실혼 파기 소송으로 집단적 피해가 아니며(부적합 조건 3), 1심 위자료 금액이 소송금융 투자 대상으로 보기에 규모가 크지 않습니다(부적합 조건 4). 상대방의 자력 또한 대기업 등에 준한다고 보기 어렵습니다(부적합 조건 2).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3000만 원, 양육비 월 80만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (서민재 및 아이)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'하시3' 서민재, 출산 후 첫 입장… 홀로 힘겹게 양육, 친부와 대화 원해...</t>
+          <t>[단독]'불륜 의혹' 홍서범·조갑경 子, 오늘 재판 미뤄졌다..손배소 항소...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031815480023533</t>
+          <t>https://www.starnewskorea.com/star/2026/03/26/2026032615271755969</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 12:49:09.908724+00:00</t>
+          <t>2026-03-26 13:03:54.759756+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>가족/가사</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>서민재는 아이의 친부 A씨를 상대로 인지 청구 소송을 제기했으며, A씨는 서민재를 상대로 스토킹 처벌법 위반, 정보통신망법 위반(명예훼손) 등 민형사상 법적 조치를 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>방송인 서민재가 아이의 친부 A씨와의 갈등으로 홀로 아이를 양육 중이며, A씨에게 책임 있는 태도와 대화를 촉구했다. 서민재는 아이의 권익 보호를 위해 인지 청구 소송을 제기했으나, A씨는 서민재를 상대로 스토킹 및 명예훼손 등으로 맞고소하며 법적 다툼이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>적합 조건에 해당하는 사항이 거의 없음. 상대방의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않음. 또한, 개인 간의 복잡한 감정적 다툼과 상호 법적 조치가 얽혀 있어 소송의 예측 가능성이 낮으며, 소송금융의 일반적인 투자 대상과는 거리가 멀다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명 (서민재 및 아이)</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>'하시3' 서민재, 출산 후 첫 입장… 홀로 힘겹게 양육, 친부와 대화 원해...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026031815480023533</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:49:09.908724+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>가족/가사</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>숙행</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>상간녀 위자료 청구 소송 첫 변론 예정</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>유명 트로트 가수 숙행이 유부남과의 불륜 의혹으로 상간녀 위자료 청구 소송에 휘말렸습니다. 남편의 아내 A씨가 지난해 9월 소장을 접수했으며, 아파트 CCTV 영상에 두 사람의 부적절한 모습이 담긴 것으로 알려졌습니다. 숙행은 혼인 관계 파탄을 믿었다고 해명했으나, 4월 첫 변론이 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(CCTV 영상), 상대방(유명 트로트 가수)에게 자력이 충분하며, 객관적인 증거(CCTV)가 존재합니다. 다만 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로서 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>유부남과 불륜·키스 CCTV…'상간녀 의혹' 숙행, 4월 첫 재판 '주장은?'</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.sidae.com/article/2026030407274297246</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-04 00:47:13.207245+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>