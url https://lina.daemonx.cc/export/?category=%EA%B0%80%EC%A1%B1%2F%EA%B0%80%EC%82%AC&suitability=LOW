--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가족/가사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>연인</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>법적 조치 검토 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>약 1년 6개월간 사실혼 관계를 유지해 온 여성 A씨가 연인이 전 여자친구에게 주거지 마련 및 신용카드 제공 등 금전적 지원을 해온 사실을 알게 됨. A씨는 정신적 고통에 대한 위자료 청구 등 법적 조치를 검토 중이며, 사실혼 관계 입증 여부가 쟁점이 될 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '집단적 피해'에 해당하지 않는 개별 사건이며, 상대방이 개인이므로 '자력 충분' 여부가 불확실함. 피해 규모 또한 주로 정신적 고통에 대한 위자료 청구로, 소송금융 투자 대상으로서의 기대 수익이 낮을 수 있음.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>동거 중에 전여친 생활비 대준 남친... 사실혼으로 위자료 청구 가능한...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/563992</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-01 07:02:25.363229+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>가족/가사</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>서민재는 아이의 친부 A씨를 상대로 인지 청구 소송을 제기했으며, A씨는 서민재를 상대로 스토킹 처벌법 위반, 정보통신망법 위반(명예훼손) 등 민형사상 법적 조치를 진행 중이다.</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>방송인 서민재가 아이의 친부 A씨와의 갈등으로 홀로 아이를 양육 중이며, A씨에게 책임 있는 태도와 대화를 촉구했다. 서민재는 아이의 권익 보호를 위해 인지 청구 소송을 제기했으나, A씨는 서민재를 상대로 스토킹 및 명예훼손 등으로 맞고소하며 법적 다툼이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>적합 조건에 해당하는 사항이 거의 없음. 상대방의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않음. 또한, 개인 간의 복잡한 감정적 다툼과 상호 법적 조치가 얽혀 있어 소송의 예측 가능성이 낮으며, 소송금융의 일반적인 투자 대상과는 거리가 멀다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명 (서민재 및 아이)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>'하시3' 서민재, 출산 후 첫 입장… 홀로 힘겹게 양육, 친부와 대화 원해...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.sidae.com/article/2026031815480023533</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-18 12:49:09.908724+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>