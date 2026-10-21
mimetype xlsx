--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="24" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="21" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,178 +532,250 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가족/상속</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>홍상수</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>사육신 후손들 간의 제사 관련 갈등 지속</t>
+          <t>홍상수 감독의 인지 절차 필요, 상속권 관련 법적 쟁점 존재</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>사육신 후손들 간의 갈등이 봉합되지 않아 올해도 제사가 '두 쪽'으로 나뉘어 진행되었습니다. 569년 만에 가해자와 피해자 후손들이 화해했음에도 불구하고, 정작 사육신 후손들 내부의 갈등은 여전하다는 지적이 나옵니다.</t>
+          <t>홍상수 감독과 김민희 배우가 아들의 존재를 공개했으나, 홍 감독이 법적으로 유부남이어서 아들은 '혼인 외 출생자' 신분입니다. 홍 감독이 아들을 인지하면 기존 딸과 동등한 상속권을 갖게 되지만, 김민희는 사실혼 관계이므로 상속권이 없습니다. 이 사건은 막대한 자산의 상속 문제를 포함한 복잡한 법적 딜레마를 안고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 사건은 사육신 후손들 간의 제사 관련 갈등으로, 명확한 금전적 피해나 특정 배상 능력이 있는 상대방이 존재하지 않습니다. 소송금융 투자 대상이 되는 적합 조건에 해당하지 않습니다.</t>
+          <t>홍상수 감독의 '막대한 자산'이 언급되어 상대방의 자력이 충분하며(적합 조건 2), 상속권 관련 쟁점으로 피해 규모가 클 수 있습니다(적합 조건 4). 또한 친자 관계 및 혼인 여부 등 증거 확보가 용이합니다(적합 조건 5). 그러나 일반적인 소송금융 투자 대상인 집단소송이나 기업 대상 손해배상 사건과는 달리 가족법상 인지 및 상속권 관련 쟁점이라는 특수성이 있어 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>막대한 자산</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (아들)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'왕을 지킨 남자' 사육신 후손들 갈등에…올해도 '두 쪽' 제사</t>
+          <t>“본처 놔두고 낳은 아들, 재산은 누가?”…로카르노 휩쓴 김민희♥홍상...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-08-29</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478118&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sportsseoul.com/news/read/1631612?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-16 00:21:26.193475+00:00</t>
+          <t>2026-09-21 09:45:22.946520+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가족/상속</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>사육신 후손들 간의 제사 관련 갈등 지속</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>사육신 후손들 간의 갈등이 봉합되지 않아 올해도 제사가 '두 쪽'으로 나뉘어 진행되었습니다. 569년 만에 가해자와 피해자 후손들이 화해했음에도 불구하고, 정작 사육신 후손들 내부의 갈등은 여전하다는 지적이 나옵니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 사건은 사육신 후손들 간의 제사 관련 갈등으로, 명확한 금전적 피해나 특정 배상 능력이 있는 상대방이 존재하지 않습니다. 소송금융 투자 대상이 되는 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'왕을 지킨 남자' 사육신 후손들 갈등에…올해도 '두 쪽' 제사</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478118&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:21:26.193475+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>가족/상속</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>아버지 A씨</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>법원 승소 판결</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>중국에서 10살 소년이 친아버지로부터 세뱃돈 1700만원을 돌려받기 위해 소송을 제기하여 승소했습니다. 아버지는 재혼 비용으로 아들 명의의 은행 계좌에서 돈을 인출하여 사용했으며, 법원은 세뱃돈이 아동 개인의 재산이며 부모는 이를 개인적 용도로 사용할 수 없다고 판결했습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이미 법원의 판결이 선고되어 사건이 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>8만2750위안 (약 1700만원)</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>“내 1700만원 돌려줘”…10살 아들 세뱃돈으로 재혼식 치른 中 아버지...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260227_0003528632</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-27 00:43:27.924015+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>