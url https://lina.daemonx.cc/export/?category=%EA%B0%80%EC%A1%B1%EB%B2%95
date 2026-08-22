--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$140</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$142</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N140"/>
+  <dimension ref="A1:N142"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="49" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,9694 +539,9830 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>최민환</t>
+          <t>비양육 부모</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>양육권 변경 및 재산분할 청구 소송 진행 중</t>
+          <t>양육비 선지급제 시행 1년, 국가의 구상권 행사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>율희는 2024년 11월 전 남편 최민환을 상대로 양육권 변경 및 재산분할 청구 소송을 제기하여 현재 법적 공방이 진행 중입니다. 이 사건은 개인적인 가족법 분쟁으로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>양육비 선지급제가 시행 1년 만에 1만 1천여 명의 미성년 자녀에게 188억 원을 지원하며 급한 불을 끄고 있다. 비양육 부모의 경제적 책무 불이행으로 인한 피해가 집단적으로 발생하고 있으며, 국가가 선지급 후 구상권을 행사하고 있으나 회수율이 10%에 그쳐 실효성 논란이 있다. 지급액 확대 및 신청 기준 완화가 논의 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 사적인 가족법 분쟁(이혼, 양육권, 재산분할)으로, 소송금융이 일반적으로 투자하는 집단적 피해나 대규모 상업적 손해배상 사건에 해당하지 않습니다. 또한, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>비양육 부모의 양육비 지급 의무 불이행으로 상대방 책임이 명확하며(적합 조건 1), 1만 명 이상의 미성년 자녀가 피해를 입은 집단적 피해이다(적합 조건 3). 국가가 양육비 선지급 후 구상권을 행사하는 공적 절차가 진행 중이며(적합 조건 6), 총 188억 원에 달하는 피해 규모가 크다(적합 조건 4). 비양육 부모의 자력 부족으로 인한 낮은 회수율이 도전 과제이나, 명확한 법적 채권이 대규모로 존재하여 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 188억 원 (국가 선지급액), 개별 건당 월 20만 원 이상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>11,631명 (미성년 자녀)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'이혼' 율희, 이번엔 오드리 헵번 분장… 율드리</t>
+          <t>숨통 트였지만 턱없이 부족 ...양육비 선지급제 1년 성적표</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260503_0003615321</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202607250540503798</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-19 07:00:09.991560+00:00</t>
+          <t>2026-07-28 14:22:04.326871+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>양육비이행관리원 등 공적 지원 절차 진행 중, 한부모가족 실태조사 결과 발표</t>
+          <t>이혼 합법화 법안 추진 중단</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이혼 후 비양육 부모의 양육비 미지급 문제가 심각하며, 한부모 가족의 71%가 양육비를 한 번도 받지 못하고 있다. 현행법상 양육비는 부모의 의무이나, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 해석이 논의되고 있다. 양육비이행관리원 등 공적 기관이 미지급 양육비 해결을 지원하고 있다.</t>
+          <t>가톨릭의 영향이 강한 필리핀은 무슬림을 제외한 시민들에게 이혼을 허용하지 않는 실질적으로 세계 유일한 국가입니다. 이혼을 원하는 시민들은 혼인 무효 판결을 받거나 법적 별거를 인정받아야 합니다. 이혼 합법화 법안이 여러 차례 하원을 통과했으나 번번이 무산되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제는 다수의 한부모 가족에게 발생하는 집단적 피해이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 양육비이행관리원 등 공적 기관의 통계 및 지원 절차가 존재하여 증거 확보가 용이함(적합 조건 5, 6). 비양육 부모의 자력 부족이 문제될 경우, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 가능성도 존재한다.</t>
+          <t>이 기사는 필리핀의 이혼 불가능이라는 법률 제도적 문제를 다루고 있으며, 특정 가해자와 피해자 간의 손해배상 소송 기회를 포착하기 어렵습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로서의 명확한 소송 사안이 부재합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>한부모 가족 다수 (전국 71.3% 미지급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[팩트체크] 미지급 양육비, 이혼 배우자의 부모에게 청구할 수 있을까</t>
+          <t>[기억할 오늘] 이혼이 불가능한 실질적 세계 유일국 필리핀</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260403091300518?input=1195m</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052508180001271?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:18.476115+00:00</t>
+          <t>2026-06-16 07:03:34.429010+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>최민환</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>양육권 변경 및 재산분할 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>율희는 2024년 11월 전 남편 최민환을 상대로 양육권 변경 및 재산분할 청구 소송을 제기하여 현재 법적 공방이 진행 중입니다. 이 사건은 개인적인 가족법 분쟁으로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 사적인 가족법 분쟁(이혼, 양육권, 재산분할)으로, 소송금융이 일반적으로 투자하는 집단적 피해나 대규모 상업적 손해배상 사건에 해당하지 않습니다. 또한, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>'이혼' 율희, 이번엔 오드리 헵번 분장… 율드리</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260503_0003615321</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-05-19 07:00:09.991560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>변호사 법률 자문 단계, 친권상실 및 양육비 청구 소송 예정</t>
+          <t>양육비이행관리원 등 공적 지원 절차 진행 중, 한부모가족 실태조사 결과 발표</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>할머니가 가출한 며느리와 사망한 아들 사이에서 태어난 뇌병변 장애 손자를 홀로 양육하며 법적 보호자 지위 확보 및 경제적 어려움 해결을 위해 변호사에게 조언을 구했습니다. 변호사는 며느리를 상대로 친권상실선고 및 양육비 청구 소송을 제기할 것을 조언했습니다.</t>
+          <t>이혼 후 비양육 부모의 양육비 미지급 문제가 심각하며, 한부모 가족의 71%가 양육비를 한 번도 받지 못하고 있다. 현행법상 양육비는 부모의 의무이나, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 해석이 논의되고 있다. 양육비이행관리원 등 공적 기관이 미지급 양육비 해결을 지원하고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>며느리의 친권 남용 및 양육 의무 불이행 책임이 명확하며(적합 조건 1), 할머니의 진술을 바탕으로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 그러나 상대방(며느리)의 자력 정보가 없어 양육비 회수 가능성이 불확실하며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>양육비 미지급 문제는 다수의 한부모 가족에게 발생하는 집단적 피해이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 양육비이행관리원 등 공적 기관의 통계 및 지원 절차가 존재하여 증거 확보가 용이함(적합 조건 5, 6). 비양육 부모의 자력 부족이 문제될 경우, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 가능성도 존재한다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>한부모 가족 다수 (전국 71.3% 미지급)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>며느리 가출후 아들도 죽어  손자 홀로 키우는 할머니... 법적 보호자 ...</t>
+          <t>[팩트체크] 미지급 양육비, 이혼 배우자의 부모에게 청구할 수 있을까</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604030755444321</t>
+          <t>https://www.yna.co.kr/view/AKR20260403091300518?input=1195m</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:26:24.461165+00:00</t>
+          <t>2026-04-06 00:39:18.476115+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>홍서범·조갑경의 아들 (전 남편)</t>
+          <t>국민연금공단 등</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 항소심 진행 중</t>
+          <t>연금분할 관련 법리 명확화 판결 선고 (서류상 재결합도 혼인 기간 인정)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 전 며느리 A씨가 전 남편(홍서범·조갑경 아들)을 상대로 제기한 위자료 및 양육비 소송 1심에서 승소했다. 1심 법원은 전 남편에게 위자료 3000만원과 월 80만원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중이다. A씨는 전 남편의 외도와 시부모의 방관을 주장하고 있다.</t>
+          <t>이혼 후 연금분할 제도를 인지하지 못해 권리를 행사하지 못한 잠재적 수만 명의 피해자가 존재하며, 최근 법원 판결로 서류상 재결합도 연금분할 대상이 될 수 있다는 법리가 명확해졌다. 국민연금공단 등 공공기관을 상대로 하는 소송으로 상대방의 자력이 충분하고, 월 50만원 이상의 연금 수령액이 누적될 경우 상당한 규모의 권리 회복이 가능하다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>1심 판결로 상대방의 책임이 명확하며(적합 조건 1), 판결문 등 증거가 확보되어 있음(적합 조건 5). 그러나 개별 이혼 사건으로 피해 규모가 소송금융 투자 대상으로 적합하다고 보기에는 매우 작고, 상대방의 자력도 불분명하여 투자 매력이 낮음.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (법원 판결로 연금분할 법리 명확화), 상대방에게 자력이 충분함 (국민연금공단, 국군재정관리단 등 공공기관), 집단적 피해 (10만명 이상 수급자, 미인지자 다수), 증거 확보 가능함 (혼인 및 연금 가입 기록). 이혼 후 연금분할 제도를 인지하지 못해 권리를 행사하지 못한 잠재적 피해자가 다수 존재하며, 법원 판결로 법리가 명확해져 신규 소송 발굴 가능성이 높음.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원</t>
+          <t>월 50만원 이상 (누적 시 수천만원에서 억대 가능)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (전 며느리 A씨)</t>
+          <t>잠재적 수만 명 이상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>논란 또 논란…'성범죄 의혹' 황석희→'아들 외도' 홍서범·조갑경 [주간...</t>
+          <t>“月200만원 ‘따박따박’ 몰랐으면 놓칠뻔”…이혼後 재산말고 ‘이것...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/500326</t>
+          <t>https://www.mk.co.kr/article/12005376</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 00:41:47.699956+00:00</t>
+          <t>2026-04-05 00:30:21.751011+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>며느리</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>변호사 법률 자문 단계, 친권상실 및 양육비 청구 소송 예정</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>할머니가 가출한 며느리와 사망한 아들 사이에서 태어난 뇌병변 장애 손자를 홀로 양육하며 법적 보호자 지위 확보 및 경제적 어려움 해결을 위해 변호사에게 조언을 구했습니다. 변호사는 며느리를 상대로 친권상실선고 및 양육비 청구 소송을 제기할 것을 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>며느리의 친권 남용 및 양육 의무 불이행 책임이 명확하며(적합 조건 1), 할머니의 진술을 바탕으로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 그러나 상대방(며느리)의 자력 정보가 없어 양육비 회수 가능성이 불확실하며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>며느리 가출후 아들도 죽어  손자 홀로 키우는 할머니... 법적 보호자 ...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604030755444321</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:26:24.461165+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경의 아들 (전 남편)</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 전 며느리 A씨가 전 남편(홍서범·조갑경 아들)을 상대로 제기한 위자료 및 양육비 소송 1심에서 승소했다. 1심 법원은 전 남편에게 위자료 3000만원과 월 80만원의 양육비 지급을 명령했으며, 현재 항소심이 진행 중이다. A씨는 전 남편의 외도와 시부모의 방관을 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>1심 판결로 상대방의 책임이 명확하며(적합 조건 1), 판결문 등 증거가 확보되어 있음(적합 조건 5). 그러나 개별 이혼 사건으로 피해 규모가 소송금융 투자 대상으로 적합하다고 보기에는 매우 작고, 상대방의 자력도 불분명하여 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명 (전 며느리 A씨)</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>논란 또 논란…'성범죄 의혹' 황석희→'아들 외도' 홍서범·조갑경 [주간...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/500326</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:41:47.699956+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
           <t>남편 B씨</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>이혼 및 재산분할 소송, 사해행위 취소 소송 검토 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>20년간 남편을 뒷바라지한 여성 A씨가 암 투병 중 남편 B씨의 폭행과 구박에 시달리다 이혼을 결심했습니다. 남편 B씨가 몰래 혼인신고를 하고 아파트를 아들에게 증여한 사실이 드러나 법률 조언을 구했으며, 변호사는 이혼 소송을 통해 위자료 및 재산분할을 받을 수 있고 사해행위 취소 소송도 가능하다고 조언했습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>남편의 폭행, 몰래 혼인신고, 재산 은닉 등 유책 사유가 명확하며(적합 조건 1), 아파트 재산분할 및 위자료 청구 가능성이 있어 피해 규모가 작지 않고(적합 조건 4), 관련 증거 확보가 용이합니다(적합 조건 5). 다만, 상대방(남편)의 자력이 불분명하고 재산을 은닉한 정황이 있어 회수 가능성에 대한 추가 검토가 필요하며, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>아파트 가액 및 위자료 (미상)</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>백수 남편, 20년간 뒷바라지했는데…“암 걸리자 폭행, 몰래 혼인신고해...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10709589?ref=naver</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-04 00:30:41.814653+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-04-03 12:40:55.608734+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 부부의 아들</t>
+          <t>쌍둥이 형제</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급 상태</t>
+          <t>런던 항소법원 판결, 하급심 재심사 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 부부의 전 며느리 A씨가 아들의 외도로 인한 이혼 소송 1심에서 승소했으나, 위자료와 양육비를 받지 못하고 있다고 호소했습니다. 홍서범, 조갑경 부부는 아들의 잘못을 인정하고 지급 이행을 약속했으나, 항소심이 진행 중이며 A씨는 여전히 고통을 호소하고 있습니다.</t>
+          <t>일란성 쌍둥이 형제와 각각 성관계를 가진 여성이 낳은 아이의 친부를 DNA 검사로 특정할 수 없다는 영국 항소법원의 판결이 나왔습니다. 법원은 기존에 친부로 등록된 남성의 법적 지위를 박탈하고, 아이의 복지를 위해 하급심에서 친권 부여 방안을 다시 판단하도록 했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고 (적합 조건 1), 유명인 부모의 공적 개입으로 상대방의 자력 및 지급 압박이 존재합니다 (적합 조건 2). 위자료와 장기적인 양육비 지급 의무가 있어 피해 규모가 상당하며 (적합 조건 4), 1심 판결이라는 명확한 증거가 확보되어 있습니다 (적합 조건 5). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다 (부적합 조건 0개).</t>
+          <t>이 사건은 친자 관계를 다투는 가족법상 분쟁으로, 소송금융의 주요 투자 대상인 대규모 상업 분쟁이나 집단 소송에 해당하지 않습니다. 상대방(쌍둥이 형제)은 개인이므로 자력 요건을 충족하기 어려우며, 피해 규모 또한 금전적 손해보다는 친자 확인 및 친권에 대한 법적 불확실성에 집중되어 있어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>위자료 5천만원 (아들 3천만원, 상간녀 2천만원) 및 양육비 월 80만원 (아이가 성인이 될 때까지)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
+          <t>1명 (아이)</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>“아빠는 누구?” 쌍둥이와 관계 후 딸 출산한 여성…英법원 “DNA로도 ...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10709669?ref=naver</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-04-03 13:14:54.658067+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>조갑경의 아들 B씨</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 위자료 지급 명령</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>1심 재판부가 조갑경의 아들 B씨에게 혼인 파탄의 책임이 있다고 판단하여 위자료 지급을 명령했습니다. 최근 이하이와 공동 레이블을 설립하며 활동을 재개한 B씨에게 법원 결정 이행이 우선되어야 한다는 내용이 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>적합 조건 중 상대방 책임 명확(1) 및 증거 확보 가능(5)은 충족되나, 소송금융 투자에 필수적인 집단적 피해(3)나 대규모 피해 금액(4)이 확인되지 않습니다. 또한, 상대방의 자력(2)이 대기업 수준으로 충분하다고 보기 어려우며, 개별 위자료 소송은 소송금융의 일반적인 투자 대상 범위에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>이혼 재산분할 분쟁, '특유재산' 방어와 '기여도' 입증이 실익 결정</t>
+          <t>황석희 성범죄 의혹→조갑경 ‘子 아들 외도’→도끼 귀금속 미지급 논...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76660</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1775189241517883006</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 12:36:04.731940+00:00</t>
+          <t>2026-04-03 12:40:55.608734+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부의 아들</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급 상태</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부의 전 며느리 A씨가 아들의 외도로 인한 이혼 소송 1심에서 승소했으나, 위자료와 양육비를 받지 못하고 있다고 호소했습니다. 홍서범, 조갑경 부부는 아들의 잘못을 인정하고 지급 이행을 약속했으나, 항소심이 진행 중이며 A씨는 여전히 고통을 호소하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고 (적합 조건 1), 유명인 부모의 공적 개입으로 상대방의 자력 및 지급 압박이 존재합니다 (적합 조건 2). 위자료와 장기적인 양육비 지급 의무가 있어 피해 규모가 상당하며 (적합 조건 4), 1심 판결이라는 명확한 증거가 확보되어 있습니다 (적합 조건 5). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다 (부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>위자료 5천만원 (아들 3천만원, 상간녀 2천만원) 및 양육비 월 80만원 (아이가 성인이 될 때까지)</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>홍서범 전 며느리, ‘라스’ 출연 조갑경 저격..“3년간 웃고 나몰라라...</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112772674</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:02:57.168627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>가수 조갑경, 홍서범 부부의 아들 B씨가 결혼 생활 중 외도를 저질렀다는 의혹이 불거졌습니다. 전 며느리 A씨는 B씨를 상대로 위자료 청구 소송을 제기했으며, 조갑경 부부는 아들의 사생활에 개입하지 못해 부족함이 컸다며 사과했습니다. A씨는 부부가 외도 사실을 묵인하고 방관했다고 주장하고 있습니다.</t>
+          <t>이혼 소송에서 재산분할은 가장 치열한 쟁점이며, 혼인 기간이 길수록 공동 자산 범위가 넓어져 분할 과정에서 갈등이 심화됩니다. 특히 특유재산 방어와 기여도 입증이 재산분할의 실익을 결정하는 중요한 요소로 작용합니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)에 따라 조갑경 홍서범 부부 아들의 외도 사실이 명확하며, 적합 조건 5(증거 확보 가능)에 따라 이미 위자료 청구 소송이 제기되어 증거가 확보되었을 가능성이 높습니다. 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 상대방(아들)의 자력 또한 명확히 확인되지 않아 투자 매력이 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 재산분할 분쟁에 대한 일반적인 법률 해설입니다. 소송금융 투자 대상이 되는 구체적인 피고, 피해 규모, 집단적 피해 여부 등이 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>前며느리 저격 속..조갑경, '아들 외도 논란' 외면한 듯 웃음 만발 [스타...</t>
+          <t>이혼 재산분할 분쟁, '특유재산' 방어와 '기여도' 입증이 실익 결정</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040207005455654</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76660</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 00:45:08.505624+00:00</t>
+          <t>2026-04-02 12:36:04.731940+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>변호사 상담 중, 친권상실 및 양육비 청구 검토</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>사연자는 뇌병변 장애를 가진 손자를 홀로 양육하고 있으나, 며느리는 2년 전 가출 후 연락이 두절된 상태입니다. 아들은 이혼 소송 중 사망하여 사연자는 법적으로 손자의 부모가 아니어서 겪는 어려움과 경제적 부담을 호소하고 있습니다. 현재 며느리의 친권 상실 및 양육비 청구를 위한 법률 상담을 진행 중입니다.</t>
+          <t>A씨가 남편 B씨와 상간녀 C씨를 상대로 제기한 소송에서 승소하여, B씨로부터 위자료 3천만 원과 월 80만 원의 양육비를 지급받고 C씨에게도 위자료를 청구한 사건입니다. 법원의 판결이 선고된 상태로, A씨는 법적 승리를 얻었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>며느리의 친권 남용 및 양육 의무 방임 책임이 명확하며(적합 조건 1), 사연자의 진술과 연락 두절 기록 등으로 증거 확보가 가능합니다(적합 조건 5). 그러나 상대방의 자력 정보가 없고 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>본 사건은 법원의 판결로 상대방의 책임이 명확하고 증거가 확보되었으나, 집단적 피해가 아닌 개별 사건이며 위자료 3천만 원 규모로 소송금융 투자 대상으로서의 피해 규모가 크지 않습니다. 이미 판결이 선고된 단계로, 신규 소송 발굴보다는 기존 판결에 대한 후속 절차에 해당하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만 원 (위자료) + 월 80만 원 (양육비)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>장애 손주 버리고 잠적하더니 아들 죽자 상속인 행세?” 할머니도 ‘법...</t>
+          <t>'子 외도 논란' 조갑경, '라스' 무편집 등장…前며느리  피해자는 고통...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108121&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=807351</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 00:42:54.844844+00:00</t>
+          <t>2026-04-02 00:55:00.744804+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>조갑경의 아들</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>불륜 논란 보도</t>
+          <t>전 남편 B씨에 대한 위자료 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 불륜 논란과 관련하여 피해자가 방송 출연에 대한 고통을 호소하는 내용의 기사입니다. 피해자는 불륜으로 인한 정신적 고통을 겪고 있으며, 가해자로 지목된 인물이 방송에 계속 출연하는 것에 대해 분노를 표출했습니다.</t>
+          <t>가수 조갑경, 홍서범 부부의 아들 B씨가 결혼 생활 중 외도를 저질렀다는 의혹이 불거졌습니다. 전 며느리 A씨는 B씨를 상대로 위자료 청구 소송을 제기했으며, 조갑경 부부는 아들의 사생활에 개입하지 못해 부족함이 컸다며 사과했습니다. A씨는 부부가 외도 사실을 묵인하고 방관했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>적합 조건 1개 이하에 해당합니다. 기사는 개인적인 '불륜 논란'을 다루고 있으며, 상대방의 법적 책임이 소송금융 투자에 적합할 만큼 명확하지 않습니다. 또한, 집단적 피해가 아닌 개인적인 정신적 고통에 대한 내용으로, 피해 규모가 소송금융 투자 기준에 미치지 못할 것으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 조갑경 홍서범 부부 아들의 외도 사실이 명확하며, 적합 조건 5(증거 확보 가능)에 따라 이미 위자료 청구 소송이 제기되어 증거가 확보되었을 가능성이 높습니다. 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 상대방(아들)의 자력 또한 명확히 확인되지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>조갑경, 아들 불륜 논란에도 '라스' 통편집 없어</t>
+          <t>前며느리 저격 속..조갑경, '아들 외도 논란' 외면한 듯 웃음 만발 [스타...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76644</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/02/2026040207005455654</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 00:26:41.368426+00:00</t>
+          <t>2026-04-02 00:45:08.505624+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>양육비 직접지급명령 소송 진행 중, 양육비 산정기준표 개정 논의 중</t>
+          <t>변호사 상담 중, 친권상실 및 양육비 청구 검토</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>양육비 미지급 및 물가 상승을 반영하지 못한 양육비 산정기준표로 인해 다수의 한부모 가정이 경제적 어려움을 겪고 있습니다. 양육비 직접지급명령 사건이 연간 400건을 돌파하는 등 법적 분쟁이 증가하고 있으며, 법원과 정부는 기준표 개정을 논의 중입니다. 이는 다수의 피해자를 대상으로 한 소송금융 기회가 될 수 있습니다.</t>
+          <t>사연자는 뇌병변 장애를 가진 손자를 홀로 양육하고 있으나, 며느리는 2년 전 가출 후 연락이 두절된 상태입니다. 아들은 이혼 소송 중 사망하여 사연자는 법적으로 손자의 부모가 아니어서 겪는 어려움과 경제적 부담을 호소하고 있습니다. 현재 며느리의 친권 상실 및 양육비 청구를 위한 법률 상담을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건으로 연간 400건 이상의 직접지급명령 접수와 물가 미반영 양육비로 인한 다수의 피해자가 존재하며(집단적 피해), 양육비 미지급 및 부족액에 대한 상대방 책임이 명확하고(상대방 책임 명확), 법원 통계 등 객관적 증거 확보가 용이합니다(증거 확보 가능). 그러나 상대방이 개별 양육비 채무자이므로 자력의 불확실성이 커 소송금융 투자에 리스크가 있습니다(상대방 자력 불충분).</t>
+          <t>며느리의 친권 남용 및 양육 의무 방임 책임이 명확하며(적합 조건 1), 사연자의 진술과 연락 두절 기록 등으로 증거 확보가 가능합니다(적합 조건 5). 그러나 상대방의 자력 정보가 없고 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>직접지급명령 사건 연간 400건 이상, 물가 미반영 양육비로 인한 잠재적 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>끝없는 ‘양육비 전쟁’… 지급명령 첫 400건</t>
+          <t>장애 손주 버리고 잠적하더니 아들 죽자 상속인 행세?” 할머니도 ‘법...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260401519040?OutUrl=naver</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108121&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-01 13:23:33.378630+00:00</t>
+          <t>2026-04-02 00:42:54.844844+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>조갑경의 아들</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>1심 재판부에서 위자료 3천만원 및 양육비 지급 판결 선고</t>
+          <t>불륜 논란 보도</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨가 이혼 소송에서 임신 중 외도 및 양육비 미지급으로 1심 재판부로부터 위자료 3천만원과 양육비 지급 판결을 받았습니다. B씨의 전 배우자 A씨는 조갑경의 방송 출연을 비판하며 여전히 불만을 표출하고 있습니다. 조갑경과 홍서범 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+          <t>가수 조갑경의 아들 불륜 논란과 관련하여 피해자가 방송 출연에 대한 고통을 호소하는 내용의 기사입니다. 피해자는 불륜으로 인한 정신적 고통을 겪고 있으며, 가해자로 지목된 인물이 방송에 계속 출연하는 것에 대해 분노를 표출했습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>피해 규모가 3천만원으로 소액이며, 단일 피해자에 대한 가족법상 분쟁으로 '피해 규모가 큼' 및 '집단적 피해' 조건에 부합하지 않습니다. 소송금융 투자 대상으로서의 사업적 매력이 낮습니다.</t>
+          <t>적합 조건 1개 이하에 해당합니다. 기사는 개인적인 '불륜 논란'을 다루고 있으며, 상대방의 법적 책임이 소송금융 투자에 적합할 만큼 명확하지 않습니다. 또한, 집단적 피해가 아닌 개인적인 정신적 고통에 대한 내용으로, 피해 규모가 소송금융 투자 기준에 미치지 못할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>3천만원 (위자료 및 양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'아들 논란' 불구하고⋯조갑경 출연한 '라스', 오늘(1일) 정상방송</t>
+          <t>조갑경, 아들 불륜 논란에도 '라스' 통편집 없어</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1956035</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76644</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 13:09:37.011827+00:00</t>
+          <t>2026-04-02 00:26:41.368426+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>개별 양육비 채무자</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
+          <t>양육비 직접지급명령 소송 진행 중, 양육비 산정기준표 개정 논의 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>양육비 미지급 및 물가 상승을 반영하지 못한 양육비 산정기준표로 인해 다수의 한부모 가정이 경제적 어려움을 겪고 있습니다. 양육비 직접지급명령 사건이 연간 400건을 돌파하는 등 법적 분쟁이 증가하고 있으며, 법원과 정부는 기준표 개정을 논의 중입니다. 이는 다수의 피해자를 대상으로 한 소송금융 기회가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>적합 조건으로 연간 400건 이상의 직접지급명령 접수와 물가 미반영 양육비로 인한 다수의 피해자가 존재하며(집단적 피해), 양육비 미지급 및 부족액에 대한 상대방 책임이 명확하고(상대방 책임 명확), 법원 통계 등 객관적 증거 확보가 용이합니다(증거 확보 가능). 그러나 상대방이 개별 양육비 채무자이므로 자력의 불확실성이 커 소송금융 투자에 리스크가 있습니다(상대방 자력 불충분).</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>직접지급명령 사건 연간 400건 이상, 물가 미반영 양육비로 인한 잠재적 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>끝없는 ‘양육비 전쟁’… 지급명령 첫 400건</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260401519040?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:23:33.378630+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>1심 재판부에서 위자료 3천만원 및 양육비 지급 판결 선고</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>가수 조갑경의 아들 B씨가 이혼 소송에서 임신 중 외도 및 양육비 미지급으로 1심 재판부로부터 위자료 3천만원과 양육비 지급 판결을 받았습니다. B씨의 전 배우자 A씨는 조갑경의 방송 출연을 비판하며 여전히 불만을 표출하고 있습니다. 조갑경과 홍서범 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>피해 규모가 3천만원으로 소액이며, 단일 피해자에 대한 가족법상 분쟁으로 '피해 규모가 큼' 및 '집단적 피해' 조건에 부합하지 않습니다. 소송금융 투자 대상으로서의 사업적 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>3천만원 (위자료 및 양육비)</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>'아들 논란' 불구하고⋯조갑경 출연한 '라스', 오늘(1일) 정상방송</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>joynews24.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>http://www.joynews24.com/view/1956035</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:09:37.011827+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
           <t>항소심 진행 중, 1심에서 양육비 지급 선고</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>홍서범-조갑경 부부의 자녀가 사실혼 관계 부당 파기에 따른 손해배상 및 양육비 미지급 소송의 항소심을 진행 중입니다. 1심에서는 양육비 지급이 선고되었으며, 현재 2심이 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>1심에서 양육비 지급 선고가 있었고 사실혼 관계 부당 파기에 따른 손해배상 청구 소송이 진행 중이므로 상대방의 책임이 어느 정도 인정된 것으로 보입니다 (적합 조건 1, 5). 그러나 개인 간의 소송으로 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족하여 투자 매력도가 낮습니다 (적합 조건 2, 3).</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>홍서범-조갑경 부부 子, 항소심서 불륜 소송 패소할까?… 양육비 미지급...</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16022746</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-04-01 13:03:11.142566+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...126 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>민법 개정안 발효로 기존 이혼 부부의 양육권 재심사 가능</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>일본에서 4월 1일부터 민법 개정안이 발효되어 이혼 부부도 자녀 양육권을 공동으로 행사할 수 있게 되었습니다. 기존 단독 양육권 제도 하에서 이혼한 부모들도 가정법원에서 양육권 협정에 대한 재심사를 받을 자격이 생겼으며, 월 2만 엔의 양육비 지급이 의무화됩니다. 이는 과거 자녀와 소원해진 많은 부모들에게 새로운 법적 구제 기회를 제공할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>일본 민법 개정안 발효로 기존 단독 양육권 제도 하에서 이혼한 부모들이 양육권 재심사를 받을 자격이 생겨 집단적 피해를 입은 다수의 잠재적 원고가 존재합니다 (적합 조건: 집단적 피해, 공적 절차 진행 중). 또한, 법 개정 자체가 기존 제도의 문제점을 인정한 것이므로 증거 확보가 용이합니다 (적합 조건: 증거가 있거나 확보 가능함). 다만, 상대방은 개별 전 배우자로 자력 확인이 어렵고, 주된 청구는 양육권 변경 및 월 19만원 상당의 양육비로 피해 규모가 소송금융 투자에 적합한 수준의 대규모 금전적 손해배상 청구로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>일본, 뒤늦게 이혼 부부도 '자녀 양육권 공동 행사' 가능</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>newstown.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=699051</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:52:27.470611+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 후 부모의 공동 양육 책임과 양육비 미지급 및 사정 변경으로 인한 분쟁의 중요성을 강조한다. 특히 수원가정법원 관할 내 양육비 관련 소송이 자녀의 안정적인 성장 환경 조성에 중점을 둔다는 내용을 담고 있다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이 아닌 양육비 미지급 및 사정 변경 분쟁이라는 일반적인 법률 이슈를 다루고 있어, 소송금융 투자 대상을 특정하기 어렵습니다. 특정 피고, 피해 규모, 증거 유무 등을 파악할 수 없어 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>양육비 미지급 및 사정 변경 분쟁 '자녀 복리와 현실적 실익의 균형'</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>ksilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052874</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:51:18.449141+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>혼인취소소송 제기</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>길연주가 악플과 갈등 끝에 이혼이 아닌 혼인취소소송을 제기했다는 내용입니다. 기사에는 소송의 구체적인 내용이나 재정적 피해 규모에 대한 정보가 부족합니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>기사 내용이 혼인취소소송 제기 사실에 국한되어 있으며, 소송금융 투자에 필요한 대규모 피해 금액, 다수의 피해자, 자력 있는 상대방 등 적합 조건에 대한 정보가 전혀 없습니다. 개인적인 가족법 관련 소송으로 판단되어 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>김구라 “전처 빚, 처음엔 10억이라더니 17억 됐다” 목청 (X의 사생활)</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>sports.khan.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://sports.khan.co.kr/article/202604010846003?pt=nv</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-04-01 00:52:47.129632+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D22" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>혼인취소소송 진행 중</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>길연주가 악플과 갈등으로 인해 혼인취소소송을 제기했다고 밝혔습니다. 기사에는 김구라 전처의 빚이 10억에서 17억으로 늘어났다는 내용도 포함되어 있으나, 이는 길연주의 소송과 직접적인 연관성이 불분명합니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>기사는 혼인취소소송 제기 사실만 언급할 뿐, 소송금융 투자 대상이 될 만한 명확한 손해배상 청구권이나 상대방의 책임이 불분명합니다. 또한, 17억 원의 빚은 김구라 전처의 것으로, 길연주가 소송을 통해 회수할 수 있는 직접적인 피해 금액으로 보기 어렵습니다. (적합 조건 1, 2, 4 불충족)</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J22" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>'12세 연하♥' 김구라  전처 빚, 처음엔 10억이라더니 17억 됐다…거짓말...</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2130279</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-04-01 00:52:14.987433+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>진현근</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>혼인취소소송 진행 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>길연주가 악플과 갈등 끝에 진현근을 상대로 이혼이 아닌 혼인취소소송을 제기했다. 진현근은 과거 이혼 경력을 방송에서 공개한 이유를 밝혔다. 이 기사는 두 사람 간의 개인적인 법적 분쟁 상황을 다루고 있다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>이 기사는 개인 간의 혼인취소소송을 다루고 있으며, 소송금융 투자에 필요한 집단적 피해(적합 조건 3)나 명확하고 큰 규모의 피해 금액(적합 조건 4)이 확인되지 않습니다. 또한, 상대방의 충분한 자력(적합 조건 2)에 대한 정보가 없어 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>'X의 사생활' 투견부부 진현근, 전처 소개팅에  희생자 또 한명 생기겠...</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>swtvnews.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://swtvnews.com/news/newsview.php?ncode=1065568435969230</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-04-01 00:49:22.730345+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-31 13:17:13.680832+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
+          <t>B 씨</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (위자료 및 양육비 지급 명령)</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>대전가정법원은 A 씨가 B 씨를 상대로 제기한 위자료 소송에서 B 씨에게 위자료 3000만 원과 월 80만 원의 양육비를 지급하라는 원고 일부 승소 판결을 내렸습니다. 이 사건은 홍서범·조갑경 부부의 전 며느리 관련 개인 간의 이혼 및 양육비 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>법원에서 이미 위자료 및 양육비 지급 판결이 내려져 상대방의 책임이 명확하고(적합 조건 1) 증거가 확보된 상태(적합 조건 5)입니다. 그러나 개인 간의 소송으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 크지 않습니다. 또한 상대방의 자력에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>3000만 원 (위자료) + 월 80만 원 (양육비)</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경의 前 며느리  양육비 주면 끝나나? 제대로 사과하길 [전...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026040108105703607</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:48:56.074524+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>홍 씨 (조갑경·홍서범 부부의 장남)</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>대전가정법원 위자료 소송 원고 일부 승소 판결</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>가수 조갑경·홍서범 부부의 장남이 불륜으로 인해 며느리 A씨에게 위자료 3천만원 및 양육비 월 80만원을 지급하라는 대전가정법원의 판결을 받았다. 부부는 사과문을 발표했으나, A씨는 조갑경의 방송 출연에 대해 분노를 표하고 있다. 이 사건은 이미 법원 판결이 선고된 개인적인 가족 분쟁으로, 소송금융 투자 대상으로서의 매력은 낮다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)는 충족되나, 이미 법원 판결이 선고된 개인적인 가족 분쟁이며, 위자료 금액(3천만원)이 소송금융 투자 대상으로 보기에 규모가 작다. 또한, 새로운 대규모 소송 가능성이 보이지 않아 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>위자료 3,000만 원 및 양육비 월 80만 원</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>'라디오스타', '子 불륜 논란' 조갑경 안고 간다… 별도 편집 없어</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/broadcast/article/1022647/</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:17:13.680832+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
           <t>B씨 (홍서범·조갑경 부부의 차남)</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>항소심 진행 중, 1심에서 위자료 3000만원 및 양육비 월 80만원 지급 판결</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>가수 홍서범·조갑경 부부의 전 며느리 A씨가 아들 B씨의 외도로 인한 이혼 및 양육비 미지급 문제를 폭로했습니다. 1심에서 B씨에게 위자료 3000만원과 양육비 월 80만원 지급 판결이 났으나 항소심이 진행 중이며, A씨는 여론의 압박으로 양육비 지급 의사를 밝혔다고 주장하며 부부의 방관을 비난했습니다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 상대방의 부모가 유명인으로 자력이 충분할 것으로 추정되며(적합 조건 2), 1심 판결문 등 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 피해 금액이 소송금융이 일반적으로 투자하는 대규모 사건에 비해 상대적으로 작을 수 있어 Medium으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H28" t="inlineStr">
         <is>
           <t>위자료 3000만원 및 양육비 월 80만원 (성인 될 때까지)</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
+      <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>홍서범·조갑경 부부 전 며느리 “여론 난리 나니까 양육비 주겠다고”...</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>isplus.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://isplus.com/article/view/isp202603310011</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-31 00:49:48.108171+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>이범수</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>합의 이혼 종결</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>배우 이범수의 전 아내 이윤진이 지난달 이범수와 합의 이혼을 마무리하고 한국에서의 새로운 삶을 시작했습니다. 이혼 과정에서 아들과 연락이 끊겼던 사실이 알려지기도 했으나, 현재는 자녀들이 학교생활에 잘 적응하고 좋은 소식을 전하며 이윤진의 근황이 보도되었습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>기사에 따르면 이윤진과 이범수는 지난달 '합의 이혼'을 통해 법적 관계를 종결했습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>이윤진, 이범수와 이혼 한 달 만에 '자식농사' 성공… 아들 전교 회장→...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/entertainment/article/1021886/</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-30 13:18:11.328488+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D28" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>영국 항소법원 판결 선고</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>한 여성이 일란성 쌍둥이 형제와 각각 관계를 맺은 뒤 아이를 낳았으나, 일반적인 DNA 검사로는 친부를 특정할 수 없었습니다. 영국 항소법원은 두 형제 중 누구도 법적 부모 책임을 인정할 수 없다고 판결하며, 아이의 아버지는 두 명 중 한 명이지만 특정할 수 없다는 결론을 내렸습니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>이 사건은 친자확인 소송으로, 특정 상대방의 불법행위로 인한 재산상 손해배상 청구가 아니며, 소송금융의 일반적인 투자 대상과 거리가 멉니다. 또한, 이미 영국 항소법원의 판결이 선고되어 법적 절차가 종결된 상태입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J28" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
         <is>
           <t>쌍둥이 형제와 차례로 잠자리 가진 여성... 아이 아빠 끝내 미궁</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>wikitree.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.wikitree.co.kr/articles/1128732</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-30 13:11:47.273609+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>홍모씨</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>대전가정법원 1심 원고 일부 승소 판결, 항소심 진행 중</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>가수 홍서범·조갑경 부부의 아들 홍모씨가 결혼 중 외도를 저질러 전 며느리 A씨에게 위자료 3000만원과 양육비 월 80만원을 지급하라는 1심 판결을 받았다. A씨는 시부모의 거짓 사과를 비판하며 직접 사과를 요구하고 있으며, 현재 항소심이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>상대방 아들의 외도 책임이 법원 판결로 명확히 인정되고(적합 조건 1), 1심 판결문이라는 객관적 증거가 존재하지만(적합 조건 5), 위자료 3000만원은 소송금융 투자를 고려할 만큼 피해 규모가 크지 않아 투자 매력이 낮습니다(적합 조건 4 불충족). 또한 집단적 피해가 아닌 개별 사건이며(적합 조건 3 불충족), 상대방의 자력도 명확히 확인되지 않습니다(적합 조건 2 불충족).</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>위자료 3000만원, 양육비 월 80만원</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>“인정하기 싫고 X팔려 거짓사과”…홍서범·조갑경 ‘아들 외도’ 사과...</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.dt.co.kr/article/12054525?ref=naver</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-30 00:50:44.572895+00:00</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="4" t="inlineStr">
+    <row r="32">
+      <c r="A32" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>홍모씨</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>위자료 및 양육비 관련 항소심 진행 중, 양육비 미지급</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>가수 홍서범·조갑경 부부의 전 며느리 A씨가 아들 홍모씨의 외도로 인한 위자료 및 양육비 미지급 문제를 호소하고 있다. 1심 법원은 홍모씨에게 위자료 3천만원과 월 80만원의 양육비 지급을 명령했으나, 양육비가 지급되지 않고 있으며 항소심이 진행 중이다. 시부모는 아들의 의무 이행을 지도하겠다고 사과했으나, A씨는 진정성 없는 사과라며 대중의 지속적인 관심을 요청하고 있다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>법원 판결로 상대방(홍모씨)의 외도 책임 및 위자료 지급 의무가 명확하며(적합 조건 1), 1심 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 또한 사건이 종결되지 않고 항소심이 진행 중이며 양육비 미지급 문제가 있어 소송금융의 여지가 있습니다. 다만, 피해 규모가 소송금융 투자에 매우 크다고 보기는 어려우며, 상대방의 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H32" t="inlineStr">
         <is>
           <t>위자료 3천만원 및 양육비 월 80만원</t>
         </is>
       </c>
-      <c r="I30" t="inlineStr">
+      <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>제발 도와달라  홍서범·조갑경 前며느리 대중에 호소, 무슨 일</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026033008103522618</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-03-30 00:48:56.140521+00:00</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
         <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>위자료 소송 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>홍서범·조갑경 부부의 아들 B씨를 상대로 전 며느리 A씨가 제기한 위자료 소송에서 대전가정법원이 A씨 승소 판결을 내렸다. B씨의 외도가 인정되어 위자료 지급 명령이 내려진 것으로 보이며, 홍서범·조갑경 부부는 아들의 이혼 소송과 관련해 언론에 사과문을 발표했다. 그러나 A씨는 이 사과가 진정성이 없다고 주장하며 논란이 지속되고 있다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>위자료 소송은 이미 법원에서 판결이 선고된 상태이며(판결선고), 집단적 피해가 아닌 개인 간의 소송으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I31" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>홍서범·조갑경 ‘아들 외도’ 사과에도…前며느리 “난리나니 거짓 사...</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.chosun.com/culture-life/k-culture/2026/03/30/BINMXK3YX5FJ3IBBUAFORLLWKM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-30 00:43:10.822870+00:00</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="2" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D32" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>상간자 소송 판결 선고</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>A씨는 남편의 외도 상대인 B씨를 상대로 상간자 소송을 제기하여 2000만 원 지급 판결을 받았습니다. A씨는 시부모인 홍서범, 조갑경에게 아들의 외도 사실을 알렸으나 별다른 조치가 없었으며, 양육비 문제도 언급되었습니다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>주요 사건인 상간자 소송은 이미 2000만 원 지급 판결이 선고되어, 신규 소송금융 투자 대상으로서는 매력이 낮습니다. 또한, 판결 금액이 소액이며, 시부모의 무조치나 양육비 관련 내용은 구체적인 소송 진행 여부나 피해 규모가 명확하지 않아 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
+      <c r="H34" t="inlineStr">
         <is>
           <t>2000만 원</t>
         </is>
       </c>
-      <c r="I32" t="inlineStr">
+      <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>홍서범-조갑경 부부 子 외도 논란 사과에 전 며느리 분노한 이유?… 억...</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16019400</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-29 12:56:20.983857+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-29 12:49:21.923538+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 (홍씨)</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>항소심 진행 중, 1심에서 위자료 및 양육비 지급 판결</t>
+          <t>이혼 소송 항소심 진행 중, 1심 판결 위자료/양육비 미지급</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들이 결혼 한 달 만에 불륜을 저질러 며느리 A씨가 이혼 및 위자료, 양육비 청구 소송을 제기했습니다. 1심 법원은 아들에게 위자료 3000만원과 월 80만원의 양육비를 지급하라고 판결했으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 아들의 잘못을 인정하고 사과하며 1심 판결 이행을 지도하겠다고 밝혔습니다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 B씨의 외도로 인한 이혼 소송에서 전 며느리 A씨가 1심에서 위자료 3000만 원과 양육비 월 80만 원 지급 판결을 받았다. A씨는 위자료 및 양육비 미지급과 시부모의 방관을 주장하며 항소심을 진행 중이다. 홍서범·조갑경 부부는 아들의 잘못을 인정하고 1심 판결 이행을 지도하겠다고 사과했다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 존재)에 해당합니다. 1심에서 위자료 및 양육비 지급 판결이 있었고, 상대방(아들)은 고등학교 교사이며 부모는 유명 연예인으로 자력이 충분합니다. 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자 기준에 비해 크지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 존재)에 해당한다. 1심에서 위자료 및 양육비 지급 판결이 내려졌고, 상대방은 유명 연예인의 아들이며 부모가 사과하며 이행을 약속했다. 다만, 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원 (1심 판결 기준)</t>
+          <t>위자료 3000만 원, 양육비 월 80만 원 (1심 판결 기준)</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>아들 불륜 몰랐다 ... 홍서범·조갑경 부부가 결국 고개 숙이고 발표한...</t>
+          <t>홍서범·조갑경 부부 사과에 전 며느리 분노  뻔뻔한 태도 그대로, 대중...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548059</t>
+          <t>https://www.tvreport.co.kr/star/article/1021182/</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-29 12:45:17.336492+00:00</t>
+          <t>2026-03-29 12:53:21.698529+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
+      <c r="A36" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>A씨 (홍서범·조갑경의 아들), 상간녀</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>이혼 및 위자료 소송 항소심 진행 중, 상간녀 위자료 소송은 1심 판결 완료.</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>방송인 홍서범, 조갑경의 전 며느리 A씨가 전 남편 B씨의 외도로 인한 이혼 위자료 및 양육비 소송에서 1심 승소했으나, 항소심이 진행 중이다. A씨는 B씨 부모인 홍서범, 조갑경에게도 진정한 사과를 요구하며 대중의 관심을 호소하고 있다. 1심에서 위자료 3천만원과 월 80만원의 양육비 지급이 명령되었다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 A씨가 임신 중 외도로 전처 B씨와 이혼 소송 중이다. 1심에서 A씨의 귀책 사유가 인정되어 위자료 3천만원 및 양육비 월 80만원 지급 판결을 받았으나, B씨가 항소하여 항소심이 진행 중이다. 상간녀에게는 별도로 2천만원 위자료 판결이 내려졌다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(위자료 3천만원), 집단적 피해가 아닌 개인 간의 가족법상 분쟁임. 상대방(B씨)의 자력이 대기업, 금융기관 수준으로 충분하다고 보기 어려움. (적합 조건 2, 3, 4 미충족)</t>
+          <t>상대방(A씨)의 귀책 사유가 1심 판결로 명확히 인정되고(적합 조건 1), 관련 판결문 등 증거가 확보되어 있으나(적합 조건 5), 피해 규모(위자료 3천만원)가 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하며(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 투자 매력이 낮습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>3천만원 (위자료), 월 80만원 (양육비)</t>
+          <t>위자료 3천만원, 양육비 월 80만원 (상간녀 위자료 2천만원 별도)</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (전처 B씨)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>‘前 며느리’ A씨 “홍서범·조갑경 제대로 사과하길, 본인 아들 잘못...</t>
+          <t>'임신 중 외도' 아들 불륜 논란에…홍서범·조갑경, 고개 숙였다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1598001?ref=naver</t>
+          <t>https://www.sidae.com/article/2026032917270258986</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-29 12:44:27.950246+00:00</t>
+          <t>2026-03-29 12:49:21.923538+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 아들 (A씨)</t>
+          <t>홍서범·조갑경 부부의 아들 (홍씨)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
+          <t>항소심 진행 중, 1심에서 위자료 및 양육비 지급 판결</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들이 결혼 한 달 만에 불륜을 저질러 며느리 A씨가 이혼 및 위자료, 양육비 청구 소송을 제기했습니다. 1심 법원은 아들에게 위자료 3000만원과 월 80만원의 양육비를 지급하라고 판결했으며, 현재 항소심이 진행 중입니다. 홍서범·조갑경 부부는 아들의 잘못을 인정하고 사과하며 1심 판결 이행을 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 존재)에 해당합니다. 1심에서 위자료 및 양육비 지급 판결이 있었고, 상대방(아들)은 고등학교 교사이며 부모는 유명 연예인으로 자력이 충분합니다. 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자 기준에 비해 크지 않아 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 양육비 월 80만원 (1심 판결 기준)</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>아들 불륜 몰랐다 ... 홍서범·조갑경 부부가 결국 고개 숙이고 발표한...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/548059</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:45:17.336492+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
           <t>항소심 진행 중</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
-[...29 lines deleted...]
-      <c r="L37" t="inlineStr">
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>방송인 홍서범, 조갑경의 전 며느리 A씨가 전 남편 B씨의 외도로 인한 이혼 위자료 및 양육비 소송에서 1심 승소했으나, 항소심이 진행 중이다. A씨는 B씨 부모인 홍서범, 조갑경에게도 진정한 사과를 요구하며 대중의 관심을 호소하고 있다. 1심에서 위자료 3천만원과 월 80만원의 양육비 지급이 명령되었다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(위자료 3천만원), 집단적 피해가 아닌 개인 간의 가족법상 분쟁임. 상대방(B씨)의 자력이 대기업, 금융기관 수준으로 충분하다고 보기 어려움. (적합 조건 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>3천만원 (위자료), 월 80만원 (양육비)</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>‘前 며느리’ A씨 “홍서범·조갑경 제대로 사과하길, 본인 아들 잘못...</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603290025</t>
+          <t>https://www.sportsseoul.com/news/read/1598001?ref=naver</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-29 12:37:44.765942+00:00</t>
+          <t>2026-03-29 12:44:27.950246+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
+          <t>홍서범, 조갑경 아들 (A씨)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>방송인 홍서범, 조갑경 부부의 아들이 전처의 임신 중 불륜 의혹으로 위자료 및 양육비 청구 소송에 휘말렸습니다. 1심에서 위자료 3천만 원과 월 80만 원의 양육비 지급 판결을 받았으나, 아들 측이 항소하여 현재 항소심이 진행 중입니다. 부모는 아들의 책임을 다하도록 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>1심 판결로 상대방의 책임이 명확하며(적합 조건 1), 위자료 및 양육비 지급 의무가 확정된 상태입니다. 유명인 부모의 공개 사과와 이행 지도 약속으로 자력 확보 가능성이 높고(적합 조건 2), 1심 판결문 등 증거가 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 소송이며 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>위자료 3천만 원, 양육비 월 80만 원</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>1명 (전처)</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>[뮤즈이슈]“자식 허물 못 살펴” 홍서범♥조갑경, 子 불륜 의혹에 결국...</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>heraldmuse.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.heraldmuse.com/article/10704929?ref=naver</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:40:35.850603+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>A씨 (홍서범·조갑경 부부의 아들)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>1심 원고 일부 승소 판결 후 원고 항소, 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들 A씨가 외도로 전 며느리 B씨와 이혼 소송에 휘말렸습니다. 1심에서 A씨에게 위자료 3천만원 및 양육비 월 80만원 지급 판결이 내려졌으나, B씨는 판결에 불복하여 항소심이 진행 중입니다. 홍서범·조갑경 부부는 공식 사과하며 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>아들 A씨의 외도 사실이 1심 판결로 인정되어 상대방 책임이 명확하며(적합 조건 1), 1심 판결문이 존재하여 증거 확보가 용이합니다(적합 조건 5). 직접적인 피고의 자력은 불분명하나, 공인인 부모가 공식 사과하며 아들의 의무 이행을 지도하겠다고 밝혀 회수 가능성이 높습니다. 다만, 집단적 피해가 아닌 개별 소송이며, 1심 위자료 3천만원은 대규모 피해로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>1심 위자료 3천만원, 양육비 월 80만원 (원고 청구액 위자료 1억원, 양육비 월 110만원)</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경, 아들 외도 논란에 결국 사과…“부모로서 부족”</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603290025</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:37:44.765942+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
           <t>A씨 (홍서범·조갑경 아들)</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>이혼 및 손해배상 소송 항소심 진행 중, 1심 판결에 따른 위자료 및 양육비 미지급 논란</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>가수 홍서범, 조갑경 부부의 아들 A씨가 외도로 혼인이 파탄되어 전처 B씨에게 위자료 3천만원과 양육비 월 80만원을 지급하라는 1심 판결을 받았습니다. B씨는 A씨의 위자료와 양육비가 제대로 지급되지 않고 있다고 주장하며, 현재 항소심이 진행 중입니다. 홍서범, 조갑경 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>상대방(A씨)의 외도로 인한 혼인 파탄 책임이 1심 판결로 명확하며(적합 조건 1), 판결문이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 개인 간의 소송으로 집단적 피해가 아니며(부적합 조건), 피해 규모(위자료 3천만원, 양육비 월 80만원)가 소송금융 투자 대상으로 보기에 크지 않습니다(부적합 조건). 또한 상대방의 자력에 대한 직접적인 정보가 부족하여 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
+      <c r="H41" t="inlineStr">
         <is>
           <t>위자료 3천만원, 양육비 월 80만원 (상간녀 위자료 2천만원 별도)</t>
         </is>
       </c>
-      <c r="I39" t="inlineStr">
+      <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>'子 외도 논란' 홍서범·조갑경  깊이 사죄…자식 허물 못 살폈다</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6492724?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328071544</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-29 12:37:24.521064+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="2" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D40" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>취소 소송에서 원고 패소 판결</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>법원이 '실질적 파탄' 상태의 부부도 연금분할 대상이 된다고 판결했습니다. 약 30년간 군인으로 복무한 A씨와 배우자 B씨의 취소 소송에서 원고가 패소했으며, 법원은 지속적인 교류와 공동생활이 있었던 점을 근거로 들었습니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>본 기사는 법원의 특정 판결 내용을 다루고 있으며, 소송금융이 투자할 만한 명확한 상대방의 책임이나 집단적 피해가 확인되지 않습니다. 또한, 이미 '원고 패소로 판결했다'는 점에서 해당 사건은 판결이 선고된 상태로, 새로운 소송금융 투자 기회로 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J40" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
         <is>
           <t>法  '실질적 파탄' 부부도 연금분할 대상</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>siminilbo.co.kr</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160283497354798</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-29 12:36:59.303647+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="2" t="inlineStr">
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D41" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>이혼 소송 진행 중</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>가수 홍서범, 조갑경 부부가 아들의 외도 및 이혼 소송 논란에 대해 사과했다. 이들은 아들의 이혼 소송 보도로 인해 대중에게 실망과 불편을 끼친 점에 대해 공식 입장문을 통해 유감을 표명했다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>이 사건은 연예인 아들의 사적인 이혼 소송으로, 소송금융이 주로 투자하는 집단적 피해나 대규모 상업적 분쟁에 해당하지 않습니다. 피해 규모가 크거나 다수의 피해자가 존재하는 적합 조건에 부합하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J41" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
         <is>
           <t>‘아들 외도 논란’ 홍서범·조갑경, 결국 사과 “잘못 살피지 못한 책...</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/12001347</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-03-29 00:37:18.768806+00:00</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="4" t="inlineStr">
+    <row r="44">
+      <c r="A44" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
         <is>
           <t>홍서범 아들</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>전처의 공개적인 주장 및 폭로</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>가수 홍서범의 아들이 임신 중인 아내를 두고 외도하고 양육비를 외면했다는 전처의 주장이 제기되었다. 홍서범 부부는 아들의 허물을 사죄했으나, 전처는 시부모의 거짓말을 주장하며 갈등이 심화되고 있다. 이는 개인적인 가족법 분쟁으로, 소송금융 투자 대상으로는 피해 규모나 상대방 자력 면에서 매력도가 낮다.</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(홍서범 아들의 외도 및 양육비 외면), 증거 확보 가능성이 높음. 하지만 집단적 피해가 아니며, 상대방의 자력이 대기업/금융기관 수준으로 명확히 확인되지 않고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워 'Medium'으로 판단.</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I42" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
+      <c r="J44" t="inlineStr">
         <is>
           <t>남자 바람나 혼자 애 낳았다 …홍서범 아들 전처, 결혼 사진 아래 단 댓...</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K44" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6116775</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N44" t="inlineStr">
         <is>
           <t>2026-03-29 00:29:49.175056+00:00</t>
         </is>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="4" t="inlineStr">
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C43" t="inlineStr">
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
         <is>
           <t>홍서범·조갑경의 아들 B씨</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>이혼 소송 항소심 진행 중, 1심에서 위자료 및 양육비 지급 판결</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F45" t="inlineStr">
         <is>
           <t>가수 홍서범·조갑경 부부의 아들 B씨가 전처 A씨를 상대로 한 이혼 소송에서 1심 법원이 B씨에게 위자료 3천만 원과 월 80만 원의 양육비 지급을 판결했다. A씨는 1심 판결에 불복하여 항소심이 진행 중이며, B씨의 부모는 아들의 의무 이행을 엄중히 지도하겠다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G45" t="inlineStr">
         <is>
           <t>상대방 책임이 1심 판결로 명확하며(적합 조건 1, 5), 유명인 부모가 아들의 의무 이행을 약속하여 자력 확보 가능성이 높음(적합 조건 2). 그러나 집단적 피해가 아닌 개인 소송이며 피해 규모가 소송금융 투자에 'High' 등급을 부여할 만큼 크다고 보기는 어려움(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
+      <c r="H45" t="inlineStr">
         <is>
           <t>위자료 3천만 원, 양육비 월 80만 원 (성인 될 때까지)</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr">
+      <c r="I45" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>홍서범·조갑경, 아들 불륜 논란에 결국 사과  양육비·위자료 의무 이...</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>joynews24.com</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>http://www.joynews24.com/view/1954501</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>2026-03-29 00:27:32.945197+00:00</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="2" t="inlineStr">
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D44" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>이혼 소송 판결문 확인 중</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F46" t="inlineStr">
         <is>
           <t>홍서범, 조갑경 부부가 아들의 불륜 논란과 이혼 소송에 대해 대중에게 사과하며 입장을 밝혔다. 부부는 귀국 후 판결문 등 관련 자료를 직접 확인하며 소송 진행 과정을 파악할 예정이라고 전했다.</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="G46" t="inlineStr">
         <is>
           <t>이 사건은 개인 간의 사적인 이혼 소송으로, 소송금융 투자 대상이 되는 대기업이나 기관을 상대로 한 대규모 집단 피해 사건이 아니다. 상대방의 자력이나 피해 규모가 소송금융 투자 기준에 부합하지 않아 적합도가 낮다.</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J44" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
         <is>
           <t>홍서범·조갑경, 아들 불륜 논란에 입 열었다…  아들 자율성 존중, 양육...</t>
         </is>
       </c>
-      <c r="K44" t="inlineStr">
+      <c r="K46" t="inlineStr">
         <is>
           <t>mhnse.com</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
+      <c r="M46" t="inlineStr">
         <is>
           <t>https://www.mhnse.com/news/articleView.html?idxno=521400</t>
         </is>
       </c>
-      <c r="N44" t="inlineStr">
+      <c r="N46" t="inlineStr">
         <is>
           <t>2026-03-29 00:26:37.561664+00:00</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="2" t="inlineStr">
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F45" t="inlineStr">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr"/>
+      <c r="F47" t="inlineStr">
         <is>
           <t>tvN STORY '이호선 상담소'에서 다룬 장모와 사위의 불륜 등 충격적인 가족 내 외도 사례들을 소개하는 기사입니다. 다양한 불륜 관련 키워드와 다른 기사 제목들을 통해 가족 간의 복잡한 관계에서 발생하는 외도 문제를 다루고 있으며, 이는 특정 사건의 진행 상황을 보도하는 것이 아닌 일반적인 상담 사례를 나열한 것입니다.</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>기사는 특정 사건에 대한 보도가 아닌, 불륜 상담 사례들을 일반적인 내용으로 다루고 있습니다. 소송금융 투자 대상이 되려면 특정 피고, 명확한 책임, 구체적인 피해 규모 및 증거가 필요한데, 본 기사에서는 이러한 요건을 파악할 수 없습니다.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J45" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
         <is>
           <t>8살 차 장모·사위, '누나 동생' 하다 불륜…처제랑 난리 난 사례도</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6116524</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-03-29 00:18:56.410358+00:00</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="2" t="inlineStr">
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F46" t="inlineStr">
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
         <is>
           <t>제공된 기사는 제목과 키워드만으로 구성되어 있어, 특정 사건의 구체적인 내용을 파악하기 어렵습니다. 부모의 자녀 간 재산 지원 불균형에 대한 불만을 다루는 것으로 추정되나, 상세한 사건 경위나 법적 쟁점은 알 수 없습니다.</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>기사 본문에 사건의 구체적인 내용이 없어 소송금융 적합도 판단 기준(상대방 책임 명확성, 자력, 증거 등)을 전혀 확인할 수 없습니다. 가족 간의 사적인 분쟁으로 추정되며, 집단적 피해나 공적 절차 진행 여부도 파악 불가합니다.</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
+      <c r="H48" t="inlineStr">
         <is>
           <t>수억 원</t>
         </is>
       </c>
-      <c r="I46" t="inlineStr">
+      <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>손주 둘 안겨준 언니에 수억 준 부모, 내겐 전세 1억뿐  미혼 딸에 의외...</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6116506</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-03-28 00:36:30.375632+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-27 13:09:40.481871+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
       <c r="D49" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>결혼 생활 중 남편의 불륜 및 기망 행위 발각</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>아내가 남편의 사업 성장을 도왔으나, 남편이 총각 행세를 하며 10살 연하 여성과 외도한 사실이 상견례 자리에서 발각되어 충격을 받은 사건입니다. 남편은 스타트업을 운영하고 있으며, 아내는 남편의 기망 행위로 인한 정신적 피해 및 재산상 손해를 입었을 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>남편의 불륜 및 기망 행위로 인한 책임이 명확하고(적합 조건 1), 남편의 자백 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력(스타트업 운영)이 소송금융 투자에 적합할 만큼 충분한지 추가 확인이 필요하여 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>내 뒷바라지 덕 회사 키운 남편…총각 행세해 상견례 충격</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6116133</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:36:22.698150+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>A씨 (홍서범·조갑경 아들), C씨 (상간녀)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L49" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>대전가정법원 1심 판결 후 B씨 항소 제기, 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들 A씨가 사실혼 관계의 아내 B씨를 두고 외도하여 관계가 파탄에 이르렀으며, 이로 인해 B씨가 조산하는 피해를 입었습니다. 1심 법원은 A씨와 상간녀 C씨에게 위자료 및 양육비 지급을 명령했으나, B씨는 배상액이 과소하다며 항소를 제기하여 현재 항소심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학생들의 제보 등 객관적 증거가 존재합니다(적합 조건 5). 현재 항소심이 진행 중으로 추가적인 배상액 증액 가능성이 있습니다. 다만 집단적 피해가 아니며, 피고가 개인이므로 대기업 수준의 자력은 아니지만, 유명인 자녀라는 점이 간접적인 자력 및 압박 요인이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>1심 판결 기준 위자료 5,000만 원 (A씨 3,000만 원, C씨 2,000만 원), 과거 양육비 800만 원, 향후 월 80만 원. 항소심에서 증액 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>1명 (B씨) 및 자녀</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 子, 불륜 의혹 속 드러난 '사실혼 관계'…조산한 딸은 ...</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=805877</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1020654/</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-26 13:32:26.692822+00:00</t>
+          <t>2026-03-27 13:09:40.481871+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>대전가정법원 항소심 변론 재개 예정 (4월 23일)</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 아들 A씨의 전처 B씨가 A씨의 불륜 의혹과 관련해 심경을 전했다. B씨는 A씨가 임신 중 외도를 했다고 주장하며, 1심에서 위자료 3천만원과 양육비 월 80만원을 인정받았다. B씨는 위자료 및 양육비 증액을 위해 항소했으며, 현재 항소심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 증거가 충분히 확보되어 있습니다(적합 조건 5). 그러나 상대방이 대기업 등 자력이 충분한 주체가 아니며, 집단적 피해가 아니고, 현재까지의 피해 규모가 소송금융 투자 대상으로서는 매우 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>1심 위자료 3천만원, 양육비 월 80만원 (항소심에서 증액 요구 중)</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>홍서범子 전처 분노  불륜 인정됐는데 뭐가 진행 중이냐  눈물[스타이슈...</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/27/2026032717233856521</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:03:25.212837+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>홍서범의 아들 부부의 이혼 및 개인적인 분쟁에 대한 기사입니다. 아들 전처가 웨딩업체에 대한 불만을 표출한 것으로 보이나, 기사 본문은 주로 홍서범이 아들의 이혼 과정을 안타까워하며 언급한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>기사는 홍서범 아들 부부의 이혼 및 개인적인 분쟁을 다루고 있으며, 소송금융 투자 대상으로서 요구되는 명확한 상대방 책임, 충분한 자력, 집단적 피해, 큰 피해 규모 등의 적합 조건을 충족하지 못합니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>남자 바람나서 혼자 애낳아  홍서범 아들 전처, 웨딩업체에 분노의 댓...</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=805877</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:32:26.692822+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <t>이혼 소송 최종 종결</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <t>가수 서인영이 유튜브 채널을 개설하고 과거 이혼에 대해 직접 언급했습니다. 2023년 2월 결혼 후 같은 해 9월 이혼 소송을 진행하여 2024년 11월 최종 이혼했으며, 결혼을 택한 이유와 이혼에 대한 솔직한 심경을 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>해당 사건은 서인영의 개인적인 이혼 소송으로, 이미 2024년 11월 최종 종결된 사건입니다. 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하며, 집단적 피해나 대규모 피해 금액이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J51" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
         <is>
           <t>서인영, 사라지고 싶어 '결혼' 선택⋯ 이혼으로 인생 배워</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2569873</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>2026-03-26 13:15:33.999450+00:00</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="4" t="inlineStr">
+    <row r="54">
+      <c r="A54" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C52" t="inlineStr">
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
         <is>
           <t>홍모씨</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D54" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <t>1심 판결 후 원고(A씨) 항소 제기, 양육비 미지급 상태</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F54" t="inlineStr">
         <is>
           <t>가수 홍서범·조갑경 부부의 아들 홍모씨가 아내 A씨 임신 중 외도를 저질러 혼인 관계가 파탄에 이름. A씨는 홍모씨를 상대로 위자료 및 양육비 소송을 제기하여 1심에서 위자료 3000만원과 월 80만원의 양육비 지급 판결을 받았으나, 이에 불복해 항소했다. 상간녀에게도 별도로 위자료 2000만원 판결을 받았으며, 홍모씨 측은 양육비 지급을 보류 중이다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G54" t="inlineStr">
         <is>
           <t>상대방(홍모씨)의 귀책 사유가 법원 판결로 명확히 인정되었고(적합 조건 1), 상간녀의 시인 등 객관적 증거가 충분히 확보되어 있음(적합 조건 5). 그러나 집단적 피해가 아닌 개별 소송이며, 원고 청구액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium으로 판단.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
+      <c r="H54" t="inlineStr">
         <is>
           <t>1억원 (원고 청구액)</t>
         </is>
       </c>
-      <c r="I52" t="inlineStr">
+      <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J54" t="inlineStr">
         <is>
           <t>홍서범·조갑경 아들, 아내 임신 중 여교사와 불륜 의혹…法  위자료 30...</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M54" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026032618080912236</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>2026-03-26 13:15:11.604469+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-26 00:49:50.705540+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>정철원</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소 진행 중, 위자료 및 양육비 미지급</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>가수 홍서범·조갑경 부부의 아들 B씨가 전처 A씨의 임신 중 외도 및 양육비 미지급 논란에 휩싸였습니다. 1심 법원은 B씨에게 위자료 3천만원과 매달 80만원의 양육비 지급을 판결했으나, A씨는 B씨가 이를 이행하지 않고 있다고 주장하며 항소심이 진행 중입니다. B씨 측은 항소심 종료 시까지 지급을 보류하라는 변호사 권고에 따른 것이라고 해명했습니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>상대방의 외도 사실이 인정되어 1심 법원에서 위자료 및 양육비 지급 판결이 내려졌고(적합 조건 1, 5), 현재 항소심 진행 중임에도 지급이 이행되지 않고 있어 소송금융의 회수 가능성이 존재합니다. 다만, 피해 규모가 소송금융 투자에 있어 매우 크다고 보기는 어렵고, 상대방의 자력에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>위자료 3천만원 및 매달 80만원 양육비</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>홍서범x조갑경 子, 임신중 외도·양육비 미지급 논란⋯ 일방적 주장  반...</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>joynews24.com</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>http://www.joynews24.com/view/1953499</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:50:50.027511+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L55" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>불륜 및 이혼 관련 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부의 아들이 불륜 및 이혼 논란에 휩싸여 관련 소송이 진행 중인 것으로 알려졌습니다. 홍서범은 소송이 아직 끝나지 않았으므로 추후 입장을 밝히겠다고 전했습니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>해당 사건은 개인적인 불륜 및 이혼 논란과 관련된 소송으로, 집단적 피해나 대규모 피해 금액을 기대하기 어렵습니다. 또한, 소송 상대방의 자력이나 책임의 명확성 등 소송금융 투자에 적합한 조건이 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경, 아들 불륜·이혼 논란에… 결론 아직 안났다</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/26/2026032607460547406</t>
+          <t>https://www.hankyung.com/article/2026032672757</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-26 00:45:21.629417+00:00</t>
+          <t>2026-03-26 00:49:50.705540+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
+          <t>정철원</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>이혼 및 양육권 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>야구선수 정철원과 파경을 맞은 김지연이 현재 이혼 및 양육권 소송을 진행 중입니다. 김지연 측은 혼인 이후 가정폭력, 외도 정황, 양육비 미지급 등을 주장하고 있으며, 정철원 측은 양육권 관련 절차에 성실히 임하겠다는 입장입니다. 김지연은 혼자 아이를 지키기 위해 법적 절차를 불사하겠다는 의지를 보이고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>야구선수 정철원이 상대방으로 자력이 충분하며(적합 조건 2), 김지연 측 법률대리인이 가정폭력, 외도 정황, 양육비 미지급 등을 주장하여 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보 가능성도 언급되었습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 소송이며, 소송금융 투자 대상으로서의 피해 규모가 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>'혼전출산→한달 만 파경' 女스타, 양육권 소송 중 부케 받았다… 오히...</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/entertainment/article/1019384/</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:46:46.209052+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부의 차남 B씨</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 원고 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 차남 B씨가 외도로 인한 사실혼 파탄으로 1심에서 위자료 3천만원 및 양육비 지급 판결을 받았습니다. 원고 A씨는 1심 판결에 불복하여 위자료 1억원 및 양육비 증액을 청구하며 항소한 상태입니다. B씨의 부친 홍서범은 아들을 옹호하며 위자료 일부를 지급했다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 재판 과정에서 증거가 충분히 확보되었습니다(적합 조건 5). 그러나 이 사건은 개인 간의 사실혼 파탄 및 위자료 청구 소송으로 집단적 피해에 해당하지 않으며(부적합 조건), 피해 규모(1심 3천만원, 항소심 청구 1억원)가 소송금융 투자 대상으로서 '수억 원 이상'의 대규모 기준에는 미달합니다(부적합 조건). 또한 피고가 대기업이나 공공기관이 아닌 개인으로, 자력이 충분하다고 보기 어렵습니다(부적합 조건).</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>1심 3천만원, 항소심 청구 1억원</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>子 불륜 논란 속..조갑경 '라스' 예고편 등장→홍서범은 아들 감싸기 [종...</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/26/2026032607460547406</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:45:21.629417+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
           <t>전 축구선수 B씨</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>1심 판결 선고 후 항소 진행 중, 위자료 및 양육비 미지급 주장</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
+      <c r="F59" t="inlineStr">
         <is>
           <t>가수 홍서범, 조갑경 부부의 아들인 전 축구선수 B씨가 임신 중 외도 및 양육비 미지급 의혹에 휩싸였다. 1심 법원은 B씨의 외도를 혼인 파탄의 주요 원인으로 인정하여 위자료 3000만 원과 매달 80만 원의 양육비 지급을 명령했으나, 전처 A씨는 위자료와 양육비가 제대로 지급되지 않고 있다고 주장하며 항소심이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr">
+      <c r="G59" t="inlineStr">
         <is>
           <t>1심 법원이 B씨의 외도를 혼인 파탄의 주요 원인으로 인정하여 상대방 책임이 명확하며(적합 조건 1), 차량 블랙박스 영상 등 객관적 증거가 존재한다(적합 조건 5). 그러나 피해 규모가 소송금융 투자에 있어 '매우 크다'고 보기 어렵고, 상대방의 자력이 대기업/금융기관 수준은 아니라는 점이 고려되어 적합도는 Medium이다.</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
+      <c r="H59" t="inlineStr">
         <is>
           <t>위자료 3000만 원, 양육비 매달 80만 원 (자녀 성인까지)</t>
         </is>
       </c>
-      <c r="I57" t="inlineStr">
+      <c r="I59" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
+      <c r="J59" t="inlineStr">
         <is>
           <t>임신 중 여교사와 성관계  연예인 부부 아들, 불륜설 터졌다…홍서범 ...</t>
         </is>
       </c>
-      <c r="K57" t="inlineStr">
+      <c r="K59" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L57" t="inlineStr">
+      <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M57" t="inlineStr">
+      <c r="M59" t="inlineStr">
         <is>
           <t>https://www.tenasia.co.kr/article/2026032671804</t>
         </is>
       </c>
-      <c r="N57" t="inlineStr">
+      <c r="N59" t="inlineStr">
         <is>
           <t>2026-03-26 00:44:41.396601+00:00</t>
         </is>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" s="2" t="inlineStr">
+    <row r="60">
+      <c r="A60" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C58" t="inlineStr">
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
         <is>
           <t>홍모 씨</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>대전가정법원 위자료 소송 판결 선고</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr">
+      <c r="F60" t="inlineStr">
         <is>
           <t>홍서범, 조갑경 부부의 아들 홍모 씨의 전처 A씨가 제기한 위자료 소송에서 대전가정법원이 홍씨에게 배상 판결을 내렸습니다. 이 사건은 홍씨의 불륜으로 인한 집안 갈등이 심화된 상황에서 발생했습니다.</t>
         </is>
       </c>
-      <c r="G58" t="inlineStr">
+      <c r="G60" t="inlineStr">
         <is>
           <t>개인의 불륜으로 인한 위자료 소송으로, 집단적 피해가 아니며(적합 조건 3 불충족), 피해자 수가 1명이고 피해 금액이 명확하지 않아 대규모 투자를 유치하기 어렵습니다(적합 조건 4 불충족). 상대방이 대기업이나 공공기관이 아닌 개인이므로 자력에 대한 불확실성이 있습니다(적합 조건 2 불충족).</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I58" t="inlineStr">
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>“자식들 과보호” 홍서범·조갑경, 황혼이혼 위기…아들 ‘임신 중 불...</t>
         </is>
       </c>
-      <c r="K58" t="inlineStr">
+      <c r="K60" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L58" t="inlineStr">
+      <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M58" t="inlineStr">
+      <c r="M60" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11998714</t>
         </is>
       </c>
-      <c r="N58" t="inlineStr">
+      <c r="N60" t="inlineStr">
         <is>
           <t>2026-03-26 00:43:48.490553+00:00</t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...138 lines deleted...]
-    </row>
     <row r="61">
-      <c r="A61" s="2" t="inlineStr">
+      <c r="A61" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>아리아나 그란데의 이혼 소송 합의 및 종결</t>
+          <t>이혼 소송 진행 중, 양육비 지급 보류 상태</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>팝스타 아리아나 그란데가 동료 배우 에단 슬레이터와 불륜 논란에 휩싸인 후, 전 남편 달튼 고메즈와 이혼 절차를 마무리했다. 그란데는 고메즈에게 125만 달러의 위자료와 변호사 수수료를 지급하며 합의했다. 슬레이터 역시 기혼 상태였으며, 그의 전 아내는 두 사람의 관계 때문에 가족을 버렸다고 주장했다.</t>
+          <t>양육비 지급이 중단된 상황이며, 이는 변호사의 조언에 따라 이혼 소송 결과가 나올 때까지 보류된 것으로 알려졌다. 손녀를 보지 못하는 문제 또한 이혼 소송이 마무리되어야 해결될 수 있다고 언급되었다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>아리아나 그란데의 이혼 절차는 이미 합의 및 종결되었으며, 구체적인 위자료 지급 내역까지 명시되어 있어 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 기사는 주로 유명인의 사생활과 불륜 논란에 초점을 맞추고 있으며, 대규모 금전적 손해배상 청구 가능성을 제시하지 않아 투자 매력이 낮음.</t>
+          <t>해당 사건은 이혼 소송 및 양육비 지급과 관련된 개인적인 가족법 분쟁입니다. 소송금융 투자 대상으로서 요구되는 집단적 피해, 명확한 대기업/기관 상대방, 대규모 피해 금액 등의 적합 조건에 해당하지 않습니다. 양육비 지급 보류 또한 소송 결과에 따라 달라질 수 있는 쟁점입니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>위키드 동료 배우와 불륜 논란 터진 아리아나 그란데 : 하늘이 도운 결...</t>
+          <t>“子는 불륜 의혹, 母는 예능 출연” 조갑경 ‘라스’ 예고 등장에 비난...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/256125</t>
+          <t>https://www.mk.co.kr/article/11998710</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-25 12:45:13.600044+00:00</t>
+          <t>2026-03-26 00:43:03.588806+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>정철원</t>
+          <t>홍씨 (가수 홍서범, 조갑경 부부 아들)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>이혼 및 양육권 소송 진행 중, 가정폭력 및 외도 의혹 제기</t>
+          <t>1심 원고 일부 승소 판결 후 원고 항소 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>인플루언서 김지연이 프로 야구선수 정철원과의 이혼 소송 중임을 밝혔다. 김지연 측은 정철원이 가출 후 양육비 지급을 중단하고 일방적으로 양육권을 주장하며, 가정폭력 및 외도 의혹을 파경 이유로 꼽았다. 김지연은 아이 보호와 양육권 확보를 최우선으로 법적 절차를 진행할 계획이다.</t>
+          <t>가수 홍서범, 조갑경 부부의 아들 홍씨가 결혼 중 외도를 저질러 전처 A씨가 제기한 위자료 소송에서 1심 법원이 홍씨에게 위자료 3000만원과 양육비 월 80만원을 지급하라고 판결했습니다. A씨는 판결에 불복해 항소한 상태이며, 상간녀에게도 별도 위자료 2000만원을 받았습니다. 홍씨 측은 양육비 지급 보류에 대해 해명했습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방인 프로 야구선수 정철원의 책임이 비교적 명확하고(적합 조건 1), 자력이 있을 것으로 추정됩니다(적합 조건 2). 또한 법률 대리인을 통해 소송을 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 단정하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(1) 증거가 확보 가능하나(5), 개인 간의 이혼 및 위자료 소송으로 집단적 피해가 아니며(3), 피해 규모(위자료 3000만원)가 소송금융 투자 대상으로서 충분히 크지 않아(4) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명 (김지연)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>김지연, '정철원과 파경' 두 달만에 선물 받은 부케 액자  오히려 좋아 ...</t>
+          <t>홍서범·조갑경 아들, 아내 임신 중 '여교사와 불륜'… 위자료 배상</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-24/202603240100169290011744</t>
+          <t>https://www.mt.co.kr/society/2026/03/26/2026032523420520390</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:37.272054+00:00</t>
+          <t>2026-03-26 00:36:09.450947+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="2" t="inlineStr">
+      <c r="A63" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>호적 정리 소송 검토 중</t>
+          <t>아리아나 그란데의 이혼 소송 합의 및 종결</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>치매를 앓는 어머니의 호적 정리를 통해 동생의 출생 비밀이 드러날 수 있어 의뢰인이 고민하는 상황입니다. 어머니가 '물치치료 사기꾼'과 연루된 정황이 있으나, 기사의 주된 내용은 가족 간의 법적 문제와 정서적 딜레마에 초점을 맞추고 있습니다.</t>
+          <t>팝스타 아리아나 그란데가 동료 배우 에단 슬레이터와 불륜 논란에 휩싸인 후, 전 남편 달튼 고메즈와 이혼 절차를 마무리했다. 그란데는 고메즈에게 125만 달러의 위자료와 변호사 수수료를 지급하며 합의했다. 슬레이터 역시 기혼 상태였으며, 그의 전 아내는 두 사람의 관계 때문에 가족을 버렸다고 주장했다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>기사는 주로 '호적 정리' 및 '출생의 비밀'과 관련된 복잡한 가족법적 문제를 다루고 있으며, 명확한 금전적 피해나 소송금융 투자에 적합한 특정 상대방이 명시되어 있지 않습니다. 제목에 언급된 '물치치료 사기꾼'에 대한 구체적인 소송 가능성이나 피해 규모, 상대방의 자력 등은 기사 본문에서 파악하기 어렵습니다.</t>
+          <t>아리아나 그란데의 이혼 절차는 이미 합의 및 종결되었으며, 구체적인 위자료 지급 내역까지 명시되어 있어 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 기사는 주로 유명인의 사생활과 불륜 논란에 초점을 맞추고 있으며, 대규모 금전적 손해배상 청구 가능성을 제시하지 않아 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>‘10세 연하’ 물치치료 사기꾼을 사랑한 치매 어머니 (탐비)</t>
+          <t>위키드 동료 배우와 불륜 논란 터진 아리아나 그란데 : 하늘이 도운 결...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603240802003?pt=nv</t>
+          <t>https://www.huffingtonpost.kr/article/256125</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-24 00:45:47.849796+00:00</t>
+          <t>2026-03-25 12:45:13.600044+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr"/>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>정철원</t>
+        </is>
+      </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>호적 정리 및 출생의 비밀 관련 법적 절차 검토 중</t>
+          <t>이혼 및 양육권 소송 진행 중, 가정폭력 및 외도 의혹 제기</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>기사는 호적 정리를 위한 법적 절차와 이복동생의 출생의 비밀에 대한 내용을 다루고 있다. 의뢰인의 어머니가 소송을 제기하여 해결할 수 있는 사안이며, 이복동생이 성인이 되면 소송 당사자가 될 수 있다고 언급된다.</t>
+          <t>인플루언서 김지연이 프로 야구선수 정철원과의 이혼 소송 중임을 밝혔다. 김지연 측은 정철원이 가출 후 양육비 지급을 중단하고 일방적으로 양육권을 주장하며, 가정폭력 및 외도 의혹을 파경 이유로 꼽았다. 김지연은 아이 보호와 양육권 확보를 최우선으로 법적 절차를 진행할 계획이다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>해당 사건은 '호적 정리' 및 '출생의 비밀'과 관련된 개인적인 가족법 사안으로 보입니다. 소송금융 투자 대상이 되기 위한 주요 조건인 명확한 상대방 책임, 상대방의 충분한 자력, 집단적 피해, 대규모 피해 금액 등이 확인되지 않습니다. 이는 상업적 분쟁이나 대규모 손해배상 사건과는 거리가 멀어 투자 적합도가 낮습니다.</t>
+          <t>상대방인 프로 야구선수 정철원의 책임이 비교적 명확하고(적합 조건 1), 자력이 있을 것으로 추정됩니다(적합 조건 2). 또한 법률 대리인을 통해 소송을 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (김지연)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>김승진,  엄마도 사랑받고 싶은 사람 …먹먹함 남긴 효도 고백</t>
+          <t>김지연, '정철원과 파경' 두 달만에 선물 받은 부케 액자  오히려 좋아 ...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16014537</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-24/202603240100169290011744</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-24 00:44:02.101828+00:00</t>
+          <t>2026-03-24 13:24:37.272054+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="2" t="inlineStr">
+      <c r="A65" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>낸시랭 이혼소송 종결, 김상중 파혼 사건 (2003년 발생)</t>
+          <t>호적 정리 소송 검토 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>낸시랭 씨는 이혼소송을 통해 10개월 만에 파경에 이르렀으며, 배우 김상중 씨는 2003년 전필립 회장의 딸을 사칭한 여성과 결혼식을 올릴 예정이었으나 파혼했다. 두 사건 모두 이미 오래 전에 발생하여 법적 절차가 종결되었거나 시효가 만료되었을 가능성이 높아 소송금융 투자 대상으로는 부적합하다.</t>
+          <t>치매를 앓는 어머니의 호적 정리를 통해 동생의 출생 비밀이 드러날 수 있어 의뢰인이 고민하는 상황입니다. 어머니가 '물치치료 사기꾼'과 연루된 정황이 있으나, 기사의 주된 내용은 가족 간의 법적 문제와 정서적 딜레마에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사에 언급된 낸시랭 씨의 이혼소송과 김상중 씨의 파혼 사건 모두 이미 종결되었거나 매우 오래 전에 발생한 사건으로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 소송 상대방의 자력도 소송금융 투자에 적합하지 않을 가능성이 높습니다.</t>
+          <t>기사는 주로 '호적 정리' 및 '출생의 비밀'과 관련된 복잡한 가족법적 문제를 다루고 있으며, 명확한 금전적 피해나 소송금융 투자에 적합한 특정 상대방이 명시되어 있지 않습니다. 제목에 언급된 '물치치료 사기꾼'에 대한 구체적인 소송 가능성이나 피해 규모, 상대방의 자력 등은 기사 본문에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[Who Is ?] 전필립 파라다이스그룹 회장</t>
+          <t>‘10세 연하’ 물치치료 사기꾼을 사랑한 치매 어머니 (탐비)</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433782</t>
+          <t>https://sports.khan.co.kr/article/202603240802003?pt=nv</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-24 00:40:47.045332+00:00</t>
+          <t>2026-03-24 00:45:47.849796+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
+      <c r="A66" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>변호사 상담 진행 중, 이혼 소송 검토 단계</t>
+          <t>호적 정리 및 출생의 비밀 관련 법적 절차 검토 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>60대 남성이 과거 외도로 이혼 후 재결합했으나, 아내의 지속적인 의심과 폭언으로 다시 이혼을 고민하며 변호사 상담을 받았다. 변호사는 남성의 과거 외도 사실이 현재 이혼 소송에 결정적인 불리 요소가 되지 않으며, 아내의 폭언이 이혼 사유가 될 수 있다고 조언했다. 또한, 재결합 후 경제적 기여가 있었다면 과거 이혼 시 넘겨준 부동산도 재산분할 대상에 포함될 가능성이 있다고 설명했다.</t>
+          <t>기사는 호적 정리를 위한 법적 절차와 이복동생의 출생의 비밀에 대한 내용을 다루고 있다. 의뢰인의 어머니가 소송을 제기하여 해결할 수 있는 사안이며, 이복동생이 성인이 되면 소송 당사자가 될 수 있다고 언급된다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융이 주로 투자하는 대규모 상업 분쟁이나 집단 소송의 특성을 갖지 않습니다. '집단적 피해' 조건에 해당하지 않으며, '피해 규모가 큼' 조건도 불확실하고, 상대방의 자력 또한 명확히 파악되지 않아 투자 매력이 낮습니다.</t>
+          <t>해당 사건은 '호적 정리' 및 '출생의 비밀'과 관련된 개인적인 가족법 사안으로 보입니다. 소송금융 투자 대상이 되기 위한 주요 조건인 명확한 상대방 책임, 상대방의 충분한 자력, 집단적 피해, 대규모 피해 금액 등이 확인되지 않습니다. 이는 상업적 분쟁이나 대규모 손해배상 사건과는 거리가 멀어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>외도 후 재결합했는데…15년 지나도 죄인 취급  60대 남성의 하소연</t>
+          <t>김승진,  엄마도 사랑받고 싶은 사람 …먹먹함 남긴 효도 고백</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003558995</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16014537</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-24 00:35:29.652252+00:00</t>
+          <t>2026-03-24 00:44:02.101828+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="2" t="inlineStr">
+      <c r="A67" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>낸시랭 이혼소송 종결, 김상중 파혼 사건 (2003년 발생)</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>낸시랭 씨는 이혼소송을 통해 10개월 만에 파경에 이르렀으며, 배우 김상중 씨는 2003년 전필립 회장의 딸을 사칭한 여성과 결혼식을 올릴 예정이었으나 파혼했다. 두 사건 모두 이미 오래 전에 발생하여 법적 절차가 종결되었거나 시효가 만료되었을 가능성이 높아 소송금융 투자 대상으로는 부적합하다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>기사에 언급된 낸시랭 씨의 이혼소송과 김상중 씨의 파혼 사건 모두 이미 종결되었거나 매우 오래 전에 발생한 사건으로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 소송 상대방의 자력도 소송금융 투자에 적합하지 않을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>[Who Is ?] 전필립 파라다이스그룹 회장</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433782</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:40:47.045332+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>변호사 상담 진행 중, 이혼 소송 검토 단계</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>60대 남성이 과거 외도로 이혼 후 재결합했으나, 아내의 지속적인 의심과 폭언으로 다시 이혼을 고민하며 변호사 상담을 받았다. 변호사는 남성의 과거 외도 사실이 현재 이혼 소송에 결정적인 불리 요소가 되지 않으며, 아내의 폭언이 이혼 사유가 될 수 있다고 조언했다. 또한, 재결합 후 경제적 기여가 있었다면 과거 이혼 시 넘겨준 부동산도 재산분할 대상에 포함될 가능성이 있다고 설명했다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>본 사건은 개인 간의 이혼 소송으로, 소송금융이 주로 투자하는 대규모 상업 분쟁이나 집단 소송의 특성을 갖지 않습니다. '집단적 피해' 조건에 해당하지 않으며, '피해 규모가 큼' 조건도 불확실하고, 상대방의 자력 또한 명확히 파악되지 않아 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>외도 후 재결합했는데…15년 지나도 죄인 취급  60대 남성의 하소연</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260323_0003558995</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:35:29.652252+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>소송 제기 전, 의뢰인 어머니가 소송을 고려 중인 상황</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>의뢰인의 아버지가 내연녀와 불륜을 저지른 현장을 경찰 대동 하에 덮친 사건입니다. 의뢰인의 어머니가 소송을 제기할 수 있으나, 직접 나서기 어려운 상황으로 보도되었습니다. 이 사건은 의뢰인 모녀의 기구한 사연과 아버지의 불륜이 남긴 문제들을 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>기사 내용만으로는 소송금융 투자에 적합한 조건을 충족하지 못합니다. 상대방의 자력이나 피해 규모가 명확하지 않고(적합 조건 2, 4 미충족), 집단적 피해가 아닌 개인적인 가족 분쟁으로 보입니다(적합 조건 3 미충족).</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I67" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>“하의 실종 내연녀와 대면”…의뢰인, 경찰 대동해 덮친 불륜 현장 폭...</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11995987</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>2026-03-23 13:15:58.501706+00:00</t>
         </is>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" s="4" t="inlineStr">
+    <row r="70">
+      <c r="A70" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C68" t="inlineStr">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
         <is>
           <t>어머니 B 씨</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E70" t="inlineStr">
         <is>
           <t>인천가정법원 1심 판결</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
+      <c r="F70" t="inlineStr">
         <is>
           <t>어린 시절 보육시설에서 성장한 30대 아들이 어머니를 상대로 과거 부양료 1억 원을 청구한 소송에서 법원이 4천만 원을 지급하라고 판결했습니다. 재판부는 부모의 양육 의무를 인정하면서도 성년이 된 후 오랜 시간이 지났고 아버지도 부양 의무를 부담하는 점 등을 고려해 지급액을 감액했습니다. 어머니의 소멸시효 주장은 받아들여지지 않았습니다.</t>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
+      <c r="G70" t="inlineStr">
         <is>
           <t>적합 조건으로 상대방 책임이 법원 판결로 명확하고 증거 확보가 용이합니다. 그러나 상대방의 자력 정보가 불분명하고 집단적 피해가 아닌 개별 소송이라는 점, 피해 규모가 소송금융 투자 대상으로서는 중간 수준이라는 점에서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
+      <c r="H70" t="inlineStr">
         <is>
           <t>4천만 원</t>
         </is>
       </c>
-      <c r="I68" t="inlineStr">
+      <c r="I70" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
+      <c r="J70" t="inlineStr">
         <is>
           <t>보육시설서 자란 아들, 모친에 부양료 소송…법원  4천만 원 지급하라</t>
         </is>
       </c>
-      <c r="K68" t="inlineStr">
+      <c r="K70" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L68" t="inlineStr">
+      <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
+      <c r="M70" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/AKR20260323170514wGK</t>
         </is>
       </c>
-      <c r="N68" t="inlineStr">
+      <c r="N70" t="inlineStr">
         <is>
           <t>2026-03-23 13:06:20.115302+00:00</t>
         </is>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" s="2" t="inlineStr">
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E69" t="inlineStr">
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr">
         <is>
           <t>법원으로부터 수강명령이 부과되어 집행 중</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F71" t="inlineStr">
         <is>
           <t>전주보호관찰소에서 가정폭력으로 수강명령을 받은 대상자들을 대상으로 가정폭력 치료강의를 진행했습니다. 교육에 참여한 대상자들은 높은 만족도를 보였으며, 자신의 행동을 되돌아보고 가정폭력에 대한 인식을 개선하는 계기가 되었다고 밝혔습니다. 본 프로그램은 가정의 회복과 정상화를 목표로 합니다.</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
+      <c r="G71" t="inlineStr">
         <is>
           <t>본 기사는 가정폭력 가해자들이 법원으로부터 수강명령을 받아 교육을 이수하는 과정을 다루고 있습니다. 이는 이미 법적 절차가 진행되어 명령이 내려진 사건의 후속 조치에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 위한 사건으로 보기 어렵습니다. (부적합 조건: 이미 종결된 사건에 해당)</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J69" t="inlineStr">
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
         <is>
           <t>가정폭력 수강 집행, 자기 행동 인식과 깨닫는 계기</t>
         </is>
       </c>
-      <c r="K69" t="inlineStr">
+      <c r="K71" t="inlineStr">
         <is>
           <t>jeonmin.co.kr</t>
         </is>
       </c>
-      <c r="L69" t="inlineStr">
+      <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
+      <c r="M71" t="inlineStr">
         <is>
           <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=436362</t>
         </is>
       </c>
-      <c r="N69" t="inlineStr">
+      <c r="N71" t="inlineStr">
         <is>
           <t>2026-03-23 12:37:38.289145+00:00</t>
         </is>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" s="2" t="inlineStr">
+    <row r="72">
+      <c r="A72" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D70" t="inlineStr">
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E72" t="inlineStr">
         <is>
           <t>탐정 조사를 통해 사연이 밝혀진 상태</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F72" t="inlineStr">
         <is>
           <t>한 의뢰인이 혼외자가 전처의 친자로 신고된 기구한 사연을 공개했다. 의뢰인의 어머니가 소송을 제기해야 해결될 문제이나, 어머니가 직접 나서기 어려운 상황이다. 아버지의 불륜으로 인한 가족 간의 복잡한 문제가 드러났다.</t>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
+      <c r="G72" t="inlineStr">
         <is>
           <t>적합 조건에 해당하는 사항이 거의 없음. 상대방의 자력, 피해 규모, 집단적 피해 여부가 불분명하며, 공적 절차 진행 중인 사안도 아님. 주로 가족 간의 사적인 문제로 보여 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J70" t="inlineStr">
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
         <is>
           <t>‘탐정들의 영업비밀’ 혼외자 전처 친자로 신고</t>
         </is>
       </c>
-      <c r="K70" t="inlineStr">
+      <c r="K72" t="inlineStr">
         <is>
           <t>bntnews.co.kr</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
+      <c r="M72" t="inlineStr">
         <is>
           <t>https://www.bntnews.co.kr/article/view/bnt202603220051</t>
         </is>
       </c>
-      <c r="N70" t="inlineStr">
+      <c r="N72" t="inlineStr">
         <is>
           <t>2026-03-22 12:48:05.077658+00:00</t>
-        </is>
-[...134 lines deleted...]
-          <t>2026-03-22 12:43:41.330160+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>아버지 및 혼외자</t>
+          <t>아버지의 내연녀</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 사건 공개, 법적 조치 검토 중</t>
+          <t>가족 내 법적 분쟁 발생, 소송 검토 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>의뢰인이 아버지의 환승불륜으로 태어난 혼외자가 어머니의 친자로 둔갑하여 가족관계등록부에 올라간 사실을 알게 되었다. 의뢰인은 해당 동생을 호적에서 지우고 싶어하며, 재력가인 아버지의 재산에 대한 상속 문제도 얽혀있다. 이 사건은 TV 프로그램 '실화탐사대'를 통해 공개되었다.</t>
+          <t>한 가족 내에서 아버지의 내연녀와 혼외자 문제로 인해 호적 관련 법적 분쟁이 발생했습니다. 의뢰인의 어머니가 직접 소송을 제기하기 어려운 상황으로, 복잡한 개인적, 법적 해결이 필요한 사안입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>아버지의 환승불륜으로 인한 혼외자를 어머니의 친자로 둔갑시킨 명확한 불법 행위가 존재하여 상대방 책임이 명확하다. 재력가인 아버지의 자력이 충분하여 소송 승소 시 배상 가능성이 높으며, 상속 문제와 연계될 경우 피해 규모가 상당할 수 있다. 가족관계등록부 등 객관적 증거 확보가 용이하다.</t>
+          <t>기사는 개인적인 가족 분쟁을 다루고 있으며, 소송금융의 적합 조건인 대규모 피해, 다수의 피해자, 명확한 자력 있는 상대방 등의 요소가 전혀 확인되지 않습니다. 이는 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>1명 (의뢰인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>“동생을 호적서 지우고 싶어” 환승불륜 父 혼외자가 母 친자로 둔갑,...</t>
+          <t>父 내연녀 하의도 안 입고…  결국 임신, 혼외자 호적 문제까지 불거졌...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603220833581210</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032215002271579</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-22 00:38:47.027831+00:00</t>
+          <t>2026-03-22 12:47:35.585916+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="2" t="inlineStr">
+      <c r="A74" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
-          <t>개인적인 법적 문제 발생, 소송 제기 검토 중</t>
+          <t>정책 협력 간담회 진행</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>한 의뢰인이 '혼외자 호적 둔갑' 사연으로 고민 중이며, 어머니 명의로 소송을 제기하면 정정이 가능하지만 어머니가 직접 나서기 어려운 상황이라고 전해졌다. '탐정 24시' 프로그램에서 이 사연을 다루고 있다.</t>
+          <t>성평등가족부와 서울가정법원이 정책 협력 간담회를 개최하여 양육비 이행확보 소송의 실효성을 높이고 면접교섭 서비스 내실화를 논의했다. 또한 소년범죄 대응 방안에 대해서도 협력할 예정이다. 이는 아이들의 생존권과 부모-자녀 유대감 보호를 위한 것이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 상대방의 자력, 집단적 피해, 명확한 피해 규모 등 핵심 정보가 부재합니다. '혼외자 호적 둔갑'이라는 사연은 개인적인 가족법 문제로 보이며, 대규모 손해배상 청구 가능성이 낮아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 분쟁이 아닌, 양육비 이행확보 및 면접교섭 서비스 내실화를 위한 정책 협력 간담회에 대한 내용이다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 손해배상 청구권이 존재하지 않는다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>데프콘·유인나, 혼외자 호적 둔갑 사연에  이게 말이 돼?  경악</t>
+          <t>성평등부-서울가정법원, 내일 정책협력 간담회...소년범죄 대응 논의</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16012868</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4073432</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-22 00:38:33.567785+00:00</t>
+          <t>2026-03-22 12:43:41.330160+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>아버지 및 혼외자</t>
+        </is>
+      </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>법무법인 글로리의 상간자 소송 승소 사례 언급</t>
+          <t>TV 프로그램에서 사건 공개, 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>본 기사는 배우자의 부정행위로 인한 상간자 손해배상 청구 소송의 특성과 법적 대응의 중요성을 다룬다. 법무법인 글로리가 상간자 소송에서 3000만원의 손해배상 인용 판결을 받은 사례를 언급하며, 감정적 상처가 큰 만큼 신중한 법적 대응이 필요하다고 강조한다.</t>
+          <t>의뢰인이 아버지의 환승불륜으로 태어난 혼외자가 어머니의 친자로 둔갑하여 가족관계등록부에 올라간 사실을 알게 되었다. 의뢰인은 해당 동생을 호적에서 지우고 싶어하며, 재력가인 아버지의 재산에 대한 상속 문제도 얽혀있다. 이 사건은 TV 프로그램 '실화탐사대'를 통해 공개되었다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건의 진행 상황이 아닌 상간자 손해배상 소송이라는 일반적인 소송 유형과 법무법인의 과거 승소 사례를 다루고 있다. 상간자 소송은 일반적으로 개인을 상대로 하며, 피해 규모(3000만원)가 소송금융 투자 기준에 비해 작고 집단적 피해가 아니므로 투자 매력이 낮다.</t>
+          <t>아버지의 환승불륜으로 인한 혼외자를 어머니의 친자로 둔갑시킨 명확한 불법 행위가 존재하여 상대방 책임이 명확하다. 재력가인 아버지의 자력이 충분하여 소송 승소 시 배상 가능성이 높으며, 상속 문제와 연계될 경우 피해 규모가 상당할 수 있다. 가족관계등록부 등 객관적 증거 확보가 용이하다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (의뢰인)</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>법무법인 글로리  상간자 손해배상 3000만원 인용···상간자소송, 초기...</t>
+          <t>“동생을 호적서 지우고 싶어” 환승불륜 父 혼외자가 母 친자로 둔갑,...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>enetnews.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47994</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603220833581210</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-20 12:52:48.014878+00:00</t>
+          <t>2026-03-22 00:38:47.027831+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="2" t="inlineStr">
+      <c r="A76" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>개인적인 법적 문제 발생, 소송 제기 검토 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>방송인 이숙캠의 출연자가 현재 이혼 소송 중이며, 아내와 공동 양육을 하고 있다고 밝혔다. 방송 이후 여러 루머에 시달렸다고도 언급했다.</t>
+          <t>한 의뢰인이 '혼외자 호적 둔갑' 사연으로 고민 중이며, 어머니 명의로 소송을 제기하면 정정이 가능하지만 어머니가 직접 나서기 어려운 상황이라고 전해졌다. '탐정 24시' 프로그램에서 이 사연을 다루고 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상이 되는 대기업, 금융기관, 공공기관 등 자력 있는 상대방이 특정되지 않습니다. 또한 집단적 피해나 대규모 피해 금액이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 상대방의 자력, 집단적 피해, 명확한 피해 규모 등 핵심 정보가 부재합니다. '혼외자 호적 둔갑'이라는 사연은 개인적인 가족법 문제로 보이며, 대규모 손해배상 청구 가능성이 낮아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>'이숙캠' 걱정부부, 결국 이혼… 방송 직후 별거, 한달간 아이 못 봐</t>
+          <t>데프콘·유인나, 혼외자 호적 둔갑 사연에  이게 말이 돼?  경악</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=518360</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16012868</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-20 12:38:19.517842+00:00</t>
+          <t>2026-03-22 00:38:33.567785+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="2" t="inlineStr">
+      <c r="A77" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>이혼 소송 종결</t>
+          <t>법무법인 글로리의 상간자 소송 승소 사례 언급</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>김미화 씨가 2004년 가정폭력 피해를 주장하며 소송을 제기해 2005년 이혼했던 과거를 회고하는 내용입니다. 당시 극단적인 생각까지 할 정도로 괴로웠다고 털어놓았으며, 기사의 주된 내용은 발달장애 아들에 대한 걱정과 재혼한 남편에 대한 이야기입니다.</t>
+          <t>본 기사는 배우자의 부정행위로 인한 상간자 손해배상 청구 소송의 특성과 법적 대응의 중요성을 다룬다. 법무법인 글로리가 상간자 소송에서 3000만원의 손해배상 인용 판결을 받은 사례를 언급하며, 감정적 상처가 큰 만큼 신중한 법적 대응이 필요하다고 강조한다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>해당 사건은 김미화 씨가 2004년 가정폭력 피해를 주장하며 소송을 제기하여 2005년에 이혼으로 종결된 과거의 사건입니다. 소송금융은 현재 진행 중이거나 앞으로 진행될 소송에 대한 투자를 목적으로 하므로, 이미 종결된 사건은 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 특정 사건의 진행 상황이 아닌 상간자 손해배상 소송이라는 일반적인 소송 유형과 법무법인의 과거 승소 사례를 다루고 있다. 상간자 소송은 일반적으로 개인을 상대로 하며, 피해 규모(3000만원)가 소송금융 투자 기준에 비해 작고 집단적 피해가 아니므로 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>김미화, 발달장애 아들 걱정에 눈물…  부모 없이도 잘 살 수 있을까</t>
+          <t>법무법인 글로리  상간자 손해배상 3000만원 인용···상간자소송, 초기...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>enetnews.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032008040005973?did=NA</t>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47994</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-20 00:51:39.720626+00:00</t>
+          <t>2026-03-20 12:52:48.014878+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="2" t="inlineStr">
+      <c r="A78" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>이혼 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>방송인 이숙캠의 출연자가 현재 이혼 소송 중이며, 아내와 공동 양육을 하고 있다고 밝혔다. 방송 이후 여러 루머에 시달렸다고도 언급했다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 소송금융 투자 대상이 되는 대기업, 금융기관, 공공기관 등 자력 있는 상대방이 특정되지 않습니다. 또한 집단적 피해나 대규모 피해 금액이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>'이숙캠' 걱정부부, 결국 이혼… 방송 직후 별거, 한달간 아이 못 봐</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=518360</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:38:19.517842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>이혼 소송 종결</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>김미화 씨가 2004년 가정폭력 피해를 주장하며 소송을 제기해 2005년 이혼했던 과거를 회고하는 내용입니다. 당시 극단적인 생각까지 할 정도로 괴로웠다고 털어놓았으며, 기사의 주된 내용은 발달장애 아들에 대한 걱정과 재혼한 남편에 대한 이야기입니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>해당 사건은 김미화 씨가 2004년 가정폭력 피해를 주장하며 소송을 제기하여 2005년에 이혼으로 종결된 과거의 사건입니다. 소송금융은 현재 진행 중이거나 앞으로 진행될 소송에 대한 투자를 목적으로 하므로, 이미 종결된 사건은 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>김미화, 발달장애 아들 걱정에 눈물…  부모 없이도 잘 살 수 있을까</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026032008040005973?did=NA</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:51:39.720626+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
         <is>
           <t>협의 이혼 완료</t>
         </is>
       </c>
-      <c r="F78" t="inlineStr">
+      <c r="F80" t="inlineStr">
         <is>
           <t>방송인 김미화 씨가 2004년 가정폭력 피해를 주장하며 이혼 소송을 제기했고, 2005년 1월 협의 이혼으로 마무리된 개인적인 사건입니다. 기사는 이혼 후 겪었던 정신적 고통에 대한 김미화 씨의 회고를 담고 있습니다.</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr">
+      <c r="G80" t="inlineStr">
         <is>
           <t>해당 사건은 2005년 협의 이혼으로 이미 종결된 개인적인 가정폭력 사건입니다. (부적합 조건: 이미 종결된 사건) 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵고, 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I78" t="inlineStr">
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
+      <c r="J80" t="inlineStr">
         <is>
           <t>‘가정폭력 이혼’ 김미화 “모든 게 괴로워, 문고리 보고 몹쓸 생각”</t>
         </is>
       </c>
-      <c r="K78" t="inlineStr">
+      <c r="K80" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L78" t="inlineStr">
+      <c r="L80" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
+      <c r="M80" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11993181</t>
         </is>
       </c>
-      <c r="N78" t="inlineStr">
+      <c r="N80" t="inlineStr">
         <is>
           <t>2026-03-20 00:47:10.316692+00:00</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" s="2" t="inlineStr">
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C79" t="inlineStr">
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
         <is>
           <t>홍상수 감독의 아내</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>이혼 소송 패소 및 항소 포기</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
+      <c r="F81" t="inlineStr">
         <is>
           <t>홍상수 감독이 아내를 상대로 이혼 조정을 신청했으나 기각되었고, 이혼 소송에서도 패소한 뒤 항소를 포기하여 법적 혼인 관계를 유지하고 있습니다. 기사는 홍상수 감독의 근황과 영화 활동에 대해 언급하고 있습니다.</t>
         </is>
       </c>
-      <c r="G79" t="inlineStr">
+      <c r="G81" t="inlineStr">
         <is>
           <t>기사는 홍상수 감독의 이혼 소송이 이미 패소하고 항소를 포기하여 법적으로 종결된 상태임을 명시하고 있습니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하며, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 개인적인 가족법 사건으로 집단적 피해나 대규모 손해배상 청구 가능성이 낮아 소송금융 투자 대상으로서의 매력이 없습니다.</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J79" t="inlineStr">
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
         <is>
           <t>'불륜' 홍상수♥김민희, 1년 만에 子와 공원서 포착…돌 앞두고 바쁜 육...</t>
         </is>
       </c>
-      <c r="K79" t="inlineStr">
+      <c r="K81" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
+      <c r="L81" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr">
+      <c r="M81" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2125101</t>
         </is>
       </c>
-      <c r="N79" t="inlineStr">
+      <c r="N81" t="inlineStr">
         <is>
           <t>2026-03-19 13:05:57.219760+00:00</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" s="2" t="inlineStr">
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C80" t="inlineStr">
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
         <is>
           <t>A씨 (아이의 생부)</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D82" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E82" t="inlineStr">
         <is>
           <t>서민재 측의 인지청구 소송 진행 중, A씨는 서민재를 상대로 형사 고소하여 검찰 송치됨</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
+      <c r="F82" t="inlineStr">
         <is>
           <t>채널A '하트시그널3' 출연자 서민재(서은우)가 미혼 출산 후 복지시설에서 홀로 육아 중이며, 아이의 생부 A씨와 양육에 대한 소통이 전혀 이뤄지지 않고 있습니다. 서민재는 아이의 권익 보호를 위한 인지청구 소송을 진행 중이며, A씨는 서민재를 상대로 스토킹, 명예훼손 등 혐의로 고소하여 검찰에 송치된 상태입니다.</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
+      <c r="G82" t="inlineStr">
         <is>
           <t>상대방 A씨의 자력이 불분명하여 투자 회수 가능성을 판단하기 어렵습니다. 또한, 단일 사건이며 소송금융 투자에 적합할 만큼 대규모 피해 금액이 예상되지 않아(적합 조건 2, 3, 4 미충족) 적합도가 낮습니다. 인지청구 소송을 통해 친자 관계가 확정되면 생부의 책임은 명확해지나(적합 조건 1 부분 충족), 금전적 배상 규모가 크지 않을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I80" t="inlineStr">
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
         <is>
           <t>1명 (아이)</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
+      <c r="J82" t="inlineStr">
         <is>
           <t>'미혼 출산' 서민재  복지시설서 홀로 육아... 친부와 대화 원해</t>
         </is>
       </c>
-      <c r="K80" t="inlineStr">
+      <c r="K82" t="inlineStr">
         <is>
           <t>insight.co.kr</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L82" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
+      <c r="M82" t="inlineStr">
         <is>
           <t>https://www.insight.co.kr/news/547045</t>
         </is>
       </c>
-      <c r="N80" t="inlineStr">
+      <c r="N82" t="inlineStr">
         <is>
           <t>2026-03-19 12:50:00.200819+00:00</t>
         </is>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C81" t="inlineStr">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
         <is>
           <t>아이의 친부 A씨</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D83" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t>서은우 측 인지청구 소송 제기, A씨 측 민형사상 고소 진행 중</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F83" t="inlineStr">
         <is>
           <t>연애 리얼리티 출연자 서은우가 출산 후 복지시설에서 홀로 아이를 양육하며 친부 A씨에게 책임 있는 대화와 협의를 요구하고 있습니다. 현재 서은우는 아이의 권익 보호를 위해 인지청구 소송을 제기했으며, A씨 측은 서은우를 상대로 스토킹처벌법 위반, 감금 및 폭행, 명예훼손 등 민형사상 조치를 진행하며 법적 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G83" t="inlineStr">
         <is>
           <t>본 사건은 개인 간의 친자 확인 및 양육비 분쟁으로, 소송금융이 기대하는 집단적 피해나 대규모 손해배상 가능성이 없습니다. 상대방(A씨)의 자력이 불확실하며, 양측 간 민형사상 다툼이 복잡하게 얽혀 있어 소송 기간 및 비용 예측이 어렵습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I81" t="inlineStr">
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J83" t="inlineStr">
         <is>
           <t>서민재 “아이 아버지와 대화 원한다”…출산 후 복지시설서 홀로 양육...</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K83" t="inlineStr">
         <is>
           <t>sportsseoul.com</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L83" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M83" t="inlineStr">
         <is>
           <t>https://www.sportsseoul.com/news/read/1594921?ref=naver</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N83" t="inlineStr">
         <is>
           <t>2026-03-19 00:35:48.321414+00:00</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" s="2" t="inlineStr">
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C82" t="inlineStr">
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D84" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t>친자확인 소송 및 스토킹처벌법 위반, 명예훼손 등 맞고소 진행 중</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F84" t="inlineStr">
         <is>
           <t>방송인 서은우 씨가 아이의 친부 A씨에게 책임 있는 대화와 협의를 요청했습니다. 서은우 씨는 홀로 아이를 출산해 복지시설에서 양육 중이며, A씨와 친자확인 소송 등 법정 공방을 이어가고 있습니다. A씨는 서은우 씨를 스토킹 및 명예훼손 등으로 고소한 상태입니다.</t>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
+      <c r="G84" t="inlineStr">
         <is>
           <t>상대방(A씨)의 자력 여부가 불분명하여 소송 승소 시 회수 가능성이 불확실합니다. 또한 집단적 피해가 아닌 개인적인 친자확인 및 양육비 청구 소송이며, 상대방이 의뢰인(서은우)에게 스토킹, 명예훼손 등으로 맞고소를 제기하여 법적 분쟁이 복잡하고 의뢰인의 리스크가 존재합니다.</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I82" t="inlineStr">
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J82" t="inlineStr">
+      <c r="J84" t="inlineStr">
         <is>
           <t>'하트시그널3' 서은우, 홀로 출산 후 복지시설 생활⋯아이 친부에 대화...</t>
         </is>
       </c>
-      <c r="K82" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L82" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M82" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2566887</t>
         </is>
       </c>
-      <c r="N82" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>2026-03-18 13:06:31.797965+00:00</t>
         </is>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" s="2" t="inlineStr">
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C83" t="inlineStr">
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>인지청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
+      <c r="F85" t="inlineStr">
         <is>
           <t>방송인 서은우(서민재)가 전 연인 A씨와의 사이에서 낳은 아들을 홀로 양육하며, A씨에게 아이의 친부로서 책임 있는 태도와 대화를 촉구하고 있습니다. 현재 서은우 측은 A씨를 상대로 아이의 권익 보호를 위한 인지청구 소송을 진행 중이며, 별도의 형사 고발이나 손해배상 청구는 제기하지 않았습니다.</t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>개인적인 가족법 사건으로, 상대방의 자력이 불분명하며(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치는지 불분명합니다(적합 조건 4 미충족). 소송금융의 주요 투자 대상인 대규모 손해배상 청구 사건과는 거리가 있어 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I83" t="inlineStr">
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
+      <c r="J85" t="inlineStr">
         <is>
           <t>'하트시그널3' 서민재  아이 친부와 책임 있는 소통 원해</t>
         </is>
       </c>
-      <c r="K83" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L83" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M83" t="inlineStr">
+      <c r="M85" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260318_0003554255</t>
         </is>
       </c>
-      <c r="N83" t="inlineStr">
+      <c r="N85" t="inlineStr">
         <is>
           <t>2026-03-18 13:05:06.494307+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-18 12:59:49.323657+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
+          <t>인지청구 소송 제기, A씨의 형사 고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>채널A '하트시그널3' 출연자 서은우(개명 전 서민재)가 홀로 아들을 출산한 후 친부 A씨를 상대로 인지청구 소송을 제기하며 책임 있는 대화와 협의를 촉구했다. A씨는 서은우를 스토킹처벌법 위반, 감금 및 폭행, 명예훼손 등으로 고소하며 양측의 법적 공방이 진행 중이다. 서은우 측은 아이의 권익 보호를 위해 원만한 협의를 바라고 있다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>아이의 친부로 지목된 A씨의 책임이 명확하며, 인지청구 소송의 특성상 유전자 검사 등을 통해 친자 관계 입증을 위한 증거 확보가 용이하다. 또한 A씨가 서은우를 상대로 형사 고소를 진행 중인 공적 절차가 있다. 그러나 상대방 A씨의 자력이 불분명하고, 집단적 피해가 아닌 개인적인 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 있어 'Medium'으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>1명 (서은우 및 아이)</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>서민재  복지시설서 홀로 양육 중  인지청구 소송 제기하며 ‘대화’ 촉...</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/498477</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:04:25.998526+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>서은우 측은 인지청구 소송 제기, A씨 측은 서은우를 상대로 민형사상 법적 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>'하트시그널3' 출연자 서은우가 홀로 출산한 아이의 친부 A씨에게 출생 및 양육에 대한 책임 있는 대화와 협의를 요청했다. 서은우 측은 아이의 권익 보호를 위해 인지청구 소송을 제기했으며, A씨 측은 서은우를 상대로 민형사상 법적 조치를 진행 중이다. 서은우 측은 법적 분쟁 확대보다는 원만한 협의를 희망하고 있다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>친자 관계 입증 시 상대방 책임은 명확하고 증거 확보가 가능하나 (적합 조건 1, 5), 상대방의 자력이 불분명하고 피해 규모가 대규모로 보기 어려워 소송금융 투자 기준에 부합하지 않습니다. 또한 집단적 피해가 아닌 개인적인 가족법 사건이라는 점도 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>[단독] 서은우, 미혼모로 출산→친부에 인지청구소송..“아이 아빠와 대...</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112762959</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:59:49.323657+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
           <t>인지청구 소송 진행 중, 양측 간 민형사상 법적 공방 지속</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
+      <c r="F88" t="inlineStr">
         <is>
           <t>'하트시그널3' 출신 서은우가 홀로 아이를 출산하고 복지시설에서 양육 중이며, 아이의 친부 A씨에게 책임 있는 소통과 협의를 요청하고 있다. 서은우 측은 A씨를 상대로 인지청구 소송을 진행 중이며, A씨는 서은우를 스토킹 및 명예훼손으로 고소하는 등 양측 간 법적 공방이 이어지고 있다. 서은우 측은 법적 분쟁 확대보다는 대화를 통한 해결을 희망하고 있다.</t>
         </is>
       </c>
-      <c r="G86" t="inlineStr">
+      <c r="G88" t="inlineStr">
         <is>
           <t>친부 A씨의 책임 회피가 명확하고, 인지청구 소송을 통해 친자 관계 입증 및 양육비 등 청구를 위한 증거 확보 가능성이 높습니다. (적합 조건 1, 5 해당) 다만, 상대방의 자력에 대한 정보가 없고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I86" t="inlineStr">
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
+      <c r="J88" t="inlineStr">
         <is>
           <t>‘핱시3’ 서민재, 친부에 “출산 후 복지시설서 생활.. 소통 원해” 공...</t>
         </is>
       </c>
-      <c r="K86" t="inlineStr">
+      <c r="K88" t="inlineStr">
         <is>
           <t>isplus.com</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
+      <c r="L88" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M86" t="inlineStr">
+      <c r="M88" t="inlineStr">
         <is>
           <t>https://isplus.com/article/view/isp202603180202</t>
         </is>
       </c>
-      <c r="N86" t="inlineStr">
+      <c r="N88" t="inlineStr">
         <is>
           <t>2026-03-18 12:58:48.175001+00:00</t>
         </is>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" s="2" t="inlineStr">
+    <row r="89">
+      <c r="A89" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D87" t="inlineStr">
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E89" t="inlineStr">
         <is>
           <t>인지청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr">
+      <c r="F89" t="inlineStr">
         <is>
           <t>방송인 서은우 씨가 출산 후 홀로 아이를 양육 중이며, 아이의 친부를 상대로 인지청구 소송을 제기한 상태입니다. 서은우 씨 측은 아직 친부를 상대로 한 형사 고발이나 손해배상 청구 소송은 제기하지 않았다고 밝혔습니다. 친부와의 대화를 원하고 있으며, 아이의 권익 보호를 위한 조치임을 강조했습니다.</t>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G89" t="inlineStr">
         <is>
           <t>인지청구 소송은 친자 관계 확인이 주 목적이며, 손해배상 청구 소송은 아직 제기되지 않았습니다. (적합 조건 1, 4 불충족) 소송금융은 주로 금전적 손해배상 청구를 대상으로 하는데, 이 사건은 양육비 청구 가능성이 있지만, 그 규모가 소송금융 투자에 적합할지는 불분명하며 상대방의 자력 또한 파악되지 않습니다. (적합 조건 2 불충족)</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I87" t="inlineStr">
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
+      <c r="J89" t="inlineStr">
         <is>
           <t>서민재 출산 후...“홀로 양육 중, 친부와 대화 원해” [전문]</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K89" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L87" t="inlineStr">
+      <c r="L89" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr">
+      <c r="M89" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11991698</t>
         </is>
       </c>
-      <c r="N87" t="inlineStr">
+      <c r="N89" t="inlineStr">
         <is>
           <t>2026-03-18 12:50:37.839991+00:00</t>
         </is>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" s="2" t="inlineStr">
+    <row r="90">
+      <c r="A90" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C88" t="inlineStr">
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D90" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
+      <c r="E90" t="inlineStr">
         <is>
           <t>인지청구 소송 진행 중, A씨 측의 민형사상 법적 조치도 진행 중</t>
         </is>
       </c>
-      <c r="F88" t="inlineStr">
+      <c r="F90" t="inlineStr">
         <is>
           <t>인플루언서 서은우 씨가 연인이었던 A씨와의 사이에서 아이를 출산했으나, A씨와 양육 관련 협의가 이루어지지 않고 있습니다. 서은우 씨는 아이의 권익 보호를 위해 A씨를 상대로 인지청구 소송을 제기한 상태이며, A씨 측은 서은우 씨에게 민형사상 법적 조치를 취하고 있습니다. 서은우 씨는 법적 분쟁 확대보다는 A씨와의 진정성 있는 대화를 통해 아이의 복지를 최우선으로 고려한 원만한 협의를 희망하고 있습니다.</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="G90" t="inlineStr">
         <is>
           <t>개인 간의 분쟁으로 집단적 피해가 아니며, 상대방의 자력이 불분명합니다. 피해 규모 또한 소송금융 투자에 적합할 정도로 크다고 단정하기 어렵습니다. 친자관계 입증을 위한 증거는 확보 가능성이 높으나, 다른 적합 조건에 부합하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I88" t="inlineStr">
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
+      <c r="J90" t="inlineStr">
         <is>
           <t>'홀로 출산·육아' 서은우  힘겹게 생활 중..아기 친부와 소통 원해 [전...</t>
         </is>
       </c>
-      <c r="K88" t="inlineStr">
+      <c r="K90" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L88" t="inlineStr">
+      <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
+      <c r="M90" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/03/18/2026031815461415914</t>
         </is>
       </c>
-      <c r="N88" t="inlineStr">
+      <c r="N90" t="inlineStr">
         <is>
           <t>2026-03-18 12:47:54.576717+00:00</t>
         </is>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" s="2" t="inlineStr">
+    <row r="91">
+      <c r="A91" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C89" t="inlineStr">
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
         <is>
           <t>서민재</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
+      <c r="D91" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
+      <c r="E91" t="inlineStr">
         <is>
           <t>인지청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F89" t="inlineStr">
+      <c r="F91" t="inlineStr">
         <is>
           <t>방송인 서민재의 아이 친부가 병원 서류 위조를 주장하며 고발했으나, 현재는 손해배상 청구 없이 인지청구 소송만 진행 중이다. 친부는 법적 분쟁 확대보다는 아이를 위한 진정성 있는 대화를 원한다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
+      <c r="G91" t="inlineStr">
         <is>
           <t>기사에서 언급된 주요 소송은 '인지청구 소송'으로, 손해배상 청구 소송이 제기되지 않았으며 피해 금액이 명확하지 않습니다. 소송금융의 주요 투자 대상인 대규모 손해배상 청구 사건에 해당하지 않아 투자 적합도가 낮습니다. (피해 규모가 큼 조건 불충족)</t>
         </is>
       </c>
-      <c r="H89" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I89" t="inlineStr">
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J89" t="inlineStr">
+      <c r="J91" t="inlineStr">
         <is>
           <t>서민재  아이 친부, 병원 서류 위조라며 고발…난 아빠로서 책임만 원해...</t>
         </is>
       </c>
-      <c r="K89" t="inlineStr">
+      <c r="K91" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L89" t="inlineStr">
+      <c r="L91" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M89" t="inlineStr">
+      <c r="M91" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026031815400111300</t>
         </is>
       </c>
-      <c r="N89" t="inlineStr">
+      <c r="N91" t="inlineStr">
         <is>
           <t>2026-03-18 12:47:21.275812+00:00</t>
         </is>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" s="4" t="inlineStr">
+    <row r="92">
+      <c r="A92" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C90" t="inlineStr">
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
         <is>
           <t>친부</t>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
+      <c r="E92" t="inlineStr">
         <is>
           <t>인지청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr">
+      <c r="F92" t="inlineStr">
         <is>
           <t>서은우 씨가 복지시설에서 홀로 자녀를 양육하며 친부를 상대로 인지청구 소송을 제기한 상황이다. 현재까지는 별도의 형사 고발이나 손해배상 청구 소송은 제기되지 않았으며, 아이의 권익 보호를 위한 인지청구 소송만 진행 중이다.</t>
         </is>
       </c>
-      <c r="G90" t="inlineStr">
+      <c r="G92" t="inlineStr">
         <is>
           <t>친부라는 상대방이 특정되어 있고 인지청구 소송을 통해 책임이 명확해질 가능성이 높으나 (적합 조건 1, 5), 상대방의 자력(적합 조건 2)과 잠재적 피해 규모(적합 조건 4)가 기사에서 확인되지 않습니다. 또한 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 불충족).</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I90" t="inlineStr">
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
         <is>
           <t>1명 (자녀 및 모친)</t>
         </is>
       </c>
-      <c r="J90" t="inlineStr">
+      <c r="J92" t="inlineStr">
         <is>
           <t>서민재, '홀로 출산 子' 친부에 공개 대화 제안  복지시설서 홀로 양육...</t>
         </is>
       </c>
-      <c r="K90" t="inlineStr">
+      <c r="K92" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L90" t="inlineStr">
+      <c r="L92" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M90" t="inlineStr">
+      <c r="M92" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2124524</t>
         </is>
       </c>
-      <c r="N90" t="inlineStr">
+      <c r="N92" t="inlineStr">
         <is>
           <t>2026-03-18 12:47:12.748648+00:00</t>
         </is>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" s="2" t="inlineStr">
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C91" t="inlineStr">
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
         <is>
           <t>친부</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D93" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E93" t="inlineStr">
         <is>
           <t>인지청구 소송 진행 중, 손해배상 청구 없음</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
+      <c r="F93" t="inlineStr">
         <is>
           <t>방송인 서은우(서민재) 씨가 친부를 상대로 아이의 권익 보호를 위한 인지청구 소송을 제기했습니다. 현재까지 별도의 형사 고발이나 손해배상 청구 소송은 진행되지 않았으며, 친부와의 대화를 원하는 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G93" t="inlineStr">
         <is>
           <t>기사 내용상 인지청구 소송만 제기되었으며, 별도의 손해배상 청구 소송은 진행되지 않고 있습니다. 소송금융의 주요 투자 대상인 대규모 금전적 피해 청구가 부재하며, 집단적 피해 사건도 아닙니다. 상대방의 자력 또한 불분명하여 소송금융 투자 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I91" t="inlineStr">
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
+      <c r="J93" t="inlineStr">
         <is>
           <t>'하트시그널3' 서민재(서은우),  친부와 대화 원해  인지청구</t>
         </is>
       </c>
-      <c r="K91" t="inlineStr">
+      <c r="K93" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
+      <c r="L93" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
+      <c r="M93" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16008508</t>
         </is>
       </c>
-      <c r="N91" t="inlineStr">
+      <c r="N93" t="inlineStr">
         <is>
           <t>2026-03-18 12:46:53.477785+00:00</t>
         </is>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" s="2" t="inlineStr">
+    <row r="94">
+      <c r="A94" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C92" t="inlineStr">
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D94" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
+      <c r="E94" t="inlineStr">
         <is>
           <t>서은우 측에서 친부 A씨를 상대로 인지청구 소송 제기. A씨 측은 서류 위조 의혹 제기 및 민·형사상 법적 조치 진행 중.</t>
         </is>
       </c>
-      <c r="F92" t="inlineStr">
+      <c r="F94" t="inlineStr">
         <is>
           <t>방송인 서은우(서민재) 씨가 최근 아들을 출산했으나, 아이의 친부 A씨와 양육 관련 협의가 이루어지지 않고 있습니다. 서은우 씨 측은 A씨를 상대로 인지청구 소송을 제기했으며, A씨 측은 서류 위조 의혹을 제기하며 법적 조치를 진행 중입니다. 서은우 씨 측은 대화를 통한 해결을 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G92" t="inlineStr">
+      <c r="G94" t="inlineStr">
         <is>
           <t>개인 간의 친자 관계 및 양육 책임 분쟁으로, 소송금융이 주로 투자하는 대규모 집단 소송이나 기업 대상 소송과는 거리가 있습니다. 상대방(친부 A씨)의 자력이 기사에서 확인되지 않아 불확실하며, 집단적 피해가 아닌 단일 사건입니다. 피해 규모 또한 소송금융 투자 대상으로서 '수억 원 이상'의 대규모 손해배상 사건으로 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I92" t="inlineStr">
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
         <is>
           <t>1명 (서은우 및 아이)</t>
         </is>
       </c>
-      <c r="J92" t="inlineStr">
+      <c r="J94" t="inlineStr">
         <is>
           <t>'하시3' 서민재, 시설서 홀로 출산·육아… 친부 측서 서류 위조 고발까...</t>
         </is>
       </c>
-      <c r="K92" t="inlineStr">
+      <c r="K94" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L92" t="inlineStr">
+      <c r="L94" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M92" t="inlineStr">
+      <c r="M94" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-03-18/202603180100124820008644</t>
         </is>
       </c>
-      <c r="N92" t="inlineStr">
+      <c r="N94" t="inlineStr">
         <is>
           <t>2026-03-18 12:46:02.503800+00:00</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" s="2" t="inlineStr">
+    <row r="95">
+      <c r="A95" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C93" t="inlineStr">
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
         <is>
           <t>친부</t>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
+      <c r="D95" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>친부와 양육 문제로 대립 중</t>
         </is>
       </c>
-      <c r="F93" t="inlineStr">
+      <c r="F95" t="inlineStr">
         <is>
           <t>방송인 서민재 씨가 홀로 출산 후 복지시설에서 아이를 양육하며 어려움을 겪고 있다고 밝혔습니다. 아이의 친부와 양육 문제로 대립 중인 상황입니다.</t>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
+      <c r="G95" t="inlineStr">
         <is>
           <t>개인적인 친자 관계 및 양육비 청구 사건으로, 상대방(친부)의 자력 여부가 불분명하여 소송금융 투자 적합 조건(상대방에게 자력이 충분함)을 충족하기 어렵습니다. 또한 집단적 피해가 아닌 개별 사건이며, 피해 규모가 수억 원 이상으로 명확히 추정되지 않습니다.</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I93" t="inlineStr">
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
+      <c r="J95" t="inlineStr">
         <is>
           <t>홀로 출산 서민재, 입 열었다 “복지시설서 힘겹게 양육 중‥친부와 대...</t>
         </is>
       </c>
-      <c r="K93" t="inlineStr">
+      <c r="K95" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L93" t="inlineStr">
+      <c r="L95" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M93" t="inlineStr">
+      <c r="M95" t="inlineStr">
         <is>
           <t>https://www.newsen.com/news_view.php?uid=202603181439505710</t>
         </is>
       </c>
-      <c r="N93" t="inlineStr">
+      <c r="N95" t="inlineStr">
         <is>
           <t>2026-03-18 12:44:45.968577+00:00</t>
         </is>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" s="2" t="inlineStr">
+    <row r="96">
+      <c r="A96" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C94" t="inlineStr">
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
+      <c r="D96" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
+      <c r="E96" t="inlineStr">
         <is>
           <t>친생자 인지청구 소송 및 상대방의 스토킹처벌법 위반, 감금, 폭행, 명예훼손 등 민형사상 법적 조치 진행 중</t>
         </is>
       </c>
-      <c r="F94" t="inlineStr">
+      <c r="F96" t="inlineStr">
         <is>
           <t>방송인 서은우 씨가 아들을 출산 후 복지시설에서 지내며 아이의 친부 A씨에게 책임 있는 대화와 협의를 요청했다. 서은우 씨는 친생자 인지청구 소송을 제기한 상태이며, A씨는 서은우 씨를 상대로 스토킹처벌법 위반, 감금, 폭행, 명예훼손 등으로 민형사상 법적 조치를 진행 중이다. 양측의 법적 공방이 이어지고 있다.</t>
         </is>
       </c>
-      <c r="G94" t="inlineStr">
+      <c r="G96" t="inlineStr">
         <is>
           <t>상대방의 자력이 기사에서 특정되지 않아 충분한지 파악하기 어려움. 사건의 핵심이 양육비 등 금전적 배상보다는 친자 관계 확립 및 대화에 초점. 또한 상대방이 제기한 스토킹처벌법 위반, 감금, 폭행, 명예훼손 등 민형사상 소송으로 인해 복잡성이 높고, 소송금융이 목표하는 대규모 손해배상 사건과는 거리가 있음.</t>
         </is>
       </c>
-      <c r="H94" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I94" t="inlineStr">
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
         <is>
           <t>1명 (서은우 및 자녀)</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
+      <c r="J96" t="inlineStr">
         <is>
           <t>서은우 측  출산 후 복지시설서 생활…아기 아빠와 대화 원한다</t>
         </is>
       </c>
-      <c r="K94" t="inlineStr">
+      <c r="K96" t="inlineStr">
         <is>
           <t>ent.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L94" t="inlineStr">
+      <c r="L96" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M94" t="inlineStr">
+      <c r="M96" t="inlineStr">
         <is>
           <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010314060&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N94" t="inlineStr">
+      <c r="N96" t="inlineStr">
         <is>
           <t>2026-03-18 12:44:09.901841+00:00</t>
         </is>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" s="2" t="inlineStr">
+    <row r="97">
+      <c r="A97" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D95" t="inlineStr">
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
+      <c r="E97" t="inlineStr">
         <is>
           <t>재판상 이혼 소송 진행 중, 가사 조사 완료, 양육권 및 재산 분할, 위자료 쟁점</t>
         </is>
       </c>
-      <c r="F95" t="inlineStr">
+      <c r="F97" t="inlineStr">
         <is>
           <t>'이혼숙려캠프'에 출연했던 '걱정부부' 남편이 현재 아내와 재판상 이혼 소송 중임을 밝혔다. 남편은 아내의 성격 차이와 가치관 대립, 정서적 불안 등을 이유로 이혼을 결심했으며, 자녀 양육권 확보에 강한 의지를 보이고 있다. 현재 법원의 사전처분으로 공동 양육 중이며, 재산 분할과 위자료 등 남은 쟁점에 대해 법적 대응을 이어갈 예정이다.</t>
         </is>
       </c>
-      <c r="G95" t="inlineStr">
+      <c r="G97" t="inlineStr">
         <is>
           <t>본 사건은 개인 간의 이혼 및 양육권 분쟁으로, 소송금융이 일반적으로 투자하는 대기업 상대 집단소송이나 명확한 재산상 손해를 수반하는 상업 분쟁과는 거리가 멉니다. 상대방의 자력이나 피해 규모가 소송금융 투자 기준에 부합한다고 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H95" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J95" t="inlineStr">
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
         <is>
           <t>‘이숙캠’ 걱정부부 남편 “결국 이혼…현재 공동 양육 중”</t>
         </is>
       </c>
-      <c r="K95" t="inlineStr">
+      <c r="K97" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L95" t="inlineStr">
+      <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M95" t="inlineStr">
+      <c r="M97" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2566211</t>
         </is>
       </c>
-      <c r="N95" t="inlineStr">
+      <c r="N97" t="inlineStr">
         <is>
           <t>2026-03-17 12:46:17.900377+00:00</t>
         </is>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" s="4" t="inlineStr">
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D96" t="inlineStr">
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
+      <c r="E98" t="inlineStr">
         <is>
           <t>양육비 청구 소송 첫 재판 진행 중</t>
         </is>
       </c>
-      <c r="F96" t="inlineStr">
+      <c r="F98" t="inlineStr">
         <is>
           <t>이혼 후 6년간 양육비를 받지 못했던 박승아 씨가 양육비이행관리원의 도움을 받아 전 남편을 상대로 양육비 청구 소송을 제기했습니다. 전 남편은 소득이 적다고 주장하지만, 골프를 즐기는 SNS 사진과 변호사 고용 사실이 드러나 양육비이행관리원 변호사는 이를 근거로 적극적인 양육비 지급을 피력할 예정입니다. 첫 재판이 진행 중이며, 양육비이행관리원은 높은 승소율로 양육비 청구를 지원하고 있습니다.</t>
         </is>
       </c>
-      <c r="G96" t="inlineStr">
+      <c r="G98" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(전 남편의 양육비 지급 의무), 증거 확보가 가능합니다(SNS 게시물, 변호사 고용). 그러나 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 중간 수준입니다. 상대방의 자력 또한 기사 내용만으로는 불분명합니다.</t>
         </is>
       </c>
-      <c r="H96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I96" t="inlineStr">
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
+      <c r="J98" t="inlineStr">
         <is>
           <t>“양육비, 포기했었죠”…이혼 6년 만에 법정 선 이유</t>
         </is>
       </c>
-      <c r="K96" t="inlineStr">
+      <c r="K98" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L96" t="inlineStr">
+      <c r="L98" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M96" t="inlineStr">
+      <c r="M98" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01961446645384304</t>
         </is>
       </c>
-      <c r="N96" t="inlineStr">
+      <c r="N98" t="inlineStr">
         <is>
           <t>2026-03-17 00:39:43.617108+00:00</t>
         </is>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" s="2" t="inlineStr">
+    <row r="99">
+      <c r="A99" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C97" t="inlineStr">
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
         <is>
           <t>김주하의 전남편</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
+      <c r="D99" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
+      <c r="E99" t="inlineStr">
         <is>
           <t>이혼 소송 및 형사 사건 종결, 과거 사건 회고</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr">
+      <c r="F99" t="inlineStr">
         <is>
           <t>방송인 김주하가 오은영 유튜브 채널에서 전남편과의 이혼 소송 당시 겪었던 가정폭력, 가스라이팅, 그리고 전남편이 집안 물건을 모두 가져간 만행을 회고했다. 김주하는 2013년 이혼 소송을 통해 위자료 5000만원을 받았으나 전남편에게 10억원 상당의 재산분할을 해줬으며, 전남편은 상해 혐의로 유죄 판결을 받았다. 이 기사는 이미 종결된 과거 사건에 대한 인터뷰 내용이다.</t>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
+      <c r="G99" t="inlineStr">
         <is>
           <t>이혼 소송 및 전남편의 상해 혐의 형사 사건이 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 기사는 과거 사건에 대한 회고록이며, 현재 진행 중이거나 새롭게 제기될 소송에 대한 정보가 부족합니다.</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I97" t="inlineStr">
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J97" t="inlineStr">
+      <c r="J99" t="inlineStr">
         <is>
           <t>김주하 가방까지 가져간 전남편... 부츠는 한 짝만  오은영이 말한 속내</t>
         </is>
       </c>
-      <c r="K97" t="inlineStr">
+      <c r="K99" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L97" t="inlineStr">
+      <c r="L99" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M97" t="inlineStr">
+      <c r="M99" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/entertainment/2026/03/14/2026031415153541726</t>
         </is>
       </c>
-      <c r="N97" t="inlineStr">
+      <c r="N99" t="inlineStr">
         <is>
           <t>2026-03-14 12:42:54.928346+00:00</t>
         </is>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" s="2" t="inlineStr">
+    <row r="100">
+      <c r="A100" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C98" t="inlineStr">
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
         <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
+      <c r="D100" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
+      <c r="E100" t="inlineStr">
         <is>
           <t>이혼 및 친양자 파양 가능성 검토 중</t>
         </is>
       </c>
-      <c r="F98" t="inlineStr">
+      <c r="F100" t="inlineStr">
         <is>
           <t>재혼 후 남편의 딸을 친양자 입양한 여성이 남편의 폭언과 무관심으로 이혼을 결심했습니다. 이혼 후 친양자 관계를 정리하고 싶어 하지만, 법률 전문가는 이혼만으로는 친양자 파양이 불가능하며 학대나 유기 등 엄격한 요건이 필요하다고 조언했습니다.</t>
         </is>
       </c>
-      <c r="G98" t="inlineStr">
+      <c r="G100" t="inlineStr">
         <is>
           <t>이 사건은 개인적인 가족법(이혼 및 친양자 파양) 분쟁으로, 집단적 피해나 대규모 피해 금액이 아니며 상대방의 자력도 불분명합니다. 특히, 기사의 핵심 쟁점인 친양자 파양은 이혼만을 이유로는 불가능하며, 엄격한 법적 요건(학대, 유기 등)을 충족해야 하므로 원고의 주장이 받아들여지기 어려워 보입니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I98" t="inlineStr">
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J98" t="inlineStr">
+      <c r="J100" t="inlineStr">
         <is>
           <t>남남 돼도 내 자식?…재혼 후 입양한 남편 딸, 이혼해도 호적엔 그대로</t>
         </is>
       </c>
-      <c r="K98" t="inlineStr">
+      <c r="K100" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L98" t="inlineStr">
+      <c r="L100" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M98" t="inlineStr">
+      <c r="M100" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/14/2026031309573076470</t>
         </is>
       </c>
-      <c r="N98" t="inlineStr">
+      <c r="N100" t="inlineStr">
         <is>
           <t>2026-03-14 00:38:32.517651+00:00</t>
         </is>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" s="2" t="inlineStr">
+    <row r="101">
+      <c r="A101" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C99" t="inlineStr">
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
         <is>
           <t>김주하의 전 남편</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
+      <c r="D101" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E99" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>이혼 소송 종결</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr">
+      <c r="F101" t="inlineStr">
         <is>
           <t>김주하 아나운서의 이혼 소송 당시 전 남편의 가정 폭력 및 재산 관련 행동에 대한 일화가 보도되었습니다. 오은영 박사가 생필품을 챙겨 방문할 정도로 어려운 상황이었음이 언급되었습니다. 이는 과거 개인적인 법적 분쟁에 대한 내용입니다.</t>
         </is>
       </c>
-      <c r="G99" t="inlineStr">
+      <c r="G101" t="inlineStr">
         <is>
           <t>기사 내용은 '이혼 소송 당시의 일화'를 언급하며, 이미 종결된 개인적인 사건으로 판단됩니다. 소송금융 투자 대상으로서의 신규성이 없으며, 집단적 피해나 대규모 피해 금액에 대한 정보도 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I99" t="inlineStr">
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J99" t="inlineStr">
+      <c r="J101" t="inlineStr">
         <is>
           <t>김주하  가정 폭력 전 남편, 외모 지적에 아이 이유식 재료까지 싹 털어...</t>
         </is>
       </c>
-      <c r="K99" t="inlineStr">
+      <c r="K101" t="inlineStr">
         <is>
           <t>mhnse.com</t>
         </is>
       </c>
-      <c r="L99" t="inlineStr">
+      <c r="L101" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M99" t="inlineStr">
+      <c r="M101" t="inlineStr">
         <is>
           <t>https://www.mhnse.com/news/articleView.html?idxno=517009</t>
         </is>
       </c>
-      <c r="N99" t="inlineStr">
+      <c r="N101" t="inlineStr">
         <is>
           <t>2026-03-13 13:17:22.562367+00:00</t>
         </is>
       </c>
     </row>
-    <row r="100">
-      <c r="A100" s="4" t="inlineStr">
+    <row r="102">
+      <c r="A102" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C100" t="inlineStr">
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
         <is>
           <t>사연자 어머니의 연인</t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
+      <c r="D102" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
+      <c r="E102" t="inlineStr">
         <is>
           <t>사실혼 관계 해소에 따른 재산분할 소송 진행 중</t>
         </is>
       </c>
-      <c r="F100" t="inlineStr">
+      <c r="F102" t="inlineStr">
         <is>
           <t>사연자의 어머니가 사망한 후, 9년간 교제했던 남자가 사실혼 관계를 주장하며 어머니의 재산 절반을 요구하는 소송을 제기했습니다. 자녀들은 어머니가 재혼 의사가 없었고, 남자가 결혼 및 공동명의를 요구했을 때 거절했으며, 경제적 공동생활이나 가족 간 교류도 없었다고 주장합니다. 법률 전문가는 사실혼 인정이 어려울 것으로 판단했습니다.</t>
         </is>
       </c>
-      <c r="G100" t="inlineStr">
+      <c r="G102" t="inlineStr">
         <is>
           <t>남자의 사실혼 주장이 법률 전문가 의견상 인정되기 어려워 상대방 책임(주장의 부당함)이 비교적 명확합니다. 어머니의 상당한 재산(식당, 분점, 아파트, 부동산)의 절반을 요구하므로 피해 규모가 크고, 어머니의 재혼 거부, 공동명의 거부 등 사실혼 아님을 입증할 증거가 충분합니다. 다만 집단적 피해가 아니며, 상대방의 자력은 불분명합니다.</t>
         </is>
       </c>
-      <c r="H100" t="inlineStr">
+      <c r="H102" t="inlineStr">
         <is>
           <t>어머니 재산의 절반 (구체적 금액 미상)</t>
         </is>
       </c>
-      <c r="I100" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J100" t="inlineStr">
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
         <is>
           <t>돌아가신 엄마와 ’여보‘ 호칭 쓰던 남자  9년 사귀었으니 내 집 절반...</t>
         </is>
       </c>
-      <c r="K100" t="inlineStr">
+      <c r="K102" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L100" t="inlineStr">
+      <c r="L102" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M100" t="inlineStr">
+      <c r="M102" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107785&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N100" t="inlineStr">
+      <c r="N102" t="inlineStr">
         <is>
           <t>2026-03-13 00:52:02.221525+00:00</t>
         </is>
       </c>
     </row>
-    <row r="101">
-      <c r="A101" s="2" t="inlineStr">
+    <row r="103">
+      <c r="A103" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D101" t="inlineStr">
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
+      <c r="E103" t="inlineStr">
         <is>
           <t>이혼 및 상간자 소송 검토 중</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr">
+      <c r="F103" t="inlineStr">
         <is>
           <t>15년간 결혼 생활을 해온 A씨가 별거 중인 아내의 외도 고백과 이혼 통보에 충격을 받았습니다. A씨는 상간자 소송, 재산분할, 부모의 손해배상 청구 가능성 등에 대해 법률 자문을 구했습니다. 변호사는 별거 기간이 길지 않다면 상간자 소송이 가능하며, 15년 이상 혼인 생활을 한 경우 아내 특유재산도 재산분할 대상이 될 수 있다고 조언했습니다.</t>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
+      <c r="G103" t="inlineStr">
         <is>
           <t>이 사건은 개인적인 가족법 분쟁(이혼, 상간자 소송)으로, 집단적 피해(적합 조건 3)에 해당하지 않습니다. 상간자 소송의 예상 손해배상액은 통상 수천만원 수준으로, 소송금융 투자 대상으로서 피해 규모(적합 조건 4)가 크다고 보기 어렵습니다. 또한, 소송 상대방(상간남)의 자력(적합 조건 2)이 불분명하여 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I101" t="inlineStr">
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J101" t="inlineStr">
+      <c r="J103" t="inlineStr">
         <is>
           <t>나 남자 생겼어  별거 중 아내의 외도 고백…남편은 충격 [어떻게 생각...</t>
         </is>
       </c>
-      <c r="K101" t="inlineStr">
+      <c r="K103" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L101" t="inlineStr">
+      <c r="L103" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M101" t="inlineStr">
+      <c r="M103" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603121058469321</t>
         </is>
       </c>
-      <c r="N101" t="inlineStr">
+      <c r="N103" t="inlineStr">
         <is>
           <t>2026-03-12 12:42:30.818579+00:00</t>
         </is>
       </c>
     </row>
-    <row r="102">
-      <c r="A102" s="2" t="inlineStr">
+    <row r="104">
+      <c r="A104" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...118 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>본 기사는 불륜으로 인한 배신감에 분노한 배우자가 상간자에게 폭행, 협박, 불법 촬영 등의 행위를 했을 때 오히려 형사 처벌을 받을 수 있음을 경고한다. 이혼전문변호사는 상간 위자료 청구 소송이 한 달에 수십 건씩 발생할 정도로 흔하며, 불륜 피해자의 분노는 이해하지만 법적 대응은 냉정하게 해야 한다고 강조한다.</t>
+          <t>이혼소송과 별개로 배우자와 외도를 저지른 상간자를 대상으로 혼인 파탄의 책임을 물어 위자료를 청구하는 상간자 위자료 청구 소송에 대한 기사입니다. 민사상 위자료 청구와 위약벌 조항 활용 방안을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>기사는 이혼전문변호사가 '상간 위자료 청구 소송만 해도 한 달에 수십 건씩 꾸준히 들어오고 있다'고 언급하며 해당 분야의 높은 수요를 시사한다. 불륜 사실에 대한 증거(영상 등) 확보 가능성이 높고(적합 조건: 증거 확보 가능) 상대방의 책임이 명확한 경우가 많아(적합 조건: 상대방 책임 명확) 소송금융의 잠재적 투자 기회가 있을 수 있다. 다만, 기사 자체는 특정 사건의 민사적 손해배상 청구보다는 불륜 피해자의 형사적 책임에 초점을 맞추고 있어, 개별 사건의 투자 적합성을 판단하기 위한 구체적인 정보(피고의 자력, 예상 피해액 등)는 부족하다.</t>
+          <t>상간자 소송은 상대방 책임이 명확하고 증거 확보가 가능할 수 있으나, 일반적으로 개별 사건으로 집단적 피해에 해당하지 않습니다. 또한, 상대방이 개인인 경우가 많아 자력 확보가 불확실하며, 위자료 규모가 소송금융 투자를 정당화할 만큼 크지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>[사건X파일] ‘남편 폰에 있던 불륜녀와 성관계 영상, 재촬영한 아내’...</t>
+          <t>상간녀소송, 민사상 위자료 청구소송과 위약벌조항 활용해야</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051097</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:23:20.100844+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr"/>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송의 피고가 재산분할, 양육권, 위자료 등에서 무엇을 놓치지 않아야 하는지에 대한 일반적인 법률 가이드이다. 공동생활 관련 채무 검토의 중요성과 부동산, 예금, 대출 등 자금 흐름을 초기에 정리할 필요성을 강조하며, 소송에서 자료 제시 방식의 중요성을 설명한다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이 아닌 이혼 소송의 피고를 위한 일반적인 법률 가이드이다. 상대방 책임의 명확성, 상대방의 충분한 자력, 집단적 피해, 큰 피해 규모, 객관적 증거 존재 등 소송금융 적합 조건에 해당하는 사항이 전혀 없다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>이혼소송 피고는 무엇을 놓치나, 재산분할 양육권 위자료가 갈리는 기준</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M104" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107726&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026031114164296956cf2d78c68_29</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-10 00:54:57.179239+00:00</t>
+          <t>2026-03-11 12:44:46.503494+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="C106" t="inlineStr"/>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>본 기사는 불륜으로 인한 배신감에 분노한 배우자가 상간자에게 폭행, 협박, 불법 촬영 등의 행위를 했을 때 오히려 형사 처벌을 받을 수 있음을 경고한다. 이혼전문변호사는 상간 위자료 청구 소송이 한 달에 수십 건씩 발생할 정도로 흔하며, 불륜 피해자의 분노는 이해하지만 법적 대응은 냉정하게 해야 한다고 강조한다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>기사는 이혼전문변호사가 '상간 위자료 청구 소송만 해도 한 달에 수십 건씩 꾸준히 들어오고 있다'고 언급하며 해당 분야의 높은 수요를 시사한다. 불륜 사실에 대한 증거(영상 등) 확보 가능성이 높고(적합 조건: 증거 확보 가능) 상대방의 책임이 명확한 경우가 많아(적합 조건: 상대방 책임 명확) 소송금융의 잠재적 투자 기회가 있을 수 있다. 다만, 기사 자체는 특정 사건의 민사적 손해배상 청구보다는 불륜 피해자의 형사적 책임에 초점을 맞추고 있어, 개별 사건의 투자 적합성을 판단하기 위한 구체적인 정보(피고의 자력, 예상 피해액 등)는 부족하다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>[사건X파일] ‘남편 폰에 있던 불륜녀와 성관계 영상, 재촬영한 아내’...</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107755&amp;s_mcd=0459&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:43:28.545316+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>전 남편</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>재산분할 및 양육비 감액 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>홀로 초등학생 딸을 키우는 사연자가 전 남편과 재산분할 및 양육비 문제로 법적 다툼을 벌이고 있습니다. 전 남편은 아파트가 자신의 특유재산이라며 재산분할을 청구하고 사연자를 무단점유자로 몰아 건물명도 및 부당이득 반환을 요구하며, 재혼 후 새 아기가 생겼다는 이유로 기존 양육비마저 깎아달라는 소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>상대방이 대기업, 금융기관 등 자력이 충분한 기관이 아닌 개인이며, 집단적 피해가 아닌 개별 가족 분쟁에 해당합니다. 아파트 재산분할 및 양육비 관련 분쟁이나, 소송금융이 투자할 만큼의 명확한 '수억 원 이상'의 피해 금액이 특정되지 않아 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>새장가 갔으니 양육비 깎아줘” 초등생 딸 교육비 무시하고 ‘새 아기...</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107726&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:54:57.179239+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
         <is>
           <t>전 배우자</t>
         </is>
       </c>
-      <c r="D106" t="inlineStr">
+      <c r="D108" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E106" t="inlineStr">
+      <c r="E108" t="inlineStr">
         <is>
           <t>법적 조언 구하는 중, 소송 예정</t>
         </is>
       </c>
-      <c r="F106" t="inlineStr">
+      <c r="F108" t="inlineStr">
         <is>
           <t>남성 A씨가 이혼 후 7년간 키운 딸이 친자가 아님을 유전자 검사로 알게 되었다. 전 배우자가 A씨에게 위자료를 청구하자, A씨는 속아서 지급한 양육비와 정신적 피해에 대한 손해배상을 청구하고자 법적 조언을 구하고 있다. 변호사는 친생자 관계 부존재 확인 소송과 손해배상 청구를 조언했다.</t>
         </is>
       </c>
-      <c r="G106" t="inlineStr">
+      <c r="G108" t="inlineStr">
         <is>
           <t>전 배우자의 책임이 유전자 검사 결과로 명확하게 입증될 수 있으며(적합 조건 1, 5), 7년간 지급한 양육비와 정신적 손해배상 청구가 가능하여 피해 규모가 작지 않음(적합 조건 4). 다만, 상대방이 개인으로 자력에 대한 불확실성이 있고, 집단적 피해가 아닌 개별 사건임.</t>
         </is>
       </c>
-      <c r="H106" t="inlineStr">
+      <c r="H108" t="inlineStr">
         <is>
           <t>7년간 양육비 및 위자료 (미상)</t>
         </is>
       </c>
-      <c r="I106" t="inlineStr">
+      <c r="I108" t="inlineStr">
         <is>
           <t>1명 (A씨)</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr">
+      <c r="J108" t="inlineStr">
         <is>
           <t>7년 키운 내 딸, 알고 보니 ‘남의 자식’?…‘발기부전’ 떠벌린 아내...</t>
         </is>
       </c>
-      <c r="K106" t="inlineStr">
+      <c r="K108" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L106" t="inlineStr">
+      <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M106" t="inlineStr">
+      <c r="M108" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10690188?ref=naver</t>
         </is>
       </c>
-      <c r="N106" t="inlineStr">
+      <c r="N108" t="inlineStr">
         <is>
           <t>2026-03-10 00:35:56.458615+00:00</t>
         </is>
       </c>
     </row>
-    <row r="107">
-      <c r="A107" s="2" t="inlineStr">
+    <row r="109">
+      <c r="A109" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D107" t="inlineStr">
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
+      <c r="E109" t="inlineStr">
         <is>
           <t>새로운 법적 분쟁 가능성</t>
         </is>
       </c>
-      <c r="F107" t="inlineStr">
+      <c r="F109" t="inlineStr">
         <is>
           <t>변호사가 2년 전 남편의 상간녀를 상대로 한 위자료 소송에서 승소했던 의뢰인으로부터 다시 전화를 받은 경험을 공유합니다. 의뢰인은 과거와 유사한 상황에 처해 있으며, 변호사는 같은 일이 반복될 것을 예감하고 있습니다.</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
+      <c r="G109" t="inlineStr">
         <is>
           <t>해당 기사는 변호사의 개인적인 경험담으로, 대규모 집단 피해나 명확한 대기업/기관 상대방이 특정되지 않는 개별적인 가족법(상간/이혼) 사건입니다. 소송금융 투자 대상으로서 요구되는 집단적 피해, 큰 피해 규모, 상대방의 충분한 자력 등의 적합 조건에 해당하지 않습니다. 이미 종결된 과거 소송을 언급하며 새로운 분쟁 가능성을 시사하지만, 투자 매력도는 낮습니다.</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I107" t="inlineStr">
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J107" t="inlineStr">
+      <c r="J109" t="inlineStr">
         <is>
           <t>[5]2년 전 남편을 용서한 아내로부터 온 전화[이수진의 이혼 이야기]</t>
         </is>
       </c>
-      <c r="K107" t="inlineStr">
+      <c r="K109" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
-      <c r="L107" t="inlineStr">
+      <c r="L109" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M107" t="inlineStr">
+      <c r="M109" t="inlineStr">
         <is>
           <t>https://www.namdonews.com/news/articleView.html?idxno=903482</t>
         </is>
       </c>
-      <c r="N107" t="inlineStr">
+      <c r="N109" t="inlineStr">
         <is>
           <t>2026-03-09 13:16:35.094602+00:00</t>
         </is>
       </c>
     </row>
-    <row r="108">
-[...126 lines deleted...]
-    </row>
     <row r="110">
-      <c r="A110" s="2" t="inlineStr">
+      <c r="A110" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
+          <t>정책 제언 및 입법 활동</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>중국 정협 위원 장성난이 양회에서 가정폭력 피해자의 이혼숙려기간 폐지, 농촌 여성의 토지 권리 보장 등 여성 및 소외 계층 인권 보호를 위한 정책 제언을 꾸준히 해왔다는 내용입니다. 특히 이혼숙려제도 폐지 주장은 가정폭력 피해자의 위험을 높인다는 점에서 큰 주목을 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>이 기사는 중국의 정책 제언 및 입법 활동에 대한 내용을 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 민사 소송 사건이나 손해배상 청구의 주체, 상대방, 구체적인 피해 규모가 명확히 특정되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>“이혼을 쉽게”…중국 여성 정협 위원이 꾸준히 주장하는 이유[시스루...</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603091749001</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:55:21.284821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>최태원-노소영 이혼 확정, 재산분할 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 김희영 티앤시재단 이사의 사실혼 관계가 재계의 주목을 받고 있다. 최 회장과 노소영 관장의 이혼이 확정되었음에도 최 회장이 김 이사와의 혼인 신고를 미루면서, 사실혼 관계에서는 상속권이나 사망 시 재산분할청구권이 인정되지 않는 법적 쟁점이 부각되고 있다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>본 기사는 최태원 회장의 개인적인 혼인 관계와 사실혼의 법적 함의에 대한 재계의 관심을 다루고 있습니다. 특정 피해자가 명확한 상대방의 불법행위로 인해 손해를 입은 사건이 아니며, 소송금융 투자의 핵심 요건인 명확한 책임 주체, 집단적 피해, 구체적인 피해 규모 등이 부재합니다. 따라서 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>최태원, ‘동거인’ 김희영과 법률혼은 언제쯤… “사실혼 관계에서 상...</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>dailyt.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.dailyt.co.kr/newsView/dlt202603090004</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:46:58.169220+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr"/>
+      <c r="E112" t="inlineStr">
+        <is>
           <t>재산분할 소송 준비 또는 진행 중인 개별 사건</t>
         </is>
       </c>
-      <c r="F110" t="inlineStr">
+      <c r="F112" t="inlineStr">
         <is>
           <t>이 기사는 이혼 시 경제적 자립을 위한 핵심 절차인 재산분할의 중요성을 다룬다. 재산분할은 혼인 중 공동 형성된 재산을 기여도에 따라 나누는 과정으로, 숨겨진 재산을 파악하고 기여도를 입증하는 것이 관건이다. 안정적인 자립을 위해 초기부터 법률 전문가의 조력을 받아 치밀한 전략을 세울 필요가 있음을 강조한다.</t>
         </is>
       </c>
-      <c r="G110" t="inlineStr">
+      <c r="G112" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 시 재산분할 절차에 대한 일반적인 법률 가이드이다. 소송금융 투자 대상이 되기 위한 명확한 상대방(적합 조건 1, 2 불충족), 집단적 피해(적합 조건 3 불충족), 또는 대규모 피해 발생 사건에 해당하지 않는다. 개별 이혼 사건은 소송금융의 일반적인 투자 대상 범위에 부합하지 않는다.</t>
         </is>
       </c>
-      <c r="H110" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J110" t="inlineStr">
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
         <is>
           <t>이혼 후 자립의 핵심 ‘재산분할’… 기여도 입증과 재산 파악이 관건</t>
         </is>
       </c>
-      <c r="K110" t="inlineStr">
+      <c r="K112" t="inlineStr">
         <is>
           <t>beyondpost.co.kr</t>
         </is>
       </c>
-      <c r="L110" t="inlineStr">
+      <c r="L112" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M110" t="inlineStr">
+      <c r="M112" t="inlineStr">
         <is>
           <t>http://www.beyondpost.co.kr/view.php?ud=2026030911125937249aeda69934_30</t>
         </is>
       </c>
-      <c r="N110" t="inlineStr">
+      <c r="N112" t="inlineStr">
         <is>
           <t>2026-03-09 12:45:11.068802+00:00</t>
         </is>
       </c>
     </row>
-    <row r="111">
-      <c r="A111" s="4" t="inlineStr">
+    <row r="113">
+      <c r="A113" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C111" t="inlineStr">
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
         <is>
           <t>전 배우자</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
+      <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E111" t="inlineStr">
+      <c r="E113" t="inlineStr">
         <is>
           <t>친생자부존재확인의 소 및 양육비 반환, 위자료 청구 소송 준비 중</t>
         </is>
       </c>
-      <c r="F111" t="inlineStr">
+      <c r="F113" t="inlineStr">
         <is>
           <t>사연자는 7년간 키운 딸이 친자가 아님을 유전자 검사로 확인했으며, 전 배우자가 자신의 성 기능 장애를 유포하고 위자료를 청구하는 상황에 처했다. 이에 사연자는 전 배우자의 위자료 청구를 방어하고, 그동안 지급한 양육비 반환 및 정신적 피해에 대한 위자료를 청구하고자 한다. 변호사는 친생자부존재확인의 소송 절차와 유전자 검사의 필요성을 설명했다.</t>
         </is>
       </c>
-      <c r="G111" t="inlineStr">
+      <c r="G113" t="inlineStr">
         <is>
           <t>유전자 검사 결과로 상대방의 책임이 명확하며(적합 조건 1), 7년간 지급한 양육비와 정신적 피해를 고려할 때 피해 규모가 상당할 수 있고(적합 조건 4), 유전자 검사라는 객관적 증거 확보가 용이함(적합 조건 5). 다만, 상대방의 자력 정보가 불분명하고 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 낮춘다.</t>
         </is>
       </c>
-      <c r="H111" t="inlineStr">
+      <c r="H113" t="inlineStr">
         <is>
           <t>7년간 지급한 양육비 및 위자료 미상</t>
         </is>
       </c>
-      <c r="I111" t="inlineStr">
+      <c r="I113" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J111" t="inlineStr">
+      <c r="J113" t="inlineStr">
         <is>
           <t>7년 키운 내 딸이 남의 자식?” ‘성 기능 장애’ 소문내고 위자료까지...</t>
         </is>
       </c>
-      <c r="K111" t="inlineStr">
+      <c r="K113" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L111" t="inlineStr">
+      <c r="L113" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M111" t="inlineStr">
+      <c r="M113" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107696&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N111" t="inlineStr">
+      <c r="N113" t="inlineStr">
         <is>
           <t>2026-03-09 00:47:39.339943+00:00</t>
         </is>
       </c>
     </row>
-    <row r="112">
-      <c r="A112" s="4" t="inlineStr">
+    <row r="114">
+      <c r="A114" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D112" t="inlineStr">
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="E114" t="inlineStr">
         <is>
           <t>양육비이행관리원 통한 추심 및 소송 지원 진행 중, 양육비 선지급 제도 초기 단계</t>
         </is>
       </c>
-      <c r="F112" t="inlineStr">
+      <c r="F114" t="inlineStr">
         <is>
           <t>양육비이행관리원이 미지급 양육비 회수를 지원하지만, 피해자 10명 중 8명은 여전히 양육비를 받지 못하고 있습니다. 기관의 제한된 권한과 미지급 부모의 재산 추적 및 압류의 어려움이 주된 원인이며, 최근 도입된 양육비 선지급 제도 또한 아직 초기 단계에 머물러 있습니다.</t>
         </is>
       </c>
-      <c r="G112" t="inlineStr">
+      <c r="G114" t="inlineStr">
         <is>
           <t>미지급 부모의 책임이 명확하고, 양육비를 받지 못하는 다수의 피해자가 존재하며, 양육비이행관리원을 통한 공적 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 그러나 상대방(미지급 부모)의 자력 부족 또는 재산 은닉 가능성이 높아 실제 양육비 회수 가능성이 낮아 소송금융 투자로서의 매력도가 중급으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H112" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I112" t="inlineStr">
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J112" t="inlineStr">
+      <c r="J114" t="inlineStr">
         <is>
           <t>[오지 않는 양육비④] '힘 없는' 양육비이행관리원… 더 이상 사정 않게...</t>
         </is>
       </c>
-      <c r="K112" t="inlineStr">
+      <c r="K114" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L112" t="inlineStr">
+      <c r="L114" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M112" t="inlineStr">
+      <c r="M114" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180148</t>
         </is>
       </c>
-      <c r="N112" t="inlineStr">
+      <c r="N114" t="inlineStr">
         <is>
           <t>2026-03-07 12:40:27.562505+00:00</t>
         </is>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" s="2" t="inlineStr">
+    <row r="115">
+      <c r="A115" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C113" t="inlineStr">
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
+      <c r="D115" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
+      <c r="E115" t="inlineStr">
         <is>
           <t>항소심 진행 중</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr">
+      <c r="F115" t="inlineStr">
         <is>
           <t>아나운서 최동석이 이혼 소송 중인 박지윤의 지인 A씨를 상대로 제기한 상간자 위자료 손해배상 청구 소송의 항소심이 진행 중이다. 1심에서는 증거 부족으로 기각되었으며, 박지윤에 대한 소송은 각하되어 항소심에서 제외되었다. 현재 최동석과 A씨 간의 분쟁만 다뤄질 예정이다.</t>
         </is>
       </c>
-      <c r="G113" t="inlineStr">
+      <c r="G115" t="inlineStr">
         <is>
           <t>1심에서 증거 부족으로 기각되었고, 박지윤에 대한 소송은 이미 종결되어 항소심에서 제외되었습니다. 개인 간의 상간 소송으로 집단적 피해가 아니며, 소송금융 투자 대상으로 보기에는 피해 규모가 크지 않습니다.</t>
         </is>
       </c>
-      <c r="H113" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I113" t="inlineStr">
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
+      <c r="J115" t="inlineStr">
         <is>
           <t>박지윤 제외된 상간 소송... 최동석, 항소심 진행</t>
         </is>
       </c>
-      <c r="K113" t="inlineStr">
+      <c r="K115" t="inlineStr">
         <is>
           <t>isplus.com</t>
         </is>
       </c>
-      <c r="L113" t="inlineStr">
+      <c r="L115" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M113" t="inlineStr">
+      <c r="M115" t="inlineStr">
         <is>
           <t>https://isplus.com/article/view/isp202603070048</t>
         </is>
       </c>
-      <c r="N113" t="inlineStr">
+      <c r="N115" t="inlineStr">
         <is>
           <t>2026-03-07 12:35:35.318258+00:00</t>
-        </is>
-[...130 lines deleted...]
-          <t>2026-03-07 00:29:11.598778+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
-          <t>양육비 소송 진행 중 또는 준비 중인 다수 사례</t>
+          <t>일반적인 법률 정보 및 제도 설명</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>뉴스 기사는 양육비를 받지 못해 홀로 육아와 생계를 책임지며 소송까지 준비해야 하는 양육자들의 어려움을 조명합니다. 많은 양육자들이 양육비를 포기하거나 소송을 이어가야 하는 선택의 기로에 놓여 있으며, '추적 60분'을 통해 이 '끝나지 않는 양육비 전쟁'의 현실이 부각되었습니다.</t>
+          <t>이 기사는 100세 시대에 노화나 치매로 인한 인지능력 저하 시 발생할 수 있는 재산 유용 및 가족 간 갈등을 예방하기 위한 법적 준비의 중요성을 다룹니다. 임의후견 제도를 통해 본인의 의사에 따른 삶을 유지하고 재산을 보호하는 방법을 설명하며, 성년후견 제도와 그 한계점도 언급합니다. 미리 법적 안전장치를 마련하는 것이 자신과 가족을 지키는 길임을 강조합니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>양육비 미지급은 상대방의 책임이 명확하며(적합 조건 1), 다수의 양육자가 피해를 입는 집단적 피해(적합 조건 3)에 해당합니다. 개별 사건의 누적 피해 금액이 상당할 수 있고 전체 피해자 수가 많아 피해 규모가 크며(적합 조건 4), 양육비 지급 판결문 등 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, 고령화 사회에서 발생할 수 있는 재산 및 부양 관련 법적 분쟁을 예방하기 위한 일반적인 법률 정보와 제도를 설명하고 있습니다. 소송금융 투자 대상이 되기 위한 구체적인 사건, 명확한 피고, 집단적 피해, 진행 중인 공적 절차 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'추적 60분' 끝나지 않는 양육비 전쟁 조명</t>
+          <t>[김예니의 법이야기] 백세시대, '존엄한 삶' 위한 법적 준비는</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3522041</t>
+          <t>http://www.fnnews.com/news/202603071001098811</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-06 13:12:06.325844+00:00</t>
+          <t>2026-03-07 12:30:09.395011+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="2" t="inlineStr">
+      <c r="A117" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>러시아 이혼 소송에서 암호화폐 재산분할 문제 발생, 입법 보완 검토 중</t>
+          <t>개별 피해자들이 법률 비용 지원을 위해 소송 제기 검토 중</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>러시아 이혼 소송에서 비트코인과 알트코인 등 암호화폐의 가치 산정 및 소유 입증이 재산분할의 최대 난제로 떠올랐다. 프라이빗키 은닉과 해외 거래소 비협조로 법원이 전문가 감정에 의존하는 가운데, 러시아 국가두마는 혼인 중 취득분을 공동재산으로 명확히 하는 법안 보완을 검토 중이다. 암호화폐 보유 인구 증가와 높은 이혼율로 관련 분쟁이 늘어날 전망이다.</t>
+          <t>가정폭력 및 성폭력 피해자들이 이혼 시 법률 비용을 지원받을 수 있는 보험 상품이 출시되었다. 이 보험금을 받기 위해서는 사건 송치나 소송 제기 등 엄격한 입증 절차를 거쳐야 한다. 해당 업체는 이 상품을 '여성의 안전과 행복을 아우르는 업계 최초 상품'이라고 홍보하고 있다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>이 사건은 특정 기업이나 기관의 명확한 책임이 있는 집단적 피해 사건이 아닌, 개별 이혼 소송에서의 재산분할 난제에 해당합니다. 암호화폐의 소유 입증 및 가치 평가가 매우 어려워 '증거가 있거나 확보 가능함' 조건에 부합하지 않으며, 상대방(배우자)의 자력 또한 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 가정폭력 및 성폭력 피해자들을 위한 법률비용 지원 보험 상품에 대한 것으로, 소송금융이 투자할 만한 특정 대기업이나 기관을 상대로 한 집단 소송 기회가 존재하지 않는다. 피해자는 개별적이며, 상대방의 자력 또한 불확실하여 소송금융의 핵심 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼)에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>러시아 이혼소송서 암호화폐 재산분할 ‘최대 난제’…가치평가·소유입...</t>
+          <t>가정폭력·성폭력 피해 입증하면 법률비용 지원 …보험 출시에 시민단...</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336379</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2261153</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-06 00:29:28.277448+00:00</t>
+          <t>2026-03-07 00:29:11.598778+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>양육비 미지급 부모</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>양육비 소송 진행 중 또는 준비 중인 다수 사례</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>뉴스 기사는 양육비를 받지 못해 홀로 육아와 생계를 책임지며 소송까지 준비해야 하는 양육자들의 어려움을 조명합니다. 많은 양육자들이 양육비를 포기하거나 소송을 이어가야 하는 선택의 기로에 놓여 있으며, '추적 60분'을 통해 이 '끝나지 않는 양육비 전쟁'의 현실이 부각되었습니다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>양육비 미지급은 상대방의 책임이 명확하며(적합 조건 1), 다수의 양육자가 피해를 입는 집단적 피해(적합 조건 3)에 해당합니다. 개별 사건의 누적 피해 금액이 상당할 수 있고 전체 피해자 수가 많아 피해 규모가 크며(적합 조건 4), 양육비 지급 판결문 등 증거 확보가 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>'추적 60분' 끝나지 않는 양육비 전쟁 조명</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3522041</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:12:06.325844+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C118" t="inlineStr">
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr"/>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>러시아 이혼 소송에서 암호화폐 재산분할 문제 발생, 입법 보완 검토 중</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>러시아 이혼 소송에서 비트코인과 알트코인 등 암호화폐의 가치 산정 및 소유 입증이 재산분할의 최대 난제로 떠올랐다. 프라이빗키 은닉과 해외 거래소 비협조로 법원이 전문가 감정에 의존하는 가운데, 러시아 국가두마는 혼인 중 취득분을 공동재산으로 명확히 하는 법안 보완을 검토 중이다. 암호화폐 보유 인구 증가와 높은 이혼율로 관련 분쟁이 늘어날 전망이다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>이 사건은 특정 기업이나 기관의 명확한 책임이 있는 집단적 피해 사건이 아닌, 개별 이혼 소송에서의 재산분할 난제에 해당합니다. 암호화폐의 소유 입증 및 가치 평가가 매우 어려워 '증거가 있거나 확보 가능함' 조건에 부합하지 않으며, 상대방(배우자)의 자력 또한 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>러시아 이혼소송서 암호화폐 재산분할 ‘최대 난제’…가치평가·소유입...</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/336379</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:29:28.277448+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
         <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D118" t="inlineStr">
+      <c r="D120" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E118" t="inlineStr">
+      <c r="E120" t="inlineStr">
         <is>
           <t>이혼 및 재산분할 소송 준비 중</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr">
+      <c r="F120" t="inlineStr">
         <is>
           <t>남편이 코인 투자로 모든 재산을 잃었다고 주장하며 이혼 위기에 처한 아내의 상황을 다룹니다. 기사는 이혼 소송 시 법원을 통해 상대방의 자산 내역을 확인할 수 있으며, 결혼 전 취득한 재산도 혼인 기간 중 가치가 증가했다면 부부공동재산에 포함될 수 있다고 설명합니다.</t>
         </is>
       </c>
-      <c r="G118" t="inlineStr">
+      <c r="G120" t="inlineStr">
         <is>
           <t>이 기사는 개인 간의 이혼 및 재산분할 분쟁을 다루고 있어, 소송금융의 주요 적합 조건인 '집단적 피해'나 '대기업/기관 상대방'에 해당하지 않습니다. 또한, 상대방(남편)이 자산을 모두 잃었다고 주장하여 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 회수 가능성이 낮아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
-      <c r="H118" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I118" t="inlineStr">
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr">
+      <c r="J120" t="inlineStr">
         <is>
           <t>“코인으로 다 날렸다” 남편의 말, 12년 헌신한 아내의 반격은?</t>
         </is>
       </c>
-      <c r="K118" t="inlineStr">
+      <c r="K120" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L118" t="inlineStr">
+      <c r="L120" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M118" t="inlineStr">
+      <c r="M120" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/3NHYWKZCQQF9</t>
         </is>
       </c>
-      <c r="N118" t="inlineStr">
+      <c r="N120" t="inlineStr">
         <is>
           <t>2026-03-04 01:16:03.924748+00:00</t>
         </is>
       </c>
     </row>
-    <row r="119">
-      <c r="A119" s="2" t="inlineStr">
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C119" t="inlineStr">
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
         <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
+      <c r="D121" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E119" t="inlineStr">
+      <c r="E121" t="inlineStr">
         <is>
           <t>이혼 소송 종결</t>
         </is>
       </c>
-      <c r="F119" t="inlineStr">
+      <c r="F121" t="inlineStr">
         <is>
           <t>출산 후 시어머니의 10시간 폭언과 남편의 방관으로 인해 결혼 3년차 여성이 이혼 소송을 제기한 사건입니다. 남편은 양육비 지급을 피하기 위해 직장을 그만두었으며, 법원은 남편의 행위가 재판상 이혼 사유에 해당하고 양육비 지급 의무는 유지된다고 설명했습니다. 현재 두 사람은 이혼한 상태입니다.</t>
         </is>
       </c>
-      <c r="G119" t="inlineStr">
+      <c r="G121" t="inlineStr">
         <is>
           <t>해당 사건은 이미 이혼 소송이 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방(남편)이 양육비 지급을 회피하기 위해 직장을 그만두는 등 자력 부족이 예상되어 투자 회수 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건, 적합 조건: 상대방에게 자력이 충분함 미해당)</t>
         </is>
       </c>
-      <c r="H119" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I119" t="inlineStr">
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J119" t="inlineStr">
+      <c r="J121" t="inlineStr">
         <is>
           <t>출산한 며느리에  남편 밥도 안줘 …10시간 폭언한 시어머니 [어떻게 생...</t>
         </is>
       </c>
-      <c r="K119" t="inlineStr">
+      <c r="K121" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L119" t="inlineStr">
+      <c r="L121" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M119" t="inlineStr">
+      <c r="M121" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603030738351838</t>
         </is>
       </c>
-      <c r="N119" t="inlineStr">
+      <c r="N121" t="inlineStr">
         <is>
           <t>2026-03-03 00:50:03.739238+00:00</t>
         </is>
       </c>
     </row>
-    <row r="120">
-      <c r="A120" s="2" t="inlineStr">
+    <row r="122">
+      <c r="A122" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D120" t="inlineStr">
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
+      <c r="E122" t="inlineStr">
         <is>
           <t>대법원 판례 변경</t>
         </is>
       </c>
-      <c r="F120" t="inlineStr">
+      <c r="F122" t="inlineStr">
         <is>
           <t>노태악 대법관이 2024년 5월 혼인 무효 청구 소송의 주심을 맡아 40년 만에 이혼 후에도 혼인을 무효로 할 수 있다는 취지로 판례를 변경했습니다. 이 기사는 노 대법관의 퇴임 소식과 함께 그의 마지막 주요 판례 변경 내용을 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G120" t="inlineStr">
+      <c r="G122" t="inlineStr">
         <is>
           <t>이 기사는 대법원의 판례 변경에 대한 보도로, 특정 사건의 피해자와 상대방이 명확히 존재하여 소송금융 투자를 검토할 수 있는 신규 분쟁이 아닙니다. 이미 법리적 판단이 선고된 사건이며, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
-      <c r="H120" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J120" t="inlineStr">
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
         <is>
           <t>노태악 대법관 오늘 퇴임...조희대 대법원장 후임 제청 안해</t>
         </is>
       </c>
-      <c r="K120" t="inlineStr">
+      <c r="K122" t="inlineStr">
         <is>
           <t>womennews.co.kr</t>
         </is>
       </c>
-      <c r="L120" t="inlineStr">
+      <c r="L122" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M120" t="inlineStr">
+      <c r="M122" t="inlineStr">
         <is>
           <t>https://www.womennews.co.kr/news/articleView.html?idxno=274347</t>
         </is>
       </c>
-      <c r="N120" t="inlineStr">
+      <c r="N122" t="inlineStr">
         <is>
           <t>2026-03-03 00:49:31.281310+00:00</t>
         </is>
       </c>
     </row>
-    <row r="121">
-      <c r="A121" s="2" t="inlineStr">
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C121" t="inlineStr">
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
         <is>
           <t>상간녀의 30대 딸</t>
         </is>
       </c>
-      <c r="D121" t="inlineStr">
+      <c r="D123" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E121" t="inlineStr">
+      <c r="E123" t="inlineStr">
         <is>
           <t>남편의 불륜 사실 인지 단계로 추정</t>
         </is>
       </c>
-      <c r="F121" t="inlineStr">
+      <c r="F123" t="inlineStr">
         <is>
           <t>기사 제목은 남편의 두 번째 불륜 상대가 상간녀의 30대 딸이라는 충격적인 사실을 아내가 알게 된 사건을 암시합니다. 본문은 상간녀 소송 이후에도 일부 남편들이 반성하지 않고 아내를 능멸하는 태도를 보여 아내가 이중의 고통을 겪는다는 일반적인 상황을 지적합니다.</t>
         </is>
       </c>
-      <c r="G121" t="inlineStr">
+      <c r="G123" t="inlineStr">
         <is>
           <t>기사 본문은 상간녀 소송 이후 남편들의 태도에 대한 일반적인 언급으로, 특정 사건의 소송금융 투자 적합도를 판단하기 위한 구체적인 정보(상대방 자력, 피해 규모, 증거 등)가 부족합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
-      <c r="H121" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I121" t="inlineStr">
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J121" t="inlineStr">
+      <c r="J123" t="inlineStr">
         <is>
           <t>남편 동선 추적했더니…두 번째 불륜 상대는 상간녀의 30대 딸  아내 분...</t>
         </is>
       </c>
-      <c r="K121" t="inlineStr">
+      <c r="K123" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L121" t="inlineStr">
+      <c r="L123" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M121" t="inlineStr">
+      <c r="M123" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6086861</t>
         </is>
       </c>
-      <c r="N121" t="inlineStr">
+      <c r="N123" t="inlineStr">
         <is>
           <t>2026-03-03 00:39:03.384930+00:00</t>
         </is>
       </c>
     </row>
-    <row r="122">
-      <c r="A122" s="2" t="inlineStr">
+    <row r="124">
+      <c r="A124" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C122" t="inlineStr">
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
         <is>
           <t>이범수</t>
         </is>
       </c>
-      <c r="D122" t="inlineStr">
+      <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
+      <c r="E124" t="inlineStr">
         <is>
           <t>이혼 조정 진행 중</t>
         </is>
       </c>
-      <c r="F122" t="inlineStr">
+      <c r="F124" t="inlineStr">
         <is>
           <t>배우 이범수와 이혼 소송 중인 이윤진 씨가 자녀들을 위해 자극적인 기사 작성을 자제해달라고 언론에 호소했습니다. 현재 이혼 조정 절차가 진행 중이며, 양측은 자녀 보호를 위해 노력하고 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G122" t="inlineStr">
+      <c r="G124" t="inlineStr">
         <is>
           <t>본 사건은 개인적인 이혼 소송으로, 소송금융 투자의 일반적인 적합 조건(대기업 상대방, 집단적 피해, 명확한 대규모 금전적 피해 등)에 해당하지 않습니다. 기사는 이혼 당사자의 언론 보도 자제 요청에 초점을 맞추고 있으며, 소송금융 투자 대상이 될 만한 명확한 금전적 청구권이나 대규모 피해가 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J122" t="inlineStr">
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
         <is>
           <t>'이범수와 이혼' 이윤진  자극적 기사 자제해달라  호소</t>
         </is>
       </c>
-      <c r="K122" t="inlineStr">
+      <c r="K124" t="inlineStr">
         <is>
           <t>stoo.com</t>
         </is>
       </c>
-      <c r="L122" t="inlineStr">
+      <c r="L124" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M122" t="inlineStr">
+      <c r="M124" t="inlineStr">
         <is>
           <t>http://www.stoo.com/article.php?aid=105402247986</t>
         </is>
       </c>
-      <c r="N122" t="inlineStr">
+      <c r="N124" t="inlineStr">
         <is>
           <t>2026-03-02 12:57:47.426974+00:00</t>
         </is>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" s="2" t="inlineStr">
+    <row r="125">
+      <c r="A125" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D123" t="inlineStr">
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E123" t="inlineStr">
+      <c r="E125" t="inlineStr">
         <is>
           <t>양육비 및 친권 관련 소송 진행 중</t>
         </is>
       </c>
-      <c r="F123" t="inlineStr">
+      <c r="F125" t="inlineStr">
         <is>
           <t>전 아나운서 최동석과 박지윤이 2023년 이혼 후 양육비 및 친권 관련 소송을 진행 중입니다. 박지윤은 최동석을 상대로 양육비 소송을 제기했고, 최동석은 박지윤을 상대로 친권 및 면접교섭권 소송을 제기했습니다. 양측 모두 원만한 해결을 바라고 있으며, 양육비 소송은 4월에 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G123" t="inlineStr">
+      <c r="G125" t="inlineStr">
         <is>
           <t>해당 사건은 개인 간의 이혼 및 가족법 관련 분쟁으로, 소송금융이 일반적으로 투자하는 대기업/기관 상대의 집단적 피해나 상업적 분쟁에 해당하지 않습니다. 상대방 책임의 명확성이나 집단적 피해, 대규모 피해 금액 등의 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H123" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J123" t="inlineStr">
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
         <is>
           <t>‘이혼’ 최동석, 딸 다인이와 다정한 데이트</t>
         </is>
       </c>
-      <c r="K123" t="inlineStr">
+      <c r="K125" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L123" t="inlineStr">
+      <c r="L125" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M123" t="inlineStr">
+      <c r="M125" t="inlineStr">
         <is>
           <t>https://www.newsen.com/news_view.php?uid=202603011335390410</t>
         </is>
       </c>
-      <c r="N123" t="inlineStr">
+      <c r="N125" t="inlineStr">
         <is>
           <t>2026-03-01 12:44:22.295193+00:00</t>
-        </is>
-[...126 lines deleted...]
-          <t>2026-02-28 01:35:22.584848+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>양육비 이행법 위반 형사고소 진행 중 또는 준비 중</t>
+          <t>이혼 소송 종결</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>양육비 미지급으로 고통받는 한부모 가정이 많으며, 법원의 관대한 판결로 인해 실질적인 양육비 확보가 어렵다는 문제가 제기되었습니다. 한 피해자는 10년 넘게 1억 원 이상의 양육비를 받지 못해 형사고소를 준비 중입니다. 지급 능력이 있는 비양육자의 의도적인 미지급에 대한 법 개정 및 강력한 처벌 목소리가 커지고 있습니다.</t>
+          <t>안젤리나 졸리와 브래드 피트의 이혼 소송이 2016년 시작되어 오랜 법적 공방 끝에 2024년 말 확정되었습니다. 자녀들은 졸리와 함께 지내기로 결정되었으며, 기사는 아들 매덕스가 아버지의 흔적을 이름에서 지웠다는 내용을 다룹니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>양육비 미지급은 법적 책임이 명확하고(적합 조건 1), 다수의 한부모 가정이 고통받는 집단적 피해(적합 조건 3)이며, 한 피해자가 1억 원 이상을 받지 못하는 등 피해 규모가 크고(적합 조건 4), 법원 판결문 등으로 증거 확보가 용이합니다(적합 조건 5). 형사고소 등 공적 절차가 진행 중이거나 준비 중인 사례가 많아(적합 조건 6) 소송금융 투자 기회가 높습니다.</t>
+          <t>기사는 2024년 말 이혼이 확정되어 이미 종결된 사건을 다루고 있으며, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 손해배상 청구 가능성이 보이지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>1억 원 이상 (개별 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>다수의 한부모 가정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>[오지 않는 양육비③] 관대한 재판부 '집행유예 반복'… 아동 생존권 침...</t>
+          <t>이름에서 아버지 흔적 지운 졸리-피트 아들 매덕스</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>vogue.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178630</t>
+          <t>https://www.vogue.co.kr/2026/02/27/%ec%9d%b4%eb%a6%84%ec%97%90%ec%84%9c-%ec%95%84%eb%b2%84%ec%a7%80-%ed%9d%94%ec%a0%81-%ec%a7%80%ec%9a%b4-%ec%a1%b8%eb%a6%ac-%ed%94%bc%ed%8a%b8-%ec%95%84%eb%93%a4-%eb%a7%a4%eb%8d%95%ec%8a%a4/?utm_source=naver&amp;utm_medium=partnership</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-28 01:05:47.585297+00:00</t>
+          <t>2026-02-28 01:39:56.828133+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="2" t="inlineStr">
+      <c r="A127" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
-      <c r="D127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D127" t="inlineStr"/>
+      <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
-          <t>안젤리나 졸리의 아들 매덕스 졸리-피트가 아버지 브래드 피트의 성을 사용하지 않고 '졸리'만 사용한 것으로 알려졌습니다. 이는 2024년 최종 종결된 부모의 이혼 이후의 개인적인 결정으로 보입니다. 매덕스는 2019년 연세대학교에 입학했으나 코로나19로 인해 미국으로 돌아갔습니다.</t>
+          <t>이 기사는 조정이혼, 협의이혼, 이혼소송의 차이점을 설명하며, 조정이혼이 시간과 비용을 절약할 수 있는 장점이 있다고 소개합니다. 이혼 절차에 대한 일반적인 법률 정보를 제공하는 내용입니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 소송금융 적합 조건에 해당하지 않으며, 부모의 이혼은 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 이혼 절차에 대한 일반적인 법률 정보 제공 글입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 대규모 피해 금액 등의 적합 조건이 전혀 해당되지 않습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>연세대 떠난 졸리 아들 매덕스, 父 피트 성 버렸다 [할리우드비하인드]</t>
+          <t>[김광웅의 가정법률] 조정이혼, 협의이혼·이혼소송과 다를까?</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>finomy.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602270832472410</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=250521</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-02-27 00:56:10.294417+00:00</t>
+          <t>2026-02-28 01:35:22.584848+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr"/>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>양육비 이행법 위반 형사고소 진행 중 또는 준비 중</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>양육비 미지급으로 고통받는 한부모 가정이 많으며, 법원의 관대한 판결로 인해 실질적인 양육비 확보가 어렵다는 문제가 제기되었습니다. 한 피해자는 10년 넘게 1억 원 이상의 양육비를 받지 못해 형사고소를 준비 중입니다. 지급 능력이 있는 비양육자의 의도적인 미지급에 대한 법 개정 및 강력한 처벌 목소리가 커지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>양육비 미지급은 법적 책임이 명확하고(적합 조건 1), 다수의 한부모 가정이 고통받는 집단적 피해(적합 조건 3)이며, 한 피해자가 1억 원 이상을 받지 못하는 등 피해 규모가 크고(적합 조건 4), 법원 판결문 등으로 증거 확보가 용이합니다(적합 조건 5). 형사고소 등 공적 절차가 진행 중이거나 준비 중인 사례가 많아(적합 조건 6) 소송금융 투자 기회가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>1억 원 이상 (개별 사례)</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>다수의 한부모 가정</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>[오지 않는 양육비③] 관대한 재판부 '집행유예 반복'… 아동 생존권 침...</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178630</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:05:47.585297+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
-[...37 lines deleted...]
-      <c r="L128" t="inlineStr">
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>부모의 이혼 절차 종결, 아들의 개인적인 성 변경</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>안젤리나 졸리의 아들 매덕스 졸리-피트가 아버지 브래드 피트의 성을 사용하지 않고 '졸리'만 사용한 것으로 알려졌습니다. 이는 2024년 최종 종결된 부모의 이혼 이후의 개인적인 결정으로 보입니다. 매덕스는 2019년 연세대학교에 입학했으나 코로나19로 인해 미국으로 돌아갔습니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 소송금융 적합 조건에 해당하지 않으며, 부모의 이혼은 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>연세대 떠난 졸리 아들 매덕스, 父 피트 성 버렸다 [할리우드비하인드]</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M128" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6083416</t>
+          <t>https://www.newsen.com/news_view.php?uid=202602270832472410</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-02-26 12:48:18.503950+00:00</t>
+          <t>2026-02-27 00:56:10.294417+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="2" t="inlineStr">
+      <c r="A130" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
+          <t>이 기사는 혼인신고를 하지 않은 사실혼 관계에서 외도 발생 시 재산분할 및 부정행위 소송을 준비하는 방법에 대한 법률 조언을 다룹니다. 법원이 혼인 의사와 공동생활의 실체를 중요하게 판단하며, 성공적인 소송을 위해 증거 확보와 재산분할 관련 준비가 중요함을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>이 기사는 개인 간의 사실혼 해소 및 재산분할, 부정행위 관련 법률 분쟁에 대한 일반적인 조언을 다룹니다. 소송금융 투자 대상으로서 상대방의 자력(대기업, 금융기관 등)이 특정되지 않고, 집단적 피해나 대규모 피해 금액이 발생한 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>혼인신고 안 했으니 우린 룸메이트 …외도 들키자 아파트 독식하려는 ...</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/97TEVI9LBFIX</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:50:34.042157+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>사실혼 관계 확인 및 위자료 청구 예상</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>결혼식만 올리고 혼인신고를 하지 않은 부부 사이에서 남편의 외도가 발각되자, 남편이 '사실혼' 관계를 부정하며 '룸메이트'였다고 주장하는 상황을 다룬 기사입니다. 이는 사실혼 관계 확인 및 외도로 인한 위자료 청구 소송으로 이어질 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>이 사건은 개인적인 사실혼 관계 및 외도에 대한 위자료 청구 분쟁으로 보입니다. 상대방의 자력이나 피해 규모에 대한 정보가 없으며, 집단적 피해가 아닌 개별 분쟁입니다. 소송금융 투자 대상으로서의 적합 조건(대규모 피해, 명확한 대기업 피고, 집단성 등)에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>결혼식 올리고 신고 안 했다고 룸메이트? …외도 들킨 남편 '사실혼' 부...</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6083416</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:48:18.503950+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr"/>
+      <c r="D132" t="inlineStr"/>
+      <c r="E132" t="inlineStr"/>
+      <c r="F132" t="inlineStr">
+        <is>
           <t>해당 기사는 재판상 이혼 시 발생하는 양육권 분쟁의 해결 방안과 법원의 판단 기준에 대한 일반적인 법률 상식을 제공합니다. 법원이 임시양육자를 지정하는 경우 등 절차적 내용도 포함되어 있습니다.</t>
         </is>
       </c>
-      <c r="G130" t="inlineStr">
+      <c r="G132" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건에 대한 보도가 아닌, 양육권 분쟁에 대한 일반적인 법률 상식을 다루고 있습니다. 소송금융 투자를 위한 특정 피고, 피해 규모, 피해자 수 등 구체적인 사건 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H130" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J130" t="inlineStr">
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
         <is>
           <t>[알아두면 쓸모있는 법률상식] 양육권분쟁, 해결 방안과 판단기준은?</t>
         </is>
       </c>
-      <c r="K130" t="inlineStr">
+      <c r="K132" t="inlineStr">
         <is>
           <t>ntoday.co.kr</t>
         </is>
       </c>
-      <c r="L130" t="inlineStr">
+      <c r="L132" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M130" t="inlineStr">
+      <c r="M132" t="inlineStr">
         <is>
           <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125509</t>
         </is>
       </c>
-      <c r="N130" t="inlineStr">
+      <c r="N132" t="inlineStr">
         <is>
           <t>2026-02-26 01:04:53.868297+00:00</t>
         </is>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" s="4" t="inlineStr">
+    <row r="133">
+      <c r="A133" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C131" t="inlineStr">
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
         <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
+      <c r="D133" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
+      <c r="E133" t="inlineStr">
         <is>
           <t>사실혼 관계 해소 및 재산분할, 위자료 청구 예정</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr">
+      <c r="F133" t="inlineStr">
         <is>
           <t>7년간 사실혼 관계를 유지해온 사연자가 남편의 외도를 알게 되면서 관계 파탄. 남편은 혼인신고를 하지 않았고 각자 생활해왔다는 이유로 사실혼을 부정하며 재산분할을 거부. 사연자는 사실혼 관계를 증명하고 남편 명의 아파트에 대한 재산분할 및 위자료를 청구하고자 함.</t>
         </is>
       </c>
-      <c r="G131" t="inlineStr">
+      <c r="G133" t="inlineStr">
         <is>
           <t>남편의 외도 및 사실혼 부정으로 인한 관계 파탄 책임이 명확하고(적합 조건 1), 결혼식 사진, 청첩장 등 사실혼 관계 입증 증거 확보가 용이합니다(적합 조건 5). 아파트 재산분할 및 위자료 청구로 상당한 금액의 배상 가능성이 있으나(적합 조건 4), 상대방이 개인이므로 자력 충분 조건에 부합하지 않고 집단적 피해가 아닌 개별 사건이라는 점은 투자 매력을 낮춥니다.</t>
         </is>
       </c>
-      <c r="H131" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I131" t="inlineStr">
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J131" t="inlineStr">
+      <c r="J133" t="inlineStr">
         <is>
           <t>7년 며느리 노릇 다 시키더니, 이제 와서 룸메이트?”…외도하고 ‘사...</t>
         </is>
       </c>
-      <c r="K131" t="inlineStr">
+      <c r="K133" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L131" t="inlineStr">
+      <c r="L133" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M131" t="inlineStr">
+      <c r="M133" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107554&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N131" t="inlineStr">
+      <c r="N133" t="inlineStr">
         <is>
           <t>2026-02-26 00:58:10.080189+00:00</t>
         </is>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" s="2" t="inlineStr">
+    <row r="134">
+      <c r="A134" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C132" t="inlineStr">
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
         <is>
           <t>박지윤</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
+      <c r="D134" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E132" t="inlineStr">
+      <c r="E134" t="inlineStr">
         <is>
           <t>이혼 및 위자료 청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F132" t="inlineStr">
+      <c r="F134" t="inlineStr">
         <is>
           <t>아나운서 출신 최동석과 박지윤이 이혼 소송 중이며, 서로를 상대로 위자료 청구 소송을 제기했습니다. 최동석은 최근 인스타그램을 통해 서울에서 지인들을 만나며 콘텐츠 제작을 위한 도움을 받고 있다고 근황을 전했습니다.</t>
         </is>
       </c>
-      <c r="G132" t="inlineStr">
+      <c r="G134" t="inlineStr">
         <is>
           <t>개인 간 이혼 및 위자료 청구 소송으로, 집단적 피해가 아니며 상대방의 자력이나 피해 규모가 소송금융 투자에 적합한 수준인지 기사만으로는 불분명합니다. 또한, 소송의 쟁점이나 책임 소재가 기사에서 명확히 드러나지 않아 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H132" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I132" t="inlineStr">
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J132" t="inlineStr">
+      <c r="J134" t="inlineStr">
         <is>
           <t>최동석, 박지윤과 이혼소송 중 근황 공개… “지인 소개 많이 받고 있다...</t>
         </is>
       </c>
-      <c r="K132" t="inlineStr">
+      <c r="K134" t="inlineStr">
         <is>
           <t>sportsseoul.com</t>
         </is>
       </c>
-      <c r="L132" t="inlineStr">
+      <c r="L134" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M132" t="inlineStr">
+      <c r="M134" t="inlineStr">
         <is>
           <t>https://www.sportsseoul.com/news/read/1588693?ref=naver</t>
         </is>
       </c>
-      <c r="N132" t="inlineStr">
+      <c r="N134" t="inlineStr">
         <is>
           <t>2026-02-25 13:27:33.290384+00:00</t>
         </is>
       </c>
     </row>
-    <row r="133">
-      <c r="A133" s="3" t="inlineStr">
+    <row r="135">
+      <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D133" t="inlineStr">
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr"/>
+      <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E133" t="inlineStr">
+      <c r="E135" t="inlineStr">
         <is>
           <t>양육비이행법에 따른 절차가 진행 중이나 실효성 부족으로 사적 제재에 의존하는 상황</t>
         </is>
       </c>
-      <c r="F133" t="inlineStr">
+      <c r="F135" t="inlineStr">
         <is>
           <t>양육비 미지급 문제의 심각성과 기존 양육비이행법 절차의 비효율성으로 인해 양육비 미지급 부모의 신상을 공개하는 '배드파더스' 사이트가 재개되었습니다. 다수의 양육자가 경제적, 정신적 고통을 겪고 있으며, 양육비 미지급을 아동학대로 간주하는 등 제도 개선의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="G133" t="inlineStr">
+      <c r="G135" t="inlineStr">
         <is>
           <t>양육비 미지급은 법적으로 상대방의 책임이 명확하며(적합 조건 1), '배드파더스' 사이트 재개는 기존 법적 절차의 비효율성으로 인해 고통받는 다수의 양육자가 존재함을 시사합니다(적합 조건 3). 양육비 미지급 증거 확보가 용이하고(적합 조건 5), 관련 공적 절차가 진행 중임에도 실효성이 부족하여 소송금융의 필요성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H133" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I133" t="inlineStr">
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J133" t="inlineStr">
+      <c r="J135" t="inlineStr">
         <is>
           <t>'배드파더스' 없어지려면?… 양육비 미지급을 '아동학대' 간주해야</t>
         </is>
       </c>
-      <c r="K133" t="inlineStr">
+      <c r="K135" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L133" t="inlineStr">
+      <c r="L135" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M133" t="inlineStr">
+      <c r="M135" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/incident-accident/6078146</t>
         </is>
       </c>
-      <c r="N133" t="inlineStr">
+      <c r="N135" t="inlineStr">
         <is>
           <t>2026-02-25 00:47:09.057583+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-02-24 00:49:14.085275+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>양육비 미지급 부모</t>
+          <t>배우자</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제 해결을 위한 법 개정 및 제도 논의 진행 중, 사적 제재 사이트 재개로 문제의 심각성 부각</t>
+          <t>이혼 소송 중 거짓 폭로로 인한 분쟁</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제 해결을 위한 법적, 제도적 노력이 미흡하여 '배드파더스' 사이트가 재개되는 등 사적 제재에 의존하는 상황입니다. 다수의 양육자가 양육비 미지급으로 인해 경제적 어려움을 겪고 있으며, 이는 명확한 법적 의무 위반에 해당합니다.</t>
+          <t>이혼 소송 과정에서 배우자의 과장되거나 사실과 다른 거짓 폭로로 인해 억울한 피해를 입는 사례를 다루고 있다. 특히 '성적 타락 남편'이라는 거짓 주장이 제기된 가장의 상황을 예시로 들며, 부부 공동생활 파탄의 원인이 될 수 있음을 설명한다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>양육비 미지급은 법적 의무 위반으로 상대방 책임이 명확하며(적합 조건 1), '배드파더스' 사이트 재개는 다수의 양육비 미지급 피해자가 존재함을 시사하여 집단적 피해 성격이 강합니다(적합 조건 3). 양육비 미지급은 피해자에게 지속적이고 상당한 재정적 피해를 야기하며(적합 조건 4), 양육비 지급 명령 등 법적 증거 확보가 용이합니다(적합 조건 5). 또한, 양육비이행관리원 운영 및 양육비 선지급제도 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>개인 간의 이혼 소송 관련 분쟁으로, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다. 집단적 피해나 공적 절차 진행 등의 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>2번 법 개정했지만…싱글맘은 또다시 '배드파더스'를 찾았다</t>
+          <t>내가 성적 타락 남편이라고?  아내의 거짓 폭로… 억울한 가장의 결말...</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/I2BZRMQDP096</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:43:45.347186+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>홍상수</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>홍상수 감독의 이혼 소송 기각 판결</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>홍상수 감독이 아내를 상대로 제기한 이혼 소송이 법원에서 기각되었다. 법원은 홍 감독에게 혼인 파탄의 주된 책임이 있다고 판단했으며, 홍 감독은 김민희와 혼외자 아들을 출산한 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>법원이 홍상수 감독에게 혼인 파탄의 주된 책임이 있다고 판단하여 이혼 소송을 기각했으므로 상대방 책임이 명확하며(적합 조건 1), 이미 법적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아니며 피해 규모가 명확히 제시되지 않아 Medium 등급으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>‘김민희와 혼외자 득남’ 홍상수, 베를린서 근황 포착…송선미와 나란...</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M136" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=861820</t>
+          <t>https://www.mk.co.kr/article/11969833</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-02-23 00:37:51.373564+00:00</t>
+          <t>2026-02-24 00:49:14.085275+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>양육비 미지급 부모</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>법적/사회적 문제 제기</t>
+          <t>양육비 미지급 문제 해결을 위한 법 개정 및 제도 논의 진행 중, 사적 제재 사이트 재개로 문제의 심각성 부각</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>기사는 빠르게 변화하는 결혼 형태, 특히 사실혼에 비해 법과 행정 시스템이 뒤처져 있음을 지적합니다. 사실혼 배우자가 법정 상속인과의 재산 반환 소송에서 기여분을 주장할 수 있지만, 법적 인정 공동체와 실제 생활 공동체 간의 이중 구조가 문제로 제기되고 있습니다. 이는 해외 사례와 비교되며 법적 개선의 필요성을 시사합니다.</t>
+          <t>양육비 미지급 문제 해결을 위한 법적, 제도적 노력이 미흡하여 '배드파더스' 사이트가 재개되는 등 사적 제재에 의존하는 상황입니다. 다수의 양육자가 양육비 미지급으로 인해 경제적 어려움을 겪고 있으며, 이는 명확한 법적 의무 위반에 해당합니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>이 기사는 특정 가해자가 발생시킨 피해 사건이 아닌, 사실혼 배우자의 법적 지위와 관련된 법률 및 행정 시스템의 구조적 문제를 다루고 있습니다. 특정 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해가 특정 주체의 불법행위로 인한 것이 아니므로(적합 조건 3 미충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>양육비 미지급은 법적 의무 위반으로 상대방 책임이 명확하며(적합 조건 1), '배드파더스' 사이트 재개는 다수의 양육비 미지급 피해자가 존재함을 시사하여 집단적 피해 성격이 강합니다(적합 조건 3). 양육비 미지급은 피해자에게 지속적이고 상당한 재정적 피해를 야기하며(적합 조건 4), 양육비 지급 명령 등 법적 증거 확보가 용이합니다(적합 조건 5). 또한, 양육비이행관리원 운영 및 양육비 선지급제도 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>결혼 형태가 빠르게 바뀌고 있는데 법과 행정은 저 멀리 ... 혼인신고는...</t>
+          <t>2번 법 개정했지만…싱글맘은 또다시 '배드파더스'를 찾았다</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=224787</t>
+          <t>https://www.news1.kr/society/incident-accident/6078135</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-02-23 00:31:29.988334+00:00</t>
+          <t>2026-02-24 00:42:06.170142+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr"/>
+      <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제 해결을 위해 폐쇄됐던 '배드파더스' 사이트가 2년 만에 재개되었다. 이는 제도적 변화에도 불구하고 양육비 미지급 문제가 해결되지 않고 있음을 보여준다. 다수의 양육자들이 여전히 양육비 미지급으로 고통받고 있으며, 사적 제재에 의존할 수밖에 없는 상황이다.</t>
+          <t>김한솔 변호사의 칼럼으로, 별거 중 외도 위자료 분쟁에서 혼인 파탄 시점과 기혼 사실 인지 여부가 손해배상 책임 인정에 미치는 영향을 다룹니다. 기혼 사실을 알고 관계를 지속했다면 책임이 인정될 가능성이 높고, 몰랐다면 책임이 제한될 수 있다고 설명합니다. 이는 특정 사건이 아닌 일반적인 법률 자문 내용입니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>양육비 미지급이라는 상대방 책임이 명확하며(적합 조건 1), 다수의 양육자가 피해를 입고 있어 집단적 피해에 해당하고(적합 조건 3), 누적된 양육비는 상당한 피해 규모를 형성할 수 있으며(적합 조건 4), 양육비 지급 명령 등 증거 확보가 용이합니다(적합 조건 5). 다만, 개별 양육비 미지급 부모의 자력은 확인이 필요합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 별거 중 외도 위자료 분쟁에 대한 법률 칼럼입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 집단적 피해, 대규모 피해 금액 등의 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>다수의 양육자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>2주간 33명 신상공개…'사적제재' 논란 '배드파더스' 2년 만에 부활</t>
+          <t>[김한솔변호사 칼럼] 별거중외도 위자료 분쟁 증가… 혼인 파탄 시점 판...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6073965</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=861820</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-02-23 00:25:32.842861+00:00</t>
+          <t>2026-02-23 00:37:51.373564+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="2" t="inlineStr">
+      <c r="A140" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>법적/사회적 문제 제기</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>기사는 빠르게 변화하는 결혼 형태, 특히 사실혼에 비해 법과 행정 시스템이 뒤처져 있음을 지적합니다. 사실혼 배우자가 법정 상속인과의 재산 반환 소송에서 기여분을 주장할 수 있지만, 법적 인정 공동체와 실제 생활 공동체 간의 이중 구조가 문제로 제기되고 있습니다. 이는 해외 사례와 비교되며 법적 개선의 필요성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 가해자가 발생시킨 피해 사건이 아닌, 사실혼 배우자의 법적 지위와 관련된 법률 및 행정 시스템의 구조적 문제를 다루고 있습니다. 특정 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해가 특정 주체의 불법행위로 인한 것이 아니므로(적합 조건 3 미충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>결혼 형태가 빠르게 바뀌고 있는데 법과 행정은 저 멀리 ... 혼인신고는...</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=224787</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:31:29.988334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>양육비 미지급 부모</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>양육비 미지급 문제 지속, 사적 제재 사이트 재개</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>양육비 미지급 문제 해결을 위해 폐쇄됐던 '배드파더스' 사이트가 2년 만에 재개되었다. 이는 제도적 변화에도 불구하고 양육비 미지급 문제가 해결되지 않고 있음을 보여준다. 다수의 양육자들이 여전히 양육비 미지급으로 고통받고 있으며, 사적 제재에 의존할 수밖에 없는 상황이다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>양육비 미지급이라는 상대방 책임이 명확하며(적합 조건 1), 다수의 양육자가 피해를 입고 있어 집단적 피해에 해당하고(적합 조건 3), 누적된 양육비는 상당한 피해 규모를 형성할 수 있으며(적합 조건 4), 양육비 지급 명령 등 증거 확보가 용이합니다(적합 조건 5). 다만, 개별 양육비 미지급 부모의 자력은 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>다수의 양육자</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>2주간 33명 신상공개…'사적제재' 논란 '배드파더스' 2년 만에 부활</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6073965</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:25:32.842861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr"/>
+      <c r="D142" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
+      <c r="E142" t="inlineStr">
         <is>
           <t>이혼 소송 종결</t>
         </is>
       </c>
-      <c r="F140" t="inlineStr">
+      <c r="F142" t="inlineStr">
         <is>
           <t>이 기사는 이범수와 이윤진의 이혼 후 이윤진이 아들의 생일을 축하하는 개인적인 소식을 전하고 있습니다. 2010년에 이혼이 이루어졌으며, 이범수 측은 자녀 보호를 위해 이혼 사유를 밝히지 않겠다는 입장을 표명했습니다. 소송금융 투자 대상이 되는 새로운 법적 분쟁이나 피해 발생에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G140" t="inlineStr">
+      <c r="G142" t="inlineStr">
         <is>
           <t>기사는 이범수와 이윤진의 2010년 이혼 및 그 이후의 개인적인 소식을 다루고 있습니다. 이는 소송금융 투자 대상이 되는 상업적 분쟁이나 집단 소송이 아니며, 이미 종결된 개인적인 법적 절차에 해당하여 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H140" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J140" t="inlineStr">
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
         <is>
           <t>‘이범수와 이혼’ 이윤진, 子 추억사진 공개 “12번째 생일 축하해”</t>
         </is>
       </c>
-      <c r="K140" t="inlineStr">
+      <c r="K142" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L140" t="inlineStr">
+      <c r="L142" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M140" t="inlineStr">
+      <c r="M142" t="inlineStr">
         <is>
           <t>https://www.newsen.com/news_view.php?uid=202602211448536310</t>
         </is>
       </c>
-      <c r="N140" t="inlineStr">
+      <c r="N142" t="inlineStr">
         <is>
           <t>2026-02-21 18:17:07.074053+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N140"/>
+  <autoFilter ref="A1:N142"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>