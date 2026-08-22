--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="26" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,670 +533,742 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>비양육 부모</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>양육비이행관리원 등 공적 지원 절차 진행 중, 한부모가족 실태조사 결과 발표</t>
+          <t>양육비 선지급제 시행 1년, 국가의 구상권 행사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이혼 후 비양육 부모의 양육비 미지급 문제가 심각하며, 한부모 가족의 71%가 양육비를 한 번도 받지 못하고 있다. 현행법상 양육비는 부모의 의무이나, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 해석이 논의되고 있다. 양육비이행관리원 등 공적 기관이 미지급 양육비 해결을 지원하고 있다.</t>
+          <t>양육비 선지급제가 시행 1년 만에 1만 1천여 명의 미성년 자녀에게 188억 원을 지원하며 급한 불을 끄고 있다. 비양육 부모의 경제적 책무 불이행으로 인한 피해가 집단적으로 발생하고 있으며, 국가가 선지급 후 구상권을 행사하고 있으나 회수율이 10%에 그쳐 실효성 논란이 있다. 지급액 확대 및 신청 기준 완화가 논의 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제는 다수의 한부모 가족에게 발생하는 집단적 피해이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 양육비이행관리원 등 공적 기관의 통계 및 지원 절차가 존재하여 증거 확보가 용이함(적합 조건 5, 6). 비양육 부모의 자력 부족이 문제될 경우, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 가능성도 존재한다.</t>
+          <t>비양육 부모의 양육비 지급 의무 불이행으로 상대방 책임이 명확하며(적합 조건 1), 1만 명 이상의 미성년 자녀가 피해를 입은 집단적 피해이다(적합 조건 3). 국가가 양육비 선지급 후 구상권을 행사하는 공적 절차가 진행 중이며(적합 조건 6), 총 188억 원에 달하는 피해 규모가 크다(적합 조건 4). 비양육 부모의 자력 부족으로 인한 낮은 회수율이 도전 과제이나, 명확한 법적 채권이 대규모로 존재하여 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 188억 원 (국가 선지급액), 개별 건당 월 20만 원 이상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>한부모 가족 다수 (전국 71.3% 미지급)</t>
+          <t>11,631명 (미성년 자녀)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[팩트체크] 미지급 양육비, 이혼 배우자의 부모에게 청구할 수 있을까</t>
+          <t>숨통 트였지만 턱없이 부족 ...양육비 선지급제 1년 성적표</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260403091300518?input=1195m</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202607250540503798</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:18.476115+00:00</t>
+          <t>2026-07-28 14:22:04.326871+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>연금분할 관련 법리 명확화 판결 선고 (서류상 재결합도 혼인 기간 인정)</t>
+          <t>양육비이행관리원 등 공적 지원 절차 진행 중, 한부모가족 실태조사 결과 발표</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이혼 후 연금분할 제도를 인지하지 못해 권리를 행사하지 못한 잠재적 수만 명의 피해자가 존재하며, 최근 법원 판결로 서류상 재결합도 연금분할 대상이 될 수 있다는 법리가 명확해졌다. 국민연금공단 등 공공기관을 상대로 하는 소송으로 상대방의 자력이 충분하고, 월 50만원 이상의 연금 수령액이 누적될 경우 상당한 규모의 권리 회복이 가능하다.</t>
+          <t>이혼 후 비양육 부모의 양육비 미지급 문제가 심각하며, 한부모 가족의 71%가 양육비를 한 번도 받지 못하고 있다. 현행법상 양육비는 부모의 의무이나, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 해석이 논의되고 있다. 양육비이행관리원 등 공적 기관이 미지급 양육비 해결을 지원하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (법원 판결로 연금분할 법리 명확화), 상대방에게 자력이 충분함 (국민연금공단, 국군재정관리단 등 공공기관), 집단적 피해 (10만명 이상 수급자, 미인지자 다수), 증거 확보 가능함 (혼인 및 연금 가입 기록). 이혼 후 연금분할 제도를 인지하지 못해 권리를 행사하지 못한 잠재적 피해자가 다수 존재하며, 법원 판결로 법리가 명확해져 신규 소송 발굴 가능성이 높음.</t>
+          <t>양육비 미지급 문제는 다수의 한부모 가족에게 발생하는 집단적 피해이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 양육비이행관리원 등 공적 기관의 통계 및 지원 절차가 존재하여 증거 확보가 용이함(적합 조건 5, 6). 비양육 부모의 자력 부족이 문제될 경우, 특정 조건 하에 조부모에게도 부양 의무가 발생할 수 있다는 법리적 가능성도 존재한다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>월 50만원 이상 (누적 시 수천만원에서 억대 가능)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>잠재적 수만 명 이상</t>
+          <t>한부모 가족 다수 (전국 71.3% 미지급)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“月200만원 ‘따박따박’ 몰랐으면 놓칠뻔”…이혼後 재산말고 ‘이것...</t>
+          <t>[팩트체크] 미지급 양육비, 이혼 배우자의 부모에게 청구할 수 있을까</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005376</t>
+          <t>https://www.yna.co.kr/view/AKR20260403091300518?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 00:30:21.751011+00:00</t>
+          <t>2026-04-06 00:39:18.476115+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 부부의 아들</t>
+          <t>국민연금공단 등</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급 상태</t>
+          <t>연금분할 관련 법리 명확화 판결 선고 (서류상 재결합도 혼인 기간 인정)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 부부의 전 며느리 A씨가 아들의 외도로 인한 이혼 소송 1심에서 승소했으나, 위자료와 양육비를 받지 못하고 있다고 호소했습니다. 홍서범, 조갑경 부부는 아들의 잘못을 인정하고 지급 이행을 약속했으나, 항소심이 진행 중이며 A씨는 여전히 고통을 호소하고 있습니다.</t>
+          <t>이혼 후 연금분할 제도를 인지하지 못해 권리를 행사하지 못한 잠재적 수만 명의 피해자가 존재하며, 최근 법원 판결로 서류상 재결합도 연금분할 대상이 될 수 있다는 법리가 명확해졌다. 국민연금공단 등 공공기관을 상대로 하는 소송으로 상대방의 자력이 충분하고, 월 50만원 이상의 연금 수령액이 누적될 경우 상당한 규모의 권리 회복이 가능하다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고 (적합 조건 1), 유명인 부모의 공적 개입으로 상대방의 자력 및 지급 압박이 존재합니다 (적합 조건 2). 위자료와 장기적인 양육비 지급 의무가 있어 피해 규모가 상당하며 (적합 조건 4), 1심 판결이라는 명확한 증거가 확보되어 있습니다 (적합 조건 5). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다 (부적합 조건 0개).</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (법원 판결로 연금분할 법리 명확화), 상대방에게 자력이 충분함 (국민연금공단, 국군재정관리단 등 공공기관), 집단적 피해 (10만명 이상 수급자, 미인지자 다수), 증거 확보 가능함 (혼인 및 연금 가입 기록). 이혼 후 연금분할 제도를 인지하지 못해 권리를 행사하지 못한 잠재적 피해자가 다수 존재하며, 법원 판결로 법리가 명확해져 신규 소송 발굴 가능성이 높음.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>위자료 5천만원 (아들 3천만원, 상간녀 2천만원) 및 양육비 월 80만원 (아이가 성인이 될 때까지)</t>
+          <t>월 50만원 이상 (누적 시 수천만원에서 억대 가능)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>잠재적 수만 명 이상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>홍서범 전 며느리, ‘라스’ 출연 조갑경 저격..“3년간 웃고 나몰라라...</t>
+          <t>“月200만원 ‘따박따박’ 몰랐으면 놓칠뻔”…이혼後 재산말고 ‘이것...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112772674</t>
+          <t>https://www.mk.co.kr/article/12005376</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 13:02:57.168627+00:00</t>
+          <t>2026-04-05 00:30:21.751011+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>아버지 및 혼외자</t>
+          <t>홍서범, 조갑경 부부의 아들</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 사건 공개, 법적 조치 검토 중</t>
+          <t>1심 판결 후 항소심 진행 중, 위자료 및 양육비 미지급 상태</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>의뢰인이 아버지의 환승불륜으로 태어난 혼외자가 어머니의 친자로 둔갑하여 가족관계등록부에 올라간 사실을 알게 되었다. 의뢰인은 해당 동생을 호적에서 지우고 싶어하며, 재력가인 아버지의 재산에 대한 상속 문제도 얽혀있다. 이 사건은 TV 프로그램 '실화탐사대'를 통해 공개되었다.</t>
+          <t>홍서범, 조갑경 부부의 전 며느리 A씨가 아들의 외도로 인한 이혼 소송 1심에서 승소했으나, 위자료와 양육비를 받지 못하고 있다고 호소했습니다. 홍서범, 조갑경 부부는 아들의 잘못을 인정하고 지급 이행을 약속했으나, 항소심이 진행 중이며 A씨는 여전히 고통을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>아버지의 환승불륜으로 인한 혼외자를 어머니의 친자로 둔갑시킨 명확한 불법 행위가 존재하여 상대방 책임이 명확하다. 재력가인 아버지의 자력이 충분하여 소송 승소 시 배상 가능성이 높으며, 상속 문제와 연계될 경우 피해 규모가 상당할 수 있다. 가족관계등록부 등 객관적 증거 확보가 용이하다.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고 (적합 조건 1), 유명인 부모의 공적 개입으로 상대방의 자력 및 지급 압박이 존재합니다 (적합 조건 2). 위자료와 장기적인 양육비 지급 의무가 있어 피해 규모가 상당하며 (적합 조건 4), 1심 판결이라는 명확한 증거가 확보되어 있습니다 (적합 조건 5). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다 (부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 5천만원 (아들 3천만원, 상간녀 2천만원) 및 양육비 월 80만원 (아이가 성인이 될 때까지)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (의뢰인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“동생을 호적서 지우고 싶어” 환승불륜 父 혼외자가 母 친자로 둔갑,...</t>
+          <t>홍서범 전 며느리, ‘라스’ 출연 조갑경 저격..“3년간 웃고 나몰라라...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603220833581210</t>
+          <t>http://www.osen.co.kr/article/G1112772674</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-22 00:38:47.027831+00:00</t>
+          <t>2026-04-02 13:02:57.168627+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>양육비 미지급 부모</t>
+          <t>아버지 및 혼외자</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>양육비 소송 진행 중 또는 준비 중인 다수 사례</t>
+          <t>TV 프로그램에서 사건 공개, 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>뉴스 기사는 양육비를 받지 못해 홀로 육아와 생계를 책임지며 소송까지 준비해야 하는 양육자들의 어려움을 조명합니다. 많은 양육자들이 양육비를 포기하거나 소송을 이어가야 하는 선택의 기로에 놓여 있으며, '추적 60분'을 통해 이 '끝나지 않는 양육비 전쟁'의 현실이 부각되었습니다.</t>
+          <t>의뢰인이 아버지의 환승불륜으로 태어난 혼외자가 어머니의 친자로 둔갑하여 가족관계등록부에 올라간 사실을 알게 되었다. 의뢰인은 해당 동생을 호적에서 지우고 싶어하며, 재력가인 아버지의 재산에 대한 상속 문제도 얽혀있다. 이 사건은 TV 프로그램 '실화탐사대'를 통해 공개되었다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>양육비 미지급은 상대방의 책임이 명확하며(적합 조건 1), 다수의 양육자가 피해를 입는 집단적 피해(적합 조건 3)에 해당합니다. 개별 사건의 누적 피해 금액이 상당할 수 있고 전체 피해자 수가 많아 피해 규모가 크며(적합 조건 4), 양육비 지급 판결문 등 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>아버지의 환승불륜으로 인한 혼외자를 어머니의 친자로 둔갑시킨 명확한 불법 행위가 존재하여 상대방 책임이 명확하다. 재력가인 아버지의 자력이 충분하여 소송 승소 시 배상 가능성이 높으며, 상속 문제와 연계될 경우 피해 규모가 상당할 수 있다. 가족관계등록부 등 객관적 증거 확보가 용이하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (의뢰인)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'추적 60분' 끝나지 않는 양육비 전쟁 조명</t>
+          <t>“동생을 호적서 지우고 싶어” 환승불륜 父 혼외자가 母 친자로 둔갑,...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3522041</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603220833581210</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-06 13:12:06.325844+00:00</t>
+          <t>2026-03-22 00:38:47.027831+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>양육비 미지급 부모</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>양육비 이행법 위반 형사고소 진행 중 또는 준비 중</t>
+          <t>양육비 소송 진행 중 또는 준비 중인 다수 사례</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>양육비 미지급으로 고통받는 한부모 가정이 많으며, 법원의 관대한 판결로 인해 실질적인 양육비 확보가 어렵다는 문제가 제기되었습니다. 한 피해자는 10년 넘게 1억 원 이상의 양육비를 받지 못해 형사고소를 준비 중입니다. 지급 능력이 있는 비양육자의 의도적인 미지급에 대한 법 개정 및 강력한 처벌 목소리가 커지고 있습니다.</t>
+          <t>뉴스 기사는 양육비를 받지 못해 홀로 육아와 생계를 책임지며 소송까지 준비해야 하는 양육자들의 어려움을 조명합니다. 많은 양육자들이 양육비를 포기하거나 소송을 이어가야 하는 선택의 기로에 놓여 있으며, '추적 60분'을 통해 이 '끝나지 않는 양육비 전쟁'의 현실이 부각되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>양육비 미지급은 법적 책임이 명확하고(적합 조건 1), 다수의 한부모 가정이 고통받는 집단적 피해(적합 조건 3)이며, 한 피해자가 1억 원 이상을 받지 못하는 등 피해 규모가 크고(적합 조건 4), 법원 판결문 등으로 증거 확보가 용이합니다(적합 조건 5). 형사고소 등 공적 절차가 진행 중이거나 준비 중인 사례가 많아(적합 조건 6) 소송금융 투자 기회가 높습니다.</t>
+          <t>양육비 미지급은 상대방의 책임이 명확하며(적합 조건 1), 다수의 양육자가 피해를 입는 집단적 피해(적합 조건 3)에 해당합니다. 개별 사건의 누적 피해 금액이 상당할 수 있고 전체 피해자 수가 많아 피해 규모가 크며(적합 조건 4), 양육비 지급 판결문 등 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1억 원 이상 (개별 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수의 한부모 가정</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[오지 않는 양육비③] 관대한 재판부 '집행유예 반복'… 아동 생존권 침...</t>
+          <t>'추적 60분' 끝나지 않는 양육비 전쟁 조명</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178630</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3522041</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-02-28 01:05:47.585297+00:00</t>
+          <t>2026-03-06 13:12:06.325844+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>양육비이행법에 따른 절차가 진행 중이나 실효성 부족으로 사적 제재에 의존하는 상황</t>
+          <t>양육비 이행법 위반 형사고소 진행 중 또는 준비 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제의 심각성과 기존 양육비이행법 절차의 비효율성으로 인해 양육비 미지급 부모의 신상을 공개하는 '배드파더스' 사이트가 재개되었습니다. 다수의 양육자가 경제적, 정신적 고통을 겪고 있으며, 양육비 미지급을 아동학대로 간주하는 등 제도 개선의 필요성이 제기되고 있습니다.</t>
+          <t>양육비 미지급으로 고통받는 한부모 가정이 많으며, 법원의 관대한 판결로 인해 실질적인 양육비 확보가 어렵다는 문제가 제기되었습니다. 한 피해자는 10년 넘게 1억 원 이상의 양육비를 받지 못해 형사고소를 준비 중입니다. 지급 능력이 있는 비양육자의 의도적인 미지급에 대한 법 개정 및 강력한 처벌 목소리가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>양육비 미지급은 법적으로 상대방의 책임이 명확하며(적합 조건 1), '배드파더스' 사이트 재개는 기존 법적 절차의 비효율성으로 인해 고통받는 다수의 양육자가 존재함을 시사합니다(적합 조건 3). 양육비 미지급 증거 확보가 용이하고(적합 조건 5), 관련 공적 절차가 진행 중임에도 실효성이 부족하여 소송금융의 필요성이 높습니다(적합 조건 6).</t>
+          <t>양육비 미지급은 법적 책임이 명확하고(적합 조건 1), 다수의 한부모 가정이 고통받는 집단적 피해(적합 조건 3)이며, 한 피해자가 1억 원 이상을 받지 못하는 등 피해 규모가 크고(적합 조건 4), 법원 판결문 등으로 증거 확보가 용이합니다(적합 조건 5). 형사고소 등 공적 절차가 진행 중이거나 준비 중인 사례가 많아(적합 조건 6) 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원 이상 (개별 사례)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 한부모 가정</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'배드파더스' 없어지려면?… 양육비 미지급을 '아동학대' 간주해야</t>
+          <t>[오지 않는 양육비③] 관대한 재판부 '집행유예 반복'… 아동 생존권 침...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6078146</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178630</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-25 00:47:09.057583+00:00</t>
+          <t>2026-02-28 01:05:47.585297+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제 해결을 위한 법 개정 및 제도 논의 진행 중, 사적 제재 사이트 재개로 문제의 심각성 부각</t>
+          <t>양육비이행법에 따른 절차가 진행 중이나 실효성 부족으로 사적 제재에 의존하는 상황</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>양육비 미지급 문제 해결을 위한 법적, 제도적 노력이 미흡하여 '배드파더스' 사이트가 재개되는 등 사적 제재에 의존하는 상황입니다. 다수의 양육자가 양육비 미지급으로 인해 경제적 어려움을 겪고 있으며, 이는 명확한 법적 의무 위반에 해당합니다.</t>
+          <t>양육비 미지급 문제의 심각성과 기존 양육비이행법 절차의 비효율성으로 인해 양육비 미지급 부모의 신상을 공개하는 '배드파더스' 사이트가 재개되었습니다. 다수의 양육자가 경제적, 정신적 고통을 겪고 있으며, 양육비 미지급을 아동학대로 간주하는 등 제도 개선의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>양육비 미지급은 법적 의무 위반으로 상대방 책임이 명확하며(적합 조건 1), '배드파더스' 사이트 재개는 다수의 양육비 미지급 피해자가 존재함을 시사하여 집단적 피해 성격이 강합니다(적합 조건 3). 양육비 미지급은 피해자에게 지속적이고 상당한 재정적 피해를 야기하며(적합 조건 4), 양육비 지급 명령 등 법적 증거 확보가 용이합니다(적합 조건 5). 또한, 양육비이행관리원 운영 및 양육비 선지급제도 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>양육비 미지급은 법적으로 상대방의 책임이 명확하며(적합 조건 1), '배드파더스' 사이트 재개는 기존 법적 절차의 비효율성으로 인해 고통받는 다수의 양육자가 존재함을 시사합니다(적합 조건 3). 양육비 미지급 증거 확보가 용이하고(적합 조건 5), 관련 공적 절차가 진행 중임에도 실효성이 부족하여 소송금융의 필요성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2번 법 개정했지만…싱글맘은 또다시 '배드파더스'를 찾았다</t>
+          <t>'배드파더스' 없어지려면?… 양육비 미지급을 '아동학대' 간주해야</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6078135</t>
+          <t>https://www.news1.kr/society/incident-accident/6078146</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-24 00:42:06.170142+00:00</t>
+          <t>2026-02-25 00:47:09.057583+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가족법</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>양육비 미지급 부모</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>양육비 미지급 문제 해결을 위한 법 개정 및 제도 논의 진행 중, 사적 제재 사이트 재개로 문제의 심각성 부각</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>양육비 미지급 문제 해결을 위한 법적, 제도적 노력이 미흡하여 '배드파더스' 사이트가 재개되는 등 사적 제재에 의존하는 상황입니다. 다수의 양육자가 양육비 미지급으로 인해 경제적 어려움을 겪고 있으며, 이는 명확한 법적 의무 위반에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>양육비 미지급은 법적 의무 위반으로 상대방 책임이 명확하며(적합 조건 1), '배드파더스' 사이트 재개는 다수의 양육비 미지급 피해자가 존재함을 시사하여 집단적 피해 성격이 강합니다(적합 조건 3). 양육비 미지급은 피해자에게 지속적이고 상당한 재정적 피해를 야기하며(적합 조건 4), 양육비 지급 명령 등 법적 증거 확보가 용이합니다(적합 조건 5). 또한, 양육비이행관리원 운영 및 양육비 선지급제도 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>2번 법 개정했지만…싱글맘은 또다시 '배드파더스'를 찾았다</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6078135</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:42:06.170142+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>가족법</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>양육비 미지급 부모</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>양육비 미지급 문제 지속, 사적 제재 사이트 재개</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>양육비 미지급 문제 해결을 위해 폐쇄됐던 '배드파더스' 사이트가 2년 만에 재개되었다. 이는 제도적 변화에도 불구하고 양육비 미지급 문제가 해결되지 않고 있음을 보여준다. 다수의 양육자들이 여전히 양육비 미지급으로 고통받고 있으며, 사적 제재에 의존할 수밖에 없는 상황이다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>양육비 미지급이라는 상대방 책임이 명확하며(적합 조건 1), 다수의 양육자가 피해를 입고 있어 집단적 피해에 해당하고(적합 조건 3), 누적된 양육비는 상당한 피해 규모를 형성할 수 있으며(적합 조건 4), 양육비 지급 명령 등 증거 확보가 용이합니다(적합 조건 5). 다만, 개별 양육비 미지급 부모의 자력은 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>다수의 양육자</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>2주간 33명 신상공개…'사적제재' 논란 '배드파더스' 2년 만에 부활</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/incident-accident/6073965</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-23 00:25:32.842861+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>