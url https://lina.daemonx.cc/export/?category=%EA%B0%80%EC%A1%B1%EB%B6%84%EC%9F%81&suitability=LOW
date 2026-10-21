--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="27" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가족분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>A군</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>피의자 구속 송치, 형사 재판 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>천안에서 19세 대학생 A군이 부모에게 흉기를 휘둘러 아버지를 숨지게 하고 어머니에게 중상을 입힌 사건. A군은 범행을 인정하고 검찰에 구속 송치되었으며, 어머니는 의식을 회복한 뒤 아들의 처벌을 원치 않는다는 의사를 밝혔다. 경찰은 A군이 우발적으로 범행을 저지른 것으로 보고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>피고(A군)가 19세 외국인 대학생으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한 피해자인 어머니가 가해자인 아들의 처벌을 원치 않는다는 의사를 밝혀 민사 소송 제기 가능성도 희박하여 소송금융 투자 대상으로서의 회수 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>(R)'남편 숨지게 한 아들'..어머니  처벌 원치 않아</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>tjb.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.tjb.co.kr/news05/bodo/view/id/102909</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-29 07:02:44.469718+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>가족분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>신동호</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>전처 A씨 고소 진행 중, 동호 형사고소 예정</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>유키스 출신 동호의 전 부인 A씨가 동호가 아들에게 성매매를 시도하고 양육비를 지급하지 않았다고 주장하며 폭로전을 이어갔다. A씨는 관련 증거를 가지고 고소를 진행 중이라고 밝혔으며, 동호는 모든 주장이 허위사실이라며 A씨를 명예훼손으로 형사고소할 예정이라고 맞섰다. 양측이 서로 법적 대응을 예고하며 진실 공방이 격화되고 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하지 않고(적합 조건 1 미충족), 상대방의 자력 또한 불분명하여(적합 조건 2 미충족) 소송금융 투자에 대한 회수 가능성이 낮음. 또한, 가족 간의 매우 민감하고 폭력적인 주장이 오가는 사건으로, 증거의 신뢰성 및 소송의 예측 가능성이 낮아 투자 위험이 높음.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명 (자녀)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>카톡 깠다.. 유키스 동호, 子한테 성매매시킨다고  전처 '충격 주장' [스...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/02/26/2026022620335483247</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-26 12:47:39.690720+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>