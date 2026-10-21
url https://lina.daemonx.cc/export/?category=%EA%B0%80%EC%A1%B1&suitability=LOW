--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$44</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -541,2954 +541,3022 @@
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법률 상담 요청</t>
+          <t>부부 갈등 심화 및 언론 보도, 이혼 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>남편이 라오스로 사업을 하러 간 후 수개월간 생활비를 보내다 중단하여 아내와 세 자녀가 경제적 어려움을 겪고 있음. 아내는 남편과 이혼하고 아이들을 양육할 방법을 찾고 있으며, 법률 전문가의 조언을 구하고 있음.</t>
+          <t>중국 70대 노부부가 40년간 생활비 더치페이를 해왔으며, 아내가 뇌졸중으로 쓰러진 후 남편이 식단을 이유로 각자 식사를 제안하며 갈등이 심화되었습니다. 아내의 과격한 행동 이후 남편은 집 안에 CCTV를 설치해 감시하고 있으며, 아내는 관계 회복을 원하지만 남편은 유보적인 입장입니다. 해당 사연은 현지에서 큰 화제가 되며 남편의 태도에 대한 비판 여론이 일고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>남편의 책임은 명확하나(적합 조건 1), 사업 부진으로 생활비 지급이 중단된 점을 볼 때 상대방의 자력(배상 능력)이 불확실하여 소송금융 투자에 부적합함. 또한, 집단적 피해가 아닌 개인적인 가족 문제로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높음.</t>
+          <t>본 사건은 개인 간의 부부 갈등으로, 소송금융 투자 대상이 되는 대기업/기관 상대방, 집단적 피해, 대규모 피해 금액 등의 적합 조건에 해당하지 않습니다. 개인적인 분쟁의 성격이 강하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>4명 (아내 1명, 자녀 3명)</t>
+          <t>1명 (아내)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>사라진 남편, 남겨진 아이 셋…이혼 방법 없나요?[양친소]</t>
+          <t>40년 더치페이에 CCTV 감시까지 …中 노부부의 '숨 막히는' 노년</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01364486645420056</t>
+          <t>https://www.newsis.com/view/NISX20260814_0003749874</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 01:34:25.838709+00:00</t>
+          <t>2026-08-28 07:47:27.329843+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>언론을 통한 공방</t>
+          <t>법률 상담 요청</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 부부의 아들 외도 논란이 재조명되며 전 며느리가 양육비 문제와 정신적 고통을 호소하고 있다. 전 며느리는 부부가 사태를 방관하고 대중에 사과하는 척한다고 비판하며, 자신의 인생이 망가졌다고 주장했다. 이 사건은 언론을 통해 공방이 이어지고 있다.</t>
+          <t>남편이 라오스로 사업을 하러 간 후 수개월간 생활비를 보내다 중단하여 아내와 세 자녀가 경제적 어려움을 겪고 있음. 아내는 남편과 이혼하고 아이들을 양육할 방법을 찾고 있으며, 법률 전문가의 조언을 구하고 있음.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 주로 유명인의 가족 내 불화와 관련된 개인적인 논란을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확하고 구체적인 법적 쟁점이나 대규모 손해배상 청구 가능성이 보이지 않습니다. 집단적 피해가 아니며, 피해 규모도 특정하기 어렵고, 현재 진행 중인 공적 절차나 소송이 언급되지 않아 적합 조건에 거의 해당하지 않습니다.</t>
+          <t>남편의 책임은 명확하나(적합 조건 1), 사업 부진으로 생활비 지급이 중단된 점을 볼 때 상대방의 자력(배상 능력)이 불확실하여 소송금융 투자에 부적합함. 또한, 집단적 피해가 아닌 개인적인 가족 문제로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명 (아내 1명, 자녀 3명)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'아들 외도 논란' 홍서범,  아버지 바람 피워  과거 발언도 재조명</t>
+          <t>사라진 남편, 남겨진 아이 셋…이혼 방법 없나요?[양친소]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6124921</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01364486645420056</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:56.481447+00:00</t>
+          <t>2026-05-13 01:34:25.838709+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>B씨 (조갑경·홍서범 아들)</t>
+          <t>홍서범, 조갑경</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>이혼 소송 판결 확정 (위자료 및 양육비 지급 명령)</t>
+          <t>언론을 통한 공방</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가수 조갑경·홍서범 부부의 전 며느리 A씨가 아들 B씨의 외도로 인한 이혼 소송에서 승소, 위자료 3000만원과 양육비 월 80만원을 지급받기로 판결받았다. A씨는 부부의 방송 출연에 대해 비판하며, 이들이 아들의 잘못을 제대로 인정하지 않고 자신과 아이에게 상처를 주었다고 주장하고 있다. 조갑경·홍서범 부부는 아들의 사생활에 개입하지 않았으나, 전달받은 내용과 실제 판결 내용에 차이가 있음을 인정했다.</t>
+          <t>홍서범, 조갑경 부부의 아들 외도 논란이 재조명되며 전 며느리가 양육비 문제와 정신적 고통을 호소하고 있다. 전 며느리는 부부가 사태를 방관하고 대중에 사과하는 척한다고 비판하며, 자신의 인생이 망가졌다고 주장했다. 이 사건은 언론을 통해 공방이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>주요 소송(이혼 및 위자료 청구)이 이미 법원 판결로 종결되어 부적합 조건에 해당합니다. 피해자(전 며느리)의 추가적인 법적 조치(예: 부모에 대한 명예훼손 등) 가능성은 있으나, 기사 내용만으로는 구체적인 소송 계획이 확인되지 않습니다. 또한, 위자료 금액이 소송금융 투자 대상으로 보기에 크지 않습니다.</t>
+          <t>이 기사는 주로 유명인의 가족 내 불화와 관련된 개인적인 논란을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확하고 구체적인 법적 쟁점이나 대규모 손해배상 청구 가능성이 보이지 않습니다. 집단적 피해가 아니며, 피해 규모도 특정하기 어렵고, 현재 진행 중인 공적 절차나 소송이 언급되지 않아 적합 조건에 거의 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>3000만원 (위자료), 월 80만원 (양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (전 며느리 A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>前 며느리 저격 속에도 조갑경, '라디오스타' 등장… 내 찐팬 생겼다</t>
+          <t>'아들 외도 논란' 홍서범,  아버지 바람 피워  과거 발언도 재조명</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260402073446398</t>
+          <t>https://www.news1.kr/society/general-society/6124921</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:52:20.323983+00:00</t>
+          <t>2026-04-04 00:20:56.481447+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>조갑경, 홍서범</t>
+          <t>B씨 (조갑경·홍서범 아들)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>전 며느리의 폭로로 인한 가족 분쟁 지속</t>
+          <t>이혼 소송 판결 확정 (위자료 및 양육비 지급 명령)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>방송인 조갑경의 아들이 임신 중 외도를 저질러 전 며느리 A씨가 가정을 잃었다고 주장하며, 조갑경 부부가 위자료와 양육비 지급을 방관했다고 폭로했다. A씨는 조갑경의 방송 출연에 분노를 표하며 지속적으로 문제를 제기하고 있다. 이는 개인적인 가족 분쟁으로, 소송금융 투자 적합 조건에 부합하지 않는다.</t>
+          <t>가수 조갑경·홍서범 부부의 전 며느리 A씨가 아들 B씨의 외도로 인한 이혼 소송에서 승소, 위자료 3000만원과 양육비 월 80만원을 지급받기로 판결받았다. A씨는 부부의 방송 출연에 대해 비판하며, 이들이 아들의 잘못을 제대로 인정하지 않고 자신과 아이에게 상처를 주었다고 주장하고 있다. 조갑경·홍서범 부부는 아들의 사생활에 개입하지 않았으나, 전달받은 내용과 실제 판결 내용에 차이가 있음을 인정했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건 1개 이하에 해당합니다. 상대방 책임은 아들의 외도에 있으나, 부모의 직접적인 책임은 불분명합니다. 또한, 집단적 피해가 아닌 개인적인 가족 분쟁이며, 피해 규모가 크다고 보기 어렵습니다. 공적 절차 진행이나 객관적 증거 확보 여부도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>주요 소송(이혼 및 위자료 청구)이 이미 법원 판결로 종결되어 부적합 조건에 해당합니다. 피해자(전 며느리)의 추가적인 법적 조치(예: 부모에 대한 명예훼손 등) 가능성은 있으나, 기사 내용만으로는 구체적인 소송 계획이 확인되지 않습니다. 또한, 위자료 금액이 소송금융 투자 대상으로 보기에 크지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원 (위자료), 월 80만원 (양육비)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>1명 (전 며느리 A씨)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>조갑경, 子 외도 논란에도 ‘라스’ 출연…“난 소심한 성격”</t>
+          <t>前 며느리 저격 속에도 조갑경, '라디오스타' 등장… 내 찐팬 생겼다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260402500351</t>
+          <t>https://www.ajunews.com/view/20260402073446398</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 00:24:01.217922+00:00</t>
+          <t>2026-04-02 00:52:20.323983+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>홍 모 씨</t>
+          <t>조갑경, 홍서범</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>대전가정법원 1심 판결 선고 및 종결</t>
+          <t>전 며느리의 폭로로 인한 가족 분쟁 지속</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>A씨가 홍서범·조갑경 부부의 아들 홍 모 씨를 상대로 제기한 소송에서 법원은 홍 씨의 귀책 사유를 인정하고 위자료 3,000만 원과 양육비 월 80만 원을 지급하라고 명령했습니다. A씨는 홍 씨의 외도로 인한 상처가 여전하며, 홍 씨의 예능 출연에 대해 불편함을 호소하고 있습니다.</t>
+          <t>방송인 조갑경의 아들이 임신 중 외도를 저질러 전 며느리 A씨가 가정을 잃었다고 주장하며, 조갑경 부부가 위자료와 양육비 지급을 방관했다고 폭로했다. A씨는 조갑경의 방송 출연에 분노를 표하며 지속적으로 문제를 제기하고 있다. 이는 개인적인 가족 분쟁으로, 소송금융 투자 적합 조건에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>핵심적인 이혼 및 손해배상 소송은 지난해 9월 대전가정법원의 판결로 이미 종결된 사건입니다. 소송금융은 통상적으로 진행 중인 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 위자료 3,000만 원은 소송금융 투자 대상으로 고려하기에는 피해 규모가 크지 않으며, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>적합 조건 1개 이하에 해당합니다. 상대방 책임은 아들의 외도에 있으나, 부모의 직접적인 책임은 불분명합니다. 또한, 집단적 피해가 아닌 개인적인 가족 분쟁이며, 피해 규모가 크다고 보기 어렵습니다. 공적 절차 진행이나 객관적 증거 확보 여부도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>3,000만 원 (위자료) 및 월 80만 원 (양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>조갑경 예능 출연 두고 前 며느리 호소…“아들 외도 상처 여전해”</t>
+          <t>조갑경, 子 외도 논란에도 ‘라스’ 출연…“난 소심한 성격”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005457</t>
+          <t>https://www.sportsworldi.com/newsView/20260402500351</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 13:22:13.452194+00:00</t>
+          <t>2026-04-02 00:24:01.217922+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>조갑경의 아들 B씨</t>
+          <t>홍 모 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>위자료 및 양육비 청구 소송 항소심 진행 중</t>
+          <t>대전가정법원 1심 판결 선고 및 종결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨의 외도로 인해 전처 A씨가 제기한 위자료 및 양육비 청구 소송 1심에서 A씨가 일부 승소했으나, B씨가 항소하여 현재 항소심이 진행 중이다. A씨는 B씨의 부모인 홍서범, 조갑경 부부에게도 양육비 문제로 불만을 표출하고 있다.</t>
+          <t>A씨가 홍서범·조갑경 부부의 아들 홍 모 씨를 상대로 제기한 소송에서 법원은 홍 씨의 귀책 사유를 인정하고 위자료 3,000만 원과 양육비 월 80만 원을 지급하라고 명령했습니다. A씨는 홍 씨의 외도로 인한 상처가 여전하며, 홍 씨의 예능 출연에 대해 불편함을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임은 1심 판결로 명확하게 인정되었으나(적합 조건 1), 개인 간의 소송으로 집단적 피해가 아니며(부적합 조건 3), 위자료 3천만원 및 월 80만원의 양육비는 소송금융 투자 대상으로 보기에 피해 규모가 작다(부적합 조건 4). 상대방 B씨의 자력 또한 기사에서 명확히 파악하기 어렵다(부적합 조건 2).</t>
+          <t>핵심적인 이혼 및 손해배상 소송은 지난해 9월 대전가정법원의 판결로 이미 종결된 사건입니다. 소송금융은 통상적으로 진행 중인 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 위자료 3,000만 원은 소송금융 투자 대상으로 고려하기에는 피해 규모가 크지 않으며, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 월 양육비 80만원</t>
+          <t>3,000만 원 (위자료) 및 월 80만 원 (양육비)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>조갑경, 아들 외도 속 ‘라스’ 출연 변동NO... 前며느리 “양육비만 주...</t>
+          <t>조갑경 예능 출연 두고 前 며느리 호소…“아들 외도 상처 여전해”</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202604010156</t>
+          <t>https://www.mk.co.kr/article/12005457</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 12:58:19.564830+00:00</t>
+          <t>2026-04-01 13:22:13.452194+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>조갑경의 아들 B씨</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>혼인취소소송 진행 중</t>
+          <t>위자료 및 양육비 청구 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>길연주 씨가 악플과 갈등 끝에 남편을 상대로 혼인취소소송을 제기했습니다. 지인 진현근 씨는 길연주 씨를 돕기 위해 과거 이혼 경력을 공개했다고 밝혔습니다.</t>
+          <t>가수 조갑경의 아들 B씨의 외도로 인해 전처 A씨가 제기한 위자료 및 양육비 청구 소송 1심에서 A씨가 일부 승소했으나, B씨가 항소하여 현재 항소심이 진행 중이다. A씨는 B씨의 부모인 홍서범, 조갑경 부부에게도 양육비 문제로 불만을 표출하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 사건은 개인적인 혼인취소소송으로, 소송금융 투자 대상이 되는 대규모 상업적 분쟁이나 집단적 피해 사례에 해당하지 않습니다. 상대방의 자력, 피해 규모, 증거의 명확성 등 적합 조건에 부합하는 정보가 기사에 없습니다.</t>
+          <t>상대방 책임은 1심 판결로 명확하게 인정되었으나(적합 조건 1), 개인 간의 소송으로 집단적 피해가 아니며(부적합 조건 3), 위자료 3천만원 및 월 80만원의 양육비는 소송금융 투자 대상으로 보기에 피해 규모가 작다(부적합 조건 4). 상대방 B씨의 자력 또한 기사에서 명확히 파악하기 어렵다(부적합 조건 2).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 3000만원, 월 양육비 80만원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘X의 사생활’ 투견부부에 응원</t>
+          <t>조갑경, 아들 외도 속 ‘라스’ 출연 변동NO... 前며느리 “양육비만 주...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604010054</t>
+          <t>https://isplus.com/article/view/isp202604010156</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-01 00:49:29.483972+00:00</t>
+          <t>2026-04-01 12:58:19.564830+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 판결 후 위자료 및 양육비 미지급, 양육비 항소 진행 중</t>
+          <t>혼인취소소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>가수 조갑경의 전 며느리 A씨가 전 남편(조갑경의 아들)의 외도로 이혼했으나, 1심 판결로 인정된 위자료와 양육비를 제대로 지급받지 못했다고 주장하며 논란이 확산되고 있다. A씨는 전 시부모인 홍서범, 조갑경에게 도움을 요청했으나 무시당했다고 주장하며, 현재 양육비에 대한 항소가 진행 중인 것으로 알려졌다.</t>
+          <t>길연주 씨가 악플과 갈등 끝에 남편을 상대로 혼인취소소송을 제기했습니다. 지인 진현근 씨는 길연주 씨를 돕기 위해 과거 이혼 경력을 공개했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>1심 판결로 전 남편의 책임이 명확하게 인정되었으나(적합 조건 1), 위자료 및 양육비가 제대로 지급되지 않고 있어 피고의 자력에 대한 불확실성이 크다(부적합 조건). 또한, 집단적 피해가 아닌 개인 간의 가족법 분쟁이며 피해 규모가 소송금융 투자 대상으로는 상대적으로 작아 적합도가 낮다(부적합 조건).</t>
+          <t>본 사건은 개인적인 혼인취소소송으로, 소송금융 투자 대상이 되는 대규모 상업적 분쟁이나 집단적 피해 사례에 해당하지 않습니다. 상대방의 자력, 피해 규모, 증거의 명확성 등 적합 조건에 부합하는 정보가 기사에 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>위자료 5천만원 및 미지급 양육비</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>홍서범♥조갑경, 子 불륜 이혼 논란 아직인데...'라스' 출연은 강행 [Oh...</t>
+          <t>‘X의 사생활’ 투견부부에 응원</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112771029</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604010054</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 18:02:23.535301+00:00</t>
+          <t>2026-04-01 00:49:29.483972+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>전 남편</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>1심 판결 후 위자료 및 양육비 미지급, 양육비 항소 진행 중</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 정확한 내용을 파악하기 어렵습니다. 제목에 따르면 주세빈이라는 인물이 50만원을 훔쳐 변호사 집안의 입양이 취소된 사건에 대한 내용으로 보이며, 모함 가능성이 제기됩니다. 이는 드라마 내용일 가능성도 있습니다.</t>
+          <t>가수 조갑경의 전 며느리 A씨가 전 남편(조갑경의 아들)의 외도로 이혼했으나, 1심 판결로 인정된 위자료와 양육비를 제대로 지급받지 못했다고 주장하며 논란이 확산되고 있다. A씨는 전 시부모인 홍서범, 조갑경에게 도움을 요청했으나 무시당했다고 주장하며, 현재 양육비에 대한 항소가 진행 중인 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사 본문이 심하게 손상되어 내용을 정확히 파악하기 어렵습니다. 제목으로 미루어 볼 때, 50만원이라는 소액과 개인적인 입양 취소 관련 내용으로 보여 소송금융 투자 대상으로서의 적합성이 낮습니다. 또한, 기사가 실제 사건이 아닌 드라마 내용 요약일 가능성이 높아 투자 가치가 없습니다.</t>
+          <t>1심 판결로 전 남편의 책임이 명확하게 인정되었으나(적합 조건 1), 위자료 및 양육비가 제대로 지급되지 않고 있어 피고의 자력에 대한 불확실성이 크다(부적합 조건). 또한, 집단적 피해가 아닌 개인 간의 가족법 분쟁이며 피해 규모가 소송금융 투자 대상으로는 상대적으로 작아 적합도가 낮다(부적합 조건).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>50만원</t>
+          <t>위자료 5천만원 및 미지급 양육비</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>주세빈 50만원 훔쳐 변호사家 입양 취소, 모함 당했나(닥터신)[결정적장...</t>
+          <t>홍서범♥조갑경, 子 불륜 이혼 논란 아직인데...'라스' 출연은 강행 [Oh...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603291938176110</t>
+          <t>http://www.osen.co.kr/article/G1112771029</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 00:22:24.632614+00:00</t>
+          <t>2026-03-31 18:02:23.535301+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>개업 의사 남편이 상간녀와 외도 후 이혼소송을 제기했으나 유책배우자로서 기각되었습니다. 남편은 3년간 딸을 만나지 않고 있으며, 아내는 딸의 면접교섭권을 법적으로 확보하고자 합니다. 면접교섭권은 권리이나 의무가 아니어서 직접 강제는 어려우며, 조정 절차를 통한 자발적 이행 유도가 현실적인 방법으로 제시되었습니다.</t>
+          <t>기사 본문이 손상되어 정확한 내용을 파악하기 어렵습니다. 제목에 따르면 주세빈이라는 인물이 50만원을 훔쳐 변호사 집안의 입양이 취소된 사건에 대한 내용으로 보이며, 모함 가능성이 제기됩니다. 이는 드라마 내용일 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임(남편의 부정행위 및 면접교섭 거부)이 명확하고 자력(개업 의사)이 충분하며, 이미 이혼소송에서 유책성이 입증된 증거가 존재합니다. 그러나 사건의 주된 쟁점이 면접교섭권 행사로 금전적 피해 규모가 크지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 소송금융은 주로 대규모 금전적 회수가 예상되는 사건에 적합합니다.</t>
+          <t>기사 본문이 심하게 손상되어 내용을 정확히 파악하기 어렵습니다. 제목으로 미루어 볼 때, 50만원이라는 소액과 개인적인 입양 취소 관련 내용으로 보여 소송금융 투자 대상으로서의 적합성이 낮습니다. 또한, 기사가 실제 사건이 아닌 드라마 내용 요약일 가능성이 높아 투자 가치가 없습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명 (자녀)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>바람난 의사 남편이 아이를 만나지 않는데, 만나게 할 수 있나요?[양친...</t>
+          <t>주세빈 50만원 훔쳐 변호사家 입양 취소, 모함 당했나(닥터신)[결정적장...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01125046645388240</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603291938176110</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-29 00:32:41.190824+00:00</t>
+          <t>2026-03-30 00:22:24.632614+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>남편 (개업 의사)</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 및 판결 선고 후 양육비 미지급 문제</t>
+          <t>면접교섭권 심판 청구 검토 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부가 아들의 이혼 소송과 관련하여 불륜 및 양육비 미지급 의혹에 대해 대중에게 사과했다. 부부는 귀국 후 판결문 등 관련 자료를 확인하고 입장을 발표했으며, 이혼 소송 진행 과정에서 대중에게 실망을 드린 점에 대해 고개 숙여 사과했다.</t>
+          <t>개업 의사 남편이 상간녀와 외도 후 이혼소송을 제기했으나 유책배우자로서 기각되었습니다. 남편은 3년간 딸을 만나지 않고 있으며, 아내는 딸의 면접교섭권을 법적으로 확보하고자 합니다. 면접교섭권은 권리이나 의무가 아니어서 직접 강제는 어려우며, 조정 절차를 통한 자발적 이행 유도가 현실적인 방법으로 제시되었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이혼 소송 및 양육비 미지급은 개인 간의 분쟁으로, 집단적 피해나 대규모 피해 금액이 확인되지 않습니다. (적합 조건 3, 4 미충족) 또한, 소송이 이미 진행되어 판결문이 언급되는 등 종결 단계에 가까울 가능성이 있어 신규 투자 기회로서의 매력이 낮습니다. (부적합 조건 '이미 종결된 사건' 해당 가능성)</t>
+          <t>상대방 책임(남편의 부정행위 및 면접교섭 거부)이 명확하고 자력(개업 의사)이 충분하며, 이미 이혼소송에서 유책성이 입증된 증거가 존재합니다. 그러나 사건의 주된 쟁점이 면접교섭권 행사로 금전적 피해 규모가 크지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 소송금융은 주로 대규모 금전적 회수가 예상되는 사건에 적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (자녀)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[단독] 홍서범·조갑경 부부, 아들 불륜·양육비 미지급 사과..“주장 다...</t>
+          <t>바람난 의사 남편이 아이를 만나지 않는데, 만나게 할 수 있나요?[양친...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001237</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01125046645388240</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-28 12:44:06.196801+00:00</t>
+          <t>2026-03-29 00:32:41.190824+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>이혼 소송 진행 및 판결 선고 후 양육비 미지급 문제</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>조갑경·홍서범 부부의 자녀 A씨가 배우자 B씨를 상대로 한 위자료 청구 소송에서 1심 법원은 A씨에게 위자료 3천만원과 월 80만원의 양육비를 지급하라고 판결했다. B씨는 이 판결에 불복하여 항소를 제기한 상태이다.</t>
+          <t>홍서범·조갑경 부부가 아들의 이혼 소송과 관련하여 불륜 및 양육비 미지급 의혹에 대해 대중에게 사과했다. 부부는 귀국 후 판결문 등 관련 자료를 확인하고 입장을 발표했으며, 이혼 소송 진행 과정에서 대중에게 실망을 드린 점에 대해 고개 숙여 사과했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(조건 1), 1심 판결로 증거가 확보되었으나(조건 5), 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 보기에 매우 작고(조건 4 미충족), 집단적 피해가 아닌 개별적인 가족법 사건(조건 3 미충족)이라는 점에서 적합도가 낮음. 소송금융은 일반적으로 수억 원 이상의 대규모 손해배상 사건에 적합함.</t>
+          <t>이혼 소송 및 양육비 미지급은 개인 간의 분쟁으로, 집단적 피해나 대규모 피해 금액이 확인되지 않습니다. (적합 조건 3, 4 미충족) 또한, 소송이 이미 진행되어 판결문이 언급되는 등 종결 단계에 가까울 가능성이 있어 신규 투자 기회로서의 매력이 낮습니다. (부적합 조건 '이미 종결된 사건' 해당 가능성)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>3천만원 (위자료), 월 80만원 (양육비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>조갑경·홍서범 子 불륜,  이미 소문나  제자 목격담→ 좋은 시부모 NO ...</t>
+          <t>[단독] 홍서범·조갑경 부부, 아들 불륜·양육비 미지급 사과..“주장 다...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2128327</t>
+          <t>https://www.mk.co.kr/article/12001237</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-27 13:16:18.080425+00:00</t>
+          <t>2026-03-28 12:44:06.196801+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>홍석준</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 항소심 진행 중</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>가수 홍서범-조갑경 부부의 아들 홍석준이 전처 A씨의 임신 중 외도 및 양육비 미지급 논란에 휩싸였습니다. 1심 재판부는 홍석준의 외도를 인정하고 위자료 3000만원과 양육비 월 80만원을 지급하라고 판결했으며, 상간녀에게도 위자료 2000만원이 인정되었습니다. 현재 홍석준 측은 항소심 진행 중임을 이유로 양육비 지급을 보류하고 있으며, 양측의 금전 관계에 대한 입장도 엇갈리고 있습니다.</t>
+          <t>조갑경·홍서범 부부의 자녀 A씨가 배우자 B씨를 상대로 한 위자료 청구 소송에서 1심 법원은 A씨에게 위자료 3천만원과 월 80만원의 양육비를 지급하라고 판결했다. B씨는 이 판결에 불복하여 항소를 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)는 충족되나, 개인 간의 이혼 소송으로 집단적 피해(조건 3)가 아니며, 피해 규모(조건 4)가 소송금융 투자 대상으로는 상대적으로 작습니다. 상대방의 자력(조건 2) 또한 대기업 수준이 아니므로 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(조건 1), 1심 판결로 증거가 확보되었으나(조건 5), 피해 규모(위자료 3천만원)가 소송금융 투자 대상으로 보기에 매우 작고(조건 4 미충족), 집단적 피해가 아닌 개별적인 가족법 사건(조건 3 미충족)이라는 점에서 적합도가 낮음. 소송금융은 일반적으로 수억 원 이상의 대규모 손해배상 사건에 적합함.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 상간녀 위자료 2000만원, 양육비 월 80만원</t>
+          <t>3천만원 (위자료), 월 80만원 (양육비)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>홍서범♥조갑경 아들, 청첩장에  서로를 만난 건 기적 이라더니…불륜...</t>
+          <t>조갑경·홍서범 子 불륜,  이미 소문나  제자 목격담→ 좋은 시부모 NO ...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032671794</t>
+          <t>https://www.xportsnews.com/article/2128327</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-26 00:45:00.995345+00:00</t>
+          <t>2026-03-27 13:16:18.080425+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>B씨 및 C씨</t>
+          <t>홍석준</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소 진행 중</t>
+          <t>1심 판결 선고 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>가수 홍서범의 아들 B씨가 임신 중 불륜으로 전처 A씨와 이혼 소송을 진행 중이며, 1심에서 B씨의 귀책사유가 인정되어 위자료와 양육비 지급 판결이 났다. A씨는 위자료 및 양육비 미지급을 주장하며 항소했고, 홍서범은 1심 판결이 최종이 아니며 양육비 지급 보류는 변호사 권유에 따른 것이라고 반박했다. 현재 항소심이 진행 중이다.</t>
+          <t>가수 홍서범-조갑경 부부의 아들 홍석준이 전처 A씨의 임신 중 외도 및 양육비 미지급 논란에 휩싸였습니다. 1심 재판부는 홍석준의 외도를 인정하고 위자료 3000만원과 양육비 월 80만원을 지급하라고 판결했으며, 상간녀에게도 위자료 2000만원이 인정되었습니다. 현재 홍석준 측은 항소심 진행 중임을 이유로 양육비 지급을 보류하고 있으며, 양측의 금전 관계에 대한 입장도 엇갈리고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>개인 간의 이혼 및 불륜 소송으로 집단적 피해가 아니며, 직접적인 피고(아들 B씨 및 상간녀 C씨)의 자력이 소송금융 투자에 적합할 만큼 충분하다고 보기 어렵습니다. 1심 판결로 상대방 책임은 명확하고 증거도 존재하지만, 소송금융이 일반적으로 추구하는 대규모 피해나 높은 회수 가능성을 가진 사건과는 거리가 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)는 충족되나, 개인 간의 이혼 소송으로 집단적 피해(조건 3)가 아니며, 피해 규모(조건 4)가 소송금융 투자 대상으로는 상대적으로 작습니다. 상대방의 자력(조건 2) 또한 대기업 수준이 아니므로 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>위자료 5천만 원, 양육비 월 80만 원</t>
+          <t>위자료 3000만원, 상간녀 위자료 2000만원, 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>아들 '불륜 가해자' NO ..홍서범, 전 며느리 주장 직접 반박 [스타이슈...</t>
+          <t>홍서범♥조갑경 아들, 청첩장에  서로를 만난 건 기적 이라더니…불륜...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/25/2026032519503174834</t>
+          <t>https://www.tenasia.co.kr/article/2026032671794</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 00:30:50.225436+00:00</t>
+          <t>2026-03-26 00:45:00.995345+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>최동석</t>
+          <t>B씨 및 C씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>이혼 소송 중, 양육권 및 친권은 박지윤에게 있음</t>
+          <t>1심 판결 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>방송인 박지윤이 베트남 푸꾸옥에서 휴가를 즐기는 근황이 공개되었다. 기사는 박지윤의 체중 감량 후 몸매를 부각하며, 현재 최동석 아나운서와 이혼 소송 중이며 양육권과 친권은 박지윤에게 있다는 사실을 언급했다.</t>
+          <t>가수 홍서범의 아들 B씨가 임신 중 불륜으로 전처 A씨와 이혼 소송을 진행 중이며, 1심에서 B씨의 귀책사유가 인정되어 위자료와 양육비 지급 판결이 났다. A씨는 위자료 및 양육비 미지급을 주장하며 항소했고, 홍서범은 1심 판결이 최종이 아니며 양육비 지급 보류는 변호사 권유에 따른 것이라고 반박했다. 현재 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 연예인의 개인적인 이혼 소송 진행 상황을 다루고 있으며, 소송금융 투자 대상이 되는 대규모 집단 피해, 명확한 기업/기관 상대방, 또는 대규모 손해배상 청구 가능성이 확인되지 않습니다. 소송금융은 일반적으로 개인적인 가족법 사건을 투자 대상으로 하지 않습니다.</t>
+          <t>개인 간의 이혼 및 불륜 소송으로 집단적 피해가 아니며, 직접적인 피고(아들 B씨 및 상간녀 C씨)의 자력이 소송금융 투자에 적합할 만큼 충분하다고 보기 어렵습니다. 1심 판결로 상대방 책임은 명확하고 증거도 존재하지만, 소송금융이 일반적으로 추구하는 대규모 피해나 높은 회수 가능성을 가진 사건과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위자료 5천만 원, 양육비 월 80만 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'최동석과 이혼' 박지윤, 뻥 뚫린 수영복..55kg 완벽 몸매</t>
+          <t>아들 '불륜 가해자' NO ..홍서범, 전 며느리 주장 직접 반박 [스타이슈...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-25/202603250100170820011833</t>
+          <t>https://www.starnewskorea.com/star/2026/03/25/2026032519503174834</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-25 00:41:50.593275+00:00</t>
+          <t>2026-03-26 00:30:50.225436+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>시어머니의 이혼 요구 발생</t>
+          <t>이혼 소송 중, 양육권 및 친권은 박지윤에게 있음</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>시어머니가 사주를 맹신하여 며느리가 아들을 낳지 못하고 남편을 해칠 팔자라며 이혼을 요구하는 사건입니다. 이는 개인적인 가족 분쟁으로, 고부갈등이 심화되어 이혼으로 이어질 가능성이 있습니다.</t>
+          <t>방송인 박지윤이 베트남 푸꾸옥에서 휴가를 즐기는 근황이 공개되었다. 기사는 박지윤의 체중 감량 후 몸매를 부각하며, 현재 최동석 아나운서와 이혼 소송 중이며 양육권과 친권은 박지윤에게 있다는 사실을 언급했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>본 사건은 사주 맹신으로 인한 고부갈등 및 이혼 요구와 관련된 개인적인 가족 분쟁입니다. 소송금융 투자 대상이 되기 위한 대기업/기관 상대방, 충분한 자력, 집단적 피해, 대규모 피해 금액 등의 적합 조건에 해당하지 않습니다. 상업적 소송금융이 일반적으로 투자하는 유형의 사건이 아닙니다.</t>
+          <t>해당 기사는 연예인의 개인적인 이혼 소송 진행 상황을 다루고 있으며, 소송금융 투자 대상이 되는 대규모 집단 피해, 명확한 기업/기관 상대방, 또는 대규모 손해배상 청구 가능성이 확인되지 않습니다. 소송금융은 일반적으로 개인적인 가족법 사건을 투자 대상으로 하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'사주 맹신' 시모, 아들 못 낳자  남편 잡아먹을 팔자  이혼 요구</t>
+          <t>'최동석과 이혼' 박지윤, 뻥 뚫린 수영복..55kg 완벽 몸매</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6112332</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-25/202603250100170820011833</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-25 00:33:41.683269+00:00</t>
+          <t>2026-03-25 00:41:50.593275+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>법적 해결 모색 중</t>
+          <t>시어머니의 이혼 요구 발생</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>아버지가 이혼 후 9일 만에 재혼하고, 내연녀와의 사이에서 낳은 아이를 전처의 호적에 몰래 올린 사건입니다. 의뢰인의 어머니가 직접 나서기 어려운 상황으로, 이 복잡한 가족 관계를 정리하기 위한 법적 해결 방안을 모색 중입니다.</t>
+          <t>시어머니가 사주를 맹신하여 며느리가 아들을 낳지 못하고 남편을 해칠 팔자라며 이혼을 요구하는 사건입니다. 이는 개인적인 가족 분쟁으로, 고부갈등이 심화되어 이혼으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(아버지)의 책임은 명확해 보이고 관련 증거 확보도 가능할 것으로 예상되나, 이는 개별적인 가족법상 분쟁으로 집단적 피해나 대규모 금전적 피해가 발생한 사건이 아닙니다. 소송금융 투자 대상으로서의 피해 규모(수억 원 이상) 및 피해자 수(수십 명 이상) 조건에 부합하지 않습니다.</t>
+          <t>본 사건은 사주 맹신으로 인한 고부갈등 및 이혼 요구와 관련된 개인적인 가족 분쟁입니다. 소송금융 투자 대상이 되기 위한 대기업/기관 상대방, 충분한 자력, 집단적 피해, 대규모 피해 금액 등의 적합 조건에 해당하지 않습니다. 상업적 소송금융이 일반적으로 투자하는 유형의 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>이혼 9일 만에 재혼한 父, 내연녀 낳은 아이 몰래 전처 호적에… 정리하...</t>
+          <t>'사주 맹신' 시모, 아들 못 낳자  남편 잡아먹을 팔자  이혼 요구</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1350045</t>
+          <t>https://www.news1.kr/society/general-society/6112332</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-22 12:52:55.280883+00:00</t>
+          <t>2026-03-25 00:33:41.683269+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>아버지</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>소송 제기 가능성 언급</t>
+          <t>법적 해결 모색 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>한 남성이 혼외자를 전처의 친자로 신고한 사건으로, 의뢰인의 어머니가 소송을 통해 문제를 해결할 수 있으나 직접 나서기 어려운 상황입니다. 아버지의 불륜과 관련된 복잡한 가족 사연이 얽혀 있으며, 법적 분쟁 가능성이 있습니다.</t>
+          <t>아버지가 이혼 후 9일 만에 재혼하고, 내연녀와의 사이에서 낳은 아이를 전처의 호적에 몰래 올린 사건입니다. 의뢰인의 어머니가 직접 나서기 어려운 상황으로, 이 복잡한 가족 관계를 정리하기 위한 법적 해결 방안을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확해 보이나(적합 조건 1), 상대방의 자력(적합 조건 2) 및 예상 피해 규모(적합 조건 4)에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다. 또한 집단적 피해(적합 조건 3)가 아닌 개인적인 가족 분쟁으로 보입니다.</t>
+          <t>상대방(아버지)의 책임은 명확해 보이고 관련 증거 확보도 가능할 것으로 예상되나, 이는 개별적인 가족법상 분쟁으로 집단적 피해나 대규모 금전적 피해가 발생한 사건이 아닙니다. 소송금융 투자 대상으로서의 피해 규모(수억 원 이상) 및 피해자 수(수십 명 이상) 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>혼외자를 전처 친자로 신고…환승 불륜남이 기막혀! (탐비)</t>
+          <t>이혼 9일 만에 재혼한 父, 내연녀 낳은 아이 몰래 전처 호적에… 정리하...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603221439003?pt=nv</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1350045</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-22 12:45:26.604975+00:00</t>
+          <t>2026-03-22 12:52:55.280883+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>아버지 (개인)</t>
+          <t>아버지</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>가족관계 정정 예정</t>
+          <t>소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>아버지가 외도로 낳은 혼외자를 이혼한 지 5년 후 전처의 친자로 등록한 사실이 밝혀져 딸이 가족관계 정정을 원하고 있습니다. 어머니는 직접 나서기 어려운 상황으로 딸이 이 문제를 해결하려 합니다. 이 사건은 '탐정들의 영업비밀'을 통해 공개되었습니다.</t>
+          <t>한 남성이 혼외자를 전처의 친자로 신고한 사건으로, 의뢰인의 어머니가 소송을 통해 문제를 해결할 수 있으나 직접 나서기 어려운 상황입니다. 아버지의 불륜과 관련된 복잡한 가족 사연이 얽혀 있으며, 법적 분쟁 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(아버지)의 책임은 명확하고 증거 확보도 용이하나(적합 조건 1, 5), 사건의 주요 목적이 가족관계 정정으로 금전적 피해 규모가 크지 않을 가능성이 높습니다. 또한 상대방의 자력이 충분한지 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>상대방 책임은 명확해 보이나(적합 조건 1), 상대방의 자력(적합 조건 2) 및 예상 피해 규모(적합 조건 4)에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다. 또한 집단적 피해(적합 조건 3)가 아닌 개인적인 가족 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (의뢰인 및 어머니)</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'영업비밀' 환승 불륜남, 이혼 9일 만에 재혼·혼외자를 전처 친자로 신...</t>
+          <t>혼외자를 전처 친자로 신고…환승 불륜남이 기막혀! (탐비)</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/498874</t>
+          <t>https://sports.khan.co.kr/article/202603221439003?pt=nv</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-22 00:39:11.540128+00:00</t>
+          <t>2026-03-22 12:45:26.604975+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>아버지 (개인)</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>가족관계 정정 예정</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>기사는 '상간녀 소송'과 이혼녀와의 교제에 대한 가족의 고민을 다루고 있습니다. 특정 사건에 대한 보도가 아니며, 구체적인 피해 사실이나 법적 분쟁의 당사자, 진행 상황 등이 명확히 제시되지 않았습니다.</t>
+          <t>아버지가 외도로 낳은 혼외자를 이혼한 지 5년 후 전처의 친자로 등록한 사실이 밝혀져 딸이 가족관계 정정을 원하고 있습니다. 어머니는 직접 나서기 어려운 상황으로 딸이 이 문제를 해결하려 합니다. 이 사건은 '탐정들의 영업비밀'을 통해 공개되었습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 사건에 대한 보도가 아닌, '상간녀 소송'과 관련된 일반적인 가족 상담 또는 가상 시나리오에 가깝습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건을 충족하지 못합니다.</t>
+          <t>상대방(아버지)의 책임은 명확하고 증거 확보도 용이하나(적합 조건 1, 5), 사건의 주요 목적이 가족관계 정정으로 금전적 피해 규모가 크지 않을 가능성이 높습니다. 또한 상대방의 자력이 충분한지 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (의뢰인 및 어머니)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'상간녀 소송' 이혼녀와 교제…'아이도 책임지겠다'는 동생 말리고 싶...</t>
+          <t>'영업비밀' 환승 불륜남, 이혼 9일 만에 재혼·혼외자를 전처 친자로 신...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/women-family/6105923</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/498874</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-19 00:39:32.608771+00:00</t>
+          <t>2026-03-22 00:39:11.540128+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>서은우 씨가 친부를 상대로 형사 고발이나 손해배상 청구 없이 아이의 권익을 위한 인지청구 소송을 제기한 상태입니다. 임신 사실 공개 과정에서 친부와의 갈등이 불거지며 논란이 된 바 있습니다.</t>
+          <t>기사는 '상간녀 소송'과 이혼녀와의 교제에 대한 가족의 고민을 다루고 있습니다. 특정 사건에 대한 보도가 아니며, 구체적인 피해 사실이나 법적 분쟁의 당사자, 진행 상황 등이 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>본 사건은 개인적인 인지청구 소송으로, 소송금융이 주로 투자하는 집단적 피해나 대규모 금전적 손해배상 청구와는 거리가 멉니다. 상대방의 자력이나 구체적인 피해 금액에 대한 정보가 없어 투자 매력도가 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>기사 내용은 특정 사건에 대한 보도가 아닌, '상간녀 소송'과 관련된 일반적인 가족 상담 또는 가상 시나리오에 가깝습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>“복지시설서 홀로 양육”…서은우, 친부에 ‘책임 있는 대화’ 요구</t>
+          <t>'상간녀 소송' 이혼녀와 교제…'아이도 책임지겠다'는 동생 말리고 싶...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991926</t>
+          <t>https://www.news1.kr/society/women-family/6105923</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-18 13:10:08.905579+00:00</t>
+          <t>2026-03-19 00:39:32.608771+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>인지청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>서은우 씨가 아이의 친부 A씨를 상대로 인지청구 소송을 제기했습니다. 이는 아이의 권익 보호를 위한 것으로, 현재 형사 고발이나 손해배상 청구 소송은 제기되지 않은 상태입니다.</t>
+          <t>서은우 씨가 친부를 상대로 형사 고발이나 손해배상 청구 없이 아이의 권익을 위한 인지청구 소송을 제기한 상태입니다. 임신 사실 공개 과정에서 친부와의 갈등이 불거지며 논란이 된 바 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 사건은 친자 관계 확인을 위한 인지청구 소송으로, 직접적인 대규모 손해배상 청구가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다. 상대방의 자력(적합 조건 2) 및 피해 규모(적합 조건 4)가 불분명하며, 집단적 피해(적합 조건 3)가 아닌 개별 사건이라는 점에서 적합 조건 충족이 미미합니다.</t>
+          <t>본 사건은 개인적인 인지청구 소송으로, 소송금융이 주로 투자하는 집단적 피해나 대규모 금전적 손해배상 청구와는 거리가 멉니다. 상대방의 자력이나 구체적인 피해 금액에 대한 정보가 없어 투자 매력도가 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (아이)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>서민재, 출산 후 첫 입장… 친부와 대화·협의 원해</t>
+          <t>“복지시설서 홀로 양육”…서은우, 친부에 ‘책임 있는 대화’ 요구</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773820992516859006</t>
+          <t>https://www.mk.co.kr/article/11991926</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-18 12:51:43.650329+00:00</t>
+          <t>2026-03-18 13:10:08.905579+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>친자 인지청구 소송 진행 중, 양육 협의 시도 중</t>
+          <t>인지청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>인플루언서 서은우 씨가 미혼모로 출산 후 아이의 친부 A씨에게 양육 협의를 요청하고 있으나 대화가 이루어지지 않고 있음. 서은우 씨는 A씨를 상대로 친자 인지청구 소송을 제기했으며, 현재 복지시설에서 아이를 양육 중이다. A씨는 서은우 씨를 스토킹 및 명예훼손 등으로 고소한 상태이다.</t>
+          <t>서은우 씨가 아이의 친부 A씨를 상대로 인지청구 소송을 제기했습니다. 이는 아이의 권익 보호를 위한 것으로, 현재 형사 고발이나 손해배상 청구 소송은 제기되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방의 자력 정보가 불분명하며(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건임(적합 조건 3 미충족). 주요 쟁점이 친자 관계 확인 및 양육 협의로, 대규모 손해배상 청구 소송과는 거리가 있어 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮음(적합 조건 4 미충족).</t>
+          <t>본 사건은 친자 관계 확인을 위한 인지청구 소송으로, 직접적인 대규모 손해배상 청구가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다. 상대방의 자력(적합 조건 2) 및 피해 규모(적합 조건 4)가 불분명하며, 집단적 피해(적합 조건 3)가 아닌 개별 사건이라는 점에서 적합 조건 충족이 미미합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (서은우 및 자녀)</t>
+          <t>1명 (아이)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'홀로 출산' 서은우  복지시설서 생활…아이 위해 친부와 대화 원해</t>
+          <t>서민재, 출산 후 첫 입장… 친부와 대화·협의 원해</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6487084?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260318034207</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773820992516859006</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-18 12:46:43.075802+00:00</t>
+          <t>2026-03-18 12:51:43.650329+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>최동석</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>이혼 소송 진행 중</t>
+          <t>친자 인지청구 소송 진행 중, 양육 협의 시도 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>방송인 박지윤이 중국 '왕홍 메이크업'에 도전한 근황을 공개하며 색다른 비주얼을 선보였다. 한편, 박지윤은 최동석과 2023년 파경을 맞아 현재 이혼 소송을 진행 중이며, 자녀의 친권과 양육권은 박지윤이 맡고 있다.</t>
+          <t>인플루언서 서은우 씨가 미혼모로 출산 후 아이의 친부 A씨에게 양육 협의를 요청하고 있으나 대화가 이루어지지 않고 있음. 서은우 씨는 A씨를 상대로 친자 인지청구 소송을 제기했으며, 현재 복지시설에서 아이를 양육 중이다. A씨는 서은우 씨를 스토킹 및 명예훼손 등으로 고소한 상태이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 방송인 박지윤의 개인적인 근황과 이혼 소송 진행 상황을 다루고 있습니다. 소송금융은 일반적으로 상업적 분쟁, 집단 소송, 또는 명확한 가해자와 상당한 피해액이 있는 사건을 대상으로 하므로, 개인의 이혼 소송은 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방의 자력 정보가 불분명하며(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건임(적합 조건 3 미충족). 주요 쟁점이 친자 관계 확인 및 양육 협의로, 대규모 손해배상 청구 소송과는 거리가 있어 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮음(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (서은우 및 자녀)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>박지윤, ‘왕홍 메이크업’으로 파격 변신…확 달라진 비주얼</t>
+          <t>'홀로 출산' 서은우  복지시설서 생활…아이 위해 친부와 대화 원해</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260314505619</t>
+          <t>https://www.nocutnews.co.kr/news/6487084?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260318034207</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-14 12:43:11.805971+00:00</t>
+          <t>2026-03-18 12:46:43.075802+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>김주하의 전 남편</t>
+          <t>최동석</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2016년 재산분할 등 최종 확정으로 이혼 절차 마무리</t>
+          <t>이혼 소송 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>김주하 앵커가 과거 이혼 소송 중 전 남편이 집안의 모든 세간살이를 가져가 텅 비어있던 상황을 오은영 박사와 함께 회상했습니다. 전 남편의 외도와 폭행 등을 이유로 2013년 시작된 이혼 소송은 2016년 재산분할이 확정되며 마무리되었습니다.</t>
+          <t>방송인 박지윤이 중국 '왕홍 메이크업'에 도전한 근황을 공개하며 색다른 비주얼을 선보였다. 한편, 박지윤은 최동석과 2023년 파경을 맞아 현재 이혼 소송을 진행 중이며, 자녀의 친권과 양육권은 박지윤이 맡고 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 사건은 김주하 앵커의 이혼 소송으로, 2016년 재산분할 등이 최종 확정되며 법적으로 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로 부적합합니다.</t>
+          <t>해당 기사는 방송인 박지윤의 개인적인 근황과 이혼 소송 진행 상황을 다루고 있습니다. 소송금융은 일반적으로 상업적 분쟁, 집단 소송, 또는 명확한 가해자와 상당한 피해액이 있는 사건을 대상으로 하므로, 개인의 이혼 소송은 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>오은영, '가정폭력혐의' 김주하前 남편 언급.. 이혼 후 집이 텅 비었더...</t>
+          <t>박지윤, ‘왕홍 메이크업’으로 파격 변신…확 달라진 비주얼</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112760270</t>
+          <t>https://www.sportsworldi.com/newsView/20260314505619</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:16.800921+00:00</t>
+          <t>2026-03-14 12:43:11.805971+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>김주하의 전 남편</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>이혼 확정</t>
+          <t>2016년 재산분할 등 최종 확정으로 이혼 절차 마무리</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>할리우드 배우 니콜 키드먼과 컨트리 가수 키스 어번이 결혼 19년 만에 이혼을 확정했다. 양측은 양육비나 공동 재산 분할에 큰 갈등 없이 합의했으며, 키드먼은 두 딸의 주 양육권을 가졌다. 이 사건은 이미 종결되었고, 소송금융 투자 대상으로서의 요건을 충족하지 않는다.</t>
+          <t>김주하 앵커가 과거 이혼 소송 중 전 남편이 집안의 모든 세간살이를 가져가 텅 비어있던 상황을 오은영 박사와 함께 회상했습니다. 전 남편의 외도와 폭행 등을 이유로 2013년 시작된 이혼 소송은 2016년 재산분할이 확정되며 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 이혼 소송은 이미 법원에서 확정되어 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 양측이 양육비나 공동 재산 분할에 큰 갈등 없이 합의했으므로, 소송금융 투자를 위한 분쟁 금액이나 청구권이 존재하지 않는다.</t>
+          <t>해당 사건은 김주하 앵커의 이혼 소송으로, 2016년 재산분할 등이 최종 확정되며 법적으로 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>니콜 키드먼, 결혼 19년만의 이혼 심경…“껍데기 속에 갇혀 지냈다”</t>
+          <t>오은영, '가정폭력혐의' 김주하前 남편 언급.. 이혼 후 집이 텅 비었더...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260313/133529041/2</t>
+          <t>http://www.osen.co.kr/article/G1112760270</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-14 00:33:24.958312+00:00</t>
+          <t>2026-03-14 00:34:16.800921+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>이혼 판결 최종 확정</t>
+          <t>이혼 확정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>할리우드 배우 니콜 키드먼과 키스 어번이 결혼 19년 만에 이혼했으며, 올해 1월 최종 판결이 확정되어 절차가 마무리되었다. 니콜 키드먼은 두 딸에 대한 기본 양육권을 가지며, 양측은 양육비 등을 청구하지 않고 공동 자산을 거의 균등하게 나누기로 합의했다. 니콜 키드먼은 이혼 후 엄마로서의 역할에 집중하겠다는 뜻을 밝혔다.</t>
+          <t>할리우드 배우 니콜 키드먼과 컨트리 가수 키스 어번이 결혼 19년 만에 이혼을 확정했다. 양측은 양육비나 공동 재산 분할에 큰 갈등 없이 합의했으며, 키드먼은 두 딸의 주 양육권을 가졌다. 이 사건은 이미 종결되었고, 소송금융 투자 대상으로서의 요건을 충족하지 않는다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 사건은 니콜 키드먼과 키스 어번의 이혼 소송으로, 이미 올해 1월 최종 판결이 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융이 일반적으로 투자하는 손해배상 청구와 같은 금전적 피해 발생 사건이 아니며, 양측이 양육비 등 청구 없이 공동 자산을 균등하게 나누기로 합의하여 추가적인 분쟁의 여지가 없습니다.</t>
+          <t>해당 이혼 소송은 이미 법원에서 확정되어 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 양측이 양육비나 공동 재산 분할에 큰 갈등 없이 합의했으므로, 소송금융 투자를 위한 분쟁 금액이나 청구권이 존재하지 않는다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>“껍데기 속에 갇혀 지냈다”…니콜 키드먼, 19년 만 이혼 후 심경 고백</t>
+          <t>니콜 키드먼, 결혼 19년만의 이혼 심경…“껍데기 속에 갇혀 지냈다”</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987870</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260313/133529041/2</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-14 00:31:33.594607+00:00</t>
+          <t>2026-03-14 00:33:24.958312+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr"/>
-      <c r="E29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>이혼 판결 최종 확정</t>
+        </is>
+      </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>김한솔 변호사의 칼럼으로, 양육비 미지급 분쟁의 증가와 관련 법률 서비스에 대해 다루고 있습니다. 여성가족부 산하 양육비이행관리원의 상담, 지급 촉구, 소송 지원 서비스와 양육비 결정 기준 등을 설명하며, 특정 사건이 아닌 일반적인 법률 정보 제공 목적의 기사입니다.</t>
+          <t>할리우드 배우 니콜 키드먼과 키스 어번이 결혼 19년 만에 이혼했으며, 올해 1월 최종 판결이 확정되어 절차가 마무리되었다. 니콜 키드먼은 두 딸에 대한 기본 양육권을 가지며, 양측은 양육비 등을 청구하지 않고 공동 자산을 거의 균등하게 나누기로 합의했다. 니콜 키드먼은 이혼 후 엄마로서의 역할에 집중하겠다는 뜻을 밝혔다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 양육비 미지급 분쟁에 대한 일반적인 법률 정보와 양육비이행관리원의 서비스에 대한 칼럼입니다. 소송금융 투자를 검토할 만한 구체적인 사건 정보(특정 피고, 피해 규모, 진행 단계 등)가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 니콜 키드먼과 키스 어번의 이혼 소송으로, 이미 올해 1월 최종 판결이 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융이 일반적으로 투자하는 손해배상 청구와 같은 금전적 피해 발생 사건이 아니며, 양측이 양육비 등 청구 없이 공동 자산을 균등하게 나누기로 합의하여 추가적인 분쟁의 여지가 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[김한솔 변호사 칼럼] 양육비변호사 상담 증가… 양육비 미지급 분쟁, 법...</t>
+          <t>“껍데기 속에 갇혀 지냈다”…니콜 키드먼, 19년 만 이혼 후 심경 고백</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864116</t>
+          <t>https://www.mk.co.kr/article/11987870</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-13 00:58:09.905794+00:00</t>
+          <t>2026-03-14 00:31:33.594607+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>박지윤이 MBN·채널S '전현무계획3'에 출연하여 전현무와의 KBS 시절 에피소드를 공개할 예정이라는 내용의 연예 기사입니다. 기사 서두에 최동석 전 아나운서와 이혼 소송 중이라는 사실이 언급됩니다.</t>
+          <t>김한솔 변호사의 칼럼으로, 양육비 미지급 분쟁의 증가와 관련 법률 서비스에 대해 다루고 있습니다. 여성가족부 산하 양육비이행관리원의 상담, 지급 촉구, 소송 지원 서비스와 양육비 결정 기준 등을 설명하며, 특정 사건이 아닌 일반적인 법률 정보 제공 목적의 기사입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 연예인의 개인적인 이혼 소송에 대한 언급으로, 소송금융 투자 대상이 되는 집단적 피해, 명확한 상대방 책임, 대규모 피해 금액 등의 적합 조건에 해당하지 않습니다. 또한, 기사 내용 자체가 소송의 구체적인 내용이나 법적 쟁점을 다루지 않고 연예계 소식에 초점을 맞추고 있어 투자 검토를 위한 정보가 부족합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 양육비 미지급 분쟁에 대한 일반적인 법률 정보와 양육비이행관리원의 서비스에 대한 칼럼입니다. 소송금융 투자를 검토할 만한 구체적인 사건 정보(특정 피고, 피해 규모, 진행 단계 등)가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>‘이혼 소송 중’ 박지윤, 전현무 만나 KBS 시절 폭로 “신입 때 비주얼...</t>
+          <t>[김한솔 변호사 칼럼] 양육비변호사 상담 증가… 양육비 미지급 분쟁, 법...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260313/133521985/1</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864116</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-13 00:53:13.631512+00:00</t>
+          <t>2026-03-13 00:58:09.905794+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>변호사 상담 단계, 소송 제기 전</t>
+          <t>이혼 소송 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>별거 중이던 아내에게 다른 남자가 생겼음을 알게 된 남편이 상간자 소송 및 재산분할 관련 법적 조언을 구한 사건입니다. 아내가 상간남에게 부부 공동재산을 보낸 정황이 있으며, 남편은 상간남에게 책임을 묻고 재산분할에 있어 아내의 특유재산까지 포함시키려 합니다. 변호사는 상간자 소송 가능성과 재산분할 시 특유재산 포함 가능성을 언급했습니다.</t>
+          <t>박지윤이 MBN·채널S '전현무계획3'에 출연하여 전현무와의 KBS 시절 에피소드를 공개할 예정이라는 내용의 연예 기사입니다. 기사 서두에 최동석 전 아나운서와 이혼 소송 중이라는 사실이 언급됩니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>개인 간의 상간자 소송으로 집단적 피해(적합 조건 3)가 아니며, 상대방(상간남)의 자력 정보가 없어 배상 능력 확인(적합 조건 2)이 어렵습니다. 피해 규모 또한 소송금융 투자 대상으로 적합한 '수억 원 이상'의 대규모 피해(적합 조건 4)로 보기 어렵습니다.</t>
+          <t>기사는 연예인의 개인적인 이혼 소송에 대한 언급으로, 소송금융 투자 대상이 되는 집단적 피해, 명확한 상대방 책임, 대규모 피해 금액 등의 적합 조건에 해당하지 않습니다. 또한, 기사 내용 자체가 소송의 구체적인 내용이나 법적 쟁점을 다루지 않고 연예계 소식에 초점을 맞추고 있어 투자 검토를 위한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>별거 중 다른 男 생긴 아내…상간자 소송 가능한가요</t>
+          <t>‘이혼 소송 중’ 박지윤, 전현무 만나 KBS 시절 폭로 “신입 때 비주얼...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003545408</t>
+          <t>https://sports.donga.com/ent/article/all/20260313/133521985/1</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-13 00:43:20.193609+00:00</t>
+          <t>2026-03-13 00:53:13.631512+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>법률 상담 및 위자료 청구 소송 검토</t>
+          <t>변호사 상담 단계, 소송 제기 전</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>조정 이혼 후 재결합한 부부 중 한쪽의 외도가 발각된 상황에서 위자료 청구 가능성과 친권 변경 절차에 대한 법률 자문 기사입니다. 사실혼 부당 파기에 따른 위자료 청구 소송도 가능하다고 언급됩니다.</t>
+          <t>별거 중이던 아내에게 다른 남자가 생겼음을 알게 된 남편이 상간자 소송 및 재산분할 관련 법적 조언을 구한 사건입니다. 아내가 상간남에게 부부 공동재산을 보낸 정황이 있으며, 남편은 상간남에게 책임을 묻고 재산분할에 있어 아내의 특유재산까지 포함시키려 합니다. 변호사는 상간자 소송 가능성과 재산분할 시 특유재산 포함 가능성을 언급했습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 기사는 개인 간의 가족법 분쟁(이혼 후 재결합 중 외도 및 위자료 청구)에 대한 법률 자문 내용을 담고 있습니다. 소송금융 투자에 적합한 대규모 집단 피해, 명확한 기업/기관 상대방, 충분한 자력 등의 조건에 해당하지 않습니다. (적합 조건 2, 3, 4 불충족)</t>
+          <t>개인 간의 상간자 소송으로 집단적 피해(적합 조건 3)가 아니며, 상대방(상간남)의 자력 정보가 없어 배상 능력 확인(적합 조건 2)이 어렵습니다. 피해 규모 또한 소송금융 투자 대상으로 적합한 '수억 원 이상'의 대규모 피해(적합 조건 4)로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>조정 이혼 후 재결합했다가 외도 발각…친권 넘기려면 어떤 절차 필요할...</t>
+          <t>별거 중 다른 男 생긴 아내…상간자 소송 가능한가요</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/AG9TU153LMGG</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003545408</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-12 12:47:01.810527+00:00</t>
+          <t>2026-03-13 00:43:20.193609+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>이혼 및 상간남 소송 진행 중</t>
+          <t>법률 상담 및 위자료 청구 소송 검토</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>이혼 소송 중인 A씨가 아내가 상간남에게 건넨 돈에 대해 손해를 줄일 방법을 모색하고 있습니다. 변호사는 해당 금액이 부부 공동생활에 필요한 자금이 아니므로 상간자에게 대여한 금원으로 간주하여 이혼 소송 과정에서 아내 몫으로 계산할 수 있다고 조언했습니다. 이는 개인 간의 재산 분할 및 불법행위 손해배상 관련 법적 분쟁입니다.</t>
+          <t>조정 이혼 후 재결합한 부부 중 한쪽의 외도가 발각된 상황에서 위자료 청구 가능성과 친권 변경 절차에 대한 법률 자문 기사입니다. 사실혼 부당 파기에 따른 위자료 청구 소송도 가능하다고 언급됩니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 및 상간남 소송으로, 집단적 피해(부적합 조건)가 아니며 피해 규모와 상대방의 자력(부적합 조건)이 불분명합니다. 소송금융은 대규모 피해나 자력 있는 상대방을 대상으로 하므로, 이와 같은 개별 사건은 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 개인 간의 가족법 분쟁(이혼 후 재결합 중 외도 및 위자료 청구)에 대한 법률 자문 내용을 담고 있습니다. 소송금융 투자에 적합한 대규모 집단 피해, 명확한 기업/기관 상대방, 충분한 자력 등의 조건에 해당하지 않습니다. (적합 조건 2, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>별거 중이니까 상간남 소송 못 해  아내의 뻔뻔한 가스라이팅… 진실은...</t>
+          <t>조정 이혼 후 재결합했다가 외도 발각…친권 넘기려면 어떤 절차 필요할...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/BAN760FA3NQA</t>
+          <t>https://lawtalknews.co.kr/article/AG9TU153LMGG</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-12 12:41:19.914071+00:00</t>
+          <t>2026-03-12 12:47:01.810527+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>아내 및 상간남</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>법리 해설</t>
+          <t>이혼 및 상간남 소송 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>이 기사는 상간녀 소송에서 피고(상간녀)가 위자료를 전액 지급했을 때 발생할 수 있는 구상권 청구 절차에 대해 설명합니다. 부정행위를 저지른 배우자와 상간녀가 '부진정연대채무' 관계에 있음을 법리적으로 풀이하며, 구상권 청구의 필요성을 강조합니다.</t>
+          <t>이혼 소송 중인 A씨가 아내가 상간남에게 건넨 돈에 대해 손해를 줄일 방법을 모색하고 있습니다. 변호사는 해당 금액이 부부 공동생활에 필요한 자금이 아니므로 상간자에게 대여한 금원으로 간주하여 이혼 소송 과정에서 아내 몫으로 계산할 수 있다고 조언했습니다. 이는 개인 간의 재산 분할 및 불법행위 손해배상 관련 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 위자료 및 상간녀 구상권에 대한 법리적 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 집단적 피해 여부 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 사건은 개인 간의 이혼 및 상간남 소송으로, 집단적 피해(부적합 조건)가 아니며 피해 규모와 상대방의 자력(부적합 조건)이 불분명합니다. 소송금융은 대규모 피해나 자력 있는 상대방을 대상으로 하므로, 이와 같은 개별 사건은 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>가치관의 변화와 사법부의 잣대, 이혼위자료와 상간녀 구상권을 바라보...</t>
+          <t>별거 중이니까 상간남 소송 못 해  아내의 뻔뻔한 가스라이팅… 진실은...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202603121039271186cf2d78c68_7</t>
+          <t>https://lawtalknews.co.kr/article/BAN760FA3NQA</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-12 12:40:12.784558+00:00</t>
+          <t>2026-03-12 12:41:19.914071+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>상간자 소송 판결 선고 후 구상금 청구 가능성 제기</t>
+          <t>법리 해설</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>A씨의 아내가 상간자 B씨를 상대로 제기한 손해배상 소송에서 B씨는 2500만원을 지급하라는 판결을 받았다. A씨는 이혼을 막기 위해 아내에게 3000만원을 지급했으며, 이에 따라 A씨가 B씨에게 구상권을 행사할 가능성이 제기되고 있다.</t>
+          <t>이 기사는 상간녀 소송에서 피고(상간녀)가 위자료를 전액 지급했을 때 발생할 수 있는 구상권 청구 절차에 대해 설명합니다. 부정행위를 저지른 배우자와 상간녀가 '부진정연대채무' 관계에 있음을 법리적으로 풀이하며, 구상권 청구의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>적합 조건 '상대방 책임 명확' 및 '증거 확보 가능'에 해당하나, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고(수천만원대), 상대방이 개인으로 자력 확인이 어렵다는 점에서 투자 매력도가 낮다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 위자료 및 상간녀 구상권에 대한 법리적 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 집단적 피해 여부 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>2500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>불륜남의 이중고: 아내에 3천만원, 전 연인에겐 '구상금 폭탄' 터지나</t>
+          <t>가치관의 변화와 사법부의 잣대, 이혼위자료와 상간녀 구상권을 바라보...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/4LFDYCHLE1N4</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202603121039271186cf2d78c68_7</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-10 12:58:17.941020+00:00</t>
+          <t>2026-03-12 12:40:12.784558+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>이혼소송 증가 추세</t>
+          <t>상간자 소송 판결 선고 후 구상금 청구 가능성 제기</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>최근 협의이혼 대신 이혼소송으로 이어지는 사례가 증가하고 있으며, 재산분할과 양육권 분쟁이 이혼소송의 핵심 쟁점으로 부상하고 있습니다. 혼인 기간 중 형성된 재산의 공동 재산 여부가 주요 분쟁 요인으로 언급됩니다.</t>
+          <t>A씨의 아내가 상간자 B씨를 상대로 제기한 손해배상 소송에서 B씨는 2500만원을 지급하라는 판결을 받았다. A씨는 이혼을 막기 위해 아내에게 3000만원을 지급했으며, 이에 따라 A씨가 B씨에게 구상권을 행사할 가능성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 이혼소송의 일반적인 증가 추세와 쟁점을 다루고 있습니다. 소송금융 투자에 적합한 명확한 피고, 집단적 피해, 구체적인 피해 규모 등의 조건이 부재하여 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>적합 조건 '상대방 책임 명확' 및 '증거 확보 가능'에 해당하나, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고(수천만원대), 상대방이 개인으로 자력 확인이 어렵다는 점에서 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2500만원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>이혼소송 증가 추세···재산분할·양육권 분쟁이 핵심 쟁점</t>
+          <t>불륜남의 이중고: 아내에 3천만원, 전 연인에겐 '구상금 폭탄' 터지나</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>enetnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47624</t>
+          <t>https://lawtalknews.co.kr/article/4LFDYCHLE1N4</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-10 01:03:10.592989+00:00</t>
+          <t>2026-03-10 12:58:17.941020+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>이혼 및 재산분할 소송 최종 확정</t>
+          <t>이혼소송 증가 추세</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>김주하 아나운서는 2013년 전 남편의 외도와 가정폭력을 이유로 이혼소송을 제기했으며, 2016년 재산분할이 최종 확정되며 파경을 맞았습니다. 그녀는 이후 방송을 통해 이혼 사유와 개인적인 고통을 공개했습니다.</t>
+          <t>최근 협의이혼 대신 이혼소송으로 이어지는 사례가 증가하고 있으며, 재산분할과 양육권 분쟁이 이혼소송의 핵심 쟁점으로 부상하고 있습니다. 혼인 기간 중 형성된 재산의 공동 재산 여부가 주요 분쟁 요인으로 언급됩니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이혼 및 재산분할 소송이 2016년에 최종 확정되어 이미 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 사건이 아닌 이혼소송의 일반적인 증가 추세와 쟁점을 다루고 있습니다. 소송금융 투자에 적합한 명확한 피고, 집단적 피해, 구체적인 피해 규모 등의 조건이 부재하여 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>김주하, 전남편 가정폭력 그후?… 아들이 당한 걸 기억해</t>
+          <t>이혼소송 증가 추세···재산분할·양육권 분쟁이 핵심 쟁점</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>enetnews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15992907</t>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47624</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-06 00:54:47.729165+00:00</t>
+          <t>2026-03-10 01:03:10.592989+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>전 남편</t>
+          <t>김주하의 전 남편</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>이혼소송 및 재산분할 최종 확정</t>
+          <t>이혼 및 재산분할 소송 최종 확정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>방송인 김주하가 2013년 전 남편의 외도와 가정폭력을 이유로 이혼소송을 제기하여 2016년 재산분할이 최종 확정되며 파경을 맞은 사건입니다. 기사에서는 아들이 아버지를 '주먹 배신자'라고 기억하는 등 가정폭력으로 인한 정서적 피해가 언급되었습니다.</t>
+          <t>김주하 아나운서는 2013년 전 남편의 외도와 가정폭력을 이유로 이혼소송을 제기했으며, 2016년 재산분할이 최종 확정되며 파경을 맞았습니다. 그녀는 이후 방송을 통해 이혼 사유와 개인적인 고통을 공개했습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 사건은 2016년 이혼소송 및 재산분할이 최종 확정되어 이미 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없으며, 추가적인 법적 절차를 통한 금전적 회수 가능성이 낮아 부적합 조건에 해당합니다.</t>
+          <t>이혼 및 재산분할 소송이 2016년에 최종 확정되어 이미 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>김주하, 전남편 가정폭력 그후  아들이 기억…아빠를 '주먹 배신자'라고...</t>
+          <t>김주하, 전남편 가정폭력 그후?… 아들이 당한 걸 기억해</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105455862154</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15992907</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-06 00:39:23.559514+00:00</t>
+          <t>2026-03-06 00:54:47.729165+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>숙행</t>
+          <t>전 남편</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>상간녀 위자료 청구 소송 첫 변론기일 예정</t>
+          <t>이혼소송 및 재산분할 최종 확정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>트로트 가수 숙행이 유부남 A씨와의 부적절한 관계로 인해 A씨의 아내 B씨로부터 상간녀 위자료 청구 소송을 당했습니다. 숙행 측은 혼인 관계가 이미 파탄에 이르렀다는 A씨의 말을 믿었다고 주장하며, 법원은 혼인 파탄 여부를 집중적으로 심리할 예정입니다. 첫 변론기일은 4월로 잡혔습니다.</t>
+          <t>방송인 김주하가 2013년 전 남편의 외도와 가정폭력을 이유로 이혼소송을 제기하여 2016년 재산분할이 최종 확정되며 파경을 맞은 사건입니다. 기사에서는 아들이 아버지를 '주먹 배신자'라고 기억하는 등 가정폭력으로 인한 정서적 피해가 언급되었습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(혼인 파탄 여부가 쟁점), 집단적 피해가 아니며(피해자 1명), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다. 소송금융이 일반적으로 추구하는 대규모 집단 소송이나 고액 사건에 해당하지 않아 투자 매력이 낮습니다.</t>
+          <t>해당 사건은 2016년 이혼소송 및 재산분할이 최종 확정되어 이미 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없으며, 추가적인 법적 절차를 통한 금전적 회수 가능성이 낮아 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>‘유부남과 엘리베이터 키스’ 숙행, 상간녀 재판 4월 시작</t>
+          <t>김주하, 전남편 가정폭력 그후  아들이 기억…아빠를 '주먹 배신자'라고...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260305503534?OutUrl=naver</t>
+          <t>http://www.stoo.com/article.php?aid=105455862154</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-05 00:48:01.106157+00:00</t>
+          <t>2026-03-06 00:39:23.559514+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>숙행</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>법원 판결 선고 및 반환 명령</t>
+          <t>상간녀 위자료 청구 소송 첫 변론기일 예정</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>중국에서 10세 소년이 이혼한 아버지를 상대로 세뱃돈 1700만원 반환 소송을 제기하여 승소했다. 아버지는 아들 동의 없이 세뱃돈을 재혼 비용으로 사용했으며, 법원은 세뱃돈이 자녀의 개인 재산임을 인정하고 원금과 이자 전액을 반환하라고 명령했다.</t>
+          <t>트로트 가수 숙행이 유부남 A씨와의 부적절한 관계로 인해 A씨의 아내 B씨로부터 상간녀 위자료 청구 소송을 당했습니다. 숙행 측은 혼인 관계가 이미 파탄에 이르렀다는 A씨의 말을 믿었다고 주장하며, 법원은 혼인 파탄 여부를 집중적으로 심리할 예정입니다. 첫 변론기일은 4월로 잡혔습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이미 법원 판결이 선고되어 사건이 종결되었으므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 소액(약 1700만원)이며 상대방이 개인이라 자력 확보가 불확실하여 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하지 않고(혼인 파탄 여부가 쟁점), 집단적 피해가 아니며(피해자 1명), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다. 소송금융이 일반적으로 추구하는 대규모 집단 소송이나 고액 사건에 해당하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>약 1700만원 (8만2750위안)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>10살 아들 세뱃돈으로 재혼?…1700만원 꿀꺽한 아빠, 법원 판단은</t>
+          <t>‘유부남과 엘리베이터 키스’ 숙행, 상간녀 재판 4월 시작</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/02/27/2026022718144434478</t>
+          <t>https://www.segye.com/newsView/20260305503534?OutUrl=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-28 01:39:05.215355+00:00</t>
+          <t>2026-03-05 00:48:01.106157+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>이혼 절차 종결, 자녀들의 성 변경은 개인적 결정</t>
+          <t>법원 판결 선고 및 반환 명령</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>안젤리나 졸리와 브래드 피트의 자녀들이 공식 활동명에서 아버지의 성 '피트'를 제외하고 '졸리' 성만 사용하는 것으로 알려졌다. 샤일로는 법적으로 성을 변경했으며, 다른 자녀들도 영화 크레딧이나 자기소개에서 '졸리' 성을 사용했다. 이에 브래드 피트 측은 충격을 받은 것으로 전해졌다.</t>
+          <t>중국에서 10세 소년이 이혼한 아버지를 상대로 세뱃돈 1700만원 반환 소송을 제기하여 승소했다. 아버지는 아들 동의 없이 세뱃돈을 재혼 비용으로 사용했으며, 법원은 세뱃돈이 자녀의 개인 재산임을 인정하고 원금과 이자 전액을 반환하라고 명령했다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 사건은 소송금융 투자의 핵심 대상인 명확한 금전적 손해배상 청구권이 부재하며, 가족 간의 개인적인 문제에 해당한다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융이 일반적으로 다루는 상업적 분쟁이나 집단 피해 사건이 아니다.</t>
+          <t>이미 법원 판결이 선고되어 사건이 종결되었으므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 소액(약 1700만원)이며 상대방이 개인이라 자력 확보가 불확실하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1700만원 (8만2750위안)</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'연대 입학' 매덕스, 父 브래드 피트 성 삭제…피트 측  충격</t>
+          <t>10살 아들 세뱃돈으로 재혼?…1700만원 꿀꺽한 아빠, 법원 판단은</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408157</t>
+          <t>https://www.mt.co.kr/world/2026/02/27/2026022718144434478</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-28 00:35:00.381234+00:00</t>
+          <t>2026-02-28 01:39:05.215355+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>아내의 이혼 소장 접수로 소송 개시</t>
+          <t>이혼 절차 종결, 자녀들의 성 변경은 개인적 결정</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>결혼 20년 차 남편이 아내로부터 '아침밥을 강요하는 폭군', '성적으로 타락한 남편'이라는 내용의 이혼 소장을 받았습니다. 남편은 이를 거짓 폭로라며 부인하고 있으며, 변호사들은 사실과 다른 내용의 소장이 흔하며 가부장적 태도도 이혼 사유가 될 수 있다고 설명합니다. 재산분할 및 양육권이 주요 쟁점이 될 것으로 보입니다.</t>
+          <t>안젤리나 졸리와 브래드 피트의 자녀들이 공식 활동명에서 아버지의 성 '피트'를 제외하고 '졸리' 성만 사용하는 것으로 알려졌다. 샤일로는 법적으로 성을 변경했으며, 다른 자녀들도 영화 크레딧이나 자기소개에서 '졸리' 성을 사용했다. 이에 브래드 피트 측은 충격을 받은 것으로 전해졌다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 이혼 소송으로, 상대방(아내)이 대기업, 금융기관 등 자력이 충분한 주체가 아니며 피해 규모 또한 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 아내의 주장이 남편에 의해 강력히 부인되고 있어 책임 소재가 불분명하며, 객관적인 증거의 명확성도 낮습니다. 집단적 피해나 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 소송금융 투자의 핵심 대상인 명확한 금전적 손해배상 청구권이 부재하며, 가족 간의 개인적인 문제에 해당한다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융이 일반적으로 다루는 상업적 분쟁이나 집단 피해 사건이 아니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>성적 타락 남편?” 평범한 가장 낙인찍은 아내의 무리수…증거 없는 ‘...</t>
+          <t>'연대 입학' 매덕스, 父 브래드 피트 성 삭제…피트 측  충격</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107507&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://www.joongang.co.kr/article/25408157</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-24 00:42:34.447605+00:00</t>
+          <t>2026-02-28 00:35:00.381234+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>가족</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>아내의 이혼 소장 접수로 소송 개시</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>결혼 20년 차 남편이 아내로부터 '아침밥을 강요하는 폭군', '성적으로 타락한 남편'이라는 내용의 이혼 소장을 받았습니다. 남편은 이를 거짓 폭로라며 부인하고 있으며, 변호사들은 사실과 다른 내용의 소장이 흔하며 가부장적 태도도 이혼 사유가 될 수 있다고 설명합니다. 재산분할 및 양육권이 주요 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>이 사건은 개인 간의 이혼 소송으로, 상대방(아내)이 대기업, 금융기관 등 자력이 충분한 주체가 아니며 피해 규모 또한 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 아내의 주장이 남편에 의해 강력히 부인되고 있어 책임 소재가 불분명하며, 객관적인 증거의 명확성도 낮습니다. 집단적 피해나 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>성적 타락 남편?” 평범한 가장 낙인찍은 아내의 무리수…증거 없는 ‘...</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107507&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:42:34.447605+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>가족</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>2016년 이혼 소송 판결 확정</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>김주하 앵커가 방송에서 전 남편의 과거 외도, 폭행, 결혼 전 이혼 사실 은폐 등을 고백했다. 2013년 이혼 소송을 제기하여 2016년 마무리되었으며, 위자료 5천만원과 재산분할 10억2100만원을 지급받는 판결을 받았다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>이미 2016년 이혼 소송이 종결되어 판결이 확정된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
+      <c r="H44" t="inlineStr">
         <is>
           <t>10억 7100만원 (위자료 및 재산분할 합계)</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr">
+      <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J44" t="inlineStr">
         <is>
           <t>김주하, 돌연 고백  폭행·외도 前남편은 성형男 [스타이슈]</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K44" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/02/22/2026022207331468704</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N44" t="inlineStr">
         <is>
           <t>2026-02-22 00:51:26.960193+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N43"/>
+  <autoFilter ref="A1:N44"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>