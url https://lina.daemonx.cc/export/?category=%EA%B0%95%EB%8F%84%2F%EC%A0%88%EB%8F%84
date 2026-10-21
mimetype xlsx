--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="36" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="47" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -533,170 +533,242 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>강도/절도</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 검거, 추가 수사 진행 중</t>
+          <t>항소심에서 집행유예 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>캐나다 밴쿠버에서 고가의 포켓몬 카드를 노린 강도 사건이 잇따라 발생했습니다. 용의자는 페이스북 마켓플레이스에서 거래를 유도한 뒤 곰 퇴치 스프레이를 사용해 카드를 탈취했으며, 경찰의 함정 수사로 검거되었습니다. 현재까지 5건의 유사 사건이 접수되었으며, 경찰은 추가 피해자 가능성을 열어두고 수사를 지속하고 있습니다.</t>
+          <t>50대 A씨가 10대 B양의 금팔찌를 빼앗은 혐의 등으로 기소되어 항소심에서 징역 2년에 집행유예 3년을 선고받았다. A씨가 피해 금액을 상회하는 금액을 형사 공탁하여 피해 보상이 이루어진 점이 참작되어 원심보다 감형되었다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방이 개인 강도로 자력 확보가 어려워 배상금 회수 가능성이 낮습니다 (적합 조건 2 불충족). 피해 규모가 '수억 원 이상'으로 명확히 특정되지 않았고, 집단소송을 위한 다수 피해자(수십 명 이상) 요건에도 미달합니다 (적합 조건 3, 4 불충족). 책임은 명확하고 증거는 확보되었으나, 투자 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>피해 금액이 소액(81만 원)이고, 가해자가 개인으로 자력이 충분하지 않음. 또한, 피해 금액을 상회하는 형사 공탁이 이루어져 피해 보상이 완료된 것으로 보여 소송금융 투자 대상으로서의 회수 가능성이 없음. (적합 조건 2, 4 미충족, 부적합 조건 해당)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>81만 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>최소 5명 (추가 피해자 가능성 있음)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>거래하자  만난 뒤 곰 퇴치 스프레이…포켓몬 카드 강도 확산</t>
+          <t>여성 뒤쫓아가 금품 뺏은 50대…항소심서 집행유예</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604060737338326</t>
+          <t>http://www.yonhapnewstv.co.kr/news/AKR20260820113525KW7</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:27:47.596714+00:00</t>
+          <t>2026-09-01 07:01:25.920882+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>강도/절도</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>경찰 수사 및 용의자 검거, 추가 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>캐나다 밴쿠버에서 고가의 포켓몬 카드를 노린 강도 사건이 잇따라 발생했습니다. 용의자는 페이스북 마켓플레이스에서 거래를 유도한 뒤 곰 퇴치 스프레이를 사용해 카드를 탈취했으며, 경찰의 함정 수사로 검거되었습니다. 현재까지 5건의 유사 사건이 접수되었으며, 경찰은 추가 피해자 가능성을 열어두고 수사를 지속하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방이 개인 강도로 자력 확보가 어려워 배상금 회수 가능성이 낮습니다 (적합 조건 2 불충족). 피해 규모가 '수억 원 이상'으로 명확히 특정되지 않았고, 집단소송을 위한 다수 피해자(수십 명 이상) 요건에도 미달합니다 (적합 조건 3, 4 불충족). 책임은 명확하고 증거는 확보되었으나, 투자 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>최소 5명 (추가 피해자 가능성 있음)</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>거래하자  만난 뒤 곰 퇴치 스프레이…포켓몬 카드 강도 확산</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604060737338326</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:27:47.596714+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>강도/절도</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>태국 경찰 수사 및 용의자 체포</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>태국 파타야에서 한국인 관광객 A씨가 트랜스젠더 여성에게 현금 2만바트(약 93만원)를 도난당했습니다. 용의자는 경찰에 체포되어 범행을 시인했으며, 과거 유사 범죄 전력도 확인되었습니다. 파타야 해변에서는 외국인 관광객을 노린 유사 범죄가 잇따라 발생하고 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>피해 금액이 소액(약 93만원)이며, 상대방이 개인이므로 자력 확보가 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족, 적합 조건 4 '피해 규모가 큼' 미충족)</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>약 93만원 (2만바트)</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>최소 2명 (한국인 A씨, 중국인 관광객), 유사 피해 다수</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>파타야 풀빌라 간 韓남성, 트랜스젠더들과 술파티하다 현금 털려</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603090623151111</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-09 00:21:01.808264+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>