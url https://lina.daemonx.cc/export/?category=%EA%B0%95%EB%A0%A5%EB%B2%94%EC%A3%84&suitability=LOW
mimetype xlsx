--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="31" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,664 +535,736 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>장윤기</t>
+          <t>A씨 (베트남 국적 20대 남성)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>23세 장윤기가 광주에서 일면식 없는 여고생을 살해하고 남학생에게 중상을 입힌 혐의로 검찰에 송치되었습니다. 원래 스토킹 신고 여성에게 범행을 계획했으나 찾지 못하자 대상을 바꾼 '분노 범죄'로 밝혀졌습니다. 경찰은 증거인멸 시도와 계획성을 확인했으며, 장윤기는 과거 폭행 및 성폭행 관련 사건 이력이 있습니다.</t>
+          <t>부산에서 20대 베트남인 남성 A씨가 같은 국적의 20대 여성 B씨를 금품을 빼앗을 목적으로 살해한 혐의로 경찰에 체포되었습니다. A씨는 B씨의 주거지에 침입해 흉기로 위협하고 결박한 뒤 목을 졸라 살해한 것으로 조사되었습니다. 경찰은 A씨에 대해 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고 피해 규모가 중대하며 증거도 충분하나, 피의자가 개인으로 배상 능력이 불분명하여 소송금융 투자 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 가장 중요한 적합 조건 2(상대방 자력 충분)에 부합하지 않습니다. 피고가 금품을 목적으로 한 개인 범죄자이므로 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 중상 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고개 빳빳이 든 채…‘여고생 살해범’ 장윤기, 심정 묻자 돌아온 말</t>
+          <t>금품 빼앗을 목적으로…동포 여성 목 졸라 살해한 베트남 20대</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1136417</t>
+          <t>https://www.mt.co.kr/society/2026/08/27/2026082719531518325</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-19 08:03:53.825661+00:00</t>
+          <t>2026-08-29 07:00:33.998697+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>장윤기</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>현지 경찰 수사 진행 중, 일부 피의자 체포</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 살인, 납치, 성폭행 등 강력 범죄가 잇따라 발생하고 있다. 주 인도네시아 한국대사관은 여행객들에게 주의를 당부했으며, 현지 경찰은 일부 사건의 피의자를 체포하여 수사를 진행 중이다.</t>
+          <t>23세 장윤기가 광주에서 일면식 없는 여고생을 살해하고 남학생에게 중상을 입힌 혐의로 검찰에 송치되었습니다. 원래 스토킹 신고 여성에게 범행을 계획했으나 찾지 못하자 대상을 바꾼 '분노 범죄'로 밝혀졌습니다. 경찰은 증거인멸 시도와 계획성을 확인했으며, 장윤기는 과거 폭행 및 성폭행 관련 사건 이력이 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>소송금융의 핵심 조건인 '상대방 책임의 명확성'과 '상대방의 충분한 자력'이 부족하다. 기사에 언급된 범죄들은 개별적인 강력 범죄로, 소송금융 투자 대상이 될 만한 자력 있는 기업이나 기관의 민사상 책임이 명확히 특정되지 않는다. 또한, 인도네시아 현지 법률 및 소송 절차의 복잡성으로 인해 투자 리스크가 높다.</t>
+          <t>피의자의 책임이 명확하고 피해 규모가 중대하며 증거도 충분하나, 피의자가 개인으로 배상 능력이 불분명하여 소송금융 투자 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>외국인 관광객 다수</t>
+          <t>2명 (사망 1명, 중상 1명)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>여행자 천국에서 이런 무서운 일이 …발리서 외국인 살인·성폭행 줄줄...</t>
+          <t>고개 빳빳이 든 채…‘여고생 살해범’ 장윤기, 심정 묻자 돌아온 말</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1956548</t>
+          <t>https://www.wikitree.co.kr/articles/1136417</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:27:35.229676+00:00</t>
+          <t>2026-05-19 08:03:53.825661+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>개별 범죄 사건 발생 및 경찰 수사 진행 중 (추정)</t>
+          <t>현지 경찰 수사 진행 중, 일부 피의자 체포</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 납치 살인, 성폭행 등 강력 범죄가 잇따라 발생하고 있습니다. 주 인도네시아 한국대사관은 관광객들에게 주의를 당부했으며, 우크라이나인 납치 살해, 네덜란드인 피살, 호주 및 중국인 여성 성폭행 등의 사건이 보도되었습니다.</t>
+          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 살인, 납치, 성폭행 등 강력 범죄가 잇따라 발생하고 있다. 주 인도네시아 한국대사관은 여행객들에게 주의를 당부했으며, 현지 경찰은 일부 사건의 피의자를 체포하여 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>소송금융 투자 대상이 되는 대기업, 금융기관 등 자력 있는 단일 피고가 특정되지 않습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 피해는 심각하나, 개별 강력 범죄의 성격이 강하여 집단 민사 소송으로 발전하기 어렵습니다.</t>
+          <t>소송금융의 핵심 조건인 '상대방 책임의 명확성'과 '상대방의 충분한 자력'이 부족하다. 기사에 언급된 범죄들은 개별적인 강력 범죄로, 소송금융 투자 대상이 될 만한 자력 있는 기업이나 기관의 민사상 책임이 명확히 특정되지 않는다. 또한, 인도네시아 현지 법률 및 소송 절차의 복잡성으로 인해 투자 리스크가 높다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>수백만 달러 (우크라이나인 납치 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수 (우크라이나인, 네덜란드인, 호주인, 중국인 등)</t>
+          <t>외국인 관광객 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>발리서 외국인 대상 납치살인·성폭행 등 강력범죄 잇따라</t>
+          <t>여행자 천국에서 이런 무서운 일이 …발리서 외국인 살인·성폭행 줄줄...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202604021834265321</t>
+          <t>http://www.inews24.com/view/1956548</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 12:22:26.810037+00:00</t>
+          <t>2026-04-02 12:27:35.229676+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>가해자에 대한 형사 재판 진행 중</t>
+          <t>개별 범죄 사건 발생 및 경찰 수사 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>2024년 1월 괌에서 한인 관광객 황희준 씨가 강도 사건 중 총격으로 사망했습니다. 피해자의 아내가 가해자에 대한 형사 재판에 증인으로 출석하여 당시 상황을 증언했으며, 현재 재판이 진행 중입니다.</t>
+          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 납치 살인, 성폭행 등 강력 범죄가 잇따라 발생하고 있습니다. 주 인도네시아 한국대사관은 관광객들에게 주의를 당부했으며, 우크라이나인 납치 살해, 네덜란드인 피살, 호주 및 중국인 여성 성폭행 등의 사건이 보도되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(가해자)이 개인으로 추정되어 자력 확보가 어려울 가능성이 높습니다. 집단적 피해가 아닌 개별 사건이며, 기사에서 대기업, 금융기관 등 자력 있는 피고가 특정되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 다만, 형사 재판이 진행 중이므로 증거는 확보될 것으로 보입니다.</t>
+          <t>소송금융 투자 대상이 되는 대기업, 금융기관 등 자력 있는 단일 피고가 특정되지 않습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 피해는 심각하나, 개별 강력 범죄의 성격이 강하여 집단 민사 소송으로 발전하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 달러 (우크라이나인 납치 사례)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (우크라이나인, 네덜란드인, 호주인, 중국인 등)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>은퇴 여행이 비극으로… 괌서 한인 관광객 총격 사망</t>
+          <t>발리서 외국인 대상 납치살인·성폭행 등 강력범죄 잇따라</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260328070016408</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202604021834265321</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-29 00:16:58.264801+00:00</t>
+          <t>2026-04-02 12:22:26.810037+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중 또는 종결</t>
+          <t>가해자에 대한 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>기사는 여성 사이코패스 범죄의 특성을 분석하며 강북 연쇄살인 김소영 사건과 정유정 사건을 언급합니다. 김소영은 약물을 이용해 남성들을 살해했고, 정유정은 과외교사 구인을 미끼로 피해자를 유인해 살해했습니다. 이 기사는 범죄의 심리적 측면에 초점을 맞추고 있습니다.</t>
+          <t>2024년 1월 괌에서 한인 관광객 황희준 씨가 강도 사건 중 총격으로 사망했습니다. 피해자의 아내가 가해자에 대한 형사 재판에 증인으로 출석하여 당시 상황을 증언했으며, 현재 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(가해자)이 개인으로, 소송금융 투자를 위한 충분한 자력을 갖추고 있다고 보기 어렵습니다 (적합 조건 2 미충족). 또한, 기사는 형사 사건의 특성과 가해자의 심리 분석에 초점을 맞추고 있어, 대규모 민사 손해배상 소송의 가능성이나 집단적 피해 구제 절차에 대한 정보가 부족합니다 (적합 조건 3, 4 미충족).</t>
+          <t>상대방(가해자)이 개인으로 추정되어 자력 확보가 어려울 가능성이 높습니다. 집단적 피해가 아닌 개별 사건이며, 기사에서 대기업, 금융기관 등 자력 있는 피고가 특정되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 다만, 형사 재판이 진행 중이므로 증거는 확보될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>풍향계/ 여성 사이코패스의 등장, 강북 연쇄살인 김소영 사건</t>
+          <t>은퇴 여행이 비극으로… 괌서 한인 관광객 총격 사망</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841924</t>
+          <t>https://www.koreadaily.com/article/20260328070016408</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-11 12:40:02.946694+00:00</t>
+          <t>2026-03-29 00:16:58.264801+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김소영, 정유정</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>구속기소, 재판 예정</t>
+          <t>형사 수사 및 재판 진행 중 또는 종결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>약물을 이용해 남성 2명을 잇달아 살해한 혐의를 받는 김소영이 구속기소되었다. 검찰은 김소영의 범행을 이상동기 범죄로 규정했으며, 사이코패스 판정을 받았다. 경찰은 추가 범행 여부도 수사 중이다.</t>
+          <t>기사는 여성 사이코패스 범죄의 특성을 분석하며 강북 연쇄살인 김소영 사건과 정유정 사건을 언급합니다. 김소영은 약물을 이용해 남성들을 살해했고, 정유정은 과외교사 구인을 미끼로 피해자를 유인해 살해했습니다. 이 기사는 범죄의 심리적 측면에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 및 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이하나(적합 조건 5), 피고가 개인 범죄자로서 자력이 충분하지 않아(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 매우 낮다. 또한 집단적 피해로 보기 어렵다(적합 조건 3 미충족).</t>
+          <t>상대방(가해자)이 개인으로, 소송금융 투자를 위한 충분한 자력을 갖추고 있다고 보기 어렵습니다 (적합 조건 2 미충족). 또한, 기사는 형사 사건의 특성과 가해자의 심리 분석에 초점을 맞추고 있어, 대규모 민사 손해배상 소송의 가능성이나 집단적 피해 구제 절차에 대한 정보가 부족합니다 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>최소 2명 (추가 2건 수사 중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 김소영 구속기소...검찰  이상동기 범죄  규정</t>
+          <t>풍향계/ 여성 사이코패스의 등장, 강북 연쇄살인 김소영 사건</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603102045153278</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841924</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-10 12:41:45.641489+00:00</t>
+          <t>2026-03-11 12:40:02.946694+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>M씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 재판 최종 확정</t>
+          <t>구속기소, 재판 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2016년 광주 PC방에서 케냐 국적 난민 신청자 M씨가 종업원을 살해하고 강도 행각을 벌인 사건. M씨는 잔혹한 범행 후 경찰서에서도 난동을 부렸으며, 심신미약 주장은 받아들여지지 않았다. 재판부는 M씨에게 징역 25년을 선고했고, 이는 항소심에서도 유지되어 최종 확정되었다.</t>
+          <t>약물을 이용해 남성 2명을 잇달아 살해한 혐의를 받는 김소영이 구속기소되었다. 검찰은 김소영의 범행을 이상동기 범죄로 규정했으며, 사이코패스 판정을 받았다. 경찰은 추가 범행 여부도 수사 중이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>가해자(M씨)의 형사 재판이 이미 종결되어(부적합 조건: 이미 종결된 사건) 신규 소송 발굴 대상이 아니다. 또한, 가해자가 난민 신청자로 자력이 없어 손해배상금 회수가 불가능하여(부적합 조건: 상대방에게 자력이 충분함) 소송금융 투자 대상으로서의 회수 가능성이 매우 낮다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 및 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이하나(적합 조건 5), 피고가 개인 범죄자로서 자력이 충분하지 않아(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 매우 낮다. 또한 집단적 피해로 보기 어렵다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>사망 1명, 강도 피해 1명</t>
+          <t>최소 2명 (추가 2건 수사 중)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>케냐 갈 돈 없어서  난민, 알바생 입에 수저 7개 욱여넣어 [그해 오늘]</t>
+          <t>'모텔 연쇄살인' 김소영 구속기소...검찰  이상동기 범죄  규정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01079126645381680</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603102045153278</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-09 00:16:04.822995+00:00</t>
+          <t>2026-03-10 12:41:45.641489+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>M씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 미확인</t>
+          <t>형사 재판 최종 확정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>미국 오하이오주 클리블랜드에서 8~14세 흑인 소녀 2명의 시신이 여행 가방에 담긴 채 발견되었습니다. 예비 DNA 검사 결과 두 소녀는 이복자매 관계로 확인되었으나, 신원과 사망 원인은 아직 밝혀지지 않았습니다. 경찰은 용의자를 찾지 못했으며, 관련 정보를 제보해 달라고 요청했습니다.</t>
+          <t>2016년 광주 PC방에서 케냐 국적 난민 신청자 M씨가 종업원을 살해하고 강도 행각을 벌인 사건. M씨는 잔혹한 범행 후 경찰서에서도 난동을 부렸으며, 심신미약 주장은 받아들여지지 않았다. 재판부는 M씨에게 징역 25년을 선고했고, 이는 항소심에서도 유지되어 최종 확정되었다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 사건은 현재 용의자가 특정되지 않은 살인 사건으로, 주로 형사 수사가 진행 중입니다. 소송금융의 핵심 요소인 명확한 민사상 피고와 충분한 자력, 그리고 대규모의 금전적 피해액이 불분명하여 투자 적합도가 낮습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>가해자(M씨)의 형사 재판이 이미 종결되어(부적합 조건: 이미 종결된 사건) 신규 소송 발굴 대상이 아니다. 또한, 가해자가 난민 신청자로 자력이 없어 손해배상금 회수가 불가능하여(부적합 조건: 상대방에게 자력이 충분함) 소송금융 투자 대상으로서의 회수 가능성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>사망 1명, 강도 피해 1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>산책길에 소녀들 시신 든 여행가방 발견… “피해자 2명은 이복자매” ...</t>
+          <t>케냐 갈 돈 없어서  난민, 알바생 입에 수저 7개 욱여넣어 [그해 오늘]</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/USA-amrica/2026/03/05/20260305500132?wlog_tag3=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01079126645381680</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-06 01:18:45.914402+00:00</t>
+          <t>2026-03-09 00:16:04.822995+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>강력범죄</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 용의자 미확인</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>미국 오하이오주 클리블랜드에서 8~14세 흑인 소녀 2명의 시신이 여행 가방에 담긴 채 발견되었습니다. 예비 DNA 검사 결과 두 소녀는 이복자매 관계로 확인되었으나, 신원과 사망 원인은 아직 밝혀지지 않았습니다. 경찰은 용의자를 찾지 못했으며, 관련 정보를 제보해 달라고 요청했습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>이 사건은 현재 용의자가 특정되지 않은 살인 사건으로, 주로 형사 수사가 진행 중입니다. 소송금융의 핵심 요소인 명확한 민사상 피고와 충분한 자력, 그리고 대규모의 금전적 피해액이 불분명하여 투자 적합도가 낮습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>산책길에 소녀들 시신 든 여행가방 발견… “피해자 2명은 이복자매” ...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/USA-amrica/2026/03/05/20260305500132?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:18:45.914402+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>강력범죄</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>20대 피고인 3명 및 배달원 공범</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>형사 재판 종결, 손해배상 명령</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>러시아 옴스크 법원이 가상자산 보유자를 노린 20대 3명에게 강도 및 주거침입 혐의로 징역 5년을 선고하고 피해자에게 약 730만원의 손해배상을 명령했습니다. 이들은 택배기사 정보를 이용해 표적을 정했으나 이웃 신고로 범행이 미수에 그쳤습니다. 전 세계적으로 가상자산 보유자를 대상으로 한 '렌치 어택'이 증가하는 가운데, 사법당국이 중형을 선고하며 대응 수위를 높이는 추세입니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>피고인들이 개인이며, 기사에서 언급된 손해배상액(약 730만원)이 소송금융 투자 대상으로 보기에 충분히 크지 않습니다. 또한, 사건은 형사 절차가 종결되어 손해배상 명령이 내려진 상태로, 추가적인 대규모 민사 소송의 여지가 불분명합니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 부적합 조건: 상대방 자력 부족, 피해 규모 작음)</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>약 730만원</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>러시아서 ‘렌치 어택’ 미수에도 징역 5년…가상자산 강도 중형 선고 ...</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/international/336027</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-05 00:32:05.360131+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>