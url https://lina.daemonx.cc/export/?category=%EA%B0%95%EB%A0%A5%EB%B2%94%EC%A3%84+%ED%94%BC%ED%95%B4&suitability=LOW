--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="37" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,960 +535,1104 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>장윤기</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (2016년)</t>
+          <t>형사 재판 3차 진행 중, 4차 재판 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>14세 여중생이 조건만남 중 살해당하고, 범인 김모씨는 징역 40년 확정 판결을 받았습니다. 김씨는 다른 2명의 여성에게도 클로로포름을 이용한 강도 및 폭행을 저지른 것으로 드러났습니다. 이 사건은 2015년에 발생하여 2016년 대법원 판결로 형사 절차가 종결되었습니다.</t>
+          <t>여고생 살해범 장윤기에 대한 3차 형사 재판이 진행 중이며, 피해 여고생을 돕다 흉기에 찔린 남학생의 증언이 있었습니다. 검찰은 장윤기의 왜곡된 성 인식을 보여주는 SNS 대화 및 녹음 파일을 추가 증거로 제출했으며, 피해 유족들은 법정에서 사형을 호소했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>형사 사건은 이미 대법원 판결로 종결되었으며(부적합 조건: 이미 종결된 사건), 민사 손해배상 청구권 또한 사건 발생 시점(2015년)을 고려할 때 소멸시효가 도과했을 가능성이 높습니다. 또한, 상대방(김모씨)은 개인 범죄자로 배상 능력이 충분하지 않아(적합 조건 2 불충족) 소송금융의 핵심인 회수 가능성이 매우 낮습니다. 비록 상대방 책임이 명확하고 증거가 충분하지만, 투자 적합도는 낮습니다.</t>
+          <t>상대방(장윤기)의 책임이 명확하고 증거가 충분하며 형사 재판이 진행 중이어서 사실관계 입증에 유리합니다. 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건이라는 점도 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>사망 1명, 상해 1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>14살 여중생 성매매한 30대... 열심히 안 해  살해, 돈도 뺏었다[뉴스속...</t>
+          <t>살해 후 태연하게 휴대전화 빌린 장윤기…당시 돕던 남학생의 증언</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/08/2026040314192960454</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5208555</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-15 09:55:38.690505+00:00</t>
+          <t>2026-07-29 07:01:28.228473+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>정남규</t>
+          <t>용의자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 사건 종결</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 연쇄살인마 정남규의 범행 수법과 경찰 수사 비화를 다루고 있다. 새벽 귀가 여성을 노려 살해하고 피해자의 고통에서 희열을 느낀 쾌락형 범죄자로 묘사된다. 경찰의 추적을 피하기 위해 범행 수법을 바꾸기도 했으나 결정적 증거로 검거되었다.</t>
+          <t>광주 도심에서 심야 흉기 난동 사건이 발생하여 고교생 1명이 사망하고 1명이 부상당했습니다. 용의자와 피해자들은 서로 모르는 사이로 확인되었으며, 경찰이 사건을 수사 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>소송 상대방(정남규)에게 자력이 충분하지 않아 배상금 회수 가능성이 전무하다. 기사는 과거 연쇄살인 사건의 비화를 다루는 내용으로, 현재 진행 중인 민사상 손해배상 소송이나 그 가능성을 시사하지 않아 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>용의자의 책임은 명확하나, 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실합니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'히든아이', 연쇄살인마 정남규 면담 비화 공개...권일용  등골이 서늘했...</t>
+          <t>광주 도심서 심야 흉기 난동…고교생 1명 사망·1명 부상</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742317</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000033162</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 12:29:34.607456+00:00</t>
+          <t>2026-06-16 15:56:04.847208+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판 1심 진행 예정 (4월 9일 첫 재판)</t>
+          <t>대법원 판결 확정 (2016년)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>20대 여성 김소영이 20대 남성 3명에게 약물을 투여해 사망에 이르게 한 혐의(살인·마약류관리법 위반 등)로 구속 기소되어 재판을 앞두고 있습니다. 김소영은 범행 고의성을 부인하며 사이코패스 진단까지 받았으나, 변호사 선임 비용조차 없어 국선변호인을 기다리는 상황입니다.</t>
+          <t>14세 여중생이 조건만남 중 살해당하고, 범인 김모씨는 징역 40년 확정 판결을 받았습니다. 김씨는 다른 2명의 여성에게도 클로로포름을 이용한 강도 및 폭행을 저지른 것으로 드러났습니다. 이 사건은 2015년에 발생하여 2016년 대법원 판결로 형사 절차가 종결되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 증거가 확보 가능하며(적합 조건 5), 공적 절차(형사 수사 및 재판)가 진행 중입니다(적합 조건 6). 그러나 가해자가 자력이 없는 개인으로 파악되어(부적합 조건: 기타 투자 어려운 이유 있음 - 상대방 자력 부족) 민사상 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>형사 사건은 이미 대법원 판결로 종결되었으며(부적합 조건: 이미 종결된 사건), 민사 손해배상 청구권 또한 사건 발생 시점(2015년)을 고려할 때 소멸시효가 도과했을 가능성이 높습니다. 또한, 상대방(김모씨)은 개인 범죄자로 배상 능력이 충분하지 않아(적합 조건 2 불충족) 소송금융의 핵심인 회수 가능성이 매우 낮습니다. 비록 상대방 책임이 명확하고 증거가 충분하지만, 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'강북 모텔 연쇄살인' 김소영  엄마 밥 먹고싶다…무기징역 무서워</t>
+          <t>14살 여중생 성매매한 30대... 열심히 안 해  살해, 돈도 뺏었다[뉴스속...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032308011927479</t>
+          <t>https://www.mt.co.kr/society/2026/04/08/2026040314192960454</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-23 00:24:56.927226+00:00</t>
+          <t>2026-04-15 09:55:38.690505+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>김길태</t>
+          <t>정남규</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>형사 사건 종결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>2010년 부산에서 발생한 여중생 납치 살인사건의 범인 김길태가 검거 4일 만에 범행을 자백했다. 그는 한 달 전 발생한 20대 여성 강간 사건도 저질렀으며, 1심에서 사형을 선고받았으나 2심에서 무기징역으로 감형되어 대법원에서 확정되었다. 이 사건은 이미 형사 절차가 종결된 상태이다.</t>
+          <t>기사는 연쇄살인마 정남규의 범행 수법과 경찰 수사 비화를 다루고 있다. 새벽 귀가 여성을 노려 살해하고 피해자의 고통에서 희열을 느낀 쾌락형 범죄자로 묘사된다. 경찰의 추적을 피하기 위해 범행 수법을 바꾸기도 했으나 결정적 증거로 검거되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 사건은 2011년 대법원 판결로 형사 절차가 이미 종결되었으므로 소송금융 투자 대상으로 부적합합니다. 또한, 피고인 김길태는 자력이 없는 개인으로, 민사상 손해배상 청구 시 실질적인 회수 가능성이 매우 낮습니다.</t>
+          <t>소송 상대방(정남규)에게 자력이 충분하지 않아 배상금 회수 가능성이 전무하다. 기사는 과거 연쇄살인 사건의 비화를 다루는 내용으로, 현재 진행 중인 민사상 손해배상 소송이나 그 가능성을 시사하지 않아 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>여중생 강간·살해, 나 맞다 …발뺌하던 김길태 무너뜨린 뜻밖의 한마...</t>
+          <t>'히든아이', 연쇄살인마 정남규 면담 비화 공개...권일용  등골이 서늘했...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/14/2026030611065710160</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742317</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:30.334604+00:00</t>
+          <t>2026-03-23 12:29:34.607456+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (범행 동기 및 관계 조사)</t>
+          <t>형사 재판 1심 진행 예정 (4월 9일 첫 재판)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>경남 통영에서 30대 남성이 20~30대 커플을 흉기로 찌른 뒤 도주 중 투신해 사망한 사건. 피해자들은 복부 등을 크게 다쳐 위독한 상태로 병원에서 치료 중이며, 경찰은 범행 동기 및 관계를 조사하고 있다.</t>
+          <t>20대 여성 김소영이 20대 남성 3명에게 약물을 투여해 사망에 이르게 한 혐의(살인·마약류관리법 위반 등)로 구속 기소되어 재판을 앞두고 있습니다. 김소영은 범행 고의성을 부인하며 사이코패스 진단까지 받았으나, 변호사 선임 비용조차 없어 국선변호인을 기다리는 상황입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자가 사망하여 직접적인 손해배상 청구 대상이 사라졌고, 가해자의 자력 여부도 불분명하여 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'에 부합하지 않아 투자 적합도가 낮다.</t>
+          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 증거가 확보 가능하며(적합 조건 5), 공적 절차(형사 수사 및 재판)가 진행 중입니다(적합 조건 6). 그러나 가해자가 자력이 없는 개인으로 파악되어(부적합 조건: 기타 투자 어려운 이유 있음 - 상대방 자력 부족) 민사상 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>커플 흉기로 찌른 30대男, 도주 중 투신해 숨져…피해자들 위독</t>
+          <t>'강북 모텔 연쇄살인' 김소영  엄마 밥 먹고싶다…무기징역 무서워</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11573582?ref=naver</t>
+          <t>https://www.sidae.com/article/2026032308011927479</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-10 12:40:46.884913+00:00</t>
+          <t>2026-03-23 00:24:56.927226+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김길태</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 확인 중</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨가 모텔에서 연쇄 살인을 저지르고 피해자 카드를 이용해 유흥을 즐긴 사건. 경찰이 수사 중이며, 추가 피해자 정황도 확인되고 있음. 피의자는 사이코패스적 성향을 보이며, 범행 후 일본 여행을 가는 등 대담한 행각을 벌였습니다.</t>
+          <t>2010년 부산에서 발생한 여중생 납치 살인사건의 범인 김길태가 검거 4일 만에 범행을 자백했다. 그는 한 달 전 발생한 20대 여성 강간 사건도 저질렀으며, 1심에서 사형을 선고받았으나 2심에서 무기징역으로 감형되어 대법원에서 확정되었다. 이 사건은 이미 형사 절차가 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>피의자가 개인으로, 소송금융 투자 회수를 위한 충분한 자력을 갖추고 있을 가능성이 매우 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 비록 범행 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 증거가 확보 가능하며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 핵심적인 투자 회수 조건이 결여되어 소송금융 투자 적합도가 낮습니다.</t>
+          <t>해당 사건은 2011년 대법원 판결로 형사 절차가 이미 종결되었으므로 소송금융 투자 대상으로 부적합합니다. 또한, 피고인 김길태는 자력이 없는 개인으로, 민사상 손해배상 청구 시 실질적인 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'모텔 살인女' 범행 뒤 치킨집서 20가지 음식 주문…피해자 카드로 결...</t>
+          <t>여중생 강간·살해, 나 맞다 …발뺌하던 김길태 무너뜨린 뜻밖의 한마...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6092086</t>
+          <t>https://www.mt.co.kr/society/2026/03/14/2026030611065710160</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-06 00:25:40.062465+00:00</t>
+          <t>2026-03-14 00:23:30.334604+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대법원 사형 확정</t>
+          <t>경찰 수사 진행 중 (범행 동기 및 관계 조사)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>연쇄 살인범 김용원의 범행을 다룬 기사로, 충북 일대에서 발생한 여러 살인 및 성폭행 사건의 전말과 수사 과정을 조명한다. 김용원은 평범한 외모 뒤에 끔찍한 범죄를 숨겼으며, 결국 대법원에서 사형이 확정되어 사건이 종결되었다. 피해자들은 13세 소녀를 포함한 최소 3명이다.</t>
+          <t>경남 통영에서 30대 남성이 20~30대 커플을 흉기로 찌른 뒤 도주 중 투신해 사망한 사건. 피해자들은 복부 등을 크게 다쳐 위독한 상태로 병원에서 치료 중이며, 경찰은 범행 동기 및 관계를 조사하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피고인 김용원은 이미 대법원에서 사형이 확정되어 사건이 종결되었으며 (부적합 조건: 이미 종결된 사건), 연쇄 살인범으로 자력 확보가 불가능하여 소송금융 투자 대상으로서 부적합합니다 (적합 조건: 상대방에게 자력이 충분함 미충족).</t>
+          <t>가해자가 사망하여 직접적인 손해배상 청구 대상이 사라졌고, 가해자의 자력 여부도 불분명하여 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'에 부합하지 않아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>최소 3명 (살인 피해자)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'꼬리에 꼬리를 무는 그날 이야기' 살인자의 첫인상</t>
+          <t>커플 흉기로 찌른 30대男, 도주 중 투신해 숨져…피해자들 위독</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562439</t>
+          <t>https://www.munhwa.com/article/11573582?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-06 00:23:09.985716+00:00</t>
+          <t>2026-03-10 12:40:46.884913+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>김용원</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>과거 연쇄 살인 사건으로, 형사 절차 종결 추정</t>
+          <t>경찰 수사 진행 중, 추가 피해자 확인 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>SBS '꼬꼬무'에서 연쇄 살인범 김용원의 잔혹한 범죄를 재조명했다. 김용원은 동거녀 살해, 호프집 주인 살해, 20대 청년 살해, 그리고 미성년자 윤지 성폭행 살해 혐의를 받고 있으며, 과거에도 강간, 특수절도 등으로 복역한 전과자이다. 정보원의 제보와 정황 증거들이 그의 범행을 지목하고 있다.</t>
+          <t>피의자 김 모 씨가 모텔에서 연쇄 살인을 저지르고 피해자 카드를 이용해 유흥을 즐긴 사건. 경찰이 수사 중이며, 추가 피해자 정황도 확인되고 있음. 피의자는 사이코패스적 성향을 보이며, 범행 후 일본 여행을 가는 등 대담한 행각을 벌였습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 사건은 과거에 발생한 연쇄 살인 및 성폭행 살해 사건으로, 기사 내용상 이미 형사 절차가 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고인 김용원은 전과 기록이 있는 개인으로, 소송금융 투자 대상이 될 만큼 충분한 자력을 가진 상대방으로 보기 어렵습니다. (적합 조건 2 미충족)</t>
+          <t>피의자가 개인으로, 소송금융 투자 회수를 위한 충분한 자력을 갖추고 있을 가능성이 매우 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 비록 범행 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 증거가 확보 가능하며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 핵심적인 투자 회수 조건이 결여되어 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[스브스夜] '꼬꼬무' 세 건의 '연쇄 살인', 그리고 '미성년자 성폭행 살...</t>
+          <t>'모텔 살인女' 범행 뒤 치킨집서 20가지 음식 주문…피해자 카드로 결...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ent.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010313483&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.news1.kr/society/general-society/6092086</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-06 00:20:37.739962+00:00</t>
+          <t>2026-03-06 00:25:40.062465+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>양정렬</t>
+          <t>김용원</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>형사 사건 대법원 무기징역 확정</t>
+          <t>대법원 사형 확정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2024년 11월 경북 김천시 오피스텔에서 양정렬이 피해자 A씨를 살해하고 시신 지문을 이용해 6000만원을 대출받는 등 금품을 갈취한 사건. 양정렬은 대법원에서 무기징역이 확정되었으며, 범행 전 치밀한 계획을 세운 것으로 드러났다.</t>
+          <t>연쇄 살인범 김용원의 범행을 다룬 기사로, 충북 일대에서 발생한 여러 살인 및 성폭행 사건의 전말과 수사 과정을 조명한다. 김용원은 평범한 외모 뒤에 끔찍한 범죄를 숨겼으며, 결국 대법원에서 사형이 확정되어 사건이 종결되었다. 피해자들은 13세 소녀를 포함한 최소 3명이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>피고인의 책임은 대법원 판결로 명확히 확정되었으나 (적합 조건 1), 피고인이 개인이며 경제적 자력이 부족하여 손해배상금 회수가 사실상 불가능합니다 (부적합 조건: 상대방 자력 부족). 또한, 형사 사건은 이미 대법원에서 종결되어 (부적합 조건: 이미 종결된 사건) 신규 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피고인 김용원은 이미 대법원에서 사형이 확정되어 사건이 종결되었으며 (부적합 조건: 이미 종결된 사건), 연쇄 살인범으로 자력 확보가 불가능하여 소송금융 투자 대상으로서 부적합합니다 (적합 조건: 상대방에게 자력이 충분함 미충족).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>6300만원 (직접 금전 피해), 사망으로 인한 손해배상액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명 (살인 피해자)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>시신 지문으로 6000만원 대출받고 태연히 모텔행...31세 양정렬의 최후...</t>
+          <t>'꼬리에 꼬리를 무는 그날 이야기' 살인자의 첫인상</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014798?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2562439</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-04 00:19:51.612238+00:00</t>
+          <t>2026-03-06 00:23:09.985716+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김용원</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 신상공개심의위원회 예정</t>
+          <t>과거 연쇄 살인 사건으로, 형사 절차 종결 추정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물음료를 이용해 남성들을 쓰러뜨린 '모텔 살인' 사건의 추가 피해 정황이 드러났다. 경찰은 추가 범행을 전수조사 중이며, 피해자는 5명으로 늘어날 가능성이 있다. 검찰은 김 씨의 신상공개심의위원회를 열 예정이다.</t>
+          <t>SBS '꼬꼬무'에서 연쇄 살인범 김용원의 잔혹한 범죄를 재조명했다. 김용원은 동거녀 살해, 호프집 주인 살해, 20대 청년 살해, 그리고 미성년자 윤지 성폭행 살해 혐의를 받고 있으며, 과거에도 강간, 특수절도 등으로 복역한 전과자이다. 정보원의 제보와 정황 증거들이 그의 범행을 지목하고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 다수의 피해자(5명 이상, 적합 조건 3)가 발생했으며, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중(적합 조건 6)으로 증거 확보가 용이(적합 조건 5)함. 그러나 피의자가 개인으로 자력(적합 조건 2)이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮아 부적합함.</t>
+          <t>이 사건은 과거에 발생한 연쇄 살인 및 성폭행 살해 사건으로, 기사 내용상 이미 형사 절차가 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고인 김용원은 전과 기록이 있는 개인으로, 소송금융 투자 대상이 될 만큼 충분한 자력을 가진 상대방으로 보기 어렵습니다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>5명 이상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>와인 마시다 쓰러져 ‥'모텔 살인' 추가 피해 정황 경찰 조사</t>
+          <t>[스브스夜] '꼬꼬무' 세 건의 '연쇄 살인', 그리고 '미성년자 성폭행 살...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ent.sbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804004_37004.html</t>
+          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010313483&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-28 12:31:40.196655+00:00</t>
+          <t>2026-03-06 00:20:37.739962+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>양정렬</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰의 피의자 신상공개 검토 및 유족의 2차 가해 법적 책임 경고</t>
+          <t>형사 사건 대법원 무기징역 확정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>모텔 연쇄 살인 사건 피의자 김 모 씨에 대한 검찰의 신상공개 검토와 유족의 2차 가해 법적 대응 예고가 주요 내용입니다. 피의자의 SNS 활동으로 인한 2차 가해 논란이 커지고 있으며, 신상공개 기준의 일관성 부족에 대한 지적이 있습니다.</t>
+          <t>2024년 11월 경북 김천시 오피스텔에서 양정렬이 피해자 A씨를 살해하고 시신 지문을 이용해 6000만원을 대출받는 등 금품을 갈취한 사건. 양정렬은 대법원에서 무기징역이 확정되었으며, 범행 전 치밀한 계획을 세운 것으로 드러났다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 크지만(적합 조건 4), 피의자(김 모 씨)의 자력 부족으로 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다(적합 조건 2 미충족).</t>
+          <t>피고인의 책임은 대법원 판결로 명확히 확정되었으나 (적합 조건 1), 피고인이 개인이며 경제적 자력이 부족하여 손해배상금 회수가 사실상 불가능합니다 (부적합 조건: 상대방 자력 부족). 또한, 형사 사건은 이미 대법원에서 종결되어 (부적합 조건: 이미 종결된 사건) 신규 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6300만원 (직접 금전 피해), 사망으로 인한 손해배상액 미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[기자의눈] 피의자가 SNS 스타?‥ 죽음이 조롱거리인가</t>
+          <t>시신 지문으로 6000만원 대출받고 태연히 모텔행...31세 양정렬의 최후...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6803559_37004.html</t>
+          <t>https://www.sedaily.com/article/20014798?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-26 12:43:35.619582+00:00</t>
+          <t>2026-03-04 00:19:51.612238+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>피의자 신상공개 촉구 의견서 검찰 제출, 형사 수사 및 기소 진행 중</t>
+          <t>경찰 수사 및 검찰 송치, 신상공개심의위원회 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>강북구 수유동 모텔 연쇄살인 사건의 두 번째 피해자 유족이 피의자 신상정보 공개를 촉구하는 의견서를 검찰에 제출했다. 유족 측은 피의자의 2차 가해에 대한 대응 방안도 검토 중이다.</t>
+          <t>20대 여성 김 모 씨가 약물음료를 이용해 남성들을 쓰러뜨린 '모텔 살인' 사건의 추가 피해 정황이 드러났다. 경찰은 추가 범행을 전수조사 중이며, 피해자는 5명으로 늘어날 가능성이 있다. 검찰은 김 씨의 신상공개심의위원회를 열 예정이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고 공적 절차(검찰 수사)가 진행 중이나, 소송금융 투자에 필수적인 피의자의 충분한 자력 여부가 불분명하여 배상금 회수 가능성이 낮다. 또한, 피해자 수가 소송금융의 집단소송 기준(수십 명 이상)에 미치지 못한다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 다수의 피해자(5명 이상, 적합 조건 3)가 발생했으며, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중(적합 조건 6)으로 증거 확보가 용이(적합 조건 5)함. 그러나 피의자가 개인으로 자력(적합 조건 2)이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮아 부적합함.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>5명 이상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>강북 모텔 살인 피해자 측  신상공개 촉구 의견 제출… 2차 가해 대응 검...</t>
+          <t>와인 마시다 쓰러져 ‥'모텔 살인' 추가 피해 정황 경찰 조사</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022618440003606?did=NA</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804004_37004.html</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-26 12:41:28.595214+00:00</t>
+          <t>2026-02-28 12:31:40.196655+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>강력범죄 피해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>검찰의 피의자 신상공개 검토 및 유족의 2차 가해 법적 책임 경고</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>모텔 연쇄 살인 사건 피의자 김 모 씨에 대한 검찰의 신상공개 검토와 유족의 2차 가해 법적 대응 예고가 주요 내용입니다. 피의자의 SNS 활동으로 인한 2차 가해 논란이 커지고 있으며, 신상공개 기준의 일관성 부족에 대한 지적이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 크지만(적합 조건 4), 피의자(김 모 씨)의 자력 부족으로 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다(적합 조건 2 미충족).</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>[기자의눈] 피의자가 SNS 스타?‥ 죽음이 조롱거리인가</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6803559_37004.html</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:43:35.619582+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>강력범죄 피해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>피의자 신상공개 촉구 의견서 검찰 제출, 형사 수사 및 기소 진행 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>강북구 수유동 모텔 연쇄살인 사건의 두 번째 피해자 유족이 피의자 신상정보 공개를 촉구하는 의견서를 검찰에 제출했다. 유족 측은 피의자의 2차 가해에 대한 대응 방안도 검토 중이다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하고 공적 절차(검찰 수사)가 진행 중이나, 소송금융 투자에 필수적인 피의자의 충분한 자력 여부가 불분명하여 배상금 회수 가능성이 낮다. 또한, 피해자 수가 소송금융의 집단소송 기준(수십 명 이상)에 미치지 못한다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>강북 모텔 살인 피해자 측  신상공개 촉구 의견 제출… 2차 가해 대응 검...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022618440003606?did=NA</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:41:28.595214+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>강력범죄 피해</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
           <t>말레시, 사이, 샤라나파 (3인조)</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>형사 재판 사형 선고</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>인도에서 이스라엘 여성 관광객과 인도 여성을 집단 성폭행하고, 함께 있던 남성 3명 중 1명을 살해한 현지인 3명에게 사형이 선고되었습니다. 이들은 유네스코 세계문화유산 인근에서 범행을 저질렀으며, 경찰은 사건 발생 일주일 만에 일당을 체포했습니다. 법원은 범행의 잔혹성과 공공 안전 유지를 위해 최고형을 선고했습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>가해자들의 책임이 명확하고 형사 재판에서 유죄 및 사형 선고가 내려졌으나 (적합 조건 1, 5, 6), 소송 상대방이 개인으로 자력이 충분하지 않아 금전적 손해배상 회수 가능성이 매우 낮습니다. 소송금융은 금전적 회수를 전제로 하므로 투자 가치가 낮습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>5명 (성폭행 피해 여성 2명, 사망 남성 1명, 생존 남성 2명)</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>관광 온 내외국인들 집단 성폭행+살해한 3인조, 인도 법원은...</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11569535?ref=naver</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-02-22 00:32:51.232193+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N14"/>
+  <autoFilter ref="A1:N16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>