--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,63 +433,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="34" customWidth="1" min="5" max="5"/>
+    <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -540,462 +540,530 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>강력범죄 피해 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 공판 진행 중 (첫 공판기일 4월 9일)</t>
+          <t>경찰 미제사건 전담수사팀 수사 진행 중, DNA 등 과학수사 기법 활용 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>김소영은 강북 모텔에서 남성들에게 약물을 먹여 사망 및 상해에 이르게 한 혐의로 구속되어 형사 재판을 앞두고 있다. 현재까지 6명의 피해자가 확인되었으며, 경찰은 수십 명 이상의 추가 피해 가능성을 조사 중이다. 김소영은 옥중 편지를 통해 억울함을 호소하고 있다.</t>
+          <t>충북 지역의 장기 미제 강력사건 14건과 성인 실종 미해제 인원 75명에 대한 현황을 다루는 기사입니다. 특히 2009년 이진숙씨 살인사건 등 주요 미제사건을 언급하며, 범인의 DNA가 확보되었음에도 해결되지 못한 사례를 소개합니다. 경찰은 과학수사 기법 발전을 통해 미제사건을 끝까지 추적하겠다는 의지를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>다수의 피해자(수십 명 이상 가능성), 사망 및 상해라는 큰 피해 규모, 경찰 수사 및 형사 공판 진행으로 증거 확보 가능성 등 소송의 법적 근거는 강하지만, 피고가 개인(김소영)으로 자력 있는 주체가 아니므로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>가해자가 특정되지 않아 민사상 손해배상 청구의 상대방을 지정할 수 없으므로, 소송금융 투자 대상으로서의 핵심 적합 조건(상대방 책임 명확성, 상대방 자력)이 충족되지 않습니다. 소송금융은 통상적으로 특정된 피고를 대상으로 하는 민사 소송에 투자하므로, 현재 단계에서는 투자 적합도가 매우 낮습니다. 다만, DNA 등 객관적 증거가 존재하고 경찰의 수사 의지가 있다는 점은 향후 가해자 특정 시 잠재적 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>6명 확인, 수십명 이상 가능성</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>신상 공개돼 괴로워, 여기서 죽는 건가 …'모텔 살인' 김소영 옥중편지</t>
+          <t>충북 장기 미제 14건·가출 75명 행방은?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032508122956068</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=924095</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-25 00:28:23.429563+00:00</t>
+          <t>2026-08-29 07:01:29.945419+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>강력범죄 피해 손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨 (40대 남성)</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 신상공개 심의 진행 중, 구속영장 발부</t>
+          <t>형사 공판 진행 중 (첫 공판기일 4월 9일)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>40대 남성이 과거 교제하던 20대 여성을 스토킹하다 흉기로 살해한 사건. 가해자는 임시조치 및 잠정조치 위반 상태에서 범행을 저질렀으며, 전자발찌를 끊고 도주했으나 검거되어 구속영장이 발부되었다. 경찰은 가해자의 신상공개 여부를 심의 중이다.</t>
+          <t>김소영은 강북 모텔에서 남성들에게 약물을 먹여 사망 및 상해에 이르게 한 혐의로 구속되어 형사 재판을 앞두고 있다. 현재까지 6명의 피해자가 확인되었으며, 경찰은 수십 명 이상의 추가 피해 가능성을 조사 중이다. 김소영은 옥중 편지를 통해 억울함을 호소하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피고가 개인으로 특정되어 자력 확보가 불확실하며, 소송금융의 핵심인 회수 가능성이 낮습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 또한 집단적 피해가 아닌 개별 사건입니다. (적합 조건: 집단적 피해 미충족) 다만, 상대방 책임이 명확하고(적합 조건: 상대방 책임이 비교적 명확함), 증거 확보가 용이하며(적합 조건: 증거가 있거나 확보 가능함), 공적 절차가 진행 중인 점(적합 조건: 이미 공적 절차가 진행 중임)은 긍정적입니다.</t>
+          <t>다수의 피해자(수십 명 이상 가능성), 사망 및 상해라는 큰 피해 규모, 경찰 수사 및 형사 공판 진행으로 증거 확보 가능성 등 소송의 법적 근거는 강하지만, 피고가 개인(김소영)으로 자력 있는 주체가 아니므로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>6명 확인, 수십명 이상 가능성</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>남양주 스토킹 살인 40대 남성 신상공개 여부 심의</t>
+          <t>신상 공개돼 괴로워, 여기서 죽는 건가 …'모텔 살인' 김소영 옥중편지</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029541629&amp;code=61122013&amp;cp=nv</t>
+          <t>https://www.sidae.com/article/2026032508122956068</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-17 12:35:33.633568+00:00</t>
+          <t>2026-03-25 00:28:23.429563+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>강력범죄 피해 손해배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>피의자 (개인)</t>
+          <t>A씨 (40대 남성)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 신상공개 심의 진행 중, 구속영장 발부</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 과거 성범죄 전력자가 과거 교제 여성을 흉기로 살해하고 도주한 사건. 경찰이 피의자를 추적 중이며, 피해자는 1명이다. 피의자의 책임은 명확하나, 개인의 자력 여부가 불분명하여 소송금융 투자 적합도는 낮다.</t>
+          <t>40대 남성이 과거 교제하던 20대 여성을 스토킹하다 흉기로 살해한 사건. 가해자는 임시조치 및 잠정조치 위반 상태에서 범행을 저질렀으며, 전자발찌를 끊고 도주했으나 검거되어 구속영장이 발부되었다. 경찰은 가해자의 신상공개 여부를 심의 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 형사 수사가 진행 중이며(적합 조건 6), 증거 확보가 가능할 것으로 보이나(적합 조건 5), 피의자가 개인이며 자력에 대한 정보가 없어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. 또한 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큼.</t>
+          <t>피고가 개인으로 특정되어 자력 확보가 불확실하며, 소송금융의 핵심인 회수 가능성이 낮습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 또한 집단적 피해가 아닌 개별 사건입니다. (적합 조건: 집단적 피해 미충족) 다만, 상대방 책임이 명확하고(적합 조건: 상대방 책임이 비교적 명확함), 증거 확보가 용이하며(적합 조건: 증거가 있거나 확보 가능함), 공적 절차가 진행 중인 점(적합 조건: 이미 공적 절차가 진행 중임)은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>전자발찌도 못 막았다 …과거 교제 여성 살해</t>
+          <t>남양주 스토킹 살인 40대 남성 신상공개 여부 심의</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517213</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029541629&amp;code=61122013&amp;cp=nv</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-14 12:32:36.900820+00:00</t>
+          <t>2026-03-17 12:35:33.633568+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>강력범죄 피해 손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>피의자 (개인)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고, 국회 국정감사에서 양형 부당 질타</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>일면식 없는 여성과 남자친구에게 흉기를 휘둘러 평생 장애를 입힌 가해자 A씨가 항소심에서 징역 27년을 선고받았습니다. 피해자들은 막대한 치료비와 경제 활동 불능으로 고통받고 있으며, 가해자의 1억 원 공탁 외에는 보상을 제대로 받지 못했다고 호소하고 있습니다. 국회 국정감사에서도 항소심의 양형 부당에 대한 질타가 이어졌습니다.</t>
+          <t>전자발찌를 착용한 과거 성범죄 전력자가 과거 교제 여성을 흉기로 살해하고 도주한 사건. 경찰이 피의자를 추적 중이며, 피해자는 1명이다. 피의자의 책임은 명확하나, 개인의 자력 여부가 불분명하여 소송금융 투자 적합도는 낮다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자의 범행 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 피해자 C씨는 평생 장애를 입어 막대한 치료비와 일실수입이 예상되는 등 피해 규모가 매우 크며(적합 조건 4), 형사 재판 기록과 국정감사 등 객관적 증거가 충분하고(적합 조건 5), 형사 재판 및 국회 국정감사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만 가해자가 개인이며 자력이 충분하지 않을 수 있다는 점은 단점입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 수사가 진행 중이며(적합 조건 6), 증거 확보가 가능할 것으로 보이나(적합 조건 5), 피의자가 개인이며 자력에 대한 정보가 없어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. 또한 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큼.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>수억 원 이상 (평생 장애로 인한 일실수입 및 치료비 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>살인 미수범에 평생 장애...“1억 공탁” 징역 27년 [그해 오늘]</t>
+          <t>전자발찌도 못 막았다 …과거 교제 여성 살해</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645383320</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517213</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-14 00:17:34.689892+00:00</t>
+          <t>2026-03-14 12:32:36.900820+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>강력범죄 피해 손해배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중 (추정)</t>
+          <t>형사 항소심 판결 선고, 국회 국정감사에서 양형 부당 질타</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>강북에서 발생한 연쇄살인 사건의 추가 피해자가 확인되었다는 보도. 가해자 김씨가 건넨 음료를 마시고 의식을 잃는 방식으로 피해가 발생했으며, 사망 피해자도 발생한 것으로 알려졌다. 현재 형사 수사가 진행 중인 것으로 보인다.</t>
+          <t>일면식 없는 여성과 남자친구에게 흉기를 휘둘러 평생 장애를 입힌 가해자 A씨가 항소심에서 징역 27년을 선고받았습니다. 피해자들은 막대한 치료비와 경제 활동 불능으로 고통받고 있으며, 가해자의 1억 원 공탁 외에는 보상을 제대로 받지 못했다고 호소하고 있습니다. 국회 국정감사에서도 항소심의 양형 부당에 대한 질타가 이어졌습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합1), 다수의 피해자가 발생했으며(적합3), 사망 피해까지 있어 피해 규모가 크고(적합4), 형사 수사를 통해 증거 확보가 용이하며 공적 절차가 진행 중인(적합5, 적합6) 사건이나, 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮으므로 소송금융 투자에 부적합함.</t>
+          <t>가해자의 범행 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 피해자 C씨는 평생 장애를 입어 막대한 치료비와 일실수입이 예상되는 등 피해 규모가 매우 크며(적합 조건 4), 형사 재판 기록과 국정감사 등 객관적 증거가 충분하고(적합 조건 5), 형사 재판 및 국회 국정감사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만 가해자가 개인이며 자력이 충분하지 않을 수 있다는 점은 단점입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 (평생 장애로 인한 일실수입 및 치료비 포함)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'강북 연쇄살인' 피해자 더 있었다… 음료 마시고 기절</t>
+          <t>살인 미수범에 평생 장애...“1억 공탁” 징역 27년 [그해 오늘]</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286894?influxDiv=NAVER</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645383320</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-25 00:25:35.662516+00:00</t>
+          <t>2026-03-14 00:17:34.689892+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>강력범죄 피해 손해배상</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>김씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>형사 수사 및 재판 진행 중 (추정)</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>강북에서 발생한 연쇄살인 사건의 추가 피해자가 확인되었다는 보도. 가해자 김씨가 건넨 음료를 마시고 의식을 잃는 방식으로 피해가 발생했으며, 사망 피해자도 발생한 것으로 알려졌다. 현재 형사 수사가 진행 중인 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합1), 다수의 피해자가 발생했으며(적합3), 사망 피해까지 있어 피해 규모가 크고(적합4), 형사 수사를 통해 증거 확보가 용이하며 공적 절차가 진행 중인(적합5, 적합6) 사건이나, 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮으므로 소송금융 투자에 부적합함.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>'강북 연쇄살인' 피해자 더 있었다… 음료 마시고 기절</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286894?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:25:35.662516+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>강력범죄 피해 손해배상</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>강북 모텔에서 발생한 살인 사건으로 2, 3차 피해자가 사망했으며, 추가 피해자가 언급되어 논란이 커지고 있다. 경찰 수사가 이미 진행 중인 것으로 보도되었다. 가해자가 남성들을 유인하여 범행을 저지른 것으로 추정된다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 2명 이상의 사망 피해자가 발생하여 피해 규모가 매우 크다(적합 조건 3, 4). 경찰 수사가 이미 진행 중이며(적합 조건 5, 6), 추가 피해자 가능성도 언급되어 집단적 피해로 이어질 수 있다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>최소 2명 이상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>남친=실험 대상  충격, 강북 모텔 살인 사건 전문가 분석 보니 ('뉴스쇼...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026022419524814598</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-24 12:35:19.812296+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>