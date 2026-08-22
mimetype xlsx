--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,67 +433,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="49" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="18" customWidth="1" min="9" max="9"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
+    <col width="27" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -542,320 +542,392 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>강제동원</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 기업</t>
+          <t>미쓰비시 마테리아루</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 판결 집행 촉구 및 유엔 인권이사회 지적, 정치권 지지 선언을 통한 해결 모색</t>
+          <t>항소심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>일제 강제동원 피해자 단체들이 권칠승 경기도지사 후보에 대한 지지를 선언하며 일본의 진정한 사죄와 배상을 촉구했다. 이들은 권 후보가 대법원 강제징용 피해자 배상 판결 집행을 촉구하는 등 실질적인 활동을 이어왔다고 평가했다. 유엔 인권이사회도 피해자들이 여전히 진실·정의·배상의 권리를 보장받지 못하고 있다고 지적하며 역사 정의 실현의 시급성을 강조했다.</t>
+          <t>일제강점기 미쓰비시 광업의 강제동원 피해자 유족 6명이 미쓰비시 마테리아루를 상대로 낸 손해배상 소송 항소심에서 원고 일부 승소 판결을 받았다. 재판부는 원고들에게 총 약 3억 4천만 원을 배상하라고 명령했다. 시민단체는 미쓰비시가 과거 약 10만 명의 조선인을 강제 동원한 것으로 추산하고 있어, 추가 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 대법원 판결로 명확하며(적합 조건 1), 일본 정부 및 관련 기업의 자력이 충분하고(적합 조건 2), 다수의 피해자가 존재하며(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). 또한 대법원 판결 및 유엔 인권이사회의 지적 등 객관적 증거가 존재하며(적합 조건 5), 기존 판결 집행을 위한 공적 절차 관련 활동이 진행 중임(적합 조건 6). 사건이 완전히 종결되지 않고 배상 이행 촉구 등 추가적인 법적, 정치적 노력이 필요한 상황으로 소송금융 투자 기회가 있음.</t>
+          <t>피고인 미쓰비시 마테리아루는 대기업으로 자력이 충분하며(적합 조건 2), 이미 2심에서 원고 승소 판결을 받아 책임이 명확합니다(적합 조건 1, 5). 또한, 약 10만 명의 강제동원 피해자가 추산되어 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 추가 소송 발굴 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>현재 6명에게 총 약 3억 4천만 원 배상 판결, 잠재적 피해자 10만 명 고려 시 수조 원 이상 추정</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>현재 6명, 잠재적 피해자 약 10만 명 추정</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>일제 강제동원 피해자 단체, 독립유공자 후손 권칠승 경기지사 후보 지...</t>
+          <t>일제강점기 미쓰비시 강제동원 피해 유족, 손배 소송 2심도 '승소'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260317580413</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1528973</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-17 13:07:52.391754+00:00</t>
+          <t>2026-08-04 07:02:24.455983+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>강제동원</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>일본 정부, 미쓰비시</t>
+          <t>일본 정부 및 관련 기업</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1992년 제기된 소송에 대한 역사적 기록을 다룬 책 출간</t>
+          <t>대법원 판결 집행 촉구 및 유엔 인권이사회 지적, 정치권 지지 선언을 통한 해결 모색</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 1992년 일본 정부와 미쓰비시를 상대로 제기된 강제 동원 손해배상 청구 소송과 그 투쟁을 다룬 '새 책'을 소개한다. 일본 이주가 자발적 선택이었다는 주장에 맞서 강제 동원의 실상과 역사적 배경을 설명하는 내용이다.</t>
+          <t>일제 강제동원 피해자 단체들이 권칠승 경기도지사 후보에 대한 지지를 선언하며 일본의 진정한 사죄와 배상을 촉구했다. 이들은 권 후보가 대법원 강제징용 피해자 배상 판결 집행을 촉구하는 등 실질적인 활동을 이어왔다고 평가했다. 유엔 인권이사회도 피해자들이 여전히 진실·정의·배상의 권리를 보장받지 못하고 있다고 지적하며 역사 정의 실현의 시급성을 강조했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 1992년에 제기된 소송과 그 투쟁을 다룬 '새 책'을 소개하는 내용으로, 현재 진행 중이거나 신규로 발굴할 수 있는 소송금융 투자 대상이 아님. 이미 종결되었거나 매우 오래된 사건으로 판단되어 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 대법원 판결로 명확하며(적합 조건 1), 일본 정부 및 관련 기업의 자력이 충분하고(적합 조건 2), 다수의 피해자가 존재하며(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). 또한 대법원 판결 및 유엔 인권이사회의 지적 등 객관적 증거가 존재하며(적합 조건 5), 기존 판결 집행을 위한 공적 절차 관련 활동이 진행 중임(적합 조건 6). 사건이 완전히 종결되지 않고 배상 이행 촉구 등 추가적인 법적, 정치적 노력이 필요한 상황으로 소송금융 투자 기회가 있음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[새 책] 꿈 목욕 외</t>
+          <t>일제 강제동원 피해자 단체, 독립유공자 후손 권칠승 경기지사 후보 지...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030411220004346?did=NA</t>
+          <t>https://www.kyeonggi.com/article/20260317580413</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-07 12:32:52.270959+00:00</t>
+          <t>2026-03-17 13:07:52.391754+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>강제동원</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 일본 기업</t>
+          <t>일본 정부, 미쓰비시</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>일제강제동원피해자 유족회 출범 및 한국 정부에 적극적 해결 촉구</t>
+          <t>1992년 제기된 소송에 대한 역사적 기록을 다룬 책 출간</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>107주년 3.1절을 맞아 일제강제동원피해자 유족회가 출범하여 한국 정부에 강제동원 피해자들의 민생고 책임과 일본 정부의 사죄 및 배상을 위한 적극적인 노력을 촉구했다. 현재 생존 피해자는 640명으로 고령화가 심각하며, 유족회는 국가의 적극적인 책임과 지원책 마련을 요구하고 있다.</t>
+          <t>이 기사는 1992년 일본 정부와 미쓰비시를 상대로 제기된 강제 동원 손해배상 청구 소송과 그 투쟁을 다룬 '새 책'을 소개한다. 일본 이주가 자발적 선택이었다는 주장에 맞서 강제 동원의 실상과 역사적 배경을 설명하는 내용이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 기업의 강제동원 책임이 역사적으로 명확하며(적합 조건 1), 상대방의 자력이 충분하다(적합 조건 2). 일제강제동원피해자 유족회가 출범하여 집단적 피해 해결을 위한 조직적인 움직임이 시작되었고(적합 조건 3), 피해자 수가 많고 역사적 맥락상 피해 규모가 크다(적합 조건 4). 관련 증거 확보도 용이하다(적합 조건 5).</t>
+          <t>기사는 1992년에 제기된 소송과 그 투쟁을 다룬 '새 책'을 소개하는 내용으로, 현재 진행 중이거나 신규로 발굴할 수 있는 소송금융 투자 대상이 아님. 이미 종결되었거나 매우 오래된 사건으로 판단되어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>생존자 640명, 유족 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>이 ‘수난’은 왜 끝나지 않는가</t>
+          <t>[새 책] 꿈 목욕 외</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603012046005</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030411220004346?did=NA</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-01 12:34:27.258425+00:00</t>
+          <t>2026-03-07 12:32:52.270959+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>강제동원</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>일본 정부 및 관련 일본 기업</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>일제강제동원피해자 유족회 출범 및 한국 정부에 적극적 해결 촉구</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>107주년 3.1절을 맞아 일제강제동원피해자 유족회가 출범하여 한국 정부에 강제동원 피해자들의 민생고 책임과 일본 정부의 사죄 및 배상을 위한 적극적인 노력을 촉구했다. 현재 생존 피해자는 640명으로 고령화가 심각하며, 유족회는 국가의 적극적인 책임과 지원책 마련을 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>일본 정부 및 관련 기업의 강제동원 책임이 역사적으로 명확하며(적합 조건 1), 상대방의 자력이 충분하다(적합 조건 2). 일제강제동원피해자 유족회가 출범하여 집단적 피해 해결을 위한 조직적인 움직임이 시작되었고(적합 조건 3), 피해자 수가 많고 역사적 맥락상 피해 규모가 크다(적합 조건 4). 관련 증거 확보도 용이하다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>생존자 640명, 유족 다수</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>이 ‘수난’은 왜 끝나지 않는가</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603012046005</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:34:27.258425+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>강제동원</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>일본 기업 및 일본 정부</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>한국 대법원 판결에도 불구하고 일본 정부 및 기업의 배상 불응으로 미해결 상태</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>일제강제동원시민모임은 이재명 대통령의 3·1절 기념사가 강제동원 및 위안부 피해자 문제 등 역사 청산 과제에 대한 일본의 책임을 언급하지 않은 '맹탕 기념사'라고 비판했다. 이들은 일본 정부가 한국 대법원의 강제동원 피해자 배상 판결을 부정하고 응하지 않고 있으며, 다케시마 영유권 주장과 평화헌법 개정을 공언하는 등 엄중한 상황임을 지적했다. 이에 따라 일본의 책임 있는 자세와 역사 청산 노력이 시급하다고 강조했다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>한국 대법원에서 이미 강제동원 피해자들이 승소한 판결이 존재하여 상대방 책임이 명확하고(적합 조건 1, 5), 일본 기업 및 정부는 충분한 자력을 가짐(적합 조건 2). 또한 강제동원 및 위안부 피해자는 다수이며(적합 조건 3), 역사적 맥락상 피해 규모가 매우 큼(적합 조건 4). 다만 일본 정부가 배상 명령에 불응하고 있어 추가적인 법적 조치가 필요할 수 있음.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수 (수십만 명 이상 추정)</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>李 3·1절 기념사, 역사청산 없다…뼈 있는 말 없는 맹탕</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260301_0003530986</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-01 12:25:53.704506+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>