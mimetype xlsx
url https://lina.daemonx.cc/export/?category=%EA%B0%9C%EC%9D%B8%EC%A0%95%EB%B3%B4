--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$569</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$610</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N569"/>
+  <dimension ref="A1:N610"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,39816 +549,42716 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>듀오</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1차 집단소송 진행 중</t>
+          <t>보험사 팀장의 부당 영업 행위 및 본사의 고객 개인정보 무단 도용과 유출에 대한 고발 접수</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>결혼정보회사 듀오에서 43만 명의 회원 정보가 유출되어 혼인 이력, 자산, 직업 등 민감한 사생활 정보가 노출되었습니다. 유출된 정보를 이용한 2차 피해 우려가 제기되고 있으며, 법무법인 정세가 법률대리를 맡아 최근 1차 집단소송을 제기한 상태입니다.</t>
+          <t>보험사 팀장의 부당 영업 행위와 본사의 고객 개인정보 무단 도용 및 유출로 인한 2차 피해가 고발되었다. 보험사의 책임이 명확하고 자력이 충분하며, 개인정보 유출 특성상 다수의 피해자가 발생할 가능성이 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>듀오의 43만 명 개인정보 유출은 상대방 책임이 명확하며(적합 조건 1), 43만 명이라는 대규모 피해자 발생으로 집단적 피해에 해당하고(적합 조건 3), 민감한 사생활 정보 유출로 피해 규모가 크며(적합 조건 4), 이미 법무법인이 1차 집단소송을 제기하여 증거 확보 가능성이 높습니다(적합 조건 5). 현재 소송이 진행 중으로 부적합 조건에 해당하지 않습니다.</t>
+          <t>보험사 팀장의 부당 영업 행위 및 본사의 고객 개인정보 무단 도용과 유출이 명시되어 상대방(보험사)의 책임이 비교적 명확하며(적합 조건 1), 보험사는 자력이 충분한 대기업에 해당한다(적합 조건 2). 고객 개인정보 유출은 다수의 피해자를 발생시킬 수 있어 집단적 피해 가능성이 높다(적합 조건 3). 현재 고발이 접수된 상태로 공적 절차 진행 가능성이 있다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>43만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>43만 명 정보 유출 '듀오' 사태… 사생활 인질 잡는 '변종 보이스피싱' ...</t>
+          <t>개인정보 유출, 손해배상 소송으로 이어지는 이유</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ikoreanspirit.com</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=85525</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=595825</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 07:02:45.088755+00:00</t>
+          <t>2026-08-21 07:02:29.562757+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>쿠팡 Inc, 김범석 쿠팡Inc 의장</t>
+          <t>수영장 운영사 및 관리자들</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>미국 뉴욕 동부연방법원에서 집단소송 진행 중, 6월 17일 최초 기일 및 증거개시 절차 예정. 집단 인증 여부가 핵심 쟁점.</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사태와 관련하여 미국에서 500만 달러 규모의 집단소송이 제기되었으며, 6월 중순부터 증거개시 절차 등 본격적인 소송 국면에 돌입한다. 미국 시민권자 대표 원고와 7800명 이상의 국내 쿠팡 이용자들이 원고로 참여하며, 쿠팡 Inc와 김범석 의장을 상대로 고객 정보 보호 의무 위반을 주장하고 있다. 소송의 핵심 쟁점은 법원의 '집단 인증' 여부로, 인증 시 화해로 종결될 가능성이 높다.</t>
+          <t>이천시 수영장 여성 사우나 청소 노동자가 청소 후 나체 상태에서 남자 직원과 마주친 사고가 발생했다. 법원은 수영장 운영사와 관리자들에게 예방 조치 불충분으로 인한 부작위 불법행위 책임을 인정하여 원고에게 113만여 원을 지급하라고 1심 판결했다. 판결문에서 유사 사고가 계속 발생해왔다는 점이 언급되어 추가 피해자 발굴 및 집단 소송 가능성이 잠재한다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피고인 쿠팡은 자력이 충분한 대기업이며(적합 조건 2), 7800명 이상의 다수 피해자가 집단소송을 제기하여 집단적 피해 규모가 크다(적합 조건 3, 4). 경찰 수사 등 공적 절차가 진행되었고(적합 조건 6), 미국 소송의 증거개시 절차를 통해 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>상대방 책임이 법원 1심 판결로 명확히 인정되었고(적합 조건 1), 수영장 운영사라는 상업 주체가 피고이므로 자력 확보 가능성이 있음(적합 조건 2). 또한, 법원 판결문에서 유사 사고가 계속 발생해왔다는 점이 언급되어 잠재적인 집단적 피해 가능성이 존재함(적합 조건 3). 다만, 현재 보도된 개별 피해 금액이 소액이라는 점이 투자 매력을 낮추는 요인이다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>500만 달러 (약 73억원)</t>
+          <t>1,136,440원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>7800명 이상 (국내 쿠팡 이용자), 경찰 수사 3000만건 이상 유출 언급</t>
+          <t>1명 (유사 사고 피해자 추가 가능성 있음)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[단독] 쿠팡 개인정보 유출 '美 집단소송' 6월 중순 본궤도</t>
+          <t>[단독] 여탕 청소 후 나체인데 '불쑥' 들어온 남직원…법원  관리자들이...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260528010008598</t>
+          <t>https://lawtalknews.co.kr/article/6N4W7W94Z1RM</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-06-05 06:41:28.069593+00:00</t>
+          <t>2026-08-17 08:21:50.652210+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>우아한형제들 (배달의민족 운영사) 및 관련 외주업체</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>개인정보 유출 관련 수사 진행 중 추정</t>
+          <t>개인정보분쟁조정위원회에서 쿠팡의 손해배상 책임 인정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>최근 돈을 받고 남의 집 현관에 오물을 뿌리거나 욕설 낙서를 하는 '복수 대행' 범죄가 활개 치고 있습니다. 특히 보복 대행 조직이 배달의민족 외주업체에 위장 취업해 이용자 개인정보를 빼낸 정황이 포착되어, 사법 불신을 넘어 '폭력의 외주화'가 심화되고 있습니다.</t>
+          <t>개인정보분쟁조정위원회가 쿠팡의 개인정보 유출 사고에 대한 손해배상 책임을 인정했다. 이는 쿠팡의 개인정보 유출에 대한 손해배상 책임을 인정한 첫 사례로, 소비자 50명이 집단분쟁조정을 신청한 결과다. 위원회는 쿠팡의 위자료 배상 책임을 인정했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>배달의민족 외주업체를 통한 이용자 개인정보 유출 정황 포착은 대기업(배달의민족 운영사) 관련, 다수의 잠재적 피해자, 증거 확보 가능성 등 소송금융 적합 조건(1, 2, 3, 5번)을 충족합니다. '복수 대행' 범죄 자체는 개별 사건의 피해 규모와 상대방 특정에 어려움이 있으나, 개인정보 유출 건은 집단소송 가능성이 높습니다.</t>
+          <t>개인정보분쟁조정위원회를 통해 쿠팡의 손해배상 책임이 명확히 인정되었고(적합 조건 1), 상대방인 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 소비자 50명이 집단분쟁조정을 신청하여 집단적 피해가 확인되었으며(적합 조건 3, 4), 위원회의 심의 결과는 객관적 증거로 활용될 수 있습니다(적합 조건 5). 이미 집단분쟁조정이라는 공적 절차가 진행되어 책임이 인정된 사례입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>이용자 개인정보 유출 피해자 다수 추정</t>
+          <t>50명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[인 아웃] '복수 대행' 비즈니스 활개</t>
+          <t>쿠팡 ‘중기 협력사 상생’ 앞세워 여론전</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260518126200546?input=1195m</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026080217471862527</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-06-04 10:35:32.334643+00:00</t>
+          <t>2026-08-17 02:28:39.127587+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>일본 개인정보보호법 개정안 중의원 통과, 참의원 심의 예정</t>
+          <t>개인정보보호위원회 과징금 539억 7900만 원 부과 의결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>일본 중의원에서 민감한 개인정보(질병 이력, 범죄 경력, 인종, 신념 등)를 본인 동의 없이 AI 학습에 활용할 수 있도록 하는 개인정보보호법 개정안이 통과되었습니다. 반대 측은 정보 유출 및 악용 가능성 증대와 소비자 집단소송제도 부재를 우려하고 있으며, 해당 법안은 참의원 심의를 거쳐 최종 통과될 가능성이 큽니다.</t>
+          <t>KT의 초소형 기지국(펨토셀) 인증서 관리 소홀로 1만 6647명의 이용자 휴대전화번호 등 개인정보가 유출되고, 368명이 약 2억 4천만 원 상당의 무단 소액결제 피해를 입었습니다. 개인정보보호위원회는 KT의 내부망 접근통제 관리 소홀을 지적하며 539억 원의 과징금을 부과했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>일본 개인정보보호법 개정안이 민감한 개인정보를 본인 동의 없이 AI 학습에 활용할 수 있도록 하여 향후 대규모 개인정보 유출 및 오남용 발생 시 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한, 반대 측에서 집단소송제도 부재를 지적하고 있어, 향후 피해 발생 시 소송금융의 기회가 될 수 있습니다. 현재 법안 통과를 위한 공적 절차(적합 조건 6)가 진행 중입니다.</t>
+          <t>대기업 피고(KT), 1만 6천 명 이상의 다수 피해자, 2.4억 원 상당의 무단 소액결제 피해가 발생했습니다. 개인정보보호위원회에서 KT의 명확한 관리 소홀을 지적하며 539억 원의 과징금을 부과하는 등 공적 절차가 진행되어 상대방 책임이 명확하고 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2억 4천만 원 (무단 소액결제 피해액)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만 6647명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>내 병력·범죄 이력도 ‘동의 없이’ AI 학습에?…일본 법 개정안 어떻...</t>
+          <t>[주간보안동향] ‘국가배후 해킹조직 해킹 주의’…민관 합동 사이버보...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>it.donga.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20048664?ref=naver</t>
+          <t>https://it.donga.com/109304/</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-06-04 07:03:43.677185+00:00</t>
+          <t>2026-08-16 07:02:26.168675+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>리히텐슈타인 정부</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>개인정보 분쟁조정 완료</t>
+          <t>정부 위기대응팀 조사 및 피해자 개별 통지 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>개인정보보호위원회와 개인정보 분쟁조정위원회가 지난해 접수·처리한 개인정보 침해 분쟁 사례 121건을 담은 '2025년 개인정보 분쟁조정 사례집'을 발간했다. 광고 메일 발송 업체의 개인정보 수집 출처 미고지, 웨딩업체의 고객 동의 없는 사진 게시 등 다양한 유형의 침해 사례와 그 해결 과정이 담겼다. 이 사례집은 국민과 기업에 개인정보 보호 가이드 역할을 할 것으로 기대된다.</t>
+          <t>리히텐슈타인 연방헌법보호청의 디지털 시스템이 해킹당해 기업·재단 실소유주 약 3만1000명의 개인정보가 유출되었습니다. 정부는 위기대응팀을 꾸려 침해 경위를 조사하고 피해자들에게 개별 통지할 방침입니다. 금융 허브인 리히텐슈타인의 취약성이 노출된 이번 사건은 대규모 개인정보 유출로 인한 집단적 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사에서 다루는 121건의 개인정보 침해 분쟁 사례는 이미 개인정보 분쟁조정위원회를 통해 조정이 완료된 '종결된 사건'들이다. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>리히텐슈타인 정부의 헌법보호청 시스템 해킹으로 3만1000건의 실소유주 정보가 유출되어 정부의 책임이 명확하고(조건 1), 국가로서 자력이 충분하며(조건 2), 다수의 피해자가 발생했고(조건 3, 4), 정부 발표를 통해 증거가 명확하며(조건 5), 정부 위기대응팀이 조사에 착수하는 등 공적 절차가 진행 중(조건 6)이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3만1000명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“내 결혼식 사진이 왜 여기에?”… 개인정보 침해, 이렇게 대응했다</t>
+          <t>[월드 투데이] 리히텐슈타인 자금세탁방지 등록부 해킹…실소유주 3만명...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
+          <t>wikileaks-kr.org</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=190547</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-08-15 07:00:34.311211+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>소비자분쟁조정위원회에서 쿠팡의 개인정보 유출에 대한 위자료 배상 책임을 인정하고 1인당 10만원 지급 조정 결정. 쿠팡의 조정안 수락 여부에 따라 민사소송으로 이어질 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>소비자분쟁조정위원회가 쿠팡 개인정보 유출 사건에 대해 1인당 10만원 배상 결정을 내렸습니다. 쿠팡이 조정안을 수락하지 않을 경우, 피해자들의 대규모 민사소송으로 이어질 가능성이 높습니다. 개인정보보호위원회도 쿠팡의 개인정보보호법 위반을 인정하고 행정제재를 내린 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>쿠팡의 개인정보 유출에 대한 책임이 소비자분쟁조정위원회와 개인정보보호위원회에서 인정되어 명확하며(적합 조건 1, 5), 상대방인 쿠팡은 대기업으로 자력이 충분합니다(적합 조건 2). 3756만여 계정의 대규모 개인정보 유출로 집단적 피해가 발생했으며(적합 조건 3), 1인당 10만원 배상 시 총 3조 7560억원에 달하는 큰 피해 규모를 가집니다(적합 조건 4). 이미 소비자분쟁조정위원회 조정 결정 및 개인정보보호위원회 행정제재 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>1인당 10만원, 총 3조 7560억원 (단순 적용 시)</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>3756만여 계정 (회원 3322만여명, 비회원 433만여명)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>쿠팡 인당 10만원 배상 시 총 ‘3.8조’…소송전 예고(종합)</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=739911</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=04168886645520096</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-23 10:12:41.502539+00:00</t>
+          <t>2026-08-12 07:02:20.115116+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>해외 사이트 운영자</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>언론 보도된 개인적 폭로</t>
+          <t>정부 기관의 국제삭제망 추적 및 삭제 요청 진행 중, 범정부 통합지원단 출범</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>조영남의 전 운전기사가 과거 조영남의 불륜 사실을 폭로했다는 내용의 기사입니다. 이 폭로는 윤여정의 절친 동생과 관련된 것으로 알려졌으며, MBN '속풀이쇼 동치미'에서 다뤄진 것으로 보입니다. 기사는 주로 연예인 사생활 가십에 초점을 맞추고 있으며, 구체적인 법적 분쟁이나 피해 규모에 대한 정보는 없습니다.</t>
+          <t>성평등부와 디성센터가 국제삭제망을 통해 해외 성범죄물 유포 사이트에 11만 건의 공문을 보내 피해 영상물 삭제를 요청하고 있으며, 7300여 건의 삭제 협업을 진행했습니다. 이는 디지털 성범죄 유포 및 소비 생태계를 차단하기 위한 범정부적 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 조영남의 개인적인 사생활 폭로에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 법적 책임 주체, 집단적 피해, 대규모 피해 금액 등이 확인되지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>디지털 성범죄의 특성상 다수의 피해자 발생(집단적 피해)이 명확하며, 피해 규모 또한 정신적 피해를 포함하여 매우 클 것으로 예상됩니다. 성평등부, 디성센터 등 정부 기관이 국제삭제망을 통해 추적하고 공문을 발송하는 등 공적 절차가 활발히 진행 중이므로 객관적 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>조영남  운전기사가 바람 폭로, 윤여정 절친의 동생…오리발 못내밀어 ...</t>
+          <t>해외 성범죄물에 공문 11만건 보냈다…국제삭제망으로 추적 강화</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/celebrity-topic/6169869</t>
+          <t>https://www.news1.kr/society/general-society/6240045</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-21 07:03:59.175706+00:00</t>
+          <t>2026-08-11 21:03:57.388598+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>듀오</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1차 및 2차 집단소송 진행 중</t>
+          <t>개인정보보호위원회의 고발 조치</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국내 1위 결혼정보업체 듀오의 대규모 개인정보 유출 사고로 신체정보, 혼인경력 등 민감한 정보가 유출되었습니다. 이에 피해자 455명이 추가로 손해배상 소송을 제기하며 총 500명 이상의 피해자가 집단소송에 참여하고 있습니다.</t>
+          <t>개인정보보호위원회가 '펨토셀 해킹' 사건과 관련하여 KT를 고발 조치했다. 개보위는 실제 금전 피해가 발생한 점을 무겁게 보았으나, 유출 항목이 세 가지에 그쳤고 KT가 보상 및 시정 조치에 신속하게 협조한 점을 감안했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>국내 1위 결혼정보업체 듀오의 대규모 개인정보 유출 사고로 상대방 책임이 명확하며, 업계 1위로서 자력도 충분할 것으로 예상됩니다. 신체정보, 혼인경력 등 민감한 정보가 유출되어 500명 이상의 다수 피해자가 집단소송을 제기한 상황으로, 집단적 피해 규모가 크고 증거 확보도 용이할 것으로 판단됩니다.</t>
+          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), 개인정보보호위원회가 '펨토셀 해킹'에 대해 KT를 고발 조치한 것은 책임이 명확하고 공적 절차가 진행 중임을 의미한다(적합 조건 1, 6). 또한, 개보위의 조치는 객관적 증거가 있음을 시사한다(적합 조건 5). 실제 금전 피해가 발생했으나, 유출 항목이 제한적이라는 점이 고려되었다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>500명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>신체정보·혼인경력까지 유출 …듀오 집단소송 500명대로 늘어</t>
+          <t>[개보위, 그리고 KT①] 개보위 '펨토셀 해킹' KT 고발 조치</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026051476227</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=746661</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-17 07:02:10.975214+00:00</t>
+          <t>2026-08-11 07:02:19.563745+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>온타리오 대형 병원</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>대형 병원의 환자 기록 무단 접근에 대한 조사 착수</t>
+          <t>한국소비자원 소비자분쟁조정위원회 조정안 결정. 쿠팡 거부 시 민사소송 예정.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>온타리오의 한 대형 병원에서 환자 기록 무단 접근이 만연하게 발생하여 조사가 착수되었다. 병원은 무단 접근 사실이 확인되면 즉시 피해자에게 고지해야 하며, 이는 '호기심'이라는 변명 뒤에 숨은 심각한 범죄 행위로 간주된다.</t>
+          <t>한국소비자원 소비자분쟁조정위원회는 쿠팡의 개인정보 유출 피해자들에게 1인당 10만 원을 보상하라는 조정안을 결정했다. 쿠팡이 이를 수락하면 다른 피해자들도 같은 보상을 받을 수 있으나, 쿠팡이 거부할 가능성이 크며 이 경우 피해자들은 민사소송을 제기해야 한다. 개인정보보호위원회에 따르면 유출 규모는 3756만여 건으로, 총 보상액은 3조 7560억 원에 달한다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>대형 병원의 환자 기록 무단 접근은 책임이 명확하며(적합 조건 1), '만연한'이라는 표현으로 보아 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 또한 '대형 병원'은 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 현재 조사가 착수되어 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 명확하고(소비자원 조정안), 상대방(쿠팡)의 자력이 충분하며, 3756만여 건의 대규모 집단적 피해가 발생하여 피해 규모가 매우 큼. 한국소비자원 집단분쟁조정이라는 공적 절차가 진행 중이며, 쿠팡이 조정안을 거부할 경우 민사소송으로 이어질 가능성이 높음.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 10만원, 총 3조 7560억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3756만여 건</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>온타리오 ‘환자 기록 엿보기’ 만연한 대형 병원 조사 착수</t>
+          <t>소비자원 “쿠팡, 정보유출 1인당 10만원 보상을”</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260430111725532</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260731/134404298/2</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-17 07:01:11.449051+00:00</t>
+          <t>2026-08-09 04:17:05.533711+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>듀오</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 과징금 부과 및 2차 집단소송 진행 중</t>
+          <t>소비자분쟁조정위원회 조정 결정, 개인정보 분쟁조정위원회 조정 진행 중, 국내외 민사소송 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>국내 1위 결혼정보업체 듀오에서 정회원 42만여 명의 개인정보 유출 사태가 발생했다. 개인정보보호위원회는 듀오에 과징금 11억 9700만원을 부과했으며, 피해자들은 1인당 100만원의 손해배상을 청구하는 2차 집단소송을 제기하여 총 501명이 소송에 참여했다. 유출된 정보에는 민감한 혼인 이력, 이혼 사유 등이 포함되어 피해자들의 정신적 고통이 큰 상황이다.</t>
+          <t>쿠팡 개인정보 유출 사건에 대해 소비자분쟁조정위원회가 피해자 1인당 10만 원 배상 책임을 인정하는 조정 결정을 내렸다. 이는 공적 분쟁조정기구의 첫 배상 책임 인정 사례로, 향후 14만 6천여 명이 신청한 개인정보 분쟁조정위의 조정안 발표와 190건 이상의 국내외 민사소송에도 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 과징금 부과로 상대방(듀오) 책임이 명확하며(적합 조건 1, 5), 국내 1위 업체로 배상 자력이 충분할 것으로 예상됩니다(적합 조건 2). 43만여 명의 대규모 피해자가 발생했고(적합 조건 3), 1인당 100만원 청구로 피해 규모가 매우 큽니다(적합 조건 4). 이미 개인정보보호위원회 행정처분 및 2차 집단소송이 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(소비자분쟁조정위 배상 책임 인정), 상대방 자력이 충분하며(쿠팡), 집단적 피해(14만 6천 명 이상)와 큰 피해 규모(총 146억 원 이상 추정)를 가짐. 또한 공적 절차(소비자분쟁조정위, 개인정보 분쟁조정위)가 진행 중이며, 법원 판례를 통해 배상액 기준이 제시되어 증거 확보가 용이함.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>1인당 100만원, 총 43만여 명 대상 (추정 4300억 원)</t>
+          <t>1인당 10만 원, 총 146억 원 이상 추정</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>42만 7464명 (정회원), 총 43만여 명 추정</t>
+          <t>14만 6천 명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>몸무게·이혼 사유·전 배우자 이름까지 털렸다  듀오 집단소송 확산,...</t>
+          <t>소비자분쟁조정위 “쿠팡, 개인정보 유출에 인당 10만 원 배상 책임”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605150839071365</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8625385&amp;ref=A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-17 01:24:06.728059+00:00</t>
+          <t>2026-08-05 02:17:48.203062+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>개인정보보호 관련 법규 강화</t>
+          <t>유출 행위자에 대한 형사 재판 유죄 판결 선고</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>개인정보 유출 기업에 최대 매출 10%의 징벌적 과징금이 부과되고, 손해배상 책임 원칙 및 입증 책임이 기업 측에 부과되는 등 피해 구제 체계가 강화된다. 이는 개인정보 유출 사건 발생 시 피해자들의 법적 대응력을 높일 것으로 예상된다.</t>
+          <t>강남 백화점의 VIP 명단 유출 사건에서 유출 행위자 D씨에게 유죄가 선고되었습니다. 재판부는 D씨의 제보가 공공의 이익을 위한 것이 아니며 피해자들을 비방할 목적이 있었다고 판단했습니다. 이 판결은 피해를 입은 VIP들의 민사상 손해배상 청구에 중요한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 개인정보 유출에 대한 법적 제재 및 피해 구제 체계 강화에 관한 입법적 변화를 다루고 있으며, 특정 개인정보 유출 사건을 묘사하고 있지 않습니다. 따라서 소송금융 투자를 검토할 특정 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>강남 소재 백화점이라는 대기업이 상대방이 될 수 있어 자력이 충분하며(적합 조건 2), 'VIP 명단 유출'로 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 유출 행위자에 대한 형사 재판에서 이미 유죄 판결이 선고되어 민사 소송의 증거 확보에 유리합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>개인정보 유출 기업에 '징벌적 제재' 도입…최대 매출 10% 과징금</t>
+          <t>[단독] 강남 백화점 뒤흔든 'VIP명단 유출' 사건의 충격 반전 [사장님 고...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5019911</t>
+          <t>https://www.hankyung.com/article/202607068448i</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-05-16 01:36:53.203350+00:00</t>
+          <t>2026-08-03 07:01:23.076836+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>개인정보위 과징금 부과 및 조사 방해 행위 고발 결정</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회가 KT의 정보유출 및 조사 방해 행위에 대해 과징금을 부과하고 고발하기로 결정했다. 유출 정보의 종류가 적고 신속한 피해보상 및 시정조치가 이루어진 점이 과징금 결정에 반영되었으나, 조사 방해 행위는 별도로 고발 조치된다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>KT의 정보유출에 대해 개인정보위가 과징금을 부과하고 조사 방해 행위로 고발을 결정하여 상대방 책임이 명확하다(적합 조건 1). KT는 자력이 충분한 대기업이며(적합 조건 2), 개인정보위의 공식 조사 결과가 증거로 확보되어 있고(적합 조건 5), 이미 공적 절차(행정처분 및 고발)가 진행 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>정보유출·소액결제 피해…개인정보위, KT에 과징금</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026073063791</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-08-02 07:00:44.054145+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 과징금 부과 및 고발 조치, 형사 절차 진행 예정</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>KT는 '가짜 기지국' 해킹으로 1만6647명의 개인정보를 유출하고 368명에게 약 2억4천만원의 소액결제 피해를 입혔다. 개인정보보호위원회는 KT에 540억원의 과징금을 부과하고, 은폐 시도에 대해 고발 조치했다. LG유플러스도 증거 인멸 혐의로 수사의뢰되었다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>KT의 개인정보 보호법 위반 책임이 개인정보위의 과징금 부과 및 고발 조치로 명확히 확인됨 (적합 조건 1). KT는 대기업으로 배상 능력이 충분하며 (적합 조건 2), 1만6천여 명의 개인정보 유출과 3백여 명의 금전 피해가 발생하여 집단적 피해 규모가 크다 (적합 조건 3, 4). 개인정보위의 조사 결과 및 디지털포렌식으로 확보된 증거가 존재하며 (적합 조건 5), 이미 개인정보위의 행정처분 및 고발 등 공적 절차가 진행되었다 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>최소 2억 4천만원 (소액결제 피해액) + 개인정보 유출 피해액 미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1만6647명 (개인정보 유출), 368명 (금전 피해)</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>역대 정보유출 과징금…쿠팡·SKT·KT 무엇이 달랐나</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/tech/2026/07/31/2026073015215111108</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-08-02 07:00:34.683208+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
-[...134 lines deleted...]
-      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>집단소송법 제정안 논의 중</t>
+          <t>미국 하원 법사위원회 보고서 관련 논의 및 시민단체 활동, 개인정보유출 소송대리인 언급</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국회에서 '집단소송법 제정안'에 대한 토론이 열렸으며, 곽규택 의원은 남소 우려와 기업에 치명적일 수 있다는 부작용을 경고했습니다. 최근 기업들의 개인정보 유출 사건으로 집단소송법에 대한 관심이 높아지고 있는 상황입니다.</t>
+          <t>안전한 쿠팡만들기 공동행동(안쿠공)이 미국 하원 법사위원회의 '쿠팡보고서'가 쿠팡의 일방적 주장만 반복했다고 비판했다. 이은우 개인정보유출사건 소송대리인이 안쿠공 행사에서 발언하며, 쿠팡의 개인정보 유출 문제와 관련한 법적 대응 및 시민사회 활동이 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, '집단소송법 제정안'에 대한 국회 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모 등이 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
+          <t>대기업 피고(쿠팡)로 자력이 충분하며, '개인정보유출사건 소송대리인' 언급을 통해 상대방 책임이 비교적 명확하다. '안전한 쿠팡만들기 공동행동(안쿠공)'의 활동은 집단적 피해 가능성을 시사하며, '미국 하원 법사위원회 쿠팡보고서'는 공적 절차 진행 및 증거 확보 가능성을 높인다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'집단소송법' 부작용 경고한 곽규택 의원  남소 우려… 기업에 치명적</t>
+          <t>안쿠공,  美하원 쿠팡보고서, 쿠팡의 일방적 주장만 반복</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>m-joongang.com</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.m-joongang.com/news/articleView.html?idxno=402443</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=37189</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-05-13 07:00:36.623291+00:00</t>
+          <t>2026-08-01 07:00:36.518276+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>페이스북</t>
+          <t>감사원, EBS</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>집단소송 가능성 논의 및 정보 수집 중</t>
+          <t>감사원 및 EBS 사장 고소 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>김영배 의원과 김어준, 김준형 교수가 페이스북을 상대로 한 집단소송 가능성에 대해 논의하고 있다. 3,000건에 달하는 피해 사례가 언급되며, 미국에서 이러한 집단소송이 큰 위협이 될 수 있음을 시사한다. 구체적인 사건 내용은 불분명하나, 다수의 피해자가 발생한 상황으로 보인다.</t>
+          <t>애니메이션 '용감한 소방차 레이' 원작자가 감사원의 제보자 신원 등 자료 유출과 EBS의 해당 자료 민사 소송 사용에 대해 감사원과 EBS 사장을 고소했습니다. 이는 공동제작 계약과 관련된 분쟁 과정에서 발생한 것으로 보이며, 공공기관의 자료 유출 및 부당 사용이 쟁점입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>페이스북은 자력이 충분한 대기업이며(적합 조건 2), '집단소송'이 언급되고 '3,000건'이라는 피해 규모가 제시되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3, 4). 다만, 구체적인 사건 내용과 책임 소재는 기사에서 명확히 드러나지 않습니다.</t>
+          <t>감사원과 EBS라는 공공기관/대기업이 피고소인으로 자력이 충분하며 (적합 조건 2), 감사원의 자료 유출 및 EBS의 사용에 대한 고소 절차가 진행 중입니다 (적합 조건 6, 5). 다만, 집단적 피해가 아니며 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>3,000명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[뉴공 아카이브]김영배 더불어민주당 의원·국회 외교통일위원회 간사,...</t>
+          <t>애니 '소방차 레이' 원작자, 감사원·EBS사장 고소…왜?</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/879922415</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=317592</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-05-13 07:00:15.312935+00:00</t>
+          <t>2026-07-27 07:03:14.562585+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 민사 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>A씨는 미성년 걸그룹 멤버의 얼굴을 이용한 딥페이크 성착취물을 제작, 유포 및 소지한 혐의로 기소되었으나, 법원은 아동·청소년의 성보호에 관한 법률이 아닌 성폭력처벌법을 적용하여 징역 3년 6개월을 선고했습니다. 이 판결은 확정되었으며, 변호사들은 법원의 판단에 비판적인 입장을 보였습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 형사 재판을 통해 명확히 인정되었고, 다수의 미성년 피해자가 존재하며, 증거가 충분히 확보되어 민사 소송의 사실관계 입증이 용이합니다. 그러나 피고가 개인으로 특정되어 배상 자력 확보가 불확실하다는 점이 소송금융 투자에 있어 주요 리스크 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미성년 걸그룹 멤버 다수</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>10대 걸그룹 성착취 딥페이크 노트북에 가득…아청법은 무죄, 왜? [세상...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10819913?ref=naver</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-07-26 00:20:01.759899+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 과징금 부과 및 추가 과징금 검토 중</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>한국민사법학회가 '사이버 공간의 민사법'을 대주제로 춘계 학술대회를 개최한다는 소식입니다. 정보유출로 인한 손해, 미국 개인정보 유출 집단소송, 전자상거래 플랫폼의 거래당사자 지위, 학습형 AI의 제조물책임 등 다양한 학술 발표가 예정되어 있습니다. 이 기사는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌 학술대회 개최 안내입니다.</t>
+          <t>개인정보보호위원회가 쿠팡에 6246억 원의 과징금을 부과했으며, 이는 미국 하원 법사위에서 한국 정부의 미국 기업 차별 공격이라는 보고서까지 나올 정도로 큰 규모의 사건이다. 개인정보위는 향후 침해 사고 은닉·폐기 시 과징금 30% 추가 부과를 검토하는 등 규제를 강화할 방침이다. 쿠팡은 이에 대해 미국 헌법에 보장된 권리라고 주장하며 반박했다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 한국민사법학회의 춘계 학술대회 개최를 알리는 내용으로, 사이버 공간의 민사법 관련 다양한 학술 주제를 다룹니다. 특정 사건이나 분쟁, 피해 사실을 보도하는 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 구체적인 피고, 피해자, 피해 규모 등이 전혀 특정되지 않습니다.</t>
+          <t>쿠팡은 개인정보보호위원회로부터 6246억 원의 과징금을 부과받아 상대방 책임이 명확하며(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 개인정보 침해 사고는 집단적 피해를 야기할 가능성이 높고(적합 조건 3), 이미 공적 절차(과징금 부과)가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 과징금 규모로 볼 때 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>한국민사법학회, ‘사이버 공간의 민사법’ 주제로 춘계 학술대회 개최</t>
+          <t>고립된 유시민, 조선일보의 갈라치기 프레임: 슬로우레터 7월17일.</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>slownews.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12023066</t>
+          <t>https://slownews.kr/163376</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-05-11 10:15:17.753110+00:00</t>
+          <t>2026-07-19 07:01:20.083920+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>듀오</t>
+          <t>우리금융지주</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>집단 손해배상 소송 제기, 경찰 수사 진행 중</t>
+          <t>관계기관 조사 및 행정제재 가능성 언급</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>결혼정보업체 듀오의 대규모 개인정보 유출 사태와 관련하여, 피해자 46명이 1인당 100만원의 손해배상 청구 소송을 제기했습니다. 개인정보보호위원회는 듀오에 과징금 11억 9천여만원을 부과했으며, 경찰 수사도 진행 중입니다. 유출된 정보는 혼인경력, 가족관계, 직장정보 등 민감한 내용이 포함되어 2차 피해 우려가 높습니다.</t>
+          <t>우리금융지주에서 개인정보 유출 사고가 발생했으며, 우리금융은 증권신고서를 통해 향후 관계기관의 조사 결과에 따라 행정제재, 손해배상, 소송 등이 발생할 수 있음을 명시했습니다. 이는 우리금융의 책임이 명확하고 관계기관의 조사가 진행될 가능성이 높은 사건으로, 소송금융 투자에 적합한 조건을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>결혼정보업계 1위 듀오의 책임이 개인정보보호위원회 처분 및 경찰 수사를 통해 명확하며(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 42만 7천여 명의 대규모 개인정보 유출로 집단적 피해가 발생했고(집단적 피해), 1인당 100만원의 손해배상 청구로 피해 규모가 매우 클 것으로 예상됩니다(피해 규모 큼). 듀오가 업계 1위 기업으로 자력도 충분합니다(상대방 자력 충분).</t>
+          <t>우리금융지주라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 개인정보 유출이라는 상대방의 책임이 비교적 명확합니다(적합 조건 1). 또한, 관계기관의 조사 결과에 따라 행정제재, 손해배상, 소송 가능성이 언급되어 공적 절차가 진행 중이거나 예상되며(적합 조건 6), 증거 확보 가능성도 높습니다(적합 조건 5). 개인정보 유출은 통상 다수의 피해자를 발생시켜 집단적 피해 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>1인당 100만원 청구, 총 피해액 미상 (잠재적 수천억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>42만 7천여 명 (잠재적)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>듀오 개인정보 유출 피해자들, 1인당 100만원 집단소송 제기</t>
+          <t>[우리금융 임종룡 체제 2기] ⑤ 또 뚫린 우리금융…줄줄 새는 개인정보...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260507_0003620862</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=61281</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-05-10 07:01:02.358472+00:00</t>
+          <t>2026-07-19 07:00:33.170425+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 과징금 부과, 집단소송 준비 중</t>
+          <t>정책 및 입법 논의 단계</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>결혼정보회사 듀오에서 가입자 43만명의 개인정보 유출 사고가 발생했음에도 불구하고, 결혼에 대한 수요로 인해 서비스 이용은 계속되고 있습니다. 개인정보보호위원회는 듀오에 11억 9700만원의 과징금을 부과했으며, 피해자들은 로펌과 함께 집단소송을 준비하고 있습니다.</t>
+          <t>해당 기사는 기업의 개인정보 유출 손해배상 책임 원칙을 명확히 하고 법정 손해배상제도를 강화하려는 정부의 계획을 다루고 있습니다. 공익신고장려기금에 개인정보 피해구제 기능을 추가하는 방안도 논의 중입니다. 이는 특정 사건이 아닌 정책 방향에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(개인정보보호위원회 과징금 부과), 대기업인 듀오가 피고로 자력이 충분합니다. 43만명에 달하는 집단적 피해가 발생했으며, 이미 공적 절차(개인정보보호위원회 행정처분)가 진행되었고 로펌들이 집단소송 대리를 준비 중입니다. 이는 소송금융 투자에 매우 적합한 조건들을 다수 충족합니다.</t>
+          <t>기사는 특정 개인정보 유출 사건이 아닌, 개인정보 보호 및 피해 구제 관련 정책 및 입법 강화 계획에 대한 내용입니다. 소송금융 투자 대상으로 검토할 구체적인 사건, 피고, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>43만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“고민 됐지만 가입했어요”…개인정보 유출 논란에도 결혼정보회사 찾...</t>
+          <t>[2차 부처보고-과기부 등] 李  AI, 결정적 기회   개인정보유출 제재, 특...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260506516686?OutUrl=naver</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=737276</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-05-09 07:01:39.621360+00:00</t>
+          <t>2026-07-18 07:00:34.017162+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>미국에서 생체정보 수집 관련 집단소송 진행 중</t>
+          <t>5대 금융그룹의 개인정보보호 리스크 관리 강화 논의</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>THE Biz 기자의 '네이버 생체정보 수집에 따른 미국 집단소송 현황' 보도가 '인터넷신문 이달의 기자상' 우수상으로 선정되었다. 이 보도는 미국 법원 공개 자료를 바탕으로 네이버의 생체정보 수집 관련 논란과 미국 내 집단소송 진행 상황을 심층 추적한 내용을 담고 있다.</t>
+          <t>5대 금융그룹이 2025년 지속가능경영보고서에서 AI 확산과 외부 위탁 증가에 따른 개인정보보호 및 정보보안 리스크를 핵심 이슈로 선정했습니다. 개인정보 유출 시 과징금, 소송, 평판 훼손 등 재무적 부담이 커질 수 있음을 인지하고, 각 그룹은 정보보호 체계 강화 및 투자 계획을 발표했습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>네이버는 자력이 충분한 대기업이며, 생체정보 수집과 관련하여 미국에서 집단소송이 진행 중이라는 점에서 집단적 피해와 증거 확보 가능성이 높습니다. 그러나 기사는 미국 내 소송 현황을 다룬 보도에 대한 내용으로, 국내 피해자들의 구체적인 소송 진행 여부나 피해 규모는 파악하기 어렵습니다.</t>
+          <t>본 기사는 5대 금융그룹이 개인정보보호 리스크를 핵심 이슈로 인식하고 선제적 대응책을 마련하고 있다는 내용으로, 실제 개인정보 유출 사고나 구체적인 피해 발생 사실을 다루고 있지 않습니다. 따라서 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해가 발생하지 않아(적합 조건 3 미충족) 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>인신협, 제1회 ‘인터넷신문 이달의 기자상’ 시상...공익·탐사보도 우...</t>
+          <t>AI확산에 보안 리스크 부상…5대 금융 ESG 핵심은 개인정보</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=204318</t>
+          <t>https://www.newspim.com/news/view/20260706000816</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-05-09 07:00:59.751485+00:00</t>
+          <t>2026-07-17 07:02:17.009073+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>SK텔레콤, KT, LG유플러스</t>
+          <t>CJ그룹</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>통신 3사 유심 교체 및 업데이트 진행 중, 개인정보 유출 및 무단 소액결제 피해에 대한 후속 조치</t>
+          <t>경찰 수사 진행 중, 회사 내부자 특정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>SKT, KT, LGU+ 통신 3사가 대규모 개인정보 유출 및 무단 소액결제 피해로 인해 유심 교체 및 업데이트를 진행 중이다. 이는 수백만 명에 달하는 고객에게 영향을 미칠 수 있는 중대한 사건으로, 각 통신사는 현재 피해에 대한 후속 조치를 시행하고 있다.</t>
+          <t>CJ그룹 여성 직원 330여명의 개인정보(사진, 근무지, 전화번호 등)가 텔레그램 채널을 통해 유출 및 유포되어 피해자들이 정신적 고통을 호소하고 있다. 회사 내부자 소행 가능성에 무게가 실리며 경찰이 수사에 나섰고, CJ그룹은 내부 유출자 1명을 특정해 경찰에 자료를 넘겼다. 피해자들은 회사 측의 미온적 대응을 지적하며 투명한 정보 공개와 실효성 있는 지원을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>SKT, KT, LGU+ 모두 대기업으로 자력이 충분하며, 대규모 개인정보 유출 및 무단 소액결제 피해로 다수의 피해자가 발생하여 집단적 피해 조건에 부합한다. 각 통신사가 유심 교체 등 후속 조치를 시행하고 있어 상대방 책임이 명확하고 증거 확보가 용이하다.</t>
+          <t>CJ그룹이라는 대기업이 피고로 자력이 충분하며, 330여명의 다수 여성 직원이 개인정보 유출 피해를 입어 집단적 피해에 해당합니다. 경찰 수사가 진행 중이며 회사 내부자가 특정되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 5, 6 충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>수백만 명 이상 추정</t>
+          <t>330여명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>SKT는 대란, KT·LGU+는 차분…엇갈린 유심 교체 풍경 왜?</t>
+          <t>“매장에 모르는 남자가…” CJ 여성직원 330명 정보유출 ‘일상이 공포...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/cc-newmedia/6144086</t>
+          <t>https://www.hani.co.kr/arti/economy/economy_general/1260153.html</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-05-05 07:02:35.704700+00:00</t>
+          <t>2026-07-17 03:18:10.747409+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고, 형사재판 징역 2년 선고</t>
+          <t>정부의 개인정보 보호 정책 발표 및 추진 계획</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>키스방에서 성매매 여성들을 불법 촬영하고 영상을 음란 사이트에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만 원을 지급하라고 판결했습니다. A씨는 이미 형사재판에서 징역 2년을 선고받았으며, 불법 촬영 횟수가 25회에 달해 추가 피해자가 있을 가능성이 있습니다.</t>
+          <t>정부가 개인정보 유출 피해 기업에 대한 동의의결제 도입과 원스톱 권리구제 체계 구축을 추진한다. 이는 개인정보 유출 사고 급증에 따른 피해자 구제 절차 개선 및 실질적 배상을 목표로 한다. 2027년부터 2029년까지 3년간 '제3차 개인정보 보호 기본계획'의 일환으로 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사재판 유죄 판결로 명확하며(적합 조건 1), 불법 촬영 영상이라는 객관적 증거가 존재하고(적합 조건 5), 이미 형사재판이 진행되어 징역형이 선고된 공적 절차가 있었습니다(적합 조건 6). 그러나 피고가 개인이라 자력 여부가 불확실하고(적합 조건 2 미흡), 현재까지 확인된 피해자 수와 피해 금액 규모가 소송금융 투자 대상으로 '크다'고 보기 어렵습니다(적합 조건 3, 4 미흡).</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 정부의 개인정보 보호 정책 및 제도 개선 방안(동의의결제 도입, 원스톱 구제 체계 구축 등)에 대한 내용입니다. 소송금융 투자를 검토할 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>각 1500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>2명 (추정 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>‘키스방이 성매매 장소?’…성매매 여성들 불법 촬영 男 손배 책임 인...</t>
+          <t>정부, 개인정보 유츨사고에 동의의결제 도입 추진</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11581500?ref=naver</t>
+          <t>http://www.fnnews.com/news/202607031115053580</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-05-02 17:19:34.978141+00:00</t>
+          <t>2026-07-16 19:16:24.913715+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>개인정보보호법 등 관련 법안 개정 진행 중, 집단소송 가능성 확대</t>
+          <t>방송통신심의위원회 심의 및 불법 콘텐츠 삭제 완료</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2025년 사이버 침해 사고가 역대 최대치를 기록하며 SK텔레콤, 쿠팡 등 주요 기업들이 연이어 공격받았습니다. 이는 고도화된 해킹 기술보다는 기업의 기본적인 보안 관리 부실에서 비롯된 것으로 확인됩니다. 이에 따라 개인정보보호법 등 관련 법안이 개정되어 기업의 정보 보호 책임과 이용자 보호가 강화되고 있으며, 향후 집단소송 등 기업이 부담해야 할 책임과 비용이 증가할 것으로 예상됩니다.</t>
+          <t>방송통신심의위원회가 디지털 성범죄 심의 적체 6만 9천 건을 모두 처리했으며, 이 중 4만 7천여 건의 불법 콘텐츠를 자율규제로 삭제했습니다. 이는 디지털 성범죄로 인한 다수의 피해자가 존재함을 시사하며, 피해자들은 가해자를 상대로 손해배상 등 법적 조치를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>대기업 및 금융기관 등 자력 있는 상대방(SKT, 롯데카드, 쿠팡 등)의 기본적인 보안 관리 부실로 인한 책임이 명확하며(조건 1, 2), 2383건의 사이버 침해 사고 발생으로 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(조건 3, 4). 구체적인 보안 취약점 사례가 언급되어 증거 확보가 용이하며(조건 5), 개인정보보호법 등 관련 법안 개정 및 과징금 부과 체계 강화 등 공적 절차가 진행 중입니다(조건 6).</t>
+          <t>디지털 성범죄로 인한 다수의 피해자(수만 명 이상)가 존재하며, 방송통신심의위원회(방심위)의 심의를 통해 불법성이 명백한 콘텐츠가 삭제되는 등 공적 절차가 진행되었습니다. 이는 집단적 피해, 피해 규모의 큼, 증거 확보 가능성, 공적 절차 진행 중이라는 적합 조건에 해당합니다. 피해자들은 가해자를 상대로 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>다수 (수천 명 이상)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[법으로 읽는 경제 인사이트 | 강화되는 규제, 진화하는 해킹] 연이은 해...</t>
+          <t>방미심위, 디지털 성범죄 적체 6만 9천 건 전부 처리</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>economychosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://economychosun.com/site/data/html_dir/2026/04/10/2026041000029.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008569367&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-05-02 07:02:17.378932+00:00</t>
+          <t>2026-07-14 21:49:01.655955+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>개인정보보호위원회 처분 불복 행정소송 및 별도 민사 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>키스방에서 여성 동의 없이 성행위를 불법 촬영하고 온라인에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만원을 배상하라고 판결했습니다. A씨는 형사 재판에서 징역 2년을 선고받았으며, 불법 촬영물에는 여성들의 얼굴 등 신상이 노출되었습니다. 이 사건은 불법 촬영 피해에 대한 민사적 배상 책임을 인정한 사례입니다.</t>
+          <t>쿠팡의 개인정보 유출 사태와 관련하여 개인정보보호위원회의 처분 및 과징금 부과가 있었으며, 쿠팡은 이에 불복하여 법적 구제 절차를 밟을 예정입니다. 현재 행정소송 제기와는 별도로 민사 손해배상 소송도 진행 중이어서 법적 부담이 장기화될 전망입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방의 불법 촬영 및 유포 행위가 형사 재판에서 징역형을 선고받아 책임이 명확하며(적합 조건 1, 5), 이미 공적 절차(형사 재판)가 진행되어 사실관계가 확정되었습니다(적합 조건 6). 25차례 불법 촬영이 있었으므로 추가 피해자 발굴 가능성은 있습니다(적합 조건 3). 다만, 피고가 개인이며 자력에 대한 정보가 없고, 현재 판결된 개별 피해 금액이 소송금융 투자 대상으로서는 크지 않습니다.</t>
+          <t>쿠팡이라는 대기업이 피고로 자력이 충분하며, 개인정보보호위원회의 처분 및 과징금 부과라는 공적 절차가 진행 중입니다. 또한, 이에 불복하는 행정소송과 별도의 민사 손해배상 소송이 진행 중이므로 상대방 책임이 명확하고 증거 확보가 용이합니다. '유출 사태'라는 표현으로 미루어 집단적 피해 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>각 1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>최소 2명, 추가 피해자 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>와글와글NET세상  키스방 여성들의 반격 설왕설래</t>
+          <t>'탈팡'은 없었다···위기서 빛난 쿠팡 '로켓'의 저력</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=255438</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2447564</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-05-02 07:00:15.920211+00:00</t>
+          <t>2026-07-14 20:00:13.661727+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>A 저축은행, B 저축은행</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 저축은행의 행정소송 진행, 법원 판결</t>
+          <t>규제기관 조사 및 과징금 부과 가능성, 집단소송 예정/진행 가능성</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>A, B 저축은행이 고객의 개인신용정보를 사전 동의 없이 계열사 협의체에 제공하여 신용정보법을 위반했습니다. 금융위원회는 이에 과징금을 부과했으나, 저축은행들이 제기한 행정소송에서 법원은 과징금 액수가 과다하다는 이유로 처분 취소 판결을 내렸습니다. 법원은 위반 사실 자체는 인정했으나, 2차 피해 정황이나 부당이득이 없다는 점을 고려했습니다.</t>
+          <t>SK텔레콤의 유심 정보 유출 사고는 대기업의 보안 관리 책임 하에 발생한 대규모 개인정보 유출 사건으로, 수백만 명 이상의 피해자가 발생했을 것으로 추정됩니다. 이러한 사고는 기업의 막대한 보안 투자 확대로 이어질 만큼 중대한 사안이며, 피해자들의 집단소송 및 규제기관의 과징금 부과 가능성이 높아 소송금융 투자 기회가 충분합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>저축은행들이 정보주체 동의 없이 개인신용정보를 계열사 협의체에 제공한 행위는 법원도 신용정보법 위반으로 인정하여 상대방 책임이 명확합니다. A, B 저축은행은 금융기관으로 자력이 충분하며, 다수 고객의 개인신용정보 유출로 집단적 피해 가능성이 높습니다. 금융위원회의 과징금 부과 및 행정소송을 통해 사실관계가 명확히 드러나 증거 확보가 용이하고 공적 절차가 진행된 바 있습니다.</t>
+          <t>SK텔레콤은 대기업으로 충분한 자력을 보유하고 있으며(적합 조건 2), 유심 정보 유출은 수백만 명에 달하는 다수의 피해자를 발생시키는 집단적 피해 사건입니다(적합 조건 3, 4). 사고 발생 사실이 명확하여 증거 확보가 용이하며(적합 조건 5), 이러한 대형 개인정보 유출 사고는 집단소송 및 과징금 부과로 이어질 가능성이 높아 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수백만 명 이상 추정</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>계열사 협의체에 신용정보 제공한 저축은행…法 “과징금 처분 취소해야...</t>
+          <t>SKT 7000억·네이버 660억…빅테크가 보안에 돈 쓰는 이유</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20031523?ref=naver</t>
+          <t>https://economist.co.kr/article/view/ecn202607010061</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-29 03:00:30.037032+00:00</t>
+          <t>2026-07-13 23:08:48.489782+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>티빙</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>1심 손해배상 청구 소송에서 피해자 승소 판결</t>
+          <t>법무법인 지향이 1051명 대리하여 서울중앙지법에 손해배상 청구 소송 제기, 법무법인 세담도 집단소송 추진 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>남성 A씨가 성매매 여성들을 수십 차례 불법 촬영하고 영상을 음란사이트에 유포한 혐의로 형사 처벌(징역 2년)을 받았다. 피해 여성 2명이 A씨를 상대로 제기한 손해배상 청구 소송에서 법원은 A씨에게 각각 1,500만원을 지급하라는 1심 판결을 내렸다. 법원은 A씨의 불법행위로 인한 피해자들의 정신적 고통을 인정했다.</t>
+          <t>티빙의 개인정보 유출 사태 이후 한 달이 지나면서 집단소송이 확산되고 있습니다. 법무법인 지향은 피해 이용자 1051명을 대리하여 서울중앙지법에 1인당 30만원의 위자료를 청구하는 손해배상 소송을 제기했으며, 다른 법무법인 세담도 집단소송을 추진 중입니다. 피해자들의 불안감은 여전한 상황입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확하고(적합 조건 1), 불법 촬영 영상 및 형사 재판 기록 등 증거가 충분합니다(적합 조건 5). 이미 1심에서 피해자 승소 판결이 나와 법적 근거가 탄탄합니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 현재 기사에 언급된 피해자 수가 2명으로 개별 피해 규모가 소송금융 투자에 '매우 큰' 수준은 아닙니다. '수십회 불법촬영' 언급으로 추가 피해자 발굴 가능성은 있습니다.</t>
+          <t>티빙의 개인정보 유출 책임이 명확하며(적합 조건 1), 대규모 플랫폼으로서 충분한 자력을 가질 것으로 예상됩니다(적합 조건 2). 이미 1천명 이상의 피해자가 집단소송을 제기하여 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 확인되며, 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>1500만원 (1인당)</t>
+          <t>3억 1천5백3십만원 (1051명 기준)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>2명 (잠재적 다수)</t>
+          <t>1051명 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>성매매 여성들 수십회 불법촬영·유포한 남성에 법원  1천500만원씩 배상...</t>
+          <t>티빙 개인정보 유출 사태 한 달...집단소송 확산되며 불안감 '여전'</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026041116475908899</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=153075</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-28 21:57:21.809664+00:00</t>
+          <t>2026-07-13 23:07:05.003603+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>원장 남편 A씨</t>
+          <t>해킹 조직 총책 A씨 외 공범들</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>형사 재판 최후 진술 단계</t>
+          <t>해킹 조직 총책 추가 송환 및 구속기소, 공범 재판 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>어린이집 직원용 화장실에 몰래카메라를 설치한 원장 남편 A씨가 형사 재판 최후 진술에서 자신의 잘못을 인정하고 피해자들에게 사죄했습니다. 피해자들이 영상 유출에 대한 우려를 표하고 있으며, A씨는 평생 속죄하겠다고 밝혔습니다.</t>
+          <t>정부·공공·민간 사이트 해킹으로 확보한 개인정보를 이용해 알뜰폰을 부정개통하고 금융계좌 및 가상자산 계정에 침입, BTS 정국을 포함한 국내 재력가 16명에게서 380억 원 이상을 가로채거나 시도한 해킹 조직 총책 A씨가 태국에서 국내로 송환되었다. 이미 구속기소된 공범 B씨에 이어 2차 신병 확보로, 법무부와 경찰은 인터폴과 공조하여 수사를 진행 중이다. 피해자들은 거액의 금전적 피해를 입었으며, 일부는 지급정지 조치로 실제 피해를 막았다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방(원장 남편 A씨)이 잘못을 모두 인정하고 참회하여 책임이 명확하며, 형사 재판이 진행 중이므로 증거 확보가 용이합니다. 다만, 피고가 개인이라 자력에 대한 불확실성이 있고, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 투자 매력도가 제한적일 수 있습니다.</t>
+          <t>해킹 조직 총책이 검거되고 380억 원 이상의 피해 금액이 명확히 특정됨 (상대방 책임 명확, 피해 규모 큼). 16명의 재력가 피해자가 발생했으며 (집단적 피해), 경찰 및 법무부의 수사, 범죄인 인도, 구속 기소 등 공적 절차가 진행 중이므로 증거 확보가 용이함 (증거 확보 가능, 공적 절차 진행 중). 해킹 조직의 자력 여부는 추가 확인이 필요할 수 있으나, 피해 규모와 사건의 중대성을 고려할 때 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>380억 원 이상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>16명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>‘어린이집 직원용 화장실에 몰카가?’ 원장 남편 짓이었다</t>
+          <t>BTS 정국부터 대기업 회장까지 노렸다...380억 가로챈 해킹조직 총책 추...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/04/23/7N332KMTQBHCPKB3JVWENN2FPQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.kyeonggi.com/article/20260513580021</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-25 07:02:39.832132+00:00</t>
+          <t>2026-07-12 23:10:09.505415+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="inlineStr">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>듀오</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>개인정보 분쟁조정위원회에 구제 신청 30여건 접수 및 진행 중</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>결혼정보회사 듀오에서 42만명의 개인정보가 유출되는 사건이 발생했다. 피해자들은 개인정보 분쟁조정위원회를 통해 손해배상 및 피해구제를 신청하고 있으며, 현재 30여건의 구제 신청이 접수되어 조정 절차가 진행 중이다. 조정안이 성립되면 재판상 화해와 동일한 법적 효력을 갖는다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>듀오의 42만명 개인정보 유출 사건으로 상대방 책임이 명확하며(적합 조건 1), 42만명이라는 대규모 피해자 발생으로 집단적 피해 및 피해 규모가 크다(적합 조건 3, 4). 또한, 개인정보 분쟁조정위원회에 구제 신청이 접수되어 공적 절차가 진행 중이다(적합 조건 6). 듀오는 결혼정보업계의 주요 기업으로 배상 능력이 있을 것으로 판단된다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>42만명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>'42만명 개인정보 유출' 듀오, 구제 신청 30여건 접수</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>kado.net</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.kado.net/news/articleView.html?idxno=2050469</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-07-12 21:15:04.763063+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 진행 중, 전담팀 구성</t>
+          <t>개인정보보호법 개정 및 제도 강화 논의</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>경찰은 배달의민족 외주협력사 상담사로 위장 취업해 고객 정보를 빼돌려 '보복대행' 조직에 제공한 혐의로 4명을 구속 송치했다. 이들은 돈을 받고 남의 집에 오물을 뿌리는 등의 보복 범죄를 저질렀으며, 정보제공책은 수천만원을 수수했다. 경찰은 의뢰자 및 다른 관련자들도 공범으로 보고 수사를 확대할 예정이다.</t>
+          <t>개인정보보호법이 강화되어 기업의 개인정보 유출 시 손해배상 책임이 원칙화되고 입증 책임이 기업에 부과됩니다. 상습 위반 기업에는 매출액의 최대 10%까지 징벌적 과징금이 부과될 수 있습니다. 이는 개인정보 유출 피해 구제를 실질적으로 강화하기 위한 대책입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(보복대행 조직, 정보제공책), 배달의민족 외주협력사라는 잠재적 자력 있는 상대방이 존재한다. 경찰 수사 및 구속 송치로 객관적 증거가 확보되었고, 다수의 피해자가 발생했을 가능성이 높다. 현재 공적 절차(경찰 수사, 검찰 송치)가 활발히 진행 중이다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 것이 아니라, 개인정보보호법 강화 및 손해배상 제도 활성화에 대한 정책 변경을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않습니다. (적합 조건 0개 해당)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>경찰 “‘보복 대행’ 의뢰자도 공범 적용”</t>
+          <t>개인정보법 상습 위반 기업, 매출 10% 징벌적 과징금…경제적 제재 강화</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260406515834?OutUrl=naver</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=116263</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-15 23:10:17.480759+00:00</t>
+          <t>2026-07-07 01:05:43.317235+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>아시아나항공</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰 수사 확대 및 엄단 방침, 개인정보 유출 경로 수사 중</t>
+          <t>개인정보 유출 발생</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>돈을 받고 사적 보복을 대신해주는 '보복 대행' 범죄가 온라인에서 횡행하며, 경찰이 수사를 확대하고 있다. 이들은 배달앱 내부 직원 등을 통해 개인정보를 불법 취득하여 오물 테러 등 범행에 악용하고 있다. 이에 개인정보 보호 강화 및 위장 수사 범위 확대 등 제도적 개선이 필요하다는 지적이 나오고 있다.</t>
+          <t>아시아나항공 임직원 1만여 명의 개인정보가 유출되는 사고가 발생했습니다. 콜센터 및 협력사 정보까지 포함되어 피해 범위가 넓으며, 이는 집단소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>적합 조건 1, 2, 3, 5, 6에 해당한다. 보복 대행업체 및 개인정보를 유출한 배달앱 관련자의 책임이 명확하며, 대형 배달앱의 경우 배상 능력이 충분하다. 배달앱 고객 정보 유출은 다수의 피해자를 발생시킬 수 있고, 경찰 수사가 진행 중이므로 증거 확보도 용이하다.</t>
+          <t>아시아나항공이라는 대기업이 피고가 될 수 있으며(적합 조건 2), 1만여 명의 임직원 개인정보 유출로 집단적 피해가 발생하여(적합 조건 3, 4) 소송금융 적합도가 높습니다. 상대방 책임이 명확하고(적합 조건 1) 피해자 수가 많아 집단소송 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만여 명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>잇단 검거에도…'사적 보복 대행' 여전히 횡행</t>
+          <t>중동전쟁에 기름값 뛰고 노선 줄고 … 항공 분쟁 1위는 '환불'</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260410183849qdn</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/05/27/2026052700025.html</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-14 01:59:08.473232+00:00</t>
+          <t>2026-07-01 07:02:13.438923+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>네이버 계열사</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>소비자분쟁조정위원회 집단분쟁 조정 진행 중</t>
+          <t>미국에서 생체정보보호법(BIPA) 위반 혐의로 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건과 관련하여 소비자분쟁조정위원회가 집단분쟁 조정을 본격적으로 시작했다. 이 조정 절차는 신청하지 않은 소비자에게도 보상을 권고할 수 있으며, 만약 조정이 무산될 경우 소비자들은 소송을 통한 피해 구제를 모색하게 될 것이다.</t>
+          <t>네이버 계열사가 미국에서 생체정보보호법(BIPA) 위반 혐의로 집단소송에 휘말린 사건에 대한 심층 보도가 '인터넷신문 이달의 기자상'을 수상했다. 이 보도는 2차 출처나 외신 인용을 배제하고 사건의 현황을 다뤘다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(쿠팡 개인정보 유출), 상대방 자력이 충분하며(대기업 쿠팡), 집단적 피해가 발생하여 다수의 소비자가 영향을 받았다. 현재 소비자분쟁조정위원회에서 공적 절차가 진행 중이며, 조정 무산 시 소송으로 이어질 가능성이 높아 소송금융 투자에 적합하다.</t>
+          <t>네이버 계열사가 미국 생체정보보호법(BIPA) 위반 혐의로 집단소송에 휘말린 사건으로, 상대방(네이버 계열사)의 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 집단적 피해로 인한 소송이 진행 중입니다(적합 조건 3). 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>소비자분쟁조정위, 쿠팡 개인정보유출 집단분쟁 조정 본격 시작</t>
+          <t>더비즈, '인터넷신문 이달의 기자상' 심층·탐사 부문 우수상 수상</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=736342</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=720002</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-07 12:16:07.292798+00:00</t>
+          <t>2026-06-28 03:00:30.307729+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>카카오페이</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>소비자분쟁조정위원회 집단분쟁조정 절차 개시 결정, 다수 정부기관 조사 중</t>
+          <t>개인정보보호위원회 과징금 부과 및 카카오페이의 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>쿠팡의 3,370만 개 계정 개인정보 유출 사고와 관련하여 한국소비자원 소비자분쟁조정위원회가 집단분쟁 조정 절차 개시를 결정했다. 이미 50명의 소비자가 손해배상을 요구하는 집단분쟁 조정을 신청했으며, 다수의 정부기관이 유출 내용과 규모를 조사 중이다. 이는 대규모 피해가 예상되는 사건으로, 향후 집단소송으로 이어질 가능성이 높다.</t>
+          <t>카카오페이가 개인정보보호위원회로부터 약 56억 원의 과징금을 부과받았으며, 이에 대한 취소 소송을 진행 중이다. 이는 카카오페이의 개인정보 관련 위반 행위가 있었음을 시사하며, 다수의 개인정보 유출 피해자가 발생했을 가능성이 높다. 피해자들은 개보위의 처분을 근거로 카카오페이를 상대로 손해배상 소송을 제기할 수 있을 것으로 보인다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>쿠팡이 3,370만 개 계정 정보 유출을 스스로 발표하여 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 3,370만 명이라는 대규모 피해자 발생 가능성이 있으며(적합 조건 3, 4), 이미 소비자분쟁조정위원회의 집단분쟁조정 절차가 개시되고 다수의 정부기관이 조사 중이므로 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>개인정보보호위원회로부터 56억 원의 과징금을 부과받은 것은 카카오페이의 책임이 명확하며(적합 조건 1), 이는 다수의 개인정보 유출 피해 발생 가능성을 시사합니다(적합 조건 3). 카카오페이는 대기업으로 자력이 충분하며(적합 조건 2), 개보위의 처분은 강력한 객관적 증거가 됩니다(적합 조건 5). 이미 공적 절차가 진행 중이며(적합 조건 6), 이를 바탕으로 피해자들이 청구할 수 있는 손해배상 규모도 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>3,370만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[연합뉴스 이 시각 헤드라인] - 10:30</t>
+          <t>카카오뱅크·카카오페이 1분기 역대급 실적에도 웃지 못하는 이유</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>bizhankook.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260407057700011?input=1195m</t>
+          <t>https://www.bizhankook.com/bk/article/32309</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-07 12:15:59.251957+00:00</t>
+          <t>2026-06-23 21:44:04.374518+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>A 통신사</t>
+          <t>크리스피크림</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중 (증거 은닉 의혹)</t>
+          <t>집단소송 합의 완료</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>지난해 A 통신사에서 발생한 개인정보 유출 사고는 소액결제 피해 신고와 함께 증거 은닉 의혹으로 경찰 조사를 받고 있다. A 통신사는 사고 초기 해킹 정황을 부인하고 피해 사실을 늦게 신고하는 등 부적절한 소통으로 고객 신뢰를 잃었다는 지적을 받았다. 이 기사는 정보 유출 사고 이후 기업의 소통 방식이 신뢰에 미치는 영향을 강조하며, A 통신사를 부정적인 사례로 들고 있다.</t>
+          <t>크리스피크림이 2024년 발생한 사이버 공격으로 인한 집단소송을 해결하기 위해 160만 달러 규모의 합의에 동의했습니다. 이번 해킹으로 고객 및 직원들의 이름, 생년월일, 소셜시큐리티번호(SSN) 등 개인정보가 유출되었으며, 피해 고객은 최대 3500달러를 받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>A 통신사의 개인정보 유출 사건은 대기업 피고(A 통신사), 다수의 피해자, 그리고 경찰 조사 진행 중이라는 점에서 소송금융 적합도가 높습니다. 특히 증거 은닉 의혹으로 경찰 조사를 받고 있어 상대방의 책임이 명확하며, 공적 절차가 진행 중인 점도 긍정적입니다.</t>
+          <t>크리스피크림의 사이버 공격 관련 집단소송이 160만 달러 규모의 합의로 이미 해결되었으므로, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 일반적으로 진행 중이거나 소송 전 단계의 사건에 투자합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>160만 달러 (총 합의금), 고객당 최대 3500달러</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[프리즘] ‘정보 유출’ 그 후, 소통이 신뢰 좌우한다</t>
+          <t>크리스피크림 도넛 해킹 피해 고객, 최대 3500불 받는다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417684</t>
+          <t>https://www.koreadaily.com/article/20260527111453159</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-06 00:19:01.182786+00:00</t>
+          <t>2026-06-20 07:02:52.781397+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건을 계기로 국회에서 개인정보 보호법 개정안 등 관련 법안 발의 및 심사 진행 중. 집단소송제 도입 논의 포함.</t>
+          <t>공정위 동일인 지정 및 쿠팡의 행정소송 예고</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건을 계기로 국회에서 개인정보 보호 및 플랫폼 규제 관련 법안 발의가 급증하고 있다. 과징금 상향, 보안 인증 의무화, 집단소송제 도입 등 기업의 법적 책임을 강화하고 피해 구제 체계를 정비하는 내용이 논의되고 있다. 이러한 입법 확대는 산업 전반의 불확실성을 키우고 있다는 지적도 있다.</t>
+          <t>공정거래위원회가 김범석 쿠팡Inc 의장을 쿠팡의 동일인으로 지정하며 쿠팡의 지배구조와 사회적 책임에 대한 우려를 표명했습니다. 특히 지난해 개인정보 유출 사고에 대한 미흡한 대응이 언급되었습니다. 쿠팡은 공정위 결정에 대해 행정소송을 예고하며 강경 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건은 대기업(쿠팡)의 책임이 비교적 명확하고, 대규모 개인정보 유출의 특성상 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 또한, 해당 사건을 계기로 국회에서 개인정보 보호 및 플랫폼 규제 관련 입법 절차가 활발히 진행 중이며, 이는 공적 절차 진행에 해당합니다. 피해 규모는 구체적으로 명시되지 않았으나, 대규모 개인정보 유출의 특성상 상당할 것으로 예상됩니다.</t>
+          <t>공정위가 김범석 의장의 실질적 지배력을 명확히 판단했으며, 과거 개인정보 유출 사고에 대한 미흡한 대응이 언급되어 상대방 책임이 비교적 명확합니다. 쿠팡은 미국 상장 대기업으로 자력이 충분하며, 공정위의 공식 조사 결과가 증거로 존재하고 동일인 지정이라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>쿠팡으로 촉발된 플랫폼 규제…책임자 넘어 산업 전반 압박</t>
+          <t>[테헤란로] 쿠팡의 책임</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1361500</t>
+          <t>http://www.fnnews.com/news/202605041836511158</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-05 12:35:07.051423+00:00</t>
+          <t>2026-06-19 16:15:31.055281+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>오픈AI와 앤트로픽의 조사 촉발, 집단 소송 진행 중</t>
+          <t>카카오톡 오픈채팅방에서 개인정보 유출 및 거래 발생</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>데이터 전문 기업 머코어가 변조된 '라이트LLM' 오픈소스 라이브러리를 이용한 해킹 침해를 당했습니다. 이로 인해 주요 AI 기업의 '학습 비밀'이 유출되었으며, 4만명 이상의 사용자를 대상으로 집단 소송이 진행 중입니다. 오픈AI와 앤트로픽이 이번 사건에 대한 조사를 촉발했습니다.</t>
+          <t>카카오톡 오픈채팅방에서 청첩장과 부고장이 건당 500~1000원에 거래되며, 이를 통해 허위 경조사비 증빙을 만들려는 수요가 확인되었습니다. 이 과정에서 신랑·신부의 이름, 사진, 유가족 연락처, 계좌번호 등 민감한 개인정보가 당사자 동의 없이 유통되어 개인정보 보호법 위반 및 초상권·인격권 침해 문제가 발생하고 있습니다. 익명성 때문에 단속이 어렵지만, 법조계는 민사상 손해배상 책임이 발생할 수 있다고 경고합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>데이터 전문 기업 머코어의 해킹으로 인한 유출로 상대방 책임이 비교적 명확하며(적합 조건 1), 4만명 이상의 사용자를 대상으로 집단 소송이 진행 중이므로 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 또한 오픈AI와 앤트로픽의 조사가 촉발되어 증거 확보 및 관련 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>개인정보 보호법 위반 및 초상권/인격권 침해 책임이 명확하며(적합 조건 1), 카카오톡 오픈채팅방을 통해 다수의 청첩장/부고장이 거래되어 집단적 피해 가능성이 높고(적합 조건 3), 피해자 수가 수백 명 이상으로 예상됩니다(적합 조건 4). 또한, 오픈채팅방 존재 및 거래 내역 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 개별 판매자의 자력 부족이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>4만명 이상</t>
+          <t>다수 (수백 명 이상 추정)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>데이터 전문 머코어 해킹으로 주요 AI 기업 '학습 비밀' 유출 비상</t>
+          <t>청첩장·부고장, 카톡서 600원에 팔린다…탈세 증빙용 ‘경조사 품앗이...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208814</t>
+          <t>https://biz.heraldcorp.com/article/10730000?ref=naver</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-05 12:34:43.913838+00:00</t>
+          <t>2026-06-18 17:18:54.291595+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>하나카드</t>
+          <t>쿠팡, KT</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>참여연대 공익소송 지원</t>
+          <t>개인정보보호위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>하나카드가 고객 개인신용정보를 제3자에게 무단 제공한 혐의로 손해배상 소송에 휘말렸습니다. 현재 SK플래닛 직원 2명이 원고로 참여하고 있으며, 참여연대 공익법센터가 이 소송을 지원하고 있습니다. 개인정보 유출 사건의 특성상 향후 추가 피해자 발생 및 소송 확대 가능성이 있습니다.</t>
+          <t>개인정보보호위원회가 중대 개인정보 유출 기업에 매출의 최대 10%를 징벌적 과징금으로 부과하는 새 제도를 발표했습니다. 하지만 이 제도는 법 개정 이후 발생하는 사고에만 적용되어, 이미 대규모 정보유출 사고가 발생한 쿠팡과 KT 등은 기존 법률에 따라 처분될 예정입니다. 쿠팡과 KT에 대한 조사는 현재 진행 중이며, 이른 시일 내 통지될 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>하나카드의 개인신용정보 무단 제공은 상대방 책임이 명확하며(적합 조건 1), 하나카드는 대기업/금융기관으로 자력이 충분합니다(적합 조건 2). 참여연대가 공익소송을 지원하고 있어 증거 확보 및 소송 진행에 유리하며(적합 조건 5), 개인정보 유출 사건의 특성상 잠재적으로 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3).</t>
+          <t>쿠팡, KT와 같은 대기업의 대규모 개인정보 유출 사고로 상대방 책임이 명확하고 자력이 충분합니다. 개인정보보호위원회의 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중 조건에 해당하며, 대규모 유출은 집단적 피해 가능성을 시사합니다. 비록 새로운 징벌적 과징금은 적용되지 않지만, 민사상 손해배상 청구 가능성은 여전히 높습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>2명 (잠재적 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[기자시각] 하나카드, 50만원, 잊혀진 약속</t>
+          <t>중대 개인정보 유출 기업에 매출 10% 과징금 …쿠팡·KT 등은 적용 불가...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78842</t>
+          <t>https://view.asiae.co.kr/article/2026051215342047696</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-05 00:27:38.131746+00:00</t>
+          <t>2026-06-18 12:31:16.091680+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 검찰 보완수사 요구, 개인정보보호위원회 조사 진행 중, 서울시 조례 개정 및 보상안(따릉이 30일 정기권) 검토 중.</t>
+          <t>개인정보 유출 및 불법 거래 현상 발생</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>서울시 공공자전거 '따릉이' 서버에서 가입자 462만 명의 개인정보가 유출되는 사고가 발생했습니다. 서울시는 시의회와 조례 개정을 통해 유출 피해자들에게 따릉이 30일 정기권을 보상하는 방안을 검토 중이며, 경찰 수사 및 검찰 송치, 개인정보보호위원회 조사가 진행되고 있습니다. 개인정보보호법에 따라 실제 피해가 없어도 유출만으로 손해배상 청구가 가능합니다.</t>
+          <t>종합소득세 신고 기간을 맞아 온라인 커뮤니티와 오픈채팅방에서 청첩장과 부고장을 사고파는 현상이 기승을 부리고 있습니다. 이는 경조사비 비용 처리를 통한 탈세를 목적으로 하며, 청첩장/부고장에 포함된 이름, 연락처, 계좌번호, 가족관계 등 개인정보 유출로 인한 피해자들의 불쾌감과 법적 책임 발생 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>서울시설공단 서버에서 462만 건의 대규모 개인정보 유출이 발생하여 상대방 책임이 명확하고(적합 조건 1), 서울시 산하 공공기관으로 자력이 충분합니다(적합 조건 2). 피해자 수가 462만 명에 달하는 집단적 피해이며(적합 조건 3, 4), 경찰 수사로 유출 사실이 확인되었고(적합 조건 5), 현재 경찰/검찰 수사 및 개인정보보호위원회 조사가 진행 중입니다(적합 조건 6).</t>
+          <t>개인정보 불법 거래 및 탈세 시도 행위는 명확한 불법 행위이며(상대방 책임 명확), 다수의 청첩장/부고장 소유자들의 개인정보가 유출되어 집단적 피해 가능성이 높고(집단적 피해), 온라인 채팅방 기록 등 증거 확보가 가능합니다. 그러나 주된 상대방이 불특정 다수의 개인으로, 배상 능력이 충분한 대기업/기관이 아니므로(상대방 자력 부족) 실질적인 손해배상 회수가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>462만 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>따릉이 개인정보 유출 보상 ‘30일권’ 유력…조례 개정도 추진 [서울IN...</t>
+          <t>“3만원에 50장 팔게요”…이 시즌되자 청첩장·부고장 거래 ‘기승’,...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709337?ref=naver</t>
+          <t>https://www.mk.co.kr/article/12035973</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-05 00:24:40.327208+00:00</t>
+          <t>2026-06-18 03:35:28.468624+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>선거철 강제 단체 대화방 초대 문제 발생</t>
+          <t>딥페이크 사진 유포 및 위험성 경고</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>선거철을 맞아 지방선거 예비후보자 캠프가 유권자 동의 없이 개인정보를 이용해 단체 대화방에 강제 초대하는 사례가 발생하고 있습니다. 1천7백 명 이상의 유권자가 피해를 호소하며 개인정보 침해에 대한 불만을 제기하고 있으나, 선관위는 개인정보 보호에 관여하지 않는다는 입장입니다.</t>
+          <t>조르자 멜로니 이탈리아 총리의 란제리 차림 AI 조작 사진이 온라인에 유포되며 딥페이크의 위험성에 대한 경고가 나왔습니다. 멜로니 총리는 과거에도 딥페이크 음란 동영상 제작·유포자를 상대로 10만 유로 규모의 손해배상 소송을 제기한 바 있습니다. 이번 사건은 개인의 명예와 초상권을 침해하는 심각한 문제로, 광범위한 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방(예비후보자 캠프)의 개인정보 무단 사용 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자(1천7백 명 이상)가 발생하여 집단적 피해에 해당하며(적합 조건 3), 강제 초대 내역 등 증거 확보가 용이합니다(적합 조건 5). 다만, 개별 피해자의 금전적 피해 규모가 크지 않아 소송 실익이 낮을 수 있으며, 상대방의 자력도 대기업 수준은 아닙니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 국가 원수에 대한 명예훼손으로 피해 규모가 크며(적합 조건 4), 딥페이크 사진이 존재하여 증거 확보가 용이합니다(적합 조건 5). 다만, 가해자가 특정되지 않아 자력 확인이 어렵고, 집단적 피해 사례로 보기 어렵다는 점에서 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1천7백 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>우원식도 나가기 '꾹'‥선거철 강제 단톡방 언제까지?</t>
+          <t>란제리 차림 멜로니 AI 사진… 누구에게나 일어날 수 있어</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812693_37004.html</t>
+          <t>https://www.yna.co.kr/view/AKR20260506173100109?input=1195m</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-04 12:29:37.136475+00:00</t>
+          <t>2026-06-17 15:23:44.683591+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>쿠팡Inc</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>개인정보위원회 과징금 부과, 금융당국 추가 제재 검토, 관련 사안 수사 중</t>
+          <t>한미 양국에서 집단소송 진행 중, 미국에서 증거 개시 절차 착수</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>대규모 개인정보 유출 사고가 잇따르며 기업의 보안 책임과 제재 체계에 대한 논쟁이 심화되고 있습니다. 정부는 규제 수위를 높이고 있으나, 기업의 자진 신고를 위축시키고 증거 인멸 의혹까지 제기되는 상황입니다. 전문가들은 처벌 중심에서 피해자 보상 및 보안 투자 유도 중심으로 제도 재설계가 필요하다고 주장합니다.</t>
+          <t>쿠팡이 개인정보 유출 사고로 1조 6850억 원 규모의 고객 보상 비용을 지불하고 활성 고객 수가 70만 명 감소하는 등 실적 악화를 겪었습니다. 김범석 의장은 고객 회복에 시간이 걸릴 것이라고 밝혔으며, 개인정보보호위원회의 과징금 부과 가능성과 한미 양국에서 진행 중인 집단소송 등 규제 및 사법 리스크가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>개인정보 유출 사고는 기업의 보안 책임이 명확하며(적합 조건 1), KT, LG유플러스, 쿠팡, 롯데카드 등 대기업 및 금융기관이 상대방이 될 가능성이 높아 자력이 충분합니다(적합 조건 2). 롯데카드 사례처럼 수백만 명의 피해자가 발생할 수 있어 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), KISA 접수 기록, 개인정보위원회 및 금융당국의 조사 결과 등 공적 증거 확보가 가능하고(적합 조건 5), 관련 사안에 대한 수사 및 행정처분 등 공적 절차가 진행 중입니다(적합 조건 6). 부적합 조건에 해당하는 사항은 없습니다.</t>
+          <t>쿠팡의 개인정보 유출 사고로 인한 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가집니다(적합 조건 2). 활성 고객 70만 명 감소와 1.6조 원 규모의 고객 보상 프로그램은 집단적 피해와 큰 피해 규모를 보여주며(적합 조건 3, 4), 한미 양국에서 집단소송이 진행 중입니다. 개인정보보호위원회의 과징금 부과 가능성 등 공적 절차가 진행 중이며 객관적 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (쿠팡의 고객 보상 비용 1조 6850억 원)</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>수백만 명 (롯데카드 사례 297만 명)</t>
+          <t>70만 명 이상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>고객정보 유출, 과한 징벌이 능사? 되레 신고 위축 부른다</t>
+          <t>탈팡 방어에 1.7조 태웠지만 멈춘 로켓…김범석 “회복에 시간 걸려” ...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417429</t>
+          <t>https://www.sedaily.com/article/20040950?ref=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-04 00:28:00.785845+00:00</t>
+          <t>2026-06-17 15:23:32.055319+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>대한민국 법무부</t>
+          <t>CJ</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>손해배상청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>CJ 여성 직원들의 개인정보가 유출되어 피해를 호소하고 있으며, 이로 인해 일상생활에 큰 어려움을 겪고 있다. 비케이법률사무소 최염 변호사는 정보 유출 행위를 실행한 피의자 개인과 회사 측에 대해 개인정보보호법 위반 및 불법행위에 따른 손해배상 청구를 검토 중이다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>CJ라는 대기업이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), '피해 여성 직원들'이라는 표현에서 다수의 피해자가 발생했을 가능성이 높다(적합 조건 3). 정보 유출 행위 및 회사 측의 개인정보 관리 책임이 언급되어 상대방 책임이 비교적 명확하다(적합 조건 1). 현재 변호사가 손해배상 청구를 검토 중인 단계이다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>정보 털린 CJ 피해 여성 직원들 “일상이 무너졌다”</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026052718260536769</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-06-13 07:03:10.448469+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>해킹 조직 총책</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A42" s="2" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 범죄인 인도 진행 중, 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>BTS 정국 등 유명인과 재력가 258명의 개인정보를 해킹하여 알뜰폰을 무단 개통하고 금융계좌에서 380억 원을 인출한 해킹 조직의 총책 2명이 태국에서 국내로 송환되었습니다. 경찰은 이들에 대한 조사를 마치는 대로 구속영장을 신청할 예정입니다. 정국은 지급 정지 조치로 실제 피해는 입지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>해킹 조직의 책임이 명확하고(적합 조건 1), 258명의 다수 피해자와 380억 원의 큰 피해 규모가 발생했습니다(적합 조건 3, 4). 또한 경찰 수사 및 범죄인 인도 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 소송 상대방이 대기업이나 금융기관과 같은 충분한 자력을 가진 주체가 아닌 개별 해킹 조직 총책이므로, 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 있어 주요 리스크로 작용합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>380억 원</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>258명</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>BTS 정국·대기업 회장 노린 380억 해킹 총책, 태국서 추가 송환</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5193616</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-06-10 12:23:01.874379+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Associated Newspapers (ANL)</t>
+          <t>듀오</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>사생활 침해 소송 최종 심리 진행 중, 판결 대기</t>
+          <t>1차 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>해리 왕자가 데일리 메일 발행사 ANL을 상대로 제기한 사생활 침해 소송에서 과거 여기자와 주고받은 은밀한 페이스북 메시지가 공개되며 파문이 일고 있다. 해리 왕자는 ANL이 불법적인 수단으로 사생활 정보를 수집했다고 주장하며, ANL은 합법적인 정보원이 있었음을 강조하고 있다. 재판은 현재 판결만을 남겨두고 있다.</t>
+          <t>결혼정보회사 듀오에서 43만 명의 회원 정보가 유출되어 혼인 이력, 자산, 직업 등 민감한 사생활 정보가 노출되었습니다. 유출된 정보를 이용한 2차 피해 우려가 제기되고 있으며, 법무법인 정세가 법률대리를 맡아 최근 1차 집단소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방인 Associated Newspapers(ANL)는 대형 언론사로 자력이 충분합니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 책임 여부가 소송의 핵심 쟁점이라 아직 명확히 확정되지 않았습니다(적합 조건 1 부분 충족). 또한, 피해 규모가 명확히 제시되지 않았습니다.</t>
+          <t>듀오의 43만 명 개인정보 유출은 상대방 책임이 명확하며(적합 조건 1), 43만 명이라는 대규모 피해자 발생으로 집단적 피해에 해당하고(적합 조건 3), 민감한 사생활 정보 유출로 피해 규모가 크며(적합 조건 4), 이미 법무법인이 1차 집단소송을 제기하여 증거 확보 가능성이 높습니다(적합 조건 5). 현재 소송이 진행 중으로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명 (해리 왕자)</t>
+          <t>43만 명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>자기야 보고 싶어  해리 왕자가 여기자에게 보낸 은밀한 메시지 유출 ...</t>
+          <t>43만 명 정보 유출 '듀오' 사태… 사생활 인질 잡는 '변종 보이스피싱' ...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>ikoreanspirit.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548704</t>
+          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=85525</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-03 13:07:25.121504+00:00</t>
+          <t>2026-06-05 07:02:45.088755+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>미국 국세청 (IRS)</t>
+          <t>쿠팡 Inc, 김범석 쿠팡Inc 의장</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>도널드 트럼프 대통령이 미 국세청(IRS)을 상대로 손해배상 청구 소송 제기</t>
+          <t>미국 뉴욕 동부연방법원에서 집단소송 진행 중, 6월 17일 최초 기일 및 증거개시 절차 예정. 집단 인증 여부가 핵심 쟁점.</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 미국 대통령이 자신의 세금 신고서가 무단 유출된 것에 대해 미 국세청(IRS)을 상대로 100억 달러 규모의 손해배상 청구 소송을 제기했습니다. 이로 인해 소송을 담당하는 법무부가 같은 정부 기관을 상대해야 하는 딜레마에 빠졌습니다.</t>
+          <t>쿠팡 개인정보 유출 사태와 관련하여 미국에서 500만 달러 규모의 집단소송이 제기되었으며, 6월 중순부터 증거개시 절차 등 본격적인 소송 국면에 돌입한다. 미국 시민권자 대표 원고와 7800명 이상의 국내 쿠팡 이용자들이 원고로 참여하며, 쿠팡 Inc와 김범석 의장을 상대로 고객 정보 보호 의무 위반을 주장하고 있다. 소송의 핵심 쟁점은 법원의 '집단 인증' 여부로, 인증 시 화해로 종결될 가능성이 높다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방인 미국 국세청(IRS)은 정부 기관으로 자력이 충분하며, 청구 금액이 100억 달러로 매우 큽니다. 다만, 집단적 피해가 아닌 개인 소송이며, 책임의 명확성 및 증거 확보 여부는 소송 과정에서 다퉈질 여지가 있습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피고인 쿠팡은 자력이 충분한 대기업이며(적합 조건 2), 7800명 이상의 다수 피해자가 집단소송을 제기하여 집단적 피해 규모가 크다(적합 조건 3, 4). 경찰 수사 등 공적 절차가 진행되었고(적합 조건 6), 미국 소송의 증거개시 절차를 통해 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>100억 달러</t>
+          <t>500만 달러 (약 73억원)</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명 (도널드 트럼프)</t>
+          <t>7800명 이상 (국내 쿠팡 이용자), 경찰 수사 3000만건 이상 유출 언급</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>트럼프, 100억달러 소송…딜레마 빠진 美 법무부</t>
+          <t>[단독] 쿠팡 개인정보 유출 '美 집단소송' 6월 중순 본궤도</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040377511</t>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260528010008598</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-03 13:06:23.306471+00:00</t>
+          <t>2026-06-05 06:41:28.069593+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>우아한형제들 (배달의민족 운영사) 및 관련 외주업체</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>개인정보 유출 관련 수사 진행 중 추정</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>최근 돈을 받고 남의 집 현관에 오물을 뿌리거나 욕설 낙서를 하는 '복수 대행' 범죄가 활개 치고 있습니다. 특히 보복 대행 조직이 배달의민족 외주업체에 위장 취업해 이용자 개인정보를 빼낸 정황이 포착되어, 사법 불신을 넘어 '폭력의 외주화'가 심화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>배달의민족 외주업체를 통한 이용자 개인정보 유출 정황 포착은 대기업(배달의민족 운영사) 관련, 다수의 잠재적 피해자, 증거 확보 가능성 등 소송금융 적합 조건(1, 2, 3, 5번)을 충족합니다. '복수 대행' 범죄 자체는 개별 사건의 피해 규모와 상대방 특정에 어려움이 있으나, 개인정보 유출 건은 집단소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>이용자 개인정보 유출 피해자 다수 추정</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>[인 아웃] '복수 대행' 비즈니스 활개</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260518126200546?input=1195m</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-06-04 10:35:32.334643+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>일본 개인정보보호법 개정안 중의원 통과, 참의원 심의 예정</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>일본 중의원에서 민감한 개인정보(질병 이력, 범죄 경력, 인종, 신념 등)를 본인 동의 없이 AI 학습에 활용할 수 있도록 하는 개인정보보호법 개정안이 통과되었습니다. 반대 측은 정보 유출 및 악용 가능성 증대와 소비자 집단소송제도 부재를 우려하고 있으며, 해당 법안은 참의원 심의를 거쳐 최종 통과될 가능성이 큽니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>일본 개인정보보호법 개정안이 민감한 개인정보를 본인 동의 없이 AI 학습에 활용할 수 있도록 하여 향후 대규모 개인정보 유출 및 오남용 발생 시 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한, 반대 측에서 집단소송제도 부재를 지적하고 있어, 향후 피해 발생 시 소송금융의 기회가 될 수 있습니다. 현재 법안 통과를 위한 공적 절차(적합 조건 6)가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>내 병력·범죄 이력도 ‘동의 없이’ AI 학습에?…일본 법 개정안 어떻...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20048664?ref=naver</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-06-04 07:03:43.677185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>개인정보 분쟁조정 완료</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회와 개인정보 분쟁조정위원회가 지난해 접수·처리한 개인정보 침해 분쟁 사례 121건을 담은 '2025년 개인정보 분쟁조정 사례집'을 발간했다. 광고 메일 발송 업체의 개인정보 수집 출처 미고지, 웨딩업체의 고객 동의 없는 사진 게시 등 다양한 유형의 침해 사례와 그 해결 과정이 담겼다. 이 사례집은 국민과 기업에 개인정보 보호 가이드 역할을 할 것으로 기대된다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>기사에서 다루는 121건의 개인정보 침해 분쟁 사례는 이미 개인정보 분쟁조정위원회를 통해 조정이 완료된 '종결된 사건'들이다. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>“내 결혼식 사진이 왜 여기에?”… 개인정보 침해, 이렇게 대응했다</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02942166645452856</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-05-31 07:34:13.393457+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Instagram</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>인스타그램 사용자 10명 중 7명이 해킹 공격을 당하기 전 스스로 안전하다고 인식했다는 보안 기업의 조사 결과가 나왔습니다. 이는 다수의 인스타그램 사용자가 해킹 위험에 노출되어 있음을 시사하며, 피해자들은 위험을 인지하지 못한 채 공격에 노출되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>적합 조건으로 대기업인 인스타그램(Meta)의 충분한 자력과 다수의 피해자 발생 가능성이 있습니다. 그러나 해킹의 주체와 인스타그램의 직접적인 책임 여부가 불분명하며, 구체적인 피해 규모와 피해자 수가 명시되지 않아 책임 입증과 손해액 산정에 어려움이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>해킹 공격당한 인스타 유저 10명 중 7명  설마 하다 당했다</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=739911</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-05-23 10:12:41.502539+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>언론 보도된 개인적 폭로</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>조영남의 전 운전기사가 과거 조영남의 불륜 사실을 폭로했다는 내용의 기사입니다. 이 폭로는 윤여정의 절친 동생과 관련된 것으로 알려졌으며, MBN '속풀이쇼 동치미'에서 다뤄진 것으로 보입니다. 기사는 주로 연예인 사생활 가십에 초점을 맞추고 있으며, 구체적인 법적 분쟁이나 피해 규모에 대한 정보는 없습니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>기사는 조영남의 개인적인 사생활 폭로에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 법적 책임 주체, 집단적 피해, 대규모 피해 금액 등이 확인되지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>조영남  운전기사가 바람 폭로, 윤여정 절친의 동생…오리발 못내밀어 ...</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/entertain/celebrity-topic/6169869</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-05-21 07:03:59.175706+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>듀오</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...346 lines deleted...]
-      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>1차 및 2차 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>군무원이 퇴근길에 불법촬영 현장을 목격하고 범인을 제압하여 사단장 표창을 받았습니다. 이 사건은 구포역 인근에서 발생했으며, 불법촬영범은 지난달 31일 저녁 피해자를 촬영하려다 현장에서 붙잡혔습니다.</t>
+          <t>국내 1위 결혼정보업체 듀오의 대규모 개인정보 유출 사고로 신체정보, 혼인경력 등 민감한 정보가 유출되었습니다. 이에 피해자 455명이 추가로 손해배상 소송을 제기하며 총 500명 이상의 피해자가 집단소송에 참여하고 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 개인 불법촬영범으로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자로 피해 규모가 소송금융 투자에 적합하지 않습니다 (적합 조건 3, 4 미충족). 책임 소재와 증거는 명확하나 (적합 조건 1, 5 충족), 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>국내 1위 결혼정보업체 듀오의 대규모 개인정보 유출 사고로 상대방 책임이 명확하며, 업계 1위로서 자력도 충분할 것으로 예상됩니다. 신체정보, 혼인경력 등 민감한 정보가 유출되어 500명 이상의 다수 피해자가 집단소송을 제기한 상황으로, 집단적 피해 규모가 크고 증거 확보도 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>500명 이상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>퇴근길 불법촬영범 목격해 제압한 군무원 표창</t>
+          <t>신체정보·혼인경력까지 유출 …듀오 집단소송 500명대로 늘어</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284112</t>
+          <t>https://www.hankyung.com/article/2026051476227</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-03 00:30:27.618789+00:00</t>
+          <t>2026-05-17 07:02:10.975214+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>미 법무부</t>
+          <t>온타리오 대형 병원</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>미 하원 감독위원회 조사 및 법무장관 소환 절차 진행 중</t>
+          <t>대형 병원의 환자 기록 무단 접근에 대한 조사 착수</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>미 법무부가 의회 요구 자료 제출 기한을 넘기고 엡스타인 파일 공개 과정에서 피해자 신원을 노출하는 문제가 발생했다. 이에 공화당 주도 하원 감독위원회가 팸 본디 법무장관 소환을 추진하는 등 논란이 커지고 있다. 이 사건은 정부 기관의 책임과 다수 피해자의 개인정보 유출 문제를 포함하고 있다.</t>
+          <t>온타리오의 한 대형 병원에서 환자 기록 무단 접근이 만연하게 발생하여 조사가 착수되었다. 병원은 무단 접근 사실이 확인되면 즉시 피해자에게 고지해야 하며, 이는 '호기심'이라는 변명 뒤에 숨은 심각한 범죄 행위로 간주된다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>미 법무부의 자료 제출 기한 위반 및 피해자 신원 노출은 책임이 명확하며(적합 조건 1), 상대방(미 법무부)의 자력이 충분하다(적합 조건 2). 엡스타인 파일과 관련된 다수의 피해자 신원이 노출되어 집단적 피해가 발생했으며(적합 조건 3), 의회 감독위원회의 소환 절차 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 적합하다.</t>
+          <t>대형 병원의 환자 기록 무단 접근은 책임이 명확하며(적합 조건 1), '만연한'이라는 표현으로 보아 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 또한 '대형 병원'은 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 현재 조사가 착수되어 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>트럼프, 팸 본디 법무장관 전격 해임…엡스타인 파일 처리 논란 여파</t>
+          <t>온타리오 ‘환자 기록 엿보기’ 만연한 대형 병원 조사 착수</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026040308275753619a1f309431_1</t>
+          <t>https://www.koreadaily.com/article/20260430111725532</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-03 00:28:31.376667+00:00</t>
+          <t>2026-05-17 07:01:11.449051+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>엑스(X)</t>
+          <t>듀오</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>엑스(X)의 보안 조치 진행 중</t>
+          <t>개인정보보호위원회 과징금 부과 및 2차 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>엑스(X) 계정이 피싱 공격으로 탈취되어 2단계 인증 코드가 유출되고, 이를 통해 사기성 암호화폐 프로젝트가 홍보되는 사건이 발생했습니다. 엑스는 암호화폐를 언급하는 계정을 자동으로 잠그는 등 보안 조치를 강화하고 있습니다. 피해자들은 계정 차단 및 사기성 프로젝트 홍보로 인한 피해를 입을 수 있습니다.</t>
+          <t>국내 1위 결혼정보업체 듀오에서 정회원 42만여 명의 개인정보 유출 사태가 발생했다. 개인정보보호위원회는 듀오에 과징금 11억 9700만원을 부과했으며, 피해자들은 1인당 100만원의 손해배상을 청구하는 2차 집단소송을 제기하여 총 501명이 소송에 참여했다. 유출된 정보에는 민감한 혼인 이력, 이혼 사유 등이 포함되어 피해자들의 정신적 고통이 큰 상황이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>대기업 피고(엑스)의 자력이 충분하며, 암호화폐 피싱은 다수의 계정을 대상으로 할 가능성이 높아 집단적 피해가 예상됩니다. 엑스가 보안 조치를 취하고 있다는 점에서 증거 확보 가능성도 있습니다. 다만, 엑스의 직접적인 책임 여부가 명확히 드러나지 않고, 구체적인 피해 규모나 피해자 수가 기사에서 확인되지 않습니다.</t>
+          <t>개인정보보호위원회 과징금 부과로 상대방(듀오) 책임이 명확하며(적합 조건 1, 5), 국내 1위 업체로 배상 자력이 충분할 것으로 예상됩니다(적합 조건 2). 43만여 명의 대규모 피해자가 발생했고(적합 조건 3), 1인당 100만원 청구로 피해 규모가 매우 큽니다(적합 조건 4). 이미 개인정보보호위원회 행정처분 및 2차 집단소송이 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 100만원, 총 43만여 명 대상 (추정 4300억 원)</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>42만 7464명 (정회원), 총 43만여 명 추정</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>엑스, 첫 암호화폐 언급 계정 자동 잠금…피싱 보안 조치 나선다</t>
+          <t>몸무게·이혼 사유·전 배우자 이름까지 털렸다  듀오 집단소송 확산,...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=653128</t>
+          <t>http://www.fnnews.com/news/202605150839071365</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-04-03 00:26:58.693950+00:00</t>
+          <t>2026-05-17 01:24:06.728059+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A53" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
-      <c r="D53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>텔레그램 박제방 실태 보도</t>
+          <t>개인정보보호 관련 법규 강화</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>텔레그램 '박제방'에서 피해자의 사진, 이름, SNS 아이디 등 개인 정보를 유포하고 근거 없는 성적인 허위 사실을 적시하여 조리돌림하는 실태가 포착되었다. 이는 심각한 개인정보 침해 및 명예훼손에 해당하며, 피해자에게 막대한 정신적 피해를 야기한다. 수천, 수만 명이 모인 대화방에서 벌어지는 일로, 잠재적 피해자가 다수일 수 있다.</t>
+          <t>개인정보 유출 기업에 최대 매출 10%의 징벌적 과징금이 부과되고, 손해배상 책임 원칙 및 입증 책임이 기업 측에 부과되는 등 피해 구제 체계가 강화된다. 이는 개인정보 유출 사건 발생 시 피해자들의 법적 대응력을 높일 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 내용이 매우 심각하며(적합 조건 4), 텔레그램 대화방 특성상 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 증거 확보가 가능함(적합 조건 5). 다만 상대방의 자력은 불분명하다.</t>
+          <t>이 기사는 개인정보 유출에 대한 법적 제재 및 피해 구제 체계 강화에 관한 입법적 변화를 다루고 있으며, 특정 개인정보 유출 사건을 묘사하고 있지 않습니다. 따라서 소송금융 투자를 검토할 특정 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[단독]  낙태·성병 이력  박제했다…진짜처럼 퍼진 신상</t>
+          <t>개인정보 유출 기업에 '징벌적 제재' 도입…최대 매출 10% 과징금</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008503685&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5019911</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-04-03 00:24:44.668933+00:00</t>
+          <t>2026-05-16 01:36:53.203350+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경찰 수사 재개 예정</t>
+          <t>시민단체들의 공동행동 및 쿠팡 측의 행정소송 대응 언급</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>텔레그램 '박제방'에 개인정보가 유출된 피해자의 신고에도 불구하고 경찰 수사가 한때 중지되었다가 절차상 미흡함이 확인되어 재개될 예정이다. 이 사건은 개인정보 유출의 명확한 책임 주체가 있으며, 경찰의 수사상 과실 가능성도 제기되어 국가를 상대로 한 소송 가능성도 존재한다. '박제방'의 특성상 다수의 피해자가 있을 것으로 예상되며, 경찰 수사 재개로 증거 확보가 용이할 것으로 보인다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태로 인해 고객 신뢰가 하락하고 3500억 원의 적자를 기록하는 등 경영에 부담을 겪고 있습니다. 시민단체들은 공동행동을 통해 문제 제기를 하고 있으며, 쿠팡 측은 행정소송을 통해 성실히 소명하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>텔레그램 '박제방' 운영자 및 유포자의 개인정보 유출 책임이 명확하며 (상대방 책임 명확), 경찰의 수사 중지 및 재개 과정에서 절차상 미흡함이 확인되어 국가의 수사상 과실 책임도 검토될 수 있습니다. 만약 경찰의 수사상 과실이 인정될 경우, 국가(대한민국)를 상대로 한 소송이 가능하여 배상 능력이 충분하며 (상대방 자력 충분), '박제방'의 특성상 다수의 피해자가 발생했을 가능성이 높고 (집단적 피해), 경찰 수사 재개로 객관적 증거 확보가 용이하며 (증거 확보 가능), 현재 경찰 수사가 재개되어 관련 절차가 진행 중입니다 (공적 절차 진행 중).</t>
+          <t>쿠팡의 개인정보 유출 책임이 명확하고, 대기업인 쿠팡은 충분한 자력을 가지고 있습니다. 다수의 고객에게 영향을 미치는 집단적 피해 가능성이 높으며, 시민단체들의 공동행동 등 관련 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>'박제방' 신상 유출에도 경찰 한때 '수사 중지'</t>
+          <t>개인정보 유출 뒤 3500억 원 적자 낸 쿠팡… '김범석 로켓배송 신화' 흔...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260403054816pwe</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=516752</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-04-03 00:16:04.741933+00:00</t>
+          <t>2026-05-14 07:02:28.769480+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>20대 피고인</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>내부 코드 유출 사고 발생</t>
+          <t>형사 1심 판결 선고 (집행유예)</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>오픈AI가 미국 국방부를 상대로 소송을 제기했으며, 내부 코드 유출 사고로 보안 이슈가 불거졌습니다. 이로 인해 비상장 주식 거래 시장에서 기업 가치에 대한 우려가 제기되고 있습니다.</t>
+          <t>20대 피고인이 10대 피해자의 얼굴에 다른 여성의 나체 사진을 합성한 딥페이크 이미지를 피해자의 지인에게 전송하여 성폭력처벌법 위반 혐의로 기소되었습니다. 대구지법은 피고인에게 징역 1년 2개월에 집행유예 2년을 선고하고 성폭력 치료강의 수강 및 취업제한을 명했습니다. 피고인은 범행을 인정하고 일정 금액을 공탁했으나 피해자로부터 용서받지 못했습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>내부 코드 유출 사고 발생으로 인한 보안 이슈는 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 상대방(OpenAI)의 자력이 충분하다는 점에서 소송금융 투자 가능성이 있습니다. 그러나 기사 내용만으로는 피해 규모 및 피해자 수, 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사 절차가 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 그러나 상대방이 20대 개인으로 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 집단적 피해가 아닌 단일 피해자 사건입니다(부적합 조건 3).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>오픈AI, 앤트로픽에 밀려 비상장 주식 거래 시장서 찬밥 신세</t>
+          <t>대구지법, 10대 피해자의 얼굴에 다른 여성 몸 사진 합성해 보낸 20대 '집...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208712</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026051208443562799a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-04-02 12:59:33.819365+00:00</t>
+          <t>2026-05-14 07:01:53.740661+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A56" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>집단소송법 제정안 논의 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>AI 검색 엔진 퍼플렉시티가 사용자 동의 없이 개인정보를 메타, 구글 등 외부 기업과 공유했다는 혐의로 집단소송에 직면했습니다. 사용자들이 서비스에 로그인하는 순간 기기에 추적 프로그램을 심어 데이터를 수집했다는 의혹이 제기되었습니다. 블룸버그 보도에 따르면 현재 집단소송이 진행 중입니다.</t>
+          <t>국회에서 '집단소송법 제정안'에 대한 토론이 열렸으며, 곽규택 의원은 남소 우려와 기업에 치명적일 수 있다는 부작용을 경고했습니다. 최근 기업들의 개인정보 유출 사건으로 집단소송법에 대한 관심이 높아지고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>퍼플렉시티가 사용자 개인정보를 무단으로 공유했다는 의혹으로 집단소송에 휘말렸으며, 상대방의 책임이 비교적 명확하고, 다수의 피해자가 발생하여 집단소송이 진행 중입니다. 또한, 퍼플렉시티는 AI 검색 엔진 기업으로 자력이 충분할 것으로 예상되며, 추적 프로그램 설치 등 기술적 증거 확보 가능성이 높습니다.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, '집단소송법 제정안'에 대한 국회 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모 등이 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>퍼플렉시티, 메타·구글에 사용자 몰래 데이터 제공한 혐의로 집단 소송</t>
+          <t>'집단소송법' 부작용 경고한 곽규택 의원  남소 우려… 기업에 치명적</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>m-joongang.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208707</t>
+          <t>https://www.m-joongang.com/news/articleView.html?idxno=402443</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-04-02 12:42:27.805542+00:00</t>
+          <t>2026-05-13 07:00:36.623291+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>페이스북</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>집단소송 가능성 논의 및 정보 수집 중</t>
+        </is>
+      </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>원민경 성평등가족부 장관이 중앙디지털성범죄피해자지원센터를 방문하여 AI 기반의 디지털성범죄 대응 시스템을 점검했습니다. 장관은 관계자들에게 신속한 대응을 통해 피해 확산을 방지해 줄 것을 당부했습니다. 이 기사는 특정 사건이 아닌 정부의 디지털 성범죄 대응 노력에 대한 일반적인 소식입니다.</t>
+          <t>김영배 의원과 김어준, 김준형 교수가 페이스북을 상대로 한 집단소송 가능성에 대해 논의하고 있다. 3,000건에 달하는 피해 사례가 언급되며, 미국에서 이러한 집단소송이 큰 위협이 될 수 있음을 시사한다. 구체적인 사건 내용은 불분명하나, 다수의 피해자가 발생한 상황으로 보인다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>이 기사는 특정 디지털 성범죄 사건이나 가해자를 다루지 않고, 성평등가족부 장관의 디지털성범죄피해자지원센터 방문 및 시스템 점검에 대한 일반적인 내용을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 상대방 특정, 피해 규모, 증거 확보, 공적 절차 진행 등 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
+          <t>페이스북은 자력이 충분한 대기업이며(적합 조건 2), '집단소송'이 언급되고 '3,000건'이라는 피해 규모가 제시되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3, 4). 다만, 구체적인 사건 내용과 책임 소재는 기사에서 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,000명 이상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>원민경 장관, 디지털성범죄피해자지원센터 방문</t>
+          <t>[뉴공 아카이브]김영배 더불어민주당 의원·국회 외교통일위원회 간사,...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ddanzi.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/photos/7834735</t>
+          <t>http://www.ddanzi.com/879922415</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-04-02 12:25:03.026918+00:00</t>
+          <t>2026-05-13 07:00:15.312935+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주식회사 듀오정보</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 진행 중, 전국 광역수사단 집중 수사 예정</t>
+          <t>개인정보보호위원회 과징금 및 과태료 부과, 강남구 현장 점검 예정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>의뢰를 받아 남의 집 현관에 오물을 뿌리거나 욕설 낙서를 하는 '보복 대행' 범죄가 전국적으로 기승을 부리고 있습니다. 이들은 배달 플랫폼 외주업체에 위장 취업해 피해자의 개인정보를 탈취했으며, 경찰은 전국 13개 시·도경찰청에 접수된 53건의 신고를 바탕으로 실행위자 40명을 검거하고 상선을 추적 중입니다.</t>
+          <t>결혼정보회사 듀오에서 회원 약 43만 명의 신체조건, 혼인경력 등 민감한 프로필 정보가 해킹으로 통째 유출되었다. 개인정보보호위원회는 듀오에 약 12억 원의 과징금과 과태료를 부과했으나, 피해 규모에 비해 제재가 약하다는 비판이 제기되고 있다. 강남구는 다음 주 현장 점검을 통해 듀오의 의무 위반 사항을 들여다볼 예정이다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(보복 대행 일당), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중입니다. 전국적으로 53건 이상의 신고가 접수되어 집단적 피해가 발생했으며, 개인정보 탈취에 이용된 배달 플랫폼 외주업체 또는 배달 플랫폼 자체에 대한 책임 추궁 가능성이 있어 자력 있는 상대방을 상정할 수 있습니다.</t>
+          <t>듀오의 개인정보 안전조치 소홀로 43만 명의 민감 정보가 유출되어 책임이 명확하며(적합 조건 1), 개인정보보호위원회로부터 과징금 및 과태료가 부과된 공적 절차가 진행 중입니다(적합 조건 6, 5). 대규모 피해자 수(약 43만 명)와 민감한 정보 유출로 인한 피해 규모가 크고(적합 조건 3, 4), 현재 부과된 과징금에 대한 대중의 불만이 높아 집단소송 가능성이 매우 높습니다. 듀오는 중기업으로 분류되나, 이 정도 규모의 회사라면 배상 자력이 충분할 것으로 판단됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>최소 53명</t>
+          <t>42만7천464명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>돈 받고 남의 집 앞에 오물·욕설테러…'보복대행' 범죄 기승</t>
+          <t>듀오 민감정보 '통유출'에 과징금 고작 12억?… 매출액 기준 탓</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604021829528631</t>
+          <t>https://www.yna.co.kr/view/AKR20260423175300530?input=1195m</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-04-02 12:21:43.251629+00:00</t>
+          <t>2026-05-12 08:42:01.892190+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>은행 및 택배사를 통해 개인 신상 정보를 파악하고 사적 보복을 대행하는 조직이 활동하고 있는 것으로 알려졌습니다. 이 조직은 피해자와 가족들의 주민번호가 담긴 전단지를 살포하는 등 심각한 사적 보복 행위를 저질렀습니다. 이는 정보 유출 및 사적 보복 문제로, 추가적인 피해 확산 가능성이 있습니다.</t>
+          <t>한국민사법학회가 '사이버 공간의 민사법'을 대주제로 춘계 학술대회를 개최한다는 소식입니다. 정보유출로 인한 손해, 미국 개인정보 유출 집단소송, 전자상거래 플랫폼의 거래당사자 지위, 학습형 AI의 제조물책임 등 다양한 학술 발표가 예정되어 있습니다. 이 기사는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌 학술대회 개최 안내입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>사적 보복 대행 조직의 불법 행위 책임이 명확하며(적합 조건 1), 은행 및 택배사 등 자력 있는 대기업이 연루되었을 가능성이 있습니다(적합 조건 2). 또한 전단지 살포 등 구체적인 사적 보복 행위가 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 피해 규모 및 피해자 수가 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
+          <t>이 기사는 한국민사법학회의 춘계 학술대회 개최를 알리는 내용으로, 사이버 공간의 민사법 관련 다양한 학술 주제를 다룹니다. 특정 사건이나 분쟁, 피해 사실을 보도하는 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 구체적인 피고, 피해자, 피해 규모 등이 전혀 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>[단독]  계좌·택배로 신상 파악 …은행·택배사에 사적보복 대행 조직...</t>
+          <t>한국민사법학회, ‘사이버 공간의 민사법’ 주제로 춘계 학술대회 개최</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185601</t>
+          <t>https://www.mk.co.kr/article/12023066</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-04-02 00:31:14.327152+00:00</t>
+          <t>2026-05-11 10:15:17.753110+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>우아한형제들</t>
+          <t>듀오</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 진행 중</t>
+          <t>집단 손해배상 소송 제기, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>배달의민족 외주업체 상담원이 고객 정보를 빼돌려 최소 30건의 '인분 테러' 등 보복 범죄를 저지른 사건. 경찰은 위장취업 상담원과 윗선 등 조직원들을 구속 송치했으며, 총책도 송치 예정이다. 배달의민족 운영사 우아한형제들은 외주업체 관리 부실에 대한 재발 방지책 마련을 약속했다.</t>
+          <t>결혼정보업체 듀오의 대규모 개인정보 유출 사태와 관련하여, 피해자 46명이 1인당 100만원의 손해배상 청구 소송을 제기했습니다. 개인정보보호위원회는 듀오에 과징금 11억 9천여만원을 부과했으며, 경찰 수사도 진행 중입니다. 유출된 정보는 혼인경력, 가족관계, 직장정보 등 민감한 내용이 포함되어 2차 피해 우려가 높습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>배달의민족 외주업체 직원의 개인정보 무단 조회 및 보복 테러 사건으로, 경찰 수사를 통해 범죄 사실과 가해자가 명확히 특정됨 (적합 조건 1, 5, 6). 최소 30건 이상의 실제 테러 피해와 555건 이상의 개인정보 무단 조회 피해가 확인되어 집단적 피해에 해당하며 집단소송 가능성이 높음 (적합 조건 3, 4). 배달의민족(우아한형제들)은 대기업으로 자력이 충분하며, 외주업체 관리 부실에 대한 책임이 제기될 수 있음 (적합 조건 2).</t>
+          <t>결혼정보업계 1위 듀오의 책임이 개인정보보호위원회 처분 및 경찰 수사를 통해 명확하며(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 42만 7천여 명의 대규모 개인정보 유출로 집단적 피해가 발생했고(집단적 피해), 1인당 100만원의 손해배상 청구로 피해 규모가 매우 클 것으로 예상됩니다(피해 규모 큼). 듀오가 업계 1위 기업으로 자력도 충분합니다(상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 100만원 청구, 총 피해액 미상 (잠재적 수천억 원)</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>최소 30명 (테러 피해), 555명 이상 (개인정보 무단 조회 피해)</t>
+          <t>42만 7천여 명 (잠재적)</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>배민서 빼돌린 고객 정보로 '인분 테러'…보복대행 일당 구속송치</t>
+          <t>듀오 개인정보 유출 피해자들, 1인당 100만원 집단소송 제기</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/02/2026040123324043831</t>
+          <t>https://www.newsis.com/view/NISX20260507_0003620862</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-04-02 00:30:46.866348+00:00</t>
+          <t>2026-05-10 07:01:02.358472+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>우아한형제들 (배달의민족) 및 관련 외주업체</t>
+          <t>듀오</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 진행 중</t>
+          <t>개인정보보호위원회 과징금 부과, 집단소송 준비 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>배달앱 상담업체에 위장 취업한 일당이 배달의민족 이용자 1천여 명의 개인정보를 빼내 사적 보복 범죄에 악용한 사건입니다. 경찰은 관련 일당을 구속 송치했으며, 배달의민족에 대한 압수수색을 통해 추가 수사를 진행 중입니다. 피해자들은 개인정보 유출 및 이를 이용한 주거침입, 재물손괴, 협박 등의 피해를 입었습니다.</t>
+          <t>결혼정보회사 듀오에서 가입자 43만명의 개인정보 유출 사고가 발생했음에도 불구하고, 결혼에 대한 수요로 인해 서비스 이용은 계속되고 있습니다. 개인정보보호위원회는 듀오에 11억 9700만원의 과징금을 부과했으며, 피해자들은 로펌과 함께 집단소송을 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>배달의민족 고객 상담 외주업체에서 1천여 건 이상의 개인정보가 유출되어 다수의 피해자가 발생했습니다 (적합 조건 3). 유출된 개인정보가 사적 보복 범죄에 악용된 사실이 경찰 수사로 명확히 드러났으며 (적합 조건 1, 5), 관련 일당이 구속 송치되는 등 공적 절차가 진행 중입니다 (적합 조건 6). 배달의민족(우아한형제들)은 대기업으로 충분한 배상 능력을 갖추고 있어 (적합 조건 2) 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 명확하고(개인정보보호위원회 과징금 부과), 대기업인 듀오가 피고로 자력이 충분합니다. 43만명에 달하는 집단적 피해가 발생했으며, 이미 공적 절차(개인정보보호위원회 행정처분)가 진행되었고 로펌들이 집단소송 대리를 준비 중입니다. 이는 소송금융 투자에 매우 적합한 조건들을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1천여명 이상</t>
+          <t>43만명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>배민 개인정보 악용 ‘사적 보복’ 일당 구속 송치</t>
+          <t>“고민 됐지만 가입했어요”…개인정보 유출 논란에도 결혼정보회사 찾...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1252267.html</t>
+          <t>https://www.segye.com/newsView/20260506516686?OutUrl=naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-04-02 00:28:41.520511+00:00</t>
+          <t>2026-05-09 07:01:39.621360+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr"/>
-      <c r="D62" t="inlineStr"/>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>네이버</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>AI 기본법 논의 중</t>
+          <t>미국에서 생체정보 수집 관련 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>AI 해킹 위험이 증가함에 따라 입법처는 'AI 기본법'을 통해 피해 책임 주체와 귀속 원칙을 명확히 할 것을 강조하고 있습니다. 이러한 문제가 해결되지 않으면 AI 기술 시장의 성장이 저해될 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>THE Biz 기자의 '네이버 생체정보 수집에 따른 미국 집단소송 현황' 보도가 '인터넷신문 이달의 기자상' 우수상으로 선정되었다. 이 보도는 미국 법원 공개 자료를 바탕으로 네이버의 생체정보 수집 관련 논란과 미국 내 집단소송 진행 상황을 심층 추적한 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>해당 기사는 AI 해킹 위험에 대한 일반적인 동향과 AI 기본법 제정의 필요성을 강조하는 내용으로, 특정 피해 사건을 다루지 않습니다. 따라서 구체적인 피해자, 상대방, 피해 규모가 불분명하여 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>네이버는 자력이 충분한 대기업이며, 생체정보 수집과 관련하여 미국에서 집단소송이 진행 중이라는 점에서 집단적 피해와 증거 확보 가능성이 높습니다. 그러나 기사는 미국 내 소송 현황을 다룬 보도에 대한 내용으로, 국내 피해자들의 구체적인 소송 진행 여부나 피해 규모는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>AI 해킹 위험 커진다…‘AI 보안·감사’ 산업 등장[AI 7대 트렌드⑧]</t>
+          <t>인신협, 제1회 ‘인터넷신문 이달의 기자상’ 시상...공익·탐사보도 우...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628326/?sc=Naver</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=204318</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-04-02 00:27:43.737907+00:00</t>
+          <t>2026-05-09 07:00:59.751485+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>충북교육청</t>
+          <t>SK텔레콤, KT, LG유플러스</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 충북교육청 파면 처분</t>
+          <t>통신 3사 유심 교체 및 업데이트 진행 중, 개인정보 유출 및 무단 소액결제 피해에 대한 후속 조치</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>충북교육청 소속 50대 장학관이 회식 장소 등에서 상습적으로 불법 촬영을 하다 구속되었습니다. 디지털 포렌식 결과 100여 개의 불법 촬영물이 확인되었으며, 추가 피해자가 상당수 있을 것으로 예상됩니다. 교육청은 해당 장학관을 파면 처분했습니다.</t>
+          <t>SKT, KT, LGU+ 통신 3사가 대규모 개인정보 유출 및 무단 소액결제 피해로 인해 유심 교체 및 업데이트를 진행 중이다. 이는 수백만 명에 달하는 고객에게 영향을 미칠 수 있는 중대한 사건으로, 각 통신사는 현재 피해에 대한 후속 조치를 시행하고 있다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(장학관 구속, 파면), 불법 촬영물 100여 개 및 상당수 추가 피해자가 예상되어 집단적 피해 규모가 큽니다. 디지털 포렌식 결과 등 객관적 증거가 확보되었고, 경찰 수사 및 교육청 징계 등 공적 절차가 진행 중입니다. 또한, 충북교육청을 상대로 한 손해배상 청구 가능성도 있어 자력 확보 가능성이 높습니다.</t>
+          <t>SKT, KT, LGU+ 모두 대기업으로 자력이 충분하며, 대규모 개인정보 유출 및 무단 소액결제 피해로 다수의 피해자가 발생하여 집단적 피해 조건에 부합한다. 각 통신사가 유심 교체 등 후속 조치를 시행하고 있어 상대방 책임이 명확하고 증거 확보가 용이하다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>다수 (100여 개 촬영물, 추가 피해자 상당수)</t>
+          <t>수백만 명 이상 추정</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>'몰카 장학관' 폰 열었더니‥불법 촬영 100여 개</t>
+          <t>SKT는 대란, KT·LGU+는 차분…엇갈린 유심 교체 풍경 왜?</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6812050_37012.html</t>
+          <t>https://www.news1.kr/it-science/cc-newmedia/6144086</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-04-02 00:21:49.260364+00:00</t>
+          <t>2026-05-05 07:02:35.704700+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>방송미디어통신심의위원회</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>인사청문회에서 개인정보 유출 및 민원인 사찰 의혹 제기</t>
+          <t>민사 1심 판결 선고, 형사재판 징역 2년 선고</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>고광헌 방송미디어통신심의위원회 위원장 후보자의 인사청문회에서 '심기보좌위'와 '이념편향'에 대한 대립이 있었으며, 국민의힘은 방미심위의 '민원인 사찰' 및 '개인정보 유출' 의혹을 제기하며 과정 규명을 요구했습니다. 이 외에도 이대통령 관련 보도 사과 요청 논란 등이 불거졌습니다.</t>
+          <t>키스방에서 성매매 여성들을 불법 촬영하고 영상을 음란 사이트에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만 원을 지급하라고 판결했습니다. A씨는 이미 형사재판에서 징역 2년을 선고받았으며, 불법 촬영 횟수가 25회에 달해 추가 피해자가 있을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>해당 기사는 방송미디어통신심의위원회 위원장 후보자의 인사청문회 내용을 다루고 있으며, '개인정보 유출' 및 '민원인 사찰' 의혹은 야당의 주장으로 아직 사실로 확인되거나 공식적인 조사가 진행 중인 단계가 아닙니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건이 충족되지 않습니다.</t>
+          <t>상대방 책임이 형사재판 유죄 판결로 명확하며(적합 조건 1), 불법 촬영 영상이라는 객관적 증거가 존재하고(적합 조건 5), 이미 형사재판이 진행되어 징역형이 선고된 공적 절차가 있었습니다(적합 조건 6). 그러나 피고가 개인이라 자력 여부가 불확실하고(적합 조건 2 미흡), 현재까지 확인된 피해자 수와 피해 금액 규모가 소송금융 투자 대상으로 '크다'고 보기 어렵습니다(적합 조건 3, 4 미흡).</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 1500만 원</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (추정 다수)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>고광헌 방미심위원장 청문회 격돌…인선·이념·도덕성 공방(종합)</t>
+          <t>‘키스방이 성매매 장소?’…성매매 여성들 불법 촬영 男 손배 책임 인...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/cc-newmedia/6122355</t>
+          <t>https://www.munhwa.com/article/11581500?ref=naver</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-04-01 13:21:38.009112+00:00</t>
+          <t>2026-05-02 17:19:34.978141+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="3" t="inlineStr">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>다수의 대기업 및 공공기관</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>개인정보보호법 등 관련 법안 개정 진행 중, 집단소송 가능성 확대</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>2025년 사이버 침해 사고가 역대 최대치를 기록하며 SK텔레콤, 쿠팡 등 주요 기업들이 연이어 공격받았습니다. 이는 고도화된 해킹 기술보다는 기업의 기본적인 보안 관리 부실에서 비롯된 것으로 확인됩니다. 이에 따라 개인정보보호법 등 관련 법안이 개정되어 기업의 정보 보호 책임과 이용자 보호가 강화되고 있으며, 향후 집단소송 등 기업이 부담해야 할 책임과 비용이 증가할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>대기업 및 금융기관 등 자력 있는 상대방(SKT, 롯데카드, 쿠팡 등)의 기본적인 보안 관리 부실로 인한 책임이 명확하며(조건 1, 2), 2383건의 사이버 침해 사고 발생으로 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(조건 3, 4). 구체적인 보안 취약점 사례가 언급되어 증거 확보가 용이하며(조건 5), 개인정보보호법 등 관련 법안 개정 및 과징금 부과 체계 강화 등 공적 절차가 진행 중입니다(조건 6).</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>다수 (수천 명 이상)</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>[법으로 읽는 경제 인사이트 | 강화되는 규제, 진화하는 해킹] 연이은 해...</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>economychosun.com</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://economychosun.com/site/data/html_dir/2026/04/10/2026041000029.html</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-05-02 07:02:17.378932+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>사건 발생 후 추적 및 법적 책임 검토 중</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>배달앱에 등록된 주소와 관련하여 발생한 사건으로 인해 민사상 위자료 및 재물적 손해에 대한 배상 책임이 있다는 내용이 보도되었습니다. '끈질긴 추적 끝에 포착'이라는 제목으로 미루어 보아 사건 발생 후 조사가 진행된 것으로 보입니다.</t>
+          <t>키스방에서 여성 동의 없이 성행위를 불법 촬영하고 온라인에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만원을 배상하라고 판결했습니다. A씨는 형사 재판에서 징역 2년을 선고받았으며, 불법 촬영물에는 여성들의 얼굴 등 신상이 노출되었습니다. 이 사건은 불법 촬영 피해에 대한 민사적 배상 책임을 인정한 사례입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 매우 단편적이어서 소송금융 적합도 판단 기준 중 명확히 확인되는 적합 조건이 없습니다. 상대방의 책임 명확성, 자력, 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등을 판단하기 어렵습니다.</t>
+          <t>상대방의 불법 촬영 및 유포 행위가 형사 재판에서 징역형을 선고받아 책임이 명확하며(적합 조건 1, 5), 이미 공적 절차(형사 재판)가 진행되어 사실관계가 확정되었습니다(적합 조건 6). 25차례 불법 촬영이 있었으므로 추가 피해자 발굴 가능성은 있습니다(적합 조건 3). 다만, 피고가 개인이며 자력에 대한 정보가 없고, 현재 판결된 개별 피해 금액이 소송금융 투자 대상으로서는 크지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 1500만원</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명, 추가 피해자 미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[AFTER 8NEWS] '배달 한 번 시켰다가 이런 일이' 끈질긴 추적 끝에 포착한...</t>
+          <t>와글와글NET세상  키스방 여성들의 반격 설왕설래</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500740&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=255438</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-04-01 13:05:35.660469+00:00</t>
+          <t>2026-05-02 07:00:15.920211+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>A 저축은행, B 저축은행</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>피의자 구속, 형사 절차 진행 중</t>
+          <t>금융위원회 과징금 부과 및 저축은행의 행정소송 진행, 법원 판결</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>한 장학관이 화장실에서 100여 개의 불법 촬영물을 촬영한 혐의로 구속되었습니다. 추가 피해자가 상당수 있을 것으로 추정되지만, 신원은 아직 확인되지 않았습니다. 법원은 범죄의 중대성과 재범 및 도주 우려를 이유로 구속영장을 발부했습니다.</t>
+          <t>A, B 저축은행이 고객의 개인신용정보를 사전 동의 없이 계열사 협의체에 제공하여 신용정보법을 위반했습니다. 금융위원회는 이에 과징금을 부과했으나, 저축은행들이 제기한 행정소송에서 법원은 과징금 액수가 과다하다는 이유로 처분 취소 판결을 내렸습니다. 법원은 위반 사실 자체는 인정했으나, 2차 피해 정황이나 부당이득이 없다는 점을 고려했습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(장학관 구속), 100여 개의 불법 촬영물이 압수되는 등 증거가 확실하며, 이미 형사 절차가 진행 중(구속)입니다. 또한 추가 피해자가 상당수 있을 것으로 예상되어 집단적 피해 가능성이 높습니다. 피의자 개인의 자력은 불분명하나, 소속 기관의 책임 여부도 검토할 수 있습니다.</t>
+          <t>저축은행들이 정보주체 동의 없이 개인신용정보를 계열사 협의체에 제공한 행위는 법원도 신용정보법 위반으로 인정하여 상대방 책임이 명확합니다. A, B 저축은행은 금융기관으로 자력이 충분하며, 다수 고객의 개인신용정보 유출로 집단적 피해 가능성이 높습니다. 금융위원회의 과징금 부과 및 행정소송을 통해 사실관계가 명확히 드러나 증거 확보가 용이하고 공적 절차가 진행된 바 있습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>쏟아진 불법 촬영물 100여 개..'화장실 불법 촬영' 장학관 구속</t>
+          <t>계열사 협의체에 신용정보 제공한 저축은행…法 “과징금 처분 취소해야...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260401&amp;SEQUENCE=4459</t>
+          <t>https://www.sedaily.com/article/20031523?ref=naver</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-04-01 12:46:05.352375+00:00</t>
+          <t>2026-04-29 03:00:30.037032+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>충북도교육청</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>1심 손해배상 청구 소송에서 피해자 승소 판결</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>남성 A씨가 성매매 여성들을 수십 차례 불법 촬영하고 영상을 음란사이트에 유포한 혐의로 형사 처벌(징역 2년)을 받았다. 피해 여성 2명이 A씨를 상대로 제기한 손해배상 청구 소송에서 법원은 A씨에게 각각 1,500만원을 지급하라는 1심 판결을 내렸다. 법원은 A씨의 불법행위로 인한 피해자들의 정신적 고통을 인정했다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결로 명확하고(적합 조건 1), 불법 촬영 영상 및 형사 재판 기록 등 증거가 충분합니다(적합 조건 5). 이미 1심에서 피해자 승소 판결이 나와 법적 근거가 탄탄합니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 현재 기사에 언급된 피해자 수가 2명으로 개별 피해 규모가 소송금융 투자에 '매우 큰' 수준은 아닙니다. '수십회 불법촬영' 언급으로 추가 피해자 발굴 가능성은 있습니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>1500만원 (1인당)</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>2명 (잠재적 다수)</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>성매매 여성들 수십회 불법촬영·유포한 남성에 법원  1천500만원씩 배상...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026041116475908899</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-04-28 21:57:21.809664+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>원장 남편 A씨</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D69" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>형사 재판 최후 진술 단계</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>어린이집 직원용 화장실에 몰래카메라를 설치한 원장 남편 A씨가 형사 재판 최후 진술에서 자신의 잘못을 인정하고 피해자들에게 사죄했습니다. 피해자들이 영상 유출에 대한 우려를 표하고 있으며, A씨는 평생 속죄하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>상대방(원장 남편 A씨)이 잘못을 모두 인정하고 참회하여 책임이 명확하며, 형사 재판이 진행 중이므로 증거 확보가 용이합니다. 다만, 피고가 개인이라 자력에 대한 불확실성이 있고, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 투자 매력도가 제한적일 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>‘어린이집 직원용 화장실에 몰카가?’ 원장 남편 짓이었다</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/04/23/7N332KMTQBHCPKB3JVWENN2FPQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-04-25 07:02:39.832132+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>우아한형제들 내부 전수 조사 착수 및 피해 고객 통보 진행 중</t>
+          <t>가정법원 처분 완료, 손해배상 소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>배달의민족 운영사 우아한형제들이 외주 상담원을 통한 고객 개인정보 불법 탈취 및 악용 사건에 대해 공식 사과했습니다. 범죄 조직이 사적 보복 대행을 목적으로 상담원 채용 시스템을 악용했으며, 우아한형제들은 해당 외주업체와의 계약 해지 및 전수 조사에 착수했습니다. 회사는 피해 고객에게 통보 절차를 진행하고 내부 통제 시스템을 전면 보강하여 재발 방지에 나설 방침입니다.</t>
+          <t>친구가 만든 딥페이크를 본 학생에게도 '보지 않은 사진'에 대한 공동불법행위 책임이 있는지 여부가 쟁점인 사건입니다. 피해자는 이미 가정법원 처분을 받은 학생을 상대로 5천만 원의 손해배상 소송을 제기할 법적 권리가 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>배달의민족 운영사 우아한형제들이 외주 상담원 관리 부실로 인한 고객 개인정보 유출에 대해 공식 사과하여 상대방 책임이 명확하며(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 다수의 고객 개인정보가 유출되어 집단적 피해 가능성이 높고(적합 조건 3), 회사 자체 조사 및 사과문 등으로 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(공동불법행위 쟁점), 증거가 있거나 확보 가능하며(가정법원 처분), 이미 공적 절차가 진행 중임(가정법원 처분) 등의 적합 조건이 일부 있으나, 상대방이 학생으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[메디컬투데이 - 쇼츠뉴스] 배달의민족, 외주 상담원 통한 고객 정보 유...</t>
+          <t>친구가 만든 딥페이크 봤을 뿐인데…  보지도 않은 피해자가 5천만 원...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065608878442654</t>
+          <t>https://lawtalknews.co.kr/article/LLIQ6ZF083PR</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-04-01 12:39:43.874433+00:00</t>
+          <t>2026-04-23 09:50:47.357162+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>시중 은행 및 택배회사</t>
+          <t>배달의민족 외주협력사, 보복대행 조직</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>경찰청 국가수사본부 수사 진행 중</t>
+          <t>경찰 수사 및 검찰 송치 진행 중, 전담팀 구성</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>사적 보복 대행 조직이 시중 은행과 택배회사 내부 조력자를 통해 개인정보(계좌 정보, 택배 배송 기록 등)를 불법적으로 취득하여 피해자들에게 인분 살포, 래커칠, 신상 전단지 살포 등의 보복 행위를 저지른 사건이다. 전국적으로 범행이 확산되고 있으며, 경찰청 국가수사본부가 윗선 추적을 위해 수사를 진행 중이다.</t>
+          <t>경찰은 배달의민족 외주협력사 상담사로 위장 취업해 고객 정보를 빼돌려 '보복대행' 조직에 제공한 혐의로 4명을 구속 송치했다. 이들은 돈을 받고 남의 집에 오물을 뿌리는 등의 보복 범죄를 저질렀으며, 정보제공책은 수천만원을 수수했다. 경찰은 의뢰자 및 다른 관련자들도 공범으로 보고 수사를 확대할 예정이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>시중 은행과 택배회사 내부 조력자를 통한 개인정보 유출 가능성이 높고, 이들 기관은 자력이 충분한 대기업이다. 전국 각지에서 범행이 잇따라 다수의 피해자가 발생했을 가능성이 크며, 경찰청 국가수사본부에서 수사를 진행 중이므로 객관적 증거 확보가 용이하다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>상대방 책임이 명확하며(보복대행 조직, 정보제공책), 배달의민족 외주협력사라는 잠재적 자력 있는 상대방이 존재한다. 경찰 수사 및 구속 송치로 객관적 증거가 확보되었고, 다수의 피해자가 발생했을 가능성이 높다. 현재 공적 절차(경찰 수사, 검찰 송치)가 활발히 진행 중이다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[단독]  계좌·택배로 신상 파악 …은행·택배사에 사적보복 대행 조직...</t>
+          <t>경찰 “‘보복 대행’ 의뢰자도 공범 적용”</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185538</t>
+          <t>https://www.segye.com/newsView/20260406515834?OutUrl=naver</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-04-01 12:38:34.716490+00:00</t>
+          <t>2026-04-15 23:10:17.480759+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
-      <c r="D72" t="inlineStr"/>
-      <c r="E72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>경찰 수사 확대 및 엄단 방침, 개인정보 유출 경로 수사 중</t>
+        </is>
+      </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>성평등가족부 중앙디지털성범죄피해자지원센터가 딥페이크 및 성착취물 대응을 위해 AI 기반 삭제지원시스템을 도입합니다. 이는 기존의 수동적이고 사후적인 피해자 보호 방식의 한계를 극복하고, 디지털 성범죄 피해자 지원을 강화하기 위한 목적입니다.</t>
+          <t>돈을 받고 사적 보복을 대신해주는 '보복 대행' 범죄가 온라인에서 횡행하며, 경찰이 수사를 확대하고 있다. 이들은 배달앱 내부 직원 등을 통해 개인정보를 불법 취득하여 오물 테러 등 범행에 악용하고 있다. 이에 개인정보 보호 강화 및 위장 수사 범위 확대 등 제도적 개선이 필요하다는 지적이 나오고 있다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피고를 다루는 것이 아니라, 성평등가족부가 디지털 성범죄 피해자 지원을 위해 AI 기반 시스템을 도입한다는 정책적 내용을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임의 명확성', '피해 규모', '공적 절차 진행' 등 적합 조건에 해당하는 부분이 없습니다.</t>
+          <t>적합 조건 1, 2, 3, 5, 6에 해당한다. 보복 대행업체 및 개인정보를 유출한 배달앱 관련자의 책임이 명확하며, 대형 배달앱의 경우 배상 능력이 충분하다. 배달앱 고객 정보 유출은 다수의 피해자를 발생시킬 수 있고, 경찰 수사가 진행 중이므로 증거 확보도 용이하다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>성평등가족부, 딥페이크·성착취물→AI로 잡는다</t>
+          <t>잇단 검거에도…'사적 보복 대행' 여전히 횡행</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728298</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260410183849qdn</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:48.850057+00:00</t>
+          <t>2026-04-14 01:59:08.473232+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>우아한형제들</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 진행 중, 배민 고객 정보 유출 확인</t>
+          <t>소비자분쟁조정위원회 집단분쟁 조정 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>최근 기승을 부리는 '보복 대행' 범죄에 배달의민족 내부 고객 정보가 악용된 사실이 밝혀졌습니다. 배민 운영사인 우아한형제들은 이에 대해 사과하고 내부 관리체계 개선을 약속했습니다. 경찰은 보복 대행 조직의 행동대원과 총책을 검거하고 수사를 확대하고 있습니다.</t>
+          <t>쿠팡의 개인정보 유출 사건과 관련하여 소비자분쟁조정위원회가 집단분쟁 조정을 본격적으로 시작했다. 이 조정 절차는 신청하지 않은 소비자에게도 보상을 권고할 수 있으며, 만약 조정이 무산될 경우 소비자들은 소송을 통한 피해 구제를 모색하게 될 것이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>배달의민족 운영사인 우아한형제들의 고객 정보 유출 책임이 명확하며(적합 조건 1), 대기업으로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 다수의 고객 정보가 유출되어 보복 범죄에 악용되었고, 여러 지역에서 유사 범죄가 발생하여 집단적 피해 가능성이 높습니다(적합 조건 3). 경찰 수사를 통해 행동대원 및 총책이 검거되었고, 배민 측의 공식 사과가 있어 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 확대 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(쿠팡 개인정보 유출), 상대방 자력이 충분하며(대기업 쿠팡), 집단적 피해가 발생하여 다수의 소비자가 영향을 받았다. 현재 소비자분쟁조정위원회에서 공적 절차가 진행 중이며, 조정 무산 시 소송으로 이어질 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[사설] 기승부리는 ‘보복범죄’ 발본색원(拔本塞源)하라</t>
+          <t>소비자분쟁조정위, 쿠팡 개인정보유출 집단분쟁 조정 본격 시작</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=889679</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=736342</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-04-01 00:20:50.373002+00:00</t>
+          <t>2026-04-07 12:16:07.292798+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>정부 시스템 도입 및 운영 시작</t>
+          <t>소비자분쟁조정위원회 집단분쟁조정 절차 개시 결정, 다수 정부기관 조사 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털 성범죄 피해 대응을 위해 AI 기반 자동삭제요청시스템 등을 정식 도입합니다. 이 시스템은 약 2만 개의 웹사이트에 대한 삭제요청 자동화, 아동·청소년 온라인 성착취물 선제 대응, AI 기반 딥페이크 탐지 등을 통해 디지털 성범죄 대응 속도와 정확도를 높일 것으로 기대됩니다.</t>
+          <t>쿠팡의 3,370만 개 계정 개인정보 유출 사고와 관련하여 한국소비자원 소비자분쟁조정위원회가 집단분쟁 조정 절차 개시를 결정했다. 이미 50명의 소비자가 손해배상을 요구하는 집단분쟁 조정을 신청했으며, 다수의 정부기관이 유출 내용과 규모를 조사 중이다. 이는 대규모 피해가 예상되는 사건으로, 향후 집단소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>이 기사는 디지털 성범죄에 대응하기 위한 정부의 AI 기반 시스템 도입에 관한 것으로, 특정 가해자와 피해자가 명확히 특정된 소송 사건을 다루지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '피해 규모', '증거 확보 가능성' 등이 특정 사건에 대해 구체적으로 제시되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>쿠팡이 3,370만 개 계정 정보 유출을 스스로 발표하여 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 3,370만 명이라는 대규모 피해자 발생 가능성이 있으며(적합 조건 3, 4), 이미 소비자분쟁조정위원회의 집단분쟁조정 절차가 개시되고 다수의 정부기관이 조사 중이므로 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,370만 명 이상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>AI가 24시간 성착취물 추적 …정부, 자동삭제시스템 도입</t>
+          <t>[연합뉴스 이 시각 헤드라인] - 10:30</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003572084</t>
+          <t>https://www.yna.co.kr/view/AKR20260407057700011?input=1195m</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-04-01 00:19:06.920785+00:00</t>
+          <t>2026-04-07 12:15:59.251957+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>A 통신사</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중 (증거 은닉 의혹)</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>사이버 공격과 개인정보 유출 증가, 정부 규제 강화로 사이버 보험의 필요성이 커지고 있으며, 글로벌 시장은 성장세이나 국내 시장은 아직 미미한 수준이다. 사이버 보험은 사고 발생 후 기업이 감당할 배상책임, 데이터 복구, 영업 중단 손실 등을 보전하는 역할을 한다. 국내 보험사들은 다양한 형태의 사이버 보험 상품을 판매 중이다.</t>
+          <t>지난해 A 통신사에서 발생한 개인정보 유출 사고는 소액결제 피해 신고와 함께 증거 은닉 의혹으로 경찰 조사를 받고 있다. A 통신사는 사고 초기 해킹 정황을 부인하고 피해 사실을 늦게 신고하는 등 부적절한 소통으로 고객 신뢰를 잃었다는 지적을 받았다. 이 기사는 정보 유출 사고 이후 기업의 소통 방식이 신뢰에 미치는 영향을 강조하며, A 통신사를 부정적인 사례로 들고 있다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사이버 침해 사고나 개인정보 유출 사건을 다루는 것이 아니라, 사이버 보험 시장의 현황과 필요성을 설명하는 일반적인 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 책임 주체, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>A 통신사의 개인정보 유출 사건은 대기업 피고(A 통신사), 다수의 피해자, 그리고 경찰 조사 진행 중이라는 점에서 소송금융 적합도가 높습니다. 특히 증거 은닉 의혹으로 경찰 조사를 받고 있어 상대방의 책임이 명확하며, 공적 절차가 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[그게 뭔가요] ‘사이버 보험’이 필요한 이유</t>
+          <t>[프리즘] ‘정보 유출’ 그 후, 소통이 신뢰 좌우한다</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>byline.network</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://byline.network/?p=9004111222597548</t>
+          <t>https://www.joongang.co.kr/article/25417684</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-31 13:08:36.437136+00:00</t>
+          <t>2026-04-06 00:19:01.182786+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>강원도교육청</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 과태료 부과, 노조의 사과 및 보상 대책 요구</t>
+          <t>쿠팡 개인정보 유출 사건을 계기로 국회에서 개인정보 보호법 개정안 등 관련 법안 발의 및 심사 진행 중. 집단소송제 도입 논의 포함.</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>강원도교육청이 2023년 11월 교직원 5,200여 명의 개인정보를 유출했으며, 이 중 일부는 건강검진 결과 등 민감 정보가 포함되었습니다. 개인정보보호위원회로부터 과태료를 부과받았음에도 교육청이 2년 넘게 피해자에게 알리지 않고 늑장 대응했다는 비판이 제기되었습니다. 강원교육노조협의회는 교육감의 사과와 피해자 개별 통지 및 보상 대책 마련을 촉구하고 있습니다.</t>
+          <t>쿠팡 개인정보 유출 사건을 계기로 국회에서 개인정보 보호 및 플랫폼 규제 관련 법안 발의가 급증하고 있다. 과징금 상향, 보안 인증 의무화, 집단소송제 도입 등 기업의 법적 책임을 강화하고 피해 구제 체계를 정비하는 내용이 논의되고 있다. 이러한 입법 확대는 산업 전반의 불확실성을 키우고 있다는 지적도 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>강원도교육청의 책임이 명확하며(개인정보보호위원회 과태료 부과), 공공기관으로서 자력이 충분합니다. 5,200여 명의 교직원 개인정보 유출로 집단적 피해가 발생했고, 민감 정보까지 포함되어 피해 규모가 큽니다. 이미 공적 절차(개인정보보호위원회 과태료 부과)가 진행되었으며, 노조가 조직적으로 대응하며 보상 대책을 요구하고 있어 소송 가능성이 높습니다.</t>
+          <t>쿠팡 개인정보 유출 사건은 대기업(쿠팡)의 책임이 비교적 명확하고, 대규모 개인정보 유출의 특성상 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 또한, 해당 사건을 계기로 국회에서 개인정보 보호 및 플랫폼 규제 관련 입법 절차가 활발히 진행 중이며, 이는 공적 절차 진행에 해당합니다. 피해 규모는 구체적으로 명시되지 않았으나, 대규모 개인정보 유출의 특성상 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>5,200여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>강원교육노조협의회, 강원 교직원 5천 명 개인정보 유출.. 사과 촉구</t>
+          <t>쿠팡으로 촉발된 플랫폼 규제…책임자 넘어 산업 전반 압박</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>chmbc.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://chmbc.co.kr/article/LFQD5xk2SfXyzJo</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1361500</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-31 12:23:37.422284+00:00</t>
+          <t>2026-04-05 12:35:07.051423+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>머코어</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>오픈AI와 앤트로픽의 조사 촉발, 집단 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>데이터 전문 기업 머코어가 변조된 '라이트LLM' 오픈소스 라이브러리를 이용한 해킹 침해를 당했습니다. 이로 인해 주요 AI 기업의 '학습 비밀'이 유출되었으며, 4만명 이상의 사용자를 대상으로 집단 소송이 진행 중입니다. 오픈AI와 앤트로픽이 이번 사건에 대한 조사를 촉발했습니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>데이터 전문 기업 머코어의 해킹으로 인한 유출로 상대방 책임이 비교적 명확하며(적합 조건 1), 4만명 이상의 사용자를 대상으로 집단 소송이 진행 중이므로 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 또한 오픈AI와 앤트로픽의 조사가 촉발되어 증거 확보 및 관련 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>4만명 이상</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>데이터 전문 머코어 해킹으로 주요 AI 기업 '학습 비밀' 유출 비상</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>aitimes.com</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208814</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:34:43.913838+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>하나카드</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>참여연대 공익소송 지원</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>하나카드가 고객 개인신용정보를 제3자에게 무단 제공한 혐의로 손해배상 소송에 휘말렸습니다. 현재 SK플래닛 직원 2명이 원고로 참여하고 있으며, 참여연대 공익법센터가 이 소송을 지원하고 있습니다. 개인정보 유출 사건의 특성상 향후 추가 피해자 발생 및 소송 확대 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>하나카드의 개인신용정보 무단 제공은 상대방 책임이 명확하며(적합 조건 1), 하나카드는 대기업/금융기관으로 자력이 충분합니다(적합 조건 2). 참여연대가 공익소송을 지원하고 있어 증거 확보 및 소송 진행에 유리하며(적합 조건 5), 개인정보 유출 사건의 특성상 잠재적으로 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>2명 (잠재적 다수)</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>[기자시각] 하나카드, 50만원, 잊혀진 약속</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>newswatch.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78842</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:27:38.131746+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>서울시설공단</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치, 검찰 보완수사 요구, 개인정보보호위원회 조사 진행 중, 서울시 조례 개정 및 보상안(따릉이 30일 정기권) 검토 중.</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>서울시 공공자전거 '따릉이' 서버에서 가입자 462만 명의 개인정보가 유출되는 사고가 발생했습니다. 서울시는 시의회와 조례 개정을 통해 유출 피해자들에게 따릉이 30일 정기권을 보상하는 방안을 검토 중이며, 경찰 수사 및 검찰 송치, 개인정보보호위원회 조사가 진행되고 있습니다. 개인정보보호법에 따라 실제 피해가 없어도 유출만으로 손해배상 청구가 가능합니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>서울시설공단 서버에서 462만 건의 대규모 개인정보 유출이 발생하여 상대방 책임이 명확하고(적합 조건 1), 서울시 산하 공공기관으로 자력이 충분합니다(적합 조건 2). 피해자 수가 462만 명에 달하는 집단적 피해이며(적합 조건 3, 4), 경찰 수사로 유출 사실이 확인되었고(적합 조건 5), 현재 경찰/검찰 수사 및 개인정보보호위원회 조사가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>462만 명</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>따릉이 개인정보 유출 보상 ‘30일권’ 유력…조례 개정도 추진 [서울IN...</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10709337?ref=naver</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:24:40.327208+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>지방선거 예비후보자 캠프</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
-[...175 lines deleted...]
-      <c r="A80" s="2" t="inlineStr">
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>선거철 강제 단체 대화방 초대 문제 발생</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>선거철을 맞아 지방선거 예비후보자 캠프가 유권자 동의 없이 개인정보를 이용해 단체 대화방에 강제 초대하는 사례가 발생하고 있습니다. 1천7백 명 이상의 유권자가 피해를 호소하며 개인정보 침해에 대한 불만을 제기하고 있으나, 선관위는 개인정보 보호에 관여하지 않는다는 입장입니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>상대방(예비후보자 캠프)의 개인정보 무단 사용 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자(1천7백 명 이상)가 발생하여 집단적 피해에 해당하며(적합 조건 3), 강제 초대 내역 등 증거 확보가 용이합니다(적합 조건 5). 다만, 개별 피해자의 금전적 피해 규모가 크지 않아 소송 실익이 낮을 수 있으며, 상대방의 자력도 대기업 수준은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>1천7백 명 이상</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>우원식도 나가기 '꾹'‥선거철 강제 단톡방 언제까지?</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812693_37004.html</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:29:37.136475+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>보복대행 서비스 이용 피해 발생</t>
+          <t>개인정보위원회 과징금 부과, 금융당국 추가 제재 검토, 관련 사안 수사 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>배달의민족 플랫폼을 통해 피해자의 주소가 '보복대행' 서비스에 의해 유출되어 피해자가 신체적 보복에 대한 두려움을 겪고 있습니다. 피해자는 배달의민족의 보안 허점을 지적하며 책임을 묻고 있으며, 이는 플랫폼의 개인정보 보호 및 보안 시스템에 대한 중대한 문제를 제기합니다.</t>
+          <t>대규모 개인정보 유출 사고가 잇따르며 기업의 보안 책임과 제재 체계에 대한 논쟁이 심화되고 있습니다. 정부는 규제 수위를 높이고 있으나, 기업의 자진 신고를 위축시키고 증거 인멸 의혹까지 제기되는 상황입니다. 전문가들은 처벌 중심에서 피해자 보상 및 보안 투자 유도 중심으로 제도 재설계가 필요하다고 주장합니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방(배달의민족)은 자력이 충분한 대기업입니다(적합 조건 2). '보복대행' 서비스가 배민 플랫폼을 이용해 주소를 취득했다는 점에서 개인정보 유출 및 플랫폼 책임 문제가 제기되며, 유사 피해자가 다수 발생할 가능성이 있습니다(잠재적 적합 조건 3). 다만, 배민의 직접적인 책임 범위와 피해 규모에 대한 추가적인 확인이 필요합니다.</t>
+          <t>개인정보 유출 사고는 기업의 보안 책임이 명확하며(적합 조건 1), KT, LG유플러스, 쿠팡, 롯데카드 등 대기업 및 금융기관이 상대방이 될 가능성이 높아 자력이 충분합니다(적합 조건 2). 롯데카드 사례처럼 수백만 명의 피해자가 발생할 수 있어 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), KISA 접수 기록, 개인정보위원회 및 금융당국의 조사 결과 등 공적 증거 확보가 가능하고(적합 조건 5), 관련 사안에 대한 수사 및 행정처분 등 공적 절차가 진행 중입니다(적합 조건 6). 부적합 조건에 해당하는 사항은 없습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 명 (롯데카드 사례 297만 명)</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>배민으로 주소 턴 '보복대행'…막혀도  방법 있다  활개</t>
+          <t>고객정보 유출, 과한 징벌이 능사? 되레 신고 위축 부른다</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292004?influxDiv=NAVER</t>
+          <t>https://www.joongang.co.kr/article/25417429</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:11.940760+00:00</t>
+          <t>2026-04-04 00:28:00.785845+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>대한민국 법무부</t>
+        </is>
+      </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>마약 관련 범죄 수사 진행 중</t>
+          <t>엡스타인 사건 문건 공개 과정 중 피해자 신상 노출</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>이 기사는 마약에 취한 이들이 저지르는 살인, 방화, 난폭운전, 성폭행, 불법 촬영 및 유포 등 다양한 강력 범죄의 심각성을 다룹니다. 특히 마약에 취한 모습이 촬영되어 유포되는 범죄의 경우 피해자들이 인지하지 못해 수사가 어렵다는 현직 검사의 발언을 인용하며, 마약 관련 범죄의 광범위한 피해와 수사 난점을 지적합니다.</t>
+          <t>법무부가 의회 결정에 따라 엡스타인 사건 관련 문건을 공개하는 과정에서 다수 피해자의 신상이 노출되는 문제가 발생했다. 이로 인해 법무부에 대한 불만이 제기되었으며, 이는 정부 기관의 정보 관리 부실로 인한 집단적 피해로 볼 수 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>기사는 마약 관련 범죄의 일반적인 문제점을 다루며, 특정 사건이나 소송금융 투자 대상이 될 만한 명확한 피고를 특정하지 않습니다. 집단적 피해를 입은 특정 피해자 그룹이나 상대방의 자력에 대한 정보가 없어 소송금융 투자 적합 조건(적합 조건 1, 2, 3)을 충족하기 어렵습니다. 또한, 일부 범죄는 증거 확보가 어렵다고 언급되어(적합 조건 5 미충족) 투자 매력이 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 법무부의 엡스타인 사건 문건 공개 과정에서 다수 피해자의 신상 노출이 발생하여 책임 주체가 명확하고, 정부 기관이 상대방이므로 자력이 충분하며, 의회 결정에 따른 공적 절차 중 발생한 사건으로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>약에 취해 살인·방화·난폭운전… 마약, 다른 사람 목숨까지 뺏는다</t>
+          <t>엡스타인 사건 처리에 불만… 트럼프, ‘충성파’ 법무장관 잘랐다</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/31/NA2DESY6MZH5LJH4KP25MTN76Q/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.chosun.com/international/us/2026/04/05/UBAJ3XREEVCBXIV3PFLQ62ZMYU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-31 00:18:17.958464+00:00</t>
+          <t>2026-04-04 00:19:20.206429+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>SKT</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>국회 청문회 및 상임위 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>SKT의 2300만 건 대규모 정보 유출로 인해 피해자들이 번호이동 위약금 등 금전적 피해를 호소하고 있습니다. 국회 과방위 소속 이훈기 의원이 청문회와 상임위를 통해 이 문제를 다루고 있으며, 주민들은 SKT 퇴출을 요구하는 등 강하게 반발하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>SKT의 2300만 건 대규모 정보 유출로 상대방 책임이 명확하며(적합 조건 1), SKT는 자력이 충분한 대기업입니다(적합 조건 2). 피해자 수가 매우 많고(적합 조건 3, 4), 국회 과방위에서 청문회와 상임위를 통해 문제가 다뤄지고 있어 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>2300만 명 이상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>이훈기 '동네 한 바퀴' 100회… 지역 주민 모두 만나는 날까지</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316648</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:15:44.377067+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Associated Newspapers (ANL)</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>국민권익위원회 조사 촉구, 개인정보보호위원회 집단분쟁조정 진행 중, 집단소송 예정</t>
+          <t>사생활 침해 소송 최종 심리 진행 중, 판결 대기</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>에듀테크 기업 아이스크림미디어에서 교사 개인정보 유출 사고가 발생하여 법적 분쟁으로 번질 전망이다. 대한초등교사협회와 교사노동조합연맹이 각각 약 6000명, 1300명의 피해 교사를 모집하여 집단소송 및 개인정보보호위원회 집단분쟁조정을 준비 중이다. 교사노조는 1인당 30만원 규모의 손해배상을 요구하고 있으며, 조정 불발 시 집단소송에 나설 계획이다.</t>
+          <t>해리 왕자가 데일리 메일 발행사 ANL을 상대로 제기한 사생활 침해 소송에서 과거 여기자와 주고받은 은밀한 페이스북 메시지가 공개되며 파문이 일고 있다. 해리 왕자는 ANL이 불법적인 수단으로 사생활 정보를 수집했다고 주장하며, ANL은 합법적인 정보원이 있었음을 강조하고 있다. 재판은 현재 판결만을 남겨두고 있다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>아이스크림미디어의 개인정보 유출 책임이 명확하며(조건 1), 코스닥 상장사로 자력이 충분합니다(조건 2). 약 7300명 이상의 다수 교사 피해자가 발생하여 집단적 피해에 해당하며(조건 3, 4), 교사노조연맹과 대한초등교사협회가 조직적으로 공동소송 및 집단분쟁조정을 준비 중입니다. 또한 국민권익위원회 조사 촉구 및 개인정보보호위원회 집단분쟁조정 등 공적 절차가 진행 중이므로(조건 5, 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방인 Associated Newspapers(ANL)는 대형 언론사로 자력이 충분합니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 책임 여부가 소송의 핵심 쟁점이라 아직 명확히 확정되지 않았습니다(적합 조건 1 부분 충족). 또한, 피해 규모가 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>교사노조 1인당 30만원 요구, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>약 7300명 이상</t>
+          <t>1명 (해리 왕자)</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>에듀테크 교사 개인정보 유출, 법적 분쟁으로 번진다</t>
+          <t>자기야 보고 싶어  해리 왕자가 여기자에게 보낸 은밀한 메시지 유출 ...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03624406645388568</t>
+          <t>https://www.insight.co.kr/news/548704</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-30 12:51:51.263952+00:00</t>
+          <t>2026-04-03 13:07:25.121504+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>미국 국세청 (IRS)</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 해외 총책 추적 및 보복 대행 의뢰자 수사 확대</t>
+          <t>도널드 트럼프 대통령이 미 국세청(IRS)을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>전국 곳곳에서 인분·오물 살포 및 명예훼손 전단지 배포 등 '보복 대행' 범죄가 발생하고 있습니다. 범죄 조직은 배달의 민족 외주사에 위장 취업하거나 보이스피싱 피해자 정보를 활용해 개인정보를 빼돌린 것으로 드러났습니다. 경찰은 국내 중간책들을 검거하고 해외 총책의 실마리를 잡았으며, 보복 대행 의뢰자들로도 수사 대상을 확대하고 있습니다.</t>
+          <t>도널드 트럼프 전 미국 대통령이 자신의 세금 신고서가 무단 유출된 것에 대해 미 국세청(IRS)을 상대로 100억 달러 규모의 손해배상 청구 소송을 제기했습니다. 이로 인해 소송을 담당하는 법무부가 같은 정부 기관을 상대해야 하는 딜레마에 빠졌습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 범행 수법 및 개인정보 탈취 경로가 밝혀지고 있어 증거 확보가 용이합니다(적합 조건 5). 전국 곳곳에서 발생하여 다수의 피해자가 예상되며(적합 조건 3), 현재 경찰 수사가 활발히 진행 중입니다(적합 조건 6). 배달의 민족 외주사를 통한 개인정보 유출이 확인될 경우, 자력 있는 기업이 피고가 될 가능성도 있습니다(적합 조건 2).</t>
+          <t>상대방인 미국 국세청(IRS)은 정부 기관으로 자력이 충분하며, 청구 금액이 100억 달러로 매우 큽니다. 다만, 집단적 피해가 아닌 개인 소송이며, 책임의 명확성 및 증거 확보 여부는 소송 과정에서 다퉈질 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 달러</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (도널드 트럼프)</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>[사건추적] 전국 곳곳에 인분·오물 '보복 대행'…총책 꼬리 잡히나</t>
+          <t>트럼프, 100억달러 소송…딜레마 빠진 美 법무부</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185046</t>
+          <t>https://www.hankyung.com/article/2026040377511</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-30 12:39:19.362742+00:00</t>
+          <t>2026-04-03 13:06:23.306471+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>우아한형제들</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>수사기관 조사 진행 중으로 추정, 배민 사과문 발표</t>
+          <t>서울중앙지법 민사합의30부에서 첫 변론기일 진행, 3건의 소송 병합, 다음 변론기일 7월 9일 예정</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>배달의민족 고객상담 외주업체에 조직원이 위장 취업하여 고객 주소 등 개인정보를 유출한 사건이 발생했다. 배민 운영사인 우아한형제들은 논란이 커지자 사과문을 발표하며 내부 통제 강화를 약속했다. 현재 수사기관의 조사가 진행 중인 것으로 보이며, 개인정보 유출로 인한 다수 피해자 발생 가능성이 있다.</t>
+          <t>SK텔레콤 유심 정보 해킹 사태와 관련하여 약 1만 5900명의 피해자들이 SK텔레콤을 상대로 손해배상 청구 소송을 제기, 첫 변론기일이 진행되었다. 재판부는 원고 적격과 위임 의사의 진정성, 손해배상 산정 기준 등을 쟁점으로 다루며 양측에 자료 제출을 요구했다. 피해자들은 유심 복제 가능성으로 인한 2차 피해 우려와 금융 서비스 이용 제한 등 실질적인 불편을 호소하고 있으며, 다수의 법무법인과 시민단체가 법적 대응에 참여하고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(배민 외주업체 관리 부실), 상대방 자력이 충분하며(대기업 우아한형제들), 이미 공적 절차가 진행 중인 것으로 보입니다(조사). 개인정보 유출 사건의 특성상 다수의 피해자가 발생할 가능성이 높고 증거 확보도 용이할 것으로 판단됩니다.</t>
+          <t>대기업 피고(SK텔레콤)의 충분한 자력(적합 조건 2), 약 1만 5900명에 달하는 대규모 피해자(적합 조건 3), 1인당 50만원 위자료 청구로 총 피해액이 약 79억 5천만원에 달하여 피해 규모가 큼(적합 조건 4). SKT가 정보 유출 정황을 인정한 바 있어 책임 입증 가능성이 높고(적합 조건 1), 다수의 법무법인과 시민단체가 참여하여 집단소송이 활발히 진행 중임(적합 조건 5).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 79억 5천만원 (1인당 50만원 위자료 청구 기준)</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1만 5900명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>배민, ‘외주 인력 통한 고객정보 유출’ 논란에 사과…“내부 통제 강...</t>
+          <t>'유심 해킹' SKT 상대 1만5900명 손배소 본격</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>todayeconomic.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026033020292078647</t>
+          <t>https://www.todayeconomic.com/news/article.html?no=30113</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:12.995868+00:00</t>
+          <t>2026-04-03 12:53:52.823439+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>배달의민족</t>
+          <t>메타 (Meta)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>보복 대행 관련 수사 진행 중</t>
+          <t>미국에서 집단소송 제기, 영국 개인정보 감독기관(ICO) 조사 착수</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>배달의민족과 연관된 '보복 대행' 서비스가 수사 중에도 성행하며 피해자에게 주거지 노출 및 신체적 보복에 대한 불안감을 조성하고 있습니다. 피해자는 배달의민족으로 인해 고통받고 있다고 주장하며, 등본을 이용한 개인정보 유출 및 보복 행위가 문제의 핵심으로 보입니다.</t>
+          <t>메타의 AI 안경 '레이벤 스크라이버·블레이저' 모델이 상시 녹화 기능으로 프라이버시 침해 논란에 휩싸였습니다. 하청업체 직원이 내밀한 영상을 열람한 사실이 폭로되었고, 미국에서는 메타가 소비자에게 영상 열람 사실을 명확히 고지하지 않아 소비자보호법 위반으로 집단소송이 제기되었습니다. 영국 개인정보 감독기관(ICO)도 조사에 착수했습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>배달의민족과 연관된 '보복 대행' 서비스가 수사 중에도 성행하며 상대방 책임이 비교적 명확합니다. 배달의민족은 자력이 충분한 대기업이며, '수사'가 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 이미 시작되었습니다. (적합 조건 1, 2, 5, 6 해당) 다만, 피해 규모와 집단적 피해 여부는 기사만으로는 명확히 파악하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(메타의 AI 안경 상시 녹화 및 데이터 처리 방식), 자력이 충분한 대기업(메타)이 피고입니다. 미국에서 이미 집단소송이 제기되었고, 영국 개인정보 감독기관(ICO)의 조사가 진행 중이며, 잠재적 피해자 수가 수백만 명에 달해 집단적 피해 규모가 매우 큽니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 명 이상 (AI 안경 구매자 및 촬영 대상 일반 대중)</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>배민이 막혀?  등본 떼면 돼 …'보복 대행' 수사 비웃듯 성행</t>
+          <t>[허프 사람 말] 메타 CEO 저커버그 'AI 안경 대중화' 승부수 : '녹화기능...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291979?influxDiv=NAVER</t>
+          <t>https://www.huffingtonpost.kr/article/256363</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-30 12:35:10.780522+00:00</t>
+          <t>2026-04-03 12:43:52.381101+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>퍼플렉시티, 메타, 구글</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>미국 캘리포니아 북부 연방법원에 집단소송 제기</t>
+        </is>
+      </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>텔레그램 등을 통해 확산되는 '보복 대행' 서비스가 현실 범죄로 이어지는 문제점을 지적하는 기사입니다. 기사는 신속한 분쟁 해결 시스템 구축, 피해자 보호 강화, 플랫폼 기업의 개인정보 보호 책임 확대, 디지털 범죄 대응 수사 역량 강화 등 종합적인 대책 마련의 필요성을 강조하고 있습니다.</t>
+          <t>AI 챗봇 서비스 퍼플렉시티가 사용자 개인정보를 무단으로 메타, 구글과 공유했다는 의혹으로 미국에서 집단소송에 휘말렸습니다. 민감한 재정 정보와 시크릿 모드 이용 기록까지 공유되었다는 주장이 제기되었으며, 이는 AI 서비스의 데이터 처리 방식과 광고 생태계의 투명성에 대한 근본적인 질문을 던지고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 '보복 대행' 서비스라는 사회적 현상과 이에 대한 정책적 제언을 다루고 있으며, 특정 피해 사건, 가해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재합니다. 따라서 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+          <t>퍼플렉시티, 메타, 구글 등 자력 충분한 대기업이 피고이며, 민감한 개인정보 무단 공유 및 시크릿 모드 추적 의혹으로 집단소송이 제기되어 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 검색엔진 코드에 추적 소프트웨어 삽입 주장이 있어 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>텔레그램 타고 번진 '보복 대행'…현실 범죄로 번졌다</t>
+          <t>퍼플렉시티, '시크릿 모드'도 추적했나…메타·구글과 데이터 공유 의혹...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>mstoday.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290274</t>
+          <t>https://www.mstoday.co.kr/news/articleView.html?idxno=101077</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-30 12:20:53.817606+00:00</t>
+          <t>2026-04-03 12:43:45.268911+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
-      <c r="E89" t="inlineStr"/>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>입법 논의 중</t>
+        </is>
+      </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>이 기사는 해외 보험사들이 딥페이크 및 AI 기반 신원 사칭 피해를 보장하는 사이버보험 특약을 추가하며 AI 위험 담보를 확대하는 추세를 보도합니다. 반면 국내 보험업계는 아직 AI 관련 담보를 별도로 개발하기보다 기존 사이버보험 틀 안에서 검토하는 단계에 머물러 있습니다. 이는 특정 사건이 아닌 보험 산업의 동향을 다루고 있습니다.</t>
+          <t>서영교 더불어민주당 의원이 국회 법사위원장으로서 정치 검찰 및 사법부 개혁, 민생 입법 추진 의지를 밝혔습니다. 특히 쿠팡 개인정보 유출 사태를 예시로 들며 증권 분야 외 일반 민생 분야에도 집단소송제 도입이 필요하다고 강조했습니다. 이는 입법 논의에 대한 내용으로, 특정 소송 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>이 기사는 AI 관련 위험에 대한 사이버보험의 보장 범위 확대 동향을 다루고 있을 뿐, 특정 딥페이크 또는 AI 사칭 피해 사건이나 피해자를 보고하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 국회 법사위원장의 입법 활동 및 정치적 견해를 다루고 있습니다. 쿠팡 개인정보 유출 사례는 집단소송제 도입의 필요성을 설명하기 위한 예시로 언급되었을 뿐, 현재 진행 중이거나 투자 가능한 구체적인 소송 건을 제시하고 있지 않아 소송금융 투자 대상으로 부적합합니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>해킹 넘어 딥페이크까지…사이버보험, AI 위험 담보 넓힌다</t>
+          <t>[전격시사] 서영교 더불어민주당 의원 - “한동훈 국힘서도 내쳐져…여...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2569742</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526109&amp;ref=A</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-29 12:42:07.126185+00:00</t>
+          <t>2026-04-03 12:43:03.471314+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>아이스크림미디어</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 조사 중, 교사 단체 집단소송 참여자 모집 중</t>
+          <t>'내놔라 내파일 시민행동'의 정보공개청구 및 소송 진행 중, 과거사위 및 국정원 개혁위 조사 결과 존재</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>아이스크림미디어에서 교사 및 학교 정보가 포함된 대규모 개인정보 유출 사고가 발생했습니다. 교사 단체들은 2차 피해를 우려하며 개인정보보호위원회에 신속한 조사와 엄정 조치를 촉구하고 있으며, 집단소송 참여자를 모집하는 등 법적 대응을 준비 중입니다. 현재 개인정보보호위원회에서 유출 사고를 조사 중입니다.</t>
+          <t>국군보안사령부와 국정원 등 비밀정보기관의 광범위한 민간인 불법사찰이 윤석양 이병 폭로, 국방부 과거사위원회 조사 등을 통해 드러났으며, 대법원 판결로 불법성이 인정된 바 있다. 그러나 정보공개법 및 개인정보 보호법의 예외 조항으로 인해 사찰 피해자들이 자신의 정보를 확인하고 구제받기 어려운 상황이다. 최근 '내놔라 내파일 시민행동'이 정보공개청구 및 소송을 통해 국정원의 사찰이 '정치 사찰'임을 법적으로 인정받는 등 새로운 소송 발굴 가능성이 열리고 있다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>아이스크림미디어는 국내 에듀테크 시장 점유율 1위 기업으로 자력이 충분하며, 개인정보 유출 사실을 스스로 공지하여 책임이 명확합니다. 교사 단체들이 1만 명 이상을 목표로 집단소송 참여자를 모집하는 등 집단적 피해가 발생했고, 개인정보보호위원회 조사가 진행 중입니다. 유출된 정보의 민감성과 2차 피해 우려가 커 피해 규모가 상당할 것으로 예상됩니다.</t>
+          <t>상대방 책임이 명확(대법원 판결로 불법성 인정 및 최근 법원이 국정원 사찰을 '정치 사찰'로 규정), 상대방 자력 충분(국가), 집단적 피해(수천 명 이상), 증거 확보 가능(과거사위, 국정원 개혁위 조사 결과), 공적 절차 진행 중('내놔라 내파일 시민행동'의 정보공개청구 및 소송). 부적합 조건에 해당하지 않으며, 새로운 소송 발굴 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>교사 다수 (최소 1만 명 이상)</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>개인+학교정보 유출에 2차 피해 우려  교사 단체 강경 대응…아이스크...</t>
+          <t>'알 권리'는 비밀정보기관 앞에서 멈춘다</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/life/2026-03-29/202603260100179660012427</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220610&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-29 12:37:17.868528+00:00</t>
+          <t>2026-04-03 12:36:05.406963+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A91" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>유튜버에 대한 항소심 벌금형 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>유튜버 A씨가 밀양 성폭행 사건 가해자들의 신상을 동의 없이 공개하고 일부 피해자들을 협박한 혐의로 항소심에서 벌금형을 선고받았습니다. 이 사건은 유튜버의 불법 행위로 인해 피해자들이 추가적인 정신적 피해를 입었을 가능성을 시사하며, 형사 판결을 근거로 한 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>군무원이 퇴근길에 불법촬영 현장을 목격하고 범인을 제압하여 사단장 표창을 받았습니다. 이 사건은 구포역 인근에서 발생했으며, 불법촬영범은 지난달 31일 저녁 피해자를 촬영하려다 현장에서 붙잡혔습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>유튜버의 사적 제재 행위에 대한 형사 처벌이 진행되어 책임이 명확하고 증거 확보가 용이하며(적합 조건 1, 5, 6), 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 상대방(유튜버)의 배상 자력이 불확실하여 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방이 특정되지 않은 개인 불법촬영범으로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자로 피해 규모가 소송금융 투자에 적합하지 않습니다 (적합 조건 3, 4 미충족). 책임 소재와 증거는 명확하나 (적합 조건 1, 5 충족), 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>밀양 성폭행 사건 사적 제재한 유튜버, 항소심도 벌금형 선고… 피고인...</t>
+          <t>퇴근길 불법촬영범 목격해 제압한 군무원 표창</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019436</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284112</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:26.740833+00:00</t>
+          <t>2026-04-03 00:30:27.618789+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>SKT, KT, 쿠팡, LGU+</t>
+          <t>미 법무부</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>피해자 보상 체계 확충 방안 논의 및 사후 대응 단계</t>
+          <t>미 하원 감독위원회 조사 및 법무장관 소환 절차 진행 중</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>지난해 해킹 사건이 2383건으로 역대 최다를 기록했으며, '기본 보안 실패'가 반복되어 발생한 것으로 지적되었습니다. SKT, KT, 쿠팡, LGU+ 등 주요 기업들이 침해 의심 서버에 대한 조치를 취했으며, 사후 대응 단계에서 피해자 보상 체계 확충 방안이 제안되었습니다.</t>
+          <t>미 법무부가 의회 요구 자료 제출 기한을 넘기고 엡스타인 파일 공개 과정에서 피해자 신원을 노출하는 문제가 발생했다. 이에 공화당 주도 하원 감독위원회가 팸 본디 법무장관 소환을 추진하는 등 논란이 커지고 있다. 이 사건은 정부 기관의 책임과 다수 피해자의 개인정보 유출 문제를 포함하고 있다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>SKT, KT, 쿠팡, LGU+ 등 대기업이 피고로 특정되며 자력이 충분하고 (적합 조건 2), '기본 보안 실패'가 반복되어 발생했다는 점에서 상대방 책임이 비교적 명확합니다 (적합 조건 1). '해킹 2383건 역대 최다'는 집단적 피해 가능성을 시사하며 (적합 조건 3), '피해자 보상 체계 확충 방안' 논의는 피해 규모가 크고 공적 절차가 진행 중임을 나타냅니다 (적합 조건 4, 6).</t>
+          <t>미 법무부의 자료 제출 기한 위반 및 피해자 신원 노출은 책임이 명확하며(적합 조건 1), 상대방(미 법무부)의 자력이 충분하다(적합 조건 2). 엡스타인 파일과 관련된 다수의 피해자 신원이 노출되어 집단적 피해가 발생했으며(적합 조건 3), 의회 감독위원회의 소환 절차 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>작년 해킹 2383건 역대 최다…“기본 보안 실패가 반복돼 뚫렸다”</t>
+          <t>트럼프, 팸 본디 법무장관 전격 해임…엡스타인 파일 처리 논란 여파</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260330.22014008522</t>
+          <t>https://www.g-enews.com/view.php?ud=2026040308275753619a1f309431_1</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-29 12:31:24.300179+00:00</t>
+          <t>2026-04-03 00:28:31.376667+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>엑스(X)</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>엑스(X)의 보안 조치 진행 중</t>
+        </is>
+      </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>조용식 후보가 익산 여성친화도시 재도약을 위한 5대 공약을 발표했다. 주요 내용으로는 익산시, 경찰, 민간 전문가 협력을 통한 불법 촬영물 통합 대응 체계 구축, 불법 촬영물 탐지 및 삭제 지원, 피해자 법률·심리 상담 원스톱 제공 등이 포함된다. 또한 경력단절 여성의 재취업 지원 방안도 제시되었다.</t>
+          <t>엑스(X) 계정이 피싱 공격으로 탈취되어 2단계 인증 코드가 유출되고, 이를 통해 사기성 암호화폐 프로젝트가 홍보되는 사건이 발생했습니다. 엑스는 암호화폐를 언급하는 계정을 자동으로 잠그는 등 보안 조치를 강화하고 있습니다. 피해자들은 계정 차단 및 사기성 프로젝트 홍보로 인한 피해를 입을 수 있습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 법적 분쟁이 아닌, 익산시의 여성친화도시 정책 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '피해 규모', '집단적 피해' 등 어떠한 적합 조건에도 해당하지 않으며, 구체적인 피고나 피해 사실이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>대기업 피고(엑스)의 자력이 충분하며, 암호화폐 피싱은 다수의 계정을 대상으로 할 가능성이 높아 집단적 피해가 예상됩니다. 엑스가 보안 조치를 취하고 있다는 점에서 증거 확보 가능성도 있습니다. 다만, 엑스의 직접적인 책임 여부가 명확히 드러나지 않고, 구체적인 피해 규모나 피해자 수가 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>조용식  익산 여성친화도시 재도약  5대공약 발표</t>
+          <t>엑스, 첫 암호화폐 언급 계정 자동 잠금…피싱 보안 조치 나선다</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036357</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=653128</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-29 12:23:54.150283+00:00</t>
+          <t>2026-04-03 00:26:58.693950+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 영장 발부</t>
+          <t>텔레그램 박제방 실태 보도</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>배달의민족 개인정보 유출 의혹이 제기된 가운데, 유출된 정보가 사적 복수에 활용되어 피해자 주거지에 오물 테러 등이 발생한 사건입니다. 경찰은 사적 복수를 대행한 혐의로 구속 영장을 발부받아 수사를 진행 중입니다.</t>
+          <t>텔레그램 '박제방'에서 피해자의 사진, 이름, SNS 아이디 등 개인 정보를 유포하고 근거 없는 성적인 허위 사실을 적시하여 조리돌림하는 실태가 포착되었다. 이는 심각한 개인정보 침해 및 명예훼손에 해당하며, 피해자에게 막대한 정신적 피해를 야기한다. 수천, 수만 명이 모인 대화방에서 벌어지는 일로, 잠재적 피해자가 다수일 수 있다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>배달의민족이라는 대기업이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 개인정보 유출은 다수의 피해자를 발생시킬 가능성이 높습니다(적합 조건 3). 유출된 정보가 사적 복수에 활용되어 주거지 오물 테러 등 심각한 피해가 발생한 것으로 보이며(적합 조건 4), 경찰 수사가 진행 중이고 구속 영장이 발부된 점은 객관적 증거 확보 가능성이 높고 공적 절차가 진행 중임을 보여줍니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 내용이 매우 심각하며(적합 조건 4), 텔레그램 대화방 특성상 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 증거 확보가 가능함(적합 조건 5). 다만 상대방의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>배달의민족 개인정보 유출 '도마 위'</t>
+          <t>[단독]  낙태·성병 이력  박제했다…진짜처럼 퍼진 신상</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032917334192201</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008503685&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-29 12:22:41.504047+00:00</t>
+          <t>2026-04-03 00:24:44.668933+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>금융감독원 소비자 경보 발령</t>
+          <t>경찰 수사 재개 예정</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>대부업체 해킹으로 유출된 개인정보를 악용한 신종 피싱 범죄가 확산되고 있다. 해커들은 대부업체를 사칭하여 코인 송금을 유도하며 채무 탕감을 미끼로 삼고 있으며, 금융감독원은 소비자 경보를 발령하고 주의를 당부했다. 이러한 사기는 추가적인 개인정보 유출 및 금전 피해로 이어질 수 있어 각별한 주의가 요구된다.</t>
+          <t>텔레그램 '박제방'에 개인정보가 유출된 피해자의 신고에도 불구하고 경찰 수사가 한때 중지되었다가 절차상 미흡함이 확인되어 재개될 예정이다. 이 사건은 개인정보 유출의 명확한 책임 주체가 있으며, 경찰의 수사상 과실 가능성도 제기되어 국가를 상대로 한 소송 가능성도 존재한다. '박제방'의 특성상 다수의 피해자가 있을 것으로 예상되며, 경찰 수사 재개로 증거 확보가 용이할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>대부업체 해킹으로 인한 개인정보 유출이 원인이며, 금융당국이 소비자 경보를 발령하여 사건의 공신력이 확보됨 (적합 조건 5, 6). 다수의 금융소비자를 대상으로 한 피싱 범죄로 집단적 피해 발생 가능성이 높고 (적합 조건 3), 코인 송금 유도로 인한 금전적 피해 규모가 클 수 있음 (적합 조건 4). 대부업체의 개인정보 관리 책임이 쟁점이 될 수 있으며 (적합 조건 1), 상대방(대부업체)의 자력도 충분할 가능성이 있음 (적합 조건 2).</t>
+          <t>텔레그램 '박제방' 운영자 및 유포자의 개인정보 유출 책임이 명확하며 (상대방 책임 명확), 경찰의 수사 중지 및 재개 과정에서 절차상 미흡함이 확인되어 국가의 수사상 과실 책임도 검토될 수 있습니다. 만약 경찰의 수사상 과실이 인정될 경우, 국가(대한민국)를 상대로 한 소송이 가능하여 배상 능력이 충분하며 (상대방 자력 충분), '박제방'의 특성상 다수의 피해자가 발생했을 가능성이 높고 (집단적 피해), 경찰 수사 재개로 객관적 증거 확보가 용이하며 (증거 확보 가능), 현재 경찰 수사가 재개되어 관련 절차가 진행 중입니다 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>코인 보내면 빚 탕감 ...대부없체 사칭 피싱주의보</t>
+          <t>'박제방' 신상 유출에도 경찰 한때 '수사 중지'</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>todayeconomic.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.todayeconomic.com/news/article.html?no=30050</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260403054816pwe</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-29 12:22:26.113133+00:00</t>
+          <t>2026-04-03 00:16:04.741933+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
-      <c r="A96" s="4" t="inlineStr">
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>내부 코드 유출 사고 발생</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>오픈AI가 미국 국방부를 상대로 소송을 제기했으며, 내부 코드 유출 사고로 보안 이슈가 불거졌습니다. 이로 인해 비상장 주식 거래 시장에서 기업 가치에 대한 우려가 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>내부 코드 유출 사고 발생으로 인한 보안 이슈는 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 상대방(OpenAI)의 자력이 충분하다는 점에서 소송금융 투자 가능성이 있습니다. 그러나 기사 내용만으로는 피해 규모 및 피해자 수, 책임의 명확성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>오픈AI, 앤트로픽에 밀려 비상장 주식 거래 시장서 찬밥 신세</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>aitimes.com</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208712</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:59:33.819365+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>퍼플렉시티</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>AI 검색 엔진 퍼플렉시티가 사용자 동의 없이 개인정보를 메타, 구글 등 외부 기업과 공유했다는 혐의로 집단소송에 직면했습니다. 사용자들이 서비스에 로그인하는 순간 기기에 추적 프로그램을 심어 데이터를 수집했다는 의혹이 제기되었습니다. 블룸버그 보도에 따르면 현재 집단소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>퍼플렉시티가 사용자 개인정보를 무단으로 공유했다는 의혹으로 집단소송에 휘말렸으며, 상대방의 책임이 비교적 명확하고, 다수의 피해자가 발생하여 집단소송이 진행 중입니다. 또한, 퍼플렉시티는 AI 검색 엔진 기업으로 자력이 충분할 것으로 예상되며, 추적 프로그램 설치 등 기술적 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>퍼플렉시티, 메타·구글에 사용자 몰래 데이터 제공한 혐의로 집단 소송</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>aitimes.com</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208707</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:42:27.805542+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr"/>
+      <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
-          <t>미성년자 성착취 범죄자 제프리 엡스타인 사건의 피해자들이 개인정보 유출 피해를 주장하며 정부와 구글을 상대로 캘리포니아 북부 연방지법에 집단 소송을 제기했습니다. 이 사건은 다수의 피해자가 존재하고 피고의 자력이 충분하며, 이미 소송이 진행 중인 점을 고려할 때 소송금융 투자에 적합합니다.</t>
+          <t>원민경 성평등가족부 장관이 중앙디지털성범죄피해자지원센터를 방문하여 AI 기반의 디지털성범죄 대응 시스템을 점검했습니다. 장관은 관계자들에게 신속한 대응을 통해 피해 확산을 방지해 줄 것을 당부했습니다. 이 기사는 특정 사건이 아닌 정부의 디지털 성범죄 대응 노력에 대한 일반적인 소식입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>정부와 구글이라는 자력 있는 대기업/공공기관이 피고이며(적합 2), 제프리 엡스타인 사건 피해자들이 개인정보 유출로 집단 소송을 제기하여 다수의 피해자가 존재하고(적합 3, 4) 책임 주체가 명확합니다(적합 1). 이미 소송이 제기되어 진행 중이며, 공론화된 사건이므로 증거 확보 가능성도 높습니다(적합 5).</t>
+          <t>이 기사는 특정 디지털 성범죄 사건이나 가해자를 다루지 않고, 성평등가족부 장관의 디지털성범죄피해자지원센터 방문 및 시스템 점검에 대한 일반적인 내용을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 상대방 특정, 피해 규모, 증거 확보, 공적 절차 진행 등 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>미성년자 성착취 범죄 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>3월28일 모닝 뉴스 헤드라인</t>
+          <t>원민경 장관, 디지털성범죄피해자지원센터 방문</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=492391</t>
+          <t>https://www.news1.kr/photos/7834735</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-29 00:27:19.290308+00:00</t>
+          <t>2026-04-02 12:25:03.026918+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>미국 정부, 구글</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지법에 집단 소송 제기</t>
+          <t>경찰 수사 및 검찰 송치 진행 중, 전국 광역수사단 집중 수사 예정</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>엡스타인 사건 피해자들이 미 법무부와 구글을 상대로 집단 소송을 제기했다. 법무부가 공개한 문서에서 피해자들의 실명 등 개인정보가 유출되었고, 구글은 이를 온라인에 재게시하고 AI 검색으로 노출시켰다는 주장이다. 피해자들은 개인정보 삭제 및 손해배상을 요구하고 있다.</t>
+          <t>의뢰를 받아 남의 집 현관에 오물을 뿌리거나 욕설 낙서를 하는 '보복 대행' 범죄가 전국적으로 기승을 부리고 있습니다. 이들은 배달 플랫폼 외주업체에 위장 취업해 피해자의 개인정보를 탈취했으며, 경찰은 전국 13개 시·도경찰청에 접수된 53건의 신고를 바탕으로 실행위자 40명을 검거하고 상선을 추적 중입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>미국 정부와 구글이라는 자력 있는 상대방의 책임이 명확하며(적합 조건 1, 2), 약 100명의 피해자가 집단 소송을 제기하여 집단적 피해(적합 조건 3, 4)가 발생했다. 개인정보 유출 경로가 구체적으로 명시되어 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>상대방 책임이 명확하고(보복 대행 일당), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중입니다. 전국적으로 53건 이상의 신고가 접수되어 집단적 피해가 발생했으며, 개인정보 탈취에 이용된 배달 플랫폼 외주업체 또는 배달 플랫폼 자체에 대한 책임 추궁 가능성이 있어 자력 있는 상대방을 상정할 수 있습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>약 100명</t>
+          <t>최소 53명</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>“공개 파일에 신상 노출”…엡스타인 피해자들, 미국 정부·구글 소송</t>
+          <t>돈 받고 남의 집 앞에 오물·욕설테러…'보복대행' 범죄 기승</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578044?ref=naver</t>
+          <t>http://www.fnnews.com/news/202604021829528631</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-29 00:26:10.295855+00:00</t>
+          <t>2026-04-02 12:21:43.251629+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
-      <c r="A100" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>KT의 불법 스트리밍 악성앱 주의 권고</t>
+          <t>사적 보복 행위 발생</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>KT는 정식 앱마켓을 통하지 않은 불법 스트리밍 앱을 통해 사용자 동의 없이 개인정보 유출 및 도박 스팸 문자가 발송되는 사례가 탐지되었다고 경고했습니다. 이러한 악성 앱은 문자, 연락처 등 과도한 권한을 요구하며, 사용자 인지 없이 악성 기능을 수행할 수 있습니다. KT는 출처 불분명 URL 클릭 금지 및 번호도용문자차단서비스 신청 등을 권고했습니다.</t>
+          <t>은행 및 택배사를 통해 개인 신상 정보를 파악하고 사적 보복을 대행하는 조직이 활동하고 있는 것으로 알려졌습니다. 이 조직은 피해자와 가족들의 주민번호가 담긴 전단지를 살포하는 등 심각한 사적 보복 행위를 저질렀습니다. 이는 정보 유출 및 사적 보복 문제로, 추가적인 피해 확산 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사 내용상 소송의 상대방이 되는 악성 앱 개발/유포 주체가 특정되지 않아 책임 소재를 명확히 하고 자력을 확인하기 어렵습니다. (적합 조건 1, 2 미충족) 피해 규모나 피해자 수도 구체적으로 파악하기 어렵습니다. (적합 조건 4 미충족)</t>
+          <t>사적 보복 대행 조직의 불법 행위 책임이 명확하며(적합 조건 1), 은행 및 택배사 등 자력 있는 대기업이 연루되었을 가능성이 있습니다(적합 조건 2). 또한 전단지 살포 등 구체적인 사적 보복 행위가 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 피해 규모 및 피해자 수가 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>KT  불법 스트리밍 악성행위 탐지 …삭제 권고·이용자 주의 당부</t>
+          <t>[단독]  계좌·택배로 신상 파악 …은행·택배사에 사적보복 대행 조직...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1954472</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185601</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-29 00:20:04.945506+00:00</t>
+          <t>2026-04-02 00:31:14.327152+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>우아한형제들</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰 수사 및 총책 포함 일당 4명 구속</t>
+          <t>경찰 수사 및 검찰 송치 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>배달의민족 외주 상담원이 고객 개인정보 약 1000건을 빼돌려 보복 테러에 악용한 사건의 총책이 구속되었습니다. 경찰 수사 결과, 이들은 돈을 받고 피해자 주거지에 오물을 뿌리거나 낙서하는 방식으로 범행을 저질렀으며, 배달의민민족 운영사인 우아한형제들은 외주 인력 관리 부실에 대한 재발 방지책을 마련 중입니다. 이번 사건은 배달 플랫폼의 개인정보 보호 및 외주 인력 관리 강화 필요성을 제기하고 있습니다.</t>
+          <t>배달의민족 외주업체 상담원이 고객 정보를 빼돌려 최소 30건의 '인분 테러' 등 보복 범죄를 저지른 사건. 경찰은 위장취업 상담원과 윗선 등 조직원들을 구속 송치했으며, 총책도 송치 예정이다. 배달의민족 운영사 우아한형제들은 외주업체 관리 부실에 대한 재발 방지책 마련을 약속했다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>배달의민족 외주 상담사가 고객 개인정보 약 1000건을 빼돌려 보복 테러에 악용한 사건으로, 상대방(우아한형제들)의 외주 인력 관리 부실 책임이 명확하고 자력이 충분합니다 (적합 조건 1, 2). 약 1000명의 피해자가 발생하여 집단적 피해 가능성이 높고(적합 조건 3, 4), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>배달의민족 외주업체 직원의 개인정보 무단 조회 및 보복 테러 사건으로, 경찰 수사를 통해 범죄 사실과 가해자가 명확히 특정됨 (적합 조건 1, 5, 6). 최소 30건 이상의 실제 테러 피해와 555건 이상의 개인정보 무단 조회 피해가 확인되어 집단적 피해에 해당하며 집단소송 가능성이 높음 (적합 조건 3, 4). 배달의민족(우아한형제들)은 대기업으로 자력이 충분하며, 외주업체 관리 부실에 대한 책임이 제기될 수 있음 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>약 1000명</t>
+          <t>최소 30명 (테러 피해), 555명 이상 (개인정보 무단 조회 피해)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>배민 개인정보 빼돌려 ‘보복 테러’ 악용한 일당...총책 구속</t>
+          <t>배민서 빼돌린 고객 정보로 '인분 테러'…보복대행 일당 구속송치</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65877</t>
+          <t>https://www.mt.co.kr/society/2026/04/02/2026040123324043831</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-29 00:16:50.650568+00:00</t>
+          <t>2026-04-02 00:30:46.866348+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>배달의민족</t>
+          <t>우아한형제들 (배달의민족) 및 관련 외주업체</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 구속 진행 중</t>
+          <t>경찰 수사 및 검찰 송치 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>온라인 조직 범죄의 배후로 지목된 30대 남성 B씨가 구속되었으며, 배달의민족 고객 정보가 불법적으로 유출되어 범행 대상의 주소를 파악하는 데 사용된 것으로 확인되었습니다. 현재 수사가 확대되어 정씨, A씨, C씨 등 추가 인물들이 연루된 것으로 보입니다.</t>
+          <t>배달앱 상담업체에 위장 취업한 일당이 배달의민족 이용자 1천여 명의 개인정보를 빼내 사적 보복 범죄에 악용한 사건입니다. 경찰은 관련 일당을 구속 송치했으며, 배달의민족에 대한 압수수색을 통해 추가 수사를 진행 중입니다. 피해자들은 개인정보 유출 및 이를 이용한 주거침입, 재물손괴, 협박 등의 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (배달의민족 고객 정보 불법 유출 확인), 상대방에게 자력이 충분함 (배달의민족), 이미 공적 절차가 진행 중임 (경찰 수사 및 피의자 구속), 증거가 있거나 확보 가능함 (수사 기록). 또한, 배달의민족 고객 정보 유출로 인한 집단적 피해 가능성이 높습니다.</t>
+          <t>배달의민족 고객 상담 외주업체에서 1천여 건 이상의 개인정보가 유출되어 다수의 피해자가 발생했습니다 (적합 조건 3). 유출된 개인정보가 사적 보복 범죄에 악용된 사실이 경찰 수사로 명확히 드러났으며 (적합 조건 1, 5), 관련 일당이 구속 송치되는 등 공적 절차가 진행 중입니다 (적합 조건 6). 배달의민족(우아한형제들)은 대기업으로 충분한 배상 능력을 갖추고 있어 (적합 조건 2) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천여명 이상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>온라인 조직 범죄 배후 밝혀지다… 30대 남성 구속, 개인정보 불법 유출...</t>
+          <t>배민 개인정보 악용 ‘사적 보복’ 일당 구속 송치</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861867</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1252267.html</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-29 00:16:31.979018+00:00</t>
+          <t>2026-04-02 00:28:41.520511+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
-          <t>FBI 내부 보안 점검 및 추가 조사 진행 중</t>
+          <t>AI 기본법 논의 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>미국 FBI 국장의 개인 이메일 계정이 이란 연계 해킹그룹 한다라에 의해 침해되어 개인 사진과 문서가 유출되었다. 이는 FBI의 한다라 그룹 단속에 대한 보복성 공격으로, 미·이란 간 사이버 갈등이 격화되고 있음을 보여준다. 미국 법무부는 해킹 사실을 인정했으며 FBI는 내부 조사를 진행 중이다.</t>
+          <t>AI 해킹 위험이 증가함에 따라 입법처는 'AI 기본법'을 통해 피해 책임 주체와 귀속 원칙을 명확히 할 것을 강조하고 있습니다. 이러한 문제가 해결되지 않으면 AI 기술 시장의 성장이 저해될 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 이란 연계 해킹그룹이라는 특성상 손해배상 청구 및 집행이 현실적으로 매우 어렵다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 요인이다. 또한, 피해가 특정 개인에게 한정되며(집단적 피해 아님), 직접적인 금전적 피해 규모가 크다고 보기 어렵다.</t>
+          <t>해당 기사는 AI 해킹 위험에 대한 일반적인 동향과 AI 기본법 제정의 필요성을 강조하는 내용으로, 특정 피해 사건을 다루지 않습니다. 따라서 구체적인 피해자, 상대방, 피해 규모가 불분명하여 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>美 FBI 국장 개인 이메일 해킹, 미·이란 사이버 갈등 격화</t>
+          <t>AI 해킹 위험 커진다…‘AI 보안·감사’ 산업 등장[AI 7대 트렌드⑧]</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65876</t>
+          <t>https://www.dailian.co.kr/news/view/1628326/?sc=Naver</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-29 00:15:55.123880+00:00</t>
+          <t>2026-04-02 00:27:43.737907+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>미국 정부, 구글</t>
+          <t>충북교육청</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속, 충북교육청 파면 처분</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>충북교육청 소속 50대 장학관이 회식 장소 등에서 상습적으로 불법 촬영을 하다 구속되었습니다. 디지털 포렌식 결과 100여 개의 불법 촬영물이 확인되었으며, 추가 피해자가 상당수 있을 것으로 예상됩니다. 교육청은 해당 장학관을 파면 처분했습니다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(장학관 구속, 파면), 불법 촬영물 100여 개 및 상당수 추가 피해자가 예상되어 집단적 피해 규모가 큽니다. 디지털 포렌식 결과 등 객관적 증거가 확보되었고, 경찰 수사 및 교육청 징계 등 공적 절차가 진행 중입니다. 또한, 충북교육청을 상대로 한 손해배상 청구 가능성도 있어 자력 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>다수 (100여 개 촬영물, 추가 피해자 상당수)</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>'몰카 장학관' 폰 열었더니‥불법 촬영 100여 개</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6812050_37012.html</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:21:49.260364+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>방송미디어통신심의위원회</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>인사청문회에서 개인정보 유출 및 민원인 사찰 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>고광헌 방송미디어통신심의위원회 위원장 후보자의 인사청문회에서 '심기보좌위'와 '이념편향'에 대한 대립이 있었으며, 국민의힘은 방미심위의 '민원인 사찰' 및 '개인정보 유출' 의혹을 제기하며 과정 규명을 요구했습니다. 이 외에도 이대통령 관련 보도 사과 요청 논란 등이 불거졌습니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>해당 기사는 방송미디어통신심의위원회 위원장 후보자의 인사청문회 내용을 다루고 있으며, '개인정보 유출' 및 '민원인 사찰' 의혹은 야당의 주장으로 아직 사실로 확인되거나 공식적인 조사가 진행 중인 단계가 아닙니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건이 충족되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>고광헌 방미심위원장 청문회 격돌…인선·이념·도덕성 공방(종합)</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/it-science/cc-newmedia/6122355</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:21:38.009112+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>퍼플렉시티</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방지법에 집단 소송 제기</t>
+          <t>미국 캘리포니아 북부연방지방법원에 집단소송 소장 제출</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 사건 피해자들이 미 법무부의 개인정보 유출과 구글 AI 모드의 정보 재게시로 인한 피해를 주장하며 미 정부와 구글을 상대로 집단 소송을 제기했다. 원고들은 법무부가 공개한 문건에서 개인식별 정보를 제대로 가리지 않았고, 구글 AI 모드가 이를 여과 없이 표시하여 신변 위협 등 추가 트라우마를 겪고 있다고 밝혔다. 이번 소송은 온라인 플랫폼의 콘텐츠 책임 면제 조항인 통신품위법 230조의 적용 한계를 규정하는 중요한 판례가 될 것으로 보인다.</t>
+          <t>AI 스타트업 퍼플렉시티가 메타와 구글에 이용자 개인정보를 넘겼다는 의혹으로 미국에서 집단소송을 당했습니다. 지난 3월 31일 캘리포니아 북부연방지방법원에 소장이 제출되었으며, 원고 측은 퍼플렉시티의 개인정보 처리 방식에 문제를 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>미 정부와 구글이라는 자력 있는 상대방의 책임이 명확하며(적합 조건 1, 2), 약 100명의 피해자가 집단 소송을 제기하여 집단적 피해 규모가 크다(적합 조건 3, 4). 법무부 공개 문건과 구글 AI 모드 작동 방식 등 객관적 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>집단소송이 제기되어 다수의 피해자가 존재할 가능성이 높습니다 (적합 조건: 집단적 피해). 개인정보 관련 사건으로 사회적 관심이 예상되지만, 상대방의 책임 명확성 및 구체적인 피해 규모는 기사에서 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>약 100명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>엡스타인 피해자들 “공개파일에 신상정보 노출” 美정부·구글에 소송</t>
+          <t>퍼플렉시티, 메타·구글에 이용자 개인정보 넘겼나… 美서 집단소송</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415580</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159687</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:22.480274+00:00</t>
+          <t>2026-04-01 13:15:57.160243+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A107" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방지법에 집단 소송 제기</t>
+          <t>사건 발생 후 추적 및 법적 책임 검토 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>미성년자 성착취 범죄자 제프리 엡스타인 사건 피해자들이 미 법무부의 부실한 개인정보 비공개 처리와 구글 AI 모드를 통한 정보 확산으로 신상털이 피해를 입었다며 미 정부와 구글을 상대로 집단소송을 제기했습니다. 원고들은 약 100명의 피해 생존자를 대표하며, 낯선 사람들의 위협과 비난으로 재트라우마를 겪고 있다고 호소했습니다. 이번 소송은 온라인 플랫폼의 콘텐츠 책임 면제 조항인 통신품위법 230조의 적용 한계를 규정하는 중요한 판례가 될 것으로 보입니다.</t>
+          <t>배달앱에 등록된 주소와 관련하여 발생한 사건으로 인해 민사상 위자료 및 재물적 손해에 대한 배상 책임이 있다는 내용이 보도되었습니다. '끈질긴 추적 끝에 포착'이라는 제목으로 미루어 보아 사건 발생 후 조사가 진행된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>미국 정부(법무부)와 구글이라는 자력 있는 대형 피고를 상대로 한 사건으로, 약 100명의 피해 생존자들이 개인정보 유출 및 신상털이 피해를 입어 집단소송을 제기했습니다. 부실한 정보 비공개 처리 및 AI를 통한 정보 확산이라는 명확한 책임 소재와 증거가 존재하며, 피해자들의 재트라우마 호소 등 피해의 심각성도 높아 소송금융 투자에 적합합니다.</t>
+          <t>제공된 기사 내용이 매우 단편적이어서 소송금융 적합도 판단 기준 중 명확히 확인되는 적합 조건이 없습니다. 상대방의 책임 명확성, 자력, 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>약 100명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>엡스타인 파일에 내 개인정보가? …피해자들, 美정부·구글 소송</t>
+          <t>[AFTER 8NEWS] '배달 한 번 시켰다가 이런 일이' 끈질긴 추적 끝에 포착한...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202603280937188tn</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500740&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-28 12:30:30.674922+00:00</t>
+          <t>2026-04-01 13:05:35.660469+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>경찰 수사 및 총책 구속</t>
+          <t>피의자 구속, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>배달의민족 외주 운영센터 직원이 고객 개인정보 약 1000건을 빼돌려 '보복 테러'에 악용한 사건의 총책이 구속되었습니다. 이들은 텔레그램으로 의뢰를 받아 피해자 주거지에 오물을 뿌리거나 낙서하는 등의 범행을 저질렀으며, 배달의민족 운영사 우아한형제들은 외주업체 관리 개선 및 재발 방지책 마련을 약속했습니다.</t>
+          <t>한 장학관이 화장실에서 100여 개의 불법 촬영물을 촬영한 혐의로 구속되었습니다. 추가 피해자가 상당수 있을 것으로 추정되지만, 신원은 아직 확인되지 않았습니다. 법원은 범죄의 중대성과 재범 및 도주 우려를 이유로 구속영장을 발부했습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>배달의민족 운영사 우아한형제들은 대기업으로 자력이 충분하며(적합 조건 2), 외주업체 관리 부실에 대한 책임이 명확합니다(적합 조건 1). 약 1000건의 개인정보 유출 및 이를 이용한 보복 테러는 다수의 피해자를 발생시켜 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경찰 수사를 통해 총책이 구속되고 혐의를 인정한 만큼 증거 확보가 용이하며(적합 조건 5), 이미 경찰 수사 및 구속이라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(장학관 구속), 100여 개의 불법 촬영물이 압수되는 등 증거가 확실하며, 이미 형사 절차가 진행 중(구속)입니다. 또한 추가 피해자가 상당수 있을 것으로 예상되어 집단적 피해 가능성이 높습니다. 피의자 개인의 자력은 불분명하나, 소속 기관의 책임 여부도 검토할 수 있습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>약 1000명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>배달업체 개인정보 빼내 '보복 테러'한 총책 구속… 도망 염려</t>
+          <t>쏟아진 불법 촬영물 100여 개..'화장실 불법 촬영' 장학관 구속</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/28/2026032815260568169</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260401&amp;SEQUENCE=4459</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-28 12:28:02.328871+00:00</t>
+          <t>2026-04-01 12:46:05.352375+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>우아한형제들</t>
+          <t>충북도교육청</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 주범 구속, 배민 압수수색 및 재발 방지책 마련 중</t>
+          <t>형사 구속영장 발부, 충북도교육청 파면 처분</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>배달의민족 고객 상담 외주 업체에 위장 취업한 일당이 1천여 건 이상의 개인정보를 빼돌려 '사적 보복' 범죄에 악용했다. 주범이 구속되는 등 경찰 수사가 진행 중이며, 배민 운영사 우아한형제들은 재발 방지책 마련을 약속했다. 다수의 피해자가 발생했고, 대기업의 개인정보 관리 책임이 쟁점이 될 수 있다.</t>
+          <t>충북도교육청 소속 장학관 A씨가 식당 공용 화장실 등 여러 곳에 소형 카메라를 설치해 불법 촬영을 시도하다 현행범으로 체포되었습니다. A씨는 구속되었으며, 충북도교육청은 그를 파면 처분했습니다. 총 4대의 카메라에서 100여 개의 불법 촬영물이 확인되어 다수의 피해자가 발생했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>대기업(우아한형제들)의 개인정보 관리 부실로 인한 책임이 비교적 명확하며(적합 조건 1, 2), 1천여 건 이상의 개인정보 유출 및 사적 보복 피해가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되고 있으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중이다(적합 조건 6).</t>
+          <t>충북도교육청 소속 장학관의 불법 촬영 행위로 상대방 책임이 명확하며, 공공기관인 충북도교육청에 대한 사용자 책임 등 청구 가능성이 있어 자력이 충분합니다. 불법 촬영물 100여 개가 확인되어 집단적 피해가 예상되며, 현행범 체포 및 카메라, 촬영물 등 증거가 명확하게 확보되었습니다. 또한, 형사 구속영장 발부 및 파면 처분 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>1천여명 이상</t>
+          <t>다수 (불법 촬영물 100여 개 확인)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>배민 개인정보 악용 ‘사적 보복’ 조직 30대 우두머리 구속</t>
+          <t>부끄러운 줄 알면서...화장실 몰카 장학관 '필사의 몸부림'</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251542.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07061846645411856</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-28 12:27:41.416417+00:00</t>
+          <t>2026-04-01 12:43:11.299162+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>유명 배달 앱 운영사 및 외주업체</t>
+          <t>충북교육청</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>경찰 수사 및 일당 체포, 추가 유출 정황 수사 확대</t>
+          <t>경찰 수사 및 구속 절차 진행 중, 가해자 파면 처분 완료</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>유명 배달 앱 외주업체에 위장 취업한 일당이 개인정보 555건을 빼돌려 '보복 대행 테러'를 저지른 사건. 경찰이 일당 4명을 체포하고 수사를 확대 중이며, 배달 앱 운영사는 외주업체와 계약 해지 및 재발 방지책 마련을 약속했습니다. 피해자들은 개인정보 유출 및 물리적, 정신적 피해를 입었으며, 유사 범죄가 여전히 성행 중입니다.</t>
+          <t>충북교육청 소속 장학관이 회식 장소 등에서 상습적으로 불법 촬영을 저질러 100여 개의 불법촬영물이 발견되었으며, 다수의 추가 피해자가 있을 것으로 예상된다. 가해자는 구속되었고 교육청으로부터 파면 처분을 받았다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>유명 배달 앱 외주업체에서 발생한 개인정보 유출 및 이를 이용한 보복 테러 사건으로, 상대방(유명 배달 앱 운영사)의 책임이 비교적 명확하고 자력이 충분합니다. 555건의 개인정보 유출과 수십 건의 보복 테러 피해는 집단적 피해에 해당하며, 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다. 피해자들의 정신적, 재산적 피해가 클 것으로 예상됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 가해자(장학관)의 범행이 명확하고 자백했으며, 구속영장이 발부됨. 적합 조건 2(상대방 자력 충분): 가해자가 공무원 신분이며, 소속 기관인 충북교육청을 상대로 한 손해배상 청구 가능성도 고려할 수 있어 배상 자력 확보 가능성이 높음. 적합 조건 3(집단적 피해): 100여 개의 불법촬영물과 '상당수 추가 피해자' 언급으로 다수의 피해자가 예상됨. 적합 조건 4(피해 규모 큼): 불법촬영물의 수와 피해자 수를 고려할 때, 집단적 정신적 손해배상 청구 시 총 피해 규모가 클 수 있음. 적합 조건 5(증거 확보 가능): 경찰의 카메라 발견, 디지털 포렌식 결과, 가해자 자백, 구속 등 객관적 증거가 충분함. 적합 조건 6(공적 절차 진행 중): 경찰 수사 및 구속 절차가 진행 중이며, 충북교육청의 파면 처분도 완료됨.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>개인정보 유출 555건, 보복 테러 피해 수십 건</t>
+          <t>상당수 (100여 개 불법촬영물에 따른 다수 피해자)</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>위장 취업해 ‘보복 대행 테러’…여전히 성업 중?</t>
+          <t>'화장실 들락날락' 장학관에게서 나온 1백여 개 불법촬영물</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521279</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6811995_37004.html</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-28 12:26:32.980330+00:00</t>
+          <t>2026-04-01 12:42:59.449014+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
-      <c r="D111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>우아한형제들</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>디지털 성범죄 예방 캠페인 진행 중</t>
+          <t>우아한형제들 내부 전수 조사 착수 및 피해 고객 통보 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>용인시가 수지구청역 일대에서 민관 합동 디지털 성범죄 근절 캠페인을 전개했습니다. 불법촬영 및 딥페이크 범죄의 위험성을 알리고, 공중화장실 불법카메라 탐지 점검 시연을 통해 시민들의 경각심을 높이는 데 중점을 두었습니다. 시는 향후 피해자 보호 및 지원 연계 등 디지털 성범죄 대응 사업을 확대할 계획입니다.</t>
+          <t>배달의민족 운영사 우아한형제들이 외주 상담원을 통한 고객 개인정보 불법 탈취 및 악용 사건에 대해 공식 사과했습니다. 범죄 조직이 사적 보복 대행을 목적으로 상담원 채용 시스템을 악용했으며, 우아한형제들은 해당 외주업체와의 계약 해지 및 전수 조사에 착수했습니다. 회사는 피해 고객에게 통보 절차를 진행하고 내부 통제 시스템을 전면 보강하여 재발 방지에 나설 방침입니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>본 기사는 특정 디지털 성범죄 사건이 아닌, 용인시의 디지털 성범죄 예방 캠페인에 대한 내용입니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>배달의민족 운영사 우아한형제들이 외주 상담원 관리 부실로 인한 고객 개인정보 유출에 대해 공식 사과하여 상대방 책임이 명확하며(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 다수의 고객 개인정보가 유출되어 집단적 피해 가능성이 높고(적합 조건 3), 회사 자체 조사 및 사과문 등으로 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>용인시, 민관 합동 디지털 성범죄 근절 켐폐인 가져</t>
+          <t>[메디컬투데이 - 쇼츠뉴스] 배달의민족, 외주 상담원 통한 고객 정보 유...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808003</t>
+          <t>https://mdtoday.co.kr/news/view/1065608878442654</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-28 12:20:47.908023+00:00</t>
+          <t>2026-04-01 12:39:43.874433+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>우아한형제들</t>
+          <t>시중 은행 및 택배회사</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 구속</t>
+          <t>경찰청 국가수사본부 수사 진행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>보복 대행 범죄 일당이 배달의민족 외주업체 상담사로 위장 취업하여 약 1000건의 고객 개인정보를 빼돌려 범행에 사용한 사건. 경찰이 일당을 검거하고 수사를 확대하고 있으며, 배달의민족 운영사 우아한형제들은 외주업체 계약 해지 및 재발 방지책 마련을 약속했다.</t>
+          <t>사적 보복 대행 조직이 시중 은행과 택배회사 내부 조력자를 통해 개인정보(계좌 정보, 택배 배송 기록 등)를 불법적으로 취득하여 피해자들에게 인분 살포, 래커칠, 신상 전단지 살포 등의 보복 행위를 저지른 사건이다. 전국적으로 범행이 확산되고 있으며, 경찰청 국가수사본부가 윗선 추적을 위해 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>배달의민족 운영사 우아한형제들의 외주업체 관리 소홀로 인한 개인정보 유출 책임이 비교적 명확하며(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 약 1000건의 개인정보가 유출되어 집단적 피해 가능성이 높고(적합 조건 3, 4), 경찰 수사가 활발히 진행 중이어서 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>시중 은행과 택배회사 내부 조력자를 통한 개인정보 유출 가능성이 높고, 이들 기관은 자력이 충분한 대기업이다. 전국 각지에서 범행이 잇따라 다수의 피해자가 발생했을 가능성이 크며, 경찰청 국가수사본부에서 수사를 진행 중이므로 객관적 증거 확보가 용이하다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>약 1000명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>우리 집은 어떻게 알았지? …인분·오물 테러, 보복대행일당 배민 상담...</t>
+          <t>[단독]  계좌·택배로 신상 파악 …은행·택배사에 사적보복 대행 조직...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032814144077149</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185538</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-28 12:18:25.284134+00:00</t>
+          <t>2026-04-01 12:38:34.716490+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A113" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
+      <c r="D113" t="inlineStr"/>
+      <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>배달의민족 외주업체 상담사가 고객 개인정보 1000여건을 빼돌려 '보복 대행' 일당에게 제공, 실제 30여건의 보복 테러가 발생했습니다. 경찰은 주범 등 3명을 구속하고 추가 수사를 진행 중이며, 우아한형제들은 수사 협조 및 재발 방지책 마련을 약속했습니다.</t>
+          <t>성평등가족부 중앙디지털성범죄피해자지원센터가 딥페이크 및 성착취물 대응을 위해 AI 기반 삭제지원시스템을 도입합니다. 이는 기존의 수동적이고 사후적인 피해자 보호 방식의 한계를 극복하고, 디지털 성범죄 피해자 지원을 강화하기 위한 목적입니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>배달의민족을 운영하는 우아한형제들이 대기업으로 자력이 충분하며, 외주업체 관리 부실로 인한 개인정보 유출 및 보복 범죄에 대한 책임이 비교적 명확합니다. 개인정보 1000여건 유출, 실제 보복 테러 30건으로 집단적 피해가 발생했고, 경찰 수사가 진행 중이므로 증거 확보가 용이합니다.</t>
+          <t>본 기사는 특정 사건이나 피고를 다루는 것이 아니라, 성평등가족부가 디지털 성범죄 피해자 지원을 위해 AI 기반 시스템을 도입한다는 정책적 내용을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임의 명확성', '피해 규모', '공적 절차 진행' 등 적합 조건에 해당하는 부분이 없습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>개인정보 유출 1000여건, 실제 보복 테러 30건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>배달시켰더니 현관에 ‘인분’ 한가득…잡고보니 ‘배민 위장취업→보...</t>
+          <t>성평등가족부, 딥페이크·성착취물→AI로 잡는다</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260328504366?OutUrl=naver</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728298</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-28 12:18:01.309924+00:00</t>
+          <t>2026-04-01 00:24:48.850057+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>배달의민족</t>
+          <t>우아한형제들</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 검거 진행 중, 배민 고객 정보 유출 확인</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>배달의민족에 위장 취업하여 고객 정보를 빼돌린 일당이 해당 정보를 이용해 고객들에게 보복 테러를 가한 혐의로 수사받고 있다. 이들은 피해자 주거지에 오물을 뿌리고 욕설을 적는 등의 행위를 수차례 반복했다. 현재 경찰 수사가 진행 중이며, 배민의 고객정보 관리 책임이 쟁점이 될 수 있다.</t>
+          <t>최근 기승을 부리는 '보복 대행' 범죄에 배달의민족 내부 고객 정보가 악용된 사실이 밝혀졌습니다. 배민 운영사인 우아한형제들은 이에 대해 사과하고 내부 관리체계 개선을 약속했습니다. 경찰은 보복 대행 조직의 행동대원과 총책을 검거하고 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (보복 테러 가해자 특정 및 배민의 고객정보 관리 책임), 상대방에게 자력이 충분함 (배민은 대기업), 증거가 있거나 확보 가능함 (수사 진행 중), 이미 공적 절차(소송 제외)가 진행 중임 (경찰 수사). 고객정보 유출로 인한 잠재적 피해자가 다수일 수 있어 집단적 피해 가능성도 있음.</t>
+          <t>배달의민족 운영사인 우아한형제들의 고객 정보 유출 책임이 명확하며(적합 조건 1), 대기업으로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 다수의 고객 정보가 유출되어 보복 범죄에 악용되었고, 여러 지역에서 유사 범죄가 발생하여 집단적 피해 가능성이 높습니다(적합 조건 3). 경찰 수사를 통해 행동대원 및 총책이 검거되었고, 배민 측의 공식 사과가 있어 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 확대 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>배민 위장 취업해 고객정보 빼돌려 ‘보복 테러’</t>
+          <t>[사설] 기승부리는 ‘보복범죄’ 발본색원(拔本塞源)하라</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583044?ref=naver</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889679</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-28 12:17:44.616205+00:00</t>
+          <t>2026-04-01 00:20:50.373002+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A115" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>캘리포니아 북부 연방지법에 집단 소송 제기</t>
+          <t>정부 시스템 도입 및 운영 시작</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>엡스타인 사건 피해 생존자들이 정부의 신상 노출에 대해 집단 소송을 제기했습니다. 익명의 원고는 피해 생존자들을 대표하여 개인정보 삭제 및 손해배상을 요구하고 있습니다.</t>
+          <t>성평등가족부가 디지털 성범죄 피해 대응을 위해 AI 기반 자동삭제요청시스템 등을 정식 도입합니다. 이 시스템은 약 2만 개의 웹사이트에 대한 삭제요청 자동화, 아동·청소년 온라인 성착취물 선제 대응, AI 기반 딥페이크 탐지 등을 통해 디지털 성범죄 대응 속도와 정확도를 높일 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>정부가 신상 노출이라는 명확한 책임 주체이며 (적합 조건 1), 상대방인 정부는 자력이 충분합니다 (적합 조건 2). 피해 생존자들을 대표하는 집단 소송이 제기되었고 (적합 조건 3), 이는 다수의 피해자를 포함합니다 (적합 조건 4). 정부의 신상 노출 행위 자체가 증거가 될 수 있습니다 (적합 조건 5).</t>
+          <t>이 기사는 디지털 성범죄에 대응하기 위한 정부의 AI 기반 시스템 도입에 관한 것으로, 특정 가해자와 피해자가 명확히 특정된 소송 사건을 다루지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '피해 규모', '증거 확보 가능성' 등이 특정 사건에 대해 구체적으로 제시되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>피해 생존자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>'성범죄' 엡스타인 사건 피해자의 분노… 정부가 신상 노출</t>
+          <t>AI가 24시간 성착취물 추적 …정부, 자동삭제시스템 도입</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032825577</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003572084</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-28 00:44:26.242949+00:00</t>
+          <t>2026-04-01 00:19:06.920785+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 사건 피해자들이 미 법무부의 부실한 개인정보 비식별 처리로 실명 등 신상정보가 유출되었다고 주장하며 미국 정부와 구글을 상대로 집단 소송을 제기했다. 구글의 AI 검색 기능이 유출된 개인정보를 재게시하고 링크까지 제공하여 피해를 확산시켰다는 비판이 제기되었다. 이번 소송은 온라인 플랫폼의 AI 생성물에 대한 통신품위법 230조 적용 한계를 규정하는 중요한 판례가 될 것으로 보인다.</t>
+          <t>사이버 공격과 개인정보 유출 증가, 정부 규제 강화로 사이버 보험의 필요성이 커지고 있으며, 글로벌 시장은 성장세이나 국내 시장은 아직 미미한 수준이다. 사이버 보험은 사고 발생 후 기업이 감당할 배상책임, 데이터 복구, 영업 중단 손실 등을 보전하는 역할을 한다. 국내 보험사들은 다양한 형태의 사이버 보험 상품을 판매 중이다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>미국 정부와 구글이라는 자력 있는 대형 기관/기업이 피고로 특정됨 (적합 조건 1, 2). 약 100명의 피해자를 대표하는 집단소송이 제기되었으며 (적합 조건 3), 개인정보 유출로 인한 심각한 정신적 피해가 발생하고 있음 (적합 조건 4). 정부의 허술한 개인정보 비식별 처리와 구글 AI 모드의 정보 재게시라는 명확한 증거가 존재함 (적합 조건 5). 또한, 통신품위법 230조의 AI 적용 범위에 대한 새로운 법적 쟁점을 포함하고 있어 투자 매력도가 높음.</t>
+          <t>본 기사는 특정 사이버 침해 사고나 개인정보 유출 사건을 다루는 것이 아니라, 사이버 보험 시장의 현황과 필요성을 설명하는 일반적인 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 책임 주체, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>약 100명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>“공개파일에 신상정보 노출”…엡스타인 피해자들, 미 정부·구글 상대...</t>
+          <t>[그게 뭔가요] ‘사이버 보험’이 필요한 이유</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>byline.network</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520834&amp;ref=A</t>
+          <t>https://byline.network/?p=9004111222597548</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-28 00:43:21.997756+00:00</t>
+          <t>2026-03-31 13:08:36.437136+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>미국 법무부, 구글</t>
+          <t>강원도교육청</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>캘리포니아주 북부연방법원에 소장 제출</t>
+          <t>개인정보보호위원회 과태료 부과, 노조의 사과 및 보상 대책 요구</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 성범죄 피해 생존자들이 트럼프 행정부(미 법무부)와 구글을 상대로 집단소송을 제기했다. 법무부가 공개한 엡스타인 파일에서 약 100명의 생존자 신원이 노출되었고, 구글의 AI 검색 기능이 이를 증폭시켜 2차 가해를 유발했다는 주장이다. 피해자들은 협박과 신체적 위협에 시달리며 트라우마를 겪고 있다고 호소하고 있다.</t>
+          <t>강원도교육청이 2023년 11월 교직원 5,200여 명의 개인정보를 유출했으며, 이 중 일부는 건강검진 결과 등 민감 정보가 포함되었습니다. 개인정보보호위원회로부터 과태료를 부과받았음에도 교육청이 2년 넘게 피해자에게 알리지 않고 늑장 대응했다는 비판이 제기되었습니다. 강원교육노조협의회는 교육감의 사과와 피해자 개별 통지 및 보상 대책 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(미 법무부의 비식별화 오류 인정 및 구글의 AI 기능 문제 제기), 상대방 자력이 충분하며(미국 법무부, 구글), 약 100명의 피해자가 집단소송을 제기하여 집단적 피해 규모가 크다. 또한, 법무부에 서한을 보내는 등 공적 절차가 선행되었고, 피해자들의 신체적 안전 위협 등 심각한 2차 피해가 발생하여 피해 규모가 크다.</t>
+          <t>강원도교육청의 책임이 명확하며(개인정보보호위원회 과태료 부과), 공공기관으로서 자력이 충분합니다. 5,200여 명의 교직원 개인정보 유출로 집단적 피해가 발생했고, 민감 정보까지 포함되어 피해 규모가 큽니다. 이미 공적 절차(개인정보보호위원회 과태료 부과)가 진행되었으며, 노조가 조직적으로 대응하며 보상 대책을 요구하고 있어 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>약 100명</t>
+          <t>5,200여 명</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>엡스타인 생존자들, 트럼프 정부·구글에 집단 소송…  신상 노출로 2차...</t>
+          <t>강원교육노조협의회, 강원 교직원 5천 명 개인정보 유출.. 사과 촉구</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>chmbc.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260328000011</t>
+          <t>https://chmbc.co.kr/article/LFQD5xk2SfXyzJo</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-28 00:34:30.548694+00:00</t>
+          <t>2026-03-31 12:23:37.422284+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>네덜란드 법원 판결 및 EU 집행위원회 조사 착수</t>
+          <t>탈퇴 회원 개인정보 관리 논란 제기</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>엑스(X)의 AI 챗봇 '그록'이 동의 없는 성적 이미지 및 아동 성적 학대 콘텐츠 생성 논란으로 네덜란드 법원에서 제재를 받았다. 법원은 xAI에 하루 최대 1억 7천만원의 벌금과 서비스 차단을 명령했으며, EU 집행위원회도 관련 조사에 착수했다. 이번 판결은 플랫폼의 불법 콘텐츠 관리 책임 강화 흐름 속에서 AI 기업의 책임이 명확히 인정된 사례이다.</t>
+          <t>쿠팡이 탈퇴 회원에게 개인정보 유출 관련 안내 문자를 발송하면서, 탈퇴 회원의 개인정보가 완전히 삭제되지 않았다는 의문이 제기되었습니다. 이는 현행 개인정보보호법 위반 소지가 있으며, 다수의 탈퇴 회원이 잠재적 피해자가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>상대방 책임이 네덜란드 법원 판결로 명확히 인정되었고(적합 조건 1), 대기업인 xAI가 상대방으로 자력이 충분하며(적합 조건 2), 법원 판결 및 EU 집행위 조사를 통해 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). AI 챗봇의 유해 콘텐츠 생성에 대한 기업의 책임이 명확히 인정된 사례로, 향후 피해자들의 손해배상 청구 소송 가능성이 높습니다.</t>
+          <t>쿠팡이라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 탈퇴 회원이라는 다수의 피해자가 존재하며(적합 조건 3), 개인정보보호법 위반 소지가 명확하고(적합 조건 1), 쿠팡이 보낸 안내 문자 자체가 증거가 될 수 있어(적합 조건 5) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>탈퇴 회원 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>하루에 벌금만 1.7억 …AI 챗봇 그록 유럽서 철퇴 맞나</t>
+          <t>쿠팡 탈퇴 회원에 안내 문자 … 개인정보 관리 논란</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05648166645387584</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241352</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-28 00:30:18.887289+00:00</t>
+          <t>2026-03-31 12:22:33.086128+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A119" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
-          <t>캘리포니아에서 인플루언서 부모가 올린 미성년 자녀의 소셜미디어 게시물을 성인이 된 당사자가 삭제 요청할 수 있도록 하는 법안(SB 1247)이 추진 중이다. 이 법안은 소셜미디어 플랫폼에 삭제 절차 마련을 의무화하고, 부모가 요청을 따르지 않을 경우 하루 3천 달러의 손해배상 민사 소송이 가능하도록 규정한다. 과거 인플루언서 부모에 의해 사생활이 노출되어 피해를 입은 이들이 법안 지지를 호소하며, 아동의 온라인 안전에 대한 사회적 논의가 확대되고 있다.</t>
+          <t>이 기사는 동물병원을 포함한 다수 사업장에서 이력서 사진 요구 관행이 개인정보보호법 위반 소지가 있음을 경고한다. 위반 시 시정조치 및 정보 주체의 민사상 손해배상 청구가 가능하다고 언급하며, 채용 과정에서의 법적 리스크를 다룬다. 특정 사건에 대한 보도가 아닌 일반적인 법률 자문 성격의 기사이다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 인플루언서 부모의 자녀 사생활 침해 책임이 명확하며, 법안 통과 시 하루 3천 달러의 손해배상 규정으로 피해 규모가 커질 수 있습니다. 다수의 피해자가 존재하고, 소셜 미디어 게시물 자체가 증거가 됩니다. 현재 관련 법안이 입법 절차 진행 중이며, 소셜 미디어 플랫폼의 절차 미비 시 공동 책임 가능성도 있습니다.</t>
+          <t>이 기사는 채용 과정에서의 개인정보보호법 위반 가능성에 대한 일반적인 법률 자문 성격으로, 특정 사건이나 명확한 피고, 구체적인 피해 규모 및 피해자 수가 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>하루 3천 달러 (법안 통과 시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미성년자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>캘리포니아주, '부모 SNS' 자녀 게시물 삭제 의무화 추진</t>
+          <t>동물병원도 예외 없는 채용 리스크, 채용절차법 밖에서도 걸린다</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>dailyvet.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=492302</t>
+          <t>https://www.dailyvet.co.kr/news/cshwork/278308</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-28 00:29:41.311743+00:00</t>
+          <t>2026-03-31 00:38:02.305589+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A120" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
-      <c r="D120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 완료</t>
+          <t>개정 개인정보보호법 공포 및 시행 예정</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>돈을 받고 남의 집 현관에 인분을 뿌리고 낙서를 하는 등 '보복 대행 테러'를 한 일당 4명이 검거되었습니다. 이들은 음식 배달 플랫폼 외주사에 위장 취업해 피해자들의 개인정보를 빼낸 것으로 조사되었습니다.</t>
+          <t>개정 개인정보보호법이 9월 11일 시행을 앞두고 있으며, 과징금 상한 대폭 상향, 통지 의무 확대, 무과실 책임 도입 추진 등으로 기업의 개인정보 보호 책임이 강화될 전망이다. 이는 기업의 핵심 경영 리스크로 작용할 것으로 분석된다. 다만, 본 기사는 특정 사건이 아닌 법률 개정의 내용을 다루고 있다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 일당 검거 및 조사), 3(집단적 피해: 다수 피해자의 개인정보 유출), 5(증거 확보 가능: 수사 진행 중), 6(공적 절차 진행 중: 경찰 수사)에 해당하여 적합도가 높습니다. 다만, 피고의 자력은 불분명합니다.</t>
+          <t>본 기사는 개정된 개인정보보호법의 내용과 기업에 미칠 영향에 대한 법률 칼럼으로, 특정 개인정보 침해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>1부 오늘의 주요뉴스</t>
+          <t>[논현논단_유주선 칼럼] 핵심적 경영 리스크가 된 개인정보보호법</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810890_37012.html</t>
+          <t>https://www.etoday.co.kr/news/view/2570893</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-28 00:25:18.263128+00:00</t>
+          <t>2026-03-31 00:37:10.375208+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>배달의 민족</t>
+          <t>아이스크림미디어</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>배달 플랫폼 개인정보 유출 확인</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>음식 배달 플랫폼 '배달의 민족'의 개인정보 유출로 피해자들의 주소가 노출되었고, 이를 이용한 '인분 테러' 등 사적 보복 사건이 발생했다. SBS 취재를 통해 유출 사실이 확인되었으며, 이는 플랫폼의 보안 책임과 직결되는 문제로 보인다.</t>
+          <t>아이스크림미디어의 정보유출로 피해를 입은 교사들이 해당 기업을 상대로 집단소송을 제기했습니다. 이는 개인정보 유출로 인한 다수 피해자들의 권리 구제 움직임으로, 소송금융 투자 대상으로 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>배달의 민족은 국내 1위 배달 플랫폼으로 자력이 충분하며, 개인정보 유출이 피해자 주소 노출의 배경으로 지목되어 상대방 책임이 명확하다. 개인정보 유출은 다수의 피해자를 발생시킬 가능성이 높고, 언론 보도 및 플랫폼 내부 자료를 통해 유출 사실 입증이 가능할 것으로 보인다.</t>
+          <t>아이스크림미디어의 정보유출로 인한 피해 교사들의 집단소송으로, 상대방 책임이 명확하고(적합 조건 1) 다수의 피해자가 발생하여 집단적 피해에 해당합니다(적합 조건 3). 정보유출 사실 자체가 중요한 증거가 될 수 있으며(적합 조건 5), 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 교사들 다수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[단독] 인분 테러하며 '사적 보복'…정보 어디서 유출됐나 보니</t>
+          <t>[미리보는 이데일리 신문]비영리단체·주민 주도 시골서 1조기업 키웠다</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495466&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05392326645388568</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-28 00:24:34.294897+00:00</t>
+          <t>2026-03-31 00:33:03.800249+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>일당 4명</t>
+          <t>배달의민족</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>보복대행 서비스 이용 피해 발생</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>배달의민족 플랫폼을 통해 피해자의 주소가 '보복대행' 서비스에 의해 유출되어 피해자가 신체적 보복에 대한 두려움을 겪고 있습니다. 피해자는 배달의민족의 보안 허점을 지적하며 책임을 묻고 있으며, 이는 플랫폼의 개인정보 보호 및 보안 시스템에 대한 중대한 문제를 제기합니다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>상대방(배달의민족)은 자력이 충분한 대기업입니다(적합 조건 2). '보복대행' 서비스가 배민 플랫폼을 이용해 주소를 취득했다는 점에서 개인정보 유출 및 플랫폼 책임 문제가 제기되며, 유사 피해자가 다수 발생할 가능성이 있습니다(잠재적 적합 조건 3). 다만, 배민의 직접적인 책임 범위와 피해 규모에 대한 추가적인 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>배민으로 주소 턴 '보복대행'…막혀도  방법 있다  활개</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12292004?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:28:11.940760+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>경찰 수사 및 압수수색 진행 중, 관련자 구속</t>
+          <t>마약 관련 범죄 수사 진행 중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>텔레그램 의뢰를 받아 현관문 오물 테러를 저지른 일당이 경찰에 붙잡혔다. 이들은 배달의민족 외주사에 위장 취업하여 1천 건의 고객 개인정보를 불법 조회해 범행에 이용한 것으로 드러났다. 경찰은 배달앱 사무실을 압수수색하고 관련자들을 구속하는 등 수사를 확대하고 있다.</t>
+          <t>이 기사는 마약에 취한 이들이 저지르는 살인, 방화, 난폭운전, 성폭행, 불법 촬영 및 유포 등 다양한 강력 범죄의 심각성을 다룹니다. 특히 마약에 취한 모습이 촬영되어 유포되는 범죄의 경우 피해자들이 인지하지 못해 수사가 어렵다는 현직 검사의 발언을 인용하며, 마약 관련 범죄의 광범위한 피해와 수사 난점을 지적합니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>배달의민족 외주사 직원이 1천 건의 고객 개인정보를 불법 유출한 사실이 경찰 수사 및 압수수색으로 명확히 드러났으며, 배달의민족은 대기업으로서 충분한 배상 능력이 있습니다. 최소 1천 명의 피해자가 발생하여 집단소송 가능성이 높고, 현재 경찰 수사가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>기사는 마약 관련 범죄의 일반적인 문제점을 다루며, 특정 사건이나 소송금융 투자 대상이 될 만한 명확한 피고를 특정하지 않습니다. 집단적 피해를 입은 특정 피해자 그룹이나 상대방의 자력에 대한 정보가 없어 소송금융 투자 적합 조건(적합 조건 1, 2, 3)을 충족하기 어렵습니다. 또한, 일부 범죄는 증거 확보가 어렵다고 언급되어(적합 조건 5 미충족) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>최소 1천 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>텔레그램 의뢰받고 현관문에 인분 테러...경찰, 정보 유출 '배달앱' 압수...</t>
+          <t>약에 취해 살인·방화·난폭운전… 마약, 다른 사람 목숨까지 뺏는다</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603270081</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/31/NA2DESY6MZH5LJH4KP25MTN76Q/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-28 00:19:41.452488+00:00</t>
+          <t>2026-03-31 00:18:17.958464+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>우아한형제들</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 구속, 배달의민족 압수수색</t>
+          <t>서울중앙지법 민사합의30부에서 3건의 손해배상 청구 소송이 병합되어 첫 변론기일이 진행 중이며, 원고들의 위임 의사 확인 방식이 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>배달의민족 외주 운영센터 상담원이 위장 취업하여 고객 개인정보 약 1000건을 빼돌리고 이를 악용해 오물 테러 등 보복 범행을 저지른 일당이 경찰에 붙잡혔습니다. 경찰은 배달의민족을 압수수색했으며, 우아한형제들 측은 외주업체와의 계약 해지 및 재발 방지책 마련을 약속했습니다.</t>
+          <t>SK텔레콤 유심 정보 해킹 사태와 관련하여 1만5900명의 이용자들이 SK텔레콤을 상대로 손해배상 청구 소송을 제기했습니다. 서울중앙지법에서 첫 변론기일이 열렸으며, 재판부는 구글폼·네이버폼으로 모집된 다수 원고들의 위임 의사를 어떻게 확인할지가 핵심 쟁점이라고 밝혔습니다. 재판부는 휴대전화 본인 확인 등 추가 확인 절차의 필요성을 언급했습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>배달의민족 운영사인 우아한형제들은 대기업으로 자력이 충분하며, 외주업체 관리 소홀 및 개인정보 유출에 대한 책임이 비교적 명확합니다. 약 1000건의 개인정보가 유출되어 다수의 피해자가 발생할 가능성이 높고, 경찰 수사를 통해 객관적인 증거 확보가 용이합니다. 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다.</t>
+          <t>SK텔레콤의 유심 정보 해킹 사태로 인한 소송으로, 상대방 책임이 비교적 명확하고(조건 1), 대기업인 SK텔레콤의 자력이 충분하며(조건 2), 1만5900명에 달하는 다수의 피해자가 발생하여 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)를 보입니다. 현재 소송이 진행 중이며, 원고 위임 의사 확인이라는 절차적 쟁점이 있으나 이는 해결 가능한 부분으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>약 1000명</t>
+          <t>1만5900명</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>배민 외주 상담원 위장 취업…개인정보 빼돌려 '오물 보복' 테러</t>
+          <t>구글·네이버폼으로 모은 1만5900명 ‘위임 의사’ 어떻게…SKT 유심 소...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/27/2026032721395125892</t>
+          <t>https://www.etoday.co.kr/news/view/2570784</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-28 00:18:41.911431+00:00</t>
+          <t>2026-03-30 12:54:22.000768+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>우아한형제들</t>
+          <t>아이스크림미디어</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>경찰 수사 및 압수수색 진행 중, 일당 체포 및 구속</t>
+          <t>국민권익위원회 조사 촉구, 개인정보보호위원회 집단분쟁조정 진행 중, 집단소송 예정</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>배달의민족 고객 상담 외주업체 직원들이 이용자 개인정보 1천여 건을 빼돌려 의뢰받은 사적 보복 범죄에 악용한 혐의로 경찰에 체포 및 구속되었습니다. 경찰은 배달의민족에 대한 압수수색을 진행했으며, 우아한형제들은 수사에 협조하고 재발 방지책을 마련하겠다고 밝혔습니다.</t>
+          <t>에듀테크 기업 아이스크림미디어에서 교사 개인정보 유출 사고가 발생하여 법적 분쟁으로 번질 전망이다. 대한초등교사협회와 교사노동조합연맹이 각각 약 6000명, 1300명의 피해 교사를 모집하여 집단소송 및 개인정보보호위원회 집단분쟁조정을 준비 중이다. 교사노조는 1인당 30만원 규모의 손해배상을 요구하고 있으며, 조정 불발 시 집단소송에 나설 계획이다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>배달의민족 외주업체 직원이 1천여 건의 개인정보를 빼돌려 보복 범죄에 악용한 사건으로, 상대방(우아한형제들)의 자력이 충분하고, 1천여 명의 다수 피해자가 발생하여 집단소송 가능성이 높습니다. 경찰 수사 및 배달의민족 압수수색을 통해 증거가 확보되었으며, 공적 절차가 진행 중인 점이 소송금융 적합 조건에 부합합니다.</t>
+          <t>아이스크림미디어의 개인정보 유출 책임이 명확하며(조건 1), 코스닥 상장사로 자력이 충분합니다(조건 2). 약 7300명 이상의 다수 교사 피해자가 발생하여 집단적 피해에 해당하며(조건 3, 4), 교사노조연맹과 대한초등교사협회가 조직적으로 공동소송 및 집단분쟁조정을 준비 중입니다. 또한 국민권익위원회 조사 촉구 및 개인정보보호위원회 집단분쟁조정 등 공적 절차가 진행 중이므로(조건 5, 6) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교사노조 1인당 30만원 요구, 총액 미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>1천여 명</t>
+          <t>약 7300명 이상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>배민에서 개인정보 빼돌려…오물 투척 등 ‘보복 대행’ 일당 체포</t>
+          <t>에듀테크 교사 개인정보 유출, 법적 분쟁으로 번진다</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251510.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03624406645388568</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-28 00:18:35.232574+00:00</t>
+          <t>2026-03-30 12:51:51.263952+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>경찰 수사 및 일당 검거</t>
+          <t>경찰 수사 진행 중, 해외 총책 추적 및 보복 대행 의뢰자 수사 확대</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>배달업체 배달의민족의 고객 개인정보가 유출되어 보복 테러에 악용된 사건입니다. 경찰은 현관문 오물·낙서 테러를 실행한 일당을 검거하고 수사를 진행 중입니다. 배달의민족의 개인정보 관리 부실에 대한 책임 추궁 및 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+          <t>전국 곳곳에서 인분·오물 살포 및 명예훼손 전단지 배포 등 '보복 대행' 범죄가 발생하고 있습니다. 범죄 조직은 배달의 민족 외주사에 위장 취업하거나 보이스피싱 피해자 정보를 활용해 개인정보를 빼돌린 것으로 드러났습니다. 경찰은 국내 중간책들을 검거하고 해외 총책의 실마리를 잡았으며, 보복 대행 의뢰자들로도 수사 대상을 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>배달의민족이라는 대기업의 고객 정보 유출이 범행에 이용되어 상대방 책임이 명확하고 자력이 충분합니다. 경찰 수사를 통해 증거 확보가 용이하며, 이미 관련 절차(일당 검거)가 진행 중입니다. 개인정보 유출로 인한 다수 피해자 발생 가능성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 범행 수법 및 개인정보 탈취 경로가 밝혀지고 있어 증거 확보가 용이합니다(적합 조건 5). 전국 곳곳에서 발생하여 다수의 피해자가 예상되며(적합 조건 3), 현재 경찰 수사가 활발히 진행 중입니다(적합 조건 6). 배달의 민족 외주사를 통한 개인정보 유출이 확인될 경우, 자력 있는 기업이 피고가 될 가능성도 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>현관문 오물·낙서 '보복 테러' 일당 검거…배달업체 개인정보 빼돌렸다</t>
+          <t>[사건추적] 전국 곳곳에 인분·오물 '보복 대행'…총책 꼬리 잡히나</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6117004</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185046</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-28 00:16:05.894753+00:00</t>
+          <t>2026-03-30 12:39:19.362742+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>우아한형제들</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>네덜란드 법원 그록 사용 금지 및 벌금 부과 명령</t>
+          <t>수사기관 조사 진행 중으로 추정, 배민 사과문 발표</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>엑스(X)의 AI 챗봇 '그록'이 동의 없는 성적 이미지 및 아동 성적 학대 콘텐츠를 생성하여 네덜란드 법원으로부터 사용 금지 및 하루 최대 1억 7천만원의 벌금 부과 명령을 받았습니다. 이번 소송은 네덜란드 비영리 단체가 제기했으며, EU의 디지털서비스법 시행 흐름 속에서 AI 기반 서비스 규제 강화의 일환으로 해석됩니다.</t>
+          <t>배달의민족 고객상담 외주업체에 조직원이 위장 취업하여 고객 주소 등 개인정보를 유출한 사건이 발생했다. 배민 운영사인 우아한형제들은 논란이 커지자 사과문을 발표하며 내부 통제 강화를 약속했다. 현재 수사기관의 조사가 진행 중인 것으로 보이며, 개인정보 유출로 인한 다수 피해자 발생 가능성이 있다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>네덜란드 법원이 그록의 유해 이미지 생성에 대해 금지 명령 및 벌금을 부과하여 상대방(xAI)의 책임이 명확하며, 대기업인 xAI는 자력이 충분합니다. '피해자 지원 단체'가 소송을 제기한 점으로 미루어 다수의 피해자가 발생했을 가능성이 높고, 법원의 판결문과 AI 생성 이미지가 객관적 증거가 됩니다. 이미 법적 절차를 통해 책임이 인정되어 향후 피해자들의 손해배상 소송에 유리한 근거가 될 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(배민 외주업체 관리 부실), 상대방 자력이 충분하며(대기업 우아한형제들), 이미 공적 절차가 진행 중인 것으로 보입니다(조사). 개인정보 유출 사건의 특성상 다수의 피해자가 발생할 가능성이 높고 증거 확보도 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>하루 1.7억 벌금  초강수…'그록'에 무슨 일이</t>
+          <t>배민, ‘외주 인력 통한 고객정보 유출’ 논란에 사과…“내부 통제 강...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603270513&amp;t=NN</t>
+          <t>https://www.ddaily.co.kr/page/view/2026033020292078647</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-27 13:15:34.230875+00:00</t>
+          <t>2026-03-30 12:37:12.995868+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>배달의민족</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>네덜란드 법원 판결, EU 집행위원회 조사 진행 중</t>
+          <t>보복 대행 관련 수사 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>네덜란드 암스테르담 법원이 엑스(X)의 AI 챗봇 그록(Grok)에 대해 비동의 성적 이미지 및 아동 성 학대 콘텐츠 생성을 중단하지 않으면 하루 10만 유로의 벌금을 부과하고 엑스에서 차단할 것을 명령했습니다. 이번 소송은 네덜란드 비영리 단체가 제기했으며, EU의 디지털서비스법(DSA)에 따라 AI에 대한 유럽 규제 당국의 감독이 강화되는 가운데 나온 판결입니다. EU 집행위원회도 그록의 여성 및 아동 성적 이미지 생성 논란에 대해 조사에 착수했습니다.</t>
+          <t>배달의민족과 연관된 '보복 대행' 서비스가 수사 중에도 성행하며 피해자에게 주거지 노출 및 신체적 보복에 대한 불안감을 조성하고 있습니다. 피해자는 배달의민족으로 인해 고통받고 있다고 주장하며, 등본을 이용한 개인정보 유출 및 보복 행위가 문제의 핵심으로 보입니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>네덜란드 법원이 xAI의 챗봇 그록에 대해 비동의 성적 이미지 및 아동 성 학대 콘텐츠 생성을 금지하고 불이행 시 벌금을 부과하는 판결을 내렸습니다. 이는 상대방 책임이 명확하며(조건 1), X(옛 트위터)의 AI 스타트업인 xAI는 자력이 충분합니다(조건 2). 비동의 성적 이미지 및 아동 성 학대 콘텐츠의 특성상 잠재적 피해자가 다수일 수 있으며(조건 3), 피해의 심각성이 매우 높습니다(조건 4). 법원 판결 및 EU 집행위원회의 조사 등 객관적 증거가 존재하고(조건 5), EU 차원의 규제 강화 및 조사가 진행 중입니다(조건 6).</t>
+          <t>배달의민족과 연관된 '보복 대행' 서비스가 수사 중에도 성행하며 상대방 책임이 비교적 명확합니다. 배달의민족은 자력이 충분한 대기업이며, '수사'가 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 이미 시작되었습니다. (적합 조건 1, 2, 5, 6 해당) 다만, 피해 규모와 집단적 피해 여부는 기사만으로는 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>네덜란드  그록, 성적 이미지 중단 않으면 하루 1.7억 벌금</t>
+          <t>배민이 막혀?  등본 떼면 돼 …'보복 대행' 수사 비웃듯 성행</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260327162100098?input=1195m</t>
+          <t>https://news.jtbc.co.kr/article/NB12291979?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-27 13:13:16.626319+00:00</t>
+          <t>2026-03-30 12:35:10.780522+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A129" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>하나카드가 고객정보 무단 제3자 제공에 대한 손해배상 소송에서 최종 패소한 것으로 확인되었습니다. 하나카드 측이 항소를 취하함에 따라 패소 판결이 확정되었으며, 이는 고객정보 유출 관련 소송에서 중요한 선례가 될 것으로 보입니다.</t>
+          <t>텔레그램 등을 통해 확산되는 '보복 대행' 서비스가 현실 범죄로 이어지는 문제점을 지적하는 기사입니다. 기사는 신속한 분쟁 해결 시스템 구축, 피해자 보호 강화, 플랫폼 기업의 개인정보 보호 책임 확대, 디지털 범죄 대응 수사 역량 강화 등 종합적인 대책 마련의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>하나카드의 고객정보 무단 제공에 대한 책임이 최종 패소로 명확히 인정되었고(적합 조건 1), 대기업인 하나카드는 충분한 자력을 가지고 있습니다(적합 조건 2). 고객정보 무단 제공 사건은 다수의 피해자를 발생시킬 가능성이 높으며(적합 조건 3), 이미 소송에서 승소한 판례가 있어 증거 확보 및 법리 구성이 용이합니다(적합 조건 5). 비록 특정 소송은 종결되었으나, 이 판결은 다른 피해자들의 추가 소송에 강력한 선례가 되어 소송금융 투자 기회를 높입니다.</t>
+          <t>제공된 기사 내용은 '보복 대행' 서비스라는 사회적 현상과 이에 대한 정책적 제언을 다루고 있으며, 특정 피해 사건, 가해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재합니다. 따라서 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>[단독] 하나카드, '고객정보 무단 제3자 제공 사건' 최종 패소</t>
+          <t>텔레그램 타고 번진 '보복 대행'…현실 범죄로 번졌다</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78800</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290274</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-27 13:00:52.486190+00:00</t>
+          <t>2026-03-30 12:20:53.817606+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A130" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
-      <c r="E130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
-          <t>한국은행이 지난해 역대 최대 순이익을 기록한 가운데, 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되었습니다. 이는 잠재적인 개인정보 관련 피해에 대비한 것으로 보이나, 구체적인 사건 내용이나 진행 상황은 기사에서 파악하기 어렵습니다.</t>
+          <t>이 기사는 해외 보험사들이 딥페이크 및 AI 기반 신원 사칭 피해를 보장하는 사이버보험 특약을 추가하며 AI 위험 담보를 확대하는 추세를 보도합니다. 반면 국내 보험업계는 아직 AI 관련 담보를 별도로 개발하기보다 기존 사이버보험 틀 안에서 검토하는 단계에 머물러 있습니다. 이는 특정 사건이 아닌 보험 산업의 동향을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>한국은행이 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되어, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 상당할 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 특정 사건의 책임 소재가 명확하지 않고(적합 조건 1 불충분), 집단적 피해 여부나 구체적인 증거, 진행 중인 공적 절차에 대한 정보가 부족합니다. 또한, 사건의 구체적인 진행 단계 파악이 어렵습니다.</t>
+          <t>이 기사는 AI 관련 위험에 대한 사이버보험의 보장 범위 확대 동향을 다루고 있을 뿐, 특정 딥페이크 또는 AI 사칭 피해 사건이나 피해자를 보고하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>10억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>고환율에 한은 지난해 순이익 15조 돌파 '역대 최대'…세금만 16조 납부</t>
+          <t>해킹 넘어 딥페이크까지…사이버보험, AI 위험 담보 넓힌다</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603271514343273bbed569d68_1</t>
+          <t>https://www.etoday.co.kr/news/view/2569742</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-27 12:51:28.360637+00:00</t>
+          <t>2026-03-29 12:42:07.126185+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>한국은행</t>
+          <t>아이스크림미디어</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>개인정보보호 손해배상 목적의 임의적립금 편성</t>
+          <t>개인정보보호위원회 조사 중, 교사 단체 집단소송 참여자 모집 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>한국은행이 지난해 역대 최대 순이익을 기록하며 개인정보보호 손해배상 목적으로 10억 원의 임의적립금을 편성했습니다. 이는 개인정보 유출 등 관련 피해에 대한 배상을 준비하는 것으로, 한국은행의 책임 인정과 함께 잠재적 집단 피해 가능성을 시사합니다.</t>
+          <t>아이스크림미디어에서 교사 및 학교 정보가 포함된 대규모 개인정보 유출 사고가 발생했습니다. 교사 단체들은 2차 피해를 우려하며 개인정보보호위원회에 신속한 조사와 엄정 조치를 촉구하고 있으며, 집단소송 참여자를 모집하는 등 법적 대응을 준비 중입니다. 현재 개인정보보호위원회에서 유출 사고를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>한국은행(공공기관)은 충분한 자력을 가진 상대방이며, 개인정보보호 손해배상 목적으로 10억 원을 적립하기로 결정하여 책임이 비교적 명확합니다. (적합 조건 1, 2, 5) 개인정보 유출 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고, 10억 원이라는 적립금 규모는 상당한 피해 규모를 시사합니다. (적합 조건 3, 4) 사건이 종결되었다는 명시적인 언급이 없어 소송금융 투자 기회가 존재합니다.</t>
+          <t>아이스크림미디어는 국내 에듀테크 시장 점유율 1위 기업으로 자력이 충분하며, 개인정보 유출 사실을 스스로 공지하여 책임이 명확합니다. 교사 단체들이 1만 명 이상을 목표로 집단소송 참여자를 모집하는 등 집단적 피해가 발생했고, 개인정보보호위원회 조사가 진행 중입니다. 유출된 정보의 민감성과 2차 피해 우려가 커 피해 규모가 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>10억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교사 다수 (최소 1만 명 이상)</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>한은, 작년 순이익 15.3조 역대최대… 환율상승에 외환수익 확대</t>
+          <t>개인+학교정보 유출에 2차 피해 우려  교사 단체 강경 대응…아이스크...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032713500114261</t>
+          <t>https://www.sportschosun.com/life/2026-03-29/202603260100179660012427</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-27 12:46:42.797674+00:00</t>
+          <t>2026-03-29 12:37:17.868528+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>유튜버 A씨</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>1차 변론기일 진행</t>
+          <t>유튜버에 대한 항소심 벌금형 선고</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심해킹 피해자 9166명이 SK텔레콤을 상대로 손해배상 청구 소송을 제기했으며, 서울중앙지방법원에서 1차 변론기일이 진행되었습니다. 이는 대규모 집단소송으로, 피해자들은 유심해킹으로 인한 손해에 대해 배상을 요구하고 있습니다.</t>
+          <t>유튜버 A씨가 밀양 성폭행 사건 가해자들의 신상을 동의 없이 공개하고 일부 피해자들을 협박한 혐의로 항소심에서 벌금형을 선고받았습니다. 이 사건은 유튜버의 불법 행위로 인해 피해자들이 추가적인 정신적 피해를 입었을 가능성을 시사하며, 형사 판결을 근거로 한 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>대기업 피고(SK텔레콤)로 자력이 충분하며 (적합 조건 2), 9166명이라는 대규모 피해자가 집단소송을 제기하여 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 소송이 이미 시작되어 1차 변론기일이 진행되는 등 진행 단계가 명확합니다.</t>
+          <t>유튜버의 사적 제재 행위에 대한 형사 처벌이 진행되어 책임이 명확하고 증거 확보가 용이하며(적합 조건 1, 5, 6), 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 상대방(유튜버)의 배상 자력이 불확실하여 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>9166명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>‘유심해킹’ SKT 상대 집단소송 시작</t>
+          <t>밀양 성폭행 사건 사적 제재한 유튜버, 항소심도 벌금형 선고… 피고인...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582951?ref=naver</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019436</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-27 12:45:20.479685+00:00</t>
+          <t>2026-03-29 12:34:26.740833+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>SKT, KT, 쿠팡, LGU+</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>네덜란드 법원의 세계 최초 금지 명령</t>
+          <t>피해자 보상 체계 확충 방안 논의 및 사후 대응 단계</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>네덜란드 법원이 xAI의 AI 챗봇 '그록'이 실제 인물의 이미지를 기반으로 '탈의 이미지'를 생성할 수 있다는 점을 문제 삼아 성적 이미지 제작 및 배포를 세계 최초로 금지하는 명령을 내렸습니다. 온라인 성적 학대 대응 단체와 피해자 지원 단체가 공동으로 소송을 제기했습니다.</t>
+          <t>지난해 해킹 사건이 2383건으로 역대 최다를 기록했으며, '기본 보안 실패'가 반복되어 발생한 것으로 지적되었습니다. SKT, KT, 쿠팡, LGU+ 등 주요 기업들이 침해 의심 서버에 대한 조치를 취했으며, 사후 대응 단계에서 피해자 보상 체계 확충 방안이 제안되었습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방 책임이 xAI의 '그록'으로 명확하게 특정되고(적합 조건 1), xAI는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 온라인 성적 학대 대응 단체와 피해자 지원 단체가 공동으로 소송을 제기하여 집단적 피해 가능성이 높으며(적합 조건 3), 법원에서 금지 명령이 내려진 것은 증거가 확보되었음을 시사합니다(적합 조건 5). 이미 법원 절차가 진행 중이며(적합 조건 6), '세계 최초' 금지 명령이라는 점에서 사건의 중요성이 높습니다.</t>
+          <t>SKT, KT, 쿠팡, LGU+ 등 대기업이 피고로 특정되며 자력이 충분하고 (적합 조건 2), '기본 보안 실패'가 반복되어 발생했다는 점에서 상대방 책임이 비교적 명확합니다 (적합 조건 1). '해킹 2383건 역대 최다'는 집단적 피해 가능성을 시사하며 (적합 조건 3), '피해자 보상 체계 확충 방안' 논의는 피해 규모가 크고 공적 절차가 진행 중임을 나타냅니다 (적합 조건 4, 6).</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>네덜란드 법원, xAI '그록'의 성적 이미지 제작·배포 세계 최초 금지 명...</t>
+          <t>작년 해킹 2383건 역대 최다…“기본 보안 실패가 반복돼 뚫렸다”</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208470</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260330.22014008522</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-27 12:44:15.785857+00:00</t>
+          <t>2026-03-29 12:31:24.300179+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="2" t="inlineStr">
+      <c r="A134" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr"/>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr"/>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>조용식 후보가 익산 여성친화도시 재도약을 위한 5대 공약을 발표했다. 주요 내용으로는 익산시, 경찰, 민간 전문가 협력을 통한 불법 촬영물 통합 대응 체계 구축, 불법 촬영물 탐지 및 삭제 지원, 피해자 법률·심리 상담 원스톱 제공 등이 포함된다. 또한 경력단절 여성의 재취업 지원 방안도 제시되었다.</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 법적 분쟁이 아닌, 익산시의 여성친화도시 정책 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '피해 규모', '집단적 피해' 등 어떠한 적합 조건에도 해당하지 않으며, 구체적인 피고나 피해 사실이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>조용식  익산 여성친화도시 재도약  5대공약 발표</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>jjn.co.kr</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036357</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:23:54.150283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D134" t="inlineStr">
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>우아한형제들 (배달의민족 운영사)</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E134" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 정책 포럼에서 피해자 보상 정책 논의 중</t>
+          <t>경찰 수사 및 구속 영장 발부</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>개인정보보호위원회는 지난해 4월 정책 포럼에서 개인정보 유출 피해자 보상을 위해, 이용자 피해 보상안에 따라 과징금을 감경하는 방안을 적극 검토하겠다고 밝혔다. 이는 실질적인 피해자 보상을 목표로 하며, 과징금이 정부 수입으로 잡히는 현행 방식에 대한 대안으로 논의되고 있다.</t>
+          <t>배달의민족 개인정보 유출 의혹이 제기된 가운데, 유출된 정보가 사적 복수에 활용되어 피해자 주거지에 오물 테러 등이 발생한 사건입니다. 경찰은 사적 복수를 대행한 혐의로 구속 영장을 발부받아 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 개인정보보호위원회의 정책 포럼 논의를 다루고 있으며, 특정 개인정보 유출 사건이나 소송 대상을 명확히 제시하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>배달의민족이라는 대기업이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 개인정보 유출은 다수의 피해자를 발생시킬 가능성이 높습니다(적합 조건 3). 유출된 정보가 사적 복수에 활용되어 주거지 오물 테러 등 심각한 피해가 발생한 것으로 보이며(적합 조건 4), 경찰 수사가 진행 중이고 구속 영장이 발부된 점은 객관적 증거 확보 가능성이 높고 공적 절차가 진행 중임을 보여줍니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[김재섭의 뒤집어보기] 1위 이동통신 사업자 SK텔레콤의 뒤늦은 고객 신...</t>
+          <t>배달의민족 개인정보 유출 '도마 위'</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434219</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032917334192201</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-27 12:21:59.976722+00:00</t>
+          <t>2026-03-29 12:22:41.504047+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>신종 피싱 확산 및 금융감독원 인지</t>
+          <t>금융감독원 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>고객정보 유출 피해 보상을 빙자한 신종 피싱이 확산되고 있습니다. 피해자들은 일정 금액 이상의 채무를 코인 송금으로 탕감해준다는 내용의 메일을 받고 있으며, 금융감독원 관계자도 이러한 메일을 수신한 것으로 확인되었습니다. 이 피싱은 기존 침해사고 피해자들을 두 번 울리는 방식으로 작동하고 있습니다.</t>
+          <t>대부업체 해킹으로 유출된 개인정보를 악용한 신종 피싱 범죄가 확산되고 있다. 해커들은 대부업체를 사칭하여 코인 송금을 유도하며 채무 탕감을 미끼로 삼고 있으며, 금융감독원은 소비자 경보를 발령하고 주의를 당부했다. 이러한 사기는 추가적인 개인정보 유출 및 금전 피해로 이어질 수 있어 각별한 주의가 요구된다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>신종 피싱이 '확산'되고 있어 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), '일정 금액 이상의 채무 탕감'을 미끼로 하여 개별 피해액이 클 수 있으며(적합 조건 4), 금융감독원이 해당 피싱 사례를 인지하고 있어 공적 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 피싱 주체나 침해사고를 유발한 특정 기업이 명확히 제시되지 않아 소송 상대방 특정에 어려움이 예상됩니다.</t>
+          <t>대부업체 해킹으로 인한 개인정보 유출이 원인이며, 금융당국이 소비자 경보를 발령하여 사건의 공신력이 확보됨 (적합 조건 5, 6). 다수의 금융소비자를 대상으로 한 피싱 범죄로 집단적 피해 발생 가능성이 높고 (적합 조건 3), 코인 송금 유도로 인한 금전적 피해 규모가 클 수 있음 (적합 조건 4). 대부업체의 개인정보 관리 책임이 쟁점이 될 수 있으며 (적합 조건 1), 상대방(대부업체)의 자력도 충분할 가능성이 있음 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>“침해사고 보상인 줄 알았는데”… 피해자 두 번 울리는 신종피싱 확산</t>
+          <t>코인 보내면 빚 탕감 ...대부없체 사칭 피싱주의보</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>todayeconomic.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301235</t>
+          <t>https://www.todayeconomic.com/news/article.html?no=30050</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-27 12:21:20.083754+00:00</t>
+          <t>2026-03-29 12:22:26.113133+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A137" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C137" t="inlineStr"/>
+      <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
-          <t>개인정보 유출 관련 집단소송 진행 중, 고용노동부 산재 은폐 의혹 기획감독 진행 중</t>
+          <t>정책 공약 발표</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>쿠팡은 대규모 개인정보 유출 사고와 미흡한 초기 대응, 바뀐 로켓 배송 기준, 산재 은폐 의혹 등 다양한 이슈에 직면해 있습니다. 특히 개인정보 유출과 관련하여 소비자들의 집단소송이 진행 중이며, 고용노동부는 산재 은폐 의혹과 사망사고를 토대로 기획감독에 돌입했습니다. 이러한 상황에도 불구하고 쿠팡의 성장세는 멈추지 않고 있습니다.</t>
+          <t>한준호 의원이 여성의 안전과 권리를 위한 정책 공약을 발표하며, 해외 플랫폼 문제에 대한 중앙 피해자지원센터와 법률기관 연계를 통한 원스톱 보호체계 구축을 약속했습니다. 이는 특정 사건에 대한 보도가 아닌 정책 제안에 해당합니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 대규모 개인정보 유출 사고와 산재 은폐 의혹으로 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(적합 조건 3, 4). 이미 소비자들의 집단소송이 진행 중이며(적합 조건 6), 고용노동부의 기획감독이 예정되어 있어 증거 확보에 유리합니다(적합 조건 5, 6). 상대방의 책임이 비교적 명확합니다(적합 조건 1).</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 정치인의 정책 공약 발표에 대한 내용입니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)을 전혀 파악할 수 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>[영상] 쿠팡 개인정보 유출 사태에도 멈추지 않는 성장, 탈팡은 거품이...</t>
+          <t>한준호, 여성의 안전과 권리·건강·경력까지 아우르는 '여성정책공약'...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/256176</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363721158</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-27 00:56:25.111857+00:00</t>
+          <t>2026-03-29 12:21:01.501953+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>한달라</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>개인정보 유출 사건의 일반적인 문제점 및 제도적 한계 논의</t>
+          <t>미 법무부 당국자 및 FBI 대변인 성명으로 해킹 사실 확인</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>국회입법조사처는 작년 사이버 참사를 언급하며 개인정보 유출로 인한 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 분석했습니다. 이러한 구조는 기업이 보안 투자보다 사고 발생 부담을 낮게 느끼게 한다고 지적합니다.</t>
+          <t>이란 정부와 연계된 해커 그룹 '한달라'가 캐시 파텔 미국 연방수사국(FBI) 국장의 개인 이메일 계정을 해킹하여 사진 등 자료를 유출했습니다. 미 법무부 당국자가 해킹 사실을 확인했으며, FBI는 잠재적 위험 완화 조치를 했다고 밝혔습니다. 유출된 정보에는 2011년부터 2022년까지의 개인 사진 및 업무 관련 자료가 포함되어 있었습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>기사는 개인정보 유출 사건의 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 지적합니다. 이는 '피해 규모가 큼' 조건에 부합하지 않으며, 소송금융 투자로서의 매력이 낮습니다.</t>
+          <t>상대방 책임은 명확하나(이란 연계 해커), 상대방이 외국 정부와 연계된 해커 집단으로 일반적인 민사 소송을 통한 손해배상 청구 및 집행이 매우 어렵고 복잡합니다. 피해자가 단일 개인(FBI 국장)이며, 피해 규모를 특정하기 어렵고, 사건의 성격상 국가 안보 및 외교적 문제에 가까워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>소액 (개별 피해 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>뚫린 게 아니라 비워줬다 … 국회입조처, 작년 사이버 참사로 '보안체...</t>
+          <t>이란 연계 해커, FBI 국장 이메일 해킹…개인 사진 공개</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56807</t>
+          <t>https://www.hani.co.kr/arti/international/international_general/1251615.html</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-27 00:45:40.611680+00:00</t>
+          <t>2026-03-29 12:20:28.066325+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>정부, 구글</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 손해배상청구소송 첫 변론기일 진행 중. SKT가 개인정보 분쟁조정위원회 조정안을 불수용하여 소송으로 전환됨.</t>
+          <t>캘리포니아 북부 연방지법에 집단 소송 제기</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심 해킹으로 인한 개인정보 유출 사태에 대해 1만5900여 명의 피해자들이 SKT를 상대로 손해배상 청구 소송을 제기, 첫 변론기일이 진행되었습니다. SKT는 개인정보 분쟁조정위원회의 1인당 30만원 지급 조정안을 불수용했습니다. 재판부는 원고 본인 확인 및 손해배상 산정일 등 절차적 쟁점에 대한 정리를 요구했습니다.</t>
+          <t>미성년자 성착취 범죄자 제프리 엡스타인 사건의 피해자들이 개인정보 유출 피해를 주장하며 정부와 구글을 상대로 캘리포니아 북부 연방지법에 집단 소송을 제기했습니다. 이 사건은 다수의 피해자가 존재하고 피고의 자력이 충분하며, 이미 소송이 진행 중인 점을 고려할 때 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>SK텔레콤은 대기업으로 자력이 충분하며(적합 조건 2), 1만5900여 명의 다수 피해자가 발생하여 집단소송이 진행 중입니다(적합 조건 3, 4). SKT 스스로 유심 정보 유출을 인정한 바 있어 책임이 비교적 명확하고 증거 확보가 용이하며(적합 조건 1, 5), 이미 개인정보 분쟁조정위원회의 공적 절차가 진행된 바 있습니다(적합 조건 6). 현재 소송 진행 중으로 종결된 사건이 아닙니다.</t>
+          <t>정부와 구글이라는 자력 있는 대기업/공공기관이 피고이며(적합 2), 제프리 엡스타인 사건 피해자들이 개인정보 유출로 집단 소송을 제기하여 다수의 피해자가 존재하고(적합 3, 4) 책임 주체가 명확합니다(적합 1). 이미 소송이 제기되어 진행 중이며, 공론화된 사건이므로 증거 확보 가능성도 높습니다(적합 5).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>1인당 30만원 (총 약 47억 7천만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>1만5900명</t>
+          <t>미성년자 성착취 범죄 피해자 다수</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>1만5900명, 실제 소송 당사자 맞나 확인필요 … SKT 유심해킹 손배소 시...</t>
+          <t>3월28일 모닝 뉴스 헤드라인</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/27/2026032615403131119</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=492391</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-27 00:33:47.933527+00:00</t>
+          <t>2026-03-29 00:27:19.290308+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>유튜브 (구글)</t>
+          <t>미국 정부, 구글</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>이국종 병원장의 개인정보침해 신고 진행 중, 플랫폼 책임론 공론화 및 해외 판례 형성 중</t>
+          <t>미 캘리포니아 북부 연방지법에 집단 소송 제기</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>이국종 국군대전병원장을 사칭한 AI 딥페이크 영상이 유튜브에서 60만회 이상 조회되며 허위 의학 정보가 확산되고 있다. 이 병원장은 개인정보침해 신고 등 조치를 취했으며, 국내외에서 플랫폼의 딥페이크 및 허위 정보 확산 책임론이 커지고 있다. 특히 미국에서는 SNS 중독 관련 플랫폼 책임이 인정되는 판결이 나오면서 유튜브(구글)에 대한 법적 책임 추궁 가능성이 높아지고 있다.</t>
+          <t>엡스타인 사건 피해자들이 미 법무부와 구글을 상대로 집단 소송을 제기했다. 법무부가 공개한 문서에서 피해자들의 실명 등 개인정보가 유출되었고, 구글은 이를 온라인에 재게시하고 AI 검색으로 노출시켰다는 주장이다. 피해자들은 개인정보 삭제 및 손해배상을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(유튜브의 딥페이크 확산 방치 및 알고리즘 조장), 상대방에게 자력이 충분하며(구글), 집단적 피해(60만명 이상 잠재적 피해자)가 발생했다. 증거 확보가 용이하고(영상, 신고 내역), 이국종 병원장의 개인정보침해 신고 등 공적 절차가 진행 중이다. 해외에서 플랫폼 책임이 인정되는 판례가 나오고 있어 소송금융 투자 가능성이 높다.</t>
+          <t>미국 정부와 구글이라는 자력 있는 상대방의 책임이 명확하며(적합 조건 1, 2), 약 100명의 피해자가 집단 소송을 제기하여 집단적 피해(적합 조건 3, 4)가 발생했다. 개인정보 유출 경로가 구체적으로 명시되어 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>미상 (잠재적 건강 및 정신적 피해 상당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>60만명 이상 (조회수 기준)</t>
+          <t>약 100명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>[단독]  이국종입니다  60만명 속았다…유튜브 AI딥페이크 쇼크</t>
+          <t>“공개 파일에 신상 노출”…엡스타인 피해자들, 미국 정부·구글 소송</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415255</t>
+          <t>https://www.munhwa.com/article/11578044?ref=naver</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-27 00:18:40.164351+00:00</t>
+          <t>2026-03-29 00:26:10.295855+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A141" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>손해배상 소송 1차 변론기일 진행 중, 집단소송 및 디스커버리 제도 도입 필요성 제기</t>
+          <t>KT의 불법 스트리밍 악성앱 주의 권고</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>SK텔레콤의 2300만여 명 고객정보 유출 사태와 관련하여 9166명의 소비자가 1인당 50만원의 위자료를 청구하는 손해배상 소송이 시작되었습니다. 재판의 핵심은 개인정보 유출로 인한 실제 손해 발생 여부와 손해액 산정이며, 핵심 증거가 피고에게 쏠려 있어 원고의 입증이 어렵다는 한계가 있습니다. 이에 따라 집단소송 및 디스커버리 제도 도입의 필요성이 제기되고 있습니다.</t>
+          <t>KT는 정식 앱마켓을 통하지 않은 불법 스트리밍 앱을 통해 사용자 동의 없이 개인정보 유출 및 도박 스팸 문자가 발송되는 사례가 탐지되었다고 경고했습니다. 이러한 악성 앱은 문자, 연락처 등 과도한 권한을 요구하며, 사용자 인지 없이 악성 기능을 수행할 수 있습니다. KT는 출처 불분명 URL 클릭 금지 및 번호도용문자차단서비스 신청 등을 권고했습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>SK텔레콤이라는 자력 있는 대기업이 피고이며, 2300만 명 이상의 대규모 개인정보 유출로 인한 집단적 피해가 발생하여 피해 규모가 매우 큽니다. 현재 9천여 명이 소송에 참여 중이며, 사건 발생 주체가 명확합니다. 다만, 손해 인과관계 및 증거 입증의 어려움이 쟁점이 될 수 있습니다.</t>
+          <t>기사 내용상 소송의 상대방이 되는 악성 앱 개발/유포 주체가 특정되지 않아 책임 소재를 명확히 하고 자력을 확인하기 어렵습니다. (적합 조건 1, 2 미충족) 피해 규모나 피해자 수도 구체적으로 파악하기 어렵습니다. (적합 조건 4 미충족)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>1인당 50만원 위자료 청구 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>2300만여 명 (현재 9166명 소송 참여)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>'SKT 해킹' 손해배상 소송 시작…'집단소송', '디스커버리제' 수면 위</t>
+          <t>KT  불법 스트리밍 악성행위 탐지 …삭제 권고·이용자 주의 당부</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260326010008254</t>
+          <t>http://www.inews24.com/view/1954472</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-26 13:30:48.413632+00:00</t>
+          <t>2026-03-29 00:20:04.945506+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>우아한형제들</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>SK텔레콤 유심 해킹 관련 집단 손해배상 소송 첫 변론기일 진행 중. 개인정보보호위원회 과징금 부과에 대한 SK텔레콤의 행정소송도 별개로 진행 중.</t>
+          <t>경찰 수사 및 총책 포함 일당 4명 구속</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>SK텔레콤 유심 해킹으로 약 2324만건의 유심정보가 유출된 사건에 대해, 이용자 1만 5900명이 SK텔레콤을 상대로 1인당 50만원씩 총 79억 5550만원의 손해배상 청구 소송을 제기했다. 첫 변론기일에서는 원고 자격 및 피해 입증에 대한 공방이 있었으며, 재판부는 원고에게 손해 입증 책임을 강조했다. 한편, SK텔레콤은 개인정보보호위원회의 1300억원 과징금 부과에 대한 행정소송을 진행 중이다.</t>
+          <t>배달의민족 외주 상담원이 고객 개인정보 약 1000건을 빼돌려 보복 테러에 악용한 사건의 총책이 구속되었습니다. 경찰 수사 결과, 이들은 돈을 받고 피해자 주거지에 오물을 뿌리거나 낙서하는 방식으로 범행을 저질렀으며, 배달의민민족 운영사인 우아한형제들은 외주 인력 관리 부실에 대한 재발 방지책을 마련 중입니다. 이번 사건은 배달 플랫폼의 개인정보 보호 및 외주 인력 관리 강화 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심 정보 유출로 인한 피해는 상대방 책임이 명확하며(조건 1), 대기업인 SK텔레콤은 충분한 자력을 갖추고 있다(조건 2). 약 2324만건의 유심 정보 유출과 1만 5900명의 공동소송 참여는 집단적 피해와 큰 피해 규모를 보여준다(조건 3, 4). 개인정보보호위원회의 과징금 부과 결정은 객관적 증거가 될 수 있으며(조건 5), 이미 공적 절차(과징금 부과)가 진행된 점도 적합하다(조건 6).</t>
+          <t>배달의민족 외주 상담사가 고객 개인정보 약 1000건을 빼돌려 보복 테러에 악용한 사건으로, 상대방(우아한형제들)의 외주 인력 관리 부실 책임이 명확하고 자력이 충분합니다 (적합 조건 1, 2). 약 1000명의 피해자가 발생하여 집단적 피해 가능성이 높고(적합 조건 3, 4), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>1인당 50만원, 총 79억 5550만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>소송 참여자 1만 5900명 (유출 규모 약 2324만건)</t>
+          <t>약 1000명</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>50만원씩 피해보상 … SKT 유심 해킹 공동소송 '원고 입증' 공방</t>
+          <t>배민 개인정보 빼돌려 ‘보복 테러’ 악용한 일당...총책 구속</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05746566645387256</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65877</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-26 13:20:25.067182+00:00</t>
+          <t>2026-03-29 00:16:50.650568+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>배달의민족</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>온라인 조직 범죄의 배후로 지목된 30대 남성 B씨가 구속되었으며, 배달의민족 고객 정보가 불법적으로 유출되어 범행 대상의 주소를 파악하는 데 사용된 것으로 확인되었습니다. 현재 수사가 확대되어 정씨, A씨, C씨 등 추가 인물들이 연루된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (배달의민족 고객 정보 불법 유출 확인), 상대방에게 자력이 충분함 (배달의민족), 이미 공적 절차가 진행 중임 (경찰 수사 및 피의자 구속), 증거가 있거나 확보 가능함 (수사 기록). 또한, 배달의민족 고객 정보 유출로 인한 집단적 피해 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>온라인 조직 범죄 배후 밝혀지다… 30대 남성 구속, 개인정보 불법 유출...</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>gokorea.kr</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861867</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:16:31.979018+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>한다라(Handala)</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>FBI 내부 보안 점검 및 추가 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>미국 FBI 국장의 개인 이메일 계정이 이란 연계 해킹그룹 한다라에 의해 침해되어 개인 사진과 문서가 유출되었다. 이는 FBI의 한다라 그룹 단속에 대한 보복성 공격으로, 미·이란 간 사이버 갈등이 격화되고 있음을 보여준다. 미국 법무부는 해킹 사실을 인정했으며 FBI는 내부 조사를 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 이란 연계 해킹그룹이라는 특성상 손해배상 청구 및 집행이 현실적으로 매우 어렵다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 요인이다. 또한, 피해가 특정 개인에게 한정되며(집단적 피해 아님), 직접적인 금전적 피해 규모가 크다고 보기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>美 FBI 국장 개인 이메일 해킹, 미·이란 사이버 갈등 격화</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>m-economynews.com</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.m-economynews.com/news/article.html?no=65876</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:15:55.123880+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>미국 정부, 구글</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E143" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>손해배상 청구소송 첫 변론 진행 중</t>
+          <t>미국 캘리포니아 북부 연방지법에 집단소송 제기</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>지난해 발생한 SK텔레콤 유심 해킹 사건과 관련하여 소비자 9000여명이 SK텔레콤을 상대로 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 법정에서는 원고들의 소송 위임 적법성과 SKT 가입자 여부가 쟁점으로 다뤄지고 있다.</t>
+          <t>제프리 엡스타인 사건 피해자들이 미 법무부의 허술한 개인정보 비식별 처리와 구글 AI 모드의 정보 노출로 인해 개인정보가 유출되었다며 미 정부와 구글을 상대로 집단소송을 제기했습니다. 약 100명의 피해 생존자들은 신변 위협과 트라우마를 호소하며, 이번 소송은 온라인 플랫폼의 AI 생성 콘텐츠에 대한 법적 책임 범위를 규정하는 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>대기업인 SK텔레콤을 상대로 9000여 명의 다수 피해자가 이미 손해배상 소송을 제기하여 집단적 피해 규모가 크다 (적합 조건 2, 3, 4). 다만, 원고들의 소송 위임 적법성 및 SKT 가입자 여부 등 소송 진행 과정에서 쟁점이 발생할 수 있다.</t>
+          <t>미국 정부와 구글이라는 자력 충분한 공공기관/대기업이 피고이며 (적합 조건 2), 약 100명의 피해자가 집단소송을 제기하여 집단적 피해가 명확합니다 (적합 조건 3). 미 법무부의 허술한 개인정보 비식별 처리와 구글 AI 모드의 정보 노출이라는 상대방 책임이 비교적 명확하며 (적합 조건 1), 이를 입증할 증거 확보 가능성이 높습니다 (적합 조건 5). 또한, 통신품위법 230조의 AI 생성물에 대한 적용 범위를 다투는 새로운 법리적 쟁점이 있어 투자 매력도가 높습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>9000여명</t>
+          <t>약 100명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>‘SKT 유심 해킹’ 9천명 손배소 시작…원고 중복·가입자 여부 공방</t>
+          <t>공개파일에 개인정보 노출 …엡스타인 피해자들, 미 정부·구글 상대 소...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/26/LQYNWK6ERNG7HPFOSOQM35SCAY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5184667</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-26 13:06:29.226726+00:00</t>
+          <t>2026-03-28 12:41:48.850597+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>미국 정부, 구글</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 1차 변론기일 진행 중, 개보위 과징금 불복 행정소송 별도 진행 중</t>
+          <t>미국 캘리포니아 북부 연방지방법원에 집단소송 제기</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>SK텔레콤 유심 정보 해킹 사태로 9100여명의 이용자들이 SK텔레콤을 상대로 제기한 손해배상 소송의 첫 변론이 진행되었다. 개인정보보호위원회는 SK텔레콤에 약 1347억원의 과징금을 부과하며 중대한 위반행위로 판단했으며, 원고 측은 징벌적 손해배상 청구도 검토 중이다. 재판부는 본인 확인 절차를 거쳐 손해 발생 여부 입증을 중심으로 본안 심리를 진행할 예정이다.</t>
+          <t>엡스타인 사건 피해자들이 미국 정부와 구글을 상대로 개인정보 유출에 따른 집단소송을 제기했다. 미 법무부가 공개한 문서의 허술한 비식별 처리와 구글의 AI 기반 검색 기능이 피해자들의 실명 등 개인정보를 노출시켜 2차 피해를 야기했다는 주장이다. 이번 소송은 AI 시대 온라인 플랫폼의 책임 범위를 규정하는 중요한 판례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심 해킹 사태는 개인정보보호위원회가 '중대한 위반행위'로 판단하고 약 1347억원의 과징금을 부과하여 상대방 책임이 명확합니다. SK텔레콤은 자력이 충분한 대기업이며, 9100명 이상의 다수 피해자가 집단소송을 제기하여 집단적 피해 및 큰 피해 규모에 해당합니다. 개보위의 조사 결과는 객관적 증거로 활용 가능하며, 이미 개보위의 행정처분 및 이에 대한 행정소송이 진행 중입니다. 현재 민사 소송이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>미국 정부와 구글이라는 자력 있는 상대방(2)의 책임이 비교적 명확하며(1), 약 100명의 피해 생존자가 집단소송을 제기하여 집단적 피해(3)가 발생했다. 정부의 허술한 비식별 처리와 구글 AI 검색 기능의 개인정보 노출이라는 구체적인 증거(5)가 존재하며, 피해자들은 2차 피해로 인한 정신적 고통을 겪고 있어 피해 규모가 상당하다(4).</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>9100명 이상</t>
+          <t>약 100명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>'SKT 유심 해킹' 집단 손배소 첫 변론…'원고 확인' 놓고 공방</t>
+          <t>‘미성년자 성착취’ 엡스타인 피해자들, ‘개인정보 유출’ 美정부·구...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603261628020534</t>
+          <t>https://www.viva100.com/article/20260328500040</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-26 13:04:01.795312+00:00</t>
+          <t>2026-03-28 12:32:02.714871+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A147" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr"/>
-      <c r="D147" t="inlineStr"/>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>미국 정부, 구글</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>법률 전문가의 정책 제안</t>
+          <t>미국 캘리포니아 북부 연방지법에 집단 소송 제기</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>고민성 변호사는 개인정보 유출 사건 발생 시 개인정보보호위원회가 조사 과정에서 확보한 증거와 전문성을 바탕으로 피해자를 대리해 손해배상 소송을 제기할 수 있어야 한다고 제안했습니다. 이는 정보 비대칭 문제를 해소하고 피해자 구제를 강화하기 위한 방안입니다. 본 기사는 특정 사건이 아닌 법률 전문가의 정책 제안을 다루고 있습니다.</t>
+          <t>제프리 엡스타인 사건 피해자들이 미 법무부의 개인정보 유출과 구글 AI 모드의 정보 재게시로 인한 피해를 주장하며 미 정부와 구글을 상대로 집단 소송을 제기했다. 원고들은 법무부가 공개한 문건에서 개인식별 정보를 제대로 가리지 않았고, 구글 AI 모드가 이를 여과 없이 표시하여 신변 위협 등 추가 트라우마를 겪고 있다고 밝혔다. 이번 소송은 온라인 플랫폼의 콘텐츠 책임 면제 조항인 통신품위법 230조의 적용 한계를 규정하는 중요한 판례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보보호위원회가 집단소송의 원고가 될 수 있도록 법률을 개정해야 한다는 법률 전문가의 제안을 다루고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>미 정부와 구글이라는 자력 있는 상대방의 책임이 명확하며(적합 조건 1, 2), 약 100명의 피해자가 집단 소송을 제기하여 집단적 피해 규모가 크다(적합 조건 3, 4). 법무부 공개 문건과 구글 AI 모드 작동 방식 등 객관적 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 100명</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>고민성 변호사  개인정보보호위가 집단소송 원고가 될 수 있어야</t>
+          <t>엡스타인 피해자들 “공개파일에 신상정보 노출” 美정부·구글에 소송</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18819</t>
+          <t>https://www.joongang.co.kr/article/25415580</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-26 13:03:03.304653+00:00</t>
+          <t>2026-03-28 12:31:22.480274+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>미국 정부, 구글</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>집단 손해배상 소송 첫 변론 진행</t>
+          <t>미국 캘리포니아 북부 연방지법에 집단 소송 제기</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심(USIM) 정보 유출 사태와 관련하여 집단 손해배상 소송의 첫 변론이 서울중앙지방법원에서 열렸다. 재판부는 원고 측에 위임 의사 확인 방안에 대해 질의하며 소송 진행에 필요한 절차를 논의했다.</t>
+          <t>미성년자 성착취 범죄자 제프리 엡스타인 사건 피해자들이 미 법무부의 부실한 개인정보 비공개 처리와 구글 AI 모드를 통한 정보 확산으로 신상털이 피해를 입었다며 미 정부와 구글을 상대로 집단소송을 제기했습니다. 원고들은 약 100명의 피해 생존자를 대표하며, 낯선 사람들의 위협과 비난으로 재트라우마를 겪고 있다고 호소했습니다. 이번 소송은 온라인 플랫폼의 콘텐츠 책임 면제 조항인 통신품위법 230조의 적용 한계를 규정하는 중요한 판례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>SK텔레콤은 대기업으로 자력이 충분하며 (적합 조건 2), 유심 정보 유출로 인한 집단 손해배상 소송이 진행 중이므로 다수의 피해자가 존재할 것으로 예상됩니다 (적합 조건 3, 4). 이미 소송이 시작되어 법적 절차가 진행 중인 점도 긍정적입니다.</t>
+          <t>미국 정부(법무부)와 구글이라는 자력 있는 대형 피고를 상대로 한 사건으로, 약 100명의 피해 생존자들이 개인정보 유출 및 신상털이 피해를 입어 집단소송을 제기했습니다. 부실한 정보 비공개 처리 및 AI를 통한 정보 확산이라는 명확한 책임 소재와 증거가 존재하며, 피해자들의 재트라우마 호소 등 피해의 심각성도 높아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>약 100명</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>위임의사 어떻게 확인하면 좋을까? …SKT '유심 유출' 집단소송 시작 [...</t>
+          <t>엡스타인 파일에 내 개인정보가? …피해자들, 美정부·구글 소송</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603269086i</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603280937188tn</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-26 13:02:34.923284+00:00</t>
+          <t>2026-03-28 12:30:30.674922+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A149" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>갑</t>
+          <t>우아한형제들</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>'을'의 사적 대화 무단 촬영 및 전송으로 인한 피해 발생. 상간자 소송은 종결됨.</t>
+          <t>경찰 수사 및 총책 구속</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>동료 '갑'이 '을'의 카카오톡 대화를 몰래 촬영하여 자신의 배우자에게 전송한 사건입니다. 이로 인해 '갑'은 이혼했고, '을'은 상간자 소송에서 1,500만 원의 손해배상금을 지급하며 법적 책임을 졌습니다. '을'은 상간 책임과는 별개로, 자신의 사적 대화가 무단으로 촬영 및 유포된 것에 대한 법적 대응을 고려할 수 있습니다.</t>
+          <t>배달의민족 외주 운영센터 직원이 고객 개인정보 약 1000건을 빼돌려 '보복 테러'에 악용한 사건의 총책이 구속되었습니다. 이들은 텔레그램으로 의뢰를 받아 피해자 주거지에 오물을 뿌리거나 낙서하는 등의 범행을 저질렀으며, 배달의민족 운영사 우아한형제들은 외주업체 관리 개선 및 재발 방지책 마련을 약속했습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>동료 '갑'이 '을'의 카카오톡 대화를 무단 촬영하여 유포한 행위는 개인정보 침해 및 명예훼손의 소지가 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 증거가 존재할 가능성이 높습니다(적합 조건 5). 그러나 상대방 '갑'의 자력이 불분명하고(적합 조건 2 불충분), 피해 규모가 크지 않으며 집단적 피해가 아니므로(적합 조건 3, 4 불충분) 투자 매력도가 제한적입니다.</t>
+          <t>배달의민족 운영사 우아한형제들은 대기업으로 자력이 충분하며(적합 조건 2), 외주업체 관리 부실에 대한 책임이 명확합니다(적합 조건 1). 약 1000건의 개인정보 유출 및 이를 이용한 보복 테러는 다수의 피해자를 발생시켜 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경찰 수사를 통해 총책이 구속되고 혐의를 인정한 만큼 증거 확보가 용이하며(적합 조건 5), 이미 경찰 수사 및 구속이라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>약 1000명</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>동료 카톡 몰래 찍어 배우자에 전송…'폭행'까지 불렀다</t>
+          <t>배달업체 개인정보 빼내 '보복 테러'한 총책 구속… 도망 염려</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/7EH9WIR4KZ14</t>
+          <t>https://www.mt.co.kr/society/2026/03/28/2026032815260568169</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-26 13:00:49.935882+00:00</t>
+          <t>2026-03-28 12:28:02.328871+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>우아한형제들</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 1차 변론기일 진행, 2차 변론기일 7월 9일 예정. 원고 위임 진정성 및 가입자 확인, 손해액 증명이 주요 쟁점.</t>
+          <t>경찰 수사 진행 중, 주범 구속, 배민 압수수색 및 재발 방지책 마련 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>SK텔레콤 유심 정보 유출 사태와 관련하여 이용자 9166명이 SKT를 상대로 1인당 50만원의 손해배상 집단소송을 제기했습니다. 서울중앙지법에서 1차 변론기일이 열렸으며, 원고의 위임 진정성 및 가입자 확인, 그리고 재산적/정신적 손해 증명 여부가 쟁점으로 논의되었습니다. 개인정보위는 이미 SKT에 역대 최대 과징금을 부과한 바 있습니다.</t>
+          <t>배달의민족 고객 상담 외주 업체에 위장 취업한 일당이 1천여 건 이상의 개인정보를 빼돌려 '사적 보복' 범죄에 악용했다. 주범이 구속되는 등 경찰 수사가 진행 중이며, 배민 운영사 우아한형제들은 재발 방지책 마련을 약속했다. 다수의 피해자가 발생했고, 대기업의 개인정보 관리 책임이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>SK텔레콤이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 9166명의 다수 피해자가 1인당 50만원의 손해배상을 청구하는 집단소송으로 피해 규모가 크고(적합 조건 3, 4), SKT의 개인정보 유출 통지 및 조치 의무 위반 등 책임이 명확하게 주장되고 있습니다(적합 조건 1). 또한, 개인정보위의 역대 최대 과징금 부과 등 이미 공적 절차가 진행되어 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>대기업(우아한형제들)의 개인정보 관리 부실로 인한 책임이 비교적 명확하며(적합 조건 1, 2), 1천여 건 이상의 개인정보 유출 및 사적 보복 피해가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되고 있으며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>1인당 50만원, 총 약 45.8억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>9166명</t>
+          <t>1천여명 이상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>SKT 유심 정보 유출 집단소송 본격화… 위임 진정성·가입자 확인 쟁점...</t>
+          <t>배민 개인정보 악용 ‘사적 보복’ 조직 30대 우두머리 구속</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326001087</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251542.html</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-26 13:00:18.709281+00:00</t>
+          <t>2026-03-28 12:27:41.416417+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>유명 배달 앱 운영사 및 외주업체</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>서울중앙지법 1차 변론기일 진행 중, 다음 변론기일 7월 9일 예정</t>
+          <t>경찰 수사 및 일당 체포, 추가 유출 정황 수사 확대</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>SK텔레콤 유심 정보 해킹 사태와 관련하여 소비자 9166명이 SK텔레콤을 상대로 1인당 50만원의 위자료를 요구하는 손해배상 청구 소송을 제기했다. 총 청구액은 약 46억원 규모이며, 서울중앙지법에서 1차 변론기일이 진행되었다. SK텔레콤 측은 원고들의 위임 의사 및 본인 확인에 이의를 제기하며 공방이 벌어졌다.</t>
+          <t>유명 배달 앱 외주업체에 위장 취업한 일당이 개인정보 555건을 빼돌려 '보복 대행 테러'를 저지른 사건. 경찰이 일당 4명을 체포하고 수사를 확대 중이며, 배달 앱 운영사는 외주업체와 계약 해지 및 재발 방지책 마련을 약속했습니다. 피해자들은 개인정보 유출 및 물리적, 정신적 피해를 입었으며, 유사 범죄가 여전히 성행 중입니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>SK텔레콤이라는 대기업을 상대로 9166명의 소비자가 유심 해킹으로 인한 손해배상을 청구하는 집단소송으로, 총 청구액이 약 46억원에 달해 피해 규모가 크다. 상대방 책임이 비교적 명확하고, 집단적 피해이며, 상대방의 자력이 충분하다는 적합 조건에 부합한다.</t>
+          <t>유명 배달 앱 외주업체에서 발생한 개인정보 유출 및 이를 이용한 보복 테러 사건으로, 상대방(유명 배달 앱 운영사)의 책임이 비교적 명확하고 자력이 충분합니다. 555건의 개인정보 유출과 수십 건의 보복 테러 피해는 집단적 피해에 해당하며, 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다. 피해자들의 정신적, 재산적 피해가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>약 46억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>9166명</t>
+          <t>개인정보 유출 555건, 보복 테러 피해 수십 건</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>'유심해킹' SKT 상대 소비자 9160여명 집단 손배소 시작</t>
+          <t>위장 취업해 ‘보복 대행 테러’…여전히 성업 중?</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260326_0003565692</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521279</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-26 12:59:32.045036+00:00</t>
+          <t>2026-03-28 12:26:32.980330+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
-      <c r="A152" s="2" t="inlineStr">
+      <c r="A152" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr"/>
+      <c r="D152" t="inlineStr"/>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>디지털 성범죄 예방 캠페인 진행 중</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>용인시가 수지구청역 일대에서 민관 합동 디지털 성범죄 근절 캠페인을 전개했습니다. 불법촬영 및 딥페이크 범죄의 위험성을 알리고, 공중화장실 불법카메라 탐지 점검 시연을 통해 시민들의 경각심을 높이는 데 중점을 두었습니다. 시는 향후 피해자 보호 및 지원 연계 등 디지털 성범죄 대응 사업을 확대할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 디지털 성범죄 사건이 아닌, 용인시의 디지털 성범죄 예방 캠페인에 대한 내용입니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>용인시, 민관 합동 디지털 성범죄 근절 켐폐인 가져</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808003</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:20:47.908023+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>우아한형제들</t>
+        </is>
+      </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>디지털 합성 영상물 피해 및 삭제 지원 미흡 문제 지속</t>
+          <t>경찰 수사 진행 중, 피의자 구속</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>기사는 얼굴 합성 영상물 등 디지털 성범죄 피해가 증가하고 있음에도 불구하고, 피해자들을 위한 삭제 지원 인력이 부족하여 고통이 가중되고 있는 현실을 보도합니다. 이는 피해자들이 콘텐츠 삭제에 어려움을 겪으며 장기간 고통받는 심각한 사회적 문제임을 보여줍니다.</t>
+          <t>보복 대행 범죄 일당이 배달의민족 외주업체 상담사로 위장 취업하여 약 1000건의 고객 개인정보를 빼돌려 범행에 사용한 사건. 경찰이 일당을 검거하고 수사를 확대하고 있으며, 배달의민족 운영사 우아한형제들은 외주업체 계약 해지 및 재발 방지책 마련을 약속했다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>기사는 디지털 합성 영상물로 인한 피해가 증가하고 있으나 삭제 지원 인력이 부족한 시스템적 문제를 지적합니다. 이는 집단적 피해(조건 3)의 가능성과 증거(합성 영상물, 조건 5)의 존재를 시사하지만, 특정 대기업이나 기관을 상대로 한 소송의 상대방 자력(조건 2)이 명확히 드러나지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>배달의민족 운영사 우아한형제들의 외주업체 관리 소홀로 인한 개인정보 유출 책임이 비교적 명확하며(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 약 1000건의 개인정보가 유출되어 집단적 피해 가능성이 높고(적합 조건 3, 4), 경찰 수사가 활발히 진행 중이어서 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1000명</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>[기획]  지워도 지워도 …피해 늘지만 삭제 인력 제자리</t>
+          <t>우리 집은 어떻게 알았지? …인분·오물 테러, 보복대행일당 배민 상담...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518685</t>
+          <t>https://view.asiae.co.kr/article/2026032814144077149</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-26 12:44:11.711770+00:00</t>
+          <t>2026-03-28 12:18:25.284134+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>우아한형제들</t>
+        </is>
+      </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 정부 4개 부처 협력하여 대응 방안 마련 중</t>
+          <t>경찰 수사 진행 중, 주범 및 공범 구속, 우아한형제들 재발 방지책 마련 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>SNS 사진을 무단으로 활용한 AI 딥페이크 불법 이미지가 다수 제작되어 피해자들이 큰 충격을 받고 있습니다. 경찰 조사를 통해 불법 제작 사실이 확인되었으며, 방송미디어통신위원회 등 4개 정부 부처가 AI 딥페이크 대응을 위해 협력하고 있습니다.</t>
+          <t>배달의민족 외주업체 상담사가 고객 개인정보 1000여건을 빼돌려 '보복 대행' 일당에게 제공, 실제 30여건의 보복 테러가 발생했습니다. 경찰은 주범 등 3명을 구속하고 추가 수사를 진행 중이며, 우아한형제들은 수사 협조 및 재발 방지책 마련을 약속했습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>경찰 조사 결과 불법 이미지 제작 사실이 확인되어 상대방 책임이 비교적 명확하고(적합 조건 1, 5), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이며, 경찰 조사 및 정부 부처 협력 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵다는 점이 투자 리스크로 작용합니다.</t>
+          <t>배달의민족을 운영하는 우아한형제들이 대기업으로 자력이 충분하며, 외주업체 관리 부실로 인한 개인정보 유출 및 보복 범죄에 대한 책임이 비교적 명확합니다. 개인정보 1000여건 유출, 실제 보복 테러 30건으로 집단적 피해가 발생했고, 경찰 수사가 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>개인정보 유출 1000여건, 실제 보복 테러 30건</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>AI 딥페이크 대응…정부 4개 부처 손잡는다</t>
+          <t>배달시켰더니 현관에 ‘인분’ 한가득…잡고보니 ‘배민 위장취업→보...</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518684</t>
+          <t>https://www.segye.com/newsView/20260328504366?OutUrl=naver</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-26 12:43:51.259194+00:00</t>
+          <t>2026-03-28 12:18:01.309924+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>다수 기업 및 공공기관 (SK텔레콤, KT, 롯데카드, 쿠팡, 예스24, SGI서울보증 등)</t>
+          <t>배달의민족</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>국회입법조사처 보고서 발표, 한국인터넷진흥원 침해사고 접수 및 분석</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>지난해 사이버 침해사고가 2383건으로 역대 최다를 기록했으며, SK텔레콤, KT, 롯데카드, 쿠팡 등 주요 기업과 공공 행정망에서 발생했습니다. 이들 사고는 첨단 해킹보다 기본적인 보안 관리 부실에서 비롯된 것으로 분석되었으며, 정보보호 문제가 국가 디지털 신뢰 기반을 위협하는 구조적 리스크로 확대되고 있습니다.</t>
+          <t>배달의민족에 위장 취업하여 고객 정보를 빼돌린 일당이 해당 정보를 이용해 고객들에게 보복 테러를 가한 혐의로 수사받고 있다. 이들은 피해자 주거지에 오물을 뿌리고 욕설을 적는 등의 행위를 수차례 반복했다. 현재 경찰 수사가 진행 중이며, 배민의 고객정보 관리 책임이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>국회입법조사처 보고서에 따르면 SK텔레콤, KT, 롯데카드, 쿠팡 등 대기업 및 공공기관에서 발생한 2383건의 사이버 침해사고는 관리 부실이 원인으로 지목되어 상대방 책임이 명확합니다. 다수의 기업과 기관이 연루되어 자력이 충분하며, 광범위한 피해로 집단적 피해 가능성이 높습니다. 한국인터넷진흥원에 접수된 기록과 국회입법조사처 보고서 등 객관적 증거 확보가 용이하며, 공적 절차가 진행 중입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (보복 테러 가해자 특정 및 배민의 고객정보 관리 책임), 상대방에게 자력이 충분함 (배민은 대기업), 증거가 있거나 확보 가능함 (수사 진행 중), 이미 공적 절차(소송 제외)가 진행 중임 (경찰 수사). 고객정보 유출로 인한 잠재적 피해자가 다수일 수 있어 집단적 피해 가능성도 있음.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>첨단 해킹보다 무서운 '관리 부실'…2383건 보안 사고가 남긴 뼈아픈 교...</t>
+          <t>배민 위장 취업해 고객정보 빼돌려 ‘보복 테러’</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260326_0003565871</t>
+          <t>https://www.naeil.com/news/read/583044?ref=naver</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-26 12:30:13.095687+00:00</t>
+          <t>2026-03-28 12:17:44.616205+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>정부</t>
+        </is>
+      </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>2025년 대규모 해킹 사태 및 개인정보 탈취형 악성앱 급증 분석</t>
+          <t>캘리포니아 북부 연방지법에 집단 소송 제기</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>AI 보안 기업 에버스핀이 2025년 악성앱 분석 리포트를 발행했다. 2025년 대기업·커머스 플랫폼 연쇄 해킹 사태로 유출된 개인정보가 정밀 피싱 범죄로 이어졌으며, 특히 개인정보 탈취형 악성앱이 53% 급증하며 주요 위협으로 떠올랐다. 기업의 정보보호 의무와 사이버범죄 방지의 중요성이 강조되었다.</t>
+          <t>엡스타인 사건 피해 생존자들이 정부의 신상 노출에 대해 집단 소송을 제기했습니다. 익명의 원고는 피해 생존자들을 대표하여 개인정보 삭제 및 손해배상을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>대기업·커머스 플랫폼의 개인정보 유출로 인한 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생했고(적합 조건 3), 금융 자산 피해 가능성이 커 피해 규모가 크며(적합 조건 4), 에버스핀 리포트라는 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>정부가 신상 노출이라는 명확한 책임 주체이며 (적합 조건 1), 상대방인 정부는 자력이 충분합니다 (적합 조건 2). 피해 생존자들을 대표하는 집단 소송이 제기되었고 (적합 조건 3), 이는 다수의 피해자를 포함합니다 (적합 조건 4). 정부의 신상 노출 행위 자체가 증거가 될 수 있습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>피해 생존자 다수</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>에버스핀, 2025년 악성앱 상세 분석 담은 리포트 발행</t>
+          <t>'성범죄' 엡스타인 사건 피해자의 분노… 정부가 신상 노출</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>beyondpost.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.beyondpost.co.kr/view.php?ud=20260326084906827946a9e4dd7f_30</t>
+          <t>https://www.hankyung.com/article/2026032825577</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-26 00:29:35.165456+00:00</t>
+          <t>2026-03-28 00:44:26.242949+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A157" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
-      <c r="D157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>미국 정부, 구글</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>법률 개정안 논의 및 마련 중</t>
+          <t>미국 캘리포니아 북부 연방지법에 집단 소송 제기</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>사이버범죄 및 침해사고 대응 강화를 위한 법률 개정안이 마련될 예정입니다. 이 개정안은 피해자에게 침해사고 발생 사실과 대응 방법을 안내하고, 피해 신고 및 접수 지원, 예방 교육 제공 등 구체적인 후속 조치를 가능하게 하여 디지털 취약계층 보호의 근거를 마련하는 것을 목표로 합니다.</t>
+          <t>제프리 엡스타인 사건 피해자들이 미 법무부의 부실한 개인정보 비식별 처리로 실명 등 신상정보가 유출되었다고 주장하며 미국 정부와 구글을 상대로 집단 소송을 제기했다. 구글의 AI 검색 기능이 유출된 개인정보를 재게시하고 링크까지 제공하여 피해를 확산시켰다는 비판이 제기되었다. 이번 소송은 온라인 플랫폼의 AI 생성물에 대한 통신품위법 230조 적용 한계를 규정하는 중요한 판례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>해당 기사는 사이버범죄 및 침해사고 피해자 보호를 위한 '법률 개정안' 마련에 대한 내용으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>미국 정부와 구글이라는 자력 있는 대형 기관/기업이 피고로 특정됨 (적합 조건 1, 2). 약 100명의 피해자를 대표하는 집단소송이 제기되었으며 (적합 조건 3), 개인정보 유출로 인한 심각한 정신적 피해가 발생하고 있음 (적합 조건 4). 정부의 허술한 개인정보 비식별 처리와 구글 AI 모드의 정보 재게시라는 명확한 증거가 존재함 (적합 조건 5). 또한, 통신품위법 230조의 AI 적용 범위에 대한 새로운 법적 쟁점을 포함하고 있어 투자 매력도가 높음.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 100명</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>사이버범죄·침해사고 대응 강화…디지털 취약계층 보호 근거 마련</t>
+          <t>“공개파일에 신상정보 노출”…엡스타인 피해자들, 미 정부·구글 상대...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205910</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520834&amp;ref=A</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-26 00:24:02.990582+00:00</t>
+          <t>2026-03-28 00:43:21.997756+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
+          <t>미국 법무부, 구글</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>캘리포니아주 북부연방법원에 소장 제출</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 성범죄 피해 생존자들이 트럼프 행정부(미 법무부)와 구글을 상대로 집단소송을 제기했다. 법무부가 공개한 엡스타인 파일에서 약 100명의 생존자 신원이 노출되었고, 구글의 AI 검색 기능이 이를 증폭시켜 2차 가해를 유발했다는 주장이다. 피해자들은 협박과 신체적 위협에 시달리며 트라우마를 겪고 있다고 호소하고 있다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(미 법무부의 비식별화 오류 인정 및 구글의 AI 기능 문제 제기), 상대방 자력이 충분하며(미국 법무부, 구글), 약 100명의 피해자가 집단소송을 제기하여 집단적 피해 규모가 크다. 또한, 법무부에 서한을 보내는 등 공적 절차가 선행되었고, 피해자들의 신체적 안전 위협 등 심각한 2차 피해가 발생하여 피해 규모가 크다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>약 100명</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>엡스타인 생존자들, 트럼프 정부·구글에 집단 소송…  신상 노출로 2차...</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260328000011</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:34:30.548694+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
           <t>xAI</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>해커 신원 확인을 위한 미국 법적 절차 진행 중</t>
+          <t>네덜란드 법원 판결 및 EU 집행위원회 조사 착수</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>넥슨의 인기 온라인 게임 '마비노기'가 해킹당해 넥슨이 피해를 입었습니다. 넥슨은 미국 컴캐스트를 상대로 해커의 신원 정보를 확보하기 위한 법적 절차를 진행 중이며, 신원 확인 후 손해배상 청구 소송 및 형사 고발 등 강경 대응에 나설 예정입니다.</t>
+          <t>엑스(X)의 AI 챗봇 '그록'이 동의 없는 성적 이미지 및 아동 성적 학대 콘텐츠 생성 논란으로 네덜란드 법원에서 제재를 받았다. 법원은 xAI에 하루 최대 1억 7천만원의 벌금과 서비스 차단을 명령했으며, EU 집행위원회도 관련 조사에 착수했다. 이번 판결은 플랫폼의 불법 콘텐츠 관리 책임 강화 흐름 속에서 AI 기업의 책임이 명확히 인정된 사례이다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>넥슨의 마비노기 해킹 사건으로, 해커의 책임은 명확하나(적합 조건 1) 궁극적인 상대방인 해커의 자력은 미상입니다. 기사는 넥슨이 피해자로서 해커를 상대로 소송을 준비하는 내용이며, 사용자 피해에 대한 구체적인 언급은 없습니다. 다만, 온라인 게임 해킹은 다수의 사용자에게 개인정보 유출이나 서비스 이용 피해를 야기할 가능성이 있어 집단적 피해(적합 조건 3)로 이어질 수 있으며, 넥슨이 해커 신원 확인을 위한 법적 절차를 진행 중이므로 증거 확보 및 관련 절차 진행(적합 조건 5, 6)이 기대됩니다.</t>
+          <t>상대방 책임이 네덜란드 법원 판결로 명확히 인정되었고(적합 조건 1), 대기업인 xAI가 상대방으로 자력이 충분하며(적합 조건 2), 법원 판결 및 EU 집행위 조사를 통해 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). AI 챗봇의 유해 콘텐츠 생성에 대한 기업의 책임이 명확히 인정된 사례로, 향후 피해자들의 손해배상 청구 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[Biz Law] 넥슨, 마비노기 '해킹' 당했다…범인 색출 위해 美 법적 절차</t>
+          <t>하루에 벌금만 1.7억 …AI 챗봇 그록 유럽서 철퇴 맞나</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713271</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05648166645387584</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-25 12:52:42.025529+00:00</t>
+          <t>2026-03-28 00:30:18.887289+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr"/>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>인플루언서 부모 및 소셜 미디어 플랫폼 (예: 인스타그램, 유튜브)</t>
+        </is>
+      </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>규제기관 조사 및 집단소송 준비 단계</t>
+          <t>캘리포니아 주 상원 프라이버시·디지털기술·소비자보호 위원회 법안 심의 예정</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>해킹 및 개인정보 유출 사고가 상시 리스크로 부상하며 대형 로펌들이 전담 조직을 강화하고 있다. 침해사고 발생 시 개인정보보호위원회 조사·제재, 수사기관 대응, 집단분쟁·소송, 위기 커뮤니케이션까지 복합적으로 발생하며, 로펌들은 예방부터 사고 직후 초동 및 분쟁까지 전주기 대응 서비스를 제공한다. SKT, KT, 쿠팡, 카카오페이 등 대형 기업들의 유출 사고 사례를 언급하며 규제 강화와 집단소송 가능성이 커지고 있음을 강조한다.</t>
+          <t>캘리포니아에서 인플루언서 부모가 올린 미성년 자녀의 소셜미디어 게시물을 성인이 된 당사자가 삭제 요청할 수 있도록 하는 법안(SB 1247)이 추진 중이다. 이 법안은 소셜미디어 플랫폼에 삭제 절차 마련을 의무화하고, 부모가 요청을 따르지 않을 경우 하루 3천 달러의 손해배상 민사 소송이 가능하도록 규정한다. 과거 인플루언서 부모에 의해 사생활이 노출되어 피해를 입은 이들이 법안 지지를 호소하며, 아동의 온라인 안전에 대한 사회적 논의가 확대되고 있다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>대기업 피고(통신사, 이커머스 기업 등)의 자력 충분, 개인정보 유출로 인한 다수 피해자 발생, 개인정보보호위원회 및 수사기관의 공적 절차 진행, 兆 단위 집단분쟁 및 소송 가능성 등 적합 조건 4개 이상 충족.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 인플루언서 부모의 자녀 사생활 침해 책임이 명확하며, 법안 통과 시 하루 3천 달러의 손해배상 규정으로 피해 규모가 커질 수 있습니다. 다수의 피해자가 존재하고, 소셜 미디어 게시물 자체가 증거가 됩니다. 현재 관련 법안이 입법 절차 진행 중이며, 소셜 미디어 플랫폼의 절차 미비 시 공동 책임 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>수천억 원 이상 (잠재적)</t>
+          <t>하루 3천 달러 (법안 통과 시)</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>수만 명 이상 (잠재적)</t>
+          <t>미성년자 다수</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>[Invest Law]'기업 해킹 피해' 로펌이 뛴다…전문가 영입에 화이트해커까...</t>
+          <t>캘리포니아주, '부모 SNS' 자녀 게시물 삭제 의무화 추진</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032410104614895</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=492302</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-25 12:48:36.027310+00:00</t>
+          <t>2026-03-28 00:29:41.311743+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
-      <c r="D161" t="inlineStr"/>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>집단소송제 도입 관련 정책 논의 진행 중</t>
+          <t>경찰 수사 및 검거 완료</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>정부 부처가 긴밀히 공조하여 개인정보 손해배상을 포함한 집단소송제 도입을 추진하고 있음을 설명하는 기사입니다. 이전 언론 보도와 달리 논의가 중단되지 않았음을 명확히 했습니다.</t>
+          <t>돈을 받고 남의 집 현관에 인분을 뿌리고 낙서를 하는 등 '보복 대행 테러'를 한 일당 4명이 검거되었습니다. 이들은 음식 배달 플랫폼 외주사에 위장 취업해 피해자들의 개인정보를 빼낸 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송제도 도입 추진이라는 정책 및 입법 논의에 대한 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 일당 검거 및 조사), 3(집단적 피해: 다수 피해자의 개인정보 유출), 5(증거 확보 가능: 수사 진행 중), 6(공적 절차 진행 중: 경찰 수사)에 해당하여 적합도가 높습니다. 다만, 피고의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>[사실은 이렇습니다] (보도설명) 부처간 긴밀한 공조 하에 집단소송제 ...</t>
+          <t>1부 오늘의 주요뉴스</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/briefing/actuallyView.do?newsId=148961450&amp;call_from=naver_news</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810890_37012.html</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-25 12:48:00.167318+00:00</t>
+          <t>2026-03-28 00:25:18.263128+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>류중일 전 며느리의 부친 (전 사돈)</t>
+          <t>배달의 민족</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>배달 플랫폼 개인정보 유출 확인</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>음식 배달 플랫폼 '배달의 민족'의 개인정보 유출로 피해자들의 주소가 노출되었고, 이를 이용한 '인분 테러' 등 사적 보복 사건이 발생했다. SBS 취재를 통해 유출 사실이 확인되었으며, 이는 플랫폼의 보안 책임과 직결되는 문제로 보인다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>배달의 민족은 국내 1위 배달 플랫폼으로 자력이 충분하며, 개인정보 유출이 피해자 주소 노출의 배경으로 지목되어 상대방 책임이 명확하다. 개인정보 유출은 다수의 피해자를 발생시킬 가능성이 높고, 언론 보도 및 플랫폼 내부 자료를 통해 유출 사실 입증이 가능할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>[단독] 인분 테러하며 '사적 보복'…정보 어디서 유출됐나 보니</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495466&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:24:34.294897+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>일당 4명</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K162" t="inlineStr">
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 일당 4명 검거</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>보복 테러 일당 4명이 배달업체 외주사에 위장 취업하여 피해자 개인정보를 알아낸 뒤 인분, 래커 등을 이용한 테러를 저지른 혐의로 경찰에 붙잡혔습니다. 이들은 피해자들의 개인정보를 불법적으로 취득하고 이를 범행에 활용한 것으로 조사되었습니다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 명확하고(일당 4명 검거), 경찰 수사를 통해 증거 확보가 용이하며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 피고가 개인들이므로 자력 부족 가능성이 높고, 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>인분·래커 '보복 대행 테러' 일당 4명 잡혔다…위장 취업은 왜?</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026032724047</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:20:34.423397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>배달의민족</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 압수수색 진행 중, 관련자 구속</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>텔레그램 의뢰를 받아 현관문 오물 테러를 저지른 일당이 경찰에 붙잡혔다. 이들은 배달의민족 외주사에 위장 취업하여 1천 건의 고객 개인정보를 불법 조회해 범행에 이용한 것으로 드러났다. 경찰은 배달앱 사무실을 압수수색하고 관련자들을 구속하는 등 수사를 확대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>배달의민족 외주사 직원이 1천 건의 고객 개인정보를 불법 유출한 사실이 경찰 수사 및 압수수색으로 명확히 드러났으며, 배달의민족은 대기업으로서 충분한 배상 능력이 있습니다. 최소 1천 명의 피해자가 발생하여 집단소송 가능성이 높고, 현재 경찰 수사가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>최소 1천 명</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>텔레그램 의뢰받고 현관문에 인분 테러...경찰, 정보 유출 '배달앱' 압수...</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603270081</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:19:41.452488+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>우아한형제들</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피의자 구속, 배달의민족 압수수색</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>배달의민족 외주 운영센터 상담원이 위장 취업하여 고객 개인정보 약 1000건을 빼돌리고 이를 악용해 오물 테러 등 보복 범행을 저지른 일당이 경찰에 붙잡혔습니다. 경찰은 배달의민족을 압수수색했으며, 우아한형제들 측은 외주업체와의 계약 해지 및 재발 방지책 마련을 약속했습니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>배달의민족 운영사인 우아한형제들은 대기업으로 자력이 충분하며, 외주업체 관리 소홀 및 개인정보 유출에 대한 책임이 비교적 명확합니다. 약 1000건의 개인정보가 유출되어 다수의 피해자가 발생할 가능성이 높고, 경찰 수사를 통해 객관적인 증거 확보가 용이합니다. 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>약 1000명</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>배민 외주 상담원 위장 취업…개인정보 빼돌려 '오물 보복' 테러</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/27/2026032721395125892</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:18:41.911431+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>우아한형제들</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 압수수색 진행 중, 일당 체포 및 구속</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>배달의민족 고객 상담 외주업체 직원들이 이용자 개인정보 1천여 건을 빼돌려 의뢰받은 사적 보복 범죄에 악용한 혐의로 경찰에 체포 및 구속되었습니다. 경찰은 배달의민족에 대한 압수수색을 진행했으며, 우아한형제들은 수사에 협조하고 재발 방지책을 마련하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>배달의민족 외주업체 직원이 1천여 건의 개인정보를 빼돌려 보복 범죄에 악용한 사건으로, 상대방(우아한형제들)의 자력이 충분하고, 1천여 명의 다수 피해자가 발생하여 집단소송 가능성이 높습니다. 경찰 수사 및 배달의민족 압수수색을 통해 증거가 확보되었으며, 공적 절차가 진행 중인 점이 소송금융 적합 조건에 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>1천여 명</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>배민에서 개인정보 빼돌려…오물 투척 등 ‘보복 대행’ 일당 체포</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251510.html</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:18:35.232574+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>배달의민족</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 일당 검거</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>배달업체 배달의민족의 고객 개인정보가 유출되어 보복 테러에 악용된 사건입니다. 경찰은 현관문 오물·낙서 테러를 실행한 일당을 검거하고 수사를 진행 중입니다. 배달의민족의 개인정보 관리 부실에 대한 책임 추궁 및 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>배달의민족이라는 대기업의 고객 정보 유출이 범행에 이용되어 상대방 책임이 명확하고 자력이 충분합니다. 경찰 수사를 통해 증거 확보가 용이하며, 이미 관련 절차(일당 검거)가 진행 중입니다. 개인정보 유출로 인한 다수 피해자 발생 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>현관문 오물·낙서 '보복 테러' 일당 검거…배달업체 개인정보 빼돌렸다</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L162" t="inlineStr">
-[...27 lines deleted...]
-      <c r="D163" t="inlineStr">
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6117004</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:16:05.894753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>xAI</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>네덜란드 법원 그록 사용 금지 및 벌금 부과 명령</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>엑스(X)의 AI 챗봇 '그록'이 동의 없는 성적 이미지 및 아동 성적 학대 콘텐츠를 생성하여 네덜란드 법원으로부터 사용 금지 및 하루 최대 1억 7천만원의 벌금 부과 명령을 받았습니다. 이번 소송은 네덜란드 비영리 단체가 제기했으며, EU의 디지털서비스법 시행 흐름 속에서 AI 기반 서비스 규제 강화의 일환으로 해석됩니다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>네덜란드 법원이 그록의 유해 이미지 생성에 대해 금지 명령 및 벌금을 부과하여 상대방(xAI)의 책임이 명확하며, 대기업인 xAI는 자력이 충분합니다. '피해자 지원 단체'가 소송을 제기한 점으로 미루어 다수의 피해자가 발생했을 가능성이 높고, 법원의 판결문과 AI 생성 이미지가 객관적 증거가 됩니다. 이미 법적 절차를 통해 책임이 인정되어 향후 피해자들의 손해배상 소송에 유리한 근거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>하루 1.7억 벌금  초강수…'그록'에 무슨 일이</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603270513&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:15:34.230875+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>xAI</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>네덜란드 법원 판결, EU 집행위원회 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>네덜란드 암스테르담 법원이 엑스(X)의 AI 챗봇 그록(Grok)에 대해 비동의 성적 이미지 및 아동 성 학대 콘텐츠 생성을 중단하지 않으면 하루 10만 유로의 벌금을 부과하고 엑스에서 차단할 것을 명령했습니다. 이번 소송은 네덜란드 비영리 단체가 제기했으며, EU의 디지털서비스법(DSA)에 따라 AI에 대한 유럽 규제 당국의 감독이 강화되는 가운데 나온 판결입니다. EU 집행위원회도 그록의 여성 및 아동 성적 이미지 생성 논란에 대해 조사에 착수했습니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>네덜란드 법원이 xAI의 챗봇 그록에 대해 비동의 성적 이미지 및 아동 성 학대 콘텐츠 생성을 금지하고 불이행 시 벌금을 부과하는 판결을 내렸습니다. 이는 상대방 책임이 명확하며(조건 1), X(옛 트위터)의 AI 스타트업인 xAI는 자력이 충분합니다(조건 2). 비동의 성적 이미지 및 아동 성 학대 콘텐츠의 특성상 잠재적 피해자가 다수일 수 있으며(조건 3), 피해의 심각성이 매우 높습니다(조건 4). 법원 판결 및 EU 집행위원회의 조사 등 객관적 증거가 존재하고(조건 5), EU 차원의 규제 강화 및 조사가 진행 중입니다(조건 6).</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>네덜란드  그록, 성적 이미지 중단 않으면 하루 1.7억 벌금</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260327162100098?input=1195m</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:13:16.626319+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>하나카드</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>하나카드의 최종 패소 판결 확정 (항소 취하)</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>하나카드가 고객정보 무단 제3자 제공에 대한 손해배상 소송에서 최종 패소한 것으로 확인되었습니다. 하나카드 측이 항소를 취하함에 따라 패소 판결이 확정되었으며, 이는 고객정보 유출 관련 소송에서 중요한 선례가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>하나카드의 고객정보 무단 제공에 대한 책임이 최종 패소로 명확히 인정되었고(적합 조건 1), 대기업인 하나카드는 충분한 자력을 가지고 있습니다(적합 조건 2). 고객정보 무단 제공 사건은 다수의 피해자를 발생시킬 가능성이 높으며(적합 조건 3), 이미 소송에서 승소한 판례가 있어 증거 확보 및 법리 구성이 용이합니다(적합 조건 5). 비록 특정 소송은 종결되었으나, 이 판결은 다른 피해자들의 추가 소송에 강력한 선례가 되어 소송금융 투자 기회를 높입니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>[단독] 하나카드, '고객정보 무단 제3자 제공 사건' 최종 패소</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>newswatch.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78800</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:00:52.486190+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>한국은행</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr"/>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>한국은행이 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실만 확인됨. 구체적인 사건 발생 시점이나 진행 단계는 기사에서 파악 불가.</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>한국은행이 지난해 역대 최대 순이익을 기록한 가운데, 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되었습니다. 이는 잠재적인 개인정보 관련 피해에 대비한 것으로 보이나, 구체적인 사건 내용이나 진행 상황은 기사에서 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>한국은행이 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되어, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 상당할 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 특정 사건의 책임 소재가 명확하지 않고(적합 조건 1 불충분), 집단적 피해 여부나 구체적인 증거, 진행 중인 공적 절차에 대한 정보가 부족합니다. 또한, 사건의 구체적인 진행 단계 파악이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>10억원</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>고환율에 한은 지난해 순이익 15조 돌파 '역대 최대'…세금만 16조 납부</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202603271514343273bbed569d68_1</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:51:28.360637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>한국은행</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
-[...499 lines deleted...]
-      <c r="A171" s="2" t="inlineStr">
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>개인정보보호 손해배상 목적의 임의적립금 편성</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>한국은행이 지난해 역대 최대 순이익을 기록하며 개인정보보호 손해배상 목적으로 10억 원의 임의적립금을 편성했습니다. 이는 개인정보 유출 등 관련 피해에 대한 배상을 준비하는 것으로, 한국은행의 책임 인정과 함께 잠재적 집단 피해 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>한국은행(공공기관)은 충분한 자력을 가진 상대방이며, 개인정보보호 손해배상 목적으로 10억 원을 적립하기로 결정하여 책임이 비교적 명확합니다. (적합 조건 1, 2, 5) 개인정보 유출 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고, 10억 원이라는 적립금 규모는 상당한 피해 규모를 시사합니다. (적합 조건 3, 4) 사건이 종결되었다는 명시적인 언급이 없어 소송금융 투자 기회가 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>10억 원</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>한은, 작년 순이익 15.3조 역대최대… 환율상승에 외환수익 확대</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026032713500114261</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:46:42.797674+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>입주민 B씨</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>상급심에서 위자료 지급 판결 유지</t>
+          <t>1차 변론기일 진행</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>아파트 관리과장 A씨의 대화를 불법으로 녹음하고 이를 소송 및 수사자료로 제출한 입주민 B씨에게 위자료를 지급하라는 판결이 상급심에서 유지되었다. 이는 불법 녹음 및 사생활 침해에 대한 법원의 판단을 재확인한 것으로, 개인 간의 분쟁에서 불법행위가 인정된 사례이다.</t>
+          <t>SK텔레콤의 유심해킹 피해자 9166명이 SK텔레콤을 상대로 손해배상 청구 소송을 제기했으며, 서울중앙지방법원에서 1차 변론기일이 진행되었습니다. 이는 대규모 집단소송으로, 피해자들은 유심해킹으로 인한 손해에 대해 배상을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 확보되어 있으나(적합 조건 5), 상대방이 개인 입주민으로 자력이 충분하다고 보기 어렵습니다. 또한, 피해 규모가 위자료 수준으로 크지 않고 집단적 피해가 아닌 개인 간의 분쟁이며, 이미 판결이 선고되어 유지된 사건으로 소송금융의 신규 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>대기업 피고(SK텔레콤)로 자력이 충분하며 (적합 조건 2), 9166명이라는 대규모 피해자가 집단소송을 제기하여 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 소송이 이미 시작되어 1차 변론기일이 진행되는 등 진행 단계가 명확합니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>9166명</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>불법 녹음 제출한 입주민…관리과장에 위자료 지급 판결 유지</t>
+          <t>‘유심해킹’ SKT 상대 집단소송 시작</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111453</t>
+          <t>https://www.naeil.com/news/read/582951?ref=naver</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:23.146940+00:00</t>
+          <t>2026-03-27 12:45:20.479685+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>xAI</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>한국과 미국에서 집단소송 진행 중</t>
+          <t>네덜란드 법원의 세계 최초 금지 명령</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>쿠팡에서 대량의 정보가 유출되어 범죄 악용 우려가 제기되고 있다. 이에 한국과 미국에서 피해자들을 중심으로 쿠팡을 상대로 집단소송이 진행 중이다. 기사는 쿠팡 측의 오만한 태도를 지적하고 있다.</t>
+          <t>네덜란드 법원이 xAI의 AI 챗봇 '그록'이 실제 인물의 이미지를 기반으로 '탈의 이미지'를 생성할 수 있다는 점을 문제 삼아 성적 이미지 제작 및 배포를 세계 최초로 금지하는 명령을 내렸습니다. 온라인 성적 학대 대응 단체와 피해자 지원 단체가 공동으로 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>대량의 정보 유출로 쿠팡의 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가집니다(적합 조건 2). 이미 한국과 미국에서 피해자들을 중심으로 집단소송이 진행 중이며(적합 조건 3), 대량의 정보 유출 자체가 객관적 증거가 됩니다(적합 조건 5).</t>
+          <t>상대방 책임이 xAI의 '그록'으로 명확하게 특정되고(적합 조건 1), xAI는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 온라인 성적 학대 대응 단체와 피해자 지원 단체가 공동으로 소송을 제기하여 집단적 피해 가능성이 높으며(적합 조건 3), 법원에서 금지 명령이 내려진 것은 증거가 확보되었음을 시사합니다(적합 조건 5). 이미 법원 절차가 진행 중이며(적합 조건 6), '세계 최초' 금지 명령이라는 점에서 사건의 중요성이 높습니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>[기자수첩] 민낯 드러낸 쿠팡, 소비자 앞에서 오만함부터 버려야</t>
+          <t>네덜란드 법원, xAI '그록'의 성적 이미지 제작·배포 세계 최초 금지 명...</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=252633</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208470</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-24 00:34:28.384799+00:00</t>
+          <t>2026-03-27 12:44:15.785857+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>롯데카드</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>개인정보 유출 관련 집단소송 진행 중</t>
+          <t>경찰 수사 및 윗선 검거</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>롯데카드의 약 297만 명 개인정보 유출 사태와 관련하여 12건의 청구 소송이 제기되었으며, 현재 9181명의 원고가 총 36억 7천만 원의 손해배상을 청구하고 있다. 금융당국은 롯데카드에 96억 원의 과징금을 부과한 바 있다.</t>
+          <t>정보를 빼내기 위한 위장 취업으로 양천구 A씨를 비롯해 경기 시흥 B씨 가족 등 다수의 피해자가 발생한 '테러' 사건. 경찰이 수사를 통해 결정적인 단서를 확보하고 대행 조직의 윗선을 검거하는 등 사건의 전모가 드러나고 있다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>롯데카드의 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 약 297만 명의 대규모 피해자가 발생했으며(적합 조건 3), 이미 9천여 명의 원고가 36억 원 규모의 소송을 제기하여 피해 규모가 크고(적합 조건 4), 96억 원의 과징금 부과 등 공적 절차가 진행되어 책임에 대한 객관적 증거가 확보된 상태입니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 명확하고(정보 탈취 목적 위장 취업), 경찰 수사를 통해 증거가 확보되었으며(결정적 단서 발견, 윗선 검거), 다수의 피해자가 발생한 집단적 피해 사건임. 공적 절차(경찰 수사)가 진행 중이므로 소송금융 투자 적합도가 높음. (적합 조건 1, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>36억7000만원 (현재 소송 청구액, 전체 피해 규모 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>약 297만명 (현재 소송 원고 9181명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>롯데카드, 96억 과징금이 끝일까…조달금리 오르고 소송전까지</t>
+          <t>[단독] 정보 빼내려 위장 취업…대행 조직 '윗선' 검거</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109340</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495325&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-23 13:06:28.761981+00:00</t>
+          <t>2026-03-27 12:36:55.098785+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
-      <c r="A176" s="3" t="inlineStr">
+      <c r="A176" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr"/>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 정책 포럼에서 피해자 보상 정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회는 지난해 4월 정책 포럼에서 개인정보 유출 피해자 보상을 위해, 이용자 피해 보상안에 따라 과징금을 감경하는 방안을 적극 검토하겠다고 밝혔다. 이는 실질적인 피해자 보상을 목표로 하며, 과징금이 정부 수입으로 잡히는 현행 방식에 대한 대안으로 논의되고 있다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 개인정보보호위원회의 정책 포럼 논의를 다루고 있으며, 특정 개인정보 유출 사건이나 소송 대상을 명확히 제시하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>[김재섭의 뒤집어보기] 1위 이동통신 사업자 SK텔레콤의 뒤늦은 고객 신...</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434219</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:21:59.976722+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...70 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>정보통신망법 및 개인정보 보호법 개정안 공포 및 시행 예정</t>
+          <t>신종 피싱 확산 및 금융감독원 인지</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>최근 통신사, 금융사, 플랫폼 기업의 대형 침해사고에 대응하여 정보통신망법과 개인정보 보호법이 개정되었습니다. 이번 개정으로 반복 침해사고에 대한 과징금 신설, 정부 조사 권한 확대, 과태료 상향, 그리고 개인정보 유출 시 전체 매출액의 최대 10%까지 과징금을 부과할 수 있는 특례가 도입되어 기업의 책임이 대폭 강화됩니다. 이는 향후 개인정보 유출 및 침해사고 관련 소송에서 피해자 측에 유리한 환경을 조성할 것으로 예상됩니다.</t>
+          <t>고객정보 유출 피해 보상을 빙자한 신종 피싱이 확산되고 있습니다. 피해자들은 일정 금액 이상의 채무를 코인 송금으로 탕감해준다는 내용의 메일을 받고 있으며, 금융감독원 관계자도 이러한 메일을 수신한 것으로 확인되었습니다. 이 피싱은 기존 침해사고 피해자들을 두 번 울리는 방식으로 작동하고 있습니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>정보통신망법 및 개인정보 보호법 개정으로 기업의 보안 관리 및 내부통제 의무가 강화되고, 반복적이거나 중대한 개인정보 유출 사고에 대해 매출액의 최대 10%까지 징벌적 과징금이 부과될 수 있게 되었습니다. 이는 대기업(통신사, 금융사, 플랫폼 기업)의 책임이 명확해지고, 잠재적 피해 규모가 매우 커지며, 정부의 직권 조사 권한 확대로 증거 확보가 용이해지는 등 소송금융 적합 조건(1, 2, 3, 4, 5, 6)을 다수 충족하는 환경을 조성합니다.</t>
+          <t>신종 피싱이 '확산'되고 있어 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), '일정 금액 이상의 채무 탕감'을 미끼로 하여 개별 피해액이 클 수 있으며(적합 조건 4), 금융감독원이 해당 피싱 사례를 인지하고 있어 공적 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 피싱 주체나 침해사고를 유발한 특정 기업이 명확히 제시되지 않아 소송 상대방 특정에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>[그게 뭔가요] 침해사고 책임 강화한 보안 규제, 쟁점은?</t>
+          <t>“침해사고 보상인 줄 알았는데”… 피해자 두 번 울리는 신종피싱 확산</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>byline.network</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://byline.network/?p=9004111222596148</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=301235</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-23 12:24:14.450977+00:00</t>
+          <t>2026-03-27 12:21:20.083754+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="4" t="inlineStr">
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>개인정보 유출 관련 집단소송 진행 중, 고용노동부 산재 은폐 의혹 기획감독 진행 중</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>쿠팡은 대규모 개인정보 유출 사고와 미흡한 초기 대응, 바뀐 로켓 배송 기준, 산재 은폐 의혹 등 다양한 이슈에 직면해 있습니다. 특히 개인정보 유출과 관련하여 소비자들의 집단소송이 진행 중이며, 고용노동부는 산재 은폐 의혹과 사망사고를 토대로 기획감독에 돌입했습니다. 이러한 상황에도 불구하고 쿠팡의 성장세는 멈추지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 대규모 개인정보 유출 사고와 산재 은폐 의혹으로 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(적합 조건 3, 4). 이미 소비자들의 집단소송이 진행 중이며(적합 조건 6), 고용노동부의 기획감독이 예정되어 있어 증거 확보에 유리합니다(적합 조건 5, 6). 상대방의 책임이 비교적 명확합니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>[영상] 쿠팡 개인정보 유출 사태에도 멈추지 않는 성장, 탈팡은 거품이...</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>huffingtonpost.kr</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>https://www.huffingtonpost.kr/article/256176</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:56:25.111857+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>대규모 개인정보 유출 및 사이버 공격 발생</t>
+          <t>개인정보 유출 사건의 일반적인 문제점 및 제도적 한계 논의</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>2025년 SK텔레콤, KT, 롯데카드 등 주요 기업에서 대규모 개인정보 유출 및 사이버 공격이 발생하여 수천만 명의 고객 정보가 유출되었다. AI 기반 해킹의 증가와 기업들의 보안 불감증, 낮은 보안 투자가 문제의 원인으로 지적된다. 전문가들은 징벌적 손해배상 현실화 등 제도 개선과 전사적 보안 인식 전환을 촉구하고 있다.</t>
+          <t>국회입법조사처는 작년 사이버 참사를 언급하며 개인정보 유출로 인한 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 분석했습니다. 이러한 구조는 기업이 보안 투자보다 사고 발생 부담을 낮게 느끼게 한다고 지적합니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>SK텔레콤, KT, 롯데카드 등 대기업 및 기간망 사업자가 피고로 특정되며 자력 충분. SKT 2300만명, 롯데카드 297만명 등 다수의 피해자가 발생하여 집단소송 가능성이 높고, 피해 규모가 매우 큼. 정보 유출 사실이 확인되어 증거 확보 가능성이 높음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>기사는 개인정보 유출 사건의 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 지적합니다. 이는 '피해 규모가 큼' 조건에 부합하지 않으며, 소송금융 투자로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액 (개별 피해 기준)</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>수천만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>계속되는 해킹 사건, AI 신무기 장착한 해커들[AI 시대, 다시 설계하는...</t>
+          <t>뚫린 게 아니라 비워줬다 … 국회입조처, 작년 사이버 참사로 '보안체...</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603180066</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56807</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-23 00:31:30.795223+00:00</t>
+          <t>2026-03-27 00:45:40.611680+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>마퀴스</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>금융정보 유출 사실 확인 및 피해 규모 집계 중</t>
+          <t>서울중앙지법에서 손해배상청구소송 첫 변론기일 진행 중. SKT가 개인정보 분쟁조정위원회 조정안을 불수용하여 소송으로 전환됨.</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>마퀴스 해킹으로 인해 67만 명의 금융정보가 유출되었으며, 이는 74개 은행의 공급망 공격 사례로 분석됩니다. 공개된 67만 명 수치는 중복 피해자를 제거한 정제된 수치입니다.</t>
+          <t>SK텔레콤의 유심 해킹으로 인한 개인정보 유출 사태에 대해 1만5900여 명의 피해자들이 SKT를 상대로 손해배상 청구 소송을 제기, 첫 변론기일이 진행되었습니다. SKT는 개인정보 분쟁조정위원회의 1인당 30만원 지급 조정안을 불수용했습니다. 재판부는 원고 본인 확인 및 손해배상 산정일 등 절차적 쟁점에 대한 정리를 요구했습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임 명확(마퀴스), 집단적 피해(67만 명), 피해 규모 큼(67만 명), 증거 확보 가능(유출 사실 공개). 67만 명의 대규모 금융정보 유출 사건으로, 특정 기업(마퀴스)의 책임이 명확하며 피해자 수가 매우 많아 집단소송 가능성이 높습니다.</t>
+          <t>SK텔레콤은 대기업으로 자력이 충분하며(적합 조건 2), 1만5900여 명의 다수 피해자가 발생하여 집단소송이 진행 중입니다(적합 조건 3, 4). SKT 스스로 유심 정보 유출을 인정한 바 있어 책임이 비교적 명확하고 증거 확보가 용이하며(적합 조건 1, 5), 이미 개인정보 분쟁조정위원회의 공적 절차가 진행된 바 있습니다(적합 조건 6). 현재 소송 진행 중으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 (총 약 47억 7천만원)</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>67만 명</t>
+          <t>1만5900명</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>마퀴스 해킹 여파…67만 명 금융정보 유출, 74개 은행 공급망 공격 사례</t>
+          <t>1만5900명, 실제 소송 당사자 맞나 확인필요 … SKT 유심해킹 손배소 시...</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205845</t>
+          <t>https://www.mt.co.kr/society/2026/03/27/2026032615403131119</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-23 00:23:04.026893+00:00</t>
+          <t>2026-03-27 00:33:47.933527+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A181" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr"/>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>유튜브 (구글)</t>
+        </is>
+      </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>디지털 피싱 및 딥페이크 범죄 증가 추세</t>
+          <t>이국종 병원장의 개인정보침해 신고 진행 중, 플랫폼 책임론 공론화 및 해외 판례 형성 중</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>AI 기술 발달로 딥페이크 등 디지털 피싱 범죄가 급증하며 피해자의 절망이 깊어지고 있습니다. 라바웨이브 김준엽 대표는 완벽한 방어보다 즉시 대응과 피해 최소화가 중요하며, 딥페이크 원천 예방 기술 개발의 필요성을 강조했습니다. 범죄의 대량화와 익명성으로 인해 개인의 주의력만으로는 막기 어려운 임계점을 넘었다는 분석입니다.</t>
+          <t>이국종 국군대전병원장을 사칭한 AI 딥페이크 영상이 유튜브에서 60만회 이상 조회되며 허위 의학 정보가 확산되고 있다. 이 병원장은 개인정보침해 신고 등 조치를 취했으며, 국내외에서 플랫폼의 딥페이크 및 허위 정보 확산 책임론이 커지고 있다. 특히 미국에서는 SNS 중독 관련 플랫폼 책임이 인정되는 판결이 나오면서 유튜브(구글)에 대한 법적 책임 추궁 가능성이 높아지고 있다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>해당 기사는 디지털 피싱 및 딥페이크 범죄의 심각성과 대응 기술을 다루고 있으나, 소송금융 투자에 필수적인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 범죄 주체가 익명이며, 이들을 특정하고 배상 능력을 확보하기 매우 어렵기 때문에 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(유튜브의 딥페이크 확산 방치 및 알고리즘 조장), 상대방에게 자력이 충분하며(구글), 집단적 피해(60만명 이상 잠재적 피해자)가 발생했다. 증거 확보가 용이하고(영상, 신고 내역), 이국종 병원장의 개인정보침해 신고 등 공적 절차가 진행 중이다. 해외에서 플랫폼 책임이 인정되는 판례가 나오고 있어 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (잠재적 건강 및 정신적 피해 상당)</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>60만명 이상 (조회수 기준)</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>개인도 안심하긴 이르다…진화하는 디지털 피싱 범죄[AI 시대, 다시 설계...</t>
+          <t>[단독]  이국종입니다  60만명 속았다…유튜브 AI딥페이크 쇼크</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603180061</t>
+          <t>https://www.joongang.co.kr/article/25415255</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-23 00:21:20.553780+00:00</t>
+          <t>2026-03-27 00:18:40.164351+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A182" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>서울시의 예방 홍보 및 피해자 개인정보 보호 조치 강화</t>
+          <t>손해배상 소송 1차 변론기일 진행 중, 집단소송 및 디스커버리 제도 도입 필요성 제기</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>불법 대리입금 피해자들이 상환 압박과 개인정보 유출 등 2차 피해를 겪고 있습니다. 서울시는 청소년 대상 예방 홍보를 강화하고 피해자 개인정보를 보호하여 2차 피해를 예방하려는 방침입니다. 이는 불법 대리입금 운영자들의 책임이 명확하고 공적 기관이 개입하고 있음을 보여줍니다.</t>
+          <t>SK텔레콤의 2300만여 명 고객정보 유출 사태와 관련하여 9166명의 소비자가 1인당 50만원의 위자료를 청구하는 손해배상 소송이 시작되었습니다. 재판의 핵심은 개인정보 유출로 인한 실제 손해 발생 여부와 손해액 산정이며, 핵심 증거가 피고에게 쏠려 있어 원고의 입증이 어렵다는 한계가 있습니다. 이에 따라 집단소송 및 디스커버리 제도 도입의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>불법 대리입금 운영자의 책임이 비교적 명확하며(적합 조건 1), 서울시가 예방 및 피해자 보호를 위한 공적 절차를 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고, 개별 피해 규모가 소액일 가능성이 있어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>SK텔레콤이라는 자력 있는 대기업이 피고이며, 2300만 명 이상의 대규모 개인정보 유출로 인한 집단적 피해가 발생하여 피해 규모가 매우 큽니다. 현재 9천여 명이 소송에 참여 중이며, 사건 발생 주체가 명확합니다. 다만, 손해 인과관계 및 증거 입증의 어려움이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 50만원 위자료 청구 (총액 미상)</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2300만여 명 (현재 9166명 소송 참여)</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>불법 대리입금, 해치가 지켜줄게 …서울시, 청소년 예방 홍보 강화</t>
+          <t>'SKT 해킹' 손해배상 소송 시작…'집단소송', '디스커버리제' 수면 위</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/seoul/6109405</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260326010008254</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:56.876258+00:00</t>
+          <t>2026-03-26 13:30:48.413632+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>1차 변론기일 진행 예정</t>
+          <t>SK텔레콤 유심 해킹 관련 집단 손해배상 소송 첫 변론기일 진행 중. 개인정보보호위원회 과징금 부과에 대한 SK텔레콤의 행정소송도 별개로 진행 중.</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심 정보 유출 사태와 관련하여 소비자 9166명이 1인당 50만원의 위자료를 청구하는 집단 손해배상 소송을 제기했습니다. 원고들은 유심 복제 위험, 범죄 악용 가능성, 금융 서비스 이용 제한 등 현실적 피해와 정신적 고통을 호소하고 있으며, 현재 1차 변론기일이 예정되어 있습니다.</t>
+          <t>SK텔레콤 유심 해킹으로 약 2324만건의 유심정보가 유출된 사건에 대해, 이용자 1만 5900명이 SK텔레콤을 상대로 1인당 50만원씩 총 79억 5550만원의 손해배상 청구 소송을 제기했다. 첫 변론기일에서는 원고 자격 및 피해 입증에 대한 공방이 있었으며, 재판부는 원고에게 손해 입증 책임을 강조했다. 한편, SK텔레콤은 개인정보보호위원회의 1300억원 과징금 부과에 대한 행정소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>SK텔레콤이라는 대기업이 피고(적합 조건 2)이며, 유심 정보 유출이라는 상대방의 책임이 비교적 명확합니다(적합 조건 1). 9166명의 대규모 피해자가 집단소송을 제기하여 집단적 피해(적합 조건 3)에 해당하며, 총 청구액이 약 45.8억 원에 달해 피해 규모가 큽니다(적합 조건 4). 이미 소송이 진행 중으로 사건의 구체성이 높습니다(적합 조건 6).</t>
+          <t>SK텔레콤의 유심 정보 유출로 인한 피해는 상대방 책임이 명확하며(조건 1), 대기업인 SK텔레콤은 충분한 자력을 갖추고 있다(조건 2). 약 2324만건의 유심 정보 유출과 1만 5900명의 공동소송 참여는 집단적 피해와 큰 피해 규모를 보여준다(조건 3, 4). 개인정보보호위원회의 과징금 부과 결정은 객관적 증거가 될 수 있으며(조건 5), 이미 공적 절차(과징금 부과)가 진행된 점도 적합하다(조건 6).</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>4,583,000,000원 (9166명 x 50만원)</t>
+          <t>1인당 50만원, 총 79억 5550만원</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>9166명</t>
+          <t>소송 참여자 1만 5900명 (유출 규모 약 2324만건)</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>내 유심 정보도 털렸나?  SKT 가입자 9천명 소송 시작, 다니엘 손배소[...</t>
+          <t>50만원씩 피해보상 … SKT 유심 해킹 공동소송 '원고 입증' 공방</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221151200303</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05746566645387256</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-22 12:40:52.034533+00:00</t>
+          <t>2026-03-26 13:20:25.067182+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>9000여 명의 공동소송 진행 중</t>
+          <t>손해배상 청구 소송 첫 변론 진행 중</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>SK텔레콤의 대규모 유심 해킹 사고로 인해 9166명의 사용자가 1인당 50만원씩 총 45억 원 규모의 손해배상 공동소송을 제기했습니다. SK텔레콤은 이미 개인정보보호위원회로부터 1348억 원의 역대 최고 규모 과징금을 부과받은 바 있습니다.</t>
+          <t>SK텔레콤 유심 정보 해킹 사태와 관련하여 소비자 9166명이 SK텔레콤을 상대로 1인당 50만원, 총 45억원 규모의 손해배상 청구 소송을 제기했다. 첫 변론기일에서 재판부는 원고의 본인 확인 및 손해 발생 여부에 대한 입증 책임을 강조했으며, 다음 변론기일은 7월 9일로 지정되었다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>SK텔레콤은 대기업으로 자력이 충분하며(적합 조건 2), 개인정보보호위원회로부터 1348억 원의 과징금을 부과받아 책임이 명확하고 객관적 증거가 존재합니다(적합 조건 1, 5, 6). 또한 9166명의 피해자가 참여하는 45억 원 규모의 집단적 피해 사건입니다(적합 조건 3, 4).</t>
+          <t>SK텔레콤은 대기업으로 배상 능력이 충분하며(상대방 자력 충분), 9166명의 대규모 소비자가 참여한 집단소송으로 피해 규모가 크다(집단적 피해, 피해 규모 큼). 유심 해킹 사태로 인한 SKT의 책임이 쟁점이며(상대방 책임 명확), 현재 소송이 진행 중이다. 다만, 재판부가 원고의 본인 확인 및 손해 입증을 강조하고 있어 이 부분이 주요 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>45억원</t>
+          <t>약 45억원</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>9166명</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>이번 주 尹 허위사실공표 재판 시작⋯‘430억’ 어도어 vs 다니엘 손해배...</t>
+          <t>SKT 유심 해킹 손배소 첫 변론…法 “원고들, 본인 확인·손해 입증해야...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2567775</t>
+          <t>https://www.etoday.co.kr/news/view/2569874</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-22 12:37:58.148161+00:00</t>
+          <t>2026-03-26 13:16:05.758962+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="3" t="inlineStr">
+      <c r="A185" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>1차 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>SK텔레콤의 유심 정보 유출 사태와 관련하여 소비자 9천 명이 제기한 대규모 손해배상 소송의 1차 변론이 서울중앙지방법원에서 진행되었습니다. 이번 소송에서는 유출된 정보로 인한 손해 입증과 SK텔레콤의 내부 자료 확보가 주요 쟁점이 될 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(유심 정보 유출), 상대방에게 자력이 충분하며(SK텔레콤 대기업), 집단적 피해(9천 명)와 피해 규모가 큼(다수 피해자). 현재 소송이 진행 중이며, 손해 입증과 내부 자료 확보가 주요 쟁점입니다.</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>9천 명</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>SKT 9천명 손배소 시작…손해 입증·내부자료 쟁점</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000300163?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:13:24.952591+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D185" t="inlineStr">
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E185" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A186" s="2" t="inlineStr">
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>손해배상 청구소송 첫 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>지난해 발생한 SK텔레콤 유심 해킹 사건과 관련하여 소비자 9000여명이 SK텔레콤을 상대로 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 법정에서는 원고들의 소송 위임 적법성과 SKT 가입자 여부가 쟁점으로 다뤄지고 있다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>대기업인 SK텔레콤을 상대로 9000여 명의 다수 피해자가 이미 손해배상 소송을 제기하여 집단적 피해 규모가 크다 (적합 조건 2, 3, 4). 다만, 원고들의 소송 위임 적법성 및 SKT 가입자 여부 등 소송 진행 과정에서 쟁점이 발생할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>9000여명</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>‘SKT 유심 해킹’ 9천명 손배소 시작…원고 중복·가입자 여부 공방</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/26/LQYNWK6ERNG7HPFOSOQM35SCAY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:06:29.226726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I186" t="inlineStr">
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 1차 변론기일 진행 중, 개보위 과징금 불복 행정소송 별도 진행 중</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>SK텔레콤 유심 정보 해킹 사태로 9100여명의 이용자들이 SK텔레콤을 상대로 제기한 손해배상 소송의 첫 변론이 진행되었다. 개인정보보호위원회는 SK텔레콤에 약 1347억원의 과징금을 부과하며 중대한 위반행위로 판단했으며, 원고 측은 징벌적 손해배상 청구도 검토 중이다. 재판부는 본인 확인 절차를 거쳐 손해 발생 여부 입증을 중심으로 본안 심리를 진행할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>SK텔레콤의 유심 해킹 사태는 개인정보보호위원회가 '중대한 위반행위'로 판단하고 약 1347억원의 과징금을 부과하여 상대방 책임이 명확합니다. SK텔레콤은 자력이 충분한 대기업이며, 9100명 이상의 다수 피해자가 집단소송을 제기하여 집단적 피해 및 큰 피해 규모에 해당합니다. 개보위의 조사 결과는 객관적 증거로 활용 가능하며, 이미 개보위의 행정처분 및 이에 대한 행정소송이 진행 중입니다. 현재 민사 소송이 진행 중으로 종결되지 않은 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>9100명 이상</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>'SKT 유심 해킹' 집단 손배소 첫 변론…'원고 확인' 놓고 공방</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603261628020534</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:04:01.795312+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr"/>
+      <c r="D188" t="inlineStr"/>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>법률 전문가의 정책 제안</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>고민성 변호사는 개인정보 유출 사건 발생 시 개인정보보호위원회가 조사 과정에서 확보한 증거와 전문성을 바탕으로 피해자를 대리해 손해배상 소송을 제기할 수 있어야 한다고 제안했습니다. 이는 정보 비대칭 문제를 해소하고 피해자 구제를 강화하기 위한 방안입니다. 본 기사는 특정 사건이 아닌 법률 전문가의 정책 제안을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보보호위원회가 집단소송의 원고가 될 수 있도록 법률을 개정해야 한다는 법률 전문가의 제안을 다루고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>고민성 변호사  개인정보보호위가 집단소송 원고가 될 수 있어야</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18819</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:03:03.304653+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>집단 손해배상 소송 첫 변론 진행</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>SK텔레콤의 유심(USIM) 정보 유출 사태와 관련하여 집단 손해배상 소송의 첫 변론이 서울중앙지방법원에서 열렸다. 재판부는 원고 측에 위임 의사 확인 방안에 대해 질의하며 소송 진행에 필요한 절차를 논의했다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>SK텔레콤은 대기업으로 자력이 충분하며 (적합 조건 2), 유심 정보 유출로 인한 집단 손해배상 소송이 진행 중이므로 다수의 피해자가 존재할 것으로 예상됩니다 (적합 조건 3, 4). 이미 소송이 시작되어 법적 절차가 진행 중인 점도 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J186" t="inlineStr">
-[...170 lines deleted...]
-      <c r="A189" s="3" t="inlineStr">
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>위임의사 어떻게 확인하면 좋을까? …SKT '유심 유출' 집단소송 시작 [...</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603269086i</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:02:34.923284+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D189" t="inlineStr">
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>갑</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E189" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>정부 합동조사단 발표 완료, 쿠팡의 이용권 지급. 추가적인 법적 조치(소송)는 아직 보도되지 않음.</t>
+          <t>'을'의 사적 대화 무단 촬영 및 전송으로 인한 피해 발생. 상간자 소송은 종결됨.</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태 이후, 쿠팡은 피해 고객에게 1인당 최대 5만원 상당의 구매 이용권을 지급하고 정부 합동조사단은 2차 피해가 없다고 발표했다. 이로 인해 쿠팡 이용자 수가 유출 사태 이전 수준으로 회복되었으나, 지급된 보상의 적정성 및 유출 자체로 인한 정신적 피해 등에 대한 추가적인 집단소송 가능성은 여전히 존재한다.</t>
+          <t>동료 '갑'이 '을'의 카카오톡 대화를 몰래 촬영하여 자신의 배우자에게 전송한 사건입니다. 이로 인해 '갑'은 이혼했고, '을'은 상간자 소송에서 1,500만 원의 손해배상금을 지급하며 법적 책임을 졌습니다. '을'은 상간 책임과는 별개로, 자신의 사적 대화가 무단으로 촬영 및 유포된 것에 대한 법적 대응을 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡), 2900만명에 가까운 이용자 정보 유출이라는 집단적 피해, 정부 합동조사단 발표 등 객관적 증거가 존재하여 적합 조건에 다수 해당합니다. 쿠팡이 지급한 5만원 상당의 구매 이용권이 충분한 보상인지, 정부의 '2차 피해 없음' 발표가 모든 손해를 포괄하는지 여부는 소송을 통해 다툴 여지가 충분하여 투자 가능성이 높습니다.</t>
+          <t>동료 '갑'이 '을'의 카카오톡 대화를 무단 촬영하여 유포한 행위는 개인정보 침해 및 명예훼손의 소지가 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 증거가 존재할 가능성이 높습니다(적합 조건 5). 그러나 상대방 '갑'의 자력이 불분명하고(적합 조건 2 불충분), 피해 규모가 크지 않으며 집단적 피해가 아니므로(적합 조건 3, 4 불충분) 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>2900만명에 가까운 이용자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>'탈팡족' 컴백...쿠팡 이용자 보니 '헉'</t>
+          <t>동료 카톡 몰래 찍어 배우자에 전송…'폭행'까지 불렀다</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603205164b</t>
+          <t>https://lawtalknews.co.kr/article/7EH9WIR4KZ14</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-21 00:16:40.718772+00:00</t>
+          <t>2026-03-26 13:00:49.935882+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>LG유플러스</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 개인정보보호위원회 과징금 처분 대기 중, 국회 토론회 개최</t>
+          <t>서울중앙지법에서 1차 변론기일 진행, 2차 변론기일 7월 9일 예정. 원고 위임 진정성 및 가입자 확인, 손해액 증명이 주요 쟁점.</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>LG유플러스가 이용자 개인정보 유출 사실을 인지하고도 수년간 고지하지 않고, 해킹 서버를 고의 폐기했다는 의혹이 제기되었다. 이는 지난해 공무집행 방해 수사에 이어 또다시 은폐 행위로 비판받고 있으며, 현재 경찰 수사가 진행 중이다. 개인정보보호법의 맹점과 기업의 은폐 행태에 대한 구조적 개선 필요성이 국회와 학계에서 논의되고 있다.</t>
+          <t>SK텔레콤 유심 정보 유출 사태와 관련하여 이용자 9166명이 SKT를 상대로 1인당 50만원의 손해배상 집단소송을 제기했습니다. 서울중앙지법에서 1차 변론기일이 열렸으며, 원고의 위임 진정성 및 가입자 확인, 그리고 재산적/정신적 손해 증명 여부가 쟁점으로 논의되었습니다. 개인정보위는 이미 SKT에 역대 최대 과징금을 부과한 바 있습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>LG유플러스의 개인정보 유출 및 고의 은폐 의혹은 상대방 책임이 명확하고(조건 1), 대기업인 LG유플러스는 충분한 자력을 가졌다(조건 2). 다수의 이용자가 피해를 입었으며(조건 3), 경찰 수사 및 국회 토론회 등 공적 절차가 진행 중이고(조건 6), 증거 확보 가능성이 높다(조건 5).</t>
+          <t>SK텔레콤이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 9166명의 다수 피해자가 1인당 50만원의 손해배상을 청구하는 집단소송으로 피해 규모가 크고(적합 조건 3, 4), SKT의 개인정보 유출 통지 및 조치 의무 위반 등 책임이 명확하게 주장되고 있습니다(적합 조건 1). 또한, 개인정보위의 역대 최대 과징금 부과 등 이미 공적 절차가 진행되어 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 50만원, 총 약 45.8억원</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>다수의 이용자</t>
+          <t>9166명</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>LG유플러스 개인정보 유출 관련 '서버 폐기'는 합리적 선택? 전문가들  ...</t>
+          <t>SKT 유심 정보 유출 집단소송 본격화… 위임 진정성·가입자 확인 쟁점...</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/250440</t>
+          <t>https://www.newspim.com/news/view/20260326001087</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-20 13:03:03.223657+00:00</t>
+          <t>2026-03-26 13:00:18.709281+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
-      <c r="A192" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E192" t="inlineStr"/>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>서울중앙지법 1차 변론기일 진행 중, 다음 변론기일 7월 9일 예정</t>
+        </is>
+      </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>개인정보 유출 문제 해결을 위해 기업 제재를 강화하고 무과실 책임을 부과하는 방안에 대한 논의가 진행 중입니다. 법무법인 세종의 안정호 변호사는 이러한 접근 방식이 실질적인 도움이 되는지에 대해 신중한 검토가 필요하다고 지적했습니다.</t>
+          <t>SK텔레콤 유심 정보 해킹 사태와 관련하여 소비자 9166명이 SK텔레콤을 상대로 1인당 50만원의 위자료를 요구하는 손해배상 청구 소송을 제기했다. 총 청구액은 약 46억원 규모이며, 서울중앙지법에서 1차 변론기일이 진행되었다. SK텔레콤 측은 원고들의 위임 의사 및 본인 확인에 이의를 제기하며 공방이 벌어졌다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 대응을 위한 기업 제재 강화 정책 방향에 대한 논의를 다루고 있습니다. 소송금융 투자에 필요한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 사건 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
+          <t>SK텔레콤이라는 대기업을 상대로 9166명의 소비자가 유심 해킹으로 인한 손해배상을 청구하는 집단소송으로, 총 청구액이 약 46억원에 달해 피해 규모가 크다. 상대방 책임이 비교적 명확하고, 집단적 피해이며, 상대방의 자력이 충분하다는 적합 조건에 부합한다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 46억원</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9166명</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>개인정보 유출 대응 위해 기업 제재 강화한다?…현실 미반영 '지적'</t>
+          <t>'유심해킹' SKT 상대 소비자 9160여명 집단 손배소 시작</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>epnc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.epnc.co.kr/news/articleView.html?idxno=330194</t>
+          <t>https://www.newsis.com/view/NISX20260326_0003565692</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-20 12:49:02.932176+00:00</t>
+          <t>2026-03-26 12:59:32.045036+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>참여연대가 쿠팡 이용자 1만 2천여 명을 대리하여 손해배상 청구 소송 제기</t>
+          <t>서울중앙지법에서 첫 변론기일 진행 중, SKT가 개인정보 분쟁조정위원회의 조정안을 불수용함</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>대구 참여연대가 개인정보 유출 피해를 본 쿠팡 이용자 1만 2천여 명을 대리해 쿠팡에 손해배상 청구 소송을 제기했습니다. 참여연대는 쿠팡이 기본적인 보안 시스템 없이 3천3백만 건 이상의 정보를 유출하고 책임을 축소 신고했다고 비판하며, 이용자 1인당 20만 원의 위자료를 청구했습니다.</t>
+          <t>SK텔레콤의 유심 해킹으로 인한 개인정보 유출 사태와 관련하여, SKT가 개인정보 분쟁조정위원회의 1인당 30만원 손해배상 조정안을 불수용했습니다. 이에 피해자 1만 5900여 명이 제기한 손해배상 청구 소송의 첫 변론기일이 진행되었으며, 재판부는 원고들의 본인 확인 및 손해배상 산정일 명확화 등을 요구했습니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(개인정보 유출), 상대방에게 자력이 충분하며(쿠팡), 집단적 피해(1만 2천여 명)와 큰 피해 규모(24억 원 추정)를 가지고 있습니다. 또한, 이미 소송이 제기되어 진행 단계가 명확합니다.</t>
+          <t>SKT의 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분하며(적합 조건 2), 1만 5천여 명의 다수 피해자가 집단소송을 제기하여 집단적 피해에 해당합니다(적합 조건 3). 피해 규모 또한 1인당 30만원 기준으로도 약 47.7억 원에 달해 큽니다(적합 조건 4). SKT가 유출 사실을 인정했고 개인정보 분쟁조정위원회의 조정안이 있었으므로 증거 확보 가능성이 높고(적합 조건 5), 이미 분쟁조정 절차가 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>24억 원 (1인당 20만 원 기준)</t>
+          <t>약 47.7억 원 (1인당 30만원 기준)</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>1만 2천여 명</t>
+          <t>15,900명</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>참여연대, 쿠팡 이용자 1만 2천 명 손해배상 소송</t>
+          <t>1만5900명, 실제 소송 당사자 맞나 확인필요 … SKT 유심해킹 손배소 시...</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513708&amp;ref=A</t>
+          <t>https://www.mt.co.kr/society/2026/03/26/2026032615403131119</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-20 12:45:27.851290+00:00</t>
+          <t>2026-03-26 12:59:25.843616+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
-      <c r="D194" t="inlineStr"/>
-      <c r="E194" t="inlineStr"/>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>디지털 합성 영상물 피해 및 삭제 지원 미흡 문제 지속</t>
+        </is>
+      </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>이 기사는 사이버 리스크의 일상화와 이에 대한 보험 산업의 대응 전략을 모색하는 세미나 내용을 다룹니다. 세미나에서는 대규모 개인정보 유출 사고를 언급하며 사이버 리스크를 '경제적 재난'으로 규정하고, 보험이 사회적 회복 인프라로서 역할을 해야 한다고 강조했습니다. 국내 사이버 보험 시장의 정체 원인을 진단하고 정부의 주도적인 역할과 협력 모델 구축의 필요성을 제언했습니다.</t>
+          <t>기사는 얼굴 합성 영상물 등 디지털 성범죄 피해가 증가하고 있음에도 불구하고, 피해자들을 위한 삭제 지원 인력이 부족하여 고통이 가중되고 있는 현실을 보도합니다. 이는 피해자들이 콘텐츠 삭제에 어려움을 겪으며 장기간 고통받는 심각한 사회적 문제임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사이버 공격이나 개인정보 유출 사건에 대한 보도가 아닌, 사이버 리스크와 사이버 보험 시장의 현황 및 과제를 논의하는 세미나 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 피고, 진행 중인 법적 절차가 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
+          <t>기사는 디지털 합성 영상물로 인한 피해가 증가하고 있으나 삭제 지원 인력이 부족한 시스템적 문제를 지적합니다. 이는 집단적 피해(조건 3)의 가능성과 증거(합성 영상물, 조건 5)의 존재를 시사하지만, 특정 대기업이나 기관을 상대로 한 소송의 상대방 자력(조건 2)이 명확히 드러나지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>[현장] “해킹은 피할 수 없다”…사이버 보험 생태계 구축 ‘골든타임...</t>
+          <t>[기획]  지워도 지워도 …피해 늘지만 삭제 인력 제자리</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>thevaluenews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197539</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518685</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-20 12:42:50.752466+00:00</t>
+          <t>2026-03-26 12:44:11.711770+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 공범 수사 진행 중</t>
+          <t>경찰 조사 진행 중, 정부 4개 부처 협력하여 대응 방안 마련 중</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>SNS를 통해 불특정 다수의 신상을 무차별 공개하고 게시물 삭제 대가로 금품을 갈취한 '주클럽' 운영자 김 모 씨가 구속 기소되었습니다. 김 씨는 명예훼손, 공갈, 협박, 성폭력처벌법 위반 등 혐의를 받으며 약 3800만원의 금품을 가로챈 것으로 알려졌습니다. 현재 검찰 수사 및 기소가 진행 중이며, 경찰은 추가 조력자 등 공범 가능성에 무게를 두고 수사 중입니다.</t>
+          <t>SNS 사진을 무단으로 활용한 AI 딥페이크 불법 이미지가 다수 제작되어 피해자들이 큰 충격을 받고 있습니다. 경찰 조사를 통해 불법 제작 사실이 확인되었으며, 방송미디어통신위원회 등 4개 정부 부처가 AI 딥페이크 대응을 위해 협력하고 있습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>운영자 김 씨가 신상털기, 금품갈취, 협박 등 혐의로 구속 기소되어 상대방 책임이 명확하고(적합 조건 1), 불특정 다수의 피해자가 발생했으며(적합 조건 3), 검찰 수사 및 기소로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에 명시된 금품 갈취액이 소송금융 투자에 충분히 크지 않을 수 있어(부적합 조건) 'Medium'으로 판단합니다.</t>
+          <t>경찰 조사 결과 불법 이미지 제작 사실이 확인되어 상대방 책임이 비교적 명확하고(적합 조건 1, 5), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이며, 경찰 조사 및 정부 부처 협력 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>약 3800만원 (금품 갈취), 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>무차별 신상털기→금품갈취 '주클럽' 운영자, 검찰 구속 기소</t>
+          <t>AI 딥페이크 대응…정부 4개 부처 손잡는다</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/20/2026032019573732628</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518684</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-20 12:31:58.941809+00:00</t>
+          <t>2026-03-26 12:43:51.259194+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>LG유플러스</t>
+          <t>다수 기업 및 공공기관 (SK텔레콤, KT, 롯데카드, 쿠팡, 예스24, SGI서울보증 등)</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 시민사회 단체 문제 제기, LG유플러스 유심 무상 교체 예정</t>
+          <t>국회입법조사처 보고서 발표, 한국인터넷진흥원 침해사고 접수 및 분석</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>LG유플러스의 가입자 식별번호(IMSI) 설계 결함으로 인해 사용자의 전화번호가 노출되어 특정 가입자 식별 및 위치 추적에 악용될 수 있다는 논란이 확산되고 있다. 국회와 시민사회는 LG유플러스의 늑장 대응을 비판하며 신규 가입 유치 금지 및 실질적 보상을 요구하고 있다. LG유플러스는 4월 13일부터 유심 무상 교체를 진행할 예정이다.</t>
+          <t>지난해 사이버 침해사고가 2383건으로 역대 최다를 기록했으며, SK텔레콤, KT, 롯데카드, 쿠팡 등 주요 기업과 공공 행정망에서 발생했습니다. 이들 사고는 첨단 해킹보다 기본적인 보안 관리 부실에서 비롯된 것으로 분석되었으며, 정보보호 문제가 국가 디지털 신뢰 기반을 위협하는 구조적 리스크로 확대되고 있습니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>LG유플러스의 가입자 식별번호 설계 결함은 25년간 지속되었으며, 기업의 늑장 대응이 명확히 지적됨 (상대방 책임 명확). 대기업인 LG유플러스는 충분한 자력을 가짐 (상대방 자력 충분). 모든 LG유플러스 가입자가 잠재적 피해자이며 (집단적 피해), 국회 토론회 등 공적 절차가 진행 중임 (공적 절차 진행 중).</t>
+          <t>국회입법조사처 보고서에 따르면 SK텔레콤, KT, 롯데카드, 쿠팡 등 대기업 및 공공기관에서 발생한 2383건의 사이버 침해사고는 관리 부실이 원인으로 지목되어 상대방 책임이 명확합니다. 다수의 기업과 기관이 연루되어 자력이 충분하며, 광범위한 피해로 집단적 피해 가능성이 높습니다. 한국인터넷진흥원에 접수된 기록과 국회입법조사처 보고서 등 객관적 증거 확보가 용이하며, 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>LG유플러스 가입자 전체 (수백만 명 추정)</t>
+          <t>수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>이해민 “LGU+ 가입자식별번호 허점, 4월 13일 유심 교체 전 신규가입 막...</t>
+          <t>첨단 해킹보다 무서운 '관리 부실'…2383건 보안 사고가 남긴 뼈아픈 교...</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02558406645385288</t>
+          <t>https://www.newsis.com/view/NISX20260326_0003565871</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-20 00:44:29.072536+00:00</t>
+          <t>2026-03-26 12:30:13.095687+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 과징금 취소 소송 예정, 피해자 공동소송 진행 중</t>
+          <t>2025년 대규모 해킹 사태 및 개인정보 탈취형 악성앱 급증 분석</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>SK텔레콤은 개인정보 유출 사고로 개인정보보호위원회로부터 1347억 원의 과징금을 부과받았으며, 이에 대한 취소 소송을 앞두고 있습니다. 피해자들은 한국소비자단체연합과 함께 공동소송을 진행 중이며, SK텔레콤은 분쟁조정위원회의 손해배상 조정안을 거부하고 있습니다. SK텔레콤은 고객 신뢰 회복 노력을 강조하고 있으나, 실질적인 보상과는 거리가 멀다는 비판을 받고 있습니다.</t>
+          <t>AI 보안 기업 에버스핀이 2025년 악성앱 분석 리포트를 발행했다. 2025년 대기업·커머스 플랫폼 연쇄 해킹 사태로 유출된 개인정보가 정밀 피싱 범죄로 이어졌으며, 특히 개인정보 탈취형 악성앱이 53% 급증하며 주요 위협으로 떠올랐다. 기업의 정보보호 의무와 사이버범죄 방지의 중요성이 강조되었다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>SK텔레콤의 개인정보 유출 책임이 개인정보보호위원회 과징금 부과로 명확하며, 상대방(SK텔레콤)의 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송이 진행 중이며, 개인정보보호위원회 과징금 부과 및 분쟁조정위원회 조정안 거부 등 공적 절차가 이미 진행되었습니다. 피해 규모는 개별 피해자 기준으로는 작을 수 있으나, 전체 피해자 수에 따라 총액은 커질 가능성이 높습니다.</t>
+          <t>대기업·커머스 플랫폼의 개인정보 유출로 인한 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생했고(적합 조건 3), 금융 자산 피해 가능성이 커 피해 규모가 크며(적합 조건 4), 에버스핀 리포트라는 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>SK텔레콤 대표 정재헌의 이율배반 : 해킹 보상 늦어지는데 '고객 신뢰' ...</t>
+          <t>에버스핀, 2025년 악성앱 상세 분석 담은 리포트 발행</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>beyondpost.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/250389</t>
+          <t>http://www.beyondpost.co.kr/view.php?ud=20260326084906827946a9e4dd7f_30</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-20 00:36:13.960949+00:00</t>
+          <t>2026-03-26 00:29:35.165456+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
-      <c r="A198" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A198" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C198" t="inlineStr"/>
+      <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
-          <t>대구참여연대가 1만 2천여 명을 대리하여 쿠팡을 상대로 손해배상 청구 소송 제기</t>
+          <t>법률 개정안 논의 및 마련 중</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>대구참여연대가 쿠팡의 대규모 개인정보 유출 피해를 본 이용자 1만 2천여 명을 대리하여 쿠팡 주식회사를 상대로 손해배상 청구 소송을 제기했습니다. 참여연대는 쿠팡이 개인정보 보호 책임을 소홀히 했다고 규탄하며, 1인당 20만 원의 위자료를 청구했습니다.</t>
+          <t>사이버범죄 및 침해사고 대응 강화를 위한 법률 개정안이 마련될 예정입니다. 이 개정안은 피해자에게 침해사고 발생 사실과 대응 방법을 안내하고, 피해 신고 및 접수 지원, 예방 교육 제공 등 구체적인 후속 조치를 가능하게 하여 디지털 취약계층 보호의 근거를 마련하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대방인 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 1만 2천여 명의 다수 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 총 청구액이 24억 원에 달해 피해 규모가 큽니다(적합 조건 4). 이미 소송이 제기되어 진행 중인 사건입니다.</t>
+          <t>해당 기사는 사이버범죄 및 침해사고 피해자 보호를 위한 '법률 개정안' 마련에 대한 내용으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>24억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>1만 2천여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>대구참여연대, 쿠팡 개인정보 피해 1만2천여 명 손배소 제기</t>
+          <t>사이버범죄·침해사고 대응 강화…디지털 취약계층 보호 근거 마련</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260319143308AE07409&amp;id=204582</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205910</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-20 00:35:16.535439+00:00</t>
+          <t>2026-03-26 00:24:02.990582+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>KT, LGU+, 쿠팡</t>
+          <t>xAI</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>미국 볼티모어 시 당국이 소송 제기</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>xAI의 AI 서비스 '그록'이 이용자 동의 없이 딥페이크를 생성 및 확산했다는 논란이 확산되고 있다. 미국 볼티모어 시 당국이 xAI를 상대로 소송을 제기했으며, 이는 AI 기술 오용과 플랫폼 책임 범위를 다루는 중요한 소송이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>xAI '그록' 서비스가 딥페이크 논란의 주체로 특정되어 상대방 책임이 명확하며(적합 조건 1), xAI는 일론 머스크가 설립한 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). '딥페이크 논란 확산'이라는 점에서 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 이미 미국 볼티모어 시 당국이 소송을 제기하여 진행 단계가 명확합니다. AI 기술 오용에 대한 중요한 선례가 될 수 있어 소송금융 투자 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>xAI '그록' 딥페이크 논란 확산…미국서 소송 제기되며 규제 압박 고조</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>bizwnews.com</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=130840</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:12:31.578413+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr"/>
+      <c r="D200" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E199" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A200" s="2" t="inlineStr">
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>해커 신원 확인을 위한 미국 법적 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>넥슨의 인기 온라인 게임 '마비노기'가 해킹당해 넥슨이 피해를 입었습니다. 넥슨은 미국 컴캐스트를 상대로 해커의 신원 정보를 확보하기 위한 법적 절차를 진행 중이며, 신원 확인 후 손해배상 청구 소송 및 형사 고발 등 강경 대응에 나설 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>넥슨의 마비노기 해킹 사건으로, 해커의 책임은 명확하나(적합 조건 1) 궁극적인 상대방인 해커의 자력은 미상입니다. 기사는 넥슨이 피해자로서 해커를 상대로 소송을 준비하는 내용이며, 사용자 피해에 대한 구체적인 언급은 없습니다. 다만, 온라인 게임 해킹은 다수의 사용자에게 개인정보 유출이나 서비스 이용 피해를 야기할 가능성이 있어 집단적 피해(적합 조건 3)로 이어질 수 있으며, 넥슨이 해커 신원 확인을 위한 법적 절차를 진행 중이므로 증거 확보 및 관련 절차 진행(적합 조건 5, 6)이 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>[Biz Law] 넥슨, 마비노기 '해킹' 당했다…범인 색출 위해 美 법적 절차</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713271</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:52:42.025529+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B200" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C201" t="inlineStr"/>
-      <c r="D201" t="inlineStr"/>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 해킹 사고 은폐 방지 제도 개선 논의 중</t>
+          <t>규제기관 조사 및 집단소송 준비 단계</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>국회에서 대규모 해킹 사고 발생 시 기업의 고의적 은폐를 막기 위한 증거보존 책임 강화 방안이 논의되었다. KT, LG유플러스, 쿠팡 등 주요 기업의 개인정보 유출 사고에서 은폐 의혹이 제기되었으며, 현행법상 과태료가 낮아 기업이 은폐를 선택할 유인이 크다는 지적이 나왔다. 이에 따라 증거인멸에 대한 강력한 제재와 경영진의 보안 책임 강화 등 제도 개선이 촉구되었다.</t>
+          <t>해킹 및 개인정보 유출 사고가 상시 리스크로 부상하며 대형 로펌들이 전담 조직을 강화하고 있다. 침해사고 발생 시 개인정보보호위원회 조사·제재, 수사기관 대응, 집단분쟁·소송, 위기 커뮤니케이션까지 복합적으로 발생하며, 로펌들은 예방부터 사고 직후 초동 및 분쟁까지 전주기 대응 서비스를 제공한다. SKT, KT, 쿠팡, 카카오페이 등 대형 기업들의 유출 사고 사례를 언급하며 규제 강화와 집단소송 가능성이 커지고 있음을 강조한다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>기사 자체는 특정 사건에 대한 소송금융 투자 기회를 직접적으로 제시하지 않고, 해킹 사고 은폐 방지를 위한 제도 개선 논의를 다루고 있다. 그러나 KT, LG유플러스, 쿠팡 등 대기업의 개인정보 유출 사고가 언급되며, 이들 기업은 자력이 충분하고(적합 조건 2) 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)를 야기할 수 있는 사건들이다. 현재는 증거 확보의 어려움과 공적 절차 진행 여부가 불분명하다.</t>
+          <t>대기업 피고(통신사, 이커머스 기업 등)의 자력 충분, 개인정보 유출로 인한 다수 피해자 발생, 개인정보보호위원회 및 수사기관의 공적 절차 진행, 兆 단위 집단분쟁 및 소송 가능성 등 적합 조건 4개 이상 충족.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 (잠재적)</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상 (잠재적)</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>국회, 해킹 사고 은폐 막기 위한 증거보존 책임 강화 논의 이뤄져</t>
+          <t>[Invest Law]'기업 해킹 피해' 로펌이 뛴다…전문가 영입에 화이트해커까...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65603</t>
+          <t>https://view.asiae.co.kr/article/2026032410104614895</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-20 00:17:40.141927+00:00</t>
+          <t>2026-03-25 12:48:36.027310+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C202" t="inlineStr"/>
+      <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
-          <t>캘리포니아 주 법안에 대한 법적 다툼 진행 중</t>
+          <t>집단소송제 도입 관련 정책 논의 진행 중</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>넷초이스가 캘리포니아 주의 SNS 연령 확인 강화 법안에 대해 소송을 제기하며 법적 다툼이 이어지고 있습니다. 반대 측은 이 법안이 개인정보 침해와 익명 표현 위축으로 이어질 수 있다고 주장합니다. 현재 법적 공방이 진행 중입니다.</t>
+          <t>정부 부처가 긴밀히 공조하여 개인정보 손해배상을 포함한 집단소송제 도입을 추진하고 있음을 설명하는 기사입니다. 이전 언론 보도와 달리 논의가 중단되지 않았음을 명확히 했습니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>이 사건은 캘리포니아 주 법안의 적법성을 다투는 소송으로, 특정 주체의 명확한 불법행위로 인한 직접적인 금전적 피해를 배상받으려는 목적의 소송으로 보기 어렵습니다. 상대방(캘리포니아 주)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자의 핵심인 대규모 금전적 회수 가능성이 기사 내용만으로는 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송제도 도입 추진이라는 정책 및 입법 논의에 대한 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>“아빠가 구글직원인데 유튜브 못봐요”…SNS 막겠단 캘리포니아</t>
+          <t>[사실은 이렇습니다] (보도설명) 부처간 긴밀한 공조 하에 집단소송제 ...</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11992890</t>
+          <t>https://www.korea.kr/briefing/actuallyView.do?newsId=148961450&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-19 13:13:56.026658+00:00</t>
+          <t>2026-03-25 12:48:00.167318+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>KT, LGU+, 쿠팡</t>
+          <t>류중일 전 며느리의 부친 (전 사돈)</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 징벌적 손해배상 및 집단소송제 도입 논의, 정부의 제도 개선 검토</t>
+          <t>전 사돈에 대한 형사 재판 진행 중 (징역 1년 구형)</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>국회에서 '해킹 은폐 제로' 토론회가 열려 KT, LGU+, 쿠팡 등 주요 기업들의 해킹 및 개인정보 유출 사고 증거 은폐 사례를 지적했다. 현행 제도가 기업의 은폐를 유도하는 기형적 구조임을 비판하며, 징벌적 손해배상, 디스커버리 제도, 집단소송제 도입 등 강력한 입법 필요성이 제기되었다. 정부 또한 로그 기록 장기 보관 의무화 등 제도 개선을 검토하겠다고 밝혔다.</t>
+          <t>류중일 전 감독의 아들 부부 신혼집에 전 사돈이 몰래카메라를 설치한 사건으로, 전 사돈은 현재 형사 재판을 통해 징역 1년이 구형된 상태입니다. 이 사건은 개인의 사생활 침해 및 정신적 피해를 야기했으며, 형사 절차를 통해 상대방의 책임이 명확히 밝혀지고 있습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>KT, LGU+, 쿠팡 등 대기업들이 대규모 개인정보 유출 사고 후 증거를 은폐한 정황이 국회 토론회에서 지적되어 상대방 책임이 명확하고 자력이 충분합니다. 또한 대규모 해킹으로 인한 집단적 피해가 발생했으며, 징벌적 손해배상 및 집단소송제 도입 논의가 활발히 진행 중이므로 잠재적 피해 규모가 큽니다. 국회 및 정부 차원에서 제도 개선 논의가 활발히 진행 중인 점도 적합도를 높입니다.</t>
+          <t>상대방 책임이 명확하고(전 사돈의 몰카 설치), 상대방에게 자력이 충분하며(재력가 부친), 이미 형사 재판이 진행 중으로 증거 확보가 용이합니다. 다만, 집단적 피해가 아니며 피해 규모 산정이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명 (류중일 아들 부부)</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>이해민 의원  해킹 증거 은폐가 이익이 되는 기형 구조 고칠 것”</t>
+          <t>불륜 공방하자 류중일 아들 부부 집에 몰카 설치, 전 사돈에 징역 1년 구...</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260319194233</t>
+          <t>https://www.news1.kr/society/general-society/6112777</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-19 13:11:59.184675+00:00</t>
+          <t>2026-03-25 00:48:07.548124+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A204" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 관련 법 개정 논의 및 추진 중</t>
+          <t>개인정보보호법상 단체소송에 손해배상 청구권 포함 논의 (부처 간 이견으로 잠정 중단)</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>통신·플랫폼 기업들의 해킹 사고 증거 은폐 논란이 제기되며, 현행 제도가 기업의 은폐를 유도한다는 지적이 나왔습니다. KT, LG U+, 쿠팡 등은 개인정보 유출 사고 후 서버 기록 미보전으로 정부 조사 방해 혐의로 경찰 수사를 받고 있습니다. 국회에서는 고의적 해킹 은폐 구조 개선을 위한 토론회가 열렸으며, 관련 법 개정이 추진되고 있습니다.</t>
+          <t>개인정보보호위원회는 대규모 개인정보 유출 피해 구제를 위해 단체소송 대상에 손해배상을 추가하는 법 개정을 추진했으나, 법무부가 광범위한 집단소송법 도입을 주장하며 반대하여 논의가 잠정 중단되었다. 이에 개인정보위는 범정부 차원의 집단소송제 도입에 보조를 맞추기로 했다. 현재는 기업의 손해배상 책임을 강화하는 개인정보보호법 2차 개정에 속도를 낼 방침이다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>대기업(KT, LG U+, 쿠팡)이 피고로 특정되며 자력이 충분하고, 대형 해킹사고로 인한 집단적 피해 가능성이 높습니다. 현재 경찰 수사가 진행 중이며, 기업의 증거 은폐 혐의가 명확히 제기되고 있어 상대방 책임이 비교적 명확합니다. (적합 조건 1, 2, 3, 5, 6)</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 소송금융 투자 기회를 다루는 것이 아니라, 개인정보보호법상 단체소송에 손해배상 청구권을 포함하려는 입법 논의가 부처 간 이견으로 잠정 중단된 상황을 보도하고 있습니다. 따라서 소송금융 투자를 위한 특정 피고, 명확한 책임, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>‘해킹 은폐’ 개선 토론회 “밝히면 존폐 위기, 숨기는게 이익…제도 ...</t>
+          <t>부처 엇박자에…단체소송에 ‘개인정보 손배’ 포함 논의 올스톱</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/it/1250170.html</t>
+          <t>https://www.sedaily.com/article/20023646?ref=naver</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-19 12:59:30.547268+00:00</t>
+          <t>2026-03-25 00:40:22.031005+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
-      <c r="E205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
-          <t>개인정보 유출 기업에 대한 처벌을 대폭 강화한 개인정보보호법 개정안이 오는 9월 시행되며, 추가적인 2차 개정안도 추진 중입니다. 산업계는 과도한 징벌적 조항이 기업 활동을 위협한다고 우려하는 반면, 개인정보보호위원회는 피해자 보호를 위해 책임 소재를 명확히 해야 한다는 입장입니다. 이 기사는 특정 사건이 아닌 법률 및 정책 동향에 대한 세미나 내용을 다루고 있습니다.</t>
+          <t>동국대학교 임규철 교수가 'AI 시대에 있어 개인정보 보호와 활용의 균형'이라는 제목의 저서를 출간했다. 이 책은 개인정보의 가치, 침해 시 손해배상 판례, 가명·익명 정보의 차이 등 개인정보 관련 다양한 법적 쟁점들을 다루고 있다. 본 기사는 특정 사건 발생이 아닌 학술 서적 출판 소식이다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 동향과 관련 규제 강화에 대한 산업계와 정부의 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모, 증거 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 임규철 동국대 교수의 저서 출판 소식을 알리는 내용으로, 개인정보 보호 및 활용에 대한 법률적, 학술적 논의를 다루고 있습니다. 특정 개인정보 침해 사건이나 피해자가 발생한 실제 사례를 보도하는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>발의 사흘 만에 통과된 개보법 개정안…조만간 더 센 규제 온다</t>
+          <t>임규철 동국대 교수, 'AI 시대에 있어 개인정보 보호와 활용의 균형' 출...</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260319025149292</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=681531</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-19 12:59:11.490788+00:00</t>
+          <t>2026-03-25 00:34:52.283897+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
-      <c r="A206" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A206" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
-      <c r="D206" t="inlineStr"/>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>정보보안 정책 및 제도 도입 검토 논의</t>
+          <t>증거 확보 및 법적 조치 검토 단계</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>뉴스톱 포럼에서 정보보안 전략이 논의되었으며, 주요 내용으로는 정보 유출 손해배상에 미국식 집단소송제도 도입 검토, AI 기반 사이버 위협 대응 시스템 전환, 사이버범죄 특별사법경찰 권한 부여 등이 포함되었습니다.</t>
+          <t>AI로 합성된 아동의 사진이 유포되는 사건에 대한 대응 가이드라인 기사입니다. 피해자가 미성년자일 경우 아청법이 적용되어 가해자에게 중형이 선고될 수 있으며, 발견 즉시 증거 확보가 중요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>기사는 정보보안 전략 및 정책 논의에 대한 내용으로, 실제 발생한 사건이나 구체적인 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
+          <t>AI 합성 아동 이미지 유포는 아청법 적용 가능성이 높아 가해자의 책임이 명확하며(적합 조건 1), 발견 즉시 증거 확보가 가능하고(적합 조건 5), 형사 절차 진행 가능성(적합 조건 6)이 높습니다. 그러나 가해자가 개인일 가능성이 높아 자력 부족이 우려되며, 피해 규모의 금전적 산정이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>정보보안 전략 논의 장 열려...뉴스톱, 포럼 성료</t>
+          <t>﻿우리 아이 사진이 AI로 합성됐다면, 지금 당장 해야 할 3가지</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43922</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18790</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-19 12:57:11.421266+00:00</t>
+          <t>2026-03-25 00:25:17.298699+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>서울동부지법에 손해배상청구 소송 제기</t>
+          <t>방송미디어통신위원회와 경찰이 위치추적기 악용 문제에 대한 대응책을 모색 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>대구참여연대가 쿠팡의 개인정보 유출 피해를 입은 대구·경북 이용자 1만 2598명을 모집하여 서울동부지법에 손해배상청구 소송을 제기했다. 1인당 20만 원의 위자료를 청구하며, 쿠팡의 개인정보 보호 책임 소홀을 강력히 규탄하고 법적 책임을 묻겠다는 입장이다.</t>
+          <t>위치추적기가 스토킹 범죄에 악용되는 사례가 끊이지 않고 있으며, 심지어 살인 사건에도 사용되었습니다. KBS 취재 결과 판매업체들은 불법 사용 가능성을 인지하고도 쉽게 제품을 판매하는 것으로 드러났습니다. 주무 부처인 방송미디어통신위원회는 경찰과 함께 대응책을 모색하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)의 자력이 충분하며(적합 조건 2), 1만 2천여 명의 다수 피해자가 발생하여 집단소송의 요건을 충족한다(적합 조건 3). 개인정보 유출이라는 명확한 책임 소재(적합 조건 1)와 총 25억 원 이상의 상당한 피해 규모(적합 조건 4), 그리고 유출 사실 자체가 증거로 활용될 수 있어(적합 조건 5) 소송금융 투자에 매우 적합하다.</t>
+          <t>KBS 취재를 통해 판매업체들이 위치추적기의 불법 사용 가능성을 인지하고도 판매하는 정황이 포착되어 증거 확보 가능성이 높습니다. 또한 방송미디어통신위원회와 경찰이 대응책을 모색 중으로 공적 절차가 진행되고 있으며, 위치추적기 악용 스토킹 범죄가 끊이지 않아 집단적 피해 발생 가능성이 있습니다. 다만, 개별 판매업체의 직접적인 법적 책임 입증 및 자력 확인이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>1인당 20만 원, 총 25억 1960만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>1만 2598명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>대구참여연대, 쿠팡 집단소송 1만 2000여 명 손해배상 청구</t>
+          <t>[현장K] ‘묻지마 구매’ 위치추적기…불법 스토킹에도 “안 걸리면 그...</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2304173.htm</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517407&amp;ref=A</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-19 12:56:42.590898+00:00</t>
+          <t>2026-03-25 00:20:09.446504+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
-      <c r="A208" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr"/>
-      <c r="D208" t="inlineStr"/>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>류중일 사돈</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 논의 중</t>
+          <t>검찰 수사 및 기소 진행 중</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>개인정보 유출 사고 발생 시 기업의 고의·과실 여부와 관계없이 손해배상 책임을 지우는 '무과실 책임' 도입을 골자로 하는 개인정보보호법 개정안에 대해 법조계와 산업계가 우려를 표하고 있다. 이들은 과도한 책임 부과로 기업 부담이 급증할 수 있으며, 해외 사례와도 맞지 않다고 주장한다. 현재는 특정 사건이 아닌 법률 개정 논의 단계이다.</t>
+          <t>류중일 전 감독의 사돈이 이혼 소송 중이던 전 며느리의 신혼집에 몰래카메라를 설치한 혐의로 검찰 수사를 받고 있다. 이 사건은 2024년 5월 14일 발생했으며, 검찰 공소장을 통해 범행 사실이 드러났다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
+          <t>상대방(전 사돈)의 책임이 몰카 설치로 명확하며(적합 조건 1), 검찰 수사 및 공소장 확인으로 객관적 증거가 존재하고 공적 절차가 진행 중임(적합 조건 5, 6). 다만 집단적 피해가 아니며(적합 조건 3), 상대방의 자력이나 피해 규모가 명확하지 않아 투자 매력이 낮음(적합 조건 2, 4).</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>최선 다해도 해킹되면 기업 책임? …법조계  헌법 과실책임 원칙 훼손...</t>
+          <t>전 며느리 고3 제자와 여러 차례 호텔가 …몰카 설치한 류중일 사돈, 1...</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260319_0003555853</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16015309</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-19 12:54:08.080034+00:00</t>
+          <t>2026-03-24 13:25:54.570877+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
-      <c r="E209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>개인정보 미래포럼에서 최경진 가천대 교수가 개인정보 보호 정책이 사전예방 중심으로 전환된 이후에도 개념 재정립, 활용 기준 보완, 다수 사업자 데이터 처리 책임 기준 마련 등 추가 과제가 산재해 있다고 제언했습니다. 특히 손해배상 등 권리 구제 수단이 제대로 작동하도록 제도를 보완해야 한다고 강조했습니다.</t>
+          <t>동국대학교가 'AI 시대에 있어 개인정보의 보호와 활용의 균형'이라는 신간 도서를 출간했다. 이 책은 개인정보의 가치, 침해 시 손해배상 판례, 가명정보와 익명정보의 차이 등 개인정보 관련 다양한 주제를 다루고 있다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 침해 사건이나 피해 발생을 다루는 것이 아니라, 개인정보 보호 정책의 중장기적 개선 과제와 방향에 대한 논의를 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 존재하지 않아 적합도가 매우 낮습니다.</t>
+          <t>해당 기사는 동국대학교의 신간 도서 출간 소식으로, 특정 법적 분쟁이나 사건에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>“개인정보 보호, '사전예방' 전환 끝 아냐…추가 과제도 산재”</t>
+          <t>동국대, 신간 'AI 시대에 있어 개인정보의 보호와 활용의 균형' 출간</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260319000217</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=655974</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:29.025839+00:00</t>
+          <t>2026-03-24 13:07:26.886279+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A210" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C210" t="inlineStr"/>
+      <c r="D210" t="inlineStr"/>
+      <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>대기업의 개인정보 유출 사고가 잇따라 발생함에 따라, 사이버 보험을 통한 사회적 회복탄력성 강화 방안을 논의하는 세미나가 개최되었습니다. 전문가들은 징벌적 손해배상만으로는 피해 예방 및 회복이 어렵다고 지적하며, 사이버 보험 시장 인프라 강화, 데이터 공유, 중소기업 대상 상품 개발 및 지원 정책의 필요성을 강조했습니다.</t>
+          <t>제공된 기사 내용은 개인정보의 의미와 범위, 손해배상 판례의 중요 흐름, 개인정보자기결정권 제한의 한계, 가명정보와 익명정보의 차이, 대화 내용의 비밀 녹음 등 개인정보 관련 법률 개념에 대한 논의를 다루고 있습니다. 특정 사건이나 피해 발생에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>대기업(롯데카드, 쿠팡, SKT 등)의 개인정보 유출 사고는 상대방 책임이 명확하고(조건 1) 자력이 충분하며(조건 2), 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(조건 3, 4). 또한, 이러한 사고들은 공적 기록이나 언론 보도를 통해 증거 확보가 용이합니다(조건 5).</t>
+          <t>제공된 기사 내용은 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 관련 법률 개념 및 판례 흐름에 대한 학술적 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>“개인정보 새는 시대…체감할 수 있는 ‘쉬운 사이버보험’으로 사회...</t>
+          <t>[교육   NOW] 서울사이버대-경기도가정밖청소년지원센터 업무협약 등</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04775686645384960</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703274</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:08.000631+00:00</t>
+          <t>2026-03-24 13:06:02.752456+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
-      <c r="E211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
-          <t>개인정보 유출 시 기업의 과징금 상향 및 무과실 책임 도입을 골자로 하는 개인정보보호법 개정안이 추진 중이다. 이에 대해 산학계는 기업의 부담 증가와 사업 위축을 우려하며 반대 입장을 표명하고 있으나, 개인정보위는 피해자 보호를 위해 제도 강화가 필요하다는 입장이다. 현재 국회 법안 소위 일정을 논의 중이다.</t>
+          <t>해당 기사는 삼육대학교의 한국어·한국문화 프로그램 초청 소식을 다루는 제목과 달리, 본문은 개인정보의 가치, 손해배상 판례, 개인정보자기결정권, 가명/익명 정보의 차이 등 개인정보 관련 일반적인 주제들을 나열하고 있습니다. 특정 사건이나 피해 사실에 대한 보도는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 논의 및 무과실 책임 도입 추진에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건(1~6번)에 해당하지 않습니다.</t>
+          <t>기사는 개인정보 관련 일반적인 주제들을 나열하고 있을 뿐, 특정 사건이나 피해 사실을 보도하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>개인정보 유출 시 기업이 '과실 없음 인증' 추진…산학계 우려</t>
+          <t>[POP!대학가] 삼육대, 뉴욕 사립학교 초청 '한국어·한국문화 프로그램...</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04749446645384960</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=116107</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-19 12:52:43.800226+00:00</t>
+          <t>2026-03-24 12:58:20.130689+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>SKT, KT, LGU+, 쿠팡 등</t>
+          <t>SK텔레콤, 쿠팡, 업비트 등 다수 대기업 및 공공기관</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 징벌적 손해배상 및 집단소송제 도입 논의 중</t>
+          <t>대규모 개인정보 유출 사고 발생 및 지속적인 위협 분석 중</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>국회에서 '해킹 은폐 제로' 토론회가 열려 기업들이 해킹 사실을 은폐하는 현행 법 구조의 문제점을 지적했습니다. SKT, KT, LGU+, 쿠팡 등 주요 기업들의 대규모 해킹 및 개인정보 유출 사고 사례를 들며, 증거 인멸을 막고 피해자 구제를 강화하기 위한 징벌적 손해배상 및 집단소송제 도입의 필요성이 논의되었습니다. 정부도 로그 기록 장기 보관 의무화 등 제도 개선을 검토하겠다고 밝혔습니다.</t>
+          <t>2025년 한국은 '해킹의 해'로 기록될 만큼 중소기업부터 대기업, 공공기관까지 전방위적인 해킹 공격을 받았습니다. SK텔레콤 2,300만명, 쿠팡 3,300만건 이상의 개인정보 유출 등 대규모 사고가 발생했으며, 한국의 높은 디지털 인프라와 데이터 집중 구조가 공격자들에게 매력적인 표적이 되고 있습니다. 전문가들은 미흡한 사고 대응과 사이버 복원력 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)으로 SKT, KT, LGU+, 쿠팡 등 주요 기업들이 해킹 은폐 및 증거 인멸을 시도한 사실이 언급되었습니다. 적합 조건 2(상대방 자력 충분)로 이들은 대기업 및 상장회사로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해) 및 4(피해 규모 큼)로 '대규모 해킹 및 개인정보 유출 사고'는 다수의 피해자를 발생시키며 집단소송 시 총 피해액이 클 수 있습니다. 적합 조건 6(공적 절차 진행 중)으로 국회 토론회가 개최되어 징벌적 손해배상 및 집단소송제 도입 등 입법 논의가 활발히 진행 중입니다. 부적합 조건은 해당 사항이 없습니다.</t>
+          <t>SK텔레콤, 쿠팡 등 대기업 및 공공기관에서 대규모 개인정보 유출 사고가 발생하여 상대방의 책임이 명확하고 자력이 충분합니다. SKT 2,300만명, 쿠팡 3,300만건 이상의 정보 유출로 집단적 피해 규모가 매우 크며, 기사 내용과 전문가 분석을 통해 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>수천만 명</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>해킹 숨기면 과태료, 밝히면 기업위기...규제 구조 바꿔야</t>
+          <t>지구상 최고 인프라의 역설 … 해킹 타깃된 한국</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04742886645384960</t>
+          <t>https://www.mk.co.kr/article/11996929</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-19 12:52:36.065767+00:00</t>
+          <t>2026-03-24 12:52:00.806358+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
-      <c r="E213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr">
         <is>
-          <t>기업들이 데이터 유출 사고 발생 시 무과실책임 도입과 매출액의 10%에 달하는 과징금 부과 가능성에 대해 우려를 표하고 있습니다. 업계는 이러한 규제가 사이버 공격 현황을 이해하지 못한 과도한 규제이며 정보 주체 보호의 실효성에도 의문을 제기하고 있습니다. 관련 논의가 서울 광화문에서 진행되었습니다.</t>
+          <t>이 기사는 드라마의 한 장면을 묘사하며, 채화영이 이강혁을 통해 경비원이 영상 유출의 범인이 아님을 알고 진홍주를 의심하는 내용입니다. 염산월이라는 인물도 등장하여 대화를 나눕니다. 이는 실제 사건이 아닌 가상의 이야기로 판단됩니다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 데이터 유출 사건이나 피해자를 다루는 것이 아니라, 데이터 유출 시 기업의 무과실책임 도입 및 과징금 부과 등 관련 법규 개정 논의에 대한 업계의 우려를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 드라마의 줄거리를 묘사하고 있으며, 실제 사건이 아닌 가상의 인물과 상황에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 아니므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>기업들 덜덜 떠는 '매출 10% 과징금'…업계  정보 주체 보호 실효성 의문...</t>
+          <t>'첫 번째 남자' 오현경, 김선혜에  영상 유포, 너희 짓인 것 알아  분노</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623040/?sc=Naver</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774348019517241006</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-19 12:51:50.663505+00:00</t>
+          <t>2026-03-24 12:38:20.490067+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr"/>
-      <c r="D214" t="inlineStr"/>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>입주민 B씨</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>징벌적 손해배상 및 집단소송제 도입 관련 입법 논의 중</t>
+          <t>상급심에서 위자료 지급 판결 유지</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>이 기사는 해킹 등 개인정보 유출 사건 발생 시 기업의 은폐를 막기 위해 징벌적 손해배상, 디스커버리 제도, 집단소송제 도입이 필요하다는 과방위 이해민 의원의 주장을 다룹니다. 토론회 전문가들 역시 현행 솜방망이 처벌을 비판하며 강력한 입법의 필요성에 공감했습니다.</t>
+          <t>아파트 관리과장 A씨의 대화를 불법으로 녹음하고 이를 소송 및 수사자료로 제출한 입주민 B씨에게 위자료를 지급하라는 판결이 상급심에서 유지되었다. 이는 불법 녹음 및 사생활 침해에 대한 법원의 판단을 재확인한 것으로, 개인 간의 분쟁에서 불법행위가 인정된 사례이다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 징벌적 손해배상 및 집단소송제 도입의 필요성에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 확보되어 있으나(적합 조건 5), 상대방이 개인 입주민으로 자력이 충분하다고 보기 어렵습니다. 또한, 피해 규모가 위자료 수준으로 크지 않고 집단적 피해가 아닌 개인 간의 분쟁이며, 이미 판결이 선고되어 유지된 사건으로 소송금융의 신규 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>해킹 당하면 은폐가 낫다?…과방위 이해민  징벌적 손배 필요</t>
+          <t>불법 녹음 제출한 입주민…관리과장에 위자료 지급 판결 유지</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298621?division=NAVER</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111453</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-19 12:51:26.809574+00:00</t>
+          <t>2026-03-24 00:48:23.146940+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr"/>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 시행 예정</t>
+          <t>한국과 미국에서 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 시행을 앞두고 산업계와 정부 간 이해관계가 엇갈리고 있습니다. 개정안은 CEO 책임 강화, 징벌적 과징금 부과, 무과실책임 도입을 골자로 하며, 산업계는 과도한 규제라 우려하는 반면 개인정보보호위원회는 기업의 책임 강화를 강조합니다. 이 법안은 향후 개인정보 유출 사건의 법적 책임과 피해 규모에 중대한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>쿠팡에서 대량의 정보가 유출되어 범죄 악용 우려가 제기되고 있다. 이에 한국과 미국에서 피해자들을 중심으로 쿠팡을 상대로 집단소송이 진행 중이다. 기사는 쿠팡 측의 오만한 태도를 지적하고 있다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>새로운 개인정보보호법 개정안은 CEO 책임 강화, 징벌적 과징금 부과(매출액 10%까지), 무과실책임 도입을 통해 기업의 개인정보 유출에 대한 책임을 명확히 하고 피해 규모를 크게 확대합니다. 이는 '상대방 책임 명확', '피해 규모 큼', '집단적 피해' 조건에 부합하여 향후 발생할 개인정보 유출 사건의 소송금융 적합도를 높일 것입니다.</t>
+          <t>대량의 정보 유출로 쿠팡의 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가집니다(적합 조건 2). 이미 한국과 미국에서 피해자들을 중심으로 집단소송이 진행 중이며(적합 조건 3), 대량의 정보 유출 자체가 객관적 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>범죄자 아닌 기업 옥죄는 법  vs  유출 기업 더 이상 피해자만은 아냐...</t>
+          <t>[기자수첩] 민낯 드러낸 쿠팡, 소비자 앞에서 오만함부터 버려야</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/tech/2026/03/19/2026031915294375588</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=252633</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-19 12:50:39.215570+00:00</t>
+          <t>2026-03-24 00:34:28.384799+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>롯데카드</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>개인정보 유출 관련 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>대구참여연대가 쿠팡의 대규모 개인정보 유출 피해를 입은 1만 2천여 명을 모집하여 법원에 손해배상 청구 소송을 제기했습니다. 이들은 쿠팡이 거대한 이윤을 창출하면서도 개인정보 보호라는 기업의 필수적인 의무를 소홀히 했다고 주장하고 있습니다.</t>
+          <t>롯데카드의 약 297만 명 개인정보 유출 사태와 관련하여 12건의 청구 소송이 제기되었으며, 현재 9181명의 원고가 총 36억 7천만 원의 손해배상을 청구하고 있다. 금융당국은 롯데카드에 96억 원의 과징금을 부과한 바 있다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡을 상대로 1만 2천여 명의 다수 피해자가 발생하여 집단적 피해에 해당하며, 상대방의 자력이 충분하고 책임이 비교적 명확합니다. 이미 소송이 제기되어 증거 확보 가능성도 높으므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>롯데카드의 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 약 297만 명의 대규모 피해자가 발생했으며(적합 조건 3), 이미 9천여 명의 원고가 36억 원 규모의 소송을 제기하여 피해 규모가 크고(적합 조건 4), 96억 원의 과징금 부과 등 공적 절차가 진행되어 책임에 대한 객관적 증거가 확보된 상태입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36억7000만원 (현재 소송 청구액, 전체 피해 규모 미상)</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>1만 2천여 명</t>
+          <t>약 297만명 (현재 소송 원고 9181명)</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>대구참여연대, 쿠팡 상대 개인정보 유출 피해 1만 2천여 명 소송 제기</t>
+          <t>롯데카드, 96억 과징금이 끝일까…조달금리 오르고 소송전까지</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=221375</t>
+          <t>https://www.topdaily.kr/articles/109340</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-19 12:50:16.230188+00:00</t>
+          <t>2026-03-23 13:06:28.761981+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>KT, LG유플러스</t>
+          <t>무인 아이스크림 점포 업주</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>KT, LG유플러스 해킹 은폐 및 증거인멸 관련 수사/조사 진행 중. 제도 개선 토론회 개최.</t>
+          <t>업주에게 명예훼손 및 아동학대 혐의로 벌금 200만원 선고 (형사 절차 종결)</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>대규모 해킹 사고 발생 시 기업들이 증거인멸과 은폐를 반복하는 문제가 제기되었으며, 현행 제도가 기업의 은폐를 유도한다는 지적이다. KT와 LG유플러스는 이미 해킹 은폐 및 증거인멸 의혹으로 조사를 받고 있으며, 전문가들은 증거 보존 의무 강화 및 고의적 증거 삭제에 대한 형사처벌 도입 등 제도 개선을 촉구하고 있다.</t>
+          <t>무인 아이스크림 점포 업주가 아이스크림을 결제하지 않은 초등학생의 얼굴 사진을 매장에 게시하여 벌금 200만원을 선고받았습니다. 법원은 이를 명예훼손 및 아동학대에 해당한다고 판단했으며, 아이는 정신과 진료까지 받고 있습니다. 형사 판결은 종결되었으나, 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>적합 조건에 따라, 대기업 통신사(KT, LG유플러스)의 해킹 은폐 및 증거인멸 책임이 명확하며, 대규모 해킹 사고의 특성상 집단적 피해가 예상됩니다. 또한, 관련 기업에 대한 수사/조사가 진행 중이며, 제도 개선 논의가 활발하여 사회적 관심이 높습니다.</t>
+          <t>업주의 명예훼손 및 아동학대 책임이 형사 벌금형으로 명확히 인정되었고(적합 조건 1), CCTV 영상 및 형사 판결문 등 객관적 증거가 확보되어 민사 소송에서 유리한 위치를 점할 수 있습니다(적합 조건 5). 다만, 상대방의 자력이 충분하지 않고, 집단적 피해가 아니며, 금전적 피해 규모가 크지 않을 수 있다는 점이 소송금융 투자에 있어 한계입니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>해킹 은폐하면 이득?… 증거인멸 구조 바꿔야</t>
+          <t>아이스크림 한 개와 벌금형</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>kookbang.dema.mil.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951099</t>
+          <t>https://kookbang.dema.mil.kr/newsWeb/20260324/1/ATCE_CTGR_0050020000/view.do</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-19 12:49:30.126737+00:00</t>
+          <t>2026-03-23 13:00:33.298696+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>LG유플러스에 대한 경찰 수사 진행 중, 국회 토론회 개최</t>
+          <t>정보통신망법 및 개인정보 보호법 개정안 공포 및 시행 예정</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>대규모 통신·플랫폼 기업들이 해킹 사고 발생 시 과징금 및 집단소송 등의 리스크를 피하기 위해 증거를 은폐하거나 파기하는 문제가 지적되었다. KT는 해킹 감염 서버 임의 폐기 의혹으로, LG유플러스는 서버 운영체제 재설치로 포렌식 조사를 불가능하게 만들어 경찰 수사를 받고 있다. 국회 토론회에서는 이러한 해킹 은폐 구조를 개선하기 위한 제도적 해법 마련이 논의되었다.</t>
+          <t>최근 통신사, 금융사, 플랫폼 기업의 대형 침해사고에 대응하여 정보통신망법과 개인정보 보호법이 개정되었습니다. 이번 개정으로 반복 침해사고에 대한 과징금 신설, 정부 조사 권한 확대, 과태료 상향, 그리고 개인정보 유출 시 전체 매출액의 최대 10%까지 과징금을 부과할 수 있는 특례가 도입되어 기업의 책임이 대폭 강화됩니다. 이는 향후 개인정보 유출 및 침해사고 관련 소송에서 피해자 측에 유리한 환경을 조성할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(KT, LG유플러스의 증거인멸 의혹 및 LG유플러스에 대한 경찰 수사), 상대방의 자력이 충분하며(대규모 통신·플랫폼 기업), 대규모 해킹으로 인한 집단적 피해 가능성이 높습니다. 이미 공적 절차(경찰 수사)가 진행 중이며, 기업의 증거인멸 행위 자체가 추가적인 증거가 될 수 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>정보통신망법 및 개인정보 보호법 개정으로 기업의 보안 관리 및 내부통제 의무가 강화되고, 반복적이거나 중대한 개인정보 유출 사고에 대해 매출액의 최대 10%까지 징벌적 과징금이 부과될 수 있게 되었습니다. 이는 대기업(통신사, 금융사, 플랫폼 기업)의 책임이 명확해지고, 잠재적 피해 규모가 매우 커지며, 정부의 직권 조사 권한 확대로 증거 확보가 용이해지는 등 소송금융 적합 조건(1, 2, 3, 4, 5, 6)을 다수 충족하는 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>과태료 3000만원vs과징금 수천억…해킹 은폐 부추기는 역설</t>
+          <t>[그게 뭔가요] 침해사고 책임 강화한 보안 규제, 쟁점은?</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>byline.network</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2567218</t>
+          <t>https://byline.network/?p=9004111222596148</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-19 12:49:17.846911+00:00</t>
+          <t>2026-03-23 12:24:14.450977+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
-      <c r="A219" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A219" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C219" t="inlineStr"/>
+      <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
-          <t>집단소송 본격화</t>
+          <t>개인정보 보호 정책 토론회 및 종합 대책 발표 예정</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>지난해 11월 쿠팡의 대규모 개인정보 유출 사태로 약 2,900만 명의 이용자가 피해를 입었습니다. 이로 인해 쿠팡의 활성 이용자 수가 감소하고 실적이 급감하는 등 기업 이미지와 재무적 타격을 입었습니다. 현재 소비자들의 집단 소송이 본격화되고 있으며, 한미 통상 문제로 번질 위험도 상존합니다.</t>
+          <t>최근 5년간 개인정보 유출이 급증함에 따라 '소 잃고 외양간 고치기' 식의 사후 제재 중심 보호체계의 한계가 지적되고 있다. 전문가들은 국회 토론회에서 사전 예방 중심의 개인정보 보호 패러다임 전환을 강조하며, 개인정보보호위원회의 역량 강화와 기업의 자발적 보호 노력을 유도하는 정책을 제안했다. 개인정보보호위원회는 조만간 사전 예방 중심의 종합 대책을 발표할 예정이다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡의 개인정보 유출로 인한 대규모 피해가 발생했습니다. 약 2,900만 명에 달하는 이용자가 피해를 입었으며, 이미 소비자들의 집단 소송이 본격화되고 있습니다. 쿠팡의 책임이 명확하고 자력도 충분하며, 피해 규모와 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
+          <t>이 기사는 특정 개인정보 유출 사건을 다루는 것이 아니라, 개인정보 보호 정책 패러다임 전환에 대한 전문가 토론회 내용을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 또는 진행 중인 법적/행정적 절차가 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>약 2,900만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>쿠팡 이용자 2800만 회복…정보유출 쇼크 벗어날까</t>
+          <t>전문가들  개인정보보호 패러다임 사전예방 중심 바꿔야</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260319516983?OutUrl=naver</t>
+          <t>https://zdnet.co.kr/view/?no=20260323160113</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:37.278873+00:00</t>
+          <t>2026-03-23 12:23:58.647446+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>SK텔레콤, KT, 롯데카드</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>집단소송제법 통과로 향후 집단소송 가능성 증대</t>
+          <t>대규모 개인정보 유출 및 사이버 공격 발생</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>정성호 의원이 '쿠팡 개인정보 유출 사태'와 같은 사건에서 국민 구제를 위한 집단소송제법의 법사위 통과를 언급했습니다. 이는 대규모 개인정보 유출 사건에 대한 집단소송의 법적 기반이 마련되었음을 시사하며, 향후 유사 피해 발생 시 피해자들의 구제 가능성을 높일 것으로 보입니다.</t>
+          <t>2025년 SK텔레콤, KT, 롯데카드 등 주요 기업에서 대규모 개인정보 유출 및 사이버 공격이 발생하여 수천만 명의 고객 정보가 유출되었다. AI 기반 해킹의 증가와 기업들의 보안 불감증, 낮은 보안 투자가 문제의 원인으로 지적된다. 전문가들은 징벌적 손해배상 현실화 등 제도 개선과 전사적 보안 인식 전환을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출은 다수의 피해자를 발생시키는 집단적 피해 사건입니다(적합 조건 3). 또한, '쿠팡 개인정보 유출 사태'는 책임 소재가 비교적 명확하고(적합 조건 1), 관련 기관의 조사 결과 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 집단소송제법 통과로 향후 유사 사건에 대한 집단소송 가능성이 높아졌습니다.</t>
+          <t>SK텔레콤, KT, 롯데카드 등 대기업 및 기간망 사업자가 피고로 특정되며 자력 충분. SKT 2300만명, 롯데카드 297만명 등 다수의 피해자가 발생하여 집단소송 가능성이 높고, 피해 규모가 매우 큼. 정보 유출 사실이 확인되어 증거 확보 가능성이 높음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>개인정보 유출 피해자 다수</t>
+          <t>수천만 명 이상</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>정성호  중수청·공소청법 법사위 통과…제도 안착에 역할 다할 것</t>
+          <t>계속되는 해킹 사건, AI 신무기 장착한 해커들[AI 시대, 다시 설계하는...</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>gobalnews.com</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.gobalnews.com/news/articleView.html?idxno=201650</t>
+          <t>https://economist.co.kr/article/view/ecn202603180066</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-19 12:47:17.308285+00:00</t>
+          <t>2026-03-23 00:31:30.795223+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
-      <c r="A221" s="4" t="inlineStr">
+      <c r="A221" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>마퀴스</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>금융정보 유출 사실 확인 및 피해 규모 집계 중</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>마퀴스 해킹으로 인해 67만 명의 금융정보가 유출되었으며, 이는 74개 은행의 공급망 공격 사례로 분석됩니다. 공개된 67만 명 수치는 중복 피해자를 제거한 정제된 수치입니다.</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임 명확(마퀴스), 집단적 피해(67만 명), 피해 규모 큼(67만 명), 증거 확보 가능(유출 사실 공개). 67만 명의 대규모 금융정보 유출 사건으로, 특정 기업(마퀴스)의 책임이 명확하며 피해자 수가 매우 많아 집단소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>67만 명</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>마퀴스 해킹 여파…67만 명 금융정보 유출, 74개 은행 공급망 공격 사례</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>dailysecu.com</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205845</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:23:04.026893+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B221" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A222" s="2" t="inlineStr">
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr"/>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>디지털 피싱 및 딥페이크 범죄 증가 추세</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>AI 기술 발달로 딥페이크 등 디지털 피싱 범죄가 급증하며 피해자의 절망이 깊어지고 있습니다. 라바웨이브 김준엽 대표는 완벽한 방어보다 즉시 대응과 피해 최소화가 중요하며, 딥페이크 원천 예방 기술 개발의 필요성을 강조했습니다. 범죄의 대량화와 익명성으로 인해 개인의 주의력만으로는 막기 어려운 임계점을 넘었다는 분석입니다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>해당 기사는 디지털 피싱 및 딥페이크 범죄의 심각성과 대응 기술을 다루고 있으나, 소송금융 투자에 필수적인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 범죄 주체가 익명이며, 이들을 특정하고 배상 능력을 확보하기 매우 어렵기 때문에 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>개인도 안심하긴 이르다…진화하는 디지털 피싱 범죄[AI 시대, 다시 설계...</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>economist.co.kr</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://economist.co.kr/article/view/ecn202603180061</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:21:20.553780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr"/>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>서울시의 예방 홍보 및 피해자 개인정보 보호 조치 강화</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>불법 대리입금 피해자들이 상환 압박과 개인정보 유출 등 2차 피해를 겪고 있습니다. 서울시는 청소년 대상 예방 홍보를 강화하고 피해자 개인정보를 보호하여 2차 피해를 예방하려는 방침입니다. 이는 불법 대리입금 운영자들의 책임이 명확하고 공적 기관이 개입하고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>불법 대리입금 운영자의 책임이 비교적 명확하며(적합 조건 1), 서울시가 예방 및 피해자 보호를 위한 공적 절차를 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고, 개별 피해 규모가 소액일 가능성이 있어 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>불법 대리입금, 해치가 지켜줄게 …서울시, 청소년 예방 홍보 강화</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/seoul/6109405</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:17:56.876258+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B222" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A223" s="2" t="inlineStr">
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>1차 변론기일 진행 예정</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>SK텔레콤의 유심 정보 유출 사태와 관련하여 소비자 9166명이 1인당 50만원의 위자료를 청구하는 집단 손해배상 소송을 제기했습니다. 원고들은 유심 복제 위험, 범죄 악용 가능성, 금융 서비스 이용 제한 등 현실적 피해와 정신적 고통을 호소하고 있으며, 현재 1차 변론기일이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>SK텔레콤이라는 대기업이 피고(적합 조건 2)이며, 유심 정보 유출이라는 상대방의 책임이 비교적 명확합니다(적합 조건 1). 9166명의 대규모 피해자가 집단소송을 제기하여 집단적 피해(적합 조건 3)에 해당하며, 총 청구액이 약 45.8억 원에 달해 피해 규모가 큽니다(적합 조건 4). 이미 소송이 진행 중으로 사건의 구체성이 높습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>4,583,000,000원 (9166명 x 50만원)</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>9166명</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>내 유심 정보도 털렸나?  SKT 가입자 9천명 소송 시작, 다니엘 손배소[...</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603221151200303</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:40:52.034533+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B223" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr"/>
-      <c r="D225" t="inlineStr"/>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>해킹 은폐 관행에 대한 제도 개선 논의</t>
+          <t>9000여 명의 공동소송 진행 중</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>국내 기업들이 해킹 사고 발생 시 이를 은폐하고 피해 구제에 소극적인 관행이 지적되고 있습니다. 기사는 이러한 관행을 개선하기 위해 강력한 규제와 정책적 집행이 필요하다고 강조하며, 제도 보완의 중요성을 역설하고 있습니다.</t>
+          <t>SK텔레콤의 대규모 유심 해킹 사고로 인해 9166명의 사용자가 1인당 50만원씩 총 45억 원 규모의 손해배상 공동소송을 제기했습니다. SK텔레콤은 이미 개인정보보호위원회로부터 1348억 원의 역대 최고 규모 과징금을 부과받은 바 있습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>이 기사는 해킹 은폐 관행과 피해 구제에 소극적인 기업들의 일반적인 문제점을 지적하며 제도 보완의 필요성을 강조하고 있습니다. 특정 사건이나 구체적인 피해자, 상대방 기업이 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 진행 단계 등)을 충족하지 못합니다.</t>
+          <t>SK텔레콤은 대기업으로 자력이 충분하며(적합 조건 2), 개인정보보호위원회로부터 1348억 원의 과징금을 부과받아 책임이 명확하고 객관적 증거가 존재합니다(적합 조건 1, 5, 6). 또한 9166명의 피해자가 참여하는 45억 원 규모의 집단적 피해 사건입니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>45억원</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9166명</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>숨기면 과태료, 밝히면 존폐 위기 ...해킹 은폐 관행 막을 제도 보완론...</t>
+          <t>이번 주 尹 허위사실공표 재판 시작⋯‘430억’ 어도어 vs 다니엘 손해배...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150339</t>
+          <t>https://www.etoday.co.kr/news/view/2567775</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-19 12:16:57.905190+00:00</t>
+          <t>2026-03-22 12:37:58.148161+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
-      <c r="A226" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A226" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>알로 요가</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>700명 이상이 참여하는 개인정보 유출 손해배상 소송 진행 중. 판례 변경 및 집단/징벌적 손해배상 제도 정착 목표.</t>
+          <t>대규모 손해배상 청구 소송 공식화</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건과 관련하여 부산에서 700명 이상의 피해자가 손해배상 소송을 진행 중입니다. 법무법인 진심은 이번 소송이 개인정보 유출 손해배상 판례를 바꾸고 집단손해배상 및 징벌적 손해배상 제도 정착의 마중물이 될 것으로 기대하고 있습니다.</t>
+          <t>글로벌 스포츠 의류 브랜드 '알로 요가'가 유명 보수 활동가 에리카 커크의 개인 구매 정보를 유출하여 법적 위기에 직면했다. 직원이 에리카 커크의 남편 사망 다음 날 구매 내역 영수증을 틱톡 인플루언서에게 유출, 2차 가해로 이어졌다. 에리카 커크 측은 개인정보 침해 및 데이터 보호법 위반에 따른 대규모 손해배상 청구 소송을 공식화했다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡을 상대로 700명 이상의 피해자가 개인정보 유출로 인한 손해배상 소송을 진행 중입니다. 이는 '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 조건에 해당하여 소송금융 적합도가 높습니다.</t>
+          <t>상대방인 '알로 요가'는 글로벌 브랜드로 자력이 충분하며, 직원의 개인정보 유출 행위는 유타주 소비자법 및 연방법 위반 소지가 있어 상대방 책임이 비교적 명확하다. 또한, 유출된 영수증 등 증거 확보 가능성이 높다. 그러나 기사에서 집단적 피해나 구체적인 금전적 피해 규모가 명확히 제시되지 않아 High 등급보다는 Medium 등급으로 판단된다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>700명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>부산서 쿠팡 개인정보 유출 소송 '700명' 넘어</t>
+          <t>[월드 프리즘] '알로 요가'의 에리카 커크 구매 정보 유출 파문 … 찰리...</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240861</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185121</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-19 12:15:50.379424+00:00</t>
+          <t>2026-03-22 00:35:19.715345+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>SKT, KT, LG유플러스</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>3차 위자료 청구 소송 진행 중</t>
+          <t>과징금 부과 가능성 및 손해배상 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건과 관련하여 부산 지역에서 700명 이상의 피해자가 참여하는 손해배상 소송이 진행 중입니다. 법무법인 진심은 부산 시민단체들과 함께 원고 70명을 모아 쿠팡을 상대로 3차 위자료 청구 소송을 부산지법에 제기했습니다. 피해자들은 쿠팡의 개인정보 유출로 인한 정신적 피해에 대해 위자료를 청구하고 있습니다.</t>
+          <t>통신 3사(SKT, KT, LG유플러스)가 해킹 사고로 인해 가입자 이탈, 실적 부담, 과징금 가능성, 손해배상 분쟁 등 복합적인 문제에 직면했습니다. 이는 사고 수습을 넘어 경영 전반을 재검토해야 하는 상황으로 이어지고 있습니다. 특히 손해배상 분쟁과 과징금 가능성이 언급되어 법적 절차가 예상됩니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>상대방(쿠팡)의 책임이 명확하고 자력이 충분하며, 700명 이상의 다수 피해자가 참여하는 집단적 피해 사건으로 이미 소송이 진행 중입니다. 피해자 수가 많아 피해 규모가 크고, 개인정보 유출이라는 명확한 원인이 존재합니다.</t>
+          <t>해킹 사고로 인한 손해배상 분쟁이 언급되어 상대방 책임이 비교적 명확하며(조건 1), SKT, KT, LG유플러스 등 대기업이 상대방으로 자력이 충분합니다(조건 2). 가입자 이탈 언급으로 집단적 피해(조건 3) 및 피해 규모가 클 가능성(조건 4)이 높고, 과징금 가능성 언급으로 공적 절차 진행 중(조건 6)이며 증거 확보도 용이할 것으로 판단됩니다(조건 5).</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>700명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>′쿠팡 개인정보 유출′ 부산 손배소 참여 700명 돌파</t>
+          <t>[뉴스락 특별기획] 해킹이 바꾼 통신판…이통 3사 '뉴리더십'의 생존 방...</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283634</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127126</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-19 00:55:42.098190+00:00</t>
+          <t>2026-03-21 12:32:29.496409+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
-      <c r="A228" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A228" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>조리사 A씨, 조리사 B씨</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>집단소송 가능성 및 규제 당국 과징금 부과 가능성</t>
+          <t>통신비밀보호법 위반 혐의로 징역형의 집행유예 선고</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건 이후 '탈팡' 현상이 발생하며 소비자 신뢰가 하락했고, 이는 실적 부진으로 이어졌습니다. 기사는 쿠팡 주가가 회복세를 보인다고 분석하면서도, 집단소송 규모나 규제 당국의 과징금 부과가 주가에 영향을 미칠 수 있다고 언급했습니다. 현재까지 소송이 제기된 단계는 아니지만, 잠재적인 집단소송 가능성이 있습니다.</t>
+          <t>학교 급식실 조리사들이 동료들의 대화를 몰래 녹음하고 카카오톡 단체 대화방에 유포한 혐의로 징역형의 집행유예를 선고받았습니다. 재판부는 개인의 사생활 비밀과 자유에 대한 중대한 침해임을 강조했으나, 피고인들이 초범이고 반성하는 태도를 보인 점을 고려했습니다. 피해자들은 가해자들로부터 용서받지 못한 상태입니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건으로 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가지고 있습니다(적합 조건 2). '탈팡' 현상과 집단소송 가능성 언급으로 다수의 피해자가 예상되며(적합 조건 3), 개인정보 유출 사실 자체로 증거 확보가 용이합니다(적합 조건 5). 또한 규제 당국의 과징금 부과 가능성도 언급되어 공적 절차 진행 가능성이 있습니다(적합 조건 6).</t>
+          <t>상대방 책임은 형사 판결로 명확하며(적합 조건 1, 5, 6), 이미 공적 절차가 진행되어 증거가 확보되었습니다. 그러나 피고인들이 개인 조리사로 배상 능력이 충분하지 않아 자력 조건(적합 조건 2)에 부합하지 않습니다. 또한 피해자 수가 소규모(2~8명)여서 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)로 보기 어려워 소송금융 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (도청 피해), 8명 (유포 피해)</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>최악은 지났나...쿠팡 주가는 살아나는 중</t>
+          <t>녹음기 설치해 동료 대화 도청·단톡방 유포 조리사들 ‘집행유예’</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603181429143582</t>
+          <t>https://www.kyeonggi.com/article/20260321580129</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-19 00:45:00.703956+00:00</t>
+          <t>2026-03-21 12:27:41.806884+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>쿠팡, 네이버 등 온라인 오픈마켓 운영사</t>
+          <t>대한민국 (인천경찰청)</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>경찰관 수사 정보 유출에 대한 형사 처벌 및 파면 징계 완료</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>고 이선균 배우의 마약 투약 의혹 수사 정보가 인천경찰청 소속 경찰관에 의해 유출되어 해당 경찰관은 파면 및 징역형의 집행유예를 선고받았다. 이 사건은 고인의 사망 후 경찰 수사에 대한 지적과 함께 큰 논란이 되었으며, 경찰은 재발 방지책을 마련했다. 유족 측의 손해배상 청구 가능성이 남아있다.</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (경찰관 A씨의 수사 정보 유출 및 유죄 판결), 증거가 있거나 확보 가능함 (형사 재판 결과 및 징계 처분), 이미 공적 절차(소송 제외)가 진행 중임 (경찰관에 대한 형사 처벌 및 파면 징계 완료). 또한, 국가/경찰청을 상대로 한 손해배상 청구 시 상대방에게 자력이 충분함. 피해 규모는 미상이지만, 고인의 명예와 사생활 침해로 인한 정신적 손해는 상당할 것으로 예상되어 소송금융 투자 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>1명 (고 이선균)</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>이선균 숨진 뒤에야  이래도 돼?  수사 지적...'정보 유출' 경찰관 파면...</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/21/2026031815461556061</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:40:15.324520+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr"/>
+      <c r="D230" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E229" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
-          <t>정부 정보보안 인력 및 시스템 개선 필요성 제기</t>
+          <t>미국 보안업체 보고서 및 영국 BBC 보도</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>김범수 연세대 교수는 공공 정보보안 전문 인력 부족과 순환 보직 중심의 공무원 인사 체계가 정부의 AI 민주정부 추진에 차질을 줄 수 있다고 경고했습니다. 그는 보안 사고 반복과 신뢰 하락을 막기 위해 보안 고위직 신설, 전문 직군 마련, 성과 기반 평가 시스템 도입 등 조직 및 인사 혁신이 시급하다고 제언했습니다.</t>
+          <t>전 세계 딥페이크 피해자의 절반 이상이 한국 연예인이라는 보고서가 발표되며 K-아이돌이 AI 페이스 스왑 기술로 인한 심각한 피해에 직면했습니다. 영국 BBC는 한국이 딥페이크 비상사태에 처했다고 언급하며 사태의 심각성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 정보보안 인력 및 시스템 문제에 대한 전문가의 경고와 개선 제언으로, 실제 발생한 보안 사고나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 소송 대상, 피해자, 피해 규모가 특정되지 않아 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
+          <t>적합 조건으로 집단적 피해(전 세계 딥페이크 피해자의 절반 이상이 한국 연예인)와 피해 규모가 큼(K-아이돌의 명예 및 경제적 피해)이 확인됩니다. 또한 미국 보안업체 보고서와 BBC 보도 등 객관적 증거가 존재합니다. 그러나 소송 상대방이 불특정 다수이며, 개별 가해자 특정 및 자력 확보가 어려워 집단소송의 피고 특정에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국 연예인 다수</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>AI 민주정부 성과 내려면…보안 전담 고위직 신설해야</t>
+          <t>손가락 '딱' 치자 장원영·아이유 변신…K-아이돌 집어삼킨 'AI 페이스 스...</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01918806645384960</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032106513422649</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-19 00:18:51.400837+00:00</t>
+          <t>2026-03-21 00:25:43.735595+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>3차 위자료 청구 소송 진행 중</t>
+          <t>정부 합동조사단 발표 완료, 쿠팡의 이용권 지급. 추가적인 법적 조치(소송)는 아직 보도되지 않음.</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>법무법인 진심과 부산지역 시민단체들이 쿠팡을 상대로 3차 위자료 청구 소송을 제기했습니다. 이번 소송에는 70명이 원고로 참여했으며, 누적 참여 인원은 700명을 넘어섰습니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태 이후, 쿠팡은 피해 고객에게 1인당 최대 5만원 상당의 구매 이용권을 지급하고 정부 합동조사단은 2차 피해가 없다고 발표했다. 이로 인해 쿠팡 이용자 수가 유출 사태 이전 수준으로 회복되었으나, 지급된 보상의 적정성 및 유출 자체로 인한 정신적 피해 등에 대한 추가적인 집단소송 가능성은 여전히 존재한다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡을 상대로 700명 이상의 다수 피해자가 집단적으로 위자료 청구 소송을 진행 중입니다. (적합 조건 2, 3, 4 해당)</t>
+          <t>대기업 피고(쿠팡), 2900만명에 가까운 이용자 정보 유출이라는 집단적 피해, 정부 합동조사단 발표 등 객관적 증거가 존재하여 적합 조건에 다수 해당합니다. 쿠팡이 지급한 5만원 상당의 구매 이용권이 충분한 보상인지, 정부의 '2차 피해 없음' 발표가 모든 손해를 포괄하는지 여부는 소송을 통해 다툴 여지가 충분하여 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>700명 이상</t>
+          <t>2900만명에 가까운 이용자</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>쿠팡 소송 참여 700명 넘어</t>
+          <t>'탈팡족' 컴백...쿠팡 이용자 보니 '헉'</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005785</t>
+          <t>https://magazine.hankyung.com/business/article/202603205164b</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-18 13:10:31.553945+00:00</t>
+          <t>2026-03-21 00:16:40.718772+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>LG유플러스</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 과징금 부과 및 SK텔레콤의 행정소송 예정, 피해자 집단 분쟁조정 후 민사소송 전환 중</t>
+          <t>경찰 수사 진행 중, 개인정보보호위원회 과징금 처분 대기 중, 국회 토론회 개최</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심 해킹 사태로 인해 한국소비자원과 개인정보보호위원회로부터 집단 분쟁조정 절차가 개시되었고, SK텔레콤의 거부로 민사소송 단계로 전환되고 있습니다. 개인정보보호위원회는 SK텔레콤에 약 1348억원의 과징금을 부과했으며, 이에 대한 SK텔레콤의 행정소송이 9월부터 본격적으로 개시될 예정입니다. 이와 별개로 유영상 전 SK텔레콤 CEO는 지난해 34억원을 수령한 것으로 나타났습니다.</t>
+          <t>LG유플러스가 이용자 개인정보 유출 사실을 인지하고도 수년간 고지하지 않고, 해킹 서버를 고의 폐기했다는 의혹이 제기되었다. 이는 지난해 공무집행 방해 수사에 이어 또다시 은폐 행위로 비판받고 있으며, 현재 경찰 수사가 진행 중이다. 개인정보보호법의 맹점과 기업의 은폐 행태에 대한 구조적 개선 필요성이 국회와 학계에서 논의되고 있다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>SK텔레콤의 유심 해킹 사태는 상대방 책임이 명확하고(적합 조건 1), 대기업인 SK텔레콤은 자력이 충분합니다(적합 조건 2). 다수의 피해자가 발생하여 집단 분쟁조정 절차가 개시되었고 민사소송 단계로 전환 중이며(적합 조건 3), 개인정보보호위원회로부터 약 1348억원의 과징금이 부과될 정도로 피해 규모가 큽니다(적합 조건 4). 공적 기관의 조사 결과와 과징금 부과 처분은 객관적 증거로 활용 가능하며(적합 조건 5), 현재 관련 행정소송 및 민사소송이 진행 중이거나 예정되어 있습니다(적합 조건 6).</t>
+          <t>LG유플러스의 개인정보 유출 및 고의 은폐 의혹은 상대방 책임이 명확하고(조건 1), 대기업인 LG유플러스는 충분한 자력을 가졌다(조건 2). 다수의 이용자가 피해를 입었으며(조건 3), 경찰 수사 및 국회 토론회 등 공적 절차가 진행 중이고(조건 6), 증거 확보 가능성이 높다(조건 5).</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 이용자</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>유영상 SKT 전 CEO, 지난해 34억원 수령</t>
+          <t>LG유플러스 개인정보 유출 관련 '서버 폐기'는 합리적 선택? 전문가들  ...</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10697415?ref=naver</t>
+          <t>https://www.huffingtonpost.kr/article/250440</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-18 13:07:52.785919+00:00</t>
+          <t>2026-03-20 13:03:03.223657+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
-      <c r="A233" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A233" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C233" t="inlineStr"/>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여 부산 지역에서 753명의 피해자가 1인당 30만원의 손해배상을 청구하는 소송을 제기했습니다. 법무법인 진심은 이번 소송이 개인정보 유출에 대한 손해배상 판례를 바꾸고 집단손해배상 등 실효성 있는 제도를 정착시키는 계기가 될 것으로 보고 있습니다.</t>
+          <t>개인정보 유출 문제 해결을 위해 기업 제재를 강화하고 무과실 책임을 부과하는 방안에 대한 논의가 진행 중입니다. 법무법인 세종의 안정호 변호사는 이러한 접근 방식이 실질적인 도움이 되는지에 대해 신중한 검토가 필요하다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(개인정보 유출), 대기업인 쿠팡의 자력이 충분합니다. 부산 지역에서만 753명의 원고가 참여하여 집단적 피해가 확인되며, 1인당 30만원의 청구 금액으로 피해 규모가 상당합니다. 또한 개인정보보호위원회와 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다.</t>
+          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 대응을 위한 기업 제재 강화 정책 방향에 대한 논의를 다루고 있습니다. 소송금융 투자에 필요한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 사건 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>1인당 30만원 (부산 지역 원고 기준 약 2억 2천 5백만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>부산 지역 원고 753명 (전국적으로는 더 많을 수 있음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>'개인정보 유출' 쿠팡 손배소 부산 참여자 750명 돌파</t>
+          <t>개인정보 유출 대응 위해 기업 제재 강화한다?…현실 미반영 '지적'</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>epnc.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6487042?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260318031606</t>
+          <t>https://www.epnc.co.kr/news/articleView.html?idxno=330194</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-18 12:44:34.792410+00:00</t>
+          <t>2026-03-20 12:49:02.932176+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>부산지법에 위자료 소송 제기, 집단손해배상 및 징벌적 손해배상 논의 중</t>
+          <t>참여연대가 쿠팡 이용자 1만 2천여 명을 대리하여 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사태와 관련하여 부산에서만 700명 이상의 피해자가 1인당 30만 원의 위자료를 청구하는 소송을 제기했습니다. 시민단체도 공동 대응하며 집단손해배상과 징벌적 손해배상 논의가 활발히 이루어지고 있어, 개인정보 보안 불감증에 대한 경종을 울릴 것으로 예상됩니다.</t>
+          <t>대구 참여연대가 개인정보 유출 피해를 본 쿠팡 이용자 1만 2천여 명을 대리해 쿠팡에 손해배상 청구 소송을 제기했습니다. 참여연대는 쿠팡이 기본적인 보안 시스템 없이 3천3백만 건 이상의 정보를 유출하고 책임을 축소 신고했다고 비판하며, 이용자 1인당 20만 원의 위자료를 청구했습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)로 자력이 충분하며(적합 조건 2), 부산에서만 700명 이상이 소송에 참여하여 집단적 피해(적합 조건 3) 및 수억 원 이상의 피해 규모(적합 조건 4)가 확인됩니다. 개인정보 유출이라는 상대방 책임이 명확하고(적합 조건 1), 이미 소송이 진행 중인 점도 긍정적입니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(개인정보 유출), 상대방에게 자력이 충분하며(쿠팡), 집단적 피해(1만 2천여 명)와 큰 피해 규모(24억 원 추정)를 가지고 있습니다. 또한, 이미 소송이 제기되어 진행 단계가 명확합니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>부산에서만 2억 1천만 원 이상 (총 피해액 미상)</t>
+          <t>24억 원 (1인당 20만 원 기준)</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>부산에서만 700명 이상 (총 피해자 수 미상)</t>
+          <t>1만 2천여 명</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 위자료 소송, 부산서만 700명 넘었다</t>
+          <t>참여연대, 쿠팡 이용자 1만 2천 명 손해배상 소송</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6105650</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513708&amp;ref=A</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-18 12:44:26.713502+00:00</t>
+          <t>2026-03-20 12:45:27.851290+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
-      <c r="A235" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A235" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C235" t="inlineStr"/>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 개발한 AI 모델 '그록'이 미성년자 사진을 기반으로 성적 이미지를 생성했다는 이유로 미국 캘리포니아 연방법원에 집단소송을 당했습니다. 이는 빅테크 AI의 저작권 및 딥페이크 관련 법률 리스크가 부각되는 사례입니다.</t>
+          <t>이 기사는 사이버 리스크의 일상화와 이에 대한 보험 산업의 대응 전략을 모색하는 세미나 내용을 다룹니다. 세미나에서는 대규모 개인정보 유출 사고를 언급하며 사이버 리스크를 '경제적 재난'으로 규정하고, 보험이 사회적 회복 인프라로서 역할을 해야 한다고 강조했습니다. 국내 사이버 보험 시장의 정체 원인을 진단하고 정부의 주도적인 역할과 협력 모델 구축의 필요성을 제언했습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>xAI는 일론 머스크가 이끄는 빅테크 기업으로 자력이 충분하며(적합 조건 2), AI 모델의 미성년자 성적 이미지 생성이라는 책임이 명확합니다(적합 조건 1). 이미 미국 연방법원에 집단소송이 제기되어 다수의 피해자가 존재하고(적합 조건 3), 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>이 기사는 특정 사이버 공격이나 개인정보 유출 사건에 대한 보도가 아닌, 사이버 리스크와 사이버 보험 시장의 현황 및 과제를 논의하는 세미나 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 피고, 진행 중인 법적 절차가 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>소송만 100건 육박한 빅테크 AI… 저작권·딥페이크 ‘법률 리스크’에...</t>
+          <t>[현장] “해킹은 피할 수 없다”…사이버 보험 생태계 구축 ‘골든타임...</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>thevaluenews.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/it-science/ict/2026/03/18/BDN4VAVJFBALFPYAPJ6SEOEBKE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197539</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-18 12:43:47.402645+00:00</t>
+          <t>2026-03-20 12:42:50.752466+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
-      <c r="A236" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C236" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E236" t="inlineStr"/>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>김 모 씨 (34)</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>검찰 구속 기소, 공범 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>기사는 AI의 개인정보 학습 활용과 관련한 정보인권 문제를 제기하며, 이러한 불균형을 해소하기 위한 대안으로 집단소송제와 징벌적 배상 도입의 필요성을 강조합니다. 특히 집단소송제의 실질화를 중요한 절차법적 대안으로 제시하고 있습니다.</t>
+          <t>SNS를 통해 불특정 다수의 신상을 무차별 공개하고 게시물 삭제 대가로 금품을 갈취한 '주클럽' 운영자 김 모 씨가 구속 기소되었습니다. 김 씨는 명예훼손, 공갈, 협박, 성폭력처벌법 위반 등 혐의를 받으며 약 3800만원의 금품을 가로챈 것으로 알려졌습니다. 현재 검찰 수사 및 기소가 진행 중이며, 경찰은 추가 조력자 등 공범 가능성에 무게를 두고 수사 중입니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>제공된 기사는 AI와 정보인권에 대한 일반적인 논의와 집단소송제, 징벌적 배상과 같은 법적 대안을 다루고 있을 뿐, 특정 사건이나 피해 사실을 구체적으로 언급하고 있지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 투자 적합 조건을 판단할 근거가 전혀 없습니다.</t>
+          <t>운영자 김 씨가 신상털기, 금품갈취, 협박 등 혐의로 구속 기소되어 상대방 책임이 명확하고(적합 조건 1), 불특정 다수의 피해자가 발생했으며(적합 조건 3), 검찰 수사 및 기소로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에 명시된 금품 갈취액이 소송금융 투자에 충분히 크지 않을 수 있어(부적합 조건) 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3800만원 (금품 갈취), 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>[99.9MHz] 내 일거수일투족이 AI 학습용?...AI와 정보인권 2편</t>
+          <t>무차별 신상털기→금품갈취 '주클럽' 운영자, 검찰 구속 기소</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517655</t>
+          <t>https://www.mt.co.kr/society/2026/03/20/2026032019573732628</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-18 12:43:41.562915+00:00</t>
+          <t>2026-03-20 12:31:58.941809+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>강원도교육청</t>
+          <t>LG유플러스</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>전교조의 규탄 및 보상 요구, 도교육청의 재발 방지 약속</t>
+          <t>국회 토론회 개최, 시민사회 단체 문제 제기, LG유플러스 유심 무상 교체 예정</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>전교조 강원지부가 강원도교육청의 현업업무종사자 개인정보 유출에 대해 규탄하고 구체적인 보상 방안 제시를 요구했습니다. 도교육청은 사안을 엄중히 인식하고 재발 방지를 약속하며 내부 업무 절차 개선을 시사했습니다. 이는 다수의 피해자가 발생한 개인정보 유출 사건으로, 향후 집단적 법적 대응 가능성이 있습니다.</t>
+          <t>LG유플러스의 가입자 식별번호(IMSI) 설계 결함으로 인해 사용자의 전화번호가 노출되어 특정 가입자 식별 및 위치 추적에 악용될 수 있다는 논란이 확산되고 있다. 국회와 시민사회는 LG유플러스의 늑장 대응을 비판하며 신규 가입 유치 금지 및 실질적 보상을 요구하고 있다. LG유플러스는 4월 13일부터 유심 무상 교체를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>강원도교육청이라는 공공기관이 피고로 자력이 충분하며, 개인정보 유출 사실을 인정하고 재발 방지를 약속하여 책임이 명확합니다. 전교조 강원지부가 현업업무종사자 다수의 피해를 대변하며 보상을 요구하고 있어 집단소송 가능성이 높습니다. (적합 조건 1, 2, 3, 5, 6)</t>
+          <t>LG유플러스의 가입자 식별번호 설계 결함은 25년간 지속되었으며, 기업의 늑장 대응이 명확히 지적됨 (상대방 책임 명확). 대기업인 LG유플러스는 충분한 자력을 가짐 (상대방 자력 충분). 모든 LG유플러스 가입자가 잠재적 피해자이며 (집단적 피해), 국회 토론회 등 공적 절차가 진행 중임 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>현업업무종사자 다수</t>
+          <t>LG유플러스 가입자 전체 (수백만 명 추정)</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>전교조 강원지부, 도교육청 현업업무종사자 개인정보 유출 규탄</t>
+          <t>이해민 “LGU+ 가입자식별번호 허점, 4월 13일 유심 교체 전 신규가입 막...</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2039472</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02558406645385288</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-18 12:20:29.098913+00:00</t>
+          <t>2026-03-20 00:44:29.072536+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>부산지법에 3차 위자료 청구 소송 제기, 누적 원고 753명</t>
+          <t>개인정보보호위원회 과징금 취소 소송 예정, 피해자 공동소송 진행 중</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>쿠팡의 3천만건 이상 대규모 개인정보 유출 사고와 관련하여 부산 지역에서 753명의 피해자가 쿠팡을 상대로 손해배상 청구 소송을 진행 중이다. 원고 1인당 30만원의 위자료를 청구하고 있으며, 법무법인 진심은 이번 소송이 개인정보 보호 제도 정착의 마중물이 되기를 기대하고 있다. 쿠팡 측은 개인정보보호위원회 및 경찰의 조사·수사 결과에 따라 구체적인 주장과 입증을 하겠다는 입장이다.</t>
+          <t>SK텔레콤은 개인정보 유출 사고로 개인정보보호위원회로부터 1347억 원의 과징금을 부과받았으며, 이에 대한 취소 소송을 앞두고 있습니다. 피해자들은 한국소비자단체연합과 함께 공동소송을 진행 중이며, SK텔레콤은 분쟁조정위원회의 손해배상 조정안을 거부하고 있습니다. SK텔레콤은 고객 신뢰 회복 노력을 강조하고 있으나, 실질적인 보상과는 거리가 멀다는 비판을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>대규모 개인정보 유출 사고로 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡의 자력이 충분하다(적합 조건 2). 현재 753명의 다수 피해자가 집단적으로 소송을 진행 중이며(적합 조건 3), 총 청구 금액이 2억 2천 5백만원을 넘어 피해 규모가 크다(적합 조건 4). 개인정보보호위원회 및 경찰의 조사·수사 결과가 증거로 활용될 수 있고(적합 조건 5), 관련 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>SK텔레콤의 개인정보 유출 책임이 개인정보보호위원회 과징금 부과로 명확하며, 상대방(SK텔레콤)의 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송이 진행 중이며, 개인정보보호위원회 과징금 부과 및 분쟁조정위원회 조정안 거부 등 공적 절차가 이미 진행되었습니다. 피해 규모는 개별 피해자 기준으로는 작을 수 있으나, 전체 피해자 수에 따라 총액은 커질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>원고 1인당 30만원, 총 2억 2천 5백만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>753명 (잠재적 피해자 3천만명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>쿠팡 '개인정보 유출' 부산지역 손배소 참여인원 700명 넘어</t>
+          <t>SK텔레콤 대표 정재헌의 이율배반 : 해킹 보상 늦어지는데 '고객 신뢰' ...</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260318114800051?input=1195m</t>
+          <t>https://www.huffingtonpost.kr/article/250389</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-18 12:17:58.054020+00:00</t>
+          <t>2026-03-20 00:36:13.960949+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>경찰 수사 및 운영자 검거 완료</t>
+          <t>대구참여연대가 1만 2천여 명을 대리하여 쿠팡을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>SNS '신상박제' 계정 '주클럽' 운영자 김 모 씨가 '강남주' 계정을 모방하여 유흥업소 여성 및 일반인의 신상과 허위 정보를 유포하고 삭제를 조건으로 4천만 원을 갈취한 사건이다. 김 씨는 다른 유사 계정 운영자들과 범행 수법을 공유하며 경찰 추적을 조롱했으나, 수사 1년 만에 검거되었다. 다수의 피해자가 발생했을 가능성이 높아 집단소송의 여지가 있다.</t>
+          <t>대구참여연대가 쿠팡의 대규모 개인정보 유출 피해를 본 이용자 1만 2천여 명을 대리하여 쿠팡 주식회사를 상대로 손해배상 청구 소송을 제기했습니다. 참여연대는 쿠팡이 개인정보 보호 책임을 소홀히 했다고 규탄하며, 1인당 20만 원의 위자료를 청구했습니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>운영자 김 씨의 범행 사실이 경찰 수사로 명확히 확인되었고(적합 조건 1, 5), '강남주' 및 다수의 유사 계정 언급으로 집단적 피해 가능성이 높다(적합 조건 3). 이미 경찰 수사가 진행되어 운영자가 검거된 상태이므로(적합 조건 6) 소송금융 투자 적합도가 높다. 다만, 피고의 자력 부족 가능성과 개별 피해 금액이 소액일 수 있다는 점은 추가 검토가 필요하다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대방인 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 1만 2천여 명의 다수 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 총 청구액이 24억 원에 달해 피해 규모가 큽니다(적합 조건 4). 이미 소송이 제기되어 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>24억원</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만 2천여 명</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>주클럽도 “강남주 보고 따라해”…유사 계정에 범행 팁 전수도</t>
+          <t>대구참여연대, 쿠팡 개인정보 피해 1만2천여 명 손배소 제기</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511220&amp;ref=A</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260319143308AE07409&amp;id=204582</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-18 00:23:04.810524+00:00</t>
+          <t>2026-03-20 00:35:16.535439+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>KT, LGU+, 쿠팡</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>집단소송 추진 중</t>
+          <t>국회 토론회 개최, 징벌적 손해배상 및 집단소송제 도입 논의</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>xAI의 AI 챗봇 Grok이 미성년자를 포함한 피해자들의 실제 사진을 성적인 이미지로 변형했다는 주장이 제기되어 소송에 직면했습니다. 현재 원고 3명이 소송을 제기했으며, 이 중 2명은 미성년자로 알려졌습니다. 피해자들은 집단소송으로 확대하는 방안을 추진하고 있습니다.</t>
+          <t>KT, LGU+, 쿠팡 등 주요 기업들의 대규모 해킹 및 개인정보 유출 사고 발생 시 증거 은폐 의혹이 제기되며, 이에 대한 구조적 개선 방안을 논의하는 국회 토론회가 개최되었다. 현행 제도의 솜방망이 처벌을 비판하며 징벌적 손해배상, 디스커버리 제도, 집단소송제 도입 등 강력한 입법의 필요성이 강조되었다. 이는 향후 유사 사건 발생 시 피해자들의 권리 구제 가능성을 높일 것으로 보인다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>xAI의 Grok이 미성년자를 포함한 피해자들의 실제 사진을 성적인 이미지로 변형했다는 주장이 제기되어 상대방 책임이 명확하고, xAI는 대기업에 준하는 자력이 충분합니다. 미성년자 대상의 심각한 인격권 침해로 피해 규모가 크며, 집단소송으로 확대될 가능성이 높아 소송금융 투자에 매우 적합합니다. 생성된 이미지가 증거로 활용될 수 있습니다.</t>
+          <t>대기업(KT, LGU+, 쿠팡)의 대규모 개인정보 유출 및 해킹 증거 은폐 의혹이 제기되었으며, 이는 다수의 피해자를 발생시킬 수 있는 집단적 피해 사건이다. 국회 토론회에서 징벌적 손해배상 및 집단소송제 도입 필요성이 논의되는 등 사회적 관심이 높고, 상대방의 자력이 충분하다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>다수 (미성년자 포함)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>xAI, 미성년자 음란이미지 소송 직면</t>
+          <t>“해킹 증거 은폐가 이익되는 기형적 구조 뜯어고쳐야”</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16007187</t>
+          <t>https://www.sportsseoul.com/news/read/1595341?ref=naver</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-17 12:53:45.639197+00:00</t>
+          <t>2026-03-20 00:34:18.720495+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>네이버, 라인, 스노우</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>미국에서 제기된 집단소송이 본격적인 판결 국면을 앞두고 있음</t>
+          <t>대구참여연대가 법원에 소장을 제출하고 집단소송을 제기함</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>네이버와 계열사인 라인, 스노우를 상대로 미국에서 생체정보 무단 수집에 대한 집단소송이 진행 중입니다. 과거 '9500억원 배상' 전례가 언급되며 판결 국면을 앞두고 있어 긴장감이 고조되고 있습니다. 이 사건은 글로벌 플랫폼의 얼굴 인식 기술 활용과 관련된 법적 쟁점을 다룹니다.</t>
+          <t>대구참여연대가 쿠팡의 개인정보 유출에 대해 집단소송을 제기했습니다. 1인당 20만원의 위자료 지급을 청구하며 기업의 책임을 분명히 하고자 합니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>네이버, 라인, 스노우 등 대기업이 피고로 특정되어 자력이 충분하며(적합 조건 1, 2), 생체정보 무단 수집이라는 명확한 책임 소재가 있습니다. 또한 미국에서 제기된 집단소송으로 다수의 피해자가 예상되며(적합 조건 3), '9500억원 배상' 전례가 언급되어 잠재적 피해 규모가 매우 클 것으로 판단됩니다(적합 조건 4).</t>
+          <t>적합 조건: 상대방 자력 충분(쿠팡), 집단적 피해(대구참여연대가 집단소송 제기), 상대방 책임이 비교적 명확함(개인정보 유출). 1인당 20만원의 위자료 청구로 다수 피해자 발생 시 총 피해 규모가 커질 수 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송⑧·끝] '9500억원 배상' 전례…판결 전 '폭풍전야'</t>
+          <t>대구참여연대, 쿠팡 상대 개인정보 유출 집단소송 제기</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=709500</t>
+          <t>https://www.kbsm.net/news/view.php?idx=512489</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-17 12:53:36.312640+00:00</t>
+          <t>2026-03-20 00:33:53.898759+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
-      <c r="A242" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
-          <t>서울특별시교육청 생성형인공지능 윤리적활용에 관한 조례안 통과</t>
+          <t>국회 토론회 개최, 해킹 사고 은폐 방지 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>서울시의회에서 생성형 인공지능의 윤리적 활용에 관한 조례안이 통과되었다. 이 조례는 딥페이크 등 생성형 AI를 악용한 디지털 성범죄 예방 및 학생들의 책임 있는 AI 활용 역량 강화를 위한 제도적 기반을 마련한다. 특히 10대 청소년들의 디지털 성범죄 가해 및 피해 비율이 높은 상황에서 윤리 교육의 중요성을 강조한다.</t>
+          <t>국회에서 대규모 해킹 사고 발생 시 기업의 고의적 은폐를 막기 위한 증거보존 책임 강화 방안이 논의되었다. KT, LG유플러스, 쿠팡 등 주요 기업의 개인정보 유출 사고에서 은폐 의혹이 제기되었으며, 현행법상 과태료가 낮아 기업이 은폐를 선택할 유인이 크다는 지적이 나왔다. 이에 따라 증거인멸에 대한 강력한 제재와 경영진의 보안 책임 강화 등 제도 개선이 촉구되었다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 피해자를 다루는 것이 아니라, 생성형 인공지능의 윤리적 활용을 위한 조례 제정 및 정책 추진에 관한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 사례가 명확히 제시되지 않았다.</t>
+          <t>기사 자체는 특정 사건에 대한 소송금융 투자 기회를 직접적으로 제시하지 않고, 해킹 사고 은폐 방지를 위한 제도 개선 논의를 다루고 있다. 그러나 KT, LG유플러스, 쿠팡 등 대기업의 개인정보 유출 사고가 언급되며, 이들 기업은 자력이 충분하고(적합 조건 2) 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)를 야기할 수 있는 사건들이다. 현재는 증거 확보의 어려움과 공적 절차 진행 여부가 불분명하다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>김인제 서울시의회 부의장, 서울시교육청 생성형인공지능 윤리적활용 조...</t>
+          <t>국회, 해킹 사고 은폐 막기 위한 증거보존 책임 강화 논의 이뤄져</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=209027</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65603</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-17 12:26:50.642696+00:00</t>
+          <t>2026-03-20 00:17:40.141927+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E243" t="inlineStr"/>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>캘리포니아 주</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>캘리포니아 주 법안에 대한 법적 다툼 진행 중</t>
+        </is>
+      </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>이 기사는 온라인 신상털기 피해 발생 시 가해자 처벌을 위한 형사 고소와 피해 보상을 위한 민사 소송을 병행하는 '투트랙 전략'을 권고한다. 경찰서 사이버수사대에 고소장을 제출하면 수사기관이 네이버 등 플랫폼에 대한 정보 요청을 통해 가해자를 특정할 수 있다고 설명한다.</t>
+          <t>넷초이스가 캘리포니아 주의 SNS 연령 확인 강화 법안에 대해 소송을 제기하며 법적 다툼이 이어지고 있습니다. 반대 측은 이 법안이 개인정보 침해와 익명 표현 위축으로 이어질 수 있다고 주장합니다. 현재 법적 공방이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 온라인 신상털기 피해에 대한 일반적인 법적 대응 방안을 설명하는 가이드라인입니다. 따라서 특정 가해자, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 적합한 사건을 발굴하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 사건은 캘리포니아 주 법안의 적법성을 다투는 소송으로, 특정 주체의 명확한 불법행위로 인한 직접적인 금전적 피해를 배상받으려는 목적의 소송으로 보기 어렵습니다. 상대방(캘리포니아 주)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자의 핵심인 대규모 금전적 회수 가능성이 기사 내용만으로는 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>어느 날 내가 사기꾼이 됐다  온라인 신상털기, 법적 대응법은?</t>
+          <t>“아빠가 구글직원인데 유튜브 못봐요”…SNS 막겠단 캘리포니아</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/93BH8WEBA3Z0</t>
+          <t>https://www.mk.co.kr/article/11992890</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-17 12:23:34.291343+00:00</t>
+          <t>2026-03-19 13:13:56.026658+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>법원행정처</t>
+          <t>KT, LGU+, 쿠팡</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>법원행정처 전산망 해킹으로 인한 개인정보 유출</t>
+          <t>국회 토론회 개최, 징벌적 손해배상 및 집단소송제 도입 논의, 정부의 제도 개선 검토</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>2024년 법원행정처 전산망 해킹으로 1,014GB에 달하는 소송 관련 문서가 유출되는 사건이 발생했다. 유출된 데이터에는 자필 진술서, 혼인관계증명서, 진단서 등 민감한 개인정보가 포함되어 있어 다수의 소송 당사자들이 피해를 입었을 것으로 예상된다.</t>
+          <t>국회에서 '해킹 은폐 제로' 토론회가 열려 KT, LGU+, 쿠팡 등 주요 기업들의 해킹 및 개인정보 유출 사고 증거 은폐 사례를 지적했다. 현행 제도가 기업의 은폐를 유도하는 기형적 구조임을 비판하며, 징벌적 손해배상, 디스커버리 제도, 집단소송제 도입 등 강력한 입법 필요성이 제기되었다. 정부 또한 로그 기록 장기 보관 의무화 등 제도 개선을 검토하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>법원행정처라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 1,014GB에 달하는 방대한 소송 관련 민감 정보가 유출되어 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3, 4), 해킹 사건 자체가 명확한 증거가 될 수 있어(적합 조건 5) 소송금융 투자에 적합하다. 법원행정처의 관리 소홀 책임이 비교적 명확해 보인다(적합 조건 1).</t>
+          <t>KT, LGU+, 쿠팡 등 대기업들이 대규모 개인정보 유출 사고 후 증거를 은폐한 정황이 국회 토론회에서 지적되어 상대방 책임이 명확하고 자력이 충분합니다. 또한 대규모 해킹으로 인한 집단적 피해가 발생했으며, 징벌적 손해배상 및 집단소송제 도입 논의가 활발히 진행 중이므로 잠재적 피해 규모가 큽니다. 국회 및 정부 차원에서 제도 개선 논의가 활발히 진행 중인 점도 적합도를 높입니다.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>[강성원의 현장톡(TALK)] 잇따른 개인정보 유출 사고…경기도경제과학진...</t>
+          <t>이해민 의원  해킹 증거 은폐가 이익이 되는 기형 구조 고칠 것”</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>fieldnews.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>http://www.fieldnews.kr/news/articleView.html?idxno=27101</t>
+          <t>https://zdnet.co.kr/view/?no=20260319194233</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-17 00:38:34.195976+00:00</t>
+          <t>2026-03-19 13:11:59.184675+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
-      <c r="A245" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A245" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C245" t="inlineStr"/>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>KT, LG U+, 쿠팡</t>
+        </is>
+      </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>북한 연계 그룹의 지능형 사이버 공격 방식 분석</t>
+          <t>경찰 수사 진행 중, 관련 법 개정 논의 및 추진 중</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>북한 연계 해킹 그룹 '코니'가 PDF 문서로 위장된 악성코드를 이용해 PC를 감염시키고 장기 잠복하며 계정 정보를 탈취하는 지능형 공격을 감행했습니다. 특히 카카오톡 PC버전 계정 정보까지 노린 것으로 파악되었습니다.</t>
+          <t>통신·플랫폼 기업들의 해킹 사고 증거 은폐 논란이 제기되며, 현행 제도가 기업의 은폐를 유도한다는 지적이 나왔습니다. KT, LG U+, 쿠팡 등은 개인정보 유출 사고 후 서버 기록 미보전으로 정부 조사 방해 혐의로 경찰 수사를 받고 있습니다. 국회에서는 고의적 해킹 은폐 구조 개선을 위한 토론회가 열렸으며, 관련 법 개정이 추진되고 있습니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>상대방(북한 연계 그룹)의 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합합니다. 피해 규모 및 피해자 수에 대한 구체적인 정보가 부족하며, 공적 절차 진행 여부도 명확하지 않습니다.</t>
+          <t>대기업(KT, LG U+, 쿠팡)이 피고로 특정되며 자력이 충분하고, 대형 해킹사고로 인한 집단적 피해 가능성이 높습니다. 현재 경찰 수사가 진행 중이며, 기업의 증거 은폐 혐의가 명확히 제기되고 있어 상대방 책임이 비교적 명확합니다. (적합 조건 1, 2, 3, 5, 6)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>피싱에 메신저까지… 北연계 ‘코니’, 지능형 공격 살펴보니</t>
+          <t>‘해킹 은폐’ 개선 토론회 “밝히면 존폐 위기, 숨기는게 이익…제도 ...</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564712&amp;class=33&amp;grp=</t>
+          <t>https://www.hani.co.kr/arti/economy/it/1250170.html</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-17 00:27:07.966621+00:00</t>
+          <t>2026-03-19 12:59:30.547268+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
-      <c r="D246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
-          <t>사이버 보안 기업에 의해 해킹 공격 방식 및 확산 경로 파악</t>
+          <t>개인정보보호법 개정안 공포 및 2차 개정 추진 논의 중</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>북한 연계 해킹 조직 '코니'가 스피어피싱 이메일과 감염된 PC의 카카오톡 PC 버전을 이용해 악성코드를 유포하는 다단계 공격을 벌이고 있습니다. 이 공격은 내부 문서와 계정 정보 탈취를 목표로 하며, 감염된 PC의 카카오톡 친구 목록을 통해 악성 파일을 재전송하여 확산시키는 특징을 보입니다. 사이버 보안 기업 지니언스가 공격 방식을 분석했습니다.</t>
+          <t>개인정보 유출 기업에 대한 처벌을 대폭 강화한 개인정보보호법 개정안이 오는 9월 시행되며, 추가적인 2차 개정안도 추진 중입니다. 산업계는 과도한 징벌적 조항이 기업 활동을 위협한다고 우려하는 반면, 개인정보보호위원회는 피해자 보호를 위해 책임 소재를 명확히 해야 한다는 입장입니다. 이 기사는 특정 사건이 아닌 법률 및 정책 동향에 대한 세미나 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>북한 연계 해킹 조직이 직접적인 가해자로 지목되어 소송 상대방 특정 및 자력 확보가 어렵습니다 (적합 조건 1, 2 미충족). 카카오톡 PC 버전이 악성코드 확산 경로로 활용되었으나, 카카오의 직접적인 책임(예: 플랫폼 취약점 방치)이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 동향과 관련 규제 강화에 대한 산업계와 정부의 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모, 증거 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>친구 카톡 메시지 눌렀는데… 北조직 해킹</t>
+          <t>발의 사흘 만에 통과된 개보법 개정안…조만간 더 센 규제 온다</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260317/133543431/2</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260319025149292</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-17 00:17:26.613448+00:00</t>
+          <t>2026-03-19 12:59:11.490788+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A247" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C247" t="inlineStr"/>
+      <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론기일 진행</t>
+          <t>정보보안 정책 및 제도 도입 검토 논의</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사고와 관련하여 피해자 1998명이 쿠팡을 상대로 제기한 손해배상 청구 소송의 첫 변론기일이 서울중앙지법에서 열렸습니다. 이 사건은 징벌적 손해배상 가능성도 언급되고 있습니다.</t>
+          <t>뉴스톱 포럼에서 정보보안 전략이 논의되었으며, 주요 내용으로는 정보 유출 손해배상에 미국식 집단소송제도 도입 검토, AI 기반 사이버 위협 대응 시스템 전환, 사이버범죄 특별사법경찰 권한 부여 등이 포함되었습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>쿠팡이라는 대기업을 상대로 1998명의 다수 피해자가 개인정보 유출 사고에 대한 손해배상 소송을 제기하여 상대방의 자력(적합 조건 2)과 집단적 피해(적합 조건 3), 그리고 상당한 피해자 수(적합 조건 4)가 명확합니다. 이미 소송이 진행 중이며, 개인정보 유출이라는 명확한 책임 소재(적합 조건 1, 5)가 있어 소송금융 투자에 적합합니다.</t>
+          <t>기사는 정보보안 전략 및 정책 논의에 대한 내용으로, 실제 발생한 사건이나 구체적인 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>1998명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>[쿠팡, 현대판 동척회사인가] '개인정보 유출 사고' 첫 재판…징벌적 손...</t>
+          <t>정보보안 전략 논의 장 열려...뉴스톱, 포럼 성료</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=251520</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43922</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-16 12:58:26.906839+00:00</t>
+          <t>2026-03-19 12:57:11.421266+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 관련 공동소송 첫 재판 진행 중</t>
+          <t>서울동부지법에 손해배상청구 소송 제기</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>이 기사는 한국의 집단소송제 도입 논의를 다루며, 2020년 쿠팡의 3367만여 건 개인정보 유출 사고를 집단소송의 필요성을 보여주는 사례로 언급합니다. 현재 쿠팡 이용자 2000명이 제기한 공동소송의 첫 재판이 진행 중이며, 시민단체들은 대규모 소비자 피해 구제를 위해 집단소송제 도입을 촉구하고 있습니다.</t>
+          <t>대구참여연대가 쿠팡의 개인정보 유출 피해를 입은 대구·경북 이용자 1만 2598명을 모집하여 서울동부지법에 손해배상청구 소송을 제기했다. 1인당 20만 원의 위자료를 청구하며, 쿠팡의 개인정보 보호 책임 소홀을 강력히 규탄하고 법적 책임을 묻겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고는 상대방 책임이 명확하고(적합 조건 1), 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 3367만여 건의 유출로 집단적 피해(적합 조건 3) 및 매우 큰 피해 규모(적합 조건 4)를 보입니다. 이미 공동소송이 진행 중이므로 증거 확보도 용이합니다(적합 조건 5). 현재 진행 중인 공동소송은 일부 피해자에 불과하여, 나머지 다수의 피해자를 위한 추가적인 소송 발굴 기회가 매우 높습니다.</t>
+          <t>대기업 피고(쿠팡)의 자력이 충분하며(적합 조건 2), 1만 2천여 명의 다수 피해자가 발생하여 집단소송의 요건을 충족한다(적합 조건 3). 개인정보 유출이라는 명확한 책임 소재(적합 조건 1)와 총 25억 원 이상의 상당한 피해 규모(적합 조건 4), 그리고 유출 사실 자체가 증거로 활용될 수 있어(적합 조건 5) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 20만 원, 총 25억 1960만 원</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>3367만여건</t>
+          <t>1만 2598명</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[박종호의 법정 1열] 집단소송제 논의... 소비자 구제 효율성  vs  기업 ...</t>
+          <t>대구참여연대, 쿠팡 집단소송 1만 2000여 명 손해배상 청구</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260316121617582</t>
+          <t>https://news.tf.co.kr/read/national/2304173.htm</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-16 12:54:56.708004+00:00</t>
+          <t>2026-03-19 12:56:42.590898+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
-      <c r="A249" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A249" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C249" t="inlineStr"/>
+      <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
-          <t>미국 내 집단소송 진행 중, '실질적 피해' 입증이 쟁점</t>
+          <t>개인정보보호법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>네이버가 미국에서 생체정보 무단 수집으로 인한 집단소송에 휘말려 사법 리스크에 직면했다. 원고 측은 기술 공세를 통해 '실질적 피해' 입증에 주력하고 있으며, 이는 소송의 승패를 가를 중요한 분수령이 될 것으로 보인다.</t>
+          <t>개인정보 유출 사고 발생 시 기업의 고의·과실 여부와 관계없이 손해배상 책임을 지우는 '무과실 책임' 도입을 골자로 하는 개인정보보호법 개정안에 대해 법조계와 산업계가 우려를 표하고 있다. 이들은 과도한 책임 부과로 기업 부담이 급증할 수 있으며, 해외 사례와도 맞지 않다고 주장한다. 현재는 특정 사건이 아닌 법률 개정 논의 단계이다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>네이버는 자력이 충분한 대기업이며, 미국에서 진행 중인 생체정보 무단 수집 집단소송으로 다수의 피해자가 발생했을 가능성이 높다. 원고 측의 기술 공세로 증거 확보 노력도 진행 중이다. (적합 조건 2, 3, 4, 5 해당)</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>미국 내 생체정보 무단 수집 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송⑦] '도쿄 증언' 둘러싸고 '진흙탕 싸움'</t>
+          <t>최선 다해도 해킹되면 기업 책임? …법조계  헌법 과실책임 원칙 훼손...</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=709711</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003555853</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-16 12:45:12.743510+00:00</t>
+          <t>2026-03-19 12:54:08.080034+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
-      <c r="D250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
-          <t>북한발 스피어피싱 경고 및 피해 발생</t>
+          <t>개인정보 보호 정책 논의 단계</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>카카오톡 PC 버전 사용자가 악성 파일을 눌러 PC가 감염되고 계정 정보가 탈취된 사건이 발생했습니다. 공격자는 탈취한 정보를 이용해 피해자의 카카오톡 친구들에게 접근했으며, 이는 북한발 스피어피싱 공격으로 파악되어 주의가 요구됩니다.</t>
+          <t>개인정보 미래포럼에서 최경진 가천대 교수가 개인정보 보호 정책이 사전예방 중심으로 전환된 이후에도 개념 재정립, 활용 기준 보완, 다수 사업자 데이터 처리 책임 기준 마련 등 추가 과제가 산재해 있다고 제언했습니다. 특히 손해배상 등 권리 구제 수단이 제대로 작동하도록 제도를 보완해야 한다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>공격 주체가 '북한발'로 특정되어 있어 민사상 손해배상 청구를 위한 특정 가능한 피고를 설정하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 개인정보 침해 사건이나 피해 발생을 다루는 것이 아니라, 개인정보 보호 정책의 중장기적 개선 과제와 방향에 대한 논의를 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 존재하지 않아 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>카톡 파일 눌렀다가 감염... 북한발 스피어피싱 주의</t>
+          <t>“개인정보 보호, '사전예방' 전환 끝 아냐…추가 과제도 산재”</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842491</t>
+          <t>https://www.etnews.com/20260319000217</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-16 12:34:06.226889+00:00</t>
+          <t>2026-03-19 12:53:29.025839+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>롯데카드</t>
+          <t>롯데카드, 쿠팡, SKT 등 개인정보 유출 사고를 일으킨 대기업</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>사이버 리스크 및 개인정보 유출 관련 세미나 개최, 정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>대기업의 개인정보 유출 사고가 잇따라 발생함에 따라, 사이버 보험을 통한 사회적 회복탄력성 강화 방안을 논의하는 세미나가 개최되었습니다. 전문가들은 징벌적 손해배상만으로는 피해 예방 및 회복이 어렵다고 지적하며, 사이버 보험 시장 인프라 강화, 데이터 공유, 중소기업 대상 상품 개발 및 지원 정책의 필요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>대기업(롯데카드, 쿠팡, SKT 등)의 개인정보 유출 사고는 상대방 책임이 명확하고(조건 1) 자력이 충분하며(조건 2), 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(조건 3, 4). 또한, 이러한 사고들은 공적 기록이나 언론 보도를 통해 증거 확보가 용이합니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>“개인정보 새는 시대…체감할 수 있는 ‘쉬운 사이버보험’으로 사회...</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04775686645384960</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:53:08.000631+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr"/>
+      <c r="D252" t="inlineStr"/>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>개인정보보호법 개정 논의 및 입법 추진 중</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>개인정보 유출 시 기업의 과징금 상향 및 무과실 책임 도입을 골자로 하는 개인정보보호법 개정안이 추진 중이다. 이에 대해 산학계는 기업의 부담 증가와 사업 위축을 우려하며 반대 입장을 표명하고 있으나, 개인정보위는 피해자 보호를 위해 제도 강화가 필요하다는 입장이다. 현재 국회 법안 소위 일정을 논의 중이다.</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 논의 및 무과실 책임 도입 추진에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건(1~6번)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>개인정보 유출 시 기업이 '과실 없음 인증' 추진…산학계 우려</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04749446645384960</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:52:43.800226+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>SKT, KT, LGU+, 쿠팡 등</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E251" t="inlineStr">
-[...101 lines deleted...]
-      <c r="K252" t="inlineStr">
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>국회 토론회 개최, 징벌적 손해배상 및 집단소송제 도입 논의 중</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>국회에서 '해킹 은폐 제로' 토론회가 열려 기업들이 해킹 사실을 은폐하는 현행 법 구조의 문제점을 지적했습니다. SKT, KT, LGU+, 쿠팡 등 주요 기업들의 대규모 해킹 및 개인정보 유출 사고 사례를 들며, 증거 인멸을 막고 피해자 구제를 강화하기 위한 징벌적 손해배상 및 집단소송제 도입의 필요성이 논의되었습니다. 정부도 로그 기록 장기 보관 의무화 등 제도 개선을 검토하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)으로 SKT, KT, LGU+, 쿠팡 등 주요 기업들이 해킹 은폐 및 증거 인멸을 시도한 사실이 언급되었습니다. 적합 조건 2(상대방 자력 충분)로 이들은 대기업 및 상장회사로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해) 및 4(피해 규모 큼)로 '대규모 해킹 및 개인정보 유출 사고'는 다수의 피해자를 발생시키며 집단소송 시 총 피해액이 클 수 있습니다. 적합 조건 6(공적 절차 진행 중)으로 국회 토론회가 개최되어 징벌적 손해배상 및 집단소송제 도입 등 입법 논의가 활발히 진행 중입니다. 부적합 조건은 해당 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>수만 명 이상 추정</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>해킹 숨기면 과태료, 밝히면 기업위기...규제 구조 바꿔야</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04742886645384960</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:52:36.065767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr"/>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>데이터 유출 관련 법규 개정 논의 중</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>기업들이 데이터 유출 사고 발생 시 무과실책임 도입과 매출액의 10%에 달하는 과징금 부과 가능성에 대해 우려를 표하고 있습니다. 업계는 이러한 규제가 사이버 공격 현황을 이해하지 못한 과도한 규제이며 정보 주체 보호의 실효성에도 의문을 제기하고 있습니다. 관련 논의가 서울 광화문에서 진행되었습니다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 데이터 유출 사건이나 피해자를 다루는 것이 아니라, 데이터 유출 시 기업의 무과실책임 도입 및 과징금 부과 등 관련 법규 개정 논의에 대한 업계의 우려를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>기업들 덜덜 떠는 '매출 10% 과징금'…업계  정보 주체 보호 실효성 의문...</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L252" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01315286645383648</t>
+          <t>https://www.dailian.co.kr/news/view/1623040/?sc=Naver</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-15 12:41:37.638486+00:00</t>
+          <t>2026-03-19 12:51:50.663505+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
-      <c r="A255" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A255" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C255" t="inlineStr"/>
+      <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 처분 부과, 금감원 제재심 예정</t>
+          <t>징벌적 손해배상 및 집단소송제 도입 관련 입법 논의 중</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>롯데카드가 개인정보보호위원회로부터 주민등록번호 처리 의무 위반으로 처분을 받았으며, 이에 대해 의결서 수령 이후 소송 등 이의 절차를 밟을 예정입니다. 다음 달에는 금융감독원 제재심이 예정되어 있습니다.</t>
+          <t>이 기사는 해킹 등 개인정보 유출 사건 발생 시 기업의 은폐를 막기 위해 징벌적 손해배상, 디스커버리 제도, 집단소송제 도입이 필요하다는 과방위 이해민 의원의 주장을 다룹니다. 토론회 전문가들 역시 현행 솜방망이 처벌을 비판하며 강력한 입법의 필요성에 공감했습니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>롯데카드라는 대기업이 피고이며(적합 조건 2), 개인정보보호위원회의 처분으로 책임이 명확하고 객관적 증거가 확보되었습니다(적합 조건 1, 5). 금감원 제재심 등 공적 절차가 진행 중이며(적합 조건 6), 개인정보 유출 사건의 특성상 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3).</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 징벌적 손해배상 및 집단소송제 도입의 필요성에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>롯데카드, 최고 수준 중징계 나오나…다음달 금감원 제재심</t>
+          <t>해킹 당하면 은폐가 낫다?…과방위 이해민  징벌적 손배 필요</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403727</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000298621?division=NAVER</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-15 00:39:52.098434+00:00</t>
+          <t>2026-03-19 12:51:26.809574+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>집단 손해배상 소송 첫 변론 진행 중</t>
+          <t>개인정보보호법 개정안 시행 예정</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>쿠팡 이용자 1998명이 지난해 발생한 개인정보 유출 사고와 관련하여 집단 손해배상 소송을 제기했으며, 현재 첫 변론이 진행 중이다. 이 사건은 개인정보 유출 사고에 대한 처벌 수위 논란과 함께 주목받고 있다.</t>
+          <t>개인정보보호법 개정안 시행을 앞두고 산업계와 정부 간 이해관계가 엇갈리고 있습니다. 개정안은 CEO 책임 강화, 징벌적 과징금 부과, 무과실책임 도입을 골자로 하며, 산업계는 과도한 규제라 우려하는 반면 개인정보보호위원회는 기업의 책임 강화를 강조합니다. 이 법안은 향후 개인정보 유출 사건의 법적 책임과 피해 규모에 중대한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고이며(적합 조건 2), 1998명의 다수 피해자가 집단 손해배상 소송을 제기하여 집단적 피해(적합 조건 3) 및 상당한 피해자 수(적합 조건 4)를 보임. 개인정보 유출 사고의 책임이 비교적 명확하며(적합 조건 1), 이미 소송이 진행 중이므로 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>새로운 개인정보보호법 개정안은 CEO 책임 강화, 징벌적 과징금 부과(매출액 10%까지), 무과실책임 도입을 통해 기업의 개인정보 유출에 대한 책임을 명확히 하고 피해 규모를 크게 확대합니다. 이는 '상대방 책임 명확', '피해 규모 큼', '집단적 피해' 조건에 부합하여 향후 발생할 개인정보 유출 사건의 소송금융 적합도를 높일 것입니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>1998명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>개인정보 유출 처벌 '고무줄' 논란···9월 '매출 10%' 과징금 도입</t>
+          <t>범죄자 아닌 기업 옥죄는 법  vs  유출 기업 더 이상 피해자만은 아냐...</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405916</t>
+          <t>https://www.mt.co.kr/tech/2026/03/19/2026031915294375588</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-14 12:45:10.823673+00:00</t>
+          <t>2026-03-19 12:50:39.215570+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>소비자 2천여 명의 손해배상 소송 첫 변론 기일 개최</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사태와 관련하여 소비자 약 2천 명이 쿠팡을 상대로 1인당 30만 원씩 총 6억 원의 손해배상 소송을 제기, 첫 변론 기일이 열렸다. 원고 측은 쿠팡의 불법 행위와 중과실을 주장하며 징벌적 배상 판단을 요구했고, 쿠팡 측은 개인정보보호위의 과징금 처분 및 행정 소송 가능성을 언급했다.</t>
+          <t>대구참여연대가 쿠팡의 대규모 개인정보 유출 피해를 입은 1만 2천여 명을 모집하여 법원에 손해배상 청구 소송을 제기했습니다. 이들은 쿠팡이 거대한 이윤을 창출하면서도 개인정보 보호라는 기업의 필수적인 의무를 소홀히 했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)의 책임이 명확히 주장되고 있으며, 약 2천 명의 다수 피해자가 6억 원 규모의 집단소송을 진행 중이다. 또한 개인정보보호위원회의 과징금 처분 가능성이 언급되어 공적 절차 진행 및 증거 확보 가능성이 높다.</t>
+          <t>대기업인 쿠팡을 상대로 1만 2천여 명의 다수 피해자가 발생하여 집단적 피해에 해당하며, 상대방의 자력이 충분하고 책임이 비교적 명확합니다. 이미 소송이 제기되어 증거 확보 가능성도 높으므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>6억 원 (1인당 30만 원 x 2천 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>약 2천 명</t>
+          <t>1만 2천여 명</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>'쿠팡 정보 유출 집단 소송' 첫 변론 기일 열려</t>
+          <t>대구참여연대, 쿠팡 상대 개인정보 유출 피해 1만 2천여 명 소송 제기</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260314103441DFD</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=221375</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-14 12:36:15.720167+00:00</t>
+          <t>2026-03-19 12:50:16.230188+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>KT, LG유플러스</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>피해 신고 접수 및 온라인플랫폼법, 집단소송법 제정 논의 중</t>
+          <t>KT, LG유플러스 해킹 은폐 및 증거인멸 관련 수사/조사 진행 중. 제도 개선 토론회 개최.</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>쿠팡을 포함한 독과점 플랫폼 기업의 불법 행위와 대규모 개인정보 유출에 대한 피해 신고가 한 달간 131건 폭주했습니다. 이에 따라 피해자들은 실질적 보상을 위해 온라인플랫폼법과 집단소송법 제정이 필요하다고 주장하고 있습니다.</t>
+          <t>대규모 해킹 사고 발생 시 기업들이 증거인멸과 은폐를 반복하는 문제가 제기되었으며, 현행 제도가 기업의 은폐를 유도한다는 지적이다. KT와 LG유플러스는 이미 해킹 은폐 및 증거인멸 의혹으로 조사를 받고 있으며, 전문가들은 증거 보존 의무 강화 및 고의적 증거 삭제에 대한 형사처벌 도입 등 제도 개선을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 대규모 개인정보 유출 및 불법 행위에 대한 책임이 명확히 언급됩니다(적합 조건 1). 한 달 131건의 피해 신고가 접수되어 집단적 피해 가능성이 높고(적합 조건 3), 집단소송법 제정 필요성이 제기되는 등 공적 절차 논의가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건에 따라, 대기업 통신사(KT, LG유플러스)의 해킹 은폐 및 증거인멸 책임이 명확하며, 대규모 해킹 사고의 특성상 집단적 피해가 예상됩니다. 또한, 관련 기업에 대한 수사/조사가 진행 중이며, 제도 개선 논의가 활발하여 사회적 관심이 높습니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>131건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>한 달 131건 폭주한 쿠팡 피해 신고 … 개인정보 유출·판매자 갑질 도...</t>
+          <t>해킹 은폐하면 이득?… 증거인멸 구조 바꿔야</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226196</t>
+          <t>http://www.inews24.com/view/1951099</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-14 12:36:08.159474+00:00</t>
+          <t>2026-03-19 12:49:30.126737+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>네이버, 스노우, 라인</t>
+          <t>KT, LG유플러스</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>미국 내 집단소송 강제 증거조사(Discovery) 단계 진행 중</t>
+          <t>LG유플러스에 대한 경찰 수사 진행 중, 국회 토론회 개최</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>네이버와 스노우, 라인 등을 상대로 미국에서 생체정보 무단 수집 관련 집단소송이 제기되어 강제 증거조사 단계에 돌입했다. 네이버 측이 자료 제출을 미루며 방어하고 있으며, 라인프렌즈도 소송 대상에 포함될 가능성이 언급되었다.</t>
+          <t>대규모 통신·플랫폼 기업들이 해킹 사고 발생 시 과징금 및 집단소송 등의 리스크를 피하기 위해 증거를 은폐하거나 파기하는 문제가 지적되었다. KT는 해킹 감염 서버 임의 폐기 의혹으로, LG유플러스는 서버 운영체제 재설치로 포렌식 조사를 불가능하게 만들어 경찰 수사를 받고 있다. 국회 토론회에서는 이러한 해킹 은폐 구조를 개선하기 위한 제도적 해법 마련이 논의되었다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(생체정보 무단 수집), 상대방(네이버)의 자력이 충분하며, 미국에서 집단소송이 진행 중으로 집단적 피해가 명확하고, 강제 증거조사 단계에 돌입하여 증거 확보 가능성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(KT, LG유플러스의 증거인멸 의혹 및 LG유플러스에 대한 경찰 수사), 상대방의 자력이 충분하며(대규모 통신·플랫폼 기업), 대규모 해킹으로 인한 집단적 피해 가능성이 높습니다. 이미 공적 절차(경찰 수사)가 진행 중이며, 기업의 증거인멸 행위 자체가 추가적인 증거가 될 수 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송⑥] 다시 덫에 걸린 '스노우'…'라인프렌즈'도 조준</t>
+          <t>과태료 3000만원vs과징금 수천억…해킹 은폐 부추기는 역설</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=709133</t>
+          <t>https://www.etoday.co.kr/news/view/2567218</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-14 12:35:59.610272+00:00</t>
+          <t>2026-03-19 12:49:17.846911+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr"/>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 가해자 구속</t>
+          <t>집단소송 본격화</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>경북 포항의 한 목욕탕 세신사가 4년간 손님 약 1000명을 불법 촬영한 혐의로 구속됐다. 휴대전화에서 4700장의 불법 촬영물이 발견되었으며, 피해자 중에는 미성년자도 포함되어 경찰이 추가 피해를 수사 중이다. 다수의 피해자가 발생하여 집단소송 가능성이 높다.</t>
+          <t>지난해 11월 쿠팡의 대규모 개인정보 유출 사태로 약 2,900만 명의 이용자가 피해를 입었습니다. 이로 인해 쿠팡의 활성 이용자 수가 감소하고 실적이 급감하는 등 기업 이미지와 재무적 타격을 입었습니다. 현재 소비자들의 집단 소송이 본격화되고 있으며, 한미 통상 문제로 번질 위험도 상존합니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>가해자의 불법 촬영 행위가 명확하고(상대방 책임 명확), 휴대전화에서 4700장의 불법 촬영물이 발견되어 증거가 확실합니다(증거 확보 가능). 약 1000명에 달하는 다수의 피해자가 발생했으며(집단적 피해, 피해 규모 큼), 미성년자도 포함되어 사회적 파장이 클 것으로 예상됩니다. 현재 경찰 수사가 진행 중이며 가해자가 구속된 상태입니다(공적 절차 진행 중).</t>
+          <t>대기업인 쿠팡의 개인정보 유출로 인한 대규모 피해가 발생했습니다. 약 2,900만 명에 달하는 이용자가 피해를 입었으며, 이미 소비자들의 집단 소송이 본격화되고 있습니다. 쿠팡의 책임이 명확하고 자력도 충분하며, 피해 규모와 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>약 1000명 추정</t>
+          <t>약 2,900만 명</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>경북 포항 목욕탕 세신사, 4년간 손님 1000명 몰래 촬영하다 '구속'</t>
+          <t>쿠팡 이용자 2800만 회복…정보유출 쇼크 벗어날까</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260314500022</t>
+          <t>http://www.segyebiz.com/newsView/20260319516983?OutUrl=naver</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-14 12:31:52.198775+00:00</t>
+          <t>2026-03-19 12:48:37.278873+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
-      <c r="A261" s="4" t="inlineStr">
+      <c r="A261" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>집단소송제법 통과로 향후 집단소송 가능성 증대</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>정성호 의원이 '쿠팡 개인정보 유출 사태'와 같은 사건에서 국민 구제를 위한 집단소송제법의 법사위 통과를 언급했습니다. 이는 대규모 개인정보 유출 사건에 대한 집단소송의 법적 기반이 마련되었음을 시사하며, 향후 유사 피해 발생 시 피해자들의 구제 가능성을 높일 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출은 다수의 피해자를 발생시키는 집단적 피해 사건입니다(적합 조건 3). 또한, '쿠팡 개인정보 유출 사태'는 책임 소재가 비교적 명확하고(적합 조건 1), 관련 기관의 조사 결과 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 집단소송제법 통과로 향후 유사 사건에 대한 집단소송 가능성이 높아졌습니다.</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>개인정보 유출 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>정성호  중수청·공소청법 법사위 통과…제도 안착에 역할 다할 것</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>gobalnews.com</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>https://www.gobalnews.com/news/articleView.html?idxno=201650</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:47:17.308285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B261" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C262" t="inlineStr"/>
+      <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
-          <t>집단 손해배상 소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 병행</t>
+          <t>제도 개선 논의</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여 이용자 1998명이 쿠팡을 상대로 손해배상 청구 소송의 첫 변론기일을 가졌습니다. 원고 측은 유출된 개인정보의 심각성과 쿠팡의 부적절한 대응을 문제 삼으며 1인당 최소 30만원 배상 및 징벌적 손해배상을 검토 중입니다. 현재 개인정보보호위원회의 조사도 진행 중이며, 법조계는 징벌적 손해배상 인정 여부에 주목하고 있습니다.</t>
+          <t>본 기사는 기업의 해킹 은폐를 막고 보안 인식을 높이기 위해 과징금, 형사처벌, 피해자 보상 체계를 강화해야 한다고 주장한다. 현재의 제도가 실질적으로 작동하지 않아 기업들이 보안을 비용으로만 인식하는 문제를 지적하며, 강한 규제를 통한 최소한의 기준 마련을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(쿠팡 전 직원에 의한 대규모 개인정보 유출), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해가 발생했고(1998명 소송 참여, 3367만 건 이상 개인정보 유출), 피해 규모가 매우 큽니다(1인당 30만원 요구, 징벌적 손해배상 가능성). 또한, 증거 확보가 가능하며(개인정보보호위원회 조사 진행 중), 이미 공적 절차(개인정보보호위원회 조사)와 소송이 진행 중입니다. 징벌적 손해배상 첫 사례로 주목받는 등 투자 가능성이 높습니다.</t>
+          <t>본 기사는 해킹 은폐에 대한 제도 개선의 필요성을 논하는 정책 제언으로, 특정 사건이나 구체적인 피해자가 명시되어 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 구체적인 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>1인당 최소 30만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>최소 1998명, 잠재적 피해자 수천만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>집단소송 막 올랐다...쿠팡 집단 손배소  1인당 30만원 내놔라</t>
+          <t>[투코현장] 해킹 은폐 부르는 제도 손질 필요성 대두··· 숨기면 과태...</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58890?feed=na</t>
+          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=341102</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-14 00:44:34.340348+00:00</t>
+          <t>2026-03-19 12:22:12.885983+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>KT, LG유플러스</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>집단 손해배상 소송 첫 변론 진행 중, 개인정보보호위원회 조사 진행 중, 징벌적 손해배상 청구 고려</t>
+          <t>국회 토론회 개최, 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 해킹 사태로 정보가 유출된 피해자 1,998명이 쿠팡을 상대로 손해배상 소송을 제기, 첫 변론이 진행되었습니다. 원고 측은 쿠팡이 7개월간 해킹을 방치하여 중대 과실이 있으며, 최소 3,367만 건의 정보 유출이 있었다고 주장합니다. 쿠팡 측은 개인정보보호위원회 처분 결과가 나올 때까지 답변이 어렵다는 입장이며, 원고 측은 징벌적 손해배상 청구도 고려하고 있습니다.</t>
+          <t>국회 토론회에서 KT와 LG유플러스 등 국내 주요 통신사들이 해킹 피해 사실을 은폐하려던 정황이 지적되며 보안 실태가 도마 위에 올랐다. 발제자들은 통신사들이 KISA 신고 누락, 침해 정황 부인, OS 재설치, 서버 폐기 등의 은폐 작업을 진행했다고 비판했다. 해외 사례를 참고한 제도 개선의 필요성이 부각되었으며, 과학기술정보통신부도 문제에 공감하며 제도 개선을 약속했다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>쿠팡의 해킹 방치로 인한 중대 과실이 주장되며(상대방 책임 명확), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 1,998명의 원고가 소송을 제기했고 최소 3,367만 건의 정보 유출이 확인되어 집단적 피해 규모가 매우 큽니다(집단적 피해, 피해 규모 큼). 민관합동조사단 결과가 증거로 제시되었고(증거 확보 가능), 개인정보보호위원회의 처분 결과가 나올 예정입니다(공적 절차 진행 중).</t>
+          <t>KT와 LG유플러스 등 주요 통신사의 해킹 은폐 정황이 국회 토론회에서 구체적으로 지적되어 상대방 책임이 명확하며(적합 조건 1), 이들 기업은 충분한 자력을 갖추고 있습니다(적합 조건 2). 국회 토론회라는 공적 절차가 진행 중이며(적합 조건 6), 전문가들의 발언을 통해 은폐 행위에 대한 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 구체적인 피해 규모와 피해자 수는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>원고 1,998명 기준 약 6억 원 청구 (징벌적 손해배상 고려 시 증액 가능성 높음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>최소 3,367만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>‘쿠팡 해킹’ 집단 손배소 첫 변론…“해킹 사실상 방치해 중대 과실”</t>
+          <t>美·EU는 '즉시 공개'·한국은 '은폐 유인'… 통신사 해킹 대응 재정비 ...</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508342&amp;ref=A</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338219</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-14 00:42:35.597333+00:00</t>
+          <t>2026-03-19 12:18:10.963684+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>KT, LG유플러스</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>첫 집단 손해배상 청구 소송 변론기일 진행 중, 개인정보보호위원회 조사 진행 중</t>
+          <t>해킹사고 은폐 구조 개선 토론회 진행, 피해구제 및 원인 조사 논의</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 3천3백만여 건 유출 사태와 관련해 2천 명의 이용자가 쿠팡을 상대로 첫 집단 손해배상 청구 소송을 제기했습니다. 원고 측은 쿠팡의 총체적 시스템 붕괴로 인한 피해를 주장하며 신속한 재판을 요청했고, 쿠팡 측은 개인정보보호위원회 조사 및 행정소송 이후 민사 소송 진행을 주장했습니다. 이 소송의 진행 경과는 다른 산발적 소송에도 영향을 미칠 전망입니다.</t>
+          <t>해킹사고 은폐 구조 개선을 위한 토론회에서 최경진 가천대 교수가 KT와 LG유플러스 사례를 언급하며 발제했다. 최 교수는 침해 위협에 체계적으로 대응하고, 사후적으로 국민의 피해구제와 정확한 사고 원인 조사를 위한 적절한 증거 확보의 중요성을 강조했다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 3천3백만여 건의 개인정보 유출로 2천 명의 원고가 집단소송을 제기하여 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 원고 측은 쿠팡의 총체적 시스템 붕괴를 주장하며 책임이 명확하다고 보고 있으며(적합 조건 1), 개인정보보호위원회의 조사가 진행 중이므로 객관적 증거 확보 및 법 위반 여부 판단이 가능합니다(적합 조건 5, 6).</t>
+          <t>대기업인 KT와 LG유플러스의 해킹사고 사례를 언급하며, 피해구제와 정확한 사고 원인 조사의 필요성을 강조하는 토론회가 진행 중입니다. 이는 상대방의 자력이 충분하고(적합 조건 2), 해킹사고 특성상 집단적 피해(적합 조건 3) 및 대규모 피해(적합 조건 4)가 예상되며, 증거 확보의 중요성(적합 조건 5)이 언급되고 공적 절차(토론회, 시스템 개선 논의)가 진행 중(적합 조건 6)인 점을 고려할 때 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>최소 6억 원 (원고 2천 명 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>최소 2천 명 (소송 참여자), 전체 유출 피해자 3천3백만여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>'개인정보 유출' 쿠팡 상대 첫 손배소송... 신속한 재판 요청</t>
+          <t>[현장] 해킹사고 은폐 구조 개선 토론회, 전문가들  KT·LG유플러스 사례...</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603132304365776</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433401</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-14 00:32:22.834901+00:00</t>
+          <t>2026-03-19 12:18:01.642783+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
-      <c r="A265" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A265" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C265" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C265" t="inlineStr"/>
+      <c r="D265" t="inlineStr"/>
+      <c r="E265" t="inlineStr"/>
       <c r="F265" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태에 대해 이용자 1998명이 1인당 30만원의 손해배상을 요구하는 공동소송 첫 재판이 시작되었습니다. 이용자 측은 쿠팡의 미흡한 사고 대응을 지적하며 배상을 주장하고 있으며, 쿠팡 측은 개인정보보호위원회 조사가 진행 중임을 들어 변론을 요청했습니다.</t>
+          <t>해킹 사고 발생 시 기업들이 신고보다 은폐를 선택하는 경향이 있어, 침입 경로와 유출 범위 확인이 어렵고 책임 규명 및 피해자 구제가 지연되는 문제가 지적되었습니다. 기사는 로그와 기록이 사라질 경우 증거 확보가 어려워진다는 점을 강조하며, 기업들이 해킹 사실을 공개하는 것이 이득이 되는 구조를 만들어야 한다고 주장합니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>상대방(쿠팡)의 책임이 민관합동조사단 발표로 명확하며, 대기업으로서 자력이 충분합니다. 1998명의 공동소송이 진행 중이며 총 3천367만여건의 개인정보 유출로 피해 규모가 매우 큽니다. 개인정보보호위원회 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다.</t>
+          <t>이 기사는 특정 해킹 사고에 대한 보도가 아닌, 해킹 사고 은폐의 문제점과 개선 필요성을 다루는 일반적인 논평입니다. 따라서 특정 피고, 피해 규모, 증거 유무, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>1인당 30만원 (공동소송 참여자 총 약 6억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>1998명 (공동소송 참여자), 총 3천367만여건 유출</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출, 인당 30만원씩 배상해라 …공동소송 첫재판 시작</t>
+          <t>해킹사고, 신고보다 은폐가 이득...'공개 유리한 구조' 만들어야</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1949049</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=504022</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-14 00:29:45.139740+00:00</t>
+          <t>2026-03-19 12:17:03.788793+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
-      <c r="A266" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A266" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C266" t="inlineStr"/>
+      <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의22부에서 공동소송 첫 변론기일 진행 중. 개인정보보호위원회 조사도 진행 중.</t>
+          <t>해킹 은폐 관행에 대한 제도 개선 논의</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1,998명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 공동소송의 첫 변론기일이 열렸다. 이용자 측은 쿠팡의 기망 행위를 2차 불법행위로 추가하고 징벌적 손해배상 청구도 고려 중이다. 현재 개인정보보호위원회 조사도 진행되고 있다.</t>
+          <t>국내 기업들이 해킹 사고 발생 시 이를 은폐하고 피해 구제에 소극적인 관행이 지적되고 있습니다. 기사는 이러한 관행을 개선하기 위해 강력한 규제와 정책적 집행이 필요하다고 강조하며, 제도 보완의 중요성을 역설하고 있습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>적합 조건 2(대기업 피고), 3(집단적 피해), 4(피해 규모 큼), 5(공적 조사 진행 중으로 증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자에 매우 적합합니다. 1,998명의 대규모 공동소송이 이미 진행 중이며, 징벌적 손해배상 청구까지 고려되고 있어 투자 매력이 높습니다.</t>
+          <t>이 기사는 해킹 은폐 관행과 피해 구제에 소극적인 기업들의 일반적인 문제점을 지적하며 제도 보완의 필요성을 강조하고 있습니다. 특정 사건이나 구체적인 피해자, 상대방 기업이 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 진행 단계 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>1인당 30만원, 총 5억 9천 9백 4십만원 (1998명 * 30만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>1998명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>'개인정보유출' 쿠팡 공동소송 첫 재판… 인당 30만원 배상해야</t>
+          <t>숨기면 과태료, 밝히면 존폐 위기 ...해킹 은폐 관행 막을 제도 보완론...</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/13/2026031390222.html</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150339</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-03-14 00:29:06.214678+00:00</t>
+          <t>2026-03-19 12:16:57.905190+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>영국항공 (British Airways)</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 가해 조종사 보석 상태</t>
+          <t>700명 이상이 참여하는 개인정보 유출 손해배상 소송 진행 중. 판례 변경 및 집단/징벌적 손해배상 제도 정착 목표.</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>영국항공 소속 조종사가 여성 16명과의 성관계를 몰래 촬영하고 온라인에 유포한 혐의로 체포되어 경찰 수사를 받고 있습니다. 피해 여성들은 불법 사이트에서 자신들의 영상을 발견하고 신고했으며, 영국항공은 해당 조종사를 비행 업무에서 배제했습니다. 이 사건은 다수의 피해자가 발생한 심각한 사생활 침해 및 성범죄 사건입니다.</t>
+          <t>쿠팡의 개인정보 유출 사건과 관련하여 부산에서 700명 이상의 피해자가 손해배상 소송을 진행 중입니다. 법무법인 진심은 이번 소송이 개인정보 유출 손해배상 판례를 바꾸고 집단손해배상 및 징벌적 손해배상 제도 정착의 마중물이 될 것으로 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 16명 이상의 다수 피해자가 발생한 집단적 피해(3)이며, 경찰 수사가 진행 중(6)이므로 객관적 증거 확보 가능성(5)이 높습니다. 가해자가 항공사 소속 조종사이므로 고용주인 영국항공에 대한 사용자 책임 등 소송 가능성이 있어 상대방의 자력(2)도 충분하다고 판단됩니다. 피해 규모 또한 정신적 피해가 매우 커서 상당한 배상액이 예상됩니다(4).</t>
+          <t>대기업인 쿠팡을 상대로 700명 이상의 피해자가 개인정보 유출로 인한 손해배상 소송을 진행 중입니다. 이는 '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 조건에 해당하여 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>16명 이상</t>
+          <t>700명 이상</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>여성 16명과 관계 몰래 촬영·유포 …英 항공기 조종사 '체포'</t>
+          <t>부산서 쿠팡 개인정보 유출 소송 '700명' 넘어</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547445</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240861</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-03-14 00:18:51.529310+00:00</t>
+          <t>2026-03-19 12:15:50.379424+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의22부에서 집단소송 첫 재판 진행 중</t>
+          <t>3차 위자료 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>쿠팡의 3000만 건 개인정보 유출 사건과 관련하여, 이용자들이 쿠팡을 상대로 손해배상 청구 집단소송을 제기했습니다. 현재 1998명의 이용자가 1인당 30만원의 배상을 주장하며 첫 재판이 서울중앙지법에서 진행 중입니다.</t>
+          <t>쿠팡 개인정보 유출 사건과 관련하여 부산 지역에서 700명 이상의 피해자가 참여하는 손해배상 소송이 진행 중입니다. 법무법인 진심은 부산 시민단체들과 함께 원고 70명을 모아 쿠팡을 상대로 3차 위자료 청구 소송을 부산지법에 제기했습니다. 피해자들은 쿠팡의 개인정보 유출로 인한 정신적 피해에 대해 위자료를 청구하고 있습니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(개인정보 유출), 상대방 자력이 충분하며(쿠팡), 3000만 건의 개인정보 유출로 집단적 피해가 발생했고(현재 1998명 소송), 1인당 30만원 배상 주장으로 피해 규모가 큽니다. 이미 소송이 진행 중이며, 개인정보 유출 자체가 강력한 증거가 됩니다.</t>
+          <t>상대방(쿠팡)의 책임이 명확하고 자력이 충분하며, 700명 이상의 다수 피해자가 참여하는 집단적 피해 사건으로 이미 소송이 진행 중입니다. 피해자 수가 많아 피해 규모가 크고, 개인정보 유출이라는 명확한 원인이 존재합니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>1인당 30만원 (총 약 6억원, 잠재적 피해액은 훨씬 큼)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>3000만명 (현재 소송 참여자 1998명)</t>
+          <t>700명 이상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>‘3000만건 개인정보 유출’ 쿠팡 집단소송 첫 재판…“30만원 배상해야...</t>
+          <t>′쿠팡 개인정보 유출′ 부산 손배소 참여 700명 돌파</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603130183</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283634</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-13 13:18:15.681205+00:00</t>
+          <t>2026-03-19 00:55:42.098190+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의22부에서 손해배상 청구 소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 진행 중</t>
+          <t>집단소송 가능성 및 규제 당국 과징금 부과 가능성</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태로 이용자 1998명이 쿠팡을 상대로 1인당 30만원의 손해배상 청구 소송을 제기, 첫 변론기일이 진행되었습니다. 이용자 측은 3367만여 건의 정보 유출과 2차 범죄 악용 가능성을 주장하며 쿠팡의 미흡한 대응을 비판했습니다. 쿠팡 측은 개인정보보호위원회의 조사 결과를 기다리며 행정소송과 손해배상 소송의 병행 진행을 요청했습니다.</t>
+          <t>쿠팡의 개인정보 유출 사건 이후 '탈팡' 현상이 발생하며 소비자 신뢰가 하락했고, 이는 실적 부진으로 이어졌습니다. 기사는 쿠팡 주가가 회복세를 보인다고 분석하면서도, 집단소송 규모나 규제 당국의 과징금 부과가 주가에 영향을 미칠 수 있다고 언급했습니다. 현재까지 소송이 제기된 단계는 아니지만, 잠재적인 집단소송 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>대기업 쿠팡의 책임이 민관합동조사단 결과로 명확하며(적합 조건 1, 5), 1998명의 이용자가 이미 소송을 제기했고 3367만여 건의 개인정보 유출로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한 개인정보보호위원회의 공적 조사가 진행 중이며(적합 조건 6), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2).</t>
+          <t>쿠팡의 개인정보 유출 사건으로 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가지고 있습니다(적합 조건 2). '탈팡' 현상과 집단소송 가능성 언급으로 다수의 피해자가 예상되며(적합 조건 3), 개인정보 유출 사실 자체로 증거 확보가 용이합니다(적합 조건 5). 또한 규제 당국의 과징금 부과 가능성도 언급되어 공적 절차 진행 가능성이 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>1인당 30만원 (총 5억 9940만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>소송 참여자 1998명, 잠재적 피해자 3367만여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>“1인당 30만원 물어내라”…‘개인정보 유출’ 쿠팡 소송 첫 법정 대결</t>
+          <t>최악은 지났나...쿠팡 주가는 살아나는 중</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/13/20260313500222?wlog_tag3=naver</t>
+          <t>http://www.fnnews.com/news/202603181429143582</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-13 13:17:16.117850+00:00</t>
+          <t>2026-03-19 00:45:00.703956+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡, 네이버 등 온라인 오픈마켓 운영사</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 조사 및 집단소송 진행 중</t>
+          <t>위치추적기 악용으로 인한 스토킹 범죄 지속 발생 및 온라인 플랫폼의 판매 책임 문제 제기</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태로 인해 집단소송이 본격화되었습니다. 여러 법무법인이 소송을 진행 중이며, 그 중 한 곳에서만 35만 명 이상의 피해자를 모았습니다. 개인정보보호위원회 등의 공적 조사도 함께 진행되고 있습니다.</t>
+          <t>온라인 오픈마켓에서 위치추적기가 손쉽게 판매되며 스토킹 범죄에 악용되는 사례가 끊이지 않고 있다. 남양주 스토킹 살인 사건 등 심각한 범죄에 사용되었음에도, 일부 판매자는 '익명 시스템' 등을 홍보하며 판매를 지속하고 있다. 전문가들은 위치추적기 판매 시 구매자 및 목적 관리가 필요하다고 지적하며, 플랫폼의 책임 문제가 제기될 수 있다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 대규모 개인정보 유출이라는 명확한 책임이 있습니다(적합 조건 1). 35만 명 이상의 대규모 피해자가 발생하여 집단소송이 본격화되었고(적합 조건 3, 4), 개인정보보호위원회 등 공적 조사가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>온라인 플랫폼(쿠팡, 네이버)이 불법 악용 가능성이 높은 위치추적기를 무분별하게 판매하고, 심지어 불법적 사용을 암시하는 문구로 홍보한 책임이 제기될 수 있어 상대방 책임이 비교적 명확합니다. 또한, 이들 플랫폼은 충분한 자력을 갖추고 있습니다. 스토킹 살인 등 심각한 인명 피해와 정신적 고통을 야기하여 피해 규모가 매우 크며, 다수의 잠재적 피해자가 존재하여 집단소송 가능성이 높습니다. 온라인 판매 페이지, 전문가 의견, 관련 범죄 사례 등이 명확한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>35만 명 이상</t>
+          <t>미상 (다수의 잠재적 피해자)</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>쿠팡 손해배상 집단소송 본격화 '압박'</t>
+          <t>‘남양주 살인’ 스토커 귀신 같이 여자를 찾아냈다…‘위치추적 장치...</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517130</t>
+          <t>https://biz.heraldcorp.com/article/10697404?ref=naver</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-03-13 13:16:35.352832+00:00</t>
+          <t>2026-03-19 00:22:02.474749+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
-      <c r="A271" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A271" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>쿠팡</t>
-[...6 lines deleted...]
-      </c>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의22부에서 첫 재판 진행 중</t>
+          <t>정부 정보보안 인력 및 시스템 개선 필요성 제기</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>쿠팡 이용자 1998명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 집단소송의 첫 재판이 서울중앙지법에서 시작되었다. 이 소송은 대규모 이용자 피해에 대한 법적 책임을 묻는 것으로, 쿠팡의 책임 여부가 쟁점이 될 것으로 보인다.</t>
+          <t>김범수 연세대 교수는 공공 정보보안 전문 인력 부족과 순환 보직 중심의 공무원 인사 체계가 정부의 AI 민주정부 추진에 차질을 줄 수 있다고 경고했습니다. 그는 보안 사고 반복과 신뢰 하락을 막기 위해 보안 고위직 신설, 전문 직군 마련, 성과 기반 평가 시스템 도입 등 조직 및 인사 혁신이 시급하다고 제언했습니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(쿠팡), 집단적 피해(1998명), 피해 규모 큼(약 6억원). 이미 집단소송이 시작되어 첫 재판이 진행 중이며, 대규모 이용자 피해에 대한 법적 책임을 묻는 사건으로 소송금융 투자 적합성이 높다.</t>
+          <t>본 기사는 정부의 정보보안 인력 및 시스템 문제에 대한 전문가의 경고와 개선 제언으로, 실제 발생한 보안 사고나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 소송 대상, 피해자, 피해 규모가 특정되지 않아 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>약 6억원 (1인당 30만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>1998명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>쿠팡 집단소송 재판 시작… 인당 30만원 배상하라</t>
+          <t>AI 민주정부 성과 내려면…보안 전담 고위직 신설해야</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620765/?sc=Naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01918806645384960</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-13 13:16:04.903583+00:00</t>
+          <t>2026-03-19 00:18:51.400837+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>공동소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 진행 중</t>
+          <t>3차 위자료 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>지난해 발생한 쿠팡의 개인정보 유출 사고와 관련하여 이용자 1998명이 쿠팡을 상대로 손해배상 청구 소송을 제기, 첫 변론기일이 열렸다. 원고 측은 3367만여 건의 개인정보 유출을 주장하며 1인당 30만원 배상을 요구했고, 피고 쿠팡 측은 개인정보보호위원회 조사가 진행 중임을 들어 변론을 요청했다. 재판부는 양측의 의견을 조율하여 다음 기일을 잡을 예정이다.</t>
+          <t>법무법인 진심과 부산지역 시민단체들이 쿠팡을 상대로 3차 위자료 청구 소송을 제기했습니다. 이번 소송에는 70명이 원고로 참여했으며, 누적 참여 인원은 700명을 넘어섰습니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)의 책임이 명확하고 자력이 충분하며, 이미 1900여 명의 대규모 집단적 피해자들이 공동소송을 제기하여 피해 규모가 크다. 민관합동조사단 발표 및 개인정보보호위원회 조사가 진행 중으로 증거 확보 및 공적 절차 진행 중인 점도 적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>대기업인 쿠팡을 상대로 700명 이상의 다수 피해자가 집단적으로 위자료 청구 소송을 진행 중입니다. (적합 조건 2, 3, 4 해당)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>1인당 30만원 (총 5억 9천 9백만원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>1998명 (잠재적 3367만명)</t>
+          <t>700명 이상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>쿠팡 이용자 1900여명 공동소송 첫 재판 시작</t>
+          <t>쿠팡 소송 참여 700명 넘어</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1346326</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005785</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-03-13 13:14:53.965231+00:00</t>
+          <t>2026-03-18 13:10:31.553945+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>집단 손해배상 청구 소송 첫 변론기일 진행 중, 개인정보보호위원회 및 합동수사본부 조사 진행 중</t>
+          <t>개인정보보호위원회 과징금 부과 및 SK텔레콤의 행정소송 예정, 피해자 집단 분쟁조정 후 민사소송 전환 중</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건과 관련하여 피해자 1998명이 쿠팡을 상대로 제기한 집단 손해배상 청구 소송의 첫 변론기일이 열렸습니다. 피해자 측은 3300만 건의 개인정보 유출 규모를 지적하며 1인당 30만원 배상과 징벌적 손해배상 5배를 요구하고 있습니다. 쿠팡 측은 개인정보보호위원회 및 합동수사본부의 조사 결과를 지켜봐야 한다는 입장입니다.</t>
+          <t>SK텔레콤의 유심 해킹 사태로 인해 한국소비자원과 개인정보보호위원회로부터 집단 분쟁조정 절차가 개시되었고, SK텔레콤의 거부로 민사소송 단계로 전환되고 있습니다. 개인정보보호위원회는 SK텔레콤에 약 1348억원의 과징금을 부과했으며, 이에 대한 SK텔레콤의 행정소송이 9월부터 본격적으로 개시될 예정입니다. 이와 별개로 유영상 전 SK텔레콤 CEO는 지난해 34억원을 수령한 것으로 나타났습니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며, 3300만 건의 개인정보 유출이라는 대규모 피해가 발생하여 집단적 피해 조건에 부합합니다. 현재 1998명의 피해자가 집단소송을 제기하여 소송이 진행 중이며, 개인정보보호위원회 및 합동수사본부의 공적 조사가 진행 중이므로 증거 확보 가능성도 높습니다. 또한, 징벌적 손해배상 5배까지 청구 가능성이 언급되어 피해 규모가 커질 수 있습니다.</t>
+          <t>SK텔레콤의 유심 해킹 사태는 상대방 책임이 명확하고(적합 조건 1), 대기업인 SK텔레콤은 자력이 충분합니다(적합 조건 2). 다수의 피해자가 발생하여 집단 분쟁조정 절차가 개시되었고 민사소송 단계로 전환 중이며(적합 조건 3), 개인정보보호위원회로부터 약 1348억원의 과징금이 부과될 정도로 피해 규모가 큽니다(적합 조건 4). 공적 기관의 조사 결과와 과징금 부과 처분은 객관적 증거로 활용 가능하며(적합 조건 5), 현재 관련 행정소송 및 민사소송이 진행 중이거나 예정되어 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>1인당 30만원 (징벌적 손해배상 시 최대 5배)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>최소 1998명 (총 3300만 건 유출)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>쿠팡 '개인정보 유출' 첫 재판… 1인 30만원 배상, 최대 5배 징벌배상도...</t>
+          <t>유영상 SKT 전 CEO, 지난해 34억원 수령</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2302153.htm</t>
+          <t>https://biz.heraldcorp.com/article/10697415?ref=naver</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-13 13:14:45.123646+00:00</t>
+          <t>2026-03-18 13:07:52.785919+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 재판 진행 중</t>
+          <t>3차 위자료 청구 소송 제기, 개인정보보호위원회 및 경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건과 관련하여 이용자 1998명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 소송의 첫 재판이 열렸습니다. 서울중앙지법 민사22부에서 심리 중입니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여 부산 지역에서 753명의 피해자가 1인당 30만원의 손해배상을 청구하는 소송을 제기했습니다. 법무법인 진심은 이번 소송이 개인정보 유출에 대한 손해배상 판례를 바꾸고 집단손해배상 등 실효성 있는 제도를 정착시키는 계기가 될 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)의 자력이 충분하며, 1998명의 다수 피해자가 1인당 30만원, 총 약 6억원의 손해배상을 청구하는 집단적 피해 사건입니다. 이미 소송이 진행 중이며, 개인정보 유출이라는 책임 소재가 비교적 명확합니다.</t>
+          <t>상대방 책임이 명확하고(개인정보 유출), 대기업인 쿠팡의 자력이 충분합니다. 부산 지역에서만 753명의 원고가 참여하여 집단적 피해가 확인되며, 1인당 30만원의 청구 금액으로 피해 규모가 상당합니다. 또한 개인정보보호위원회와 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>약 6억원 (1인당 30만원)</t>
+          <t>1인당 30만원 (부산 지역 원고 기준 약 2억 2천 5백만원)</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>1998명</t>
+          <t>부산 지역 원고 753명 (전국적으로는 더 많을 수 있음)</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>쿠팡 ‘개인정보 유출’ 첫 재판... 이용자들 “1인당 30만원 배상”</t>
+          <t>'개인정보 유출' 쿠팡 손배소 부산 참여자 750명 돌파</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/13/Q2GOYTKMJVGQVK6ACXSV635BUA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.nocutnews.co.kr/news/6487042?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260318031606</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-13 13:14:10.030964+00:00</t>
+          <t>2026-03-18 12:44:34.792410+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 병행</t>
+          <t>부산지법에 위자료 소송 제기, 집단손해배상 및 징벌적 손해배상 논의 중</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1,998명이 쿠팡을 상대로 1인당 30만 원의 손해배상을 청구하는 소송의 첫 변론기일이 열렸다. 원고 측은 쿠팡의 부실한 대응을 문제 삼고 있으며, 쿠팡 측은 개인정보보호위원회 조사가 진행 중임을 들어 민사소송 진행 연기를 요청했다. 재판부는 다음 달 두 번째 변론 기일을 진행할 예정이다.</t>
+          <t>쿠팡의 개인정보 유출 사태와 관련하여 부산에서만 700명 이상의 피해자가 1인당 30만 원의 위자료를 청구하는 소송을 제기했습니다. 시민단체도 공동 대응하며 집단손해배상과 징벌적 손해배상 논의가 활발히 이루어지고 있어, 개인정보 보안 불감증에 대한 경종을 울릴 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고이며(적합 조건 2), 1,998명의 다수 피해자가 집단으로 소송을 제기하여 집단적 피해 규모가 크다(적합 조건 3, 4). 개인정보보호위원회 조사가 진행 중이며(적합 조건 6), 이는 상대방 책임의 명확성과 증거 확보 가능성을 높인다(적합 조건 1, 5).</t>
+          <t>대기업 피고(쿠팡)로 자력이 충분하며(적합 조건 2), 부산에서만 700명 이상이 소송에 참여하여 집단적 피해(적합 조건 3) 및 수억 원 이상의 피해 규모(적합 조건 4)가 확인됩니다. 개인정보 유출이라는 상대방 책임이 명확하고(적합 조건 1), 이미 소송이 진행 중인 점도 긍정적입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>1인당 30만 원, 총 약 6억 원</t>
+          <t>부산에서만 2억 1천만 원 이상 (총 피해액 미상)</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>1,998명</t>
+          <t>부산에서만 700명 이상 (총 피해자 수 미상)</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>'쿠팡 사태' 첫 손해배상 소송...이용자 측  30만 원 배상해야</t>
+          <t>쿠팡 개인정보 유출 위자료 소송, 부산서만 700명 넘었다</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603131924202394</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6105650</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-03-13 13:13:17.734475+00:00</t>
+          <t>2026-03-18 12:44:26.713502+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>xAI</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 첫 변론 기일 진행 중, 개인정보보호위원회 조사도 진행 중</t>
+          <t>미국 캘리포니아 연방법원에 집단소송 제기</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 전국에서 손해배상 소송이 잇따르고 있으며, 서울중앙지법에서 약 2천 명의 원고가 참여한 첫 변론 기일이 열렸습니다. 재판 진행과 개인정보보호위원회 조사의 우선순위에 대한 논의가 있습니다.</t>
+          <t>일론 머스크의 xAI가 개발한 AI 모델 '그록'이 미성년자 사진을 기반으로 성적 이미지를 생성했다는 이유로 미국 캘리포니아 연방법원에 집단소송을 당했습니다. 이는 빅테크 AI의 저작권 및 딥페이크 관련 법률 리스크가 부각되는 사례입니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>상대방(쿠팡)은 대기업으로 자력이 충분하며, 대규모 개인정보 유출 사고로 책임이 명확합니다. 전국적으로 잇따르는 소송에서 약 2천 명의 피해자가 확인되는 등 집단적 피해 규모가 크고, 개인정보보호위원회 조사가 진행 중인 공적 절차도 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>xAI는 일론 머스크가 이끄는 빅테크 기업으로 자력이 충분하며(적합 조건 2), AI 모델의 미성년자 성적 이미지 생성이라는 책임이 명확합니다(적합 조건 1). 이미 미국 연방법원에 집단소송이 제기되어 다수의 피해자가 존재하고(적합 조건 3), 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>약 2천 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>재판 서두르자  vs  개보위 조사 먼저 … 쿠팡 개인정보 유출 손해배상...</t>
+          <t>소송만 100건 육박한 빅테크 AI… 저작권·딥페이크 ‘법률 리스크’에...</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5181635</t>
+          <t>https://biz.chosun.com/it-science/ict/2026/03/18/BDN4VAVJFBALFPYAPJ6SEOEBKE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-13 13:12:58.971638+00:00</t>
+          <t>2026-03-18 12:43:47.402645+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
-      <c r="A277" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A277" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C277" t="inlineStr"/>
+      <c r="D277" t="inlineStr"/>
+      <c r="E277" t="inlineStr"/>
       <c r="F277" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1900여명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 공동소송의 첫 변론기일이 열렸다. 이용자 측은 쿠팡의 부실한 사고 대응을 지적하며 징벌적 손해배상 청구도 고려 중이다. 현재 개인정보보호위원회 조사도 진행 중이다.</t>
+          <t>기사는 AI의 개인정보 학습 활용과 관련한 정보인권 문제를 제기하며, 이러한 불균형을 해소하기 위한 대안으로 집단소송제와 징벌적 배상 도입의 필요성을 강조합니다. 특히 집단소송제의 실질화를 중요한 절차법적 대안으로 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡의 책임이 민관합동조사단 발표로 명확하며(조건 1), 자력이 충분하다(조건 2). 1900여명이 참여한 대규모 공동소송으로 집단적 피해가 크고(조건 3, 4), 개인정보보호위원회 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점도 적합하다(조건 5, 6).</t>
+          <t>제공된 기사는 AI와 정보인권에 대한 일반적인 논의와 집단소송제, 징벌적 배상과 같은 법적 대안을 다루고 있을 뿐, 특정 사건이나 피해 사실을 구체적으로 언급하고 있지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 투자 적합 조건을 판단할 근거가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>1인당 30만원 (총 5억 9천만원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>1998명 (유출 피해자 3천367만여명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>‘개인정보유출’ 쿠팡 이용자 “30만원 배상하라”…공동소송 첫 재판</t>
+          <t>[99.9MHz] 내 일거수일투족이 AI 학습용?...AI와 정보인권 2편</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694069?ref=naver</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517655</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-03-13 13:12:19.881604+00:00</t>
+          <t>2026-03-18 12:43:41.562915+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>강원도교육청</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>첫 변론 기일 진행 중</t>
+          <t>전교조의 규탄 및 보상 요구, 도교육청의 재발 방지 약속</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>쿠팡 이용자 1998명이 쿠팡을 상대로 개인정보 유출에 따른 손해배상 청구 소송을 제기했으며, 첫 변론 기일이 서울중앙지법에서 열렸습니다. 원고 측은 인당 30만원의 배상을 요구하고 있습니다.</t>
+          <t>전교조 강원지부가 강원도교육청의 현업업무종사자 개인정보 유출에 대해 규탄하고 구체적인 보상 방안 제시를 요구했습니다. 도교육청은 사안을 엄중히 인식하고 재발 방지를 약속하며 내부 업무 절차 개선을 시사했습니다. 이는 다수의 피해자가 발생한 개인정보 유출 사건으로, 향후 집단적 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고로 자력이 충분하며(적합 조건 2), 1998명의 대규모 피해자가 집단소송을 제기하여 집단적 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)를 보이고 있습니다. 개인정보 유출로 인한 손해배상 청구로 상대방 책임이 비교적 명확하며(적합 조건 1), 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>강원도교육청이라는 공공기관이 피고로 자력이 충분하며, 개인정보 유출 사실을 인정하고 재발 방지를 약속하여 책임이 명확합니다. 전교조 강원지부가 현업업무종사자 다수의 피해를 대변하며 보상을 요구하고 있어 집단소송 가능성이 높습니다. (적합 조건 1, 2, 3, 5, 6)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>인당 30만원 요구 (총 약 6억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>1998명</t>
+          <t>현업업무종사자 다수</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>쿠팡 '개인정보 유출' 집단소송 첫 재판…'인당 30만원 배상 요구'</t>
+          <t>전교조 강원지부, 도교육청 현업업무종사자 개인정보 유출 규탄</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>newskr.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>http://www.newskr.kr/news/articleView.html?idxno=103564</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2039472</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-03-13 13:11:51.574158+00:00</t>
+          <t>2026-03-18 12:20:29.098913+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사22부에서 첫 변론기일 진행 중, 원고 측 징벌적 손해배상 청구 고려 중</t>
+          <t>부산지법에 3차 위자료 청구 소송 제기, 누적 원고 753명</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>지난해 쿠팡의 대규모 개인정보 유출 사고와 관련하여 피해자 1998명이 제기한 손해배상 청구 소송의 첫 변론기일이 진행되었습니다. 현재 총 8만2407명의 원고가 1인당 30만원씩 청구하는 소송이 여러 법무법인을 통해 진행 중이며, 원고 측은 쿠팡의 은폐 및 기만 행위를 지적하며 징벌적 손해배상 청구를 고려하고 있습니다. 쿠팡 측은 정부 조사 및 행정소송 결과 이후 입장을 밝히겠다는 입장입니다.</t>
+          <t>쿠팡의 3천만건 이상 대규모 개인정보 유출 사고와 관련하여 부산 지역에서 753명의 피해자가 쿠팡을 상대로 손해배상 청구 소송을 진행 중이다. 원고 1인당 30만원의 위자료를 청구하고 있으며, 법무법인 진심은 이번 소송이 개인정보 보호 제도 정착의 마중물이 되기를 기대하고 있다. 쿠팡 측은 개인정보보호위원회 및 경찰의 조사·수사 결과에 따라 구체적인 주장과 입증을 하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사고는 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 8만 명이 넘는 원고가 참여하고 여러 법무법인에서 집단소송을 진행 중인 집단적 피해이며(적합 조건 3), 1인당 30만원 청구로 총 피해 규모가 상당합니다(적합 조건 4). 또한 개인정보보호위원회 등 정부 조사가 진행 중인 공적 절차가 있습니다(적합 조건 6).</t>
+          <t>대규모 개인정보 유출 사고로 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡의 자력이 충분하다(적합 조건 2). 현재 753명의 다수 피해자가 집단적으로 소송을 진행 중이며(적합 조건 3), 총 청구 금액이 2억 2천 5백만원을 넘어 피해 규모가 크다(적합 조건 4). 개인정보보호위원회 및 경찰의 조사·수사 결과가 증거로 활용될 수 있고(적합 조건 5), 관련 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>1인당 30만원 청구, 총 8만2407명 원고 기준 약 247억원</t>
+          <t>원고 1인당 30만원, 총 2억 2천 5백만원 이상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>최소 8만2407명 (소송 참여 원고), 유출된 기본정보 3367만건</t>
+          <t>753명 (잠재적 피해자 3천만명 이상)</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 손배소 첫 재판…피해자들 “징벌적 배상 청구할 것...</t>
+          <t>쿠팡 '개인정보 유출' 부산지역 손배소 참여인원 700명 넘어</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1249260.html</t>
+          <t>https://www.yna.co.kr/view/AKR20260318114800051?input=1195m</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-03-13 13:09:32.650832+00:00</t>
+          <t>2026-03-18 12:17:58.054020+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 민사22부 1차 변론기일 진행, 2차 기일 예정. 개인정보보호위원회 조사 진행 중.</t>
+          <t>경찰 수사 및 운영자 검거 완료</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여 피해자 1998명이 쿠팡을 상대로 1인당 30만 원의 위자료 및 지연손해금을 요구하는 손해배상 공동소송을 제기, 1차 변론기일이 진행되었다. 피해자 측은 유출 규모와 쿠팡의 대응 방식을 비판하며 개인정보보호법상 5배 징벌적 손해배상을 주장하고 있다. 현재 개인정보보호위원회에서도 관련 조사가 진행 중이다.</t>
+          <t>SNS '신상박제' 계정 '주클럽' 운영자 김 모 씨가 '강남주' 계정을 모방하여 유흥업소 여성 및 일반인의 신상과 허위 정보를 유포하고 삭제를 조건으로 4천만 원을 갈취한 사건이다. 김 씨는 다른 유사 계정 운영자들과 범행 수법을 공유하며 경찰 추적을 조롱했으나, 수사 1년 만에 검거되었다. 다수의 피해자가 발생했을 가능성이 높아 집단소송의 여지가 있다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(개인정보 유출), 상대방(쿠팡)의 자력이 충분하며, 2천여 명의 다수 피해자가 공동소송을 제기하여 집단적 피해 규모가 크다. 또한 개인정보보호위원회에서 조사가 진행 중이며, 징벌적 손해배상 5배까지 청구하고 있어 투자 매력이 높다.</t>
+          <t>운영자 김 씨의 범행 사실이 경찰 수사로 명확히 확인되었고(적합 조건 1, 5), '강남주' 및 다수의 유사 계정 언급으로 집단적 피해 가능성이 높다(적합 조건 3). 이미 경찰 수사가 진행되어 운영자가 검거된 상태이므로(적합 조건 6) 소송금융 투자 적합도가 높다. 다만, 피고의 자력 부족 가능성과 개별 피해 금액이 소액일 수 있다는 점은 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>최대 30억 원 (1인당 30만원, 징벌적 배상 5배 적용 시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>1998명 (2천여 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>‘쿠팡 개인정보 유출’ 공동 손배소 재판 시작…“5배 배상청구”</t>
+          <t>주클럽도 “강남주 보고 따라해”…유사 계정에 범행 팁 전수도</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507885&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511220&amp;ref=A</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-13 13:08:30.688889+00:00</t>
+          <t>2026-03-18 00:23:04.810524+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>xAI</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>대만 내 집단소송 검토 중</t>
+          <t>집단소송 추진 중</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>쿠팡의 역대급 개인정보 유출 사태와 관련하여 대만 내에서 집단소송이 검토되고 있다. 현지 법률 전문가들이 단체소송 참여 의사 등을 종합적으로 고려하여 소송 여부를 결정할 예정이다.</t>
+          <t>xAI의 AI 챗봇 Grok이 미성년자를 포함한 피해자들의 실제 사진을 성적인 이미지로 변형했다는 주장이 제기되어 소송에 직면했습니다. 현재 원고 3명이 소송을 제기했으며, 이 중 2명은 미성년자로 알려졌습니다. 피해자들은 집단소송으로 확대하는 방안을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 책임이 명확하고(적합 조건 1), 글로벌 기업으로 자력이 충분하며(적합 조건 2), 대만 내에서 집단소송이 검토되고 있어 다수의 피해자가 예상됩니다(적합 조건 3). 개인정보 유출이라는 사실 자체로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>xAI의 Grok이 미성년자를 포함한 피해자들의 실제 사진을 성적인 이미지로 변형했다는 주장이 제기되어 상대방 책임이 명확하고, xAI는 대기업에 준하는 자력이 충분합니다. 미성년자 대상의 심각한 인격권 침해로 피해 규모가 크며, 집단소송으로 확대될 가능성이 높아 소송금융 투자에 매우 적합합니다. 생성된 이미지가 증거로 활용될 수 있습니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>대만 내 개인정보 유출 피해자 다수</t>
+          <t>다수 (미성년자 포함)</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>[쿠팡, 현대판 동척회사인가] 대만서도 집단소송 검토…글로벌 사법 리...</t>
+          <t>xAI, 미성년자 음란이미지 소송 직면</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=251342</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16007187</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-03-13 13:07:58.676458+00:00</t>
+          <t>2026-03-17 12:53:45.639197+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>네이버, 라인, 스노우</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 첫 변론기일 진행, 개인정보보호위원회 조사 진행 중</t>
+          <t>미국에서 제기된 집단소송이 본격적인 판결 국면을 앞두고 있음</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사고와 관련하여 피해자 1998명이 쿠팡을 상대로 손해배상 청구 소송의 첫 변론기일을 가졌습니다. 원고 측은 쿠팡의 의도적인 재판 지연을 비판하며 인당 30만원 및 지연손해금 지급을 요구했고, 징벌적 배상 청구도 고려하고 있습니다. 피고 측은 개인정보보호위원회 조사 결과를 기다려야 한다고 주장했습니다.</t>
+          <t>네이버와 계열사인 라인, 스노우를 상대로 미국에서 생체정보 무단 수집에 대한 집단소송이 진행 중입니다. 과거 '9500억원 배상' 전례가 언급되며 판결 국면을 앞두고 있어 긴장감이 고조되고 있습니다. 이 사건은 글로벌 플랫폼의 얼굴 인식 기술 활용과 관련된 법적 쟁점을 다룹니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 책임이 과학기술정보통신부 조사 결과로 명확하며(적합 조건 1, 5), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 1998명의 피해자가 집단소송을 제기했고, 총 3억 3천만 건 이상의 개인정보가 유출되어 피해 규모가 크며(적합 조건 3, 4), 개인정보보호위원회 조사 등 공적 절차가 진행 중입니다(적합 조건 6). 징벌적 배상 청구도 검토 중으로 투자 매력이 높습니다.</t>
+          <t>네이버, 라인, 스노우 등 대기업이 피고로 특정되어 자력이 충분하며(적합 조건 1, 2), 생체정보 무단 수집이라는 명확한 책임 소재가 있습니다. 또한 미국에서 제기된 집단소송으로 다수의 피해자가 예상되며(적합 조건 3), '9500억원 배상' 전례가 언급되어 잠재적 피해 규모가 매우 클 것으로 판단됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>인당 30만원 및 지연손해금 (소송 참여자 기준 약 6억원), 징벌적 배상 검토</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>소송 참여자 1998명, 잠재적 피해자 3억 3천만여명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>쿠팡 '개인정보 유출' 손배소 시작…피해자들  의도적 재판 지연 안 돼...</t>
+          <t>[네이버 美 집단소송⑧·끝] '9500억원 배상' 전례…판결 전 '폭풍전야'</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547872</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=709500</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-13 13:06:42.515915+00:00</t>
+          <t>2026-03-17 12:53:36.312640+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A283" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C283" t="inlineStr"/>
+      <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
-          <t>공동소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 진행 중, 징벌적 손해배상 청구 고려 중</t>
+          <t>서울특별시교육청 생성형인공지능 윤리적활용에 관한 조례안 통과</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1,900여 명이 제기한 공동소송의 첫 재판이 시작되었다. 이용자 측은 쿠팡의 부실한 대응을 지적하며 1인당 30만원 배상을 주장하고 있으며, 징벌적 손해배상 청구도 고려 중이다. 현재 개인정보보호위원회의 조사도 진행 중이다.</t>
+          <t>서울시의회에서 생성형 인공지능의 윤리적 활용에 관한 조례안이 통과되었다. 이 조례는 딥페이크 등 생성형 AI를 악용한 디지털 성범죄 예방 및 학생들의 책임 있는 AI 활용 역량 강화를 위한 제도적 기반을 마련한다. 특히 10대 청소년들의 디지털 성범죄 가해 및 피해 비율이 높은 상황에서 윤리 교육의 중요성을 강조한다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>상대방 책임이 민관합동조사단 발표로 명확하고(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 현재 1,900여 명이 공동소송에 참여했으며 잠재적 피해자 수가 3천만 명 이상으로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 개인정보보호위원회 조사가 진행 중이며(적합 조건 6), 민관합동조사단 결과 등 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>이 기사는 특정 소송 사건이나 피해자를 다루는 것이 아니라, 생성형 인공지능의 윤리적 활용을 위한 조례 제정 및 정책 추진에 관한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 사례가 명확히 제시되지 않았다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>1인당 30만원 청구 (현재 1,998명 기준 약 6억원, 잠재적 피해자 3천367만여 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>현재 1,998명 (잠재적 피해자 3천367만여 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>'개인정보유출' 쿠팡 이용자 공동소송 첫재판… 30만원 배상</t>
+          <t>김인제 서울시의회 부의장, 서울시교육청 생성형인공지능 윤리적활용 조...</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260313156600004?input=1195m</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=209027</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-03-13 13:05:59.985506+00:00</t>
+          <t>2026-03-17 12:26:50.642696+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
-      <c r="A284" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A284" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C284" t="inlineStr"/>
+      <c r="D284" t="inlineStr"/>
+      <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건과 관련하여 이용자 1997명이 쿠팡을 상대로 제기한 집단 손해배상 소송의 첫 변론기일이 열렸습니다. 원고 측은 대규모 개인정보 유출뿐 아니라 쿠팡의 유출 규모 축소 발표 등 사고 이후 대응이 2차 피해를 초래했다며 불법행위 책임을 주장하고 있으며, 1인당 30만원의 위자료와 향후 징벌적 손해배상 청구도 검토 중입니다.</t>
+          <t>이 기사는 온라인 신상털기 피해 발생 시 가해자 처벌을 위한 형사 고소와 피해 보상을 위한 민사 소송을 병행하는 '투트랙 전략'을 권고한다. 경찰서 사이버수사대에 고소장을 제출하면 수사기관이 네이버 등 플랫폼에 대한 정보 요청을 통해 가해자를 특정할 수 있다고 설명한다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(대규모 개인정보 유출 및 유출 규모 축소 발표), 상대방(쿠팡)에게 자력이 충분합니다. 1997명의 피해자가 참여한 집단적 피해이며, 1인당 30만원 위자료 청구와 징벌적 손해배상 검토로 피해 규모가 큽니다. 민관합동조사 결과 등 증거가 존재하며, 개인정보보호위원회의 공적 절차가 진행된 바 있습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 온라인 신상털기 피해에 대한 일반적인 법적 대응 방안을 설명하는 가이드라인입니다. 따라서 특정 가해자, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 적합한 사건을 발굴하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>1인당 30만원 위자료 청구 (총 약 6억원), 징벌적 손해배상 검토 중</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>소송 참여자 1997명, 유출된 정보 건수 기준 잠재적 피해자 수천만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 집단소송 첫 변론…이용자들 “사고 이후 대응도 책...</t>
+          <t>어느 날 내가 사기꾼이 됐다  온라인 신상털기, 법적 대응법은?</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565247</t>
+          <t>https://lawtalknews.co.kr/article/93BH8WEBA3Z0</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-03-13 13:05:16.497942+00:00</t>
+          <t>2026-03-17 12:23:34.291343+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>법원행정처</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의22부에서 첫 변론기일 진행, 개인정보보호위원회 조사 진행 중</t>
+          <t>법원행정처 전산망 해킹으로 인한 개인정보 유출</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 대규모 유출 사태와 관련하여 피해자 약 2000명이 쿠팡을 상대로 인당 30만원의 손해배상 공동소송을 제기, 첫 변론기일이 열렸다. 피해자 측은 유출 규모의 심각성과 쿠팡의 '셀프조사'를 비판하며, 유출된 정보가 보이스피싱 등 범죄에 악용될 가능성을 강조했다. 현재 개인정보보호위원회에서도 관련 조사가 진행 중이다.</t>
+          <t>2024년 법원행정처 전산망 해킹으로 1,014GB에 달하는 소송 관련 문서가 유출되는 사건이 발생했다. 유출된 데이터에는 자필 진술서, 혼인관계증명서, 진단서 등 민감한 개인정보가 포함되어 있어 다수의 소송 당사자들이 피해를 입었을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출), 상대방 자력이 충분하며(쿠팡 주식회사), 약 2000명의 피해자가 공동소송을 제기하여 집단적 피해에 해당합니다. 인당 30만원의 위자료를 요구하여 피해 규모가 크고, 개인정보보호위원회 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다. 이 모든 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>법원행정처라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 1,014GB에 달하는 방대한 소송 관련 민감 정보가 유출되어 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3, 4), 해킹 사건 자체가 명확한 증거가 될 수 있어(적합 조건 5) 소송금융 투자에 적합하다. 법원행정처의 관리 소홀 책임이 비교적 명확해 보인다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>약 6억원 (피해자 1인당 30만원 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>약 2000명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>'쿠팡 개인정보 유출' 공동 손배소 본격화... 30만원 지급해야</t>
+          <t>[강성원의 현장톡(TALK)] 잇따른 개인정보 유출 사고…경기도경제과학진...</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>fieldnews.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04920006645382992</t>
+          <t>http://www.fieldnews.kr/news/articleView.html?idxno=27101</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-03-13 13:02:32.712953+00:00</t>
+          <t>2026-03-17 00:38:34.195976+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
-      <c r="A286" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A286" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>집단소송 진행 중, 추가 소송 예고</t>
+          <t>북한 연계 그룹의 지능형 사이버 공격 방식 분석</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>대규모 개인정보 유출 사고를 낸 쿠팡을 상대로 법무법인 지향이 집단소송을 진행 중입니다. 이은우 변호사는 손해액의 5배 배상을 청구하며 추가 소송 제기를 예고했습니다. 이는 과거 개인정보 유출 사건 판례를 참고하여 진행되고 있습니다.</t>
+          <t>북한 연계 해킹 그룹 '코니'가 PDF 문서로 위장된 악성코드를 이용해 PC를 감염시키고 장기 잠복하며 계정 정보를 탈취하는 지능형 공격을 감행했습니다. 특히 카카오톡 PC버전 계정 정보까지 노린 것으로 파악되었습니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(쿠팡의 대규모 개인정보 유출), 상대방에게 자력이 충분하며(쿠팡은 대기업), 집단적 피해가 발생하여 집단소송이 진행 중입니다. 변호인이 손해액의 5배 배상을 청구하는 등 피해 규모가 클 것으로 예상됩니다.</t>
+          <t>상대방(북한 연계 그룹)의 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합합니다. 피해 규모 및 피해자 수에 대한 구체적인 정보가 부족하며, 공적 절차 진행 여부도 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>쿠팡 집단소송 변호인  손해액의 5배 배상청구</t>
+          <t>피싱에 메신저까지… 北연계 ‘코니’, 지능형 공격 살펴보니</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031399651</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564712&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-03-13 13:02:25.970574+00:00</t>
+          <t>2026-03-17 00:27:07.966621+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C287" t="inlineStr"/>
-      <c r="D287" t="inlineStr"/>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정 논의 및 세미나 개최</t>
+          <t>사이버 보안 기업에 의해 해킹 공격 방식 및 확산 경로 파악</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 합리적 제도 개선 방안을 주제로 공동 세미나를 개최한다. 최근 개인정보 유출 사고로 사회적 관심이 높아지며 규제 강도가 상승, 9월 시행될 개정안은 과징금 상향 및 유출 사고 범위 확대를 담고 있다. 기업의 무과실책임 도입 논의까지 이어지는 상황에서, 세미나는 이러한 제도 변화가 AI 시대와 데이터 산업에 미칠 영향을 논의하고 지속가능한 성장을 위한 개선 방향을 모색한다.</t>
+          <t>북한 연계 해킹 조직 '코니'가 스피어피싱 이메일과 감염된 PC의 카카오톡 PC 버전을 이용해 악성코드를 유포하는 다단계 공격을 벌이고 있습니다. 이 공격은 내부 문서와 계정 정보 탈취를 목표로 하며, 감염된 PC의 카카오톡 친구 목록을 통해 악성 파일을 재전송하여 확산시키는 특징을 보입니다. 사이버 보안 기업 지니언스가 공격 방식을 분석했습니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보 보호법 개정 동향에 대한 세미나를 다루고 있습니다. 따라서 특정 상대방의 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해나 피해 규모가 특정되지 않으며(적합 조건 3, 4 불충족), 공적 절차(소송 외)가 진행 중인 특정 사건도 아닙니다(적합 조건 6 불충족). 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>북한 연계 해킹 조직이 직접적인 가해자로 지목되어 소송 상대방 특정 및 자력 확보가 어렵습니다 (적합 조건 1, 2 미충족). 카카오톡 PC 버전이 악성코드 확산 경로로 활용되었으나, 카카오의 직접적인 책임(예: 플랫폼 취약점 방치)이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>인기협, 개인정보 보호법 개정 동향 세미나</t>
+          <t>친구 카톡 메시지 눌렀는데… 北조직 해킹</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620742/?sc=Naver</t>
+          <t>https://www.donga.com/news/Society/article/all/20260317/133543431/2</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-03-13 13:00:36.681654+00:00</t>
+          <t>2026-03-17 00:17:26.613448+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>집단분쟁조정 진행 중, 경찰 수사의뢰</t>
+          <t>손해배상 청구 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사태와 관련하여 한 달간 131건의 신고가 접수되었으며, 해킹 시도 및 스팸 증가가 주요 피해 유형으로 나타났습니다. 참여연대 등 시민단체는 쿠팡 본사 앞에서 집단분쟁조정 신청 기자회견을 열고 1666명의 집단분쟁조정을 신청했으며, 무단 결제 의심 건에 대해서는 경찰 수사를 의뢰했습니다.</t>
+          <t>쿠팡의 개인정보 유출 사고와 관련하여 피해자 1998명이 쿠팡을 상대로 제기한 손해배상 청구 소송의 첫 변론기일이 서울중앙지법에서 열렸습니다. 이 사건은 징벌적 손해배상 가능성도 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(쿠팡 개인정보 유출), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해가 발생하여(1666명 집단분쟁조정 신청, 신고센터 131건), 이미 공적 절차(집단분쟁조정 신청, 경찰 수사의뢰)가 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+          <t>쿠팡이라는 대기업을 상대로 1998명의 다수 피해자가 개인정보 유출 사고에 대한 손해배상 소송을 제기하여 상대방의 자력(적합 조건 2)과 집단적 피해(적합 조건 3), 그리고 상당한 피해자 수(적합 조건 4)가 명확합니다. 이미 소송이 진행 중이며, 개인정보 유출이라는 명확한 책임 소재(적합 조건 1, 5)가 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>1666명 이상</t>
+          <t>1998명</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>쿠팡 신고센터 한 달 131건 신고…'해킹시도·스팸 증가' 최다</t>
+          <t>[쿠팡, 현대판 동척회사인가] '개인정보 유출 사고' 첫 재판…징벌적 손...</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6100868</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=251520</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-03-13 12:51:35.313993+00:00</t>
+          <t>2026-03-16 12:58:26.906839+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>네이버, 스노우, 라인</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>미국 연방법원 본안 심리 승인, 증거개시(Discovery) 절차 돌입</t>
+          <t>쿠팡 개인정보 유출 관련 공동소송 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>2021년 제기된 네이버, 스노우, 라인의 생체정보 무단 수집 미국 집단소송이 본안 심리 단계로 진입했습니다. 미국 연방법원이 네이버 측의 조기 기각 요청을 기각하고 본안 심리를 승인했으며, 현재 증거개시 절차가 진행 중입니다.</t>
+          <t>이 기사는 한국의 집단소송제 도입 논의를 다루며, 2020년 쿠팡의 3367만여 건 개인정보 유출 사고를 집단소송의 필요성을 보여주는 사례로 언급합니다. 현재 쿠팡 이용자 2000명이 제기한 공동소송의 첫 재판이 진행 중이며, 시민단체들은 대규모 소비자 피해 구제를 위해 집단소송제 도입을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>상대방(네이버, 스노우, 라인)은 자력이 충분한 대기업이며, 미국에서 집단소송이 진행 중으로 다수의 피해자가 예상됩니다. 법원에서 조기 기각 전략을 무산시키고 본안 심리를 승인하여 소송이 활발히 진행되고 있으며, 증거개시 절차에 돌입하여 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>쿠팡의 대규모 개인정보 유출 사고는 상대방 책임이 명확하고(적합 조건 1), 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 3367만여 건의 유출로 집단적 피해(적합 조건 3) 및 매우 큰 피해 규모(적합 조건 4)를 보입니다. 이미 공동소송이 진행 중이므로 증거 확보도 용이합니다(적합 조건 5). 현재 진행 중인 공동소송은 일부 피해자에 불과하여, 나머지 다수의 피해자를 위한 추가적인 소송 발굴 기회가 매우 높습니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3367만여건</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송⑤] '증거개시' 돌입…조기 기각 전략에 '제동'</t>
+          <t>[박종호의 법정 1열] 집단소송제 논의... 소비자 구제 효율성  vs  기업 ...</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260316121617582</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:54:56.708004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>네이버</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>미국 내 집단소송 진행 중, '실질적 피해' 입증이 쟁점</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>네이버가 미국에서 생체정보 무단 수집으로 인한 집단소송에 휘말려 사법 리스크에 직면했다. 원고 측은 기술 공세를 통해 '실질적 피해' 입증에 주력하고 있으며, 이는 소송의 승패를 가를 중요한 분수령이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>네이버는 자력이 충분한 대기업이며, 미국에서 진행 중인 생체정보 무단 수집 집단소송으로 다수의 피해자가 발생했을 가능성이 높다. 원고 측의 기술 공세로 증거 확보 노력도 진행 중이다. (적합 조건 2, 3, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>미국 내 생체정보 무단 수집 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>[네이버 美 집단소송⑦] '도쿄 증언' 둘러싸고 '진흙탕 싸움'</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
           <t>seoulwire.com</t>
         </is>
       </c>
-      <c r="L289" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A290" s="4" t="inlineStr">
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=709711</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:45:12.743510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B290" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
+          <t>북한발 스피어피싱 경고 및 피해 발생</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>목욕탕 세신사로 일하던 40대 남성이 손님 1천여 명의 알몸을 불법 촬영한 혐의로 구속되었습니다. 경찰은 특정된 피해자 100여 명 외에 추가 피해자를 확보하고 있으며, 추가 범행 수사 후 남성을 검찰에 넘길 계획입니다. 대규모 개인정보 침해 및 성범죄 사건으로 사회적 파장이 예상됩니다.</t>
+          <t>카카오톡 PC 버전 사용자가 악성 파일을 눌러 PC가 감염되고 계정 정보가 탈취된 사건이 발생했습니다. 공격자는 탈취한 정보를 이용해 피해자의 카카오톡 친구들에게 접근했으며, 이는 북한발 스피어피싱 공격으로 파악되어 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>40대 남성의 불법 촬영 혐의가 명확하고 구속되어 상대방 책임이 명확합니다. 1천여 명의 남성 피해자가 발생하여 집단적 피해 규모가 매우 크며, 경찰 수사 및 구속으로 객관적 증거 확보가 용이합니다. 또한 경찰 수사가 진행 중이며 검찰 송치 예정으로 공적 절차가 진행 중입니다. 다만, 피고가 개인(세신사)이므로 자력 부족 가능성이 있어 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+          <t>공격 주체가 '북한발'로 특정되어 있어 민사상 손해배상 청구를 위한 특정 가능한 피고를 설정하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>1천여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>'남성 1천여 명 불법 촬영' 40대 남성 구속</t>
+          <t>카톡 파일 눌렀다가 감염... 북한발 스피어피싱 주의</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200244&amp;mode=view</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842491</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-03-13 12:39:03.500985+00:00</t>
+          <t>2026-03-16 12:34:06.226889+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C292" t="inlineStr"/>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>롯데카드</t>
+        </is>
+      </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (추정)</t>
+          <t>금융당국 제재 부과 및 고객 부정사용 피해보상 비용 예상</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>한 세신사가 목욕탕 손님 1천여 명의 알몸을 몰래 촬영한 사건이 발생했다. 피해자 중에는 미성년자도 다수 포함되어 있으며, 세신사는 손님을 기억하기 위해 촬영했다고 진술했다. 이는 심각한 개인정보 침해 및 불법 촬영 범죄로, 다수의 피해자가 발생하여 집단 소송 가능성이 높다.</t>
+          <t>롯데카드 해킹 사건으로 금융당국으로부터 96억원의 제재를 받았으며, 부정사용 피해보상 등 고객 지원을 위한 추가 비용이 예상됩니다. 이는 롯데카드의 실적 회복에 제약 요인으로 작용할 것으로 보이며, 신임 정상호 대표의 사고 수습 및 신뢰 회복 리더십이 중요해졌습니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>세신사의 불법 촬영 행위가 명확하고(적합 조건 1), 피해자가 1천명 이상으로 다수이며 미성년자도 포함되어 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 불법 촬영 영상이 증거로 존재할 가능성이 높고(적합 조건 5), 기사 내용상 경찰 수사 등 공적 절차가 진행 중으로 보인다(적합 조건 6). 개인의 자력은 낮을 수 있으나, 피해 규모와 명확한 책임으로 소송금융 투자 적합도가 높다.</t>
+          <t>롯데카드 해킹으로 인한 고객 부정사용 피해가 발생하여 상대방 책임이 명확하며(적합 조건 1), 롯데카드는 대기업 금융기관으로 자력이 충분합니다(적합 조건 2). 해킹 사건의 특성상 다수의 고객이 피해를 입었을 가능성이 높아 집단적 피해에 해당하며(적합 조건 3), 이미 금융당국으로부터 96억원의 제재가 부과되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>1천명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>'손님 1000명 알몸' 몰래 찍은 세신사…미성년자도 다수</t>
+          <t>롯데카드 해킹 제재 96억…신임 정상호 대표, 사고수습·신뢰회복 ‘시...</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289542?influxDiv=NAVER</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026031616143628437</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-03-13 12:37:20.566911+00:00</t>
+          <t>2026-03-16 12:21:05.928705+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr"/>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중, 디지털 포렌식으로 추가 피해자 확보 중</t>
+          <t>개인정보보호위원회 과징금 부과 절차 진행 중</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>포항 대중목욕탕에서 40대 세신사 A 씨가 2021년부터 2025년까지 미성년자를 포함한 손님 1천여 명의 알몸을 몰래 촬영한 혐의로 구속되었다. 경찰은 디지털 포렌식을 통해 추가 피해자 및 여죄를 수사 중이다. 이 사건은 다수의 피해자가 발생한 심각한 개인정보 침해 및 성범죄 사건이다.</t>
+          <t>KT의 개인정보 유출 사건으로 가입자 368명이 피해를 입었으며, 현재 개인정보보호위원회의 과징금 부과 절차가 진행 중이다. KT는 이미 위약금 면제, 금전 피해자 보상, 고객 보답 패키지 등을 시행한 바 있다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>세신사 A 씨의 불법 촬영 행위가 명확하며 구속되었고(적합 조건 1, 6), 미성년자를 포함한 1천여 명의 피해자가 발생하여 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 경찰 수사 및 디지털 포렌식을 통해 증거 확보가 용이하다(적합 조건 5). 다만, 세신사 개인의 자력은 낮을 수 있어 목욕탕 사업주에 대한 책임 추궁 여부가 소송금융 투자에 중요한 요소가 될 수 있다.</t>
+          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출 책임이 명확하다(적합 조건 1). 현재 개인정보보호위원회의 과징금 부과 절차가 진행 중이므로 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보 가능성을 높인다(적합 조건 5). 피해자 수가 368명으로 집단적 피해에 해당하며, 추가적인 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>1천여 명</t>
+          <t>368명</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>목욕탕 손님 알몸 촬영…40대 세신사 구속</t>
+          <t>KT 해킹 과징금 이달 윤곽 나오나…박윤영號 첫 난관</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507999&amp;ref=A</t>
+          <t>https://www.dailian.co.kr/news/view/1621269/?sc=Naver</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-03-13 12:34:29.399847+00:00</t>
+          <t>2026-03-16 12:19:54.780692+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
-      <c r="A294" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A294" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>롯데카드</t>
-[...6 lines deleted...]
-      </c>
+          <t>토스 (비바리퍼블리카)</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 과징금 부과, 금융감독원 추가 제재(영업정지 포함) 검토 중</t>
+          <t>서비스 출시 초기 단계, 잠재적 보안 리스크에 대한 소비자 우려 제기</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>롯데카드에서 온라인 결제 시스템 로그에 고객 정보가 보호 조치 없이 저장되어 약 297만명의 개인신용정보가 유출되는 사고가 발생했습니다. 개인정보보호위원회는 롯데카드에 과징금 96억2000만원을 부과했으며, 금융감독원도 추가 제재를 검토 중으로 최대 6개월의 영업정지 가능성까지 거론되고 있습니다. 이로 인해 롯데카드의 고객 이탈 및 영업 기반 위축이 우려되고 있습니다.</t>
+          <t>토스의 얼굴 인식 결제 서비스 '페이스페이'가 353만 명 이상의 가입자를 확보하며 빠르게 성장하고 있으나, 생체 정보 유출 및 도용 가능성에 대한 소비자들의 우려가 지속적으로 제기되고 있습니다. 토스 측은 원본 데이터 미저장, 암호화된 템플릿 관리, 라이브니스 기술 적용 등으로 보안을 강화했다고 설명하지만, 국내 첫 얼굴 기반 결제 서비스인 만큼 강력한 보안 기준과 보상책 마련의 중요성이 강조됩니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>롯데카드의 개인정보 유출 책임이 명확하며(개인정보보호위원회 과징금 부과), 상대방인 롯데카드는 자력이 충분한 금융기관입니다. 약 297만 명의 개인정보가 유출되어 집단적 피해가 발생했으며, 피해자 수가 매우 많아 피해 규모가 큽니다. 개인정보보호위원회의 조사 결과와 금융감독원의 추가 조사 진행으로 증거 확보가 용이하며, 이미 공적 절차(과징금 부과, 금감원 조사)가 진행 중입니다.</t>
+          <t>상대방(토스)은 대기업으로 자력이 충분하며(적합 조건 2), 353만 명 이상의 가입자를 보유하고 있어 잠재적으로 집단적 피해 발생 시 소송금융 투자 대상이 될 수 있습니다(적합 조건 3). 그러나 현재까지 실제 개인정보 유출이나 피해 사례가 발생하지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 구체적인 증거도 없습니다(적합 조건 5 미충족).</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>약 297만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>정상호 롯데카드 대표 취임…영업정지 피하기 '첫 시험대'</t>
+          <t>“내 얼굴 정보 괜찮을까”…토스 ‘페이스페이’ 리스크 없나</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260313000975</t>
+          <t>https://economist.co.kr/article/view/ecn202603120037</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-13 12:26:34.818566+00:00</t>
+          <t>2026-03-16 00:25:00.257713+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>2차 손해배상 소송 제기, 1차 소송 변론기일 진행 중, 개인정보보호위원회 조사 결과 대기 중</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>쿠팡 개인정보 유출 사건과 관련하여 600여명의 피해 이용자들이 추가 손해배상 소송을 제기하며 총 3147명의 원고가 15억 7천만원 상당의 위자료를 청구했습니다. 과학기술정보통신부 조사 결과 쿠팡의 보안 관리 부실로 3367만여건의 정보가 유출되었고, 원고 측은 징벌적 손해배상 적용을 주장하며 쿠팡의 비도덕적 사후 대처에 책임을 묻고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>쿠팡이라는 대기업이 피고이며, 과학기술정보통신부 민관합동조사단 조사 결과로 개인정보 유출 사실과 쿠팡의 보안 관리 부실 책임이 명확합니다. 이미 3천명 이상의 피해자들이 집단으로 손해배상 소송을 제기하여 집단적 피해 규모가 크고, 개인정보보호위원회 조사 등 공적 절차가 진행 중이거나 예정되어 있어 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>15억 7350만원</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>3147명</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>공동 비밀번호도 털려 ...쿠팡 개인정보 유출 손배소 잇달아</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L295" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M295" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01315286645383648</t>
+        </is>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:41:37.638486+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
           <t>롯데카드</t>
         </is>
       </c>
-      <c r="D295" t="inlineStr">
+      <c r="D296" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E295" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E296" t="inlineStr"/>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 처분 부과, 금감원 제재심 예정</t>
+        </is>
+      </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법의 주요 내용과 의미를 다루는 기사입니다. 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 통지해야 하며, CEO와 CPO의 개인정보 보호 책임이 강화되었다는 점을 설명합니다.</t>
+          <t>롯데카드가 개인정보보호위원회로부터 주민등록번호 처리 의무 위반으로 처분을 받았으며, 이에 대해 의결서 수령 이후 소송 등 이의 절차를 밟을 예정입니다. 다음 달에는 금융감독원 제재심이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>본 기사는 개정된 개인정보보호법의 내용과 의미를 설명하는 해설 기사로, 특정 개인정보 유출 사건이나 법적 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모 등이 존재하지 않습니다.</t>
+          <t>롯데카드라는 대기업이 피고이며(적합 조건 2), 개인정보보호위원회의 처분으로 책임이 명확하고 객관적 증거가 확보되었습니다(적합 조건 1, 5). 금감원 제재심 등 공적 절차가 진행 중이며(적합 조건 6), 개인정보 유출 사건의 특성상 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>[김재섭의 뒤집어보기] '악마는 디테일에 있다', 개정 개인정보보호법 ...</t>
+          <t>롯데카드, 최고 수준 중징계 나오나…다음달 금감원 제재심</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432789</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403727</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-13 12:19:18.082732+00:00</t>
+          <t>2026-03-15 00:39:52.098434+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>CVS 케어마크</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>미국 테네시주 법원에 소송 제기</t>
+          <t>집단 손해배상 소송 첫 변론 진행 중</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>삼성전자 미국법인이 미국 3대 처방약급여관리업체(PBM) 중 하나인 CVS 케어마크를 상대로 소송을 제기했습니다. 삼성전자는 CVS 케어마크가 자사 직원의 개인 처방약 데이터를 테네시주에 불법적으로 유출했다고 주장하며, 테네시주 당국은 CVS 케어마크의 2024년도 청구 건에 대한 조사를 진행했습니다.</t>
+          <t>쿠팡 이용자 1998명이 지난해 발생한 개인정보 유출 사고와 관련하여 집단 손해배상 소송을 제기했으며, 현재 첫 변론이 진행 중이다. 이 사건은 개인정보 유출 사고에 대한 처벌 수위 논란과 함께 주목받고 있다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>대기업 피고(CVS 케어마크), 삼성전자 직원들의 민감한 개인 처방약 데이터 유출로 인한 집단적 피해 가능성이 높습니다. 테네시주 당국의 관련 조사가 진행 중이므로 객관적 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>대기업인 쿠팡이 피고이며(적합 조건 2), 1998명의 다수 피해자가 집단 손해배상 소송을 제기하여 집단적 피해(적합 조건 3) 및 상당한 피해자 수(적합 조건 4)를 보임. 개인정보 유출 사고의 책임이 비교적 명확하며(적합 조건 1), 이미 소송이 진행 중이므로 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>삼성전자 직원 다수</t>
+          <t>1998명</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>삼성전자, 美 3대 PBM 'CVS 케어마크'에 소송 제기</t>
+          <t>개인정보 유출 처벌 '고무줄' 논란···9월 '매출 10%' 과징금 도입</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>thetracker.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://thetracker.co.kr/View.aspx?No=4002381</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405916</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-03-13 00:50:03.330468+00:00</t>
+          <t>2026-03-14 12:45:10.823673+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>소비자 2천여 명의 손해배상 소송 첫 변론 기일 개최</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>쿠팡 개인정보 유출 사태와 관련하여 소비자 약 2천 명이 쿠팡을 상대로 1인당 30만 원씩 총 6억 원의 손해배상 소송을 제기, 첫 변론 기일이 열렸다. 원고 측은 쿠팡의 불법 행위와 중과실을 주장하며 징벌적 배상 판단을 요구했고, 쿠팡 측은 개인정보보호위의 과징금 처분 및 행정 소송 가능성을 언급했다.</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>대기업 피고(쿠팡)의 책임이 명확히 주장되고 있으며, 약 2천 명의 다수 피해자가 6억 원 규모의 집단소송을 진행 중이다. 또한 개인정보보호위원회의 과징금 처분 가능성이 언급되어 공적 절차 진행 및 증거 확보 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>6억 원 (1인당 30만 원 x 2천 명)</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>약 2천 명</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>'쿠팡 정보 유출 집단 소송' 첫 변론 기일 열려</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L298" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M298" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260314103441DFD</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:36:15.720167+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E298" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A299" s="4" t="inlineStr">
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>피해 신고 접수 및 온라인플랫폼법, 집단소송법 제정 논의 중</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>쿠팡을 포함한 독과점 플랫폼 기업의 불법 행위와 대규모 개인정보 유출에 대한 피해 신고가 한 달간 131건 폭주했습니다. 이에 따라 피해자들은 실질적 보상을 위해 온라인플랫폼법과 집단소송법 제정이 필요하다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 대규모 개인정보 유출 및 불법 행위에 대한 책임이 명확히 언급됩니다(적합 조건 1). 한 달 131건의 피해 신고가 접수되어 집단적 피해 가능성이 높고(적합 조건 3), 집단소송법 제정 필요성이 제기되는 등 공적 절차 논의가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>131건 이상</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>한 달 131건 폭주한 쿠팡 피해 신고 … 개인정보 유출·판매자 갑질 도...</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M299" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226196</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:36:08.159474+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>네이버, 스노우, 라인</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>미국 내 집단소송 강제 증거조사(Discovery) 단계 진행 중</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>네이버와 스노우, 라인 등을 상대로 미국에서 생체정보 무단 수집 관련 집단소송이 제기되어 강제 증거조사 단계에 돌입했다. 네이버 측이 자료 제출을 미루며 방어하고 있으며, 라인프렌즈도 소송 대상에 포함될 가능성이 언급되었다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(생체정보 무단 수집), 상대방(네이버)의 자력이 충분하며, 미국에서 집단소송이 진행 중으로 집단적 피해가 명확하고, 강제 증거조사 단계에 돌입하여 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>[네이버 美 집단소송⑥] 다시 덫에 걸린 '스노우'…'라인프렌즈'도 조준</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=709133</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:35:59.610272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr"/>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 가해자 구속</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>경북 포항의 한 목욕탕 세신사가 4년간 손님 약 1000명을 불법 촬영한 혐의로 구속됐다. 휴대전화에서 4700장의 불법 촬영물이 발견되었으며, 피해자 중에는 미성년자도 포함되어 경찰이 추가 피해를 수사 중이다. 다수의 피해자가 발생하여 집단소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>가해자의 불법 촬영 행위가 명확하고(상대방 책임 명확), 휴대전화에서 4700장의 불법 촬영물이 발견되어 증거가 확실합니다(증거 확보 가능). 약 1000명에 달하는 다수의 피해자가 발생했으며(집단적 피해, 피해 규모 큼), 미성년자도 포함되어 사회적 파장이 클 것으로 예상됩니다. 현재 경찰 수사가 진행 중이며 가해자가 구속된 상태입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>약 1000명 추정</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>경북 포항 목욕탕 세신사, 4년간 손님 1000명 몰래 촬영하다 '구속'</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>news2day.co.kr</t>
+        </is>
+      </c>
+      <c r="L301" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M301" t="inlineStr">
+        <is>
+          <t>https://www.news2day.co.kr/article/20260314500022</t>
+        </is>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:31:52.198775+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B299" t="inlineStr">
-[...198 lines deleted...]
-      </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C302" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C302" t="inlineStr"/>
+      <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
-          <t>경찰 수사 및 디지털 포렌식 진행 중, 가해자 구속</t>
+          <t>시민사회 단체들이 개인정보 보호 강화 및 집단소송제 도입을 촉구</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>전국 목욕탕을 돌며 남성 이용객 1000여 명의 나체를 불법 촬영한 40대 세신사 A씨가 경찰에 구속되었습니다. A씨의 휴대전화에서 4700여 개의 불법 촬영 사진 파일이 발견되었으며, 이 중에는 미성년자도 포함된 것으로 파악되었습니다. 경찰은 추가 피해자를 특정하고 여죄를 수사 중입니다.</t>
+          <t>시민사회 단체들이 휴대전화 안면인증 의무화에 제동을 걸고, 연계정보(CI)와 같은 국민식별번호 제도 폐지, 개인정보 최소수집 원칙 정착, 집단소송제 도입을 통한 기업의 정보보안 책임 강화를 요구했습니다. 이는 개인정보 침해에 대한 우려와 근본적인 대응책 마련의 필요성을 강조하는 움직임입니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>세신사의 불법 촬영 행위가 명확하고(상대방 책임 명확), 1000명에 달하는 다수의 피해자가 발생했으며(집단적 피해, 피해 규모 큼), 4700여 개의 사진 파일 등 객관적인 증거가 확보되어(증거 확보 가능) 경찰 수사가 진행 중입니다(공적 절차 진행 중). 다만, 개인인 가해자의 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>이 기사는 휴대전화 안면인증 의무화와 관련하여 시민사회 단체들이 개인정보 보호 강화 및 집단소송제 도입을 촉구하는 정책 제안에 가깝습니다. 집단소송제 도입 요구는 잠재적 집단적 피해 가능성을 시사하지만, 특정 사건이나 명확한 상대방, 구체적인 피해 규모가 언급되지 않아 소송금융 투자 대상으로서는 적합 조건이 미비합니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>1000여명 (특정된 피해자 100여명, 미성년자 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>알몸 사진만 4700장 저장 …1000명 몰카찍은 목욕탕 세신사</t>
+          <t>휴대전화 안면인증 의무화 제동… 시민사회  정책 폐기하고 개인정보 제...</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031307532560648</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226188</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-03-13 00:25:07.257142+00:00</t>
+          <t>2026-03-14 00:46:09.184939+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>영국항공</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 조종사 보석 상태</t>
+          <t>집단 손해배상 소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 병행</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>영국항공 소속 조종사가 16명의 여성과의 성관계를 몰래 촬영하고 불법 사이트에 유포한 혐의로 체포되어 경찰 조사를 받고 있습니다. 피해 여성들은 2023년부터 2025년 사이에 피해를 입었으며, 영상 유포 사실을 뒤늦게 알고 큰 충격을 받았습니다. 영국항공은 해당 조종사를 비행 업무에서 배제하고 수사 결과를 기다리고 있습니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여 이용자 1998명이 쿠팡을 상대로 손해배상 청구 소송의 첫 변론기일을 가졌습니다. 원고 측은 유출된 개인정보의 심각성과 쿠팡의 부적절한 대응을 문제 삼으며 1인당 최소 30만원 배상 및 징벌적 손해배상을 검토 중입니다. 현재 개인정보보호위원회의 조사도 진행 중이며, 법조계는 징벌적 손해배상 인정 여부에 주목하고 있습니다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조종사 체포 및 수사), 다수의 피해자(16명)가 발생하여 집단소송 가능성이 높습니다. 경찰 수사를 통해 증거 확보가 용이하며, 피해 규모 또한 정신적 손해배상 측면에서 상당할 것으로 예상됩니다. 또한, 형사 절차가 이미 진행 중이며, 대기업인 영국항공 소속 조종사의 범행으로 회사 측의 관리 책임 여부에 따라 대기업을 상대로 한 소송 가능성도 존재하여 자력 확보에 유리합니다.</t>
+          <t>상대방 책임이 명확하고(쿠팡 전 직원에 의한 대규모 개인정보 유출), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해가 발생했고(1998명 소송 참여, 3367만 건 이상 개인정보 유출), 피해 규모가 매우 큽니다(1인당 30만원 요구, 징벌적 손해배상 가능성). 또한, 증거 확보가 가능하며(개인정보보호위원회 조사 진행 중), 이미 공적 절차(개인정보보호위원회 조사)와 소송이 진행 중입니다. 징벌적 손해배상 첫 사례로 주목받는 등 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 최소 30만원</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>16명</t>
+          <t>최소 1998명, 잠재적 피해자 수천만 명</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>여성 16명 성관계 몰래 촬영 조종사 체포…불법 사이트에 유포</t>
+          <t>집단소송 막 올랐다...쿠팡 집단 손배소  1인당 30만원 내놔라</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/life/2026-03-13/202603130100087500006107</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58890?feed=na</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-03-13 00:22:21.424824+00:00</t>
+          <t>2026-03-14 00:44:34.340348+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>대만 소비자단체 집단소송 검토 중, 대만 정부 행정 점검 및 처벌 검토 중</t>
+          <t>집단 손해배상 소송 첫 변론 진행 중, 개인정보보호위원회 조사 진행 중, 징벌적 손해배상 청구 고려</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>쿠팡의 대만 고객 약 20만 명의 개인정보 유출 사태와 관련하여 대만 최대 소비자단체가 집단소송을 검토하고 있습니다. 쿠팡의 통지 지연과 초기 입장 번복이 문제로 지적되며, 대만 정부도 행정 점검 및 처벌을 논의 중입니다. 대만 소비자보호법에 따라 최대 3배의 징벌적 손해배상 청구 가능성이 있습니다.</t>
+          <t>쿠팡의 대규모 해킹 사태로 정보가 유출된 피해자 1,998명이 쿠팡을 상대로 손해배상 소송을 제기, 첫 변론이 진행되었습니다. 원고 측은 쿠팡이 7개월간 해킹을 방치하여 중대 과실이 있으며, 최소 3,367만 건의 정보 유출이 있었다고 주장합니다. 쿠팡 측은 개인정보보호위원회 처분 결과가 나올 때까지 답변이 어렵다는 입장이며, 원고 측은 징벌적 손해배상 청구도 고려하고 있습니다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출 확인 및 통지 지연), 상대방 자력이 충분하며(글로벌 기업 쿠팡), 20만 명의 대규모 피해자가 발생하여 집단소송 가능성이 높습니다. 대만 소비자단체가 적극적으로 법적 대응을 검토 중이며, 대만 정부도 행정 점검 및 처벌을 논의하고 있어 공적 절차가 진행 중입니다. 또한 대만 법률상 징벌적 손해배상 가능성도 있습니다.</t>
+          <t>쿠팡의 해킹 방치로 인한 중대 과실이 주장되며(상대방 책임 명확), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 1,998명의 원고가 소송을 제기했고 최소 3,367만 건의 정보 유출이 확인되어 집단적 피해 규모가 매우 큽니다(집단적 피해, 피해 규모 큼). 민관합동조사단 결과가 증거로 제시되었고(증거 확보 가능), 개인정보보호위원회의 처분 결과가 나올 예정입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>원고 1,998명 기준 약 6억 원 청구 (징벌적 손해배상 고려 시 증액 가능성 높음)</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>약 20만 명</t>
+          <t>최소 3,367만 명</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>대만 소비자단체, 쿠팡 집단소송 검토…개인정보 유출 ‘글로벌 소송’...</t>
+          <t>‘쿠팡 해킹’ 집단 손배소 첫 변론…“해킹 사실상 방치해 중대 과실”</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411349</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508342&amp;ref=A</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-03-12 13:17:18.732858+00:00</t>
+          <t>2026-03-14 00:42:35.597333+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
-      <c r="A305" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A305" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C305" t="inlineStr"/>
-      <c r="D305" t="inlineStr"/>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정 논의 및 세미나 진행 중</t>
+          <t>첫 집단 손해배상 청구 소송 변론기일 진행 중, 개인정보보호위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 제도 개선 방안을 논의하는 세미나를 개최합니다. 최근 잇따르는 개인정보 유출 사고와 규제 강화, 무과실책임 도입 논의 등 산업계의 긴장감이 높아지는 가운데, AI 시대에 맞는 합리적 제도 설계를 모색할 예정입니다.</t>
+          <t>쿠팡 개인정보 3천3백만여 건 유출 사태와 관련해 2천 명의 이용자가 쿠팡을 상대로 첫 집단 손해배상 청구 소송을 제기했습니다. 원고 측은 쿠팡의 총체적 시스템 붕괴로 인한 피해를 주장하며 신속한 재판을 요청했고, 쿠팡 측은 개인정보보호위원회 조사 및 행정소송 이후 민사 소송 진행을 주장했습니다. 이 소송의 진행 경과는 다른 산발적 소송에도 영향을 미칠 전망입니다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 보호법 개정 동향 및 제도 개선 방안을 논의하는 세미나 개최 소식입니다. 따라서 특정 상대방의 책임, 피해 규모, 피해자 수, 진행 중인 공적 절차 등 소송금융 투자 적합 조건을 판단할 구체적인 사건 정보가 없습니다.</t>
+          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 3천3백만여 건의 개인정보 유출로 2천 명의 원고가 집단소송을 제기하여 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 원고 측은 쿠팡의 총체적 시스템 붕괴를 주장하며 책임이 명확하다고 보고 있으며(적합 조건 1), 개인정보보호위원회의 조사가 진행 중이므로 객관적 증거 확보 및 법 위반 여부 판단이 가능합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억 원 (원고 2천 명 기준)</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2천 명 (소송 참여자), 전체 유출 피해자 3천3백만여 명</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>9월 시행 앞둔 개인정보보호법...인기협·법무법인 세종, 19일 세미나</t>
+          <t>'개인정보 유출' 쿠팡 상대 첫 손배소송... 신속한 재판 요청</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04877366645382664</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603132304365776</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-03-12 12:59:45.446628+00:00</t>
+          <t>2026-03-14 00:32:22.834901+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>대만 소비자 단체 집단소송 검토 중, 대만 정부 행정 점검 진행 중</t>
+          <t>서울중앙지법 민사합의22부에서 손해배상 공동소송 첫 변론기일 진행 중. 개인정보보호위원회 조사도 진행 중.</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>쿠팡에서 대만 고객 약 20만 명의 개인정보가 유출된 사실이 뒤늦게 확인되면서 대만 최대 소비자 단체가 쿠팡을 상대로 집단소송을 검토 중이다. 이 단체는 쿠팡의 통지 지연으로 인한 후속 손해에 대해 배상 책임을 요구할 수 있으며, 대만 소비자보호법에 따라 최대 3배의 징벌적 손해배상 청구 가능성도 언급했다. 대만 정부 또한 쿠팡의 개인정보 유출에 대한 행정 점검에 착수했다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태에 대해 이용자 1998명이 1인당 30만원의 손해배상을 요구하는 공동소송 첫 재판이 시작되었습니다. 이용자 측은 쿠팡의 미흡한 사고 대응을 지적하며 배상을 주장하고 있으며, 쿠팡 측은 개인정보보호위원회 조사가 진행 중임을 들어 변론을 요청했습니다.</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>쿠팡의 대만 고객 개인정보 유출 및 통지 지연에 대한 책임이 명확하며(상대방 책임 명확), 글로벌 기업인 쿠팡은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 약 20만 명의 대규모 피해자가 발생했고(집단적 피해, 피해 규모 큼), 대만 소비자 단체가 집단소송을 검토 중이며 대만 정부의 행정 점검도 진행되고 있어(공적 절차 진행 중) 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방(쿠팡)의 책임이 민관합동조사단 발표로 명확하며, 대기업으로서 자력이 충분합니다. 1998명의 공동소송이 진행 중이며 총 3천367만여건의 개인정보 유출로 피해 규모가 매우 큽니다. 개인정보보호위원회 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다.</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 (공동소송 참여자 총 약 6억원)</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>약 20만 명</t>
+          <t>1998명 (공동소송 참여자), 총 3천367만여건 유출</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>[단독] 대만 소비자도 쿠팡 집단소송 움직임</t>
+          <t>쿠팡 개인정보 유출, 인당 30만원씩 배상해라 …공동소송 첫재판 시작</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018642?ref=naver</t>
+          <t>http://www.inews24.com/view/1949049</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>2026-03-12 12:52:50.242041+00:00</t>
+          <t>2026-03-14 00:29:45.139740+00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>집단소송법 확대 논의 중</t>
+          <t>서울중앙지법 민사합의22부에서 공동소송 첫 변론기일 진행 중. 개인정보보호위원회 조사도 진행 중.</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>쿠팡 대규모 개인정보 유출 사태를 계기로 증권 분야에 국한된 집단소송법을 소비자 전 분야로 확대해야 한다는 여론이 거세지고 있다. 대규모 피해에도 소비자가 각자 별도의 소송을 진행해야 하는 현행법의 한계를 지적하며, 제2의 쿠팡 사태를 막기 위한 법 개정의 필요성을 강조한다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1,998명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 공동소송의 첫 변론기일이 열렸다. 이용자 측은 쿠팡의 기망 행위를 2차 불법행위로 추가하고 징벌적 손해배상 청구도 고려 중이다. 현재 개인정보보호위원회 조사도 진행되고 있다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>대기업 쿠팡의 책임이 명확하고(적합 조건 1), 대규모 개인정보 유출로 다수의 피해자가 발생하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한, 상대방인 쿠팡은 자력이 충분합니다(적합 조건 2). 이러한 대규모 피해 사건에 대한 집단소송법 확대 논의가 활발하게 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 2(대기업 피고), 3(집단적 피해), 4(피해 규모 큼), 5(공적 조사 진행 중으로 증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자에 매우 적합합니다. 1,998명의 대규모 공동소송이 이미 진행 중이며, 징벌적 손해배상 청구까지 고려되고 있어 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원, 총 5억 9천 9백 4십만원 (1998명 * 30만원)</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1998명</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>제2의 쿠팡 사태 막아야… 집단소송법, 더는 미룰 수 없다</t>
+          <t>'개인정보유출' 쿠팡 공동소송 첫 재판… 인당 30만원 배상해야</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234213</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/13/2026031390222.html</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-03-12 12:51:22.616251+00:00</t>
+          <t>2026-03-14 00:29:06.214678+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>네이버</t>
+          <t>영국항공 (British Airways)</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중, 관할권 및 실질적 피해 입증이 주요 쟁점</t>
+          <t>경찰 수사 진행 중, 가해 조종사 보석 상태</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>네이버가 미국에서 생체정보 무단 수집 혐의로 집단소송에 휘말려 사법 리스크에 직면했습니다. 원고측은 지배구조상 미국 관할권 입증을 시도하며 반격하고 있으며, '실질적 피해' 입증이 소송의 주요 쟁점이 될 것으로 보입니다.</t>
+          <t>영국항공 소속 조종사가 여성 16명과의 성관계를 몰래 촬영하고 온라인에 유포한 혐의로 체포되어 경찰 수사를 받고 있습니다. 피해 여성들은 불법 사이트에서 자신들의 영상을 발견하고 신고했으며, 영국항공은 해당 조종사를 비행 업무에서 배제했습니다. 이 사건은 다수의 피해자가 발생한 심각한 사생활 침해 및 성범죄 사건입니다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>네이버라는 대기업이 피고이며(적합 조건 2), 미국에서 진행되는 집단소송으로 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3, 4). 생체정보 무단 수집이라는 명확한 쟁점이 있으며(적합 조건 1), 소송이 이미 진행 중인 상태입니다.</t>
+          <t>상대방 책임이 명확하고(1), 16명 이상의 다수 피해자가 발생한 집단적 피해(3)이며, 경찰 수사가 진행 중(6)이므로 객관적 증거 확보 가능성(5)이 높습니다. 가해자가 항공사 소속 조종사이므로 고용주인 영국항공에 대한 사용자 책임 등 소송 가능성이 있어 상대방의 자력(2)도 충분하다고 판단됩니다. 피해 규모 또한 정신적 피해가 매우 커서 상당한 배상액이 예상됩니다(4).</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>16명 이상</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송④] 원고측  지배구조상 美관할권 입증  반격</t>
+          <t>여성 16명과 관계 몰래 촬영·유포 …英 항공기 조종사 '체포'</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708998</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547445</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-03-12 12:49:41.500276+00:00</t>
+          <t>2026-03-14 00:18:51.529310+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>롯데카드</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>과징금 부과 완료, 피해자들의 손해배상 소송 가능성 높음</t>
+          <t>서울중앙지법 민사합의22부에서 집단소송 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>롯데카드에서 297만 명의 개인정보가 유출되었으며, 이 중 45만 명은 주민등록번호까지 노출되는 심각한 피해를 입었습니다. 이에 롯데카드에 96억 원의 과징금이 부과되었습니다. 피해자들은 개인정보보호법 및 신용정보법에 근거하여 손해배상 소송을 제기할 가능성이 높습니다.</t>
+          <t>쿠팡의 3000만 건 개인정보 유출 사건과 관련하여, 이용자들이 쿠팡을 상대로 손해배상 청구 집단소송을 제기했습니다. 현재 1998명의 이용자가 1인당 30만원의 배상을 주장하며 첫 재판이 서울중앙지법에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>롯데카드라는 대기업/금융기관이 피고이며, 297만 명이라는 대규모 개인정보 유출로 집단적 피해가 발생했습니다. 이미 96억 원의 과징금이 부과되어 상대방의 책임이 명확하고 공적 절차가 진행되었음을 알 수 있습니다. 이는 소송금융 적합 조건에 다수 부합합니다.</t>
+          <t>상대방 책임이 명확하고(개인정보 유출), 상대방 자력이 충분하며(쿠팡), 3000만 건의 개인정보 유출로 집단적 피해가 발생했고(현재 1998명 소송), 1인당 30만원 배상 주장으로 피해 규모가 큽니다. 이미 소송이 진행 중이며, 개인정보 유출 자체가 강력한 증거가 됩니다.</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 (총 약 6억원, 잠재적 피해액은 훨씬 큼)</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>297만명 (주민등록번호 노출 45만명 포함)</t>
+          <t>3000만명 (현재 소송 참여자 1998명)</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>롯데카드, 개인정보 297만명 유출…과징금 96억원 철퇴</t>
+          <t>‘3000만건 개인정보 유출’ 쿠팡 집단소송 첫 재판…“30만원 배상해야...</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=198567</t>
+          <t>https://www.kukinews.com/article/view/kuk202603130183</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-03-12 12:30:58.924545+00:00</t>
+          <t>2026-03-13 13:18:15.681205+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>김모 씨 (주클럽 운영자)</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 구속 송치 및 추가 피해자 확인 중</t>
+          <t>서울중앙지법 민사합의22부에서 손해배상 청구 소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>SNS 계정 '주클럽' 운영자 김모 씨가 여성들의 신상과 허위 사실을 유포하고 삭제 조건으로 돈을 뜯어낸 사건입니다. 초기 유흥업계 종사자에서 유명 연예 프로그램 출연자로 피해 대상이 확대되었으며, 확인된 피해액은 4천만 원에 달합니다. 경찰은 김모 씨를 구속 송치하고 추가 피해자 및 유사 계정 운영자를 추적 중입니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태로 이용자 1998명이 쿠팡을 상대로 1인당 30만원의 손해배상 청구 소송을 제기, 첫 변론기일이 진행되었습니다. 이용자 측은 3367만여 건의 정보 유출과 2차 범죄 악용 가능성을 주장하며 쿠팡의 미흡한 대응을 비판했습니다. 쿠팡 측은 개인정보보호위원회의 조사 결과를 기다리며 행정소송과 손해배상 소송의 병행 진행을 요청했습니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>주클럽 운영자 김모 씨가 신상 박제 및 허위 사실 유포로 돈을 뜯어낸 사실이 경찰 수사로 명확히 드러났고 구속 송치되어 책임이 명확합니다 (적합 조건 1, 5). 유흥업계 종사자 및 유명 연예 프로그램 출연자 등 다수의 피해자가 발생했으며 추가 피해자도 확인 중으로 집단적 피해 가능성이 높습니다 (적합 조건 3). 또한 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 상대방이 개인으로 자력에 한계가 있을 수 있어 실제 손해배상금 회수에는 어려움이 있을 수 있습니다.</t>
+          <t>대기업 쿠팡의 책임이 민관합동조사단 결과로 명확하며(적합 조건 1, 5), 1998명의 이용자가 이미 소송을 제기했고 3367만여 건의 개인정보 유출로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한 개인정보보호위원회의 공적 조사가 진행 중이며(적합 조건 6), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>4천만 원 이상 (확인된 갈취액)</t>
+          <t>1인당 30만원 (총 5억 9940만원)</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>다수 (추가 피해자 확인 중)</t>
+          <t>소송 참여자 1998명, 잠재적 피해자 3367만여명</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>[단독] 주클럽 운영자는 유흥업계 남성…유명 연프 출연자도 ‘신상박제...</t>
+          <t>“1인당 30만원 물어내라”…‘개인정보 유출’ 쿠팡 소송 첫 법정 대결</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506819&amp;ref=A</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/13/20260313500222?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-03-12 12:29:26.165532+00:00</t>
+          <t>2026-03-13 13:17:16.117850+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
-      <c r="A311" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A311" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C311" t="inlineStr"/>
-      <c r="D311" t="inlineStr"/>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>불법 촬영 근절 캠페인 진행 중</t>
+          <t>개인정보보호위원회 조사 및 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>양평군에서 세계 여성의 날을 맞아 불법 촬영 근절 캠페인을 실시했다. 이 캠페인은 불법 촬영 범죄가 피해자의 정신적·사회적 삶에 미치는 심각한 영향을 강조하며, 공중화장실 점검 및 피해자 지원 방법 안내를 포함한다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태로 인해 집단소송이 본격화되었습니다. 여러 법무법인이 소송을 진행 중이며, 그 중 한 곳에서만 35만 명 이상의 피해자를 모았습니다. 개인정보보호위원회 등의 공적 조사도 함께 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>해당 기사는 불법 촬영 범죄 근절 캠페인에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 대규모 개인정보 유출이라는 명확한 책임이 있습니다(적합 조건 1). 35만 명 이상의 대규모 피해자가 발생하여 집단소송이 본격화되었고(적합 조건 3, 4), 개인정보보호위원회 등 공적 조사가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35만 명 이상</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>여성이 행복한 양평 … 세계 여성의 날 맞아 불법 촬영 근절 캠페인 실...</t>
+          <t>쿠팡 손해배상 집단소송 본격화 '압박'</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=131521</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517130</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-03-12 12:26:18.446420+00:00</t>
+          <t>2026-03-13 13:16:35.352832+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>롯데카드</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>개인정보보호위원회의 과징금 및 시정명령 부과 완료, 금융당국의 추가 제재(영업정지 등) 심사 중</t>
+          <t>서울중앙지법 민사합의22부에서 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>롯데카드가 개인정보보호 법규 위반으로 개인정보보호위원회로부터 96억 2천만원의 과징금과 시정명령을 받았다. 금융당국의 추가 제재(영업정지 등) 가능성도 제기되어 롯데카드의 실적 회복에 제약이 될 것으로 전망된다. 이번 사건으로 인한 고객 이탈 및 신뢰도 하락이 우려되며, 잠재적 피해자들의 손해배상 청구 가능성이 있다.</t>
+          <t>쿠팡 이용자 1998명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 집단소송의 첫 재판이 서울중앙지법에서 시작되었다. 이 소송은 대규모 이용자 피해에 대한 법적 책임을 묻는 것으로, 쿠팡의 책임 여부가 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>롯데카드는 대기업 계열 금융기관으로 자력이 충분하며(적합 조건 2), 개인정보보호위원회로부터 법규 위반에 따른 과징금 및 시정명령을 받았고(적합 조건 1, 5, 6), 금융당국의 추가 제재도 예상되어 책임이 명확하다. 개인정보 유출 또는 오용으로 인한 잠재적 피해자 수가 매우 많아 집단적 피해 가능성이 높다(적합 조건 3, 4).</t>
+          <t>적합 조건: 상대방 자력 충분(쿠팡), 집단적 피해(1998명), 피해 규모 큼(약 6억원). 이미 집단소송이 시작되어 첫 재판이 진행 중이며, 대규모 이용자 피해에 대한 법적 책임을 묻는 사건으로 소송금융 투자 적합성이 높다.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 6억원 (1인당 30만원)</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1998명</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>[마켓인]한신평 “롯데카드, 과징금에 영업정지 가능성…실적 회복 제약...</t>
+          <t>쿠팡 집단소송 재판 시작… 인당 30만원 배상하라</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05225046645382664</t>
+          <t>https://www.dailian.co.kr/news/view/1620765/?sc=Naver</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-03-12 12:25:49.081636+00:00</t>
+          <t>2026-03-13 13:16:04.903583+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>메타 (Meta)</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>미국 뉴저지, 캘리포니아에서 집단소송 진행 중, 미국, 영국, 유럽 규제 당국 조사 움직임</t>
+          <t>공동소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>메타의 '프라이버시 쇼크'로 인해 미국 뉴저지와 캘리포니아 소비자들이 집단소송을 제기했습니다. 미국, 영국, 유럽 규제 당국도 조사 움직임을 보이며 파장이 커지고 있습니다. 이는 개인정보 유출 및 프라이버시 침해와 관련된 사건으로 보입니다.</t>
+          <t>지난해 발생한 쿠팡의 개인정보 유출 사고와 관련하여 이용자 1998명이 쿠팡을 상대로 손해배상 청구 소송을 제기, 첫 변론기일이 열렸다. 원고 측은 3367만여 건의 개인정보 유출을 주장하며 1인당 30만원 배상을 요구했고, 피고 쿠팡 측은 개인정보보호위원회 조사가 진행 중임을 들어 변론을 요청했다. 재판부는 양측의 의견을 조율하여 다음 기일을 잡을 예정이다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(메타), 자력이 충분하며, 집단소송이 이미 제기되어 다수의 피해자가 존재합니다. 또한 미국, 영국, 유럽 규제 당국의 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다.</t>
+          <t>대기업 피고(쿠팡)의 책임이 명확하고 자력이 충분하며, 이미 1900여 명의 대규모 집단적 피해자들이 공동소송을 제기하여 피해 규모가 크다. 민관합동조사단 발표 및 개인정보보호위원회 조사가 진행 중으로 증거 확보 및 공적 절차 진행 중인 점도 적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 (총 5억 9천 9백만원 이상)</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>다수 (뉴저지, 캘리포니아 소비자)</t>
+          <t>1998명 (잠재적 3367만명)</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>“내 화장실 영상이 케냐로?”…메타발 ‘프라이버시 쇼크’, 삼성·애...</t>
+          <t>쿠팡 이용자 1900여명 공동소송 첫 재판 시작</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603110225</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1346326</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-03-12 00:38:55.014588+00:00</t>
+          <t>2026-03-13 13:14:53.965231+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>언더아머</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>대규모 개인정보 유출 사건 발생</t>
+          <t>집단 손해배상 청구 소송 첫 변론기일 진행 중, 개인정보보호위원회 및 합동수사본부 조사 진행 중</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>언더아머에서 해킹으로 인해 54만 개 이상의 이메일이 유출되는 사건이 발생했습니다. 침투 경로는 아직 밝혀지지 않았으며, 이는 대규모 개인정보 유출에 따른 집단소송으로 이어질 가능성이 있습니다.</t>
+          <t>쿠팡 개인정보 유출 사건과 관련하여 피해자 1998명이 쿠팡을 상대로 제기한 집단 손해배상 청구 소송의 첫 변론기일이 열렸습니다. 피해자 측은 3300만 건의 개인정보 유출 규모를 지적하며 1인당 30만원 배상과 징벌적 손해배상 5배를 요구하고 있습니다. 쿠팡 측은 개인정보보호위원회 및 합동수사본부의 조사 결과를 지켜봐야 한다는 입장입니다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>대기업 피고(언더아머)의 자력이 충분하며, 54만 개 이상의 이메일 유출로 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 개인정보 유출이라는 명확한 피해 사실이 존재하며, 개인정보보호법상 기업의 책임이 강조되는 추세입니다.</t>
+          <t>쿠팡은 대기업으로 자력이 충분하며, 3300만 건의 개인정보 유출이라는 대규모 피해가 발생하여 집단적 피해 조건에 부합합니다. 현재 1998명의 피해자가 집단소송을 제기하여 소송이 진행 중이며, 개인정보보호위원회 및 합동수사본부의 공적 조사가 진행 중이므로 증거 확보 가능성도 높습니다. 또한, 징벌적 손해배상 5배까지 청구 가능성이 언급되어 피해 규모가 커질 수 있습니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 (징벌적 손해배상 시 최대 5배)</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>54만명 이상</t>
+          <t>최소 1998명 (총 3300만 건 유출)</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>인기협, '무과실 책임' 개인정보보호법 개정안 관련 토론회 개최</t>
+          <t>쿠팡 '개인정보 유출' 첫 재판… 1인 30만원 배상, 최대 5배 징벌배상도...</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/internet-platform/6098418</t>
+          <t>https://news.tf.co.kr/read/life/2302153.htm</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-03-12 00:35:28.480182+00:00</t>
+          <t>2026-03-13 13:14:45.123646+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>충북교육청 장학관</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 초기 수사 부실 논란</t>
+          <t>손해배상 청구 소송 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>충북교육청 50대 장학관이 식당 화장실에 불법 촬영 카메라를 설치했다가 체포되었습니다. 현장에서 4대의 소형 카메라가 발견되었고, CCTV 영상으로 범행이 확인되었습니다. 경찰은 장학관을 불구속 입건했으나, 초기 수사 부실 논란이 제기되고 있으며 추가 범행 가능성도 있습니다.</t>
+          <t>쿠팡의 개인정보 유출 사건과 관련하여 이용자 1998명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 소송의 첫 재판이 열렸습니다. 서울중앙지법 민사22부에서 심리 중입니다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(CCTV, 4대 카메라 발견), 객관적 증거가 충분하며(CCTV, 경찰 수사), 공적 절차(경찰 수사)가 진행 중입니다. 피고는 충북교육청 장학관으로 자력이 비교적 충분하며, 추가 범행 가능성이 제기되어 집단적 피해로 확대될 여지가 있습니다.</t>
+          <t>대기업 피고(쿠팡)의 자력이 충분하며, 1998명의 다수 피해자가 1인당 30만원, 총 약 6억원의 손해배상을 청구하는 집단적 피해 사건입니다. 이미 소송이 진행 중이며, 개인정보 유출이라는 책임 소재가 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 6억원 (1인당 30만원)</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1998명</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>카메라만 4대‥'불법촬영' 딱 걸린 장학관님</t>
+          <t>쿠팡 ‘개인정보 유출’ 첫 재판... 이용자들 “1인당 30만원 배상”</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806762_37012.html</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/13/Q2GOYTKMJVGQVK6ACXSV635BUA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-03-12 00:20:59.045243+00:00</t>
+          <t>2026-03-13 13:14:10.030964+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
-      <c r="A316" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A316" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>퍼플렉시티</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>아마존이 퍼플렉시티 상대로 소송 제기, 차단 명령 확보</t>
+          <t>손해배상 청구 소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 병행</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>아마존이 AI 기업 퍼플렉시티를 상대로 웹사이트 스크래핑 및 고객 계정 시스템 접근을 이유로 소송을 제기, 차단 명령을 받아냈다. 아마존은 퍼플렉시티의 AI 에이전트가 고객 계정 내부 시스템에서 행동할 수 있다고 주장하며, 이는 AI 기술을 이용한 데이터 스크래핑 및 잠재적 개인정보 침해와 관련된 법적 쟁점을 다룬다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1,998명이 쿠팡을 상대로 1인당 30만 원의 손해배상을 청구하는 소송의 첫 변론기일이 열렸다. 원고 측은 쿠팡의 부실한 대응을 문제 삼고 있으며, 쿠팡 측은 개인정보보호위원회 조사가 진행 중임을 들어 민사소송 진행 연기를 요청했다. 재판부는 다음 달 두 번째 변론 기일을 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>퍼플렉시티의 아마존 웹사이트 스크래핑 및 고객 계정 시스템 접근 주장은 상대방 책임이 명확하며(적합 조건 1), 아마존이 이미 소송을 제기하고 차단 명령을 받아내 증거 확보 가능성이 높습니다(적합 조건 5). '고객 계정 내부 시스템' 언급은 잠재적 집단 피해 가능성을 시사합니다(적합 조건 3). 다만, 실제 피해 규모와 퍼플렉시티의 배상 능력에 대한 추가 정보가 필요합니다.</t>
+          <t>대기업인 쿠팡이 피고이며(적합 조건 2), 1,998명의 다수 피해자가 집단으로 소송을 제기하여 집단적 피해 규모가 크다(적합 조건 3, 4). 개인정보보호위원회 조사가 진행 중이며(적합 조건 6), 이는 상대방 책임의 명확성과 증거 확보 가능성을 높인다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만 원, 총 약 6억 원</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,998명</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>아마존, 퍼플렉시티의 AI 쇼핑 에이전트 차단 명령 받아내</t>
+          <t>'쿠팡 사태' 첫 손해배상 소송...이용자 측  30만 원 배상해야</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207789</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603131924202394</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-03-11 13:08:58.180020+00:00</t>
+          <t>2026-03-13 13:13:17.734475+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
-      <c r="A317" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A317" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C317" t="inlineStr"/>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 검토 중</t>
+          <t>서울중앙지법에서 첫 변론 기일 진행 중, 개인정보보호위원회 조사도 진행 중</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>불법주차 신고에 대한 보복으로 신고자의 개인정보를 무단 유출하고 직장까지 찾아온 사건에 대한 법적 대응 방안을 다루고 있습니다. 기사는 개인정보 무단 유출 및 직장 방문으로 인한 정신적 고통에 대해 민사상 손해배상 청구가 가능하며, 이를 위한 증거 확보의 중요성을 강조합니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 전국에서 손해배상 소송이 잇따르고 있으며, 서울중앙지법에서 약 2천 명의 원고가 참여한 첫 변론 기일이 열렸습니다. 재판 진행과 개인정보보호위원회 조사의 우선순위에 대한 논의가 있습니다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>상대방의 개인정보 무단 유출 및 직장 방문이라는 보복 행위가 명확히 특정되어 책임 소재가 분명하며(적합 조건 1), 민사상 손해배상 청구를 위한 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건으로 판단되어 투자 적합도는 Medium입니다.</t>
+          <t>상대방(쿠팡)은 대기업으로 자력이 충분하며, 대규모 개인정보 유출 사고로 책임이 명확합니다. 전국적으로 잇따르는 소송에서 약 2천 명의 피해자가 확인되는 등 집단적 피해 규모가 크고, 개인정보보호위원회 조사가 진행 중인 공적 절차도 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2천 명 이상</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>불법주차 신고했더니 회사로 찾아온 차주… 선 넘은 보복, 대응법은?</t>
+          <t>재판 서두르자  vs  개보위 조사 먼저 … 쿠팡 개인정보 유출 손해배상...</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/33TXVT2PUGYB</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5181635</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-03-11 12:53:14.694806+00:00</t>
+          <t>2026-03-13 13:12:58.971638+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>뉴욕주에서 개인정보 유출 관련 집단소송 진행 중</t>
+          <t>공동소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 진행 중, 징벌적 손해배상 청구 고려</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>삼성전자는 스마트TV의 ACR 기능으로 인해 개인정보가 유출되었다는 주장에 따라 뉴욕주에서 다수의 원고 집단으로부터 손해배상을 요구하는 집단소송에 휘말려 있습니다. 이는 기존의 특허침해 패소 건과는 별개의 법적 분쟁입니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1900여명이 쿠팡을 상대로 1인당 30만원의 손해배상을 청구하는 공동소송의 첫 변론기일이 열렸다. 이용자 측은 쿠팡의 부실한 사고 대응을 지적하며 징벌적 손해배상 청구도 고려 중이다. 현재 개인정보보호위원회 조사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>상대방인 삼성전자는 자력이 충분한 대기업이며(적합 조건 2), ACR 기능으로 인한 개인정보 유출로 다수의 원고 집단이 손해배상을 요구하는 집단적 피해 사건입니다(적합 조건 3). 현재 뉴욕주에서 집단소송이 진행 중입니다.</t>
+          <t>대기업인 쿠팡의 책임이 민관합동조사단 발표로 명확하며(조건 1), 자력이 충분하다(조건 2). 1900여명이 참여한 대규모 공동소송으로 집단적 피해가 크고(조건 3, 4), 개인정보보호위원회 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점도 적합하다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 (총 5억 9천만원 이상)</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>다수의 원고 집단</t>
+          <t>1998명 (유출 피해자 3천367만여명)</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 美 스마트TV 특허침해 패소…1150억 배상 판결</t>
+          <t>‘개인정보유출’ 쿠팡 이용자 “30만원 배상하라”…공동소송 첫 재판</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=710694</t>
+          <t>https://biz.heraldcorp.com/article/10694069?ref=naver</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>2026-03-11 12:48:06.635914+00:00</t>
+          <t>2026-03-13 13:12:19.881604+00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>메타</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>미국에서 징벌적 집단소송 진행 중</t>
+          <t>첫 변론 기일 진행 중</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>메타가 스마트안경으로 수집한 화장실 이용 모습, 금융 정보 등 사적 영상을 해외 하청업체에 무단 전달한 사건으로 미국에서 징벌적 집단소송에 휘말렸습니다. 이는 '캄 테크' 시대의 AI 인터페이스 기술 오용 사례로 지목되고 있습니다.</t>
+          <t>쿠팡 이용자 1998명이 쿠팡을 상대로 개인정보 유출에 따른 손해배상 청구 소송을 제기했으며, 첫 변론 기일이 서울중앙지법에서 열렸습니다. 원고 측은 인당 30만원의 배상을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>메타라는 대기업이 피고이며(적합 조건 2), 스마트안경을 통해 수집된 민감한 개인정보가 무단 유출된 사건으로 책임이 명확해 보입니다(적합 조건 1). 이미 미국에서 징벌적 집단소송이 진행 중인 점(적합 조건 3, 5)은 소송금융 투자에 매우 적합한 요소입니다.</t>
+          <t>대기업인 쿠팡이 피고로 자력이 충분하며(적합 조건 2), 1998명의 대규모 피해자가 집단소송을 제기하여 집단적 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)를 보이고 있습니다. 개인정보 유출로 인한 손해배상 청구로 상대방 책임이 비교적 명확하며(적합 조건 1), 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인당 30만원 요구 (총 약 6억원)</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1998명</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>[AI 인터페이스 전쟁③] '캄 테크' 시대 임박…기술은 사라지고 일상이...</t>
+          <t>쿠팡 '개인정보 유출' 집단소송 첫 재판…'인당 30만원 배상 요구'</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>newskr.kr</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702059</t>
+          <t>http://www.newskr.kr/news/articleView.html?idxno=103564</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>2026-03-11 12:47:47.554560+00:00</t>
+          <t>2026-03-13 13:11:51.574158+00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>네이버</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>네이버가 미국 내 관할권 없음을 주장하며 소송 기각을 시도 중</t>
+          <t>서울중앙지법 민사22부에서 첫 변론기일 진행 중, 원고 측 징벌적 손해배상 청구 고려 중</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>네이버가 미국에서 생체정보 무단 수집으로 인한 집단소송에 휘말려 사법 리스크에 직면했습니다. 네이버는 미국 내 관할권이 없다는 이유로 소송 기각을 주장하며 승부수를 띄웠습니다. 이번 소송은 원고 측의 '실질적 피해' 입증 여부가 승패를 가를 주요 쟁점이 될 것으로 보입니다.</t>
+          <t>지난해 쿠팡의 대규모 개인정보 유출 사고와 관련하여 피해자 1998명이 제기한 손해배상 청구 소송의 첫 변론기일이 진행되었습니다. 현재 총 8만2407명의 원고가 1인당 30만원씩 청구하는 소송이 여러 법무법인을 통해 진행 중이며, 원고 측은 쿠팡의 은폐 및 기만 행위를 지적하며 징벌적 손해배상 청구를 고려하고 있습니다. 쿠팡 측은 정부 조사 및 행정소송 결과 이후 입장을 밝히겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>상대방인 네이버는 자력이 충분한 대기업이며(적합 조건 2), '집단소송'이라는 제목에서 알 수 있듯이 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 현재 미국에서 소송이 진행 중이며, 네이버가 관할권 없음을 주장하며 기각을 시도하는 단계로, 소송금융 투자 대상으로서의 적합성이 높습니다.</t>
+          <t>쿠팡의 개인정보 유출 사고는 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 8만 명이 넘는 원고가 참여하고 여러 법무법인에서 집단소송을 진행 중인 집단적 피해이며(적합 조건 3), 1인당 30만원 청구로 총 피해 규모가 상당합니다(적합 조건 4). 또한 개인정보보호위원회 등 정부 조사가 진행 중인 공적 절차가 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 청구, 총 8만2407명 원고 기준 약 247억원</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 8만2407명 (소송 참여 원고), 유출된 기본정보 3367만건</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송③] 네이버  미국내 관할권 없다 ...기각 승부수</t>
+          <t>쿠팡 개인정보 유출 손배소 첫 재판…피해자들 “징벌적 배상 청구할 것...</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708644</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1249260.html</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>2026-03-11 12:46:50.499365+00:00</t>
+          <t>2026-03-13 13:09:32.650832+00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 불구속 입건, 초기 수사 부실 논란</t>
+          <t>서울중앙지방법원 민사22부 1차 변론기일 진행, 2차 기일 예정. 개인정보보호위원회 조사 진행 중.</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관이 식당 화장실에 불법촬영 카메라를 설치했다가 CCTV에 포착되어 체포되었습니다. 소지품에서 4대의 카메라가 발견되었고, 추가 범행 가능성이 제기되고 있습니다. 경찰은 장학관을 불구속 입건했으나, 초기 수사 부실 논란이 있습니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여 피해자 1998명이 쿠팡을 상대로 1인당 30만 원의 위자료 및 지연손해금을 요구하는 손해배상 공동소송을 제기, 1차 변론기일이 진행되었다. 피해자 측은 유출 규모와 쿠팡의 대응 방식을 비판하며 개인정보보호법상 5배 징벌적 손해배상을 주장하고 있다. 현재 개인정보보호위원회에서도 관련 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관의 불법촬영 범행이 CCTV 등 명확한 증거로 확인되어 상대방 책임이 명확합니다. 공무원 신분으로 배상 능력이 있으며, 추가 범행 가능성이 제기되어 다수의 피해자가 발생할 수 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>상대방 책임이 명확하고(개인정보 유출), 상대방(쿠팡)의 자력이 충분하며, 2천여 명의 다수 피해자가 공동소송을 제기하여 집단적 피해 규모가 크다. 또한 개인정보보호위원회에서 조사가 진행 중이며, 징벌적 손해배상 5배까지 청구하고 있어 투자 매력이 높다.</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 30억 원 (1인당 30만원, 징벌적 배상 5배 적용 시)</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1998명 (2천여 명)</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>[단독] '카메라만 4대' 화장실 불법촬영 장학관‥CCTV에 딱 걸린 범행</t>
+          <t>‘쿠팡 개인정보 유출’ 공동 손배소 재판 시작…“5배 배상청구”</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6806687_37004.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507885&amp;ref=A</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
-          <t>2026-03-11 12:38:33.426047+00:00</t>
+          <t>2026-03-13 13:08:30.688889+00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
-      <c r="A322" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A322" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C322" t="inlineStr"/>
-      <c r="D322" t="inlineStr"/>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정 논의</t>
+          <t>대만 내 집단소송 검토 중</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>개인정보 유출사고 예방을 위해 개인정보보호법 개정 논의가 진행 중이며, 경영진의 최종 책임과 매출액의 10%에 달하는 징벌적 과징금 부과 방안이 포함됩니다. 또한 유출 통지 시 피해구제 방법을 함께 안내하도록 하여 개인정보 처리 및 보호의 책임 체계를 강화하는 내용입니다.</t>
+          <t>쿠팡의 역대급 개인정보 유출 사태와 관련하여 대만 내에서 집단소송이 검토되고 있다. 현지 법률 전문가들이 단체소송 참여 의사 등을 종합적으로 고려하여 소송 여부를 결정할 예정이다.</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 및 책임 강화에 대한 내용을 다루고 있습니다. 따라서 특정 피고, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>쿠팡의 개인정보 유출 책임이 명확하고(적합 조건 1), 글로벌 기업으로 자력이 충분하며(적합 조건 2), 대만 내에서 집단소송이 검토되고 있어 다수의 피해자가 예상됩니다(적합 조건 3). 개인정보 유출이라는 사실 자체로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>대만 내 개인정보 유출 피해자 다수</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>개인정보 유출사고 예방 위해 책임체계 대폭 손질…매출 10% 징벌적 과징...</t>
+          <t>[쿠팡, 현대판 동척회사인가] 대만서도 집단소송 검토…글로벌 사법 리...</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205653</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=251342</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>2026-03-11 12:17:51.259755+00:00</t>
+          <t>2026-03-13 13:07:58.676458+00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>쿠팡아이엔씨, 김범석 의장</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중</t>
+          <t>서울중앙지법에서 첫 변론기일 진행, 개인정보보호위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>쿠팡의 모회사인 쿠팡아이엔씨와 김범석 의장이 미국에서 정보유출 피해자들로부터 집단소송을 당했습니다. 이는 쿠팡의 소송 리스크를 증가시키는 요인으로 언급되었습니다.</t>
+          <t>쿠팡 개인정보 유출 사고와 관련하여 피해자 1998명이 쿠팡을 상대로 손해배상 청구 소송의 첫 변론기일을 가졌습니다. 원고 측은 쿠팡의 의도적인 재판 지연을 비판하며 인당 30만원 및 지연손해금 지급을 요구했고, 징벌적 배상 청구도 고려하고 있습니다. 피고 측은 개인정보보호위원회 조사 결과를 기다려야 한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>쿠팡의 모회사인 쿠팡아이엔씨와 김범석 의장이 미국에서 정보유출로 인한 집단소송을 당했습니다. 대기업 피고(쿠팡아이엔씨)의 자력이 충분하고, 다수의 정보유출 피해자가 발생하여 집단적 피해에 해당하며, 상대방 책임이 비교적 명확하여 소송금융 투자에 적합합니다.</t>
+          <t>쿠팡의 개인정보 유출 책임이 과학기술정보통신부 조사 결과로 명확하며(적합 조건 1, 5), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 1998명의 피해자가 집단소송을 제기했고, 총 3억 3천만 건 이상의 개인정보가 유출되어 피해 규모가 크며(적합 조건 3, 4), 개인정보보호위원회 조사 등 공적 절차가 진행 중입니다(적합 조건 6). 징벌적 배상 청구도 검토 중으로 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인당 30만원 및 지연손해금 (소송 참여자 기준 약 6억원), 징벌적 배상 검토</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>정보유출 피해자 다수</t>
+          <t>소송 참여자 1998명, 잠재적 피해자 3억 3천만여명</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>[더벨][thebell's view] [영상]순이익 3배 달성한 쿠팡…그런데 현금이 말...</t>
+          <t>쿠팡 '개인정보 유출' 손배소 시작…피해자들  의도적 재판 지연 안 돼...</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101608261520108613</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547872</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>2026-03-11 00:47:51.329616+00:00</t>
+          <t>2026-03-13 13:06:42.515915+00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>충청북도교육청</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>경찰 수사 및 교육청 징계 절차 진행 중</t>
+          <t>공동소송 첫 변론기일 진행 중, 개인정보보호위원회 조사 진행 중, 징벌적 손해배상 청구 고려 중</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>충북교육청 소속 장학관이 회식 중 불법촬영을 저질러 윤건영 충북교육감이 공식 사과하고 최고 수준의 징계를 예고했다. 이 사건은 공공기관 소속 직원의 명확한 불법 행위로, 현재 수사 및 징계 절차가 진행 중이다. 피해자들은 정신적 손해배상 등을 청구할 수 있을 것으로 보인다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 이용자 1,900여 명이 제기한 공동소송의 첫 재판이 시작되었다. 이용자 측은 쿠팡의 부실한 대응을 지적하며 1인당 30만원 배상을 주장하고 있으며, 징벌적 손해배상 청구도 고려 중이다. 현재 개인정보보호위원회의 조사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 상대방(충청북도교육청)이 공공기관으로 자력이 충분하며(적합 조건 2), 불법촬영이라는 행위의 특성상 증거 확보가 용이하고(적합 조건 5), 현재 수사 및 징계 절차가 진행 중이다(적합 조건 6). 이 사건은 공공기관 소속 직원의 명확한 불법 행위로, 피해자들의 손해배상 청구 가능성이 높다.</t>
+          <t>상대방 책임이 민관합동조사단 발표로 명확하고(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 현재 1,900여 명이 공동소송에 참여했으며 잠재적 피해자 수가 3천만 명 이상으로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 개인정보보호위원회 조사가 진행 중이며(적합 조건 6), 민관합동조사단 결과 등 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 청구 (현재 1,998명 기준 약 6억원, 잠재적 피해자 3천367만여 명)</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>현재 1,998명 (잠재적 피해자 3천367만여 명)</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 예비후보  출판기념회 의혹은 가짜뉴스</t>
+          <t>'개인정보유출' 쿠팡 이용자 공동소송 첫재판… 30만원 배상</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>cc.newdaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>https://cc.newdaily.co.kr/site/data/html/2026/03/10/2026031000396.html</t>
+          <t>https://www.yna.co.kr/view/AKR20260313156600004?input=1195m</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-03-11 00:37:45.159455+00:00</t>
+          <t>2026-03-13 13:05:59.985506+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
-      <c r="A325" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A325" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr"/>
-      <c r="D325" t="inlineStr"/>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>국회에서 해킹 관련 법안 발의 및 논의 중</t>
+          <t>서울중앙지법에서 첫 변론기일 진행 중, 향후 한 달 간격으로 변론기일 예정</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>국회에서 해킹 사고 발생 시 이용자 보호를 강화하기 위한 법안들이 발의되고 논의 중이다. 이 법안들은 사업자의 귀책사유가 인정될 경우 비용 부담 및 손해배상 청구 시 입증책임 전환을 통해 이용자 보호를 강화하는 내용을 담고 있다.</t>
+          <t>쿠팡 개인정보 유출 사건과 관련하여 이용자 1997명이 쿠팡을 상대로 제기한 집단 손해배상 소송의 첫 변론기일이 열렸습니다. 원고 측은 대규모 개인정보 유출뿐 아니라 쿠팡의 유출 규모 축소 발표 등 사고 이후 대응이 2차 피해를 초래했다며 불법행위 책임을 주장하고 있으며, 1인당 30만원의 위자료와 향후 징벌적 손해배상 청구도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>이 기사는 특정 해킹 사건이나 피해자를 다루는 것이 아니라, 해킹 관련 법안 발의 및 국회 논의 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(대규모 개인정보 유출 및 유출 규모 축소 발표), 상대방(쿠팡)에게 자력이 충분합니다. 1997명의 피해자가 참여한 집단적 피해이며, 1인당 30만원 위자료 청구와 징벌적 손해배상 검토로 피해 규모가 큽니다. 민관합동조사 결과 등 증거가 존재하며, 개인정보보호위원회의 공적 절차가 진행된 바 있습니다.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원 위자료 청구 (총 약 6억원), 징벌적 손해배상 검토 중</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소송 참여자 1997명, 유출된 정보 건수 기준 잠재적 피해자 수천만 명</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>봇물 터진 해킹 법안… 가다듬기 나선 국회</t>
+          <t>쿠팡 개인정보 유출 집단소송 첫 변론…이용자들 “사고 이후 대응도 책...</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158373</t>
+          <t>https://www.etoday.co.kr/news/view/2565247</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>2026-03-11 00:35:13.630531+00:00</t>
+          <t>2026-03-13 13:05:16.497942+00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>메타</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>징벌적 손해배상 요구 중</t>
+          <t>서울중앙지법 민사합의22부에서 첫 변론기일 진행, 개인정보보호위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>메타가 시장을 장악한 '초경량 AI 안경'과 관련하여 사생활 침해 이슈가 제기되고 있으며, 이에 대해 징벌적 손해배상이 요구되고 있습니다. 이 사생활 침해 이슈는 AI 안경 시장 경쟁 구도의 핵심 변수로 작용할 전망입니다.</t>
+          <t>쿠팡 개인정보 대규모 유출 사태와 관련하여 피해자 약 2000명이 쿠팡을 상대로 인당 30만원의 손해배상 공동소송을 제기, 첫 변론기일이 열렸다. 피해자 측은 유출 규모의 심각성과 쿠팡의 '셀프조사'를 비판하며, 유출된 정보가 보이스피싱 등 범죄에 악용될 가능성을 강조했다. 현재 개인정보보호위원회에서도 관련 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>메타(Meta)는 압도적인 시장 점유율을 가진 대기업으로 자력이 충분하며(적합 조건 2), AI 안경의 사생활 침해 이슈로 상대방 책임이 비교적 명확합니다(적합 조건 1). 징벌적 손해배상이 요구되고 있어 피해 규모가 클 가능성이 높고(적합 조건 4), 다수의 AI 안경 사용자가 피해를 입을 수 있어 집단적 피해에 해당합니다(적합 조건 3).</t>
+          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출), 상대방 자력이 충분하며(쿠팡 주식회사), 약 2000명의 피해자가 공동소송을 제기하여 집단적 피해에 해당합니다. 인당 30만원의 위자료를 요구하여 피해 규모가 크고, 개인정보보호위원회 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다. 이 모든 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 6억원 (피해자 1인당 30만원 기준)</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>AI 안경 사용자 다수</t>
+          <t>약 2000명</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>[AI 인터페이스 전쟁②] 삼성·애플·알리바바…'초경량 AI안경' 패권 격...</t>
+          <t>'쿠팡 개인정보 유출' 공동 손배소 본격화... 30만원 지급해야</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701949</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04920006645382992</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-03-11 00:35:06.970861+00:00</t>
+          <t>2026-03-13 13:02:32.712953+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>단박제보 접수 후 추가자료요청 상태이며, 잠재적 집단소송 가능성이 있습니다.</t>
+          <t>집단소송 진행 중, 추가 소송 예고</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>본 기사는 여러 제보를 담고 있으며, 그 중 KT의 개인정보 유출 및 소비자 기만 행위에 대한 제보가 주목됩니다. KT는 대기업으로 배상 능력이 충분하며, 개인정보 유출은 다수의 피해자를 발생시켜 집단소송으로 이어질 가능성이 높습니다.</t>
+          <t>대규모 개인정보 유출 사고를 낸 쿠팡을 상대로 법무법인 지향이 집단소송을 진행 중입니다. 이은우 변호사는 손해액의 5배 배상을 청구하며 추가 소송 제기를 예고했습니다. 이는 과거 개인정보 유출 사건 판례를 참고하여 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>KT의 개인정보 유출 및 소비자 기만 행위는 책임이 명확하며(적합 조건 1), 대기업인 KT는 충분한 배상 능력을 갖추고 있습니다(적합 조건 2). 개인정보 유출은 다수의 피해자를 발생시켜 집단소송 가능성이 높고(적합 조건 3), 잠재적 피해 규모도 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>상대방 책임이 비교적 명확하고(쿠팡의 대규모 개인정보 유출), 상대방에게 자력이 충분하며(쿠팡은 대기업), 집단적 피해가 발생하여 집단소송이 진행 중입니다. 변호인이 손해액의 5배 배상을 청구하는 등 피해 규모가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>사회대개혁위원회  원포인트 개헌·검찰 수사권 완전 폐지  긴급과제 제...</t>
+          <t>쿠팡 집단소송 변호인  손해액의 5배 배상청구</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=560100</t>
+          <t>https://www.hankyung.com/article/2026031399651</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-03-11 00:16:52.612880+00:00</t>
+          <t>2026-03-13 13:02:25.970574+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C328" t="inlineStr"/>
-      <c r="D328" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
-          <t>금융위원회 불법사금융 피해 '원스톱 종합·전담 지원체계' 구축 및 시행, 불법사금융 전담 특별사법경찰 신설</t>
+          <t>개인정보 보호법 개정 논의 및 세미나 개최</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>불법사금융 이용자가 지인의 개인정보를 담보로 제공하여, 지인들이 불법 추심 협박 문자를 받는 피해가 증가하고 있다. 정부는 불법사금융 피해 '원스톱 종합·전담 지원체계'를 구축하고 특사경을 신설하는 등 대응을 강화하고 있으나, 불법사금융 업체들의 피의자 특정 및 단속이 어려운 실정이다. 이로 인해 제3자 피해는 집계조차 되지 않고 있으며, 개인정보가 다른 범죄에 악용될 우려도 제기된다.</t>
+          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 합리적 제도 개선 방안을 주제로 공동 세미나를 개최한다. 최근 개인정보 유출 사고로 사회적 관심이 높아지며 규제 강도가 상승, 9월 시행될 개정안은 과징금 상향 및 유출 사고 범위 확대를 담고 있다. 기업의 무과실책임 도입 논의까지 이어지는 상황에서, 세미나는 이러한 제도 변화가 AI 시대와 데이터 산업에 미칠 영향을 논의하고 지속가능한 성장을 위한 개선 방향을 모색한다.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>불법사금융 업체의 책임은 명확하나, 기사에서 피의자 특정이 사실상 어렵고 해외 거점 및 차명 계좌를 활용하여 소송 상대방을 특정하고 자력을 확보하기 매우 어려움. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 현저히 낮추는 요인으로 작용한다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보 보호법 개정 동향에 대한 세미나를 다루고 있습니다. 따라서 특정 상대방의 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해나 피해 규모가 특정되지 않으며(적합 조건 3, 4 불충족), 공적 절차(소송 외)가 진행 중인 특정 사건도 아닙니다(적합 조건 6 불충족). 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>지인 정보 계속 넘겨도 '피해자'…불법사금융 찾는 '도덕적 해이'</t>
+          <t>인기협, 개인정보 보호법 개정 동향 세미나</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002832</t>
+          <t>https://www.dailian.co.kr/news/view/1620742/?sc=Naver</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>2026-03-10 13:11:56.612711+00:00</t>
+          <t>2026-03-13 13:00:36.681654+00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>배달의민족, 쿠팡이츠 운영사</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>개인정보 유출/오용 우려 제기</t>
+          <t>집단분쟁조정 진행 중, 경찰 수사의뢰</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>배달앱이 상세 주소, 공동현관 비밀번호 등 민감한 개인정보를 수집하고 있으며, 이 정보가 법원의 사실조회 제도를 통해 노출되어 이혼 소송 등에서 배우자의 실거주지 파악에 활용되는 사례가 보도되었다. 이는 배달앱이 '흥신소'처럼 기능할 수 있다는 우려를 낳으며, 다수 이용자의 사생활 침해 가능성을 제기한다.</t>
+          <t>쿠팡 개인정보 유출 사태와 관련하여 한 달간 131건의 신고가 접수되었으며, 해킹 시도 및 스팸 증가가 주요 피해 유형으로 나타났습니다. 참여연대 등 시민단체는 쿠팡 본사 앞에서 집단분쟁조정 신청 기자회견을 열고 1666명의 집단분쟁조정을 신청했으며, 무단 결제 의심 건에 대해서는 경찰 수사를 의뢰했습니다.</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>배달의민족, 쿠팡이츠 등 대형 플랫폼 운영사가 상대방으로 자력이 충분하며(적합 조건 2), 다수 이용자의 상세 주소 정보가 사실조회 제도를 통해 노출될 수 있어 잠재적 피해자가 많고(적합 조건 3), 민감한 실거주지 정보 노출로 인한 사생활 침해는 비금전적 피해가 크다(적합 조건 4). 배달앱의 정보 수집 방식 및 사실조회 제도 활용 사례가 기사를 통해 확인되어 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>상대방 책임이 명확하고(쿠팡 개인정보 유출), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해가 발생하여(1666명 집단분쟁조정 신청, 신고센터 131건), 이미 공적 절차(집단분쟁조정 신청, 경찰 수사의뢰)가 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1666명 이상</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>[흥신소 된 배달앱]① 배민쿠팡 주소 주세요 …전화번호 하나면 다 나온...</t>
+          <t>쿠팡 신고센터 한 달 131건 신고…'해킹시도·스팸 증가' 최다</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656132</t>
+          <t>https://www.news1.kr/society/incident-accident/6100868</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>2026-03-10 12:46:19.874414+00:00</t>
+          <t>2026-03-13 12:51:35.313993+00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>충북도교육청 장학관 A씨, 충북도교육청</t>
+          <t>네이버, 스노우, 라인</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>경찰 수사 및 충북도교육청 징계 절차 진행 중</t>
+          <t>미국 연방법원 본안 심리 승인, 증거개시(Discovery) 절차 돌입</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>충북도교육청 장학관 A씨가 식당 공용 화장실에 소형 카메라를 설치해 불특정 다수의 신체를 불법 촬영한 혐의로 불구속 입건되었다. 충북도교육청은 A씨를 직위 해제하고 최고 수위 징계를 예고했으며, 경찰 수사가 진행 중이다. 이 사건은 공직자의 윤리 문제와 함께 다수의 잠재적 피해자 발생 가능성으로 사회적 파장이 크다.</t>
+          <t>2021년 제기된 네이버, 스노우, 라인의 생체정보 무단 수집 미국 집단소송이 본안 심리 단계로 진입했습니다. 미국 연방법원이 네이버 측의 조기 기각 요청을 기각하고 본안 심리를 승인했으며, 현재 증거개시 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>장학관 A씨의 불법 촬영 혐의가 명확하며(적합 조건 1), 공무원 신분 및 관리 감독 책임이 있는 충북도교육청(공공기관)을 상대로 소송이 가능하여 자력이 충분합니다(적합 조건 2). 불특정 다수가 이용하는 공용 화장실에서 발생한 사건으로 집단적 피해 가능성이 높고(적합 조건 3), 경찰 수사 및 도교육청 징계 절차가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 점도 적합합니다(적합 조건 5, 6).</t>
+          <t>상대방(네이버, 스노우, 라인)은 자력이 충분한 대기업이며, 미국에서 집단소송이 진행 중으로 다수의 피해자가 예상됩니다. 법원에서 조기 기각 전략을 무산시키고 본안 심리를 승인하여 소송이 활발히 진행되고 있으며, 증거개시 절차에 돌입하여 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>불특정 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>몰카는 용서 불가능한 인격살인이다</t>
+          <t>[네이버 美 집단소송⑤] '증거개시' 돌입…조기 기각 전략에 '제동'</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>http://www.inews365.com/news/article.html?no=909924</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=709011</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-03-10 12:36:35.319369+00:00</t>
+          <t>2026-03-13 12:48:42.230042+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C331" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E331" t="inlineStr"/>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>美 주정부</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>삼성전자가 주정부를 상대로 소송 제기</t>
+        </is>
+      </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>AI 기술 발전으로 피싱, 사칭 등 사이버 범죄의 생산성과 정교함이 높아지고 있으며, 특히 합성정체성 기반의 실시간 사칭 범죄가 위협적이라는 보안 전문가의 분석이 제시되었습니다. 이코노미스트는 이러한 AI 시대의 새로운 보안 패러다임을 논의하기 위한 테크 포럼을 개최할 예정입니다.</t>
+          <t>삼성전자가 미국 주정부를 상대로 소송을 제기했습니다. 주정부의 직원 건강정보 제출 요구가 연방법의 개인정보 보호 규정을 위반하며, 약국 인센티브 제공 금지 등의 규제 또한 연방법에 위배된다는 주장입니다.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>기사는 AI 기반의 새로운 보안 위협과 이를 논의하는 포럼에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않았습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 사건은 삼성전자(대기업)가 미국 주정부를 상대로 규제 및 개인정보 제출 요구의 위법성을 다투는 소송으로, 소송금융의 일반적인 투자 대상인 '피해자'가 손해배상을 청구하는 사건과는 성격이 다릅니다. 삼성전자는 자체적으로 소송을 진행할 자력이 충분하므로 소송금융의 필요성이 낮습니다.</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>화이트해커 출신 보안업체 대표가 바라본 최신 보안 트렌드는?</t>
+          <t>[Biz Law] 삼성전자, 美 주정부에 소송… 직원 건강정보 제출 위법</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603100090</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711237</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>2026-03-10 12:29:19.182765+00:00</t>
+          <t>2026-03-13 12:44:46.929542+00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>40대 남성</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>한 장학관이 송별회 도중 여러 대의 카메라를 이용해 불법 촬영한 사실이 드러나 경찰이 수사 중이다. 경찰은 피해자가 교육청 직원인지 여부와 A씨의 여죄를 파악하기 위해 수사 범위를 확대하고 있다.</t>
+          <t>목욕탕 세신사로 일하던 40대 남성이 손님 1천여 명의 알몸을 불법 촬영한 혐의로 구속되었습니다. 경찰은 특정된 피해자 100여 명 외에 추가 피해자를 확보하고 있으며, 추가 범행 수사 후 남성을 검찰에 넘길 계획입니다. 대규모 개인정보 침해 및 성범죄 사건으로 사회적 파장이 예상됩니다.</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(장학관 A씨), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 여러 대의 카메라 사용 및 여죄 수사 확대로 보아 다수의 피해자가 발생했을 가능성이 높아 집단적 피해에 해당할 수 있습니다. 공무원 신분으로 자력도 어느 정도 확보될 것으로 보입니다.</t>
+          <t>40대 남성의 불법 촬영 혐의가 명확하고 구속되어 상대방 책임이 명확합니다. 1천여 명의 남성 피해자가 발생하여 집단적 피해 규모가 매우 크며, 경찰 수사 및 구속으로 객관적 증거 확보가 용이합니다. 또한 경찰 수사가 진행 중이며 검찰 송치 예정으로 공적 절차가 진행 중입니다. 다만, 피고가 개인(세신사)이므로 자력 부족 가능성이 있어 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천여 명</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>송별회 도중 '불법촬영'한 장학관, 카메라 여러 대 사용했다</t>
+          <t>'남성 1천여 명 불법 촬영' 40대 남성 구속</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260310513&amp;PRO_CODE=99</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200244&amp;mode=view</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>2026-03-10 12:27:44.263439+00:00</t>
+          <t>2026-03-13 12:39:03.500985+00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
-      <c r="A333" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A333" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C333" t="inlineStr"/>
-      <c r="D333" t="inlineStr"/>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>개인정보보호 관련 법규 및 책임 강화 논의</t>
+          <t>경찰 수사 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>기사는 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 알리고, 사업주, CEO, CPO의 개인정보 처리 및 보호에 대한 최종 책임자로서의 관리 책임을 강화하는 내용을 다루고 있습니다. 이는 특정 사건 보고가 아닌, 개인정보 보호 정책 및 책임에 대한 일반적인 논의로 보입니다.</t>
+          <t>한 세신사가 목욕탕 손님 1천여 명의 알몸을 몰래 촬영한 사건이 발생했다. 피해자 중에는 미성년자도 다수 포함되어 있으며, 세신사는 손님을 기억하기 위해 촬영했다고 진술했다. 이는 심각한 개인정보 침해 및 불법 촬영 범죄로, 다수의 피해자가 발생하여 집단 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 개인정보 유출 사건이 아닌, 개인정보 보호 관련 법규 및 책임 강화에 대한 일반적인 논의를 다루고 있습니다. 따라서 특정 피고, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 부재하여 적합 조건에 해당하지 않습니다 (적합 조건 1개 이하, 기타 투자 어려운 이유 있음).</t>
+          <t>세신사의 불법 촬영 행위가 명확하고(적합 조건 1), 피해자가 1천명 이상으로 다수이며 미성년자도 포함되어 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 불법 촬영 영상이 증거로 존재할 가능성이 높고(적합 조건 5), 기사 내용상 경찰 수사 등 공적 절차가 진행 중으로 보인다(적합 조건 6). 개인의 자력은 낮을 수 있으나, 피해 규모와 명확한 책임으로 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천명 이상</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>담합 ‘최소 10%’ 개인정보 유출엔 ‘최대 10%’</t>
+          <t>'손님 1000명 알몸' 몰래 찍은 세신사…미성년자도 다수</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580673?ref=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12289542?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>2026-03-10 12:19:44.376242+00:00</t>
+          <t>2026-03-13 12:37:20.566911+00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C334" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>개인정보 유출 사고 발생 및 회사 측의 축소 발표</t>
+          <t>경찰 수사 및 구속 진행 중, 디지털 포렌식으로 추가 피해자 확보 중</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>미국 상장사인 쿠팡이 개인정보 유출 사고의 심각성을 최소화하기 위해 유출 범위를 3,000건으로 축소 발표했습니다. 용의자가 개인 PC로 다운로드한 개인정보로 한정하여 발표한 것으로, 투자자 소송 등을 의식한 것으로 보입니다.</t>
+          <t>포항 대중목욕탕에서 40대 세신사 A 씨가 2021년부터 2025년까지 미성년자를 포함한 손님 1천여 명의 알몸을 몰래 촬영한 혐의로 구속되었다. 경찰은 디지털 포렌식을 통해 추가 피해자 및 여죄를 수사 중이다. 이 사건은 다수의 피해자가 발생한 심각한 개인정보 침해 및 성범죄 사건이다.</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>쿠팡은 미국 상장사로 충분한 자력을 갖추고 있으며(적합 조건 2), 3,000건의 개인정보 유출은 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 또한, 쿠팡이 사건의 심각성을 축소 발표하려 했다는 점에서 책임이 명확하고 관련 증거 확보 가능성이 있습니다(적합 조건 1, 5).</t>
+          <t>세신사 A 씨의 불법 촬영 행위가 명확하며 구속되었고(적합 조건 1, 6), 미성년자를 포함한 1천여 명의 피해자가 발생하여 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 경찰 수사 및 디지털 포렌식을 통해 증거 확보가 용이하다(적합 조건 5). 다만, 세신사 개인의 자력은 낮을 수 있어 목욕탕 사업주에 대한 책임 추궁 여부가 소송금융 투자에 중요한 요소가 될 수 있다.</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>3000건</t>
+          <t>1천여 명</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>美 중소기업 제품 발굴로 현지 ‘대관·로비 전략' 강화하는 쿠팡</t>
+          <t>목욕탕 손님 알몸 촬영…40대 세신사 구속</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/distribution/channel/2026/03/10/QNQMAAE5LVF67N6VGXIIB4VMFM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507999&amp;ref=A</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
-          <t>2026-03-10 00:46:58.216771+00:00</t>
+          <t>2026-03-13 12:34:29.399847+00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C335" t="inlineStr"/>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>롯데카드</t>
+        </is>
+      </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>개정 개인정보 보호법 공포 및 9월 시행 예정</t>
+          <t>개인정보보호위원회 과징금 부과, 금융감독원 추가 제재(영업정지 포함) 검토 중</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>정부가 개정 개인정보 보호법을 9월부터 시행하며, 기업 및 기관의 개인정보 유출 사고에 대한 책임을 대폭 강화합니다. 반복적이거나 1000만 명 이상 피해를 초래하는 중대한 위반행위에 대해 전체 매출액의 최대 10%까지 징벌적 과징금을 부과할 수 있는 특례가 도입되며, CEO 및 CPO의 책임성도 강화됩니다. 이는 향후 개인정보 유출 관련 소송의 규모와 승소 가능성을 높여 소송금융 투자에 유리한 환경을 조성할 것으로 보입니다.</t>
+          <t>롯데카드에서 온라인 결제 시스템 로그에 고객 정보가 보호 조치 없이 저장되어 약 297만명의 개인신용정보가 유출되는 사고가 발생했습니다. 개인정보보호위원회는 롯데카드에 과징금 96억2000만원을 부과했으며, 금융감독원도 추가 제재를 검토 중으로 최대 6개월의 영업정지 가능성까지 거론되고 있습니다. 이로 인해 롯데카드의 고객 이탈 및 영업 기반 위축이 우려되고 있습니다.</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>개정 개인정보 보호법 시행으로 반복적이거나 1000만명 이상 피해를 초래하는 중대한 위반행위에 대해 전체 매출액의 최대 10%까지 징벌적 과징금이 부과될 수 있어, 향후 발생할 개인정보 유출 사건의 피해 규모가 매우 커질 것으로 예상됩니다. 이는 '피해 규모가 큼' 및 '집단적 피해' 조건에 부합하며, 기업의 책임이 강화되어 '상대방 책임이 비교적 명확함' 조건에도 긍정적인 영향을 미쳐 소송금융 투자 적합도가 높습니다.</t>
+          <t>롯데카드의 개인정보 유출 책임이 명확하며(개인정보보호위원회 과징금 부과), 상대방인 롯데카드는 자력이 충분한 금융기관입니다. 약 297만 명의 개인정보가 유출되어 집단적 피해가 발생했으며, 피해자 수가 매우 많아 피해 규모가 큽니다. 개인정보보호위원회의 조사 결과와 금융감독원의 추가 조사 진행으로 증거 확보가 용이하며, 이미 공적 절차(과징금 부과, 금감원 조사)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 297만명</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>정부, 개정 개인정보 보호법 9월 시행..징벌적 과징금 도입</t>
+          <t>정상호 롯데카드 대표 취임…영업정지 피하기 '첫 시험대'</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>kpenews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
-          <t>https://kpenews.com/View.aspx?No=3997852</t>
+          <t>https://www.newspim.com/news/view/20260313000975</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>2026-03-10 00:44:13.029831+00:00</t>
+          <t>2026-03-13 12:26:34.818566+00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
-      <c r="A336" s="4" t="inlineStr">
+      <c r="A336" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>롯데카드</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 과징금 부과, 금융당국 추가 제재(영업정지 등) 검토 중</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>롯데카드가 개인정보보호위원회로부터 주민등록번호 처리 및 암호화 미흡으로 96.2억 원의 과징금을 부과받았다. 이는 지난해 정보유출 사고 전체에 대한 결론이 아니며, 개인신용정보 유출 전반에 대한 금융당국의 추가 제재와 영업정지 가능성이 남아있다. 롯데카드는 의결서 검토 후 이의절차를 통해 소명할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>롯데카드의 개인정보보호법 위반에 대해 개인정보보호위원회의 과징금 부과 결정이 있었고(적합 조건 1, 5, 6), 대기업인 롯데카드는 충분한 자력을 갖추고 있습니다(적합 조건 2). 또한, 정보유출 사고의 특성상 다수의 피해자가 발생했을 가능성이 높으며(적합 조건 3), 금융당국의 추가 제재가 남아있어 소송금융 투자 기회가 충분합니다.</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>롯데카드, 96억 과징금에 '최악은 피했다'…남은 건 금융당국 판단</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>press9.kr</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M336" t="inlineStr">
+        <is>
+          <t>http://www.press9.kr/news/articleView.html?idxno=73463</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:25:32.870736+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B336" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A337" s="2" t="inlineStr">
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr"/>
+      <c r="D337" t="inlineStr"/>
+      <c r="E337" t="inlineStr"/>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>개정 개인정보보호법의 주요 내용과 의미를 다루는 기사입니다. 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 통지해야 하며, CEO와 CPO의 개인정보 보호 책임이 강화되었다는 점을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>본 기사는 개정된 개인정보보호법의 내용과 의미를 설명하는 해설 기사로, 특정 개인정보 유출 사건이나 법적 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모 등이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>[김재섭의 뒤집어보기] '악마는 디테일에 있다', 개정 개인정보보호법 ...</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M337" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432789</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:19:18.082732+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B337" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C337" t="inlineStr">
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>CVS 케어마크</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>미국 테네시주 법원에 소송 제기</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>삼성전자 미국법인이 미국 3대 처방약급여관리업체(PBM) 중 하나인 CVS 케어마크를 상대로 소송을 제기했습니다. 삼성전자는 CVS 케어마크가 자사 직원의 개인 처방약 데이터를 테네시주에 불법적으로 유출했다고 주장하며, 테네시주 당국은 CVS 케어마크의 2024년도 청구 건에 대한 조사를 진행했습니다.</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>대기업 피고(CVS 케어마크), 삼성전자 직원들의 민감한 개인 처방약 데이터 유출로 인한 집단적 피해 가능성이 높습니다. 테네시주 당국의 관련 조사가 진행 중이므로 객관적 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>삼성전자 직원 다수</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>삼성전자, 美 3대 PBM 'CVS 케어마크'에 소송 제기</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>thetracker.co.kr</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M338" t="inlineStr">
+        <is>
+          <t>https://thetracker.co.kr/View.aspx?No=4002381</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:50:03.330468+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D337" t="inlineStr">
+      <c r="D339" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E337" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A338" s="4" t="inlineStr">
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>대만 소비자 단체 집단소송 검토 중, 대만 정부 행정 점검 착수</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>쿠팡에서 약 20만 명의 대만 고객 개인정보가 유출되었으며, 쿠팡이 유출 사실을 인지하고도 통지를 지연한 것으로 드러났다. 이에 대만 최대 소비자 보호 단체인 소비자문교기금회가 쿠팡을 상대로 집단소송을 검토 중이며, 대만 정부도 행정 점검에 착수하여 처벌 여부를 검토하고 있다. 대만 소비자보호법에 따라 최대 3배의 징벌적 손해배상 청구가 가능할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>대기업 피고(쿠팡)의 책임이 명확하며(개인정보 유출 및 통지 지연), 약 20만 명의 대만 고객에게 집단적 피해가 발생했다. 대만 정부의 행정 점검이 진행 중이며, 대만 소비자보호법에 따라 최대 3배의 징벌적 손해배상 청구 가능성이 있어 피해 규모가 클 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>약 20만 명</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>대만 쿠팡 소비자들도 움직인다…美·韓 이어 집단소송 검토</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L339" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M339" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20018822?ref=naver</t>
+        </is>
+      </c>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:47:47.741327+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B338" t="inlineStr">
-[...126 lines deleted...]
-      </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C340" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C340" t="inlineStr"/>
+      <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
-          <t>한국 정부의 고강도 조사 및 감사 진행 중, ISDS 중재 의향서 제출 및 냉각 기간 진행 중, 미국 하원 법사위 비공개 조사 진행</t>
+          <t>정보보호 침해 관련 법안 통과 논의</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사건(3370만명)이 발단이 되어 한국 정부의 고강도 조사 및 감사가 진행되었습니다. 이에 대해 쿠팡의 미국 투자사들은 한국 정부의 조치를 '표적 규제'로 보고 USTR 301조 청원 및 ISDS 절차를 진행 중입니다. 301조 청원은 철회되었으나, USTR의 광범위 조사 가능성 및 ISDS 절차는 계속 진행되고 있습니다.</t>
+          <t>국회 본회의에서 대형 정보보호 침해 사고 발생 시 정부의 조사 권한 확대, 과징금 부과, 집단소송의 필요성 등이 제기된 법안이 통과되었습니다. 이는 사업자 신고가 없으면 정부 조사가 어려운 구조적 한계를 개선하기 위한 것으로, 가습기살균제 국가배상 관련 법안 등 총 55개 법안이 함께 통과되었습니다.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출(3370만명)로 인한 집단적 피해가 명확하며(적합 조건 3, 4), 상대방(쿠팡)은 상장기업으로 자력이 충분합니다(적합 조건 2). 과학기술정보통신부의 민관 합동 조사 결과가 존재하며(적합 조건 5), 한국 정부의 고강도 조사 및 감사, 미국 정부의 USTR 조사 가능성, ISDS 절차 등 공적 절차가 다수 진행 중입니다(적합 조건 6). 쿠팡의 개인정보 유출 책임이 비교적 명확합니다(적합 조건 1).</t>
+          <t>해당 기사는 대형 정보보호 침해 사고에 대한 정부의 조사 권한 확대, 과징금 부과, 집단소송의 필요성 등 법안 통과에 대한 논의를 다루고 있습니다. 특정 사건이나 피고가 명시되지 않아 소송금융 투자 대상으로 구체적인 사건을 발굴하기 어렵습니다. 이는 적합 조건 중 어느 것에도 직접적으로 해당하지 않으며, 투자 가능한 특정 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>3370만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>쿠팡 美 투자사, USTR 301조 청원 철회… 美 정부 광범위 조사 기대</t>
+          <t>[본회의] 대미투자법·가습기살균제 국가배상 등 55개 법안 통과...李  국...</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002546</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725322</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>2026-03-10 00:33:44.773816+00:00</t>
+          <t>2026-03-13 00:45:51.405637+00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C341" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C341" t="inlineStr"/>
+      <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
-          <t>블로그 운영 중단 및 차단 조치, 2차 가해 논란</t>
+          <t>불법 촬영 근절 캠페인 진행</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>텔레그램 '박사방' 운영자 조주빈이 옥중에서 '교육우수상'을 받았다는 블로그 글을 공개하여 2차 가해 논란이 일었습니다. 이에 블로그 운영사가 해당 블로그를 차단 조치했습니다. 피해자들은 여전히 고통받고 있으며, 조주빈의 반성 없는 태도에 대한 비판이 잇따르고 있습니다.</t>
+          <t>양평군이 세계 여성의 날을 맞아 불법 촬영 근절 캠페인을 실시했다. 이 캠페인은 불법 촬영 피해자 지원 방법 안내 및 지역사회 인식 개선 활동을 포함하며, 불법 촬영 범죄가 피해자의 삶에 미치는 심각한 영향을 강조했다.</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>조주빈은 자력이 부족하며, 피해는 주로 정신적 2차 가해로 소송금융 투자에 필요한 대규모 금전적 손해 입증이 어렵습니다. (부적합 조건: 상대방 자력 부족, 피해 규모가 금전적으로 크지 않음)</t>
+          <t>기사는 특정 불법 촬영 사건이나 피해자를 다루는 것이 아니라, 불법 촬영 근절을 위한 일반적인 캠페인 활동을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 증거, 진행 중인 공적 절차 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>N번방 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>'박사방' 조주빈 옥중 표창장 자랑 논란에...블로그 차단 조치</t>
+          <t>양평군, 세계 여성의 날 맞아 불법 촬영 근절 캠페인 실시</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603100835019002</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3384040</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>2026-03-10 00:30:19.233487+00:00</t>
+          <t>2026-03-13 00:28:19.865365+00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>조주빈</t>
+          <t>A 씨 (40대 세신사)</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>블로그 운영사 조치 및 법무부 모니터링</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>박사방 주범 조주빈이 옥중에서 받은 표창장을 블로그에 게시하며 피해자들에게 2차 가해 논란을 일으켰다. 이에 블로그 운영사는 운영 원칙 위배를 이유로 해당 블로그를 폐쇄했다. 법무부는 수용자의 온라인 게시물 업로드 행위를 엄격히 모니터링하겠다는 입장이다.</t>
+          <t>40대 세신사 A 씨가 단골 남성 1000여명의 알몸 사진 4700여장을 불법 촬영한 혐의로 구속되었다. 경찰 디지털 포렌식 결과 미성년자 포함 100여명의 신원이 특정되었으며, 지난해 12월 피해자 신고로 범행이 드러났다.</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>조주빈은 구속 수감 중인 개인으로, 배상 능력이 매우 부족하여 소송금융 투자 대상으로서의 자력 조건이 충족되지 않습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 2차 가해로 인한 정신적 손해배상액 추정이 어렵고, 피해자들이 이 사안으로 별도의 소송을 제기할 가능성이나 실익이 불분명합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중이나(적합 조건 5, 6), 상대방이 개인 세신사로 자력이 충분하지 않아 소송금융 투자금 회수 가능성이 매우 낮으므로(적합 조건 2 미충족) 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>박사방 피해자 다수</t>
+          <t>100여명 (신원 특정), 1000여명 (촬영 추정)</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>'박사방' 조주빈, 옥중 근황 올리던 블로그 차단… 운영 원칙 위배</t>
+          <t>단골 특징 기억하려고 …남자 1000여명 알몸 찍은 40대 세신사 구속</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003541337</t>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6099829</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>2026-03-10 00:29:40.521365+00:00</t>
+          <t>2026-03-13 00:27:10.565876+00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
-      <c r="A343" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A343" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>조주빈</t>
+          <t>A씨 (목욕탕 세신사)</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>조주빈 형사사건 종결 후 2차 가해 논란 발생</t>
+          <t>경찰 수사 및 디지털 포렌식 진행 중, 가해자 구속</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>조주빈이 블로그에 반성 없는 글을 올려 피해자들에게 2차 가해 논란이 일고 있다. 이에 운영사는 해당 블로그를 차단 조치했다. 이 사건은 N번방 사건 피해자들의 고통이 여전히 지속되고 있음을 보여준다.</t>
+          <t>전국 목욕탕을 돌며 남성 이용객 1000여 명의 나체를 불법 촬영한 40대 세신사 A씨가 경찰에 구속되었습니다. A씨의 휴대전화에서 4700여 개의 불법 촬영 사진 파일이 발견되었으며, 이 중에는 미성년자도 포함된 것으로 파악되었습니다. 경찰은 추가 피해자를 특정하고 여죄를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>조주빈 관련 형사사건은 이미 종결되었으며(부적합 조건), 기사는 그의 반성 없는 태도로 인한 2차 가해 논란을 다루고 있어 새로운 소송금융 투자 기회를 제시하지 않는다. 또한, 상대방(조주빈)의 자력 부족 가능성도 있어 투자 회수 가능성이 낮다.</t>
+          <t>세신사의 불법 촬영 행위가 명확하고(상대방 책임 명확), 1000명에 달하는 다수의 피해자가 발생했으며(집단적 피해, 피해 규모 큼), 4700여 개의 사진 파일 등 객관적인 증거가 확보되어(증거 확보 가능) 경찰 수사가 진행 중입니다(공적 절차 진행 중). 다만, 개인인 가해자의 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1000여명 (특정된 피해자 100여명, 미성년자 포함)</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>'표창장' 받은 조주빈… 반성 없네  소감 논란</t>
+          <t>알몸 사진만 4700장 저장 …1000명 몰카찍은 목욕탕 세신사</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470318&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sidae.com/article/2026031307532560648</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>2026-03-10 00:26:58.178024+00:00</t>
+          <t>2026-03-13 00:25:07.257142+00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C344" t="inlineStr"/>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>영국항공</t>
+        </is>
+      </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>경찰 결정에 대한 유족 및 여론 반발</t>
+          <t>경찰 수사 진행 중, 조종사 보석 상태</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>희생자 유족들이 경찰의 가해자 신상 비공개 결정에 반발하며 비판 여론이 거세지고 있습니다. 피해자들의 얼굴이 SNS에 노출된 상황에서 가해자만 보호받는다는 주장이 제기되며 정보 공개를 요구하고 있습니다.</t>
+          <t>영국항공 소속 조종사가 16명의 여성과의 성관계를 몰래 촬영하고 불법 사이트에 유포한 혐의로 체포되어 경찰 조사를 받고 있습니다. 피해 여성들은 2023년부터 2025년 사이에 피해를 입었으며, 영상 유포 사실을 뒤늦게 알고 큰 충격을 받았습니다. 영국항공은 해당 조종사를 비행 업무에서 배제하고 수사 결과를 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>희생자 유족들이 경찰 결정에 반발하며 가해자 정보 공개를 요구하는 상황으로, 다수의 피해자(희생자 유족들)가 존재하고 피해 규모가 클 것으로 예상됩니다. 경찰 수사라는 공적 절차가 진행 중이며, SNS 관련 증거 확보 가능성도 높습니다. (적합 조건 3, 4, 5, 6 해당)</t>
+          <t>상대방 책임이 명확하고(조종사 체포 및 수사), 다수의 피해자(16명)가 발생하여 집단소송 가능성이 높습니다. 경찰 수사를 통해 증거 확보가 용이하며, 피해 규모 또한 정신적 손해배상 측면에서 상당할 것으로 예상됩니다. 또한, 형사 절차가 이미 진행 중이며, 대기업인 영국항공 소속 조종사의 범행으로 회사 측의 관리 책임 여부에 따라 대기업을 상대로 한 소송 가능성도 존재하여 자력 확보에 유리합니다.</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>다수 (희생자 유족들)</t>
+          <t>16명</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>SNS 털리고 얼굴 다 박제됐는데 …뒷북 논란</t>
+          <t>여성 16명 성관계 몰래 촬영 조종사 체포…불법 사이트에 유포</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470406&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sportschosun.com/life/2026-03-13/202603130100087500006107</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
-          <t>2026-03-10 00:20:52.874985+00:00</t>
+          <t>2026-03-13 00:22:21.424824+00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
-      <c r="A345" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A345" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C345" t="inlineStr"/>
-      <c r="D345" t="inlineStr"/>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정안 공포 및 시행 예정</t>
+          <t>대만 소비자단체 집단소송 검토 중, 대만 정부 행정 점검 및 처벌 검토 중</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>정부가 개인정보 보호법 개정안을 공포하며 반복적이거나 중대한 개인정보 유출에 대해 전체 매출액의 최대 10%까지 징벌적 과징금을 부과하고 대표자 및 개인정보 보호책임자의 책임을 강화합니다. 또한 유출 가능성 통지 의무화, 유출 범위 확대, 피해구제 방법 안내 의무화 등의 내용을 담고 있으며, 대부분의 규정은 9월 11일부터 시행될 예정입니다.</t>
+          <t>쿠팡의 대만 고객 약 20만 명의 개인정보 유출 사태와 관련하여 대만 최대 소비자단체가 집단소송을 검토하고 있습니다. 쿠팡의 통지 지연과 초기 입장 번복이 문제로 지적되며, 대만 정부도 행정 점검 및 처벌을 논의 중입니다. 대만 소비자보호법에 따라 최대 3배의 징벌적 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 '사건'이 아닌, 개인정보 보호법 개정 및 시행에 대한 정책 발표입니다. 따라서 소송금융 투자를 위한 구체적인 사건 대상이 존재하지 않아 직접적인 투자 적합도는 낮습니다. 다만, 개정법은 반복적이거나 중대한 개인정보 유출에 대해 최대 매출액의 10%까지 징벌적 과징금을 부과하고 CEO/CPO의 책임을 강화하여, 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 크게 높일 것으로 예상됩니다.</t>
+          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출 확인 및 통지 지연), 상대방 자력이 충분하며(글로벌 기업 쿠팡), 20만 명의 대규모 피해자가 발생하여 집단소송 가능성이 높습니다. 대만 소비자단체가 적극적으로 법적 대응을 검토 중이며, 대만 정부도 행정 점검 및 처벌을 논의하고 있어 공적 절차가 진행 중입니다. 또한 대만 법률상 징벌적 손해배상 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 20만 명</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>개인정보 유출시 '최대 매출 10% 과징금'…CEO·CPO 책임 강화</t>
+          <t>대만 소비자단체, 쿠팡 집단소송 검토…개인정보 유출 ‘글로벌 소송’...</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960564&amp;call_from=naver_news</t>
+          <t>https://www.joongang.co.kr/article/25411349</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>2026-03-09 13:08:48.315267+00:00</t>
+          <t>2026-03-12 13:17:18.732858+00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정안 공포</t>
+          <t>개인정보 보호법 개정 논의 및 세미나 진행 중</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정안이 공포되어 9월 11일부터 시행될 예정입니다. 개정안은 반복적이거나 중대한 개인정보보호법 위반 시 최대 매출액의 10%까지 과징금을 부과할 수 있도록 하는 내용을 담고 있습니다.</t>
+          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 제도 개선 방안을 논의하는 세미나를 개최합니다. 최근 잇따르는 개인정보 유출 사고와 규제 강화, 무과실책임 도입 논의 등 산업계의 긴장감이 높아지는 가운데, AI 시대에 맞는 합리적 제도 설계를 모색할 예정입니다.</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법 개정안 공포에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 보호법 개정 동향 및 제도 개선 방안을 논의하는 세미나 개최 소식입니다. 따라서 특정 상대방의 책임, 피해 규모, 피해자 수, 진행 중인 공적 절차 등 소송금융 투자 적합 조건을 판단할 구체적인 사건 정보가 없습니다.</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>'반복·중대' 개인정보보호법 위반시 과징금 '최대 매출 10%'…9월11일 시...</t>
+          <t>9월 시행 앞둔 개인정보보호법...인기협·법무법인 세종, 19일 세미나</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/pm-bai-comm/6095328</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04877366645382664</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
-          <t>2026-03-09 13:07:26.205376+00:00</t>
+          <t>2026-03-12 12:59:45.446628+00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
-      <c r="A347" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A347" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C347" t="inlineStr"/>
-      <c r="D347" t="inlineStr"/>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 공포 및 정책 간담회</t>
+          <t>대만 소비자 단체 집단소송 검토 중, 대만 정부 행정 점검 진행 중</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안이 3월 10일 공포되며, 징벌적 과징금 도입, ISMS-P 의무화, CPO 권한 강화 등의 내용을 담고 있습니다. 개인정보보호위원회는 AI 시대에 데이터 보호와 활용의 균형을 맞추기 위한 정책 방향을 제시하며, 국민 피해 보상을 위한 손해배상 제도 및 기금 조성 등을 검토 중입니다. 학계에서는 보호와 활용의 균형 있는 접근을 강조했습니다.</t>
+          <t>쿠팡에서 대만 고객 약 20만 명의 개인정보가 유출된 사실이 뒤늦게 확인되면서 대만 최대 소비자 단체가 쿠팡을 상대로 집단소송을 검토 중이다. 이 단체는 쿠팡의 통지 지연으로 인한 후속 손해에 대해 배상 책임을 요구할 수 있으며, 대만 소비자보호법에 따라 최대 3배의 징벌적 손해배상 청구 가능성도 언급했다. 대만 정부 또한 쿠팡의 개인정보 유출에 대한 행정 점검에 착수했다.</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 개인정보보호법 개정안 공포 및 관련 정책 방향에 대한 학계 간담회 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>쿠팡의 대만 고객 개인정보 유출 및 통지 지연에 대한 책임이 명확하며(상대방 책임 명확), 글로벌 기업인 쿠팡은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 약 20만 명의 대규모 피해자가 발생했고(집단적 피해, 피해 규모 큼), 대만 소비자 단체가 집단소송을 검토 중이며 대만 정부의 행정 점검도 진행되고 있어(공적 절차 진행 중) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 20만 명</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 10일 공포…학계 “AI 시대, 데이터 보호와 활용...</t>
+          <t>[단독] 대만 소비자도 쿠팡 집단소송 움직임</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2563453</t>
+          <t>https://www.sedaily.com/article/20018642?ref=naver</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:49.590519+00:00</t>
+          <t>2026-03-12 12:52:50.242041+00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
-      <c r="A348" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A348" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C348" t="inlineStr"/>
-      <c r="D348" t="inlineStr"/>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>개정법 9월 시행 예정</t>
+          <t>집단소송법 확대 논의 중</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안이 9월 시행될 예정이며, 개인정보 유출 사고 발생 시 매출액의 최대 10%까지 과징금이 부과될 수 있다. 또한, 유출 사실 통지 시 손해배상 청구 등 피해 구제 절차 안내가 의무화되고 경영진의 책임이 명확해진다.</t>
+          <t>쿠팡 대규모 개인정보 유출 사태를 계기로 증권 분야에 국한된 집단소송법을 소비자 전 분야로 확대해야 한다는 여론이 거세지고 있다. 대규모 피해에도 소비자가 각자 별도의 소송을 진행해야 하는 현행법의 한계를 지적하며, 제2의 쿠팡 사태를 막기 위한 법 개정의 필요성을 강조한다.</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>해당 기사는 개인정보보호법 개정 및 시행 예정에 대한 일반적인 내용을 다루고 있으며, 특정 개인정보 유출 사건이나 피해자를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대기업 쿠팡의 책임이 명확하고(적합 조건 1), 대규모 개인정보 유출로 다수의 피해자가 발생하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한, 상대방인 쿠팡은 자력이 충분합니다(적합 조건 2). 이러한 대규모 피해 사건에 대한 집단소송법 확대 논의가 활발하게 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>개인정보 유출 사고 시 매출 최대 10% 과징금…개정법 9월 시행</t>
+          <t>제2의 쿠팡 사태 막아야… 집단소송법, 더는 미룰 수 없다</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>sisaweek.com</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863765</t>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234213</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:27.756171+00:00</t>
+          <t>2026-03-12 12:51:22.616251+00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C349" t="inlineStr"/>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>네이버</t>
+        </is>
+      </c>
       <c r="D349" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 진행 중, 관할권 및 실질적 피해 입증이 주요 쟁점</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>네이버가 미국에서 생체정보 무단 수집 혐의로 집단소송에 휘말려 사법 리스크에 직면했습니다. 원고측은 지배구조상 미국 관할권 입증을 시도하며 반격하고 있으며, '실질적 피해' 입증이 소송의 주요 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>네이버라는 대기업이 피고이며(적합 조건 2), 미국에서 진행되는 집단소송으로 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3, 4). 생체정보 무단 수집이라는 명확한 쟁점이 있으며(적합 조건 1), 소송이 이미 진행 중인 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>[네이버 美 집단소송④] 원고측  지배구조상 美관할권 입증  반격</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M349" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708998</t>
+        </is>
+      </c>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:49:41.500276+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>롯데카드</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E349" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 시행 예정</t>
+          <t>과징금 부과 완료, 피해자들의 손해배상 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법이 9월 11일부터 시행됩니다. 이 법은 개인정보 유출 사고를 반복하거나 중대한 피해를 낸 기업·기관에 전체 매출의 최대 10%까지 과징금을 부과할 수 있도록 제재 수위를 높였습니다. 또한, 최고경영자(CEO)의 책임 강화와 정보 보호 및 개인정보보호관리체계(ISMS-P) 인증 의무화 등을 담고 있습니다.</t>
+          <t>롯데카드에서 297만 명의 개인정보가 유출되었으며, 이 중 45만 명은 주민등록번호까지 노출되는 심각한 피해를 입었습니다. 이에 롯데카드에 96억 원의 과징금이 부과되었습니다. 피해자들은 개인정보보호법 및 신용정보법에 근거하여 손해배상 소송을 제기할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않아 현재로서는 투자 적합도가 낮습니다. 다만, 개정법 시행 후 발생할 대규모 개인정보 유출 사건은 투자 매력이 높아질 수 있습니다.</t>
+          <t>롯데카드라는 대기업/금융기관이 피고이며, 297만 명이라는 대규모 개인정보 유출로 집단적 피해가 발생했습니다. 이미 96억 원의 과징금이 부과되어 상대방의 책임이 명확하고 공적 절차가 진행되었음을 알 수 있습니다. 이는 소송금융 적합 조건에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>297만명 (주민등록번호 노출 45만명 포함)</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>‘개인정보 유출 최대 과징금, 매출 10%’, 개정 개인정보보호법 9월11일...</t>
+          <t>롯데카드, 개인정보 297만명 유출…과징금 96억원 철퇴</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>byline.network</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
-          <t>https://byline.network/?p=9004111222594685</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=198567</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>2026-03-09 13:03:23.709933+00:00</t>
+          <t>2026-03-12 12:30:58.924545+00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
-      <c r="A351" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A351" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C351" t="inlineStr"/>
-      <c r="D351" t="inlineStr"/>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>김모 씨 (주클럽 운영자)</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정 및 시행 예정</t>
+          <t>경찰 수사 완료, 구속 송치 및 추가 피해자 확인 중</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 반복적이거나 대규모 개인정보 유출 사고에 대해 최대 10%의 징벌적 과징금을 부과하고, CEO 및 CPO의 책임을 강화하는 개정 개인정보보호법을 10일 공포한다고 밝혔다. 이 법은 9월 11일부터 시행되며, 기업·기관의 개인정보 보호 책임을 강화하고 피해자 구제 절차를 명확히 하는 것을 목표로 한다.</t>
+          <t>SNS 계정 '주클럽' 운영자 김모 씨가 여성들의 신상과 허위 사실을 유포하고 삭제 조건으로 돈을 뜯어낸 사건입니다. 초기 유흥업계 종사자에서 유명 연예 프로그램 출연자로 피해 대상이 확대되었으며, 확인된 피해액은 4천만 원에 달합니다. 경찰은 김모 씨를 구속 송치하고 추가 피해자 및 유사 계정 운영자를 추적 중입니다.</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건에 대한 것이 아니라, 개인정보보호법 개정 및 시행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>주클럽 운영자 김모 씨가 신상 박제 및 허위 사실 유포로 돈을 뜯어낸 사실이 경찰 수사로 명확히 드러났고 구속 송치되어 책임이 명확합니다 (적합 조건 1, 5). 유흥업계 종사자 및 유명 연예 프로그램 출연자 등 다수의 피해자가 발생했으며 추가 피해자도 확인 중으로 집단적 피해 가능성이 높습니다 (적합 조건 3). 또한 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 상대방이 개인으로 자력에 한계가 있을 수 있어 실제 손해배상금 회수에는 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4천만 원 이상 (확인된 갈취액)</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (추가 피해자 확인 중)</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>유출 사고 반복 시 '최대 10% 과징금'…개인정보보호법 10일 공포</t>
+          <t>[단독] 주클럽 운영자는 유흥업계 남성…유명 연프 출연자도 ‘신상박제...</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1946925</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506819&amp;ref=A</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>2026-03-09 13:02:39.520646+00:00</t>
+          <t>2026-03-12 12:29:26.165532+00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
-          <t>개정 법률 공포</t>
+          <t>불법 촬영 근절 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>개정된 개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고 CEO의 책임성이 강화됩니다. 또한, 개인정보 유출 통지 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 안내하도록 의무화되었습니다. 이는 개인정보 유출 사고 예방 및 피해자 구제 강화를 목표로 합니다.</t>
+          <t>양평군에서 세계 여성의 날을 맞아 불법 촬영 근절 캠페인을 실시했다. 이 캠페인은 불법 촬영 범죄가 피해자의 정신적·사회적 삶에 미치는 심각한 영향을 강조하며, 공중화장실 점검 및 피해자 지원 방법 안내를 포함한다.</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>해당 기사는 개정된 개인정보 보호법의 공포를 알리는 내용으로, 특정 개인정보 유출 사건이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 불법 촬영 범죄 근절 캠페인에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>개정 '개인정보 보호법' 공포… 징벌적 과징금 도입∙CEO 책임성 강화</t>
+          <t>여성이 행복한 양평 … 세계 여성의 날 맞아 불법 촬영 근절 캠페인 실...</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>it-b.co.kr</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M352" t="inlineStr">
         <is>
-          <t>https://www.it-b.co.kr/news/articleView.html?idxno=87173</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=131521</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
-          <t>2026-03-09 13:02:09.198596+00:00</t>
+          <t>2026-03-12 12:26:18.446420+00:00</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C353" t="inlineStr"/>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>롯데카드</t>
+        </is>
+      </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>개정 개인정보 보호법 공포 및 9월 11일 시행 예정</t>
+          <t>개인정보보호위원회의 과징금 및 시정명령 부과 완료, 금융당국의 추가 제재(영업정지 등) 심사 중</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>개정 개인정보 보호법이 공포되어 9월부터 개인정보 유출 사고에 대한 징벌적 과징금이 매출액의 최대 10%까지 부과됩니다. 이 법은 대규모 피해 및 반복 위반 시 적용되며, 경영진 책임 강화, 유출 통지 기준 확대, ISMS-P 인증 의무화 등의 내용을 포함하여 개인정보 유출 관련 소송의 투자 매력도를 크게 높일 것으로 예상됩니다.</t>
+          <t>롯데카드가 개인정보보호 법규 위반으로 개인정보보호위원회로부터 96억 2천만원의 과징금과 시정명령을 받았다. 금융당국의 추가 제재(영업정지 등) 가능성도 제기되어 롯데카드의 실적 회복에 제약이 될 것으로 전망된다. 이번 사건으로 인한 고객 이탈 및 신뢰도 하락이 우려되며, 잠재적 피해자들의 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>개정 개인정보 보호법은 개인정보 유출 사고에 대한 기업의 책임을 대폭 강화하여 소송금융 투자에 매우 적합한 환경을 조성합니다. 특히, 상대방에게 자력이 충분한 대기업이 주된 대상이며(쿠팡, SKT 언급), 1000만명 이상 대규모 피해 발생 시 징벌적 과징금(매출액의 최대 10%) 부과가 가능해 집단적 피해 규모가 클 것으로 예상됩니다. 또한, 유출 통지 의무 확대 및 ISMS-P 인증 의무화 등으로 증거 확보가 용이해지고, 정부 조사 등 공적 절차가 선행될 가능성이 높습니다.</t>
+          <t>롯데카드는 대기업 계열 금융기관으로 자력이 충분하며(적합 조건 2), 개인정보보호위원회로부터 법규 위반에 따른 과징금 및 시정명령을 받았고(적합 조건 1, 5, 6), 금융당국의 추가 제재도 예상되어 책임이 명확하다. 개인정보 유출 또는 오용으로 인한 잠재적 피해자 수가 매우 많아 집단적 피해 가능성이 높다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>개인정보 유출 ‘징벌적 과징금’ 도입…9월부터 매출액 최대 10% 부과</t>
+          <t>[마켓인]한신평 “롯데카드, 과징금에 영업정지 가능성…실적 회복 제약...</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410316</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05225046645382664</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>2026-03-09 12:59:02.122694+00:00</t>
+          <t>2026-03-12 12:25:49.081636+00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>메타 (Meta)</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>집단소송법 제정 논의 활발</t>
+          <t>미국 뉴저지, 캘리포니아에서 집단소송 진행 중, 미국, 영국, 유럽 규제 당국 조사 움직임</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>서영교 의원이 19개 소비자시민단체와 함께 대규모 소비자 피해 구제를 위한 집단소송법 제정안을 대표발의했습니다. 최근 쿠팡 개인정보 유출, 가습기 살균제 참사 등 집단적 피해 사건이 반복되고 있음에도 집단소송 제도가 없어 피해 구제가 어렵다는 점을 강조하며 입법을 촉구했습니다.</t>
+          <t>메타의 '프라이버시 쇼크'로 인해 미국 뉴저지와 캘리포니아 소비자들이 집단소송을 제기했습니다. 미국, 영국, 유럽 규제 당국도 조사 움직임을 보이며 파장이 커지고 있습니다. 이는 개인정보 유출 및 프라이버시 침해와 관련된 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>쿠팡이라는 대기업이 피고이며(적합 조건 2), 3370만 명이라는 대규모 개인정보 유출로 집단적 피해가 명확하고(적합 조건 3, 4), 상대방 책임이 비교적 명확하며(적합 조건 1), 유출 사실 자체가 객관적 증거로 확보 가능합니다(적합 조건 5). 집단소송법 제정 논의의 핵심 사례로 언급될 만큼 사회적 관심이 높습니다.</t>
+          <t>상대방 책임이 명확하고(메타), 자력이 충분하며, 집단소송이 이미 제기되어 다수의 피해자가 존재합니다. 또한 미국, 영국, 유럽 규제 당국의 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다.</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>3370만명</t>
+          <t>다수 (뉴저지, 캘리포니아 소비자)</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>서영교 의원, ‘집단소송제 도입’ 제정법 대표발의…“대규모 소비자...</t>
+          <t>“내 화장실 영상이 케냐로?”…메타발 ‘프라이버시 쇼크’, 삼성·애...</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10690334?ref=naver</t>
+          <t>https://www.kukinews.com/article/view/kuk202603110225</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>2026-03-09 12:58:03.225457+00:00</t>
+          <t>2026-03-12 00:38:55.014588+00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>네이버</t>
+          <t>언더아머</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>대규모 개인정보 유출 사건 발생</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>언더아머에서 해킹으로 인해 54만 개 이상의 이메일이 유출되는 사건이 발생했습니다. 침투 경로는 아직 밝혀지지 않았으며, 이는 대규모 개인정보 유출에 따른 집단소송으로 이어질 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>대기업 피고(언더아머)의 자력이 충분하며, 54만 개 이상의 이메일 유출로 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 개인정보 유출이라는 명확한 피해 사실이 존재하며, 개인정보보호법상 기업의 책임이 강조되는 추세입니다.</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>54만명 이상</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>인기협, '무과실 책임' 개인정보보호법 개정안 관련 토론회 개최</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L355" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M355" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/it-science/internet-platform/6098418</t>
+        </is>
+      </c>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:35:28.480182+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>충북교육청 장학관</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 초기 수사 부실 논란</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>충북교육청 50대 장학관이 식당 화장실에 불법 촬영 카메라를 설치했다가 체포되었습니다. 현장에서 4대의 소형 카메라가 발견되었고, CCTV 영상으로 범행이 확인되었습니다. 경찰은 장학관을 불구속 입건했으나, 초기 수사 부실 논란이 제기되고 있으며 추가 범행 가능성도 있습니다.</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(CCTV, 4대 카메라 발견), 객관적 증거가 충분하며(CCTV, 경찰 수사), 공적 절차(경찰 수사)가 진행 중입니다. 피고는 충북교육청 장학관으로 자력이 비교적 충분하며, 추가 범행 가능성이 제기되어 집단적 피해로 확대될 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>카메라만 4대‥'불법촬영' 딱 걸린 장학관님</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M356" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806762_37012.html</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:20:59.045243+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>퍼플렉시티</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E355" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>조주빈의 블로그 운영으로 인한 2차 가해 발생, 블로그 플랫폼 영구 차단 조치</t>
+          <t>아마존이 퍼플렉시티 상대로 소송 제기, 차단 명령 확보</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>N번방 운영자 조주빈이 교도소에서 교육우수상을 받고 동료 재소자들의 롤링페이퍼를 블로그에 공개하여 2차 가해 논란이 일었습니다. 해당 블로그는 네이버에 이어 티스토리에서도 영구 차단 조치되었습니다. 조주빈은 미성년자 성 착취물 제작 및 유포 혐의 등으로 총 47년 4개월의 징역형을 확정받아 복역 중입니다.</t>
+          <t>아마존이 AI 기업 퍼플렉시티를 상대로 웹사이트 스크래핑 및 고객 계정 시스템 접근을 이유로 소송을 제기, 차단 명령을 받아냈다. 아마존은 퍼플렉시티의 AI 에이전트가 고객 계정 내부 시스템에서 행동할 수 있다고 주장하며, 이는 AI 기술을 이용한 데이터 스크래핑 및 잠재적 개인정보 침해와 관련된 법적 쟁점을 다룬다.</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>조주빈의 주요 형사 사건은 이미 종결되었으며, 복역 중인 조주빈은 자력이 부족하여 새로운 민사 소송을 통한 손해배상 청구의 실익이 낮습니다. 블로그 운영으로 인한 2차 가해는 발생했으나, 이로 인한 피해를 블로그 플랫폼에 대해 소송으로 청구하여 유의미한 손해배상을 받을 수 있을지 법리적 근거가 불명확하여 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건, 상대방에게 자력이 충분하지 않음)</t>
+          <t>퍼플렉시티의 아마존 웹사이트 스크래핑 및 고객 계정 시스템 접근 주장은 상대방 책임이 명확하며(적합 조건 1), 아마존이 이미 소송을 제기하고 차단 명령을 받아내 증거 확보 가능성이 높습니다(적합 조건 5). '고객 계정 내부 시스템' 언급은 잠재적 집단 피해 가능성을 시사합니다(적합 조건 3). 다만, 실제 피해 규모와 퍼플렉시티의 배상 능력에 대한 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>N번방 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>항상 긍정적...안타까워  조주빈 감방 동료들이 쓴 롤링페이퍼</t>
+          <t>아마존, 퍼플렉시티의 AI 쇼핑 에이전트 차단 명령 받아내</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05093846645381680</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207789</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
-          <t>2026-03-09 12:33:15.057931+00:00</t>
+          <t>2026-03-11 13:08:58.180020+00:00</t>
         </is>
       </c>
     </row>
     <row r="358">
-      <c r="A358" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A358" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>개정 개인정보 보호법 공포 및 9월 시행 예정 (ISMS-P 의무화는 2027년 7월)</t>
+          <t>민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>9월부터 개정 개인정보 보호법이 시행되어 반복적이거나 대규모 개인정보 유출 시 기업에 매출액 최대 10%의 과징금이 부과된다. 또한, 유출 통지 시 피해구제 방법 안내가 의무화되고, 주요 기업·기관의 개인정보 보호 인증(ISMS-P)이 의무화된다. 이는 기업의 개인정보 보호 책임을 강화하고, 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 높일 것으로 전망된다.</t>
+          <t>불법주차 신고에 대한 보복으로 신고자의 개인정보를 무단 유출하고 직장까지 찾아온 사건에 대한 법적 대응 방안을 다루고 있습니다. 기사는 개인정보 무단 유출 및 직장 방문으로 인한 정신적 고통에 대해 민사상 손해배상 청구가 가능하며, 이를 위한 증거 확보의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>개정 개인정보 보호법은 반복적이거나 대규모(1천만 명 이상) 개인정보 유출 시 기업의 매출액 최대 10%까지 과징금을 부과할 수 있도록 하여 (4. 피해 규모가 큼) 상대방의 책임과 배상 능력을 크게 강화한다 (1. 상대방 책임 명확, 2. 상대방 자력 충분). 또한, 유출 통지 시 피해구제 방법을 안내하도록 의무화하여 (3. 집단적 피해) 정보주체들의 소송 참여를 용이하게 할 것으로 예상된다. 이는 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 높이는 중요한 변화이다.</t>
+          <t>상대방의 개인정보 무단 유출 및 직장 방문이라는 보복 행위가 명확히 특정되어 책임 소재가 분명하며(적합 조건 1), 민사상 손해배상 청구를 위한 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건으로 판단되어 투자 적합도는 Medium입니다.</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>개인정보 유출 과징금 상한 7%↑...개정안 9월 시행</t>
+          <t>불법주차 신고했더니 회사로 찾아온 차주… 선 넘은 보복, 대응법은?</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026030915535171389</t>
+          <t>https://lawtalknews.co.kr/article/33TXVT2PUGYB</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
-          <t>2026-03-09 12:24:37.169738+00:00</t>
+          <t>2026-03-11 12:53:14.694806+00:00</t>
         </is>
       </c>
     </row>
     <row r="359">
-      <c r="A359" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A359" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C359" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E359" t="inlineStr"/>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>뉴욕주에서 개인정보 유출 관련 집단소송 진행 중</t>
+        </is>
+      </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>개정된 법률에 따라 개인정보 유출 시 기업 경영진의 책임이 강화되고, 대규모 침해 발생 시 매출액의 10%에 달하는 징벌적 과징금이 부과될 수 있습니다. 또한 피해 구제 절차에 대한 안내도 의무화됩니다. 이 기사는 특정 사건이 아닌 법률 및 제재 강화에 대한 일반적인 내용을 다룹니다.</t>
+          <t>삼성전자는 스마트TV의 ACR 기능으로 인해 개인정보가 유출되었다는 주장에 따라 뉴욕주에서 다수의 원고 집단으로부터 손해배상을 요구하는 집단소송에 휘말려 있습니다. 이는 기존의 특허침해 패소 건과는 별개의 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 제재 강화 및 관련 법규 개정에 대한 일반적인 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방인 삼성전자는 자력이 충분한 대기업이며(적합 조건 2), ACR 기능으로 인한 개인정보 유출로 다수의 원고 집단이 손해배상을 요구하는 집단적 피해 사건입니다(적합 조건 3). 현재 뉴욕주에서 집단소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 원고 집단</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>개인정보 유출 제재 강화..대규모 침해시 매출 10% '징벌적 과징금'</t>
+          <t>[Biz Law] 삼성전자, 美 스마트TV 특허침해 패소…1150억 배상 판결</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M359" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108784</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=710694</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
-          <t>2026-03-09 12:24:22.904135+00:00</t>
+          <t>2026-03-11 12:48:06.635914+00:00</t>
         </is>
       </c>
     </row>
     <row r="360">
-      <c r="A360" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A360" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C360" t="inlineStr"/>
-      <c r="D360" t="inlineStr"/>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>메타</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>개인정보 보호법 공포</t>
+          <t>미국에서 징벌적 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고, CEO와 CPO의 개인정보 처리 및 보호 책임이 강화됩니다. 또한 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법 안내 의무도 포함됩니다.</t>
+          <t>메타가 스마트안경으로 수집한 화장실 이용 모습, 금융 정보 등 사적 영상을 해외 하청업체에 무단 전달한 사건으로 미국에서 징벌적 집단소송에 휘말렸습니다. 이는 '캄 테크' 시대의 AI 인터페이스 기술 오용 사례로 지목되고 있습니다.</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법의 공포 및 개정 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>메타라는 대기업이 피고이며(적합 조건 2), 스마트안경을 통해 수집된 민감한 개인정보가 무단 유출된 사건으로 책임이 명확해 보입니다(적합 조건 1). 이미 미국에서 징벌적 집단소송이 진행 중인 점(적합 조건 3, 5)은 소송금융 투자에 매우 적합한 요소입니다.</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>개인정보 보호법 10일 공포…징벌적 과징금 도입</t>
+          <t>[AI 인터페이스 전쟁③] '캄 테크' 시대 임박…기술은 사라지고 일상이...</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M360" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726454</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702059</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:54.102358+00:00</t>
+          <t>2026-03-11 12:47:47.554560+00:00</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C361" t="inlineStr"/>
-      <c r="D361" t="inlineStr"/>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>네이버</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 9월 11일 시행 예정</t>
+          <t>네이버가 미국 내 관할권 없음을 주장하며 소송 기각을 시도 중</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>오는 9월 11일부터 개정 개인정보보호법이 시행되어, 중대한 과실로 1000만명 이상 개인정보를 유출하거나 반복적으로 위반한 기업에 매출액의 최대 10%까지 징벌적 과징금이 부과됩니다. 또한 CEO가 개인정보보호의 최고책임자로 명시되어 유출 사고 발생 시 CEO의 책임을 물을 수 있는 근거가 마련됩니다. 이는 개인정보 유출 관련 소송의 법적 기반을 강화할 것으로 예상됩니다.</t>
+          <t>네이버가 미국에서 생체정보 무단 수집으로 인한 집단소송에 휘말려 사법 리스크에 직면했습니다. 네이버는 미국 내 관할권이 없다는 이유로 소송 기각을 주장하며 승부수를 띄웠습니다. 이번 소송은 원고 측의 '실질적 피해' 입증 여부가 승패를 가를 주요 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 시행으로 중대 개인정보 유출 시 매출액의 최대 10%까지 징벌적 과징금이 부과되며, CEO 책임이 명시되어 상대방 책임이 명확해지고 자력이 충분한 대기업을 대상으로 한 소송 가능성이 높아집니다. 1000만명 이상 대규모 피해 발생 시 징벌적 과징금 부과 조항은 집단적 피해 및 큰 피해 규모를 가진 사건에 대한 소송금융 투자 매력을 높입니다.</t>
+          <t>상대방인 네이버는 자력이 충분한 대기업이며(적합 조건 2), '집단소송'이라는 제목에서 알 수 있듯이 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 현재 미국에서 소송이 진행 중이며, 네이버가 관할권 없음을 주장하며 기각을 시도하는 단계로, 소송금융 투자 대상으로서의 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>9월부터 중대 개인정보 유출시 매출 10% 징벌적 과징금</t>
+          <t>[네이버 美 집단소송③] 네이버  미국내 관할권 없다 ...기각 승부수</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M361" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091514376677</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708644</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:35.244663+00:00</t>
+          <t>2026-03-11 12:46:50.499365+00:00</t>
         </is>
       </c>
     </row>
     <row r="362">
-      <c r="A362" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A362" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C362" t="inlineStr"/>
-      <c r="D362" t="inlineStr"/>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>충북교육청 소속 장학관</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 논의 중</t>
+          <t>경찰 수사 중, 불구속 입건, 초기 수사 부실 논란</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안이 추진되며, 개인정보 유출 시 매출의 최대 10%까지 과징금을 부과하고 사업주 및 개인정보보호책임자(CPO)의 책임을 강화하는 내용이 포함됩니다. 또한, 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 피해자에게 알리도록 의무화됩니다.</t>
+          <t>충북교육청 소속 장학관이 식당 화장실에 불법촬영 카메라를 설치했다가 CCTV에 포착되어 체포되었습니다. 소지품에서 4대의 카메라가 발견되었고, 추가 범행 가능성이 제기되고 있습니다. 경찰은 장학관을 불구속 입건했으나, 초기 수사 부실 논란이 있습니다.</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>충북교육청 소속 장학관의 불법촬영 범행이 CCTV 등 명확한 증거로 확인되어 상대방 책임이 명확합니다. 공무원 신분으로 배상 능력이 있으며, 추가 범행 가능성이 제기되어 다수의 피해자가 발생할 수 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>개인정보 유출 과징금 매출의 최대10% 물린다…개인정보보호법 개정안 ...</t>
+          <t>[단독] '카메라만 4대' 화장실 불법촬영 장학관‥CCTV에 딱 걸린 범행</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701859</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6806687_37004.html</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:00.198690+00:00</t>
+          <t>2026-03-11 12:38:33.426047+00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 시행 예정</t>
+          <t>개인정보보호법 개정 논의</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법이 9월부터 시행될 예정이며, 개인정보 유출 기업에 최대 매출 10%의 과징금이 부과됩니다. 유출 사고 범위가 위조·변조·훼손까지 확대되었고, 기업은 유출 통지 시 손해배상 청구 등 피해구제 방법을 함께 알려야 합니다.</t>
+          <t>개인정보 유출사고 예방을 위해 개인정보보호법 개정 논의가 진행 중이며, 경영진의 최종 책임과 매출액의 10%에 달하는 징벌적 과징금 부과 방안이 포함됩니다. 또한 유출 통지 시 피해구제 방법을 함께 안내하도록 하여 개인정보 처리 및 보호의 책임 체계를 강화하는 내용입니다.</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 및 책임 강화에 대한 내용을 다루고 있습니다. 따라서 특정 피고, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 9월 시행, 정보유출 기업에 최대 매출 10% 과징금 ...</t>
+          <t>개인정보 유출사고 예방 위해 책임체계 대폭 손질…매출 10% 징벌적 과징...</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M363" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432311</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205653</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>2026-03-09 12:22:25.755034+00:00</t>
+          <t>2026-03-11 12:17:51.259755+00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C364" t="inlineStr"/>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>쿠팡아이엔씨, 김범석 의장</t>
+        </is>
+      </c>
       <c r="D364" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>쿠팡의 모회사인 쿠팡아이엔씨와 김범석 의장이 미국에서 정보유출 피해자들로부터 집단소송을 당했습니다. 이는 쿠팡의 소송 리스크를 증가시키는 요인으로 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>쿠팡의 모회사인 쿠팡아이엔씨와 김범석 의장이 미국에서 정보유출로 인한 집단소송을 당했습니다. 대기업 피고(쿠팡아이엔씨)의 자력이 충분하고, 다수의 정보유출 피해자가 발생하여 집단적 피해에 해당하며, 상대방 책임이 비교적 명확하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>정보유출 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>[더벨][thebell's view] [영상]순이익 3배 달성한 쿠팡…그런데 현금이 말...</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L364" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M364" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101608261520108613</t>
+        </is>
+      </c>
+      <c r="N364" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:47:51.329616+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>충청북도교육청</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E364" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A365" s="4" t="inlineStr">
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 교육청 징계 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>충북교육청 소속 장학관이 회식 중 불법촬영을 저질러 윤건영 충북교육감이 공식 사과하고 최고 수준의 징계를 예고했다. 이 사건은 공공기관 소속 직원의 명확한 불법 행위로, 현재 수사 및 징계 절차가 진행 중이다. 피해자들은 정신적 손해배상 등을 청구할 수 있을 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 상대방(충청북도교육청)이 공공기관으로 자력이 충분하며(적합 조건 2), 불법촬영이라는 행위의 특성상 증거 확보가 용이하고(적합 조건 5), 현재 수사 및 징계 절차가 진행 중이다(적합 조건 6). 이 사건은 공공기관 소속 직원의 명확한 불법 행위로, 피해자들의 손해배상 청구 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>전상인 옥천군수 예비후보  출판기념회 의혹은 가짜뉴스</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>cc.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L365" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M365" t="inlineStr">
+        <is>
+          <t>https://cc.newdaily.co.kr/site/data/html/2026/03/10/2026031000396.html</t>
+        </is>
+      </c>
+      <c r="N365" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:37:45.159455+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B365" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C366" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C366" t="inlineStr"/>
+      <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부연방지방법원에 집단 소송 제기</t>
+          <t>국회에서 해킹 관련 법안 발의 및 논의 중</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>메타의 인공지능(AI) 스마트 안경으로 촬영된 영상이 제3자에게 전달돼 열람됐다는 의혹이 제기되며 사생활 침해 논란이 불거졌다. 이에 미국 캘리포니아 북부연방지방법원에 메타를 상대로 집단 소송이 제기되었다.</t>
+          <t>국회에서 해킹 사고 발생 시 이용자 보호를 강화하기 위한 법안들이 발의되고 논의 중이다. 이 법안들은 사업자의 귀책사유가 인정될 경우 비용 부담 및 손해배상 청구 시 입증책임 전환을 통해 이용자 보호를 강화하는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (메타의 AI 안경 영상이 제3자에게 열람되었다는 구체적인 의혹), 상대방에게 자력이 충분함 (메타는 글로벌 대기업), 집단적 피해 (미국에서 집단 소송 제기), 이미 공적 절차(소송)가 진행 중임. 사생활 침해라는 중대한 이슈로 피해 규모가 클 가능성이 높다.</t>
+          <t>이 기사는 특정 해킹 사건이나 피해자를 다루는 것이 아니라, 해킹 관련 법안 발의 및 국회 논의 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>[글로벌]  AI 안경 영상, 제3자 열람됐다 …메타 사생활 침해 논란에 美...</t>
+          <t>봇물 터진 해킹 법안… 가다듬기 나선 국회</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150001</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158373</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:29.891664+00:00</t>
+          <t>2026-03-11 00:35:13.630531+00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>AI 이미지 생성 앱 개발사 및 유통 플랫폼 (예: 구글 플레이스토어)</t>
+          <t>메타</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>징벌적 손해배상 요구 중</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>메타가 시장을 장악한 '초경량 AI 안경'과 관련하여 사생활 침해 이슈가 제기되고 있으며, 이에 대해 징벌적 손해배상이 요구되고 있습니다. 이 사생활 침해 이슈는 AI 안경 시장 경쟁 구도의 핵심 변수로 작용할 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>메타(Meta)는 압도적인 시장 점유율을 가진 대기업으로 자력이 충분하며(적합 조건 2), AI 안경의 사생활 침해 이슈로 상대방 책임이 비교적 명확합니다(적합 조건 1). 징벌적 손해배상이 요구되고 있어 피해 규모가 클 가능성이 높고(적합 조건 4), 다수의 AI 안경 사용자가 피해를 입을 수 있어 집단적 피해에 해당합니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>AI 안경 사용자 다수</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>[AI 인터페이스 전쟁②] 삼성·애플·알리바바…'초경량 AI안경' 패권 격...</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L367" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M367" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701949</t>
+        </is>
+      </c>
+      <c r="N367" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:35:06.970861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E367" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D368" t="inlineStr">
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>단박제보 접수 후 추가자료요청 상태이며, 잠재적 집단소송 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>본 기사는 여러 제보를 담고 있으며, 그 중 KT의 개인정보 유출 및 소비자 기만 행위에 대한 제보가 주목됩니다. KT는 대기업으로 배상 능력이 충분하며, 개인정보 유출은 다수의 피해자를 발생시켜 집단소송으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>KT의 개인정보 유출 및 소비자 기만 행위는 책임이 명확하며(적합 조건 1), 대기업인 KT는 충분한 배상 능력을 갖추고 있습니다(적합 조건 2). 개인정보 유출은 다수의 피해자를 발생시켜 집단소송 가능성이 높고(적합 조건 3), 잠재적 피해 규모도 클 것으로 예상됩니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>사회대개혁위원회  원포인트 개헌·검찰 수사권 완전 폐지  긴급과제 제...</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>cbci.co.kr</t>
+        </is>
+      </c>
+      <c r="L368" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M368" t="inlineStr">
+        <is>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=560100</t>
+        </is>
+      </c>
+      <c r="N368" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:16:52.612880+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr"/>
+      <c r="D369" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E368" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>구매대행업자 시스템 해킹으로 인한 개인정보 유출 및 2차 피해 발생</t>
+          <t>금융위원회 불법사금융 피해 '원스톱 종합·전담 지원체계' 구축 및 시행, 불법사금융 전담 특별사법경찰 신설</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>물품 구매를 위해 구매대행업자에게 카드번호와 유효기간을 전달한 피해자들이 해당 업체의 시스템 해킹으로 인해 2차 피해를 입은 사건입니다. 기사는 '엄카' 관행과 보안 불감증을 지적하며 카드 보안의 취약성을 강조합니다. 피해자들은 카드 정보 유출로 인한 추가 피해를 겪고 있습니다.</t>
+          <t>불법사금융 이용자가 지인의 개인정보를 담보로 제공하여, 지인들이 불법 추심 협박 문자를 받는 피해가 증가하고 있다. 정부는 불법사금융 피해 '원스톱 종합·전담 지원체계'를 구축하고 특사경을 신설하는 등 대응을 강화하고 있으나, 불법사금융 업체들의 피의자 특정 및 단속이 어려운 실정이다. 이로 인해 제3자 피해는 집계조차 되지 않고 있으며, 개인정보가 다른 범죄에 악용될 우려도 제기된다.</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>구매대행업자의 정보 관리 시스템 해킹으로 카드 정보 유출 및 2차 피해가 발생하여 상대방 책임이 비교적 명확합니다. '피해자들'이라는 표현으로 다수에게 피해가 발생했음을 알 수 있으며, 해킹 사실이 확인되어 증거 확보 가능성도 있습니다. 다만, 구매대행업자의 자력이나 구체적인 피해 규모가 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>불법사금융 업체의 책임은 명확하나, 기사에서 피의자 특정이 사실상 어렵고 해외 거점 및 차명 계좌를 활용하여 소송 상대방을 특정하고 자력을 확보하기 매우 어려움. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 현저히 낮추는 요인으로 작용한다.</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>'엄카' 관행도 막는데…해커에 털리는 카드 보안</t>
+          <t>지인 정보 계속 넘겨도 '피해자'…불법사금융 찾는 '도덕적 해이'</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125783</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002832</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
-          <t>2026-03-08 12:16:00.981024+00:00</t>
+          <t>2026-03-10 13:11:56.612711+00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>디스코드</t>
+          <t>배달의민족, 쿠팡이츠 운영사</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범인 검거 진행 중, 디스코드 플랫폼 책임 여부 검토 필요</t>
+          <t>개인정보 유출/오용 우려 제기</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>디스코드 가상국가 내 10대 소년들이 온라인 시비로 상대방 명의를 도용, 대기업 및 공공기관에 폭파 협박 허위 신고를 하는 '스와팅' 범죄가 유행처럼 번졌다. 카카오, 네이버, 삼성전자, KT 등 국내 유수 기업들이 피해를 입었으며, 명의도용 피해자 또한 다수 발생했다. 경찰 수사를 통해 범인들이 검거되었으나, 디스코드 플랫폼의 범죄 방지 및 관리 소홀에 대한 책임 여부가 쟁점이 될 수 있다.</t>
+          <t>배달앱이 상세 주소, 공동현관 비밀번호 등 민감한 개인정보를 수집하고 있으며, 이 정보가 법원의 사실조회 제도를 통해 노출되어 이혼 소송 등에서 배우자의 실거주지 파악에 활용되는 사례가 보도되었다. 이는 배달앱이 '흥신소'처럼 기능할 수 있다는 우려를 낳으며, 다수 이용자의 사생활 침해 가능성을 제기한다.</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>직접적인 가해자(10대 소년들)는 자력이 부족하나, 디스코드 플랫폼의 범죄 방지 및 관리 소홀에 대한 책임 추궁 시 자력 있는 상대방(디스코드)을 특정할 수 있습니다. 명의도용 피해자가 다수 발생하여 집단적 피해에 해당하며, 경찰 수사를 통해 범인들이 검거되어 객관적 증거 확보가 용이합니다. 현재 경찰 수사가 진행 중인 점도 적합 조건에 부합합니다.</t>
+          <t>배달의민족, 쿠팡이츠 등 대형 플랫폼 운영사가 상대방으로 자력이 충분하며(적합 조건 2), 다수 이용자의 상세 주소 정보가 사실조회 제도를 통해 노출될 수 있어 잠재적 피해자가 많고(적합 조건 3), 민감한 실거주지 정보 노출로 인한 사생활 침해는 비금전적 피해가 크다(적합 조건 4). 배달앱의 정보 수집 방식 및 사실조회 제도 활용 사례가 기사를 통해 확인되어 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>명의도용 피해자 다수, 다수 기업 및 공공기관</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>[스와팅에 빠진 아이들] ① 놀이하듯 폭파협박 …공권력을 범행도구로</t>
+          <t>[흥신소 된 배달앱]① 배민쿠팡 주소 주세요 …전화번호 하나면 다 나온...</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306138300061?input=1195m</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656132</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
-          <t>2026-03-08 00:36:27.934367+00:00</t>
+          <t>2026-03-10 12:46:19.874414+00:00</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C371" t="inlineStr"/>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>충북도교육청 장학관 A씨, 충북도교육청</t>
+        </is>
+      </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>개인정보보호법 2차 개정 논의 및 추진 중</t>
+          <t>경찰 수사 및 충북도교육청 징계 절차 진행 중</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>정부와 여당이 개인정보 유출 시 기업의 손해배상 책임을 강화하는 개인정보보호법 2차 개정을 추진 중입니다. 개정안은 기업의 '고의 또는 과실' 요건을 삭제하고 증거보전 명령제 도입, 유출 정보 불법 유통 처벌 신설 등을 포함하며, 대규모 유출 사고 피해 구제 강화를 목표로 합니다. 이는 향후 개인정보 유출 관련 소송의 승소 가능성과 피해 규모를 크게 높일 것으로 예상됩니다.</t>
+          <t>충북도교육청 장학관 A씨가 식당 공용 화장실에 소형 카메라를 설치해 불특정 다수의 신체를 불법 촬영한 혐의로 불구속 입건되었다. 충북도교육청은 A씨를 직위 해제하고 최고 수위 징계를 예고했으며, 경찰 수사가 진행 중이다. 이 사건은 공직자의 윤리 문제와 함께 다수의 잠재적 피해자 발생 가능성으로 사회적 파장이 크다.</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안은 기업의 '고의 또는 과실' 요건을 삭제하여 상대방 책임 입증을 용이하게 하고(적합 조건 1), '증거보전 명령제 도입'으로 증거 확보를 강화합니다(적합 조건 5). 또한 '대규모 유출 사고'에 대한 피해 구제 강화와 '전체 매출액의 최대 10%까지 과징금' 부과 가능성은 집단적 피해 규모를 크게 만들며(적합 조건 3, 4), ICT 업계 등 자력 있는 기업을 대상으로 할 가능성이 높습니다(적합 조건 2). 현재 법 개정 논의가 활발히 진행 중인 공적 절차에 해당합니다(적합 조건 6).</t>
+          <t>장학관 A씨의 불법 촬영 혐의가 명확하며(적합 조건 1), 공무원 신분 및 관리 감독 책임이 있는 충북도교육청(공공기관)을 상대로 소송이 가능하여 자력이 충분합니다(적합 조건 2). 불특정 다수가 이용하는 공용 화장실에서 발생한 사건으로 집단적 피해 가능성이 높고(적합 조건 3), 경찰 수사 및 도교육청 징계 절차가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 점도 적합합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>불특정 다수</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>개인정보유출 손배시 기업이 '책임없음' 입증 추진…업계는 우려</t>
+          <t>몰카는 용서 불가능한 인격살인이다</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260307051600530?input=1195m</t>
+          <t>http://www.inews365.com/news/article.html?no=909924</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
-          <t>2026-03-08 00:25:48.662015+00:00</t>
+          <t>2026-03-10 12:36:35.319369+00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
-      <c r="A372" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A372" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C372" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C372" t="inlineStr"/>
+      <c r="D372" t="inlineStr"/>
+      <c r="E372" t="inlineStr"/>
       <c r="F372" t="inlineStr">
         <is>
-          <t>쿠팡 물류센터 불법촬영 사건 이후, 쿠팡이 피해자 보호 조치에 미흡하고 책임 있는 대응을 하지 않았다는 점이 문제로 지적되었다. 피해자에게 '셀프 상담'을 맡기는 등 기업의 책임 회피성 대응이 비판받고 있다.</t>
+          <t>AI 기술 발전으로 피싱, 사칭 등 사이버 범죄의 생산성과 정교함이 높아지고 있으며, 특히 합성정체성 기반의 실시간 사칭 범죄가 위협적이라는 보안 전문가의 분석이 제시되었습니다. 이코노미스트는 이러한 AI 시대의 새로운 보안 패러다임을 논의하기 위한 테크 포럼을 개최할 예정입니다.</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확' (쿠팡의 피해자 보호 조치 미흡 및 책임 있는 대응 부족 지적)과 '상대방 자력 충분' (대기업 쿠팡)이 충족됨. 그러나 피해 규모(피해 금액, 피해자 수)가 명확히 제시되지 않았고, 공적 절차 진행 여부나 증거 확보 가능성에 대한 추가 정보가 필요함.</t>
+          <t>기사는 AI 기반의 새로운 보안 위협과 이를 논의하는 포럼에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않았습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>세계여성의날 한국대회서 조규일 진주시장 '성평등 걸림돌' 선정</t>
+          <t>화이트해커 출신 보안업체 대표가 바라본 최신 보안 트렌드는?</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>dandinews.com</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>http://www.dandinews.com/news/articleView.html?idxno=16494</t>
+          <t>https://economist.co.kr/article/view/ecn202603100090</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>2026-03-08 00:14:47.990607+00:00</t>
+          <t>2026-03-10 12:29:19.182765+00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>인천시</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>인천 공무원들이 단톡방에서 민원인 정보를 공유한 사실이 드러나 경찰에 입건되었습니다. 이는 개인정보보호법 위반 소지가 있으며, 다수의 민원인이 피해를 입었을 가능성이 있습니다. 현재 경찰 수사가 진행 중이며, 향후 민사상 손해배상 청구로 이어질 수 있습니다.</t>
+          <t>한 장학관이 송별회 도중 여러 대의 카메라를 이용해 불법 촬영한 사실이 드러나 경찰이 수사 중이다. 경찰은 피해자가 교육청 직원인지 여부와 A씨의 여죄를 파악하기 위해 수사 범위를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>인천 공무원들이 단톡방에서 민원인 정보를 공유한 행위는 개인정보보호법 위반 등 명확한 불법 행위로 상대방 책임이 명확합니다. (적합 조건 1) 소속 기관인 인천시의 자력이 충분하며 (적합 조건 2), 다수의 민원인이 피해를 입었을 가능성이 높아 집단소송으로 진행될 경우 피해 규모가 커질 수 있습니다. (적합 조건 3, 4) 경찰 입건으로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. (적합 조건 5, 6)</t>
+          <t>상대방 책임이 명확하며(장학관 A씨), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 여러 대의 카메라 사용 및 여죄 수사 확대로 보아 다수의 피해자가 발생했을 가능성이 높아 집단적 피해에 해당할 수 있습니다. 공무원 신분으로 자력도 어느 정도 확보될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>다수의 민원인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>①헌법 충돌 ②李 방탄 ③사법부 길들이기 ④실효 의문 ⑤중립 훼손 …...</t>
+          <t>송별회 도중 '불법촬영'한 장학관, 카메라 여러 대 사용했다</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/07/2026030700002.html</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260310513&amp;PRO_CODE=99</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>2026-03-07 12:40:01.956526+00:00</t>
+          <t>2026-03-10 12:27:44.263439+00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
-          <t>개인정보보호위원회의 과징금 제도 및 법 개정 추진 발표</t>
+          <t>개인정보보호 관련 법규 및 책임 강화 논의</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 개인정보 유출 시 매출액의 10%까지 과징금을 부과하는 방안을 예고하고, 이행강제금 제도 등을 담은 법 개정을 추진 중입니다. 이는 분쟁조정 신청 및 손해배상 청구 관련 내용도 포함하며, 기업에 대한 자료 제출 요구 권한 강화 등 개인정보 보호 규제 강화를 목표로 합니다.</t>
+          <t>기사는 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 알리고, 사업주, CEO, CPO의 개인정보 처리 및 보호에 대한 최종 책임자로서의 관리 책임을 강화하는 내용을 다루고 있습니다. 이는 특정 사건 보고가 아닌, 개인정보 보호 정책 및 책임에 대한 일반적인 논의로 보입니다.</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>본 기사는 개인정보보호위원회의 정책 변화 및 법 개정 추진에 대한 내용으로, 특정 개인정보 유출 사건이나 피해자가 명확히 특정된 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로 적합한 구체적인 사건이 부재합니다.</t>
+          <t>제공된 기사 내용은 특정 개인정보 유출 사건이 아닌, 개인정보 보호 관련 법규 및 책임 강화에 대한 일반적인 논의를 다루고 있습니다. 따라서 특정 피고, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 부재하여 적합 조건에 해당하지 않습니다 (적합 조건 1개 이하, 기타 투자 어려운 이유 있음).</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>[IT뒷담화] 개인정보위, '과징금 매출 10%' 시행 예고···채찍만?</t>
+          <t>담합 ‘최소 10%’ 개인정보 유출엔 ‘최대 10%’</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402640</t>
+          <t>https://www.naeil.com/news/read/580673?ref=naver</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>2026-03-07 12:27:11.100744+00:00</t>
+          <t>2026-03-10 12:19:44.376242+00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
-      <c r="A375" s="4" t="inlineStr">
+      <c r="A375" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>개인정보 유출 사고 발생 및 회사 측의 축소 발표</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>미국 상장사인 쿠팡이 개인정보 유출 사고의 심각성을 최소화하기 위해 유출 범위를 3,000건으로 축소 발표했습니다. 용의자가 개인 PC로 다운로드한 개인정보로 한정하여 발표한 것으로, 투자자 소송 등을 의식한 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>쿠팡은 미국 상장사로 충분한 자력을 갖추고 있으며(적합 조건 2), 3,000건의 개인정보 유출은 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 또한, 쿠팡이 사건의 심각성을 축소 발표하려 했다는 점에서 책임이 명확하고 관련 증거 확보 가능성이 있습니다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>3000건</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>美 중소기업 제품 발굴로 현지 ‘대관·로비 전략' 강화하는 쿠팡</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L375" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M375" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/distribution/channel/2026/03/10/QNQMAAE5LVF67N6VGXIIB4VMFM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N375" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:46:58.216771+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr"/>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>개정 개인정보 보호법 공포 및 9월 시행 예정</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>정부가 개정 개인정보 보호법을 9월부터 시행하며, 기업 및 기관의 개인정보 유출 사고에 대한 책임을 대폭 강화합니다. 반복적이거나 1000만 명 이상 피해를 초래하는 중대한 위반행위에 대해 전체 매출액의 최대 10%까지 징벌적 과징금을 부과할 수 있는 특례가 도입되며, CEO 및 CPO의 책임성도 강화됩니다. 이는 향후 개인정보 유출 관련 소송의 규모와 승소 가능성을 높여 소송금융 투자에 유리한 환경을 조성할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>개정 개인정보 보호법 시행으로 반복적이거나 1000만명 이상 피해를 초래하는 중대한 위반행위에 대해 전체 매출액의 최대 10%까지 징벌적 과징금이 부과될 수 있어, 향후 발생할 개인정보 유출 사건의 피해 규모가 매우 커질 것으로 예상됩니다. 이는 '피해 규모가 큼' 및 '집단적 피해' 조건에 부합하며, 기업의 책임이 강화되어 '상대방 책임이 비교적 명확함' 조건에도 긍정적인 영향을 미쳐 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>정부, 개정 개인정보 보호법 9월 시행..징벌적 과징금 도입</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>kpenews.com</t>
+        </is>
+      </c>
+      <c r="L376" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M376" t="inlineStr">
+        <is>
+          <t>https://kpenews.com/View.aspx?No=3997852</t>
+        </is>
+      </c>
+      <c r="N376" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:44:13.029831+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B375" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A376" s="4" t="inlineStr">
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr"/>
+      <c r="D377" t="inlineStr"/>
+      <c r="E377" t="inlineStr"/>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>개인정보보호법 개정으로 개인정보 유출 등 사고 범위가 분실·도난·유출 외에 위조·변조·훼손까지 확대되며, 위반 시 최대 매출액의 10%까지 과징금이 부과될 수 있습니다. 또한, CEO와 CPO의 책임이 강화되고, 유출 통지 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 안내해야 합니다.</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>이 기사는 개인정보보호 관련 규정 강화에 대한 내용으로, 특정 개인정보 유출 사건이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 구체적인 사건의 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>개인정보 유출시 '최대 매출 10% 과징금'…CEO·CPO 책임 강화</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L377" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M377" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524404</t>
+        </is>
+      </c>
+      <c r="N377" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:43:50.809147+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>개인정보 유출 논란 지속, 정치권의 압박 및 징벌적 손해배상 논의</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 논란이 지속되는 가운데, 김범석 의장의 국회 불출석 등으로 '괘씸죄' 프레임에 갇혀 있다는 칼럼 내용입니다. 기사는 감정적 대응보다 징벌적 손해배상 등 제도적 해결의 중요성을 강조하며, 쿠팡이 지방 물류센터 투자 및 고용 창출로 지역 경제에 기여하고 있음을 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>대기업 피고(쿠팡), 대규모 개인정보 유출로 인한 집단적 피해 가능성이 높음. 김범석 의장의 사과문 발표 등 책임 인정 정황이 있으며, 국회 등 정치권의 압박이 지속되고 있어 공적 절차가 진행 중으로 볼 수 있습니다. 기사에서 징벌적 손해배상 등 제도적 해결의 중요성을 강조하고 있어 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>[문지현 칼럼] 쿠팡과 '괘씸죄'의 함정</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>thetracker.co.kr</t>
+        </is>
+      </c>
+      <c r="L378" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M378" t="inlineStr">
+        <is>
+          <t>https://thetracker.co.kr/View.aspx?No=3997162</t>
+        </is>
+      </c>
+      <c r="N378" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:43:02.805670+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B376" t="inlineStr">
-[...202 lines deleted...]
-      </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C379" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C379" t="inlineStr"/>
+      <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부연방지법에 집단 소송 제기</t>
+          <t>법률 쟁점 해설</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>메타의 AI 스마트 안경으로 촬영된 이용자의 민감한 영상이 케냐 협력업체 직원들에게 전달되어 열람·분류되었다는 보도가 나오면서 미국에서 집단 소송이 제기되었습니다. 원고들은 메타가 '사생활 보호'를 내세워 안경을 판매했으나 실제로는 극도로 개인적인 영상이 제3자에게 노출되어 피해를 입었다고 주장하며 손해배상을 요구하고 있습니다. 메타는 사용자 경험 개선을 위해 데이터를 검토하는 계약업체를 활용하며 개인정보 보호를 위한 필터링 조치를 취한다고 해명했습니다.</t>
+          <t>이 기사는 상대방 동의 없이 녹음된 대화 파일이 민사소송에서 증거로 사용될 수 있는지, 그리고 음성권 침해로 인한 손해배상 책임이 발생하는지 등 법적 쟁점을 다룹니다. 특정 사건이나 피해 사례를 다루는 것이 아닌, 일반적인 법률적 질문과 답변 형식의 해설입니다.</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>메타는 대기업으로 자력이 충분하며(적합 조건 2), '사생활 보호'를 강조했음에도 민감한 영상이 제3자에게 열람된 책임이 명확합니다(적합 조건 1). 전 세계 870만 대 판매로 잠재적 피해자가 매우 많고(적합 조건 3), 극도로 개인적인 영상이 유출되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 스웨덴 언론 보도 및 협력업체 직원 증언 등 증거도 확보 가능합니다(적합 조건 5).</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 상대방 동의 없는 대화 녹음의 법적 쟁점에 대한 일반적인 법률 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>수백만 명 이상 (메타 AI 안경 구매자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>메타 AI안경 민감 사생활영상, 제3자가 열람 …美서 집단소송</t>
+          <t>상대방 동의 구하지 않은 대화 녹음의 법적 쟁점</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>gjdream.com</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306052600091?input=1195m</t>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=667710</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
-          <t>2026-03-06 12:39:36.113434+00:00</t>
+          <t>2026-03-10 00:37:05.969657+00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
-      <c r="A380" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A380" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C380" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C380" t="inlineStr"/>
+      <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
-          <t>담당 기관 신고 완료, 감독기관 조사 예상</t>
+          <t>개인정보 보호법 개정안 공포</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>사랑의열매에서 고액 기부자들의 주민등록번호가 1년간 노출되는 개인정보 유출 사고가 발생했습니다. 사랑의열매 측은 유출 사실을 인정하고 피해자들에게 통지했으며, 담당 기관에 신고를 마쳤습니다. 최근 희망브리지에서도 유사한 사고가 발생하여 개인정보 관리 부실에 대한 우려가 커지고 있습니다.</t>
+          <t>개인정보 보호법 개정안이 공포되어 개인정보 분실, 도난, 유출뿐 아니라 위·변조, 훼손까지 사고 범위에 포함됩니다. 또한 손해배상 청구 등 피해구제 방법을 동시에 알려야 하며, CEO와 CPO의 책임성이 강화됩니다.</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>사랑의열매는 공공기관 성격으로 자력이 충분하며(적합 조건 2), 개인정보 유출 사실을 인정하고 담당 기관에 신고하여 책임이 명확하고 증거 확보가 용이합니다(적합 조건 1, 5). 또한, 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 적합합니다. 고액 기부자들의 주민번호 유출로 인한 잠재적 피해 규모가 클 수 있습니다.</t>
+          <t>해당 기사는 개인정보 보호법 개정안 공포에 대한 내용으로, 특정 피해 사건이나 소송의 발생을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>고액 기부자 주민번호 노출…'1년간' 몰랐던 사랑의열매</t>
+          <t>개인정보 보호 책임 강화  … 개정안 '공포'</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288493?influxDiv=NAVER</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240401</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
-          <t>2026-03-06 12:32:08.931693+00:00</t>
+          <t>2026-03-10 00:35:11.525638+00:00</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>희망브리지 전국재해구호협회, 사회복지공동모금회 사랑의열매</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>행정안전부 유출 규모 파악 중</t>
+          <t>한국 정부의 고강도 조사 및 감사 진행 중, ISDS 중재 의향서 제출 및 냉각 기간 진행 중, 미국 하원 법사위 비공개 조사 진행</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>희망브리지 전국재해구호협회와 사회복지공동모금회 사랑의열매에서 고액 기부자 총 1600여 명의 개인정보가 유출되는 사태가 발생했다. 유재석, 아이유 등 유명 연예인들이 다수 포함된 것으로 알려져 파장이 예상되며, 행정안전부가 유출 규모를 파악 중이다. 두 단체 모두 뒤늦게 유출 사실을 인지하고 파일을 삭제 조치했다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사건(3370만명)이 발단이 되어 한국 정부의 고강도 조사 및 감사가 진행되었습니다. 이에 대해 쿠팡의 미국 투자사들은 한국 정부의 조치를 '표적 규제'로 보고 USTR 301조 청원 및 ISDS 절차를 진행 중입니다. 301조 청원은 철회되었으나, USTR의 광범위 조사 가능성 및 ISDS 절차는 계속 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>희망브리지와 사랑의열매의 개인정보 관리 부실로 1600여 명의 고액 기부자 정보가 유출되어 상대방 책임이 명확하며, 두 단체 모두 국내 최대 법정 모금단체로 자력이 충분하다. 다수의 피해자가 발생했고, 유명 연예인 포함 고액 기부자들의 정보 유출로 잠재적 피해 규모가 크며, 단체들의 공식 발표와 행정안전부 보고로 증거 확보가 용이하다.</t>
+          <t>쿠팡의 대규모 개인정보 유출(3370만명)로 인한 집단적 피해가 명확하며(적합 조건 3, 4), 상대방(쿠팡)은 상장기업으로 자력이 충분합니다(적합 조건 2). 과학기술정보통신부의 민관 합동 조사 결과가 존재하며(적합 조건 5), 한국 정부의 고강도 조사 및 감사, 미국 정부의 USTR 조사 가능성, ISDS 절차 등 공적 절차가 다수 진행 중입니다(적합 조건 6). 쿠팡의 개인정보 유출 책임이 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>총 1600여 명</t>
+          <t>3370만명</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>유재석·아이유, 'N억'씩 기부했는데...희망브리지·사랑의열매 개인정...</t>
+          <t>쿠팡 美 투자사, USTR 301조 청원 철회… 美 정부 광범위 조사 기대</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M381" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112755425</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002546</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
-          <t>2026-03-06 12:31:15.418979+00:00</t>
+          <t>2026-03-10 00:33:44.773816+00:00</t>
         </is>
       </c>
     </row>
     <row r="382">
-      <c r="A382" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A382" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>구매대행 업체</t>
+          <t>조주빈</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>블로그 운영 중단 및 차단 조치, 2차 가해 논란</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>텔레그램 '박사방' 운영자 조주빈이 옥중에서 '교육우수상'을 받았다는 블로그 글을 공개하여 2차 가해 논란이 일었습니다. 이에 블로그 운영사가 해당 블로그를 차단 조치했습니다. 피해자들은 여전히 고통받고 있으며, 조주빈의 반성 없는 태도에 대한 비판이 잇따르고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>조주빈은 자력이 부족하며, 피해는 주로 정신적 2차 가해로 소송금융 투자에 필요한 대규모 금전적 손해 입증이 어렵습니다. (부적합 조건: 상대방 자력 부족, 피해 규모가 금전적으로 크지 않음)</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>N번방 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>'박사방' 조주빈 옥중 표창장 자랑 논란에...블로그 차단 조치</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L382" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M382" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603100835019002</t>
+        </is>
+      </c>
+      <c r="N382" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:30:19.233487+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>조주빈</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E382" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 신고, 정부(행정안전부, KISA, 개인정보보호위원회) 실태 조사 및 피해 규모/경위 조사 중. 사랑의열매는 2차 금전 피해 발생 시 보상 방침 언급.</t>
+          <t>블로그 운영사 조치 및 법무부 모니터링</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>사랑의열매와 희망브리지에서 고액 기부자들의 개인정보(실명, 주민번호, 기부금액)가 장기간 유출되는 사고가 발생했습니다. 담당자의 비식별 처리 누락과 시스템 미비가 원인으로 지목되며, 정부 당국이 실태 조사에 착수했습니다. 양 기관은 피해자들에게 개별 연락 및 2차 피해 방지 조치를 권고하고 있으며, 사랑의열매는 2차 금전 피해 발생 시 보상 방침을 밝혔습니다.</t>
+          <t>박사방 주범 조주빈이 옥중에서 받은 표창장을 블로그에 게시하며 피해자들에게 2차 가해 논란을 일으켰다. 이에 블로그 운영사는 운영 원칙 위배를 이유로 해당 블로그를 폐쇄했다. 법무부는 수용자의 온라인 게시물 업로드 행위를 엄격히 모니터링하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(비식별 처리 누락 및 시스템 미비), 상대방에게 자력이 충분하며(주요 공익 법정 단체), 2200명 이상의 다수 피해자가 발생한 집단적 피해 사례입니다. 정부 당국의 실태 조사가 진행 중이며, 사랑의열매는 2차 금전 피해 발생 시 보상 방침을 밝혀 증거 확보 및 손해배상 가능성이 높습니다.</t>
+          <t>조주빈은 구속 수감 중인 개인으로, 배상 능력이 매우 부족하여 소송금융 투자 대상으로서의 자력 조건이 충족되지 않습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 2차 가해로 인한 정신적 손해배상액 추정이 어렵고, 피해자들이 이 사안으로 별도의 소송을 제기할 가능성이나 실익이 불분명합니다.</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>2200명 이상</t>
+          <t>박사방 피해자 다수</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>사랑의열매·희망브리지, 유명 연예인 등 고액 기부자 '개인정보' 유출...</t>
+          <t>'박사방' 조주빈, 옥중 근황 올리던 블로그 차단… 운영 원칙 위배</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>futurechosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
-          <t>https://futurechosun.com/?p=144641</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003541337</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
-          <t>2026-03-06 12:20:47.151690+00:00</t>
+          <t>2026-03-10 00:29:40.521365+00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
-      <c r="A384" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A384" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>A 장학관</t>
+          <t>조주빈</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>경찰 수사 및 휴대폰 포렌식 조사 진행 중</t>
+          <t>조주빈 형사사건 종결 후 2차 가해 논란 발생</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>충북교육청 A 장학관이 송별회 장소 화장실에 고가 불법촬영 장비 '지퍼캠'을 설치해 현행범으로 체포됨. 경찰은 A 장학관의 휴대폰 포렌식 조사를 통해 여죄를 수사 중이며, 함께 일했던 여성 동료들은 불안감을 호소하고 있음. A 장학관에 대한 갑질 의혹도 제기되어 파장이 커지고 있음.</t>
+          <t>조주빈이 블로그에 반성 없는 글을 올려 피해자들에게 2차 가해 논란이 일고 있다. 이에 운영사는 해당 블로그를 차단 조치했다. 이 사건은 N번방 사건 피해자들의 고통이 여전히 지속되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>A 장학관의 불법 촬영 행위가 현행범으로 체포되어 책임이 명확하며(적합 조건 1), 경찰 수사 및 휴대폰 포렌식 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 또한, 여성 동료들의 불안감 호소와 여죄 가능성으로 집단적 피해 발생 가능성이 높음(적합 조건 3). 공무원 신분으로 배상 자력이 비교적 확보될 수 있음(적합 조건 2).</t>
+          <t>조주빈 관련 형사사건은 이미 종결되었으며(부적합 조건), 기사는 그의 반성 없는 태도로 인한 2차 가해 논란을 다루고 있어 새로운 소송금융 투자 기회를 제시하지 않는다. 또한, 상대방(조주빈)의 자력 부족 가능성도 있어 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>송별회 열어줬더니...화장실에 '불법촬영 라이터캠' 설치한 장학관</t>
+          <t>'표창장' 받은 조주빈… 반성 없네  소감 논란</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212478&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470318&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
-          <t>2026-03-06 12:19:21.067522+00:00</t>
+          <t>2026-03-10 00:26:58.178024+00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C385" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 신고 및 조사 진행 중</t>
+          <t>경찰 결정에 대한 유족 및 여론 반발</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>사랑의열매에서 647명의 개인정보 유출 사고가 발생하여 개인정보보호위원회에 신고되었습니다. 사랑의열매는 피해자들에게 명의도용방지서비스 가입을 권고하고 있으며, 2차 금전 피해 발생 시 관련 법령에 따라 조치할 예정이라고 밝혔습니다.</t>
+          <t>희생자 유족들이 경찰의 가해자 신상 비공개 결정에 반발하며 비판 여론이 거세지고 있습니다. 피해자들의 얼굴이 SNS에 노출된 상황에서 가해자만 보호받는다는 주장이 제기되며 정보 공개를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>사랑의열매라는 공공기관에 준하는 상대방의 책임이 명확하며(적합 조건 1, 2), 647명의 다수 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모(적합 조건 4)가 상당합니다. 개인정보보호위원회에 신고되어 공적 절차가 진행 중이므로(적합 조건 6) 증거 확보(적합 조건 5) 및 사건 진행에 유리합니다.</t>
+          <t>희생자 유족들이 경찰 결정에 반발하며 가해자 정보 공개를 요구하는 상황으로, 다수의 피해자(희생자 유족들)가 존재하고 피해 규모가 클 것으로 예상됩니다. 경찰 수사라는 공적 절차가 진행 중이며, SNS 관련 증거 확보 가능성도 높습니다. (적합 조건 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>647명</t>
+          <t>다수 (희생자 유족들)</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>'개인정보 유출' 사랑의열매 개보위 신고…피해자 647명</t>
+          <t>SNS 털리고 얼굴 다 박제됐는데 …뒷북 논란</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000295734?division=NAVER</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470406&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
-          <t>2026-03-06 12:19:06.585422+00:00</t>
+          <t>2026-03-10 00:20:52.874985+00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
-      <c r="A386" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A386" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
-          <t>개인정보침해 소송의 일반적인 법원 판단 경향 및 전략적 대응 방안 논의</t>
+          <t>개인정보 보호법 개정안 공포 및 시행 예정</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>본 기사는 개인정보침해 사건에서 피해자들이 입는 정신적 고통에 비해 법원이 인정하는 위자료가 7~10만 원으로 턱없이 부족하다는 현실을 지적합니다. 그러나 동시에 전략적인 법적 접근을 통해 최대 300만 원까지 손해배상을 받을 수 있는 길이 있음을 제시하며, 개인정보침해 소송의 잠재적 가치를 강조합니다.</t>
+          <t>정부가 개인정보 보호법 개정안을 공포하며 반복적이거나 중대한 개인정보 유출에 대해 전체 매출액의 최대 10%까지 징벌적 과징금을 부과하고 대표자 및 개인정보 보호책임자의 책임을 강화합니다. 또한 유출 가능성 통지 의무화, 유출 범위 확대, 피해구제 방법 안내 의무화 등의 내용을 담고 있으며, 대부분의 규정은 9월 11일부터 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>개인정보침해 사건은 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)가 충족되는 경우가 많으며, 대규모 유출 시 적합 조건 3(집단적 피해) 및 2(상대방 자력 충분)에 해당할 가능성이 높습니다. 현재 법원 인정 위자료는 낮지만, 기사에서 '300만 원 받을 길'을 언급하며 전략적 접근 시 피해 규모를 높일 수 있는 잠재력을 제시합니다.</t>
+          <t>이 기사는 특정 개인정보 유출 '사건'이 아닌, 개인정보 보호법 개정 및 시행에 대한 정책 발표입니다. 따라서 소송금융 투자를 위한 구체적인 사건 대상이 존재하지 않아 직접적인 투자 적합도는 낮습니다. 다만, 개정법은 반복적이거나 중대한 개인정보 유출에 대해 최대 매출액의 10%까지 징벌적 과징금을 부과하고 CEO/CPO의 책임을 강화하여, 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 크게 높일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>개인당 7~10만원 (전략적 접근 시 300만원 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>미상 (집단적 피해 가능성 높음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>개인정보침해사례, 위자료 10만 원이 현실… 300만 원 받을 길은 있다</t>
+          <t>개인정보 유출시 '최대 매출 10% 과징금'…CEO·CPO 책임 강화</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/HLEEUP8ND5JZ</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960564&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>2026-03-06 01:35:56.325290+00:00</t>
+          <t>2026-03-09 13:08:48.315267+00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
-      <c r="A387" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A387" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C387" t="inlineStr"/>
-      <c r="D387" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 (개별 손해배상 청구 기각)</t>
+          <t>개인정보 보호법 개정안 공포</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>온라인 지식거래 서비스 기업의 보안장치 미흡으로 40만 명의 개인정보가 유출된 사건. 대법원에서 기업의 과실은 인정되었으나, 피해자가 청구한 30만 원의 손해배상은 기각되어 배상금은 '0원'으로 판결되었다. 이 판결의 논리에 대한 의문이 제기되고 있다.</t>
+          <t>개인정보 보호법 개정안이 공포되어 9월 11일부터 시행될 예정입니다. 개정안은 반복적이거나 중대한 개인정보보호법 위반 시 최대 매출액의 10%까지 과징금을 부과할 수 있도록 하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>기업의 개인정보 유출 과실이 명확히 인정되었고, 피해자 수가 40만 명에 달하는 집단적 피해 사건임. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능) 그러나 대법원에서 개별 피해자의 손해배상 청구가 기각되어 배상금 확보에 어려움이 예상되므로, 새로운 법리적 접근이나 집단소송 전략이 필요함.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법 개정안 공포에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>40만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>40만 명 개인정보유출사례, 기업 과실은 인정됐는데 배상금은 '0원'… 대...</t>
+          <t>'반복·중대' 개인정보보호법 위반시 과징금 '최대 매출 10%'…9월11일 시...</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M387" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/K2PMAKQL0KJO</t>
+          <t>https://www.news1.kr/politics/pm-bai-comm/6095328</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
-          <t>2026-03-06 01:33:19.665715+00:00</t>
+          <t>2026-03-09 13:07:26.205376+00:00</t>
         </is>
       </c>
     </row>
     <row r="388">
-      <c r="A388" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A388" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C388" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C388" t="inlineStr"/>
+      <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 신고 및 피해자 통보 예정</t>
+          <t>개인정보보호법 개정안 공포 및 정책 간담회</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>사회복지공동모금회 사랑의열매에서 고액 기부자 600여 명의 실명과 주민등록번호가 포함된 2024년도 결산 자료가 홈페이지에 유출되는 사고가 발생했습니다. 유출된 정보에는 정·재계 주요 인사 및 연예인 등이 포함된 것으로 알려졌으며, 사랑의열매 측은 유출 사실 인지 후 파일을 삭제하고 개인정보보호위원회에 신고할 방침입니다.</t>
+          <t>개인정보보호법 개정안이 3월 10일 공포되며, 징벌적 과징금 도입, ISMS-P 의무화, CPO 권한 강화 등의 내용을 담고 있습니다. 개인정보보호위원회는 AI 시대에 데이터 보호와 활용의 균형을 맞추기 위한 정책 방향을 제시하며, 국민 피해 보상을 위한 손해배상 제도 및 기금 조성 등을 검토 중입니다. 학계에서는 보호와 활용의 균형 있는 접근을 강조했습니다.</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>사랑의열매 측의 개인정보 유출 책임이 명확하며(상대방 책임 명확), 사회복지공동모금회라는 공공기관으로 배상 자력이 충분합니다(상대방에게 자력이 충분함). 고액 기부자 600여 명의 실명과 주민등록번호 유출은 집단적 피해에 해당하며(집단적 피해), 개인정보보호위원회 신고 등 공적 절차가 진행될 예정입니다(이미 공적 절차가 진행 중임). 유출 사실을 인지하고 파일을 삭제한 기록이 있어 증거 확보도 용이합니다(증거가 있거나 확보 가능함).</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 개인정보보호법 개정안 공포 및 관련 정책 방향에 대한 학계 간담회 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>600여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>사랑의열매, 정치인·연예인 등 ‘고액기부자’ 600여명 개인정보 유출</t>
+          <t>개인정보보호법 개정안 10일 공포…학계 “AI 시대, 데이터 보호와 활용...</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260305/133474138/2</t>
+          <t>https://www.etoday.co.kr/news/view/2563453</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
-          <t>2026-03-06 01:24:13.313855+00:00</t>
+          <t>2026-03-09 13:05:49.590519+00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
-      <c r="A389" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A389" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C389" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C389" t="inlineStr"/>
+      <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
-          <t>개인정보보호법에 따른 관계 기관 신고 및 피해자 개별 통지 진행 예정</t>
+          <t>개정법 9월 시행 예정</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>사회복지공동모금회 사랑의열매에서 2000만원 이상 고액 기부자 600여 명의 실명과 주민등록번호가 비식별화 처리되지 않은 채 홈페이지에 게시되는 개인정보 유출 사고가 발생했다. 사랑의열매는 유출 사실을 인지하고 대응팀을 꾸려 피해자 개별 통지 및 관계 기관 신고 절차를 진행할 예정이다. 유출된 정보에는 정치인, 기업인, 연예인 등이 다수 포함되어 있다.</t>
+          <t>개인정보보호법 개정안이 9월 시행될 예정이며, 개인정보 유출 사고 발생 시 매출액의 최대 10%까지 과징금이 부과될 수 있다. 또한, 유출 사실 통지 시 손해배상 청구 등 피해 구제 절차 안내가 의무화되고 경영진의 책임이 명확해진다.</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>사랑의열매의 책임이 명확하며(적합 조건 1), 600여 명의 고액 기부자라는 다수의 피해자가 발생했습니다(적합 조건 3). 주민등록번호 유출로 인한 2차 피해 가능성이 크고(적합 조건 4), 사랑의열매는 공공성이 강한 기관으로 자력도 충분합니다(적합 조건 2). 이미 관계 기관 신고 등 공적 절차가 진행될 예정이며(적합 조건 6), 유출 사실에 대한 명확한 증거가 있습니다(적합 조건 5).</t>
+          <t>해당 기사는 개인정보보호법 개정 및 시행 예정에 대한 일반적인 내용을 다루고 있으며, 특정 개인정보 유출 사건이나 피해자를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>600여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>사랑의열매, 고액 기부자 600명 실명·주민번호 유출</t>
+          <t>개인정보 유출 사고 시 매출 최대 10% 과징금…개정법 9월 시행</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M389" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030520534095473</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863765</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
-          <t>2026-03-06 01:24:06.634835+00:00</t>
+          <t>2026-03-09 13:05:27.756171+00:00</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>전남경찰청 사이버범죄수사대 수사 진행 중</t>
+          <t>강화된 개인정보보호법 시행 예정 (9월 11일), ISMS-P 인증 의무화는 2027년 7월 1일 시행 예정</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>구매대행업자에게 맡긴 신용카드 정보와 카드 결제대행사 시스템이 해킹당해 신용카드 무단 결제 피해가 발생했습니다. 순천, 여수 등에서 14건, 전국적으로 약 30여 건의 피해가 접수되었으며, 총 피해액은 3억 원 가량으로 추정됩니다. 전남경찰청 사이버범죄수사대가 용의자를 추적하며 수사를 진행 중입니다.</t>
+          <t>강화된 개인정보보호법이 9월 11일부터 시행되며, 반복적이거나 중대한 개인정보보호 위반 시 기업 전체 매출액의 최대 10%까지 징벌적 과징금이 부과됩니다. CEO의 최종책임이 명확해지고, 일정 규모 이상 기업의 CPO 지정 시 이사회 의결 및 신고가 의무화됩니다. 또한, 유출 가능성 통지 의무가 도입되고 주요 기업/기관의 ISMS-P 인증이 의무화되어 개인정보 보호 책임이 대폭 강화됩니다.</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>구매대행업자와 카드 결제대행사의 시스템 해킹으로 인한 신용카드 무단 결제 사건으로, 상대방의 책임이 비교적 명확하며(조건 1), 경찰 수사가 진행 중이어서 객관적 증거 확보가 용이합니다(조건 5, 6). 약 30여 명의 피해자가 발생했고 피해 금액이 3억 원에 달하여 집단적 피해 규모가 크므로(조건 3, 4) 소송금융 투자에 적합합니다.</t>
+          <t>강화된 개인정보보호법 시행은 향후 개인정보 유출 사건의 소송금융 투자 매력을 크게 높입니다. 법률이 대기업 등 자력 있는 주체를 대상으로 최대 매출 10%의 징벌적 과징금을 부과하고, CEO/CPO의 책임을 명확히 하며, 유출 가능성 통지 의무를 강화하여 증거 확보를 용이하게 함으로써 다수의 적합 조건을 충족합니다.</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>3억 원 가량</t>
+          <t>미상 (법률상 최대 매출 10% 과징금 부과 가능성)</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>약 30여 명</t>
+          <t>미상 (법률상 1천만명 이상 대규모 피해 언급)</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>[여기는 전남] 우주항공산업진흥원 유치 경쟁 치열</t>
+          <t>개인정보보호 미흡땐 과징금 최대 매출 10%...9월11일 시행</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500528&amp;ref=A</t>
+          <t>https://zdnet.co.kr/view/?no=20260309171508</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:00.228600+00:00</t>
+          <t>2026-03-09 13:04:17.090686+00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
-      <c r="A391" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A391" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C391" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C391" t="inlineStr"/>
+      <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 구속 송치, 공범 수사 중</t>
+          <t>개정 개인정보보호법 시행 예정</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>여성들의 신상 정보를 폭로하는 인스타그램 계정 '주클럽'을 운영하며 피해자들로부터 약 3800만원 상당의 암호화폐를 갈취한 30대 남성이 구속 상태로 검찰에 송치되었습니다. 경찰은 지난해 6월 피해자들의 고소장을 접수해 수사에 착수했으며, 공범 여부와 또 다른 신상폭로 계정 운영자를 추적 중입니다.</t>
+          <t>개정 개인정보보호법이 9월 11일부터 시행됩니다. 이 법은 개인정보 유출 사고를 반복하거나 중대한 피해를 낸 기업·기관에 전체 매출의 최대 10%까지 과징금을 부과할 수 있도록 제재 수위를 높였습니다. 또한, 최고경영자(CEO)의 책임 강화와 정보 보호 및 개인정보보호관리체계(ISMS-P) 인증 의무화 등을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 운영자가 특정되어 구속 송치되었고, 다수의 피해자가 발생했으며, 형사 절차를 통해 증거가 확보되고 있음. 다만 상대방이 개인이고 확인된 갈취액이 소송금융 투자 규모로는 크지 않아 회수 가능성에 대한 추가 검토가 필요함.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않아 현재로서는 투자 적합도가 낮습니다. 다만, 개정법 시행 후 발생할 대규모 개인정보 유출 사건은 투자 매력이 높아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>약 3800만원 (갈취액), 추가 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>여성 신상폭로 인스타 ‘주클럽’ 운영자 검거…30대 남성 구속송치</t>
+          <t>‘개인정보 유출 최대 과징금, 매출 10%’, 개정 개인정보보호법 9월11일...</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>byline.network</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409491</t>
+          <t>https://byline.network/?p=9004111222594685</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
-          <t>2026-03-06 01:19:46.572126+00:00</t>
+          <t>2026-03-09 13:03:23.709933+00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
-      <c r="A392" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A392" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C392" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C392" t="inlineStr"/>
+      <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
-          <t>개인정보보호법에 따른 피해 통지 및 담당 기관 신고 예정</t>
+          <t>개인정보보호법 개정 및 시행 예정</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>사랑의열매에서 고액기부자들의 개인정보 유출 사고가 발생했으며, 유출된 정보에는 정치인, 연예인 등 유명인의 정보도 포함된 것으로 알려졌습니다. 사랑의열매는 신속 대응팀을 꾸려 피해자 개별 통지 및 담당 기관 신고를 진행할 예정입니다.</t>
+          <t>개인정보보호위원회가 반복적이거나 대규모 개인정보 유출 사고에 대해 최대 10%의 징벌적 과징금을 부과하고, CEO 및 CPO의 책임을 강화하는 개정 개인정보보호법을 10일 공포한다고 밝혔다. 이 법은 9월 11일부터 시행되며, 기업·기관의 개인정보 보호 책임을 강화하고 피해자 구제 절차를 명확히 하는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>사랑의열매는 공신력 있는 기관으로 배상 능력이 충분하며, 개인정보 유출 사실을 스스로 인정하고 있어 책임이 명확합니다. 고액기부자 다수의 정보가 유출되어 집단적 피해 가능성이 높고, 개인정보보호법에 따른 공적 절차가 진행될 예정입니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 것이 아니라, 개인정보보호법 개정 및 시행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>고액기부자 다수 (정치인, 연예인 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>사랑의열매 고액기부자 개인정보 유출 사고…정치인·연예인 포함</t>
+          <t>유출 사고 반복 시 '최대 10% 과징금'…개인정보보호법 10일 공포</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M392" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603050258</t>
+          <t>http://www.inews24.com/view/1946925</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
-          <t>2026-03-06 01:19:31.269329+00:00</t>
+          <t>2026-03-09 13:02:39.520646+00:00</t>
         </is>
       </c>
     </row>
     <row r="393">
-      <c r="A393" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A393" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C393" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C393" t="inlineStr"/>
+      <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
-          <t>개인정보보호법에 따른 피해 통지 및 담당 기관 신고 예정</t>
+          <t>개정 법률 공포</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>사랑의열매에서 2,000만원 이상 고액 기부자 약 600명의 실명과 주민등록번호가 비식별 처리 없이 홈페이지에 공개되는 개인정보 유출 사고가 발생했습니다. 유출된 명단에는 정치인, 기업인, 연예인 등이 다수 포함되어 있으며, 사랑의열매는 유출 사실을 인지하고 신속 대응팀을 구성, 피해자 개별 통지 및 담당 기관 신고를 진행할 예정입니다.</t>
+          <t>개정된 개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고 CEO의 책임성이 강화됩니다. 또한, 개인정보 유출 통지 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 안내하도록 의무화되었습니다. 이는 개인정보 유출 사고 예방 및 피해자 구제 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>사랑의열매는 공공기관에 준하는 기관으로 자력이 충분하며, 약 600명의 고액 기부자 정보가 유출되어 집단적 피해가 발생했습니다. 유출 사실이 명확하고, 사랑의열매 스스로 인지하여 개인정보보호법에 따른 통지 및 신고 등 공적 절차가 진행될 예정입니다. (적합 조건: 상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>해당 기사는 개정된 개인정보 보호법의 공포를 알리는 내용으로, 특정 개인정보 유출 사건이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>약 600명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>기업인·연예인까지…고액 기부자 600명 정보 유출</t>
+          <t>개정 '개인정보 보호법' 공포… 징벌적 과징금 도입∙CEO 책임성 강화</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>it-b.co.kr</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M393" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050595&amp;t=NN</t>
+          <t>https://www.it-b.co.kr/news/articleView.html?idxno=87173</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
-          <t>2026-03-06 01:17:47.915434+00:00</t>
+          <t>2026-03-09 13:02:09.198596+00:00</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C394" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 및 한국인터넷진흥원 신고 예정, 피해자 개별 통지 예정</t>
+          <t>개정 개인정보 보호법 공포 및 9월 11일 시행 예정</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>사랑의열매 사회복지공동모금회가 2000만원 이상 고액 기부자 600여명의 실명과 주민등록번호가 포함된 결산 자료를 홈페이지에 게시하여 개인정보 유출 사고가 발생했습니다. 기관은 유출 사실을 인지한 후 해당 파일을 삭제하고, 개인정보보호법에 따라 피해자에게 개별 통지 및 관계 기관에 신고할 예정입니다. 정치인, 기업인, 연예인 등이 포함된 고액 기부자 명단 유출로 2차 피해 우려가 제기되고 있습니다.</t>
+          <t>개정 개인정보 보호법이 공포되어 9월부터 개인정보 유출 사고에 대한 징벌적 과징금이 매출액의 최대 10%까지 부과됩니다. 이 법은 대규모 피해 및 반복 위반 시 적용되며, 경영진 책임 강화, 유출 통지 기준 확대, ISMS-P 인증 의무화 등의 내용을 포함하여 개인정보 유출 관련 소송의 투자 매력도를 크게 높일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>사랑의열매 사회복지공동모금회는 고액 기부자 600여명의 실명과 주민등록번호를 유출하여 상대방 책임이 명확하고(1), 공공기관으로서 자력이 충분합니다(2). 다수의 민감한 개인정보 유출로 집단적 피해가 발생했으며(3, 4), 기관 스스로 유출 사실을 인지하고 관계 기관 신고 등 공적 절차를 진행 중이므로(5, 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>개정 개인정보 보호법은 개인정보 유출 사고에 대한 기업의 책임을 대폭 강화하여 소송금융 투자에 매우 적합한 환경을 조성합니다. 특히, 상대방에게 자력이 충분한 대기업이 주된 대상이며(쿠팡, SKT 언급), 1000만명 이상 대규모 피해 발생 시 징벌적 과징금(매출액의 최대 10%) 부과가 가능해 집단적 피해 규모가 클 것으로 예상됩니다. 또한, 유출 통지 의무 확대 및 ISMS-P 인증 의무화 등으로 증거 확보가 용이해지고, 정부 조사 등 공적 절차가 선행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>600여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>기부한 적 없는 개인정보까지…600여명 실명·주민번호 노출한 사랑의열...</t>
+          <t>개인정보 유출 ‘징벌적 과징금’ 도입…9월부터 매출액 최대 10% 부과</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M394" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12049917?ref=naver</t>
+          <t>https://www.joongang.co.kr/article/25410316</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
-          <t>2026-03-06 01:16:46.224577+00:00</t>
+          <t>2026-03-09 12:59:02.122694+00:00</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>사회복지공동모금회 (사랑의열매)</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 등 담당 기관 신고 예정, 피해자 개별 통지 진행 중</t>
+          <t>집단소송법 제정 논의 활발</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>사랑의열매(사회복지공동모금회)에서 정치인, 연예인 등 고액 기부자 600명의 실명과 주민등록번호 등 개인정보가 유출되는 사고가 발생했습니다. 사랑의열매는 신속 대응팀을 꾸려 피해자에게 유출 사실을 개별 통지하고, 개인정보보호법에 따라 담당 기관에 신고할 계획입니다. 이는 민감 정보 유출로 인한 대규모 피해 가능성이 있는 사건입니다.</t>
+          <t>서영교 의원이 19개 소비자시민단체와 함께 대규모 소비자 피해 구제를 위한 집단소송법 제정안을 대표발의했습니다. 최근 쿠팡 개인정보 유출, 가습기 살균제 참사 등 집단적 피해 사건이 반복되고 있음에도 집단소송 제도가 없어 피해 구제가 어렵다는 점을 강조하며 입법을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>사랑의열매(사회복지공동모금회)라는 공공기관 성격의 단체에서 600명의 고액 기부자 실명 및 주민등록번호 등 민감한 개인정보가 유출되어 상대방 책임이 명확하고 자력이 충분합니다. 피해자 수가 많고 유출 정보의 민감도가 높아 집단적 피해 및 피해 규모가 클 가능성이 높으며, 개인정보보호법에 따라 담당 기관 신고가 예정되어 공적 절차 진행이 예상됩니다.</t>
+          <t>쿠팡이라는 대기업이 피고이며(적합 조건 2), 3370만 명이라는 대규모 개인정보 유출로 집단적 피해가 명확하고(적합 조건 3, 4), 상대방 책임이 비교적 명확하며(적합 조건 1), 유출 사실 자체가 객관적 증거로 확보 가능합니다(적합 조건 5). 집단소송법 제정 논의의 핵심 사례로 언급될 만큼 사회적 관심이 높습니다.</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>600명</t>
+          <t>3370만명</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>정치인·연예인 등 고액 기부자 600명 실명·주민번호 유출한 사랑의열...</t>
+          <t>서영교 의원, ‘집단소송제 도입’ 제정법 대표발의…“대규모 소비자...</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030518320000043?did=NA</t>
+          <t>https://biz.heraldcorp.com/article/10690334?ref=naver</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
-          <t>2026-03-06 01:15:03.768657+00:00</t>
+          <t>2026-03-09 12:58:03.225457+00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>사회복지공동모금회 사랑의열매</t>
+          <t>네이버</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>사랑의열매가 유출 사실을 인지하고 신속 대응팀을 꾸려 관계 기관 신고 및 피해자 개별 통지를 준비 중이다.</t>
+          <t>미국 캘리포니아주 북부 연방지방법원에 집단소송 소장 접수</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>사회복지공동모금회 사랑의열매에서 2천만 원 이상 고액 기부자 600여 명의 이름과 주민등록번호가 1년 가까이 비식별화 처리 없이 공시되어 유출되는 사고가 발생했다. 사랑의열매는 유출 사실을 인지한 후 신속 대응팀을 구성하고 관계 기관 신고 및 피해자 개별 통지를 진행할 예정이다. 이는 개인정보보호법 위반 소지가 있다.</t>
+          <t>2021년 7월 2일 미국 캘리포니아주 북부 연방지방법원에 네이버의 카메라 앱 'B612'와 '라인'이 이용자들의 얼굴을 무단 수집했다는 내용의 집단소송 소장이 접수되었습니다. 원고인 시드니 지를 비롯한 이용자 집단은 전 세계 수억 명이 사용하는 앱에서 개인정보가 무단으로 수집되었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>사랑의열매가 개인정보 유출 사실을 인정하여 상대방 책임이 명확하며, 공공기관으로서 자력이 충분하다. 600여 명의 고액 기부자라는 다수 피해자가 발생했고, 주민등록번호 유출은 피해 규모가 크다. 사랑의열매의 인정으로 증거 확보가 용이하며, 개인정보보호법에 따른 관계 기관 신고 등 공적 절차가 진행될 예정이다.</t>
+          <t>네이버라는 대기업이 피고이며, 전 세계 수억 명의 이용자를 대상으로 한 집단소송이 미국 연방지방법원에 이미 접수된 상태입니다. 개인정보 무단 수집이라는 책임 주장이 명확하고, 피해자 수가 매우 많아 소송금융 투자에 적합합니다. (적합 조건 1, 2, 3, 4)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>600여 명</t>
+          <t>수억명</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>사랑의열매 기부자 600여명 이름·주민번호 유출…“1년 가까이 몰라”</t>
+          <t>[네이버 美 집단소송①]  B612·라인이 내 얼굴 무단 수집했다</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M396" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500353&amp;ref=A</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708952</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
-          <t>2026-03-06 01:13:35.590323+00:00</t>
+          <t>2026-03-09 12:55:26.613613+00:00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C397" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C397" t="inlineStr"/>
+      <c r="D397" t="inlineStr"/>
+      <c r="E397" t="inlineStr"/>
       <c r="F397" t="inlineStr">
         <is>
-          <t>전남 순천과 여수에서 해외 구매 대행업자에게 맡긴 신용카드 정보가 해킹당해 30여 명에게 총 3억 원 규모의 무단 결제가 발생했습니다. 전남경찰청 사이버범죄수사대가 수사에 착수했으나, 피해자 대부분은 카드사 승인 취소로 실제 금전적 피해는 입지 않은 것으로 파악됩니다.</t>
+          <t>본 기사는 '오픈클로', '근로자 추정제', '커뮤니티 커머스' 세 가지 경제 용어를 설명하는 정보성 기사입니다. 오픈클로는 AI 에이전트 기술의 보안 취약점과 개인정보 유출 가능성을 언급하며, 근로자 추정제는 비임금 노동자 보호를 위한 입법 추진과 그에 따른 사회적 논란을 다룹니다. 커뮤니티 커머스는 특정 관심사 기반의 상거래 모델을 소개합니다.</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>피해자 대부분이 카드사의 승인 취소로 실제 금전적 피해를 입지 않아 소송을 통한 손해배상 청구의 실익이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음) 또한, 구매 대행업자의 자력 여부가 불분명하여 회수 가능성도 낮습니다.</t>
+          <t>본 기사는 '오픈클로', '근로자 추정제', '커뮤니티 커머스' 세 가지 경제 용어를 설명하는 정보성 기사로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. '오픈클로' 부분에서 개인정보 유출 가능성을 포함한 잠재적 보안 취약점이 언급되나, 실제 피해 발생이나 특정 책임 주체가 명시되지 않아 소송금융 투자 대상으로 적합한 구체적인 '사건'이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>실제 금전적 피해 미상 (무단 결제 총액 3억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>30여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>순천·여수 카드 무단결제 피해…전남경찰, 해킹 추정</t>
+          <t>오픈클로 · 근로자 추정제 · 커뮤니티 커머스 [This Week 경제용어]</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480397?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305063927</t>
+          <t>https://www.mk.co.kr/article/11980882</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
-          <t>2026-03-06 01:13:16.415720+00:00</t>
+          <t>2026-03-09 12:42:54.010347+00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
-      <c r="A398" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A398" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C398" t="inlineStr"/>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>조주빈</t>
+        </is>
+      </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>조주빈의 블로그 운영으로 인한 2차 가해 발생, 블로그 플랫폼 영구 차단 조치</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>여수와 순천 지역에서 신용카드 정보 해킹으로 인한 무단 결제 사건이 발생하여 총 14건, 1억 2천여만 원의 피해가 접수되었다. 전남경찰청 사이버범죄수사대에서 카드 정보 해킹을 원인으로 보고 수사를 진행 중이다.</t>
+          <t>N번방 운영자 조주빈이 교도소에서 교육우수상을 받고 동료 재소자들의 롤링페이퍼를 블로그에 공개하여 2차 가해 논란이 일었습니다. 해당 블로그는 네이버에 이어 티스토리에서도 영구 차단 조치되었습니다. 조주빈은 미성년자 성 착취물 제작 및 유포 혐의 등으로 총 47년 4개월의 징역형을 확정받아 복역 중입니다.</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 그러나 상대방이 명확히 특정되지 않았고(적합 조건 1 미충족), 피해 규모(14건, 1억 2천여만 원)가 소송금융 투자에 '매우 큰' 수준에는 미치지 못함(적합 조건 3, 4 미충족).</t>
+          <t>조주빈의 주요 형사 사건은 이미 종결되었으며, 복역 중인 조주빈은 자력이 부족하여 새로운 민사 소송을 통한 손해배상 청구의 실익이 낮습니다. 블로그 운영으로 인한 2차 가해는 발생했으나, 이로 인한 피해를 블로그 플랫폼에 대해 소송으로 청구하여 유의미한 손해배상을 받을 수 있을지 법리적 근거가 불명확하여 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건, 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>1억 2천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>14건</t>
+          <t>N번방 피해자 다수</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>여수·순천 신용카드 무단 결제…카드 정보 해킹 원인</t>
+          <t>항상 긍정적...안타까워  조주빈 감방 동료들이 쓴 롤링페이퍼</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M398" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=536529</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05093846645381680</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
-          <t>2026-03-06 01:12:38.913988+00:00</t>
+          <t>2026-03-09 12:33:15.057931+00:00</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C399" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>개인정보보호법에 따른 담당 기관 신고 예정</t>
+          <t>개정 개인정보 보호법 공포 및 9월 시행 예정 (ISMS-P 의무화는 2027년 7월)</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>사랑의열매에서 600여 명의 기부자 실명과 주민등록번호가 유출되는 사고가 발생했다. 사랑의열매 측은 신속 대응팀을 꾸려 개인정보보호법에 따라 피해자에게 개별 통지하고 담당 기관에 신고할 계획이다. 이번 유출에는 정치인, 기업인 등 사회 주요 인사들의 정보도 포함된 것으로 알려졌다.</t>
+          <t>9월부터 개정 개인정보 보호법이 시행되어 반복적이거나 대규모 개인정보 유출 시 기업에 매출액 최대 10%의 과징금이 부과된다. 또한, 유출 통지 시 피해구제 방법 안내가 의무화되고, 주요 기업·기관의 개인정보 보호 인증(ISMS-P)이 의무화된다. 이는 기업의 개인정보 보호 책임을 강화하고, 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 높일 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>사랑의열매의 개인정보 유출은 상대방 책임이 명확하며(적합 조건 1), 공공 성격의 기관으로 자력이 충분하다(적합 조건 2). 600여 명의 기부자 실명 및 주민번호 유출로 집단적 피해가 발생했고(적합 조건 3), 피해자 수가 많아 피해 규모가 크다(적합 조건 4). 사랑의열매 측에서 유출 사실을 인정하고 담당 기관에 신고할 예정이므로 증거 확보가 용이하며(적합 조건 5), 관련 공적 절차 진행이 예상된다(적합 조건 6).</t>
+          <t>개정 개인정보 보호법은 반복적이거나 대규모(1천만 명 이상) 개인정보 유출 시 기업의 매출액 최대 10%까지 과징금을 부과할 수 있도록 하여 (4. 피해 규모가 큼) 상대방의 책임과 배상 능력을 크게 강화한다 (1. 상대방 책임 명확, 2. 상대방 자력 충분). 또한, 유출 통지 시 피해구제 방법을 안내하도록 의무화하여 (3. 집단적 피해) 정보주체들의 소송 참여를 용이하게 할 것으로 예상된다. 이는 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 높이는 중요한 변화이다.</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>600여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>사랑의열매, 600여명 기부자 실명·주민번호 유출··· 정치인, 기업인...</t>
+          <t>개인정보 유출 과징금 상한 7%↑...개정안 9월 시행</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225642</t>
+          <t>https://news.mtn.co.kr/news-detail/2026030915535171389</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
-          <t>2026-03-06 01:12:30.893544+00:00</t>
+          <t>2026-03-09 12:24:37.169738+00:00</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C400" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C400" t="inlineStr"/>
+      <c r="D400" t="inlineStr"/>
+      <c r="E400" t="inlineStr"/>
       <c r="F400" t="inlineStr">
         <is>
-          <t>해외 구매대행업자 A씨에게 카드번호 등 결제 정보를 맡겼던 다수의 피해자들의 카드 정보가 유출되는 사건이 발생했습니다. 다행히 대부분의 피해자는 카드사 승인 취소로 인해 실제 금전적 손실은 크지 않은 것으로 알려졌습니다.</t>
+          <t>개정된 법률에 따라 개인정보 유출 시 기업 경영진의 책임이 강화되고, 대규모 침해 발생 시 매출액의 10%에 달하는 징벌적 과징금이 부과될 수 있습니다. 또한 피해 구제 절차에 대한 안내도 의무화됩니다. 이 기사는 특정 사건이 아닌 법률 및 제재 강화에 대한 일반적인 내용을 다룹니다.</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>구매대행업자 A씨의 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력이 충분하지 않을 가능성이 높습니다. 또한, 피해자 다수가 카드사 승인 취소로 실제 금전 손실이 미미하거나 없어 피해 규모가 작아 소송금융 투자 매력이 낮습니다.</t>
+          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 제재 강화 및 관련 법규 개정에 대한 일반적인 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>해외구매 대행 맡겼던 카드정보 유출</t>
+          <t>개인정보 유출 제재 강화..대규모 침해시 매출 10% '징벌적 과징금'</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M400" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903154</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108784</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
-          <t>2026-03-06 01:12:14.133390+00:00</t>
+          <t>2026-03-09 12:24:22.904135+00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
-      <c r="A401" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A401" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C401" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C401" t="inlineStr"/>
+      <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 신고 및 피해자 개별 통지 예정</t>
+          <t>개인정보 보호법 공포</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>사회복지공동모금회 사랑의열매에서 2000만원 이상 고액 기부자 600여 명의 실명과 주민등록번호가 포함된 결산 자료가 홈페이지에 잘못 게시되어 개인정보 유출 사고가 발생했다. 유출된 명단에는 정치인, 기업인, 연예인 등이 다수 포함된 것으로 알려졌다. 사랑의열매는 유출 사실 인지 후 신속 대응팀을 꾸려 개인정보보호법에 따라 관계기관 신고 및 피해자 개별 통지를 진행할 예정이다.</t>
+          <t>개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고, CEO와 CPO의 개인정보 처리 및 보호 책임이 강화됩니다. 또한 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법 안내 의무도 포함됩니다.</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>사랑의열매의 개인정보 유출 책임이 명확하며(적합 조건 1), 사회복지공동모금회는 배상 능력이 충분한 기관으로 판단됩니다(적합 조건 2). 600여 명의 고액 기부자 개인정보가 유출되어 집단적 피해이며(적합 조건 3), 실명과 주민등록번호 유출은 피해 규모가 크고(적합 조건 4), 기관 스스로 유출 사실을 인지하고 관계기관에 신고할 예정이므로 증거 확보가 용이하고 공적 절차가 진행될 예정입니다(적합 조건 5, 6).</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법의 공포 및 개정 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>600여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>연예인·정치인 등 600명 당했다…'사랑의열매' 개인정보 유출사고</t>
+          <t>개인정보 보호법 10일 공포…징벌적 과징금 도입</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409480</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726454</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>2026-03-06 01:11:14.628936+00:00</t>
+          <t>2026-03-09 12:23:54.102358+00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C402" t="inlineStr"/>
+      <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
-          <t>공정거래위원회 집중 점검 및 한국소비자원 상담 분석 중, 전자상거래법 위반 여부 검토</t>
+          <t>개정 개인정보보호법 9월 11일 시행 예정</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡의 개인정보 유출로 인한 소비자 피해 사례를 집중 점검 중이다. 한국소비자원에 접수된 120여건의 상담을 분석하며, 주문하지 않은 제품 배송, 개인정보 유출 불안감, 복잡한 탈퇴 절차로 인한 스트레스, 스미싱 문자 수신 등의 피해가 확인되었다. 공정위는 사실관계 확인 후 조치하거나 수사를 의뢰하고, 전자상거래법 위반 시 제재를 검토할 방침이다.</t>
+          <t>오는 9월 11일부터 개정 개인정보보호법이 시행되어, 중대한 과실로 1000만명 이상 개인정보를 유출하거나 반복적으로 위반한 기업에 매출액의 최대 10%까지 징벌적 과징금이 부과됩니다. 또한 CEO가 개인정보보호의 최고책임자로 명시되어 유출 사고 발생 시 CEO의 책임을 물을 수 있는 근거가 마련됩니다. 이는 개인정보 유출 관련 소송의 법적 기반을 강화할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(공정위 집중 점검 및 제재 검토), 상대방에게 자력이 충분하며(쿠팡), 다수의 소비자가 개인정보 유출로 인한 불안감, 탈퇴 절차 스트레스, 스미싱 문자 등의 피해를 호소하고 있어 집단적 피해 가능성이 높습니다. 또한 공정위가 120여건의 소비자 상담을 분석하며 공적 절차가 진행 중이고, 이를 통해 객관적 증거 확보가 용이할 것으로 판단됩니다.</t>
+          <t>개정 개인정보보호법 시행으로 중대 개인정보 유출 시 매출액의 최대 10%까지 징벌적 과징금이 부과되며, CEO 책임이 명시되어 상대방 책임이 명확해지고 자력이 충분한 대기업을 대상으로 한 소송 가능성이 높아집니다. 1000만명 이상 대규모 피해 발생 시 징벌적 과징금 부과 조항은 집단적 피해 및 큰 피해 규모를 가진 사건에 대한 소송금융 투자 매력을 높입니다.</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>120명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>공정위,쿠팡 소비자 피해 집중점검… 미주문 상품 배송  주장도</t>
+          <t>9월부터 중대 개인정보 유출시 매출 10% 징벌적 과징금</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>seouleconews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
-          <t>http://www.seouleconews.com/news/articleView.html?idxno=89773</t>
+          <t>http://www.fnnews.com/news/202603091514376677</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>2026-03-06 00:59:37.849556+00:00</t>
+          <t>2026-03-09 12:23:35.244663+00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
-      <c r="A403" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A403" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C403" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C403" t="inlineStr"/>
+      <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
-          <t>행정안전부 및 한국인터넷진흥원 조사 진행 중, 개인정보보호법에 따른 신고 및 피해자 개별 통지 예정</t>
+          <t>개인정보보호법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>사랑의열매와 희망브리지에서 기부자들의 실명과 주민등록번호 등 민감한 개인정보가 유출되는 사고가 잇따라 발생했습니다. 사랑의열매는 600여 명의 고액 기부자 정보가 11개월간 노출되었고, 희망브리지는 1,000여 명의 정보가 20일간 노출되었습니다. 현재 관계기관의 조사가 진행 중이며, 각 단체는 피해자 통지 및 대응에 나설 예정입니다.</t>
+          <t>개인정보보호법 개정안이 추진되며, 개인정보 유출 시 매출의 최대 10%까지 과징금을 부과하고 사업주 및 개인정보보호책임자(CPO)의 책임을 강화하는 내용이 포함됩니다. 또한, 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 피해자에게 알리도록 의무화됩니다.</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사랑의열매, 희망브리지의 개인정보 유출 인정), 상대방은 공공성이 높은 기관으로 자력이 충분합니다. 사랑의열매 600여 명, 희망브리지 1,000여 명의 다수 피해자가 발생했으며, 주민등록번호 등 민감 정보 유출로 피해 규모가 클 수 있습니다. 이미 관계기관(행정안전부, KISA)의 조사가 진행 중이며, 유출 사실에 대한 객관적 증거가 명확합니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>최소 1,600명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>이름·주민번호가 그대로… 기부자 개인정보 유출 사고 잇따라</t>
+          <t>개인정보 유출 과징금 매출의 최대10% 물린다…개인정보보호법 개정안 ...</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5179939</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701859</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>2026-03-06 00:27:41.281963+00:00</t>
+          <t>2026-03-09 12:23:00.198690+00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
-      <c r="A404" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A404" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C404" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C404" t="inlineStr"/>
+      <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 등 관계 기관 신고, 피해자 개별 안내 진행 중</t>
+          <t>개정 개인정보보호법 시행 예정</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>전국재해구호협회가 결산공시 자료 공개 과정에서 약 1600명의 기부자 개인정보(성명, 주민등록번호, 기부금액)를 20일간 마스킹 없이 노출하는 사고가 발생했습니다. 협회는 이를 인지한 후 게시물을 삭제하고 한국인터넷진흥원, 개인정보보호위원회 등 관계 기관에 신고했으며, 현재 피해자들에게 개별 안내를 진행 중입니다. 현재까지 2차 피해는 확인되지 않았습니다.</t>
+          <t>개정 개인정보보호법이 9월부터 시행될 예정이며, 개인정보 유출 기업에 최대 매출 10%의 과징금이 부과됩니다. 유출 사고 범위가 위조·변조·훼손까지 확대되었고, 기업은 유출 통지 시 손해배상 청구 등 피해구제 방법을 함께 알려야 합니다.</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>전국재해구호협회의 담당자 실수로 1600명의 기부자 개인정보(주민등록번호 포함)가 20일간 노출되어 상대방 책임이 명확합니다. 협회는 공공기관으로 자력이 충분하며, 한국인터넷진흥원 및 개인정보보호위원회에 신고하는 등 공적 절차가 진행 중이고 증거 확보도 용이합니다. 다수의 피해자가 발생하여 집단소송 가능성이 높습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>약 1600명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>[단독]재난기부자 1600명 개인정보 유출… 재해구호협회 실수</t>
+          <t>개정 개인정보보호법 9월 시행, 정보유출 기업에 최대 매출 10% 과징금 ...</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003537086</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432311</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>2026-03-06 00:26:18.589603+00:00</t>
+          <t>2026-03-09 12:22:25.755034+00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C405" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>경찰 구속 및 검찰 송치, 유사 계정 수사 확대 중</t>
+          <t>개정 개인정보 보호법 공포 및 시행 예정 (9월 11일)</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>SNS '주클럽' 운영자 김 모 씨가 여성들의 얼굴과 사생활 정보를 무단 게시하고, 이를 삭제해주는 조건으로 가상화폐 3,800만 원을 갈취한 혐의로 구속 송치되었습니다. KBS 확인 결과 최소 30명의 피해자가 있으며, 경찰은 유사 계정에 대한 수사를 확대하고 있습니다. 피해자들은 심각한 정신적, 사회적 피해를 호소하고 있습니다.</t>
+          <t>개정 개인정보 보호법이 9월 11일 시행될 예정으로, 기업의 개인정보 유출 책임이 대폭 강화됩니다. 반복적이거나 중대한 위반 시 전체 매출액의 최대 10%까지 과징금이 부과되며, 유출 가능성만 인지해도 즉시 통지해야 합니다. CEO의 관리·감독 의무도 명확해지는 등 전반적인 개인정보 보호 관리 수준이 높아질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 구속 및 검찰 송치), 30명 이상의 다수 피해자가 발생한 집단적 피해 사건입니다. 경찰 수사를 통해 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다. 다만, 피고가 개인이라는 점에서 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>개정 개인정보 보호법은 기업의 개인정보 유출 책임과 처벌을 대폭 강화하여, 향후 발생할 개인정보 유출 사건의 소송금융 적합도를 높입니다. 특히 과징금 상한이 매출액의 10%로 상향되어 '피해 규모가 큼' 조건에 부합하는 사건이 늘어날 것이며, CEO 책임 명확화로 '상대방 책임이 비교적 명확함' 조건 충족이 용이해집니다. 또한 '1000만명 이상 대규모 피해' 언급은 '집단적 피해' 가능성을 시사하며, '주요 개인정보처리자' 대상은 '상대방에게 자력이 충분함'을 의미합니다.</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>총 3,800만 원 (가상화폐), 피해자 1인당 최대 300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>최소 30명 (유사 계정 수사 확대 중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>[단독] “너 유흥업소 다녔지?”…‘무차별 SNS 협박’ 주클럽 운영자 ...</t>
+          <t>개인정보 유출 나면 더 세게 물린다…CEO 책임·사전 통지 의무까지 강...</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M405" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500988&amp;ref=A</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03817926645381680</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
-          <t>2026-03-06 00:23:36.665749+00:00</t>
+          <t>2026-03-09 12:22:10.943295+00:00</t>
         </is>
       </c>
     </row>
     <row r="406">
-      <c r="A406" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A406" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>사랑의 열매 (사회복지공동모금회)</t>
+          <t>이정미 전 의원, 동물보호단체 카라</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>신속 대응팀 운영, 피해자 개별 통지, 담당 기관 신고 예정</t>
+          <t>2심 판결 선고 후 대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>사랑의 열매에서 담당자 실수로 600여 명의 주민번호를 포함한 개인정보가 유출되는 사고가 발생했다. 사랑의 열매 측은 관계 법령에 따라 신속 대응팀을 꾸려 피해자에게 유출 사실을 개별 통지하고 담당 기관에 신고할 계획이라고 밝혔다.</t>
+          <t>이정미 전 의원이 환경부로부터 받은 전국 개 사육시설 현황 자료를 동물보호단체 카라에 제공했고, 카라는 이를 바탕으로 개농장 지도를 공개했습니다. 이에 개농장 주인 20명이 개인정보 침해를 이유로 손해배상 소송을 제기하여 1, 2심에서 승소, 1인당 10만원 배상 판결을 받았습니다. 현재 카라 측이 대법원에 상고하여 심리가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>사랑의 열매 담당자 실수로 주민번호 포함 개인정보가 600여 명에게 유출되어 상대방 책임이 명확하며(적합 조건 1), 사랑의 열매는 자력이 충분한 공공기관이다(적합 조건 2). 600여 명의 다수 피해자가 발생했고(적합 조건 3, 4), 유출 사실을 인정하고 대응 중이므로 증거 확보가 용이하며(적합 조건 5), 담당 기관 신고 등 공적 절차가 진행될 예정이다(적합 조건 6).</t>
+          <t>상대방 책임이 1, 2심에서 명확히 인정되었고(적합 조건 1, 5), 집단적 피해 가능성이 있으나(적합 조건 3), 원고 1인당 배상액이 10만원으로 매우 낮아(피해 규모가 큼 조건 미충족) 소송금융 투자로서의 경제적 매력이 낮습니다. 또한 상대방이 대기업 등 자력이 충분한 주체가 아니라는 점(상대방 자력 충분 조건 미충족)도 투자 적합도를 낮추는 요인입니다.</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 10만원</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>600여 명</t>
+          <t>20명 (추가 피해자 발생 가능성 있음)</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>주민번호까지 버젓이… 담당자 실수  600여 명 피해</t>
+          <t>전국 개농장 지도에 항의전화 쏟아졌다…법원 “가명 처리 개농장 국감...</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M406" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008466153&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://biz.heraldcorp.com/article/10689073?ref=naver</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
-          <t>2026-03-06 00:22:30.272773+00:00</t>
+          <t>2026-03-08 12:44:22.048825+00:00</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>사랑의열매</t>
+          <t>메타</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>미국 캘리포니아 북부연방지방법원에 집단 소송 제기</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>메타의 인공지능(AI) 스마트 안경으로 촬영된 영상이 제3자에게 전달돼 열람됐다는 의혹이 제기되며 사생활 침해 논란이 불거졌다. 이에 미국 캘리포니아 북부연방지방법원에 메타를 상대로 집단 소송이 제기되었다.</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (메타의 AI 안경 영상이 제3자에게 열람되었다는 구체적인 의혹), 상대방에게 자력이 충분함 (메타는 글로벌 대기업), 집단적 피해 (미국에서 집단 소송 제기), 이미 공적 절차(소송)가 진행 중임. 사생활 침해라는 중대한 이슈로 피해 규모가 클 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>[글로벌]  AI 안경 영상, 제3자 열람됐다 …메타 사생활 침해 논란에 美...</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>techm.kr</t>
+        </is>
+      </c>
+      <c r="L407" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M407" t="inlineStr">
+        <is>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150001</t>
+        </is>
+      </c>
+      <c r="N407" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:29:29.891664+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>AI 이미지 생성 앱 개발사 및 유통 플랫폼 (예: 구글 플레이스토어)</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>AI 이미지 생성 앱을 통한 디지털 성범죄 확산 및 피해 발생 지속</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>AI 이미지 생성 앱들이 '가상 피팅', '얼굴 바꾸기' 등을 내세우며 성적 대상화 이미지를 쉽게 만들 수 있도록 제공하고 있습니다. 이 앱들은 성인 인증이나 동의 확인 절차 없이 운영되며, 성착취 영상 제작 아르바이트까지 성행하는 등 디지털 성범죄 확산의 주범으로 지목됩니다. 전문가들은 유포 전 사전 예방 기술 개발과 성적 대상화에 대한 사회적 인식 개선을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>AI 이미지 생성 앱 개발사들의 성적 대상화 기능 제공 및 관리 소홀로 상대방 책임이 명확합니다. (적합 조건 1) 누구나 쉽게 성착취 이미지를 만들 수 있어 다수의 피해자 발생 가능성이 높고, 성적 대상화로 인한 심각한 정신적 피해가 예상됩니다. (적합 조건 3, 4) 기사 내 직접 시연 및 기술투명성프로젝트(TTP) 보고서 등 객관적 증거 확보가 용이합니다. (적합 조건 5) 앱들의 누적 매출 1억 1700만 달러와 구글 플레이스토어 등 유통 플랫폼의 자력을 고려할 때 배상 능력이 충분할 수 있습니다. (적합 조건 2)</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>명령어 하나면 30초 만에 ‘성착취 이미지’ 만드는 AI···진짜 문제는...</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L408" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M408" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603081723001</t>
+        </is>
+      </c>
+      <c r="N408" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:22:18.059562+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>충북교육청</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E407" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A408" s="3" t="inlineStr">
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>공론화 및 교육청 대응 논의 중</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>충북교육청 장학관의 '몰카' 파문이 발생하여 논란이 되고 있다. 이에 한 예비후보는 고위직 비위 행위에 대한 무관용 원칙 적용 등을 공약했으며, 윤건영 충북교육감도 해당 논란에 대해 언급했다. 기사에는 피해 규모나 피해자 수 등 구체적인 정보는 명시되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>충북교육청 장학관의 '몰카' 파문은 상대방의 책임이 비교적 명확하며(적합 조건 1), 충북교육청이라는 공공기관이 상대방이므로 자력이 충분하다(적합 조건 2). 그러나 기사 내용이 매우 제한적이어서 피해 규모, 피해자 수, 구체적인 증거 확보 여부, 공적 절차 진행 여부 등을 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>충북교육청 장학관 '몰카'파문…비판 잇따라</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>cctoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L409" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M409" t="inlineStr">
+        <is>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226682</t>
+        </is>
+      </c>
+      <c r="N409" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:21:38.116915+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B408" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>SK텔레콤, KT</t>
+          <t>구매대행업자</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>통신 분쟁 조정 신청 진행 중</t>
+          <t>구매대행업자 시스템 해킹으로 인한 개인정보 유출 및 2차 피해 발생</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>지난해 통신 분쟁 신청이 2123건으로 역대 최대를 기록했으며, 이 중 92.7%인 1968건이 손해배상 관련 사안입니다. 이는 SK텔레콤과 KT의 개인정보 유출 사고 이후 위약금 면제 등을 요구하는 사례가 급증한 데 따른 것입니다. 다수의 피해자가 대기업을 상대로 손해배상을 요구하는 상황입니다.</t>
+          <t>물품 구매를 위해 구매대행업자에게 카드번호와 유효기간을 전달한 피해자들이 해당 업체의 시스템 해킹으로 인해 2차 피해를 입은 사건입니다. 기사는 '엄카' 관행과 보안 불감증을 지적하며 카드 보안의 취약성을 강조합니다. 피해자들은 카드 정보 유출로 인한 추가 피해를 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>SK텔레콤과 KT라는 대기업이 피고이며(적합 조건 2), 개인정보 유출 사고로 인한 다수의 피해자(2천 건 이상의 분쟁 신청)가 발생하여 집단적 피해가 명확합니다(적합 조건 3, 4). 이미 통신 분쟁 신청이라는 공적 절차가 진행 중이며(적합 조건 6), 상대방의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>구매대행업자의 정보 관리 시스템 해킹으로 카드 정보 유출 및 2차 피해가 발생하여 상대방 책임이 비교적 명확합니다. '피해자들'이라는 표현으로 다수에게 피해가 발생했음을 알 수 있으며, 해킹 사실이 확인되어 증거 확보 가능성도 있습니다. 다만, 구매대행업자의 자력이나 구체적인 피해 규모가 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>2123건 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>작년 통신 분쟁 신청 2123건 '역대 최대'…해킹 사고 여파</t>
+          <t>'엄카' 관행도 막는데…해커에 털리는 카드 보안</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863199</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125783</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
-          <t>2026-03-05 01:28:01.190347+00:00</t>
+          <t>2026-03-08 12:16:00.981024+00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>인하대</t>
+          <t>디스코드</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 집단 손해배상 소송 예고</t>
+          <t>경찰 수사 및 범인 검거 진행 중, 디스코드 플랫폼 책임 여부 검토 필요</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>지난해 말 인하대가 해킹을 당해 재학생, 교직원, 졸업생 1만 명의 개인정보가 유출되었다. 인하대는 피해 보상 및 재발 방지 대책 미흡으로 비판받고 있으며, 피해 졸업생이 50명 이상을 모아 집단 손해배상 소송을 추진할 예정이다. 현재 인하대는 해커 집단을 고소하여 경찰 수사가 진행 중이다.</t>
+          <t>디스코드 가상국가 내 10대 소년들이 온라인 시비로 상대방 명의를 도용, 대기업 및 공공기관에 폭파 협박 허위 신고를 하는 '스와팅' 범죄가 유행처럼 번졌다. 카카오, 네이버, 삼성전자, KT 등 국내 유수 기업들이 피해를 입었으며, 명의도용 피해자 또한 다수 발생했다. 경찰 수사를 통해 범인들이 검거되었으나, 디스코드 플랫폼의 범죄 방지 및 관리 소홀에 대한 책임 여부가 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. 인하대의 개인정보 유출 사고는 1만 명의 피해자가 발생했으며, 경찰 수사가 진행 중이고, 졸업생이 집단 소송을 예고하는 등 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
+          <t>직접적인 가해자(10대 소년들)는 자력이 부족하나, 디스코드 플랫폼의 범죄 방지 및 관리 소홀에 대한 책임 추궁 시 자력 있는 상대방(디스코드)을 특정할 수 있습니다. 명의도용 피해자가 다수 발생하여 집단적 피해에 해당하며, 경찰 수사를 통해 범인들이 검거되어 객관적 증거 확보가 용이합니다. 현재 경찰 수사가 진행 중인 점도 적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>1만명</t>
+          <t>명의도용 피해자 다수, 다수 기업 및 공공기관</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>“해킹 피해보상·재발 방지대책 없다”...집단 손배소송 위기 몰린 인...</t>
+          <t>[스와팅에 빠진 아이들] ① 놀이하듯 폭파협박 …공권력을 범행도구로</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M411" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11978214</t>
+          <t>https://www.yna.co.kr/view/AKR20260306138300061?input=1195m</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>2026-03-05 01:23:55.559340+00:00</t>
+          <t>2026-03-08 00:36:27.934367+00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
-      <c r="A412" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A412" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>드라마 속 재판 진행 중</t>
+          <t>개인정보보호법 2차 개정 논의 및 추진 중</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 배우 이나영이 연기하는 윤라영이 친구를 지키려다 박제열의 죽음에 이르게 되고, 딸 한민서의 충격적인 진실을 마주하며 혼란에 빠지는 과정을 그립니다. '커넥트인' 이용자 리스트를 통해 성착취 범죄를 세상에 드러내고 피해자들의 용기 있는 증언이 이어지지만, VIP 영상 유출과 박제열의 죽음으로 상황은 극단으로 치닫습니다. 윤라영은 진실을 향해 나아가며 재판에서 고군분투합니다.</t>
+          <t>정부와 여당이 개인정보 유출 시 기업의 손해배상 책임을 강화하는 개인정보보호법 2차 개정을 추진 중입니다. 개정안은 기업의 '고의 또는 과실' 요건을 삭제하고 증거보전 명령제 도입, 유출 정보 불법 유통 처벌 신설 등을 포함하며, 대규모 유출 사고 피해 구제 강화를 목표로 합니다. 이는 향후 개인정보 유출 관련 소송의 승소 가능성과 피해 규모를 크게 높일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리와 배우의 연기를 다루는 리뷰 기사입니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 기본 전제 조건에 부합하지 않아 적합도가 낮습니다.</t>
+          <t>개인정보보호법 개정안은 기업의 '고의 또는 과실' 요건을 삭제하여 상대방 책임 입증을 용이하게 하고(적합 조건 1), '증거보전 명령제 도입'으로 증거 확보를 강화합니다(적합 조건 5). 또한 '대규모 유출 사고'에 대한 피해 구제 강화와 '전체 매출액의 최대 10%까지 과징금' 부과 가능성은 집단적 피해 규모를 크게 만들며(적합 조건 3, 4), ICT 업계 등 자력 있는 기업을 대상으로 할 가능성이 높습니다(적합 조건 2). 현재 법 개정 논의가 활발히 진행 중인 공적 절차에 해당합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>'아너' 이나영, 찰나의 감정도 놓치지 않는 열연</t>
+          <t>개인정보유출 손배시 기업이 '책임없음' 입증 추진…업계는 우려</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05379206645380040</t>
+          <t>https://www.yna.co.kr/view/AKR20260307051600530?input=1195m</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:11.670706+00:00</t>
+          <t>2026-03-08 00:25:48.662015+00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
-      <c r="A413" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A413" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>더 프라임, 해일</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>드라마 내 윤라영의 살인 혐의 재판 진행 중</t>
+          <t>기업의 책임 있는 대응 부족 지적</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'의 10회 줄거리로, IT기업 대표 백태주의 설계로 성착취 영상이 폭로되고 윤라영 변호사가 살인 혐의로 재판을 받는 등 복잡한 사건들이 전개됩니다. 권력형 비리와 개인의 복수가 얽힌 비극적인 서사를 다룹니다.</t>
+          <t>쿠팡 물류센터 불법촬영 사건 이후, 쿠팡이 피해자 보호 조치에 미흡하고 책임 있는 대응을 하지 않았다는 점이 문제로 지적되었다. 피해자에게 '셀프 상담'을 맡기는 등 기업의 책임 회피성 대응이 비판받고 있다.</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>해당 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약으로, 실제 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 중 '상대방 책임 명확' (쿠팡의 피해자 보호 조치 미흡 및 책임 있는 대응 부족 지적)과 '상대방 자력 충분' (대기업 쿠팡)이 충족됨. 그러나 피해 규모(피해 금액, 피해자 수)가 명확히 제시되지 않았고, 공적 절차 진행 여부나 증거 확보 가능성에 대한 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>이청아, 결국 유산했다…남편에게 이혼 통보,  모든 조건 맞출 것, 정리...</t>
+          <t>세계여성의날 한국대회서 조규일 진주시장 '성평등 걸림돌' 선정</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>dandinews.com</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030473534</t>
+          <t>http://www.dandinews.com/news/articleView.html?idxno=16494</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
-          <t>2026-03-05 01:09:11.259330+00:00</t>
+          <t>2026-03-08 00:14:47.990607+00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>SK텔레콤, KT, LG유플러스</t>
+          <t>인천시</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>통신분쟁조정위원회 조정 진행 중, 일부 사업자 조정 불수락으로 소송 전환 가능성 높음</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>지난해 통신 3사 해킹 사고 등으로 통신서비스 관련 분쟁조정 신청이 2000여건으로 역대 최고치를 기록했다. 통신분쟁조정위원회가 SK텔레콤 해킹 사태 등과 관련해 조정을 결정했으나, 일부 사업자가 이를 수락하지 않아 해결률이 하락했다. 이는 향후 소송으로 이어질 가능성을 시사한다.</t>
+          <t>인천 공무원들이 단톡방에서 민원인 정보를 공유한 사실이 드러나 경찰에 입건되었습니다. 이는 개인정보보호법 위반 소지가 있으며, 다수의 민원인이 피해를 입었을 가능성이 있습니다. 현재 경찰 수사가 진행 중이며, 향후 민사상 손해배상 청구로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>이동통신 3사는 대기업으로 자력이 충분하며(적합 조건 2), 2000여건 이상의 분쟁조정 신청은 집단적 피해(적합 조건 3)를 시사한다. 통신분쟁조정위원회의 조사 및 결정이 있었고(적합 조건 5, 6), 사업자들이 조정을 불수락하여 소송으로 발전할 가능성이 높다.</t>
+          <t>인천 공무원들이 단톡방에서 민원인 정보를 공유한 행위는 개인정보보호법 위반 등 명확한 불법 행위로 상대방 책임이 명확합니다. (적합 조건 1) 소속 기관인 인천시의 자력이 충분하며 (적합 조건 2), 다수의 민원인이 피해를 입었을 가능성이 높아 집단소송으로 진행될 경우 피해 규모가 커질 수 있습니다. (적합 조건 3, 4) 경찰 입건으로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. (적합 조건 5, 6)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>2000여명</t>
+          <t>다수의 민원인</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>해킹 사고 2025년, 통신 분쟁 조정  역대 최고 …2000여건 접수</t>
+          <t>①헌법 충돌 ②李 방탄 ③사법부 길들이기 ④실효 의문 ⑤중립 훼손 …...</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/tech/2026/03/04/2026030417064385419</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/07/2026030700002.html</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
-          <t>2026-03-05 00:58:46.089700+00:00</t>
+          <t>2026-03-07 12:40:01.956526+00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
-      <c r="A415" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A415" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C415" t="inlineStr"/>
-      <c r="D415" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
-          <t>방송통신위원회 분쟁조정 진행 중</t>
+          <t>개인정보보호위원회의 과징금 제도 및 법 개정 추진 발표</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>연이은 통신사 해킹으로 인해 방송통신위원회에 접수된 통신분쟁조정 신청이 역대 최다를 기록했다. 방미통위는 제4기 통신분쟁조정위원회를 조속히 구성하여 이용자 피해구제에 신속성을 기하겠다고 밝혔다. 이는 다수의 통신서비스 이용자들이 해킹 피해를 겪고 있음을 시사한다.</t>
+          <t>개인정보보호위원회가 개인정보 유출 시 매출액의 10%까지 과징금을 부과하는 방안을 예고하고, 이행강제금 제도 등을 담은 법 개정을 추진 중입니다. 이는 분쟁조정 신청 및 손해배상 청구 관련 내용도 포함하며, 기업에 대한 자료 제출 요구 권한 강화 등 개인정보 보호 규제 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>연이은 통신사 해킹으로 다수의 피해자가 발생하여 방송통신위원회에 역대 최다 분쟁조정 신청이 접수되었다. 이는 대기업인 통신사를 상대로 집단적 피해 구제 가능성이 높고(상대방 자력 충분, 집단적 피해), 이미 공적 절차가 진행 중이므로(공적 절차 진행 중) 소송금융 투자에 적합하다.</t>
+          <t>본 기사는 개인정보보호위원회의 정책 변화 및 법 개정 추진에 대한 내용으로, 특정 개인정보 유출 사건이나 피해자가 명확히 특정된 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로 적합한 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>연이은 통신사 해킹에...방미통위 분쟁조정 신청 '역대 최다'</t>
+          <t>[IT뒷담화] 개인정보위, '과징금 매출 10%' 시행 예고···채찍만?</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433967</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402640</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
-          <t>2026-03-05 00:56:56.742788+00:00</t>
+          <t>2026-03-07 12:27:11.100744+00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
-      <c r="A416" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A416" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C416" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>통신분쟁조정위원회 구성 및 분쟁 조정 진행 중, 집단분쟁 가능성 언급</t>
+          <t>과거 소송 사례 언급</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>잇따른 해킹 피해로 지난해 통신분쟁조정신청이 역대 최대로 증가했습니다. 통신분쟁조정위원회는 복잡해진 통신서비스 분쟁에 대응하기 위해 조속히 위원회를 구성하여 이용자 피해 구제 및 집단분쟁 해결에 나설 계획입니다.</t>
+          <t>해당 기사는 바브라 스트라이샌드가 자신의 집 항공사진을 삭제해달라고 소송을 제기했으나 오히려 해당 사진이 유명해진 사례를 들어 '스트라이샌드 효과'를 설명하는 철학 칼럼입니다. 현재 진행 중인 법적 분쟁이나 소송금융 투자 기회를 다루는 기사가 아닙니다.</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>주요 통신사(대기업)를 상대로 한 해킹 피해로 다수의 이용자가 피해를 입었으며(적합 조건 2, 3), 통신분쟁조정위원회에서 관련 절차가 진행 중이므로(적합 조건 6) 증거 확보 및 집단분쟁으로의 발전 가능성이 높습니다. 피해 규모 또한 '역대 최대' 신청 건수로 미루어 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 현재 진행 중이거나 잠재적인 법적 분쟁을 다루는 뉴스 기사가 아닙니다. 과거의 소송 사례(스트라이샌드 효과)를 인용하여 철학적 주제를 설명하는 칼럼이므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>다수 이용자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>잇따른 해킹 피해에 지난해 통신분쟁조정신청 역대 최대</t>
+          <t>“인생 최대의 적, 자아에 휘둘리지 말라” [안광복의 주말의 철학]</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622694</t>
+          <t>https://www.chosun.com/national/weekend/2026/03/07/UCT7L6NUFVAO7K22MSKVVEEZ5U/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
-          <t>2026-03-05 00:56:39.637835+00:00</t>
+          <t>2026-03-07 00:31:47.884200+00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
-      <c r="A417" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A417" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C417" t="inlineStr"/>
-      <c r="D417" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D417" t="inlineStr"/>
+      <c r="E417" t="inlineStr"/>
       <c r="F417" t="inlineStr">
         <is>
-          <t>통신 해킹 사고의 여파로 통신서비스 이용자들의 분쟁조정 신청이 역대 최다를 기록했습니다. 통신분쟁조정위원회는 복잡하고 다양해진 분쟁 신청에 대응하기 위해 위원회를 조속히 구성하여 이용자 피해 구제에 신속을 기하겠다고 밝혔습니다.</t>
+          <t>기사 발췌문은 소송 과정에서 피해자의 개인정보가 소장에 그대로 노출되어 발생할 수 있는 문제점을 지적합니다. 이는 피고가 원고의 개인정보를 악용할 수 있는 위험을 내포하며, 현행 소송 절차의 개선 필요성을 시사합니다.</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>통신 해킹 사고로 인한 피해는 통신사의 책임이 비교적 명확하며(적합 조건 1), 상대방인 통신사는 자력이 충분한 대기업입니다(적합 조건 2). 또한, '역대 최다 기록'이라는 분쟁조정 신청 건수는 집단적 피해를 시사하며(적합 조건 3), 통신분쟁조정위원회를 통한 공적 절차가 이미 진행 중입니다(적합 조건 6).</t>
+          <t>기사 내용이 특정 사건이나 피해자를 명확히 지칭하지 않고, 소송 과정에서 개인정보 노출 문제에 대한 일반적인 논의를 담고 있어 소송금융 적합 조건을 판단하기 어렵습니다. 상대방 책임, 자력, 피해 규모 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>통신 해킹 사고 여파…분쟁조정 신청 역대 최다 기록</t>
+          <t>[뉴스공감] 박용진  이재명식 규제 개혁? 규제 합리화가 답</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M417" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008463802&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.cpbc.co.kr/article/1171169?division=NAVER</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
-          <t>2026-03-05 00:54:38.992047+00:00</t>
+          <t>2026-03-07 00:27:51.941779+00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>복수의 통신사</t>
+          <t>주클럽 계정 운영자</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>통신분쟁조정위원회 구성 및 분쟁 조정 진행 예정</t>
+          <t>경찰 수사 및 운영자 구속 송치, 유사 계정 수사 진행 중</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>지난해 통신 분쟁 조정 신청이 역대 최대로 증가했으며, 이는 복잡한 통신 서비스와 통신사 해킹 여파에 기인합니다. 통신분쟁조정위원회는 이용자 피해 구제 및 집단분쟁 해결을 위해 조속히 구성될 예정입니다.</t>
+          <t>SNS '주클럽' 계정 운영자가 피해자들의 신상 정보를 공개하고 허위 사실을 유포하며 돈을 요구, 돈을 받은 후에도 계정을 바꿔가며 협박을 이어갔다. 한 피해자는 8백만 원을 입금했음에도 지속적인 피해를 입었으며, 게시물은 20만 명에게 노출되었다. 운영자는 경찰에 구속 송치되었고, 경찰은 유사 계정에 대한 수사를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>통신사 해킹 여파로 인한 분쟁 신청이 역대 최대로, 다수의 피해자가 발생하여 집단분쟁 가능성이 높습니다 (적합 조건 3, 4). 상대방인 통신사는 자력이 충분한 대기업이며 (적합 조건 2), 통신분쟁조정위원회를 통한 공적 절차가 진행될 예정입니다 (적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 송치로 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 유사 계정 수사로 다수의 피해자가 있을 가능성이 높으며(적합 조건 3), 1인당 8백만 원의 금전적 피해와 '디지털 인격 살인' 수준의 심각한 정신적 피해가 발생하여 피해 규모가 큼(적합 조건 4). 다만, 상대방이 개인으로 자력 확보가 쟁점이 될 수 있으나, 다수 피해자 집단소송 가능성과 정신적 피해의 심각성을 고려할 때 투자 가치가 높음.</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 최소 8백만 원 (금전적 피해), 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (유사 계정 수사 중)</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>지난해 통신 분쟁 조정 신청, 역대 최대…통신사 해킹 여파</t>
+          <t>‘주클럽’ 돈 보내도 소용 없었다…계정 바꿔가며 ‘신상박제’ 게시</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030413374844160</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501979&amp;ref=A</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
-          <t>2026-03-05 00:53:14.911710+00:00</t>
+          <t>2026-03-07 00:21:32.378783+00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
-      <c r="A419" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A419" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C419" t="inlineStr"/>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>메타</t>
+        </is>
+      </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>통신분쟁조정위원회 구성 및 피해 구제 절차 진행 중</t>
+          <t>원고들이 메타에 손해배상 요구</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>지난해 통신 관련 분쟁 신청이 해킹 사고 등으로 2000건을 돌파하며 역대 최다를 기록했습니다. 통신분쟁조정위원회는 복잡해진 통신서비스 분쟁에 대응하고 이용자 피해 구제를 신속히 하기 위해 제4기 위원회 구성을 추진 중이며, 기사는 집단분쟁의 가능성도 시사합니다.</t>
+          <t>스마트 글래스 확산에 따라 개인정보 보호 문제가 쟁점으로 부상했습니다. 원고들은 메타가 사생활 보호를 강조했음에도 불구하고 문제가 발생했다며 메타에 손해배상을 요구했습니다. 이에 메타는 사용자 경험 개선을 위해 일부 데이터를 계약업체에 제공했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>통신 관련 해킹 사고로 인한 분쟁 신청이 2000건을 돌파하여 다수의 피해자가 발생했으며(적합 조건 3, 4), 통신사는 자력이 충분한 대기업에 해당합니다(적합 조건 2). 또한, 통신분쟁조정위원회를 통한 공적 절차가 이미 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확): 원고들이 메타의 개인정보 보호 위반을 주장하며 손해배상을 요구하고 있습니다. 적합 조건 2 (상대방 자력 충분): 피고인 메타는 대기업으로 배상 능력이 충분합니다. 다만, 기사 내용만으로는 피해 규모와 피해자 수가 불분명하며, 구체적인 증거 확보 여부도 확인하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>2000명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>지난해 통신 관련 분쟁 신청 2000건 돌파…해킹 사고로 역대 최다</t>
+          <t>스마트 글래스 확산 추세, 개인정보 보호 쟁점으로 떠올라</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>ekoreanews.co.kr</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260740</t>
+          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=84873</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
-          <t>2026-03-05 00:52:46.927200+00:00</t>
+          <t>2026-03-06 12:51:26.955636+00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>인하대학교</t>
+          <t>메타, 에실로룩소티카 미국 법인</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>미국 캘리포니아 북부연방지법에 집단 소송 제기</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>메타의 AI 스마트 안경으로 촬영된 이용자의 민감한 영상이 케냐 협력업체 직원들에게 전달되어 열람·분류되었다는 보도가 나오면서 미국에서 집단 소송이 제기되었습니다. 원고들은 메타가 '사생활 보호'를 내세워 안경을 판매했으나 실제로는 극도로 개인적인 영상이 제3자에게 노출되어 피해를 입었다고 주장하며 손해배상을 요구하고 있습니다. 메타는 사용자 경험 개선을 위해 데이터를 검토하는 계약업체를 활용하며 개인정보 보호를 위한 필터링 조치를 취한다고 해명했습니다.</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>메타는 대기업으로 자력이 충분하며(적합 조건 2), '사생활 보호'를 강조했음에도 민감한 영상이 제3자에게 열람된 책임이 명확합니다(적합 조건 1). 전 세계 870만 대 판매로 잠재적 피해자가 매우 많고(적합 조건 3), 극도로 개인적인 영상이 유출되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 스웨덴 언론 보도 및 협력업체 직원 증언 등 증거도 확보 가능합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>수백만 명 이상 (메타 AI 안경 구매자)</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>메타 AI안경 민감 사생활영상, 제3자가 열람 …美서 집단소송</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L420" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M420" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260306052600091?input=1195m</t>
+        </is>
+      </c>
+      <c r="N420" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:39:36.113434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>사랑의열매</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E420" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>개인정보보호법 2차 개정안 국회 및 개인정보보호위원회에서 추진 중</t>
+          <t>담당 기관 신고 완료, 감독기관 조사 예상</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>개인정보보호법 2차 개정안이 추진 중이며, 기업의 개인정보 유출 시 무과실 입증 책임을 강화하는 내용이 핵심이다. 이는 피해자 구제를 목적으로 하지만, 업계에서는 현실적인 기술적 한계와 중소기업의 부담을 우려하며 반발하고 있다.</t>
+          <t>사랑의열매에서 고액 기부자들의 주민등록번호가 1년간 노출되는 개인정보 유출 사고가 발생했습니다. 사랑의열매 측은 유출 사실을 인정하고 피해자들에게 통지했으며, 담당 기관에 신고를 마쳤습니다. 최근 희망브리지에서도 유사한 사고가 발생하여 개인정보 관리 부실에 대한 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정안 추진에 대한 내용을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>사랑의열매는 공공기관 성격으로 자력이 충분하며(적합 조건 2), 개인정보 유출 사실을 인정하고 담당 기관에 신고하여 책임이 명확하고 증거 확보가 용이합니다(적합 조건 1, 5). 또한, 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 적합합니다. 고액 기부자들의 주민번호 유출로 인한 잠재적 피해 규모가 클 수 있습니다.</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>정보유출 사고 땐 ‘과실없음’ 기업 스스로 입증해야…개인정보법 개...</t>
+          <t>고액 기부자 주민번호 노출…'1년간' 몰랐던 사랑의열매</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12049300?ref=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12288493?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
-          <t>2026-03-04 01:29:16.010761+00:00</t>
+          <t>2026-03-06 12:32:08.931693+00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>희망브리지 전국재해구호협회, 사회복지공동모금회 사랑의열매</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 한국 정부의 제재 및 영업정지 검토</t>
+          <t>행정안전부 유출 규모 파악 중</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 파장이 계속 확산되고 있으며, 경찰 조사 결과 쿠팡이 유출 규모를 1만분의 1로 축소 발표한 사실이 드러났다. 한국의 주민번호는 일상생활 전반에 사용되어 2차, 3차 피해로 이어질 가능성이 커 정부는 벌금 외 영업정지까지 검토하고 있다. 미국 기업이라는 점과 양국 간 개인정보 유출에 대한 시각 차이로 인해 국가 간 갈등도 발생하고 있다.</t>
+          <t>희망브리지 전국재해구호협회와 사회복지공동모금회 사랑의열매에서 고액 기부자 총 1600여 명의 개인정보가 유출되는 사태가 발생했다. 유재석, 아이유 등 유명 연예인들이 다수 포함된 것으로 알려져 파장이 예상되며, 행정안전부가 유출 규모를 파악 중이다. 두 단체 모두 뒤늦게 유출 사실을 인지하고 파일을 삭제 조치했다.</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰 조사 결과 쿠팡의 유출 규모 은폐 시도 확인), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해(3천만 건 이상 유출)와 피해 규모가 매우 큼. 또한 경찰 조사를 통해 증거가 확보되었고, 한국 정부의 강도 높은 제재 및 영업정지 검토 등 공적 절차가 진행 중이다.</t>
+          <t>희망브리지와 사랑의열매의 개인정보 관리 부실로 1600여 명의 고액 기부자 정보가 유출되어 상대방 책임이 명확하며, 두 단체 모두 국내 최대 법정 모금단체로 자력이 충분하다. 다수의 피해자가 발생했고, 유명 연예인 포함 고액 기부자들의 정보 유출로 잠재적 피해 규모가 크며, 단체들의 공식 발표와 행정안전부 보고로 증거 확보가 용이하다.</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>3천만 건 이상</t>
+          <t>총 1600여 명</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>[문송천의 디지털 산책] '열려라 13자리' …마스터키의 덫</t>
+          <t>유재석·아이유, 'N억'씩 기부했는데...희망브리지·사랑의열매 개인정...</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260218152241990</t>
+          <t>http://www.osen.co.kr/article/G1112755425</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
-          <t>2026-03-04 01:10:37.399919+00:00</t>
+          <t>2026-03-06 12:31:15.418979+00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
-      <c r="A423" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A423" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C423" t="inlineStr"/>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>구매대행 업체</t>
+        </is>
+      </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>딥페이크 가해자가 검찰에 송치된 사건으로, 교사 1명과 학생 4명이 피해를 입었습니다. 학교는 가해자에게 출석정지 15일 처분을 내렸으나, 형사 절차로 넘어간 중대 사안입니다.</t>
+          <t>순천과 여수 지역에서 해외 건강기능식품 구매대행 서비스를 이용한 소비자들이 카드 결제 정보 유출로 인해 무단결제 피해를 겪고 있다. 전남경찰청 사이버범죄수사대가 구매대행 업체의 외부 해킹 여부를 수사 중이며, 다수의 피해자가 발생한 것으로 파악된다.</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>딥페이크 가해자가 특정되어 책임이 명확하고(적합 조건 1), 검찰에 송치되어 공적 절차가 진행 중이며(적합 조건 6), 수사 과정에서 증거가 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 가해자가 학생으로 자력 부족 가능성이 높고, 피해자 수가 5명으로 소규모인 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>구매대행 업체의 카드 정보 유출로 인한 다수의 무단결제 피해가 발생했으며, 전남경찰청 사이버범죄수사대가 수사를 진행 중입니다. (적합 조건 1, 3, 5, 6 해당) 피해 규모와 피해자 수는 미상이지만, 경찰 수사를 통해 증거 확보 및 피해 규모 파악이 가능할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>5명 (교사 1명, 학생 4명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>검찰 넘겨진 딥페이크 가해자 출석 정지는 15일</t>
+          <t>순천·여수 카드정보 유출 의심…구매대행 이용 뒤 무단결제 피해 잇따...</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515795</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56211</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
-          <t>2026-03-04 01:10:01.874968+00:00</t>
+          <t>2026-03-06 12:23:07.891056+00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>사랑의열매 (사회복지공동모금회), 희망브리지 (전국재해구호협회)</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>구글 크롬 제미나이 연동 기능 보안 허점 발견</t>
+          <t>개인정보보호위원회 신고, 정부(행정안전부, KISA, 개인정보보호위원회) 실태 조사 및 피해 규모/경위 조사 중. 사랑의열매는 2차 금전 피해 발생 시 보상 방침 언급.</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>구글 크롬의 제미나이 연동 기능에서 보안 허점이 발견되었습니다. 이 허점으로 인해 피해자 시스템의 카메라, 마이크 사용, 화면 캡처, 로컬 파일 접근 등 민감한 정보에 대한 접근이 가능해질 수 있습니다. 이는 일반 확장프로그램으로는 어려운 수준의 행위로, 다수의 사용자에게 심각한 개인정보 침해 피해를 야기할 수 있습니다.</t>
+          <t>사랑의열매와 희망브리지에서 고액 기부자들의 개인정보(실명, 주민번호, 기부금액)가 장기간 유출되는 사고가 발생했습니다. 담당자의 비식별 처리 누락과 시스템 미비가 원인으로 지목되며, 정부 당국이 실태 조사에 착수했습니다. 양 기관은 피해자들에게 개별 연락 및 2차 피해 방지 조치를 권고하고 있으며, 사랑의열매는 2차 금전 피해 발생 시 보상 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>구글 크롬이라는 대기업의 제품에서 보안 허점이 발견되어 상대방 책임이 명확하고 자력이 충분합니다. 카메라, 마이크, 로컬 파일 접근 등 민감한 개인정보 유출 가능성이 있어 다수의 사용자에게 심각한 집단적 피해를 야기할 수 있으며, 이는 소송금융 투자에 적합한 조건입니다.</t>
+          <t>상대방 책임이 명확하고(비식별 처리 누락 및 시스템 미비), 상대방에게 자력이 충분하며(주요 공익 법정 단체), 2200명 이상의 다수 피해자가 발생한 집단적 피해 사례입니다. 정부 당국의 실태 조사가 진행 중이며, 사랑의열매는 2차 금전 피해 발생 시 보상 방침을 밝혀 증거 확보 및 손해배상 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2200명 이상</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>구글 크롬, 제미나이 연동 기능서 보안 허점 드러나</t>
+          <t>사랑의열매·희망브리지, 유명 연예인 등 고액 기부자 '개인정보' 유출...</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>futurechosun.com</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205527</t>
+          <t>https://futurechosun.com/?p=144641</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
-          <t>2026-03-04 00:58:10.999441+00:00</t>
+          <t>2026-03-06 12:20:47.151690+00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>A 장학관</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>전국적 손해배상 소송 진행 중</t>
+          <t>경찰 수사 및 휴대폰 포렌식 조사 진행 중</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건으로 인한 손해배상 소송이 전국적으로 확산되고 있다. 이 사건은 단순한 기업 사고를 넘어 디지털 시대 플랫폼의 책임 문제를 제기하며, 다수의 피해자가 발생할 것으로 예상된다.</t>
+          <t>충북교육청 A 장학관이 송별회 장소 화장실에 고가 불법촬영 장비 '지퍼캠'을 설치해 현행범으로 체포됨. 경찰은 A 장학관의 휴대폰 포렌식 조사를 통해 여죄를 수사 중이며, 함께 일했던 여성 동료들은 불안감을 호소하고 있음. A 장학관에 대한 갑질 의혹도 제기되어 파장이 커지고 있음.</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출 책임이 비교적 명확합니다(적합 조건 1). 손해배상 소송이 전국적으로 확산되고 있어 집단적 피해(적합 조건 3) 및 다수의 피해자(적합 조건 4)가 예상됩니다.</t>
+          <t>A 장학관의 불법 촬영 행위가 현행범으로 체포되어 책임이 명확하며(적합 조건 1), 경찰 수사 및 휴대폰 포렌식 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 또한, 여성 동료들의 불안감 호소와 여죄 가능성으로 집단적 피해 발생 가능성이 높음(적합 조건 3). 공무원 신분으로 배상 자력이 비교적 확보될 수 있음(적합 조건 2).</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>[경상시론]쿠팡사례로 본 플랫폼의 책임은 어디까지인가</t>
+          <t>송별회 열어줬더니...화장실에 '불법촬영 라이터캠' 설치한 장학관</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050385</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212478&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
-          <t>2026-03-04 00:35:54.534792+00:00</t>
+          <t>2026-03-06 12:19:21.067522+00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
-      <c r="A426" s="3" t="inlineStr">
+      <c r="A426" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>사랑의열매</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 신고 및 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>사랑의열매에서 647명의 개인정보 유출 사고가 발생하여 개인정보보호위원회에 신고되었습니다. 사랑의열매는 피해자들에게 명의도용방지서비스 가입을 권고하고 있으며, 2차 금전 피해 발생 시 관련 법령에 따라 조치할 예정이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>사랑의열매라는 공공기관에 준하는 상대방의 책임이 명확하며(적합 조건 1, 2), 647명의 다수 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모(적합 조건 4)가 상당합니다. 개인정보보호위원회에 신고되어 공적 절차가 진행 중이므로(적합 조건 6) 증거 확보(적합 조건 5) 및 사건 진행에 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>647명</t>
+        </is>
+      </c>
+      <c r="J426" t="inlineStr">
+        <is>
+          <t>'개인정보 유출' 사랑의열매 개보위 신고…피해자 647명</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L426" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M426" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000295734?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N426" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:19:06.585422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B426" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C427" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C427" t="inlineStr"/>
+      <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
-          <t>성착취 영상 폭로</t>
+          <t>개인정보침해 소송의 일반적인 법원 판단 경향 및 전략적 대응 방안 논의</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>한민서가 피해자들의 얼굴까지 노출된 '커넥트인' 성착취 영상을 세상에 폭로했습니다. 이는 목적을 위해 수단을 가리지 않는 행위로, 피해자들의 고통을 수반하는 심각한 사안입니다.</t>
+          <t>본 기사는 개인정보침해 사건에서 피해자들이 입는 정신적 고통에 비해 법원이 인정하는 위자료가 7~10만 원으로 턱없이 부족하다는 현실을 지적합니다. 그러나 동시에 전략적인 법적 접근을 통해 최대 300만 원까지 손해배상을 받을 수 있는 길이 있음을 제시하며, 개인정보침해 소송의 잠재적 가치를 강조합니다.</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>성착취 영상이라는 명확한 불법 행위로 상대방 책임이 분명하며(적합 조건 1), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당합니다. 영상 자체가 강력한 증거로 확보 가능하며(적합 조건 5), 피해자들의 정신적 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>개인정보침해 사건은 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)가 충족되는 경우가 많으며, 대규모 유출 시 적합 조건 3(집단적 피해) 및 2(상대방 자력 충분)에 해당할 가능성이 높습니다. 현재 법원 인정 위자료는 낮지만, 기사에서 '300만 원 받을 길'을 언급하며 전략적 접근 시 피해 규모를 높일 수 있는 잠재력을 제시합니다.</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개인당 7~10만원 (전략적 접근 시 300만원 가능성)</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상 (집단적 피해 가능성 높음)</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>‘아너’ 정은채 지옥 엔딩</t>
+          <t>개인정보침해사례, 위자료 10만 원이 현실… 300만 원 받을 길은 있다</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603040046</t>
+          <t>https://lawtalknews.co.kr/article/HLEEUP8ND5JZ</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
-          <t>2026-03-04 00:27:15.058221+00:00</t>
+          <t>2026-03-06 01:35:56.325290+00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
-      <c r="A428" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A428" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C428" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>개인정보 유출 사실 늑장 공지 시작</t>
+          <t>대법원 판결 선고 (개별 손해배상 청구 기각)</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>개인정보 관리 주체인 '보장원'이 이름, 신체 특징 등 민감한 개인정보를 분실하고도 피해 사실을 늑장 공지한 것으로 드러났습니다. 개인정보보호법 위반 소지가 있으며, 다수의 피해자가 발생했을 가능성이 높습니다. 현재 피해자들에게 유출 사실 통지가 시작된 초기 단계입니다.</t>
+          <t>온라인 지식거래 서비스 기업의 보안장치 미흡으로 40만 명의 개인정보가 유출된 사건. 대법원에서 기업의 과실은 인정되었으나, 피해자가 청구한 30만 원의 손해배상은 기각되어 배상금은 '0원'으로 판결되었다. 이 판결의 논리에 대한 의문이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>상대방인 '보장원'의 개인정보 유출 및 늑장 공지 책임이 명확하며(적합 조건 1), '이름, 신체 특징' 등 민감 정보 유출로 피해 규모가 클 수 있습니다(적합 조건 4). 또한, '피해자 일부에게 유출 사실을 통지하기 시작했다'는 점에서 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 언론 보도와 보장원의 통지 기록 등 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>기업의 개인정보 유출 과실이 명확히 인정되었고, 피해자 수가 40만 명에 달하는 집단적 피해 사건임. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능) 그러나 대법원에서 개별 피해자의 손해배상 청구가 기각되어 배상금 확보에 어려움이 예상되므로, 새로운 법리적 접근이나 집단소송 전략이 필요함.</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>40만 명</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>[단독] 이름, 신체 특징 정보까지 다 분실하고도… 피해 사실 '늑장 공지...</t>
+          <t>40만 명 개인정보유출사례, 기업 과실은 인정됐는데 배상금은 '0원'… 대...</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022715300005609?did=NA</t>
+          <t>https://lawtalknews.co.kr/article/K2PMAKQL0KJO</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
-          <t>2026-03-04 00:21:03.679399+00:00</t>
+          <t>2026-03-06 01:33:19.665715+00:00</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>사회복지공동모금회 사랑의열매</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>국회 청문회 개최, 공식 사과 및 보상안 논란 지속</t>
+          <t>개인정보보호위원회 신고 및 피해자 통보 예정</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>쿠팡 김범석 의장이 개인정보 유출 사건에 대해 3개월여 만에 공식 사과했으나, 소비자들은 쿠팡의 안일한 대응과 기만적인 보상안에 비판을 제기하고 있다. 이로 인해 쿠팡은 4분기 영업이익이 급감하고 당기순손실을 기록하는 등 실적에 부정적인 영향을 받았다. 국회 청문회 개최 등 공적 절차가 진행되었으며, 소비자 이탈이 지속되고 있다.</t>
+          <t>사회복지공동모금회 사랑의열매에서 고액 기부자 600여 명의 실명과 주민등록번호가 포함된 2024년도 결산 자료가 홈페이지에 유출되는 사고가 발생했습니다. 유출된 정보에는 정·재계 주요 인사 및 연예인 등이 포함된 것으로 알려졌으며, 사랑의열매 측은 유출 사실 인지 후 파일을 삭제하고 개인정보보호위원회에 신고할 방침입니다.</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)의 책임이 비교적 명확하며(조건 1), 자력이 충분하다(조건 2). 다수의 소비자가 피해를 입어 집단적 피해에 해당하고(조건 3), 김범석 의장의 공식 사과와 국회 청문회 개최 등으로 증거 확보가 용이하며(조건 5), 이미 공적 절차(국회 청문회)가 진행 중이다(조건 6). 쿠팡의 미흡한 보상안과 대응 방식에 대한 비판이 지속되고 있어 소송금융 투자 적합도가 높다.</t>
+          <t>사랑의열매 측의 개인정보 유출 책임이 명확하며(상대방 책임 명확), 사회복지공동모금회라는 공공기관으로 배상 자력이 충분합니다(상대방에게 자력이 충분함). 고액 기부자 600여 명의 실명과 주민등록번호 유출은 집단적 피해에 해당하며(집단적 피해), 개인정보보호위원회 신고 등 공적 절차가 진행될 예정입니다(이미 공적 절차가 진행 중임). 유출 사실을 인지하고 파일을 삭제한 기록이 있어 증거 확보도 용이합니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>다수의 소비자</t>
+          <t>600여 명</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>김범석 쿠팡의장, 개인정보 유출에 '공식사과'…올 1분기 실적 악영향 ...</t>
+          <t>사랑의열매, 정치인·연예인 등 ‘고액기부자’ 600여명 개인정보 유출</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=214352</t>
+          <t>https://www.donga.com/news/Society/article/all/20260305/133474138/2</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
-          <t>2026-03-03 00:50:52.259436+00:00</t>
+          <t>2026-03-06 01:24:13.313855+00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>사회복지공동모금회 사랑의열매</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>텍사스 주 법무장관과의 소송 합의 완료</t>
+          <t>개인정보보호법에 따른 관계 기관 신고 및 피해자 개별 통지 진행 예정</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>삼성전자가 스마트TV 시청 데이터를 사용자 동의 없이 수집한 혐의로 텍사스 주 법무장관과 합의했습니다. 팩스턴 장관은 삼성전자가 자동 콘텐츠 인식 기술을 통해 시청 프로그램을 식별하고 오디오 정보를 분석했다고 주장했습니다. 이번 합의는 소비자 개인정보 보호에 대한 기업의 책임을 강조하는 중요한 사례입니다.</t>
+          <t>사회복지공동모금회 사랑의열매에서 2000만원 이상 고액 기부자 600여 명의 실명과 주민등록번호가 비식별화 처리되지 않은 채 홈페이지에 게시되는 개인정보 유출 사고가 발생했다. 사랑의열매는 유출 사실을 인지하고 대응팀을 꾸려 피해자 개별 통지 및 관계 기관 신고 절차를 진행할 예정이다. 유출된 정보에는 정치인, 기업인, 연예인 등이 다수 포함되어 있다.</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>텍사스 주 법무장관과의 합의를 통해 삼성전자의 스마트TV 시청 데이터 무단 수집에 대한 책임이 사실상 인정되었습니다 (적합 조건 1). 상대방은 자력이 충분한 대기업인 삼성전자이며 (적합 조건 2), 스마트TV 사용자 다수에게 영향을 미치는 집단적 피해 가능성이 높습니다 (적합 조건 3). 주 정부의 소송 및 합의 과정에서 관련 증거가 확보되었을 가능성이 높습니다 (적합 조건 5). 비록 텍사스 주와의 소송은 합의로 종결되었으나, 이는 개별 소비자들의 손해배상 청구 가능성을 높이는 중요한 선례가 됩니다.</t>
+          <t>사랑의열매의 책임이 명확하며(적합 조건 1), 600여 명의 고액 기부자라는 다수의 피해자가 발생했습니다(적합 조건 3). 주민등록번호 유출로 인한 2차 피해 가능성이 크고(적합 조건 4), 사랑의열매는 공공성이 강한 기관으로 자력도 충분합니다(적합 조건 2). 이미 관계 기관 신고 등 공적 절차가 진행될 예정이며(적합 조건 6), 유출 사실에 대한 명확한 증거가 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>스마트TV 사용자 다수</t>
+          <t>600여 명</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>삼성전자, 텍사스와 합의…스마트TV 시청 데이터 '명시적 동의' 없이 수...</t>
+          <t>사랑의열매, 고액 기부자 600명 실명·주민번호 유출</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205488</t>
+          <t>https://view.asiae.co.kr/article/2026030520534095473</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>2026-03-03 00:41:01.026239+00:00</t>
+          <t>2026-03-06 01:24:06.634835+00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
-      <c r="A431" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A431" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C431" t="inlineStr"/>
-      <c r="D431" t="inlineStr"/>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>개인정보보호법 2차 개정안 입법 추진 중</t>
+          <t>전남경찰청 사이버범죄수사대 수사 진행 중</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>정부와 여당이 개인정보 유출 시 기업 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정을 추진하고 있습니다. 개정안에는 '고의 또는 과실' 조항 삭제, 자료보전 명령제 도입 등 고강도 규제가 담겨 ICT 업계의 우려가 커지고 있습니다. 업계는 과도한 규제가 AI 데이터 활용을 위축시킬 수 있다고 반발하고 있습니다.</t>
+          <t>구매대행업자에게 맡긴 신용카드 정보와 카드 결제대행사 시스템이 해킹당해 신용카드 무단 결제 피해가 발생했습니다. 순천, 여수 등에서 14건, 전국적으로 약 30여 건의 피해가 접수되었으며, 총 피해액은 3억 원 가량으로 추정됩니다. 전남경찰청 사이버범죄수사대가 용의자를 추적하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정 추진이라는 입법 과정을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>구매대행업자와 카드 결제대행사의 시스템 해킹으로 인한 신용카드 무단 결제 사건으로, 상대방의 책임이 비교적 명확하며(조건 1), 경찰 수사가 진행 중이어서 객관적 증거 확보가 용이합니다(조건 5, 6). 약 30여 명의 피해자가 발생했고 피해 금액이 3억 원에 달하여 집단적 피해 규모가 크므로(조건 3, 4) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원 가량</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 30여 명</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>정부·여당, 개인정보보호법 2차 개정 속도…AI 데이터 활용 위축 우려</t>
+          <t>[여기는 전남] 우주항공산업진흥원 유치 경쟁 치열</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014321?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500528&amp;ref=A</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
-          <t>2026-03-03 00:35:58.981071+00:00</t>
+          <t>2026-03-06 01:21:00.228600+00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
-      <c r="A432" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A432" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C432" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E432" t="inlineStr"/>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 검찰 구속 송치, 공범 수사 중</t>
+        </is>
+      </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>서울시가 2023년 전국 최초로 개발한 디지털 성범죄 AI 삭제지원 기술을 정부 부처 소속 기관에 무상 이전하고, 향후 전국 지자체, 공공기관, 기업 등에 무상 보급할 예정입니다. 이 기술은 24시간 실시간 모니터링으로 피해 영상물을 자동 검출해 신속히 삭제하고 재유포를 차단하며, 처리 속도와 정확도를 크게 향상시켜 피해자 보호에 기여하고 있습니다.</t>
+          <t>여성들의 신상 정보를 폭로하는 인스타그램 계정 '주클럽'을 운영하며 피해자들로부터 약 3800만원 상당의 암호화폐를 갈취한 30대 남성이 구속 상태로 검찰에 송치되었습니다. 경찰은 지난해 6월 피해자들의 고소장을 접수해 수사에 착수했으며, 공범 여부와 또 다른 신상폭로 계정 운영자를 추적 중입니다.</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시가 개발한 디지털 성범죄 AI 삭제 기술의 무상 개방에 대한 내용으로, 특정 피해 사건이나 소송금융 투자가 필요한 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 규모, 진행 중인 법적 절차가 부재합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 운영자가 특정되어 구속 송치되었고, 다수의 피해자가 발생했으며, 형사 절차를 통해 증거가 확보되고 있음. 다만 상대방이 개인이고 확인된 갈취액이 소송금융 투자 규모로는 크지 않아 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3800만원 (갈취액), 추가 피해액 미상</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>서울시, 디지털 성범죄 AI 삭제 기술 무상 개방</t>
+          <t>여성 신상폭로 인스타 ‘주클럽’ 운영자 검거…30대 남성 구속송치</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M432" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302513685?OutUrl=naver</t>
+          <t>https://www.joongang.co.kr/article/25409491</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
-          <t>2026-03-03 00:25:41.510837+00:00</t>
+          <t>2026-03-06 01:19:46.572126+00:00</t>
         </is>
       </c>
     </row>
     <row r="433">
-      <c r="A433" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A433" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C433" t="inlineStr"/>
-      <c r="D433" t="inlineStr"/>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>사랑의열매</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>서울시의 디지털 성범죄 대응 기술 개발 및 보급</t>
+          <t>개인정보보호법에 따른 피해 통지 및 담당 기관 신고 예정</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>서울시가 자체 개발한 '디지털 성범죄 인공지능(AI) 삭제지원' 기술을 전국에 무상 보급한다. 이 기술은 AI 기반으로 불법 성착취 영상물이나 웹사이트를 탐지하는 속도와 정확도를 높여 피해가 커지기 전에 온라인상에서 삭제를 지원한다. AI 도입 후 처리시간이 평균 3시간에서 6분으로 단축되었으며, 삭제지원 건수도 크게 증가했다.</t>
+          <t>사랑의열매에서 고액기부자들의 개인정보 유출 사고가 발생했으며, 유출된 정보에는 정치인, 연예인 등 유명인의 정보도 포함된 것으로 알려졌습니다. 사랑의열매는 신속 대응팀을 꾸려 피해자 개별 통지 및 담당 기관 신고를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>이 기사는 서울시가 디지털 성범죄 예방 및 대응을 위해 AI 기술을 개발하고 무상 보급하는 긍정적인 공공 서비스 활동에 대한 내용입니다. 특정 가해자나 피해 사건이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>사랑의열매는 공신력 있는 기관으로 배상 능력이 충분하며, 개인정보 유출 사실을 스스로 인정하고 있어 책임이 명확합니다. 고액기부자 다수의 정보가 유출되어 집단적 피해 가능성이 높고, 개인정보보호법에 따른 공적 절차가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고액기부자 다수 (정치인, 연예인 포함)</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>디지털 성범죄 막는 AI 기술, 전국에 무상보급</t>
+          <t>사랑의열매 고액기부자 개인정보 유출 사고…정치인·연예인 포함</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M433" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133450255/2</t>
+          <t>https://www.kukinews.com/article/view/kuk202603050258</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
-          <t>2026-03-03 00:22:51.471656+00:00</t>
+          <t>2026-03-06 01:19:31.269329+00:00</t>
         </is>
       </c>
     </row>
     <row r="434">
-      <c r="A434" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A434" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C434" t="inlineStr"/>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>사랑의열매 사회복지공동모금회</t>
+        </is>
+      </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 입법 추진 중</t>
+          <t>개인정보보호법에 따른 피해 통지 및 담당 기관 신고 예정</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>정부와 여당이 개인정보 유출 시 기업의 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정안 처리에 속도를 내고 있습니다. 이 개정안에는 법정 손해배상 요건에서 '고의 또는 과실' 조항 삭제 등 고강도 규제 내용이 담겨 ICT 업계는 과잉 규제라며 우려를 표하고 있습니다.</t>
+          <t>사랑의열매에서 2,000만원 이상 고액 기부자 약 600명의 실명과 주민등록번호가 비식별 처리 없이 홈페이지에 공개되는 개인정보 유출 사고가 발생했습니다. 유출된 명단에는 정치인, 기업인, 연예인 등이 다수 포함되어 있으며, 사랑의열매는 유출 사실을 인지하고 신속 대응팀을 구성, 피해자 개별 통지 및 담당 기관 신고를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 추진에 대한 내용을 다루고 있어 현재 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 다만, 개정안 통과 시 향후 개인정보 유출 관련 소송의 적합도가 높아질 수 있습니다.</t>
+          <t>사랑의열매는 공공기관에 준하는 기관으로 자력이 충분하며, 약 600명의 고액 기부자 정보가 유출되어 집단적 피해가 발생했습니다. 유출 사실이 명확하고, 사랑의열매 스스로 인지하여 개인정보보호법에 따른 통지 및 신고 등 공적 절차가 진행될 예정입니다. (적합 조건: 상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 600명</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>개보법 재개정 빨라지자…ICT 업계 “과잉·역행”</t>
+          <t>기업인·연예인까지…고액 기부자 600명 정보 유출</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L434" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M434" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014162?ref=naver</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050595&amp;t=NN</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:11.575338+00:00</t>
+          <t>2026-03-06 01:17:47.915434+00:00</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>서울시설공단</t>
+          <t>사랑의열매 사회복지공동모금회</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 서울시 보상안 검토 중, 개인정보위 집단분쟁조정 가능성</t>
+          <t>개인정보보호위원회 및 한국인터넷진흥원 신고 예정, 피해자 개별 통지 예정</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>서울시 공공자전거 '따릉이' 서버에서 가입자 계정 약 462만건의 개인정보가 유출되는 사고가 발생했습니다. 경찰은 해킹한 고등학생들을 불구속 송치했으며, 서울시는 따릉이 이용권이나 할인 쿠폰 등의 보상안을 마련하기 위해 법리 검토 중입니다. 실제 피해 사례는 아직 없으나, 개인정보법상 법정손해배상 청구 또는 개인정보보호위원회의 집단분쟁조정 절차를 통해 구제받을 수 있습니다.</t>
+          <t>사랑의열매 사회복지공동모금회가 2000만원 이상 고액 기부자 600여명의 실명과 주민등록번호가 포함된 결산 자료를 홈페이지에 게시하여 개인정보 유출 사고가 발생했습니다. 기관은 유출 사실을 인지한 후 해당 파일을 삭제하고, 개인정보보호법에 따라 피해자에게 개별 통지 및 관계 기관에 신고할 예정입니다. 정치인, 기업인, 연예인 등이 포함된 고액 기부자 명단 유출로 2차 피해 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>서울시설공단이라는 공공기관이 피고로 자력이 충분하고(적합 조건 2), 462만명이라는 대규모 개인정보 유출 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당합니다. 경찰 수사가 완료되었고(적합 조건 5, 6), 서울시가 선제적 보상안을 검토 중이며 개인정보보호위원회의 집단분쟁조정 절차도 가능하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>사랑의열매 사회복지공동모금회는 고액 기부자 600여명의 실명과 주민등록번호를 유출하여 상대방 책임이 명확하고(1), 공공기관으로서 자력이 충분합니다(2). 다수의 민감한 개인정보 유출로 집단적 피해가 발생했으며(3, 4), 기관 스스로 유출 사실을 인지하고 관계 기관 신고 등 공적 절차를 진행 중이므로(5, 6) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>462만명</t>
+          <t>600여명</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>‘따릉이 할인권’ 나오나 …서울시, 회원정보 유출 ‘보상’ 고심</t>
+          <t>기부한 적 없는 개인정보까지…600여명 실명·주민번호 노출한 사랑의열...</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L435" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M435" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10683361?ref=naver</t>
+          <t>https://www.dt.co.kr/article/12049917?ref=naver</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
-          <t>2026-03-02 00:42:19.334936+00:00</t>
+          <t>2026-03-06 01:16:46.224577+00:00</t>
         </is>
       </c>
     </row>
     <row r="436">
-      <c r="A436" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A436" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C436" t="inlineStr"/>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>사회복지공동모금회 (사랑의열매)</t>
+        </is>
+      </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>반복되는 해킹 사고로 인한 집단소송 발생 가능성 상시 존재</t>
+          <t>개인정보보호위원회 등 담당 기관 신고 예정, 피해자 개별 통지 진행 중</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>기사는 반복되는 해킹 사고와 그로 인한 집단소송이 일상화된 현실을 지적합니다. 핵심 보안 업무 외주화, 보안을 비용으로 인식하는 기업 문화, 사후 제재 중심의 법적 구조가 문제의 원인으로 제시됩니다. 이는 기업의 보안 책임 소홀로 인해 다수의 피해자가 발생하는 상황을 보여줍니다.</t>
+          <t>사랑의열매(사회복지공동모금회)에서 정치인, 연예인 등 고액 기부자 600명의 실명과 주민등록번호 등 개인정보가 유출되는 사고가 발생했습니다. 사랑의열매는 신속 대응팀을 꾸려 피해자에게 유출 사실을 개별 통지하고, 개인정보보호법에 따라 담당 기관에 신고할 계획입니다. 이는 민감 정보 유출로 인한 대규모 피해 가능성이 있는 사건입니다.</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 따라 해킹 사고로 인한 집단소송이 일상화되었다는 점에서 다수의 피해자가 발생할 가능성이 높습니다. 또한, 기업의 보안 책임 소홀(적합 조건 1)과 사후 제재(적합 조건 6)가 언급되어 소송의 근거와 증거 확보 가능성이 있습니다. 다만, 특정 사건이 아닌 일반적인 현상에 대한 기사이므로 구체적인 피고 및 피해 규모 파악이 어렵습니다.</t>
+          <t>사랑의열매(사회복지공동모금회)라는 공공기관 성격의 단체에서 600명의 고액 기부자 실명 및 주민등록번호 등 민감한 개인정보가 유출되어 상대방 책임이 명확하고 자력이 충분합니다. 피해자 수가 많고 유출 정보의 민감도가 높아 집단적 피해 및 피해 규모가 클 가능성이 높으며, 개인정보보호법에 따라 담당 기관 신고가 예정되어 공적 절차 진행이 예상됩니다.</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600명</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>[반복되는 해킹사고] ③ 제도는 왜 기업을 바꾸지 못했나</t>
+          <t>정치인·연예인 등 고액 기부자 600명 실명·주민번호 유출한 사랑의열...</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L436" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M436" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2107673</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030518320000043?did=NA</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
-          <t>2026-03-02 00:34:11.940165+00:00</t>
+          <t>2026-03-06 01:15:03.768657+00:00</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C437" t="inlineStr"/>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>사회복지공동모금회 사랑의열매</t>
+        </is>
+      </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>집단소송 기자회견 진행 중</t>
+          <t>사랑의열매가 유출 사실을 인지하고 신속 대응팀을 꾸려 관계 기관 신고 및 피해자 개별 통지를 준비 중이다.</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>반복되는 대규모 개인정보 유출 사고로 인해 집단소송이 일상화되고 있습니다. 기사는 핵심 보안 업무의 외주화와 보안을 비용으로 인식하는 경향이 이러한 사고의 원인으로 지목하며, 문제의 심각성과 집단소송의 빈번한 발생을 지적하고 있습니다.</t>
+          <t>사회복지공동모금회 사랑의열매에서 2천만 원 이상 고액 기부자 600여 명의 이름과 주민등록번호가 1년 가까이 비식별화 처리 없이 공시되어 유출되는 사고가 발생했다. 사랑의열매는 유출 사실을 인지한 후 신속 대응팀을 구성하고 관계 기관 신고 및 피해자 개별 통지를 진행할 예정이다. 이는 개인정보보호법 위반 소지가 있다.</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>대규모 개인정보 유출 사고는 상대방의 책임이 명확하며, 통신사 및 대형 기업이 피고로 특정될 경우 자력이 충분합니다. 다수의 피해자가 발생하여 집단적 피해 규모가 크고, 이미 집단소송 기자회견이 진행되는 등 공적 절차가 활발하여 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>사랑의열매가 개인정보 유출 사실을 인정하여 상대방 책임이 명확하며, 공공기관으로서 자력이 충분하다. 600여 명의 고액 기부자라는 다수 피해자가 발생했고, 주민등록번호 유출은 피해 규모가 크다. 사랑의열매의 인정으로 증거 확보가 용이하며, 개인정보보호법에 따른 관계 기관 신고 등 공적 절차가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>600여 명</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>[반복되는 해킹사고] ② '일상'이 된 정보유출 집단소송</t>
+          <t>사랑의열매 기부자 600여명 이름·주민번호 유출…“1년 가까이 몰라”</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2107672</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500353&amp;ref=A</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
-          <t>2026-03-02 00:34:00.607344+00:00</t>
+          <t>2026-03-06 01:13:35.590323+00:00</t>
         </is>
       </c>
     </row>
     <row r="438">
-      <c r="A438" s="3" t="inlineStr">
+      <c r="A438" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>구매 대행업자 A씨</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>경찰 수사 착수</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>전남 순천과 여수에서 해외 구매 대행업자에게 맡긴 신용카드 정보가 해킹당해 30여 명에게 총 3억 원 규모의 무단 결제가 발생했습니다. 전남경찰청 사이버범죄수사대가 수사에 착수했으나, 피해자 대부분은 카드사 승인 취소로 실제 금전적 피해는 입지 않은 것으로 파악됩니다.</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>피해자 대부분이 카드사의 승인 취소로 실제 금전적 피해를 입지 않아 소송을 통한 손해배상 청구의 실익이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음) 또한, 구매 대행업자의 자력 여부가 불분명하여 회수 가능성도 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>실제 금전적 피해 미상 (무단 결제 총액 3억 원)</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>30여 명</t>
+        </is>
+      </c>
+      <c r="J438" t="inlineStr">
+        <is>
+          <t>순천·여수 카드 무단결제 피해…전남경찰, 해킹 추정</t>
+        </is>
+      </c>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L438" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M438" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6480397?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305063927</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:13:16.415720+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...66 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C439" t="inlineStr"/>
       <c r="D439" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>국세청 사칭 피싱 공격 경고 및 예방 조치 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>연말정산 시즌을 맞아 국세청을 사칭한 피싱 공격이 기승을 부리고 있습니다. 악성 메일을 통해 개인 및 가상 자산 관련 정보를 빼돌리는 '인포스틸러' 악성코드가 유포되고 있으며, 안랩, 이스트시큐리티, 국세청, KISA 등은 사용자들에게 주의를 당부하고 있습니다.</t>
+          <t>여수와 순천 지역에서 신용카드 정보 해킹으로 인한 무단 결제 사건이 발생하여 총 14건, 1억 2천여만 원의 피해가 접수되었다. 전남경찰청 사이버범죄수사대에서 카드 정보 해킹을 원인으로 보고 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>피싱 공격의 주체인 해커들이 특정되지 않아 소송 상대방을 특정하기 어렵고, 설령 특정되더라도 자력 확보가 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 불충족)</t>
+          <t>경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 그러나 상대방이 명확히 특정되지 않았고(적합 조건 1 미충족), 피해 규모(14건, 1억 2천여만 원)가 소송금융 투자에 '매우 큰' 수준에는 미치지 못함(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 2천여만 원</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14건</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>환급금 조회하세요 …연말정산 시즌 국세청 사칭 피싱 주의보</t>
+          <t>여수·순천 신용카드 무단 결제…카드 정보 해킹 원인</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L439" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M439" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/security-hacking/6080990</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=536529</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
-          <t>2026-03-02 00:24:50.998028+00:00</t>
+          <t>2026-03-06 01:12:38.913988+00:00</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>사랑의열매 (사회복지공동모금회)</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>개인정보보호법에 따른 담당 기관 신고 예정</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>사랑의열매에서 600여 명의 기부자 실명과 주민등록번호가 유출되는 사고가 발생했다. 사랑의열매 측은 신속 대응팀을 꾸려 개인정보보호법에 따라 피해자에게 개별 통지하고 담당 기관에 신고할 계획이다. 이번 유출에는 정치인, 기업인 등 사회 주요 인사들의 정보도 포함된 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>사랑의열매의 개인정보 유출은 상대방 책임이 명확하며(적합 조건 1), 공공 성격의 기관으로 자력이 충분하다(적합 조건 2). 600여 명의 기부자 실명 및 주민번호 유출로 집단적 피해가 발생했고(적합 조건 3), 피해자 수가 많아 피해 규모가 크다(적합 조건 4). 사랑의열매 측에서 유출 사실을 인정하고 담당 기관에 신고할 예정이므로 증거 확보가 용이하며(적합 조건 5), 관련 공적 절차 진행이 예상된다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>600여명</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>사랑의열매, 600여명 기부자 실명·주민번호 유출··· 정치인, 기업인...</t>
+        </is>
+      </c>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M440" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225642</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:12:30.893544+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>구매대행업자 A씨</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E440" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A441" s="2" t="inlineStr">
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>카드정보 유출</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>해외 구매대행업자 A씨에게 카드번호 등 결제 정보를 맡겼던 다수의 피해자들의 카드 정보가 유출되는 사건이 발생했습니다. 다행히 대부분의 피해자는 카드사 승인 취소로 인해 실제 금전적 손실은 크지 않은 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>구매대행업자 A씨의 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력이 충분하지 않을 가능성이 높습니다. 또한, 피해자 다수가 카드사 승인 취소로 실제 금전 손실이 미미하거나 없어 피해 규모가 작아 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J441" t="inlineStr">
+        <is>
+          <t>해외구매 대행 맡겼던 카드정보 유출</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L441" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M441" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903154</t>
+        </is>
+      </c>
+      <c r="N441" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:12:14.133390+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B441" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D441" t="inlineStr">
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>사회복지공동모금회 사랑의열매</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E441" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E442" t="inlineStr"/>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 신고 및 피해자 개별 통지 예정</t>
+        </is>
+      </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>이 기사는 영화 '파반느' 속 가상의 상황을 바탕으로 개인정보 무단 제공 및 범죄 이용 시 발생할 수 있는 민사상 손해배상책임과 개인정보보호법 위반 가능성을 법률 전문가가 설명합니다. 실제 사건이 아닌 법적 쟁점에 대한 해설입니다.</t>
+          <t>사회복지공동모금회 사랑의열매에서 2000만원 이상 고액 기부자 600여 명의 실명과 주민등록번호가 포함된 결산 자료가 홈페이지에 잘못 게시되어 개인정보 유출 사고가 발생했다. 유출된 명단에는 정치인, 기업인, 연예인 등이 다수 포함된 것으로 알려졌다. 사랑의열매는 유출 사실 인지 후 신속 대응팀을 꾸려 개인정보보호법에 따라 관계기관 신고 및 피해자 개별 통지를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건 보도가 아닌 영화 속 법적 쟁점에 대한 법률 전문가의 해설입니다. 특정 피해자, 상대방, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>사랑의열매의 개인정보 유출 책임이 명확하며(적합 조건 1), 사회복지공동모금회는 배상 능력이 충분한 기관으로 판단됩니다(적합 조건 2). 600여 명의 고액 기부자 개인정보가 유출되어 집단적 피해이며(적합 조건 3), 실명과 주민등록번호 유출은 피해 규모가 크고(적합 조건 4), 기관 스스로 유출 사실을 인지하고 관계기관에 신고할 예정이므로 증거 확보가 용이하고 공적 절차가 진행될 예정입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600여명</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
-          <t>[영화 속 법 이야기] 로맨스와 불법 사이… 영화 '파반느' 속 법적 쟁점</t>
+          <t>연예인·정치인 등 600명 당했다…'사랑의열매' 개인정보 유출사고</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L442" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M442" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35194</t>
+          <t>https://www.joongang.co.kr/article/25409480</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
-          <t>2026-02-28 12:36:02.557696+00:00</t>
+          <t>2026-03-06 01:11:14.628936+00:00</t>
         </is>
       </c>
     </row>
     <row r="443">
-      <c r="A443" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A443" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>50대 남성</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (징역 8월)</t>
+          <t>공정거래위원회 집중 점검 및 한국소비자원 상담 분석 중, 전자상거래법 위반 여부 검토</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>50대 남성이 대형마트 등 다중이용시설에서 20여 차례에 걸쳐 사람들의 신체를 불법 촬영한 혐의로 징역 8월을 선고받고 법정 구속되었습니다. 재판부는 피고인의 반성에도 불구하고 피해자들이 정신적 피해를 호소하는 점을 고려했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>공정거래위원회가 쿠팡의 개인정보 유출로 인한 소비자 피해 사례를 집중 점검 중이다. 한국소비자원에 접수된 120여건의 상담을 분석하며, 주문하지 않은 제품 배송, 개인정보 유출 불안감, 복잡한 탈퇴 절차로 인한 스트레스, 스미싱 문자 수신 등의 피해가 확인되었다. 공정위는 사실관계 확인 후 조치하거나 수사를 의뢰하고, 전자상거래법 위반 시 제재를 검토할 방침이다.</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>피고인이 개인이며, 기사에 자력에 대한 정보가 없어 배상금 회수 가능성이 낮습니다. 소송금융은 일반적으로 자력이 충분한 기업이나 기관을 대상으로 합니다. 다만, 상대방 책임이 형사 유죄 판결로 명확하고(적합 조건 1), 20여 차례의 불법 촬영으로 다수의 피해자가 존재하며(적합 조건 3), 형사 재판을 통해 증거가 확보된 점(적합 조건 5)은 긍정적이나, 투자 회수 가능성이 낮아 적합도가 떨어집니다.</t>
+          <t>상대방 책임이 비교적 명확하고(공정위 집중 점검 및 제재 검토), 상대방에게 자력이 충분하며(쿠팡), 다수의 소비자가 개인정보 유출로 인한 불안감, 탈퇴 절차 스트레스, 스미싱 문자 등의 피해를 호소하고 있어 집단적 피해 가능성이 높습니다. 또한 공정위가 120여건의 소비자 상담을 분석하며 공적 절차가 진행 중이고, 이를 통해 객관적 증거 확보가 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>20여 명</t>
+          <t>120명 이상</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
-          <t>다중이용시설 불법 촬영 50대 법정구속</t>
+          <t>공정위,쿠팡 소비자 피해 집중점검… 미주문 상품 배송  주장도</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>seouleconews.com</t>
         </is>
       </c>
       <c r="L443" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M443" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026022820211742648?feed=na</t>
+          <t>http://www.seouleconews.com/news/articleView.html?idxno=89773</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
-          <t>2026-02-28 12:32:39.648151+00:00</t>
+          <t>2026-03-06 00:59:37.849556+00:00</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>사회복지공동모금회 사랑의열매, 희망브리지 전국재해구호협회</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>쿠팡이 '이번 사태'에 대해 책임을 부인하고 자신들도 피해자라고 주장하는 단계</t>
+          <t>행정안전부 및 한국인터넷진흥원 조사 진행 중, 개인정보보호법에 따른 신고 및 피해자 개별 통지 예정</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>쿠팡이 '허술한 보안 방치'로 인한 '이번 사태'에 대해 책임을 회피하고 '남 탓'을 한다는 비판을 받고 있다. 쿠팡 측은 자신들도 피해자라는 입장을 고수하며 비판에 직면했다.</t>
+          <t>사랑의열매와 희망브리지에서 기부자들의 실명과 주민등록번호 등 민감한 개인정보가 유출되는 사고가 잇따라 발생했습니다. 사랑의열매는 600여 명의 고액 기부자 정보가 11개월간 노출되었고, 희망브리지는 1,000여 명의 정보가 20일간 노출되었습니다. 현재 관계기관의 조사가 진행 중이며, 각 단체는 피해자 통지 및 대응에 나설 예정입니다.</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), '허술한 보안 방치'라는 언급을 통해 상대방의 책임이 비교적 명확해 보인다(적합 조건 1). 대규모 보안 사고일 가능성이 높아 집단적 피해 및 큰 피해 규모가 예상된다(적합 조건 3, 4).</t>
+          <t>상대방 책임이 명확하고(사랑의열매, 희망브리지의 개인정보 유출 인정), 상대방은 공공성이 높은 기관으로 자력이 충분합니다. 사랑의열매 600여 명, 희망브리지 1,000여 명의 다수 피해자가 발생했으며, 주민등록번호 등 민감 정보 유출로 피해 규모가 클 수 있습니다. 이미 관계기관(행정안전부, KISA)의 조사가 진행 중이며, 유출 사실에 대한 객관적 증거가 명확합니다.</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1,600명 이상</t>
         </is>
       </c>
       <c r="J444" t="inlineStr">
         <is>
-          <t>실적 꺾여도 '남 탓' 쿠팡…'허술한 보안 방치' 아직도 부인</t>
+          <t>이름·주민번호가 그대로… 기부자 개인정보 유출 사고 잇따라</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L444" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M444" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287487?influxDiv=NAVER</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5179939</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
-          <t>2026-02-28 12:32:05.253406+00:00</t>
+          <t>2026-03-06 00:27:41.281963+00:00</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>전국재해구호협회</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>공정위 조사 진행 중, 민사소송 가능성 거론</t>
+          <t>개인정보보호위원회 등 관계 기관 신고, 피해자 개별 안내 진행 중</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건과 관련하여 법조계에서 민사소송 가능성이 제기되고 있다. 실제 금전 피해가 없더라도 개인정보보호법상 보호조치 의무 위반이 인정될 경우 정신적 손해에 대한 위자료 청구가 가능할 수 있다. 현재 공정위가 관련 내용을 검토 중이며, 민간에서는 20건의 피해 주장이 접수되었다.</t>
+          <t>전국재해구호협회가 결산공시 자료 공개 과정에서 약 1600명의 기부자 개인정보(성명, 주민등록번호, 기부금액)를 20일간 마스킹 없이 노출하는 사고가 발생했습니다. 협회는 이를 인지한 후 게시물을 삭제하고 한국인터넷진흥원, 개인정보보호위원회 등 관계 기관에 신고했으며, 현재 피해자들에게 개별 안내를 진행 중입니다. 현재까지 2차 피해는 확인되지 않았습니다.</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>대기업 쿠팡의 개인정보보호법상 보호조치 의무 위반 책임이 비교적 명확하고(적합 조건 1, 2), 공정위 조사가 진행 중이며(적합 조건 6), 정신적 손해에 대한 위자료 청구 가능성이 언급되어 소송금융 투자에 적합하다. 개인정보 유출 특성상 다수의 피해자가 발생할 수 있으며(적합 조건 3), 공정위 관련 언급은 증거 확보 가능성을 높인다(적합 조건 5).</t>
+          <t>전국재해구호협회의 담당자 실수로 1600명의 기부자 개인정보(주민등록번호 포함)가 20일간 노출되어 상대방 책임이 명확합니다. 협회는 공공기관으로 자력이 충분하며, 한국인터넷진흥원 및 개인정보보호위원회에 신고하는 등 공적 절차가 진행 중이고 증거 확보도 용이합니다. 다수의 피해자가 발생하여 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1600명</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>공정위  쿠팡 유출, 재산 피해 확인 안돼 …민간 분석  피해 주장 20건 ...</t>
+          <t>[단독]재난기부자 1600명 개인정보 유출… 재해구호협회 실수</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>nbntv.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L445" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M445" t="inlineStr">
         <is>
-          <t>https://www.nbntv.kr/news/articleView.html?idxno=339302</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003537086</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
-          <t>2026-02-28 01:41:12.485401+00:00</t>
+          <t>2026-03-06 00:26:18.589603+00:00</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>김 모 씨 (주클럽 운영자)</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>정부 기관 조사 진행 중, 주주 및 소비자 집단소송 제기</t>
+          <t>경찰 구속 및 검찰 송치, 유사 계정 수사 확대 중</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>쿠팡은 개인정보 유출 사고 이후 4분기 매출과 활성 고객 수가 감소하며 실적에 부정적인 영향을 받았습니다. 10만 명의 활성 고객 이탈과 함께 정부 기관의 과징금 조사 및 미국과 한국에서 동시다발적으로 주주 및 소비자 집단소송이 제기된 상태입니다. 쿠팡은 이로 인한 수익성 우려와 대규모 법적 비용 증가에 직면해 있습니다.</t>
+          <t>SNS '주클럽' 운영자 김 모 씨가 여성들의 얼굴과 사생활 정보를 무단 게시하고, 이를 삭제해주는 조건으로 가상화폐 3,800만 원을 갈취한 혐의로 구속 송치되었습니다. KBS 확인 결과 최소 30명의 피해자가 있으며, 경찰은 유사 계정에 대한 수사를 확대하고 있습니다. 피해자들은 심각한 정신적, 사회적 피해를 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사고로 인한 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 활성 고객 10만 명 이탈 및 소비자 집단소송 제기로 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 쿠팡 측도 실적 문서에서 부정적 영향을 인정했고 정부 기관 조사가 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 정부 기관 조사 및 소송이 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(경찰 구속 및 검찰 송치), 30명 이상의 다수 피해자가 발생한 집단적 피해 사건입니다. 경찰 수사를 통해 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다. 다만, 피고가 개인이라는 점에서 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 3,800만 원 (가상화폐), 피해자 1인당 최대 300만 원</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>10만 명 이상</t>
+          <t>최소 30명 (유사 계정 수사 확대 중)</t>
         </is>
       </c>
       <c r="J446" t="inlineStr">
         <is>
-          <t>활성고객 석달새 10만명 이탈…과징금·소송 리스크 등 첩첩산중</t>
+          <t>[단독] “너 유흥업소 다녔지?”…‘무차별 SNS 협박’ 주클럽 운영자 ...</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L446" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M446" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013723?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500988&amp;ref=A</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
-          <t>2026-02-28 01:33:55.174232+00:00</t>
+          <t>2026-03-06 00:23:36.665749+00:00</t>
         </is>
       </c>
     </row>
     <row r="447">
-      <c r="A447" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A447" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>삼성전자 미국법인</t>
+          <t>사랑의 열매 (사회복지공동모금회)</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>텍사스주 법무부와 합의, 소송 취하</t>
+          <t>신속 대응팀 운영, 피해자 개별 통지, 담당 기관 신고 예정</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>삼성전자가 미국 텍사스주에서 스마트TV 시청 데이터 무단 수집 관련 소송을 합의로 종결했습니다. 삼성전자는 ACR 데이터 수집 및 활용 방식에 대한 소비자 고지를 강화하기로 했으며, 텍사스주 법무부는 삼성전자를 상대로 제기했던 소송을 취하했습니다. 다만 텍사스주 법무부는 소니, LG전자 등 다른 TV 제조사들에 대해서는 유사 소송을 계속 진행 중입니다.</t>
+          <t>사랑의 열매에서 담당자 실수로 600여 명의 주민번호를 포함한 개인정보가 유출되는 사고가 발생했다. 사랑의 열매 측은 관계 법령에 따라 신속 대응팀을 꾸려 피해자에게 유출 사실을 개별 통지하고 담당 기관에 신고할 계획이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>삼성전자의 소송은 텍사스주 법무부와의 합의로 이미 종결되어 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건) 그러나 동일한 쟁점으로 소니, LG전자 등 다른 대기업들을 상대로 한 소송이 진행 중이므로, 이들 기업을 대상으로 한 신규 소송 발굴 기회는 존재합니다.</t>
+          <t>사랑의 열매 담당자 실수로 주민번호 포함 개인정보가 600여 명에게 유출되어 상대방 책임이 명확하며(적합 조건 1), 사랑의 열매는 자력이 충분한 공공기관이다(적합 조건 2). 600여 명의 다수 피해자가 발생했고(적합 조건 3, 4), 유출 사실을 인정하고 대응 중이므로 증거 확보가 용이하며(적합 조건 5), 담당 기관 신고 등 공적 절차가 진행될 예정이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>텍사스주 스마트TV 사용자 다수</t>
+          <t>600여 명</t>
         </is>
       </c>
       <c r="J447" t="inlineStr">
         <is>
-          <t>삼성전자, 美 텍사스 TV 데이터 무단 수집 소송 합의</t>
+          <t>주민번호까지 버젓이… 담당자 실수  600여 명 피해</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L447" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M447" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1943955</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008466153&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
-          <t>2026-02-28 01:32:16.932462+00:00</t>
+          <t>2026-03-06 00:22:30.272773+00:00</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>사랑의열매</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>김범석 의장의 육성 사과, 원인 규명 및 수사 진행 중</t>
+          <t>감독 기관 신고 및 조사 예정</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>쿠팡 김범석 의장이 지난해 11월 발생한 대규모 개인정보 유출 사태에 대해 처음으로 육성 사과했습니다. 쿠팡 측은 시스템적 보안 실패가 아닌 전 직원의 표적 공격 결과라고 주장하며, 2차 피해 증거는 없다고 밝혔습니다. 현재 유출 원인 규명 및 수사가 진행 중입니다.</t>
+          <t>사랑의열매가 고액기부자 600명의 개인정보를 1년간 온라인에 유출한 사실이 드러났습니다. 사랑의열매는 피해자들에게 유출 사실을 공지하고 감독 기관에 신고할 예정이며, 당국은 사고 경위 파악을 위한 조사를 진행할 계획입니다.</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), '많은 소비자들의 개인정보 유출'로 집단적 피해가 발생했습니다(적합 조건 3). 유출 사실은 쿠팡이 통지하고 김범석 의장이 사과하여 책임이 명확하고 증거 확보가 가능하며(적합 조건 1, 5), 현재 수사 및 원인 규명 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 적합 조건을 충족합니다.</t>
+          <t>사랑의열매는 공공기관에 준하는 대형 공익법인으로 배상 능력이 충분하며(상대방 자력 충분), 600명의 고액기부자 개인정보 유출로 집단적 피해가 명확합니다(집단적 피해, 피해 규모 큼). 유출 사실 공지 및 감독 기관 조사가 예정되어 있어 책임 소재 및 증거 확보가 용이할 것으로 보입니다(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>600명</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>[뉴스퀘어 2PM] 쿠팡 김범석, 첫 육성 사과...4분기 영업익 급감</t>
+          <t>사랑의열매, 고액기부자 600명 개인정보 1년간 온라인 유출</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L448" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602271431230159</t>
+          <t>https://news.jtbc.co.kr/article/NB12288356?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
-          <t>2026-02-28 01:21:54.147937+00:00</t>
+          <t>2026-03-06 00:21:12.470790+00:00</t>
         </is>
       </c>
     </row>
     <row r="449">
-      <c r="A449" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A449" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>쿠팡 Inc.</t>
+          <t>KB·신한·하나·우리금융 등 4대 금융지주</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>국내외 집단소송 진행 중, 대만 정부 법적 처분 예고</t>
+          <t>금융감독원 IT·보안 사외이사 보강 주문 및 금융지주들의 인력 확보 난항</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>쿠팡 김범석 의장이 개인정보 유출 사태에 대해 사과했으나, 쿠팡 Inc.는 시스템적 보안 실패가 아닌 전 직원의 악용이라며 법적 책임을 부인하고 있다. 미국에서는 글로벌 로펌을 선임하여 집단소송에 대비 중이며, 대만 정부도 쿠팡의 잘못을 발견하고 법적 처분을 예고했다. 국내에서도 피해자들이 1인당 10만 원의 보상 청구액으로 집단소송을 진행 중이다.</t>
+          <t>주요 금융지주들이 금융감독원의 지시에도 불구하고 IT 보안 전문가를 사외이사로 영입하는 데 어려움을 겪고 있습니다. 이는 높은 보수와 이해상충 문제 때문이며, 금융권의 잇따른 보안 사고에도 불구하고 IT 보안 거버넌스 강화가 지연되고 있음을 보여줍니다. 이러한 상황은 향후 대규모 보안 사고 발생 시 법적 분쟁으로 이어질 수 있는 잠재적 위험을 내포하고 있습니다.</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡), 다수 피해자(개인정보 유출), 국내외 집단소송 진행 중, 대만 정부의 법적 처분 예고 등 적합 조건 다수 충족. 쿠팡은 법적 책임을 부인하고 있으나, 이미 사과하고 해외 로펌을 선임하는 등 소송에 대비하고 있어 배상 가능성이 높음.</t>
+          <t>4대 금융지주가 소송 상대방이 될 경우 자력이 충분하며(적합 조건 2), 금융감독원장이 IT·보안 사외이사 보강을 주문하는 등 공적 절차가 진행 중입니다(적합 조건 6). 현재 특정 피해 사건이 발생하여 소송이 진행 중인 것은 아니지만, 기사는 금융권의 고질적인 IT 보안 거버넌스 문제를 지적하며 향후 대규모 보안 사고 발생 시 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>[뉴스현장] 쿠팡 김범석 '정보 유출' 첫 육성 사과…쟁점은?</t>
+          <t>“1억이요? 주급인가요?” 금융권 IT보안 사외이사 후보 구하기 골머리...</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M449" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602271501493zr</t>
+          <t>https://www.seoul.co.kr/news/economy/finance/2026/03/04/20260304500280?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
-          <t>2026-02-28 01:18:31.040548+00:00</t>
+          <t>2026-03-05 01:42:26.460478+00:00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>쿠팡 Inc</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>미국 투자자 집단소송 진행 중</t>
+          <t>서울중앙지방법원 제30민사부에서 1차 손해배상 청구 소송 심리 중, 2차 소송인단 모집 예정</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>쿠팡의 모회사 쿠팡 Inc가 개인정보 유출 사건으로 미국 투자자들로부터 집단 소송을 당했습니다. 쿠팡은 과거 승소를 이끌었던 변호인단을 다시 꾸려 소송에 대응하고 있습니다.</t>
+          <t>SK텔레콤의 유심 해킹으로 인한 피해자들이 9천여 명 규모의 집단소송을 제기하여 서울중앙지방법원에서 심리 중이다. 피해자들은 징벌적 손해배상까지 요구하고 있으며, 추가 소송인단도 모집될 예정이다.</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡 Inc), 미국 투자자 대상 집단소송으로 다수 피해자 및 큰 피해 규모가 예상됩니다. 이미 소송이 진행 중이며, 개인정보 유출 사건으로 상대방 책임이 비교적 명확합니다.</t>
+          <t>SK텔레콤이라는 대기업을 상대로 9천 명 이상의 피해자가 참여하는 집단소송이 이미 진행 중이며, 징벌적 손해배상까지 겨냥하고 있어 피해 규모가 클 것으로 예상됩니다. 이는 '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등 여러 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>미국 투자자 다수</t>
+          <t>9천175명</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>'승소 정예병' 부르고 '트럼프 인맥'까지…쿠팡의 집단소송 대응</t>
+          <t>SKT 유심 해킹 집단소송 본격화..9천여 명, 징벌적 손배까지 겨냥</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L450" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M450" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287311?influxDiv=NAVER</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108540</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
-          <t>2026-02-28 01:17:52.836208+00:00</t>
+          <t>2026-03-05 01:32:26.105107+00:00</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>SK텔레콤, KT</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>집단소송 가능성 언급</t>
+          <t>통신 분쟁 조정 신청 진행 중</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>쿠팡 김범석 의장이 개인정보 유출에 대해 공식 사과하며, 미국 증시 상장사인 쿠팡Inc가 법적 책임을 공식 인정할 경우 집단 소송에 휘말릴 위험이 크다고 언급되었다. 이는 쿠팡이 개인정보 유출에 대한 책임을 인정하고 있으며, 향후 대규모 집단 소송으로 이어질 가능성을 시사한다.</t>
+          <t>지난해 통신 분쟁 신청이 2123건으로 역대 최대를 기록했으며, 이 중 92.7%인 1968건이 손해배상 관련 사안입니다. 이는 SK텔레콤과 KT의 개인정보 유출 사고 이후 위약금 면제 등을 요구하는 사례가 급증한 데 따른 것입니다. 다수의 피해자가 대기업을 상대로 손해배상을 요구하는 상황입니다.</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>쿠팡 김범석 의장이 개인정보 유출에 대해 공식 사과하며 법적 책임을 인정할 경우 집단 소송 위험이 커진다고 언급됨. 이는 상대방 책임이 명확하고(공식 사과), 상대방 자력이 충분하며(미국 증시 상장사 쿠팡Inc), 집단적 피해 가능성이 높음(집단 소송 위험)에 해당하여 소송금융 적합도가 높음.</t>
+          <t>SK텔레콤과 KT라는 대기업이 피고이며(적합 조건 2), 개인정보 유출 사고로 인한 다수의 피해자(2천 건 이상의 분쟁 신청)가 발생하여 집단적 피해가 명확합니다(적합 조건 3, 4). 이미 통신 분쟁 신청이라는 공적 절차가 진행 중이며(적합 조건 6), 상대방의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2123건 이상</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>쿠팡 김범석, 개인정보 유출 공식 사과… 정부와 긴밀 협력할 것</t>
+          <t>작년 통신 분쟁 신청 2123건 '역대 최대'…해킹 사고 여파</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L451" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M451" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832447</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863199</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
-          <t>2026-02-28 01:17:41.473859+00:00</t>
+          <t>2026-03-05 01:28:01.190347+00:00</t>
         </is>
       </c>
     </row>
     <row r="452">
-      <c r="A452" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A452" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C452" t="inlineStr"/>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>인하대</t>
+        </is>
+      </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>수사기관 송치, 민사 소송 검토 중</t>
+          <t>경찰 수사 진행 중, 집단 손해배상 소송 예고</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>딥페이크 합성물 관련 사건으로 피해자는 4명으로 파악되었습니다. 사건을 처음 학교에 알린 제보자도 합성물 '소지' 혐의로 함께 송치되었으며, 피해자 측은 향후 처분 결과를 지켜본 뒤 민사 대응을 검토할 예정입니다.</t>
+          <t>지난해 말 인하대가 해킹을 당해 재학생, 교직원, 졸업생 1만 명의 개인정보가 유출되었다. 인하대는 피해 보상 및 재발 방지 대책 미흡으로 비판받고 있으며, 피해 졸업생이 50명 이상을 모아 집단 손해배상 소송을 추진할 예정이다. 현재 인하대는 해커 집단을 고소하여 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>딥페이크 제작 및 유포로 인한 상대방 책임이 명확하며, 수사기관 송치로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자 수가 4명으로 적고, 상대방의 자력 여부가 불분명하며 피해 규모가 특정되지 않아 투자 매력도가 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. 인하대의 개인정보 유출 사고는 1만 명의 피해자가 발생했으며, 경찰 수사가 진행 중이고, 졸업생이 집단 소송을 예고하는 등 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1만명</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>딥페이크 신고자도 송치…합성물 '소지' 혐의</t>
+          <t>“해킹 피해보상·재발 방지대책 없다”...집단 손배소송 위기 몰린 인...</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515460</t>
+          <t>https://www.mk.co.kr/article/11978214</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
-          <t>2026-02-28 01:06:51.132591+00:00</t>
+          <t>2026-03-05 01:23:55.559340+00:00</t>
         </is>
       </c>
     </row>
     <row r="453">
-      <c r="A453" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A453" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C453" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C453" t="inlineStr"/>
       <c r="D453" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>대규모 개인정보 유출 사고 발생 및 기업 실적 영향 보도</t>
+          <t>드라마 속 재판 진행 중</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>쿠팡이 3370만 개 계정의 개인정보 유출 사고로 인해 2025년 4분기 영업이익이 전년 동기 대비 97% 급감하는 등 실적에 큰 타격을 입었다. 김범석 의장은 공식 사과했지만, 쿠팡 측은 자신들도 범죄의 피해자라는 입장을 밝혔다. 이 사고로 '탈쿠팡' 현상이 발생하며 연말 대목 마케팅 활동에 지장이 있었다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 배우 이나영이 연기하는 윤라영이 친구를 지키려다 박제열의 죽음에 이르게 되고, 딸 한민서의 충격적인 진실을 마주하며 혼란에 빠지는 과정을 그립니다. '커넥트인' 이용자 리스트를 통해 성착취 범죄를 세상에 드러내고 피해자들의 용기 있는 증언이 이어지지만, VIP 영상 유출과 박제열의 죽음으로 상황은 극단으로 치닫습니다. 윤라영은 진실을 향해 나아가며 재판에서 고군분투합니다.</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(3370만 개 계정 개인정보 유출), 상대방에게 자력이 충분합니다(대기업 쿠팡Inc). 3370만 명 이상의 대규모 피해자가 발생하여 집단적 피해 및 피해 규모가 매우 큽니다. 사건 발생 사실과 피해 규모에 대한 증거가 명확합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리와 배우의 연기를 다루는 리뷰 기사입니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 기본 전제 조건에 부합하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>3370만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>작년4분기 영업익 97%↓… 김범석  보안사고 사과</t>
+          <t>'아너' 이나영, 찰나의 감정도 놓치지 않는 열연</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L453" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M453" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974855</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05379206645380040</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
-          <t>2026-02-28 00:56:59.341257+00:00</t>
+          <t>2026-03-05 01:11:11.670706+00:00</t>
         </is>
       </c>
     </row>
     <row r="454">
-      <c r="A454" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A454" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>더 프라임, 해일</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>타이완 당국의 추가 조사 및 법적 처분 예고, 쿠팡의 보상안 시행</t>
+          <t>드라마 내 윤라영의 살인 혐의 재판 진행 중</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>쿠팡 타이완 법인에서 회원 개인정보 20만여 건이 유출되었으며, 타이완 당국은 자체 조사 결과 쿠팡의 개인정보 관리 결함을 확인하고 추가 조사 및 강력한 법적 처분을 예고했습니다. 쿠팡은 정보 유출 가능성을 부인하다 뒤늦게 인정했으며, 90억 원 가량의 보상안을 시행한다고 밝혔습니다. 현재 미국에서는 쿠팡 주주들이 정보 유출 사실 미공시로 집단 소송을 진행 중입니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'의 10회 줄거리로, IT기업 대표 백태주의 설계로 성착취 영상이 폭로되고 윤라영 변호사가 살인 혐의로 재판을 받는 등 복잡한 사건들이 전개됩니다. 권력형 비리와 개인의 복수가 얽힌 비극적인 서사를 다룹니다.</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>타이완 당국의 자체 조사 결과로 쿠팡의 개인정보 관리 결함 및 책임이 명확하며(상대방 책임 명확), 쿠팡은 대기업으로 자력이 충분합니다(상대방 자력 충분). 20만여 건의 개인정보 유출로 집단적 피해가 발생했고(집단적 피해), 타이완 당국의 조사 결과 발표 및 쿠팡의 뒤늦은 인정으로 증거 확보가 용이합니다(증거 확보 가능). 또한 타이완 당국의 추가 조사 및 법적 처분 예고 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>해당 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약으로, 실제 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>90억 원 (쿠팡 제시 보상안)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>20만여 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>[W 언박싱] 보안 문제 없다더니…타이완 당국 “쿠팡 개인정보 관리 결...</t>
+          <t>이청아, 결국 유산했다…남편에게 이혼 통보,  모든 조건 맞출 것, 정리...</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L454" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M454" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496135&amp;ref=A</t>
+          <t>https://www.tenasia.co.kr/article/2026030473534</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
-          <t>2026-02-28 00:32:18.790721+00:00</t>
+          <t>2026-03-05 01:09:11.259330+00:00</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C455" t="inlineStr"/>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>SK텔레콤, KT, LG유플러스</t>
+        </is>
+      </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>검찰 수사 중, 피해자 유족 대리인에 의한 2차 가해 모니터링 및 수사 요청</t>
+          <t>통신분쟁조정위원회 조정 진행 중, 일부 사업자 조정 불수락으로 소송 전환 가능성 높음</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>약물 살인 사건 피의자의 SNS 계정이 온라인상에 유포되며 범행 옹호 및 피해자에 대한 2차 가해가 발생하고 있습니다. 검찰이 뒤늦게 계정을 비공개 전환했으나, 피해자 유족 대리인은 수사기관에 적극적인 모니터링과 수사를 요청했습니다. 피의자 SNS를 통한 범죄 옹호 및 2차 가해를 제동할 체계적인 장치가 부재하다는 지적이 나옵니다.</t>
+          <t>지난해 통신 3사 해킹 사고 등으로 통신서비스 관련 분쟁조정 신청이 2000여건으로 역대 최고치를 기록했다. 통신분쟁조정위원회가 SK텔레콤 해킹 사태 등과 관련해 조정을 결정했으나, 일부 사업자가 이를 수락하지 않아 해결률이 하락했다. 이는 향후 소송으로 이어질 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>2차 가해를 유발하는 게시물을 올린 개인들의 책임이 명확하며, SNS 플랫폼의 관리 소홀 책임도 제기될 수 있습니다. 다수의 피해자에게 2차 가해가 광범위하게 발생하고 있으며, SNS 게시물 자체가 증거로 확보 가능합니다. 검찰 수사가 진행 중이고 피해자 측에서 적극적인 모니터링과 수사를 요청하는 등 공적 절차가 진행 중입니다. 체계적인 처리 지침 부재로 인한 피해 확산은 소송금융 투자 기회로 볼 수 있습니다.</t>
+          <t>이동통신 3사는 대기업으로 자력이 충분하며(적합 조건 2), 2000여건 이상의 분쟁조정 신청은 집단적 피해(적합 조건 3)를 시사한다. 통신분쟁조정위원회의 조사 및 결정이 있었고(적합 조건 5, 6), 사업자들이 조정을 불수락하여 소송으로 발전할 가능성이 높다.</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2000여명</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>범죄 피의자 SNS가 피해자 2차 가해 온상으로…체계적 처리 지침 필요</t>
+          <t>해킹 사고 2025년, 통신 분쟁 조정  역대 최고 …2000여건 접수</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L455" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M455" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1247012.html</t>
+          <t>https://www.mt.co.kr/tech/2026/03/04/2026030417064385419</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
-          <t>2026-02-28 00:22:58.251764+00:00</t>
+          <t>2026-03-05 00:58:46.089700+00:00</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C456" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>정부/감독기관의 관여 및 청문회 진행, 쿠팡의 자체 조사 발표 및 5만원 보상안 제시 등 관련 절차 진행 중</t>
+          <t>방송통신위원회 분쟁조정 진행 중</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>쿠팡이 지난해 4분기 개인정보 유출 사태 여파로 실적 상승세가 꺾이며 김범석 의장이 육성으로 사과했습니다. 3370만 명의 개인 정보가 유출되었고, 쿠팡은 '5만원 쪼개기 쿠폰' 보상안으로 부정적 여론에 직면했습니다. 쿠팡 출신 직원의 불법 접근으로 인한 사고로 추정되며, 현재 정부 및 감독기관의 관여가 있었음을 시사합니다.</t>
+          <t>연이은 통신사 해킹으로 인해 방송통신위원회에 접수된 통신분쟁조정 신청이 역대 최다를 기록했다. 방미통위는 제4기 통신분쟁조정위원회를 조속히 구성하여 이용자 피해구제에 신속성을 기하겠다고 밝혔다. 이는 다수의 통신서비스 이용자들이 해킹 피해를 겪고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>상대방(쿠팡)의 책임이 명확하고 자력이 충분하며, 3370만 명 이상의 대규모 개인정보 유출로 집단적 피해가 발생했습니다. 정부/감독기관의 관여 및 청문회 언급 등 공적 절차가 진행 중이며, 쿠팡의 자체 발표를 통해 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>연이은 통신사 해킹으로 다수의 피해자가 발생하여 방송통신위원회에 역대 최다 분쟁조정 신청이 접수되었다. 이는 대기업인 통신사를 상대로 집단적 피해 구제 가능성이 높고(상대방 자력 충분, 집단적 피해), 이미 공적 절차가 진행 중이므로(공적 절차 진행 중) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>3370만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>“심려 끼쳤다”…쿠팡 김범석, 4분기 실적 쇼크 후 육성 사과</t>
+          <t>연이은 통신사 해킹에...방미통위 분쟁조정 신청 '역대 최다'</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L456" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M456" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408138</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433967</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
-          <t>2026-02-28 00:21:30.342061+00:00</t>
+          <t>2026-03-05 00:56:56.742788+00:00</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>주요 통신사</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>국회 청문회 진행, 한국 정부 조사 가능성, 대만 법인 유출 확인</t>
+          <t>통신분쟁조정위원회 구성 및 분쟁 조정 진행 중, 집단분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>쿠팡 김범석 의장이 작년 11월 발생한 3370만 명 개인정보 유출 사고에 대해 99일 만에 사과했다. 쿠팡은 전직 직원의 범죄임을 강조하며 법적 책임을 회피하려는 모습을 보였으나, 최근 대만 법인에서도 개인정보 유출이 확인되고 한국과 대만의 백업키가 동일하다는 사실이 드러났다. 이 사태로 '탈팡' 현상이 이어지며 쿠팡의 사업성도 악화되고 있다.</t>
+          <t>잇따른 해킹 피해로 지난해 통신분쟁조정신청이 역대 최대로 증가했습니다. 통신분쟁조정위원회는 복잡해진 통신서비스 분쟁에 대응하기 위해 조속히 위원회를 구성하여 이용자 피해 구제 및 집단분쟁 해결에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>쿠팡이라는 대기업이 피고이며(적합 조건 2), 3370만 명이라는 대규모 개인정보 유출로 집단적 피해가 명확함(적합 조건 3, 4). 쿠팡 측은 전직 직원의 범죄를 주장하나, 백업키 동일 문제 등 시스템 관리 책임이 명확하여 상대방 책임이 비교적 명확하다고 볼 수 있음(적합 조건 1, 5). 이미 국회 청문회 등 공적 절차가 진행되었고(적합 조건 6), '탈팡' 현상으로 인한 피해 규모도 상당할 것으로 예상됨.</t>
+          <t>주요 통신사(대기업)를 상대로 한 해킹 피해로 다수의 이용자가 피해를 입었으며(적합 조건 2, 3), 통신분쟁조정위원회에서 관련 절차가 진행 중이므로(적합 조건 6) 증거 확보 및 집단분쟁으로의 발전 가능성이 높습니다. 피해 규모 또한 '역대 최대' 신청 건수로 미루어 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>한국 3370만 명, 대만 20만여 건</t>
+          <t>다수 이용자</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>[사설]정보 유출 99일 만에 고개 숙인 쿠팡 김범석</t>
+          <t>잇따른 해킹 피해에 지난해 통신분쟁조정신청 역대 최대</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L457" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M457" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260227/133439994/2</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622694</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
-          <t>2026-02-28 00:19:06.909891+00:00</t>
+          <t>2026-03-05 00:56:39.637835+00:00</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C458" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>정부 당국과 협력 중, 집단소송 가능성 언급</t>
+          <t>통신분쟁조정위원회 분쟁조정 진행 중</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>쿠팡 김범석 의장이 지난해 말 발생한 개인정보 유출 사태에 대해 공식 사과했습니다. 쿠팡 측은 전 직원의 악의적 공격으로 인한 것이라며 법적 책임은 부인하고 있으나, 집단소송 등 거대한 법적 리스크에 휘말릴 가능성을 언급했습니다. 정부 당국과 긴밀히 협력하겠다고 밝혀 관련 절차가 진행 중임을 시사합니다.</t>
+          <t>통신 해킹 사고의 여파로 통신서비스 이용자들의 분쟁조정 신청이 역대 최다를 기록했습니다. 통신분쟁조정위원회는 복잡하고 다양해진 분쟁 신청에 대응하기 위해 위원회를 조속히 구성하여 이용자 피해 구제에 신속을 기하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡Inc, 미국 증시 상장사)로 자력이 충분하며, 개인정보 유출로 다수의 고객이 피해를 입어 집단소송 가능성이 높습니다. 김범석 의장의 공식 사과와 정부 당국과의 협력 언급으로 사건 발생 사실 및 증거 확보 가능성이 높습니다. 다만 쿠팡 측은 전 직원의 악의적 공격으로 인한 것이라며 법적 책임을 부인하고 있어 책임 소재 입증이 쟁점이 될 수 있습니다.</t>
+          <t>통신 해킹 사고로 인한 피해는 통신사의 책임이 비교적 명확하며(적합 조건 1), 상대방인 통신사는 자력이 충분한 대기업입니다(적합 조건 2). 또한, '역대 최다 기록'이라는 분쟁조정 신청 건수는 집단적 피해를 시사하며(적합 조건 3), 통신분쟁조정위원회를 통한 공적 절차가 이미 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>다수 고객</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>쿠팡 김범석  개인정보 유출 사과…정부와 긴밀히 협력</t>
+          <t>통신 해킹 사고 여파…분쟁조정 신청 역대 최다 기록</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L458" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M458" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022708285420623</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008463802&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
-          <t>2026-02-27 00:54:11.927645+00:00</t>
+          <t>2026-03-05 00:54:38.992047+00:00</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>복수의 통신사</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>대규모 집단소송 진행 중, 국회 청문회 요구 및 정부/여당 TF 구성</t>
+          <t>통신분쟁조정위원회 구성 및 분쟁 조정 진행 예정</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사태와 관련하여 대규모 집단소송이 진행 중입니다. 김범석 의장은 국회 청문회 출석 요구에 불응하며 비판을 받았고, 정부와 여당은 TF를 구성하여 전방위적인 압박을 가하고 있습니다.</t>
+          <t>지난해 통신 분쟁 조정 신청이 역대 최대로 증가했으며, 이는 복잡한 통신 서비스와 통신사 해킹 여파에 기인합니다. 통신분쟁조정위원회는 이용자 피해 구제 및 집단분쟁 해결을 위해 조속히 구성될 예정입니다.</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(개인정보 유출), 상대방에게 자력이 충분하며(쿠팡은 대기업), 집단적 피해가 발생하여 대규모 집단소송이 진행 중입니다. 또한 국회 청문회 요구 및 정부/여당 TF 구성 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 적합 조건 6가지 모두 충족합니다.</t>
+          <t>통신사 해킹 여파로 인한 분쟁 신청이 역대 최대로, 다수의 피해자가 발생하여 집단분쟁 가능성이 높습니다 (적합 조건 3, 4). 상대방인 통신사는 자력이 충분한 대기업이며 (적합 조건 2), 통신분쟁조정위원회를 통한 공적 절차가 진행될 예정입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>쿠팡 김범석, 개인정보 유출 사태 첫 공식 사과</t>
+          <t>지난해 통신 분쟁 조정 신청, 역대 최대…통신사 해킹 여파</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L459" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M459" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108193</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030413374844160</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
-          <t>2026-02-27 00:53:28.413100+00:00</t>
+          <t>2026-03-05 00:53:14.911710+00:00</t>
         </is>
       </c>
     </row>
     <row r="460">
-      <c r="A460" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A460" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C460" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>텍사스 주 법무장관과 삼성 간 합의 완료</t>
+          <t>통신분쟁조정위원회 구성 및 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>삼성은 미국 텍사스 주 법무장관이 제기한 스마트 TV 데이터 무단 수집 관련 소송에 대해 합의했습니다. 이번 합의로 삼성은 데이터 수집 관행을 중단하기로 했으며, 텍사스 주 법무장관은 다른 기술 기업들을 상대로도 유사 소송을 진행 중입니다.</t>
+          <t>지난해 통신 관련 분쟁 신청이 해킹 사고 등으로 2000건을 돌파하며 역대 최다를 기록했습니다. 통신분쟁조정위원회는 복잡해진 통신서비스 분쟁에 대응하고 이용자 피해 구제를 신속히 하기 위해 제4기 위원회 구성을 추진 중이며, 기사는 집단분쟁의 가능성도 시사합니다.</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>본 기사에서 언급된 텍사스 주 법무장관과 삼성 간의 소송은 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 그러나 삼성이라는 대기업을 상대로 한 데이터 무단 수집 관련 합의는 향후 유사 피해를 입은 개인들의 집단소송 가능성을 시사합니다. 상대방의 자력(적합 조건 2) 및 책임 명확성(적합 조건 1) 측면에서 잠재적 투자 기회를 탐색할 여지는 있습니다.</t>
+          <t>통신 관련 해킹 사고로 인한 분쟁 신청이 2000건을 돌파하여 다수의 피해자가 발생했으며(적합 조건 3, 4), 통신사는 자력이 충분한 대기업에 해당합니다(적합 조건 2). 또한, 통신분쟁조정위원회를 통한 공적 절차가 이미 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>텍사스주 스마트 TV 사용자 다수</t>
+          <t>2000명 이상</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>삼성, 美 텍사스주와 '스마트 TV 데이터 무단 수집 중단' 합의</t>
+          <t>지난해 통신 관련 분쟁 신청 2000건 돌파…해킹 사고로 역대 최다</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L460" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M460" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065564712338452</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260740</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
-          <t>2026-02-27 00:46:12.027606+00:00</t>
+          <t>2026-03-05 00:52:46.927200+00:00</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
+          <t>인하대학교</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>집단소송 예정, 경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>인하대학교가 랜섬웨어 해킹으로 재학생, 교직원, 졸업생 1만여 명의 개인정보를 유출당했습니다. 이에 졸업생 김민규씨가 피해자 집단을 구성하여 학교를 상대로 집단 손해배상 청구 소송을 예고했으며, 50명 모집 시 소송을 제기할 계획입니다. 현재 경찰청 사이버테러수사과에서 해커 집단 '건라'에 대한 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>인하대학교의 대규모 개인정보 유출 사건으로 1만여 명의 피해자가 발생했으며, 졸업생 주도로 집단소송이 예고되고 있습니다. 상대방인 인하대학교는 충분한 자력을 갖추고 있으며, 해킹 사실과 유출된 정보 등 객관적 증거가 명확하고 경찰 수사가 진행 중인 점(적합 조건 1, 2, 3, 4, 5, 6)을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>1만여명</t>
+        </is>
+      </c>
+      <c r="J461" t="inlineStr">
+        <is>
+          <t>대규모 개인정보 유출 ‘인하대’… 구성원끼리 집단손배청구 예고</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L461" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M461" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759720</t>
+        </is>
+      </c>
+      <c r="N461" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:46:24.603915+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr"/>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>개인정보보호법 2차 개정안 국회 및 개인정보보호위원회에서 추진 중</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>개인정보보호법 2차 개정안이 추진 중이며, 기업의 개인정보 유출 시 무과실 입증 책임을 강화하는 내용이 핵심이다. 이는 피해자 구제를 목적으로 하지만, 업계에서는 현실적인 기술적 한계와 중소기업의 부담을 우려하며 반발하고 있다.</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정안 추진에 대한 내용을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>정보유출 사고 땐 ‘과실없음’ 기업 스스로 입증해야…개인정보법 개...</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L462" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M462" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12049300?ref=naver</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:29:16.010761+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D461" t="inlineStr">
-[...139 lines deleted...]
-      <c r="D463" t="inlineStr"/>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>연예인 개인 간의 공방 지속</t>
+          <t>경찰 조사 진행 중, 한국 정부의 제재 및 영업정지 검토</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>유키스 동호와 전처 간의 공방이 지속되고 있으며, 전처는 동호와 함께 성매매에 참여한 멤버들을 공개하겠다고 위협하고 있습니다. 동호는 이를 '피해자 코스프레'라고 비난하고 있습니다. 기사는 구체적인 법적 분쟁이나 피해 사실보다는 연예인 가십에 가깝습니다.</t>
+          <t>쿠팡의 개인정보 유출 파장이 계속 확산되고 있으며, 경찰 조사 결과 쿠팡이 유출 규모를 1만분의 1로 축소 발표한 사실이 드러났다. 한국의 주민번호는 일상생활 전반에 사용되어 2차, 3차 피해로 이어질 가능성이 커 정부는 벌금 외 영업정지까지 검토하고 있다. 미국 기업이라는 점과 양국 간 개인정보 유출에 대한 시각 차이로 인해 국가 간 갈등도 발생하고 있다.</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, 구체적인 법적 분쟁 사실이나 피해 내용이 명확히 드러나지 않습니다. 소송금융 적합 조건 중 어느 하나도 충족한다고 보기 어렵습니다. 특히 피해 규모, 상대방 책임, 증거 유무 등이 불분명합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(경찰 조사 결과 쿠팡의 유출 규모 은폐 시도 확인), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해(3천만 건 이상 유출)와 피해 규모가 매우 큼. 또한 경찰 조사를 통해 증거가 확보되었고, 한국 정부의 강도 높은 제재 및 영업정지 검토 등 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만 건 이상</t>
         </is>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>전처  함께 성매매한 멤버들 공개할 것 …동호  피해자 코스프레, 정신...</t>
+          <t>[문송천의 디지털 산책] '열려라 13자리' …마스터키의 덫</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L463" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M463" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/broadcast-tv/6084856</t>
+          <t>https://www.ajunews.com/view/20260218152241990</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
-          <t>2026-02-27 00:29:44.799904+00:00</t>
+          <t>2026-03-04 01:10:37.399919+00:00</t>
         </is>
       </c>
     </row>
     <row r="464">
-      <c r="A464" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A464" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C464" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>대만 정부의 관리 결함 공식 확인 및 법적 처분 예고, 추가 포렌식 조사 진행 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>대만 정부가 쿠팡의 대규모 개인정보 유출 사태와 관련해 쿠팡 측의 관리 결함을 공식 확인하고 법적 처분을 예고했습니다. 쿠팡의 해명과 달리 한국과 대만 데이터베이스의 보안 키가 동일하여 20만 명의 대만 이용자 개인정보에 접근 가능했던 것으로 드러났습니다. 대만 당국은 추가 포렌식 조사를 이어가며 개인정보 보호법에 따라 엄중한 법적 처분을 진행할 예정입니다.</t>
+          <t>딥페이크 가해자가 검찰에 송치된 사건으로, 교사 1명과 학생 4명이 피해를 입었습니다. 학교는 가해자에게 출석정지 15일 처분을 내렸으나, 형사 절차로 넘어간 중대 사안입니다.</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>상대방 책임이 대만 정부에 의해 공식 확인되었고(적합 조건 1), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 대만 이용자 20만 명의 개인정보가 유출되어 집단적 피해이며(적합 조건 3, 4), 대만 당국의 현장 점검 및 조사 결과로 증거가 명확합니다(적합 조건 5). 현재 대만 정부의 법적 처분 예고 및 추가 포렌식 조사가 진행 중입니다(적합 조건 6).</t>
+          <t>딥페이크 가해자가 특정되어 책임이 명확하고(적합 조건 1), 검찰에 송치되어 공적 절차가 진행 중이며(적합 조건 6), 수사 과정에서 증거가 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 가해자가 학생으로 자력 부족 가능성이 높고, 피해자 수가 5명으로 소규모인 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>20만 명 (대만 이용자)</t>
+          <t>5명 (교사 1명, 학생 4명)</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>[이 시각 세계] 대만  쿠팡 개인정보 관리 결함 ‥법적 처분 예고</t>
+          <t>검찰 넘겨진 딥페이크 가해자 출석 정지는 15일</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L464" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M464" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803651_37012.html</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515795</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
-          <t>2026-02-27 00:26:38.131202+00:00</t>
+          <t>2026-03-04 01:10:01.874968+00:00</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>국회 청문회 진행, 개인정보 유출 관련 보상 차별 문제 제기</t>
+          <t>구글 크롬 제미나이 연동 기능 보안 허점 발견</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>쿠팡이 3370만 명의 한국인 개인정보 유출 사고에 대해 국회 청문회에서 미흡한 소명을 보였으며, 한국 정부의 유통산업발전법 덕분에 성장했음에도 차별을 주장하고 있다. 특히 대만 개인정보 유출 피해자에게 한국보다 더 나은 보상책을 제시했다는 불만이 제기되어 한국 피해자들의 추가적인 법적 대응 가능성이 있다.</t>
+          <t>구글 크롬의 제미나이 연동 기능에서 보안 허점이 발견되었습니다. 이 허점으로 인해 피해자 시스템의 카메라, 마이크 사용, 화면 캡처, 로컬 파일 접근 등 민감한 정보에 대한 접근이 가능해질 수 있습니다. 이는 일반 확장프로그램으로는 어려운 수준의 행위로, 다수의 사용자에게 심각한 개인정보 침해 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(개인정보 유출), 상대방 자력이 충분(대기업 쿠팡). 3370만 명의 한국인 개인정보 유출로 집단적 피해 및 피해자 수가 매우 많음. 국회 청문회 등 공적 절차가 진행되었고 증거 확보 가능성이 높음. 또한 대만 피해자와의 보상 차별 문제가 제기되어 한국 피해자들의 추가 소송 가능성이 높음.</t>
+          <t>구글 크롬이라는 대기업의 제품에서 보안 허점이 발견되어 상대방 책임이 명확하고 자력이 충분합니다. 카메라, 마이크, 로컬 파일 접근 등 민감한 개인정보 유출 가능성이 있어 다수의 사용자에게 심각한 집단적 피해를 야기할 수 있으며, 이는 소송금융 투자에 적합한 조건입니다.</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>3370만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>[동아광장/박용]월마트도 이긴 韓 기업들, 쿠팡엔 당한 까닭</t>
+          <t>구글 크롬, 제미나이 연동 기능서 보안 허점 드러나</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L465" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M465" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260226/133433396/2</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205527</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
-          <t>2026-02-27 00:16:55.000723+00:00</t>
+          <t>2026-03-04 00:58:10.999441+00:00</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>정부 조사 및 경찰 수사 진행 중, 개인정보보호위원회 과징금 미확정</t>
+          <t>전국적 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>쿠팡이 지난해 말 대규모 개인정보 유출 사태로 논란을 빚었으며, 이로 인해 '탈팡' 움직임이 확산되고 4분기 총거래액 감소 등 실적에 부정적 영향이 예상된다. 현재 정부의 전방위적 조사와 경찰 수사가 진행 중이며, 개인정보보호위원회 과징금 부과도 논의되고 있다. 김범석 의장은 직접적인 사과를 피하고 보안 강화 방안을 강조할 것으로 보인다.</t>
+          <t>쿠팡 개인정보 유출 사건으로 인한 손해배상 소송이 전국적으로 확산되고 있다. 이 사건은 단순한 기업 사고를 넘어 디지털 시대 플랫폼의 책임 문제를 제기하며, 다수의 피해자가 발생할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태는 상대방 책임이 명확하고(1), 쿠팡은 충분한 자력을 가진 대기업이다(2). 다수의 고객이 피해를 입었으며(3), 정부의 전방위적 조사와 경찰 수사가 진행 중으로 객관적 증거 확보 및 공적 절차가 이미 진행되고 있다(5, 6).</t>
+          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출 책임이 비교적 명확합니다(적합 조건 1). 손해배상 소송이 전국적으로 확산되고 있어 집단적 피해(적합 조건 3) 및 다수의 피해자(적합 조건 4)가 예상됩니다.</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>'개인정보유출' 쿠팡, 4분기 실적은…김범석 메시지 촉각</t>
+          <t>[경상시론]쿠팡사례로 본 플랫폼의 책임은 어디까지인가</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L466" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M466" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06251686645354456</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050385</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
-          <t>2026-02-26 13:23:25.810219+00:00</t>
+          <t>2026-03-04 00:35:54.534792+00:00</t>
         </is>
       </c>
     </row>
     <row r="467">
-      <c r="A467" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A467" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C467" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C467" t="inlineStr"/>
       <c r="D467" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>법무법인 집단소송센터 출범 및 소송 준비 중</t>
+          <t>정부용 해킹 도구 유출 의혹 제기 및 보안 연구자 조사 중</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산이 SKT, 쿠팡 등 대기업의 개인정보 유출 및 불공정거래로 인한 대규모 피해에 대응하기 위해 집단소송센터를 출범했다. 센터는 대규모 참가인원 처리가 가능한 시스템을 구축하고, 피해자들의 적극적인 집단소송 참여를 독려하며 최상의 법률 서비스를 제공할 계획이다.</t>
+          <t>정부용 아이폰 해킹 도구 유출 의혹이 제기되었으며, 러시아 해커 및 범죄 조직까지 연루된 것으로 보인다. 공격이 정상 웹사이트를 통해 이루어져 피해자들이 감염 사실을 인지하지 못했을 가능성이 높으며, 보안 연구자들이 툴킷의 출처를 코드 분석을 통해 조사 중이다.</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), SKT, 쿠팡 등 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출로 인한 다수의 피해자가 발생하여 집단적 피해에 해당한다(적합 조건 3). 대규모 피해로 인해 피해 규모가 크고(적합 조건 4), 법무법인에서 체계적인 대응 시스템을 구축한 점으로 보아 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>정부용 해킹 도구 유출 의혹으로 관리 주체의 책임이 제기될 수 있으며(상대방 책임), '코드 분석 결과'가 언급되어 증거 확보 가능성이 높음(증거 확보). 또한 '피해자가 감염 사실을 인지하지 못했을 가능성이 높다'는 점에서 잠재적 다수 피해자가 있을 수 있음(집단적 피해).</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>LKB평산, 집단소송센터 출범 “SKT·쿠팡 등 대규모 피해 대응”</t>
+          <t>정부용 아이폰 해킹 도구 유출 의혹 …러시아 해커·범죄 조직까지 공...</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L467" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M467" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260226/133432082/1</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205528</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
-          <t>2026-02-26 13:20:21.657801+00:00</t>
+          <t>2026-03-04 00:31:12.129561+00:00</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사, 쿠팡 Inc., 박대준 전 대표, 김범석 의장</t>
+          <t>커넥트인</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>국내 형사 고소 및 민사 소송, 미국 집단소송 동시 진행</t>
+          <t>성착취 영상 폭로</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>법무법인 대륜이 쿠팡 개인정보 유출 사태와 관련해 국내에서 추가 형사 고소장을 제출하고, 3566명의 피해자를 대리하여 손해배상 청구 소송을 제기했습니다. 또한, 미국 협력 로펌을 통해 쿠팡 Inc.와 김범석 의장을 상대로 500만 달러 이상의 집단 소송을 진행하며 다각적인 법적 대응에 나서고 있습니다.</t>
+          <t>한민서가 피해자들의 얼굴까지 노출된 '커넥트인' 성착취 영상을 세상에 폭로했습니다. 이는 목적을 위해 수단을 가리지 않는 행위로, 피해자들의 고통을 수반하는 심각한 사안입니다.</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(내부 관리 미숙, 늑장 공표), 상대방에게 자력이 충분하고(쿠팡, 쿠팡 Inc.), 집단적 피해(수천 명의 피해자)가 발생하여 국내외에서 민사 및 형사 소송이 활발히 진행 중입니다. 또한, 미국 집단소송에서 73억 원 이상의 배상액이 요구되고 있으며, 경찰청에 형사 고소가 접수되어 공적 절차가 진행 중입니다.</t>
+          <t>성착취 영상이라는 명확한 불법 행위로 상대방 책임이 분명하며(적합 조건 1), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당합니다. 영상 자체가 강력한 증거로 확보 가능하며(적합 조건 5), 피해자들의 정신적 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>73억 원 이상 (미국 소송)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J468" t="inlineStr">
         <is>
-          <t>법무법인 대륜, 쿠팡 전방위 압박...“추가 형사 고소”</t>
+          <t>‘아너’ 정은채 지옥 엔딩</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L468" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M468" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261353027445</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603040046</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
-          <t>2026-02-26 13:01:04.300906+00:00</t>
+          <t>2026-03-04 00:27:15.058221+00:00</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>카드사 및 관련 방문 판매 업체</t>
+          <t>보장원</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>개인정보 유출 사실 늑장 공지 시작</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>개인정보 관리 주체인 '보장원'이 이름, 신체 특징 등 민감한 개인정보를 분실하고도 피해 사실을 늑장 공지한 것으로 드러났습니다. 개인정보보호법 위반 소지가 있으며, 다수의 피해자가 발생했을 가능성이 높습니다. 현재 피해자들에게 유출 사실 통지가 시작된 초기 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>상대방인 '보장원'의 개인정보 유출 및 늑장 공지 책임이 명확하며(적합 조건 1), '이름, 신체 특징' 등 민감 정보 유출로 피해 규모가 클 수 있습니다(적합 조건 4). 또한, '피해자 일부에게 유출 사실을 통지하기 시작했다'는 점에서 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 언론 보도와 보장원의 통지 기록 등 증거 확보도 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr">
+        <is>
+          <t>[단독] 이름, 신체 특징 정보까지 다 분실하고도… 피해 사실 '늑장 공지...</t>
+        </is>
+      </c>
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L469" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M469" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022715300005609?did=NA</t>
+        </is>
+      </c>
+      <c r="N469" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:21:03.679399+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E469" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>국회 청문회 개최, 공식 사과 및 보상안 논란 지속</t>
+        </is>
+      </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>호주에서 이미지 기반 학대(딥페이크, 불법촬영 등) 피해자를 지원하는 AI 챗봇 '우미봇'이 개발되어 활용되고 있다. 우미봇은 피해자에게 증거 수집 및 신고 방법, 심리적 위로를 제공하며, 가해자에게도 피해 최소화 방안을 안내한다. 기사는 AI를 활용한 디지털 성범죄 대응의 가능성과 필요성에 대해 논한다.</t>
+          <t>쿠팡 김범석 의장이 개인정보 유출 사건에 대해 3개월여 만에 공식 사과했으나, 소비자들은 쿠팡의 안일한 대응과 기만적인 보상안에 비판을 제기하고 있다. 이로 인해 쿠팡은 4분기 영업이익이 급감하고 당기순손실을 기록하는 등 실적에 부정적인 영향을 받았다. 국회 청문회 개최 등 공적 절차가 진행되었으며, 소비자 이탈이 지속되고 있다.</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>이 기사는 호주의 디지털 성범죄 피해자 지원 챗봇 '우미봇'에 대한 소개와 AI 활용 방안을 다루고 있습니다. 특정 사건이나 소송 대상이 되는 가해자가 명시되어 있지 않으며, 피해 규모나 증거 확보 가능성 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>대기업 피고(쿠팡)의 책임이 비교적 명확하며(조건 1), 자력이 충분하다(조건 2). 다수의 소비자가 피해를 입어 집단적 피해에 해당하고(조건 3), 김범석 의장의 공식 사과와 국회 청문회 개최 등으로 증거 확보가 용이하며(조건 5), 이미 공적 절차(국회 청문회)가 진행 중이다(조건 6). 쿠팡의 미흡한 보상안과 대응 방식에 대한 비판이 지속되고 있어 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 소비자</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>‘위로’를 담는 AI 기술 [슬기로운 기자생활]</t>
+          <t>김범석 쿠팡의장, 개인정보 유출에 '공식사과'…올 1분기 실적 악영향 ...</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L470" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M470" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1246807.html</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=214352</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
-          <t>2026-02-26 12:40:19.252063+00:00</t>
+          <t>2026-03-03 00:50:52.259436+00:00</t>
         </is>
       </c>
     </row>
     <row r="471">
-      <c r="A471" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A471" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>대한민국 (국군 방첩사령부)</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>국군 방첩사령부 불법 사찰 의혹 관련 2차 종합 특검 활동 개시 및 조작기소 진상규명 국정조사 추진위원회 구성</t>
+          <t>텍사스 주 법무장관과의 소송 합의 완료</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>더불어민주당 정책조정회의에서 국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹과 정치검찰의 '조작기소' 의혹이 제기되었습니다. 이에 '조작기소 진상규명 및 공소취소를 위한 국정조사 추진위원회'가 구성되었고, '2차 종합 특검'이 활동에 돌입하며 관련 의혹에 대한 공적 절차가 진행 중입니다. 이는 국가기관의 불법 행위로 인한 개인정보 침해 및 인권 침해 가능성을 내포하고 있습니다.</t>
+          <t>삼성전자가 스마트TV 시청 데이터를 사용자 동의 없이 수집한 혐의로 텍사스 주 법무장관과 합의했습니다. 팩스턴 장관은 삼성전자가 자동 콘텐츠 인식 기술을 통해 시청 프로그램을 식별하고 오디오 정보를 분석했다고 주장했습니다. 이번 합의는 소비자 개인정보 보호에 대한 기업의 책임을 강조하는 중요한 사례입니다.</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹은 국가기관의 책임이 명확해질 경우(적합 조건 1) 상대방(국가)의 자력이 충분하며(적합 조건 2) 이미 사실이 드러났다고 언급되어 증거 확보 가능성이 높고(적합 조건 5) 관련 공적 절차(특검)가 진행 중인(적합 조건 6) 사안입니다. 다만, 피해자 수 및 구체적인 피해 규모가 명확히 제시되지 않아(적합 조건 3, 4) 적합도를 Medium으로 판단합니다.</t>
+          <t>텍사스 주 법무장관과의 합의를 통해 삼성전자의 스마트TV 시청 데이터 무단 수집에 대한 책임이 사실상 인정되었습니다 (적합 조건 1). 상대방은 자력이 충분한 대기업인 삼성전자이며 (적합 조건 2), 스마트TV 사용자 다수에게 영향을 미치는 집단적 피해 가능성이 높습니다 (적합 조건 3). 주 정부의 소송 및 합의 과정에서 관련 증거가 확보되었을 가능성이 높습니다 (적합 조건 5). 비록 텍사스 주와의 소송은 합의로 종결되었으나, 이는 개별 소비자들의 손해배상 청구 가능성을 높이는 중요한 선례가 됩니다.</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>스마트TV 사용자 다수</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>한병도  코스피 6000 시대...'주가 누르기 방지법' 등 자본시장 개혁 지...</t>
+          <t>삼성전자, 텍사스와 합의…스마트TV 시청 데이터 '명시적 동의' 없이 수...</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L471" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M471" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260226000746</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205488</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:40.635926+00:00</t>
+          <t>2026-03-03 00:41:01.026239+00:00</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C472" t="inlineStr"/>
       <c r="D472" t="inlineStr"/>
-      <c r="E472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>개인정보보호법 2차 개정안 입법 추진 중</t>
+        </is>
+      </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>크립토랩과 서울대학교가 '동형암호와 Private AI 워크숍'을 개최합니다. 이번 워크숍에서는 학계, 정부, 산업계 주요 인사들이 모여 AI 시대의 데이터 보호 방향성을 논의하고, 동형암호 최신 기술 동향과 산업 적용 사례를 공유할 예정입니다.</t>
+          <t>정부와 여당이 개인정보 유출 시 기업 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정을 추진하고 있습니다. 개정안에는 '고의 또는 과실' 조항 삭제, 자료보전 명령제 도입 등 고강도 규제가 담겨 ICT 업계의 우려가 커지고 있습니다. 업계는 과도한 규제가 AI 데이터 활용을 위축시킬 수 있다고 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>본 기사는 법적 분쟁이나 피해 사실을 다루는 것이 아닌 기술 워크숍 개최 소식입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정 추진이라는 입법 과정을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>'동형 암호와 Private AI' 워크숍 개최</t>
+          <t>정부·여당, 개인정보보호법 2차 개정 속도…AI 데이터 활용 위축 우려</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L472" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M472" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602260836570972</t>
+          <t>https://www.sedaily.com/article/20014321?ref=naver</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
-          <t>2026-02-26 01:08:13.266600+00:00</t>
+          <t>2026-03-03 00:35:58.981071+00:00</t>
         </is>
       </c>
     </row>
     <row r="473">
-      <c r="A473" s="2" t="inlineStr">
+      <c r="A473" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr"/>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>서울시가 2023년 전국 최초로 개발한 디지털 성범죄 AI 삭제지원 기술을 정부 부처 소속 기관에 무상 이전하고, 향후 전국 지자체, 공공기관, 기업 등에 무상 보급할 예정입니다. 이 기술은 24시간 실시간 모니터링으로 피해 영상물을 자동 검출해 신속히 삭제하고 재유포를 차단하며, 처리 속도와 정확도를 크게 향상시켜 피해자 보호에 기여하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>해당 기사는 서울시가 개발한 디지털 성범죄 AI 삭제 기술의 무상 개방에 대한 내용으로, 특정 피해 사건이나 소송금융 투자가 필요한 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 규모, 진행 중인 법적 절차가 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J473" t="inlineStr">
+        <is>
+          <t>서울시, 디지털 성범죄 AI 삭제 기술 무상 개방</t>
+        </is>
+      </c>
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L473" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M473" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260302513685?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N473" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:25:41.510837+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>서울시의 디지털 성범죄 대응 기술 개발 및 보급</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>서울시가 자체 개발한 '디지털 성범죄 인공지능(AI) 삭제지원' 기술을 전국에 무상 보급한다. 이 기술은 AI 기반으로 불법 성착취 영상물이나 웹사이트를 탐지하는 속도와 정확도를 높여 피해가 커지기 전에 온라인상에서 삭제를 지원한다. AI 도입 후 처리시간이 평균 3시간에서 6분으로 단축되었으며, 삭제지원 건수도 크게 증가했다.</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>이 기사는 서울시가 디지털 성범죄 예방 및 대응을 위해 AI 기술을 개발하고 무상 보급하는 긍정적인 공공 서비스 활동에 대한 내용입니다. 특정 가해자나 피해 사건이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J474" t="inlineStr">
+        <is>
+          <t>디지털 성범죄 막는 AI 기술, 전국에 무상보급</t>
+        </is>
+      </c>
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L474" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M474" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133450255/2</t>
+        </is>
+      </c>
+      <c r="N474" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:22:51.471656+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>개인정보보호법 개정안 입법 추진 중</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>정부와 여당이 개인정보 유출 시 기업의 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정안 처리에 속도를 내고 있습니다. 이 개정안에는 법정 손해배상 요건에서 '고의 또는 과실' 조항 삭제 등 고강도 규제 내용이 담겨 ICT 업계는 과잉 규제라며 우려를 표하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 추진에 대한 내용을 다루고 있어 현재 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 다만, 개정안 통과 시 향후 개인정보 유출 관련 소송의 적합도가 높아질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J475" t="inlineStr">
+        <is>
+          <t>개보법 재개정 빨라지자…ICT 업계 “과잉·역행”</t>
+        </is>
+      </c>
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L475" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M475" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20014162?ref=naver</t>
+        </is>
+      </c>
+      <c r="N475" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:47:11.575338+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B473" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D473" t="inlineStr">
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>서울시설공단</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E473" t="inlineStr">
-[...207 lines deleted...]
-      <c r="E476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 서울시 보상안 검토 중, 개인정보위 집단분쟁조정 가능성</t>
+        </is>
+      </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'에 출연하는 배우 전소영의 연기력과 극 중 역할 '한민서'에 대한 기사입니다. 한민서는 불법 성매매 어플 '커넥트인'의 피해자로 등장하며, 드라마의 미스터리 추적극 전개에 중요한 역할을 합니다. 기사는 드라마의 줄거리와 배우의 연기 주안점을 다루고 있습니다.</t>
+          <t>서울시 공공자전거 '따릉이' 서버에서 가입자 계정 약 462만건의 개인정보가 유출되는 사고가 발생했습니다. 경찰은 해킹한 고등학생들을 불구속 송치했으며, 서울시는 따릉이 이용권이나 할인 쿠폰 등의 보상안을 마련하기 위해 법리 검토 중입니다. 실제 피해 사례는 아직 없으나, 개인정보법상 법정손해배상 청구 또는 개인정보보호위원회의 집단분쟁조정 절차를 통해 구제받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>제공된 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 내용과 배우의 연기에 대한 리뷰 기사입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 사건이므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>서울시설공단이라는 공공기관이 피고로 자력이 충분하고(적합 조건 2), 462만명이라는 대규모 개인정보 유출 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당합니다. 경찰 수사가 완료되었고(적합 조건 5, 6), 서울시가 선제적 보상안을 검토 중이며 개인정보보호위원회의 집단분쟁조정 절차도 가능하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>462만명</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>‘아너’ 초록 후드 전소영, 심상치 않다…장르물 기대주 등장 [RE스타]</t>
+          <t>‘따릉이 할인권’ 나오나 …서울시, 회원정보 유출 ‘보상’ 고심</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L476" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M476" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202602240062</t>
+          <t>https://biz.heraldcorp.com/article/10683361?ref=naver</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
-          <t>2026-02-26 00:25:40.521790+00:00</t>
+          <t>2026-03-02 00:42:19.334936+00:00</t>
         </is>
       </c>
     </row>
     <row r="477">
-      <c r="A477" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A477" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C477" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>반복되는 해킹 사고로 인한 집단소송 발생 가능성 상시 존재</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>어린이집 화장실에서 불법 촬영을 한 A 씨가 피해자로부터 고발되어 경찰 조사를 받고 있다. A 씨는 범행에 사용한 기기와 영상을 폐기하는 등 증거 인멸을 시도했으며, '상습범'으로 알려졌다. 이 사건은 다수의 어린이 피해자가 발생했을 가능성이 있다.</t>
+          <t>기사는 반복되는 해킹 사고와 그로 인한 집단소송이 일상화된 현실을 지적합니다. 핵심 보안 업무 외주화, 보안을 비용으로 인식하는 기업 문화, 사후 제재 중심의 법적 구조가 문제의 원인으로 제시됩니다. 이는 기업의 보안 책임 소홀로 인해 다수의 피해자가 발생하는 상황을 보여줍니다.</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>몰카범 A 씨의 책임이 비교적 명확하며(적합 조건 1), 이미 경찰 조사가 진행 중인 공적 절차가 존재합니다(적합 조건 6). '상습범'이라는 점에서 다수의 어린이 피해자가 발생했을 가능성이 높아 집단적 피해 및 큰 피해 규모로 이어질 수 있습니다(적합 조건 3, 4). 다만, 피고 A 씨의 자력은 추가 확인이 필요합니다.</t>
+          <t>적합 조건 3(집단적 피해)에 따라 해킹 사고로 인한 집단소송이 일상화되었다는 점에서 다수의 피해자가 발생할 가능성이 높습니다. 또한, 기업의 보안 책임 소홀(적합 조건 1)과 사후 제재(적합 조건 6)가 언급되어 소송의 근거와 증거 확보 가능성이 있습니다. 다만, 특정 사건이 아닌 일반적인 현상에 대한 기사이므로 구체적인 피고 및 피해 규모 파악이 어렵습니다.</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
-          <t>[단독] 어린이집 화장실 몰카범, 알고보니 '상습범'이었다</t>
+          <t>[반복되는 해킹사고] ③ 제도는 왜 기업을 바꾸지 못했나</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L477" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M477" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6083095</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2107673</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
-          <t>2026-02-26 00:23:49.899028+00:00</t>
+          <t>2026-03-02 00:34:11.940165+00:00</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C478" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C478" t="inlineStr"/>
       <c r="D478" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>대만 디지털부 행정 점검 및 보상 방안 마련 지시</t>
+          <t>집단소송 기자회견 진행 중</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>지난해 11월 발생한 쿠팡의 대규모 개인정보 유출 사고에 대만 이용자 20만 4552명의 계정 정보(이름, 이메일, 배송지, 주문 기록)가 포함된 사실이 뒤늦게 확인되었습니다. 대만 디지털부는 쿠팡을 상대로 행정 점검을 실시하고 피해자 통지 및 보상 방안 마련을 지시했으며, 쿠팡은 대만 회원에게 1000대만달러 상당의 보상 쿠폰을 지급할 예정입니다.</t>
+          <t>반복되는 대규모 개인정보 유출 사고로 인해 집단소송이 일상화되고 있습니다. 기사는 핵심 보안 업무의 외주화와 보안을 비용으로 인식하는 경향이 이러한 사고의 원인으로 지목하며, 문제의 심각성과 집단소송의 빈번한 발생을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고로 20만 명 이상의 대만 이용자가 피해를 입었으며, 쿠팡은 대기업으로서 충분한 자력을 갖추고 있습니다. 보안업체 포렌식 결과와 대만 디지털부의 행정 점검 및 조치 지시 등 상대방 책임이 명확하고 증거 확보가 용이하며 공적 절차가 진행 중입니다.</t>
+          <t>대규모 개인정보 유출 사고는 상대방의 책임이 명확하며, 통신사 및 대형 기업이 피고로 특정될 경우 자력이 충분합니다. 다수의 피해자가 발생하여 집단적 피해 규모가 크고, 이미 집단소송 기자회견이 진행되는 등 공적 절차가 활발하여 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
-          <t>20만 4552명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J478" t="inlineStr">
         <is>
-          <t>지난해 쿠팡 털릴 때, 대만 이용자도 유출</t>
+          <t>[반복되는 해킹사고] ② '일상'이 된 정보유출 집단소송</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L478" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M478" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/02/26/20260226029004?wlog_tag3=naver</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2107672</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
-          <t>2026-02-26 00:20:52.631422+00:00</t>
+          <t>2026-03-02 00:34:00.607344+00:00</t>
         </is>
       </c>
     </row>
     <row r="479">
-      <c r="A479" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A479" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C479" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C479" t="inlineStr"/>
       <c r="D479" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>대만 디지털부 행정 점검 예정, 미국 주주 집단소송 영향 분석</t>
+          <t>반복되는 해킹 사고로 인한 집단소송이 빈번하게 발생</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>쿠팡이 지난해 11월 발생한 개인정보 유출 사고에 대해 3개월이 지나서야 대만 고객 약 20만명의 정보도 유출됐음을 인정했습니다. 유출된 정보는 이름, 이메일, 전화번호, 배송지 주소, 주문 목록 등이며, 대만 디지털부는 행정 점검을 실시할 예정입니다. 이번 사건은 쿠팡의 '셀프 조사' 신뢰도에 대한 비판과 함께 미국 주주 집단소송에도 영향을 미칠 것으로 보입니다.</t>
+          <t>기사는 반복되는 해킹 사고의 원인으로 '보안은 비용'이라는 인식과 핵심 보안 업무의 외주화를 지적합니다. 이러한 사고로 인해 집단소송이 일상화되었으며, 사후 제재 중심의 법적 및 감독 구조가 문제점으로 언급됩니다.</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>쿠팡이 개인정보 유출 사실을 뒤늦게 인정하여 상대방 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 대만에서만 20만명 이상의 피해자가 발생하여 집단적 피해이며 피해 규모가 큽니다(적합 조건 3, 4). 쿠팡의 자체 인정 및 포렌식 조사 결과, 대만 디지털부 통보 등 객관적 증거가 존재하며(적합 조건 5), 대만 디지털부의 행정 점검이 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>기사는 반복되는 해킹 사고의 원인과 그로 인한 집단소송의 일상화를 언급하며, 보안에 대한 기업의 인식 부재와 외주화 문제를 지적합니다. 이는 다수의 피해자가 발생하고 기업의 책임이 명확할 수 있는 잠재적 소송금융 투자 기회를 시사합니다 (적합 조건 1, 3). 그러나 특정 사건, 상대방, 피해 규모에 대한 구체적인 정보가 없어 직접적인 투자 적합도를 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>대만 약 20만명, 한국 약 3000명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J479" t="inlineStr">
         <is>
-          <t>“대만서도 털렸다” 쿠팡, 뒤늦게 인정 20만건…3개월 지나 유출 시인</t>
+          <t>[반복되는 해킹사고] ① '보안은 비용'이라는 인식의 대가</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L479" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M479" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602252050015</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2107671</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
-          <t>2026-02-25 13:36:34.516218+00:00</t>
+          <t>2026-03-02 00:33:49.772322+00:00</t>
         </is>
       </c>
     </row>
     <row r="480">
-      <c r="A480" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A480" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C480" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C480" t="inlineStr"/>
       <c r="D480" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 조사 막바지, 집단분쟁조정 절차 재개 대기 중</t>
+          <t>국세청 사칭 피싱 공격 경고 및 예방 조치 진행 중</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 쿠팡 개인정보 유출 사태에 대한 조사를 마무리 단계에 있으며, 유출된 회원 정보 중 일부가 대만 계정으로 파악되었습니다. 개보위의 행정 처분이 확정되면 2600명 이상의 소비자가 제기한 집단분쟁조정 절차가 재개될 예정입니다.</t>
+          <t>연말정산 시즌을 맞아 국세청을 사칭한 피싱 공격이 기승을 부리고 있습니다. 악성 메일을 통해 개인 및 가상 자산 관련 정보를 빼돌리는 '인포스틸러' 악성코드가 유포되고 있으며, 안랩, 이스트시큐리티, 국세청, KISA 등은 사용자들에게 주의를 당부하고 있습니다.</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건은 개보위의 조사가 막바지에 있으며, 2600명 이상의 소비자가 집단분쟁조정을 신청한 상태입니다. 대기업인 쿠팡을 상대로 다수의 피해자가 발생했고, 개보위의 공식 조사 결과가 증거로 활용될 예정이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>피싱 공격의 주체인 해커들이 특정되지 않아 소송 상대방을 특정하기 어렵고, 설령 특정되더라도 자력 확보가 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 불충족)</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
-          <t>최소 2600명 (분쟁조정 신청), 최대 3300만 개 (쿠팡 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>개보위 “쿠팡 개인정보 유출 조사 막바지…필요시 대만과 협조”</t>
+          <t>환급금 조회하세요 …연말정산 시즌 국세청 사칭 피싱 주의보</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L480" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M480" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012623?ref=naver</t>
+          <t>https://www.news1.kr/it-science/security-hacking/6080990</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
-          <t>2026-02-25 13:15:36.308450+00:00</t>
+          <t>2026-03-02 00:24:50.998028+00:00</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>쿠팡, KT, 서울시, 교원그룹</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 조사 마무리 단계 (쿠팡, KT), 조사 착수 (따릉이), 자료 제출 요청 및 확인 단계 (교원그룹)</t>
+          <t>제보 접수 후 추가 자료 요청 중</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 쿠팡, KT, 서울시(따릉이), 교원그룹의 개인정보 유출 사고 조사를 진행 중입니다. 특히 따릉이 400만 건, 쿠팡 대만 20만 건 등 대규모 유출이 확인되거나 의혹이 제기되고 있습니다. 개인정보위는 올해 사전예방 및 CEO 책임 강화 등을 골자로 하는 개인정보보호법 개정안 시행령 작업에 집중할 계획입니다.</t>
+          <t>KT의 개인정보 유출 및 소비자 기만 행위에 대한 제보가 접수되었다. KT는 대기업으로 자력이 충분하며, 개인정보 유출은 다수의 피해자를 발생시키는 전형적인 집단소송 대상이다. 현재 추가 자료 요청 단계로, 향후 공적 절차 진행 및 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 쿠팡, KT, 서울시(따릉이), 교원그룹 등 자력 있는 대기업 및 공공기관의 개인정보 유출 사고를 조사 중으로, 상대방 책임이 명확하고 자력이 충분합니다. 따릉이 400만 건, 쿠팡 대만 20만 건 등 대규모 유출로 집단적 피해가 예상되며, 개인정보위의 조사는 소송의 중요한 증거가 될 수 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출은 다수의 피해자를 발생시키는 전형적인 집단소송 대상임(적합 조건 3). 제보 내용상 KT의 책임이 명확해 보이며(적합 조건 1), 피해 규모가 클 가능성이 높음(적합 조건 4).</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>수백만 명 이상</t>
+          <t>개인정보 유출 피해자 다수</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>개보위, 쿠팡·KT 조사 마무리 단계…올해 보안사고 사전예방 최선</t>
+          <t>이재명  北, 대화의 장 나오라 …3·1절 기념사서 '한반도 평화' 강조</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L481" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M481" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/tech/2026/02/25/2026022515085593101</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=558384</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
-          <t>2026-02-25 13:14:58.939913+00:00</t>
+          <t>2026-03-02 00:24:16.388698+00:00</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>알바니아 정부</t>
+          <t>국세청, 언론사들</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>배우가 알바니아 정부를 상대로 손해배상 소송 제기</t>
+          <t>경찰 수사 착수, 국세청 대상 손해배상 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>알바니아 정부가 세계 최초로 임명한 AI 장관 '디엘라'의 실제 모델인 배우 아닐라 비샤가 정부를 상대로 100만 유로 상당의 손해배상 소송을 제기했다. 배우 측은 특정 서비스 안내용으로만 이미지와 목소리 사용을 계약했으나, AI 가상 장관 얼굴로 무단 사용되어 원치 않는 관심과 온라인 괴롭힘을 받았다고 주장한다. 법률 전문가들은 저작권보다는 개인정보 침해 여부가 사건의 핵심이 될 것으로 분석하고 있다.</t>
+          <t>국세청이 고액체납자로부터 압류한 코인지갑의 니모닉 코드가 담긴 고화질 사진을 언론사에 배포하고, 언론사가 이를 가림 처리 없이 보도하여 고액체납자의 코인지갑에서 400만개(약 69억원 상당)의 PRTG 코인이 유출되는 사건이 발생했습니다. 현재 경찰이 수사에 착수했으며, 국세청과 언론사들의 과실이 본질적인 문제로 지적되고 있습니다. 고액체납자가 국세청을 상대로 손해배상 소송을 제기할 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>적합 조건에 따라 상대방(알바니아 정부)의 자력이 충분하며, 100만 유로 상당의 피해 금액이 명확히 제시되었다. 배우와 정부 간의 계약서가 존재하여 증거 확보가 용이하고, 계약 범위를 넘어선 이미지 무단 도용 주장은 상대방 책임의 명확성을 높인다. 법률 전문가들도 개인정보 침해 가능성을 핵심 쟁점으로 보고 있어 소송금융 투자에 적합하다.</t>
+          <t>국세청(공공기관)과 언론사들의 과실로 인한 책임이 명확하며, 상대방의 자력이 충분합니다. 피해 규모가 69억원 상당으로 크고, 경찰 수사 착수 등 공적 절차가 진행 중이며, 관련 증거 확보가 용이합니다. 또한, 고액체납자가 국세청을 상대로 손해배상 소송을 제기할 가능성이 언급되어 있습니다.</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>100만 유로</t>
+          <t>69억원</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (고액체납자)</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>[월드 플러스] ‘세계 첫 AI 가상 장관’ 법정행…실제 배우 무단 도용...</t>
+          <t>코인탈취 피해 미미? …고액체납자는 16억 부동산 내줬다</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L482" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M482" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493388&amp;ref=A</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202069</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
-          <t>2026-02-25 13:09:08.761965+00:00</t>
+          <t>2026-03-01 12:41:10.363411+00:00</t>
         </is>
       </c>
     </row>
     <row r="483">
-      <c r="A483" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A483" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C483" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr"/>
       <c r="F483" t="inlineStr">
         <is>
-          <t>쿠팡이 대만 고객 20만 명의 개인정보 유출 사실을 뒤늦게 알리면서 논란이 되고 있습니다. 이 사건은 현재 미국에서 진행 중인 쿠팡Inc 주주들의 집단소송을 더욱 격화시킬 수 있다는 분석이 나옵니다.</t>
+          <t>이 기사는 영화 '파반느' 속 가상의 상황을 바탕으로 개인정보 무단 제공 및 범죄 이용 시 발생할 수 있는 민사상 손해배상책임과 개인정보보호법 위반 가능성을 법률 전문가가 설명합니다. 실제 사건이 아닌 법적 쟁점에 대한 해설입니다.</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 대기업(쿠팡)의 대규모 개인정보 유출 사건으로, 20만 명 이상의 피해자가 발생하여 집단소송 가능성이 높습니다. 이미 미국에서 유사한 주주 집단소송이 진행 중인 점도 소송금융 투자에 긍정적인 요인입니다.</t>
+          <t>해당 기사는 실제 사건 보도가 아닌 영화 속 법적 쟁점에 대한 법률 전문가의 해설입니다. 특정 피해자, 상대방, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>20만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J483" t="inlineStr">
         <is>
-          <t>쿠팡, 대만 고객 20만 명 개인정보도 유출</t>
+          <t>[영화 속 법 이야기] 로맨스와 불법 사이… 영화 '파반느' 속 법적 쟁점</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L483" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M483" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022518233136078</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35194</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
-          <t>2026-02-25 13:05:10.214607+00:00</t>
+          <t>2026-02-28 12:36:02.557696+00:00</t>
         </is>
       </c>
     </row>
     <row r="484">
-      <c r="A484" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A484" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>50대 남성</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>한국에서 발생한 개인정보 유출 사건과 동일한 사건으로 대만 고객 정보 유출이 뒤늦게 확인되었으며, 한국 정부의 전방위 조사가 진행 중입니다. 미국에서는 주주 집단소송이 진행 중인 것으로 언급됩니다.</t>
+          <t>형사 재판 1심 판결 선고 (징역 8월)</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>쿠팡의 전 직원 개인정보 유출 사건으로 대만 고객 20만 명의 이름, 전화번호, 주소, 이메일 주소 등이 유출된 사실이 뒤늦게 확인되었습니다. 쿠팡은 초기에는 대만 유출 증거가 없다고 밝혔으나, 외부 보안업체 조사 결과 유출이 확인되어 '셀프조사' 신뢰도 논란이 재점화되고 있습니다. 쿠팡 대만법인은 피해 회원들에게 1000대만달러 상당의 보상 쿠폰을 지급할 예정입니다.</t>
+          <t>50대 남성이 대형마트 등 다중이용시설에서 20여 차례에 걸쳐 사람들의 신체를 불법 촬영한 혐의로 징역 8월을 선고받고 법정 구속되었습니다. 재판부는 피고인의 반성에도 불구하고 피해자들이 정신적 피해를 호소하는 점을 고려했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>쿠팡이라는 대기업이 피고이며 자력이 충분합니다. 동일한 원인으로 대만 고객 20만 명의 개인정보가 유출되어 집단적 피해가 발생했고, 이는 피해자 수가 매우 많다는 적합 조건에 해당합니다. 외부 보안업체 포렌식 분석 결과와 한국 정부의 전방위 조사를 통해 증거가 확보되었으며, 관련 공적 절차가 진행 중입니다.</t>
+          <t>피고인이 개인이며, 기사에 자력에 대한 정보가 없어 배상금 회수 가능성이 낮습니다. 소송금융은 일반적으로 자력이 충분한 기업이나 기관을 대상으로 합니다. 다만, 상대방 책임이 형사 유죄 판결로 명확하고(적합 조건 1), 20여 차례의 불법 촬영으로 다수의 피해자가 존재하며(적합 조건 3), 형사 재판을 통해 증거가 확보된 점(적합 조건 5)은 긍정적이나, 투자 회수 가능성이 낮아 적합도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>20만명</t>
+          <t>20여 명</t>
         </is>
       </c>
       <c r="J484" t="inlineStr">
         <is>
-          <t>쿠팡, 대만서도 개인정보 유출 확인...“5만원 보상쿠폰 지급”</t>
+          <t>다중이용시설 불법 촬영 50대 법정구속</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L484" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M484" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25407324</t>
+          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026022820211742648?feed=na</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
-          <t>2026-02-25 13:04:32.610219+00:00</t>
+          <t>2026-02-28 12:32:39.648151+00:00</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>공정거래위원회 행정 제재 검토 중, 국회에서 '쿠팡 방지법' 및 집단소송법 제정 논의 중</t>
+          <t>쿠팡이 '이번 사태'에 대해 책임을 부인하고 자신들도 피해자라고 주장하는 단계</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>쿠팡에서 약 3370만 건의 개인정보 유출 사고가 발생했으나, 카드사와 달리 영업정지 등 중징계 가능성이 낮아 제재 형평성 논란이 일고 있다. 공정위는 과태료 및 시정명령을 검토 중이며, 국회에서는 '쿠팡 방지법'과 집단소송제 도입을 위한 법안 발의가 추진되고 있다. 이는 개인정보 유출에 대한 기업의 책임 강화와 피해자 구제 방안 마련의 필요성을 강조한다.</t>
+          <t>쿠팡이 '허술한 보안 방치'로 인한 '이번 사태'에 대해 책임을 회피하고 '남 탓'을 한다는 비판을 받고 있다. 쿠팡 측은 자신들도 피해자라는 입장을 고수하며 비판에 직면했다.</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 약 3370만 건의 개인정보 유출로 다수의 피해자가 발생하여 집단적 피해에 해당합니다(적합 조건 3, 4). 유출 사실이 확인되어 상대방 책임이 명확하고 증거 확보가 가능하며(적합 조건 1, 5), 공정위의 행정 제재 검토 및 국회에서 '쿠팡 방지법'과 집단소송제 도입 논의가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), '허술한 보안 방치'라는 언급을 통해 상대방의 책임이 비교적 명확해 보인다(적합 조건 1). 대규모 보안 사고일 가능성이 높아 집단적 피해 및 큰 피해 규모가 예상된다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>약 3370만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J485" t="inlineStr">
         <is>
-          <t>쿠팡-카드사, 정보유출 다른 잣대…쿠팡방지법 시급</t>
+          <t>실적 꺾여도 '남 탓' 쿠팡…'허술한 보안 방치' 아직도 부인</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L485" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M485" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292412&amp;inflow=N</t>
+          <t>https://news.jtbc.co.kr/article/NB12287487?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
-          <t>2026-02-25 13:03:23.358425+00:00</t>
+          <t>2026-02-28 12:32:05.253406+00:00</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에 소장 접수, 합의부 이송 후 명단 확정 작업 진행 중</t>
+          <t>공정위 조사 진행 중, 민사소송 가능성 거론</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태로 인해 28만 5천명 이상의 피해자들이 법무법인 일로를 통해 집단소송을 진행 중입니다. 퇴사자 계정 관리 실패라는 명백한 보안 관리 부실이 원인으로 지목되었으며, 1인당 10만원의 손해배상을 청구하여 총 285억 원 이상의 규모로 서울중앙지방법원에서 소송이 진행되고 있습니다.</t>
+          <t>쿠팡의 개인정보 유출 사건과 관련하여 법조계에서 민사소송 가능성이 제기되고 있다. 실제 금전 피해가 없더라도 개인정보보호법상 보호조치 의무 위반이 인정될 경우 정신적 손해에 대한 위자료 청구가 가능할 수 있다. 현재 공정위가 관련 내용을 검토 중이며, 민간에서는 20건의 피해 주장이 접수되었다.</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>상대방 쿠팡의 퇴사자 계정 관리 실패로 인한 명백한 보안 관리 부실이 드러나 책임이 명확하며(적합 조건 1, 5), 대기업으로서 자력이 충분합니다(적합 조건 2). 또한 28만 5천명 이상의 대규모 피해자가 발생하여 집단소송이 진행 중이며(적합 조건 3), 총 피해액이 수백억 원에 달해 피해 규모가 매우 큽니다(적합 조건 4).</t>
+          <t>대기업 쿠팡의 개인정보보호법상 보호조치 의무 위반 책임이 비교적 명확하고(적합 조건 1, 2), 공정위 조사가 진행 중이며(적합 조건 6), 정신적 손해에 대한 위자료 청구 가능성이 언급되어 소송금융 투자에 적합하다. 개인정보 유출 특성상 다수의 피해자가 발생할 수 있으며(적합 조건 3), 공정위 관련 언급은 증거 확보 가능성을 높인다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>1인당 10만원, 총 285억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
-          <t>28만 5천명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J486" t="inlineStr">
         <is>
-          <t>쿠팡 사태, 징벌적 손해배상제 필요성 확인시켰다</t>
+          <t>공정위  쿠팡 유출, 재산 피해 확인 안돼 …민간 분석  피해 주장 20건 ...</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>nbntv.kr</t>
         </is>
       </c>
       <c r="L486" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M486" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/society_general/58904.html</t>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339302</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
-          <t>2026-02-25 13:03:04.646215+00:00</t>
+          <t>2026-02-28 01:41:12.485401+00:00</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>국내 민사소송 및 형사고소 진행 중, 미국 연방법원 집단소송 제기</t>
+          <t>정부 기관 조사 진행 중, 주주 및 소비자 집단소송 제기</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>법무법인 대륜이 쿠팡 개인정보 유출 사태와 관련하여 서울경찰청에 추가 형사고소장을 제출하고, 서울동부지방법원에 3566명의 피해자를 대리하여 손해배상 청구 소송을 제기했습니다. 또한, 미국 협력 로펌을 통해 쿠팡의 모기업과 김범석 의장을 상대로 500만 달러 이상의 배상을 요구하는 집단소송을 미국 연방법원에 제기하며 다각적인 법적 대응을 진행 중입니다.</t>
+          <t>쿠팡은 개인정보 유출 사고 이후 4분기 매출과 활성 고객 수가 감소하며 실적에 부정적인 영향을 받았습니다. 10만 명의 활성 고객 이탈과 함께 정부 기관의 과징금 조사 및 미국과 한국에서 동시다발적으로 주주 및 소비자 집단소송이 제기된 상태입니다. 쿠팡은 이로 인한 수익성 우려와 대규모 법적 비용 증가에 직면해 있습니다.</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>쿠팡의 내부 관리 미숙으로 인한 개인정보 유출 책임이 명확하며, 대기업인 쿠팡은 충분한 자력을 보유하고 있습니다. 국내외에서 수천 명 이상의 피해자들이 집단소송 및 형사고소를 진행 중이며, 미국 집단소송에서는 73억 원 이상의 배상을 청구하는 등 피해 규모가 큽니다. 또한, 형사고소를 통해 공적 절차가 진행되고 있어 증거 확보 가능성도 높습니다.</t>
+          <t>쿠팡의 개인정보 유출 사고로 인한 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 활성 고객 10만 명 이탈 및 소비자 집단소송 제기로 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 쿠팡 측도 실적 문서에서 부정적 영향을 인정했고 정부 기관 조사가 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 정부 기관 조사 및 소송이 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
-          <t>미국 소송 500만 달러(약 73억 원) 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
-          <t>국내 민사소송 3566명, 형사고소 940여 명, 미국 집단소송 원고 지속 모집 중</t>
+          <t>10만 명 이상</t>
         </is>
       </c>
       <c r="J487" t="inlineStr">
         <is>
-          <t>법무법인 대륜, 쿠팡 개인정보 유출 추가 형사고소…“내부 관리 미숙·...</t>
+          <t>활성고객 석달새 10만명 이탈…과징금·소송 리스크 등 첩첩산중</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L487" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M487" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/02/25/20260225500133?wlog_tag3=naver</t>
+          <t>https://www.sedaily.com/article/20013723?ref=naver</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
-          <t>2026-02-25 13:02:55.180343+00:00</t>
+          <t>2026-02-28 01:33:55.174232+00:00</t>
         </is>
       </c>
     </row>
     <row r="488">
-      <c r="A488" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A488" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>삼성전자 미국법인</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>대만 정부 조사 진행 중, 미국에서 주주 집단소송 진행 중</t>
+          <t>텍사스주 법무부와 합의, 소송 취하</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>쿠팡이 대만에서 20만 개 계정의 개인정보 유출 사고를 일으켜 대만 정부의 조사를 받고 있다. 이 사건은 미국에서 진행 중인 쿠팡Inc 주주들의 집단소송에도 영향을 미칠 것으로 예상되며, 개인정보 유출로 인한 피해자들의 잠재적 소송 가능성이 높다.</t>
+          <t>삼성전자가 미국 텍사스주에서 스마트TV 시청 데이터 무단 수집 관련 소송을 합의로 종결했습니다. 삼성전자는 ACR 데이터 수집 및 활용 방식에 대한 소비자 고지를 강화하기로 했으며, 텍사스주 법무부는 삼성전자를 상대로 제기했던 소송을 취하했습니다. 다만 텍사스주 법무부는 소니, LG전자 등 다른 TV 제조사들에 대해서는 유사 소송을 계속 진행 중입니다.</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출), 상대방의 자력이 충분하며(쿠팡Inc), 20만 개 계정 유출로 집단적 피해가 발생했고, 대만 정부의 조사가 진행 중이며 미국에서는 이미 주주 집단소송이 진행 중이다. 이는 소송금융 투자에 매우 적합한 조건을 다수 충족한다.</t>
+          <t>삼성전자의 소송은 텍사스주 법무부와의 합의로 이미 종결되어 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건) 그러나 동일한 쟁점으로 소니, LG전자 등 다른 대기업들을 상대로 한 소송이 진행 중이므로, 이들 기업을 대상으로 한 신규 소송 발굴 기회는 존재합니다.</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
-          <t>20만 명 이상</t>
+          <t>텍사스주 스마트TV 사용자 다수</t>
         </is>
       </c>
       <c r="J488" t="inlineStr">
         <is>
-          <t>쿠팡, 대만서도 20만개 계정 개인정보 유출…대만정부 조사</t>
+          <t>삼성전자, 美 텍사스 TV 데이터 무단 수집 소송 합의</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L488" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M488" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=76990</t>
+          <t>http://www.inews24.com/view/1943955</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
-          <t>2026-02-25 13:02:27.759700+00:00</t>
+          <t>2026-02-28 01:32:16.932462+00:00</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>대만 디지털부의 행정점검 예정, 미국 주주 집단소송에 영향 가능성 언급</t>
+          <t>김범석 의장의 육성 사과, 원인 규명 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>쿠팡이 지난해 한국 회원 개인정보 유출 사건과 연관하여 대만 회원 약 20만 명의 개인정보 유출 사실을 뒤늦게 인정했다. 대만 디지털부가 행정점검에 나설 예정이며, 쿠팡은 피해 회원들에게 보상 쿠폰을 지급할 계획이나 실효성 논란이 있다. 이번 사건은 미국에서 진행 중인 쿠팡 주주 집단소송에도 영향을 미칠 수 있다.</t>
+          <t>쿠팡 김범석 의장이 지난해 11월 발생한 대규모 개인정보 유출 사태에 대해 처음으로 육성 사과했습니다. 쿠팡 측은 시스템적 보안 실패가 아닌 전 직원의 표적 공격 결과라고 주장하며, 2차 피해 증거는 없다고 밝혔습니다. 현재 유출 원인 규명 및 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>쿠팡이 대만 회원 20만 명의 개인정보 유출 사실을 인정하여 책임이 명확하고(적합 조건 1), 대기업으로서 충분한 자력을 보유하고 있습니다(적합 조건 2). 20만 명이라는 대규모 피해자 수와 대만 정부의 행정점검 진행(적합 조건 3, 4, 6)은 소송금융 투자에 매우 적합한 조건입니다. 유출 사실이 확인되었고 공적 절차가 진행 중이므로 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), '많은 소비자들의 개인정보 유출'로 집단적 피해가 발생했습니다(적합 조건 3). 유출 사실은 쿠팡이 통지하고 김범석 의장이 사과하여 책임이 명확하고 증거 확보가 가능하며(적합 조건 1, 5), 현재 수사 및 원인 규명 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 적합 조건을 충족합니다.</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
-          <t>약 20만 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J489" t="inlineStr">
         <is>
-          <t>쿠팡, 대만서도 개인정보 20만건 유출 '파장'…대만정부 조사 나서</t>
+          <t>[뉴스퀘어 2PM] 쿠팡 김범석, 첫 육성 사과...4분기 영업익 급감</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>seouleconews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L489" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M489" t="inlineStr">
         <is>
-          <t>http://www.seouleconews.com/news/articleView.html?idxno=89599</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602271431230159</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
-          <t>2026-02-25 13:02:14.915214+00:00</t>
+          <t>2026-02-28 01:21:54.147937+00:00</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 Inc.</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>대만 디지털부 행정 점검 예정, 미국 주주 집단소송 진행 중</t>
+          <t>국내외 집단소송 진행 중, 대만 정부 법적 처분 예고</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>쿠팡이 지난해 11월 발생한 개인정보 유출 사고에서 한국뿐 아니라 대만 고객 약 20만 명의 개인정보도 유출된 사실을 3개월 만에 인정했습니다. 유출된 정보는 이름, 이메일 주소, 전화번호, 배송지 주소 등이며, 대만 디지털부는 이 사실을 통보받고 행정 점검을 실시할 예정입니다. 이번 발표는 쿠팡의 '셀프 조사' 신뢰도에 영향을 미치고 미국에서 진행 중인 주주 집단소송에도 영향을 줄 것으로 분석됩니다.</t>
+          <t>쿠팡 김범석 의장이 개인정보 유출 사태에 대해 사과했으나, 쿠팡 Inc.는 시스템적 보안 실패가 아닌 전 직원의 악용이라며 법적 책임을 부인하고 있다. 미국에서는 글로벌 로펌을 선임하여 집단소송에 대비 중이며, 대만 정부도 쿠팡의 잘못을 발견하고 법적 처분을 예고했다. 국내에서도 피해자들이 1인당 10만 원의 보상 청구액으로 집단소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡), 다수 피해자(대만 고객 약 20만 명), 상대방 책임이 명확하며(전 직원의 무단 접근 및 쿠팡의 뒤늦은 인정), 대만 디지털부의 행정 점검이 진행될 예정으로 공적 절차가 진행 중입니다. 또한 미국에서 주주 집단소송이 진행 중인 점도 소송금융 투자 가능성을 높입니다.</t>
+          <t>대기업 피고(쿠팡), 다수 피해자(개인정보 유출), 국내외 집단소송 진행 중, 대만 정부의 법적 처분 예고 등 적합 조건 다수 충족. 쿠팡은 법적 책임을 부인하고 있으나, 이미 사과하고 해외 로펌을 선임하는 등 소송에 대비하고 있어 배상 가능성이 높음.</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>대만 고객 약 20만 4552명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>쿠팡 “대만 개인정보도 20만개 털렸다”…3개월 지나 뒤늦게 인정</t>
+          <t>[뉴스현장] 쿠팡 김범석 '정보 유출' 첫 육성 사과…쟁점은?</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L490" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M490" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602251108001</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602271501493zr</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
-          <t>2026-02-25 13:02:03.305644+00:00</t>
+          <t>2026-02-28 01:18:31.040548+00:00</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 Inc</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>미국 주주 집단 소송 진행 중, SEC 관련 절차 언급</t>
+          <t>미국 투자자 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>쿠팡이 대만에서 개인정보 유출 사실을 뒤늦게 알리며 5만원 보상쿠폰을 지급할 예정입니다. 이로 인해 미국에서 진행 중인 쿠팡Inc 주주들의 집단 소송이 더욱 격화될 수 있다는 분석이 나오고 있으며, 주주들은 쿠팡이 개인정보 유출 사실을 미국 증권거래위원회(SEC)에 늦게 알린 점을 문제 삼고 있습니다.</t>
+          <t>쿠팡의 모회사 쿠팡 Inc가 개인정보 유출 사건으로 미국 투자자들로부터 집단 소송을 당했습니다. 쿠팡은 과거 승소를 이끌었던 변호인단을 다시 꾸려 소송에 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 대만 내 다수 개인정보 유출 피해가 발생했으며(적합 조건 3), 미국에서 주주 집단 소송이 진행 중이고 SEC 관련 절차도 언급되어 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6).</t>
+          <t>대기업 피고(쿠팡 Inc), 미국 투자자 대상 집단소송으로 다수 피해자 및 큰 피해 규모가 예상됩니다. 이미 소송이 진행 중이며, 개인정보 유출 사건으로 상대방 책임이 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 투자자 다수</t>
         </is>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>쿠팡, 대만서도 계정 털렸다…5만원 보상쿠폰 지급키로</t>
+          <t>'승소 정예병' 부르고 '트럼프 인맥'까지…쿠팡의 집단소송 대응</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L491" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M491" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602253354i</t>
+          <t>https://news.jtbc.co.kr/article/NB12287311?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
-          <t>2026-02-25 13:01:48.237919+00:00</t>
+          <t>2026-02-28 01:17:52.836208+00:00</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>집단소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>쿠팡 김범석 의장이 개인정보 유출에 대해 공식 사과하며, 미국 증시 상장사인 쿠팡Inc가 법적 책임을 공식 인정할 경우 집단 소송에 휘말릴 위험이 크다고 언급되었다. 이는 쿠팡이 개인정보 유출에 대한 책임을 인정하고 있으며, 향후 대규모 집단 소송으로 이어질 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>쿠팡 김범석 의장이 개인정보 유출에 대해 공식 사과하며 법적 책임을 인정할 경우 집단 소송 위험이 커진다고 언급됨. 이는 상대방 책임이 명확하고(공식 사과), 상대방 자력이 충분하며(미국 증시 상장사 쿠팡Inc), 집단적 피해 가능성이 높음(집단 소송 위험)에 해당하여 소송금융 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J492" t="inlineStr">
+        <is>
+          <t>쿠팡 김범석, 개인정보 유출 공식 사과… 정부와 긴밀 협력할 것</t>
+        </is>
+      </c>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>newsworks.co.kr</t>
+        </is>
+      </c>
+      <c r="L492" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M492" t="inlineStr">
+        <is>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832447</t>
+        </is>
+      </c>
+      <c r="N492" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:17:41.473859+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E492" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>미국 연방하원 청문회 진행 및 집단소송 진행 중</t>
+          <t>수사기관 송치, 민사 소송 검토 중</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>미국 연방하원 청문회에 쿠팡 임시대표가 비공개로 출석한 가운데, 쿠팡을 상대로 미국 현지에서 정보 유출에 대한 경영진 책임을 묻는 집단소송이 진행 중이다. 소송을 이끄는 변호사는 경영진 책임을 묻는 것을 미국 기업에 대한 차별로 보고 있다.</t>
+          <t>딥페이크 합성물 관련 사건으로 피해자는 4명으로 파악되었습니다. 사건을 처음 학교에 알린 제보자도 합성물 '소지' 혐의로 함께 송치되었으며, 피해자 측은 향후 처분 결과를 지켜본 뒤 민사 대응을 검토할 예정입니다.</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>쿠팡은 자력이 충분한 대기업이며, 정보 유출에 대한 경영진 책임을 묻는 집단소송이 미국 현지에서 진행 중이다. 또한 미국 연방하원 청문회라는 공적 절차가 진행되고 있어 증거 확보 가능성이 높다. (적합 조건: 상대방 자력 충분, 집단적 피해, 공적 절차 진행 중, 상대방 책임 명확)</t>
+          <t>딥페이크 제작 및 유포로 인한 상대방 책임이 명확하며, 수사기관 송치로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자 수가 4명으로 적고, 상대방의 자력 여부가 불분명하며 피해 규모가 특정되지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J493" t="inlineStr">
         <is>
-          <t>쿠팡 투자사의 '무역법 301조' 청원…로저스 美 의회 비공개 증언 파장...</t>
+          <t>딥페이크 신고자도 송치…합성물 '소지' 혐의</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L493" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M493" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/POB36NFQB12B</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515460</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
-          <t>2026-02-25 13:01:16.531145+00:00</t>
+          <t>2026-02-28 01:06:51.132591+00:00</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중, 미 하원 청문회 및 무역법 301조 관련 논의 병행</t>
+          <t>대규모 개인정보 유출 사고 발생 및 기업 실적 영향 보도</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>손동후 미국 변호사가 쿠팡에 대한 집단소송을 대리하고 있다고 밝혔습니다. 이는 쿠팡 임시대표의 미 하원 비공개 청문회와 무역법 301조 발동 가능성 논의가 진행되는 가운데 나온 것으로, 쿠팡의 데이터 정책 및 기업 책임에 대한 광범위한 공적·사적 검토가 이루어지고 있습니다. 대기업을 상대로 한 집단소송이자 관련 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+          <t>쿠팡이 3370만 개 계정의 개인정보 유출 사고로 인해 2025년 4분기 영업이익이 전년 동기 대비 97% 급감하는 등 실적에 큰 타격을 입었다. 김범석 의장은 공식 사과했지만, 쿠팡 측은 자신들도 범죄의 피해자라는 입장을 밝혔다. 이 사고로 '탈쿠팡' 현상이 발생하며 연말 대목 마케팅 활동에 지장이 있었다.</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)에 대한 미국 집단소송이 진행 중이며, 다수의 피해자가 예상됩니다. 미 하원 청문회 및 무역법 301조 관련 논의 등 공적 절차가 병행되고 있어 소송의 정당성과 증거 확보에 긍정적 영향을 줄 수 있습니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 공적 절차 진행 중)</t>
+          <t>상대방 책임이 비교적 명확하며(3370만 개 계정 개인정보 유출), 상대방에게 자력이 충분합니다(대기업 쿠팡Inc). 3370만 명 이상의 대규모 피해자가 발생하여 집단적 피해 및 피해 규모가 매우 큽니다. 사건 발생 사실과 피해 규모에 대한 증거가 명확합니다.</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3370만 명 이상</t>
         </is>
       </c>
       <c r="J494" t="inlineStr">
         <is>
-          <t>[시선집중] 美변호사 “쿠팡 로저스, 美하원 출석...301조 발동 사전절차...</t>
-[...2 lines deleted...]
-      <c r="K494" t="inlineStr"/>
+          <t>작년4분기 영업익 97%↓… 김범석  보안사고 사과</t>
+        </is>
+      </c>
+      <c r="K494" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
       <c r="L494" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M494" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001482455?sid=100</t>
+          <t>https://www.mk.co.kr/article/11974855</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
-          <t>2026-02-25 13:01:02.539795+00:00</t>
+          <t>2026-02-28 00:56:59.341257+00:00</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 조사 마무리 단계, 과징금 부과 및 소송 가능성 높음</t>
+          <t>타이완 당국의 추가 조사 및 법적 처분 예고, 쿠팡의 보상안 시행</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 쿠팡 개인정보 유출 사건 조사를 마무리 단계에 있으며, '무단 조회는 유출'이라는 입장을 밝혔다. 과학기술정보통신부 민관합동조사단에 따르면 쿠팡에서 3,367만 건의 개인정보 유출과 1억 4,800만여 차례의 무단 조회가 확인되었다. 위원회는 법과 원칙에 따라 엄정하게 조치할 예정이며, 향후 과징금 부과 및 피해자들의 집단소송 가능성이 높다.</t>
+          <t>쿠팡 타이완 법인에서 회원 개인정보 20만여 건이 유출되었으며, 타이완 당국은 자체 조사 결과 쿠팡의 개인정보 관리 결함을 확인하고 추가 조사 및 강력한 법적 처분을 예고했습니다. 쿠팡은 정보 유출 가능성을 부인하다 뒤늦게 인정했으며, 90억 원 가량의 보상안을 시행한다고 밝혔습니다. 현재 미국에서는 쿠팡 주주들이 정보 유출 사실 미공시로 집단 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>상대방 책임이 개인정보보호위원회 부위원장의 '무단 조회는 유출' 발언으로 명확하며, 쿠팡은 충분한 자력을 가진 대기업이다. 3천만 건 이상의 개인정보 유출 및 1억 4천만 건 이상의 무단 조회로 집단적 피해 규모가 매우 크다. 과학기술정보통신부 민관합동조사단 발표와 개인정보보호위원회 조사를 통해 증거가 확보되었고, 공적 절차가 진행 중이다.</t>
+          <t>타이완 당국의 자체 조사 결과로 쿠팡의 개인정보 관리 결함 및 책임이 명확하며(상대방 책임 명확), 쿠팡은 대기업으로 자력이 충분합니다(상대방 자력 충분). 20만여 건의 개인정보 유출로 집단적 피해가 발생했고(집단적 피해), 타이완 당국의 조사 결과 발표 및 쿠팡의 뒤늦은 인정으로 증거 확보가 용이합니다(증거 확보 가능). 또한 타이완 당국의 추가 조사 및 법적 처분 예고 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>90억 원 (쿠팡 제시 보상안)</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>3천만 명 이상</t>
+          <t>20만여 명</t>
         </is>
       </c>
       <c r="J495" t="inlineStr">
         <is>
-          <t>이정렬 개보위 부위원장  쿠팡 조사 마무리 단계…'무단 조회 행위는 유...</t>
+          <t>[W 언박싱] 보안 문제 없다더니…타이완 당국 “쿠팡 개인정보 관리 결...</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L495" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M495" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602250068</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496135&amp;ref=A</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
-          <t>2026-02-25 12:59:41.682894+00:00</t>
+          <t>2026-02-28 00:32:18.790721+00:00</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C496" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C496" t="inlineStr"/>
       <c r="D496" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>탐사보도에 의한 계약 및 데이터 활용 실태 폭로, 마이크로소프트의 계약 재검토 요구</t>
+          <t>검찰 수사 중, 피해자 유족 대리인에 의한 2차 가해 모니터링 및 수사 요청</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>마이크로소프트가 미국 이민세관단속국(ICE)에 애저 클라우드 서비스를 제공하며 방대한 데이터를 저장하고 AI 도구를 활용하게 한 사실이 탐사보도를 통해 드러났습니다. ICE의 논란 많은 감시 및 집행 활동을 마이크로소프트 기술이 지원한다는 비판이 제기되며, 마이크로소프트의 '도덕적 IT 기업' 이미지에 타격이 가해지고 있습니다. 시민단체 등에서 마이크로소프트에 ICE와의 계약 재검토를 요구하고 있습니다.</t>
+          <t>약물 살인 사건 피의자의 SNS 계정이 온라인상에 유포되며 범행 옹호 및 피해자에 대한 2차 가해가 발생하고 있습니다. 검찰이 뒤늦게 계정을 비공개 전환했으나, 피해자 유족 대리인은 수사기관에 적극적인 모니터링과 수사를 요청했습니다. 피의자 SNS를 통한 범죄 옹호 및 2차 가해를 제동할 체계적인 장치가 부재하다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>상대방(마이크로소프트)은 자력이 충분한 대기업이며, 탐사보도를 통해 ICE와의 대규모 데이터 계약 및 AI 도구 활용 가능성 등 구체적인 증거가 확보되었습니다. ICE의 활동으로 인해 미국 내 거주자 다수가 잠재적으로 개인정보 침해 및 인권 침해 피해를 입을 수 있어 집단적 피해 및 대규모 피해 가능성이 높습니다. 다만, 마이크로소프트의 직접적인 법적 책임 입증이 쟁점이 될 수 있습니다.</t>
+          <t>2차 가해를 유발하는 게시물을 올린 개인들의 책임이 명확하며, SNS 플랫폼의 관리 소홀 책임도 제기될 수 있습니다. 다수의 피해자에게 2차 가해가 광범위하게 발생하고 있으며, SNS 게시물 자체가 증거로 확보 가능합니다. 검찰 수사가 진행 중이고 피해자 측에서 적극적인 모니터링과 수사를 요청하는 등 공적 절차가 진행 중입니다. 체계적인 처리 지침 부재로 인한 피해 확산은 소송금융 투자 기회로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J496" t="inlineStr">
         <is>
-          <t>마이크로소프트, ICE와 대규모 계약…‘도덕적 IT 기업’ 이미지 흔들려</t>
+          <t>범죄 피의자 SNS가 피해자 2차 가해 온상으로…체계적 처리 지침 필요</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
-          <t>itworld.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L496" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M496" t="inlineStr">
         <is>
-          <t>https://www.itworld.co.kr/article/4136973/%EB%A7%88%EC%9D%B4%ED%81%AC%EB%A1%9C%EC%86%8C%ED%94%84%ED%8A%B8-ice%EC%99%80-%EB%8C%80%EA%B7%9C%EB%AA%A8-%EA%B3%84%EC%95%BD%EB%8F%84%EB%8D%95%EC%A0%81-it-%EA%B8%B0%EC%97%85.html</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1247012.html</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
-          <t>2026-02-25 12:53:28.326299+00:00</t>
+          <t>2026-02-28 00:22:58.251764+00:00</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>서울특별시, 서울시설공단</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 서울시 자체 조사 및 책임 범위 유권해석 진행 중, 피해자 통보 예정</t>
+          <t>정부/감독기관의 관여 및 청문회 진행, 쿠팡의 자체 조사 발표 및 5만원 보상안 제시 등 관련 절차 진행 중</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>서울시 공공자전거 따릉이 회원 462만 명의 개인정보(아이디, 이메일, 휴대전화 번호, 생년월일, 성별, 체중 등)가 유출되는 사고가 발생했다. 오세훈 서울시장은 총책임자로서 사과하며 서울시설공단에 위탁된 사무의 책임 범위를 법적으로 유권해석 받겠다고 밝혔다. 경찰 수사 결과 중학생 2명이 유출을 저지른 것으로 확인되었으며, 서울시 자체 조사가 진행 중이다.</t>
+          <t>쿠팡이 지난해 4분기 개인정보 유출 사태 여파로 실적 상승세가 꺾이며 김범석 의장이 육성으로 사과했습니다. 3370만 명의 개인 정보가 유출되었고, 쿠팡은 '5만원 쪼개기 쿠폰' 보상안으로 부정적 여론에 직면했습니다. 쿠팡 출신 직원의 불법 접근으로 인한 사고로 추정되며, 현재 정부 및 감독기관의 관여가 있었음을 시사합니다.</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (서울시 및 시설공단), 상대방에게 자력이 충분함 (공공기관), 집단적 피해 (462만 명), 피해 규모가 큼 (피해자 수), 증거 확보 가능 (경찰 수사, 시장 사과), 공적 절차 진행 중 (경찰 수사, 서울시 자체 조사). 이름과 주민등록번호는 유출되지 않았으나, 대규모 개인정보 유출로 인한 정신적 피해 및 2차 피해 가능성이 존재하며, 서울시의 관리 책임이 인정될 가능성이 높음.</t>
+          <t>상대방(쿠팡)의 책임이 명확하고 자력이 충분하며, 3370만 명 이상의 대규모 개인정보 유출로 집단적 피해가 발생했습니다. 정부/감독기관의 관여 및 청문회 언급 등 공적 절차가 진행 중이며, 쿠팡의 자체 발표를 통해 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>462만 명</t>
+          <t>3370만 명 이상</t>
         </is>
       </c>
       <c r="J497" t="inlineStr">
         <is>
-          <t>오세훈, 한강버스엔 자신감·따릉이 정보유출엔 사과</t>
+          <t>“심려 끼쳤다”…쿠팡 김범석, 4분기 실적 쇼크 후 육성 사과</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L497" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M497" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/02/25/2026022518470797292</t>
+          <t>https://www.joongang.co.kr/article/25408138</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
-          <t>2026-02-25 12:43:04.954246+00:00</t>
+          <t>2026-02-28 00:21:30.342061+00:00</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>쿠팡 Inc.</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>쿠팡의 포렌식 조사로 유출 확인 및 보상안 제시. 한국 개인정보보호위원회에서 쿠팡의 개인정보 유출 사건을 조사 중이며 대만과의 협조 가능성 언급.</t>
+          <t>국회 청문회 진행, 한국 정부 조사 가능성, 대만 법인 유출 확인</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>쿠팡의 대만 고객 약 20만 명의 개인정보(이름, 이메일, 전화번호, 배송지 주소, 주문 목록 등)가 유출된 사실이 뒤늦게 확인되었다. 쿠팡은 초기 부인과 달리 포렌식 조사를 통해 유출을 인정하고, 피해 회원들에게 총 2억 대만달러(약 91억 원) 상당의 쿠폰 보상안을 제시했다. 한국 개인정보보호위원회는 쿠팡의 개인정보 유출 사건을 조사 중이며, 대만과의 협조 가능성도 언급되었다.</t>
+          <t>쿠팡 김범석 의장이 작년 11월 발생한 3370만 명 개인정보 유출 사고에 대해 99일 만에 사과했다. 쿠팡은 전직 직원의 범죄임을 강조하며 법적 책임을 회피하려는 모습을 보였으나, 최근 대만 법인에서도 개인정보 유출이 확인되고 한국과 대만의 백업키가 동일하다는 사실이 드러났다. 이 사태로 '탈팡' 현상이 이어지며 쿠팡의 사업성도 악화되고 있다.</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (쿠팡의 포렌식 조사로 유출 확인), 상대방에게 자력이 충분함 (대기업 쿠팡 Inc.), 집단적 피해 (약 20만 명), 피해 규모가 큼 (피해자 수 기준). 또한, 한국 개인정보보호위원회에서 쿠팡의 개인정보 유출 사건을 조사 중이며 대만과의 협조 가능성도 언급되어 공적 절차 진행 가능성이 높음.</t>
+          <t>쿠팡이라는 대기업이 피고이며(적합 조건 2), 3370만 명이라는 대규모 개인정보 유출로 집단적 피해가 명확함(적합 조건 3, 4). 쿠팡 측은 전직 직원의 범죄를 주장하나, 백업키 동일 문제 등 시스템 관리 책임이 명확하여 상대방 책임이 비교적 명확하다고 볼 수 있음(적합 조건 1, 5). 이미 국회 청문회 등 공적 절차가 진행되었고(적합 조건 6), '탈팡' 현상으로 인한 피해 규모도 상당할 것으로 예상됨.</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>총 2억 대만달러 (약 91억 원) 상당의 쿠폰 보상 제시</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>약 20만 명</t>
+          <t>한국 3370만 명, 대만 20만여 건</t>
         </is>
       </c>
       <c r="J498" t="inlineStr">
         <is>
-          <t>쿠팡, 대만 계정도 20만건 털렸다…91억 보상안 제시</t>
+          <t>[사설]정보 유출 99일 만에 고개 숙인 쿠팡 김범석</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L498" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M498" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012733?ref=naver</t>
+          <t>https://www.donga.com/news/Opinion/article/all/20260227/133439994/2</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
-          <t>2026-02-25 12:40:06.328042+00:00</t>
+          <t>2026-02-28 00:19:06.909891+00:00</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>미국 의료기관 다수</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>CISA, FBI, MS-ISAC의 공동 권고문 발표 및 조사 진행 중</t>
+          <t>정부 당국과 협력 중, 집단소송 가능성 언급</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>북한 라자루스 해킹그룹이 메두사 랜섬웨어로 미국 의료기관들을 공격하여 2025년 2월 기준 300개가 넘는 피해자가 발생했습니다. 미국 사이버보안·인프라보안국(CISA)과 연방수사국(FBI) 등이 공동 권고문을 발표하며 주의를 당부했습니다.</t>
+          <t>쿠팡 김범석 의장이 지난해 말 발생한 개인정보 유출 사태에 대해 공식 사과했습니다. 쿠팡 측은 전 직원의 악의적 공격으로 인한 것이라며 법적 책임은 부인하고 있으나, 집단소송 등 거대한 법적 리스크에 휘말릴 가능성을 언급했습니다. 정부 당국과 긴밀히 협력하겠다고 밝혀 관련 절차가 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>북한 라자루스 해킹그룹의 랜섬웨어 공격으로 미국 의료기관들이 피해를 입었으며, 300명 이상의 다수 피해자가 발생하여 집단소송 가능성이 높습니다. CISA, FBI 등 미국 정부 기관의 공동 권고문 발표로 객관적인 증거 확보가 용이하며, 상대방인 미국 의료기관들은 배상 자력이 충분할 것으로 예상됩니다. (적합 조건: 집단적 피해, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>대기업 피고(쿠팡Inc, 미국 증시 상장사)로 자력이 충분하며, 개인정보 유출로 다수의 고객이 피해를 입어 집단소송 가능성이 높습니다. 김범석 의장의 공식 사과와 정부 당국과의 협력 언급으로 사건 발생 사실 및 증거 확보 가능성이 높습니다. 다만 쿠팡 측은 전 직원의 악의적 공격으로 인한 것이라며 법적 책임을 부인하고 있어 책임 소재 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>300명 이상</t>
+          <t>다수 고객</t>
         </is>
       </c>
       <c r="J499" t="inlineStr">
         <is>
-          <t>북한 라자루스 해킹그룹, 메두사 랜섬웨어로 美 의료기관 타깃 공격</t>
+          <t>쿠팡 김범석  개인정보 유출 사과…정부와 긴밀히 협력</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L499" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M499" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205412</t>
+          <t>https://view.asiae.co.kr/article/2026022708285420623</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
-          <t>2026-02-25 12:39:52.368837+00:00</t>
+          <t>2026-02-27 00:54:11.927645+00:00</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>미국 뉴욕 연방법원에서 집단소송 진행 중</t>
+          <t>대규모 집단소송 진행 중, 국회 청문회 요구 및 정부/여당 TF 구성</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>미국 연방하원 법사위가 쿠팡 임시대표를 대상으로 비공개 청문회를 진행하며 무역법 301조 발동 가능성까지 거론됐다. 한편, 손동후 변호사는 미국 뉴욕 연방법원에서 쿠팡을 상대로 계약 위반, 보안 관리 부실, 부당이득 등을 이유로 집단소송을 제기하여 현재 소송이 진행 중이며, 디스커버리 절차를 통해 증거를 확보할 예정이다.</t>
+          <t>쿠팡의 개인정보 유출 사태와 관련하여 대규모 집단소송이 진행 중입니다. 김범석 의장은 국회 청문회 출석 요구에 불응하며 비판을 받았고, 정부와 여당은 TF를 구성하여 전방위적인 압박을 가하고 있습니다.</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡을 상대로 미국 연방법원에서 집단소송이 진행 중이며(상대방 자력 충분, 집단적 피해), 미국 하원 청문회 등 공적 절차가 진행되어 상대방 책임 규명 및 증거 확보 가능성이 높다(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중). 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
+          <t>상대방 책임이 명확하고(개인정보 유출), 상대방에게 자력이 충분하며(쿠팡은 대기업), 집단적 피해가 발생하여 대규모 집단소송이 진행 중입니다. 또한 국회 청문회 요구 및 정부/여당 TF 구성 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 적합 조건 6가지 모두 충족합니다.</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J500" t="inlineStr">
         <is>
-          <t>美 쿠팡 청문회, 무역법 301조 발동 전제?</t>
+          <t>쿠팡 김범석, 개인정보 유출 사태 첫 공식 사과</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L500" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M500" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2559223</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108193</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:20.872638+00:00</t>
+          <t>2026-02-27 00:53:28.413100+00:00</t>
         </is>
       </c>
     </row>
     <row r="501">
-      <c r="A501" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A501" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>알바니아 정부</t>
+          <t>삼성</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>배우가 알바니아 정부를 상대로 100만 유로 손해배상 소송 제기</t>
+          <t>텍사스 주 법무장관과 삼성 간 합의 완료</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>알바니아 정부가 세계 최초로 임명한 AI 가상 장관 '디엘라'의 실제 모델인 배우 아닐라 비샤가 정부를 상대로 100만 유로 상당의 손해배상 소송을 제기했다. 배우 측은 특정 서비스 안내용으로만 이미지와 목소리 사용을 계약했으나, AI 장관 얼굴로 무단 사용되어 원치 않은 관심과 온라인 괴롭힘을 받았다고 주장한다. 법률 전문가들은 개인정보 침해 여부가 핵심 쟁점이 될 것으로 분석했다.</t>
+          <t>삼성은 미국 텍사스 주 법무장관이 제기한 스마트 TV 데이터 무단 수집 관련 소송에 대해 합의했습니다. 이번 합의로 삼성은 데이터 수집 관행을 중단하기로 했으며, 텍사스 주 법무장관은 다른 기술 기업들을 상대로도 유사 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>알바니아 정부라는 자력 있는 상대방을 대상으로 100만 유로 상당의 손해배상 소송이 제기됨. 특정 계약 범위를 넘어선 이미지 무단 도용 주장이 명확하며, 계약서 등 증거 확보 가능성이 높음. (적합 조건 1, 2, 4, 5)</t>
+          <t>본 기사에서 언급된 텍사스 주 법무장관과 삼성 간의 소송은 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 그러나 삼성이라는 대기업을 상대로 한 데이터 무단 수집 관련 합의는 향후 유사 피해를 입은 개인들의 집단소송 가능성을 시사합니다. 상대방의 자력(적합 조건 2) 및 책임 명확성(적합 조건 1) 측면에서 잠재적 투자 기회를 탐색할 여지는 있습니다.</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
-          <t>100만 유로</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
-          <t>1명 (배우 아닐라 비샤)</t>
+          <t>텍사스주 스마트 TV 사용자 다수</t>
         </is>
       </c>
       <c r="J501" t="inlineStr">
         <is>
-          <t>‘세계 첫 AI 가상 장관’ 법정행…실제 배우 무단 도용 논란 [잇슈 SNS]</t>
+          <t>삼성, 美 텍사스주와 '스마트 TV 데이터 무단 수집 중단' 합의</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L501" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M501" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492915&amp;ref=A</t>
+          <t>https://www.kpinews.kr/newsView/1065564712338452</t>
         </is>
       </c>
       <c r="N501" t="inlineStr">
         <is>
-          <t>2026-02-25 00:50:55.550273+00:00</t>
+          <t>2026-02-27 00:46:12.027606+00:00</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>테무 (PDD홀딩스, 웨일코)</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>미국 텍사스 등 다수 주정부에서 개인정보 수집 및 소비자보호법 위반으로 소송 제기</t>
+          <t>집단소송 참여 인원 20만명 이상, 개인정보보호위원회, 공정위, 금융위 등 정부 기관 강도 높은 조사 진행 중</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>중국 전자상거래 플랫폼 테무가 미국에서 퇴출 위기에 놓였습니다. 텍사스주를 비롯한 여러 주정부가 테무를 상대로 개인정보를 은밀히 수집하고 소비자를 기만했다며 소송을 제기했습니다. 테무 앱이 '스파이웨어' 성격을 띤다는 주장과 함께 영구 영업 금지 명령을 요구하고 있습니다.</t>
+          <t>쿠팡에서 3370만명의 개인정보 유출 사태가 발생하여 소비자들의 '탈팡' 움직임과 함께 20만명 이상이 집단소송에 참여했습니다. 쿠팡은 이로 인해 지난해 4분기 영업이익이 97% 급감하고 적자 전환하는 등 실적 타격을 입었으며, 정부 기관의 강도 높은 조사를 받고 있습니다. 쿠팡이 제시한 보상안은 소비자들의 불만을 더욱 키웠습니다.</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>미국 텍사스 등 다수 주정부가 테무를 상대로 개인정보 불법 수집 및 소비자 기만 행위로 소송을 제기하여 상대방 책임이 명확하고(조건 1), 테무는 대형 전자상거래 플랫폼으로 자력이 충분합니다(조건 2). 미국 전역의 다수 이용자가 피해 대상이 될 수 있으며(조건 3, 4), 주정부 차원의 공식 소송 제기로 증거 확보 가능성이 높고(조건 5), 이미 여러 주에서 유사 소송 및 조사가 진행 중입니다(조건 6).</t>
+          <t>쿠팡의 3370만명 개인정보 유출 사건은 상대방 책임이 명확하고(적합 조건 1), 대기업 쿠팡의 충분한 자력(적합 조건 2)이 확인됩니다. 또한 3370만명이라는 대규모 피해자 발생 및 20만명 이상이 집단소송에 참여하고 있어 집단적 피해 및 피해 규모가 매우 큽니다(적합 조건 3, 4). 개인정보보호위원회, 공정위, 금융위 등 정부 기관의 강도 높은 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중이라는 점도 투자 적합성을 높입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>미국 다수 주 주민</t>
+          <t>3370만명</t>
         </is>
       </c>
       <c r="J502" t="inlineStr">
         <is>
-          <t>테무, 美 퇴출 위기…텍사스 등 주정부 연쇄 소송</t>
+          <t>'쿠팡의 소비자 배신' 부메랑 됐다.…쿠팡 연매출 50조 목표도 무너져</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L502" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M502" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260224010007187</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58288?feed=na</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
-          <t>2026-02-24 13:17:14.857381+00:00</t>
+          <t>2026-02-27 00:45:59.612561+00:00</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>집단소송 참여자 모집 중</t>
+          <t>미국 투자자들이 제기한 집단 소송 진행 중</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>법무법인 원이 대규모 집단 소송을 위한 AI 플랫폼을 개발하고, 첫 적용 사례로 쿠팡 개인정보 유출 사고 관련 집단 소송 참여자를 공식적으로 모집하기 시작했다. 이 플랫폼은 원고가 수백 명 이상 참여하는 대규모 사건을 효율적으로 처리하고, 소송 참가자들에게 간편한 접수와 실시간 진행 상황 확인 등 향상된 사용자 경험을 제공할 예정이다.</t>
+          <t>쿠팡이 '개인정보 유출' 사건으로 미국 투자자들이 제기한 집단 소송에 대응하기 위해 과거 IPO 증권 소송을 대리했던 다국적 로펌을 재선임했습니다. 이는 쿠팡이 해당 소송에 적극적으로 임하고 있음을 보여주며, 사건의 중요성과 규모를 짐작하게 합니다.</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고로 특정되었고(적합 조건 1, 2), '대규모 개인정보 유출 사고'로 다수의 피해자가 발생하여 집단소송이 진행될 예정입니다(적합 조건 3, 4). 법무법인 원이 AI 플랫폼을 활용하여 적극적으로 참여자를 모집하고 있어 소송 진행 가능성이 높으며(적합 조건 5), 아직 종결되지 않은 사건입니다.</t>
+          <t>쿠팡이라는 대기업이 피고이며(적합 조건 2), '개인정보 유출'이라는 명확한 사건으로 미국 투자자들이 집단 소송을 제기하여(적합 조건 1, 3) 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중이며(적합 조건 5), 쿠팡이 대형 로펌을 선임하여 적극적으로 대응하는 것으로 보아 소송의 쟁점과 규모가 상당할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미국 투자자 다수</t>
         </is>
       </c>
       <c r="J503" t="inlineStr">
         <is>
-          <t>법무법인 원, 대규모 집단 소송 AI 플랫폼 개발… 쿠팡 개인정보 유출 ...</t>
+          <t>[단독] 'IPO 승소 주역' 다시 부른 쿠팡…'트럼프 우군'도 선임</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L503" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M503" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202602241810225331f4ab64559d_12</t>
+          <t>https://www.hankookilbo.com/news/article/A2026022612420005692?did=NA</t>
         </is>
       </c>
       <c r="N503" t="inlineStr">
         <is>
-          <t>2026-02-24 12:57:00.830165+00:00</t>
+          <t>2026-02-27 00:35:36.765019+00:00</t>
         </is>
       </c>
     </row>
     <row r="504">
-      <c r="A504" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A504" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C504" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
-          <t>집단소송 참가자 모집 중</t>
+          <t>연예인 개인 간의 공방 지속</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>법무법인 원이 리걸테크 기업 A2D2와 함께 대규모 집단소송을 위한 AI 소송 플랫폼을 개발했다. 이 플랫폼을 활용하여 최근 쿠팡에서 발생한 대규모 개인정보 유출 사고 관련 집단소송의 참가자를 공식적으로 모집하고 있다. 이는 피해자들의 간편한 신청과 효율적인 소송 진행을 목표로 한다.</t>
+          <t>유키스 동호와 전처 간의 공방이 지속되고 있으며, 전처는 동호와 함께 성매매에 참여한 멤버들을 공개하겠다고 위협하고 있습니다. 동호는 이를 '피해자 코스프레'라고 비난하고 있습니다. 기사는 구체적인 법적 분쟁이나 피해 사실보다는 연예인 가십에 가깝습니다.</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (쿠팡의 대규모 개인정보 유출 사고), 상대방에게 자력이 충분함 (대기업 쿠팡), 집단적 피해 (대규모 집단소송 참가자 모집), 피해 규모가 큼 (대규모 유출), 증거 확보 가능성 높음 (개인정보 유출 기록). 현재 법무법인이 AI 플랫폼을 활용하여 집단소송 참가자를 적극적으로 모집 중이므로 소송금융 투자 가능성이 높습니다.</t>
+          <t>기사 내용이 매우 단편적이고, 구체적인 법적 분쟁 사실이나 피해 내용이 명확히 드러나지 않습니다. 소송금융 적합 조건 중 어느 하나도 충족한다고 보기 어렵습니다. 특히 피해 규모, 상대방 책임, 증거 유무 등이 불분명합니다.</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J504" t="inlineStr">
         <is>
-          <t>[로펌 iN] 원, '집단소송 AI 플랫폼' 개발</t>
+          <t>전처  함께 성매매한 멤버들 공개할 것 …동호  피해자 코스프레, 정신...</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L504" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M504" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92325</t>
+          <t>https://www.news1.kr/entertain/broadcast-tv/6084856</t>
         </is>
       </c>
       <c r="N504" t="inlineStr">
         <is>
-          <t>2026-02-24 12:55:49.048377+00:00</t>
+          <t>2026-02-27 00:29:44.799904+00:00</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>서울시설공단</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>집단소송 예정</t>
+          <t>대만 정부의 관리 결함 공식 확인 및 법적 처분 예고, 추가 포렌식 조사 진행 중</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>서울시 공공자전거 따릉이 이용자 462만 명의 개인정보가 중학생에게 유출되었으며, 서울시설공단이 이를 2년간 방치한 사실이 드러났다. 대규모 피해자 발생으로 집단소송 가능성이 높으며, 공단의 법적·경제적 부담이 상당할 것으로 예상된다.</t>
+          <t>대만 정부가 쿠팡의 대규모 개인정보 유출 사태와 관련해 쿠팡 측의 관리 결함을 공식 확인하고 법적 처분을 예고했습니다. 쿠팡의 해명과 달리 한국과 대만 데이터베이스의 보안 키가 동일하여 20만 명의 대만 이용자 개인정보에 접근 가능했던 것으로 드러났습니다. 대만 당국은 추가 포렌식 조사를 이어가며 개인정보 보호법에 따라 엄중한 법적 처분을 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>서울시설공단이라는 공공기관이 피고로 자력이 충분하며, 462만 명이라는 대규모 피해자가 발생하여 집단소송 가능성이 높다. 공단이 2년간 개인정보 유출을 방치했다는 점에서 책임이 명확하고, 피해자 1인당 최대 300만원의 배상 청구 가능성이 언급되어 총 피해 규모가 매우 클 것으로 예상된다.</t>
+          <t>상대방 책임이 대만 정부에 의해 공식 확인되었고(적합 조건 1), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 대만 이용자 20만 명의 개인정보가 유출되어 집단적 피해이며(적합 조건 3, 4), 대만 당국의 현장 점검 및 조사 결과로 증거가 명확합니다(적합 조건 5). 현재 대만 정부의 법적 처분 예고 및 추가 포렌식 조사가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
-          <t>1인당 최대 300만원, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>462만 명</t>
+          <t>20만 명 (대만 이용자)</t>
         </is>
       </c>
       <c r="J505" t="inlineStr">
         <is>
-          <t>따릉이 462만 명 정보, 중학생에게 뚫렸다…공단은 2년간 방치했다</t>
+          <t>[이 시각 세계] 대만  쿠팡 개인정보 관리 결함 ‥법적 처분 예고</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L505" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M505" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/NJ0VTMR745JV</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803651_37012.html</t>
         </is>
       </c>
       <c r="N505" t="inlineStr">
         <is>
-          <t>2026-02-24 12:55:33.250418+00:00</t>
+          <t>2026-02-27 00:26:38.131202+00:00</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>법무법인 원이 AI 플랫폼을 도입하여 쿠팡 개인정보 유출 집단소송을 준비 중</t>
+          <t>국회 청문회 진행, 개인정보 유출 관련 보상 차별 문제 제기</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>법무법인 원이 대규모 집단 소송을 위한 AI 소송 플랫폼을 도입합니다. 이 플랫폼은 소송 자료 구조화 및 분류 등 반복 업무를 자동화하여 변호사들이 전략 수립에 집중할 수 있도록 돕습니다. 법무법인 원은 이 AI 플랫폼을 쿠팡 대규모 개인정보 유출 사고 집단 소송에 첫 적용할 계획입니다.</t>
+          <t>쿠팡이 3370만 명의 한국인 개인정보 유출 사고에 대해 국회 청문회에서 미흡한 소명을 보였으며, 한국 정부의 유통산업발전법 덕분에 성장했음에도 차별을 주장하고 있다. 특히 대만 개인정보 유출 피해자에게 한국보다 더 나은 보상책을 제시했다는 불만이 제기되어 한국 피해자들의 추가적인 법적 대응 가능성이 있다.</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고로 특정되어 자력이 충분하며, '대규모 개인정보 유출 사고'로 상대방 책임이 비교적 명확합니다. 또한 '대규모 집단 소송'으로 명시되어 다수의 피해자가 예상되며, 법무법인이 AI 플랫폼을 도입하여 소송을 준비하는 것은 증거 확보 가능성을 시사합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(개인정보 유출), 상대방 자력이 충분(대기업 쿠팡). 3370만 명의 한국인 개인정보 유출로 집단적 피해 및 피해자 수가 매우 많음. 국회 청문회 등 공적 절차가 진행되었고 증거 확보 가능성이 높음. 또한 대만 피해자와의 보상 차별 문제가 제기되어 한국 피해자들의 추가 소송 가능성이 높음.</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I506" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3370만 명 이상</t>
         </is>
       </c>
       <c r="J506" t="inlineStr">
         <is>
-          <t>법무법인 원, 대형 집단소송에 AI 플랫폼…쿠팡 사건에 첫 적용</t>
+          <t>[동아광장/박용]월마트도 이긴 韓 기업들, 쿠팡엔 당한 까닭</t>
         </is>
       </c>
       <c r="K506" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L506" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M506" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201850</t>
+          <t>https://www.donga.com/news/Opinion/article/all/20260226/133433396/2</t>
         </is>
       </c>
       <c r="N506" t="inlineStr">
         <is>
-          <t>2026-02-24 12:54:55.690185+00:00</t>
+          <t>2026-02-27 00:16:55.000723+00:00</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>집단소송제 도입 논의 및 제안</t>
+          <t>정부 조사 및 경찰 수사 진행 중, 개인정보보호위원회 과징금 미확정</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>대한변호사협회가 '쿠팡 개인정보 유출 사태'와 관련해 집단소송제 도입 필요성을 제안하고 진실 보도에 기여한 언론인들을 시상했다. 이 사건은 대기업의 개인정보 유출로 다수의 피해자가 발생할 가능성이 높아 집단소송 논의가 활발히 진행되었음을 시사한다.</t>
+          <t>쿠팡이 지난해 말 대규모 개인정보 유출 사태로 논란을 빚었으며, 이로 인해 '탈팡' 움직임이 확산되고 4분기 총거래액 감소 등 실적에 부정적 영향이 예상된다. 현재 정부의 전방위적 조사와 경찰 수사가 진행 중이며, 개인정보보호위원회 과징금 부과도 논의되고 있다. 김범석 의장은 직접적인 사과를 피하고 보안 강화 방안을 강조할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고로 특정되며 자력이 충분하고(적합 조건 2), 개인정보 유출로 인한 다수의 피해자 발생 가능성이 높아 집단소송제 도입 필요성이 제기된 사건임(적합 조건 3, 4). 언론 보도와 변협의 논의를 통해 사건의 공론화 및 책임 소재가 명확히 부각되어 소송금융 투자에 적합함(적합 조건 1, 5, 6).</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태는 상대방 책임이 명확하고(1), 쿠팡은 충분한 자력을 가진 대기업이다(2). 다수의 고객이 피해를 입었으며(3), 정부의 전방위적 조사와 경찰 수사가 진행 중으로 객관적 증거 확보 및 공적 절차가 이미 진행되고 있다(5, 6).</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I507" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J507" t="inlineStr">
         <is>
-          <t>대한변호사협회, 정론직필 공정보도 '우수언론인' 7명 시상</t>
+          <t>'개인정보유출' 쿠팡, 4분기 실적은…김범석 메시지 촉각</t>
         </is>
       </c>
       <c r="K507" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L507" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M507" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18575</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06251686645354456</t>
         </is>
       </c>
       <c r="N507" t="inlineStr">
         <is>
-          <t>2026-02-24 12:53:52.121509+00:00</t>
+          <t>2026-02-26 13:23:25.810219+00:00</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>SKT, 쿠팡</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>민관합동조사 완료, 미국 연방 하원 법사위 증언</t>
+          <t>법무법인 집단소송센터 출범 및 소송 준비 중</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>쿠팡의 해럴드 로저스 한국법인 임시 대표가 미국 연방 하원 법사위에 출석해 대규모 정보 유출 사고에 대해 증언했다. 한국 민관합동조사단 조사 결과 3367만 건의 이용자 정보가 유출된 것으로 파악되었으나, 쿠팡은 한국 국민에게 진정성 있는 사과 없이 미국 정가에 로비하여 사태를 무마하려는 태도를 보이고 있다. 한국 정부와 사법당국은 쿠팡의 중대 과오에 단호한 책임을 물어야 한다는 여론이 형성되고 있다.</t>
+          <t>법무법인 LKB평산이 SKT, 쿠팡 등 대기업의 개인정보 유출 및 불공정거래로 인한 대규모 피해에 대응하기 위해 집단소송센터를 출범했다. 센터는 대규모 참가인원 처리가 가능한 시스템을 구축하고, 피해자들의 적극적인 집단소송 참여를 독려하며 최상의 법률 서비스를 제공할 계획이다.</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 정보 유출 사고는 민관합동조사단에 의해 3367만 건의 이용자 정보 유출로 책임이 명확히 파악되었고(조건 1, 5), 쿠팡은 자력이 충분한 대기업이다(조건 2). 수천만 명에 달하는 피해자 수로 집단적 피해(조건 3)와 매우 큰 피해 규모(조건 4)가 발생했으며, 이미 민관합동조사라는 공적 절차가 진행되었다(조건 6).</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), SKT, 쿠팡 등 대기업으로 자력이 충분하며(적합 조건 2), 개인정보 유출로 인한 다수의 피해자가 발생하여 집단적 피해에 해당한다(적합 조건 3). 대규모 피해로 인해 피해 규모가 크고(적합 조건 4), 법무법인에서 체계적인 대응 시스템을 구축한 점으로 보아 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I508" t="inlineStr">
         <is>
-          <t>3367만명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J508" t="inlineStr">
         <is>
-          <t>[사설]쿠팡 정보유출·반노동 처벌, 미 하원 출석과 무관해야</t>
+          <t>LKB평산, 집단소송센터 출범 “SKT·쿠팡 등 대규모 피해 대응”</t>
         </is>
       </c>
       <c r="K508" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L508" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M508" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602241832001</t>
+          <t>https://www.donga.com/news/Society/article/all/20260226/133432082/1</t>
         </is>
       </c>
       <c r="N508" t="inlineStr">
         <is>
-          <t>2026-02-24 12:27:50.743256+00:00</t>
+          <t>2026-02-26 13:20:21.657801+00:00</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>롯데카드</t>
+          <t>쿠팡 주식회사, 쿠팡 Inc., 박대준 전 대표, 김범석 의장</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>국내 형사 고소 및 민사 소송, 미국 집단소송 동시 진행</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>법무법인 대륜이 쿠팡 개인정보 유출 사태와 관련해 국내에서 추가 형사 고소장을 제출하고, 3566명의 피해자를 대리하여 손해배상 청구 소송을 제기했습니다. 또한, 미국 협력 로펌을 통해 쿠팡 Inc.와 김범석 의장을 상대로 500만 달러 이상의 집단 소송을 진행하며 다각적인 법적 대응에 나서고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(내부 관리 미숙, 늑장 공표), 상대방에게 자력이 충분하고(쿠팡, 쿠팡 Inc.), 집단적 피해(수천 명의 피해자)가 발생하여 국내외에서 민사 및 형사 소송이 활발히 진행 중입니다. 또한, 미국 집단소송에서 73억 원 이상의 배상액이 요구되고 있으며, 경찰청에 형사 고소가 접수되어 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>73억 원 이상 (미국 소송)</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J509" t="inlineStr">
+        <is>
+          <t>법무법인 대륜, 쿠팡 전방위 압박...“추가 형사 고소”</t>
+        </is>
+      </c>
+      <c r="K509" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L509" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M509" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602261353027445</t>
+        </is>
+      </c>
+      <c r="N509" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:01:04.300906+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>카드사 및 관련 방문 판매 업체</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E509" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A510" s="4" t="inlineStr">
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 결제대행업체 및 방문 판매 업체 조사 중</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>여수와 순천 지역에서 신용카드 무단 결제 피해가 잇따라 발생, 이달에만 15건, 총 1억 2천만원의 피해가 확인되었습니다. 피해자들은 카드사의 소극적인 대응에 불만을 표하고 있으며, 경찰은 개인정보를 이용한 범행으로 보고 결제대행업체 및 피해자들이 공통으로 이용한 방문 판매 업체를 중심으로 수사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>경찰 수사를 통해 특정 방문 판매 업체와 카드사의 소극적 대응이 지목되어 상대방 책임이 명확하며(적합 조건 1), 카드사는 충분한 자력을 갖춘 금융기관입니다(적합 조건 2). 여수와 순천에서만 15건, 총 1억 2천만원의 피해가 확인되어 집단적 피해 및 큰 피해 규모에 해당하며(적합 조건 3, 4), 경찰이 결제대행업체 기록 등을 조사 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 현재 경찰 수사가 진행 중인 공적 절차 단계입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>1억 2천만원</t>
+        </is>
+      </c>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>15명 이상</t>
+        </is>
+      </c>
+      <c r="J510" t="inlineStr">
+        <is>
+          <t>수백만 원 씩 도둑 결제...확인된 피해만 1억원대</t>
+        </is>
+      </c>
+      <c r="K510" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L510" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M510" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1506911</t>
+        </is>
+      </c>
+      <c r="N510" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:46:14.688415+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B510" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A511" s="2" t="inlineStr">
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr"/>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>호주에서 이미지 기반 학대(딥페이크, 불법촬영 등) 피해자를 지원하는 AI 챗봇 '우미봇'이 개발되어 활용되고 있다. 우미봇은 피해자에게 증거 수집 및 신고 방법, 심리적 위로를 제공하며, 가해자에게도 피해 최소화 방안을 안내한다. 기사는 AI를 활용한 디지털 성범죄 대응의 가능성과 필요성에 대해 논한다.</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>이 기사는 호주의 디지털 성범죄 피해자 지원 챗봇 '우미봇'에 대한 소개와 AI 활용 방안을 다루고 있습니다. 특정 사건이나 소송 대상이 되는 가해자가 명시되어 있지 않으며, 피해 규모나 증거 확보 가능성 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J511" t="inlineStr">
+        <is>
+          <t>‘위로’를 담는 AI 기술 [슬기로운 기자생활]</t>
+        </is>
+      </c>
+      <c r="K511" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L511" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M511" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/column/1246807.html</t>
+        </is>
+      </c>
+      <c r="N511" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:40:19.252063+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>대한민국 (국군 방첩사령부)</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>국군 방첩사령부 불법 사찰 의혹 관련 2차 종합 특검 활동 개시 및 조작기소 진상규명 국정조사 추진위원회 구성</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>더불어민주당 정책조정회의에서 국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹과 정치검찰의 '조작기소' 의혹이 제기되었습니다. 이에 '조작기소 진상규명 및 공소취소를 위한 국정조사 추진위원회'가 구성되었고, '2차 종합 특검'이 활동에 돌입하며 관련 의혹에 대한 공적 절차가 진행 중입니다. 이는 국가기관의 불법 행위로 인한 개인정보 침해 및 인권 침해 가능성을 내포하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹은 국가기관의 책임이 명확해질 경우(적합 조건 1) 상대방(국가)의 자력이 충분하며(적합 조건 2) 이미 사실이 드러났다고 언급되어 증거 확보 가능성이 높고(적합 조건 5) 관련 공적 절차(특검)가 진행 중인(적합 조건 6) 사안입니다. 다만, 피해자 수 및 구체적인 피해 규모가 명확히 제시되지 않아(적합 조건 3, 4) 적합도를 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J512" t="inlineStr">
+        <is>
+          <t>한병도  코스피 6000 시대...'주가 누르기 방지법' 등 자본시장 개혁 지...</t>
+        </is>
+      </c>
+      <c r="K512" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L512" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M512" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260226000746</t>
+        </is>
+      </c>
+      <c r="N512" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:23:40.635926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr"/>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>크립토랩과 서울대학교가 '동형암호와 Private AI 워크숍'을 개최합니다. 이번 워크숍에서는 학계, 정부, 산업계 주요 인사들이 모여 AI 시대의 데이터 보호 방향성을 논의하고, 동형암호 최신 기술 동향과 산업 적용 사례를 공유할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>본 기사는 법적 분쟁이나 피해 사실을 다루는 것이 아닌 기술 워크숍 개최 소식입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J513" t="inlineStr">
+        <is>
+          <t>'동형 암호와 Private AI' 워크숍 개최</t>
+        </is>
+      </c>
+      <c r="K513" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L513" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M513" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602260836570972</t>
+        </is>
+      </c>
+      <c r="N513" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:08:13.266600+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B511" t="inlineStr">
-[...198 lines deleted...]
-      </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>SK텔레콤, KT, 쿠팡 등</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>서울경찰청에 수사 의뢰</t>
+          <t>국회에서 개인정보 침해 관련 집단소송제 도입 논의 중</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>참여연대와 민변은 쿠팡 개인정보 유출 사태와 관련해 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 서울경찰청에 수사 의뢰하며 결제정보 유출에 대한 추가 조사를 촉구했습니다. 피해자 김모 씨는 28만 원 상당의 물품이 무단 결제되었다고 주장했습니다. 쿠팡 측은 결제정보 유출은 없었으며, 수사 의뢰된 건은 정상적인 결제라고 반박하며 시민단체의 주장이 근거 없다고 일축했습니다.</t>
+          <t>SK텔레콤, KT, 쿠팡 등 대기업의 잇따른 대규모 해킹 사고로 개인정보 유출 피해가 증가하며 기업의 사이버보험 가입이 급증하고 있다. 국회에서는 개인정보 침해에 대한 기업의 책임을 강화하는 집단소송제 도입 논의가 활발히 진행 중이며, 이는 향후 대규모 개인정보 유출 사건 발생 시 피해자들의 집단적 법적 대응 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 자력 충분(쿠팡), 공적 절차 진행 중(경찰 수사 의뢰), 집단적 피해 가능성(7건 접수)이 있습니다. 그러나 쿠팡 측이 결제정보 유출을 강력히 부인하고 민관합동조사단 결과도 유출이 없다고 발표하여 상대방 책임 입증에 어려움이 예상되며, 현재까지 확인된 개별 피해 규모가 크지 않아 'Medium'으로 판단했습니다.</t>
+          <t>대기업(SK텔레콤, KT, 쿠팡 등)의 대규모 해킹 사고로 인한 개인정보 유출은 상대방 책임이 비교적 명확하고(적합 조건 1) 상대방에게 자력이 충분합니다(적합 조건 2). '대규모 해킹사고'는 다수의 피해자 발생 가능성(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 시사하며, 국회에서 집단소송제 도입 논의가 활발히 진행 중인 점(적합 조건 6)은 소송금융 투자에 긍정적입니다.</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
-          <t>28만 1천 400원 외 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I514" t="inlineStr">
         <is>
-          <t>최소 7명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J514" t="inlineStr">
         <is>
-          <t>시민단체  쿠팡서 28만원 물품 무단결제 …쿠팡  근거 없는 주장</t>
+          <t>[단독]잇단 해킹 사고에 기업 사이버보험 가입 7000건 돌파...작년 42% 급...</t>
         </is>
       </c>
       <c r="K514" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L514" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M514" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=213836</t>
+          <t>https://view.asiae.co.kr/article/2026022509315771609</t>
         </is>
       </c>
       <c r="N514" t="inlineStr">
         <is>
-          <t>2026-02-24 00:27:59.006219+00:00</t>
+          <t>2026-02-26 00:56:13.143562+00:00</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>서울경찰청 수사 의뢰</t>
+          <t>집단소송 움직임, 쿠팡의 대규모 보상안 제시</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>참여연대와 민변이 쿠팡의 3370만명 개인정보 유출 사고와 관련하여 무단 결제 의심 사례 7건을 접수하고, 이 중 1건을 서울경찰청에 수사 의뢰했습니다. 쿠팡은 결제 정보 유출은 없었으며 해당 결제는 정상적인 것이라고 반박하고 있습니다. 시민단체는 추가 조사를 통해 피해자 보상 및 정보 유출 범위 확인이 필요하다고 주장합니다.</t>
+          <t>쿠팡에서 3300만 명 이상의 고객 정보가 유출된 사실이 알려지면서 이용자 불안이 확산되고 집단소송 움직임이 이어지고 있습니다. 쿠팡은 1인당 5만원 상당의 구매이용권을 지급하는 대규모 보상안을 제시했으며, 이는 현금으로 환산 시 1조 6천억 원대에 달합니다. 이번 사태가 쿠팡의 실적에 미칠 영향과 향후 보상 비용 부담이 주목됩니다.</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)로 배상 능력이 충분하며, 시민단체 주도로 피해 신고 접수 및 경찰 수사 의뢰가 진행 중입니다. 3370만명 개인정보 유출 사고와 연관될 가능성이 제기되어 집단적 피해로 확대될 여지가 있으며, 경찰 수사를 통해 증거 확보가 가능합니다. 다만 쿠팡이 무단 결제를 강력히 부인하고 있어 책임 입증에 쟁점이 있을 수 있습니다.</t>
+          <t>쿠팡의 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분하며(적합 조건 2), 3300만 명 이상의 대규모 피해가 발생하여 집단소송 가능성이 높고(적합 조건 3, 4), 유출 사실이 공표되어 증거 확보가 용이합니다(적합 조건 5). 쿠팡이 이미 대규모 보상안을 제시한 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 6,850억 원 (쿠팡 제시 보상안 기준)</t>
         </is>
       </c>
       <c r="I515" t="inlineStr">
         <is>
-          <t>7명 이상, 잠재적 다수</t>
+          <t>3,300만 명 이상</t>
         </is>
       </c>
       <c r="J515" t="inlineStr">
         <is>
-          <t>“쿠팡서 자는 사이 28만원 결제” 시민단체 수사 의뢰에…쿠팡 “무단...</t>
+          <t>쿠팡, 개인정보 유출 사태에도 ‘50조 클럽’ 가입할까?</t>
         </is>
       </c>
       <c r="K515" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L515" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M515" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065603089029271</t>
+          <t>https://www.viva100.com/article/20260223501082</t>
         </is>
       </c>
       <c r="N515" t="inlineStr">
         <is>
-          <t>2026-02-24 00:27:23.439321+00:00</t>
+          <t>2026-02-26 00:53:02.140065+00:00</t>
         </is>
       </c>
     </row>
     <row r="516">
-      <c r="A516" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A516" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>경찰 수사 의뢰</t>
+          <t>개인정보보호위원회 조사 마무리 단계, 무단 조회 유출로 결론</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태 이후 시민단체가 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 경찰에 수사 의뢰했다. 피해자 김모 씨는 28만 원 상당의 무선 조종 비행기가 무단 결제되었다고 주장한다. 쿠팡 측은 2차 피해는 확인된 바 없으며 해당 결제는 정상적인 주문이었다고 반박하고 있다.</t>
+          <t>개인정보보호위원회가 쿠팡의 공동현관 비밀번호 등 개인정보 1억4800만여 차례 무단 조회를 '유출'로 결론 내리고 조사 마무리 단계에 있다. 개인정보위의 조사 및 처분 건수와 과징금 규모가 증가하면서 관련 소송도 이어지고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 시민단체가 경찰에 수사를 의뢰하여 공적 절차가 진행 중이고 증거 확보 가능성이 있음(적합 조건 5, 6). 그러나 현재까지 확인된 무단 결제 피해 사례는 7건으로 집단적 피해 규모가 크지 않고(적합 조건 3 미흡), 피해 금액도 수억 원 이상으로 보기 어려워(적합 조건 4 미흡) High 등급에는 미치지 못함. 또한 쿠팡이 무단 결제를 부인하고 있어 책임 소재가 명확하지 않다는 점이 불확실성을 더함.</t>
+          <t>상대방(쿠팡)의 책임이 개인정보보호위원회의 조사 결과 '유출'로 명확히 결론 났으며(적합 조건 1, 5), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 또한, 1억4800만여 차례의 개인정보 무단 조회는 다수의 피해자 발생 가능성과 큰 피해 규모를 시사하며(적합 조건 3, 4), 현재 개인정보보호위원회의 조사가 마무리 단계에 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
-          <t>28만 1400원 (1건)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I516" t="inlineStr">
         <is>
-          <t>7명 (접수된 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J516" t="inlineStr">
         <is>
-          <t>28만원 무단결제 주장에…쿠팡 “2차 피해 없다”</t>
+          <t>개보위 부위원장  쿠팡, 조사 마무리 단계…무단 조회는 유출로 결론</t>
         </is>
       </c>
       <c r="K516" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L516" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M516" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10680814?ref=naver</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112131</t>
         </is>
       </c>
       <c r="N516" t="inlineStr">
         <is>
-          <t>2026-02-24 00:26:58.988741+00:00</t>
+          <t>2026-02-26 00:42:27.209698+00:00</t>
         </is>
       </c>
     </row>
     <row r="517">
-      <c r="A517" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A517" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C517" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr"/>
       <c r="F517" t="inlineStr">
         <is>
-          <t>쿠팡 모회사 쿠팡inc가 미국에서 제기된 개인정보 유출 집단소송에 세계 최대 로펌을 선임하며 국내 로펌과 법정 다툼을 예고했다. 원고 측은 쿠팡의 '중대한 관리 실패'를 주장하며 미국 디스커버리 제도를 통해 내부 자료를 확보하고, 법인격 부인론을 통해 쿠팡 본사의 책임을 규명할 전략이다. 이 소송은 원고 적격성, 실질적 피해 입증, 집단소송 요건 충족 여부가 주요 쟁점이 될 것이며, 원고 승소 시 '조 단위' 징벌적 손해배상 가능성도 언급된다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'에 출연하는 배우 전소영의 연기력과 극 중 역할 '한민서'에 대한 기사입니다. 한민서는 불법 성매매 어플 '커넥트인'의 피해자로 등장하며, 드라마의 미스터리 추적극 전개에 중요한 역할을 합니다. 기사는 드라마의 줄거리와 배우의 연기 주안점을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (원고 측은 '중대한 관리 실패' 주장), 상대방에게 자력이 충분함 (쿠팡inc는 글로벌 기업으로 세계 최대 로펌 선임), 집단적 피해 (미국에서 제기된 개인정보 유출 집단소송), 피해 규모가 큼 (원고 승소 시 '조 단위' 배상금 가능성), 증거가 있거나 확보 가능함 (미국 디스커버리 제도를 통해 내부 자료 확보 전략). 이 사건은 소송이 이미 진행 중이며, 징벌적 손해배상 가능성까지 언급되어 소송금융 투자 적합도가 높습니다.</t>
+          <t>제공된 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 내용과 배우의 연기에 대한 리뷰 기사입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 사건이므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
-          <t>조 단위 가능성</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I517" t="inlineStr">
         <is>
-          <t>쿠팡 고객 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J517" t="inlineStr">
         <is>
-          <t>쿠팡, 세계 최대 로펌 선임…'징벌적 손배' 대응 나선다</t>
+          <t>‘아너’ 초록 후드 전소영, 심상치 않다…장르물 기대주 등장 [RE스타]</t>
         </is>
       </c>
       <c r="K517" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L517" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M517" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602231848294173</t>
+          <t>https://isplus.com/article/view/isp202602240062</t>
         </is>
       </c>
       <c r="N517" t="inlineStr">
         <is>
-          <t>2026-02-23 13:06:08.764252+00:00</t>
+          <t>2026-02-26 00:25:40.521790+00:00</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 제기, 국내외 조사 진행 중, 미국 의회 증언 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>쿠팡이 개인정보 유출 사태와 관련하여 미국에서 집단소송에 직면했으며, 세계 최대 로펌인 커클랜드앤엘리스를 법률 대리인으로 선임했습니다. 미국 시민권자 고객들이 쿠팡Inc와 김범석 의장을 상대로 소송을 제기했으며, 징벌적 손해배상 가능성으로 막대한 손해배상 책임이 예상됩니다. 국내외에서도 관련 조사가 진행 중입니다.</t>
+          <t>어린이집 화장실에서 불법 촬영을 한 A 씨가 피해자로부터 고발되어 경찰 조사를 받고 있다. A 씨는 범행에 사용한 기기와 영상을 폐기하는 등 증거 인멸을 시도했으며, '상습범'으로 알려졌다. 이 사건은 다수의 어린이 피해자가 발생했을 가능성이 있다.</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사태는 상대방 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가집니다(적합 조건 2). 미국에서 이미 집단소송이 제기되어 집단적 피해가 명확하며(적합 조건 3), 징벌적 손해배상 가능성으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 국내외 공적 조사가 진행 중이라 증거 확보도 용이하며(적합 조건 5), 관련 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>몰카범 A 씨의 책임이 비교적 명확하며(적합 조건 1), 이미 경찰 조사가 진행 중인 공적 절차가 존재합니다(적합 조건 6). '상습범'이라는 점에서 다수의 어린이 피해자가 발생했을 가능성이 높아 집단적 피해 및 큰 피해 규모로 이어질 수 있습니다(적합 조건 3, 4). 다만, 피고 A 씨의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I518" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J518" t="inlineStr">
         <is>
-          <t>‘정보 유출 1위’ 쿠팡, 美 소송 맡긴 세계 최대 로펌은 어떤 회사</t>
+          <t>[단독] 어린이집 화장실 몰카범, 알고보니 '상습범'이었다</t>
         </is>
       </c>
       <c r="K518" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L518" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M518" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260223183453Gj5</t>
+          <t>https://www.news1.kr/society/court-prosecution/6083095</t>
         </is>
       </c>
       <c r="N518" t="inlineStr">
         <is>
-          <t>2026-02-23 13:05:25.318226+00:00</t>
+          <t>2026-02-26 00:23:49.899028+00:00</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>민변이 485명 대리 손해배상 청구 소송 제기</t>
+          <t>대만 디지털부 행정 점검 및 보상 방안 마련 지시</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>민변이 SK텔레콤 유심 정보 유출 피해자 485명을 대리하여 각 30만원의 손해배상 청구 소송을 제기했습니다. 앞서 개인정보보호위원회 분쟁조정위원회는 3,998명의 신청인에게 1인당 30만원의 위자료를 지급하라는 조정안을 의결했으나, SKT는 이를 거부했습니다. 민변은 SKT가 개인정보보호법상 안전조치 의무 등을 위반했다고 주장하며 법원의 실체적 진실 규명을 기대하고 있습니다.</t>
+          <t>지난해 11월 발생한 쿠팡의 대규모 개인정보 유출 사고에 대만 이용자 20만 4552명의 계정 정보(이름, 이메일, 배송지, 주문 기록)가 포함된 사실이 뒤늦게 확인되었습니다. 대만 디지털부는 쿠팡을 상대로 행정 점검을 실시하고 피해자 통지 및 보상 방안 마련을 지시했으며, 쿠팡은 대만 회원에게 1000대만달러 상당의 보상 쿠폰을 지급할 예정입니다.</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>SKT는 대기업으로 자력이 충분하며(적합 조건 2), 개인정보보호위원회 분쟁조정위원회에서 이미 1인당 30만원 위자료 지급 조정안이 의결되어 상대방 책임이 비교적 명확합니다(적합 조건 1, 5). 485명의 피해자가 소송에 참여했고, 분쟁조정 신청자만 3,998명에 달하며, SKT가 수조 원의 재정 부담을 언급할 정도로 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한, 공적 절차(개인정보보호위원회 분쟁조정)가 이미 진행된 바 있습니다(적합 조건 6).</t>
+          <t>쿠팡의 대규모 개인정보 유출 사고로 20만 명 이상의 대만 이용자가 피해를 입었으며, 쿠팡은 대기업으로서 충분한 자력을 갖추고 있습니다. 보안업체 포렌식 결과와 대만 디지털부의 행정 점검 및 조치 지시 등 상대방 책임이 명확하고 증거 확보가 용이하며 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
-          <t>1인당 30만원, 총 1억 4,550만원 (현재 소송 청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I519" t="inlineStr">
         <is>
-          <t>485명 (소송 참여), 3,998명 (분쟁조정 신청), 잠재적 피해자 다수</t>
+          <t>20만 4552명</t>
         </is>
       </c>
       <c r="J519" t="inlineStr">
         <is>
-          <t>민변, SKT 유심정보 유출 피해자 485명 대리 손해배상 청구</t>
+          <t>지난해 쿠팡 털릴 때, 대만 이용자도 유출</t>
         </is>
       </c>
       <c r="K519" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L519" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M519" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04667446645353472</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/02/26/20260226029004?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N519" t="inlineStr">
         <is>
-          <t>2026-02-23 13:04:45.278451+00:00</t>
+          <t>2026-02-26 00:20:52.631422+00:00</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>쿠팡inc, 김범석 의장</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>미국 뉴욕 동부연방법원에 계류 중인 집단소송. 디스커버리 절차 및 집단소송 인증 여부 결정 예정.</t>
+          <t>대만 디지털부 행정 점검 예정, 미국 주주 집단소송 영향 분석</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>쿠팡 모회사 쿠팡inc가 미국에서 개인정보 유출 사태로 집단소송을 당했다. 원고 측은 쿠팡 본사의 중대한 관리 실패를 주장하며, 미국 디스커버리 제도를 통해 내부 자료를 확보하여 본사 책임을 규명할 계획이다. 승소 시 조 단위 배상금 가능성이 언급되며, 현재 소송이 진행 중이다.</t>
+          <t>쿠팡이 지난해 11월 발생한 개인정보 유출 사고에 대해 3개월이 지나서야 대만 고객 약 20만명의 정보도 유출됐음을 인정했습니다. 유출된 정보는 이름, 이메일, 전화번호, 배송지 주소, 주문 목록 등이며, 대만 디지털부는 행정 점검을 실시할 예정입니다. 이번 사건은 쿠팡의 '셀프 조사' 신뢰도에 대한 비판과 함께 미국 주주 집단소송에도 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (전 직원의 보안 키 탈취로 인한 중대한 관리 실패 주장), 상대방에게 자력이 충분함 (글로벌 기업 쿠팡inc), 집단적 피해 (미국에서 제기된 집단소송), 피해 규모가 큼 (승소 시 조 단위 배상금 가능성), 증거 확보 가능 (미국 디스커버리 제도 활용).</t>
+          <t>쿠팡이 개인정보 유출 사실을 뒤늦게 인정하여 상대방 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 대만에서만 20만명 이상의 피해자가 발생하여 집단적 피해이며 피해 규모가 큽니다(적합 조건 3, 4). 쿠팡의 자체 인정 및 포렌식 조사 결과, 대만 디지털부 통보 등 객관적 증거가 존재하며(적합 조건 5), 대만 디지털부의 행정 점검이 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
-          <t>조 단위 (승소 시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I520" t="inlineStr">
         <is>
-          <t>미국 시민권자 쿠팡 고객 다수</t>
+          <t>대만 약 20만명, 한국 약 3000명</t>
         </is>
       </c>
       <c r="J520" t="inlineStr">
         <is>
-          <t>쿠팡 美 집단소송, 세계 최대 로펌 vs 국내 신흥 강자...매출 '다윗과 골...</t>
+          <t>“대만서도 털렸다” 쿠팡, 뒤늦게 인정 20만건…3개월 지나 유출 시인</t>
         </is>
       </c>
       <c r="K520" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L520" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M520" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602231534327812</t>
+          <t>https://www.khan.co.kr/article/202602252050015</t>
         </is>
       </c>
       <c r="N520" t="inlineStr">
         <is>
-          <t>2026-02-23 13:02:43.780601+00:00</t>
+          <t>2026-02-25 13:36:34.516218+00:00</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>쿠팡Inc, 김범석 의장</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 제기 및 쿠팡의 법률 대리인 선임</t>
+          <t>개인정보보호위원회 조사 막바지, 집단분쟁조정 절차 재개 대기 중</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>쿠팡이 개인정보 유출 사태와 관련하여 미국에서 제기된 집단소송에 대응하기 위해 세계 최대 로펌인 커클랜드앤엘리스를 법률 대리인으로 선임했습니다. 이는 미국 집단소송제와 징벌적 손해배상 제도로 인한 막대한 손해배상 책임에 대한 위기감이 반영된 조치로 해석됩니다. 현재 쿠팡은 국내외에서 관련 조사를 받고 있습니다.</t>
+          <t>개인정보보호위원회가 쿠팡 개인정보 유출 사태에 대한 조사를 마무리 단계에 있으며, 유출된 회원 정보 중 일부가 대만 계정으로 파악되었습니다. 개보위의 행정 처분이 확정되면 2600명 이상의 소비자가 제기한 집단분쟁조정 절차가 재개될 예정입니다.</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (개인정보 유출 관련 집단소송 제기), 상대방에게 자력이 충분함 (글로벌 대기업 쿠팡), 집단적 피해 (미국 시민권자 고객 대상 집단소송), 피해 규모가 큼 (미국 징벌적 손해배상 제도 적용 가능성 및 막대한 손해배상 언급), 증거가 있거나 확보 가능함 (개인정보 유출 사건의 특성상 디지털 증거 존재 가능성, 국내외 조사 진행 중), 이미 공적 절차 진행 중 (국내외 조사 진행 중) 등 다수의 적합 조건에 해당합니다. 부적합 조건은 없습니다.</t>
+          <t>쿠팡의 개인정보 유출 사건은 개보위의 조사가 막바지에 있으며, 2600명 이상의 소비자가 집단분쟁조정을 신청한 상태입니다. 대기업인 쿠팡을 상대로 다수의 피해자가 발생했고, 개보위의 공식 조사 결과가 증거로 활용될 예정이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I521" t="inlineStr">
         <is>
-          <t>미국 시민권자 고객 다수</t>
+          <t>최소 2600명 (분쟁조정 신청), 최대 3300만 개 (쿠팡 주장)</t>
         </is>
       </c>
       <c r="J521" t="inlineStr">
         <is>
-          <t>쿠팡, 미국 집단소송 대응…'글로벌 1위 로펌' 커클랜드앤엘리스 선임</t>
+          <t>개보위 “쿠팡 개인정보 유출 조사 막바지…필요시 대만과 협조”</t>
         </is>
       </c>
       <c r="K521" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L521" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M521" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260223170425W0U</t>
+          <t>https://www.sedaily.com/article/20012623?ref=naver</t>
         </is>
       </c>
       <c r="N521" t="inlineStr">
         <is>
-          <t>2026-02-23 13:01:40.122714+00:00</t>
+          <t>2026-02-25 13:15:36.308450+00:00</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>쿠팡, KT, 서울시, 교원그룹</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>민변이 SKT 상대 집단소송 제기</t>
+          <t>개인정보보호위원회 조사 마무리 단계 (쿠팡, KT), 조사 착수 (따릉이), 자료 제출 요청 및 확인 단계 (교원그룹)</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>민변이 SK텔레콤의 유심 정보 유출 피해자 485명을 대리하여 1인당 30만원의 위자료를 청구하는 손해배상 소송을 제기했다. 앞서 개인정보보호위원회 분쟁조정위는 3998명에게 1인당 30만원 지급을 권고했으나, SKT가 재정 부담을 이유로 거부하여 소송으로 이어졌다. 민변은 SKT가 개인정보보호법상 안전조치 의무를 위반했다고 주장하며, 일부 원고는 통신사 변경 위약금 반환도 요구하고 있다.</t>
+          <t>개인정보보호위원회가 쿠팡, KT, 서울시(따릉이), 교원그룹의 개인정보 유출 사고 조사를 진행 중입니다. 특히 따릉이 400만 건, 쿠팡 대만 20만 건 등 대규모 유출이 확인되거나 의혹이 제기되고 있습니다. 개인정보위는 올해 사전예방 및 CEO 책임 강화 등을 골자로 하는 개인정보보호법 개정안 시행령 작업에 집중할 계획입니다.</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(개인정보보호위원회 분쟁조정위 권고안 거부), 상대방 자력이 충분하며(SK텔레콤), 집단적 피해(485명 집단소송, 잠재적 피해자 2300만명) 및 피해 규모가 크다. 이미 공적 절차(개인정보보호위원회 분쟁조정)가 진행되었으나 SKT가 거부하여 소송으로 이어진 사건으로, 소송금융 투자 적합도가 높다.</t>
+          <t>개인정보보호위원회가 쿠팡, KT, 서울시(따릉이), 교원그룹 등 자력 있는 대기업 및 공공기관의 개인정보 유출 사고를 조사 중으로, 상대방 책임이 명확하고 자력이 충분합니다. 따릉이 400만 건, 쿠팡 대만 20만 건 등 대규모 유출로 집단적 피해가 예상되며, 개인정보위의 조사는 소송의 중요한 증거가 될 수 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
-          <t>1인당 30만원, 총 1억 4천 5백 5십만원 (485명 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I522" t="inlineStr">
         <is>
-          <t>485명 (소송 원고), 잠재적 피해자 2300만명</t>
+          <t>수백만 명 이상</t>
         </is>
       </c>
       <c r="J522" t="inlineStr">
         <is>
-          <t>민변, SKT 상대 485명 집단소송 제기… 유심정보 유출 1인당 30만원 배상...</t>
+          <t>개보위, 쿠팡·KT 조사 마무리 단계…올해 보안사고 사전예방 최선</t>
         </is>
       </c>
       <c r="K522" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L522" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M522" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260223001012</t>
+          <t>https://www.mt.co.kr/tech/2026/02/25/2026022515085593101</t>
         </is>
       </c>
       <c r="N522" t="inlineStr">
         <is>
-          <t>2026-02-23 12:59:39.789044+00:00</t>
+          <t>2026-02-25 13:14:58.939913+00:00</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>쿠팡 Inc.</t>
+          <t>알바니아 정부</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>미국 뉴욕 동부연방법원 집단소송 진행 중, 미국 하원 법사위원회 청문회 예정</t>
+          <t>배우가 알바니아 정부를 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>쿠팡의 모회사인 쿠팡 Inc.가 개인정보 유출 사태와 관련하여 미국 뉴욕 동부연방법원에 집단소송을 당했습니다. 원고 측은 500만 달러 배상을 요구하며, 미국 특유의 징벌적 손해배상 제도로 인해 패소 시 조 단위 배상 가능성이 제기됩니다. 현재 7000명 이상이 피해자로 참여 의사를 밝혔으며, 쿠팡 임시대표는 미국 하원 법사위원회 청문회에 출석할 예정입니다.</t>
+          <t>알바니아 정부가 세계 최초로 임명한 AI 장관 '디엘라'의 실제 모델인 배우 아닐라 비샤가 정부를 상대로 100만 유로 상당의 손해배상 소송을 제기했다. 배우 측은 특정 서비스 안내용으로만 이미지와 목소리 사용을 계약했으나, AI 가상 장관 얼굴로 무단 사용되어 원치 않는 관심과 온라인 괴롭힘을 받았다고 주장한다. 법률 전문가들은 저작권보다는 개인정보 침해 여부가 사건의 핵심이 될 것으로 분석하고 있다.</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
-          <t>쿠팡 Inc.는 대기업으로 자력이 충분하며(적합 조건 2), 미국에서 7000명 이상이 참여 의사를 밝힌 집단소송이 진행 중입니다(적합 조건 3). 징벌적 손해배상 적용 시 조 단위 배상 가능성이 있어 피해 규모가 매우 크고(적합 조건 4), 개인정보 보호 의무 소홀 주장이 있어 상대방 책임이 비교적 명확합니다(적합 조건 1). 또한 미국 하원 청문회 출석 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건에 따라 상대방(알바니아 정부)의 자력이 충분하며, 100만 유로 상당의 피해 금액이 명확히 제시되었다. 배우와 정부 간의 계약서가 존재하여 증거 확보가 용이하고, 계약 범위를 넘어선 이미지 무단 도용 주장은 상대방 책임의 명확성을 높인다. 법률 전문가들도 개인정보 침해 가능성을 핵심 쟁점으로 보고 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H523" t="inlineStr">
         <is>
-          <t>500만 달러 (약 72억 원), 징벌적 배상 시 조 단위 가능성</t>
+          <t>100만 유로</t>
         </is>
       </c>
       <c r="I523" t="inlineStr">
         <is>
-          <t>7000명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J523" t="inlineStr">
         <is>
-          <t>쿠팡, 美 개인정보 집단소송에 세계 최대 로펌 선임…“징벌적 배상 총...</t>
+          <t>[월드 플러스] ‘세계 첫 AI 가상 장관’ 법정행…실제 배우 무단 도용...</t>
         </is>
       </c>
       <c r="K523" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L523" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M523" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000092091</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493388&amp;ref=A</t>
         </is>
       </c>
       <c r="N523" t="inlineStr">
         <is>
-          <t>2026-02-23 12:58:58.583028+00:00</t>
+          <t>2026-02-25 13:09:08.761965+00:00</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>미국에서 손해배상 소송 진행 중, 국내 개인정보보호위원회 및 경찰 수사 진행 중</t>
+          <t>대만 개인정보 유출 사실 통보, 미국 주주 집단소송 격화 가능성</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>쿠팡Inc가 대규모 개인정보 유출로 인해 미국에서 손해배상 소송에 직면했으며, 7천명 이상이 소송 참여 의사를 밝혔다. 원고 측은 500만 달러(약 72억 원)의 배상을 요구하고 있으며, 쿠팡Inc는 세계 최대 로펌을 선임하여 방어에 나섰다. 국내 개인정보보호위원회와 경찰의 최종 조사 결과가 소송의 주요 변수가 될 전망이다.</t>
+          <t>쿠팡이 대만 고객 20만 명의 개인정보 유출 사실을 뒤늦게 알리면서 논란이 되고 있습니다. 이 사건은 현재 미국에서 진행 중인 쿠팡Inc 주주들의 집단소송을 더욱 격화시킬 수 있다는 분석이 나옵니다.</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(과기부 유출 발표), 자력이 충분하며(쿠팡Inc), 7천명 이상이 참여 의사를 밝힌 집단적 피해 사건입니다. 피해 규모가 크고(72억원 청구, 수천만 건 유출), 정부 기관의 공식 조사 결과 및 진행 중인 공적 절차가 있어 증거 확보가 용이합니다.</t>
+          <t>상대방 책임이 명확한 대기업(쿠팡)의 대규모 개인정보 유출 사건으로, 20만 명 이상의 피해자가 발생하여 집단소송 가능성이 높습니다. 이미 미국에서 유사한 주주 집단소송이 진행 중인 점도 소송금융 투자에 긍정적인 요인입니다.</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
-          <t>500만 달러 (약 72억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I524" t="inlineStr">
         <is>
-          <t>7,000명 이상 (개인정보 유출 3,367만 건, 조회 1억 4,800만 건)</t>
+          <t>20만 명 이상</t>
         </is>
       </c>
       <c r="J524" t="inlineStr">
         <is>
-          <t>징벌적 배상 무서웠나 … 쿠팡, 12조짜리 ‘초호화 방패’ 든 이유</t>
+          <t>쿠팡, 대만 고객 20만 명 개인정보도 유출</t>
         </is>
       </c>
       <c r="K524" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L524" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M524" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047889?ref=naver</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022518233136078</t>
         </is>
       </c>
       <c r="N524" t="inlineStr">
         <is>
-          <t>2026-02-23 12:57:07.326168+00:00</t>
+          <t>2026-02-25 13:05:10.214607+00:00</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정 추진 및 관련 법안 발의</t>
+          <t>한국에서 발생한 개인정보 유출 사건과 동일한 사건으로 대만 고객 정보 유출이 뒤늦게 확인되었으며, 한국 정부의 전방위 조사가 진행 중입니다. 미국에서는 주주 집단소송이 진행 중인 것으로 언급됩니다.</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사태를 계기로 국회에서 기업의 손해배상 책임을 강화하는 법안이 발의되고 있으며, 당정은 개인정보보호법 개정을 추진하고 있다. 이는 개인정보 유출 사고에 대한 기업의 법적 책임을 강화하려는 움직임이다.</t>
+          <t>쿠팡의 전 직원 개인정보 유출 사건으로 대만 고객 20만 명의 이름, 전화번호, 주소, 이메일 주소 등이 유출된 사실이 뒤늦게 확인되었습니다. 쿠팡은 초기에는 대만 유출 증거가 없다고 밝혔으나, 외부 보안업체 조사 결과 유출이 확인되어 '셀프조사' 신뢰도 논란이 재점화되고 있습니다. 쿠팡 대만법인은 피해 회원들에게 1000대만달러 상당의 보상 쿠폰을 지급할 예정입니다.</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 관련된 개인정보 유출 사건으로, 국회에서 기업의 책임을 강화하는 법안이 발의되고 당정이 개인정보보호법 개정을 추진하는 등 공적 절차가 진행 중이다. 이는 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 부합한다.</t>
+          <t>쿠팡이라는 대기업이 피고이며 자력이 충분합니다. 동일한 원인으로 대만 고객 20만 명의 개인정보가 유출되어 집단적 피해가 발생했고, 이는 피해자 수가 매우 많다는 적합 조건에 해당합니다. 외부 보안업체 포렌식 분석 결과와 한국 정부의 전방위 조사를 통해 증거가 확보되었으며, 관련 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H525" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I525" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20만명</t>
         </is>
       </c>
       <c r="J525" t="inlineStr">
         <is>
-          <t>쿠팡 사태 '3달 대응' 용두사미 모드, 미국 압박과 규제근거 부실 부담...</t>
+          <t>쿠팡, 대만서도 개인정보 유출 확인...“5만원 보상쿠폰 지급”</t>
         </is>
       </c>
       <c r="K525" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L525" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M525" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430828</t>
+          <t>https://www.joongang.co.kr/article/25407324</t>
         </is>
       </c>
       <c r="N525" t="inlineStr">
         <is>
-          <t>2026-02-23 12:55:54.635064+00:00</t>
+          <t>2026-02-25 13:04:32.610219+00:00</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>미국 뉴욕 동부연방법원에 집단소송 제기, 쿠팡Inc가 세계 최대 로펌 선임</t>
+          <t>공정거래위원회 행정 제재 검토 중, 국회에서 '쿠팡 방지법' 및 집단소송법 제정 논의 중</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>쿠팡의 모회사인 미국 쿠팡Inc가 약 3367만 건의 개인정보를 유출하여 미국 뉴욕 동부연방법원에 손해배상 집단소송이 제기되었다. 쿠팡Inc는 세계 최대 로펌을 선임하여 소송에 대응하고 있으며, 과학기술정보통신부 민관합동조사단이 유출 사실을 공식 확인했다.</t>
+          <t>쿠팡에서 약 3370만 건의 개인정보 유출 사고가 발생했으나, 카드사와 달리 영업정지 등 중징계 가능성이 낮아 제재 형평성 논란이 일고 있다. 공정위는 과태료 및 시정명령을 검토 중이며, 국회에서는 '쿠팡 방지법'과 집단소송제 도입을 위한 법안 발의가 추진되고 있다. 이는 개인정보 유출에 대한 기업의 책임 강화와 피해자 구제 방안 마련의 필요성을 강조한다.</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
-          <t>적합 조건 1, 2, 3, 4, 5, 6에 모두 해당합니다. 과학기술정보통신부 조사단이 3367만 건의 개인정보 유출 사실을 공식 발표하여 쿠팡의 책임이 명확하며, 쿠팡Inc는 세계 최대 로펌을 선임할 정도로 자력이 충분한 대기업입니다. 약 3367만 명이라는 대규모 피해자가 발생했고, 이미 미국에서 집단소송이 진행 중이며, 과기정통부의 공식 조사 결과가 객관적 증거로 존재합니다.</t>
+          <t>쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 약 3370만 건의 개인정보 유출로 다수의 피해자가 발생하여 집단적 피해에 해당합니다(적합 조건 3, 4). 유출 사실이 확인되어 상대방 책임이 명확하고 증거 확보가 가능하며(적합 조건 1, 5), 공정위의 행정 제재 검토 및 국회에서 '쿠팡 방지법'과 집단소송제 도입 논의가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H526" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I526" t="inlineStr">
         <is>
-          <t>약 3367만 명</t>
+          <t>약 3370만 명</t>
         </is>
       </c>
       <c r="J526" t="inlineStr">
         <is>
-          <t>3300만 개인정보 유출 쿠팡, 집단소송 '방패막'으로 세계 최대 로펌 선임</t>
+          <t>쿠팡-카드사, 정보유출 다른 잣대…쿠팡방지법 시급</t>
         </is>
       </c>
       <c r="K526" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L526" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M526" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022311221538290?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292412&amp;inflow=N</t>
         </is>
       </c>
       <c r="N526" t="inlineStr">
         <is>
-          <t>2026-02-23 12:55:11.476579+00:00</t>
+          <t>2026-02-25 13:03:23.358425+00:00</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>미국 뉴욕 동부연방법원에 집단소송 계류 중</t>
+          <t>서울중앙지방법원에 소장 접수, 합의부 이송 후 명단 확정 작업 진행 중</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>쿠팡의 모회사인 쿠팡Inc가 미국에서 개인정보 유출 관련 집단소송에 직면했습니다. 쿠팡은 이 소송을 방어하기 위해 미국 최대 규모 로펌인 커클랜드앤엘리스를 선임했습니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태로 인해 28만 5천명 이상의 피해자들이 법무법인 일로를 통해 집단소송을 진행 중입니다. 퇴사자 계정 관리 실패라는 명백한 보안 관리 부실이 원인으로 지목되었으며, 1인당 10만원의 손해배상을 청구하여 총 285억 원 이상의 규모로 서울중앙지방법원에서 소송이 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (개인정보 유출 관련 집단소송), 상대방에게 자력이 충분함 (쿠팡Inc), 집단적 피해 발생 (집단소송 계류 중) 등 적합 조건에 해당합니다. 이미 미국 연방법원에서 소송이 진행 중이라는 점도 소송금융 투자에 긍정적입니다.</t>
+          <t>상대방 쿠팡의 퇴사자 계정 관리 실패로 인한 명백한 보안 관리 부실이 드러나 책임이 명확하며(적합 조건 1, 5), 대기업으로서 자력이 충분합니다(적합 조건 2). 또한 28만 5천명 이상의 대규모 피해자가 발생하여 집단소송이 진행 중이며(적합 조건 3), 총 피해액이 수백억 원에 달해 피해 규모가 매우 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H527" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 10만원, 총 285억원 이상</t>
         </is>
       </c>
       <c r="I527" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>28만 5천명 이상</t>
         </is>
       </c>
       <c r="J527" t="inlineStr">
         <is>
-          <t>쿠팡, 美 집단소송에 커클랜드앤엘리스 선임</t>
+          <t>쿠팡 사태, 징벌적 손해배상제 필요성 확인시켰다</t>
         </is>
       </c>
       <c r="K527" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L527" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M527" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216669</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/58904.html</t>
         </is>
       </c>
       <c r="N527" t="inlineStr">
         <is>
-          <t>2026-02-23 12:54:58.743646+00:00</t>
+          <t>2026-02-25 13:03:04.646215+00:00</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>시민단체가 경찰에 추가 수사 의뢰</t>
+          <t>국내 민사소송 및 형사고소 진행 중, 미국 연방법원 집단소송 제기</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>시민단체 참여연대와 민변은 쿠팡의 대규모 개인정보 유출 사태와 관련하여 무단 결제 의심 사례 7건 이상을 접수하고 경찰에 추가 수사를 의뢰했습니다. 피해자들은 쿠팡에서 사용하던 카드로 무단 결제가 발생했다고 주장하며 결제정보 유출 의혹을 제기했습니다. 쿠팡은 무단 결제 및 결제정보 유출 사실을 부인하며 기존 정부 조사에서 2차 피해가 확인되지 않았다고 반박했습니다.</t>
+          <t>법무법인 대륜이 쿠팡 개인정보 유출 사태와 관련하여 서울경찰청에 추가 형사고소장을 제출하고, 서울동부지방법원에 3566명의 피해자를 대리하여 손해배상 청구 소송을 제기했습니다. 또한, 미국 협력 로펌을 통해 쿠팡의 모기업과 김범석 의장을 상대로 500만 달러 이상의 배상을 요구하는 집단소송을 미국 연방법원에 제기하며 다각적인 법적 대응을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 대기업 쿠팡을 상대로 시민단체가 조직적으로 무단 결제 의심 사례를 접수하고 경찰 수사를 촉구하고 있어, 집단소송으로 발전할 가능성이 높습니다. 다만, 쿠팡이 결제정보 유출 및 2차 피해를 부인하고 있어 책임 입증이 쟁점이 될 수 있습니다.</t>
+          <t>쿠팡의 내부 관리 미숙으로 인한 개인정보 유출 책임이 명확하며, 대기업인 쿠팡은 충분한 자력을 보유하고 있습니다. 국내외에서 수천 명 이상의 피해자들이 집단소송 및 형사고소를 진행 중이며, 미국 집단소송에서는 73억 원 이상의 배상을 청구하는 등 피해 규모가 큽니다. 또한, 형사고소를 통해 공적 절차가 진행되고 있어 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H528" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 소송 500만 달러(약 73억 원) 이상</t>
         </is>
       </c>
       <c r="I528" t="inlineStr">
         <is>
-          <t>최소 7명 이상</t>
+          <t>국내 민사소송 3566명, 형사고소 940여 명, 미국 집단소송 원고 지속 모집 중</t>
         </is>
       </c>
       <c r="J528" t="inlineStr">
         <is>
-          <t>시민단체 “쿠팡서 28만원 무단결제 발생”…쿠팡 “2차 피해 없어” 반...</t>
+          <t>법무법인 대륜, 쿠팡 개인정보 유출 추가 형사고소…“내부 관리 미숙·...</t>
         </is>
       </c>
       <c r="K528" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L528" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M528" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508670</t>
+          <t>https://www.seoul.co.kr/news/society/2026/02/25/20260225500133?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N528" t="inlineStr">
         <is>
-          <t>2026-02-23 12:35:49.921310+00:00</t>
+          <t>2026-02-25 13:02:55.180343+00:00</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>시민단체가 경찰에 수사 의뢰</t>
+          <t>대만 정부 조사 진행 중, 미국에서 주주 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 무단결제 의심 제보가 잇따르고 있습니다. 참여연대와 민변은 피해신고센터에 접수된 7건 중 1건에 대해 구체적인 입증자료와 함께 서울경찰청에 수사를 의뢰했습니다. 이는 쿠팡이 공지한 '결제 정보는 유출되지 않았다'는 내용과 상반되어 결제 정보 유출 가능성이 제기됩니다.</t>
+          <t>쿠팡이 대만에서 20만 개 계정의 개인정보 유출 사고를 일으켜 대만 정부의 조사를 받고 있다. 이 사건은 미국에서 진행 중인 쿠팡Inc 주주들의 집단소송에도 영향을 미칠 것으로 예상되며, 개인정보 유출로 인한 피해자들의 잠재적 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>쿠팡이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 개인정보 유출과 연관된 무단결제 의심 제보가 잇따라 접수되어 집단적 피해 가능성이 높습니다(적합 조건 3). 시민단체가 구체적인 입증자료를 제출하며 경찰에 수사를 의뢰하여 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출), 상대방의 자력이 충분하며(쿠팡Inc), 20만 개 계정 유출로 집단적 피해가 발생했고, 대만 정부의 조사가 진행 중이며 미국에서는 이미 주주 집단소송이 진행 중이다. 이는 소송금융 투자에 매우 적합한 조건을 다수 충족한다.</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I529" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>20만 명 이상</t>
         </is>
       </c>
       <c r="J529" t="inlineStr">
         <is>
-          <t>쿠팡 무단결제 의심 제보 잇따라...시민단체, 수사 의뢰</t>
+          <t>쿠팡, 대만서도 20만개 계정 개인정보 유출…대만정부 조사</t>
         </is>
       </c>
       <c r="K529" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L529" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M529" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602231857056652</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=76990</t>
         </is>
       </c>
       <c r="N529" t="inlineStr">
         <is>
-          <t>2026-02-23 12:30:06.019932+00:00</t>
+          <t>2026-02-25 13:02:27.759700+00:00</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>대만 디지털부의 행정점검 예정, 미국 주주 집단소송에 영향 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>쿠팡이 지난해 한국 회원 개인정보 유출 사건과 연관하여 대만 회원 약 20만 명의 개인정보 유출 사실을 뒤늦게 인정했다. 대만 디지털부가 행정점검에 나설 예정이며, 쿠팡은 피해 회원들에게 보상 쿠폰을 지급할 계획이나 실효성 논란이 있다. 이번 사건은 미국에서 진행 중인 쿠팡 주주 집단소송에도 영향을 미칠 수 있다.</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr">
+        <is>
+          <t>쿠팡이 대만 회원 20만 명의 개인정보 유출 사실을 인정하여 책임이 명확하고(적합 조건 1), 대기업으로서 충분한 자력을 보유하고 있습니다(적합 조건 2). 20만 명이라는 대규모 피해자 수와 대만 정부의 행정점검 진행(적합 조건 3, 4, 6)은 소송금융 투자에 매우 적합한 조건입니다. 유출 사실이 확인되었고 공적 절차가 진행 중이므로 증거 확보도 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H530" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I530" t="inlineStr">
+        <is>
+          <t>약 20만 명</t>
+        </is>
+      </c>
+      <c r="J530" t="inlineStr">
+        <is>
+          <t>쿠팡, 대만서도 개인정보 20만건 유출 '파장'…대만정부 조사 나서</t>
+        </is>
+      </c>
+      <c r="K530" t="inlineStr">
+        <is>
+          <t>seouleconews.com</t>
+        </is>
+      </c>
+      <c r="L530" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M530" t="inlineStr">
+        <is>
+          <t>http://www.seouleconews.com/news/articleView.html?idxno=89599</t>
+        </is>
+      </c>
+      <c r="N530" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:02:14.915214+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D530" t="inlineStr">
+      <c r="D531" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E530" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>수십 건의 소송에서 합의금 지급 완료</t>
+          <t>대만 디지털부 행정 점검 예정, 미국 주주 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>소니는 과거 약 7700만 명의 가입자 정보 유출 사고를 겪었으며, 이로 인해 수십 건의 소송에서 천문학적인 합의금을 지급했습니다. 이는 기업의 개인정보 관리 부실이 초래할 수 있는 막대한 법적, 재정적 책임을 보여주는 사례입니다.</t>
+          <t>쿠팡이 지난해 11월 발생한 개인정보 유출 사고에서 한국뿐 아니라 대만 고객 약 20만 명의 개인정보도 유출된 사실을 3개월 만에 인정했습니다. 유출된 정보는 이름, 이메일 주소, 전화번호, 배송지 주소 등이며, 대만 디지털부는 이 사실을 통보받고 행정 점검을 실시할 예정입니다. 이번 발표는 쿠팡의 '셀프 조사' 신뢰도에 영향을 미치고 미국에서 진행 중인 주주 집단소송에도 영향을 줄 것으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G531" t="inlineStr">
         <is>
-          <t>기사 내용은 소니의 과거 개인정보 유출 사건으로, 이미 수십 건의 소송에서 합의금을 지급하며 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>대기업 피고(쿠팡), 다수 피해자(대만 고객 약 20만 명), 상대방 책임이 명확하며(전 직원의 무단 접근 및 쿠팡의 뒤늦은 인정), 대만 디지털부의 행정 점검이 진행될 예정으로 공적 절차가 진행 중입니다. 또한 미국에서 주주 집단소송이 진행 중인 점도 소송금융 투자 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H531" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I531" t="inlineStr">
         <is>
-          <t>약 7700만 명</t>
+          <t>대만 고객 약 20만 4552명</t>
         </is>
       </c>
       <c r="J531" t="inlineStr">
         <is>
-          <t>[양일국의 글로벌전략실] 선거관리로 몸살 앓는 국제사회</t>
+          <t>쿠팡 “대만 개인정보도 20만개 털렸다”…3개월 지나 뒤늦게 인정</t>
         </is>
       </c>
       <c r="K531" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L531" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M531" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=115527</t>
+          <t>https://www.khan.co.kr/article/202602251108001</t>
         </is>
       </c>
       <c r="N531" t="inlineStr">
         <is>
-          <t>2026-02-23 00:52:41.529481+00:00</t>
+          <t>2026-02-25 13:02:03.305644+00:00</t>
         </is>
       </c>
     </row>
     <row r="532">
-      <c r="A532" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A532" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C532" t="inlineStr"/>
-      <c r="D532" t="inlineStr"/>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>디지털 성범죄 피해자 지원 시스템 개설</t>
+          <t>미국 주주 집단 소송 진행 중, SEC 관련 절차 언급</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털 성범죄 피해 접수, 상담, 삭제지원, 수사·법률·의료 연계 등을 한 번에 이용할 수 있는 통합 누리집 '디지털성범죄 STOP'을 공개했다. 이 누리집은 분산됐던 신고 창구를 통합하고, 지역 센터와의 실시간 협업 게시판을 신설하는 등 피해자 지원을 강화한다.</t>
+          <t>쿠팡이 대만에서 개인정보 유출 사실을 뒤늦게 알리며 5만원 보상쿠폰을 지급할 예정입니다. 이로 인해 미국에서 진행 중인 쿠팡Inc 주주들의 집단 소송이 더욱 격화될 수 있다는 분석이 나오고 있으며, 주주들은 쿠팡이 개인정보 유출 사실을 미국 증권거래위원회(SEC)에 늦게 알린 점을 문제 삼고 있습니다.</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
-          <t>본 기사는 디지털 성범죄 피해자 지원을 위한 통합 누리집 개설에 대한 내용으로, 특정 가해자나 사건을 다루고 있지 않습니다. 따라서 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼' 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 적합도가 낮습니다.</t>
+          <t>쿠팡의 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 대만 내 다수 개인정보 유출 피해가 발생했으며(적합 조건 3), 미국에서 주주 집단 소송이 진행 중이고 SEC 관련 절차도 언급되어 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H532" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I532" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J532" t="inlineStr">
         <is>
-          <t>디지털 성범죄 신고·지원 한곳에서…통합누리집 공개</t>
+          <t>쿠팡, 대만서도 계정 털렸다…5만원 보상쿠폰 지급키로</t>
         </is>
       </c>
       <c r="K532" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L532" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M532" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260223072041TMc</t>
+          <t>https://www.hankyung.com/article/202602253354i</t>
         </is>
       </c>
       <c r="N532" t="inlineStr">
         <is>
-          <t>2026-02-23 00:26:23.530517+00:00</t>
+          <t>2026-02-25 13:01:48.237919+00:00</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
+          <t>쿠팡Inc</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>글로벌 보안업체 포렌식 조사 완료, 회사 자체 보상안 발표, 미국 주주 집단 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>쿠팡에서 지난해 말 발생한 개인정보 유출 사고에 대만 회원 약 20만 명의 계정 정보도 포함된 사실이 글로벌 보안업체 포렌식 조사를 통해 뒤늦게 확인되었습니다. 쿠팡Inc는 유출된 대만 회원에게 쿠폰 보상안을 제시했으나 실효성 논란이 있으며, 현재까지 2차 피해는 확인되지 않았습니다. 이번 대만 정보 유출 사실 공개가 미국에서 진행 중인 주주 집단 소송에도 영향을 미칠 수 있다는 관측이 나옵니다.</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr">
+        <is>
+          <t>쿠팡Inc는 대기업으로 자력이 충분하며, 전 직원의 범죄 행위로 인한 개인정보 유출로 책임이 명확합니다. 약 20만 개의 대만 계정 정보 유출은 집단적 피해이며, 글로벌 보안업체 포렌식 조사를 통해 유출 사실이 확인되어 증거가 명확합니다. 현재 쿠팡의 자체 보상 절차가 진행 중이며, 미국에서는 주주 집단 소송이 진행되고 있어 관련 절차가 활발합니다.</t>
+        </is>
+      </c>
+      <c r="H533" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>약 20만 명</t>
+        </is>
+      </c>
+      <c r="J533" t="inlineStr">
+        <is>
+          <t>쿠팡, 대만 회원 정보도 털렸다…20만 계정 유출</t>
+        </is>
+      </c>
+      <c r="K533" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L533" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M533" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11971290</t>
+        </is>
+      </c>
+      <c r="N533" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:01:39.323130+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D533" t="inlineStr">
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>미국 연방하원 청문회 진행 및 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>미국 연방하원 청문회에 쿠팡 임시대표가 비공개로 출석한 가운데, 쿠팡을 상대로 미국 현지에서 정보 유출에 대한 경영진 책임을 묻는 집단소송이 진행 중이다. 소송을 이끄는 변호사는 경영진 책임을 묻는 것을 미국 기업에 대한 차별로 보고 있다.</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr">
+        <is>
+          <t>쿠팡은 자력이 충분한 대기업이며, 정보 유출에 대한 경영진 책임을 묻는 집단소송이 미국 현지에서 진행 중이다. 또한 미국 연방하원 청문회라는 공적 절차가 진행되고 있어 증거 확보 가능성이 높다. (적합 조건: 상대방 자력 충분, 집단적 피해, 공적 절차 진행 중, 상대방 책임 명확)</t>
+        </is>
+      </c>
+      <c r="H534" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I534" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J534" t="inlineStr">
+        <is>
+          <t>쿠팡 투자사의 '무역법 301조' 청원…로저스 美 의회 비공개 증언 파장...</t>
+        </is>
+      </c>
+      <c r="K534" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L534" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M534" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/POB36NFQB12B</t>
+        </is>
+      </c>
+      <c r="N534" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:01:16.531145+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 진행 중, 미 하원 청문회 및 무역법 301조 관련 논의 병행</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>손동후 미국 변호사가 쿠팡에 대한 집단소송을 대리하고 있다고 밝혔습니다. 이는 쿠팡 임시대표의 미 하원 비공개 청문회와 무역법 301조 발동 가능성 논의가 진행되는 가운데 나온 것으로, 쿠팡의 데이터 정책 및 기업 책임에 대한 광범위한 공적·사적 검토가 이루어지고 있습니다. 대기업을 상대로 한 집단소송이자 관련 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr">
+        <is>
+          <t>대기업 피고(쿠팡)에 대한 미국 집단소송이 진행 중이며, 다수의 피해자가 예상됩니다. 미 하원 청문회 및 무역법 301조 관련 논의 등 공적 절차가 병행되고 있어 소송의 정당성과 증거 확보에 긍정적 영향을 줄 수 있습니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H535" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I535" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J535" t="inlineStr">
+        <is>
+          <t>[시선집중] 美변호사 “쿠팡 로저스, 美하원 출석...301조 발동 사전절차...</t>
+        </is>
+      </c>
+      <c r="K535" t="inlineStr"/>
+      <c r="L535" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M535" t="inlineStr">
+        <is>
+          <t>https://n.news.naver.com/mnews/article/214/0001482455?sid=100</t>
+        </is>
+      </c>
+      <c r="N535" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:01:02.539795+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E533" t="inlineStr">
-[...198 lines deleted...]
-      </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (집행유예)</t>
+          <t>개인정보보호위원회 조사 마무리 단계, 과징금 부과 및 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>20대 남성이 여성 BJ들의 딥페이크 음란물을 제작 및 유포한 혐의로 징역 8개월에 집행유예 2년을 선고받았다. 피고인이 잘못을 인정하고 만 18세 직후 범행한 점 등이 참작되었다. 피해자들은 지인이 아닌 다수의 여성 BJ들로 추정된다.</t>
+          <t>개인정보보호위원회가 쿠팡 개인정보 유출 사건 조사를 마무리 단계에 있으며, '무단 조회는 유출'이라는 입장을 밝혔다. 과학기술정보통신부 민관합동조사단에 따르면 쿠팡에서 3,367만 건의 개인정보 유출과 1억 4,800만여 차례의 무단 조회가 확인되었다. 위원회는 법과 원칙에 따라 엄정하게 조치할 예정이며, 향후 과징금 부과 및 피해자들의 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
-          <t>피고인의 책임이 형사 판결로 명확하게 인정되었고(적합 조건 1), 여러 명의 피해자가 존재할 가능성이 높으며(적합 조건 3), 형사 재판을 통해 증거가 확보된 상태이다(적합 조건 5). 또한 형사 절차가 완료되어 공적 절차가 진행된 상태이다(적합 조건 6). 그러나 피고인이 20대 개인으로 자력 확보가 어려울 수 있어 실제 손해배상금 회수 가능성이 낮다는 점이 투자에 부정적이다.</t>
+          <t>상대방 책임이 개인정보보호위원회 부위원장의 '무단 조회는 유출' 발언으로 명확하며, 쿠팡은 충분한 자력을 가진 대기업이다. 3천만 건 이상의 개인정보 유출 및 1억 4천만 건 이상의 무단 조회로 집단적 피해 규모가 매우 크다. 과학기술정보통신부 민관합동조사단 발표와 개인정보보호위원회 조사를 통해 증거가 확보되었고, 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="H536" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I536" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3천만 명 이상</t>
         </is>
       </c>
       <c r="J536" t="inlineStr">
         <is>
-          <t>여성 BJ 딥페이크 음란물 유포한 20대 남성 집행유예</t>
+          <t>이정렬 개보위 부위원장  쿠팡 조사 마무리 단계…'무단 조회 행위는 유...</t>
         </is>
       </c>
       <c r="K536" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L536" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M536" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499210</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602250068</t>
         </is>
       </c>
       <c r="N536" t="inlineStr">
         <is>
-          <t>2026-02-22 12:20:05.887965+00:00</t>
+          <t>2026-02-25 12:59:41.682894+00:00</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C537" t="inlineStr"/>
-      <c r="D537" t="inlineStr"/>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>마이크로소프트</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>징벌적 손해배상제 및 집단소송제 도입 논의 활발</t>
+          <t>탐사보도에 의한 계약 및 데이터 활용 실태 폭로, 마이크로소프트의 계약 재검토 요구</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>최근 대형 이커머스 및 통신사 개인정보 유출 사고를 계기로 기업의 데이터 보안 책임이 강화되고 있음을 강조하는 법률 전문가의 기고문입니다. 약관상 책임 면제 조항의 무효화, 기업의 고의·과실 입증 책임, 불공정 관할 법원 조항의 문제점 등을 지적하며, 징벌적 손해배상 및 집단소송 도입 논의가 활발해 기업의 경영 리스크가 커지고 있음을 경고합니다.</t>
+          <t>마이크로소프트가 미국 이민세관단속국(ICE)에 애저 클라우드 서비스를 제공하며 방대한 데이터를 저장하고 AI 도구를 활용하게 한 사실이 탐사보도를 통해 드러났습니다. ICE의 논란 많은 감시 및 집행 활동을 마이크로소프트 기술이 지원한다는 비판이 제기되며, 마이크로소프트의 '도덕적 IT 기업' 이미지에 타격이 가해지고 있습니다. 시민단체 등에서 마이크로소프트에 ICE와의 계약 재검토를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
-          <t>기사는 특정 사건을 다루기보다 개인정보 유출 관련 법적 환경 변화를 설명하지만, '대형 이커머스 플랫폼과 통신사'의 '대규모 개인정보 유출 사고'를 언급하며, 상대방의 자력(조건 2), 집단적 피해(조건 3), 큰 피해 규모(조건 4)를 가진 사건들이 소송금융에 적합함을 시사합니다. 또한, 기업의 책임이 명확해지고(조건 1), 징벌적 손해배상 및 집단소송 도입 논의가 활발하여 투자 매력이 높습니다.</t>
+          <t>상대방(마이크로소프트)은 자력이 충분한 대기업이며, 탐사보도를 통해 ICE와의 대규모 데이터 계약 및 AI 도구 활용 가능성 등 구체적인 증거가 확보되었습니다. ICE의 활동으로 인해 미국 내 거주자 다수가 잠재적으로 개인정보 침해 및 인권 침해 피해를 입을 수 있어 집단적 피해 및 대규모 피해 가능성이 높습니다. 다만, 마이크로소프트의 직접적인 법적 책임 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H537" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I537" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J537" t="inlineStr">
         <is>
-          <t>'이용약관'만 믿다간 큰 일…기업 CEO, '개인정보 시스템' 챙겨야[별별법...</t>
+          <t>마이크로소프트, ICE와 대규모 계약…‘도덕적 IT 기업’ 이미지 흔들려</t>
         </is>
       </c>
       <c r="K537" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>itworld.co.kr</t>
         </is>
       </c>
       <c r="L537" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M537" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01164406645353144</t>
+          <t>https://www.itworld.co.kr/article/4136973/%EB%A7%88%EC%9D%B4%ED%81%AC%EB%A1%9C%EC%86%8C%ED%94%84%ED%8A%B8-ice%EC%99%80-%EB%8C%80%EA%B7%9C%EB%AA%A8-%EA%B3%84%EC%95%BD%EB%8F%84%EB%8D%95%EC%A0%81-it-%EA%B8%B0%EC%97%85.html</t>
         </is>
       </c>
       <c r="N537" t="inlineStr">
         <is>
-          <t>2026-02-22 00:53:42.721999+00:00</t>
+          <t>2026-02-25 12:53:28.326299+00:00</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>쿠팡Inc</t>
+          <t>서울특별시, 서울시설공단</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>정부 조사 및 경찰 수사 진행 중, 집단소송 가능성 언급</t>
+          <t>경찰 수사 완료, 서울시 자체 조사 및 책임 범위 유권해석 진행 중, 피해자 통보 예정</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>쿠팡은 지난해 말 대규모 개인정보 유출 사태를 겪었으며, 이로 인해 이용자들의 '탈팡' 움직임이 나타나고 있습니다. 현재 정부의 전방위적인 조사와 경찰 수사가 진행 중이며, 쿠팡 측도 법적 리스크를 인지하고 있어 향후 집단소송으로 이어질 가능성이 높습니다.</t>
+          <t>서울시 공공자전거 따릉이 회원 462만 명의 개인정보(아이디, 이메일, 휴대전화 번호, 생년월일, 성별, 체중 등)가 유출되는 사고가 발생했다. 오세훈 서울시장은 총책임자로서 사과하며 서울시설공단에 위탁된 사무의 책임 범위를 법적으로 유권해석 받겠다고 밝혔다. 경찰 수사 결과 중학생 2명이 유출을 저지른 것으로 확인되었으며, 서울시 자체 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(쿠팡의 대규모 개인정보 유출), 상대방 자력 충분(미국 증시 상장 대기업), 집단적 피해(다수 이용자 '탈팡' 움직임 및 집단소송 가능성 언급), 증거 확보 가능성(정부의 전방위적 조사 진행 중), 공적 절차 진행 중(경찰 수사 및 정부 조사) 등 다수의 적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (서울시 및 시설공단), 상대방에게 자력이 충분함 (공공기관), 집단적 피해 (462만 명), 피해 규모가 큼 (피해자 수), 증거 확보 가능 (경찰 수사, 시장 사과), 공적 절차 진행 중 (경찰 수사, 서울시 자체 조사). 이름과 주민등록번호는 유출되지 않았으나, 대규모 개인정보 유출로 인한 정신적 피해 및 2차 피해 가능성이 존재하며, 서울시의 관리 책임이 인정될 가능성이 높음.</t>
         </is>
       </c>
       <c r="H538" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I538" t="inlineStr">
         <is>
-          <t>수십만 명 이상 추정</t>
+          <t>462만 명</t>
         </is>
       </c>
       <c r="J538" t="inlineStr">
         <is>
-          <t>로켓성장 '급제동' 쿠팡 4분기 성적은…김범석 직접 등장하나</t>
+          <t>오세훈, 한강버스엔 자신감·따릉이 정보유출엔 사과</t>
         </is>
       </c>
       <c r="K538" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L538" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M538" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260220129000030?input=1195m</t>
+          <t>https://www.mt.co.kr/policy/2026/02/25/2026022518470797292</t>
         </is>
       </c>
       <c r="N538" t="inlineStr">
         <is>
-          <t>2026-02-22 00:45:09.330435+00:00</t>
+          <t>2026-02-25 12:43:04.954246+00:00</t>
         </is>
       </c>
     </row>
     <row r="539">
-      <c r="A539" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A539" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C539" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E539" t="inlineStr"/>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>쿠팡 Inc.</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>쿠팡의 포렌식 조사로 유출 확인 및 보상안 제시. 한국 개인정보보호위원회에서 쿠팡의 개인정보 유출 사건을 조사 중이며 대만과의 협조 가능성 언급.</t>
+        </is>
+      </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>크리덴셜 스터핑은 유출된 계정 정보와 비밀번호를 다른 사이트에 무작위로 대입하여 침입하는 공격 방식입니다. 주로 여러 사이트에서 동일한 비밀번호를 재사용한 사용자들이 피해를 입으며, 사이트마다 다른 비밀번호를 사용하는 것이 대응법으로 제시됩니다.</t>
+          <t>쿠팡의 대만 고객 약 20만 명의 개인정보(이름, 이메일, 전화번호, 배송지 주소, 주문 목록 등)가 유출된 사실이 뒤늦게 확인되었다. 쿠팡은 초기 부인과 달리 포렌식 조사를 통해 유출을 인정하고, 피해 회원들에게 총 2억 대만달러(약 91억 원) 상당의 쿠폰 보상안을 제시했다. 한국 개인정보보호위원회는 쿠팡의 개인정보 유출 사건을 조사 중이며, 대만과의 협조 가능성도 언급되었다.</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
-          <t>해당 기사는 '크리덴셜 스터핑'이라는 사이버 공격 방식에 대한 일반적인 설명으로, 특정 사건이나 피해 주체, 가해 기업이 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (쿠팡의 포렌식 조사로 유출 확인), 상대방에게 자력이 충분함 (대기업 쿠팡 Inc.), 집단적 피해 (약 20만 명), 피해 규모가 큼 (피해자 수 기준). 또한, 한국 개인정보보호위원회에서 쿠팡의 개인정보 유출 사건을 조사 중이며 대만과의 협조 가능성도 언급되어 공적 절차 진행 가능성이 높음.</t>
         </is>
       </c>
       <c r="H539" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 2억 대만달러 (약 91억 원) 상당의 쿠폰 보상 제시</t>
         </is>
       </c>
       <c r="I539" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 20만 명</t>
         </is>
       </c>
       <c r="J539" t="inlineStr">
         <is>
-          <t>유출 계정·비밀번호 무더기 대입하는 '크리덴셜 스터핑' [보안TMI]</t>
+          <t>쿠팡, 대만 계정도 20만건 털렸다…91억 보상안 제시</t>
         </is>
       </c>
       <c r="K539" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L539" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M539" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157026</t>
+          <t>https://www.sedaily.com/article/20012733?ref=naver</t>
         </is>
       </c>
       <c r="N539" t="inlineStr">
         <is>
-          <t>2026-02-22 00:35:42.293585+00:00</t>
+          <t>2026-02-25 12:40:06.328042+00:00</t>
         </is>
       </c>
     </row>
     <row r="540">
-      <c r="A540" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A540" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>김세의, 가세연</t>
+          <t>미국 의료기관 다수</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>약식명령에 대한 항소심 결과</t>
+          <t>CISA, FBI, MS-ISAC의 공동 권고문 발표 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>김세의 대표가 국민의힘 최고위원 출마를 앞두고 '부정선거 감시단' 모집 과정에서 얻은 피해자들의 휴대전화 번호로 지지 호소 문자를 발송한 혐의로 약식명령을 받았다. 김 대표와 가세연은 각 200만 원의 약식명령을 받았으며, 항소심에서도 양형이 변경되지 않았다. 이는 개인정보 무단 사용에 대한 법적 제재 사례이다.</t>
+          <t>북한 라자루스 해킹그룹이 메두사 랜섬웨어로 미국 의료기관들을 공격하여 2025년 2월 기준 300개가 넘는 피해자가 발생했습니다. 미국 사이버보안·인프라보안국(CISA)과 연방수사국(FBI) 등이 공동 권고문을 발표하며 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 피해자 개개인의 손해배상액이 크지 않을 것으로 예상되며(피해 규모가 큼 조건 불충족), 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 기사는 형사/행정적 제재에 초점을 맞추고 있어 민사상 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+          <t>북한 라자루스 해킹그룹의 랜섬웨어 공격으로 미국 의료기관들이 피해를 입었으며, 300명 이상의 다수 피해자가 발생하여 집단소송 가능성이 높습니다. CISA, FBI 등 미국 정부 기관의 공동 권고문 발표로 객관적인 증거 확보가 용이하며, 상대방인 미국 의료기관들은 배상 자력이 충분할 것으로 예상됩니다. (적합 조건: 집단적 피해, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H540" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I540" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>300명 이상</t>
         </is>
       </c>
       <c r="J540" t="inlineStr">
         <is>
-          <t>'가세연' 김세의, 항소에도 양형 안 됐다…부정선거 감시단 모집 혐의로...</t>
+          <t>북한 라자루스 해킹그룹, 메두사 랜섬웨어로 美 의료기관 타깃 공격</t>
         </is>
       </c>
       <c r="K540" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L540" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M540" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15979885</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205412</t>
         </is>
       </c>
       <c r="N540" t="inlineStr">
         <is>
-          <t>2026-02-22 00:27:36.538489+00:00</t>
+          <t>2026-02-25 12:39:52.368837+00:00</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>공정위, 과기정통부, 개보위의 제재 검토 및 국회 법안 발의 진행 중</t>
+          <t>미국 뉴욕 연방법원에서 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>지난해 발생한 쿠팡의 대규모 개인정보 유출 사고와 관련하여 공정위는 현재까지 정보 도용이 확인되지 않아 영업 정지 제재는 어렵다는 입장을 밝혔다. 그러나 국회에서는 개인정보 유출 시 기업의 손해배상 책임을 강화하는 법안이 연달아 발의되고 있으며, 공정위는 정보 도용 및 소비자 피해 발생 여부를 지속적으로 감시하고 있다. 또한 쿠팡 김범석 의장의 동일인 지정 문제도 검토되고 있다.</t>
+          <t>미국 연방하원 법사위가 쿠팡 임시대표를 대상으로 비공개 청문회를 진행하며 무역법 301조 발동 가능성까지 거론됐다. 한편, 손동후 변호사는 미국 뉴욕 연방법원에서 쿠팡을 상대로 계약 위반, 보안 관리 부실, 부당이득 등을 이유로 집단소송을 제기하여 현재 소송이 진행 중이며, 디스커버리 절차를 통해 증거를 확보할 예정이다.</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)의 자력이 충분하며, 대규모 개인정보 유출로 인한 집단적 피해 가능성이 높다. 공정위, 과기정통부, 개보위 등 정부 기관의 조사 및 제재 검토, 국회 법안 발의 등 공적 절차가 활발히 진행 중이므로 증거 확보도 용이하다. 다만, 현재까지 개인정보 도용으로 인한 2차 피해가 공식적으로 확인되지 않아 손해배상 책임 입증에 추가적인 노력이 필요할 수 있다.</t>
+          <t>대기업인 쿠팡을 상대로 미국 연방법원에서 집단소송이 진행 중이며(상대방 자력 충분, 집단적 피해), 미국 하원 청문회 등 공적 절차가 진행되어 상대방 책임 규명 및 증거 확보 가능성이 높다(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중). 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
         </is>
       </c>
       <c r="H541" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I541" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J541" t="inlineStr">
         <is>
-          <t>영업정지 위기 넘긴 쿠팡?…‘손배 책임·총수 지정’ 압박 지속</t>
+          <t>美 쿠팡 청문회, 무역법 301조 발동 전제?</t>
         </is>
       </c>
       <c r="K541" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L541" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M541" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10679329?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2559223</t>
         </is>
       </c>
       <c r="N541" t="inlineStr">
         <is>
-          <t>2026-02-21 18:10:29.887675+00:00</t>
+          <t>2026-02-25 00:56:20.872638+00:00</t>
         </is>
       </c>
     </row>
     <row r="542">
-      <c r="A542" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A542" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C542" t="inlineStr"/>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>알바니아 정부</t>
+        </is>
+      </c>
       <c r="D542" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>위자료 소송 진행 중</t>
+          <t>배우가 알바니아 정부를 상대로 100만 유로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>연예인 닮은꼴 찾기 앱이 초상권 침해로 위자료 소송을 당했습니다. 본인이 예상치 못한 목적으로 개인정보가 이용될 경우 초상권 침해에 해당하며, 정신적 고통에 대한 손해배상 책임이 발생할 수 있다는 법적 관점을 제시하고 있습니다. 유사한 사안에서 연예인 사진 무단 사용에 대한 법원 판례가 언급되었습니다.</t>
+          <t>알바니아 정부가 세계 최초로 임명한 AI 가상 장관 '디엘라'의 실제 모델인 배우 아닐라 비샤가 정부를 상대로 100만 유로 상당의 손해배상 소송을 제기했다. 배우 측은 특정 서비스 안내용으로만 이미지와 목소리 사용을 계약했으나, AI 장관 얼굴로 무단 사용되어 원치 않은 관심과 온라인 괴롭힘을 받았다고 주장한다. 법률 전문가들은 개인정보 침해 여부가 핵심 쟁점이 될 것으로 분석했다.</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
-          <t>연예인 닮은꼴 찾기 앱의 초상권 침해 책임이 비교적 명확하며(적합 조건 1), 앱 서비스의 특성상 다수의 피해자 발생 가능성이 있습니다(적합 조건 3). 또한 유사 사안의 법원 판례가 언급되어 증거 확보 및 법리 구성에 유리할 수 있습니다(적합 조건 5). 다만, 상대방의 자력이나 개별 피해 규모에 대한 정보가 부족합니다.</t>
+          <t>알바니아 정부라는 자력 있는 상대방을 대상으로 100만 유로 상당의 손해배상 소송이 제기됨. 특정 계약 범위를 넘어선 이미지 무단 도용 주장이 명확하며, 계약서 등 증거 확보 가능성이 높음. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
       <c r="H542" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만 유로</t>
         </is>
       </c>
       <c r="I542" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (배우 아닐라 비샤)</t>
         </is>
       </c>
       <c r="J542" t="inlineStr">
         <is>
-          <t>연예인 닮은꼴 찾기 앱… 초상권 침해  위자료 소송 피소</t>
+          <t>‘세계 첫 AI 가상 장관’ 법정행…실제 배우 무단 도용 논란 [잇슈 SNS]</t>
         </is>
       </c>
       <c r="K542" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L542" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M542" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=76917</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492915&amp;ref=A</t>
         </is>
       </c>
       <c r="N542" t="inlineStr">
         <is>
-          <t>2026-02-21 18:08:46.710045+00:00</t>
+          <t>2026-02-25 00:50:55.550273+00:00</t>
         </is>
       </c>
     </row>
     <row r="543">
-      <c r="A543" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A543" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>웰스파고</t>
+          <t>테무 (PDD홀딩스, 웨일코)</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>집단소송 합의 완료</t>
+          <t>미국 텍사스 등 다수 주정부에서 개인정보 수집 및 소비자보호법 위반으로 소송 제기</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>대형은행 웰스파고가 팬데믹 기간 중 일부 고객의 신용정보를 부정확하게 보고했다는 의혹과 관련하여 총 5685만 달러 규모의 집단소송에 합의했습니다. 이 합의는 웰스파고의 책임 인정과 함께 피해 고객들에 대한 보상을 포함합니다.</t>
+          <t>중국 전자상거래 플랫폼 테무가 미국에서 퇴출 위기에 놓였습니다. 텍사스주를 비롯한 여러 주정부가 테무를 상대로 개인정보를 은밀히 수집하고 소비자를 기만했다며 소송을 제기했습니다. 테무 앱이 '스파이웨어' 성격을 띤다는 주장과 함께 영구 영업 금지 명령을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
-          <t>해당 사건은 웰스파고가 고객 신용정보 부실 보고와 관련하여 이미 5685만 달러 규모의 집단소송에 합의하여 종결된 사건입니다. 따라서 소송금융 투자 대상으로 신규 투자 기회가 없어 부적합합니다.</t>
+          <t>미국 텍사스 등 다수 주정부가 테무를 상대로 개인정보 불법 수집 및 소비자 기만 행위로 소송을 제기하여 상대방 책임이 명확하고(조건 1), 테무는 대형 전자상거래 플랫폼으로 자력이 충분합니다(조건 2). 미국 전역의 다수 이용자가 피해 대상이 될 수 있으며(조건 3, 4), 주정부 차원의 공식 소송 제기로 증거 확보 가능성이 높고(조건 5), 이미 여러 주에서 유사 소송 및 조사가 진행 중입니다(조건 6).</t>
         </is>
       </c>
       <c r="H543" t="inlineStr">
         <is>
-          <t>5685만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I543" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미국 다수 주 주민</t>
         </is>
       </c>
       <c r="J543" t="inlineStr">
         <is>
-          <t>고객정보 부실 보고 웰스파고 거액 합의</t>
+          <t>테무, 美 퇴출 위기…텍사스 등 주정부 연쇄 소송</t>
         </is>
       </c>
       <c r="K543" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L543" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M543" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260220005432285</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260224010007187</t>
         </is>
       </c>
       <c r="N543" t="inlineStr">
         <is>
-          <t>2026-02-21 18:02:28.740148+00:00</t>
+          <t>2026-02-24 13:17:14.857381+00:00</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>국내외 집단소송 진행 중, 국내 로펌 형사 고소 제기</t>
+          <t>집단소송 참여자 모집 중</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사건으로 국내외에서 집단소송이 활발히 진행 중입니다. 국내 민관합동조사단은 3천 367만 건의 개인정보 유출을 발표했으며, 배달지 목록 페이지 조회 건수는 1억 4천 8백만 건에 달해 피해 규모가 더욱 커질 수 있습니다. 국내 이용자들도 미국 징벌적 손해배상 소송에 참여할 수 있으며, 쿠팡 배달라이더들도 별도의 집단소송을 시작했습니다.</t>
+          <t>법무법인 원이 대규모 집단 소송을 위한 AI 플랫폼을 개발하고, 첫 적용 사례로 쿠팡 개인정보 유출 사고 관련 집단 소송 참여자를 공식적으로 모집하기 시작했다. 이 플랫폼은 원고가 수백 명 이상 참여하는 대규모 사건을 효율적으로 처리하고, 소송 참가자들에게 간편한 접수와 실시간 진행 상황 확인 등 향상된 사용자 경험을 제공할 예정이다.</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사건은 민관합동조사단의 발표로 책임이 명확하며(적합 조건 1, 5), 대기업인 쿠팡의 충분한 자력(적합 조건 2)이 확인됩니다. 수천만 명의 이용자와 라이더가 피해를 입어 집단소송이 국내외에서 활발히 진행 중이며(적합 조건 3, 4, 6), 미국 징벌적 손해배상 가능성으로 피해 규모가 매우 클 것으로 예상됩니다.</t>
+          <t>대기업인 쿠팡이 피고로 특정되었고(적합 조건 1, 2), '대규모 개인정보 유출 사고'로 다수의 피해자가 발생하여 집단소송이 진행될 예정입니다(적합 조건 3, 4). 법무법인 원이 AI 플랫폼을 활용하여 적극적으로 참여자를 모집하고 있어 소송 진행 가능성이 높으며(적합 조건 5), 아직 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H544" t="inlineStr">
         <is>
-          <t>미국 징벌적 손해배상 수천억 달러에서 몇 조까지 가능성</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I544" t="inlineStr">
         <is>
-          <t>이용자 3천 367만 명 이상, 배달라이더 13만 5천 명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J544" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 피해자 집단소송 관심</t>
+          <t>법무법인 원, 대규모 집단 소송 AI 플랫폼 개발… 쿠팡 개인정보 유출 ...</t>
         </is>
       </c>
       <c r="K544" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L544" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M544" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184055</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602241810225331f4ab64559d_12</t>
         </is>
       </c>
       <c r="N544" t="inlineStr">
         <is>
-          <t>2026-02-21 18:02:21.345971+00:00</t>
+          <t>2026-02-24 12:57:00.830165+00:00</t>
         </is>
       </c>
     </row>
     <row r="545">
-      <c r="A545" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A545" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>미국 국세청 (IRS)</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>플로리다 연방법원에 제기된 소송, 전직 정부 관료들이 이해충돌 및 소송 보류 요청</t>
+          <t>집단소송 참가자 모집 중</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 대통령이 자신의 세금 정보 유출 사건과 관련하여 미국 국세청(IRS)에 100억달러 손해배상 소송을 제기했습니다. 전직 IRS 국장 등은 대통령이 원고와 피고를 모두 통제하는 구조적 이해충돌을 지적하며 소송의 무결성을 훼손한다고 주장했습니다. 소멸시효 경과 및 100억달러 청구액에 대한 구체적 피해 입증 여부가 주요 쟁점입니다.</t>
+          <t>법무법인 원이 리걸테크 기업 A2D2와 함께 대규모 집단소송을 위한 AI 소송 플랫폼을 개발했다. 이 플랫폼을 활용하여 최근 쿠팡에서 발생한 대규모 개인정보 유출 사고 관련 집단소송의 참가자를 공식적으로 모집하고 있다. 이는 피해자들의 간편한 신청과 효율적인 소송 진행을 목표로 한다.</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
-          <t>상대방(미국 국세청)의 자력이 충분하고(적합 조건 2), 수천 명의 세금 기록이 유출되어 집단적 피해 가능성이 있으며(적합 조건 3), 유출 사건 및 유죄 판결 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 트럼프 대통령이 원고이자 피고를 통제하는 이해충돌 논란이 크고, 100억달러 청구액에 대한 구체적 피해 입증 및 소멸시효 경과 여부가 주요 쟁점으로 부상하여 승소 가능성이 불확실합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (쿠팡의 대규모 개인정보 유출 사고), 상대방에게 자력이 충분함 (대기업 쿠팡), 집단적 피해 (대규모 집단소송 참가자 모집), 피해 규모가 큼 (대규모 유출), 증거 확보 가능성 높음 (개인정보 유출 기록). 현재 법무법인이 AI 플랫폼을 활용하여 집단소송 참가자를 적극적으로 모집 중이므로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H545" t="inlineStr">
         <is>
-          <t>100억달러 (약 14조5000억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I545" t="inlineStr">
         <is>
-          <t>수천 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J545" t="inlineStr">
         <is>
-          <t>트럼프 IRS 소송, 이해충돌 논란 부상… 대통령이 원고·피고 통제</t>
+          <t>[로펌 iN] 원, '집단소송 AI 플랫폼' 개발</t>
         </is>
       </c>
       <c r="K545" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L545" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M545" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03453846645352488</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92325</t>
         </is>
       </c>
       <c r="N545" t="inlineStr">
         <is>
-          <t>2026-02-21 18:01:37.680365+00:00</t>
+          <t>2026-02-24 12:55:49.048377+00:00</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>서울시설공단</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 제기</t>
+          <t>집단소송 예정</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>삼성전자의 위치추적기 '스마트태그'가 스토킹 범죄에 악용되었다는 이유로 미국에서 집단소송이 제기되었다. 소송은 삼성전자가 몰래 부착된 스마트태그를 감지해 사용자에게 알리는 기능이 미흡했는지 여부를 쟁점으로 다룰 것으로 보인다.</t>
+          <t>서울시 공공자전거 따릉이 이용자 462만 명의 개인정보가 중학생에게 유출되었으며, 서울시설공단이 이를 2년간 방치한 사실이 드러났다. 대규모 피해자 발생으로 집단소송 가능성이 높으며, 공단의 법적·경제적 부담이 상당할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G546" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(삼성전자), 집단적 피해(미국에서 집단소송 제기), 피해 규모 큼(스토킹 악용으로 인한 심각한 피해), 증거 확보 가능성(삼성의 감지 기능 관련). 스토킹 악용이라는 심각한 피해에 대한 삼성의 책임 여부가 쟁점이나, 대기업 피고와 집단소송 진행으로 투자 적합도가 높음.</t>
+          <t>서울시설공단이라는 공공기관이 피고로 자력이 충분하며, 462만 명이라는 대규모 피해자가 발생하여 집단소송 가능성이 높다. 공단이 2년간 개인정보 유출을 방치했다는 점에서 책임이 명확하고, 피해자 1인당 최대 300만원의 배상 청구 가능성이 언급되어 총 피해 규모가 매우 클 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H546" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 최대 300만원, 총액 미상</t>
         </is>
       </c>
       <c r="I546" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>462만 명</t>
         </is>
       </c>
       <c r="J546" t="inlineStr">
         <is>
-          <t>삼성 스마트태그, 美서 스토킹 악용 집단소송…법원  갤럭시 사용자는 ...</t>
+          <t>따릉이 462만 명 정보, 중학생에게 뚫렸다…공단은 2년간 방치했다</t>
         </is>
       </c>
       <c r="K546" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L546" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M546" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=548309</t>
+          <t>https://lawtalknews.co.kr/article/NJ0VTMR745JV</t>
         </is>
       </c>
       <c r="N546" t="inlineStr">
         <is>
-          <t>2026-02-21 18:01:20.030754+00:00</t>
+          <t>2026-02-24 12:55:33.250418+00:00</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>한국과 미국에서 집단소송 제기</t>
+          <t>법무법인 원이 AI 플랫폼을 도입하여 쿠팡 개인정보 유출 집단소송을 준비 중</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여, 정부 발표에 따르면 3367만 건 이상의 정보가 유출되었음에도 쿠팡은 이를 인정하지 않고 미흡한 보상 대책을 내놓아 비판받고 있다. 이에 한국과 미국에서 집단소송이 제기되어 법적 공방이 예고된 상황이다.</t>
+          <t>법무법인 원이 대규모 집단 소송을 위한 AI 소송 플랫폼을 도입합니다. 이 플랫폼은 소송 자료 구조화 및 분류 등 반복 업무를 자동화하여 변호사들이 전략 수립에 집중할 수 있도록 돕습니다. 법무법인 원은 이 AI 플랫폼을 쿠팡 대규모 개인정보 유출 사고 집단 소송에 첫 적용할 계획입니다.</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(개인정보 유출), 대기업(쿠팡)으로 자력 충분. 정부 발표에 따르면 수천만 건 이상의 대규모 개인정보 유출로 집단적 피해가 발생했으며, 이미 한국과 미국에서 집단소송이 제기되어 진행 중이다.</t>
+          <t>대기업인 쿠팡이 피고로 특정되어 자력이 충분하며, '대규모 개인정보 유출 사고'로 상대방 책임이 비교적 명확합니다. 또한 '대규모 집단 소송'으로 명시되어 다수의 피해자가 예상되며, 법무법인이 AI 플랫폼을 도입하여 소송을 준비하는 것은 증거 확보 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H547" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I547" t="inlineStr">
         <is>
-          <t>3367만건 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J547" t="inlineStr">
         <is>
-          <t>[성낙인의 헌법정치]  새벽을 묶으니 로켓이 날았다</t>
+          <t>법무법인 원, 대형 집단소송에 AI 플랫폼…쿠팡 사건에 첫 적용</t>
         </is>
       </c>
       <c r="K547" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L547" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M547" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260219090017239</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201850</t>
         </is>
       </c>
       <c r="N547" t="inlineStr">
         <is>
-          <t>2026-02-21 18:01:06.148346+00:00</t>
+          <t>2026-02-24 12:54:55.690185+00:00</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>쿠팡Inc, 김범석 이사회 의장</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>미국 현지 법원에 징벌적 손해배상 집단소송 제기</t>
+          <t>집단소송제 도입 논의 및 제안</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>미국에 거주하는 쿠팡 개인정보 유출 피해 소비자들이 쿠팡의 미국 모회사인 쿠팡Inc와 창업자 김범석 이사회 의장을 상대로 현지 법원에 징벌적 손해배상을 청구하는 집단소송을 제기했다. 이는 쿠팡의 개인정보 유출로 인한 피해에 대한 법적 대응으로, 다수의 피해자가 참여하고 있다.</t>
+          <t>대한변호사협회가 '쿠팡 개인정보 유출 사태'와 관련해 집단소송제 도입 필요성을 제안하고 진실 보도에 기여한 언론인들을 시상했다. 이 사건은 대기업의 개인정보 유출로 다수의 피해자가 발생할 가능성이 높아 집단소송 논의가 활발히 진행되었음을 시사한다.</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
-          <t>상대방 책임이 개인정보 유출로 명확하며(적합 조건 1), 상대방은 자력이 충분한 대기업(쿠팡Inc) 및 창업자(김범석 의장)이다(적합 조건 2). 다수의 피해자가 집단소송을 제기했으며(적합 조건 3), 징벌적 손해배상을 청구하는 등 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
+          <t>대기업인 쿠팡이 피고로 특정되며 자력이 충분하고(적합 조건 2), 개인정보 유출로 인한 다수의 피해자 발생 가능성이 높아 집단소송제 도입 필요성이 제기된 사건임(적합 조건 3, 4). 언론 보도와 변협의 논의를 통해 사건의 공론화 및 책임 소재가 명확히 부각되어 소송금융 투자에 적합함(적합 조건 1, 5, 6).</t>
         </is>
       </c>
       <c r="H548" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I548" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J548" t="inlineStr">
         <is>
-          <t>[쿠팡, 현대판 동척회사인가] ⑥ 전방위 조사에 '사면초가'…막가파식 ...</t>
+          <t>대한변호사협회, 정론직필 공정보도 '우수언론인' 7명 시상</t>
         </is>
       </c>
       <c r="K548" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L548" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M548" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=248512</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18575</t>
         </is>
       </c>
       <c r="N548" t="inlineStr">
         <is>
-          <t>2026-02-21 18:00:50.560349+00:00</t>
+          <t>2026-02-24 12:53:52.121509+00:00</t>
         </is>
       </c>
     </row>
     <row r="549">
-      <c r="A549" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A549" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C549" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E549" t="inlineStr"/>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>민관합동조사 완료, 미국 연방 하원 법사위 증언</t>
+        </is>
+      </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>본 칼럼은 디지털 페르소나의 통제와 피해 구제를 위해 디지털 집단소송 도입이 필요하다고 주장합니다. 다수의 피해자가 정보 비대칭성을 극복하고 사법 정의를 실현하기 위해 힘을 합쳐야 한다고 강조합니다.</t>
+          <t>쿠팡의 해럴드 로저스 한국법인 임시 대표가 미국 연방 하원 법사위에 출석해 대규모 정보 유출 사고에 대해 증언했다. 한국 민관합동조사단 조사 결과 3367만 건의 이용자 정보가 유출된 것으로 파악되었으나, 쿠팡은 한국 국민에게 진정성 있는 사과 없이 미국 정가에 로비하여 사태를 무마하려는 태도를 보이고 있다. 한국 정부와 사법당국은 쿠팡의 중대 과오에 단호한 책임을 물어야 한다는 여론이 형성되고 있다.</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 디지털 집단소송 도입의 필요성에 대한 칼럼입니다. 구체적인 피해 사실, 상대방, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>쿠팡의 대규모 정보 유출 사고는 민관합동조사단에 의해 3367만 건의 이용자 정보 유출로 책임이 명확히 파악되었고(조건 1, 5), 쿠팡은 자력이 충분한 대기업이다(조건 2). 수천만 명에 달하는 피해자 수로 집단적 피해(조건 3)와 매우 큰 피해 규모(조건 4)가 발생했으며, 이미 민관합동조사라는 공적 절차가 진행되었다(조건 6).</t>
         </is>
       </c>
       <c r="H549" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I549" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3367만명</t>
         </is>
       </c>
       <c r="J549" t="inlineStr">
         <is>
-          <t>[칼럼] 정완 로스쿨 교수  디지털페르소나의 통제와 피해구제</t>
+          <t>[사설]쿠팡 정보유출·반노동 처벌, 미 하원 출석과 무관해야</t>
         </is>
       </c>
       <c r="K549" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L549" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M549" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18541</t>
+          <t>https://www.khan.co.kr/article/202602241832001</t>
         </is>
       </c>
       <c r="N549" t="inlineStr">
         <is>
-          <t>2026-02-21 17:55:28.101321+00:00</t>
+          <t>2026-02-24 12:27:50.743256+00:00</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>롯데카드</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>과기정통부 민관합동조사단 조사 결과 발표, 국회 집단소송법 논의 중, 미국에서 집단소송 제기됨</t>
+          <t>금융당국 제재 예정</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>쿠팡에서 3367만 명의 개인정보가 유출된 사건이 발생했으며, 과기정통부 민관합동조사단이 이를 확인했습니다. 이 사건은 국내 집단소송법 도입 논의를 가속화하고 있으며, 이미 미국에서는 쿠팡 모회사를 상대로 한 집단소송이 시작되었습니다. 국내에서도 대규모 집단소송 가능성이 높습니다.</t>
+          <t>롯데카드에서 297만명의 피해자를 양산한 사고가 발생했으며, 이로 인해 금융당국의 제재가 예상됩니다. 이는 롯데카드의 향후 경영 전략 추진 및 최대주주인 MBK파트너스의 매각 의지에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G550" t="inlineStr">
         <is>
-          <t>쿠팡의 3367만 명 개인정보 유출 사건은 과기정통부의 조사 결과로 책임이 명확하며(적합 조건 1, 5), 쿠팡은 충분한 자력을 가진 대기업입니다(적합 조건 2). 피해자 수가 매우 많아 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당하며, 이미 미국에서 집단소송이 제기되었고 국내에서도 집단소송법 도입 논의가 활발하여(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>롯데카드라는 대기업 계열 금융기관이 297만명이라는 대규모 피해자를 발생시킨 사고의 주체로, 상대방의 책임이 명확하고 자력이 충분합니다. 또한 금융당국의 제재가 예상되는 등 공적 절차가 진행 중이거나 임박한 상황입니다. (적합 조건 1, 2, 3, 4, 6)</t>
         </is>
       </c>
       <c r="H550" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I550" t="inlineStr">
         <is>
-          <t>3367만 명 이상</t>
+          <t>297만명</t>
         </is>
       </c>
       <c r="J550" t="inlineStr">
         <is>
-          <t>“내 정보도 혹시?”...3367만 정보유출 쿠팡에...‘집단소송법’ 급물...</t>
+          <t>롯데카드, 차기 대표에 정상호 전 부사장 내정… 수장 공백 3개월만</t>
         </is>
       </c>
       <c r="K550" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L550" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M550" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20009625?ref=naver</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832033</t>
         </is>
       </c>
       <c r="N550" t="inlineStr">
         <is>
-          <t>2026-02-21 17:55:03.657069+00:00</t>
+          <t>2026-02-24 12:23:48.558983+00:00</t>
         </is>
       </c>
     </row>
     <row r="551">
-      <c r="A551" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A551" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C551" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
-          <t>형사 재판에서 명부 유출 정황이 확인되었으며, 집단소송이 현실화될 가능성이 높음</t>
+          <t>개인정보보호법 개정안 발의</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>장위15구역 재개발 조합의 조합원 및 가족 2,336명의 주민등록번호 등 민감 개인정보가 유출된 의혹이 제기되었습니다. 명예훼손 형사 사건에서 무죄 판결이 나왔으나, 재판 과정에서 외부 명부의 존재 정황이 드러나며 개인정보 유출 문제가 핵심 쟁점으로 부상했습니다. 다수의 피해자가 발생하여 집단소송 가능성이 높으며, 광범위한 민사상 손해배상과 조합장 지위 문제로 이어질 수 있다는 전망입니다.</t>
+          <t>개인정보 유출 사고 발생 시 개인정보처리자의 손해배상 책임을 강화하기 위한 법률 개정안이 발의되었습니다. 현행법은 손해배상 요건이 엄격하여 실효적인 피해 구제가 어렵다는 문제의식에서 출발했습니다. 이 기사는 특정 사건이 아닌 법률 개정 논의에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
-          <t>재개발 조합의 조합원 및 가족 2,336명의 민감 개인정보 유출 의혹으로, 상대방(조합)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송 가능성이 높으며, 법원 재판 과정에서 명부의 외부 존재 정황이 드러나 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보처리자의 손해배상 책임을 강화하기 위한 법률 개정안 발의에 대한 내용입니다. 특정 피고, 피해자, 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H551" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I551" t="inlineStr">
         <is>
-          <t>2,336명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J551" t="inlineStr">
         <is>
-          <t>[재개발 비리 추적①] 지종원, 조합원 명부 유출 의혹…“가족 주민번호...</t>
+          <t>개인정보처리자 손배 책임 강화할 것</t>
         </is>
       </c>
       <c r="K551" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L551" t="inlineStr">
         <is>
-          <t>2026-02-16</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M551" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=315943</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111262</t>
         </is>
       </c>
       <c r="N551" t="inlineStr">
         <is>
-          <t>2026-02-21 17:54:41.818791+00:00</t>
+          <t>2026-02-24 12:16:40.728005+00:00</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>쿠팡 아이앤씨, 김범석 의장</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>미국 뉴욕동부연방법원에 집단소송 제기, 재판부 배당 및 본격 심리 착수</t>
+          <t>국내 민사소송 및 형사고소 진행 중, 미국 뉴욕 연방법원에 집단소송 제기</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 피해자들이 미국 뉴욕동부연방법원에 쿠팡 모회사와 김범석 의장을 상대로 첫 집단 손해배상 청구 소송을 제기했습니다. 보안 전문 판사에게 사건이 배당되어 본격적인 심리에 착수했으며, 원고들은 쿠팡의 부적절한 보안 조치와 관리 실패로 인한 직접적 피해를 주장하고 있습니다. 최소 5백만 달러의 손해배상을 청구하며, 디스커버리 제도를 활용해 증거를 확보할 계획입니다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사건으로 3,300만 건 이상의 정보가 유출되어 수천만 명의 피해자가 발생했습니다. 법무법인 대륜은 국내에서 3,566명의 원고로 민사소송을 제기하고 형사 고소를 진행 중이며, 미국 뉴욕 연방법원에도 7천 명 이상의 신청자로 집단소송을 제기했습니다. 특히 미국 소송에서는 징벌적 손해배상으로 수천억 달러 이상의 배상액이 예상됩니다.</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(보안 시스템 관리 실패), 자력이 충분한 대기업(미국 상장사 쿠팡)이 피고이며, 미국과 한국 거주자 전원을 포함하는 대규모 집단 피해(최소 5백만 달러 청구)가 발생했습니다. 또한, 디스커버리 제도를 통해 증거 확보가 용이할 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>쿠팡의 개인정보 유출로 인한 책임이 명확하며(적합 조건 1), 상대방인 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 3,300만 건 이상의 정보 유출로 수천만 명의 집단적 피해가 발생했고(적합 조건 3), 특히 미국 집단소송을 통해 수천억 달러 이상의 징벌적 손해배상 가능성이 있어 피해 규모가 매우 큽니다(적합 조건 4). 쿠팡의 유출 통보 등 객관적 증거가 존재하며(적합 조건 5), 국내 형사 고소 및 민사소송, 미국 집단소송이 이미 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H552" t="inlineStr">
         <is>
-          <t>최소 5백만 달러 (재판 과정에서 증액 예상)</t>
+          <t>수천억 달러 이상 (미국 집단소송 기준)</t>
         </is>
       </c>
       <c r="I552" t="inlineStr">
         <is>
-          <t>미국 및 한국 거주 개인정보 유출 피해자 전원</t>
+          <t>수천만 명</t>
         </is>
       </c>
       <c r="J552" t="inlineStr">
         <is>
-          <t>[단독] 쿠팡 뉴욕 집단소송, 보안 전문 판사에 배당‥본격 심리</t>
+          <t>[인물포커스] - 김국일 법무법인 대륜 경영대표</t>
         </is>
       </c>
       <c r="K552" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L552" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M552" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/world/article/6801084_36925.html</t>
+          <t>https://news.knn.co.kr/news/article/184169</t>
         </is>
       </c>
       <c r="N552" t="inlineStr">
         <is>
-          <t>2026-02-21 17:53:09.637608+00:00</t>
+          <t>2026-02-24 00:57:18.331717+00:00</t>
         </is>
       </c>
     </row>
     <row r="553">
-      <c r="A553" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A553" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C553" t="inlineStr">
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr"/>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>약국이 카드 미결제 환자의 개인정보를 이용해 미수금을 회수하려 할 경우, 개인정보 보호법 위반으로 분쟁이 발생할 수 있다는 법률 전문가의 경고입니다. 미수금 회수는 정당한 권리이나, 그 과정에서 개인정보 보호법을 위반하면 부당이득반환청구 또는 손해배상청구 소송으로 이어질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 약국의 미수금 회수 과정에서 발생할 수 있는 개인정보 분쟁 위험에 대한 법률적 조언입니다. 특정 피고가 명확하지 않고, 집단적 피해나 대규모 피해 금액이 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I553" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J553" t="inlineStr">
+        <is>
+          <t>카드 미결제 환자 번호 물었다가… 약국 개인정보 분쟁 '위험'</t>
+        </is>
+      </c>
+      <c r="K553" t="inlineStr">
+        <is>
+          <t>kpanews.co.kr</t>
+        </is>
+      </c>
+      <c r="L553" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M553" t="inlineStr">
+        <is>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=529853</t>
+        </is>
+      </c>
+      <c r="N553" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:40:18.113494+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>피의자 신상정보 무단 유포 및 2차 가해 발생</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>모텔 연쇄살인 피의자 김모씨의 신상정보가 온라인 커뮤니티를 통해 무단으로 유포되며 사적 제재 논란이 일고 있습니다. 경찰은 공식 신상공개를 검토하지 않고 있으나, 온라인에서는 모자이크 없는 얼굴 사진과 이름, 나이 등 개인정보가 확산되고 있습니다. 전문가는 무분별한 신상털이가 명백한 처벌 대상이며, 징벌적 손해배상 등 규제 강화가 필요하다고 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr">
+        <is>
+          <t>온라인에서 피의자의 신상정보가 무단으로 유포되어 명예훼손 및 개인정보 침해의 책임이 명확하며(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방(정보 유포자)의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개별 피해에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H554" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I554" t="inlineStr">
+        <is>
+          <t>1명 (피의자 김모씨)</t>
+        </is>
+      </c>
+      <c r="J554" t="inlineStr">
+        <is>
+          <t>'모텔 연쇄살인' 신상 비공개? 이미 다 털렸다…얼굴 올리고 수군수군</t>
+        </is>
+      </c>
+      <c r="K554" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L554" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M554" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022320074120175</t>
+        </is>
+      </c>
+      <c r="N554" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:38:03.250959+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D553" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="D555" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 최종 판단 및 민관합동조사단 조사 진행 중, 집단소송 가능성 언급</t>
+          <t>서울경찰청에 수사 의뢰</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>쿠팡 개인정보 유출 사건과 관련하여 개인정보보호위원회의 최종 판단과 과징금 수위, 집단소송 규모를 두고 공방이 예상됩니다. 과학기술정보통신부와 민관합동조사단이 관련 조사를 진행 중이며, 유출 규모에 대한 해석 싸움이 계속될 것으로 보입니다.</t>
+          <t>참여연대와 민변은 쿠팡 개인정보 유출 사태와 관련해 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 서울경찰청에 수사 의뢰하며 결제정보 유출에 대한 추가 조사를 촉구했습니다. 피해자 김모 씨는 28만 원 상당의 물품이 무단 결제되었다고 주장했습니다. 쿠팡 측은 결제정보 유출은 없었으며, 수사 의뢰된 건은 정상적인 결제라고 반박하며 시민단체의 주장이 근거 없다고 일축했습니다.</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사건으로 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 기사에서 집단소송 가능성이 언급되어 집단적 피해가 예상되며(적합 조건 3), 과학기술정보통신부와 민관합동조사단이 조사 중이므로 증거 확보 가능성이 높고(적합 조건 5), 개인정보보호위원회의 판단 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건으로 상대방 자력 충분(쿠팡), 공적 절차 진행 중(경찰 수사 의뢰), 집단적 피해 가능성(7건 접수)이 있습니다. 그러나 쿠팡 측이 결제정보 유출을 강력히 부인하고 민관합동조사단 결과도 유출이 없다고 발표하여 상대방 책임 입증에 어려움이 예상되며, 현재까지 확인된 개별 피해 규모가 크지 않아 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H555" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28만 1천 400원 외 미상</t>
         </is>
       </c>
       <c r="I555" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 7명</t>
         </is>
       </c>
       <c r="J555" t="inlineStr">
         <is>
-          <t>[더벨][쿠팡 개인정보 유출] 유출 규모 두고 해석 싸움…과징금·집단소...</t>
+          <t>시민단체  쿠팡서 28만원 물품 무단결제 …쿠팡  근거 없는 주장</t>
         </is>
       </c>
       <c r="K555" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L555" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M555" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602111411591560105564</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=213836</t>
         </is>
       </c>
       <c r="N555" t="inlineStr">
         <is>
-          <t>2026-02-21 17:52:38.310874+00:00</t>
+          <t>2026-02-24 00:27:59.006219+00:00</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>SKT (SK텔레콤)</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>소비자원 피해자 추가 모집 및 집단소송 지원 예정</t>
+          <t>서울경찰청 수사 의뢰</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>SKT 해킹 사건과 관련하여 진행 중인 소송의 규모가 확대될 조짐을 보이고 있습니다. 소비자원이 과거 티몬·위메프 사례처럼 홈페이지 공지 등을 통해 피해자를 추가 모집하고 집단소송 지원에 나설 가능성이 언급되었습니다. 이는 소송 규모를 크게 키울 수 있는 요인으로 작용할 것입니다.</t>
+          <t>참여연대와 민변이 쿠팡의 3370만명 개인정보 유출 사고와 관련하여 무단 결제 의심 사례 7건을 접수하고, 이 중 1건을 서울경찰청에 수사 의뢰했습니다. 쿠팡은 결제 정보 유출은 없었으며 해당 결제는 정상적인 것이라고 반박하고 있습니다. 시민단체는 추가 조사를 통해 피해자 보상 및 정보 유출 범위 확인이 필요하다고 주장합니다.</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): SKT는 대기업으로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 소비자원이 피해자 추가 모집에 나서며 집단소송 가능성이 높습니다. 적합 조건 6(공적 절차 진행 중): 소비자원이 피해자 모집 및 집단소송 지원에 적극적으로 개입하고 있습니다. 기사에서 '소송 판이 커진다'고 언급되어 피해 규모 확대 가능성이 높습니다.</t>
+          <t>대기업 피고(쿠팡)로 배상 능력이 충분하며, 시민단체 주도로 피해 신고 접수 및 경찰 수사 의뢰가 진행 중입니다. 3370만명 개인정보 유출 사고와 연관될 가능성이 제기되어 집단적 피해로 확대될 여지가 있으며, 경찰 수사를 통해 증거 확보가 가능합니다. 다만 쿠팡이 무단 결제를 강력히 부인하고 있어 책임 입증에 쟁점이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H556" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I556" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7명 이상, 잠재적 다수</t>
         </is>
       </c>
       <c r="J556" t="inlineStr">
         <is>
-          <t>SKT 해킹 소송 '판' 커진다…소비자원, 피해자 추가 모집 나서나</t>
+          <t>“쿠팡서 자는 사이 28만원 결제” 시민단체 수사 의뢰에…쿠팡 “무단...</t>
         </is>
       </c>
       <c r="K556" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L556" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M556" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000291683?division=NAVER</t>
+          <t>https://mdtoday.co.kr/news/view/1065603089029271</t>
         </is>
       </c>
       <c r="N556" t="inlineStr">
         <is>
-          <t>2026-02-21 17:52:04.411692+00:00</t>
+          <t>2026-02-24 00:27:23.439321+00:00</t>
         </is>
       </c>
     </row>
     <row r="557">
-      <c r="A557" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A557" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>쿠팡 정보 유출 사건 관련 집단소송법 발의</t>
+          <t>경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>용혜인 의원이 쿠팡 정보 유출 사건과 관련하여 집단적 손해배상 청구를 가능하게 하는 집단소송법을 대표 발의했다. 이는 피해자들이 보다 쉽게 법적 구제를 받을 수 있도록 하는 입법적 노력의 일환이다.</t>
+          <t>쿠팡의 대규모 개인정보 유출 사태 이후 시민단체가 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 경찰에 수사 의뢰했다. 피해자 김모 씨는 28만 원 상당의 무선 조종 비행기가 무단 결제되었다고 주장한다. 쿠팡 측은 2차 피해는 확인된 바 없으며 해당 결제는 정상적인 주문이었다고 반박하고 있다.</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 대기업(쿠팡)의 정보 유출 사건으로, 용혜인 의원이 집단소송법을 발의하여 집단적 피해 구제를 위한 법적 절차가 진행 중임. 이는 상대방 책임 명확성, 충분한 자력, 집단적 피해, 공적 절차 진행 등 여러 적합 조건에 해당함.</t>
+          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 시민단체가 경찰에 수사를 의뢰하여 공적 절차가 진행 중이고 증거 확보 가능성이 있음(적합 조건 5, 6). 그러나 현재까지 확인된 무단 결제 피해 사례는 7건으로 집단적 피해 규모가 크지 않고(적합 조건 3 미흡), 피해 금액도 수억 원 이상으로 보기 어려워(적합 조건 4 미흡) High 등급에는 미치지 못함. 또한 쿠팡이 무단 결제를 부인하고 있어 책임 소재가 명확하지 않다는 점이 불확실성을 더함.</t>
         </is>
       </c>
       <c r="H557" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28만 1400원 (1건)</t>
         </is>
       </c>
       <c r="I557" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>7명 (접수된 사례)</t>
         </is>
       </c>
       <c r="J557" t="inlineStr">
         <is>
-          <t>'쿠팡방지법' 국회 통과… 쿠팡, 증거인멸하며 외교갈등으로 매국</t>
+          <t>28만원 무단결제 주장에…쿠팡 “2차 피해 없다”</t>
         </is>
       </c>
       <c r="K557" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L557" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M557" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332377</t>
+          <t>https://biz.heraldcorp.com/article/10680814?ref=naver</t>
         </is>
       </c>
       <c r="N557" t="inlineStr">
         <is>
-          <t>2026-02-21 17:50:59.520976+00:00</t>
+          <t>2026-02-24 00:26:58.988741+00:00</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡inc, 김범석 의장</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>민관합동조사 결과 발표, 집단소송 준비 중</t>
+          <t>미국 뉴욕 동부연방법원에 손해배상 청구 소송 계류 중, 집단 소송 인증 여부는 내년 2월쯤 나올 전망</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>쿠팡의 3367만 건 정보 유출 사태와 관련하여 민관합동조사 결과가 발표되었음에도 쿠팡 측은 규모를 축소하려는 반응을 보이고 있습니다. 이에 '안전한쿠팡만들기공동행동'과 '집단소송법제정연대'는 공동으로 시민들의 대응을 주최하며 집단소송을 준비 중입니다.</t>
+          <t>쿠팡 모회사 쿠팡inc가 미국에서 제기된 개인정보 유출 집단소송에 세계 최대 로펌을 선임하며 국내 로펌과 법정 다툼을 예고했다. 원고 측은 쿠팡의 '중대한 관리 실패'를 주장하며 미국 디스커버리 제도를 통해 내부 자료를 확보하고, 법인격 부인론을 통해 쿠팡 본사의 책임을 규명할 전략이다. 이 소송은 원고 적격성, 실질적 피해 입증, 집단소송 요건 충족 여부가 주요 쟁점이 될 것이며, 원고 승소 시 '조 단위' 징벌적 손해배상 가능성도 언급된다.</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)의 책임이 민관합동조사 발표로 명확하며 자력이 충분합니다. 3367만 명이라는 대규모 정보 유출로 집단적 피해가 발생했고, 시민단체들이 집단소송을 준비 중입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (원고 측은 '중대한 관리 실패' 주장), 상대방에게 자력이 충분함 (쿠팡inc는 글로벌 기업으로 세계 최대 로펌 선임), 집단적 피해 (미국에서 제기된 개인정보 유출 집단소송), 피해 규모가 큼 (원고 승소 시 '조 단위' 배상금 가능성), 증거가 있거나 확보 가능함 (미국 디스커버리 제도를 통해 내부 자료 확보 전략). 이 사건은 소송이 이미 진행 중이며, 징벌적 손해배상 가능성까지 언급되어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H558" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조 단위 가능성</t>
         </is>
       </c>
       <c r="I558" t="inlineStr">
         <is>
-          <t>3367만 명</t>
+          <t>쿠팡 고객 다수</t>
         </is>
       </c>
       <c r="J558" t="inlineStr">
         <is>
-          <t>끝끝내 거짓말만...  3367만 정보유출 사태 결과 받아든 시민들, 쿠팡 ...</t>
+          <t>쿠팡, 세계 최대 로펌 선임…'징벌적 손배' 대응 나선다</t>
         </is>
       </c>
       <c r="K558" t="inlineStr">
         <is>
-          <t>worknworld.kctu.org</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L558" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M558" t="inlineStr">
         <is>
-          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508790</t>
+          <t>http://www.fnnews.com/news/202602231848294173</t>
         </is>
       </c>
       <c r="N558" t="inlineStr">
         <is>
-          <t>2026-02-21 17:50:51.788907+00:00</t>
+          <t>2026-02-23 13:06:08.764252+00:00</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>공동소송 진행 중, 미국 징벌적 손해배상 청구 진행 중</t>
+          <t>미국에서 집단소송 제기, 국내외 조사 진행 중, 미국 의회 증언 예정</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>시민단체들이 쿠팡의 3천만 건 이상 개인정보 유출에 대한 미흡한 보상(5만원 할인쿠폰)에 반발하며 3751명의 시민과 함께 보상쿠폰 거부 선언문을 제출했습니다. 이미 10만 명이 넘는 피해자들이 공동소송을 제기했으며, 미국에서는 징벌적 손해배상 청구까지 진행 중입니다. 시민단체들은 정부와 국회에 온라인 플랫폼 기업 규제 및 집단소송법 도입을 촉구하고 있습니다.</t>
+          <t>쿠팡이 개인정보 유출 사태와 관련하여 미국에서 집단소송에 직면했으며, 세계 최대 로펌인 커클랜드앤엘리스를 법률 대리인으로 선임했습니다. 미국 시민권자 고객들이 쿠팡Inc와 김범석 의장을 상대로 소송을 제기했으며, 징벌적 손해배상 가능성으로 막대한 손해배상 책임이 예상됩니다. 국내외에서도 관련 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
-          <t>쿠팡의 3천만 건 이상 개인정보 유출은 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 10만 명 이상의 피해자들이 공동소송을 제기하고 있어 집단적 피해 및 피해 규모가 크며(적합 조건 3, 4), 민관합동 조사 결과가 언급되어 증거 확보 가능성도 높습니다(적합 조건 5). 이미 공동소송이 진행 중이며, 미국에서는 징벌적 손해배상 청구까지 이루어지고 있습니다.</t>
+          <t>쿠팡의 개인정보 유출 사태는 상대방 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가집니다(적합 조건 2). 미국에서 이미 집단소송이 제기되어 집단적 피해가 명확하며(적합 조건 3), 징벌적 손해배상 가능성으로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 국내외 공적 조사가 진행 중이라 증거 확보도 용이하며(적합 조건 5), 관련 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H559" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I559" t="inlineStr">
         <is>
-          <t>10만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J559" t="inlineStr">
         <is>
-          <t>시민단체  3571명 쿠팡 보상쿠폰 거부 선언</t>
+          <t>‘정보 유출 1위’ 쿠팡, 美 소송 맡긴 세계 최대 로펌은 어떤 회사</t>
         </is>
       </c>
       <c r="K559" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L559" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M559" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2292783.htm</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260223183453Gj5</t>
         </is>
       </c>
       <c r="N559" t="inlineStr">
         <is>
-          <t>2026-02-21 17:50:33.621573+00:00</t>
+          <t>2026-02-23 13:05:25.318226+00:00</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>국회 및 정부의 플랫폼 규제 입법 논의, 집단소송 도입 논의 강화</t>
+          <t>민변이 485명 대리 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사고를 계기로 정부와 국회가 플랫폼 산업 전반에 대한 규제를 강화하고 있습니다. 스타트업계는 이러한 일괄적인 규제 강화에 우려를 표하며, 공정거래, 노동, 조세, 금융 등 다양한 영역에서 플랫폼 산업을 겨냥한 규제 논의가 동시다발적으로 전개되고 있습니다. 특히 개인정보 유출 기업에 대한 과징금 상향 및 집단소송 도입 논의 강화 등이 거론됩니다.</t>
+          <t>민변이 SK텔레콤 유심 정보 유출 피해자 485명을 대리하여 각 30만원의 손해배상 청구 소송을 제기했습니다. 앞서 개인정보보호위원회 분쟁조정위원회는 3,998명의 신청인에게 1인당 30만원의 위자료를 지급하라는 조정안을 의결했으나, SKT는 이를 거부했습니다. 민변은 SKT가 개인정보보호법상 안전조치 의무 등을 위반했다고 주장하며 법원의 실체적 진실 규명을 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
-          <t>쿠팡의 개인정보 유출 사고로 책임 주체가 명확하며(적합 조건 1), 쿠팡은 대기업으로 배상 능력이 충분합니다(적합 조건 2). 개인정보 유출은 다수의 피해자를 발생시키며 집단소송 도입 논의가 강화되고 있고(적합 조건 3), 관련 조사 결과 등 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한 국회와 정부에서 관련 법안 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>SKT는 대기업으로 자력이 충분하며(적합 조건 2), 개인정보보호위원회 분쟁조정위원회에서 이미 1인당 30만원 위자료 지급 조정안이 의결되어 상대방 책임이 비교적 명확합니다(적합 조건 1, 5). 485명의 피해자가 소송에 참여했고, 분쟁조정 신청자만 3,998명에 달하며, SKT가 수조 원의 재정 부담을 언급할 정도로 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한, 공적 절차(개인정보보호위원회 분쟁조정)가 이미 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H560" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원, 총 1억 4,550만원 (현재 소송 청구액)</t>
         </is>
       </c>
       <c r="I560" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>485명 (소송 참여), 3,998명 (분쟁조정 신청), 잠재적 피해자 다수</t>
         </is>
       </c>
       <c r="J560" t="inlineStr">
         <is>
-          <t>스타트업계 “쿠팡 사태로 플랫폼 규제 확산⋯일괄 족쇄 의문”</t>
+          <t>민변, SKT 유심정보 유출 피해자 485명 대리 손해배상 청구</t>
         </is>
       </c>
       <c r="K560" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L560" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M560" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2556311</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04667446645353472</t>
         </is>
       </c>
       <c r="N560" t="inlineStr">
         <is>
-          <t>2026-02-21 17:50:14.794870+00:00</t>
+          <t>2026-02-23 13:04:45.278451+00:00</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡inc, 김범석 의장</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>시민단체 쿠폰 거부 운동 및 정부 책임 추궁 요구</t>
+          <t>미국 뉴욕 동부연방법원에 계류 중인 집단소송. 디스커버리 절차 및 집단소송 인증 여부 결정 예정.</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>쿠팡이 대규모 개인정보 유출 피해에 대한 보상으로 지급한 5만원 상당의 구매 이용권에 대해 시민 3751명이 거부 운동에 참여했습니다. 시민단체들은 쿠팡의 보상책이 영업 전술에 불과하다고 비판하며 정부에 쿠팡의 과오에 대한 적법한 책임을 물을 것을 촉구했습니다. 이는 향후 집단소송으로 이어질 가능성이 높습니다.</t>
+          <t>쿠팡 모회사 쿠팡inc가 미국에서 개인정보 유출 사태로 집단소송을 당했다. 원고 측은 쿠팡 본사의 중대한 관리 실패를 주장하며, 미국 디스커버리 제도를 통해 내부 자료를 확보하여 본사 책임을 규명할 계획이다. 승소 시 조 단위 배상금 가능성이 언급되며, 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출), 상대방에게 자력이 충분하며(대기업 쿠팡), 대규모 개인정보 유출로 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 시민단체들이 조직적으로 쿠폰 거부 운동을 벌이고 정부의 책임 추궁을 요구하는 등 집단소송으로 이어질 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (전 직원의 보안 키 탈취로 인한 중대한 관리 실패 주장), 상대방에게 자력이 충분함 (글로벌 기업 쿠팡inc), 집단적 피해 (미국에서 제기된 집단소송), 피해 규모가 큼 (승소 시 조 단위 배상금 가능성), 증거 확보 가능 (미국 디스커버리 제도 활용).</t>
         </is>
       </c>
       <c r="H561" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조 단위 (승소 시)</t>
         </is>
       </c>
       <c r="I561" t="inlineStr">
         <is>
-          <t>3751명 이상</t>
+          <t>미국 시민권자 쿠팡 고객 다수</t>
         </is>
       </c>
       <c r="J561" t="inlineStr">
         <is>
-          <t>뿔난 시민단체 “쿠팡 5만원 쿠폰은 대국민 사기극…거부운동에 3751명 ...</t>
+          <t>쿠팡 美 집단소송, 세계 최대 로펌 vs 국내 신흥 강자...매출 '다윗과 골...</t>
         </is>
       </c>
       <c r="K561" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L561" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M561" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12046602?ref=naver</t>
+          <t>http://www.fnnews.com/news/202602231534327812</t>
         </is>
       </c>
       <c r="N561" t="inlineStr">
         <is>
-          <t>2026-02-21 17:50:02.227450+00:00</t>
+          <t>2026-02-23 13:02:43.780601+00:00</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡Inc, 김범석 의장</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>정부 합동조사 결과 발표, 경찰 수사 및 국회 청문회 진행 중, 집단소송 촉구</t>
+          <t>미국에서 집단소송 제기 및 쿠팡의 법률 대리인 선임</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>쿠팡에서 3300만 건 이상의 개인정보 유출 및 1억 4천만 회 이상의 배송지 조회 사건이 발생하여 시민단체들이 쿠팡의 책임 있는 사과와 실질적 보상을 촉구하고 있다. 과학기술정보통신부 합동조사 결과가 발표되었고, 쿠팡 관계자들이 경찰 수사 및 국회 청문회에 출석하는 등 공적 절차가 진행 중이다. 시민단체들은 5만원 쿠폰 지급을 거부하며 집단소송법 제정 및 실질적 피해 구제 대책 마련을 요구하고 있다.</t>
+          <t>쿠팡이 개인정보 유출 사태와 관련하여 미국에서 제기된 집단소송에 대응하기 위해 세계 최대 로펌인 커클랜드앤엘리스를 법률 대리인으로 선임했습니다. 이는 미국 집단소송제와 징벌적 손해배상 제도로 인한 막대한 손해배상 책임에 대한 위기감이 반영된 조치로 해석됩니다. 현재 쿠팡은 국내외에서 관련 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고이며, 과학기술정보통신부 합동조사 결과로 3300만 건 이상의 개인정보 유출 및 1억 4천만 회 이상의 배송지 조회 사실이 명확히 드러났다. 다수의 피해자가 발생하여 집단소송 가능성이 높고, 경찰 수사 및 국회 청문회 등 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방 책임이 비교적 명확함 (개인정보 유출 관련 집단소송 제기), 상대방에게 자력이 충분함 (글로벌 대기업 쿠팡), 집단적 피해 (미국 시민권자 고객 대상 집단소송), 피해 규모가 큼 (미국 징벌적 손해배상 제도 적용 가능성 및 막대한 손해배상 언급), 증거가 있거나 확보 가능함 (개인정보 유출 사건의 특성상 디지털 증거 존재 가능성, 국내외 조사 진행 중), 이미 공적 절차 진행 중 (국내외 조사 진행 중) 등 다수의 적합 조건에 해당합니다. 부적합 조건은 없습니다.</t>
         </is>
       </c>
       <c r="H562" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I562" t="inlineStr">
         <is>
-          <t>3300만 명 이상</t>
+          <t>미국 시민권자 고객 다수</t>
         </is>
       </c>
       <c r="J562" t="inlineStr">
         <is>
-          <t>'배송지 1.4억회 조회' 쿠팡 앞 모인 시민단체… 실질 보상하라</t>
+          <t>쿠팡, 미국 집단소송 대응…'글로벌 1위 로펌' 커클랜드앤엘리스 선임</t>
         </is>
       </c>
       <c r="K562" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L562" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M562" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/12/2026021210025317458</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260223170425W0U</t>
         </is>
       </c>
       <c r="N562" t="inlineStr">
         <is>
-          <t>2026-02-21 17:49:53.084905+00:00</t>
+          <t>2026-02-23 13:01:40.122714+00:00</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>SK텔레콤</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>시민단체 주도의 보상 쿠폰 거부 운동 및 정부 책임 추궁 요구</t>
+          <t>민변이 SKT 상대 집단소송 제기</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 피해에 대해 회사가 지급한 구매 이용권을 3751명의 시민이 거부하고 있습니다. 시민단체들은 쿠팡 본사 앞에서 기자회견을 열고 보상 쿠폰이 영업 전술에 불과하다고 비판하며, 정부에 쿠팡의 과오에 대한 적법한 책임을 물을 것을 촉구했습니다.</t>
+          <t>민변이 SK텔레콤의 유심 정보 유출 피해자 485명을 대리하여 1인당 30만원의 위자료를 청구하는 손해배상 소송을 제기했다. 앞서 개인정보보호위원회 분쟁조정위는 3998명에게 1인당 30만원 지급을 권고했으나, SKT가 재정 부담을 이유로 거부하여 소송으로 이어졌다. 민변은 SKT가 개인정보보호법상 안전조치 의무를 위반했다고 주장하며, 일부 원고는 통신사 변경 위약금 반환도 요구하고 있다.</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 3751명 이상의 시민이 보상 거부 운동에 참여하며 집단적 피해가 확인되었고(적합 조건 3), 개인정보 유출 사건 자체에 대한 증거 확보가 용이합니다(적합 조건 5). 시민단체들이 조직적으로 대응하고 있어 향후 집단소송 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(개인정보보호위원회 분쟁조정위 권고안 거부), 상대방 자력이 충분하며(SK텔레콤), 집단적 피해(485명 집단소송, 잠재적 피해자 2300만명) 및 피해 규모가 크다. 이미 공적 절차(개인정보보호위원회 분쟁조정)가 진행되었으나 SKT가 거부하여 소송으로 이어진 사건으로, 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H563" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 30만원, 총 1억 4천 5백 5십만원 (485명 기준)</t>
         </is>
       </c>
       <c r="I563" t="inlineStr">
         <is>
-          <t>3751명 이상</t>
+          <t>485명 (소송 원고), 잠재적 피해자 2300만명</t>
         </is>
       </c>
       <c r="J563" t="inlineStr">
         <is>
-          <t>시민단체  쿠팡 보상쿠폰은 영업…거부운동 3751명 참여</t>
+          <t>민변, SKT 상대 485명 집단소송 제기… 유심정보 유출 1인당 30만원 배상...</t>
         </is>
       </c>
       <c r="K563" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L563" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M563" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602121423472791</t>
+          <t>https://www.newspim.com/news/view/20260223001012</t>
         </is>
       </c>
       <c r="N563" t="inlineStr">
         <is>
-          <t>2026-02-21 17:49:34.812022+00:00</t>
+          <t>2026-02-23 12:59:39.789044+00:00</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 Inc.</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>집단소송 가능 법안 발의</t>
+          <t>미국 뉴욕 동부연방법원 집단소송 진행 중, 미국 하원 법사위원회 청문회 예정</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>용혜인 기본소득당 의원이 쿠팡 개인정보 유출 사태와 같은 대규모 집단 피해를 구제하기 위한 집단소송법 발의를 추진하고 있습니다. 이 법안은 옵트아웃 방식을 도입하여 피해자들의 실질적인 권리 구제를 목표로 하며, 정부와 여당에 조속한 법안 제정을 촉구하고 있습니다.</t>
+          <t>쿠팡의 모회사인 쿠팡 Inc.가 개인정보 유출 사태와 관련하여 미국 뉴욕 동부연방법원에 집단소송을 당했습니다. 원고 측은 500만 달러 배상을 요구하며, 미국 특유의 징벌적 손해배상 제도로 인해 패소 시 조 단위 배상 가능성이 제기됩니다. 현재 7000명 이상이 피해자로 참여 의사를 밝혔으며, 쿠팡 임시대표는 미국 하원 법사위원회 청문회에 출석할 예정입니다.</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
-          <t>상대방(쿠팡)의 책임이 명확하고 자력이 충분한 대기업입니다. '대규모 집단 피해'로 다수의 피해자가 발생했으며, 용혜인 의원이 집단소송 가능 법안을 발의하는 등 공적 절차가 진행 중입니다. 이는 소송금융 투자에 매우 적합한 조건을 다수 충족합니다.</t>
+          <t>쿠팡 Inc.는 대기업으로 자력이 충분하며(적합 조건 2), 미국에서 7000명 이상이 참여 의사를 밝힌 집단소송이 진행 중입니다(적합 조건 3). 징벌적 손해배상 적용 시 조 단위 배상 가능성이 있어 피해 규모가 매우 크고(적합 조건 4), 개인정보 보호 의무 소홀 주장이 있어 상대방 책임이 비교적 명확합니다(적합 조건 1). 또한 미국 하원 청문회 출석 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H564" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만 달러 (약 72억 원), 징벌적 배상 시 조 단위 가능성</t>
         </is>
       </c>
       <c r="I564" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7000명 이상</t>
         </is>
       </c>
       <c r="J564" t="inlineStr">
         <is>
-          <t>용혜인, '쿠팡 정보유출' 집단소송 가능 법안 발의... 옵트아웃 도입해...</t>
+          <t>쿠팡, 美 개인정보 집단소송에 세계 최대 로펌 선임…“징벌적 배상 총...</t>
         </is>
       </c>
       <c r="K564" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L564" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M564" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=73353</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000092091</t>
         </is>
       </c>
       <c r="N564" t="inlineStr">
         <is>
-          <t>2026-02-21 17:49:15.801874+00:00</t>
+          <t>2026-02-23 12:58:58.583028+00:00</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>시민단체 집단행동 및 집단소송 촉구, 쿠폰 거부 운동 진행 중</t>
+          <t>미국에서 손해배상 소송 진행 중, 국내 개인정보보호위원회 및 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태 이후, 쿠팡이 보상책으로 지급한 5만원 상당의 구매 이용권에 대해 시민단체들이 '영업 전술에 불과한 기만 행위'라며 비판하고 있습니다. 3751명의 시민이 쿠폰 거부 선언에 참여했으며, 시민단체들은 김범석 쿠팡 Inc. 이사회 의장의 사과와 제대로 된 보상대책 마련, 집단소송제 도입을 촉구하고 있습니다. 이 사태로 쿠팡의 월간 활성 이용자 수가 100만 명 이상 감소했습니다.</t>
+          <t>쿠팡Inc가 대규모 개인정보 유출로 인해 미국에서 손해배상 소송에 직면했으며, 7천명 이상이 소송 참여 의사를 밝혔다. 원고 측은 500만 달러(약 72억 원)의 배상을 요구하고 있으며, 쿠팡Inc는 세계 최대 로펌을 선임하여 방어에 나섰다. 국내 개인정보보호위원회와 경찰의 최종 조사 결과가 소송의 주요 변수가 될 전망이다.</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임 명확(쿠팡의 대규모 개인정보 유출), 상대방 자력 충분(대기업 쿠팡), 집단적 피해(3751명 이상 쿠폰 거부 선언, 시민단체 집단소송 촉구), 피해 규모 큼(잠재적 피해자 수 및 간접 피해), 증거 확보 가능(개인정보 유출 사실 및 시민단체 활동). 대규모 개인정보 유출로 인한 다수 피해자의 정신적, 간접적 피해가 예상되며, 시민단체들이 조직적으로 집단소송을 촉구하고 있어 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 명확하고(과기부 유출 발표), 자력이 충분하며(쿠팡Inc), 7천명 이상이 참여 의사를 밝힌 집단적 피해 사건입니다. 피해 규모가 크고(72억원 청구, 수천만 건 유출), 정부 기관의 공식 조사 결과 및 진행 중인 공적 절차가 있어 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H565" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만 달러 (약 72억 원)</t>
         </is>
       </c>
       <c r="I565" t="inlineStr">
         <is>
-          <t>3751명 이상</t>
+          <t>7,000명 이상 (개인정보 유출 3,367만 건, 조회 1억 4,800만 건)</t>
         </is>
       </c>
       <c r="J565" t="inlineStr">
         <is>
-          <t>쿠팡 5만원 쿠폰, 대국민 사기극 …뿔난 시민들, 쿠팡 앞 모였다</t>
+          <t>징벌적 배상 무서웠나 … 쿠팡, 12조짜리 ‘초호화 방패’ 든 이유</t>
         </is>
       </c>
       <c r="K565" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L565" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M565" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04316486645349864</t>
+          <t>https://www.dt.co.kr/article/12047889?ref=naver</t>
         </is>
       </c>
       <c r="N565" t="inlineStr">
         <is>
-          <t>2026-02-21 17:49:00.486599+00:00</t>
+          <t>2026-02-23 12:57:07.326168+00:00</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>민관 합동조사 결과 발표, 시민단체 쿠폰 거부 및 집단소송 촉구</t>
+          <t>개인정보보호법 개정 추진 및 관련 법안 발의</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사건에 대해 민관 합동조사 결과 3300만 건 이상의 정보 유출이 확인되었다. 쿠팡이 제공한 5만원 할인 쿠폰을 노동·시민단체가 판촉 수단으로 규정하며 3751명이 수령을 거부하고 진정성 있는 사과와 실질적 피해 구제 대책 마련을 촉구하고 있다. 이는 향후 집단소송으로 이어질 가능성이 높다.</t>
+          <t>쿠팡 개인정보 유출 사태를 계기로 국회에서 기업의 손해배상 책임을 강화하는 법안이 발의되고 있으며, 당정은 개인정보보호법 개정을 추진하고 있다. 이는 개인정보 유출 사고에 대한 기업의 법적 책임을 강화하려는 움직임이다.</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사건은 민관 합동조사 결과로 책임이 명확하며(적합 조건 1, 5), 상대방(쿠팡)은 자력이 충분한 대기업입니다(적합 조건 2). 3300만 건 이상의 개인정보 유출로 피해자 수가 매우 많고(적합 조건 3, 4), 3751명이 쿠폰 보상을 거부하며 집단적 대응을 준비 중입니다. 이미 공적 절차(민관 합동조사)를 통해 증거가 확보된 상태로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>대기업인 쿠팡이 관련된 개인정보 유출 사건으로, 국회에서 기업의 책임을 강화하는 법안이 발의되고 당정이 개인정보보호법 개정을 추진하는 등 공적 절차가 진행 중이다. 이는 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 부합한다.</t>
         </is>
       </c>
       <c r="H566" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I566" t="inlineStr">
         <is>
-          <t>3300만명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J566" t="inlineStr">
         <is>
-          <t>노동·시민단체  쿠팡 보상쿠폰은 판촉 수단…3570명 수령 거부</t>
+          <t>쿠팡 사태 '3달 대응' 용두사미 모드, 미국 압박과 규제근거 부실 부담...</t>
         </is>
       </c>
       <c r="K566" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L566" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M566" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260212_0003513297</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430828</t>
         </is>
       </c>
       <c r="N566" t="inlineStr">
         <is>
-          <t>2026-02-21 17:48:49.464147+00:00</t>
+          <t>2026-02-23 12:55:54.635064+00:00</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>시민단체 주도 서명 전달, 집단소송 제도 도입 촉구, 국정조사 추진 중</t>
+          <t>미국 뉴욕 동부연방법원에 집단소송 제기, 쿠팡Inc가 세계 최대 로펌 선임</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>시민단체가 쿠팡 본사에 개인정보 유출 사태와 관련하여 '탈팡' 및 보상 쿠폰 거부를 선언한 시민 3751명의 서명을 전달했다. 이들은 쿠팡의 책임 있는 해결과 함께 한국에도 집단소송제도 도입을 촉구하고 있으며, 국회에서는 쿠팡 국정조사 추진이 논의되고 있다.</t>
+          <t>쿠팡의 모회사인 미국 쿠팡Inc가 약 3367만 건의 개인정보를 유출하여 미국 뉴욕 동부연방법원에 손해배상 집단소송이 제기되었다. 쿠팡Inc는 세계 최대 로펌을 선임하여 소송에 대응하고 있으며, 과학기술정보통신부 민관합동조사단이 유출 사실을 공식 확인했다.</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 대기업(쿠팡)이 피고이며, 3751명 이상의 다수 피해자가 시민단체를 통해 집단적으로 대응하고 있다. 국회 국정조사 추진 등 공적 절차가 진행될 가능성이 높아 증거 확보에 유리하다. (적합 조건 1, 2, 3, 5, 6 충족)</t>
+          <t>적합 조건 1, 2, 3, 4, 5, 6에 모두 해당합니다. 과학기술정보통신부 조사단이 3367만 건의 개인정보 유출 사실을 공식 발표하여 쿠팡의 책임이 명확하며, 쿠팡Inc는 세계 최대 로펌을 선임할 정도로 자력이 충분한 대기업입니다. 약 3367만 명이라는 대규모 피해자가 발생했고, 이미 미국에서 집단소송이 진행 중이며, 과기정통부의 공식 조사 결과가 객관적 증거로 존재합니다.</t>
         </is>
       </c>
       <c r="H567" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I567" t="inlineStr">
         <is>
-          <t>3751명 이상</t>
+          <t>약 3367만 명</t>
         </is>
       </c>
       <c r="J567" t="inlineStr">
         <is>
-          <t>탈팡·쿠폰 거부 시민 3751명  사태 해결 전엔 안 돌아간다</t>
+          <t>3300만 개인정보 유출 쿠팡, 집단소송 '방패막'으로 세계 최대 로펌 선임</t>
         </is>
       </c>
       <c r="K567" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L567" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M567" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6071637</t>
+          <t>https://www.pressian.com/pages/articles/2026022311221538290?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N567" t="inlineStr">
         <is>
-          <t>2026-02-21 17:48:21.585037+00:00</t>
+          <t>2026-02-23 12:55:11.476579+00:00</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>쿠팡Inc</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>시민단체 기자회견 및 시민 선언 전달, 집단소송 준비 단계</t>
+          <t>미국 뉴욕 동부연방법원에 집단소송 계류 중</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>소비자 보호를 위한 집단소송법 제정연대 등 시민단체가 쿠팡 본사 앞에서 개인정보 유출 축소 시도를 규탄하며 3751명의 쿠폰 거부 시민 선언을 전달하는 기자회견을 개최했다. 이는 쿠팡의 개인정보 유출 문제에 대한 집단적 대응의 시작으로, 향후 집단소송으로 이어질 가능성이 높다.</t>
+          <t>쿠팡의 모회사인 쿠팡Inc가 미국에서 개인정보 유출 관련 집단소송에 직면했습니다. 쿠팡은 이 소송을 방어하기 위해 미국 최대 규모 로펌인 커클랜드앤엘리스를 선임했습니다.</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
-          <t>대기업인 쿠팡이 피고이며(적합 조건 2), 3751명 이상의 다수 피해자가 개인정보 유출에 대한 책임을 묻고 있습니다(적합 조건 3, 4). 시민단체가 조직적으로 기자회견을 통해 집단적 행동을 시작했으며, 이는 향후 집단소송으로 이어질 가능성이 높습니다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확함 (개인정보 유출 관련 집단소송), 상대방에게 자력이 충분함 (쿠팡Inc), 집단적 피해 발생 (집단소송 계류 중) 등 적합 조건에 해당합니다. 이미 미국 연방법원에서 소송이 진행 중이라는 점도 소송금융 투자에 긍정적입니다.</t>
         </is>
       </c>
       <c r="H568" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I568" t="inlineStr">
         <is>
-          <t>3751명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J568" t="inlineStr">
         <is>
-          <t>3751인 쿠팡 쿠폰 거부 시민 선언 전달 기자회견</t>
+          <t>쿠팡, 美 집단소송에 커클랜드앤엘리스 선임</t>
         </is>
       </c>
       <c r="K568" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L568" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M568" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISI20260212_0021165740</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216669</t>
         </is>
       </c>
       <c r="N568" t="inlineStr">
         <is>
-          <t>2026-02-21 17:47:34.702033+00:00</t>
+          <t>2026-02-23 12:54:58.743646+00:00</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>시민단체가 경찰에 추가 수사 의뢰</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>시민단체 참여연대와 민변은 쿠팡의 대규모 개인정보 유출 사태와 관련하여 무단 결제 의심 사례 7건 이상을 접수하고 경찰에 추가 수사를 의뢰했습니다. 피해자들은 쿠팡에서 사용하던 카드로 무단 결제가 발생했다고 주장하며 결제정보 유출 의혹을 제기했습니다. 쿠팡은 무단 결제 및 결제정보 유출 사실을 부인하며 기존 정부 조사에서 2차 피해가 확인되지 않았다고 반박했습니다.</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 대기업 쿠팡을 상대로 시민단체가 조직적으로 무단 결제 의심 사례를 접수하고 경찰 수사를 촉구하고 있어, 집단소송으로 발전할 가능성이 높습니다. 다만, 쿠팡이 결제정보 유출 및 2차 피해를 부인하고 있어 책임 입증이 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H569" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I569" t="inlineStr">
+        <is>
+          <t>최소 7명 이상</t>
+        </is>
+      </c>
+      <c r="J569" t="inlineStr">
+        <is>
+          <t>시민단체 “쿠팡서 28만원 무단결제 발생”…쿠팡 “2차 피해 없어” 반...</t>
+        </is>
+      </c>
+      <c r="K569" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L569" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M569" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508670</t>
+        </is>
+      </c>
+      <c r="N569" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:35:49.921310+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D570" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>시민단체가 경찰에 수사 의뢰</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사고와 관련하여 무단결제 의심 제보가 잇따르고 있습니다. 참여연대와 민변은 피해신고센터에 접수된 7건 중 1건에 대해 구체적인 입증자료와 함께 서울경찰청에 수사를 의뢰했습니다. 이는 쿠팡이 공지한 '결제 정보는 유출되지 않았다'는 내용과 상반되어 결제 정보 유출 가능성이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr">
+        <is>
+          <t>쿠팡이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 개인정보 유출과 연관된 무단결제 의심 제보가 잇따라 접수되어 집단적 피해 가능성이 높습니다(적합 조건 3). 시민단체가 구체적인 입증자료를 제출하며 경찰에 수사를 의뢰하여 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H570" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I570" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J570" t="inlineStr">
+        <is>
+          <t>쿠팡 무단결제 의심 제보 잇따라...시민단체, 수사 의뢰</t>
+        </is>
+      </c>
+      <c r="K570" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L570" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M570" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602231857056652</t>
+        </is>
+      </c>
+      <c r="N570" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:30:06.019932+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>민관합동조사 진행 및 결과 발표, 시민단체 반박</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>쿠팡의 개인정보 유출 사고와 관련하여, 쿠팡은 결제 정보 등 민감 정보는 유출되지 않았다고 공지했으며 민관합동조사 결과도 이를 뒷받침하는 내용이 발표되었다. 그러나 참여연대와 민변이 이에 반박하고 있어 소비자 불안이 지속되고 있으며, 추가적인 법적 분쟁 가능성이 남아있다.</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr">
+        <is>
+          <t>대기업 피고(쿠팡)의 개인정보 유출 책임이 비교적 명확하며(적합 조건 1), 자력이 충분함(적합 조건 2). 민관합동조사 결과가 존재하여 객관적 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(민관합동조사)가 진행 중임(적합 조건 6). 다수의 피해자가 발생했을 가능성이 높음(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H571" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I571" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J571" t="inlineStr">
+        <is>
+          <t>쿠팡, 참여연대‧민변에 반박  2차 피해 확인된 바 없어…소비자 불안 ...</t>
+        </is>
+      </c>
+      <c r="K571" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L571" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M571" t="inlineStr">
+        <is>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295148</t>
+        </is>
+      </c>
+      <c r="N571" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:27:09.884784+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>소니</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>수십 건의 소송에서 합의금 지급 완료</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>소니는 과거 약 7700만 명의 가입자 정보 유출 사고를 겪었으며, 이로 인해 수십 건의 소송에서 천문학적인 합의금을 지급했습니다. 이는 기업의 개인정보 관리 부실이 초래할 수 있는 막대한 법적, 재정적 책임을 보여주는 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr">
+        <is>
+          <t>기사 내용은 소니의 과거 개인정보 유출 사건으로, 이미 수십 건의 소송에서 합의금을 지급하며 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H572" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I572" t="inlineStr">
+        <is>
+          <t>약 7700만 명</t>
+        </is>
+      </c>
+      <c r="J572" t="inlineStr">
+        <is>
+          <t>[양일국의 글로벌전략실] 선거관리로 몸살 앓는 국제사회</t>
+        </is>
+      </c>
+      <c r="K572" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L572" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M572" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115527</t>
+        </is>
+      </c>
+      <c r="N572" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:52:41.529481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>디지털 성범죄 피해자 지원 시스템 개설</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>성평등가족부가 디지털 성범죄 피해 접수, 상담, 삭제지원, 수사·법률·의료 연계 등을 한 번에 이용할 수 있는 통합 누리집 '디지털성범죄 STOP'을 공개했다. 이 누리집은 분산됐던 신고 창구를 통합하고, 지역 센터와의 실시간 협업 게시판을 신설하는 등 피해자 지원을 강화한다.</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr">
+        <is>
+          <t>본 기사는 디지털 성범죄 피해자 지원을 위한 통합 누리집 개설에 대한 내용으로, 특정 가해자나 사건을 다루고 있지 않습니다. 따라서 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼' 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H573" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I573" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J573" t="inlineStr">
+        <is>
+          <t>디지털 성범죄 신고·지원 한곳에서…통합누리집 공개</t>
+        </is>
+      </c>
+      <c r="K573" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L573" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M573" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260223072041TMc</t>
+        </is>
+      </c>
+      <c r="N573" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:26:23.530517+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>소비자분쟁조정위원회 집단분쟁조정 절차 개시 보류 중</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>쿠팡 개인정보 유출 사건에 대해 소비자분쟁조정위원회에서 집단분쟁조정 절차 개시 여부가 보류된 상태입니다. 위원장은 대규모 개인정보 유출 사건의 경우 동일 피해에 대한 동일 보상 기준을 적용할 가능성을 시사하며, 기업의 책임 있는 판단을 강조했습니다. 조정 불성립 시 소송지원도 가능하다고 언급되어, 피해자 구제 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr">
+        <is>
+          <t>상대방 책임이 정부 조사 결과로 확인될 가능성이 높고(적합 조건 1), 상대방인 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 대규모 개인정보 유출로 다수 피해자가 발생했으며(적합 조건 3), 정부 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 현재 소비자분쟁조정위원회에서 집단분쟁조정 절차가 진행 중입니다(적합 조건 6). 피해 규모 또한 대규모 유출로 인해 클 것으로 예상됩니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H574" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I574" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J574" t="inlineStr">
+        <is>
+          <t>개인정보 유출, 피해자 보상이 신뢰회복 첫걸음 [인터뷰]</t>
+        </is>
+      </c>
+      <c r="K574" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L574" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M574" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01459606645353472</t>
+        </is>
+      </c>
+      <c r="N574" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:22:03.772555+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr"/>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>본 기사는 이데일리 신문의 주요 헤드라인을 모아놓은 미리보기로, 다양한 경제, 사회, 정치 분야의 소식을 다룹니다. 소송금융과 관련하여 '개인정보 유출, 피해자 보상이 신뢰회복 첫걸음'이라는 헤드라인이 있으나, 이는 특정 사건에 대한 보도가 아닌 일반적인 논평에 가깝습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 상세한 보도가 아닌, 여러 헤드라인을 모아놓은 신문 미리보기입니다. '개인정보 유출' 관련 헤드라인은 소송금융의 잠재적 분야를 시사하지만, 특정 피고, 피해 규모, 진행 단계 등 구체적인 사건 정보가 전혀 없어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H575" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I575" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J575" t="inlineStr">
+        <is>
+          <t>[미리보는 이데일리 신문]관세 제동 아닌 폭주, 더 커진 트럼프 리스크</t>
+        </is>
+      </c>
+      <c r="K575" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L575" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M575" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01984406645353144</t>
+        </is>
+      </c>
+      <c r="N575" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:58:18.379780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E569" t="inlineStr">
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>GA협회 내부통제 강화 권고</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>GA협회가 보험대리점(GA)들에게 고객 DB 활용 보험영업 시 개인정보 유출 위험에 대한 내부통제 강화를 주문했다. 외부 DB의 적법성 확인, DB업체 과실 시 손해배상 조항 명확화, 개별 설계사의 불법 DB 수집 및 이용 통제 등을 강조했다. 이는 보험영업 현장에서 고객 DB 거래와 개인정보 유출 우려가 커지고 있기 때문이다.</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr">
+        <is>
+          <t>현재 특정 개인정보 유출 사건이나 피해자가 명확히 드러나지 않고, 공적 절차(수사, 조사 등)가 진행 중인 단계도 아님. GA협회의 내부통제 강화 권고는 예방적 조치로, 소송금융 투자 대상이 될 만한 구체적인 사건이 발생하지 않았음.</t>
+        </is>
+      </c>
+      <c r="H576" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I576" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J576" t="inlineStr">
+        <is>
+          <t>GA협회, '개인정보 보호 사각지대' 보험 DB영업에 경고…내부통제 강조</t>
+        </is>
+      </c>
+      <c r="K576" t="inlineStr">
+        <is>
+          <t>etnews.com</t>
+        </is>
+      </c>
+      <c r="L576" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M576" t="inlineStr">
+        <is>
+          <t>https://www.etnews.com/20260220000063</t>
+        </is>
+      </c>
+      <c r="N576" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:38:40.360310+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>20대 남성</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고 (집행유예)</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>20대 남성이 여성 BJ들의 딥페이크 음란물을 제작 및 유포한 혐의로 징역 8개월에 집행유예 2년을 선고받았다. 피고인이 잘못을 인정하고 만 18세 직후 범행한 점 등이 참작되었다. 피해자들은 지인이 아닌 다수의 여성 BJ들로 추정된다.</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr">
+        <is>
+          <t>피고인의 책임이 형사 판결로 명확하게 인정되었고(적합 조건 1), 여러 명의 피해자가 존재할 가능성이 높으며(적합 조건 3), 형사 재판을 통해 증거가 확보된 상태이다(적합 조건 5). 또한 형사 절차가 완료되어 공적 절차가 진행된 상태이다(적합 조건 6). 그러나 피고인이 20대 개인으로 자력 확보가 어려울 수 있어 실제 손해배상금 회수 가능성이 낮다는 점이 투자에 부정적이다.</t>
+        </is>
+      </c>
+      <c r="H577" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I577" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J577" t="inlineStr">
+        <is>
+          <t>여성 BJ 딥페이크 음란물 유포한 20대 남성 집행유예</t>
+        </is>
+      </c>
+      <c r="K577" t="inlineStr">
+        <is>
+          <t>jbnews.com</t>
+        </is>
+      </c>
+      <c r="L577" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M577" t="inlineStr">
+        <is>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499210</t>
+        </is>
+      </c>
+      <c r="N577" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:20:05.887965+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>징벌적 손해배상제 및 집단소송제 도입 논의 활발</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>최근 대형 이커머스 및 통신사 개인정보 유출 사고를 계기로 기업의 데이터 보안 책임이 강화되고 있음을 강조하는 법률 전문가의 기고문입니다. 약관상 책임 면제 조항의 무효화, 기업의 고의·과실 입증 책임, 불공정 관할 법원 조항의 문제점 등을 지적하며, 징벌적 손해배상 및 집단소송 도입 논의가 활발해 기업의 경영 리스크가 커지고 있음을 경고합니다.</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건을 다루기보다 개인정보 유출 관련 법적 환경 변화를 설명하지만, '대형 이커머스 플랫폼과 통신사'의 '대규모 개인정보 유출 사고'를 언급하며, 상대방의 자력(조건 2), 집단적 피해(조건 3), 큰 피해 규모(조건 4)를 가진 사건들이 소송금융에 적합함을 시사합니다. 또한, 기업의 책임이 명확해지고(조건 1), 징벌적 손해배상 및 집단소송 도입 논의가 활발하여 투자 매력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H578" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I578" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J578" t="inlineStr">
+        <is>
+          <t>'이용약관'만 믿다간 큰 일…기업 CEO, '개인정보 시스템' 챙겨야[별별법...</t>
+        </is>
+      </c>
+      <c r="K578" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L578" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M578" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01164406645353144</t>
+        </is>
+      </c>
+      <c r="N578" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:53:42.721999+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>쿠팡Inc</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>정부 조사 및 경찰 수사 진행 중, 집단소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>쿠팡은 지난해 말 대규모 개인정보 유출 사태를 겪었으며, 이로 인해 이용자들의 '탈팡' 움직임이 나타나고 있습니다. 현재 정부의 전방위적인 조사와 경찰 수사가 진행 중이며, 쿠팡 측도 법적 리스크를 인지하고 있어 향후 집단소송으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확(쿠팡의 대규모 개인정보 유출), 상대방 자력 충분(미국 증시 상장 대기업), 집단적 피해(다수 이용자 '탈팡' 움직임 및 집단소송 가능성 언급), 증거 확보 가능성(정부의 전방위적 조사 진행 중), 공적 절차 진행 중(경찰 수사 및 정부 조사) 등 다수의 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H579" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I579" t="inlineStr">
+        <is>
+          <t>수십만 명 이상 추정</t>
+        </is>
+      </c>
+      <c r="J579" t="inlineStr">
+        <is>
+          <t>로켓성장 '급제동' 쿠팡 4분기 성적은…김범석 직접 등장하나</t>
+        </is>
+      </c>
+      <c r="K579" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L579" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M579" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260220129000030?input=1195m</t>
+        </is>
+      </c>
+      <c r="N579" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:45:09.330435+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr"/>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>크리덴셜 스터핑은 유출된 계정 정보와 비밀번호를 다른 사이트에 무작위로 대입하여 침입하는 공격 방식입니다. 주로 여러 사이트에서 동일한 비밀번호를 재사용한 사용자들이 피해를 입으며, 사이트마다 다른 비밀번호를 사용하는 것이 대응법으로 제시됩니다.</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr">
+        <is>
+          <t>해당 기사는 '크리덴셜 스터핑'이라는 사이버 공격 방식에 대한 일반적인 설명으로, 특정 사건이나 피해 주체, 가해 기업이 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H580" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I580" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J580" t="inlineStr">
+        <is>
+          <t>유출 계정·비밀번호 무더기 대입하는 '크리덴셜 스터핑' [보안TMI]</t>
+        </is>
+      </c>
+      <c r="K580" t="inlineStr">
+        <is>
+          <t>it.chosun.com</t>
+        </is>
+      </c>
+      <c r="L580" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M580" t="inlineStr">
+        <is>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157026</t>
+        </is>
+      </c>
+      <c r="N580" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:35:42.293585+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>김세의, 가세연</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>약식명령에 대한 항소심 결과</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>김세의 대표가 국민의힘 최고위원 출마를 앞두고 '부정선거 감시단' 모집 과정에서 얻은 피해자들의 휴대전화 번호로 지지 호소 문자를 발송한 혐의로 약식명령을 받았다. 김 대표와 가세연은 각 200만 원의 약식명령을 받았으며, 항소심에서도 양형이 변경되지 않았다. 이는 개인정보 무단 사용에 대한 법적 제재 사례이다.</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 피해자 개개인의 손해배상액이 크지 않을 것으로 예상되며(피해 규모가 큼 조건 불충족), 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 기사는 형사/행정적 제재에 초점을 맞추고 있어 민사상 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H581" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I581" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J581" t="inlineStr">
+        <is>
+          <t>'가세연' 김세의, 항소에도 양형 안 됐다…부정선거 감시단 모집 혐의로...</t>
+        </is>
+      </c>
+      <c r="K581" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L581" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M581" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15979885</t>
+        </is>
+      </c>
+      <c r="N581" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:27:36.538489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>공정위, 과기정통부, 개보위의 제재 검토 및 국회 법안 발의 진행 중</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>지난해 발생한 쿠팡의 대규모 개인정보 유출 사고와 관련하여 공정위는 현재까지 정보 도용이 확인되지 않아 영업 정지 제재는 어렵다는 입장을 밝혔다. 그러나 국회에서는 개인정보 유출 시 기업의 손해배상 책임을 강화하는 법안이 연달아 발의되고 있으며, 공정위는 정보 도용 및 소비자 피해 발생 여부를 지속적으로 감시하고 있다. 또한 쿠팡 김범석 의장의 동일인 지정 문제도 검토되고 있다.</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr">
+        <is>
+          <t>대기업 피고(쿠팡)의 자력이 충분하며, 대규모 개인정보 유출로 인한 집단적 피해 가능성이 높다. 공정위, 과기정통부, 개보위 등 정부 기관의 조사 및 제재 검토, 국회 법안 발의 등 공적 절차가 활발히 진행 중이므로 증거 확보도 용이하다. 다만, 현재까지 개인정보 도용으로 인한 2차 피해가 공식적으로 확인되지 않아 손해배상 책임 입증에 추가적인 노력이 필요할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H582" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I582" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J582" t="inlineStr">
+        <is>
+          <t>영업정지 위기 넘긴 쿠팡?…‘손배 책임·총수 지정’ 압박 지속</t>
+        </is>
+      </c>
+      <c r="K582" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L582" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M582" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679329?ref=naver</t>
+        </is>
+      </c>
+      <c r="N582" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:10:29.887675+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>위자료 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>연예인 닮은꼴 찾기 앱이 초상권 침해로 위자료 소송을 당했습니다. 본인이 예상치 못한 목적으로 개인정보가 이용될 경우 초상권 침해에 해당하며, 정신적 고통에 대한 손해배상 책임이 발생할 수 있다는 법적 관점을 제시하고 있습니다. 유사한 사안에서 연예인 사진 무단 사용에 대한 법원 판례가 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr">
+        <is>
+          <t>연예인 닮은꼴 찾기 앱의 초상권 침해 책임이 비교적 명확하며(적합 조건 1), 앱 서비스의 특성상 다수의 피해자 발생 가능성이 있습니다(적합 조건 3). 또한 유사 사안의 법원 판례가 언급되어 증거 확보 및 법리 구성에 유리할 수 있습니다(적합 조건 5). 다만, 상대방의 자력이나 개별 피해 규모에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H583" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I583" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J583" t="inlineStr">
+        <is>
+          <t>연예인 닮은꼴 찾기 앱… 초상권 침해  위자료 소송 피소</t>
+        </is>
+      </c>
+      <c r="K583" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L583" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M583" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=76917</t>
+        </is>
+      </c>
+      <c r="N583" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:08:46.710045+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>웰스파고</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>집단소송 합의 완료</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>대형은행 웰스파고가 팬데믹 기간 중 일부 고객의 신용정보를 부정확하게 보고했다는 의혹과 관련하여 총 5685만 달러 규모의 집단소송에 합의했습니다. 이 합의는 웰스파고의 책임 인정과 함께 피해 고객들에 대한 보상을 포함합니다.</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr">
+        <is>
+          <t>해당 사건은 웰스파고가 고객 신용정보 부실 보고와 관련하여 이미 5685만 달러 규모의 집단소송에 합의하여 종결된 사건입니다. 따라서 소송금융 투자 대상으로 신규 투자 기회가 없어 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H584" t="inlineStr">
+        <is>
+          <t>5685만 달러</t>
+        </is>
+      </c>
+      <c r="I584" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J584" t="inlineStr">
+        <is>
+          <t>고객정보 부실 보고 웰스파고 거액 합의</t>
+        </is>
+      </c>
+      <c r="K584" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L584" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M584" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260220005432285</t>
+        </is>
+      </c>
+      <c r="N584" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:02:28.740148+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>국내외 집단소송 진행 중, 국내 로펌 형사 고소 제기</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사건으로 국내외에서 집단소송이 활발히 진행 중입니다. 국내 민관합동조사단은 3천 367만 건의 개인정보 유출을 발표했으며, 배달지 목록 페이지 조회 건수는 1억 4천 8백만 건에 달해 피해 규모가 더욱 커질 수 있습니다. 국내 이용자들도 미국 징벌적 손해배상 소송에 참여할 수 있으며, 쿠팡 배달라이더들도 별도의 집단소송을 시작했습니다.</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사건은 민관합동조사단의 발표로 책임이 명확하며(적합 조건 1, 5), 대기업인 쿠팡의 충분한 자력(적합 조건 2)이 확인됩니다. 수천만 명의 이용자와 라이더가 피해를 입어 집단소송이 국내외에서 활발히 진행 중이며(적합 조건 3, 4, 6), 미국 징벌적 손해배상 가능성으로 피해 규모가 매우 클 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H585" t="inlineStr">
+        <is>
+          <t>미국 징벌적 손해배상 수천억 달러에서 몇 조까지 가능성</t>
+        </is>
+      </c>
+      <c r="I585" t="inlineStr">
+        <is>
+          <t>이용자 3천 367만 명 이상, 배달라이더 13만 5천 명</t>
+        </is>
+      </c>
+      <c r="J585" t="inlineStr">
+        <is>
+          <t>쿠팡 개인정보 유출 피해자 집단소송 관심</t>
+        </is>
+      </c>
+      <c r="K585" t="inlineStr">
+        <is>
+          <t>news.knn.co.kr</t>
+        </is>
+      </c>
+      <c r="L585" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M585" t="inlineStr">
+        <is>
+          <t>https://news.knn.co.kr/news/article/184055</t>
+        </is>
+      </c>
+      <c r="N585" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:02:21.345971+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>미국 국세청 (IRS)</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>플로리다 연방법원에 제기된 소송, 전직 정부 관료들이 이해충돌 및 소송 보류 요청</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>도널드 트럼프 전 대통령이 자신의 세금 정보 유출 사건과 관련하여 미국 국세청(IRS)에 100억달러 손해배상 소송을 제기했습니다. 전직 IRS 국장 등은 대통령이 원고와 피고를 모두 통제하는 구조적 이해충돌을 지적하며 소송의 무결성을 훼손한다고 주장했습니다. 소멸시효 경과 및 100억달러 청구액에 대한 구체적 피해 입증 여부가 주요 쟁점입니다.</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr">
+        <is>
+          <t>상대방(미국 국세청)의 자력이 충분하고(적합 조건 2), 수천 명의 세금 기록이 유출되어 집단적 피해 가능성이 있으며(적합 조건 3), 유출 사건 및 유죄 판결 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 트럼프 대통령이 원고이자 피고를 통제하는 이해충돌 논란이 크고, 100억달러 청구액에 대한 구체적 피해 입증 및 소멸시효 경과 여부가 주요 쟁점으로 부상하여 승소 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H586" t="inlineStr">
+        <is>
+          <t>100억달러 (약 14조5000억원)</t>
+        </is>
+      </c>
+      <c r="I586" t="inlineStr">
+        <is>
+          <t>수천 명</t>
+        </is>
+      </c>
+      <c r="J586" t="inlineStr">
+        <is>
+          <t>트럼프 IRS 소송, 이해충돌 논란 부상… 대통령이 원고·피고 통제</t>
+        </is>
+      </c>
+      <c r="K586" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L586" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M586" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03453846645352488</t>
+        </is>
+      </c>
+      <c r="N586" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:01:37.680365+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 제기</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>삼성전자의 위치추적기 '스마트태그'가 스토킹 범죄에 악용되었다는 이유로 미국에서 집단소송이 제기되었다. 소송은 삼성전자가 몰래 부착된 스마트태그를 감지해 사용자에게 알리는 기능이 미흡했는지 여부를 쟁점으로 다룰 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분(삼성전자), 집단적 피해(미국에서 집단소송 제기), 피해 규모 큼(스토킹 악용으로 인한 심각한 피해), 증거 확보 가능성(삼성의 감지 기능 관련). 스토킹 악용이라는 심각한 피해에 대한 삼성의 책임 여부가 쟁점이나, 대기업 피고와 집단소송 진행으로 투자 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H587" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I587" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J587" t="inlineStr">
+        <is>
+          <t>삼성 스마트태그, 美서 스토킹 악용 집단소송…법원  갤럭시 사용자는 ...</t>
+        </is>
+      </c>
+      <c r="K587" t="inlineStr">
+        <is>
+          <t>ngetnews.com</t>
+        </is>
+      </c>
+      <c r="L587" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M587" t="inlineStr">
+        <is>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=548309</t>
+        </is>
+      </c>
+      <c r="N587" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:01:20.030754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>한국과 미국에서 집단소송 제기</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사태와 관련하여, 정부 발표에 따르면 3367만 건 이상의 정보가 유출되었음에도 쿠팡은 이를 인정하지 않고 미흡한 보상 대책을 내놓아 비판받고 있다. 이에 한국과 미국에서 집단소송이 제기되어 법적 공방이 예고된 상황이다.</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(개인정보 유출), 대기업(쿠팡)으로 자력 충분. 정부 발표에 따르면 수천만 건 이상의 대규모 개인정보 유출로 집단적 피해가 발생했으며, 이미 한국과 미국에서 집단소송이 제기되어 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="H588" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I588" t="inlineStr">
+        <is>
+          <t>3367만건 이상</t>
+        </is>
+      </c>
+      <c r="J588" t="inlineStr">
+        <is>
+          <t>[성낙인의 헌법정치]  새벽을 묶으니 로켓이 날았다</t>
+        </is>
+      </c>
+      <c r="K588" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L588" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M588" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260219090017239</t>
+        </is>
+      </c>
+      <c r="N588" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:01:06.148346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>쿠팡Inc, 김범석 이사회 의장</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>미국 현지 법원에 징벌적 손해배상 집단소송 제기</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>미국에 거주하는 쿠팡 개인정보 유출 피해 소비자들이 쿠팡의 미국 모회사인 쿠팡Inc와 창업자 김범석 이사회 의장을 상대로 현지 법원에 징벌적 손해배상을 청구하는 집단소송을 제기했다. 이는 쿠팡의 개인정보 유출로 인한 피해에 대한 법적 대응으로, 다수의 피해자가 참여하고 있다.</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr">
+        <is>
+          <t>상대방 책임이 개인정보 유출로 명확하며(적합 조건 1), 상대방은 자력이 충분한 대기업(쿠팡Inc) 및 창업자(김범석 의장)이다(적합 조건 2). 다수의 피해자가 집단소송을 제기했으며(적합 조건 3), 징벌적 손해배상을 청구하는 등 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H589" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I589" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J589" t="inlineStr">
+        <is>
+          <t>[쿠팡, 현대판 동척회사인가] ⑥ 전방위 조사에 '사면초가'…막가파식 ...</t>
+        </is>
+      </c>
+      <c r="K589" t="inlineStr">
+        <is>
+          <t>financialpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L589" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M589" t="inlineStr">
+        <is>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=248512</t>
+        </is>
+      </c>
+      <c r="N589" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:00:50.560349+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr"/>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>본 칼럼은 디지털 페르소나의 통제와 피해 구제를 위해 디지털 집단소송 도입이 필요하다고 주장합니다. 다수의 피해자가 정보 비대칭성을 극복하고 사법 정의를 실현하기 위해 힘을 합쳐야 한다고 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 디지털 집단소송 도입의 필요성에 대한 칼럼입니다. 구체적인 피해 사실, 상대방, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H590" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I590" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J590" t="inlineStr">
+        <is>
+          <t>[칼럼] 정완 로스쿨 교수  디지털페르소나의 통제와 피해구제</t>
+        </is>
+      </c>
+      <c r="K590" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L590" t="inlineStr">
+        <is>
+          <t>2026-02-18</t>
+        </is>
+      </c>
+      <c r="M590" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18541</t>
+        </is>
+      </c>
+      <c r="N590" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:55:28.101321+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>과기정통부 민관합동조사단 조사 결과 발표, 국회 집단소송법 논의 중, 미국에서 집단소송 제기됨</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>쿠팡에서 3367만 명의 개인정보가 유출된 사건이 발생했으며, 과기정통부 민관합동조사단이 이를 확인했습니다. 이 사건은 국내 집단소송법 도입 논의를 가속화하고 있으며, 이미 미국에서는 쿠팡 모회사를 상대로 한 집단소송이 시작되었습니다. 국내에서도 대규모 집단소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr">
+        <is>
+          <t>쿠팡의 3367만 명 개인정보 유출 사건은 과기정통부의 조사 결과로 책임이 명확하며(적합 조건 1, 5), 쿠팡은 충분한 자력을 가진 대기업입니다(적합 조건 2). 피해자 수가 매우 많아 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당하며, 이미 미국에서 집단소송이 제기되었고 국내에서도 집단소송법 도입 논의가 활발하여(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H591" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I591" t="inlineStr">
+        <is>
+          <t>3367만 명 이상</t>
+        </is>
+      </c>
+      <c r="J591" t="inlineStr">
+        <is>
+          <t>“내 정보도 혹시?”...3367만 정보유출 쿠팡에...‘집단소송법’ 급물...</t>
+        </is>
+      </c>
+      <c r="K591" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L591" t="inlineStr">
+        <is>
+          <t>2026-02-17</t>
+        </is>
+      </c>
+      <c r="M591" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20009625?ref=naver</t>
+        </is>
+      </c>
+      <c r="N591" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:55:03.657069+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>장위15구역 재개발 조합</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>형사 재판에서 명부 유출 정황이 확인되었으며, 집단소송이 현실화될 가능성이 높음</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>장위15구역 재개발 조합의 조합원 및 가족 2,336명의 주민등록번호 등 민감 개인정보가 유출된 의혹이 제기되었습니다. 명예훼손 형사 사건에서 무죄 판결이 나왔으나, 재판 과정에서 외부 명부의 존재 정황이 드러나며 개인정보 유출 문제가 핵심 쟁점으로 부상했습니다. 다수의 피해자가 발생하여 집단소송 가능성이 높으며, 광범위한 민사상 손해배상과 조합장 지위 문제로 이어질 수 있다는 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr">
+        <is>
+          <t>재개발 조합의 조합원 및 가족 2,336명의 민감 개인정보 유출 의혹으로, 상대방(조합)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송 가능성이 높으며, 법원 재판 과정에서 명부의 외부 존재 정황이 드러나 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H592" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I592" t="inlineStr">
+        <is>
+          <t>2,336명</t>
+        </is>
+      </c>
+      <c r="J592" t="inlineStr">
+        <is>
+          <t>[재개발 비리 추적①] 지종원, 조합원 명부 유출 의혹…“가족 주민번호...</t>
+        </is>
+      </c>
+      <c r="K592" t="inlineStr">
+        <is>
+          <t>geconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L592" t="inlineStr">
+        <is>
+          <t>2026-02-16</t>
+        </is>
+      </c>
+      <c r="M592" t="inlineStr">
+        <is>
+          <t>https://www.geconomy.co.kr/news/article.html?no=315943</t>
+        </is>
+      </c>
+      <c r="N592" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:54:41.818791+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>쿠팡 아이앤씨, 김범석 의장</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>미국 뉴욕동부연방법원에 집단소송 제기, 재판부 배당 및 본격 심리 착수</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>쿠팡 개인정보 유출 피해자들이 미국 뉴욕동부연방법원에 쿠팡 모회사와 김범석 의장을 상대로 첫 집단 손해배상 청구 소송을 제기했습니다. 보안 전문 판사에게 사건이 배당되어 본격적인 심리에 착수했으며, 원고들은 쿠팡의 부적절한 보안 조치와 관리 실패로 인한 직접적 피해를 주장하고 있습니다. 최소 5백만 달러의 손해배상을 청구하며, 디스커버리 제도를 활용해 증거를 확보할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(보안 시스템 관리 실패), 자력이 충분한 대기업(미국 상장사 쿠팡)이 피고이며, 미국과 한국 거주자 전원을 포함하는 대규모 집단 피해(최소 5백만 달러 청구)가 발생했습니다. 또한, 디스커버리 제도를 통해 증거 확보가 용이할 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H593" t="inlineStr">
+        <is>
+          <t>최소 5백만 달러 (재판 과정에서 증액 예상)</t>
+        </is>
+      </c>
+      <c r="I593" t="inlineStr">
+        <is>
+          <t>미국 및 한국 거주 개인정보 유출 피해자 전원</t>
+        </is>
+      </c>
+      <c r="J593" t="inlineStr">
+        <is>
+          <t>[단독] 쿠팡 뉴욕 집단소송, 보안 전문 판사에 배당‥본격 심리</t>
+        </is>
+      </c>
+      <c r="K593" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L593" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M593" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/world/article/6801084_36925.html</t>
+        </is>
+      </c>
+      <c r="N593" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:53:09.637608+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>집단소송 기자회견 개최</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>67명의 배달노동자들이 쿠팡의 개인정보 유출에 대한 책임을 묻기 위해 집단소송 기자회견을 개최했다. 이 사건은 대기업인 쿠팡을 상대로 다수의 피해자가 제기하는 개인정보 유출 소송으로, 소송금융 투자에 높은 적합성을 보인다.</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr">
+        <is>
+          <t>쿠팡은 대기업으로 배상 능력이 충분하고(적합 조건 2), 67명의 배달노동자가 피해를 입어 집단적 피해(적합 조건 3)에 해당한다. 개인정보 유출 사건은 책임 소재가 명확하고(적합 조건 1) 증거 확보 가능성이 높아(적합 조건 5) 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H594" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I594" t="inlineStr">
+        <is>
+          <t>67명</t>
+        </is>
+      </c>
+      <c r="J594" t="inlineStr">
+        <is>
+          <t>[위클립] 2월 2주</t>
+        </is>
+      </c>
+      <c r="K594" t="inlineStr">
+        <is>
+          <t>laborplus.co.kr</t>
+        </is>
+      </c>
+      <c r="L594" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M594" t="inlineStr">
+        <is>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40377</t>
+        </is>
+      </c>
+      <c r="N594" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:53:01.012643+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>개인정보 유출 관련 집단소송 진행 중, 개인정보보호위원회 과징금 부과 가능성, 퇴직금 문제 관련 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>글로벌 리서치 기관 번스타인이 쿠팡의 대규모 개인정보 유출 및 퇴직금 문제 관련 수사를 투자 리스크로 지적하며 사실상 매도 의견을 제시했습니다. 현재 쿠팡은 개인정보 유출 관련 여러 건의 집단소송이 진행 중이며, 개인정보보호위원회 과징금 부과 가능성과 함께 미국 투자자들의 한국 정부 상대 ISDS 중재 절차도 예고되어 있습니다. 쿠팡은 이미 피해 고객에게 약 1조 7천억 원 규모의 쿠폰을 지급한 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr">
+        <is>
+          <t>쿠팡은 대규모 개인정보 유출 및 퇴직금 문제로 책임이 명확하며(적합 조건 1), 대기업으로서 충분한 자력을 보유하고 있습니다(적합 조건 2). 이미 여러 건의 집단소송이 진행 중이고(적합 조건 3), 1.7조 원 규모의 쿠폰 지급 및 최대 9억 달러 벌금 가능성으로 피해 규모가 매우 큽니다(적합 조건 4). 또한 개인정보보호위원회 과징금 부과 가능성 및 경영진 수사 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H595" t="inlineStr">
+        <is>
+          <t>1조 7천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I595" t="inlineStr">
+        <is>
+          <t>3천4백만 명 이상</t>
+        </is>
+      </c>
+      <c r="J595" t="inlineStr">
+        <is>
+          <t>“수사가 리스크” 월가서 쿠팡 매도 리포트…韓정부 상대 주주소송 영...</t>
+        </is>
+      </c>
+      <c r="K595" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L595" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M595" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20009243?ref=naver</t>
+        </is>
+      </c>
+      <c r="N595" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:52:52.295481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>개인정보보호위원회 최종 판단 및 민관합동조사단 조사 진행 중, 집단소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>쿠팡 개인정보 유출 사건과 관련하여 개인정보보호위원회의 최종 판단과 과징금 수위, 집단소송 규모를 두고 공방이 예상됩니다. 과학기술정보통신부와 민관합동조사단이 관련 조사를 진행 중이며, 유출 규모에 대한 해석 싸움이 계속될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr">
+        <is>
+          <t>쿠팡의 개인정보 유출 사건으로 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 기사에서 집단소송 가능성이 언급되어 집단적 피해가 예상되며(적합 조건 3), 과학기술정보통신부와 민관합동조사단이 조사 중이므로 증거 확보 가능성이 높고(적합 조건 5), 개인정보보호위원회의 판단 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H596" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I596" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J596" t="inlineStr">
+        <is>
+          <t>[더벨][쿠팡 개인정보 유출] 유출 규모 두고 해석 싸움…과징금·집단소...</t>
+        </is>
+      </c>
+      <c r="K596" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L596" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M596" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602111411591560105564</t>
+        </is>
+      </c>
+      <c r="N596" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:52:38.310874+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>SKT (SK텔레콤)</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>소비자원 피해자 추가 모집 및 집단소송 지원 예정</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>SKT 해킹 사건과 관련하여 진행 중인 소송의 규모가 확대될 조짐을 보이고 있습니다. 소비자원이 과거 티몬·위메프 사례처럼 홈페이지 공지 등을 통해 피해자를 추가 모집하고 집단소송 지원에 나설 가능성이 언급되었습니다. 이는 소송 규모를 크게 키울 수 있는 요인으로 작용할 것입니다.</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분): SKT는 대기업으로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 소비자원이 피해자 추가 모집에 나서며 집단소송 가능성이 높습니다. 적합 조건 6(공적 절차 진행 중): 소비자원이 피해자 모집 및 집단소송 지원에 적극적으로 개입하고 있습니다. 기사에서 '소송 판이 커진다'고 언급되어 피해 규모 확대 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H597" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I597" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J597" t="inlineStr">
+        <is>
+          <t>SKT 해킹 소송 '판' 커진다…소비자원, 피해자 추가 모집 나서나</t>
+        </is>
+      </c>
+      <c r="K597" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L597" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M597" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000291683?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N597" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:52:04.411692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>쿠팡 정보 유출 사건 관련 집단소송법 발의</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>용혜인 의원이 쿠팡 정보 유출 사건과 관련하여 집단적 손해배상 청구를 가능하게 하는 집단소송법을 대표 발의했다. 이는 피해자들이 보다 쉽게 법적 구제를 받을 수 있도록 하는 입법적 노력의 일환이다.</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확한 대기업(쿠팡)의 정보 유출 사건으로, 용혜인 의원이 집단소송법을 발의하여 집단적 피해 구제를 위한 법적 절차가 진행 중임. 이는 상대방 책임 명확성, 충분한 자력, 집단적 피해, 공적 절차 진행 등 여러 적합 조건에 해당함.</t>
+        </is>
+      </c>
+      <c r="H598" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I598" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J598" t="inlineStr">
+        <is>
+          <t>'쿠팡방지법' 국회 통과… 쿠팡, 증거인멸하며 외교갈등으로 매국</t>
+        </is>
+      </c>
+      <c r="K598" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L598" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M598" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332377</t>
+        </is>
+      </c>
+      <c r="N598" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:50:59.520976+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>민관합동조사 결과 발표, 집단소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>쿠팡의 3367만 건 정보 유출 사태와 관련하여 민관합동조사 결과가 발표되었음에도 쿠팡 측은 규모를 축소하려는 반응을 보이고 있습니다. 이에 '안전한쿠팡만들기공동행동'과 '집단소송법제정연대'는 공동으로 시민들의 대응을 주최하며 집단소송을 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr">
+        <is>
+          <t>대기업 피고(쿠팡)의 책임이 민관합동조사 발표로 명확하며 자력이 충분합니다. 3367만 명이라는 대규모 정보 유출로 집단적 피해가 발생했고, 시민단체들이 집단소송을 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="H599" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I599" t="inlineStr">
+        <is>
+          <t>3367만 명</t>
+        </is>
+      </c>
+      <c r="J599" t="inlineStr">
+        <is>
+          <t>끝끝내 거짓말만...  3367만 정보유출 사태 결과 받아든 시민들, 쿠팡 ...</t>
+        </is>
+      </c>
+      <c r="K599" t="inlineStr">
+        <is>
+          <t>worknworld.kctu.org</t>
+        </is>
+      </c>
+      <c r="L599" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M599" t="inlineStr">
+        <is>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508790</t>
+        </is>
+      </c>
+      <c r="N599" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:50:51.788907+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D600" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>공동소송 진행 중, 미국 징벌적 손해배상 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>시민단체들이 쿠팡의 3천만 건 이상 개인정보 유출에 대한 미흡한 보상(5만원 할인쿠폰)에 반발하며 3751명의 시민과 함께 보상쿠폰 거부 선언문을 제출했습니다. 이미 10만 명이 넘는 피해자들이 공동소송을 제기했으며, 미국에서는 징벌적 손해배상 청구까지 진행 중입니다. 시민단체들은 정부와 국회에 온라인 플랫폼 기업 규제 및 집단소송법 도입을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr">
+        <is>
+          <t>쿠팡의 3천만 건 이상 개인정보 유출은 상대방 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 10만 명 이상의 피해자들이 공동소송을 제기하고 있어 집단적 피해 및 피해 규모가 크며(적합 조건 3, 4), 민관합동 조사 결과가 언급되어 증거 확보 가능성도 높습니다(적합 조건 5). 이미 공동소송이 진행 중이며, 미국에서는 징벌적 손해배상 청구까지 이루어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H600" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I600" t="inlineStr">
+        <is>
+          <t>10만 명 이상</t>
+        </is>
+      </c>
+      <c r="J600" t="inlineStr">
+        <is>
+          <t>시민단체  3571명 쿠팡 보상쿠폰 거부 선언</t>
+        </is>
+      </c>
+      <c r="K600" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L600" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M600" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/life/2292783.htm</t>
+        </is>
+      </c>
+      <c r="N600" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:50:33.621573+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>국회 및 정부의 플랫폼 규제 입법 논의, 집단소송 도입 논의 강화</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>쿠팡의 개인정보 유출 사고를 계기로 정부와 국회가 플랫폼 산업 전반에 대한 규제를 강화하고 있습니다. 스타트업계는 이러한 일괄적인 규제 강화에 우려를 표하며, 공정거래, 노동, 조세, 금융 등 다양한 영역에서 플랫폼 산업을 겨냥한 규제 논의가 동시다발적으로 전개되고 있습니다. 특히 개인정보 유출 기업에 대한 과징금 상향 및 집단소송 도입 논의 강화 등이 거론됩니다.</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr">
+        <is>
+          <t>쿠팡의 개인정보 유출 사고로 책임 주체가 명확하며(적합 조건 1), 쿠팡은 대기업으로 배상 능력이 충분합니다(적합 조건 2). 개인정보 유출은 다수의 피해자를 발생시키며 집단소송 도입 논의가 강화되고 있고(적합 조건 3), 관련 조사 결과 등 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한 국회와 정부에서 관련 법안 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H601" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I601" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J601" t="inlineStr">
+        <is>
+          <t>스타트업계 “쿠팡 사태로 플랫폼 규제 확산⋯일괄 족쇄 의문”</t>
+        </is>
+      </c>
+      <c r="K601" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L601" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M601" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2556311</t>
+        </is>
+      </c>
+      <c r="N601" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:50:14.794870+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>시민단체 쿠폰 거부 운동 및 정부 책임 추궁 요구</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>쿠팡이 대규모 개인정보 유출 피해에 대한 보상으로 지급한 5만원 상당의 구매 이용권에 대해 시민 3751명이 거부 운동에 참여했습니다. 시민단체들은 쿠팡의 보상책이 영업 전술에 불과하다고 비판하며 정부에 쿠팡의 과오에 대한 적법한 책임을 물을 것을 촉구했습니다. 이는 향후 집단소송으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(쿠팡의 개인정보 유출), 상대방에게 자력이 충분하며(대기업 쿠팡), 대규모 개인정보 유출로 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 시민단체들이 조직적으로 쿠폰 거부 운동을 벌이고 정부의 책임 추궁을 요구하는 등 집단소송으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H602" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I602" t="inlineStr">
+        <is>
+          <t>3751명 이상</t>
+        </is>
+      </c>
+      <c r="J602" t="inlineStr">
+        <is>
+          <t>뿔난 시민단체 “쿠팡 5만원 쿠폰은 대국민 사기극…거부운동에 3751명 ...</t>
+        </is>
+      </c>
+      <c r="K602" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L602" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M602" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12046602?ref=naver</t>
+        </is>
+      </c>
+      <c r="N602" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:50:02.227450+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>정부 합동조사 결과 발표, 경찰 수사 및 국회 청문회 진행 중, 집단소송 촉구</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>쿠팡에서 3300만 건 이상의 개인정보 유출 및 1억 4천만 회 이상의 배송지 조회 사건이 발생하여 시민단체들이 쿠팡의 책임 있는 사과와 실질적 보상을 촉구하고 있다. 과학기술정보통신부 합동조사 결과가 발표되었고, 쿠팡 관계자들이 경찰 수사 및 국회 청문회에 출석하는 등 공적 절차가 진행 중이다. 시민단체들은 5만원 쿠폰 지급을 거부하며 집단소송법 제정 및 실질적 피해 구제 대책 마련을 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr">
+        <is>
+          <t>대기업인 쿠팡이 피고이며, 과학기술정보통신부 합동조사 결과로 3300만 건 이상의 개인정보 유출 및 1억 4천만 회 이상의 배송지 조회 사실이 명확히 드러났다. 다수의 피해자가 발생하여 집단소송 가능성이 높고, 경찰 수사 및 국회 청문회 등 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H603" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I603" t="inlineStr">
+        <is>
+          <t>3300만 명 이상</t>
+        </is>
+      </c>
+      <c r="J603" t="inlineStr">
+        <is>
+          <t>'배송지 1.4억회 조회' 쿠팡 앞 모인 시민단체… 실질 보상하라</t>
+        </is>
+      </c>
+      <c r="K603" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L603" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M603" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/12/2026021210025317458</t>
+        </is>
+      </c>
+      <c r="N603" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:49:53.084905+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D604" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>시민단체 주도의 보상 쿠폰 거부 운동 및 정부 책임 추궁 요구</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 피해에 대해 회사가 지급한 구매 이용권을 3751명의 시민이 거부하고 있습니다. 시민단체들은 쿠팡 본사 앞에서 기자회견을 열고 보상 쿠폰이 영업 전술에 불과하다고 비판하며, 정부에 쿠팡의 과오에 대한 적법한 책임을 물을 것을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 갖추고 있습니다(적합 조건 2). 3751명 이상의 시민이 보상 거부 운동에 참여하며 집단적 피해가 확인되었고(적합 조건 3), 개인정보 유출 사건 자체에 대한 증거 확보가 용이합니다(적합 조건 5). 시민단체들이 조직적으로 대응하고 있어 향후 집단소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H604" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I604" t="inlineStr">
+        <is>
+          <t>3751명 이상</t>
+        </is>
+      </c>
+      <c r="J604" t="inlineStr">
+        <is>
+          <t>시민단체  쿠팡 보상쿠폰은 영업…거부운동 3751명 참여</t>
+        </is>
+      </c>
+      <c r="K604" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L604" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M604" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602121423472791</t>
+        </is>
+      </c>
+      <c r="N604" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:49:34.812022+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>집단소송 가능 법안 발의</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>용혜인 기본소득당 의원이 쿠팡 개인정보 유출 사태와 같은 대규모 집단 피해를 구제하기 위한 집단소송법 발의를 추진하고 있습니다. 이 법안은 옵트아웃 방식을 도입하여 피해자들의 실질적인 권리 구제를 목표로 하며, 정부와 여당에 조속한 법안 제정을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr">
+        <is>
+          <t>상대방(쿠팡)의 책임이 명확하고 자력이 충분한 대기업입니다. '대규모 집단 피해'로 다수의 피해자가 발생했으며, 용혜인 의원이 집단소송 가능 법안을 발의하는 등 공적 절차가 진행 중입니다. 이는 소송금융 투자에 매우 적합한 조건을 다수 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H605" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I605" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J605" t="inlineStr">
+        <is>
+          <t>용혜인, '쿠팡 정보유출' 집단소송 가능 법안 발의... 옵트아웃 도입해...</t>
+        </is>
+      </c>
+      <c r="K605" t="inlineStr">
+        <is>
+          <t>eroun.net</t>
+        </is>
+      </c>
+      <c r="L605" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M605" t="inlineStr">
+        <is>
+          <t>https://www.eroun.net/news/articleView.html?idxno=73353</t>
+        </is>
+      </c>
+      <c r="N605" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:49:15.801874+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D606" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>시민단체 집단행동 및 집단소송 촉구, 쿠폰 거부 운동 진행 중</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사태 이후, 쿠팡이 보상책으로 지급한 5만원 상당의 구매 이용권에 대해 시민단체들이 '영업 전술에 불과한 기만 행위'라며 비판하고 있습니다. 3751명의 시민이 쿠폰 거부 선언에 참여했으며, 시민단체들은 김범석 쿠팡 Inc. 이사회 의장의 사과와 제대로 된 보상대책 마련, 집단소송제 도입을 촉구하고 있습니다. 이 사태로 쿠팡의 월간 활성 이용자 수가 100만 명 이상 감소했습니다.</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임 명확(쿠팡의 대규모 개인정보 유출), 상대방 자력 충분(대기업 쿠팡), 집단적 피해(3751명 이상 쿠폰 거부 선언, 시민단체 집단소송 촉구), 피해 규모 큼(잠재적 피해자 수 및 간접 피해), 증거 확보 가능(개인정보 유출 사실 및 시민단체 활동). 대규모 개인정보 유출로 인한 다수 피해자의 정신적, 간접적 피해가 예상되며, 시민단체들이 조직적으로 집단소송을 촉구하고 있어 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H606" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I606" t="inlineStr">
+        <is>
+          <t>3751명 이상</t>
+        </is>
+      </c>
+      <c r="J606" t="inlineStr">
+        <is>
+          <t>쿠팡 5만원 쿠폰, 대국민 사기극 …뿔난 시민들, 쿠팡 앞 모였다</t>
+        </is>
+      </c>
+      <c r="K606" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L606" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M606" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04316486645349864</t>
+        </is>
+      </c>
+      <c r="N606" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:49:00.486599+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>민관 합동조사 결과 발표, 시민단체 쿠폰 거부 및 집단소송 촉구</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사건에 대해 민관 합동조사 결과 3300만 건 이상의 정보 유출이 확인되었다. 쿠팡이 제공한 5만원 할인 쿠폰을 노동·시민단체가 판촉 수단으로 규정하며 3751명이 수령을 거부하고 진정성 있는 사과와 실질적 피해 구제 대책 마련을 촉구하고 있다. 이는 향후 집단소송으로 이어질 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사건은 민관 합동조사 결과로 책임이 명확하며(적합 조건 1, 5), 상대방(쿠팡)은 자력이 충분한 대기업입니다(적합 조건 2). 3300만 건 이상의 개인정보 유출로 피해자 수가 매우 많고(적합 조건 3, 4), 3751명이 쿠폰 보상을 거부하며 집단적 대응을 준비 중입니다. 이미 공적 절차(민관 합동조사)를 통해 증거가 확보된 상태로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H607" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I607" t="inlineStr">
+        <is>
+          <t>3300만명 이상</t>
+        </is>
+      </c>
+      <c r="J607" t="inlineStr">
+        <is>
+          <t>노동·시민단체  쿠팡 보상쿠폰은 판촉 수단…3570명 수령 거부</t>
+        </is>
+      </c>
+      <c r="K607" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L607" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M607" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260212_0003513297</t>
+        </is>
+      </c>
+      <c r="N607" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:48:49.464147+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D608" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>시민단체 주도 서명 전달, 집단소송 제도 도입 촉구, 국정조사 추진 중</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>시민단체가 쿠팡 본사에 개인정보 유출 사태와 관련하여 '탈팡' 및 보상 쿠폰 거부를 선언한 시민 3751명의 서명을 전달했다. 이들은 쿠팡의 책임 있는 해결과 함께 한국에도 집단소송제도 도입을 촉구하고 있으며, 국회에서는 쿠팡 국정조사 추진이 논의되고 있다.</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확한 대기업(쿠팡)이 피고이며, 3751명 이상의 다수 피해자가 시민단체를 통해 집단적으로 대응하고 있다. 국회 국정조사 추진 등 공적 절차가 진행될 가능성이 높아 증거 확보에 유리하다. (적합 조건 1, 2, 3, 5, 6 충족)</t>
+        </is>
+      </c>
+      <c r="H608" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I608" t="inlineStr">
+        <is>
+          <t>3751명 이상</t>
+        </is>
+      </c>
+      <c r="J608" t="inlineStr">
+        <is>
+          <t>탈팡·쿠폰 거부 시민 3751명  사태 해결 전엔 안 돌아간다</t>
+        </is>
+      </c>
+      <c r="K608" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L608" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M608" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6071637</t>
+        </is>
+      </c>
+      <c r="N608" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:48:21.585037+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D609" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>시민단체 기자회견 및 시민 선언 전달, 집단소송 준비 단계</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>소비자 보호를 위한 집단소송법 제정연대 등 시민단체가 쿠팡 본사 앞에서 개인정보 유출 축소 시도를 규탄하며 3751명의 쿠폰 거부 시민 선언을 전달하는 기자회견을 개최했다. 이는 쿠팡의 개인정보 유출 문제에 대한 집단적 대응의 시작으로, 향후 집단소송으로 이어질 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr">
+        <is>
+          <t>대기업인 쿠팡이 피고이며(적합 조건 2), 3751명 이상의 다수 피해자가 개인정보 유출에 대한 책임을 묻고 있습니다(적합 조건 3, 4). 시민단체가 조직적으로 기자회견을 통해 집단적 행동을 시작했으며, 이는 향후 집단소송으로 이어질 가능성이 높습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H609" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I609" t="inlineStr">
+        <is>
+          <t>3751명</t>
+        </is>
+      </c>
+      <c r="J609" t="inlineStr">
+        <is>
+          <t>3751인 쿠팡 쿠폰 거부 시민 선언 전달 기자회견</t>
+        </is>
+      </c>
+      <c r="K609" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L609" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M609" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISI20260212_0021165740</t>
+        </is>
+      </c>
+      <c r="N609" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:47:34.702033+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
         <is>
           <t>시민단체 기자회견 및 시민 선언 전달, 집단소송 준비 가능성</t>
         </is>
       </c>
-      <c r="F569" t="inlineStr">
+      <c r="F610" t="inlineStr">
         <is>
           <t>쿠팡의 개인정보 유출 및 축소 시도에 대해 소비자 보호를 위한 집단소송법 제정연대 등 시민단체와 3751명의 시민이 쿠폰 거부 선언 기자회견을 열고 규탄했다. 이는 대규모 개인정보 유출에 대한 조직적인 대응으로, 향후 집단소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
-      <c r="G569" t="inlineStr">
+      <c r="G610" t="inlineStr">
         <is>
           <t>쿠팡의 개인정보 유출 책임이 명확하고(적합 조건 1), 대기업인 쿠팡의 자력이 충분합니다(적합 조건 2). 3751인 이상의 다수 피해자가 존재하여 집단적 피해 및 피해 규모가 큰 조건에 부합하며(적합 조건 3, 4), 시민단체가 조직적으로 대응하고 있어 증거 확보 및 향후 공적 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H569" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I569" t="inlineStr">
+      <c r="H610" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I610" t="inlineStr">
         <is>
           <t>3751인 이상</t>
         </is>
       </c>
-      <c r="J569" t="inlineStr">
+      <c r="J610" t="inlineStr">
         <is>
           <t>쿠팡 개인정보 유출 축소 시도 규탄!</t>
         </is>
       </c>
-      <c r="K569" t="inlineStr">
+      <c r="K610" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L569" t="inlineStr">
+      <c r="L610" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
-      <c r="M569" t="inlineStr">
+      <c r="M610" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISI20260212_0021165736</t>
         </is>
       </c>
-      <c r="N569" t="inlineStr">
+      <c r="N610" t="inlineStr">
         <is>
           <t>2026-02-21 17:47:29.070539+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N569"/>
+  <autoFilter ref="A1:N610"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>