--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$127</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$132</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N127"/>
+  <dimension ref="A1:N132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="30" customWidth="1" min="8" max="8"/>
+    <col width="32" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -534,8229 +534,8557 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>개인정보 분쟁조정 완료</t>
+          <t>정책 및 입법 논의 단계</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>개인정보보호위원회와 개인정보 분쟁조정위원회가 지난해 접수·처리한 개인정보 침해 분쟁 사례 121건을 담은 '2025년 개인정보 분쟁조정 사례집'을 발간했다. 광고 메일 발송 업체의 개인정보 수집 출처 미고지, 웨딩업체의 고객 동의 없는 사진 게시 등 다양한 유형의 침해 사례와 그 해결 과정이 담겼다. 이 사례집은 국민과 기업에 개인정보 보호 가이드 역할을 할 것으로 기대된다.</t>
+          <t>해당 기사는 기업의 개인정보 유출 손해배상 책임 원칙을 명확히 하고 법정 손해배상제도를 강화하려는 정부의 계획을 다루고 있습니다. 공익신고장려기금에 개인정보 피해구제 기능을 추가하는 방안도 논의 중입니다. 이는 특정 사건이 아닌 정책 방향에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사에서 다루는 121건의 개인정보 침해 분쟁 사례는 이미 개인정보 분쟁조정위원회를 통해 조정이 완료된 '종결된 사건'들이다. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 특정 개인정보 유출 사건이 아닌, 개인정보 보호 및 피해 구제 관련 정책 및 입법 강화 계획에 대한 내용입니다. 소송금융 투자 대상으로 검토할 구체적인 사건, 피고, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“내 결혼식 사진이 왜 여기에?”… 개인정보 침해, 이렇게 대응했다</t>
+          <t>[2차 부처보고-과기부 등] 李  AI, 결정적 기회   개인정보유출 제재, 특...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02942166645452856</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=737276</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:34:13.393457+00:00</t>
+          <t>2026-07-18 07:00:34.017162+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>언론 보도된 개인적 폭로</t>
+          <t>5대 금융그룹의 개인정보보호 리스크 관리 강화 논의</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>조영남의 전 운전기사가 과거 조영남의 불륜 사실을 폭로했다는 내용의 기사입니다. 이 폭로는 윤여정의 절친 동생과 관련된 것으로 알려졌으며, MBN '속풀이쇼 동치미'에서 다뤄진 것으로 보입니다. 기사는 주로 연예인 사생활 가십에 초점을 맞추고 있으며, 구체적인 법적 분쟁이나 피해 규모에 대한 정보는 없습니다.</t>
+          <t>5대 금융그룹이 2025년 지속가능경영보고서에서 AI 확산과 외부 위탁 증가에 따른 개인정보보호 및 정보보안 리스크를 핵심 이슈로 선정했습니다. 개인정보 유출 시 과징금, 소송, 평판 훼손 등 재무적 부담이 커질 수 있음을 인지하고, 각 그룹은 정보보호 체계 강화 및 투자 계획을 발표했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 조영남의 개인적인 사생활 폭로에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 법적 책임 주체, 집단적 피해, 대규모 피해 금액 등이 확인되지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>본 기사는 5대 금융그룹이 개인정보보호 리스크를 핵심 이슈로 인식하고 선제적 대응책을 마련하고 있다는 내용으로, 실제 개인정보 유출 사고나 구체적인 피해 발생 사실을 다루고 있지 않습니다. 따라서 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해가 발생하지 않아(적합 조건 3 미충족) 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>조영남  운전기사가 바람 폭로, 윤여정 절친의 동생…오리발 못내밀어 ...</t>
+          <t>AI확산에 보안 리스크 부상…5대 금융 ESG 핵심은 개인정보</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/celebrity-topic/6169869</t>
+          <t>https://www.newspim.com/news/view/20260706000816</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-21 07:03:59.175706+00:00</t>
+          <t>2026-07-17 07:02:17.009073+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>개인정보보호 관련 법규 강화</t>
+          <t>정부의 개인정보 보호 정책 발표 및 추진 계획</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>개인정보 유출 기업에 최대 매출 10%의 징벌적 과징금이 부과되고, 손해배상 책임 원칙 및 입증 책임이 기업 측에 부과되는 등 피해 구제 체계가 강화된다. 이는 개인정보 유출 사건 발생 시 피해자들의 법적 대응력을 높일 것으로 예상된다.</t>
+          <t>정부가 개인정보 유출 피해 기업에 대한 동의의결제 도입과 원스톱 권리구제 체계 구축을 추진한다. 이는 개인정보 유출 사고 급증에 따른 피해자 구제 절차 개선 및 실질적 배상을 목표로 한다. 2027년부터 2029년까지 3년간 '제3차 개인정보 보호 기본계획'의 일환으로 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 개인정보 유출에 대한 법적 제재 및 피해 구제 체계 강화에 관한 입법적 변화를 다루고 있으며, 특정 개인정보 유출 사건을 묘사하고 있지 않습니다. 따라서 소송금융 투자를 검토할 특정 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 정부의 개인정보 보호 정책 및 제도 개선 방안(동의의결제 도입, 원스톱 구제 체계 구축 등)에 대한 내용입니다. 소송금융 투자를 검토할 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>개인정보 유출 기업에 '징벌적 제재' 도입…최대 매출 10% 과징금</t>
+          <t>정부, 개인정보 유츨사고에 동의의결제 도입 추진</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5019911</t>
+          <t>http://www.fnnews.com/news/202607031115053580</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-16 01:36:53.203350+00:00</t>
+          <t>2026-07-16 19:16:24.913715+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>집단소송법 제정안 논의 중</t>
+          <t>개인정보보호법 개정 및 제도 강화 논의</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국회에서 '집단소송법 제정안'에 대한 토론이 열렸으며, 곽규택 의원은 남소 우려와 기업에 치명적일 수 있다는 부작용을 경고했습니다. 최근 기업들의 개인정보 유출 사건으로 집단소송법에 대한 관심이 높아지고 있는 상황입니다.</t>
+          <t>개인정보보호법이 강화되어 기업의 개인정보 유출 시 손해배상 책임이 원칙화되고 입증 책임이 기업에 부과됩니다. 상습 위반 기업에는 매출액의 최대 10%까지 징벌적 과징금이 부과될 수 있습니다. 이는 개인정보 유출 피해 구제를 실질적으로 강화하기 위한 대책입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, '집단소송법 제정안'에 대한 국회 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모 등이 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 것이 아니라, 개인정보보호법 강화 및 손해배상 제도 활성화에 대한 정책 변경을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않습니다. (적합 조건 0개 해당)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'집단소송법' 부작용 경고한 곽규택 의원  남소 우려… 기업에 치명적</t>
+          <t>개인정보법 상습 위반 기업, 매출 10% 징벌적 과징금…경제적 제재 강화</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>m-joongang.com</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.m-joongang.com/news/articleView.html?idxno=402443</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=116263</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-13 07:00:36.623291+00:00</t>
+          <t>2026-07-07 01:05:43.317235+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>크리스피크림</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>집단소송 합의 완료</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>한국민사법학회가 '사이버 공간의 민사법'을 대주제로 춘계 학술대회를 개최한다는 소식입니다. 정보유출로 인한 손해, 미국 개인정보 유출 집단소송, 전자상거래 플랫폼의 거래당사자 지위, 학습형 AI의 제조물책임 등 다양한 학술 발표가 예정되어 있습니다. 이 기사는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌 학술대회 개최 안내입니다.</t>
+          <t>크리스피크림이 2024년 발생한 사이버 공격으로 인한 집단소송을 해결하기 위해 160만 달러 규모의 합의에 동의했습니다. 이번 해킹으로 고객 및 직원들의 이름, 생년월일, 소셜시큐리티번호(SSN) 등 개인정보가 유출되었으며, 피해 고객은 최대 3500달러를 받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 한국민사법학회의 춘계 학술대회 개최를 알리는 내용으로, 사이버 공간의 민사법 관련 다양한 학술 주제를 다룹니다. 특정 사건이나 분쟁, 피해 사실을 보도하는 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 구체적인 피고, 피해자, 피해 규모 등이 전혀 특정되지 않습니다.</t>
+          <t>크리스피크림의 사이버 공격 관련 집단소송이 160만 달러 규모의 합의로 이미 해결되었으므로, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 일반적으로 진행 중이거나 소송 전 단계의 사건에 투자합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>160만 달러 (총 합의금), 고객당 최대 3500달러</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>한국민사법학회, ‘사이버 공간의 민사법’ 주제로 춘계 학술대회 개최</t>
+          <t>크리스피크림 도넛 해킹 피해 고객, 최대 3500불 받는다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12023066</t>
+          <t>https://www.koreadaily.com/article/20260527111453159</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-11 10:15:17.753110+00:00</t>
+          <t>2026-06-20 07:02:52.781397+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>가정법원 처분 완료, 손해배상 소송 제기 가능성 언급</t>
+          <t>개인정보 분쟁조정 완료</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>친구가 만든 딥페이크를 본 학생에게도 '보지 않은 사진'에 대한 공동불법행위 책임이 있는지 여부가 쟁점인 사건입니다. 피해자는 이미 가정법원 처분을 받은 학생을 상대로 5천만 원의 손해배상 소송을 제기할 법적 권리가 있습니다.</t>
+          <t>개인정보보호위원회와 개인정보 분쟁조정위원회가 지난해 접수·처리한 개인정보 침해 분쟁 사례 121건을 담은 '2025년 개인정보 분쟁조정 사례집'을 발간했다. 광고 메일 발송 업체의 개인정보 수집 출처 미고지, 웨딩업체의 고객 동의 없는 사진 게시 등 다양한 유형의 침해 사례와 그 해결 과정이 담겼다. 이 사례집은 국민과 기업에 개인정보 보호 가이드 역할을 할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(공동불법행위 쟁점), 증거가 있거나 확보 가능하며(가정법원 처분), 이미 공적 절차가 진행 중임(가정법원 처분) 등의 적합 조건이 일부 있으나, 상대방이 학생으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
+          <t>기사에서 다루는 121건의 개인정보 침해 분쟁 사례는 이미 개인정보 분쟁조정위원회를 통해 조정이 완료된 '종결된 사건'들이다. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>친구가 만든 딥페이크 봤을 뿐인데…  보지도 않은 피해자가 5천만 원...</t>
+          <t>“내 결혼식 사진이 왜 여기에?”… 개인정보 침해, 이렇게 대응했다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/LLIQ6ZF083PR</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02942166645452856</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-23 09:50:47.357162+00:00</t>
+          <t>2026-05-31 07:34:13.393457+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>입법 논의 중</t>
+          <t>언론 보도된 개인적 폭로</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>서영교 더불어민주당 의원이 국회 법사위원장으로서 정치 검찰 및 사법부 개혁, 민생 입법 추진 의지를 밝혔습니다. 특히 쿠팡 개인정보 유출 사태를 예시로 들며 증권 분야 외 일반 민생 분야에도 집단소송제 도입이 필요하다고 강조했습니다. 이는 입법 논의에 대한 내용으로, 특정 소송 사건에 대한 보도가 아닙니다.</t>
+          <t>조영남의 전 운전기사가 과거 조영남의 불륜 사실을 폭로했다는 내용의 기사입니다. 이 폭로는 윤여정의 절친 동생과 관련된 것으로 알려졌으며, MBN '속풀이쇼 동치미'에서 다뤄진 것으로 보입니다. 기사는 주로 연예인 사생활 가십에 초점을 맞추고 있으며, 구체적인 법적 분쟁이나 피해 규모에 대한 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 국회 법사위원장의 입법 활동 및 정치적 견해를 다루고 있습니다. 쿠팡 개인정보 유출 사례는 집단소송제 도입의 필요성을 설명하기 위한 예시로 언급되었을 뿐, 현재 진행 중이거나 투자 가능한 구체적인 소송 건을 제시하고 있지 않아 소송금융 투자 대상으로 부적합합니다. (기타 투자 어려운 이유 있음)</t>
+          <t>기사는 조영남의 개인적인 사생활 폭로에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 법적 책임 주체, 집단적 피해, 대규모 피해 금액 등이 확인되지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[전격시사] 서영교 더불어민주당 의원 - “한동훈 국힘서도 내쳐져…여...</t>
+          <t>조영남  운전기사가 바람 폭로, 윤여정 절친의 동생…오리발 못내밀어 ...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526109&amp;ref=A</t>
+          <t>https://www.news1.kr/entertain/celebrity-topic/6169869</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 12:43:03.471314+00:00</t>
+          <t>2026-05-21 07:03:59.175706+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>개인정보보호 관련 법규 강화</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>군무원이 퇴근길에 불법촬영 현장을 목격하고 범인을 제압하여 사단장 표창을 받았습니다. 이 사건은 구포역 인근에서 발생했으며, 불법촬영범은 지난달 31일 저녁 피해자를 촬영하려다 현장에서 붙잡혔습니다.</t>
+          <t>개인정보 유출 기업에 최대 매출 10%의 징벌적 과징금이 부과되고, 손해배상 책임 원칙 및 입증 책임이 기업 측에 부과되는 등 피해 구제 체계가 강화된다. 이는 개인정보 유출 사건 발생 시 피해자들의 법적 대응력을 높일 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 개인 불법촬영범으로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자로 피해 규모가 소송금융 투자에 적합하지 않습니다 (적합 조건 3, 4 미충족). 책임 소재와 증거는 명확하나 (적합 조건 1, 5 충족), 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>이 기사는 개인정보 유출에 대한 법적 제재 및 피해 구제 체계 강화에 관한 입법적 변화를 다루고 있으며, 특정 개인정보 유출 사건을 묘사하고 있지 않습니다. 따라서 소송금융 투자를 검토할 특정 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>퇴근길 불법촬영범 목격해 제압한 군무원 표창</t>
+          <t>개인정보 유출 기업에 '징벌적 제재' 도입…최대 매출 10% 과징금</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284112</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5019911</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 00:30:27.618789+00:00</t>
+          <t>2026-05-16 01:36:53.203350+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>집단소송법 제정안 논의 중</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>원민경 성평등가족부 장관이 중앙디지털성범죄피해자지원센터를 방문하여 AI 기반의 디지털성범죄 대응 시스템을 점검했습니다. 장관은 관계자들에게 신속한 대응을 통해 피해 확산을 방지해 줄 것을 당부했습니다. 이 기사는 특정 사건이 아닌 정부의 디지털 성범죄 대응 노력에 대한 일반적인 소식입니다.</t>
+          <t>국회에서 '집단소송법 제정안'에 대한 토론이 열렸으며, 곽규택 의원은 남소 우려와 기업에 치명적일 수 있다는 부작용을 경고했습니다. 최근 기업들의 개인정보 유출 사건으로 집단소송법에 대한 관심이 높아지고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 디지털 성범죄 사건이나 가해자를 다루지 않고, 성평등가족부 장관의 디지털성범죄피해자지원센터 방문 및 시스템 점검에 대한 일반적인 내용을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 상대방 특정, 피해 규모, 증거 확보, 공적 절차 진행 등 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, '집단소송법 제정안'에 대한 국회 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모 등이 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>원민경 장관, 디지털성범죄피해자지원센터 방문</t>
+          <t>'집단소송법' 부작용 경고한 곽규택 의원  남소 우려… 기업에 치명적</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>m-joongang.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/photos/7834735</t>
+          <t>https://www.m-joongang.com/news/articleView.html?idxno=402443</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 12:25:03.026918+00:00</t>
+          <t>2026-05-13 07:00:36.623291+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>AI 해킹 위험이 증가함에 따라 입법처는 'AI 기본법'을 통해 피해 책임 주체와 귀속 원칙을 명확히 할 것을 강조하고 있습니다. 이러한 문제가 해결되지 않으면 AI 기술 시장의 성장이 저해될 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>한국민사법학회가 '사이버 공간의 민사법'을 대주제로 춘계 학술대회를 개최한다는 소식입니다. 정보유출로 인한 손해, 미국 개인정보 유출 집단소송, 전자상거래 플랫폼의 거래당사자 지위, 학습형 AI의 제조물책임 등 다양한 학술 발표가 예정되어 있습니다. 이 기사는 특정 사건의 발생이나 진행 상황을 다루는 것이 아닌 학술대회 개최 안내입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 AI 해킹 위험에 대한 일반적인 동향과 AI 기본법 제정의 필요성을 강조하는 내용으로, 특정 피해 사건을 다루지 않습니다. 따라서 구체적인 피해자, 상대방, 피해 규모가 불분명하여 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한국민사법학회의 춘계 학술대회 개최를 알리는 내용으로, 사이버 공간의 민사법 관련 다양한 학술 주제를 다룹니다. 특정 사건이나 분쟁, 피해 사실을 보도하는 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 구체적인 피고, 피해자, 피해 규모 등이 전혀 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>AI 해킹 위험 커진다…‘AI 보안·감사’ 산업 등장[AI 7대 트렌드⑧]</t>
+          <t>한국민사법학회, ‘사이버 공간의 민사법’ 주제로 춘계 학술대회 개최</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628326/?sc=Naver</t>
+          <t>https://www.mk.co.kr/article/12023066</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 00:27:43.737907+00:00</t>
+          <t>2026-05-11 10:15:17.753110+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>인사청문회에서 개인정보 유출 및 민원인 사찰 의혹 제기</t>
+          <t>가정법원 처분 완료, 손해배상 소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>고광헌 방송미디어통신심의위원회 위원장 후보자의 인사청문회에서 '심기보좌위'와 '이념편향'에 대한 대립이 있었으며, 국민의힘은 방미심위의 '민원인 사찰' 및 '개인정보 유출' 의혹을 제기하며 과정 규명을 요구했습니다. 이 외에도 이대통령 관련 보도 사과 요청 논란 등이 불거졌습니다.</t>
+          <t>친구가 만든 딥페이크를 본 학생에게도 '보지 않은 사진'에 대한 공동불법행위 책임이 있는지 여부가 쟁점인 사건입니다. 피해자는 이미 가정법원 처분을 받은 학생을 상대로 5천만 원의 손해배상 소송을 제기할 법적 권리가 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 방송미디어통신심의위원회 위원장 후보자의 인사청문회 내용을 다루고 있으며, '개인정보 유출' 및 '민원인 사찰' 의혹은 야당의 주장으로 아직 사실로 확인되거나 공식적인 조사가 진행 중인 단계가 아닙니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건이 충족되지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(공동불법행위 쟁점), 증거가 있거나 확보 가능하며(가정법원 처분), 이미 공적 절차가 진행 중임(가정법원 처분) 등의 적합 조건이 일부 있으나, 상대방이 학생으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>고광헌 방미심위원장 청문회 격돌…인선·이념·도덕성 공방(종합)</t>
+          <t>친구가 만든 딥페이크 봤을 뿐인데…  보지도 않은 피해자가 5천만 원...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/cc-newmedia/6122355</t>
+          <t>https://lawtalknews.co.kr/article/LLIQ6ZF083PR</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 13:21:38.009112+00:00</t>
+          <t>2026-04-23 09:50:47.357162+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>사건 발생 후 추적 및 법적 책임 검토 중</t>
+          <t>입법 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>배달앱에 등록된 주소와 관련하여 발생한 사건으로 인해 민사상 위자료 및 재물적 손해에 대한 배상 책임이 있다는 내용이 보도되었습니다. '끈질긴 추적 끝에 포착'이라는 제목으로 미루어 보아 사건 발생 후 조사가 진행된 것으로 보입니다.</t>
+          <t>서영교 더불어민주당 의원이 국회 법사위원장으로서 정치 검찰 및 사법부 개혁, 민생 입법 추진 의지를 밝혔습니다. 특히 쿠팡 개인정보 유출 사태를 예시로 들며 증권 분야 외 일반 민생 분야에도 집단소송제 도입이 필요하다고 강조했습니다. 이는 입법 논의에 대한 내용으로, 특정 소송 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 매우 단편적이어서 소송금융 적합도 판단 기준 중 명확히 확인되는 적합 조건이 없습니다. 상대방의 책임 명확성, 자력, 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등을 판단하기 어렵습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 국회 법사위원장의 입법 활동 및 정치적 견해를 다루고 있습니다. 쿠팡 개인정보 유출 사례는 집단소송제 도입의 필요성을 설명하기 위한 예시로 언급되었을 뿐, 현재 진행 중이거나 투자 가능한 구체적인 소송 건을 제시하고 있지 않아 소송금융 투자 대상으로 부적합합니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[AFTER 8NEWS] '배달 한 번 시켰다가 이런 일이' 끈질긴 추적 끝에 포착한...</t>
+          <t>[전격시사] 서영교 더불어민주당 의원 - “한동훈 국힘서도 내쳐져…여...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500740&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526109&amp;ref=A</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-01 13:05:35.660469+00:00</t>
+          <t>2026-04-03 12:43:03.471314+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>성평등가족부 중앙디지털성범죄피해자지원센터가 딥페이크 및 성착취물 대응을 위해 AI 기반 삭제지원시스템을 도입합니다. 이는 기존의 수동적이고 사후적인 피해자 보호 방식의 한계를 극복하고, 디지털 성범죄 피해자 지원을 강화하기 위한 목적입니다.</t>
+          <t>군무원이 퇴근길에 불법촬영 현장을 목격하고 범인을 제압하여 사단장 표창을 받았습니다. 이 사건은 구포역 인근에서 발생했으며, 불법촬영범은 지난달 31일 저녁 피해자를 촬영하려다 현장에서 붙잡혔습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피고를 다루는 것이 아니라, 성평등가족부가 디지털 성범죄 피해자 지원을 위해 AI 기반 시스템을 도입한다는 정책적 내용을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임의 명확성', '피해 규모', '공적 절차 진행' 등 적합 조건에 해당하는 부분이 없습니다.</t>
+          <t>상대방이 특정되지 않은 개인 불법촬영범으로 자력 부족 가능성이 높고 (적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자로 피해 규모가 소송금융 투자에 적합하지 않습니다 (적합 조건 3, 4 미충족). 책임 소재와 증거는 명확하나 (적합 조건 1, 5 충족), 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>성평등가족부, 딥페이크·성착취물→AI로 잡는다</t>
+          <t>퇴근길 불법촬영범 목격해 제압한 군무원 표창</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728298</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284112</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:48.850057+00:00</t>
+          <t>2026-04-03 00:30:27.618789+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털 성범죄 피해 대응을 위해 AI 기반 자동삭제요청시스템 등을 정식 도입합니다. 이 시스템은 약 2만 개의 웹사이트에 대한 삭제요청 자동화, 아동·청소년 온라인 성착취물 선제 대응, AI 기반 딥페이크 탐지 등을 통해 디지털 성범죄 대응 속도와 정확도를 높일 것으로 기대됩니다.</t>
+          <t>원민경 성평등가족부 장관이 중앙디지털성범죄피해자지원센터를 방문하여 AI 기반의 디지털성범죄 대응 시스템을 점검했습니다. 장관은 관계자들에게 신속한 대응을 통해 피해 확산을 방지해 줄 것을 당부했습니다. 이 기사는 특정 사건이 아닌 정부의 디지털 성범죄 대응 노력에 대한 일반적인 소식입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 디지털 성범죄에 대응하기 위한 정부의 AI 기반 시스템 도입에 관한 것으로, 특정 가해자와 피해자가 명확히 특정된 소송 사건을 다루지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '피해 규모', '증거 확보 가능성' 등이 특정 사건에 대해 구체적으로 제시되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 디지털 성범죄 사건이나 가해자를 다루지 않고, 성평등가족부 장관의 디지털성범죄피해자지원센터 방문 및 시스템 점검에 대한 일반적인 내용을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 상대방 특정, 피해 규모, 증거 확보, 공적 절차 진행 등 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>AI가 24시간 성착취물 추적 …정부, 자동삭제시스템 도입</t>
+          <t>원민경 장관, 디지털성범죄피해자지원센터 방문</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003572084</t>
+          <t>https://www.news1.kr/photos/7834735</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-01 00:19:06.920785+00:00</t>
+          <t>2026-04-02 12:25:03.026918+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>AI 기본법 논의 중</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>사이버 공격과 개인정보 유출 증가, 정부 규제 강화로 사이버 보험의 필요성이 커지고 있으며, 글로벌 시장은 성장세이나 국내 시장은 아직 미미한 수준이다. 사이버 보험은 사고 발생 후 기업이 감당할 배상책임, 데이터 복구, 영업 중단 손실 등을 보전하는 역할을 한다. 국내 보험사들은 다양한 형태의 사이버 보험 상품을 판매 중이다.</t>
+          <t>AI 해킹 위험이 증가함에 따라 입법처는 'AI 기본법'을 통해 피해 책임 주체와 귀속 원칙을 명확히 할 것을 강조하고 있습니다. 이러한 문제가 해결되지 않으면 AI 기술 시장의 성장이 저해될 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사이버 침해 사고나 개인정보 유출 사건을 다루는 것이 아니라, 사이버 보험 시장의 현황과 필요성을 설명하는 일반적인 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 책임 주체, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 AI 해킹 위험에 대한 일반적인 동향과 AI 기본법 제정의 필요성을 강조하는 내용으로, 특정 피해 사건을 다루지 않습니다. 따라서 구체적인 피해자, 상대방, 피해 규모가 불분명하여 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[그게 뭔가요] ‘사이버 보험’이 필요한 이유</t>
+          <t>AI 해킹 위험 커진다…‘AI 보안·감사’ 산업 등장[AI 7대 트렌드⑧]</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>byline.network</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://byline.network/?p=9004111222597548</t>
+          <t>https://www.dailian.co.kr/news/view/1628326/?sc=Naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-31 13:08:36.437136+00:00</t>
+          <t>2026-04-02 00:27:43.737907+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>방송미디어통신심의위원회</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>인사청문회에서 개인정보 유출 및 민원인 사찰 의혹 제기</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이 기사는 동물병원을 포함한 다수 사업장에서 이력서 사진 요구 관행이 개인정보보호법 위반 소지가 있음을 경고한다. 위반 시 시정조치 및 정보 주체의 민사상 손해배상 청구가 가능하다고 언급하며, 채용 과정에서의 법적 리스크를 다룬다. 특정 사건에 대한 보도가 아닌 일반적인 법률 자문 성격의 기사이다.</t>
+          <t>고광헌 방송미디어통신심의위원회 위원장 후보자의 인사청문회에서 '심기보좌위'와 '이념편향'에 대한 대립이 있었으며, 국민의힘은 방미심위의 '민원인 사찰' 및 '개인정보 유출' 의혹을 제기하며 과정 규명을 요구했습니다. 이 외에도 이대통령 관련 보도 사과 요청 논란 등이 불거졌습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 채용 과정에서의 개인정보보호법 위반 가능성에 대한 일반적인 법률 자문 성격으로, 특정 사건이나 명확한 피고, 구체적인 피해 규모 및 피해자 수가 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
+          <t>해당 기사는 방송미디어통신심의위원회 위원장 후보자의 인사청문회 내용을 다루고 있으며, '개인정보 유출' 및 '민원인 사찰' 의혹은 야당의 주장으로 아직 사실로 확인되거나 공식적인 조사가 진행 중인 단계가 아닙니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>동물병원도 예외 없는 채용 리스크, 채용절차법 밖에서도 걸린다</t>
+          <t>고광헌 방미심위원장 청문회 격돌…인선·이념·도덕성 공방(종합)</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>dailyvet.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.dailyvet.co.kr/news/cshwork/278308</t>
+          <t>https://www.news1.kr/it-science/cc-newmedia/6122355</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-31 00:38:02.305589+00:00</t>
+          <t>2026-04-01 13:21:38.009112+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 공포 및 시행 예정</t>
+          <t>사건 발생 후 추적 및 법적 책임 검토 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법이 9월 11일 시행을 앞두고 있으며, 과징금 상한 대폭 상향, 통지 의무 확대, 무과실 책임 도입 추진 등으로 기업의 개인정보 보호 책임이 강화될 전망이다. 이는 기업의 핵심 경영 리스크로 작용할 것으로 분석된다. 다만, 본 기사는 특정 사건이 아닌 법률 개정의 내용을 다루고 있다.</t>
+          <t>배달앱에 등록된 주소와 관련하여 발생한 사건으로 인해 민사상 위자료 및 재물적 손해에 대한 배상 책임이 있다는 내용이 보도되었습니다. '끈질긴 추적 끝에 포착'이라는 제목으로 미루어 보아 사건 발생 후 조사가 진행된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 개정된 개인정보보호법의 내용과 기업에 미칠 영향에 대한 법률 칼럼으로, 특정 개인정보 침해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
+          <t>제공된 기사 내용이 매우 단편적이어서 소송금융 적합도 판단 기준 중 명확히 확인되는 적합 조건이 없습니다. 상대방의 책임 명확성, 자력, 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[논현논단_유주선 칼럼] 핵심적 경영 리스크가 된 개인정보보호법</t>
+          <t>[AFTER 8NEWS] '배달 한 번 시켰다가 이런 일이' 끈질긴 추적 끝에 포착한...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2570893</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500740&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 00:37:10.375208+00:00</t>
+          <t>2026-04-01 13:05:35.660469+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이 기사는 마약에 취한 이들이 저지르는 살인, 방화, 난폭운전, 성폭행, 불법 촬영 및 유포 등 다양한 강력 범죄의 심각성을 다룹니다. 특히 마약에 취한 모습이 촬영되어 유포되는 범죄의 경우 피해자들이 인지하지 못해 수사가 어렵다는 현직 검사의 발언을 인용하며, 마약 관련 범죄의 광범위한 피해와 수사 난점을 지적합니다.</t>
+          <t>성평등가족부 중앙디지털성범죄피해자지원센터가 딥페이크 및 성착취물 대응을 위해 AI 기반 삭제지원시스템을 도입합니다. 이는 기존의 수동적이고 사후적인 피해자 보호 방식의 한계를 극복하고, 디지털 성범죄 피해자 지원을 강화하기 위한 목적입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 마약 관련 범죄의 일반적인 문제점을 다루며, 특정 사건이나 소송금융 투자 대상이 될 만한 명확한 피고를 특정하지 않습니다. 집단적 피해를 입은 특정 피해자 그룹이나 상대방의 자력에 대한 정보가 없어 소송금융 투자 적합 조건(적합 조건 1, 2, 3)을 충족하기 어렵습니다. 또한, 일부 범죄는 증거 확보가 어렵다고 언급되어(적합 조건 5 미충족) 투자 매력이 낮습니다.</t>
+          <t>본 기사는 특정 사건이나 피고를 다루는 것이 아니라, 성평등가족부가 디지털 성범죄 피해자 지원을 위해 AI 기반 시스템을 도입한다는 정책적 내용을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임의 명확성', '피해 규모', '공적 절차 진행' 등 적합 조건에 해당하는 부분이 없습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>약에 취해 살인·방화·난폭운전… 마약, 다른 사람 목숨까지 뺏는다</t>
+          <t>성평등가족부, 딥페이크·성착취물→AI로 잡는다</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/31/NA2DESY6MZH5LJH4KP25MTN76Q/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728298</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 00:18:17.958464+00:00</t>
+          <t>2026-04-01 00:24:48.850057+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>정부 시스템 도입 및 운영 시작</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>텔레그램 등을 통해 확산되는 '보복 대행' 서비스가 현실 범죄로 이어지는 문제점을 지적하는 기사입니다. 기사는 신속한 분쟁 해결 시스템 구축, 피해자 보호 강화, 플랫폼 기업의 개인정보 보호 책임 확대, 디지털 범죄 대응 수사 역량 강화 등 종합적인 대책 마련의 필요성을 강조하고 있습니다.</t>
+          <t>성평등가족부가 디지털 성범죄 피해 대응을 위해 AI 기반 자동삭제요청시스템 등을 정식 도입합니다. 이 시스템은 약 2만 개의 웹사이트에 대한 삭제요청 자동화, 아동·청소년 온라인 성착취물 선제 대응, AI 기반 딥페이크 탐지 등을 통해 디지털 성범죄 대응 속도와 정확도를 높일 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 '보복 대행' 서비스라는 사회적 현상과 이에 대한 정책적 제언을 다루고 있으며, 특정 피해 사건, 가해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재합니다. 따라서 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+          <t>이 기사는 디지털 성범죄에 대응하기 위한 정부의 AI 기반 시스템 도입에 관한 것으로, 특정 가해자와 피해자가 명확히 특정된 소송 사건을 다루지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '피해 규모', '증거 확보 가능성' 등이 특정 사건에 대해 구체적으로 제시되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>텔레그램 타고 번진 '보복 대행'…현실 범죄로 번졌다</t>
+          <t>AI가 24시간 성착취물 추적 …정부, 자동삭제시스템 도입</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290274</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003572084</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-30 12:20:53.817606+00:00</t>
+          <t>2026-04-01 00:19:06.920785+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>이 기사는 해외 보험사들이 딥페이크 및 AI 기반 신원 사칭 피해를 보장하는 사이버보험 특약을 추가하며 AI 위험 담보를 확대하는 추세를 보도합니다. 반면 국내 보험업계는 아직 AI 관련 담보를 별도로 개발하기보다 기존 사이버보험 틀 안에서 검토하는 단계에 머물러 있습니다. 이는 특정 사건이 아닌 보험 산업의 동향을 다루고 있습니다.</t>
+          <t>사이버 공격과 개인정보 유출 증가, 정부 규제 강화로 사이버 보험의 필요성이 커지고 있으며, 글로벌 시장은 성장세이나 국내 시장은 아직 미미한 수준이다. 사이버 보험은 사고 발생 후 기업이 감당할 배상책임, 데이터 복구, 영업 중단 손실 등을 보전하는 역할을 한다. 국내 보험사들은 다양한 형태의 사이버 보험 상품을 판매 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 AI 관련 위험에 대한 사이버보험의 보장 범위 확대 동향을 다루고 있을 뿐, 특정 딥페이크 또는 AI 사칭 피해 사건이나 피해자를 보고하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>본 기사는 특정 사이버 침해 사고나 개인정보 유출 사건을 다루는 것이 아니라, 사이버 보험 시장의 현황과 필요성을 설명하는 일반적인 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 책임 주체, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>해킹 넘어 딥페이크까지…사이버보험, AI 위험 담보 넓힌다</t>
+          <t>[그게 뭔가요] ‘사이버 보험’이 필요한 이유</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>byline.network</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2569742</t>
+          <t>https://byline.network/?p=9004111222597548</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-29 12:42:07.126185+00:00</t>
+          <t>2026-03-31 13:08:36.437136+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>조용식 후보가 익산 여성친화도시 재도약을 위한 5대 공약을 발표했다. 주요 내용으로는 익산시, 경찰, 민간 전문가 협력을 통한 불법 촬영물 통합 대응 체계 구축, 불법 촬영물 탐지 및 삭제 지원, 피해자 법률·심리 상담 원스톱 제공 등이 포함된다. 또한 경력단절 여성의 재취업 지원 방안도 제시되었다.</t>
+          <t>이 기사는 동물병원을 포함한 다수 사업장에서 이력서 사진 요구 관행이 개인정보보호법 위반 소지가 있음을 경고한다. 위반 시 시정조치 및 정보 주체의 민사상 손해배상 청구가 가능하다고 언급하며, 채용 과정에서의 법적 리스크를 다룬다. 특정 사건에 대한 보도가 아닌 일반적인 법률 자문 성격의 기사이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 법적 분쟁이 아닌, 익산시의 여성친화도시 정책 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '피해 규모', '집단적 피해' 등 어떠한 적합 조건에도 해당하지 않으며, 구체적인 피고나 피해 사실이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 채용 과정에서의 개인정보보호법 위반 가능성에 대한 일반적인 법률 자문 성격으로, 특정 사건이나 명확한 피고, 구체적인 피해 규모 및 피해자 수가 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>조용식  익산 여성친화도시 재도약  5대공약 발표</t>
+          <t>동물병원도 예외 없는 채용 리스크, 채용절차법 밖에서도 걸린다</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>dailyvet.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036357</t>
+          <t>https://www.dailyvet.co.kr/news/cshwork/278308</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-29 12:23:54.150283+00:00</t>
+          <t>2026-03-31 00:38:02.305589+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>정책 공약 발표</t>
+          <t>개정 개인정보보호법 공포 및 시행 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>한준호 의원이 여성의 안전과 권리를 위한 정책 공약을 발표하며, 해외 플랫폼 문제에 대한 중앙 피해자지원센터와 법률기관 연계를 통한 원스톱 보호체계 구축을 약속했습니다. 이는 특정 사건에 대한 보도가 아닌 정책 제안에 해당합니다.</t>
+          <t>개정 개인정보보호법이 9월 11일 시행을 앞두고 있으며, 과징금 상한 대폭 상향, 통지 의무 확대, 무과실 책임 도입 추진 등으로 기업의 개인정보 보호 책임이 강화될 전망이다. 이는 기업의 핵심 경영 리스크로 작용할 것으로 분석된다. 다만, 본 기사는 특정 사건이 아닌 법률 개정의 내용을 다루고 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 정치인의 정책 공약 발표에 대한 내용입니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)을 전혀 파악할 수 없어 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 개정된 개인정보보호법의 내용과 기업에 미칠 영향에 대한 법률 칼럼으로, 특정 개인정보 침해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>한준호, 여성의 안전과 권리·건강·경력까지 아우르는 '여성정책공약'...</t>
+          <t>[논현논단_유주선 칼럼] 핵심적 경영 리스크가 된 개인정보보호법</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363721158</t>
+          <t>https://www.etoday.co.kr/news/view/2570893</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-29 12:21:01.501953+00:00</t>
+          <t>2026-03-31 00:37:10.375208+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>미 법무부 당국자 및 FBI 대변인 성명으로 해킹 사실 확인</t>
+          <t>마약 관련 범죄 수사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>이란 정부와 연계된 해커 그룹 '한달라'가 캐시 파텔 미국 연방수사국(FBI) 국장의 개인 이메일 계정을 해킹하여 사진 등 자료를 유출했습니다. 미 법무부 당국자가 해킹 사실을 확인했으며, FBI는 잠재적 위험 완화 조치를 했다고 밝혔습니다. 유출된 정보에는 2011년부터 2022년까지의 개인 사진 및 업무 관련 자료가 포함되어 있었습니다.</t>
+          <t>이 기사는 마약에 취한 이들이 저지르는 살인, 방화, 난폭운전, 성폭행, 불법 촬영 및 유포 등 다양한 강력 범죄의 심각성을 다룹니다. 특히 마약에 취한 모습이 촬영되어 유포되는 범죄의 경우 피해자들이 인지하지 못해 수사가 어렵다는 현직 검사의 발언을 인용하며, 마약 관련 범죄의 광범위한 피해와 수사 난점을 지적합니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(이란 연계 해커), 상대방이 외국 정부와 연계된 해커 집단으로 일반적인 민사 소송을 통한 손해배상 청구 및 집행이 매우 어렵고 복잡합니다. 피해자가 단일 개인(FBI 국장)이며, 피해 규모를 특정하기 어렵고, 사건의 성격상 국가 안보 및 외교적 문제에 가까워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 마약 관련 범죄의 일반적인 문제점을 다루며, 특정 사건이나 소송금융 투자 대상이 될 만한 명확한 피고를 특정하지 않습니다. 집단적 피해를 입은 특정 피해자 그룹이나 상대방의 자력에 대한 정보가 없어 소송금융 투자 적합 조건(적합 조건 1, 2, 3)을 충족하기 어렵습니다. 또한, 일부 범죄는 증거 확보가 어렵다고 언급되어(적합 조건 5 미충족) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>이란 연계 해커, FBI 국장 이메일 해킹…개인 사진 공개</t>
+          <t>약에 취해 살인·방화·난폭운전… 마약, 다른 사람 목숨까지 뺏는다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/international/international_general/1251615.html</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/31/NA2DESY6MZH5LJH4KP25MTN76Q/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-29 12:20:28.066325+00:00</t>
+          <t>2026-03-31 00:18:17.958464+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>KT는 정식 앱마켓을 통하지 않은 불법 스트리밍 앱을 통해 사용자 동의 없이 개인정보 유출 및 도박 스팸 문자가 발송되는 사례가 탐지되었다고 경고했습니다. 이러한 악성 앱은 문자, 연락처 등 과도한 권한을 요구하며, 사용자 인지 없이 악성 기능을 수행할 수 있습니다. KT는 출처 불분명 URL 클릭 금지 및 번호도용문자차단서비스 신청 등을 권고했습니다.</t>
+          <t>텔레그램 등을 통해 확산되는 '보복 대행' 서비스가 현실 범죄로 이어지는 문제점을 지적하는 기사입니다. 기사는 신속한 분쟁 해결 시스템 구축, 피해자 보호 강화, 플랫폼 기업의 개인정보 보호 책임 확대, 디지털 범죄 대응 수사 역량 강화 등 종합적인 대책 마련의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사 내용상 소송의 상대방이 되는 악성 앱 개발/유포 주체가 특정되지 않아 책임 소재를 명확히 하고 자력을 확인하기 어렵습니다. (적합 조건 1, 2 미충족) 피해 규모나 피해자 수도 구체적으로 파악하기 어렵습니다. (적합 조건 4 미충족)</t>
+          <t>제공된 기사 내용은 '보복 대행' 서비스라는 사회적 현상과 이에 대한 정책적 제언을 다루고 있으며, 특정 피해 사건, 가해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재합니다. 따라서 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>KT  불법 스트리밍 악성행위 탐지 …삭제 권고·이용자 주의 당부</t>
+          <t>텔레그램 타고 번진 '보복 대행'…현실 범죄로 번졌다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1954472</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290274</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-29 00:20:04.945506+00:00</t>
+          <t>2026-03-30 12:20:53.817606+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>미국 FBI 국장의 개인 이메일 계정이 이란 연계 해킹그룹 한다라에 의해 침해되어 개인 사진과 문서가 유출되었다. 이는 FBI의 한다라 그룹 단속에 대한 보복성 공격으로, 미·이란 간 사이버 갈등이 격화되고 있음을 보여준다. 미국 법무부는 해킹 사실을 인정했으며 FBI는 내부 조사를 진행 중이다.</t>
+          <t>이 기사는 해외 보험사들이 딥페이크 및 AI 기반 신원 사칭 피해를 보장하는 사이버보험 특약을 추가하며 AI 위험 담보를 확대하는 추세를 보도합니다. 반면 국내 보험업계는 아직 AI 관련 담보를 별도로 개발하기보다 기존 사이버보험 틀 안에서 검토하는 단계에 머물러 있습니다. 이는 특정 사건이 아닌 보험 산업의 동향을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 이란 연계 해킹그룹이라는 특성상 손해배상 청구 및 집행이 현실적으로 매우 어렵다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 요인이다. 또한, 피해가 특정 개인에게 한정되며(집단적 피해 아님), 직접적인 금전적 피해 규모가 크다고 보기 어렵다.</t>
+          <t>이 기사는 AI 관련 위험에 대한 사이버보험의 보장 범위 확대 동향을 다루고 있을 뿐, 특정 딥페이크 또는 AI 사칭 피해 사건이나 피해자를 보고하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>美 FBI 국장 개인 이메일 해킹, 미·이란 사이버 갈등 격화</t>
+          <t>해킹 넘어 딥페이크까지…사이버보험, AI 위험 담보 넓힌다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65876</t>
+          <t>https://www.etoday.co.kr/news/view/2569742</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-29 00:15:55.123880+00:00</t>
+          <t>2026-03-29 12:42:07.126185+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>용인시가 수지구청역 일대에서 민관 합동 디지털 성범죄 근절 캠페인을 전개했습니다. 불법촬영 및 딥페이크 범죄의 위험성을 알리고, 공중화장실 불법카메라 탐지 점검 시연을 통해 시민들의 경각심을 높이는 데 중점을 두었습니다. 시는 향후 피해자 보호 및 지원 연계 등 디지털 성범죄 대응 사업을 확대할 계획입니다.</t>
+          <t>조용식 후보가 익산 여성친화도시 재도약을 위한 5대 공약을 발표했다. 주요 내용으로는 익산시, 경찰, 민간 전문가 협력을 통한 불법 촬영물 통합 대응 체계 구축, 불법 촬영물 탐지 및 삭제 지원, 피해자 법률·심리 상담 원스톱 제공 등이 포함된다. 또한 경력단절 여성의 재취업 지원 방안도 제시되었다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>본 기사는 특정 디지털 성범죄 사건이 아닌, 용인시의 디지털 성범죄 예방 캠페인에 대한 내용입니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 법적 분쟁이 아닌, 익산시의 여성친화도시 정책 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '피해 규모', '집단적 피해' 등 어떠한 적합 조건에도 해당하지 않으며, 구체적인 피고나 피해 사실이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>용인시, 민관 합동 디지털 성범죄 근절 켐폐인 가져</t>
+          <t>조용식  익산 여성친화도시 재도약  5대공약 발표</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808003</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036357</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-28 12:20:47.908023+00:00</t>
+          <t>2026-03-29 12:23:54.150283+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>개인정보보호위원회 정책 포럼에서 피해자 보상 정책 논의 중</t>
+          <t>정책 공약 발표</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>개인정보보호위원회는 지난해 4월 정책 포럼에서 개인정보 유출 피해자 보상을 위해, 이용자 피해 보상안에 따라 과징금을 감경하는 방안을 적극 검토하겠다고 밝혔다. 이는 실질적인 피해자 보상을 목표로 하며, 과징금이 정부 수입으로 잡히는 현행 방식에 대한 대안으로 논의되고 있다.</t>
+          <t>한준호 의원이 여성의 안전과 권리를 위한 정책 공약을 발표하며, 해외 플랫폼 문제에 대한 중앙 피해자지원센터와 법률기관 연계를 통한 원스톱 보호체계 구축을 약속했습니다. 이는 특정 사건에 대한 보도가 아닌 정책 제안에 해당합니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 개인정보보호위원회의 정책 포럼 논의를 다루고 있으며, 특정 개인정보 유출 사건이나 소송 대상을 명확히 제시하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 정치인의 정책 공약 발표에 대한 내용입니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)을 전혀 파악할 수 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[김재섭의 뒤집어보기] 1위 이동통신 사업자 SK텔레콤의 뒤늦은 고객 신...</t>
+          <t>한준호, 여성의 안전과 권리·건강·경력까지 아우르는 '여성정책공약'...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434219</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363721158</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-27 12:21:59.976722+00:00</t>
+          <t>2026-03-29 12:21:01.501953+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>한달라</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>개인정보 유출 사건의 일반적인 문제점 및 제도적 한계 논의</t>
+          <t>미 법무부 당국자 및 FBI 대변인 성명으로 해킹 사실 확인</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>국회입법조사처는 작년 사이버 참사를 언급하며 개인정보 유출로 인한 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 분석했습니다. 이러한 구조는 기업이 보안 투자보다 사고 발생 부담을 낮게 느끼게 한다고 지적합니다.</t>
+          <t>이란 정부와 연계된 해커 그룹 '한달라'가 캐시 파텔 미국 연방수사국(FBI) 국장의 개인 이메일 계정을 해킹하여 사진 등 자료를 유출했습니다. 미 법무부 당국자가 해킹 사실을 확인했으며, FBI는 잠재적 위험 완화 조치를 했다고 밝혔습니다. 유출된 정보에는 2011년부터 2022년까지의 개인 사진 및 업무 관련 자료가 포함되어 있었습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 개인정보 유출 사건의 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 지적합니다. 이는 '피해 규모가 큼' 조건에 부합하지 않으며, 소송금융 투자로서의 매력이 낮습니다.</t>
+          <t>상대방 책임은 명확하나(이란 연계 해커), 상대방이 외국 정부와 연계된 해커 집단으로 일반적인 민사 소송을 통한 손해배상 청구 및 집행이 매우 어렵고 복잡합니다. 피해자가 단일 개인(FBI 국장)이며, 피해 규모를 특정하기 어렵고, 사건의 성격상 국가 안보 및 외교적 문제에 가까워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>소액 (개별 피해 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>뚫린 게 아니라 비워줬다 … 국회입조처, 작년 사이버 참사로 '보안체...</t>
+          <t>이란 연계 해커, FBI 국장 이메일 해킹…개인 사진 공개</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56807</t>
+          <t>https://www.hani.co.kr/arti/international/international_general/1251615.html</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-27 00:45:40.611680+00:00</t>
+          <t>2026-03-29 12:20:28.066325+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
-      <c r="D30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>법률 전문가의 정책 제안</t>
+          <t>KT의 불법 스트리밍 악성앱 주의 권고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>고민성 변호사는 개인정보 유출 사건 발생 시 개인정보보호위원회가 조사 과정에서 확보한 증거와 전문성을 바탕으로 피해자를 대리해 손해배상 소송을 제기할 수 있어야 한다고 제안했습니다. 이는 정보 비대칭 문제를 해소하고 피해자 구제를 강화하기 위한 방안입니다. 본 기사는 특정 사건이 아닌 법률 전문가의 정책 제안을 다루고 있습니다.</t>
+          <t>KT는 정식 앱마켓을 통하지 않은 불법 스트리밍 앱을 통해 사용자 동의 없이 개인정보 유출 및 도박 스팸 문자가 발송되는 사례가 탐지되었다고 경고했습니다. 이러한 악성 앱은 문자, 연락처 등 과도한 권한을 요구하며, 사용자 인지 없이 악성 기능을 수행할 수 있습니다. KT는 출처 불분명 URL 클릭 금지 및 번호도용문자차단서비스 신청 등을 권고했습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보보호위원회가 집단소송의 원고가 될 수 있도록 법률을 개정해야 한다는 법률 전문가의 제안을 다루고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용상 소송의 상대방이 되는 악성 앱 개발/유포 주체가 특정되지 않아 책임 소재를 명확히 하고 자력을 확인하기 어렵습니다. (적합 조건 1, 2 미충족) 피해 규모나 피해자 수도 구체적으로 파악하기 어렵습니다. (적합 조건 4 미충족)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>고민성 변호사  개인정보보호위가 집단소송 원고가 될 수 있어야</t>
+          <t>KT  불법 스트리밍 악성행위 탐지 …삭제 권고·이용자 주의 당부</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18819</t>
+          <t>http://www.inews24.com/view/1954472</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-26 13:03:03.304653+00:00</t>
+          <t>2026-03-29 00:20:04.945506+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>한다라(Handala)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>법률 개정안 논의 및 마련 중</t>
+          <t>FBI 내부 보안 점검 및 추가 조사 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>사이버범죄 및 침해사고 대응 강화를 위한 법률 개정안이 마련될 예정입니다. 이 개정안은 피해자에게 침해사고 발생 사실과 대응 방법을 안내하고, 피해 신고 및 접수 지원, 예방 교육 제공 등 구체적인 후속 조치를 가능하게 하여 디지털 취약계층 보호의 근거를 마련하는 것을 목표로 합니다.</t>
+          <t>미국 FBI 국장의 개인 이메일 계정이 이란 연계 해킹그룹 한다라에 의해 침해되어 개인 사진과 문서가 유출되었다. 이는 FBI의 한다라 그룹 단속에 대한 보복성 공격으로, 미·이란 간 사이버 갈등이 격화되고 있음을 보여준다. 미국 법무부는 해킹 사실을 인정했으며 FBI는 내부 조사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>해당 기사는 사이버범죄 및 침해사고 피해자 보호를 위한 '법률 개정안' 마련에 대한 내용으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 이란 연계 해킹그룹이라는 특성상 손해배상 청구 및 집행이 현실적으로 매우 어렵다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 요인이다. 또한, 피해가 특정 개인에게 한정되며(집단적 피해 아님), 직접적인 금전적 피해 규모가 크다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>사이버범죄·침해사고 대응 강화…디지털 취약계층 보호 근거 마련</t>
+          <t>美 FBI 국장 개인 이메일 해킹, 미·이란 사이버 갈등 격화</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205910</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65876</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-26 00:24:02.990582+00:00</t>
+          <t>2026-03-29 00:15:55.123880+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>집단소송제 도입 관련 정책 논의 진행 중</t>
+          <t>디지털 성범죄 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>정부 부처가 긴밀히 공조하여 개인정보 손해배상을 포함한 집단소송제 도입을 추진하고 있음을 설명하는 기사입니다. 이전 언론 보도와 달리 논의가 중단되지 않았음을 명확히 했습니다.</t>
+          <t>용인시가 수지구청역 일대에서 민관 합동 디지털 성범죄 근절 캠페인을 전개했습니다. 불법촬영 및 딥페이크 범죄의 위험성을 알리고, 공중화장실 불법카메라 탐지 점검 시연을 통해 시민들의 경각심을 높이는 데 중점을 두었습니다. 시는 향후 피해자 보호 및 지원 연계 등 디지털 성범죄 대응 사업을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송제도 도입 추진이라는 정책 및 입법 논의에 대한 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 디지털 성범죄 사건이 아닌, 용인시의 디지털 성범죄 예방 캠페인에 대한 내용입니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[사실은 이렇습니다] (보도설명) 부처간 긴밀한 공조 하에 집단소송제 ...</t>
+          <t>용인시, 민관 합동 디지털 성범죄 근절 켐폐인 가져</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/briefing/actuallyView.do?newsId=148961450&amp;call_from=naver_news</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808003</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-25 12:48:00.167318+00:00</t>
+          <t>2026-03-28 12:20:47.908023+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>개인정보보호법상 단체소송에 손해배상 청구권 포함 논의 (부처 간 이견으로 잠정 중단)</t>
+          <t>개인정보보호위원회 정책 포럼에서 피해자 보상 정책 논의 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>개인정보보호위원회는 대규모 개인정보 유출 피해 구제를 위해 단체소송 대상에 손해배상을 추가하는 법 개정을 추진했으나, 법무부가 광범위한 집단소송법 도입을 주장하며 반대하여 논의가 잠정 중단되었다. 이에 개인정보위는 범정부 차원의 집단소송제 도입에 보조를 맞추기로 했다. 현재는 기업의 손해배상 책임을 강화하는 개인정보보호법 2차 개정에 속도를 낼 방침이다.</t>
+          <t>개인정보보호위원회는 지난해 4월 정책 포럼에서 개인정보 유출 피해자 보상을 위해, 이용자 피해 보상안에 따라 과징금을 감경하는 방안을 적극 검토하겠다고 밝혔다. 이는 실질적인 피해자 보상을 목표로 하며, 과징금이 정부 수입으로 잡히는 현행 방식에 대한 대안으로 논의되고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건에 대한 소송금융 투자 기회를 다루는 것이 아니라, 개인정보보호법상 단체소송에 손해배상 청구권을 포함하려는 입법 논의가 부처 간 이견으로 잠정 중단된 상황을 보도하고 있습니다. 따라서 소송금융 투자를 위한 특정 피고, 명확한 책임, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 본문은 개인정보보호위원회의 정책 포럼 논의를 다루고 있으며, 특정 개인정보 유출 사건이나 소송 대상을 명확히 제시하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>부처 엇박자에…단체소송에 ‘개인정보 손배’ 포함 논의 올스톱</t>
+          <t>[김재섭의 뒤집어보기] 1위 이동통신 사업자 SK텔레콤의 뒤늦은 고객 신...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023646?ref=naver</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434219</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-25 00:40:22.031005+00:00</t>
+          <t>2026-03-27 12:21:59.976722+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>개인정보 유출 사건의 일반적인 문제점 및 제도적 한계 논의</t>
+        </is>
+      </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>동국대학교 임규철 교수가 'AI 시대에 있어 개인정보 보호와 활용의 균형'이라는 제목의 저서를 출간했다. 이 책은 개인정보의 가치, 침해 시 손해배상 판례, 가명·익명 정보의 차이 등 개인정보 관련 다양한 법적 쟁점들을 다루고 있다. 본 기사는 특정 사건 발생이 아닌 학술 서적 출판 소식이다.</t>
+          <t>국회입법조사처는 작년 사이버 참사를 언급하며 개인정보 유출로 인한 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 분석했습니다. 이러한 구조는 기업이 보안 투자보다 사고 발생 부담을 낮게 느끼게 한다고 지적합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 임규철 동국대 교수의 저서 출판 소식을 알리는 내용으로, 개인정보 보호 및 활용에 대한 법률적, 학술적 논의를 다루고 있습니다. 특정 개인정보 침해 사건이나 피해자가 발생한 실제 사례를 보도하는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 개인정보 유출 사건의 손해배상 규모가 대부분 소액에 그치고 집단소송 제도의 실효성도 제한적이라고 지적합니다. 이는 '피해 규모가 큼' 조건에 부합하지 않으며, 소송금융 투자로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액 (개별 피해 기준)</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>임규철 동국대 교수, 'AI 시대에 있어 개인정보 보호와 활용의 균형' 출...</t>
+          <t>뚫린 게 아니라 비워줬다 … 국회입조처, 작년 사이버 참사로 '보안체...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=681531</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56807</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-25 00:34:52.283897+00:00</t>
+          <t>2026-03-27 00:45:40.611680+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
-      <c r="E35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>법률 전문가의 정책 제안</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>동국대학교가 'AI 시대에 있어 개인정보의 보호와 활용의 균형'이라는 신간 도서를 출간했다. 이 책은 개인정보의 가치, 침해 시 손해배상 판례, 가명정보와 익명정보의 차이 등 개인정보 관련 다양한 주제를 다루고 있다.</t>
+          <t>고민성 변호사는 개인정보 유출 사건 발생 시 개인정보보호위원회가 조사 과정에서 확보한 증거와 전문성을 바탕으로 피해자를 대리해 손해배상 소송을 제기할 수 있어야 한다고 제안했습니다. 이는 정보 비대칭 문제를 해소하고 피해자 구제를 강화하기 위한 방안입니다. 본 기사는 특정 사건이 아닌 법률 전문가의 정책 제안을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>해당 기사는 동국대학교의 신간 도서 출간 소식으로, 특정 법적 분쟁이나 사건에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 존재하지 않아 부적합합니다.</t>
+          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보보호위원회가 집단소송의 원고가 될 수 있도록 법률을 개정해야 한다는 법률 전문가의 제안을 다루고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>동국대, 신간 'AI 시대에 있어 개인정보의 보호와 활용의 균형' 출간</t>
+          <t>고민성 변호사  개인정보보호위가 집단소송 원고가 될 수 있어야</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>kfenews.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=655974</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18819</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-24 13:07:26.886279+00:00</t>
+          <t>2026-03-26 13:03:03.304653+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>법률 개정안 논의 및 마련 중</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 개인정보의 의미와 범위, 손해배상 판례의 중요 흐름, 개인정보자기결정권 제한의 한계, 가명정보와 익명정보의 차이, 대화 내용의 비밀 녹음 등 개인정보 관련 법률 개념에 대한 논의를 다루고 있습니다. 특정 사건이나 피해 발생에 대한 보도가 아닙니다.</t>
+          <t>사이버범죄 및 침해사고 대응 강화를 위한 법률 개정안이 마련될 예정입니다. 이 개정안은 피해자에게 침해사고 발생 사실과 대응 방법을 안내하고, 피해 신고 및 접수 지원, 예방 교육 제공 등 구체적인 후속 조치를 가능하게 하여 디지털 취약계층 보호의 근거를 마련하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 관련 법률 개념 및 판례 흐름에 대한 학술적 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 사이버범죄 및 침해사고 피해자 보호를 위한 '법률 개정안' 마련에 대한 내용으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[교육   NOW] 서울사이버대-경기도가정밖청소년지원센터 업무협약 등</t>
+          <t>사이버범죄·침해사고 대응 강화…디지털 취약계층 보호 근거 마련</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703274</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205910</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-24 13:06:02.752456+00:00</t>
+          <t>2026-03-26 00:24:02.990582+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>집단소송제 도입 관련 정책 논의 진행 중</t>
+        </is>
+      </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>해당 기사는 삼육대학교의 한국어·한국문화 프로그램 초청 소식을 다루는 제목과 달리, 본문은 개인정보의 가치, 손해배상 판례, 개인정보자기결정권, 가명/익명 정보의 차이 등 개인정보 관련 일반적인 주제들을 나열하고 있습니다. 특정 사건이나 피해 사실에 대한 보도는 포함되어 있지 않습니다.</t>
+          <t>정부 부처가 긴밀히 공조하여 개인정보 손해배상을 포함한 집단소송제 도입을 추진하고 있음을 설명하는 기사입니다. 이전 언론 보도와 달리 논의가 중단되지 않았음을 명확히 했습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>기사는 개인정보 관련 일반적인 주제들을 나열하고 있을 뿐, 특정 사건이나 피해 사실을 보도하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 전혀 파악되지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송제도 도입 추진이라는 정책 및 입법 논의에 대한 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[POP!대학가] 삼육대, 뉴욕 사립학교 초청 '한국어·한국문화 프로그램...</t>
+          <t>[사실은 이렇습니다] (보도설명) 부처간 긴밀한 공조 하에 집단소송제 ...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=116107</t>
+          <t>https://www.korea.kr/briefing/actuallyView.do?newsId=148961450&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-24 12:58:20.130689+00:00</t>
+          <t>2026-03-25 12:48:00.167318+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
-      <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>개인정보보호법상 단체소송에 손해배상 청구권 포함 논의 (부처 간 이견으로 잠정 중단)</t>
+        </is>
+      </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>이 기사는 드라마의 한 장면을 묘사하며, 채화영이 이강혁을 통해 경비원이 영상 유출의 범인이 아님을 알고 진홍주를 의심하는 내용입니다. 염산월이라는 인물도 등장하여 대화를 나눕니다. 이는 실제 사건이 아닌 가상의 이야기로 판단됩니다.</t>
+          <t>개인정보보호위원회는 대규모 개인정보 유출 피해 구제를 위해 단체소송 대상에 손해배상을 추가하는 법 개정을 추진했으나, 법무부가 광범위한 집단소송법 도입을 주장하며 반대하여 논의가 잠정 중단되었다. 이에 개인정보위는 범정부 차원의 집단소송제 도입에 보조를 맞추기로 했다. 현재는 기업의 손해배상 책임을 강화하는 개인정보보호법 2차 개정에 속도를 낼 방침이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 드라마의 줄거리를 묘사하고 있으며, 실제 사건이 아닌 가상의 인물과 상황에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 아니므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 소송금융 투자 기회를 다루는 것이 아니라, 개인정보보호법상 단체소송에 손해배상 청구권을 포함하려는 입법 논의가 부처 간 이견으로 잠정 중단된 상황을 보도하고 있습니다. 따라서 소송금융 투자를 위한 특정 피고, 명확한 책임, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'첫 번째 남자' 오현경, 김선혜에  영상 유포, 너희 짓인 것 알아  분노</t>
+          <t>부처 엇박자에…단체소송에 ‘개인정보 손배’ 포함 논의 올스톱</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1774348019517241006</t>
+          <t>https://www.sedaily.com/article/20023646?ref=naver</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-24 12:38:20.490067+00:00</t>
+          <t>2026-03-25 00:40:22.031005+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>아파트 관리과장 A씨의 대화를 불법으로 녹음하고 이를 소송 및 수사자료로 제출한 입주민 B씨에게 위자료를 지급하라는 판결이 상급심에서 유지되었다. 이는 불법 녹음 및 사생활 침해에 대한 법원의 판단을 재확인한 것으로, 개인 간의 분쟁에서 불법행위가 인정된 사례이다.</t>
+          <t>동국대학교 임규철 교수가 'AI 시대에 있어 개인정보 보호와 활용의 균형'이라는 제목의 저서를 출간했다. 이 책은 개인정보의 가치, 침해 시 손해배상 판례, 가명·익명 정보의 차이 등 개인정보 관련 다양한 법적 쟁점들을 다루고 있다. 본 기사는 특정 사건 발생이 아닌 학술 서적 출판 소식이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 확보되어 있으나(적합 조건 5), 상대방이 개인 입주민으로 자력이 충분하다고 보기 어렵습니다. 또한, 피해 규모가 위자료 수준으로 크지 않고 집단적 피해가 아닌 개인 간의 분쟁이며, 이미 판결이 선고되어 유지된 사건으로 소송금융의 신규 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>해당 기사는 임규철 동국대 교수의 저서 출판 소식을 알리는 내용으로, 개인정보 보호 및 활용에 대한 법률적, 학술적 논의를 다루고 있습니다. 특정 개인정보 침해 사건이나 피해자가 발생한 실제 사례를 보도하는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>불법 녹음 제출한 입주민…관리과장에 위자료 지급 판결 유지</t>
+          <t>임규철 동국대 교수, 'AI 시대에 있어 개인정보 보호와 활용의 균형' 출...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111453</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=681531</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:23.146940+00:00</t>
+          <t>2026-03-25 00:34:52.283897+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
-      <c r="E40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>최근 5년간 개인정보 유출이 급증함에 따라 '소 잃고 외양간 고치기' 식의 사후 제재 중심 보호체계의 한계가 지적되고 있다. 전문가들은 국회 토론회에서 사전 예방 중심의 개인정보 보호 패러다임 전환을 강조하며, 개인정보보호위원회의 역량 강화와 기업의 자발적 보호 노력을 유도하는 정책을 제안했다. 개인정보보호위원회는 조만간 사전 예방 중심의 종합 대책을 발표할 예정이다.</t>
+          <t>동국대학교가 'AI 시대에 있어 개인정보의 보호와 활용의 균형'이라는 신간 도서를 출간했다. 이 책은 개인정보의 가치, 침해 시 손해배상 판례, 가명정보와 익명정보의 차이 등 개인정보 관련 다양한 주제를 다루고 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건을 다루는 것이 아니라, 개인정보 보호 정책 패러다임 전환에 대한 전문가 토론회 내용을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 또는 진행 중인 법적/행정적 절차가 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 동국대학교의 신간 도서 출간 소식으로, 특정 법적 분쟁이나 사건에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>전문가들  개인정보보호 패러다임 사전예방 중심 바꿔야</t>
+          <t>동국대, 신간 'AI 시대에 있어 개인정보의 보호와 활용의 균형' 출간</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260323160113</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=655974</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-23 12:23:58.647446+00:00</t>
+          <t>2026-03-24 13:07:26.886279+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>AI 기술 발달로 딥페이크 등 디지털 피싱 범죄가 급증하며 피해자의 절망이 깊어지고 있습니다. 라바웨이브 김준엽 대표는 완벽한 방어보다 즉시 대응과 피해 최소화가 중요하며, 딥페이크 원천 예방 기술 개발의 필요성을 강조했습니다. 범죄의 대량화와 익명성으로 인해 개인의 주의력만으로는 막기 어려운 임계점을 넘었다는 분석입니다.</t>
+          <t>제공된 기사 내용은 개인정보의 의미와 범위, 손해배상 판례의 중요 흐름, 개인정보자기결정권 제한의 한계, 가명정보와 익명정보의 차이, 대화 내용의 비밀 녹음 등 개인정보 관련 법률 개념에 대한 논의를 다루고 있습니다. 특정 사건이나 피해 발생에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>해당 기사는 디지털 피싱 및 딥페이크 범죄의 심각성과 대응 기술을 다루고 있으나, 소송금융 투자에 필수적인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 범죄 주체가 익명이며, 이들을 특정하고 배상 능력을 확보하기 매우 어렵기 때문에 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 관련 법률 개념 및 판례 흐름에 대한 학술적 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>개인도 안심하긴 이르다…진화하는 디지털 피싱 범죄[AI 시대, 다시 설계...</t>
+          <t>[교육   NOW] 서울사이버대-경기도가정밖청소년지원센터 업무협약 등</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603180061</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703274</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-23 00:21:20.553780+00:00</t>
+          <t>2026-03-24 13:06:02.752456+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>학교 급식실 조리사들이 동료들의 대화를 몰래 녹음하고 카카오톡 단체 대화방에 유포한 혐의로 징역형의 집행유예를 선고받았습니다. 재판부는 개인의 사생활 비밀과 자유에 대한 중대한 침해임을 강조했으나, 피고인들이 초범이고 반성하는 태도를 보인 점을 고려했습니다. 피해자들은 가해자들로부터 용서받지 못한 상태입니다.</t>
+          <t>해당 기사는 삼육대학교의 한국어·한국문화 프로그램 초청 소식을 다루는 제목과 달리, 본문은 개인정보의 가치, 손해배상 판례, 개인정보자기결정권, 가명/익명 정보의 차이 등 개인정보 관련 일반적인 주제들을 나열하고 있습니다. 특정 사건이나 피해 사실에 대한 보도는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임은 형사 판결로 명확하며(적합 조건 1, 5, 6), 이미 공적 절차가 진행되어 증거가 확보되었습니다. 그러나 피고인들이 개인 조리사로 배상 능력이 충분하지 않아 자력 조건(적합 조건 2)에 부합하지 않습니다. 또한 피해자 수가 소규모(2~8명)여서 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)로 보기 어려워 소송금융 투자 회수 가능성이 낮습니다.</t>
+          <t>기사는 개인정보 관련 일반적인 주제들을 나열하고 있을 뿐, 특정 사건이나 피해 사실을 보도하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>2명 (도청 피해), 8명 (유포 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>녹음기 설치해 동료 대화 도청·단톡방 유포 조리사들 ‘집행유예’</t>
+          <t>[POP!대학가] 삼육대, 뉴욕 사립학교 초청 '한국어·한국문화 프로그램...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260321580129</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=116107</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-21 12:27:41.806884+00:00</t>
+          <t>2026-03-24 12:58:20.130689+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>개인정보 유출 문제 해결을 위해 기업 제재를 강화하고 무과실 책임을 부과하는 방안에 대한 논의가 진행 중입니다. 법무법인 세종의 안정호 변호사는 이러한 접근 방식이 실질적인 도움이 되는지에 대해 신중한 검토가 필요하다고 지적했습니다.</t>
+          <t>이 기사는 드라마의 한 장면을 묘사하며, 채화영이 이강혁을 통해 경비원이 영상 유출의 범인이 아님을 알고 진홍주를 의심하는 내용입니다. 염산월이라는 인물도 등장하여 대화를 나눕니다. 이는 실제 사건이 아닌 가상의 이야기로 판단됩니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 대응을 위한 기업 제재 강화 정책 방향에 대한 논의를 다루고 있습니다. 소송금융 투자에 필요한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 사건 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 드라마의 줄거리를 묘사하고 있으며, 실제 사건이 아닌 가상의 인물과 상황에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 아니므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>개인정보 유출 대응 위해 기업 제재 강화한다?…현실 미반영 '지적'</t>
+          <t>'첫 번째 남자' 오현경, 김선혜에  영상 유포, 너희 짓인 것 알아  분노</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>epnc.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.epnc.co.kr/news/articleView.html?idxno=330194</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774348019517241006</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-20 12:49:02.932176+00:00</t>
+          <t>2026-03-24 12:38:20.490067+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>입주민 B씨</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>상급심에서 위자료 지급 판결 유지</t>
+        </is>
+      </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>이 기사는 사이버 리스크의 일상화와 이에 대한 보험 산업의 대응 전략을 모색하는 세미나 내용을 다룹니다. 세미나에서는 대규모 개인정보 유출 사고를 언급하며 사이버 리스크를 '경제적 재난'으로 규정하고, 보험이 사회적 회복 인프라로서 역할을 해야 한다고 강조했습니다. 국내 사이버 보험 시장의 정체 원인을 진단하고 정부의 주도적인 역할과 협력 모델 구축의 필요성을 제언했습니다.</t>
+          <t>아파트 관리과장 A씨의 대화를 불법으로 녹음하고 이를 소송 및 수사자료로 제출한 입주민 B씨에게 위자료를 지급하라는 판결이 상급심에서 유지되었다. 이는 불법 녹음 및 사생활 침해에 대한 법원의 판단을 재확인한 것으로, 개인 간의 분쟁에서 불법행위가 인정된 사례이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사이버 공격이나 개인정보 유출 사건에 대한 보도가 아닌, 사이버 리스크와 사이버 보험 시장의 현황 및 과제를 논의하는 세미나 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 피고, 진행 중인 법적 절차가 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 확보되어 있으나(적합 조건 5), 상대방이 개인 입주민으로 자력이 충분하다고 보기 어렵습니다. 또한, 피해 규모가 위자료 수준으로 크지 않고 집단적 피해가 아닌 개인 간의 분쟁이며, 이미 판결이 선고되어 유지된 사건으로 소송금융의 신규 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[현장] “해킹은 피할 수 없다”…사이버 보험 생태계 구축 ‘골든타임...</t>
+          <t>불법 녹음 제출한 입주민…관리과장에 위자료 지급 판결 유지</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>thevaluenews.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197539</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111453</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-20 12:42:50.752466+00:00</t>
+          <t>2026-03-24 00:48:23.146940+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>캘리포니아 주 법안에 대한 법적 다툼 진행 중</t>
+          <t>개인정보 보호 정책 토론회 및 종합 대책 발표 예정</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>넷초이스가 캘리포니아 주의 SNS 연령 확인 강화 법안에 대해 소송을 제기하며 법적 다툼이 이어지고 있습니다. 반대 측은 이 법안이 개인정보 침해와 익명 표현 위축으로 이어질 수 있다고 주장합니다. 현재 법적 공방이 진행 중입니다.</t>
+          <t>최근 5년간 개인정보 유출이 급증함에 따라 '소 잃고 외양간 고치기' 식의 사후 제재 중심 보호체계의 한계가 지적되고 있다. 전문가들은 국회 토론회에서 사전 예방 중심의 개인정보 보호 패러다임 전환을 강조하며, 개인정보보호위원회의 역량 강화와 기업의 자발적 보호 노력을 유도하는 정책을 제안했다. 개인정보보호위원회는 조만간 사전 예방 중심의 종합 대책을 발표할 예정이다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 사건은 캘리포니아 주 법안의 적법성을 다투는 소송으로, 특정 주체의 명확한 불법행위로 인한 직접적인 금전적 피해를 배상받으려는 목적의 소송으로 보기 어렵습니다. 상대방(캘리포니아 주)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자의 핵심인 대규모 금전적 회수 가능성이 기사 내용만으로는 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건을 다루는 것이 아니라, 개인정보 보호 정책 패러다임 전환에 대한 전문가 토론회 내용을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 또는 진행 중인 법적/행정적 절차가 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>“아빠가 구글직원인데 유튜브 못봐요”…SNS 막겠단 캘리포니아</t>
+          <t>전문가들  개인정보보호 패러다임 사전예방 중심 바꿔야</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11992890</t>
+          <t>https://zdnet.co.kr/view/?no=20260323160113</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-19 13:13:56.026658+00:00</t>
+          <t>2026-03-23 12:23:58.647446+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 공포 및 2차 개정 추진 논의 중</t>
+          <t>디지털 피싱 및 딥페이크 범죄 증가 추세</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>개인정보 유출 기업에 대한 처벌을 대폭 강화한 개인정보보호법 개정안이 오는 9월 시행되며, 추가적인 2차 개정안도 추진 중입니다. 산업계는 과도한 징벌적 조항이 기업 활동을 위협한다고 우려하는 반면, 개인정보보호위원회는 피해자 보호를 위해 책임 소재를 명확히 해야 한다는 입장입니다. 이 기사는 특정 사건이 아닌 법률 및 정책 동향에 대한 세미나 내용을 다루고 있습니다.</t>
+          <t>AI 기술 발달로 딥페이크 등 디지털 피싱 범죄가 급증하며 피해자의 절망이 깊어지고 있습니다. 라바웨이브 김준엽 대표는 완벽한 방어보다 즉시 대응과 피해 최소화가 중요하며, 딥페이크 원천 예방 기술 개발의 필요성을 강조했습니다. 범죄의 대량화와 익명성으로 인해 개인의 주의력만으로는 막기 어려운 임계점을 넘었다는 분석입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 동향과 관련 규제 강화에 대한 산업계와 정부의 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모, 증거 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 디지털 피싱 및 딥페이크 범죄의 심각성과 대응 기술을 다루고 있으나, 소송금융 투자에 필수적인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 범죄 주체가 익명이며, 이들을 특정하고 배상 능력을 확보하기 매우 어렵기 때문에 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>발의 사흘 만에 통과된 개보법 개정안…조만간 더 센 규제 온다</t>
+          <t>개인도 안심하긴 이르다…진화하는 디지털 피싱 범죄[AI 시대, 다시 설계...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260319025149292</t>
+          <t>https://economist.co.kr/article/view/ecn202603180061</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-19 12:59:11.490788+00:00</t>
+          <t>2026-03-23 00:21:20.553780+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>조리사 A씨, 조리사 B씨</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>정보보안 정책 및 제도 도입 검토 논의</t>
+          <t>통신비밀보호법 위반 혐의로 징역형의 집행유예 선고</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>뉴스톱 포럼에서 정보보안 전략이 논의되었으며, 주요 내용으로는 정보 유출 손해배상에 미국식 집단소송제도 도입 검토, AI 기반 사이버 위협 대응 시스템 전환, 사이버범죄 특별사법경찰 권한 부여 등이 포함되었습니다.</t>
+          <t>학교 급식실 조리사들이 동료들의 대화를 몰래 녹음하고 카카오톡 단체 대화방에 유포한 혐의로 징역형의 집행유예를 선고받았습니다. 재판부는 개인의 사생활 비밀과 자유에 대한 중대한 침해임을 강조했으나, 피고인들이 초범이고 반성하는 태도를 보인 점을 고려했습니다. 피해자들은 가해자들로부터 용서받지 못한 상태입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사는 정보보안 전략 및 정책 논의에 대한 내용으로, 실제 발생한 사건이나 구체적인 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
+          <t>상대방 책임은 형사 판결로 명확하며(적합 조건 1, 5, 6), 이미 공적 절차가 진행되어 증거가 확보되었습니다. 그러나 피고인들이 개인 조리사로 배상 능력이 충분하지 않아 자력 조건(적합 조건 2)에 부합하지 않습니다. 또한 피해자 수가 소규모(2~8명)여서 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)로 보기 어려워 소송금융 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (도청 피해), 8명 (유포 피해)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>정보보안 전략 논의 장 열려...뉴스톱, 포럼 성료</t>
+          <t>녹음기 설치해 동료 대화 도청·단톡방 유포 조리사들 ‘집행유예’</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43922</t>
+          <t>https://www.kyeonggi.com/article/20260321580129</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-19 12:57:11.421266+00:00</t>
+          <t>2026-03-21 12:27:41.806884+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
-      <c r="E48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>개인정보 유출 사고 발생 시 기업의 고의·과실 여부와 관계없이 손해배상 책임을 지우는 '무과실 책임' 도입을 골자로 하는 개인정보보호법 개정안에 대해 법조계와 산업계가 우려를 표하고 있다. 이들은 과도한 책임 부과로 기업 부담이 급증할 수 있으며, 해외 사례와도 맞지 않다고 주장한다. 현재는 특정 사건이 아닌 법률 개정 논의 단계이다.</t>
+          <t>개인정보 유출 문제 해결을 위해 기업 제재를 강화하고 무과실 책임을 부과하는 방안에 대한 논의가 진행 중입니다. 법무법인 세종의 안정호 변호사는 이러한 접근 방식이 실질적인 도움이 되는지에 대해 신중한 검토가 필요하다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
+          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 대응을 위한 기업 제재 강화 정책 방향에 대한 논의를 다루고 있습니다. 소송금융 투자에 필요한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 사건 정보가 부재하여 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>최선 다해도 해킹되면 기업 책임? …법조계  헌법 과실책임 원칙 훼손...</t>
+          <t>개인정보 유출 대응 위해 기업 제재 강화한다?…현실 미반영 '지적'</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>epnc.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260319_0003555853</t>
+          <t>https://www.epnc.co.kr/news/articleView.html?idxno=330194</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-19 12:54:08.080034+00:00</t>
+          <t>2026-03-20 12:49:02.932176+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
-      <c r="E49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr">
         <is>
-          <t>개인정보 미래포럼에서 최경진 가천대 교수가 개인정보 보호 정책이 사전예방 중심으로 전환된 이후에도 개념 재정립, 활용 기준 보완, 다수 사업자 데이터 처리 책임 기준 마련 등 추가 과제가 산재해 있다고 제언했습니다. 특히 손해배상 등 권리 구제 수단이 제대로 작동하도록 제도를 보완해야 한다고 강조했습니다.</t>
+          <t>이 기사는 사이버 리스크의 일상화와 이에 대한 보험 산업의 대응 전략을 모색하는 세미나 내용을 다룹니다. 세미나에서는 대규모 개인정보 유출 사고를 언급하며 사이버 리스크를 '경제적 재난'으로 규정하고, 보험이 사회적 회복 인프라로서 역할을 해야 한다고 강조했습니다. 국내 사이버 보험 시장의 정체 원인을 진단하고 정부의 주도적인 역할과 협력 모델 구축의 필요성을 제언했습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 침해 사건이나 피해 발생을 다루는 것이 아니라, 개인정보 보호 정책의 중장기적 개선 과제와 방향에 대한 논의를 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 존재하지 않아 적합도가 매우 낮습니다.</t>
+          <t>이 기사는 특정 사이버 공격이나 개인정보 유출 사건에 대한 보도가 아닌, 사이버 리스크와 사이버 보험 시장의 현황 및 과제를 논의하는 세미나 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 피고, 진행 중인 법적 절차가 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“개인정보 보호, '사전예방' 전환 끝 아냐…추가 과제도 산재”</t>
+          <t>[현장] “해킹은 피할 수 없다”…사이버 보험 생태계 구축 ‘골든타임...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>thevaluenews.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260319000217</t>
+          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197539</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:29.025839+00:00</t>
+          <t>2026-03-20 12:42:50.752466+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>캘리포니아 주</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정 논의 및 입법 추진 중</t>
+          <t>캘리포니아 주 법안에 대한 법적 다툼 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>개인정보 유출 시 기업의 과징금 상향 및 무과실 책임 도입을 골자로 하는 개인정보보호법 개정안이 추진 중이다. 이에 대해 산학계는 기업의 부담 증가와 사업 위축을 우려하며 반대 입장을 표명하고 있으나, 개인정보위는 피해자 보호를 위해 제도 강화가 필요하다는 입장이다. 현재 국회 법안 소위 일정을 논의 중이다.</t>
+          <t>넷초이스가 캘리포니아 주의 SNS 연령 확인 강화 법안에 대해 소송을 제기하며 법적 다툼이 이어지고 있습니다. 반대 측은 이 법안이 개인정보 침해와 익명 표현 위축으로 이어질 수 있다고 주장합니다. 현재 법적 공방이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 논의 및 무과실 책임 도입 추진에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건(1~6번)에 해당하지 않습니다.</t>
+          <t>이 사건은 캘리포니아 주 법안의 적법성을 다투는 소송으로, 특정 주체의 명확한 불법행위로 인한 직접적인 금전적 피해를 배상받으려는 목적의 소송으로 보기 어렵습니다. 상대방(캘리포니아 주)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자의 핵심인 대규모 금전적 회수 가능성이 기사 내용만으로는 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>개인정보 유출 시 기업이 '과실 없음 인증' 추진…산학계 우려</t>
+          <t>“아빠가 구글직원인데 유튜브 못봐요”…SNS 막겠단 캘리포니아</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04749446645384960</t>
+          <t>https://www.mk.co.kr/article/11992890</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-19 12:52:43.800226+00:00</t>
+          <t>2026-03-19 13:13:56.026658+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>데이터 유출 관련 법규 개정 논의 중</t>
+          <t>개인정보보호법 개정안 공포 및 2차 개정 추진 논의 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>기업들이 데이터 유출 사고 발생 시 무과실책임 도입과 매출액의 10%에 달하는 과징금 부과 가능성에 대해 우려를 표하고 있습니다. 업계는 이러한 규제가 사이버 공격 현황을 이해하지 못한 과도한 규제이며 정보 주체 보호의 실효성에도 의문을 제기하고 있습니다. 관련 논의가 서울 광화문에서 진행되었습니다.</t>
+          <t>개인정보 유출 기업에 대한 처벌을 대폭 강화한 개인정보보호법 개정안이 오는 9월 시행되며, 추가적인 2차 개정안도 추진 중입니다. 산업계는 과도한 징벌적 조항이 기업 활동을 위협한다고 우려하는 반면, 개인정보보호위원회는 피해자 보호를 위해 책임 소재를 명확히 해야 한다는 입장입니다. 이 기사는 특정 사건이 아닌 법률 및 정책 동향에 대한 세미나 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 데이터 유출 사건이나 피해자를 다루는 것이 아니라, 데이터 유출 시 기업의 무과실책임 도입 및 과징금 부과 등 관련 법규 개정 논의에 대한 업계의 우려를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 동향과 관련 규제 강화에 대한 산업계와 정부의 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 특정 상대방, 피해 규모, 증거 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>기업들 덜덜 떠는 '매출 10% 과징금'…업계  정보 주체 보호 실효성 의문...</t>
+          <t>발의 사흘 만에 통과된 개보법 개정안…조만간 더 센 규제 온다</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623040/?sc=Naver</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260319025149292</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-19 12:51:50.663505+00:00</t>
+          <t>2026-03-19 12:59:11.490788+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>징벌적 손해배상 및 집단소송제 도입 관련 입법 논의 중</t>
+          <t>정보보안 정책 및 제도 도입 검토 논의</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>이 기사는 해킹 등 개인정보 유출 사건 발생 시 기업의 은폐를 막기 위해 징벌적 손해배상, 디스커버리 제도, 집단소송제 도입이 필요하다는 과방위 이해민 의원의 주장을 다룹니다. 토론회 전문가들 역시 현행 솜방망이 처벌을 비판하며 강력한 입법의 필요성에 공감했습니다.</t>
+          <t>뉴스톱 포럼에서 정보보안 전략이 논의되었으며, 주요 내용으로는 정보 유출 손해배상에 미국식 집단소송제도 도입 검토, AI 기반 사이버 위협 대응 시스템 전환, 사이버범죄 특별사법경찰 권한 부여 등이 포함되었습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 징벌적 손해배상 및 집단소송제 도입의 필요성에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 정보보안 전략 및 정책 논의에 대한 내용으로, 실제 발생한 사건이나 구체적인 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>해킹 당하면 은폐가 낫다?…과방위 이해민  징벌적 손배 필요</t>
+          <t>정보보안 전략 논의 장 열려...뉴스톱, 포럼 성료</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298621?division=NAVER</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43922</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-19 12:51:26.809574+00:00</t>
+          <t>2026-03-19 12:57:11.421266+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>제도 개선 논의</t>
+          <t>개인정보보호법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>본 기사는 기업의 해킹 은폐를 막고 보안 인식을 높이기 위해 과징금, 형사처벌, 피해자 보상 체계를 강화해야 한다고 주장한다. 현재의 제도가 실질적으로 작동하지 않아 기업들이 보안을 비용으로만 인식하는 문제를 지적하며, 강한 규제를 통한 최소한의 기준 마련을 촉구하고 있다.</t>
+          <t>개인정보 유출 사고 발생 시 기업의 고의·과실 여부와 관계없이 손해배상 책임을 지우는 '무과실 책임' 도입을 골자로 하는 개인정보보호법 개정안에 대해 법조계와 산업계가 우려를 표하고 있다. 이들은 과도한 책임 부과로 기업 부담이 급증할 수 있으며, 해외 사례와도 맞지 않다고 주장한다. 현재는 특정 사건이 아닌 법률 개정 논의 단계이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>본 기사는 해킹 은폐에 대한 제도 개선의 필요성을 논하는 정책 제언으로, 특정 사건이나 구체적인 피해자가 명시되어 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 구체적인 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[투코현장] 해킹 은폐 부르는 제도 손질 필요성 대두··· 숨기면 과태...</t>
+          <t>최선 다해도 해킹되면 기업 책임? …법조계  헌법 과실책임 원칙 훼손...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>todaykorea.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=341102</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003555853</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-19 12:22:12.885983+00:00</t>
+          <t>2026-03-19 12:54:08.080034+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
-      <c r="E54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>개인정보 보호 정책 논의 단계</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>해킹 사고 발생 시 기업들이 신고보다 은폐를 선택하는 경향이 있어, 침입 경로와 유출 범위 확인이 어렵고 책임 규명 및 피해자 구제가 지연되는 문제가 지적되었습니다. 기사는 로그와 기록이 사라질 경우 증거 확보가 어려워진다는 점을 강조하며, 기업들이 해킹 사실을 공개하는 것이 이득이 되는 구조를 만들어야 한다고 주장합니다.</t>
+          <t>개인정보 미래포럼에서 최경진 가천대 교수가 개인정보 보호 정책이 사전예방 중심으로 전환된 이후에도 개념 재정립, 활용 기준 보완, 다수 사업자 데이터 처리 책임 기준 마련 등 추가 과제가 산재해 있다고 제언했습니다. 특히 손해배상 등 권리 구제 수단이 제대로 작동하도록 제도를 보완해야 한다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 특정 해킹 사고에 대한 보도가 아닌, 해킹 사고 은폐의 문제점과 개선 필요성을 다루는 일반적인 논평입니다. 따라서 특정 피고, 피해 규모, 증거 유무, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들이 전혀 파악되지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 침해 사건이나 피해 발생을 다루는 것이 아니라, 개인정보 보호 정책의 중장기적 개선 과제와 방향에 대한 논의를 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 절차가 존재하지 않아 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>해킹사고, 신고보다 은폐가 이득...'공개 유리한 구조' 만들어야</t>
+          <t>“개인정보 보호, '사전예방' 전환 끝 아냐…추가 과제도 산재”</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=504022</t>
+          <t>https://www.etnews.com/20260319000217</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-19 12:17:03.788793+00:00</t>
+          <t>2026-03-19 12:53:29.025839+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>해킹 은폐 관행에 대한 제도 개선 논의</t>
+          <t>개인정보보호법 개정 논의 및 입법 추진 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>국내 기업들이 해킹 사고 발생 시 이를 은폐하고 피해 구제에 소극적인 관행이 지적되고 있습니다. 기사는 이러한 관행을 개선하기 위해 강력한 규제와 정책적 집행이 필요하다고 강조하며, 제도 보완의 중요성을 역설하고 있습니다.</t>
+          <t>개인정보 유출 시 기업의 과징금 상향 및 무과실 책임 도입을 골자로 하는 개인정보보호법 개정안이 추진 중이다. 이에 대해 산학계는 기업의 부담 증가와 사업 위축을 우려하며 반대 입장을 표명하고 있으나, 개인정보위는 피해자 보호를 위해 제도 강화가 필요하다는 입장이다. 현재 국회 법안 소위 일정을 논의 중이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이 기사는 해킹 은폐 관행과 피해 구제에 소극적인 기업들의 일반적인 문제점을 지적하며 제도 보완의 필요성을 강조하고 있습니다. 특정 사건이나 구체적인 피해자, 상대방 기업이 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 진행 단계 등)을 충족하지 못합니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 논의 및 무과실 책임 도입 추진에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건(1~6번)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>숨기면 과태료, 밝히면 존폐 위기 ...해킹 은폐 관행 막을 제도 보완론...</t>
+          <t>개인정보 유출 시 기업이 '과실 없음 인증' 추진…산학계 우려</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150339</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04749446645384960</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-19 12:16:57.905190+00:00</t>
+          <t>2026-03-19 12:52:43.800226+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>정부 정보보안 인력 및 시스템 개선 필요성 제기</t>
+          <t>데이터 유출 관련 법규 개정 논의 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>김범수 연세대 교수는 공공 정보보안 전문 인력 부족과 순환 보직 중심의 공무원 인사 체계가 정부의 AI 민주정부 추진에 차질을 줄 수 있다고 경고했습니다. 그는 보안 사고 반복과 신뢰 하락을 막기 위해 보안 고위직 신설, 전문 직군 마련, 성과 기반 평가 시스템 도입 등 조직 및 인사 혁신이 시급하다고 제언했습니다.</t>
+          <t>기업들이 데이터 유출 사고 발생 시 무과실책임 도입과 매출액의 10%에 달하는 과징금 부과 가능성에 대해 우려를 표하고 있습니다. 업계는 이러한 규제가 사이버 공격 현황을 이해하지 못한 과도한 규제이며 정보 주체 보호의 실효성에도 의문을 제기하고 있습니다. 관련 논의가 서울 광화문에서 진행되었습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 정보보안 인력 및 시스템 문제에 대한 전문가의 경고와 개선 제언으로, 실제 발생한 보안 사고나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 소송 대상, 피해자, 피해 규모가 특정되지 않아 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 데이터 유출 사건이나 피해자를 다루는 것이 아니라, 데이터 유출 시 기업의 무과실책임 도입 및 과징금 부과 등 관련 법규 개정 논의에 대한 업계의 우려를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>AI 민주정부 성과 내려면…보안 전담 고위직 신설해야</t>
+          <t>기업들 덜덜 떠는 '매출 10% 과징금'…업계  정보 주체 보호 실효성 의문...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01918806645384960</t>
+          <t>https://www.dailian.co.kr/news/view/1623040/?sc=Naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-19 00:18:51.400837+00:00</t>
+          <t>2026-03-19 12:51:50.663505+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
-      <c r="E57" t="inlineStr"/>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>징벌적 손해배상 및 집단소송제 도입 관련 입법 논의 중</t>
+        </is>
+      </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>기사는 AI의 개인정보 학습 활용과 관련한 정보인권 문제를 제기하며, 이러한 불균형을 해소하기 위한 대안으로 집단소송제와 징벌적 배상 도입의 필요성을 강조합니다. 특히 집단소송제의 실질화를 중요한 절차법적 대안으로 제시하고 있습니다.</t>
+          <t>이 기사는 해킹 등 개인정보 유출 사건 발생 시 기업의 은폐를 막기 위해 징벌적 손해배상, 디스커버리 제도, 집단소송제 도입이 필요하다는 과방위 이해민 의원의 주장을 다룹니다. 토론회 전문가들 역시 현행 솜방망이 처벌을 비판하며 강력한 입법의 필요성에 공감했습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>제공된 기사는 AI와 정보인권에 대한 일반적인 논의와 집단소송제, 징벌적 배상과 같은 법적 대안을 다루고 있을 뿐, 특정 사건이나 피해 사실을 구체적으로 언급하고 있지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 투자 적합 조건을 판단할 근거가 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 징벌적 손해배상 및 집단소송제 도입의 필요성에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[99.9MHz] 내 일거수일투족이 AI 학습용?...AI와 정보인권 2편</t>
+          <t>해킹 당하면 은폐가 낫다?…과방위 이해민  징벌적 손배 필요</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517655</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000298621?division=NAVER</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-18 12:43:41.562915+00:00</t>
+          <t>2026-03-19 12:51:26.809574+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>서울특별시교육청 생성형인공지능 윤리적활용에 관한 조례안 통과</t>
+          <t>제도 개선 논의</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>서울시의회에서 생성형 인공지능의 윤리적 활용에 관한 조례안이 통과되었다. 이 조례는 딥페이크 등 생성형 AI를 악용한 디지털 성범죄 예방 및 학생들의 책임 있는 AI 활용 역량 강화를 위한 제도적 기반을 마련한다. 특히 10대 청소년들의 디지털 성범죄 가해 및 피해 비율이 높은 상황에서 윤리 교육의 중요성을 강조한다.</t>
+          <t>본 기사는 기업의 해킹 은폐를 막고 보안 인식을 높이기 위해 과징금, 형사처벌, 피해자 보상 체계를 강화해야 한다고 주장한다. 현재의 제도가 실질적으로 작동하지 않아 기업들이 보안을 비용으로만 인식하는 문제를 지적하며, 강한 규제를 통한 최소한의 기준 마련을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 피해자를 다루는 것이 아니라, 생성형 인공지능의 윤리적 활용을 위한 조례 제정 및 정책 추진에 관한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 사례가 명확히 제시되지 않았다.</t>
+          <t>본 기사는 해킹 은폐에 대한 제도 개선의 필요성을 논하는 정책 제언으로, 특정 사건이나 구체적인 피해자가 명시되어 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 구체적인 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>김인제 서울시의회 부의장, 서울시교육청 생성형인공지능 윤리적활용 조...</t>
+          <t>[투코현장] 해킹 은폐 부르는 제도 손질 필요성 대두··· 숨기면 과태...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=209027</t>
+          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=341102</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-17 12:26:50.642696+00:00</t>
+          <t>2026-03-19 12:22:12.885983+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>이 기사는 온라인 신상털기 피해 발생 시 가해자 처벌을 위한 형사 고소와 피해 보상을 위한 민사 소송을 병행하는 '투트랙 전략'을 권고한다. 경찰서 사이버수사대에 고소장을 제출하면 수사기관이 네이버 등 플랫폼에 대한 정보 요청을 통해 가해자를 특정할 수 있다고 설명한다.</t>
+          <t>해킹 사고 발생 시 기업들이 신고보다 은폐를 선택하는 경향이 있어, 침입 경로와 유출 범위 확인이 어렵고 책임 규명 및 피해자 구제가 지연되는 문제가 지적되었습니다. 기사는 로그와 기록이 사라질 경우 증거 확보가 어려워진다는 점을 강조하며, 기업들이 해킹 사실을 공개하는 것이 이득이 되는 구조를 만들어야 한다고 주장합니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 온라인 신상털기 피해에 대한 일반적인 법적 대응 방안을 설명하는 가이드라인입니다. 따라서 특정 가해자, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 적합한 사건을 발굴하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 특정 해킹 사고에 대한 보도가 아닌, 해킹 사고 은폐의 문제점과 개선 필요성을 다루는 일반적인 논평입니다. 따라서 특정 피고, 피해 규모, 증거 유무, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>어느 날 내가 사기꾼이 됐다  온라인 신상털기, 법적 대응법은?</t>
+          <t>해킹사고, 신고보다 은폐가 이득...'공개 유리한 구조' 만들어야</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/93BH8WEBA3Z0</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=504022</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-17 12:23:34.291343+00:00</t>
+          <t>2026-03-19 12:17:03.788793+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
-      <c r="D60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>북한 연계 그룹의 지능형 사이버 공격 방식 분석</t>
+          <t>해킹 은폐 관행에 대한 제도 개선 논의</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>북한 연계 해킹 그룹 '코니'가 PDF 문서로 위장된 악성코드를 이용해 PC를 감염시키고 장기 잠복하며 계정 정보를 탈취하는 지능형 공격을 감행했습니다. 특히 카카오톡 PC버전 계정 정보까지 노린 것으로 파악되었습니다.</t>
+          <t>국내 기업들이 해킹 사고 발생 시 이를 은폐하고 피해 구제에 소극적인 관행이 지적되고 있습니다. 기사는 이러한 관행을 개선하기 위해 강력한 규제와 정책적 집행이 필요하다고 강조하며, 제도 보완의 중요성을 역설하고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방(북한 연계 그룹)의 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합합니다. 피해 규모 및 피해자 수에 대한 구체적인 정보가 부족하며, 공적 절차 진행 여부도 명확하지 않습니다.</t>
+          <t>이 기사는 해킹 은폐 관행과 피해 구제에 소극적인 기업들의 일반적인 문제점을 지적하며 제도 보완의 필요성을 강조하고 있습니다. 특정 사건이나 구체적인 피해자, 상대방 기업이 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 진행 단계 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>피싱에 메신저까지… 北연계 ‘코니’, 지능형 공격 살펴보니</t>
+          <t>숨기면 과태료, 밝히면 존폐 위기 ...해킹 은폐 관행 막을 제도 보완론...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564712&amp;class=33&amp;grp=</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150339</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-17 00:27:07.966621+00:00</t>
+          <t>2026-03-19 12:16:57.905190+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>사이버 보안 기업에 의해 해킹 공격 방식 및 확산 경로 파악</t>
+          <t>정부 정보보안 인력 및 시스템 개선 필요성 제기</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>북한 연계 해킹 조직 '코니'가 스피어피싱 이메일과 감염된 PC의 카카오톡 PC 버전을 이용해 악성코드를 유포하는 다단계 공격을 벌이고 있습니다. 이 공격은 내부 문서와 계정 정보 탈취를 목표로 하며, 감염된 PC의 카카오톡 친구 목록을 통해 악성 파일을 재전송하여 확산시키는 특징을 보입니다. 사이버 보안 기업 지니언스가 공격 방식을 분석했습니다.</t>
+          <t>김범수 연세대 교수는 공공 정보보안 전문 인력 부족과 순환 보직 중심의 공무원 인사 체계가 정부의 AI 민주정부 추진에 차질을 줄 수 있다고 경고했습니다. 그는 보안 사고 반복과 신뢰 하락을 막기 위해 보안 고위직 신설, 전문 직군 마련, 성과 기반 평가 시스템 도입 등 조직 및 인사 혁신이 시급하다고 제언했습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>북한 연계 해킹 조직이 직접적인 가해자로 지목되어 소송 상대방 특정 및 자력 확보가 어렵습니다 (적합 조건 1, 2 미충족). 카카오톡 PC 버전이 악성코드 확산 경로로 활용되었으나, 카카오의 직접적인 책임(예: 플랫폼 취약점 방치)이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 정부의 정보보안 인력 및 시스템 문제에 대한 전문가의 경고와 개선 제언으로, 실제 발생한 보안 사고나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 소송 대상, 피해자, 피해 규모가 특정되지 않아 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>친구 카톡 메시지 눌렀는데… 北조직 해킹</t>
+          <t>AI 민주정부 성과 내려면…보안 전담 고위직 신설해야</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260317/133543431/2</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01918806645384960</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-17 00:17:26.613448+00:00</t>
+          <t>2026-03-19 00:18:51.400837+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
-      <c r="D62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr">
         <is>
-          <t>카카오톡 PC 버전 사용자가 악성 파일을 눌러 PC가 감염되고 계정 정보가 탈취된 사건이 발생했습니다. 공격자는 탈취한 정보를 이용해 피해자의 카카오톡 친구들에게 접근했으며, 이는 북한발 스피어피싱 공격으로 파악되어 주의가 요구됩니다.</t>
+          <t>기사는 AI의 개인정보 학습 활용과 관련한 정보인권 문제를 제기하며, 이러한 불균형을 해소하기 위한 대안으로 집단소송제와 징벌적 배상 도입의 필요성을 강조합니다. 특히 집단소송제의 실질화를 중요한 절차법적 대안으로 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>공격 주체가 '북한발'로 특정되어 있어 민사상 손해배상 청구를 위한 특정 가능한 피고를 설정하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>제공된 기사는 AI와 정보인권에 대한 일반적인 논의와 집단소송제, 징벌적 배상과 같은 법적 대안을 다루고 있을 뿐, 특정 사건이나 피해 사실을 구체적으로 언급하고 있지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 투자 적합 조건을 판단할 근거가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>카톡 파일 눌렀다가 감염... 북한발 스피어피싱 주의</t>
+          <t>[99.9MHz] 내 일거수일투족이 AI 학습용?...AI와 정보인권 2편</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842491</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517655</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-16 12:34:06.226889+00:00</t>
+          <t>2026-03-18 12:43:41.562915+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>시민사회 단체들이 개인정보 보호 강화 및 집단소송제 도입을 촉구</t>
+          <t>서울특별시교육청 생성형인공지능 윤리적활용에 관한 조례안 통과</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>시민사회 단체들이 휴대전화 안면인증 의무화에 제동을 걸고, 연계정보(CI)와 같은 국민식별번호 제도 폐지, 개인정보 최소수집 원칙 정착, 집단소송제 도입을 통한 기업의 정보보안 책임 강화를 요구했습니다. 이는 개인정보 침해에 대한 우려와 근본적인 대응책 마련의 필요성을 강조하는 움직임입니다.</t>
+          <t>서울시의회에서 생성형 인공지능의 윤리적 활용에 관한 조례안이 통과되었다. 이 조례는 딥페이크 등 생성형 AI를 악용한 디지털 성범죄 예방 및 학생들의 책임 있는 AI 활용 역량 강화를 위한 제도적 기반을 마련한다. 특히 10대 청소년들의 디지털 성범죄 가해 및 피해 비율이 높은 상황에서 윤리 교육의 중요성을 강조한다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>이 기사는 휴대전화 안면인증 의무화와 관련하여 시민사회 단체들이 개인정보 보호 강화 및 집단소송제 도입을 촉구하는 정책 제안에 가깝습니다. 집단소송제 도입 요구는 잠재적 집단적 피해 가능성을 시사하지만, 특정 사건이나 명확한 상대방, 구체적인 피해 규모가 언급되지 않아 소송금융 투자 대상으로서는 적합 조건이 미비합니다.</t>
+          <t>이 기사는 특정 소송 사건이나 피해자를 다루는 것이 아니라, 생성형 인공지능의 윤리적 활용을 위한 조례 제정 및 정책 추진에 관한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 사례가 명확히 제시되지 않았다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>휴대전화 안면인증 의무화 제동… 시민사회  정책 폐기하고 개인정보 제...</t>
+          <t>김인제 서울시의회 부의장, 서울시교육청 생성형인공지능 윤리적활용 조...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226188</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=209027</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-14 00:46:09.184939+00:00</t>
+          <t>2026-03-17 12:26:50.642696+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
-      <c r="E64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 합리적 제도 개선 방안을 주제로 공동 세미나를 개최한다. 최근 개인정보 유출 사고로 사회적 관심이 높아지며 규제 강도가 상승, 9월 시행될 개정안은 과징금 상향 및 유출 사고 범위 확대를 담고 있다. 기업의 무과실책임 도입 논의까지 이어지는 상황에서, 세미나는 이러한 제도 변화가 AI 시대와 데이터 산업에 미칠 영향을 논의하고 지속가능한 성장을 위한 개선 방향을 모색한다.</t>
+          <t>이 기사는 온라인 신상털기 피해 발생 시 가해자 처벌을 위한 형사 고소와 피해 보상을 위한 민사 소송을 병행하는 '투트랙 전략'을 권고한다. 경찰서 사이버수사대에 고소장을 제출하면 수사기관이 네이버 등 플랫폼에 대한 정보 요청을 통해 가해자를 특정할 수 있다고 설명한다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보 보호법 개정 동향에 대한 세미나를 다루고 있습니다. 따라서 특정 상대방의 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해나 피해 규모가 특정되지 않으며(적합 조건 3, 4 불충족), 공적 절차(소송 외)가 진행 중인 특정 사건도 아닙니다(적합 조건 6 불충족). 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 온라인 신상털기 피해에 대한 일반적인 법적 대응 방안을 설명하는 가이드라인입니다. 따라서 특정 가해자, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 적합한 사건을 발굴하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>인기협, 개인정보 보호법 개정 동향 세미나</t>
+          <t>어느 날 내가 사기꾼이 됐다  온라인 신상털기, 법적 대응법은?</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620742/?sc=Naver</t>
+          <t>https://lawtalknews.co.kr/article/93BH8WEBA3Z0</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-13 13:00:36.681654+00:00</t>
+          <t>2026-03-17 12:23:34.291343+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>삼성전자가 주정부를 상대로 소송 제기</t>
+          <t>북한 연계 그룹의 지능형 사이버 공격 방식 분석</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>삼성전자가 미국 주정부를 상대로 소송을 제기했습니다. 주정부의 직원 건강정보 제출 요구가 연방법의 개인정보 보호 규정을 위반하며, 약국 인센티브 제공 금지 등의 규제 또한 연방법에 위배된다는 주장입니다.</t>
+          <t>북한 연계 해킹 그룹 '코니'가 PDF 문서로 위장된 악성코드를 이용해 PC를 감염시키고 장기 잠복하며 계정 정보를 탈취하는 지능형 공격을 감행했습니다. 특히 카카오톡 PC버전 계정 정보까지 노린 것으로 파악되었습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>본 사건은 삼성전자(대기업)가 미국 주정부를 상대로 규제 및 개인정보 제출 요구의 위법성을 다투는 소송으로, 소송금융의 일반적인 투자 대상인 '피해자'가 손해배상을 청구하는 사건과는 성격이 다릅니다. 삼성전자는 자체적으로 소송을 진행할 자력이 충분하므로 소송금융의 필요성이 낮습니다.</t>
+          <t>상대방(북한 연계 그룹)의 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합합니다. 피해 규모 및 피해자 수에 대한 구체적인 정보가 부족하며, 공적 절차 진행 여부도 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[Biz Law] 삼성전자, 美 주정부에 소송… 직원 건강정보 제출 위법</t>
+          <t>피싱에 메신저까지… 北연계 ‘코니’, 지능형 공격 살펴보니</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711237</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564712&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-13 12:44:46.929542+00:00</t>
+          <t>2026-03-17 00:27:07.966621+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr"/>
-      <c r="E66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>사이버 보안 기업에 의해 해킹 공격 방식 및 확산 경로 파악</t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법의 주요 내용과 의미를 다루는 기사입니다. 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 통지해야 하며, CEO와 CPO의 개인정보 보호 책임이 강화되었다는 점을 설명합니다.</t>
+          <t>북한 연계 해킹 조직 '코니'가 스피어피싱 이메일과 감염된 PC의 카카오톡 PC 버전을 이용해 악성코드를 유포하는 다단계 공격을 벌이고 있습니다. 이 공격은 내부 문서와 계정 정보 탈취를 목표로 하며, 감염된 PC의 카카오톡 친구 목록을 통해 악성 파일을 재전송하여 확산시키는 특징을 보입니다. 사이버 보안 기업 지니언스가 공격 방식을 분석했습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>본 기사는 개정된 개인정보보호법의 내용과 의미를 설명하는 해설 기사로, 특정 개인정보 유출 사건이나 법적 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모 등이 존재하지 않습니다.</t>
+          <t>북한 연계 해킹 조직이 직접적인 가해자로 지목되어 소송 상대방 특정 및 자력 확보가 어렵습니다 (적합 조건 1, 2 미충족). 카카오톡 PC 버전이 악성코드 확산 경로로 활용되었으나, 카카오의 직접적인 책임(예: 플랫폼 취약점 방치)이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[김재섭의 뒤집어보기] '악마는 디테일에 있다', 개정 개인정보보호법 ...</t>
+          <t>친구 카톡 메시지 눌렀는데… 北조직 해킹</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432789</t>
+          <t>https://www.donga.com/news/Society/article/all/20260317/133543431/2</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-13 12:19:18.082732+00:00</t>
+          <t>2026-03-17 00:17:26.613448+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
-      <c r="D67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>정보보호 침해 관련 법안 통과 논의</t>
+          <t>북한발 스피어피싱 경고 및 피해 발생</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>국회 본회의에서 대형 정보보호 침해 사고 발생 시 정부의 조사 권한 확대, 과징금 부과, 집단소송의 필요성 등이 제기된 법안이 통과되었습니다. 이는 사업자 신고가 없으면 정부 조사가 어려운 구조적 한계를 개선하기 위한 것으로, 가습기살균제 국가배상 관련 법안 등 총 55개 법안이 함께 통과되었습니다.</t>
+          <t>카카오톡 PC 버전 사용자가 악성 파일을 눌러 PC가 감염되고 계정 정보가 탈취된 사건이 발생했습니다. 공격자는 탈취한 정보를 이용해 피해자의 카카오톡 친구들에게 접근했으며, 이는 북한발 스피어피싱 공격으로 파악되어 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>해당 기사는 대형 정보보호 침해 사고에 대한 정부의 조사 권한 확대, 과징금 부과, 집단소송의 필요성 등 법안 통과에 대한 논의를 다루고 있습니다. 특정 사건이나 피고가 명시되지 않아 소송금융 투자 대상으로 구체적인 사건을 발굴하기 어렵습니다. 이는 적합 조건 중 어느 것에도 직접적으로 해당하지 않으며, 투자 가능한 특정 사건이 부재합니다.</t>
+          <t>공격 주체가 '북한발'로 특정되어 있어 민사상 손해배상 청구를 위한 특정 가능한 피고를 설정하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[본회의] 대미투자법·가습기살균제 국가배상 등 55개 법안 통과...李  국...</t>
+          <t>카톡 파일 눌렀다가 감염... 북한발 스피어피싱 주의</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725322</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842491</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-13 00:45:51.405637+00:00</t>
+          <t>2026-03-16 12:34:06.226889+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>불법 촬영 근절 캠페인 진행</t>
+          <t>시민사회 단체들이 개인정보 보호 강화 및 집단소송제 도입을 촉구</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>양평군이 세계 여성의 날을 맞아 불법 촬영 근절 캠페인을 실시했다. 이 캠페인은 불법 촬영 피해자 지원 방법 안내 및 지역사회 인식 개선 활동을 포함하며, 불법 촬영 범죄가 피해자의 삶에 미치는 심각한 영향을 강조했다.</t>
+          <t>시민사회 단체들이 휴대전화 안면인증 의무화에 제동을 걸고, 연계정보(CI)와 같은 국민식별번호 제도 폐지, 개인정보 최소수집 원칙 정착, 집단소송제 도입을 통한 기업의 정보보안 책임 강화를 요구했습니다. 이는 개인정보 침해에 대한 우려와 근본적인 대응책 마련의 필요성을 강조하는 움직임입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>기사는 특정 불법 촬영 사건이나 피해자를 다루는 것이 아니라, 불법 촬영 근절을 위한 일반적인 캠페인 활동을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 증거, 진행 중인 공적 절차 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 휴대전화 안면인증 의무화와 관련하여 시민사회 단체들이 개인정보 보호 강화 및 집단소송제 도입을 촉구하는 정책 제안에 가깝습니다. 집단소송제 도입 요구는 잠재적 집단적 피해 가능성을 시사하지만, 특정 사건이나 명확한 상대방, 구체적인 피해 규모가 언급되지 않아 소송금융 투자 대상으로서는 적합 조건이 미비합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>양평군, 세계 여성의 날 맞아 불법 촬영 근절 캠페인 실시</t>
+          <t>휴대전화 안면인증 의무화 제동… 시민사회  정책 폐기하고 개인정보 제...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3384040</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226188</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-13 00:28:19.865365+00:00</t>
+          <t>2026-03-14 00:46:09.184939+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>개인정보 보호법 개정 논의 및 세미나 개최</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>40대 세신사 A 씨가 단골 남성 1000여명의 알몸 사진 4700여장을 불법 촬영한 혐의로 구속되었다. 경찰 디지털 포렌식 결과 미성년자 포함 100여명의 신원이 특정되었으며, 지난해 12월 피해자 신고로 범행이 드러났다.</t>
+          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 합리적 제도 개선 방안을 주제로 공동 세미나를 개최한다. 최근 개인정보 유출 사고로 사회적 관심이 높아지며 규제 강도가 상승, 9월 시행될 개정안은 과징금 상향 및 유출 사고 범위 확대를 담고 있다. 기업의 무과실책임 도입 논의까지 이어지는 상황에서, 세미나는 이러한 제도 변화가 AI 시대와 데이터 산업에 미칠 영향을 논의하고 지속가능한 성장을 위한 개선 방향을 모색한다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중이나(적합 조건 5, 6), 상대방이 개인 세신사로 자력이 충분하지 않아 소송금융 투자금 회수 가능성이 매우 낮으므로(적합 조건 2 미충족) 투자 적합도가 낮음.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보 보호법 개정 동향에 대한 세미나를 다루고 있습니다. 따라서 특정 상대방의 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해나 피해 규모가 특정되지 않으며(적합 조건 3, 4 불충족), 공적 절차(소송 외)가 진행 중인 특정 사건도 아닙니다(적합 조건 6 불충족). 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>100여명 (신원 특정), 1000여명 (촬영 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>단골 특징 기억하려고 …남자 1000여명 알몸 찍은 40대 세신사 구속</t>
+          <t>인기협, 개인정보 보호법 개정 동향 세미나</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daegu-gyeongbuk/6099829</t>
+          <t>https://www.dailian.co.kr/news/view/1620742/?sc=Naver</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-13 00:27:10.565876+00:00</t>
+          <t>2026-03-13 13:00:36.681654+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>美 주정부</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정 논의 및 세미나 진행 중</t>
+          <t>삼성전자가 주정부를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 제도 개선 방안을 논의하는 세미나를 개최합니다. 최근 잇따르는 개인정보 유출 사고와 규제 강화, 무과실책임 도입 논의 등 산업계의 긴장감이 높아지는 가운데, AI 시대에 맞는 합리적 제도 설계를 모색할 예정입니다.</t>
+          <t>삼성전자가 미국 주정부를 상대로 소송을 제기했습니다. 주정부의 직원 건강정보 제출 요구가 연방법의 개인정보 보호 규정을 위반하며, 약국 인센티브 제공 금지 등의 규제 또한 연방법에 위배된다는 주장입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 보호법 개정 동향 및 제도 개선 방안을 논의하는 세미나 개최 소식입니다. 따라서 특정 상대방의 책임, 피해 규모, 피해자 수, 진행 중인 공적 절차 등 소송금융 투자 적합 조건을 판단할 구체적인 사건 정보가 없습니다.</t>
+          <t>본 사건은 삼성전자(대기업)가 미국 주정부를 상대로 규제 및 개인정보 제출 요구의 위법성을 다투는 소송으로, 소송금융의 일반적인 투자 대상인 '피해자'가 손해배상을 청구하는 사건과는 성격이 다릅니다. 삼성전자는 자체적으로 소송을 진행할 자력이 충분하므로 소송금융의 필요성이 낮습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>9월 시행 앞둔 개인정보보호법...인기협·법무법인 세종, 19일 세미나</t>
+          <t>[Biz Law] 삼성전자, 美 주정부에 소송… 직원 건강정보 제출 위법</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04877366645382664</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711237</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-12 12:59:45.446628+00:00</t>
+          <t>2026-03-13 12:44:46.929542+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
-      <c r="E71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>양평군에서 세계 여성의 날을 맞아 불법 촬영 근절 캠페인을 실시했다. 이 캠페인은 불법 촬영 범죄가 피해자의 정신적·사회적 삶에 미치는 심각한 영향을 강조하며, 공중화장실 점검 및 피해자 지원 방법 안내를 포함한다.</t>
+          <t>개정 개인정보보호법의 주요 내용과 의미를 다루는 기사입니다. 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 통지해야 하며, CEO와 CPO의 개인정보 보호 책임이 강화되었다는 점을 설명합니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>해당 기사는 불법 촬영 범죄 근절 캠페인에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 개정된 개인정보보호법의 내용과 의미를 설명하는 해설 기사로, 특정 개인정보 유출 사건이나 법적 분쟁에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모 등이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>여성이 행복한 양평 … 세계 여성의 날 맞아 불법 촬영 근절 캠페인 실...</t>
+          <t>[김재섭의 뒤집어보기] '악마는 디테일에 있다', 개정 개인정보보호법 ...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=131521</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432789</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-12 12:26:18.446420+00:00</t>
+          <t>2026-03-13 12:19:18.082732+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정 논의</t>
+          <t>정보보호 침해 관련 법안 통과 논의</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>개인정보 유출사고 예방을 위해 개인정보보호법 개정 논의가 진행 중이며, 경영진의 최종 책임과 매출액의 10%에 달하는 징벌적 과징금 부과 방안이 포함됩니다. 또한 유출 통지 시 피해구제 방법을 함께 안내하도록 하여 개인정보 처리 및 보호의 책임 체계를 강화하는 내용입니다.</t>
+          <t>국회 본회의에서 대형 정보보호 침해 사고 발생 시 정부의 조사 권한 확대, 과징금 부과, 집단소송의 필요성 등이 제기된 법안이 통과되었습니다. 이는 사업자 신고가 없으면 정부 조사가 어려운 구조적 한계를 개선하기 위한 것으로, 가습기살균제 국가배상 관련 법안 등 총 55개 법안이 함께 통과되었습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 및 책임 강화에 대한 내용을 다루고 있습니다. 따라서 특정 피고, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 대형 정보보호 침해 사고에 대한 정부의 조사 권한 확대, 과징금 부과, 집단소송의 필요성 등 법안 통과에 대한 논의를 다루고 있습니다. 특정 사건이나 피고가 명시되지 않아 소송금융 투자 대상으로 구체적인 사건을 발굴하기 어렵습니다. 이는 적합 조건 중 어느 것에도 직접적으로 해당하지 않으며, 투자 가능한 특정 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>개인정보 유출사고 예방 위해 책임체계 대폭 손질…매출 10% 징벌적 과징...</t>
+          <t>[본회의] 대미투자법·가습기살균제 국가배상 등 55개 법안 통과...李  국...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205653</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725322</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-11 12:17:51.259755+00:00</t>
+          <t>2026-03-13 00:45:51.405637+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
-          <t>국회에서 해킹 관련 법안 발의 및 논의 중</t>
+          <t>불법 촬영 근절 캠페인 진행</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>국회에서 해킹 사고 발생 시 이용자 보호를 강화하기 위한 법안들이 발의되고 논의 중이다. 이 법안들은 사업자의 귀책사유가 인정될 경우 비용 부담 및 손해배상 청구 시 입증책임 전환을 통해 이용자 보호를 강화하는 내용을 담고 있다.</t>
+          <t>양평군이 세계 여성의 날을 맞아 불법 촬영 근절 캠페인을 실시했다. 이 캠페인은 불법 촬영 피해자 지원 방법 안내 및 지역사회 인식 개선 활동을 포함하며, 불법 촬영 범죄가 피해자의 삶에 미치는 심각한 영향을 강조했다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 기사는 특정 해킹 사건이나 피해자를 다루는 것이 아니라, 해킹 관련 법안 발의 및 국회 논의 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 불법 촬영 사건이나 피해자를 다루는 것이 아니라, 불법 촬영 근절을 위한 일반적인 캠페인 활동을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 증거, 진행 중인 공적 절차 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>봇물 터진 해킹 법안… 가다듬기 나선 국회</t>
+          <t>양평군, 세계 여성의 날 맞아 불법 촬영 근절 캠페인 실시</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158373</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3384040</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-11 00:35:13.630531+00:00</t>
+          <t>2026-03-13 00:28:19.865365+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>A 씨 (40대 세신사)</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>금융위원회 불법사금융 피해 '원스톱 종합·전담 지원체계' 구축 및 시행, 불법사금융 전담 특별사법경찰 신설</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>불법사금융 이용자가 지인의 개인정보를 담보로 제공하여, 지인들이 불법 추심 협박 문자를 받는 피해가 증가하고 있다. 정부는 불법사금융 피해 '원스톱 종합·전담 지원체계'를 구축하고 특사경을 신설하는 등 대응을 강화하고 있으나, 불법사금융 업체들의 피의자 특정 및 단속이 어려운 실정이다. 이로 인해 제3자 피해는 집계조차 되지 않고 있으며, 개인정보가 다른 범죄에 악용될 우려도 제기된다.</t>
+          <t>40대 세신사 A 씨가 단골 남성 1000여명의 알몸 사진 4700여장을 불법 촬영한 혐의로 구속되었다. 경찰 디지털 포렌식 결과 미성년자 포함 100여명의 신원이 특정되었으며, 지난해 12월 피해자 신고로 범행이 드러났다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>불법사금융 업체의 책임은 명확하나, 기사에서 피의자 특정이 사실상 어렵고 해외 거점 및 차명 계좌를 활용하여 소송 상대방을 특정하고 자력을 확보하기 매우 어려움. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 현저히 낮추는 요인으로 작용한다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중이나(적합 조건 5, 6), 상대방이 개인 세신사로 자력이 충분하지 않아 소송금융 투자금 회수 가능성이 매우 낮으므로(적합 조건 2 미충족) 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100여명 (신원 특정), 1000여명 (촬영 추정)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>지인 정보 계속 넘겨도 '피해자'…불법사금융 찾는 '도덕적 해이'</t>
+          <t>단골 특징 기억하려고 …남자 1000여명 알몸 찍은 40대 세신사 구속</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002832</t>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6099829</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-10 13:11:56.612711+00:00</t>
+          <t>2026-03-13 00:27:10.565876+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
-      <c r="E75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>개인정보 보호법 개정 논의 및 세미나 진행 중</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>AI 기술 발전으로 피싱, 사칭 등 사이버 범죄의 생산성과 정교함이 높아지고 있으며, 특히 합성정체성 기반의 실시간 사칭 범죄가 위협적이라는 보안 전문가의 분석이 제시되었습니다. 이코노미스트는 이러한 AI 시대의 새로운 보안 패러다임을 논의하기 위한 테크 포럼을 개최할 예정입니다.</t>
+          <t>한국인터넷기업협회와 법무법인 세종이 개인정보 보호법 개정 동향과 제도 개선 방안을 논의하는 세미나를 개최합니다. 최근 잇따르는 개인정보 유출 사고와 규제 강화, 무과실책임 도입 논의 등 산업계의 긴장감이 높아지는 가운데, AI 시대에 맞는 합리적 제도 설계를 모색할 예정입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>기사는 AI 기반의 새로운 보안 위협과 이를 논의하는 포럼에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않았습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 보호법 개정 동향 및 제도 개선 방안을 논의하는 세미나 개최 소식입니다. 따라서 특정 상대방의 책임, 피해 규모, 피해자 수, 진행 중인 공적 절차 등 소송금융 투자 적합 조건을 판단할 구체적인 사건 정보가 없습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>화이트해커 출신 보안업체 대표가 바라본 최신 보안 트렌드는?</t>
+          <t>9월 시행 앞둔 개인정보보호법...인기협·법무법인 세종, 19일 세미나</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603100090</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04877366645382664</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-10 12:29:19.182765+00:00</t>
+          <t>2026-03-12 12:59:45.446628+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
-          <t>개인정보보호 관련 법규 및 책임 강화 논의</t>
+          <t>불법 촬영 근절 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>기사는 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 알리고, 사업주, CEO, CPO의 개인정보 처리 및 보호에 대한 최종 책임자로서의 관리 책임을 강화하는 내용을 다루고 있습니다. 이는 특정 사건 보고가 아닌, 개인정보 보호 정책 및 책임에 대한 일반적인 논의로 보입니다.</t>
+          <t>양평군에서 세계 여성의 날을 맞아 불법 촬영 근절 캠페인을 실시했다. 이 캠페인은 불법 촬영 범죄가 피해자의 정신적·사회적 삶에 미치는 심각한 영향을 강조하며, 공중화장실 점검 및 피해자 지원 방법 안내를 포함한다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 개인정보 유출 사건이 아닌, 개인정보 보호 관련 법규 및 책임 강화에 대한 일반적인 논의를 다루고 있습니다. 따라서 특정 피고, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 부재하여 적합 조건에 해당하지 않습니다 (적합 조건 1개 이하, 기타 투자 어려운 이유 있음).</t>
+          <t>해당 기사는 불법 촬영 범죄 근절 캠페인에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>담합 ‘최소 10%’ 개인정보 유출엔 ‘최대 10%’</t>
+          <t>여성이 행복한 양평 … 세계 여성의 날 맞아 불법 촬영 근절 캠페인 실...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580673?ref=naver</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=131521</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-10 12:19:44.376242+00:00</t>
+          <t>2026-03-12 12:26:18.446420+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
-      <c r="E77" t="inlineStr"/>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>개인정보보호법 개정 논의</t>
+        </is>
+      </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정으로 개인정보 유출 등 사고 범위가 분실·도난·유출 외에 위조·변조·훼손까지 확대되며, 위반 시 최대 매출액의 10%까지 과징금이 부과될 수 있습니다. 또한, CEO와 CPO의 책임이 강화되고, 유출 통지 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 안내해야 합니다.</t>
+          <t>개인정보 유출사고 예방을 위해 개인정보보호법 개정 논의가 진행 중이며, 경영진의 최종 책임과 매출액의 10%에 달하는 징벌적 과징금 부과 방안이 포함됩니다. 또한 유출 통지 시 피해구제 방법을 함께 안내하도록 하여 개인정보 처리 및 보호의 책임 체계를 강화하는 내용입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>이 기사는 개인정보보호 관련 규정 강화에 대한 내용으로, 특정 개인정보 유출 사건이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 구체적인 사건의 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정 및 책임 강화에 대한 내용을 다루고 있습니다. 따라서 특정 피고, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>개인정보 유출시 '최대 매출 10% 과징금'…CEO·CPO 책임 강화</t>
+          <t>개인정보 유출사고 예방 위해 책임체계 대폭 손질…매출 10% 징벌적 과징...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524404</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205653</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-10 00:43:50.809147+00:00</t>
+          <t>2026-03-11 12:17:51.259755+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
-          <t>법률 쟁점 해설</t>
+          <t>국회에서 해킹 관련 법안 발의 및 논의 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>이 기사는 상대방 동의 없이 녹음된 대화 파일이 민사소송에서 증거로 사용될 수 있는지, 그리고 음성권 침해로 인한 손해배상 책임이 발생하는지 등 법적 쟁점을 다룹니다. 특정 사건이나 피해 사례를 다루는 것이 아닌, 일반적인 법률적 질문과 답변 형식의 해설입니다.</t>
+          <t>국회에서 해킹 사고 발생 시 이용자 보호를 강화하기 위한 법안들이 발의되고 논의 중이다. 이 법안들은 사업자의 귀책사유가 인정될 경우 비용 부담 및 손해배상 청구 시 입증책임 전환을 통해 이용자 보호를 강화하는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 상대방 동의 없는 대화 녹음의 법적 쟁점에 대한 일반적인 법률 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 해킹 사건이나 피해자를 다루는 것이 아니라, 해킹 관련 법안 발의 및 국회 논의 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>상대방 동의 구하지 않은 대화 녹음의 법적 쟁점</t>
+          <t>봇물 터진 해킹 법안… 가다듬기 나선 국회</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>gjdream.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.gjdream.com/news/articleView.html?idxno=667710</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158373</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-10 00:37:05.969657+00:00</t>
+          <t>2026-03-11 00:35:13.630531+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
-      <c r="D79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정안 공포</t>
+          <t>금융위원회 불법사금융 피해 '원스톱 종합·전담 지원체계' 구축 및 시행, 불법사금융 전담 특별사법경찰 신설</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정안이 공포되어 개인정보 분실, 도난, 유출뿐 아니라 위·변조, 훼손까지 사고 범위에 포함됩니다. 또한 손해배상 청구 등 피해구제 방법을 동시에 알려야 하며, CEO와 CPO의 책임성이 강화됩니다.</t>
+          <t>불법사금융 이용자가 지인의 개인정보를 담보로 제공하여, 지인들이 불법 추심 협박 문자를 받는 피해가 증가하고 있다. 정부는 불법사금융 피해 '원스톱 종합·전담 지원체계'를 구축하고 특사경을 신설하는 등 대응을 강화하고 있으나, 불법사금융 업체들의 피의자 특정 및 단속이 어려운 실정이다. 이로 인해 제3자 피해는 집계조차 되지 않고 있으며, 개인정보가 다른 범죄에 악용될 우려도 제기된다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>해당 기사는 개인정보 보호법 개정안 공포에 대한 내용으로, 특정 피해 사건이나 소송의 발생을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 투자 대상으로 부적합합니다.</t>
+          <t>불법사금융 업체의 책임은 명확하나, 기사에서 피의자 특정이 사실상 어렵고 해외 거점 및 차명 계좌를 활용하여 소송 상대방을 특정하고 자력을 확보하기 매우 어려움. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 현저히 낮추는 요인으로 작용한다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>개인정보 보호 책임 강화  … 개정안 '공포'</t>
+          <t>지인 정보 계속 넘겨도 '피해자'…불법사금융 찾는 '도덕적 해이'</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240401</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002832</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-10 00:35:11.525638+00:00</t>
+          <t>2026-03-10 13:11:56.612711+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>텔레그램 '박사방' 운영자 조주빈이 옥중에서 '교육우수상'을 받았다는 블로그 글을 공개하여 2차 가해 논란이 일었습니다. 이에 블로그 운영사가 해당 블로그를 차단 조치했습니다. 피해자들은 여전히 고통받고 있으며, 조주빈의 반성 없는 태도에 대한 비판이 잇따르고 있습니다.</t>
+          <t>AI 기술 발전으로 피싱, 사칭 등 사이버 범죄의 생산성과 정교함이 높아지고 있으며, 특히 합성정체성 기반의 실시간 사칭 범죄가 위협적이라는 보안 전문가의 분석이 제시되었습니다. 이코노미스트는 이러한 AI 시대의 새로운 보안 패러다임을 논의하기 위한 테크 포럼을 개최할 예정입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>조주빈은 자력이 부족하며, 피해는 주로 정신적 2차 가해로 소송금융 투자에 필요한 대규모 금전적 손해 입증이 어렵습니다. (부적합 조건: 상대방 자력 부족, 피해 규모가 금전적으로 크지 않음)</t>
+          <t>기사는 AI 기반의 새로운 보안 위협과 이를 논의하는 포럼에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않았습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>N번방 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>'박사방' 조주빈 옥중 표창장 자랑 논란에...블로그 차단 조치</t>
+          <t>화이트해커 출신 보안업체 대표가 바라본 최신 보안 트렌드는?</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603100835019002</t>
+          <t>https://economist.co.kr/article/view/ecn202603100090</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-10 00:30:19.233487+00:00</t>
+          <t>2026-03-10 12:29:19.182765+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>블로그 운영사 조치 및 법무부 모니터링</t>
+          <t>개인정보보호 관련 법규 및 책임 강화 논의</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>박사방 주범 조주빈이 옥중에서 받은 표창장을 블로그에 게시하며 피해자들에게 2차 가해 논란을 일으켰다. 이에 블로그 운영사는 운영 원칙 위배를 이유로 해당 블로그를 폐쇄했다. 법무부는 수용자의 온라인 게시물 업로드 행위를 엄격히 모니터링하겠다는 입장이다.</t>
+          <t>기사는 개인정보 유출 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 알리고, 사업주, CEO, CPO의 개인정보 처리 및 보호에 대한 최종 책임자로서의 관리 책임을 강화하는 내용을 다루고 있습니다. 이는 특정 사건 보고가 아닌, 개인정보 보호 정책 및 책임에 대한 일반적인 논의로 보입니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>조주빈은 구속 수감 중인 개인으로, 배상 능력이 매우 부족하여 소송금융 투자 대상으로서의 자력 조건이 충족되지 않습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 2차 가해로 인한 정신적 손해배상액 추정이 어렵고, 피해자들이 이 사안으로 별도의 소송을 제기할 가능성이나 실익이 불분명합니다.</t>
+          <t>제공된 기사 내용은 특정 개인정보 유출 사건이 아닌, 개인정보 보호 관련 법규 및 책임 강화에 대한 일반적인 논의를 다루고 있습니다. 따라서 특정 피고, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 사건 정보가 부재하여 적합 조건에 해당하지 않습니다 (적합 조건 1개 이하, 기타 투자 어려운 이유 있음).</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>박사방 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>'박사방' 조주빈, 옥중 근황 올리던 블로그 차단… 운영 원칙 위배</t>
+          <t>담합 ‘최소 10%’ 개인정보 유출엔 ‘최대 10%’</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003541337</t>
+          <t>https://www.naeil.com/news/read/580673?ref=naver</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-10 00:29:40.521365+00:00</t>
+          <t>2026-03-10 12:19:44.376242+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t>조주빈이 블로그에 반성 없는 글을 올려 피해자들에게 2차 가해 논란이 일고 있다. 이에 운영사는 해당 블로그를 차단 조치했다. 이 사건은 N번방 사건 피해자들의 고통이 여전히 지속되고 있음을 보여준다.</t>
+          <t>개인정보보호법 개정으로 개인정보 유출 등 사고 범위가 분실·도난·유출 외에 위조·변조·훼손까지 확대되며, 위반 시 최대 매출액의 10%까지 과징금이 부과될 수 있습니다. 또한, CEO와 CPO의 책임이 강화되고, 유출 통지 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 안내해야 합니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>조주빈 관련 형사사건은 이미 종결되었으며(부적합 조건), 기사는 그의 반성 없는 태도로 인한 2차 가해 논란을 다루고 있어 새로운 소송금융 투자 기회를 제시하지 않는다. 또한, 상대방(조주빈)의 자력 부족 가능성도 있어 투자 회수 가능성이 낮다.</t>
+          <t>이 기사는 개인정보보호 관련 규정 강화에 대한 내용으로, 특정 개인정보 유출 사건이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 구체적인 사건의 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>'표창장' 받은 조주빈… 반성 없네  소감 논란</t>
+          <t>개인정보 유출시 '최대 매출 10% 과징금'…CEO·CPO 책임 강화</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470318&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524404</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-10 00:26:58.178024+00:00</t>
+          <t>2026-03-10 00:43:50.809147+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정안 공포 및 시행 예정</t>
+          <t>법률 쟁점 해설</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>정부가 개인정보 보호법 개정안을 공포하며 반복적이거나 중대한 개인정보 유출에 대해 전체 매출액의 최대 10%까지 징벌적 과징금을 부과하고 대표자 및 개인정보 보호책임자의 책임을 강화합니다. 또한 유출 가능성 통지 의무화, 유출 범위 확대, 피해구제 방법 안내 의무화 등의 내용을 담고 있으며, 대부분의 규정은 9월 11일부터 시행될 예정입니다.</t>
+          <t>이 기사는 상대방 동의 없이 녹음된 대화 파일이 민사소송에서 증거로 사용될 수 있는지, 그리고 음성권 침해로 인한 손해배상 책임이 발생하는지 등 법적 쟁점을 다룹니다. 특정 사건이나 피해 사례를 다루는 것이 아닌, 일반적인 법률적 질문과 답변 형식의 해설입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 '사건'이 아닌, 개인정보 보호법 개정 및 시행에 대한 정책 발표입니다. 따라서 소송금융 투자를 위한 구체적인 사건 대상이 존재하지 않아 직접적인 투자 적합도는 낮습니다. 다만, 개정법은 반복적이거나 중대한 개인정보 유출에 대해 최대 매출액의 10%까지 징벌적 과징금을 부과하고 CEO/CPO의 책임을 강화하여, 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 크게 높일 것으로 예상됩니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 상대방 동의 없는 대화 녹음의 법적 쟁점에 대한 일반적인 법률 해설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>개인정보 유출시 '최대 매출 10% 과징금'…CEO·CPO 책임 강화</t>
+          <t>상대방 동의 구하지 않은 대화 녹음의 법적 쟁점</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>gjdream.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960564&amp;call_from=naver_news</t>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=667710</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-09 13:08:48.315267+00:00</t>
+          <t>2026-03-10 00:37:05.969657+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>개인정보 보호법 개정안 공포</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>개인정보 보호법 개정안이 공포되어 9월 11일부터 시행될 예정입니다. 개정안은 반복적이거나 중대한 개인정보보호법 위반 시 최대 매출액의 10%까지 과징금을 부과할 수 있도록 하는 내용을 담고 있습니다.</t>
+          <t>개인정보 보호법 개정안이 공포되어 개인정보 분실, 도난, 유출뿐 아니라 위·변조, 훼손까지 사고 범위에 포함됩니다. 또한 손해배상 청구 등 피해구제 방법을 동시에 알려야 하며, CEO와 CPO의 책임성이 강화됩니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법 개정안 공포에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 개인정보 보호법 개정안 공포에 대한 내용으로, 특정 피해 사건이나 소송의 발생을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>'반복·중대' 개인정보보호법 위반시 과징금 '최대 매출 10%'…9월11일 시...</t>
+          <t>개인정보 보호 책임 강화  … 개정안 '공포'</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/pm-bai-comm/6095328</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240401</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-09 13:07:26.205376+00:00</t>
+          <t>2026-03-10 00:35:11.525638+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
-      <c r="D85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>조주빈</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 공포 및 정책 간담회</t>
+          <t>블로그 운영 중단 및 차단 조치, 2차 가해 논란</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안이 3월 10일 공포되며, 징벌적 과징금 도입, ISMS-P 의무화, CPO 권한 강화 등의 내용을 담고 있습니다. 개인정보보호위원회는 AI 시대에 데이터 보호와 활용의 균형을 맞추기 위한 정책 방향을 제시하며, 국민 피해 보상을 위한 손해배상 제도 및 기금 조성 등을 검토 중입니다. 학계에서는 보호와 활용의 균형 있는 접근을 강조했습니다.</t>
+          <t>텔레그램 '박사방' 운영자 조주빈이 옥중에서 '교육우수상'을 받았다는 블로그 글을 공개하여 2차 가해 논란이 일었습니다. 이에 블로그 운영사가 해당 블로그를 차단 조치했습니다. 피해자들은 여전히 고통받고 있으며, 조주빈의 반성 없는 태도에 대한 비판이 잇따르고 있습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 개인정보보호법 개정안 공포 및 관련 정책 방향에 대한 학계 간담회 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>조주빈은 자력이 부족하며, 피해는 주로 정신적 2차 가해로 소송금융 투자에 필요한 대규모 금전적 손해 입증이 어렵습니다. (부적합 조건: 상대방 자력 부족, 피해 규모가 금전적으로 크지 않음)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>N번방 피해자 다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 10일 공포…학계 “AI 시대, 데이터 보호와 활용...</t>
+          <t>'박사방' 조주빈 옥중 표창장 자랑 논란에...블로그 차단 조치</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2563453</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603100835019002</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:49.590519+00:00</t>
+          <t>2026-03-10 00:30:19.233487+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
-      <c r="D86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>조주빈</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>개정법 9월 시행 예정</t>
+          <t>블로그 운영사 조치 및 법무부 모니터링</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안이 9월 시행될 예정이며, 개인정보 유출 사고 발생 시 매출액의 최대 10%까지 과징금이 부과될 수 있다. 또한, 유출 사실 통지 시 손해배상 청구 등 피해 구제 절차 안내가 의무화되고 경영진의 책임이 명확해진다.</t>
+          <t>박사방 주범 조주빈이 옥중에서 받은 표창장을 블로그에 게시하며 피해자들에게 2차 가해 논란을 일으켰다. 이에 블로그 운영사는 운영 원칙 위배를 이유로 해당 블로그를 폐쇄했다. 법무부는 수용자의 온라인 게시물 업로드 행위를 엄격히 모니터링하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>해당 기사는 개인정보보호법 개정 및 시행 예정에 대한 일반적인 내용을 다루고 있으며, 특정 개인정보 유출 사건이나 피해자를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>조주빈은 구속 수감 중인 개인으로, 배상 능력이 매우 부족하여 소송금융 투자 대상으로서의 자력 조건이 충족되지 않습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 2차 가해로 인한 정신적 손해배상액 추정이 어렵고, 피해자들이 이 사안으로 별도의 소송을 제기할 가능성이나 실익이 불분명합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>박사방 피해자 다수</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>개인정보 유출 사고 시 매출 최대 10% 과징금…개정법 9월 시행</t>
+          <t>'박사방' 조주빈, 옥중 근황 올리던 블로그 차단… 운영 원칙 위배</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863765</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003541337</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:27.756171+00:00</t>
+          <t>2026-03-10 00:29:40.521365+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>조주빈</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 시행 예정</t>
+          <t>조주빈 형사사건 종결 후 2차 가해 논란 발생</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법이 9월 11일부터 시행됩니다. 이 법은 개인정보 유출 사고를 반복하거나 중대한 피해를 낸 기업·기관에 전체 매출의 최대 10%까지 과징금을 부과할 수 있도록 제재 수위를 높였습니다. 또한, 최고경영자(CEO)의 책임 강화와 정보 보호 및 개인정보보호관리체계(ISMS-P) 인증 의무화 등을 담고 있습니다.</t>
+          <t>조주빈이 블로그에 반성 없는 글을 올려 피해자들에게 2차 가해 논란이 일고 있다. 이에 운영사는 해당 블로그를 차단 조치했다. 이 사건은 N번방 사건 피해자들의 고통이 여전히 지속되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않아 현재로서는 투자 적합도가 낮습니다. 다만, 개정법 시행 후 발생할 대규모 개인정보 유출 사건은 투자 매력이 높아질 수 있습니다.</t>
+          <t>조주빈 관련 형사사건은 이미 종결되었으며(부적합 조건), 기사는 그의 반성 없는 태도로 인한 2차 가해 논란을 다루고 있어 새로운 소송금융 투자 기회를 제시하지 않는다. 또한, 상대방(조주빈)의 자력 부족 가능성도 있어 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>‘개인정보 유출 최대 과징금, 매출 10%’, 개정 개인정보보호법 9월11일...</t>
+          <t>'표창장' 받은 조주빈… 반성 없네  소감 논란</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>byline.network</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://byline.network/?p=9004111222594685</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470318&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-09 13:03:23.709933+00:00</t>
+          <t>2026-03-10 00:26:58.178024+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정 및 시행 예정</t>
+          <t>개인정보 보호법 개정안 공포 및 시행 예정</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 반복적이거나 대규모 개인정보 유출 사고에 대해 최대 10%의 징벌적 과징금을 부과하고, CEO 및 CPO의 책임을 강화하는 개정 개인정보보호법을 10일 공포한다고 밝혔다. 이 법은 9월 11일부터 시행되며, 기업·기관의 개인정보 보호 책임을 강화하고 피해자 구제 절차를 명확히 하는 것을 목표로 한다.</t>
+          <t>정부가 개인정보 보호법 개정안을 공포하며 반복적이거나 중대한 개인정보 유출에 대해 전체 매출액의 최대 10%까지 징벌적 과징금을 부과하고 대표자 및 개인정보 보호책임자의 책임을 강화합니다. 또한 유출 가능성 통지 의무화, 유출 범위 확대, 피해구제 방법 안내 의무화 등의 내용을 담고 있으며, 대부분의 규정은 9월 11일부터 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건에 대한 것이 아니라, 개인정보보호법 개정 및 시행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 '사건'이 아닌, 개인정보 보호법 개정 및 시행에 대한 정책 발표입니다. 따라서 소송금융 투자를 위한 구체적인 사건 대상이 존재하지 않아 직접적인 투자 적합도는 낮습니다. 다만, 개정법은 반복적이거나 중대한 개인정보 유출에 대해 최대 매출액의 10%까지 징벌적 과징금을 부과하고 CEO/CPO의 책임을 강화하여, 향후 발생할 개인정보 유출 사건의 소송금융 투자 매력도를 크게 높일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>유출 사고 반복 시 '최대 10% 과징금'…개인정보보호법 10일 공포</t>
+          <t>개인정보 유출시 '최대 매출 10% 과징금'…CEO·CPO 책임 강화</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1946925</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960564&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-09 13:02:39.520646+00:00</t>
+          <t>2026-03-09 13:08:48.315267+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
-          <t>개정 법률 공포</t>
+          <t>개인정보 보호법 개정안 공포</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>개정된 개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고 CEO의 책임성이 강화됩니다. 또한, 개인정보 유출 통지 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 안내하도록 의무화되었습니다. 이는 개인정보 유출 사고 예방 및 피해자 구제 강화를 목표로 합니다.</t>
+          <t>개인정보 보호법 개정안이 공포되어 9월 11일부터 시행될 예정입니다. 개정안은 반복적이거나 중대한 개인정보보호법 위반 시 최대 매출액의 10%까지 과징금을 부과할 수 있도록 하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>해당 기사는 개정된 개인정보 보호법의 공포를 알리는 내용으로, 특정 개인정보 유출 사건이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법 개정안 공포에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>개정 '개인정보 보호법' 공포… 징벌적 과징금 도입∙CEO 책임성 강화</t>
+          <t>'반복·중대' 개인정보보호법 위반시 과징금 '최대 매출 10%'…9월11일 시...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>it-b.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.it-b.co.kr/news/articleView.html?idxno=87173</t>
+          <t>https://www.news1.kr/politics/pm-bai-comm/6095328</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-09 13:02:09.198596+00:00</t>
+          <t>2026-03-09 13:07:26.205376+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
-      <c r="E90" t="inlineStr"/>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>개인정보보호법 개정안 공포 및 정책 간담회</t>
+        </is>
+      </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>본 기사는 '오픈클로', '근로자 추정제', '커뮤니티 커머스' 세 가지 경제 용어를 설명하는 정보성 기사입니다. 오픈클로는 AI 에이전트 기술의 보안 취약점과 개인정보 유출 가능성을 언급하며, 근로자 추정제는 비임금 노동자 보호를 위한 입법 추진과 그에 따른 사회적 논란을 다룹니다. 커뮤니티 커머스는 특정 관심사 기반의 상거래 모델을 소개합니다.</t>
+          <t>개인정보보호법 개정안이 3월 10일 공포되며, 징벌적 과징금 도입, ISMS-P 의무화, CPO 권한 강화 등의 내용을 담고 있습니다. 개인정보보호위원회는 AI 시대에 데이터 보호와 활용의 균형을 맞추기 위한 정책 방향을 제시하며, 국민 피해 보상을 위한 손해배상 제도 및 기금 조성 등을 검토 중입니다. 학계에서는 보호와 활용의 균형 있는 접근을 강조했습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>본 기사는 '오픈클로', '근로자 추정제', '커뮤니티 커머스' 세 가지 경제 용어를 설명하는 정보성 기사로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. '오픈클로' 부분에서 개인정보 유출 가능성을 포함한 잠재적 보안 취약점이 언급되나, 실제 피해 발생이나 특정 책임 주체가 명시되지 않아 소송금융 투자 대상으로 적합한 구체적인 '사건'이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 개인정보보호법 개정안 공포 및 관련 정책 방향에 대한 학계 간담회 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>오픈클로 · 근로자 추정제 · 커뮤니티 커머스 [This Week 경제용어]</t>
+          <t>개인정보보호법 개정안 10일 공포…학계 “AI 시대, 데이터 보호와 활용...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11980882</t>
+          <t>https://www.etoday.co.kr/news/view/2563453</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-09 12:42:54.010347+00:00</t>
+          <t>2026-03-09 13:05:49.590519+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
-          <t>조주빈의 블로그 운영으로 인한 2차 가해 발생, 블로그 플랫폼 영구 차단 조치</t>
+          <t>개정법 9월 시행 예정</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>N번방 운영자 조주빈이 교도소에서 교육우수상을 받고 동료 재소자들의 롤링페이퍼를 블로그에 공개하여 2차 가해 논란이 일었습니다. 해당 블로그는 네이버에 이어 티스토리에서도 영구 차단 조치되었습니다. 조주빈은 미성년자 성 착취물 제작 및 유포 혐의 등으로 총 47년 4개월의 징역형을 확정받아 복역 중입니다.</t>
+          <t>개인정보보호법 개정안이 9월 시행될 예정이며, 개인정보 유출 사고 발생 시 매출액의 최대 10%까지 과징금이 부과될 수 있다. 또한, 유출 사실 통지 시 손해배상 청구 등 피해 구제 절차 안내가 의무화되고 경영진의 책임이 명확해진다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>조주빈의 주요 형사 사건은 이미 종결되었으며, 복역 중인 조주빈은 자력이 부족하여 새로운 민사 소송을 통한 손해배상 청구의 실익이 낮습니다. 블로그 운영으로 인한 2차 가해는 발생했으나, 이로 인한 피해를 블로그 플랫폼에 대해 소송으로 청구하여 유의미한 손해배상을 받을 수 있을지 법리적 근거가 불명확하여 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건, 상대방에게 자력이 충분하지 않음)</t>
+          <t>해당 기사는 개인정보보호법 개정 및 시행 예정에 대한 일반적인 내용을 다루고 있으며, 특정 개인정보 유출 사건이나 피해자를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>N번방 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>항상 긍정적...안타까워  조주빈 감방 동료들이 쓴 롤링페이퍼</t>
+          <t>개인정보 유출 사고 시 매출 최대 10% 과징금…개정법 9월 시행</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05093846645381680</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863765</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-09 12:33:15.057931+00:00</t>
+          <t>2026-03-09 13:05:27.756171+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
-      <c r="E92" t="inlineStr"/>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>개정 개인정보보호법 시행 예정</t>
+        </is>
+      </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>개정된 법률에 따라 개인정보 유출 시 기업 경영진의 책임이 강화되고, 대규모 침해 발생 시 매출액의 10%에 달하는 징벌적 과징금이 부과될 수 있습니다. 또한 피해 구제 절차에 대한 안내도 의무화됩니다. 이 기사는 특정 사건이 아닌 법률 및 제재 강화에 대한 일반적인 내용을 다룹니다.</t>
+          <t>개정 개인정보보호법이 9월 11일부터 시행됩니다. 이 법은 개인정보 유출 사고를 반복하거나 중대한 피해를 낸 기업·기관에 전체 매출의 최대 10%까지 과징금을 부과할 수 있도록 제재 수위를 높였습니다. 또한, 최고경영자(CEO)의 책임 강화와 정보 보호 및 개인정보보호관리체계(ISMS-P) 인증 의무화 등을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 제재 강화 및 관련 법규 개정에 대한 일반적인 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않아 현재로서는 투자 적합도가 낮습니다. 다만, 개정법 시행 후 발생할 대규모 개인정보 유출 사건은 투자 매력이 높아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>개인정보 유출 제재 강화..대규모 침해시 매출 10% '징벌적 과징금'</t>
+          <t>‘개인정보 유출 최대 과징금, 매출 10%’, 개정 개인정보보호법 9월11일...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>byline.network</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108784</t>
+          <t>https://byline.network/?p=9004111222594685</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-09 12:24:22.904135+00:00</t>
+          <t>2026-03-09 13:03:23.709933+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
-          <t>개인정보 보호법 공포</t>
+          <t>개인정보보호법 개정 및 시행 예정</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고, CEO와 CPO의 개인정보 처리 및 보호 책임이 강화됩니다. 또한 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법 안내 의무도 포함됩니다.</t>
+          <t>개인정보보호위원회가 반복적이거나 대규모 개인정보 유출 사고에 대해 최대 10%의 징벌적 과징금을 부과하고, CEO 및 CPO의 책임을 강화하는 개정 개인정보보호법을 10일 공포한다고 밝혔다. 이 법은 9월 11일부터 시행되며, 기업·기관의 개인정보 보호 책임을 강화하고 피해자 구제 절차를 명확히 하는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법의 공포 및 개정 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건에 대한 것이 아니라, 개인정보보호법 개정 및 시행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>개인정보 보호법 10일 공포…징벌적 과징금 도입</t>
+          <t>유출 사고 반복 시 '최대 10% 과징금'…개인정보보호법 10일 공포</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726454</t>
+          <t>http://www.inews24.com/view/1946925</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:54.102358+00:00</t>
+          <t>2026-03-09 13:02:39.520646+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 논의 중</t>
+          <t>개정 법률 공포</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안이 추진되며, 개인정보 유출 시 매출의 최대 10%까지 과징금을 부과하고 사업주 및 개인정보보호책임자(CPO)의 책임을 강화하는 내용이 포함됩니다. 또한, 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 피해자에게 알리도록 의무화됩니다.</t>
+          <t>개정된 개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고 CEO의 책임성이 강화됩니다. 또한, 개인정보 유출 통지 시 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 함께 안내하도록 의무화되었습니다. 이는 개인정보 유출 사고 예방 및 피해자 구제 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 개정된 개인정보 보호법의 공포를 알리는 내용으로, 특정 개인정보 유출 사건이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>개인정보 유출 과징금 매출의 최대10% 물린다…개인정보보호법 개정안 ...</t>
+          <t>개정 '개인정보 보호법' 공포… 징벌적 과징금 도입∙CEO 책임성 강화</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>it-b.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701859</t>
+          <t>https://www.it-b.co.kr/news/articleView.html?idxno=87173</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:00.198690+00:00</t>
+          <t>2026-03-09 13:02:09.198596+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
-      <c r="E95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법이 9월부터 시행될 예정이며, 개인정보 유출 기업에 최대 매출 10%의 과징금이 부과됩니다. 유출 사고 범위가 위조·변조·훼손까지 확대되었고, 기업은 유출 통지 시 손해배상 청구 등 피해구제 방법을 함께 알려야 합니다.</t>
+          <t>본 기사는 '오픈클로', '근로자 추정제', '커뮤니티 커머스' 세 가지 경제 용어를 설명하는 정보성 기사입니다. 오픈클로는 AI 에이전트 기술의 보안 취약점과 개인정보 유출 가능성을 언급하며, 근로자 추정제는 비임금 노동자 보호를 위한 입법 추진과 그에 따른 사회적 논란을 다룹니다. 커뮤니티 커머스는 특정 관심사 기반의 상거래 모델을 소개합니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 '오픈클로', '근로자 추정제', '커뮤니티 커머스' 세 가지 경제 용어를 설명하는 정보성 기사로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. '오픈클로' 부분에서 개인정보 유출 가능성을 포함한 잠재적 보안 취약점이 언급되나, 실제 피해 발생이나 특정 책임 주체가 명시되지 않아 소송금융 투자 대상으로 적합한 구체적인 '사건'이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>개정 개인정보보호법 9월 시행, 정보유출 기업에 최대 매출 10% 과징금 ...</t>
+          <t>오픈클로 · 근로자 추정제 · 커뮤니티 커머스 [This Week 경제용어]</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432311</t>
+          <t>https://www.mk.co.kr/article/11980882</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-09 12:22:25.755034+00:00</t>
+          <t>2026-03-09 12:42:54.010347+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>이정미 전 의원, 동물보호단체 카라</t>
+          <t>조주빈</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>2심 판결 선고 후 대법원 상고심 진행 중</t>
+          <t>조주빈의 블로그 운영으로 인한 2차 가해 발생, 블로그 플랫폼 영구 차단 조치</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>이정미 전 의원이 환경부로부터 받은 전국 개 사육시설 현황 자료를 동물보호단체 카라에 제공했고, 카라는 이를 바탕으로 개농장 지도를 공개했습니다. 이에 개농장 주인 20명이 개인정보 침해를 이유로 손해배상 소송을 제기하여 1, 2심에서 승소, 1인당 10만원 배상 판결을 받았습니다. 현재 카라 측이 대법원에 상고하여 심리가 진행 중입니다.</t>
+          <t>N번방 운영자 조주빈이 교도소에서 교육우수상을 받고 동료 재소자들의 롤링페이퍼를 블로그에 공개하여 2차 가해 논란이 일었습니다. 해당 블로그는 네이버에 이어 티스토리에서도 영구 차단 조치되었습니다. 조주빈은 미성년자 성 착취물 제작 및 유포 혐의 등으로 총 47년 4개월의 징역형을 확정받아 복역 중입니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>상대방 책임이 1, 2심에서 명확히 인정되었고(적합 조건 1, 5), 집단적 피해 가능성이 있으나(적합 조건 3), 원고 1인당 배상액이 10만원으로 매우 낮아(피해 규모가 큼 조건 미충족) 소송금융 투자로서의 경제적 매력이 낮습니다. 또한 상대방이 대기업 등 자력이 충분한 주체가 아니라는 점(상대방 자력 충분 조건 미충족)도 투자 적합도를 낮추는 요인입니다.</t>
+          <t>조주빈의 주요 형사 사건은 이미 종결되었으며, 복역 중인 조주빈은 자력이 부족하여 새로운 민사 소송을 통한 손해배상 청구의 실익이 낮습니다. 블로그 운영으로 인한 2차 가해는 발생했으나, 이로 인한 피해를 블로그 플랫폼에 대해 소송으로 청구하여 유의미한 손해배상을 받을 수 있을지 법리적 근거가 불명확하여 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건, 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>1인당 10만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>20명 (추가 피해자 발생 가능성 있음)</t>
+          <t>N번방 피해자 다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>전국 개농장 지도에 항의전화 쏟아졌다…법원 “가명 처리 개농장 국감...</t>
+          <t>항상 긍정적...안타까워  조주빈 감방 동료들이 쓴 롤링페이퍼</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10689073?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05093846645381680</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-08 12:44:22.048825+00:00</t>
+          <t>2026-03-09 12:33:15.057931+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
-      <c r="E97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 개인정보 유출 시 매출액의 10%까지 과징금을 부과하는 방안을 예고하고, 이행강제금 제도 등을 담은 법 개정을 추진 중입니다. 이는 분쟁조정 신청 및 손해배상 청구 관련 내용도 포함하며, 기업에 대한 자료 제출 요구 권한 강화 등 개인정보 보호 규제 강화를 목표로 합니다.</t>
+          <t>개정된 법률에 따라 개인정보 유출 시 기업 경영진의 책임이 강화되고, 대규모 침해 발생 시 매출액의 10%에 달하는 징벌적 과징금이 부과될 수 있습니다. 또한 피해 구제 절차에 대한 안내도 의무화됩니다. 이 기사는 특정 사건이 아닌 법률 및 제재 강화에 대한 일반적인 내용을 다룹니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>본 기사는 개인정보보호위원회의 정책 변화 및 법 개정 추진에 대한 내용으로, 특정 개인정보 유출 사건이나 피해자가 명확히 특정된 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로 적합한 구체적인 사건이 부재합니다.</t>
+          <t>해당 기사는 특정 개인정보 유출 사건에 대한 보도가 아닌, 개인정보 유출 제재 강화 및 관련 법규 개정에 대한 일반적인 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[IT뒷담화] 개인정보위, '과징금 매출 10%' 시행 예고···채찍만?</t>
+          <t>개인정보 유출 제재 강화..대규모 침해시 매출 10% '징벌적 과징금'</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402640</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108784</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-07 12:27:11.100744+00:00</t>
+          <t>2026-03-09 12:24:22.904135+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
-      <c r="D98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>과거 소송 사례 언급</t>
+          <t>개인정보 보호법 공포</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>해당 기사는 바브라 스트라이샌드가 자신의 집 항공사진을 삭제해달라고 소송을 제기했으나 오히려 해당 사진이 유명해진 사례를 들어 '스트라이샌드 효과'를 설명하는 철학 칼럼입니다. 현재 진행 중인 법적 분쟁이나 소송금융 투자 기회를 다루는 기사가 아닙니다.</t>
+          <t>개인정보 보호법이 공포되어 징벌적 과징금 제도가 도입되고, CEO와 CPO의 개인정보 처리 및 보호 책임이 강화됩니다. 또한 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법 안내 의무도 포함됩니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 현재 진행 중이거나 잠재적인 법적 분쟁을 다루는 뉴스 기사가 아닙니다. 과거의 소송 사례(스트라이샌드 효과)를 인용하여 철학적 주제를 설명하는 칼럼이므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 개인정보 보호법의 공포 및 개정 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>“인생 최대의 적, 자아에 휘둘리지 말라” [안광복의 주말의 철학]</t>
+          <t>개인정보 보호법 10일 공포…징벌적 과징금 도입</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/weekend/2026/03/07/UCT7L6NUFVAO7K22MSKVVEEZ5U/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726454</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-07 00:31:47.884200+00:00</t>
+          <t>2026-03-09 12:23:54.102358+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
-      <c r="E99" t="inlineStr"/>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>개인정보보호법 개정안 논의 중</t>
+        </is>
+      </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>기사 발췌문은 소송 과정에서 피해자의 개인정보가 소장에 그대로 노출되어 발생할 수 있는 문제점을 지적합니다. 이는 피고가 원고의 개인정보를 악용할 수 있는 위험을 내포하며, 현행 소송 절차의 개선 필요성을 시사합니다.</t>
+          <t>개인정보보호법 개정안이 추진되며, 개인정보 유출 시 매출의 최대 10%까지 과징금을 부과하고 사업주 및 개인정보보호책임자(CPO)의 책임을 강화하는 내용이 포함됩니다. 또한, 손해배상 청구 및 분쟁조정 신청 등 피해구제 방법을 피해자에게 알리도록 의무화됩니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건이나 피해자를 명확히 지칭하지 않고, 소송 과정에서 개인정보 노출 문제에 대한 일반적인 논의를 담고 있어 소송금융 적합 조건을 판단하기 어렵습니다. 상대방 책임, 자력, 피해 규모 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[뉴스공감] 박용진  이재명식 규제 개혁? 규제 합리화가 답</t>
+          <t>개인정보 유출 과징금 매출의 최대10% 물린다…개인정보보호법 개정안 ...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171169?division=NAVER</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701859</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-07 00:27:51.941779+00:00</t>
+          <t>2026-03-09 12:23:00.198690+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C100" t="inlineStr"/>
+      <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
-          <t>경찰 수사 착수</t>
+          <t>개정 개인정보보호법 시행 예정</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>전남 순천과 여수에서 해외 구매 대행업자에게 맡긴 신용카드 정보가 해킹당해 30여 명에게 총 3억 원 규모의 무단 결제가 발생했습니다. 전남경찰청 사이버범죄수사대가 수사에 착수했으나, 피해자 대부분은 카드사 승인 취소로 실제 금전적 피해는 입지 않은 것으로 파악됩니다.</t>
+          <t>개정 개인정보보호법이 9월부터 시행될 예정이며, 개인정보 유출 기업에 최대 매출 10%의 과징금이 부과됩니다. 유출 사고 범위가 위조·변조·훼손까지 확대되었고, 기업은 유출 통지 시 손해배상 청구 등 피해구제 방법을 함께 알려야 합니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>피해자 대부분이 카드사의 승인 취소로 실제 금전적 피해를 입지 않아 소송을 통한 손해배상 청구의 실익이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음) 또한, 구매 대행업자의 자력 여부가 불분명하여 회수 가능성도 낮습니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개정된 개인정보보호법의 시행에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>실제 금전적 피해 미상 (무단 결제 총액 3억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>30여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>순천·여수 카드 무단결제 피해…전남경찰, 해킹 추정</t>
+          <t>개정 개인정보보호법 9월 시행, 정보유출 기업에 최대 매출 10% 과징금 ...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480397?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305063927</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432311</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-06 01:13:16.415720+00:00</t>
+          <t>2026-03-09 12:22:25.755034+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>구매대행업자 A씨</t>
+          <t>이정미 전 의원, 동물보호단체 카라</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>카드정보 유출</t>
+          <t>2심 판결 선고 후 대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>해외 구매대행업자 A씨에게 카드번호 등 결제 정보를 맡겼던 다수의 피해자들의 카드 정보가 유출되는 사건이 발생했습니다. 다행히 대부분의 피해자는 카드사 승인 취소로 인해 실제 금전적 손실은 크지 않은 것으로 알려졌습니다.</t>
+          <t>이정미 전 의원이 환경부로부터 받은 전국 개 사육시설 현황 자료를 동물보호단체 카라에 제공했고, 카라는 이를 바탕으로 개농장 지도를 공개했습니다. 이에 개농장 주인 20명이 개인정보 침해를 이유로 손해배상 소송을 제기하여 1, 2심에서 승소, 1인당 10만원 배상 판결을 받았습니다. 현재 카라 측이 대법원에 상고하여 심리가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>구매대행업자 A씨의 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력이 충분하지 않을 가능성이 높습니다. 또한, 피해자 다수가 카드사 승인 취소로 실제 금전 손실이 미미하거나 없어 피해 규모가 작아 소송금융 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 1, 2심에서 명확히 인정되었고(적합 조건 1, 5), 집단적 피해 가능성이 있으나(적합 조건 3), 원고 1인당 배상액이 10만원으로 매우 낮아(피해 규모가 큼 조건 미충족) 소송금융 투자로서의 경제적 매력이 낮습니다. 또한 상대방이 대기업 등 자력이 충분한 주체가 아니라는 점(상대방 자력 충분 조건 미충족)도 투자 적합도를 낮추는 요인입니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 10만원</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>20명 (추가 피해자 발생 가능성 있음)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>해외구매 대행 맡겼던 카드정보 유출</t>
+          <t>전국 개농장 지도에 항의전화 쏟아졌다…법원 “가명 처리 개농장 국감...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903154</t>
+          <t>https://biz.heraldcorp.com/article/10689073?ref=naver</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-06 01:12:14.133390+00:00</t>
+          <t>2026-03-08 12:44:22.048825+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
-      <c r="D102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
-          <t>드라마 속 재판 진행 중</t>
+          <t>개인정보보호위원회의 과징금 제도 및 법 개정 추진 발표</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 배우 이나영이 연기하는 윤라영이 친구를 지키려다 박제열의 죽음에 이르게 되고, 딸 한민서의 충격적인 진실을 마주하며 혼란에 빠지는 과정을 그립니다. '커넥트인' 이용자 리스트를 통해 성착취 범죄를 세상에 드러내고 피해자들의 용기 있는 증언이 이어지지만, VIP 영상 유출과 박제열의 죽음으로 상황은 극단으로 치닫습니다. 윤라영은 진실을 향해 나아가며 재판에서 고군분투합니다.</t>
+          <t>개인정보보호위원회가 개인정보 유출 시 매출액의 10%까지 과징금을 부과하는 방안을 예고하고, 이행강제금 제도 등을 담은 법 개정을 추진 중입니다. 이는 분쟁조정 신청 및 손해배상 청구 관련 내용도 포함하며, 기업에 대한 자료 제출 요구 권한 강화 등 개인정보 보호 규제 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리와 배우의 연기를 다루는 리뷰 기사입니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 기본 전제 조건에 부합하지 않아 적합도가 낮습니다.</t>
+          <t>본 기사는 개인정보보호위원회의 정책 변화 및 법 개정 추진에 대한 내용으로, 특정 개인정보 유출 사건이나 피해자가 명확히 특정된 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로 적합한 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>'아너' 이나영, 찰나의 감정도 놓치지 않는 열연</t>
+          <t>[IT뒷담화] 개인정보위, '과징금 매출 10%' 시행 예고···채찍만?</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05379206645380040</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402640</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:11.670706+00:00</t>
+          <t>2026-03-07 12:27:11.100744+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>드라마 내 윤라영의 살인 혐의 재판 진행 중</t>
+          <t>과거 소송 사례 언급</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'의 10회 줄거리로, IT기업 대표 백태주의 설계로 성착취 영상이 폭로되고 윤라영 변호사가 살인 혐의로 재판을 받는 등 복잡한 사건들이 전개됩니다. 권력형 비리와 개인의 복수가 얽힌 비극적인 서사를 다룹니다.</t>
+          <t>해당 기사는 바브라 스트라이샌드가 자신의 집 항공사진을 삭제해달라고 소송을 제기했으나 오히려 해당 사진이 유명해진 사례를 들어 '스트라이샌드 효과'를 설명하는 철학 칼럼입니다. 현재 진행 중인 법적 분쟁이나 소송금융 투자 기회를 다루는 기사가 아닙니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>해당 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약으로, 실제 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 현재 진행 중이거나 잠재적인 법적 분쟁을 다루는 뉴스 기사가 아닙니다. 과거의 소송 사례(스트라이샌드 효과)를 인용하여 철학적 주제를 설명하는 칼럼이므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>이청아, 결국 유산했다…남편에게 이혼 통보,  모든 조건 맞출 것, 정리...</t>
+          <t>“인생 최대의 적, 자아에 휘둘리지 말라” [안광복의 주말의 철학]</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030473534</t>
+          <t>https://www.chosun.com/national/weekend/2026/03/07/UCT7L6NUFVAO7K22MSKVVEEZ5U/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-05 01:09:11.259330+00:00</t>
+          <t>2026-03-07 00:31:47.884200+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
-      <c r="D104" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>개인정보보호법 2차 개정안이 추진 중이며, 기업의 개인정보 유출 시 무과실 입증 책임을 강화하는 내용이 핵심이다. 이는 피해자 구제를 목적으로 하지만, 업계에서는 현실적인 기술적 한계와 중소기업의 부담을 우려하며 반발하고 있다.</t>
+          <t>기사 발췌문은 소송 과정에서 피해자의 개인정보가 소장에 그대로 노출되어 발생할 수 있는 문제점을 지적합니다. 이는 피고가 원고의 개인정보를 악용할 수 있는 위험을 내포하며, 현행 소송 절차의 개선 필요성을 시사합니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정안 추진에 대한 내용을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>기사 내용이 특정 사건이나 피해자를 명확히 지칭하지 않고, 소송 과정에서 개인정보 노출 문제에 대한 일반적인 논의를 담고 있어 소송금융 적합 조건을 판단하기 어렵습니다. 상대방 책임, 자력, 피해 규모 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>정보유출 사고 땐 ‘과실없음’ 기업 스스로 입증해야…개인정보법 개...</t>
+          <t>[뉴스공감] 박용진  이재명식 규제 개혁? 규제 합리화가 답</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12049300?ref=naver</t>
+          <t>https://news.cpbc.co.kr/article/1171169?division=NAVER</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-04 01:29:16.010761+00:00</t>
+          <t>2026-03-07 00:27:51.941779+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>구매 대행업자 A씨</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>개인정보보호법 2차 개정안 입법 추진 중</t>
+          <t>경찰 수사 착수</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>정부와 여당이 개인정보 유출 시 기업 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정을 추진하고 있습니다. 개정안에는 '고의 또는 과실' 조항 삭제, 자료보전 명령제 도입 등 고강도 규제가 담겨 ICT 업계의 우려가 커지고 있습니다. 업계는 과도한 규제가 AI 데이터 활용을 위축시킬 수 있다고 반발하고 있습니다.</t>
+          <t>전남 순천과 여수에서 해외 구매 대행업자에게 맡긴 신용카드 정보가 해킹당해 30여 명에게 총 3억 원 규모의 무단 결제가 발생했습니다. 전남경찰청 사이버범죄수사대가 수사에 착수했으나, 피해자 대부분은 카드사 승인 취소로 실제 금전적 피해는 입지 않은 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정 추진이라는 입법 과정을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>피해자 대부분이 카드사의 승인 취소로 실제 금전적 피해를 입지 않아 소송을 통한 손해배상 청구의 실익이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음) 또한, 구매 대행업자의 자력 여부가 불분명하여 회수 가능성도 낮습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>실제 금전적 피해 미상 (무단 결제 총액 3억 원)</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30여 명</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>정부·여당, 개인정보보호법 2차 개정 속도…AI 데이터 활용 위축 우려</t>
+          <t>순천·여수 카드 무단결제 피해…전남경찰, 해킹 추정</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014321?ref=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6480397?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305063927</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-03 00:35:58.981071+00:00</t>
+          <t>2026-03-06 01:13:16.415720+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>구매대행업자 A씨</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>카드정보 유출</t>
+        </is>
+      </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>서울시가 2023년 전국 최초로 개발한 디지털 성범죄 AI 삭제지원 기술을 정부 부처 소속 기관에 무상 이전하고, 향후 전국 지자체, 공공기관, 기업 등에 무상 보급할 예정입니다. 이 기술은 24시간 실시간 모니터링으로 피해 영상물을 자동 검출해 신속히 삭제하고 재유포를 차단하며, 처리 속도와 정확도를 크게 향상시켜 피해자 보호에 기여하고 있습니다.</t>
+          <t>해외 구매대행업자 A씨에게 카드번호 등 결제 정보를 맡겼던 다수의 피해자들의 카드 정보가 유출되는 사건이 발생했습니다. 다행히 대부분의 피해자는 카드사 승인 취소로 인해 실제 금전적 손실은 크지 않은 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시가 개발한 디지털 성범죄 AI 삭제 기술의 무상 개방에 대한 내용으로, 특정 피해 사건이나 소송금융 투자가 필요한 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 규모, 진행 중인 법적 절차가 부재합니다.</t>
+          <t>구매대행업자 A씨의 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력이 충분하지 않을 가능성이 높습니다. 또한, 피해자 다수가 카드사 승인 취소로 실제 금전 손실이 미미하거나 없어 피해 규모가 작아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>서울시, 디지털 성범죄 AI 삭제 기술 무상 개방</t>
+          <t>해외구매 대행 맡겼던 카드정보 유출</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302513685?OutUrl=naver</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903154</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-03 00:25:41.510837+00:00</t>
+          <t>2026-03-06 01:12:14.133390+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
-      <c r="D107" t="inlineStr"/>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>서울시의 디지털 성범죄 대응 기술 개발 및 보급</t>
+          <t>드라마 속 재판 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>서울시가 자체 개발한 '디지털 성범죄 인공지능(AI) 삭제지원' 기술을 전국에 무상 보급한다. 이 기술은 AI 기반으로 불법 성착취 영상물이나 웹사이트를 탐지하는 속도와 정확도를 높여 피해가 커지기 전에 온라인상에서 삭제를 지원한다. AI 도입 후 처리시간이 평균 3시간에서 6분으로 단축되었으며, 삭제지원 건수도 크게 증가했다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'에서 배우 이나영이 연기하는 윤라영이 친구를 지키려다 박제열의 죽음에 이르게 되고, 딸 한민서의 충격적인 진실을 마주하며 혼란에 빠지는 과정을 그립니다. '커넥트인' 이용자 리스트를 통해 성착취 범죄를 세상에 드러내고 피해자들의 용기 있는 증언이 이어지지만, VIP 영상 유출과 박제열의 죽음으로 상황은 극단으로 치닫습니다. 윤라영은 진실을 향해 나아가며 재판에서 고군분투합니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>이 기사는 서울시가 디지털 성범죄 예방 및 대응을 위해 AI 기술을 개발하고 무상 보급하는 긍정적인 공공 서비스 활동에 대한 내용입니다. 특정 가해자나 피해 사건이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리와 배우의 연기를 다루는 리뷰 기사입니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 기본 전제 조건에 부합하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>디지털 성범죄 막는 AI 기술, 전국에 무상보급</t>
+          <t>'아너' 이나영, 찰나의 감정도 놓치지 않는 열연</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133450255/2</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05379206645380040</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-03 00:22:51.471656+00:00</t>
+          <t>2026-03-05 01:11:11.670706+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>더 프라임, 해일</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 입법 추진 중</t>
+          <t>드라마 내 윤라영의 살인 혐의 재판 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>정부와 여당이 개인정보 유출 시 기업의 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정안 처리에 속도를 내고 있습니다. 이 개정안에는 법정 손해배상 요건에서 '고의 또는 과실' 조항 삭제 등 고강도 규제 내용이 담겨 ICT 업계는 과잉 규제라며 우려를 표하고 있습니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'의 10회 줄거리로, IT기업 대표 백태주의 설계로 성착취 영상이 폭로되고 윤라영 변호사가 살인 혐의로 재판을 받는 등 복잡한 사건들이 전개됩니다. 권력형 비리와 개인의 복수가 얽힌 비극적인 서사를 다룹니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 추진에 대한 내용을 다루고 있어 현재 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 다만, 개정안 통과 시 향후 개인정보 유출 관련 소송의 적합도가 높아질 수 있습니다.</t>
+          <t>해당 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약으로, 실제 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>개보법 재개정 빨라지자…ICT 업계 “과잉·역행”</t>
+          <t>이청아, 결국 유산했다…남편에게 이혼 통보,  모든 조건 맞출 것, 정리...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014162?ref=naver</t>
+          <t>https://www.tenasia.co.kr/article/2026030473534</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:11.575338+00:00</t>
+          <t>2026-03-05 01:09:11.259330+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>국세청 사칭 피싱 공격 경고 및 예방 조치 진행 중</t>
+          <t>개인정보보호법 2차 개정안 국회 및 개인정보보호위원회에서 추진 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>연말정산 시즌을 맞아 국세청을 사칭한 피싱 공격이 기승을 부리고 있습니다. 악성 메일을 통해 개인 및 가상 자산 관련 정보를 빼돌리는 '인포스틸러' 악성코드가 유포되고 있으며, 안랩, 이스트시큐리티, 국세청, KISA 등은 사용자들에게 주의를 당부하고 있습니다.</t>
+          <t>개인정보보호법 2차 개정안이 추진 중이며, 기업의 개인정보 유출 시 무과실 입증 책임을 강화하는 내용이 핵심이다. 이는 피해자 구제를 목적으로 하지만, 업계에서는 현실적인 기술적 한계와 중소기업의 부담을 우려하며 반발하고 있다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>피싱 공격의 주체인 해커들이 특정되지 않아 소송 상대방을 특정하기 어렵고, 설령 특정되더라도 자력 확보가 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 불충족)</t>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정안 추진에 대한 내용을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>환급금 조회하세요 …연말정산 시즌 국세청 사칭 피싱 주의보</t>
+          <t>정보유출 사고 땐 ‘과실없음’ 기업 스스로 입증해야…개인정보법 개...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/security-hacking/6080990</t>
+          <t>https://www.dt.co.kr/article/12049300?ref=naver</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-02 00:24:50.998028+00:00</t>
+          <t>2026-03-04 01:29:16.010761+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
-      <c r="E110" t="inlineStr"/>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>개인정보보호법 2차 개정안 입법 추진 중</t>
+        </is>
+      </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>이 기사는 영화 '파반느' 속 가상의 상황을 바탕으로 개인정보 무단 제공 및 범죄 이용 시 발생할 수 있는 민사상 손해배상책임과 개인정보보호법 위반 가능성을 법률 전문가가 설명합니다. 실제 사건이 아닌 법적 쟁점에 대한 해설입니다.</t>
+          <t>정부와 여당이 개인정보 유출 시 기업 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정을 추진하고 있습니다. 개정안에는 '고의 또는 과실' 조항 삭제, 자료보전 명령제 도입 등 고강도 규제가 담겨 ICT 업계의 우려가 커지고 있습니다. 업계는 과도한 규제가 AI 데이터 활용을 위축시킬 수 있다고 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건 보도가 아닌 영화 속 법적 쟁점에 대한 법률 전문가의 해설입니다. 특정 피해자, 상대방, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 2차 개정 추진이라는 입법 과정을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>[영화 속 법 이야기] 로맨스와 불법 사이… 영화 '파반느' 속 법적 쟁점</t>
+          <t>정부·여당, 개인정보보호법 2차 개정 속도…AI 데이터 활용 위축 우려</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35194</t>
+          <t>https://www.sedaily.com/article/20014321?ref=naver</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-02-28 12:36:02.557696+00:00</t>
+          <t>2026-03-03 00:35:58.981071+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t>50대 남성이 대형마트 등 다중이용시설에서 20여 차례에 걸쳐 사람들의 신체를 불법 촬영한 혐의로 징역 8월을 선고받고 법정 구속되었습니다. 재판부는 피고인의 반성에도 불구하고 피해자들이 정신적 피해를 호소하는 점을 고려했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>서울시가 2023년 전국 최초로 개발한 디지털 성범죄 AI 삭제지원 기술을 정부 부처 소속 기관에 무상 이전하고, 향후 전국 지자체, 공공기관, 기업 등에 무상 보급할 예정입니다. 이 기술은 24시간 실시간 모니터링으로 피해 영상물을 자동 검출해 신속히 삭제하고 재유포를 차단하며, 처리 속도와 정확도를 크게 향상시켜 피해자 보호에 기여하고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>피고인이 개인이며, 기사에 자력에 대한 정보가 없어 배상금 회수 가능성이 낮습니다. 소송금융은 일반적으로 자력이 충분한 기업이나 기관을 대상으로 합니다. 다만, 상대방 책임이 형사 유죄 판결로 명확하고(적합 조건 1), 20여 차례의 불법 촬영으로 다수의 피해자가 존재하며(적합 조건 3), 형사 재판을 통해 증거가 확보된 점(적합 조건 5)은 긍정적이나, 투자 회수 가능성이 낮아 적합도가 떨어집니다.</t>
+          <t>해당 기사는 서울시가 개발한 디지털 성범죄 AI 삭제 기술의 무상 개방에 대한 내용으로, 특정 피해 사건이나 소송금융 투자가 필요한 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 규모, 진행 중인 법적 절차가 부재합니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>20여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>다중이용시설 불법 촬영 50대 법정구속</t>
+          <t>서울시, 디지털 성범죄 AI 삭제 기술 무상 개방</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026022820211742648?feed=na</t>
+          <t>https://www.segye.com/newsView/20260302513685?OutUrl=naver</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-02-28 12:32:39.648151+00:00</t>
+          <t>2026-03-03 00:25:41.510837+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>텍사스주 법무부와 합의, 소송 취하</t>
+          <t>서울시의 디지털 성범죄 대응 기술 개발 및 보급</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>삼성전자가 미국 텍사스주에서 스마트TV 시청 데이터 무단 수집 관련 소송을 합의로 종결했습니다. 삼성전자는 ACR 데이터 수집 및 활용 방식에 대한 소비자 고지를 강화하기로 했으며, 텍사스주 법무부는 삼성전자를 상대로 제기했던 소송을 취하했습니다. 다만 텍사스주 법무부는 소니, LG전자 등 다른 TV 제조사들에 대해서는 유사 소송을 계속 진행 중입니다.</t>
+          <t>서울시가 자체 개발한 '디지털 성범죄 인공지능(AI) 삭제지원' 기술을 전국에 무상 보급한다. 이 기술은 AI 기반으로 불법 성착취 영상물이나 웹사이트를 탐지하는 속도와 정확도를 높여 피해가 커지기 전에 온라인상에서 삭제를 지원한다. AI 도입 후 처리시간이 평균 3시간에서 6분으로 단축되었으며, 삭제지원 건수도 크게 증가했다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>삼성전자의 소송은 텍사스주 법무부와의 합의로 이미 종결되어 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건) 그러나 동일한 쟁점으로 소니, LG전자 등 다른 대기업들을 상대로 한 소송이 진행 중이므로, 이들 기업을 대상으로 한 신규 소송 발굴 기회는 존재합니다.</t>
+          <t>이 기사는 서울시가 디지털 성범죄 예방 및 대응을 위해 AI 기술을 개발하고 무상 보급하는 긍정적인 공공 서비스 활동에 대한 내용입니다. 특정 가해자나 피해 사건이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>텍사스주 스마트TV 사용자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>삼성전자, 美 텍사스 TV 데이터 무단 수집 소송 합의</t>
+          <t>디지털 성범죄 막는 AI 기술, 전국에 무상보급</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1943955</t>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133450255/2</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-28 01:32:16.932462+00:00</t>
+          <t>2026-03-03 00:22:51.471656+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>텍사스 주 법무장관과 삼성 간 합의 완료</t>
+          <t>개인정보보호법 개정안 입법 추진 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>삼성은 미국 텍사스 주 법무장관이 제기한 스마트 TV 데이터 무단 수집 관련 소송에 대해 합의했습니다. 이번 합의로 삼성은 데이터 수집 관행을 중단하기로 했으며, 텍사스 주 법무장관은 다른 기술 기업들을 상대로도 유사 소송을 진행 중입니다.</t>
+          <t>정부와 여당이 개인정보 유출 시 기업의 손해배상 책임을 대폭 강화하는 개인정보보호법 2차 개정안 처리에 속도를 내고 있습니다. 이 개정안에는 법정 손해배상 요건에서 '고의 또는 과실' 조항 삭제 등 고강도 규제 내용이 담겨 ICT 업계는 과잉 규제라며 우려를 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>본 기사에서 언급된 텍사스 주 법무장관과 삼성 간의 소송은 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 그러나 삼성이라는 대기업을 상대로 한 데이터 무단 수집 관련 합의는 향후 유사 피해를 입은 개인들의 집단소송 가능성을 시사합니다. 상대방의 자력(적합 조건 2) 및 책임 명확성(적합 조건 1) 측면에서 잠재적 투자 기회를 탐색할 여지는 있습니다.</t>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보보호법 개정안 추진에 대한 내용을 다루고 있어 현재 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 다만, 개정안 통과 시 향후 개인정보 유출 관련 소송의 적합도가 높아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>텍사스주 스마트 TV 사용자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>삼성, 美 텍사스주와 '스마트 TV 데이터 무단 수집 중단' 합의</t>
+          <t>개보법 재개정 빨라지자…ICT 업계 “과잉·역행”</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065564712338452</t>
+          <t>https://www.sedaily.com/article/20014162?ref=naver</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-02-27 00:46:12.027606+00:00</t>
+          <t>2026-03-02 12:47:11.575338+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
-      <c r="D114" t="inlineStr"/>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>연예인 개인 간의 공방 지속</t>
+          <t>국세청 사칭 피싱 공격 경고 및 예방 조치 진행 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>유키스 동호와 전처 간의 공방이 지속되고 있으며, 전처는 동호와 함께 성매매에 참여한 멤버들을 공개하겠다고 위협하고 있습니다. 동호는 이를 '피해자 코스프레'라고 비난하고 있습니다. 기사는 구체적인 법적 분쟁이나 피해 사실보다는 연예인 가십에 가깝습니다.</t>
+          <t>연말정산 시즌을 맞아 국세청을 사칭한 피싱 공격이 기승을 부리고 있습니다. 악성 메일을 통해 개인 및 가상 자산 관련 정보를 빼돌리는 '인포스틸러' 악성코드가 유포되고 있으며, 안랩, 이스트시큐리티, 국세청, KISA 등은 사용자들에게 주의를 당부하고 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, 구체적인 법적 분쟁 사실이나 피해 내용이 명확히 드러나지 않습니다. 소송금융 적합 조건 중 어느 하나도 충족한다고 보기 어렵습니다. 특히 피해 규모, 상대방 책임, 증거 유무 등이 불분명합니다.</t>
+          <t>피싱 공격의 주체인 해커들이 특정되지 않아 소송 상대방을 특정하기 어렵고, 설령 특정되더라도 자력 확보가 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 불충족)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>전처  함께 성매매한 멤버들 공개할 것 …동호  피해자 코스프레, 정신...</t>
+          <t>환급금 조회하세요 …연말정산 시즌 국세청 사칭 피싱 주의보</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/broadcast-tv/6084856</t>
+          <t>https://www.news1.kr/it-science/security-hacking/6080990</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-02-27 00:29:44.799904+00:00</t>
+          <t>2026-03-02 00:24:50.998028+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t>호주에서 이미지 기반 학대(딥페이크, 불법촬영 등) 피해자를 지원하는 AI 챗봇 '우미봇'이 개발되어 활용되고 있다. 우미봇은 피해자에게 증거 수집 및 신고 방법, 심리적 위로를 제공하며, 가해자에게도 피해 최소화 방안을 안내한다. 기사는 AI를 활용한 디지털 성범죄 대응의 가능성과 필요성에 대해 논한다.</t>
+          <t>이 기사는 영화 '파반느' 속 가상의 상황을 바탕으로 개인정보 무단 제공 및 범죄 이용 시 발생할 수 있는 민사상 손해배상책임과 개인정보보호법 위반 가능성을 법률 전문가가 설명합니다. 실제 사건이 아닌 법적 쟁점에 대한 해설입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>이 기사는 호주의 디지털 성범죄 피해자 지원 챗봇 '우미봇'에 대한 소개와 AI 활용 방안을 다루고 있습니다. 특정 사건이나 소송 대상이 되는 가해자가 명시되어 있지 않으며, 피해 규모나 증거 확보 가능성 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 실제 사건 보도가 아닌 영화 속 법적 쟁점에 대한 법률 전문가의 해설입니다. 특정 피해자, 상대방, 피해 규모, 진행 단계가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>‘위로’를 담는 AI 기술 [슬기로운 기자생활]</t>
+          <t>[영화 속 법 이야기] 로맨스와 불법 사이… 영화 '파반느' 속 법적 쟁점</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1246807.html</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35194</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-02-26 12:40:19.252063+00:00</t>
+          <t>2026-02-28 12:36:02.557696+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E116" t="inlineStr"/>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>50대 남성</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고 (징역 8월)</t>
+        </is>
+      </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>크립토랩과 서울대학교가 '동형암호와 Private AI 워크숍'을 개최합니다. 이번 워크숍에서는 학계, 정부, 산업계 주요 인사들이 모여 AI 시대의 데이터 보호 방향성을 논의하고, 동형암호 최신 기술 동향과 산업 적용 사례를 공유할 예정입니다.</t>
+          <t>50대 남성이 대형마트 등 다중이용시설에서 20여 차례에 걸쳐 사람들의 신체를 불법 촬영한 혐의로 징역 8월을 선고받고 법정 구속되었습니다. 재판부는 피고인의 반성에도 불구하고 피해자들이 정신적 피해를 호소하는 점을 고려했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>본 기사는 법적 분쟁이나 피해 사실을 다루는 것이 아닌 기술 워크숍 개최 소식입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>피고인이 개인이며, 기사에 자력에 대한 정보가 없어 배상금 회수 가능성이 낮습니다. 소송금융은 일반적으로 자력이 충분한 기업이나 기관을 대상으로 합니다. 다만, 상대방 책임이 형사 유죄 판결로 명확하고(적합 조건 1), 20여 차례의 불법 촬영으로 다수의 피해자가 존재하며(적합 조건 3), 형사 재판을 통해 증거가 확보된 점(적합 조건 5)은 긍정적이나, 투자 회수 가능성이 낮아 적합도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20여 명</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'동형 암호와 Private AI' 워크숍 개최</t>
+          <t>다중이용시설 불법 촬영 50대 법정구속</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602260836570972</t>
+          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026022820211742648?feed=na</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-02-26 01:08:13.266600+00:00</t>
+          <t>2026-02-28 12:32:39.648151+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>삼성전자 미국법인</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>텍사스주 법무부와 합의, 소송 취하</t>
+        </is>
+      </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너 : 그녀들의 법정'에 출연하는 배우 전소영의 연기력과 극 중 역할 '한민서'에 대한 기사입니다. 한민서는 불법 성매매 어플 '커넥트인'의 피해자로 등장하며, 드라마의 미스터리 추적극 전개에 중요한 역할을 합니다. 기사는 드라마의 줄거리와 배우의 연기 주안점을 다루고 있습니다.</t>
+          <t>삼성전자가 미국 텍사스주에서 스마트TV 시청 데이터 무단 수집 관련 소송을 합의로 종결했습니다. 삼성전자는 ACR 데이터 수집 및 활용 방식에 대한 소비자 고지를 강화하기로 했으며, 텍사스주 법무부는 삼성전자를 상대로 제기했던 소송을 취하했습니다. 다만 텍사스주 법무부는 소니, LG전자 등 다른 TV 제조사들에 대해서는 유사 소송을 계속 진행 중입니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>제공된 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 내용과 배우의 연기에 대한 리뷰 기사입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 사건이므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>삼성전자의 소송은 텍사스주 법무부와의 합의로 이미 종결되어 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건) 그러나 동일한 쟁점으로 소니, LG전자 등 다른 대기업들을 상대로 한 소송이 진행 중이므로, 이들 기업을 대상으로 한 신규 소송 발굴 기회는 존재합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>텍사스주 스마트TV 사용자 다수</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>‘아너’ 초록 후드 전소영, 심상치 않다…장르물 기대주 등장 [RE스타]</t>
+          <t>삼성전자, 美 텍사스 TV 데이터 무단 수집 소송 합의</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202602240062</t>
+          <t>http://www.inews24.com/view/1943955</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-02-26 00:25:40.521790+00:00</t>
+          <t>2026-02-28 01:32:16.932462+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr"/>
-      <c r="D118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>삼성</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>개인정보보호법 개정안 발의</t>
+          <t>텍사스 주 법무장관과 삼성 간 합의 완료</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>개인정보 유출 사고 발생 시 개인정보처리자의 손해배상 책임을 강화하기 위한 법률 개정안이 발의되었습니다. 현행법은 손해배상 요건이 엄격하여 실효적인 피해 구제가 어렵다는 문제의식에서 출발했습니다. 이 기사는 특정 사건이 아닌 법률 개정 논의에 대한 내용입니다.</t>
+          <t>삼성은 미국 텍사스 주 법무장관이 제기한 스마트 TV 데이터 무단 수집 관련 소송에 대해 합의했습니다. 이번 합의로 삼성은 데이터 수집 관행을 중단하기로 했으며, 텍사스 주 법무장관은 다른 기술 기업들을 상대로도 유사 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보처리자의 손해배상 책임을 강화하기 위한 법률 개정안 발의에 대한 내용입니다. 특정 피고, 피해자, 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사에서 언급된 텍사스 주 법무장관과 삼성 간의 소송은 이미 합의로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 그러나 삼성이라는 대기업을 상대로 한 데이터 무단 수집 관련 합의는 향후 유사 피해를 입은 개인들의 집단소송 가능성을 시사합니다. 상대방의 자력(적합 조건 2) 및 책임 명확성(적합 조건 1) 측면에서 잠재적 투자 기회를 탐색할 여지는 있습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>텍사스주 스마트 TV 사용자 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>개인정보처리자 손배 책임 강화할 것</t>
+          <t>삼성, 美 텍사스주와 '스마트 TV 데이터 무단 수집 중단' 합의</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111262</t>
+          <t>https://www.kpinews.kr/newsView/1065564712338452</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-02-24 12:16:40.728005+00:00</t>
+          <t>2026-02-27 00:46:12.027606+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
-      <c r="E119" t="inlineStr"/>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>연예인 개인 간의 공방 지속</t>
+        </is>
+      </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>약국이 카드 미결제 환자의 개인정보를 이용해 미수금을 회수하려 할 경우, 개인정보 보호법 위반으로 분쟁이 발생할 수 있다는 법률 전문가의 경고입니다. 미수금 회수는 정당한 권리이나, 그 과정에서 개인정보 보호법을 위반하면 부당이득반환청구 또는 손해배상청구 소송으로 이어질 수 있습니다.</t>
+          <t>유키스 동호와 전처 간의 공방이 지속되고 있으며, 전처는 동호와 함께 성매매에 참여한 멤버들을 공개하겠다고 위협하고 있습니다. 동호는 이를 '피해자 코스프레'라고 비난하고 있습니다. 기사는 구체적인 법적 분쟁이나 피해 사실보다는 연예인 가십에 가깝습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 약국의 미수금 회수 과정에서 발생할 수 있는 개인정보 분쟁 위험에 대한 법률적 조언입니다. 특정 피고가 명확하지 않고, 집단적 피해나 대규모 피해 금액이 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이고, 구체적인 법적 분쟁 사실이나 피해 내용이 명확히 드러나지 않습니다. 소송금융 적합 조건 중 어느 하나도 충족한다고 보기 어렵습니다. 특히 피해 규모, 상대방 책임, 증거 유무 등이 불분명합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>카드 미결제 환자 번호 물었다가… 약국 개인정보 분쟁 '위험'</t>
+          <t>전처  함께 성매매한 멤버들 공개할 것 …동호  피해자 코스프레, 정신...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=529853</t>
+          <t>https://www.news1.kr/entertain/broadcast-tv/6084856</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-24 00:40:18.113494+00:00</t>
+          <t>2026-02-27 00:29:44.799904+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr"/>
+      <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr">
         <is>
-          <t>소니는 과거 약 7700만 명의 가입자 정보 유출 사고를 겪었으며, 이로 인해 수십 건의 소송에서 천문학적인 합의금을 지급했습니다. 이는 기업의 개인정보 관리 부실이 초래할 수 있는 막대한 법적, 재정적 책임을 보여주는 사례입니다.</t>
+          <t>호주에서 이미지 기반 학대(딥페이크, 불법촬영 등) 피해자를 지원하는 AI 챗봇 '우미봇'이 개발되어 활용되고 있다. 우미봇은 피해자에게 증거 수집 및 신고 방법, 심리적 위로를 제공하며, 가해자에게도 피해 최소화 방안을 안내한다. 기사는 AI를 활용한 디지털 성범죄 대응의 가능성과 필요성에 대해 논한다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>기사 내용은 소니의 과거 개인정보 유출 사건으로, 이미 수십 건의 소송에서 합의금을 지급하며 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 호주의 디지털 성범죄 피해자 지원 챗봇 '우미봇'에 대한 소개와 AI 활용 방안을 다루고 있습니다. 특정 사건이나 소송 대상이 되는 가해자가 명시되어 있지 않으며, 피해 규모나 증거 확보 가능성 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>약 7700만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[양일국의 글로벌전략실] 선거관리로 몸살 앓는 국제사회</t>
+          <t>‘위로’를 담는 AI 기술 [슬기로운 기자생활]</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=115527</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1246807.html</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-23 00:52:41.529481+00:00</t>
+          <t>2026-02-26 12:40:19.252063+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
-      <c r="E121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털 성범죄 피해 접수, 상담, 삭제지원, 수사·법률·의료 연계 등을 한 번에 이용할 수 있는 통합 누리집 '디지털성범죄 STOP'을 공개했다. 이 누리집은 분산됐던 신고 창구를 통합하고, 지역 센터와의 실시간 협업 게시판을 신설하는 등 피해자 지원을 강화한다.</t>
+          <t>크립토랩과 서울대학교가 '동형암호와 Private AI 워크숍'을 개최합니다. 이번 워크숍에서는 학계, 정부, 산업계 주요 인사들이 모여 AI 시대의 데이터 보호 방향성을 논의하고, 동형암호 최신 기술 동향과 산업 적용 사례를 공유할 예정입니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>본 기사는 디지털 성범죄 피해자 지원을 위한 통합 누리집 개설에 대한 내용으로, 특정 가해자나 사건을 다루고 있지 않습니다. 따라서 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼' 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 법적 분쟁이나 피해 사실을 다루는 것이 아닌 기술 워크숍 개최 소식입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>디지털 성범죄 신고·지원 한곳에서…통합누리집 공개</t>
+          <t>'동형 암호와 Private AI' 워크숍 개최</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260223072041TMc</t>
+          <t>http://www.fnnews.com/news/202602260836570972</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-23 00:26:23.530517+00:00</t>
+          <t>2026-02-26 01:08:13.266600+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>본 기사는 이데일리 신문의 주요 헤드라인을 모아놓은 미리보기로, 다양한 경제, 사회, 정치 분야의 소식을 다룹니다. 소송금융과 관련하여 '개인정보 유출, 피해자 보상이 신뢰회복 첫걸음'이라는 헤드라인이 있으나, 이는 특정 사건에 대한 보도가 아닌 일반적인 논평에 가깝습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건 정보가 부족합니다.</t>
+          <t>ENA 드라마 '아너 : 그녀들의 법정'에 출연하는 배우 전소영의 연기력과 극 중 역할 '한민서'에 대한 기사입니다. 한민서는 불법 성매매 어플 '커넥트인'의 피해자로 등장하며, 드라마의 미스터리 추적극 전개에 중요한 역할을 합니다. 기사는 드라마의 줄거리와 배우의 연기 주안점을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 상세한 보도가 아닌, 여러 헤드라인을 모아놓은 신문 미리보기입니다. '개인정보 유출' 관련 헤드라인은 소송금융의 잠재적 분야를 시사하지만, 특정 피고, 피해 규모, 진행 단계 등 구체적인 사건 정보가 전혀 없어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
+          <t>제공된 기사는 ENA 드라마 '아너 : 그녀들의 법정'의 내용과 배우의 연기에 대한 리뷰 기사입니다. 실제 발생한 사건이 아닌 드라마 속 가상의 사건이므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>[미리보는 이데일리 신문]관세 제동 아닌 폭주, 더 커진 트럼프 리스크</t>
+          <t>‘아너’ 초록 후드 전소영, 심상치 않다…장르물 기대주 등장 [RE스타]</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01984406645353144</t>
+          <t>https://isplus.com/article/view/isp202602240062</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-22 12:58:18.379780+00:00</t>
+          <t>2026-02-26 00:25:40.521790+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
-      <c r="D123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
-          <t>GA협회 내부통제 강화 권고</t>
+          <t>개인정보보호법 개정안 발의</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>GA협회가 보험대리점(GA)들에게 고객 DB 활용 보험영업 시 개인정보 유출 위험에 대한 내부통제 강화를 주문했다. 외부 DB의 적법성 확인, DB업체 과실 시 손해배상 조항 명확화, 개별 설계사의 불법 DB 수집 및 이용 통제 등을 강조했다. 이는 보험영업 현장에서 고객 DB 거래와 개인정보 유출 우려가 커지고 있기 때문이다.</t>
+          <t>개인정보 유출 사고 발생 시 개인정보처리자의 손해배상 책임을 강화하기 위한 법률 개정안이 발의되었습니다. 현행법은 손해배상 요건이 엄격하여 실효적인 피해 구제가 어렵다는 문제의식에서 출발했습니다. 이 기사는 특정 사건이 아닌 법률 개정 논의에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>현재 특정 개인정보 유출 사건이나 피해자가 명확히 드러나지 않고, 공적 절차(수사, 조사 등)가 진행 중인 단계도 아님. GA협회의 내부통제 강화 권고는 예방적 조치로, 소송금융 투자 대상이 될 만한 구체적인 사건이 발생하지 않았음.</t>
+          <t>본 기사는 특정 개인정보 유출 사건이 아닌, 개인정보처리자의 손해배상 책임을 강화하기 위한 법률 개정안 발의에 대한 내용입니다. 특정 피고, 피해자, 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>GA협회, '개인정보 보호 사각지대' 보험 DB영업에 경고…내부통제 강조</t>
+          <t>개인정보처리자 손배 책임 강화할 것</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260220000063</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111262</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-22 12:38:40.360310+00:00</t>
+          <t>2026-02-24 12:16:40.728005+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
-          <t>크리덴셜 스터핑은 유출된 계정 정보와 비밀번호를 다른 사이트에 무작위로 대입하여 침입하는 공격 방식입니다. 주로 여러 사이트에서 동일한 비밀번호를 재사용한 사용자들이 피해를 입으며, 사이트마다 다른 비밀번호를 사용하는 것이 대응법으로 제시됩니다.</t>
+          <t>약국이 카드 미결제 환자의 개인정보를 이용해 미수금을 회수하려 할 경우, 개인정보 보호법 위반으로 분쟁이 발생할 수 있다는 법률 전문가의 경고입니다. 미수금 회수는 정당한 권리이나, 그 과정에서 개인정보 보호법을 위반하면 부당이득반환청구 또는 손해배상청구 소송으로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>해당 기사는 '크리덴셜 스터핑'이라는 사이버 공격 방식에 대한 일반적인 설명으로, 특정 사건이나 피해 주체, 가해 기업이 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 약국의 미수금 회수 과정에서 발생할 수 있는 개인정보 분쟁 위험에 대한 법률적 조언입니다. 특정 피고가 명확하지 않고, 집단적 피해나 대규모 피해 금액이 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>유출 계정·비밀번호 무더기 대입하는 '크리덴셜 스터핑' [보안TMI]</t>
+          <t>카드 미결제 환자 번호 물었다가… 약국 개인정보 분쟁 '위험'</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157026</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=529853</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-22 00:35:42.293585+00:00</t>
+          <t>2026-02-24 00:40:18.113494+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>김세의, 가세연</t>
+          <t>소니</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>약식명령에 대한 항소심 결과</t>
+          <t>수십 건의 소송에서 합의금 지급 완료</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>김세의 대표가 국민의힘 최고위원 출마를 앞두고 '부정선거 감시단' 모집 과정에서 얻은 피해자들의 휴대전화 번호로 지지 호소 문자를 발송한 혐의로 약식명령을 받았다. 김 대표와 가세연은 각 200만 원의 약식명령을 받았으며, 항소심에서도 양형이 변경되지 않았다. 이는 개인정보 무단 사용에 대한 법적 제재 사례이다.</t>
+          <t>소니는 과거 약 7700만 명의 가입자 정보 유출 사고를 겪었으며, 이로 인해 수십 건의 소송에서 천문학적인 합의금을 지급했습니다. 이는 기업의 개인정보 관리 부실이 초래할 수 있는 막대한 법적, 재정적 책임을 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 피해자 개개인의 손해배상액이 크지 않을 것으로 예상되며(피해 규모가 큼 조건 불충족), 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 기사는 형사/행정적 제재에 초점을 맞추고 있어 민사상 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+          <t>기사 내용은 소니의 과거 개인정보 유출 사건으로, 이미 수십 건의 소송에서 합의금을 지급하며 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 7700만 명</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>'가세연' 김세의, 항소에도 양형 안 됐다…부정선거 감시단 모집 혐의로...</t>
+          <t>[양일국의 글로벌전략실] 선거관리로 몸살 앓는 국제사회</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15979885</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115527</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-22 00:27:36.538489+00:00</t>
+          <t>2026-02-23 00:52:41.529481+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>집단소송 합의 완료</t>
+          <t>디지털 성범죄 피해자 지원 시스템 개설</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>대형은행 웰스파고가 팬데믹 기간 중 일부 고객의 신용정보를 부정확하게 보고했다는 의혹과 관련하여 총 5685만 달러 규모의 집단소송에 합의했습니다. 이 합의는 웰스파고의 책임 인정과 함께 피해 고객들에 대한 보상을 포함합니다.</t>
+          <t>성평등가족부가 디지털 성범죄 피해 접수, 상담, 삭제지원, 수사·법률·의료 연계 등을 한 번에 이용할 수 있는 통합 누리집 '디지털성범죄 STOP'을 공개했다. 이 누리집은 분산됐던 신고 창구를 통합하고, 지역 센터와의 실시간 협업 게시판을 신설하는 등 피해자 지원을 강화한다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>해당 사건은 웰스파고가 고객 신용정보 부실 보고와 관련하여 이미 5685만 달러 규모의 집단소송에 합의하여 종결된 사건입니다. 따라서 소송금융 투자 대상으로 신규 투자 기회가 없어 부적합합니다.</t>
+          <t>본 기사는 디지털 성범죄 피해자 지원을 위한 통합 누리집 개설에 대한 내용으로, 특정 가해자나 사건을 다루고 있지 않습니다. 따라서 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼' 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>5685만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>고객정보 부실 보고 웰스파고 거액 합의</t>
+          <t>디지털 성범죄 신고·지원 한곳에서…통합누리집 공개</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260220005432285</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260223072041TMc</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-21 18:02:28.740148+00:00</t>
+          <t>2026-02-23 00:26:23.530517+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
+          <t>본 기사는 이데일리 신문의 주요 헤드라인을 모아놓은 미리보기로, 다양한 경제, 사회, 정치 분야의 소식을 다룹니다. 소송금융과 관련하여 '개인정보 유출, 피해자 보상이 신뢰회복 첫걸음'이라는 헤드라인이 있으나, 이는 특정 사건에 대한 보도가 아닌 일반적인 논평에 가깝습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 상세한 보도가 아닌, 여러 헤드라인을 모아놓은 신문 미리보기입니다. '개인정보 유출' 관련 헤드라인은 소송금융의 잠재적 분야를 시사하지만, 특정 피고, 피해 규모, 진행 단계 등 구체적인 사건 정보가 전혀 없어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>[미리보는 이데일리 신문]관세 제동 아닌 폭주, 더 커진 트럼프 리스크</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01984406645353144</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:58:18.379780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr"/>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>GA협회 내부통제 강화 권고</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>GA협회가 보험대리점(GA)들에게 고객 DB 활용 보험영업 시 개인정보 유출 위험에 대한 내부통제 강화를 주문했다. 외부 DB의 적법성 확인, DB업체 과실 시 손해배상 조항 명확화, 개별 설계사의 불법 DB 수집 및 이용 통제 등을 강조했다. 이는 보험영업 현장에서 고객 DB 거래와 개인정보 유출 우려가 커지고 있기 때문이다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>현재 특정 개인정보 유출 사건이나 피해자가 명확히 드러나지 않고, 공적 절차(수사, 조사 등)가 진행 중인 단계도 아님. GA협회의 내부통제 강화 권고는 예방적 조치로, 소송금융 투자 대상이 될 만한 구체적인 사건이 발생하지 않았음.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>GA협회, '개인정보 보호 사각지대' 보험 DB영업에 경고…내부통제 강조</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>etnews.com</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://www.etnews.com/20260220000063</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:38:40.360310+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr"/>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>크리덴셜 스터핑은 유출된 계정 정보와 비밀번호를 다른 사이트에 무작위로 대입하여 침입하는 공격 방식입니다. 주로 여러 사이트에서 동일한 비밀번호를 재사용한 사용자들이 피해를 입으며, 사이트마다 다른 비밀번호를 사용하는 것이 대응법으로 제시됩니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>해당 기사는 '크리덴셜 스터핑'이라는 사이버 공격 방식에 대한 일반적인 설명으로, 특정 사건이나 피해 주체, 가해 기업이 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>유출 계정·비밀번호 무더기 대입하는 '크리덴셜 스터핑' [보안TMI]</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>it.chosun.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157026</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:35:42.293585+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>김세의, 가세연</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>약식명령에 대한 항소심 결과</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>김세의 대표가 국민의힘 최고위원 출마를 앞두고 '부정선거 감시단' 모집 과정에서 얻은 피해자들의 휴대전화 번호로 지지 호소 문자를 발송한 혐의로 약식명령을 받았다. 김 대표와 가세연은 각 200만 원의 약식명령을 받았으며, 항소심에서도 양형이 변경되지 않았다. 이는 개인정보 무단 사용에 대한 법적 제재 사례이다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 피해자 개개인의 손해배상액이 크지 않을 것으로 예상되며(피해 규모가 큼 조건 불충족), 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 기사는 형사/행정적 제재에 초점을 맞추고 있어 민사상 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>'가세연' 김세의, 항소에도 양형 안 됐다…부정선거 감시단 모집 혐의로...</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15979885</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:27:36.538489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>웰스파고</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>집단소송 합의 완료</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>대형은행 웰스파고가 팬데믹 기간 중 일부 고객의 신용정보를 부정확하게 보고했다는 의혹과 관련하여 총 5685만 달러 규모의 집단소송에 합의했습니다. 이 합의는 웰스파고의 책임 인정과 함께 피해 고객들에 대한 보상을 포함합니다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>해당 사건은 웰스파고가 고객 신용정보 부실 보고와 관련하여 이미 5685만 달러 규모의 집단소송에 합의하여 종결된 사건입니다. 따라서 소송금융 투자 대상으로 신규 투자 기회가 없어 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>5685만 달러</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>고객정보 부실 보고 웰스파고 거액 합의</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260220005432285</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:02:28.740148+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr"/>
+      <c r="D132" t="inlineStr"/>
+      <c r="E132" t="inlineStr"/>
+      <c r="F132" t="inlineStr">
+        <is>
           <t>본 칼럼은 디지털 페르소나의 통제와 피해 구제를 위해 디지털 집단소송 도입이 필요하다고 주장합니다. 다수의 피해자가 정보 비대칭성을 극복하고 사법 정의를 실현하기 위해 힘을 합쳐야 한다고 강조합니다.</t>
         </is>
       </c>
-      <c r="G127" t="inlineStr">
+      <c r="G132" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건에 대한 보도가 아닌, 디지털 집단소송 도입의 필요성에 대한 칼럼입니다. 구체적인 피해 사실, 상대방, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
-      <c r="H127" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J127" t="inlineStr">
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
         <is>
           <t>[칼럼] 정완 로스쿨 교수  디지털페르소나의 통제와 피해구제</t>
         </is>
       </c>
-      <c r="K127" t="inlineStr">
+      <c r="K132" t="inlineStr">
         <is>
           <t>lawleader.co.kr</t>
         </is>
       </c>
-      <c r="L127" t="inlineStr">
+      <c r="L132" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
-      <c r="M127" t="inlineStr">
+      <c r="M132" t="inlineStr">
         <is>
           <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18541</t>
         </is>
       </c>
-      <c r="N127" t="inlineStr">
+      <c r="N132" t="inlineStr">
         <is>
           <t>2026-02-21 17:55:28.101321+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N127"/>
+  <autoFilter ref="A1:N132"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>