--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$59</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$65</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N59"/>
+  <dimension ref="A1:N65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="33" customWidth="1" min="8" max="8"/>
-    <col width="20" customWidth="1" min="9" max="9"/>
+    <col width="26" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,4102 +533,4526 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>수영장 운영사 및 관리자들</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>일본 개인정보보호법 개정안 중의원 통과, 참의원 심의 예정</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>일본 중의원에서 민감한 개인정보(질병 이력, 범죄 경력, 인종, 신념 등)를 본인 동의 없이 AI 학습에 활용할 수 있도록 하는 개인정보보호법 개정안이 통과되었습니다. 반대 측은 정보 유출 및 악용 가능성 증대와 소비자 집단소송제도 부재를 우려하고 있으며, 해당 법안은 참의원 심의를 거쳐 최종 통과될 가능성이 큽니다.</t>
+          <t>이천시 수영장 여성 사우나 청소 노동자가 청소 후 나체 상태에서 남자 직원과 마주친 사고가 발생했다. 법원은 수영장 운영사와 관리자들에게 예방 조치 불충분으로 인한 부작위 불법행위 책임을 인정하여 원고에게 113만여 원을 지급하라고 1심 판결했다. 판결문에서 유사 사고가 계속 발생해왔다는 점이 언급되어 추가 피해자 발굴 및 집단 소송 가능성이 잠재한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>일본 개인정보보호법 개정안이 민감한 개인정보를 본인 동의 없이 AI 학습에 활용할 수 있도록 하여 향후 대규모 개인정보 유출 및 오남용 발생 시 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한, 반대 측에서 집단소송제도 부재를 지적하고 있어, 향후 피해 발생 시 소송금융의 기회가 될 수 있습니다. 현재 법안 통과를 위한 공적 절차(적합 조건 6)가 진행 중입니다.</t>
+          <t>상대방 책임이 법원 1심 판결로 명확히 인정되었고(적합 조건 1), 수영장 운영사라는 상업 주체가 피고이므로 자력 확보 가능성이 있음(적합 조건 2). 또한, 법원 판결문에서 유사 사고가 계속 발생해왔다는 점이 언급되어 잠재적인 집단적 피해 가능성이 존재함(적합 조건 3). 다만, 현재 보도된 개별 피해 금액이 소액이라는 점이 투자 매력을 낮추는 요인이다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,136,440원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (유사 사고 피해자 추가 가능성 있음)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>내 병력·범죄 이력도 ‘동의 없이’ AI 학습에?…일본 법 개정안 어떻...</t>
+          <t>[단독] 여탕 청소 후 나체인데 '불쑥' 들어온 남직원…법원  관리자들이...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20048664?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/6N4W7W94Z1RM</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-04 07:03:43.677185+00:00</t>
+          <t>2026-08-17 08:21:50.652210+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Instagram</t>
+          <t>감사원, EBS</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>감사원 및 EBS 사장 고소 진행 중</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인스타그램 사용자 10명 중 7명이 해킹 공격을 당하기 전 스스로 안전하다고 인식했다는 보안 기업의 조사 결과가 나왔습니다. 이는 다수의 인스타그램 사용자가 해킹 위험에 노출되어 있음을 시사하며, 피해자들은 위험을 인지하지 못한 채 공격에 노출되고 있습니다.</t>
+          <t>애니메이션 '용감한 소방차 레이' 원작자가 감사원의 제보자 신원 등 자료 유출과 EBS의 해당 자료 민사 소송 사용에 대해 감사원과 EBS 사장을 고소했습니다. 이는 공동제작 계약과 관련된 분쟁 과정에서 발생한 것으로 보이며, 공공기관의 자료 유출 및 부당 사용이 쟁점입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건으로 대기업인 인스타그램(Meta)의 충분한 자력과 다수의 피해자 발생 가능성이 있습니다. 그러나 해킹의 주체와 인스타그램의 직접적인 책임 여부가 불분명하며, 구체적인 피해 규모와 피해자 수가 명시되지 않아 책임 입증과 손해액 산정에 어려움이 예상됩니다.</t>
+          <t>감사원과 EBS라는 공공기관/대기업이 피고소인으로 자력이 충분하며 (적합 조건 2), 감사원의 자료 유출 및 EBS의 사용에 대한 고소 절차가 진행 중입니다 (적합 조건 6, 5). 다만, 집단적 피해가 아니며 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>해킹 공격당한 인스타 유저 10명 중 7명  설마 하다 당했다</t>
+          <t>애니 '소방차 레이' 원작자, 감사원·EBS사장 고소…왜?</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=739911</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=317592</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-23 10:12:41.502539+00:00</t>
+          <t>2026-07-27 07:03:14.562585+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>20대 피고인</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (집행유예)</t>
+          <t>형사 재판 종결, 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>20대 피고인이 10대 피해자의 얼굴에 다른 여성의 나체 사진을 합성한 딥페이크 이미지를 피해자의 지인에게 전송하여 성폭력처벌법 위반 혐의로 기소되었습니다. 대구지법은 피고인에게 징역 1년 2개월에 집행유예 2년을 선고하고 성폭력 치료강의 수강 및 취업제한을 명했습니다. 피고인은 범행을 인정하고 일정 금액을 공탁했으나 피해자로부터 용서받지 못했습니다.</t>
+          <t>A씨는 미성년 걸그룹 멤버의 얼굴을 이용한 딥페이크 성착취물을 제작, 유포 및 소지한 혐의로 기소되었으나, 법원은 아동·청소년의 성보호에 관한 법률이 아닌 성폭력처벌법을 적용하여 징역 3년 6개월을 선고했습니다. 이 판결은 확정되었으며, 변호사들은 법원의 판단에 비판적인 입장을 보였습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사 절차가 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 그러나 상대방이 20대 개인으로 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 집단적 피해가 아닌 단일 피해자 사건입니다(부적합 조건 3).</t>
+          <t>적합 조건으로 상대방 책임이 형사 재판을 통해 명확히 인정되었고, 다수의 미성년 피해자가 존재하며, 증거가 충분히 확보되어 민사 소송의 사실관계 입증이 용이합니다. 그러나 피고가 개인으로 특정되어 배상 자력 확보가 불확실하다는 점이 소송금융 투자에 있어 주요 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미성년 걸그룹 멤버 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>대구지법, 10대 피해자의 얼굴에 다른 여성 몸 사진 합성해 보낸 20대 '집...</t>
+          <t>10대 걸그룹 성착취 딥페이크 노트북에 가득…아청법은 무죄, 왜? [세상...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026051208443562799a8c8bf58f_12</t>
+          <t>https://biz.heraldcorp.com/article/10819913?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-14 07:01:53.740661+00:00</t>
+          <t>2026-07-26 00:20:01.759899+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>집단소송 가능성 논의 및 정보 수집 중</t>
+          <t>개인정보 유출 및 불법 거래 현상 발생</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>김영배 의원과 김어준, 김준형 교수가 페이스북을 상대로 한 집단소송 가능성에 대해 논의하고 있다. 3,000건에 달하는 피해 사례가 언급되며, 미국에서 이러한 집단소송이 큰 위협이 될 수 있음을 시사한다. 구체적인 사건 내용은 불분명하나, 다수의 피해자가 발생한 상황으로 보인다.</t>
+          <t>종합소득세 신고 기간을 맞아 온라인 커뮤니티와 오픈채팅방에서 청첩장과 부고장을 사고파는 현상이 기승을 부리고 있습니다. 이는 경조사비 비용 처리를 통한 탈세를 목적으로 하며, 청첩장/부고장에 포함된 이름, 연락처, 계좌번호, 가족관계 등 개인정보 유출로 인한 피해자들의 불쾌감과 법적 책임 발생 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>페이스북은 자력이 충분한 대기업이며(적합 조건 2), '집단소송'이 언급되고 '3,000건'이라는 피해 규모가 제시되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3, 4). 다만, 구체적인 사건 내용과 책임 소재는 기사에서 명확히 드러나지 않습니다.</t>
+          <t>개인정보 불법 거래 및 탈세 시도 행위는 명확한 불법 행위이며(상대방 책임 명확), 다수의 청첩장/부고장 소유자들의 개인정보가 유출되어 집단적 피해 가능성이 높고(집단적 피해), 온라인 채팅방 기록 등 증거 확보가 가능합니다. 그러나 주된 상대방이 불특정 다수의 개인으로, 배상 능력이 충분한 대기업/기관이 아니므로(상대방 자력 부족) 실질적인 손해배상 회수가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>3,000명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[뉴공 아카이브]김영배 더불어민주당 의원·국회 외교통일위원회 간사,...</t>
+          <t>“3만원에 50장 팔게요”…이 시즌되자 청첩장·부고장 거래 ‘기승’,...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/879922415</t>
+          <t>https://www.mk.co.kr/article/12035973</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-13 07:00:15.312935+00:00</t>
+          <t>2026-06-18 03:35:28.468624+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>미국에서 생체정보 수집 관련 집단소송 진행 중</t>
+          <t>딥페이크 사진 유포 및 위험성 경고</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>THE Biz 기자의 '네이버 생체정보 수집에 따른 미국 집단소송 현황' 보도가 '인터넷신문 이달의 기자상' 우수상으로 선정되었다. 이 보도는 미국 법원 공개 자료를 바탕으로 네이버의 생체정보 수집 관련 논란과 미국 내 집단소송 진행 상황을 심층 추적한 내용을 담고 있다.</t>
+          <t>조르자 멜로니 이탈리아 총리의 란제리 차림 AI 조작 사진이 온라인에 유포되며 딥페이크의 위험성에 대한 경고가 나왔습니다. 멜로니 총리는 과거에도 딥페이크 음란 동영상 제작·유포자를 상대로 10만 유로 규모의 손해배상 소송을 제기한 바 있습니다. 이번 사건은 개인의 명예와 초상권을 침해하는 심각한 문제로, 광범위한 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>네이버는 자력이 충분한 대기업이며, 생체정보 수집과 관련하여 미국에서 집단소송이 진행 중이라는 점에서 집단적 피해와 증거 확보 가능성이 높습니다. 그러나 기사는 미국 내 소송 현황을 다룬 보도에 대한 내용으로, 국내 피해자들의 구체적인 소송 진행 여부나 피해 규모는 파악하기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 국가 원수에 대한 명예훼손으로 피해 규모가 크며(적합 조건 4), 딥페이크 사진이 존재하여 증거 확보가 용이합니다(적합 조건 5). 다만, 가해자가 특정되지 않아 자력 확인이 어렵고, 집단적 피해 사례로 보기 어렵다는 점에서 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>인신협, 제1회 ‘인터넷신문 이달의 기자상’ 시상...공익·탐사보도 우...</t>
+          <t>란제리 차림 멜로니 AI 사진… 누구에게나 일어날 수 있어</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=204318</t>
+          <t>https://www.yna.co.kr/view/AKR20260506173100109?input=1195m</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-09 07:00:59.751485+00:00</t>
+          <t>2026-06-17 15:23:44.683591+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>해킹 조직 총책</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고, 형사재판 징역 2년 선고</t>
+          <t>경찰 수사 및 범죄인 인도 진행 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>키스방에서 성매매 여성들을 불법 촬영하고 영상을 음란 사이트에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만 원을 지급하라고 판결했습니다. A씨는 이미 형사재판에서 징역 2년을 선고받았으며, 불법 촬영 횟수가 25회에 달해 추가 피해자가 있을 가능성이 있습니다.</t>
+          <t>BTS 정국 등 유명인과 재력가 258명의 개인정보를 해킹하여 알뜰폰을 무단 개통하고 금융계좌에서 380억 원을 인출한 해킹 조직의 총책 2명이 태국에서 국내로 송환되었습니다. 경찰은 이들에 대한 조사를 마치는 대로 구속영장을 신청할 예정입니다. 정국은 지급 정지 조치로 실제 피해는 입지 않았습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사재판 유죄 판결로 명확하며(적합 조건 1), 불법 촬영 영상이라는 객관적 증거가 존재하고(적합 조건 5), 이미 형사재판이 진행되어 징역형이 선고된 공적 절차가 있었습니다(적합 조건 6). 그러나 피고가 개인이라 자력 여부가 불확실하고(적합 조건 2 미흡), 현재까지 확인된 피해자 수와 피해 금액 규모가 소송금융 투자 대상으로 '크다'고 보기 어렵습니다(적합 조건 3, 4 미흡).</t>
+          <t>해킹 조직의 책임이 명확하고(적합 조건 1), 258명의 다수 피해자와 380억 원의 큰 피해 규모가 발생했습니다(적합 조건 3, 4). 또한 경찰 수사 및 범죄인 인도 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 소송 상대방이 대기업이나 금융기관과 같은 충분한 자력을 가진 주체가 아닌 개별 해킹 조직 총책이므로, 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 있어 주요 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>각 1500만 원</t>
+          <t>380억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>2명 (추정 다수)</t>
+          <t>258명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>‘키스방이 성매매 장소?’…성매매 여성들 불법 촬영 男 손배 책임 인...</t>
+          <t>BTS 정국·대기업 회장 노린 380억 해킹 총책, 태국서 추가 송환</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11581500?ref=naver</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5193616</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-02 17:19:34.978141+00:00</t>
+          <t>2026-06-10 12:23:01.874379+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>일본 개인정보보호법 개정안 중의원 통과, 참의원 심의 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>키스방에서 여성 동의 없이 성행위를 불법 촬영하고 온라인에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만원을 배상하라고 판결했습니다. A씨는 형사 재판에서 징역 2년을 선고받았으며, 불법 촬영물에는 여성들의 얼굴 등 신상이 노출되었습니다. 이 사건은 불법 촬영 피해에 대한 민사적 배상 책임을 인정한 사례입니다.</t>
+          <t>일본 중의원에서 민감한 개인정보(질병 이력, 범죄 경력, 인종, 신념 등)를 본인 동의 없이 AI 학습에 활용할 수 있도록 하는 개인정보보호법 개정안이 통과되었습니다. 반대 측은 정보 유출 및 악용 가능성 증대와 소비자 집단소송제도 부재를 우려하고 있으며, 해당 법안은 참의원 심의를 거쳐 최종 통과될 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방의 불법 촬영 및 유포 행위가 형사 재판에서 징역형을 선고받아 책임이 명확하며(적합 조건 1, 5), 이미 공적 절차(형사 재판)가 진행되어 사실관계가 확정되었습니다(적합 조건 6). 25차례 불법 촬영이 있었으므로 추가 피해자 발굴 가능성은 있습니다(적합 조건 3). 다만, 피고가 개인이며 자력에 대한 정보가 없고, 현재 판결된 개별 피해 금액이 소송금융 투자 대상으로서는 크지 않습니다.</t>
+          <t>일본 개인정보보호법 개정안이 민감한 개인정보를 본인 동의 없이 AI 학습에 활용할 수 있도록 하여 향후 대규모 개인정보 유출 및 오남용 발생 시 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한, 반대 측에서 집단소송제도 부재를 지적하고 있어, 향후 피해 발생 시 소송금융의 기회가 될 수 있습니다. 현재 법안 통과를 위한 공적 절차(적합 조건 6)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>각 1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>최소 2명, 추가 피해자 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>와글와글NET세상  키스방 여성들의 반격 설왕설래</t>
+          <t>내 병력·범죄 이력도 ‘동의 없이’ AI 학습에?…일본 법 개정안 어떻...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=255438</t>
+          <t>https://www.sedaily.com/article/20048664?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-02 07:00:15.920211+00:00</t>
+          <t>2026-06-04 07:03:43.677185+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>Instagram</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>남성 A씨가 성매매 여성들을 수십 차례 불법 촬영하고 영상을 음란사이트에 유포한 혐의로 형사 처벌(징역 2년)을 받았다. 피해 여성 2명이 A씨를 상대로 제기한 손해배상 청구 소송에서 법원은 A씨에게 각각 1,500만원을 지급하라는 1심 판결을 내렸다. 법원은 A씨의 불법행위로 인한 피해자들의 정신적 고통을 인정했다.</t>
+          <t>인스타그램 사용자 10명 중 7명이 해킹 공격을 당하기 전 스스로 안전하다고 인식했다는 보안 기업의 조사 결과가 나왔습니다. 이는 다수의 인스타그램 사용자가 해킹 위험에 노출되어 있음을 시사하며, 피해자들은 위험을 인지하지 못한 채 공격에 노출되고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확하고(적합 조건 1), 불법 촬영 영상 및 형사 재판 기록 등 증거가 충분합니다(적합 조건 5). 이미 1심에서 피해자 승소 판결이 나와 법적 근거가 탄탄합니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 현재 기사에 언급된 피해자 수가 2명으로 개별 피해 규모가 소송금융 투자에 '매우 큰' 수준은 아닙니다. '수십회 불법촬영' 언급으로 추가 피해자 발굴 가능성은 있습니다.</t>
+          <t>적합 조건으로 대기업인 인스타그램(Meta)의 충분한 자력과 다수의 피해자 발생 가능성이 있습니다. 그러나 해킹의 주체와 인스타그램의 직접적인 책임 여부가 불분명하며, 구체적인 피해 규모와 피해자 수가 명시되지 않아 책임 입증과 손해액 산정에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1500만원 (1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명 (잠재적 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>성매매 여성들 수십회 불법촬영·유포한 남성에 법원  1천500만원씩 배상...</t>
+          <t>해킹 공격당한 인스타 유저 10명 중 7명  설마 하다 당했다</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026041116475908899</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=739911</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-28 21:57:21.809664+00:00</t>
+          <t>2026-05-23 10:12:41.502539+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>원장 남편 A씨</t>
+          <t>20대 피고인</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>형사 재판 최후 진술 단계</t>
+          <t>형사 1심 판결 선고 (집행유예)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>어린이집 직원용 화장실에 몰래카메라를 설치한 원장 남편 A씨가 형사 재판 최후 진술에서 자신의 잘못을 인정하고 피해자들에게 사죄했습니다. 피해자들이 영상 유출에 대한 우려를 표하고 있으며, A씨는 평생 속죄하겠다고 밝혔습니다.</t>
+          <t>20대 피고인이 10대 피해자의 얼굴에 다른 여성의 나체 사진을 합성한 딥페이크 이미지를 피해자의 지인에게 전송하여 성폭력처벌법 위반 혐의로 기소되었습니다. 대구지법은 피고인에게 징역 1년 2개월에 집행유예 2년을 선고하고 성폭력 치료강의 수강 및 취업제한을 명했습니다. 피고인은 범행을 인정하고 일정 금액을 공탁했으나 피해자로부터 용서받지 못했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(원장 남편 A씨)이 잘못을 모두 인정하고 참회하여 책임이 명확하며, 형사 재판이 진행 중이므로 증거 확보가 용이합니다. 다만, 피고가 개인이라 자력에 대한 불확실성이 있고, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 투자 매력도가 제한적일 수 있습니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사 절차가 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 그러나 상대방이 20대 개인으로 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 집단적 피해가 아닌 단일 피해자 사건입니다(부적합 조건 3).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘어린이집 직원용 화장실에 몰카가?’ 원장 남편 짓이었다</t>
+          <t>대구지법, 10대 피해자의 얼굴에 다른 여성 몸 사진 합성해 보낸 20대 '집...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/04/23/7N332KMTQBHCPKB3JVWENN2FPQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026051208443562799a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-25 07:02:39.832132+00:00</t>
+          <t>2026-05-14 07:01:53.740661+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>지방선거 예비후보자 캠프</t>
+          <t>페이스북</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>선거철 강제 단체 대화방 초대 문제 발생</t>
+          <t>집단소송 가능성 논의 및 정보 수집 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>선거철을 맞아 지방선거 예비후보자 캠프가 유권자 동의 없이 개인정보를 이용해 단체 대화방에 강제 초대하는 사례가 발생하고 있습니다. 1천7백 명 이상의 유권자가 피해를 호소하며 개인정보 침해에 대한 불만을 제기하고 있으나, 선관위는 개인정보 보호에 관여하지 않는다는 입장입니다.</t>
+          <t>김영배 의원과 김어준, 김준형 교수가 페이스북을 상대로 한 집단소송 가능성에 대해 논의하고 있다. 3,000건에 달하는 피해 사례가 언급되며, 미국에서 이러한 집단소송이 큰 위협이 될 수 있음을 시사한다. 구체적인 사건 내용은 불분명하나, 다수의 피해자가 발생한 상황으로 보인다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(예비후보자 캠프)의 개인정보 무단 사용 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자(1천7백 명 이상)가 발생하여 집단적 피해에 해당하며(적합 조건 3), 강제 초대 내역 등 증거 확보가 용이합니다(적합 조건 5). 다만, 개별 피해자의 금전적 피해 규모가 크지 않아 소송 실익이 낮을 수 있으며, 상대방의 자력도 대기업 수준은 아닙니다.</t>
+          <t>페이스북은 자력이 충분한 대기업이며(적합 조건 2), '집단소송'이 언급되고 '3,000건'이라는 피해 규모가 제시되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3, 4). 다만, 구체적인 사건 내용과 책임 소재는 기사에서 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1천7백 명 이상</t>
+          <t>3,000명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>우원식도 나가기 '꾹'‥선거철 강제 단톡방 언제까지?</t>
+          <t>[뉴공 아카이브]김영배 더불어민주당 의원·국회 외교통일위원회 간사,...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ddanzi.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812693_37004.html</t>
+          <t>http://www.ddanzi.com/879922415</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-04 12:29:37.136475+00:00</t>
+          <t>2026-05-13 07:00:15.312935+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Associated Newspapers (ANL)</t>
+          <t>네이버</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>사생활 침해 소송 최종 심리 진행 중, 판결 대기</t>
+          <t>미국에서 생체정보 수집 관련 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>해리 왕자가 데일리 메일 발행사 ANL을 상대로 제기한 사생활 침해 소송에서 과거 여기자와 주고받은 은밀한 페이스북 메시지가 공개되며 파문이 일고 있다. 해리 왕자는 ANL이 불법적인 수단으로 사생활 정보를 수집했다고 주장하며, ANL은 합법적인 정보원이 있었음을 강조하고 있다. 재판은 현재 판결만을 남겨두고 있다.</t>
+          <t>THE Biz 기자의 '네이버 생체정보 수집에 따른 미국 집단소송 현황' 보도가 '인터넷신문 이달의 기자상' 우수상으로 선정되었다. 이 보도는 미국 법원 공개 자료를 바탕으로 네이버의 생체정보 수집 관련 논란과 미국 내 집단소송 진행 상황을 심층 추적한 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방인 Associated Newspapers(ANL)는 대형 언론사로 자력이 충분합니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 책임 여부가 소송의 핵심 쟁점이라 아직 명확히 확정되지 않았습니다(적합 조건 1 부분 충족). 또한, 피해 규모가 명확히 제시되지 않았습니다.</t>
+          <t>네이버는 자력이 충분한 대기업이며, 생체정보 수집과 관련하여 미국에서 집단소송이 진행 중이라는 점에서 집단적 피해와 증거 확보 가능성이 높습니다. 그러나 기사는 미국 내 소송 현황을 다룬 보도에 대한 내용으로, 국내 피해자들의 구체적인 소송 진행 여부나 피해 규모는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (해리 왕자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>자기야 보고 싶어  해리 왕자가 여기자에게 보낸 은밀한 메시지 유출 ...</t>
+          <t>인신협, 제1회 ‘인터넷신문 이달의 기자상’ 시상...공익·탐사보도 우...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548704</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=204318</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 13:07:25.121504+00:00</t>
+          <t>2026-05-09 07:00:59.751485+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>미국 국세청 (IRS)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>도널드 트럼프 대통령이 미 국세청(IRS)을 상대로 손해배상 청구 소송 제기</t>
+          <t>민사 1심 판결 선고, 형사재판 징역 2년 선고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 미국 대통령이 자신의 세금 신고서가 무단 유출된 것에 대해 미 국세청(IRS)을 상대로 100억 달러 규모의 손해배상 청구 소송을 제기했습니다. 이로 인해 소송을 담당하는 법무부가 같은 정부 기관을 상대해야 하는 딜레마에 빠졌습니다.</t>
+          <t>키스방에서 성매매 여성들을 불법 촬영하고 영상을 음란 사이트에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만 원을 지급하라고 판결했습니다. A씨는 이미 형사재판에서 징역 2년을 선고받았으며, 불법 촬영 횟수가 25회에 달해 추가 피해자가 있을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방인 미국 국세청(IRS)은 정부 기관으로 자력이 충분하며, 청구 금액이 100억 달러로 매우 큽니다. 다만, 집단적 피해가 아닌 개인 소송이며, 책임의 명확성 및 증거 확보 여부는 소송 과정에서 다퉈질 여지가 있습니다.</t>
+          <t>상대방 책임이 형사재판 유죄 판결로 명확하며(적합 조건 1), 불법 촬영 영상이라는 객관적 증거가 존재하고(적합 조건 5), 이미 형사재판이 진행되어 징역형이 선고된 공적 절차가 있었습니다(적합 조건 6). 그러나 피고가 개인이라 자력 여부가 불확실하고(적합 조건 2 미흡), 현재까지 확인된 피해자 수와 피해 금액 규모가 소송금융 투자 대상으로 '크다'고 보기 어렵습니다(적합 조건 3, 4 미흡).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>100억 달러</t>
+          <t>각 1500만 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (도널드 트럼프)</t>
+          <t>2명 (추정 다수)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>트럼프, 100억달러 소송…딜레마 빠진 美 법무부</t>
+          <t>‘키스방이 성매매 장소?’…성매매 여성들 불법 촬영 男 손배 책임 인...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040377511</t>
+          <t>https://www.munhwa.com/article/11581500?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 13:06:23.306471+00:00</t>
+          <t>2026-05-02 17:19:34.978141+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>엑스(X)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>엑스(X)의 보안 조치 진행 중</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>엑스(X) 계정이 피싱 공격으로 탈취되어 2단계 인증 코드가 유출되고, 이를 통해 사기성 암호화폐 프로젝트가 홍보되는 사건이 발생했습니다. 엑스는 암호화폐를 언급하는 계정을 자동으로 잠그는 등 보안 조치를 강화하고 있습니다. 피해자들은 계정 차단 및 사기성 프로젝트 홍보로 인한 피해를 입을 수 있습니다.</t>
+          <t>키스방에서 여성 동의 없이 성행위를 불법 촬영하고 온라인에 유포한 남성 A씨에게 법원이 피해 여성 2명에게 각각 1500만원을 배상하라고 판결했습니다. A씨는 형사 재판에서 징역 2년을 선고받았으며, 불법 촬영물에는 여성들의 얼굴 등 신상이 노출되었습니다. 이 사건은 불법 촬영 피해에 대한 민사적 배상 책임을 인정한 사례입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대기업 피고(엑스)의 자력이 충분하며, 암호화폐 피싱은 다수의 계정을 대상으로 할 가능성이 높아 집단적 피해가 예상됩니다. 엑스가 보안 조치를 취하고 있다는 점에서 증거 확보 가능성도 있습니다. 다만, 엑스의 직접적인 책임 여부가 명확히 드러나지 않고, 구체적인 피해 규모나 피해자 수가 기사에서 확인되지 않습니다.</t>
+          <t>상대방의 불법 촬영 및 유포 행위가 형사 재판에서 징역형을 선고받아 책임이 명확하며(적합 조건 1, 5), 이미 공적 절차(형사 재판)가 진행되어 사실관계가 확정되었습니다(적합 조건 6). 25차례 불법 촬영이 있었으므로 추가 피해자 발굴 가능성은 있습니다(적합 조건 3). 다만, 피고가 개인이며 자력에 대한 정보가 없고, 현재 판결된 개별 피해 금액이 소송금융 투자 대상으로서는 크지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 1500만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명, 추가 피해자 미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>엑스, 첫 암호화폐 언급 계정 자동 잠금…피싱 보안 조치 나선다</t>
+          <t>와글와글NET세상  키스방 여성들의 반격 설왕설래</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=653128</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=255438</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 00:26:58.693950+00:00</t>
+          <t>2026-05-02 07:00:15.920211+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>내부 코드 유출 사고 발생</t>
+          <t>1심 손해배상 청구 소송에서 피해자 승소 판결</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>오픈AI가 미국 국방부를 상대로 소송을 제기했으며, 내부 코드 유출 사고로 보안 이슈가 불거졌습니다. 이로 인해 비상장 주식 거래 시장에서 기업 가치에 대한 우려가 제기되고 있습니다.</t>
+          <t>남성 A씨가 성매매 여성들을 수십 차례 불법 촬영하고 영상을 음란사이트에 유포한 혐의로 형사 처벌(징역 2년)을 받았다. 피해 여성 2명이 A씨를 상대로 제기한 손해배상 청구 소송에서 법원은 A씨에게 각각 1,500만원을 지급하라는 1심 판결을 내렸다. 법원은 A씨의 불법행위로 인한 피해자들의 정신적 고통을 인정했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>내부 코드 유출 사고 발생으로 인한 보안 이슈는 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 상대방(OpenAI)의 자력이 충분하다는 점에서 소송금융 투자 가능성이 있습니다. 그러나 기사 내용만으로는 피해 규모 및 피해자 수, 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>상대방 책임이 형사 판결로 명확하고(적합 조건 1), 불법 촬영 영상 및 형사 재판 기록 등 증거가 충분합니다(적합 조건 5). 이미 1심에서 피해자 승소 판결이 나와 법적 근거가 탄탄합니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 현재 기사에 언급된 피해자 수가 2명으로 개별 피해 규모가 소송금융 투자에 '매우 큰' 수준은 아닙니다. '수십회 불법촬영' 언급으로 추가 피해자 발굴 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원 (1인당)</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (잠재적 다수)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>오픈AI, 앤트로픽에 밀려 비상장 주식 거래 시장서 찬밥 신세</t>
+          <t>성매매 여성들 수십회 불법촬영·유포한 남성에 법원  1천500만원씩 배상...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208712</t>
+          <t>https://www.imaeil.com/page/view/2026041116475908899</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 12:59:33.819365+00:00</t>
+          <t>2026-04-28 21:57:21.809664+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>원장 남편 A씨</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>사적 보복 행위 발생</t>
+          <t>형사 재판 최후 진술 단계</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>은행 및 택배사를 통해 개인 신상 정보를 파악하고 사적 보복을 대행하는 조직이 활동하고 있는 것으로 알려졌습니다. 이 조직은 피해자와 가족들의 주민번호가 담긴 전단지를 살포하는 등 심각한 사적 보복 행위를 저질렀습니다. 이는 정보 유출 및 사적 보복 문제로, 추가적인 피해 확산 가능성이 있습니다.</t>
+          <t>어린이집 직원용 화장실에 몰래카메라를 설치한 원장 남편 A씨가 형사 재판 최후 진술에서 자신의 잘못을 인정하고 피해자들에게 사죄했습니다. 피해자들이 영상 유출에 대한 우려를 표하고 있으며, A씨는 평생 속죄하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>사적 보복 대행 조직의 불법 행위 책임이 명확하며(적합 조건 1), 은행 및 택배사 등 자력 있는 대기업이 연루되었을 가능성이 있습니다(적합 조건 2). 또한 전단지 살포 등 구체적인 사적 보복 행위가 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 피해 규모 및 피해자 수가 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
+          <t>상대방(원장 남편 A씨)이 잘못을 모두 인정하고 참회하여 책임이 명확하며, 형사 재판이 진행 중이므로 증거 확보가 용이합니다. 다만, 피고가 개인이라 자력에 대한 불확실성이 있고, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 투자 매력도가 제한적일 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[단독]  계좌·택배로 신상 파악 …은행·택배사에 사적보복 대행 조직...</t>
+          <t>‘어린이집 직원용 화장실에 몰카가?’ 원장 남편 짓이었다</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185601</t>
+          <t>https://www.chosun.com/national/court_law/2026/04/23/7N332KMTQBHCPKB3JVWENN2FPQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 00:31:14.327152+00:00</t>
+          <t>2026-04-25 07:02:39.832132+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>퍼플렉시티</t>
+          <t>지방선거 예비후보자 캠프</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부연방지방법원에 집단소송 소장 제출</t>
+          <t>선거철 강제 단체 대화방 초대 문제 발생</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>AI 스타트업 퍼플렉시티가 메타와 구글에 이용자 개인정보를 넘겼다는 의혹으로 미국에서 집단소송을 당했습니다. 지난 3월 31일 캘리포니아 북부연방지방법원에 소장이 제출되었으며, 원고 측은 퍼플렉시티의 개인정보 처리 방식에 문제를 제기하고 있습니다.</t>
+          <t>선거철을 맞아 지방선거 예비후보자 캠프가 유권자 동의 없이 개인정보를 이용해 단체 대화방에 강제 초대하는 사례가 발생하고 있습니다. 1천7백 명 이상의 유권자가 피해를 호소하며 개인정보 침해에 대한 불만을 제기하고 있으나, 선관위는 개인정보 보호에 관여하지 않는다는 입장입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>집단소송이 제기되어 다수의 피해자가 존재할 가능성이 높습니다 (적합 조건: 집단적 피해). 개인정보 관련 사건으로 사회적 관심이 예상되지만, 상대방의 책임 명확성 및 구체적인 피해 규모는 기사에서 추가 확인이 필요합니다.</t>
+          <t>상대방(예비후보자 캠프)의 개인정보 무단 사용 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자(1천7백 명 이상)가 발생하여 집단적 피해에 해당하며(적합 조건 3), 강제 초대 내역 등 증거 확보가 용이합니다(적합 조건 5). 다만, 개별 피해자의 금전적 피해 규모가 크지 않아 소송 실익이 낮을 수 있으며, 상대방의 자력도 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천7백 명 이상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>퍼플렉시티, 메타·구글에 이용자 개인정보 넘겼나… 美서 집단소송</t>
+          <t>우원식도 나가기 '꾹'‥선거철 강제 단톡방 언제까지?</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159687</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812693_37004.html</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 13:15:57.160243+00:00</t>
+          <t>2026-04-04 12:29:37.136475+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>배달의민족</t>
+          <t>Associated Newspapers (ANL)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>보복대행 서비스 이용 피해 발생</t>
+          <t>사생활 침해 소송 최종 심리 진행 중, 판결 대기</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>배달의민족 플랫폼을 통해 피해자의 주소가 '보복대행' 서비스에 의해 유출되어 피해자가 신체적 보복에 대한 두려움을 겪고 있습니다. 피해자는 배달의민족의 보안 허점을 지적하며 책임을 묻고 있으며, 이는 플랫폼의 개인정보 보호 및 보안 시스템에 대한 중대한 문제를 제기합니다.</t>
+          <t>해리 왕자가 데일리 메일 발행사 ANL을 상대로 제기한 사생활 침해 소송에서 과거 여기자와 주고받은 은밀한 페이스북 메시지가 공개되며 파문이 일고 있다. 해리 왕자는 ANL이 불법적인 수단으로 사생활 정보를 수집했다고 주장하며, ANL은 합법적인 정보원이 있었음을 강조하고 있다. 재판은 현재 판결만을 남겨두고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(배달의민족)은 자력이 충분한 대기업입니다(적합 조건 2). '보복대행' 서비스가 배민 플랫폼을 이용해 주소를 취득했다는 점에서 개인정보 유출 및 플랫폼 책임 문제가 제기되며, 유사 피해자가 다수 발생할 가능성이 있습니다(잠재적 적합 조건 3). 다만, 배민의 직접적인 책임 범위와 피해 규모에 대한 추가적인 확인이 필요합니다.</t>
+          <t>상대방인 Associated Newspapers(ANL)는 대형 언론사로 자력이 충분합니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 책임 여부가 소송의 핵심 쟁점이라 아직 명확히 확정되지 않았습니다(적합 조건 1 부분 충족). 또한, 피해 규모가 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (해리 왕자)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>배민으로 주소 턴 '보복대행'…막혀도  방법 있다  활개</t>
+          <t>자기야 보고 싶어  해리 왕자가 여기자에게 보낸 은밀한 메시지 유출 ...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292004?influxDiv=NAVER</t>
+          <t>https://www.insight.co.kr/news/548704</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:11.940760+00:00</t>
+          <t>2026-04-03 13:07:25.121504+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>유튜버 A씨</t>
+          <t>미국 국세청 (IRS)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>유튜버에 대한 항소심 벌금형 선고</t>
+          <t>도널드 트럼프 대통령이 미 국세청(IRS)을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>유튜버 A씨가 밀양 성폭행 사건 가해자들의 신상을 동의 없이 공개하고 일부 피해자들을 협박한 혐의로 항소심에서 벌금형을 선고받았습니다. 이 사건은 유튜버의 불법 행위로 인해 피해자들이 추가적인 정신적 피해를 입었을 가능성을 시사하며, 형사 판결을 근거로 한 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>도널드 트럼프 전 미국 대통령이 자신의 세금 신고서가 무단 유출된 것에 대해 미 국세청(IRS)을 상대로 100억 달러 규모의 손해배상 청구 소송을 제기했습니다. 이로 인해 소송을 담당하는 법무부가 같은 정부 기관을 상대해야 하는 딜레마에 빠졌습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>유튜버의 사적 제재 행위에 대한 형사 처벌이 진행되어 책임이 명확하고 증거 확보가 용이하며(적합 조건 1, 5, 6), 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 상대방(유튜버)의 배상 자력이 불확실하여 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방인 미국 국세청(IRS)은 정부 기관으로 자력이 충분하며, 청구 금액이 100억 달러로 매우 큽니다. 다만, 집단적 피해가 아닌 개인 소송이며, 책임의 명확성 및 증거 확보 여부는 소송 과정에서 다퉈질 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 달러</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (도널드 트럼프)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>밀양 성폭행 사건 사적 제재한 유튜버, 항소심도 벌금형 선고… 피고인...</t>
+          <t>트럼프, 100억달러 소송…딜레마 빠진 美 법무부</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019436</t>
+          <t>https://www.hankyung.com/article/2026040377511</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:26.740833+00:00</t>
+          <t>2026-04-03 13:06:23.306471+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>일당 4명</t>
+          <t>엑스(X)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 및 일당 4명 검거</t>
+          <t>엑스(X)의 보안 조치 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>보복 테러 일당 4명이 배달업체 외주사에 위장 취업하여 피해자 개인정보를 알아낸 뒤 인분, 래커 등을 이용한 테러를 저지른 혐의로 경찰에 붙잡혔습니다. 이들은 피해자들의 개인정보를 불법적으로 취득하고 이를 범행에 활용한 것으로 조사되었습니다.</t>
+          <t>엑스(X) 계정이 피싱 공격으로 탈취되어 2단계 인증 코드가 유출되고, 이를 통해 사기성 암호화폐 프로젝트가 홍보되는 사건이 발생했습니다. 엑스는 암호화폐를 언급하는 계정을 자동으로 잠그는 등 보안 조치를 강화하고 있습니다. 피해자들은 계정 차단 및 사기성 프로젝트 홍보로 인한 피해를 입을 수 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(일당 4명 검거), 경찰 수사를 통해 증거 확보가 용이하며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 피고가 개인들이므로 자력 부족 가능성이 높고, 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
+          <t>대기업 피고(엑스)의 자력이 충분하며, 암호화폐 피싱은 다수의 계정을 대상으로 할 가능성이 높아 집단적 피해가 예상됩니다. 엑스가 보안 조치를 취하고 있다는 점에서 증거 확보 가능성도 있습니다. 다만, 엑스의 직접적인 책임 여부가 명확히 드러나지 않고, 구체적인 피해 규모나 피해자 수가 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>인분·래커 '보복 대행 테러' 일당 4명 잡혔다…위장 취업은 왜?</t>
+          <t>엑스, 첫 암호화폐 언급 계정 자동 잠금…피싱 보안 조치 나선다</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032724047</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=653128</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-28 00:20:34.423397+00:00</t>
+          <t>2026-04-03 00:26:58.693950+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>한국은행</t>
-[...2 lines deleted...]
-      <c r="D21" t="inlineStr"/>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>한국은행이 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실만 확인됨. 구체적인 사건 발생 시점이나 진행 단계는 기사에서 파악 불가.</t>
+          <t>내부 코드 유출 사고 발생</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>한국은행이 지난해 역대 최대 순이익을 기록한 가운데, 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되었습니다. 이는 잠재적인 개인정보 관련 피해에 대비한 것으로 보이나, 구체적인 사건 내용이나 진행 상황은 기사에서 파악하기 어렵습니다.</t>
+          <t>오픈AI가 미국 국방부를 상대로 소송을 제기했으며, 내부 코드 유출 사고로 보안 이슈가 불거졌습니다. 이로 인해 비상장 주식 거래 시장에서 기업 가치에 대한 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>한국은행이 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되어, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 상당할 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 특정 사건의 책임 소재가 명확하지 않고(적합 조건 1 불충분), 집단적 피해 여부나 구체적인 증거, 진행 중인 공적 절차에 대한 정보가 부족합니다. 또한, 사건의 구체적인 진행 단계 파악이 어렵습니다.</t>
+          <t>내부 코드 유출 사고 발생으로 인한 보안 이슈는 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 상대방(OpenAI)의 자력이 충분하다는 점에서 소송금융 투자 가능성이 있습니다. 그러나 기사 내용만으로는 피해 규모 및 피해자 수, 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>10억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>고환율에 한은 지난해 순이익 15조 돌파 '역대 최대'…세금만 16조 납부</t>
+          <t>오픈AI, 앤트로픽에 밀려 비상장 주식 거래 시장서 찬밥 신세</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603271514343273bbed569d68_1</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208712</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-27 12:51:28.360637+00:00</t>
+          <t>2026-04-02 12:59:33.819365+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>신종 피싱 확산 및 금융감독원 인지</t>
+          <t>사적 보복 행위 발생</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>고객정보 유출 피해 보상을 빙자한 신종 피싱이 확산되고 있습니다. 피해자들은 일정 금액 이상의 채무를 코인 송금으로 탕감해준다는 내용의 메일을 받고 있으며, 금융감독원 관계자도 이러한 메일을 수신한 것으로 확인되었습니다. 이 피싱은 기존 침해사고 피해자들을 두 번 울리는 방식으로 작동하고 있습니다.</t>
+          <t>은행 및 택배사를 통해 개인 신상 정보를 파악하고 사적 보복을 대행하는 조직이 활동하고 있는 것으로 알려졌습니다. 이 조직은 피해자와 가족들의 주민번호가 담긴 전단지를 살포하는 등 심각한 사적 보복 행위를 저질렀습니다. 이는 정보 유출 및 사적 보복 문제로, 추가적인 피해 확산 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>신종 피싱이 '확산'되고 있어 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), '일정 금액 이상의 채무 탕감'을 미끼로 하여 개별 피해액이 클 수 있으며(적합 조건 4), 금융감독원이 해당 피싱 사례를 인지하고 있어 공적 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 피싱 주체나 침해사고를 유발한 특정 기업이 명확히 제시되지 않아 소송 상대방 특정에 어려움이 예상됩니다.</t>
+          <t>사적 보복 대행 조직의 불법 행위 책임이 명확하며(적합 조건 1), 은행 및 택배사 등 자력 있는 대기업이 연루되었을 가능성이 있습니다(적합 조건 2). 또한 전단지 살포 등 구체적인 사적 보복 행위가 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 피해 규모 및 피해자 수가 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>“침해사고 보상인 줄 알았는데”… 피해자 두 번 울리는 신종피싱 확산</t>
+          <t>[단독]  계좌·택배로 신상 파악 …은행·택배사에 사적보복 대행 조직...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301235</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185601</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-27 12:21:20.083754+00:00</t>
+          <t>2026-04-02 00:31:14.327152+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>SK텔레콤</t>
+          <t>퍼플렉시티</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>손해배상 청구소송 첫 변론 진행 중</t>
+          <t>미국 캘리포니아 북부연방지방법원에 집단소송 소장 제출</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>지난해 발생한 SK텔레콤 유심 해킹 사건과 관련하여 소비자 9000여명이 SK텔레콤을 상대로 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 법정에서는 원고들의 소송 위임 적법성과 SKT 가입자 여부가 쟁점으로 다뤄지고 있다.</t>
+          <t>AI 스타트업 퍼플렉시티가 메타와 구글에 이용자 개인정보를 넘겼다는 의혹으로 미국에서 집단소송을 당했습니다. 지난 3월 31일 캘리포니아 북부연방지방법원에 소장이 제출되었으며, 원고 측은 퍼플렉시티의 개인정보 처리 방식에 문제를 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>대기업인 SK텔레콤을 상대로 9000여 명의 다수 피해자가 이미 손해배상 소송을 제기하여 집단적 피해 규모가 크다 (적합 조건 2, 3, 4). 다만, 원고들의 소송 위임 적법성 및 SKT 가입자 여부 등 소송 진행 과정에서 쟁점이 발생할 수 있다.</t>
+          <t>집단소송이 제기되어 다수의 피해자가 존재할 가능성이 높습니다 (적합 조건: 집단적 피해). 개인정보 관련 사건으로 사회적 관심이 예상되지만, 상대방의 책임 명확성 및 구체적인 피해 규모는 기사에서 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>9000여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>‘SKT 유심 해킹’ 9천명 손배소 시작…원고 중복·가입자 여부 공방</t>
+          <t>퍼플렉시티, 메타·구글에 이용자 개인정보 넘겼나… 美서 집단소송</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/26/LQYNWK6ERNG7HPFOSOQM35SCAY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159687</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-26 13:06:29.226726+00:00</t>
+          <t>2026-04-01 13:15:57.160243+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>갑</t>
+          <t>배달의민족</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>'을'의 사적 대화 무단 촬영 및 전송으로 인한 피해 발생. 상간자 소송은 종결됨.</t>
+          <t>보복대행 서비스 이용 피해 발생</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>동료 '갑'이 '을'의 카카오톡 대화를 몰래 촬영하여 자신의 배우자에게 전송한 사건입니다. 이로 인해 '갑'은 이혼했고, '을'은 상간자 소송에서 1,500만 원의 손해배상금을 지급하며 법적 책임을 졌습니다. '을'은 상간 책임과는 별개로, 자신의 사적 대화가 무단으로 촬영 및 유포된 것에 대한 법적 대응을 고려할 수 있습니다.</t>
+          <t>배달의민족 플랫폼을 통해 피해자의 주소가 '보복대행' 서비스에 의해 유출되어 피해자가 신체적 보복에 대한 두려움을 겪고 있습니다. 피해자는 배달의민족의 보안 허점을 지적하며 책임을 묻고 있으며, 이는 플랫폼의 개인정보 보호 및 보안 시스템에 대한 중대한 문제를 제기합니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>동료 '갑'이 '을'의 카카오톡 대화를 무단 촬영하여 유포한 행위는 개인정보 침해 및 명예훼손의 소지가 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 증거가 존재할 가능성이 높습니다(적합 조건 5). 그러나 상대방 '갑'의 자력이 불분명하고(적합 조건 2 불충분), 피해 규모가 크지 않으며 집단적 피해가 아니므로(적합 조건 3, 4 불충분) 투자 매력도가 제한적입니다.</t>
+          <t>상대방(배달의민족)은 자력이 충분한 대기업입니다(적합 조건 2). '보복대행' 서비스가 배민 플랫폼을 이용해 주소를 취득했다는 점에서 개인정보 유출 및 플랫폼 책임 문제가 제기되며, 유사 피해자가 다수 발생할 가능성이 있습니다(잠재적 적합 조건 3). 다만, 배민의 직접적인 책임 범위와 피해 규모에 대한 추가적인 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>동료 카톡 몰래 찍어 배우자에 전송…'폭행'까지 불렀다</t>
+          <t>배민으로 주소 턴 '보복대행'…막혀도  방법 있다  활개</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/7EH9WIR4KZ14</t>
+          <t>https://news.jtbc.co.kr/article/NB12292004?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 13:00:49.935882+00:00</t>
+          <t>2026-03-31 00:28:11.940760+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>유튜버 A씨</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>디지털 합성 영상물 피해 및 삭제 지원 미흡 문제 지속</t>
+          <t>유튜버에 대한 항소심 벌금형 선고</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>기사는 얼굴 합성 영상물 등 디지털 성범죄 피해가 증가하고 있음에도 불구하고, 피해자들을 위한 삭제 지원 인력이 부족하여 고통이 가중되고 있는 현실을 보도합니다. 이는 피해자들이 콘텐츠 삭제에 어려움을 겪으며 장기간 고통받는 심각한 사회적 문제임을 보여줍니다.</t>
+          <t>유튜버 A씨가 밀양 성폭행 사건 가해자들의 신상을 동의 없이 공개하고 일부 피해자들을 협박한 혐의로 항소심에서 벌금형을 선고받았습니다. 이 사건은 유튜버의 불법 행위로 인해 피해자들이 추가적인 정신적 피해를 입었을 가능성을 시사하며, 형사 판결을 근거로 한 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사는 디지털 합성 영상물로 인한 피해가 증가하고 있으나 삭제 지원 인력이 부족한 시스템적 문제를 지적합니다. 이는 집단적 피해(조건 3)의 가능성과 증거(합성 영상물, 조건 5)의 존재를 시사하지만, 특정 대기업이나 기관을 상대로 한 소송의 상대방 자력(조건 2)이 명확히 드러나지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>유튜버의 사적 제재 행위에 대한 형사 처벌이 진행되어 책임이 명확하고 증거 확보가 용이하며(적합 조건 1, 5, 6), 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 상대방(유튜버)의 배상 자력이 불확실하여 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[기획]  지워도 지워도 …피해 늘지만 삭제 인력 제자리</t>
+          <t>밀양 성폭행 사건 사적 제재한 유튜버, 항소심도 벌금형 선고… 피고인...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518685</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019436</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 12:44:11.711770+00:00</t>
+          <t>2026-03-29 12:34:26.740833+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>일당 4명</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 정부 4개 부처 협력하여 대응 방안 마련 중</t>
+          <t>경찰 수사 및 일당 4명 검거</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>SNS 사진을 무단으로 활용한 AI 딥페이크 불법 이미지가 다수 제작되어 피해자들이 큰 충격을 받고 있습니다. 경찰 조사를 통해 불법 제작 사실이 확인되었으며, 방송미디어통신위원회 등 4개 정부 부처가 AI 딥페이크 대응을 위해 협력하고 있습니다.</t>
+          <t>보복 테러 일당 4명이 배달업체 외주사에 위장 취업하여 피해자 개인정보를 알아낸 뒤 인분, 래커 등을 이용한 테러를 저지른 혐의로 경찰에 붙잡혔습니다. 이들은 피해자들의 개인정보를 불법적으로 취득하고 이를 범행에 활용한 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>경찰 조사 결과 불법 이미지 제작 사실이 확인되어 상대방 책임이 비교적 명확하고(적합 조건 1, 5), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이며, 경찰 조사 및 정부 부처 협력 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵다는 점이 투자 리스크로 작용합니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(일당 4명 검거), 경찰 수사를 통해 증거 확보가 용이하며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 피고가 개인들이므로 자력 부족 가능성이 높고, 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>AI 딥페이크 대응…정부 4개 부처 손잡는다</t>
+          <t>인분·래커 '보복 대행 테러' 일당 4명 잡혔다…위장 취업은 왜?</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518684</t>
+          <t>https://www.hankyung.com/article/2026032724047</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-26 12:43:51.259194+00:00</t>
+          <t>2026-03-28 00:20:34.423397+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>한국은행</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>해커 신원 확인을 위한 미국 법적 절차 진행 중</t>
+          <t>한국은행이 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실만 확인됨. 구체적인 사건 발생 시점이나 진행 단계는 기사에서 파악 불가.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>넥슨의 인기 온라인 게임 '마비노기'가 해킹당해 넥슨이 피해를 입었습니다. 넥슨은 미국 컴캐스트를 상대로 해커의 신원 정보를 확보하기 위한 법적 절차를 진행 중이며, 신원 확인 후 손해배상 청구 소송 및 형사 고발 등 강경 대응에 나설 예정입니다.</t>
+          <t>한국은행이 지난해 역대 최대 순이익을 기록한 가운데, 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되었습니다. 이는 잠재적인 개인정보 관련 피해에 대비한 것으로 보이나, 구체적인 사건 내용이나 진행 상황은 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>넥슨의 마비노기 해킹 사건으로, 해커의 책임은 명확하나(적합 조건 1) 궁극적인 상대방인 해커의 자력은 미상입니다. 기사는 넥슨이 피해자로서 해커를 상대로 소송을 준비하는 내용이며, 사용자 피해에 대한 구체적인 언급은 없습니다. 다만, 온라인 게임 해킹은 다수의 사용자에게 개인정보 유출이나 서비스 이용 피해를 야기할 가능성이 있어 집단적 피해(적합 조건 3)로 이어질 수 있으며, 넥슨이 해커 신원 확인을 위한 법적 절차를 진행 중이므로 증거 확보 및 관련 절차 진행(적합 조건 5, 6)이 기대됩니다.</t>
+          <t>한국은행이 개인정보보호 손해배상 목적으로 10억원을 임의적립금으로 적립한 사실이 확인되어, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 상당할 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 특정 사건의 책임 소재가 명확하지 않고(적합 조건 1 불충분), 집단적 피해 여부나 구체적인 증거, 진행 중인 공적 절차에 대한 정보가 부족합니다. 또한, 사건의 구체적인 진행 단계 파악이 어렵습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[Biz Law] 넥슨, 마비노기 '해킹' 당했다…범인 색출 위해 美 법적 절차</t>
+          <t>고환율에 한은 지난해 순이익 15조 돌파 '역대 최대'…세금만 16조 납부</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713271</t>
+          <t>https://www.g-enews.com/view.php?ud=202603271514343273bbed569d68_1</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-25 12:52:42.025529+00:00</t>
+          <t>2026-03-27 12:51:28.360637+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>증거 확보 및 법적 조치 검토 단계</t>
+          <t>신종 피싱 확산 및 금융감독원 인지</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>AI로 합성된 아동의 사진이 유포되는 사건에 대한 대응 가이드라인 기사입니다. 피해자가 미성년자일 경우 아청법이 적용되어 가해자에게 중형이 선고될 수 있으며, 발견 즉시 증거 확보가 중요하다고 강조합니다.</t>
+          <t>고객정보 유출 피해 보상을 빙자한 신종 피싱이 확산되고 있습니다. 피해자들은 일정 금액 이상의 채무를 코인 송금으로 탕감해준다는 내용의 메일을 받고 있으며, 금융감독원 관계자도 이러한 메일을 수신한 것으로 확인되었습니다. 이 피싱은 기존 침해사고 피해자들을 두 번 울리는 방식으로 작동하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>AI 합성 아동 이미지 유포는 아청법 적용 가능성이 높아 가해자의 책임이 명확하며(적합 조건 1), 발견 즉시 증거 확보가 가능하고(적합 조건 5), 형사 절차 진행 가능성(적합 조건 6)이 높습니다. 그러나 가해자가 개인일 가능성이 높아 자력 부족이 우려되며, 피해 규모의 금전적 산정이 어려울 수 있습니다.</t>
+          <t>신종 피싱이 '확산'되고 있어 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), '일정 금액 이상의 채무 탕감'을 미끼로 하여 개별 피해액이 클 수 있으며(적합 조건 4), 금융감독원이 해당 피싱 사례를 인지하고 있어 공적 절차가 진행될 가능성이 있습니다(적합 조건 6). 다만, 피싱 주체나 침해사고를 유발한 특정 기업이 명확히 제시되지 않아 소송 상대방 특정에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>﻿우리 아이 사진이 AI로 합성됐다면, 지금 당장 해야 할 3가지</t>
+          <t>“침해사고 보상인 줄 알았는데”… 피해자 두 번 울리는 신종피싱 확산</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18790</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=301235</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-25 00:25:17.298699+00:00</t>
+          <t>2026-03-27 12:21:20.083754+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>SK텔레콤</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>방송미디어통신위원회와 경찰이 위치추적기 악용 문제에 대한 대응책을 모색 중</t>
+          <t>손해배상 청구소송 첫 변론 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>위치추적기가 스토킹 범죄에 악용되는 사례가 끊이지 않고 있으며, 심지어 살인 사건에도 사용되었습니다. KBS 취재 결과 판매업체들은 불법 사용 가능성을 인지하고도 쉽게 제품을 판매하는 것으로 드러났습니다. 주무 부처인 방송미디어통신위원회는 경찰과 함께 대응책을 모색하겠다고 밝혔습니다.</t>
+          <t>지난해 발생한 SK텔레콤 유심 해킹 사건과 관련하여 소비자 9000여명이 SK텔레콤을 상대로 손해배상 청구소송을 제기했으며, 첫 변론이 진행되었다. 법정에서는 원고들의 소송 위임 적법성과 SKT 가입자 여부가 쟁점으로 다뤄지고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>KBS 취재를 통해 판매업체들이 위치추적기의 불법 사용 가능성을 인지하고도 판매하는 정황이 포착되어 증거 확보 가능성이 높습니다. 또한 방송미디어통신위원회와 경찰이 대응책을 모색 중으로 공적 절차가 진행되고 있으며, 위치추적기 악용 스토킹 범죄가 끊이지 않아 집단적 피해 발생 가능성이 있습니다. 다만, 개별 판매업체의 직접적인 법적 책임 입증 및 자력 확인이 쟁점이 될 수 있습니다.</t>
+          <t>대기업인 SK텔레콤을 상대로 9000여 명의 다수 피해자가 이미 손해배상 소송을 제기하여 집단적 피해 규모가 크다 (적합 조건 2, 3, 4). 다만, 원고들의 소송 위임 적법성 및 SKT 가입자 여부 등 소송 진행 과정에서 쟁점이 발생할 수 있다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9000여명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[현장K] ‘묻지마 구매’ 위치추적기…불법 스토킹에도 “안 걸리면 그...</t>
+          <t>‘SKT 유심 해킹’ 9천명 손배소 시작…원고 중복·가입자 여부 공방</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517407&amp;ref=A</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/26/LQYNWK6ERNG7HPFOSOQM35SCAY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-25 00:20:09.446504+00:00</t>
+          <t>2026-03-26 13:06:29.226726+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>류중일 사돈</t>
+          <t>갑</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 진행 중</t>
+          <t>'을'의 사적 대화 무단 촬영 및 전송으로 인한 피해 발생. 상간자 소송은 종결됨.</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>류중일 전 감독의 사돈이 이혼 소송 중이던 전 며느리의 신혼집에 몰래카메라를 설치한 혐의로 검찰 수사를 받고 있다. 이 사건은 2024년 5월 14일 발생했으며, 검찰 공소장을 통해 범행 사실이 드러났다.</t>
+          <t>동료 '갑'이 '을'의 카카오톡 대화를 몰래 촬영하여 자신의 배우자에게 전송한 사건입니다. 이로 인해 '갑'은 이혼했고, '을'은 상간자 소송에서 1,500만 원의 손해배상금을 지급하며 법적 책임을 졌습니다. '을'은 상간 책임과는 별개로, 자신의 사적 대화가 무단으로 촬영 및 유포된 것에 대한 법적 대응을 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방(전 사돈)의 책임이 몰카 설치로 명확하며(적합 조건 1), 검찰 수사 및 공소장 확인으로 객관적 증거가 존재하고 공적 절차가 진행 중임(적합 조건 5, 6). 다만 집단적 피해가 아니며(적합 조건 3), 상대방의 자력이나 피해 규모가 명확하지 않아 투자 매력이 낮음(적합 조건 2, 4).</t>
+          <t>동료 '갑'이 '을'의 카카오톡 대화를 무단 촬영하여 유포한 행위는 개인정보 침해 및 명예훼손의 소지가 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 증거가 존재할 가능성이 높습니다(적합 조건 5). 그러나 상대방 '갑'의 자력이 불분명하고(적합 조건 2 불충분), 피해 규모가 크지 않으며 집단적 피해가 아니므로(적합 조건 3, 4 불충분) 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>전 며느리 고3 제자와 여러 차례 호텔가 …몰카 설치한 류중일 사돈, 1...</t>
+          <t>동료 카톡 몰래 찍어 배우자에 전송…'폭행'까지 불렀다</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16015309</t>
+          <t>https://lawtalknews.co.kr/article/7EH9WIR4KZ14</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-24 13:25:54.570877+00:00</t>
+          <t>2026-03-26 13:00:49.935882+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>업주에게 명예훼손 및 아동학대 혐의로 벌금 200만원 선고 (형사 절차 종결)</t>
+          <t>디지털 합성 영상물 피해 및 삭제 지원 미흡 문제 지속</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>무인 아이스크림 점포 업주가 아이스크림을 결제하지 않은 초등학생의 얼굴 사진을 매장에 게시하여 벌금 200만원을 선고받았습니다. 법원은 이를 명예훼손 및 아동학대에 해당한다고 판단했으며, 아이는 정신과 진료까지 받고 있습니다. 형사 판결은 종결되었으나, 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>기사는 얼굴 합성 영상물 등 디지털 성범죄 피해가 증가하고 있음에도 불구하고, 피해자들을 위한 삭제 지원 인력이 부족하여 고통이 가중되고 있는 현실을 보도합니다. 이는 피해자들이 콘텐츠 삭제에 어려움을 겪으며 장기간 고통받는 심각한 사회적 문제임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>업주의 명예훼손 및 아동학대 책임이 형사 벌금형으로 명확히 인정되었고(적합 조건 1), CCTV 영상 및 형사 판결문 등 객관적 증거가 확보되어 민사 소송에서 유리한 위치를 점할 수 있습니다(적합 조건 5). 다만, 상대방의 자력이 충분하지 않고, 집단적 피해가 아니며, 금전적 피해 규모가 크지 않을 수 있다는 점이 소송금융 투자에 있어 한계입니다.</t>
+          <t>기사는 디지털 합성 영상물로 인한 피해가 증가하고 있으나 삭제 지원 인력이 부족한 시스템적 문제를 지적합니다. 이는 집단적 피해(조건 3)의 가능성과 증거(합성 영상물, 조건 5)의 존재를 시사하지만, 특정 대기업이나 기관을 상대로 한 소송의 상대방 자력(조건 2)이 명확히 드러나지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>아이스크림 한 개와 벌금형</t>
+          <t>[기획]  지워도 지워도 …피해 늘지만 삭제 인력 제자리</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>kookbang.dema.mil.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://kookbang.dema.mil.kr/newsWeb/20260324/1/ATCE_CTGR_0050020000/view.do</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518685</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-23 13:00:33.298696+00:00</t>
+          <t>2026-03-26 12:44:11.711770+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>서울시의 예방 홍보 및 피해자 개인정보 보호 조치 강화</t>
+          <t>경찰 조사 진행 중, 정부 4개 부처 협력하여 대응 방안 마련 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>불법 대리입금 피해자들이 상환 압박과 개인정보 유출 등 2차 피해를 겪고 있습니다. 서울시는 청소년 대상 예방 홍보를 강화하고 피해자 개인정보를 보호하여 2차 피해를 예방하려는 방침입니다. 이는 불법 대리입금 운영자들의 책임이 명확하고 공적 기관이 개입하고 있음을 보여줍니다.</t>
+          <t>SNS 사진을 무단으로 활용한 AI 딥페이크 불법 이미지가 다수 제작되어 피해자들이 큰 충격을 받고 있습니다. 경찰 조사를 통해 불법 제작 사실이 확인되었으며, 방송미디어통신위원회 등 4개 정부 부처가 AI 딥페이크 대응을 위해 협력하고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>불법 대리입금 운영자의 책임이 비교적 명확하며(적합 조건 1), 서울시가 예방 및 피해자 보호를 위한 공적 절차를 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고, 개별 피해 규모가 소액일 가능성이 있어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>경찰 조사 결과 불법 이미지 제작 사실이 확인되어 상대방 책임이 비교적 명확하고(적합 조건 1, 5), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이며, 경찰 조사 및 정부 부처 협력 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>불법 대리입금, 해치가 지켜줄게 …서울시, 청소년 예방 홍보 강화</t>
+          <t>AI 딥페이크 대응…정부 4개 부처 손잡는다</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/seoul/6109405</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518684</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:56.876258+00:00</t>
+          <t>2026-03-26 12:43:51.259194+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>대규모 손해배상 청구 소송 공식화</t>
+          <t>해커 신원 확인을 위한 미국 법적 절차 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>글로벌 스포츠 의류 브랜드 '알로 요가'가 유명 보수 활동가 에리카 커크의 개인 구매 정보를 유출하여 법적 위기에 직면했다. 직원이 에리카 커크의 남편 사망 다음 날 구매 내역 영수증을 틱톡 인플루언서에게 유출, 2차 가해로 이어졌다. 에리카 커크 측은 개인정보 침해 및 데이터 보호법 위반에 따른 대규모 손해배상 청구 소송을 공식화했다.</t>
+          <t>넥슨의 인기 온라인 게임 '마비노기'가 해킹당해 넥슨이 피해를 입었습니다. 넥슨은 미국 컴캐스트를 상대로 해커의 신원 정보를 확보하기 위한 법적 절차를 진행 중이며, 신원 확인 후 손해배상 청구 소송 및 형사 고발 등 강경 대응에 나설 예정입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방인 '알로 요가'는 글로벌 브랜드로 자력이 충분하며, 직원의 개인정보 유출 행위는 유타주 소비자법 및 연방법 위반 소지가 있어 상대방 책임이 비교적 명확하다. 또한, 유출된 영수증 등 증거 확보 가능성이 높다. 그러나 기사에서 집단적 피해나 구체적인 금전적 피해 규모가 명확히 제시되지 않아 High 등급보다는 Medium 등급으로 판단된다.</t>
+          <t>넥슨의 마비노기 해킹 사건으로, 해커의 책임은 명확하나(적합 조건 1) 궁극적인 상대방인 해커의 자력은 미상입니다. 기사는 넥슨이 피해자로서 해커를 상대로 소송을 준비하는 내용이며, 사용자 피해에 대한 구체적인 언급은 없습니다. 다만, 온라인 게임 해킹은 다수의 사용자에게 개인정보 유출이나 서비스 이용 피해를 야기할 가능성이 있어 집단적 피해(적합 조건 3)로 이어질 수 있으며, 넥슨이 해커 신원 확인을 위한 법적 절차를 진행 중이므로 증거 확보 및 관련 절차 진행(적합 조건 5, 6)이 기대됩니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[월드 프리즘] '알로 요가'의 에리카 커크 구매 정보 유출 파문 … 찰리...</t>
+          <t>[Biz Law] 넥슨, 마비노기 '해킹' 당했다…범인 색출 위해 美 법적 절차</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185121</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713271</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-22 00:35:19.715345+00:00</t>
+          <t>2026-03-25 12:52:42.025529+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>미국 보안업체 보고서 및 영국 BBC 보도</t>
+          <t>증거 확보 및 법적 조치 검토 단계</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>전 세계 딥페이크 피해자의 절반 이상이 한국 연예인이라는 보고서가 발표되며 K-아이돌이 AI 페이스 스왑 기술로 인한 심각한 피해에 직면했습니다. 영국 BBC는 한국이 딥페이크 비상사태에 처했다고 언급하며 사태의 심각성을 강조했습니다.</t>
+          <t>AI로 합성된 아동의 사진이 유포되는 사건에 대한 대응 가이드라인 기사입니다. 피해자가 미성년자일 경우 아청법이 적용되어 가해자에게 중형이 선고될 수 있으며, 발견 즉시 증거 확보가 중요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(전 세계 딥페이크 피해자의 절반 이상이 한국 연예인)와 피해 규모가 큼(K-아이돌의 명예 및 경제적 피해)이 확인됩니다. 또한 미국 보안업체 보고서와 BBC 보도 등 객관적 증거가 존재합니다. 그러나 소송 상대방이 불특정 다수이며, 개별 가해자 특정 및 자력 확보가 어려워 집단소송의 피고 특정에 난항이 예상됩니다.</t>
+          <t>AI 합성 아동 이미지 유포는 아청법 적용 가능성이 높아 가해자의 책임이 명확하며(적합 조건 1), 발견 즉시 증거 확보가 가능하고(적합 조건 5), 형사 절차 진행 가능성(적합 조건 6)이 높습니다. 그러나 가해자가 개인일 가능성이 높아 자력 부족이 우려되며, 피해 규모의 금전적 산정이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>한국 연예인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>손가락 '딱' 치자 장원영·아이유 변신…K-아이돌 집어삼킨 'AI 페이스 스...</t>
+          <t>﻿우리 아이 사진이 AI로 합성됐다면, 지금 당장 해야 할 3가지</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032106513422649</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18790</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-21 00:25:43.735595+00:00</t>
+          <t>2026-03-25 00:25:17.298699+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 공범 수사 진행 중</t>
+          <t>방송미디어통신위원회와 경찰이 위치추적기 악용 문제에 대한 대응책을 모색 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>SNS를 통해 불특정 다수의 신상을 무차별 공개하고 게시물 삭제 대가로 금품을 갈취한 '주클럽' 운영자 김 모 씨가 구속 기소되었습니다. 김 씨는 명예훼손, 공갈, 협박, 성폭력처벌법 위반 등 혐의를 받으며 약 3800만원의 금품을 가로챈 것으로 알려졌습니다. 현재 검찰 수사 및 기소가 진행 중이며, 경찰은 추가 조력자 등 공범 가능성에 무게를 두고 수사 중입니다.</t>
+          <t>위치추적기가 스토킹 범죄에 악용되는 사례가 끊이지 않고 있으며, 심지어 살인 사건에도 사용되었습니다. KBS 취재 결과 판매업체들은 불법 사용 가능성을 인지하고도 쉽게 제품을 판매하는 것으로 드러났습니다. 주무 부처인 방송미디어통신위원회는 경찰과 함께 대응책을 모색하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>운영자 김 씨가 신상털기, 금품갈취, 협박 등 혐의로 구속 기소되어 상대방 책임이 명확하고(적합 조건 1), 불특정 다수의 피해자가 발생했으며(적합 조건 3), 검찰 수사 및 기소로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에 명시된 금품 갈취액이 소송금융 투자에 충분히 크지 않을 수 있어(부적합 조건) 'Medium'으로 판단합니다.</t>
+          <t>KBS 취재를 통해 판매업체들이 위치추적기의 불법 사용 가능성을 인지하고도 판매하는 정황이 포착되어 증거 확보 가능성이 높습니다. 또한 방송미디어통신위원회와 경찰이 대응책을 모색 중으로 공적 절차가 진행되고 있으며, 위치추적기 악용 스토킹 범죄가 끊이지 않아 집단적 피해 발생 가능성이 있습니다. 다만, 개별 판매업체의 직접적인 법적 책임 입증 및 자력 확인이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>약 3800만원 (금품 갈취), 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>무차별 신상털기→금품갈취 '주클럽' 운영자, 검찰 구속 기소</t>
+          <t>[현장K] ‘묻지마 구매’ 위치추적기…불법 스토킹에도 “안 걸리면 그...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/20/2026032019573732628</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517407&amp;ref=A</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-20 12:31:58.941809+00:00</t>
+          <t>2026-03-25 00:20:09.446504+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>류중일 사돈</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 해킹 사고 은폐 방지 제도 개선 논의 중</t>
+          <t>검찰 수사 및 기소 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>국회에서 대규모 해킹 사고 발생 시 기업의 고의적 은폐를 막기 위한 증거보존 책임 강화 방안이 논의되었다. KT, LG유플러스, 쿠팡 등 주요 기업의 개인정보 유출 사고에서 은폐 의혹이 제기되었으며, 현행법상 과태료가 낮아 기업이 은폐를 선택할 유인이 크다는 지적이 나왔다. 이에 따라 증거인멸에 대한 강력한 제재와 경영진의 보안 책임 강화 등 제도 개선이 촉구되었다.</t>
+          <t>류중일 전 감독의 사돈이 이혼 소송 중이던 전 며느리의 신혼집에 몰래카메라를 설치한 혐의로 검찰 수사를 받고 있다. 이 사건은 2024년 5월 14일 발생했으며, 검찰 공소장을 통해 범행 사실이 드러났다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사 자체는 특정 사건에 대한 소송금융 투자 기회를 직접적으로 제시하지 않고, 해킹 사고 은폐 방지를 위한 제도 개선 논의를 다루고 있다. 그러나 KT, LG유플러스, 쿠팡 등 대기업의 개인정보 유출 사고가 언급되며, 이들 기업은 자력이 충분하고(적합 조건 2) 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)를 야기할 수 있는 사건들이다. 현재는 증거 확보의 어려움과 공적 절차 진행 여부가 불분명하다.</t>
+          <t>상대방(전 사돈)의 책임이 몰카 설치로 명확하며(적합 조건 1), 검찰 수사 및 공소장 확인으로 객관적 증거가 존재하고 공적 절차가 진행 중임(적합 조건 5, 6). 다만 집단적 피해가 아니며(적합 조건 3), 상대방의 자력이나 피해 규모가 명확하지 않아 투자 매력이 낮음(적합 조건 2, 4).</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>국회, 해킹 사고 은폐 막기 위한 증거보존 책임 강화 논의 이뤄져</t>
+          <t>전 며느리 고3 제자와 여러 차례 호텔가 …몰카 설치한 류중일 사돈, 1...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65603</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16015309</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-20 00:17:40.141927+00:00</t>
+          <t>2026-03-24 13:25:54.570877+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>토스 (비바리퍼블리카)</t>
-[...2 lines deleted...]
-      <c r="D37" t="inlineStr"/>
+          <t>무인 아이스크림 점포 업주</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>서비스 출시 초기 단계, 잠재적 보안 리스크에 대한 소비자 우려 제기</t>
+          <t>업주에게 명예훼손 및 아동학대 혐의로 벌금 200만원 선고 (형사 절차 종결)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>토스의 얼굴 인식 결제 서비스 '페이스페이'가 353만 명 이상의 가입자를 확보하며 빠르게 성장하고 있으나, 생체 정보 유출 및 도용 가능성에 대한 소비자들의 우려가 지속적으로 제기되고 있습니다. 토스 측은 원본 데이터 미저장, 암호화된 템플릿 관리, 라이브니스 기술 적용 등으로 보안을 강화했다고 설명하지만, 국내 첫 얼굴 기반 결제 서비스인 만큼 강력한 보안 기준과 보상책 마련의 중요성이 강조됩니다.</t>
+          <t>무인 아이스크림 점포 업주가 아이스크림을 결제하지 않은 초등학생의 얼굴 사진을 매장에 게시하여 벌금 200만원을 선고받았습니다. 법원은 이를 명예훼손 및 아동학대에 해당한다고 판단했으며, 아이는 정신과 진료까지 받고 있습니다. 형사 판결은 종결되었으나, 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방(토스)은 대기업으로 자력이 충분하며(적합 조건 2), 353만 명 이상의 가입자를 보유하고 있어 잠재적으로 집단적 피해 발생 시 소송금융 투자 대상이 될 수 있습니다(적합 조건 3). 그러나 현재까지 실제 개인정보 유출이나 피해 사례가 발생하지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 구체적인 증거도 없습니다(적합 조건 5 미충족).</t>
+          <t>업주의 명예훼손 및 아동학대 책임이 형사 벌금형으로 명확히 인정되었고(적합 조건 1), CCTV 영상 및 형사 판결문 등 객관적 증거가 확보되어 민사 소송에서 유리한 위치를 점할 수 있습니다(적합 조건 5). 다만, 상대방의 자력이 충분하지 않고, 집단적 피해가 아니며, 금전적 피해 규모가 크지 않을 수 있다는 점이 소송금융 투자에 있어 한계입니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>“내 얼굴 정보 괜찮을까”…토스 ‘페이스페이’ 리스크 없나</t>
+          <t>아이스크림 한 개와 벌금형</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>kookbang.dema.mil.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603120037</t>
+          <t>https://kookbang.dema.mil.kr/newsWeb/20260324/1/ATCE_CTGR_0050020000/view.do</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-16 00:25:00.257713+00:00</t>
+          <t>2026-03-23 13:00:33.298696+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>아마존이 퍼플렉시티 상대로 소송 제기, 차단 명령 확보</t>
+          <t>서울시의 예방 홍보 및 피해자 개인정보 보호 조치 강화</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>아마존이 AI 기업 퍼플렉시티를 상대로 웹사이트 스크래핑 및 고객 계정 시스템 접근을 이유로 소송을 제기, 차단 명령을 받아냈다. 아마존은 퍼플렉시티의 AI 에이전트가 고객 계정 내부 시스템에서 행동할 수 있다고 주장하며, 이는 AI 기술을 이용한 데이터 스크래핑 및 잠재적 개인정보 침해와 관련된 법적 쟁점을 다룬다.</t>
+          <t>불법 대리입금 피해자들이 상환 압박과 개인정보 유출 등 2차 피해를 겪고 있습니다. 서울시는 청소년 대상 예방 홍보를 강화하고 피해자 개인정보를 보호하여 2차 피해를 예방하려는 방침입니다. 이는 불법 대리입금 운영자들의 책임이 명확하고 공적 기관이 개입하고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>퍼플렉시티의 아마존 웹사이트 스크래핑 및 고객 계정 시스템 접근 주장은 상대방 책임이 명확하며(적합 조건 1), 아마존이 이미 소송을 제기하고 차단 명령을 받아내 증거 확보 가능성이 높습니다(적합 조건 5). '고객 계정 내부 시스템' 언급은 잠재적 집단 피해 가능성을 시사합니다(적합 조건 3). 다만, 실제 피해 규모와 퍼플렉시티의 배상 능력에 대한 추가 정보가 필요합니다.</t>
+          <t>불법 대리입금 운영자의 책임이 비교적 명확하며(적합 조건 1), 서울시가 예방 및 피해자 보호를 위한 공적 절차를 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고, 개별 피해 규모가 소액일 가능성이 있어 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>아마존, 퍼플렉시티의 AI 쇼핑 에이전트 차단 명령 받아내</t>
+          <t>불법 대리입금, 해치가 지켜줄게 …서울시, 청소년 예방 홍보 강화</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207789</t>
+          <t>https://www.news1.kr/local/seoul/6109405</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-11 13:08:58.180020+00:00</t>
+          <t>2026-03-23 00:17:56.876258+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>알로 요가</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 검토 중</t>
+          <t>대규모 손해배상 청구 소송 공식화</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>불법주차 신고에 대한 보복으로 신고자의 개인정보를 무단 유출하고 직장까지 찾아온 사건에 대한 법적 대응 방안을 다루고 있습니다. 기사는 개인정보 무단 유출 및 직장 방문으로 인한 정신적 고통에 대해 민사상 손해배상 청구가 가능하며, 이를 위한 증거 확보의 중요성을 강조합니다.</t>
+          <t>글로벌 스포츠 의류 브랜드 '알로 요가'가 유명 보수 활동가 에리카 커크의 개인 구매 정보를 유출하여 법적 위기에 직면했다. 직원이 에리카 커크의 남편 사망 다음 날 구매 내역 영수증을 틱톡 인플루언서에게 유출, 2차 가해로 이어졌다. 에리카 커크 측은 개인정보 침해 및 데이터 보호법 위반에 따른 대규모 손해배상 청구 소송을 공식화했다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방의 개인정보 무단 유출 및 직장 방문이라는 보복 행위가 명확히 특정되어 책임 소재가 분명하며(적합 조건 1), 민사상 손해배상 청구를 위한 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건으로 판단되어 투자 적합도는 Medium입니다.</t>
+          <t>상대방인 '알로 요가'는 글로벌 브랜드로 자력이 충분하며, 직원의 개인정보 유출 행위는 유타주 소비자법 및 연방법 위반 소지가 있어 상대방 책임이 비교적 명확하다. 또한, 유출된 영수증 등 증거 확보 가능성이 높다. 그러나 기사에서 집단적 피해나 구체적인 금전적 피해 규모가 명확히 제시되지 않아 High 등급보다는 Medium 등급으로 판단된다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>불법주차 신고했더니 회사로 찾아온 차주… 선 넘은 보복, 대응법은?</t>
+          <t>[월드 프리즘] '알로 요가'의 에리카 커크 구매 정보 유출 파문 … 찰리...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/33TXVT2PUGYB</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185121</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-11 12:53:14.694806+00:00</t>
+          <t>2026-03-22 00:35:19.715345+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>공론화 및 교육청 대응 논의 중</t>
+          <t>미국 보안업체 보고서 및 영국 BBC 보도</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>충북교육청 장학관의 '몰카' 파문이 발생하여 논란이 되고 있다. 이에 한 예비후보는 고위직 비위 행위에 대한 무관용 원칙 적용 등을 공약했으며, 윤건영 충북교육감도 해당 논란에 대해 언급했다. 기사에는 피해 규모나 피해자 수 등 구체적인 정보는 명시되지 않았다.</t>
+          <t>전 세계 딥페이크 피해자의 절반 이상이 한국 연예인이라는 보고서가 발표되며 K-아이돌이 AI 페이스 스왑 기술로 인한 심각한 피해에 직면했습니다. 영국 BBC는 한국이 딥페이크 비상사태에 처했다고 언급하며 사태의 심각성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>충북교육청 장학관의 '몰카' 파문은 상대방의 책임이 비교적 명확하며(적합 조건 1), 충북교육청이라는 공공기관이 상대방이므로 자력이 충분하다(적합 조건 2). 그러나 기사 내용이 매우 제한적이어서 피해 규모, 피해자 수, 구체적인 증거 확보 여부, 공적 절차 진행 여부 등을 파악하기 어렵다.</t>
+          <t>적합 조건으로 집단적 피해(전 세계 딥페이크 피해자의 절반 이상이 한국 연예인)와 피해 규모가 큼(K-아이돌의 명예 및 경제적 피해)이 확인됩니다. 또한 미국 보안업체 보고서와 BBC 보도 등 객관적 증거가 존재합니다. 그러나 소송 상대방이 불특정 다수이며, 개별 가해자 특정 및 자력 확보가 어려워 집단소송의 피고 특정에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국 연예인 다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>충북교육청 장학관 '몰카'파문…비판 잇따라</t>
+          <t>손가락 '딱' 치자 장원영·아이유 변신…K-아이돌 집어삼킨 'AI 페이스 스...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226682</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032106513422649</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-08 12:21:38.116915+00:00</t>
+          <t>2026-03-21 00:25:43.735595+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>구매대행업자</t>
+          <t>김 모 씨 (34)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>구매대행업자 시스템 해킹으로 인한 개인정보 유출 및 2차 피해 발생</t>
+          <t>검찰 구속 기소, 공범 수사 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>물품 구매를 위해 구매대행업자에게 카드번호와 유효기간을 전달한 피해자들이 해당 업체의 시스템 해킹으로 인해 2차 피해를 입은 사건입니다. 기사는 '엄카' 관행과 보안 불감증을 지적하며 카드 보안의 취약성을 강조합니다. 피해자들은 카드 정보 유출로 인한 추가 피해를 겪고 있습니다.</t>
+          <t>SNS를 통해 불특정 다수의 신상을 무차별 공개하고 게시물 삭제 대가로 금품을 갈취한 '주클럽' 운영자 김 모 씨가 구속 기소되었습니다. 김 씨는 명예훼손, 공갈, 협박, 성폭력처벌법 위반 등 혐의를 받으며 약 3800만원의 금품을 가로챈 것으로 알려졌습니다. 현재 검찰 수사 및 기소가 진행 중이며, 경찰은 추가 조력자 등 공범 가능성에 무게를 두고 수사 중입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>구매대행업자의 정보 관리 시스템 해킹으로 카드 정보 유출 및 2차 피해가 발생하여 상대방 책임이 비교적 명확합니다. '피해자들'이라는 표현으로 다수에게 피해가 발생했음을 알 수 있으며, 해킹 사실이 확인되어 증거 확보 가능성도 있습니다. 다만, 구매대행업자의 자력이나 구체적인 피해 규모가 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>운영자 김 씨가 신상털기, 금품갈취, 협박 등 혐의로 구속 기소되어 상대방 책임이 명확하고(적합 조건 1), 불특정 다수의 피해자가 발생했으며(적합 조건 3), 검찰 수사 및 기소로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에 명시된 금품 갈취액이 소송금융 투자에 충분히 크지 않을 수 있어(부적합 조건) 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3800만원 (금품 갈취), 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'엄카' 관행도 막는데…해커에 털리는 카드 보안</t>
+          <t>무차별 신상털기→금품갈취 '주클럽' 운영자, 검찰 구속 기소</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125783</t>
+          <t>https://www.mt.co.kr/society/2026/03/20/2026032019573732628</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-08 12:16:00.981024+00:00</t>
+          <t>2026-03-20 12:31:58.941809+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>기업의 책임 있는 대응 부족 지적</t>
+          <t>국회 토론회 개최, 해킹 사고 은폐 방지 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>쿠팡 물류센터 불법촬영 사건 이후, 쿠팡이 피해자 보호 조치에 미흡하고 책임 있는 대응을 하지 않았다는 점이 문제로 지적되었다. 피해자에게 '셀프 상담'을 맡기는 등 기업의 책임 회피성 대응이 비판받고 있다.</t>
+          <t>국회에서 대규모 해킹 사고 발생 시 기업의 고의적 은폐를 막기 위한 증거보존 책임 강화 방안이 논의되었다. KT, LG유플러스, 쿠팡 등 주요 기업의 개인정보 유출 사고에서 은폐 의혹이 제기되었으며, 현행법상 과태료가 낮아 기업이 은폐를 선택할 유인이 크다는 지적이 나왔다. 이에 따라 증거인멸에 대한 강력한 제재와 경영진의 보안 책임 강화 등 제도 개선이 촉구되었다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확' (쿠팡의 피해자 보호 조치 미흡 및 책임 있는 대응 부족 지적)과 '상대방 자력 충분' (대기업 쿠팡)이 충족됨. 그러나 피해 규모(피해 금액, 피해자 수)가 명확히 제시되지 않았고, 공적 절차 진행 여부나 증거 확보 가능성에 대한 추가 정보가 필요함.</t>
+          <t>기사 자체는 특정 사건에 대한 소송금융 투자 기회를 직접적으로 제시하지 않고, 해킹 사고 은폐 방지를 위한 제도 개선 논의를 다루고 있다. 그러나 KT, LG유플러스, 쿠팡 등 대기업의 개인정보 유출 사고가 언급되며, 이들 기업은 자력이 충분하고(적합 조건 2) 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)를 야기할 수 있는 사건들이다. 현재는 증거 확보의 어려움과 공적 절차 진행 여부가 불분명하다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>세계여성의날 한국대회서 조규일 진주시장 '성평등 걸림돌' 선정</t>
+          <t>국회, 해킹 사고 은폐 막기 위한 증거보존 책임 강화 논의 이뤄져</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>dandinews.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.dandinews.com/news/articleView.html?idxno=16494</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65603</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-08 00:14:47.990607+00:00</t>
+          <t>2026-03-20 00:17:40.141927+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>메타</t>
-[...6 lines deleted...]
-      </c>
+          <t>토스 (비바리퍼블리카)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>원고들이 메타에 손해배상 요구</t>
+          <t>서비스 출시 초기 단계, 잠재적 보안 리스크에 대한 소비자 우려 제기</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>스마트 글래스 확산에 따라 개인정보 보호 문제가 쟁점으로 부상했습니다. 원고들은 메타가 사생활 보호를 강조했음에도 불구하고 문제가 발생했다며 메타에 손해배상을 요구했습니다. 이에 메타는 사용자 경험 개선을 위해 일부 데이터를 계약업체에 제공했다고 밝혔습니다.</t>
+          <t>토스의 얼굴 인식 결제 서비스 '페이스페이'가 353만 명 이상의 가입자를 확보하며 빠르게 성장하고 있으나, 생체 정보 유출 및 도용 가능성에 대한 소비자들의 우려가 지속적으로 제기되고 있습니다. 토스 측은 원본 데이터 미저장, 암호화된 템플릿 관리, 라이브니스 기술 적용 등으로 보안을 강화했다고 설명하지만, 국내 첫 얼굴 기반 결제 서비스인 만큼 강력한 보안 기준과 보상책 마련의 중요성이 강조됩니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 원고들이 메타의 개인정보 보호 위반을 주장하며 손해배상을 요구하고 있습니다. 적합 조건 2 (상대방 자력 충분): 피고인 메타는 대기업으로 배상 능력이 충분합니다. 다만, 기사 내용만으로는 피해 규모와 피해자 수가 불분명하며, 구체적인 증거 확보 여부도 확인하기 어렵습니다.</t>
+          <t>상대방(토스)은 대기업으로 자력이 충분하며(적합 조건 2), 353만 명 이상의 가입자를 보유하고 있어 잠재적으로 집단적 피해 발생 시 소송금융 투자 대상이 될 수 있습니다(적합 조건 3). 그러나 현재까지 실제 개인정보 유출이나 피해 사례가 발생하지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 구체적인 증거도 없습니다(적합 조건 5 미충족).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>스마트 글래스 확산 추세, 개인정보 보호 쟁점으로 떠올라</t>
+          <t>“내 얼굴 정보 괜찮을까”…토스 ‘페이스페이’ 리스크 없나</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>ekoreanews.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=84873</t>
+          <t>https://economist.co.kr/article/view/ecn202603120037</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-06 12:51:26.955636+00:00</t>
+          <t>2026-03-16 00:25:00.257713+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
-      <c r="D44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>퍼플렉시티</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>개인정보침해 소송의 일반적인 법원 판단 경향 및 전략적 대응 방안 논의</t>
+          <t>아마존이 퍼플렉시티 상대로 소송 제기, 차단 명령 확보</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>본 기사는 개인정보침해 사건에서 피해자들이 입는 정신적 고통에 비해 법원이 인정하는 위자료가 7~10만 원으로 턱없이 부족하다는 현실을 지적합니다. 그러나 동시에 전략적인 법적 접근을 통해 최대 300만 원까지 손해배상을 받을 수 있는 길이 있음을 제시하며, 개인정보침해 소송의 잠재적 가치를 강조합니다.</t>
+          <t>아마존이 AI 기업 퍼플렉시티를 상대로 웹사이트 스크래핑 및 고객 계정 시스템 접근을 이유로 소송을 제기, 차단 명령을 받아냈다. 아마존은 퍼플렉시티의 AI 에이전트가 고객 계정 내부 시스템에서 행동할 수 있다고 주장하며, 이는 AI 기술을 이용한 데이터 스크래핑 및 잠재적 개인정보 침해와 관련된 법적 쟁점을 다룬다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>개인정보침해 사건은 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)가 충족되는 경우가 많으며, 대규모 유출 시 적합 조건 3(집단적 피해) 및 2(상대방 자력 충분)에 해당할 가능성이 높습니다. 현재 법원 인정 위자료는 낮지만, 기사에서 '300만 원 받을 길'을 언급하며 전략적 접근 시 피해 규모를 높일 수 있는 잠재력을 제시합니다.</t>
+          <t>퍼플렉시티의 아마존 웹사이트 스크래핑 및 고객 계정 시스템 접근 주장은 상대방 책임이 명확하며(적합 조건 1), 아마존이 이미 소송을 제기하고 차단 명령을 받아내 증거 확보 가능성이 높습니다(적합 조건 5). '고객 계정 내부 시스템' 언급은 잠재적 집단 피해 가능성을 시사합니다(적합 조건 3). 다만, 실제 피해 규모와 퍼플렉시티의 배상 능력에 대한 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>개인당 7~10만원 (전략적 접근 시 300만원 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상 (집단적 피해 가능성 높음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>개인정보침해사례, 위자료 10만 원이 현실… 300만 원 받을 길은 있다</t>
+          <t>아마존, 퍼플렉시티의 AI 쇼핑 에이전트 차단 명령 받아내</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/HLEEUP8ND5JZ</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207789</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-06 01:35:56.325290+00:00</t>
+          <t>2026-03-11 13:08:58.180020+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 (개별 손해배상 청구 기각)</t>
+          <t>민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>온라인 지식거래 서비스 기업의 보안장치 미흡으로 40만 명의 개인정보가 유출된 사건. 대법원에서 기업의 과실은 인정되었으나, 피해자가 청구한 30만 원의 손해배상은 기각되어 배상금은 '0원'으로 판결되었다. 이 판결의 논리에 대한 의문이 제기되고 있다.</t>
+          <t>불법주차 신고에 대한 보복으로 신고자의 개인정보를 무단 유출하고 직장까지 찾아온 사건에 대한 법적 대응 방안을 다루고 있습니다. 기사는 개인정보 무단 유출 및 직장 방문으로 인한 정신적 고통에 대해 민사상 손해배상 청구가 가능하며, 이를 위한 증거 확보의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>기업의 개인정보 유출 과실이 명확히 인정되었고, 피해자 수가 40만 명에 달하는 집단적 피해 사건임. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능) 그러나 대법원에서 개별 피해자의 손해배상 청구가 기각되어 배상금 확보에 어려움이 예상되므로, 새로운 법리적 접근이나 집단소송 전략이 필요함.</t>
+          <t>상대방의 개인정보 무단 유출 및 직장 방문이라는 보복 행위가 명확히 특정되어 책임 소재가 분명하며(적합 조건 1), 민사상 손해배상 청구를 위한 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 사건으로 판단되어 투자 적합도는 Medium입니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>40만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>40만 명 개인정보유출사례, 기업 과실은 인정됐는데 배상금은 '0원'… 대...</t>
+          <t>불법주차 신고했더니 회사로 찾아온 차주… 선 넘은 보복, 대응법은?</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/K2PMAKQL0KJO</t>
+          <t>https://lawtalknews.co.kr/article/33TXVT2PUGYB</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-06 01:33:19.665715+00:00</t>
+          <t>2026-03-11 12:53:14.694806+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>충북교육청</t>
+        </is>
+      </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>공론화 및 교육청 대응 논의 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>여수와 순천 지역에서 신용카드 정보 해킹으로 인한 무단 결제 사건이 발생하여 총 14건, 1억 2천여만 원의 피해가 접수되었다. 전남경찰청 사이버범죄수사대에서 카드 정보 해킹을 원인으로 보고 수사를 진행 중이다.</t>
+          <t>충북교육청 장학관의 '몰카' 파문이 발생하여 논란이 되고 있다. 이에 한 예비후보는 고위직 비위 행위에 대한 무관용 원칙 적용 등을 공약했으며, 윤건영 충북교육감도 해당 논란에 대해 언급했다. 기사에는 피해 규모나 피해자 수 등 구체적인 정보는 명시되지 않았다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 그러나 상대방이 명확히 특정되지 않았고(적합 조건 1 미충족), 피해 규모(14건, 1억 2천여만 원)가 소송금융 투자에 '매우 큰' 수준에는 미치지 못함(적합 조건 3, 4 미충족).</t>
+          <t>충북교육청 장학관의 '몰카' 파문은 상대방의 책임이 비교적 명확하며(적합 조건 1), 충북교육청이라는 공공기관이 상대방이므로 자력이 충분하다(적합 조건 2). 그러나 기사 내용이 매우 제한적이어서 피해 규모, 피해자 수, 구체적인 증거 확보 여부, 공적 절차 진행 여부 등을 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>1억 2천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>14건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>여수·순천 신용카드 무단 결제…카드 정보 해킹 원인</t>
+          <t>충북교육청 장학관 '몰카'파문…비판 잇따라</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=536529</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226682</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-06 01:12:38.913988+00:00</t>
+          <t>2026-03-08 12:21:38.116915+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>KB·신한·하나·우리금융 등 4대 금융지주</t>
+          <t>구매대행업자</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>금융감독원 IT·보안 사외이사 보강 주문 및 금융지주들의 인력 확보 난항</t>
+          <t>구매대행업자 시스템 해킹으로 인한 개인정보 유출 및 2차 피해 발생</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>주요 금융지주들이 금융감독원의 지시에도 불구하고 IT 보안 전문가를 사외이사로 영입하는 데 어려움을 겪고 있습니다. 이는 높은 보수와 이해상충 문제 때문이며, 금융권의 잇따른 보안 사고에도 불구하고 IT 보안 거버넌스 강화가 지연되고 있음을 보여줍니다. 이러한 상황은 향후 대규모 보안 사고 발생 시 법적 분쟁으로 이어질 수 있는 잠재적 위험을 내포하고 있습니다.</t>
+          <t>물품 구매를 위해 구매대행업자에게 카드번호와 유효기간을 전달한 피해자들이 해당 업체의 시스템 해킹으로 인해 2차 피해를 입은 사건입니다. 기사는 '엄카' 관행과 보안 불감증을 지적하며 카드 보안의 취약성을 강조합니다. 피해자들은 카드 정보 유출로 인한 추가 피해를 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>4대 금융지주가 소송 상대방이 될 경우 자력이 충분하며(적합 조건 2), 금융감독원장이 IT·보안 사외이사 보강을 주문하는 등 공적 절차가 진행 중입니다(적합 조건 6). 현재 특정 피해 사건이 발생하여 소송이 진행 중인 것은 아니지만, 기사는 금융권의 고질적인 IT 보안 거버넌스 문제를 지적하며 향후 대규모 보안 사고 발생 시 소송 가능성을 시사합니다.</t>
+          <t>구매대행업자의 정보 관리 시스템 해킹으로 카드 정보 유출 및 2차 피해가 발생하여 상대방 책임이 비교적 명확합니다. '피해자들'이라는 표현으로 다수에게 피해가 발생했음을 알 수 있으며, 해킹 사실이 확인되어 증거 확보 가능성도 있습니다. 다만, 구매대행업자의 자력이나 구체적인 피해 규모가 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>“1억이요? 주급인가요?” 금융권 IT보안 사외이사 후보 구하기 골머리...</t>
+          <t>'엄카' 관행도 막는데…해커에 털리는 카드 보안</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/finance/2026/03/04/20260304500280?wlog_tag3=naver</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125783</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-05 01:42:26.460478+00:00</t>
+          <t>2026-03-08 12:16:00.981024+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>기업의 책임 있는 대응 부족 지적</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>딥페이크 가해자가 검찰에 송치된 사건으로, 교사 1명과 학생 4명이 피해를 입었습니다. 학교는 가해자에게 출석정지 15일 처분을 내렸으나, 형사 절차로 넘어간 중대 사안입니다.</t>
+          <t>쿠팡 물류센터 불법촬영 사건 이후, 쿠팡이 피해자 보호 조치에 미흡하고 책임 있는 대응을 하지 않았다는 점이 문제로 지적되었다. 피해자에게 '셀프 상담'을 맡기는 등 기업의 책임 회피성 대응이 비판받고 있다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>딥페이크 가해자가 특정되어 책임이 명확하고(적합 조건 1), 검찰에 송치되어 공적 절차가 진행 중이며(적합 조건 6), 수사 과정에서 증거가 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 가해자가 학생으로 자력 부족 가능성이 높고, 피해자 수가 5명으로 소규모인 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>적합 조건 중 '상대방 책임 명확' (쿠팡의 피해자 보호 조치 미흡 및 책임 있는 대응 부족 지적)과 '상대방 자력 충분' (대기업 쿠팡)이 충족됨. 그러나 피해 규모(피해 금액, 피해자 수)가 명확히 제시되지 않았고, 공적 절차 진행 여부나 증거 확보 가능성에 대한 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>5명 (교사 1명, 학생 4명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>검찰 넘겨진 딥페이크 가해자 출석 정지는 15일</t>
+          <t>세계여성의날 한국대회서 조규일 진주시장 '성평등 걸림돌' 선정</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>dandinews.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515795</t>
+          <t>http://www.dandinews.com/news/articleView.html?idxno=16494</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-04 01:10:01.874968+00:00</t>
+          <t>2026-03-08 00:14:47.990607+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>메타</t>
+        </is>
+      </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>정부용 해킹 도구 유출 의혹 제기 및 보안 연구자 조사 중</t>
+          <t>원고들이 메타에 손해배상 요구</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>정부용 아이폰 해킹 도구 유출 의혹이 제기되었으며, 러시아 해커 및 범죄 조직까지 연루된 것으로 보인다. 공격이 정상 웹사이트를 통해 이루어져 피해자들이 감염 사실을 인지하지 못했을 가능성이 높으며, 보안 연구자들이 툴킷의 출처를 코드 분석을 통해 조사 중이다.</t>
+          <t>스마트 글래스 확산에 따라 개인정보 보호 문제가 쟁점으로 부상했습니다. 원고들은 메타가 사생활 보호를 강조했음에도 불구하고 문제가 발생했다며 메타에 손해배상을 요구했습니다. 이에 메타는 사용자 경험 개선을 위해 일부 데이터를 계약업체에 제공했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>정부용 해킹 도구 유출 의혹으로 관리 주체의 책임이 제기될 수 있으며(상대방 책임), '코드 분석 결과'가 언급되어 증거 확보 가능성이 높음(증거 확보). 또한 '피해자가 감염 사실을 인지하지 못했을 가능성이 높다'는 점에서 잠재적 다수 피해자가 있을 수 있음(집단적 피해).</t>
+          <t>적합 조건 1 (상대방 책임 명확): 원고들이 메타의 개인정보 보호 위반을 주장하며 손해배상을 요구하고 있습니다. 적합 조건 2 (상대방 자력 충분): 피고인 메타는 대기업으로 배상 능력이 충분합니다. 다만, 기사 내용만으로는 피해 규모와 피해자 수가 불분명하며, 구체적인 증거 확보 여부도 확인하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>정부용 아이폰 해킹 도구 유출 의혹 …러시아 해커·범죄 조직까지 공...</t>
+          <t>스마트 글래스 확산 추세, 개인정보 보호 쟁점으로 떠올라</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>dailysecu.com</t>
+          <t>ekoreanews.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.dailysecu.com/news/articleView.html?idxno=205528</t>
+          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=84873</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-04 00:31:12.129561+00:00</t>
+          <t>2026-03-06 12:51:26.955636+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>반복되는 해킹 사고로 인한 집단소송 발생 가능성 상시 존재</t>
+          <t>개인정보침해 소송의 일반적인 법원 판단 경향 및 전략적 대응 방안 논의</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>기사는 반복되는 해킹 사고와 그로 인한 집단소송이 일상화된 현실을 지적합니다. 핵심 보안 업무 외주화, 보안을 비용으로 인식하는 기업 문화, 사후 제재 중심의 법적 구조가 문제의 원인으로 제시됩니다. 이는 기업의 보안 책임 소홀로 인해 다수의 피해자가 발생하는 상황을 보여줍니다.</t>
+          <t>본 기사는 개인정보침해 사건에서 피해자들이 입는 정신적 고통에 비해 법원이 인정하는 위자료가 7~10만 원으로 턱없이 부족하다는 현실을 지적합니다. 그러나 동시에 전략적인 법적 접근을 통해 최대 300만 원까지 손해배상을 받을 수 있는 길이 있음을 제시하며, 개인정보침해 소송의 잠재적 가치를 강조합니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 따라 해킹 사고로 인한 집단소송이 일상화되었다는 점에서 다수의 피해자가 발생할 가능성이 높습니다. 또한, 기업의 보안 책임 소홀(적합 조건 1)과 사후 제재(적합 조건 6)가 언급되어 소송의 근거와 증거 확보 가능성이 있습니다. 다만, 특정 사건이 아닌 일반적인 현상에 대한 기사이므로 구체적인 피고 및 피해 규모 파악이 어렵습니다.</t>
+          <t>개인정보침해 사건은 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)가 충족되는 경우가 많으며, 대규모 유출 시 적합 조건 3(집단적 피해) 및 2(상대방 자력 충분)에 해당할 가능성이 높습니다. 현재 법원 인정 위자료는 낮지만, 기사에서 '300만 원 받을 길'을 언급하며 전략적 접근 시 피해 규모를 높일 수 있는 잠재력을 제시합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개인당 7~10만원 (전략적 접근 시 300만원 가능성)</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (집단적 피해 가능성 높음)</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[반복되는 해킹사고] ③ 제도는 왜 기업을 바꾸지 못했나</t>
+          <t>개인정보침해사례, 위자료 10만 원이 현실… 300만 원 받을 길은 있다</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2107673</t>
+          <t>https://lawtalknews.co.kr/article/HLEEUP8ND5JZ</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-02 00:34:11.940165+00:00</t>
+          <t>2026-03-06 01:35:56.325290+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>반복되는 해킹 사고로 인한 집단소송이 빈번하게 발생</t>
+          <t>대법원 판결 선고 (개별 손해배상 청구 기각)</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>기사는 반복되는 해킹 사고의 원인으로 '보안은 비용'이라는 인식과 핵심 보안 업무의 외주화를 지적합니다. 이러한 사고로 인해 집단소송이 일상화되었으며, 사후 제재 중심의 법적 및 감독 구조가 문제점으로 언급됩니다.</t>
+          <t>온라인 지식거래 서비스 기업의 보안장치 미흡으로 40만 명의 개인정보가 유출된 사건. 대법원에서 기업의 과실은 인정되었으나, 피해자가 청구한 30만 원의 손해배상은 기각되어 배상금은 '0원'으로 판결되었다. 이 판결의 논리에 대한 의문이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>기사는 반복되는 해킹 사고의 원인과 그로 인한 집단소송의 일상화를 언급하며, 보안에 대한 기업의 인식 부재와 외주화 문제를 지적합니다. 이는 다수의 피해자가 발생하고 기업의 책임이 명확할 수 있는 잠재적 소송금융 투자 기회를 시사합니다 (적합 조건 1, 3). 그러나 특정 사건, 상대방, 피해 규모에 대한 구체적인 정보가 없어 직접적인 투자 적합도를 판단하기는 어렵습니다.</t>
+          <t>기업의 개인정보 유출 과실이 명확히 인정되었고, 피해자 수가 40만 명에 달하는 집단적 피해 사건임. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능) 그러나 대법원에서 개별 피해자의 손해배상 청구가 기각되어 배상금 확보에 어려움이 예상되므로, 새로운 법리적 접근이나 집단소송 전략이 필요함.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>40만 명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[반복되는 해킹사고] ① '보안은 비용'이라는 인식의 대가</t>
+          <t>40만 명 개인정보유출사례, 기업 과실은 인정됐는데 배상금은 '0원'… 대...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2107671</t>
+          <t>https://lawtalknews.co.kr/article/K2PMAKQL0KJO</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-02 00:33:49.772322+00:00</t>
+          <t>2026-03-06 01:33:19.665715+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>수사기관 송치, 민사 소송 검토 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>딥페이크 합성물 관련 사건으로 피해자는 4명으로 파악되었습니다. 사건을 처음 학교에 알린 제보자도 합성물 '소지' 혐의로 함께 송치되었으며, 피해자 측은 향후 처분 결과를 지켜본 뒤 민사 대응을 검토할 예정입니다.</t>
+          <t>여수와 순천 지역에서 신용카드 정보 해킹으로 인한 무단 결제 사건이 발생하여 총 14건, 1억 2천여만 원의 피해가 접수되었다. 전남경찰청 사이버범죄수사대에서 카드 정보 해킹을 원인으로 보고 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>딥페이크 제작 및 유포로 인한 상대방 책임이 명확하며, 수사기관 송치로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자 수가 4명으로 적고, 상대방의 자력 여부가 불분명하며 피해 규모가 특정되지 않아 투자 매력도가 낮습니다.</t>
+          <t>경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 그러나 상대방이 명확히 특정되지 않았고(적합 조건 1 미충족), 피해 규모(14건, 1억 2천여만 원)가 소송금융 투자에 '매우 큰' 수준에는 미치지 못함(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 2천여만 원</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>14건</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>딥페이크 신고자도 송치…합성물 '소지' 혐의</t>
+          <t>여수·순천 신용카드 무단 결제…카드 정보 해킹 원인</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515460</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=536529</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-02-28 01:06:51.132591+00:00</t>
+          <t>2026-03-06 01:12:38.913988+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>대한민국 (국군 방첩사령부)</t>
+          <t>KB·신한·하나·우리금융 등 4대 금융지주</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>국군 방첩사령부 불법 사찰 의혹 관련 2차 종합 특검 활동 개시 및 조작기소 진상규명 국정조사 추진위원회 구성</t>
+          <t>금융감독원 IT·보안 사외이사 보강 주문 및 금융지주들의 인력 확보 난항</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>더불어민주당 정책조정회의에서 국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹과 정치검찰의 '조작기소' 의혹이 제기되었습니다. 이에 '조작기소 진상규명 및 공소취소를 위한 국정조사 추진위원회'가 구성되었고, '2차 종합 특검'이 활동에 돌입하며 관련 의혹에 대한 공적 절차가 진행 중입니다. 이는 국가기관의 불법 행위로 인한 개인정보 침해 및 인권 침해 가능성을 내포하고 있습니다.</t>
+          <t>주요 금융지주들이 금융감독원의 지시에도 불구하고 IT 보안 전문가를 사외이사로 영입하는 데 어려움을 겪고 있습니다. 이는 높은 보수와 이해상충 문제 때문이며, 금융권의 잇따른 보안 사고에도 불구하고 IT 보안 거버넌스 강화가 지연되고 있음을 보여줍니다. 이러한 상황은 향후 대규모 보안 사고 발생 시 법적 분쟁으로 이어질 수 있는 잠재적 위험을 내포하고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹은 국가기관의 책임이 명확해질 경우(적합 조건 1) 상대방(국가)의 자력이 충분하며(적합 조건 2) 이미 사실이 드러났다고 언급되어 증거 확보 가능성이 높고(적합 조건 5) 관련 공적 절차(특검)가 진행 중인(적합 조건 6) 사안입니다. 다만, 피해자 수 및 구체적인 피해 규모가 명확히 제시되지 않아(적합 조건 3, 4) 적합도를 Medium으로 판단합니다.</t>
+          <t>4대 금융지주가 소송 상대방이 될 경우 자력이 충분하며(적합 조건 2), 금융감독원장이 IT·보안 사외이사 보강을 주문하는 등 공적 절차가 진행 중입니다(적합 조건 6). 현재 특정 피해 사건이 발생하여 소송이 진행 중인 것은 아니지만, 기사는 금융권의 고질적인 IT 보안 거버넌스 문제를 지적하며 향후 대규모 보안 사고 발생 시 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>한병도  코스피 6000 시대...'주가 누르기 방지법' 등 자본시장 개혁 지...</t>
+          <t>“1억이요? 주급인가요?” 금융권 IT보안 사외이사 후보 구하기 골머리...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260226000746</t>
+          <t>https://www.seoul.co.kr/news/economy/finance/2026/03/04/20260304500280?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:40.635926+00:00</t>
+          <t>2026-03-05 01:42:26.460478+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>피의자 신상정보 무단 유포 및 2차 가해 발생</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>모텔 연쇄살인 피의자 김모씨의 신상정보가 온라인 커뮤니티를 통해 무단으로 유포되며 사적 제재 논란이 일고 있습니다. 경찰은 공식 신상공개를 검토하지 않고 있으나, 온라인에서는 모자이크 없는 얼굴 사진과 이름, 나이 등 개인정보가 확산되고 있습니다. 전문가는 무분별한 신상털이가 명백한 처벌 대상이며, 징벌적 손해배상 등 규제 강화가 필요하다고 지적합니다.</t>
+          <t>딥페이크 가해자가 검찰에 송치된 사건으로, 교사 1명과 학생 4명이 피해를 입었습니다. 학교는 가해자에게 출석정지 15일 처분을 내렸으나, 형사 절차로 넘어간 중대 사안입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>온라인에서 피의자의 신상정보가 무단으로 유포되어 명예훼손 및 개인정보 침해의 책임이 명확하며(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방(정보 유포자)의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개별 피해에 해당합니다.</t>
+          <t>딥페이크 가해자가 특정되어 책임이 명확하고(적합 조건 1), 검찰에 송치되어 공적 절차가 진행 중이며(적합 조건 6), 수사 과정에서 증거가 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 가해자가 학생으로 자력 부족 가능성이 높고, 피해자 수가 5명으로 소규모인 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명 (피의자 김모씨)</t>
+          <t>5명 (교사 1명, 학생 4명)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 신상 비공개? 이미 다 털렸다…얼굴 올리고 수군수군</t>
+          <t>검찰 넘겨진 딥페이크 가해자 출석 정지는 15일</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022320074120175</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515795</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-02-24 00:38:03.250959+00:00</t>
+          <t>2026-03-04 01:10:01.874968+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>서울경찰청에 수사 의뢰</t>
+          <t>정부용 해킹 도구 유출 의혹 제기 및 보안 연구자 조사 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>참여연대와 민변은 쿠팡 개인정보 유출 사태와 관련해 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 서울경찰청에 수사 의뢰하며 결제정보 유출에 대한 추가 조사를 촉구했습니다. 피해자 김모 씨는 28만 원 상당의 물품이 무단 결제되었다고 주장했습니다. 쿠팡 측은 결제정보 유출은 없었으며, 수사 의뢰된 건은 정상적인 결제라고 반박하며 시민단체의 주장이 근거 없다고 일축했습니다.</t>
+          <t>정부용 아이폰 해킹 도구 유출 의혹이 제기되었으며, 러시아 해커 및 범죄 조직까지 연루된 것으로 보인다. 공격이 정상 웹사이트를 통해 이루어져 피해자들이 감염 사실을 인지하지 못했을 가능성이 높으며, 보안 연구자들이 툴킷의 출처를 코드 분석을 통해 조사 중이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 자력 충분(쿠팡), 공적 절차 진행 중(경찰 수사 의뢰), 집단적 피해 가능성(7건 접수)이 있습니다. 그러나 쿠팡 측이 결제정보 유출을 강력히 부인하고 민관합동조사단 결과도 유출이 없다고 발표하여 상대방 책임 입증에 어려움이 예상되며, 현재까지 확인된 개별 피해 규모가 크지 않아 'Medium'으로 판단했습니다.</t>
+          <t>정부용 해킹 도구 유출 의혹으로 관리 주체의 책임이 제기될 수 있으며(상대방 책임), '코드 분석 결과'가 언급되어 증거 확보 가능성이 높음(증거 확보). 또한 '피해자가 감염 사실을 인지하지 못했을 가능성이 높다'는 점에서 잠재적 다수 피해자가 있을 수 있음(집단적 피해).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>28만 1천 400원 외 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>최소 7명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>시민단체  쿠팡서 28만원 물품 무단결제 …쿠팡  근거 없는 주장</t>
+          <t>정부용 아이폰 해킹 도구 유출 의혹 …러시아 해커·범죄 조직까지 공...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>dailysecu.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=213836</t>
+          <t>https://www.dailysecu.com/news/articleView.html?idxno=205528</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-24 00:27:59.006219+00:00</t>
+          <t>2026-03-04 00:31:12.129561+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>경찰 수사 의뢰</t>
+          <t>반복되는 해킹 사고로 인한 집단소송 발생 가능성 상시 존재</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>쿠팡의 대규모 개인정보 유출 사태 이후 시민단체가 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 경찰에 수사 의뢰했다. 피해자 김모 씨는 28만 원 상당의 무선 조종 비행기가 무단 결제되었다고 주장한다. 쿠팡 측은 2차 피해는 확인된 바 없으며 해당 결제는 정상적인 주문이었다고 반박하고 있다.</t>
+          <t>기사는 반복되는 해킹 사고와 그로 인한 집단소송이 일상화된 현실을 지적합니다. 핵심 보안 업무 외주화, 보안을 비용으로 인식하는 기업 문화, 사후 제재 중심의 법적 구조가 문제의 원인으로 제시됩니다. 이는 기업의 보안 책임 소홀로 인해 다수의 피해자가 발생하는 상황을 보여줍니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 시민단체가 경찰에 수사를 의뢰하여 공적 절차가 진행 중이고 증거 확보 가능성이 있음(적합 조건 5, 6). 그러나 현재까지 확인된 무단 결제 피해 사례는 7건으로 집단적 피해 규모가 크지 않고(적합 조건 3 미흡), 피해 금액도 수억 원 이상으로 보기 어려워(적합 조건 4 미흡) High 등급에는 미치지 못함. 또한 쿠팡이 무단 결제를 부인하고 있어 책임 소재가 명확하지 않다는 점이 불확실성을 더함.</t>
+          <t>적합 조건 3(집단적 피해)에 따라 해킹 사고로 인한 집단소송이 일상화되었다는 점에서 다수의 피해자가 발생할 가능성이 높습니다. 또한, 기업의 보안 책임 소홀(적합 조건 1)과 사후 제재(적합 조건 6)가 언급되어 소송의 근거와 증거 확보 가능성이 있습니다. 다만, 특정 사건이 아닌 일반적인 현상에 대한 기사이므로 구체적인 피고 및 피해 규모 파악이 어렵습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>28만 1400원 (1건)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>7명 (접수된 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>28만원 무단결제 주장에…쿠팡 “2차 피해 없다”</t>
+          <t>[반복되는 해킹사고] ③ 제도는 왜 기업을 바꾸지 못했나</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10680814?ref=naver</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2107673</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-24 00:26:58.988741+00:00</t>
+          <t>2026-03-02 00:34:11.940165+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (집행유예)</t>
+          <t>반복되는 해킹 사고로 인한 집단소송이 빈번하게 발생</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>20대 남성이 여성 BJ들의 딥페이크 음란물을 제작 및 유포한 혐의로 징역 8개월에 집행유예 2년을 선고받았다. 피고인이 잘못을 인정하고 만 18세 직후 범행한 점 등이 참작되었다. 피해자들은 지인이 아닌 다수의 여성 BJ들로 추정된다.</t>
+          <t>기사는 반복되는 해킹 사고의 원인으로 '보안은 비용'이라는 인식과 핵심 보안 업무의 외주화를 지적합니다. 이러한 사고로 인해 집단소송이 일상화되었으며, 사후 제재 중심의 법적 및 감독 구조가 문제점으로 언급됩니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>피고인의 책임이 형사 판결로 명확하게 인정되었고(적합 조건 1), 여러 명의 피해자가 존재할 가능성이 높으며(적합 조건 3), 형사 재판을 통해 증거가 확보된 상태이다(적합 조건 5). 또한 형사 절차가 완료되어 공적 절차가 진행된 상태이다(적합 조건 6). 그러나 피고인이 20대 개인으로 자력 확보가 어려울 수 있어 실제 손해배상금 회수 가능성이 낮다는 점이 투자에 부정적이다.</t>
+          <t>기사는 반복되는 해킹 사고의 원인과 그로 인한 집단소송의 일상화를 언급하며, 보안에 대한 기업의 인식 부재와 외주화 문제를 지적합니다. 이는 다수의 피해자가 발생하고 기업의 책임이 명확할 수 있는 잠재적 소송금융 투자 기회를 시사합니다 (적합 조건 1, 3). 그러나 특정 사건, 상대방, 피해 규모에 대한 구체적인 정보가 없어 직접적인 투자 적합도를 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>여성 BJ 딥페이크 음란물 유포한 20대 남성 집행유예</t>
+          <t>[반복되는 해킹사고] ① '보안은 비용'이라는 인식의 대가</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499210</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2107671</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-22 12:20:05.887965+00:00</t>
+          <t>2026-03-02 00:33:49.772322+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>위자료 소송 진행 중</t>
+          <t>수사기관 송치, 민사 소송 검토 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>연예인 닮은꼴 찾기 앱이 초상권 침해로 위자료 소송을 당했습니다. 본인이 예상치 못한 목적으로 개인정보가 이용될 경우 초상권 침해에 해당하며, 정신적 고통에 대한 손해배상 책임이 발생할 수 있다는 법적 관점을 제시하고 있습니다. 유사한 사안에서 연예인 사진 무단 사용에 대한 법원 판례가 언급되었습니다.</t>
+          <t>딥페이크 합성물 관련 사건으로 피해자는 4명으로 파악되었습니다. 사건을 처음 학교에 알린 제보자도 합성물 '소지' 혐의로 함께 송치되었으며, 피해자 측은 향후 처분 결과를 지켜본 뒤 민사 대응을 검토할 예정입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>연예인 닮은꼴 찾기 앱의 초상권 침해 책임이 비교적 명확하며(적합 조건 1), 앱 서비스의 특성상 다수의 피해자 발생 가능성이 있습니다(적합 조건 3). 또한 유사 사안의 법원 판례가 언급되어 증거 확보 및 법리 구성에 유리할 수 있습니다(적합 조건 5). 다만, 상대방의 자력이나 개별 피해 규모에 대한 정보가 부족합니다.</t>
+          <t>딥페이크 제작 및 유포로 인한 상대방 책임이 명확하며, 수사기관 송치로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자 수가 4명으로 적고, 상대방의 자력 여부가 불분명하며 피해 규모가 특정되지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>연예인 닮은꼴 찾기 앱… 초상권 침해  위자료 소송 피소</t>
+          <t>딥페이크 신고자도 송치…합성물 '소지' 혐의</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=76917</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515460</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-21 18:08:46.710045+00:00</t>
+          <t>2026-02-28 01:06:51.132591+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>개인정보</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
+          <t>대한민국 (국군 방첩사령부)</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>국군 방첩사령부 불법 사찰 의혹 관련 2차 종합 특검 활동 개시 및 조작기소 진상규명 국정조사 추진위원회 구성</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>더불어민주당 정책조정회의에서 국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹과 정치검찰의 '조작기소' 의혹이 제기되었습니다. 이에 '조작기소 진상규명 및 공소취소를 위한 국정조사 추진위원회'가 구성되었고, '2차 종합 특검'이 활동에 돌입하며 관련 의혹에 대한 공적 절차가 진행 중입니다. 이는 국가기관의 불법 행위로 인한 개인정보 침해 및 인권 침해 가능성을 내포하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>국군 방첩사령부의 민간인 및 현역 장성 불법 사찰 의혹은 국가기관의 책임이 명확해질 경우(적합 조건 1) 상대방(국가)의 자력이 충분하며(적합 조건 2) 이미 사실이 드러났다고 언급되어 증거 확보 가능성이 높고(적합 조건 5) 관련 공적 절차(특검)가 진행 중인(적합 조건 6) 사안입니다. 다만, 피해자 수 및 구체적인 피해 규모가 명확히 제시되지 않아(적합 조건 3, 4) 적합도를 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>한병도  코스피 6000 시대...'주가 누르기 방지법' 등 자본시장 개혁 지...</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260226000746</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:23:40.635926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>피의자 신상정보 무단 유포 및 2차 가해 발생</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>모텔 연쇄살인 피의자 김모씨의 신상정보가 온라인 커뮤니티를 통해 무단으로 유포되며 사적 제재 논란이 일고 있습니다. 경찰은 공식 신상공개를 검토하지 않고 있으나, 온라인에서는 모자이크 없는 얼굴 사진과 이름, 나이 등 개인정보가 확산되고 있습니다. 전문가는 무분별한 신상털이가 명백한 처벌 대상이며, 징벌적 손해배상 등 규제 강화가 필요하다고 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>온라인에서 피의자의 신상정보가 무단으로 유포되어 명예훼손 및 개인정보 침해의 책임이 명확하며(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방(정보 유포자)의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개별 피해에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>1명 (피의자 김모씨)</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>'모텔 연쇄살인' 신상 비공개? 이미 다 털렸다…얼굴 올리고 수군수군</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022320074120175</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:38:03.250959+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>서울경찰청에 수사 의뢰</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>참여연대와 민변은 쿠팡 개인정보 유출 사태와 관련해 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 서울경찰청에 수사 의뢰하며 결제정보 유출에 대한 추가 조사를 촉구했습니다. 피해자 김모 씨는 28만 원 상당의 물품이 무단 결제되었다고 주장했습니다. 쿠팡 측은 결제정보 유출은 없었으며, 수사 의뢰된 건은 정상적인 결제라고 반박하며 시민단체의 주장이 근거 없다고 일축했습니다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 자력 충분(쿠팡), 공적 절차 진행 중(경찰 수사 의뢰), 집단적 피해 가능성(7건 접수)이 있습니다. 그러나 쿠팡 측이 결제정보 유출을 강력히 부인하고 민관합동조사단 결과도 유출이 없다고 발표하여 상대방 책임 입증에 어려움이 예상되며, 현재까지 확인된 개별 피해 규모가 크지 않아 'Medium'으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>28만 1천 400원 외 미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>최소 7명</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>시민단체  쿠팡서 28만원 물품 무단결제 …쿠팡  근거 없는 주장</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>youthdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=213836</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:27:59.006219+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>경찰 수사 의뢰</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>쿠팡의 대규모 개인정보 유출 사태 이후 시민단체가 7건의 무단 결제 피해 사례를 접수하고 이 중 1건을 경찰에 수사 의뢰했다. 피해자 김모 씨는 28만 원 상당의 무선 조종 비행기가 무단 결제되었다고 주장한다. 쿠팡 측은 2차 피해는 확인된 바 없으며 해당 결제는 정상적인 주문이었다고 반박하고 있다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>상대방인 쿠팡은 대기업으로 자력이 충분하며(적합 조건 2), 시민단체가 경찰에 수사를 의뢰하여 공적 절차가 진행 중이고 증거 확보 가능성이 있음(적합 조건 5, 6). 그러나 현재까지 확인된 무단 결제 피해 사례는 7건으로 집단적 피해 규모가 크지 않고(적합 조건 3 미흡), 피해 금액도 수억 원 이상으로 보기 어려워(적합 조건 4 미흡) High 등급에는 미치지 못함. 또한 쿠팡이 무단 결제를 부인하고 있어 책임 소재가 명확하지 않다는 점이 불확실성을 더함.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>28만 1400원 (1건)</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>7명 (접수된 사례)</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>28만원 무단결제 주장에…쿠팡 “2차 피해 없다”</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10680814?ref=naver</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:26:58.988741+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>20대 남성</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고 (집행유예)</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>20대 남성이 여성 BJ들의 딥페이크 음란물을 제작 및 유포한 혐의로 징역 8개월에 집행유예 2년을 선고받았다. 피고인이 잘못을 인정하고 만 18세 직후 범행한 점 등이 참작되었다. 피해자들은 지인이 아닌 다수의 여성 BJ들로 추정된다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>피고인의 책임이 형사 판결로 명확하게 인정되었고(적합 조건 1), 여러 명의 피해자가 존재할 가능성이 높으며(적합 조건 3), 형사 재판을 통해 증거가 확보된 상태이다(적합 조건 5). 또한 형사 절차가 완료되어 공적 절차가 진행된 상태이다(적합 조건 6). 그러나 피고인이 20대 개인으로 자력 확보가 어려울 수 있어 실제 손해배상금 회수 가능성이 낮다는 점이 투자에 부정적이다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>여성 BJ 딥페이크 음란물 유포한 20대 남성 집행유예</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>jbnews.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499210</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:20:05.887965+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>위자료 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>연예인 닮은꼴 찾기 앱이 초상권 침해로 위자료 소송을 당했습니다. 본인이 예상치 못한 목적으로 개인정보가 이용될 경우 초상권 침해에 해당하며, 정신적 고통에 대한 손해배상 책임이 발생할 수 있다는 법적 관점을 제시하고 있습니다. 유사한 사안에서 연예인 사진 무단 사용에 대한 법원 판례가 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>연예인 닮은꼴 찾기 앱의 초상권 침해 책임이 비교적 명확하며(적합 조건 1), 앱 서비스의 특성상 다수의 피해자 발생 가능성이 있습니다(적합 조건 3). 또한 유사 사안의 법원 판례가 언급되어 증거 확보 및 법리 구성에 유리할 수 있습니다(적합 조건 5). 다만, 상대방의 자력이나 개별 피해 규모에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>연예인 닮은꼴 찾기 앱… 초상권 침해  위자료 소송 피소</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=76917</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:08:46.710045+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>개인정보</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
           <t>미국 국세청 (IRS)</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>플로리다 연방법원에 제기된 소송, 전직 정부 관료들이 이해충돌 및 소송 보류 요청</t>
         </is>
       </c>
-      <c r="F59" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>도널드 트럼프 전 대통령이 자신의 세금 정보 유출 사건과 관련하여 미국 국세청(IRS)에 100억달러 손해배상 소송을 제기했습니다. 전직 IRS 국장 등은 대통령이 원고와 피고를 모두 통제하는 구조적 이해충돌을 지적하며 소송의 무결성을 훼손한다고 주장했습니다. 소멸시효 경과 및 100억달러 청구액에 대한 구체적 피해 입증 여부가 주요 쟁점입니다.</t>
         </is>
       </c>
-      <c r="G59" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>상대방(미국 국세청)의 자력이 충분하고(적합 조건 2), 수천 명의 세금 기록이 유출되어 집단적 피해 가능성이 있으며(적합 조건 3), 유출 사건 및 유죄 판결 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 트럼프 대통령이 원고이자 피고를 통제하는 이해충돌 논란이 크고, 100억달러 청구액에 대한 구체적 피해 입증 및 소멸시효 경과 여부가 주요 쟁점으로 부상하여 승소 가능성이 불확실합니다.</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
+      <c r="H65" t="inlineStr">
         <is>
           <t>100억달러 (약 14조5000억원)</t>
         </is>
       </c>
-      <c r="I59" t="inlineStr">
+      <c r="I65" t="inlineStr">
         <is>
           <t>수천 명</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>트럼프 IRS 소송, 이해충돌 논란 부상… 대통령이 원고·피고 통제</t>
         </is>
       </c>
-      <c r="K59" t="inlineStr">
+      <c r="K65" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr">
+      <c r="M65" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03453846645352488</t>
         </is>
       </c>
-      <c r="N59" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>2026-02-21 18:01:37.680365+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N59"/>
+  <autoFilter ref="A1:N65"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>