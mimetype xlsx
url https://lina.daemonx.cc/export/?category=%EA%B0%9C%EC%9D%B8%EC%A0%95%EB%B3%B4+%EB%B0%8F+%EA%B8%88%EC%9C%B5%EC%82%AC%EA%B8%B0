--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="19" customWidth="1" min="5" max="5"/>
+    <col width="49" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="30" customWidth="1" min="10" max="10"/>
+    <col width="47" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,106 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>개인정보 및 금융사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>해킹조직 총책 1심 징역 20년 선고. 민사 소송은 아직 제기되지 않은 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>해킹 조직 총책 전 모씨가 BTS 정국 등 국내 재력가 258명의 개인정보를 도용해 알뜰폰을 무단 개통하고 금융 계좌에서 총 380억원을 가로챈 혐의로 1심에서 징역 20년을 선고받았다. 피해자들은 아무런 귀책사유 없이 재산을 잃었으며, 정국은 소속사의 빠른 대처로 실제 피해는 면했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임 명확(1심 유죄 판결), 집단적 피해(258명), 피해 규모 큼(380억원), 증거 확보 용이(형사 재판 진행), 공적 절차 진행 중(경찰 수사, 1심 판결). 그러나 소송 상대방이 특정 기업/기관이 아닌 해킹 조직 총책으로, 자력 불확실성이 매우 높아 실제 손해배상금 회수 가능성이 낮아 투자 적합도가 'Medium'으로 판단됨.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>380억원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>258명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>BTS 정국·수감된 기업회장 노려 380억 털어… 해킹조직 총책 1심서 중형...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20081619?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-23 07:01:24.510901+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>개인정보 및 금융사기</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>피싱 조직 (중국인 총책 및 조직원)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>피싱 피해 발생 및 수사 가능성</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>기사는 '일본인 여친'을 사칭한 피싱 조직이 개인정보를 이용해 피해자들에게 악성 앱을 설치하게 하고 금전을 편취하는 수법을 다루고 있습니다. 조직원들은 피해자들과 '달콤한 대화'를 통해 돈을 요구했으며, '중국인 총책'이 배후에 있는 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>피싱 조직의 책임이 명확하고(적합 조건 1), '피해자들'이라는 표현으로 다수 피해자 발생 가능성이 높으며(적합 조건 3), 조직원 대화 및 악성 앱 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 상대방(피싱 조직의 총책)의 자력 확보가 불분명하고, 구체적인 피해 규모나 공적 절차 진행 여부가 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>오빠, 걱정마  달콤한 전화…일본인 여친 충격 실체</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455586&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-25 12:51:36.520771+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>