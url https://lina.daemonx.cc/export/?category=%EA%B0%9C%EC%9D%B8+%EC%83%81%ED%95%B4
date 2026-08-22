--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,61 +440,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -539,810 +539,882 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A 예비후보 아들</t>
+          <t>20대 태권도장 여성 관장 A씨, 40대 아내 B씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>천안시의원 예비후보의 아들이 과거 폭력 전과가 있고 현재도 수사 중이라는 내용의 '낙선 유도 문자'가 유포되어 논란이 되고 있다. 'A 예비후보 아들 피해자 모임 일동'을 자처한 발신자는 후보의 공천 시 피해자들이 문제를 제기할 것이라고 주장했다.</t>
+          <t>20대 태권도장 여성 관장 A씨와 40대 여직원 B씨(피해자의 아내)가 공모하여 B씨의 남편 C씨를 살해하려 한 혐의로 경찰 조사를 받고 있습니다. A씨는 C씨에게 흉기를 휘둘러 목과 손가락에 부상을 입혔으며, 경찰은 살인 모의 정황과 약물 탄 술을 발견했습니다. 현재 경찰은 A씨에 대한 구속영장 신청을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(A 예비후보 아들)이 개인으로 자력이 충분한지 불분명하며, 피해 규모 또한 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮음. 다만, 폭력 전과 및 현재 수사 진행 중이라는 점에서 증거 확보 및 공적 절차 진행 중이라는 적합 조건은 일부 충족됨.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 증거 확보), 공적 절차(경찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 상대방의 자력이 불확실하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>천안시의원 예비후보 겨냥 '낙선 유도 문자' 확산…가족 거론 논란 속 수...</t>
+          <t>남편 술에 약물 타고 흉기 휘둘러…40대 아내와 20대 태권도장 女관장 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=885304</t>
+          <t>http://www.fnnews.com/news/202605080621102816</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 01:40:05.446070+00:00</t>
+          <t>2026-06-27 02:14:55.425837+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>A 예비후보 아들</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>피해자 지원 프로그램 진행 중</t>
+          <t>경찰/검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>충북자치경찰위원회와 충북경찰청이 스토킹, 교제폭력 등 관계성 범죄 피해자들에게 호신용품 등 안심물품을 지원한다. 재발 우려가 높은 피해자들을 중심으로 물품이 우선 배정될 예정이며, 이는 피해자 보호 및 지원을 목적으로 한다.</t>
+          <t>천안시의원 예비후보의 아들이 과거 폭력 전과가 있고 현재도 수사 중이라는 내용의 '낙선 유도 문자'가 유포되어 논란이 되고 있다. 'A 예비후보 아들 피해자 모임 일동'을 자처한 발신자는 후보의 공천 시 피해자들이 문제를 제기할 것이라고 주장했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 가정폭력 및 스토킹 범죄 피해자들을 위한 지원 프로그램에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 집단적 피해 사건을 다루지 않습니다. 가해자는 주로 개인이며, 대기업이나 기관처럼 자력이 충분한 상대방이 특정되지 않아 소송금융 적합 조건(상대방 자력 충분, 집단적 피해)에 부합하지 않습니다.</t>
+          <t>상대방(A 예비후보 아들)이 개인으로 자력이 충분한지 불분명하며, 피해 규모 또한 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮음. 다만, 폭력 전과 및 현재 수사 진행 중이라는 점에서 증거 확보 및 공적 절차 진행 중이라는 적합 조건은 일부 충족됨.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>충북자치경찰위, 가정폭력·스토킹 범죄 피해자에 '호신용품' 지원</t>
+          <t>천안시의원 예비후보 겨냥 '낙선 유도 문자' 확산…가족 거론 논란 속 수...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260405&amp;SEQUENCE=0102</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=885304</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:23:44.916899+00:00</t>
+          <t>2026-05-13 01:40:05.446070+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>충북도의 관계성 범죄 피해자 지원 정책 확대</t>
+          <t>피해자 지원 프로그램 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>충북도가 가정폭력, 교제폭력, 스토킹 등 관계성 범죄 증가에 대응하여 피해자 보호를 위한 '안심물품 3종 세트' 지원을 확대합니다. 이는 예방 중심의 대응 체계를 강화하고 피해자 보호 정책을 확대하기 위한 조치입니다.</t>
+          <t>충북자치경찰위원회와 충북경찰청이 스토킹, 교제폭력 등 관계성 범죄 피해자들에게 호신용품 등 안심물품을 지원한다. 재발 우려가 높은 피해자들을 중심으로 물품이 우선 배정될 예정이며, 이는 피해자 보호 및 지원을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 소송 대상이 될 만한 분쟁을 다루는 것이 아니라, 충북도의 관계성 범죄 피해자 지원 정책 확대를 보도하고 있습니다. 소송금융 투자에 필요한 명확한 피고, 구체적인 피해 사실, 법적 쟁점이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 가정폭력 및 스토킹 범죄 피해자들을 위한 지원 프로그램에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 집단적 피해 사건을 다루지 않습니다. 가해자는 주로 개인이며, 대기업이나 기관처럼 자력이 충분한 상대방이 특정되지 않아 소송금융 적합 조건(상대방 자력 충분, 집단적 피해)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'관계성 범죄 대응 강화'…충북, 피해자 '안심물품 3종' 지원 확대</t>
+          <t>충북자치경찰위, 가정폭력·스토킹 범죄 피해자에 '호신용품' 지원</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=815521</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260405&amp;SEQUENCE=0102</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:20:34.270327+00:00</t>
+          <t>2026-04-05 12:23:44.916899+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중 (검찰 송치)</t>
+          <t>충북도의 관계성 범죄 피해자 지원 정책 확대</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>자신을 비웃는다고 착각한 50대 중국인 남성이 한국인 일행을 폭행하고 젓가락으로 피해자의 얼굴을 찔러 구속 상태로 검찰에 송치되었습니다. 피해자는 얼굴과 시신경에 심각한 손상을 입어 실명 위기에 처해 중환자실에서 치료를 받고 있습니다.</t>
+          <t>충북도가 가정폭력, 교제폭력, 스토킹 등 관계성 범죄 증가에 대응하여 피해자 보호를 위한 '안심물품 3종 세트' 지원을 확대합니다. 이는 예방 중심의 대응 체계를 강화하고 피해자 보호 정책을 확대하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 경찰 수사로 증거가 확보되고 공적 절차(검찰 송치)가 진행 중이므로(적합 조건 5, 6) 법적 승소 가능성은 높습니다. 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮아 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 소송 대상이 될 만한 분쟁을 다루는 것이 아니라, 충북도의 관계성 범죄 피해자 지원 정책 확대를 보도하고 있습니다. 소송금융 투자에 필요한 명확한 피고, 구체적인 피해 사실, 법적 쟁점이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>날 비웃어?  착각해 젓가락으로 찌른 중국인…피해자는 '실명 위기'</t>
+          <t>'관계성 범죄 대응 강화'…충북, 피해자 '안심물품 3종' 지원 확대</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040411201997638</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=815521</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 12:20:37.934927+00:00</t>
+          <t>2026-04-05 12:20:34.270327+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>50대 중국인 남성 A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중 추정</t>
+          <t>형사 절차 진행 중 (검찰 송치)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>김소영이라는 인물이 알약과 숙취해소제를 이용해 다수의 남성에게 치명적인 피해를 입힌 사건입니다. 피해자 변호인의 언급으로 보아 동일 수법으로 최소 5개월간 범행이 지속되었으며, 현재 형사 절차가 진행 중인 것으로 추정됩니다.</t>
+          <t>자신을 비웃는다고 착각한 50대 중국인 남성이 한국인 일행을 폭행하고 젓가락으로 피해자의 얼굴을 찔러 구속 상태로 검찰에 송치되었습니다. 피해자는 얼굴과 시신경에 심각한 손상을 입어 실명 위기에 처해 중환자실에서 치료를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 '김소영'으로 명확히 특정되고, 피해자들이 마신 알약과 숙취해소제 등 객관적 증거가 확보된 것으로 보입니다. '조용히 쓰러진 남성들', '동일한 수법으로 적어도 5개월'이라는 언급에서 다수의 피해자가 발생했으며, '살인마'라는 표현으로 피해 규모가 매우 크고 심각하여 소송금융 적합도가 높습니다. 현재 피해자 변호인이 언급된 점으로 미루어 형사 수사 등 공적 절차가 진행 중인 것으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 경찰 수사로 증거가 확보되고 공적 절차(검찰 송치)가 진행 중이므로(적합 조건 5, 6) 법적 승소 가능성은 높습니다. 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮아 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>조용히 쓰러진 남성들…유유히 떠난 살인마의 변명 '소름'</t>
+          <t>날 비웃어?  착각해 젓가락으로 찌른 중국인…피해자는 '실명 위기'</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008486818&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sidae.com/article/2026040411201997638</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:54.237577+00:00</t>
+          <t>2026-04-04 12:20:37.934927+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>황철순</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>형사 수사 및 재판 진행 중 추정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>황철순이 연인 폭행 사건으로 피해자 A씨에게 치료비와 위자료 등 1500만원을 배상하라는 1심 판결을 받았다. 이 사건은 이미 형사 처벌이 선행되었으며, 민사 소송에서 피해자의 손해배상 청구가 일부 인용되었다.</t>
+          <t>김소영이라는 인물이 알약과 숙취해소제를 이용해 다수의 남성에게 치명적인 피해를 입힌 사건입니다. 피해자 변호인의 언급으로 보아 동일 수법으로 최소 5개월간 범행이 지속되었으며, 현재 형사 절차가 진행 중인 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 법원 판결로 증거가 확보되었으나(적합 조건 5), 피해 규모가 1500만원으로 소액이며 단일 피해자 사건이라 소송금융 투자 수익성을 기대하기 어려움.</t>
+          <t>상대방 책임이 '김소영'으로 명확히 특정되고, 피해자들이 마신 알약과 숙취해소제 등 객관적 증거가 확보된 것으로 보입니다. '조용히 쓰러진 남성들', '동일한 수법으로 적어도 5개월'이라는 언급에서 다수의 피해자가 발생했으며, '살인마'라는 표현으로 피해 규모가 매우 크고 심각하여 소송금융 적합도가 높습니다. 현재 피해자 변호인이 언급된 점으로 미루어 형사 수사 등 공적 절차가 진행 중인 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'연인 폭행' 황철순, 징역형 이어  피해자에 1500만 원 배상  판결</t>
+          <t>조용히 쓰러진 남성들…유유히 떠난 살인마의 변명 '소름'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623766/?sc=Naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008486818&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-21 12:43:04.637897+00:00</t>
+          <t>2026-03-22 00:27:54.237577+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>황철순</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 또는 검찰 수사 중으로 추정</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>40대 여성 폭행 치상 사건의 가해자에 대한 심리 분석 내용. 피의자의 자기애적 성향과 희생자에 대한 집착을 지적하며, 피해자가 자신을 떠나려 할 때 살인이 가장 많이 일어난다고 언급.</t>
+          <t>황철순이 연인 폭행 사건으로 피해자 A씨에게 치료비와 위자료 등 1500만원을 배상하라는 1심 판결을 받았다. 이 사건은 이미 형사 처벌이 선행되었으며, 민사 소송에서 피해자의 손해배상 청구가 일부 인용되었다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방의 자력(조건 2), 집단적 피해 여부(조건 3), 피해 규모(조건 4), 객관적 증거(조건 5)에 대한 정보가 부족합니다. 단일 폭행 치상 사건으로 보이며, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 법원 판결로 증거가 확보되었으나(적합 조건 5), 피해 규모가 1500만원으로 소액이며 단일 피해자 사건이라 소송금융 투자 수익성을 기대하기 어려움.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>40대 여성 폭행 치상 사건…가해자 '사회부적응' 증언</t>
+          <t>'연인 폭행' 황철순, 징역형 이어  피해자에 1500만 원 배상  판결</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=723824</t>
+          <t>https://www.dailian.co.kr/news/view/1623766/?sc=Naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-15 00:21:04.224732+00:00</t>
+          <t>2026-03-21 12:43:04.637897+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 구속 송치</t>
+          <t>경찰 수사 또는 검찰 수사 중으로 추정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 이별 통보에 격분하여 전 여자친구 B 씨의 집에 침입, 흉기를 휘둘러 B 씨와 그의 남자친구에게 상해를 입힌 혐의로 검찰에 구속 송치되었습니다. 피해자들은 머리와 손 등을 다쳤으나 생명에는 지장이 없는 것으로 파악되었습니다.</t>
+          <t>40대 여성 폭행 치상 사건의 가해자에 대한 심리 분석 내용. 피의자의 자기애적 성향과 희생자에 대한 집착을 지적하며, 피해자가 자신을 떠나려 할 때 살인이 가장 많이 일어난다고 언급.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방의 범행 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방의 자력 정보가 없고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
+          <t>기사 내용만으로는 소송 상대방의 자력(조건 2), 집단적 피해 여부(조건 3), 피해 규모(조건 4), 객관적 증거(조건 5)에 대한 정보가 부족합니다. 단일 폭행 치상 사건으로 보이며, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>전 연인 이별 통보에 흉기 휘두른 40대 구속 송치</t>
+          <t>40대 여성 폭행 치상 사건…가해자 '사회부적응' 증언</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603131757181205</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723824</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-13 12:28:33.751751+00:00</t>
+          <t>2026-03-15 00:21:04.224732+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>검찰 구속 송치</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>경남 통영에서 30대 남성이 20대 여성과 30대 남성에게 흉기를 휘둘러 크게 다치게 한 뒤 도주 중 투신 사망했습니다. 피해자들은 병원에서 치료 중이며 생명에는 지장이 없는 것으로 알려졌습니다. 경찰은 사건 경위와 범행 동기를 파악하기 위해 수사를 진행하고 있습니다.</t>
+          <t>40대 남성 A 씨가 이별 통보에 격분하여 전 여자친구 B 씨의 집에 침입, 흉기를 휘둘러 B 씨와 그의 남자친구에게 상해를 입힌 혐의로 검찰에 구속 송치되었습니다. 피해자들은 머리와 손 등을 다쳤으나 생명에는 지장이 없는 것으로 파악되었습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>가해자가 투신 사망하여 직접적인 소송 상대방이 부재하며, 가해자의 상속재산에 대한 정보가 없어 배상 자력 여부를 판단하기 어렵습니다. 이는 소송금융 투자에 있어 회수 가능성이 매우 낮아 부적합한 주요 요인입니다.</t>
+          <t>상대방의 범행 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방의 자력 정보가 없고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>경남 통영서 2명에 흉기 휘두르고 도주한 30대 남성 투신 사망</t>
+          <t>전 연인 이별 통보에 흉기 휘두른 40대 구속 송치</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503232&amp;ref=A</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603131757181205</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-09 12:29:08.351695+00:00</t>
+          <t>2026-03-13 12:28:33.751751+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사사건 무죄 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>창원지법이 술에 취해 진술이 바뀐 피해자의 증언만으로는 증명력을 갖췄다고 보기 어렵다며 피고인에게 무죄를 선고했습니다. 이 기사는 술이나 약물에 취한 피해자 진술의 신빙성 판단에 대한 재판부의 엇갈린 시각을 조명하며, 해당 유형의 사건에서 증거 확보의 어려움을 보여줍니다.</t>
+          <t>경남 통영에서 30대 남성이 20대 여성과 30대 남성에게 흉기를 휘둘러 크게 다치게 한 뒤 도주 중 투신 사망했습니다. 피해자들은 병원에서 치료 중이며 생명에는 지장이 없는 것으로 알려졌습니다. 경찰은 사건 경위와 범행 동기를 파악하기 위해 수사를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 술에 취한 피해자 진술의 증명력 문제를 다루는 법률 논평으로, 특정 사건에 대한 소송금융 투자 기회를 제공하지 않습니다. 언급된 창원지법 사건은 이미 무죄 판결로 종결되었으며, 상대방의 책임이 명확하지 않고, 소송금융 투자 대상이 될 만한 특정 자력 있는 피고나 집단적 피해, 충분한 피해 규모가 확인되지 않습니다. 또한, 증거의 불확실성을 핵심 쟁점으로 다루고 있어 적합 조건에 부합하지 않습니다.</t>
+          <t>가해자가 투신 사망하여 직접적인 소송 상대방이 부재하며, 가해자의 상속재산에 대한 정보가 없어 배상 자력 여부를 판단하기 어렵습니다. 이는 소송금융 투자에 있어 회수 가능성이 매우 낮아 부적합한 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[단독] 술 취한 피해자 진술 어디까지 믿어야 하나</t>
+          <t>경남 통영서 2명에 흉기 휘두르고 도주한 30대 남성 투신 사망</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/07/EW5BS7NOVBFRNEVQRAFCALY3QY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503232&amp;ref=A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-07 00:19:13.686729+00:00</t>
+          <t>2026-03-09 12:29:08.351695+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>형사사건 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>창원지법이 술에 취해 진술이 바뀐 피해자의 증언만으로는 증명력을 갖췄다고 보기 어렵다며 피고인에게 무죄를 선고했습니다. 이 기사는 술이나 약물에 취한 피해자 진술의 신빙성 판단에 대한 재판부의 엇갈린 시각을 조명하며, 해당 유형의 사건에서 증거 확보의 어려움을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>본 기사는 술에 취한 피해자 진술의 증명력 문제를 다루는 법률 논평으로, 특정 사건에 대한 소송금융 투자 기회를 제공하지 않습니다. 언급된 창원지법 사건은 이미 무죄 판결로 종결되었으며, 상대방의 책임이 명확하지 않고, 소송금융 투자 대상이 될 만한 특정 자력 있는 피고나 집단적 피해, 충분한 피해 규모가 확인되지 않습니다. 또한, 증거의 불확실성을 핵심 쟁점으로 다루고 있어 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>[단독] 술 취한 피해자 진술 어디까지 믿어야 하나</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/03/07/EW5BS7NOVBFRNEVQRAFCALY3QY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:19:13.686729+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>개인 상해</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>20대 여성 A씨</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>경찰 입건 및 조사 중</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>미국 LA발 여객기 내에서 20대 여성 A씨가 앞좌석에 앉아있던 30대 여성의 머리를 폭행하여 피해자가 응급처치를 받았습니다. A씨는 항공보안법 위반 혐의로 경찰에 입건되어 현재 조사 중입니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>상대방(20대 여성 A씨)의 자력이 충분하다고 보기 어렵고, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 소송금융 투자 대상으로서 충분히 크다고 판단하기 어렵습니다. 다만, 상대방 책임이 명확하고 증거가 있으며 경찰 조사가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>LA발 여객기 안에서 승객 폭행한 20대 여성 입건</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6478037?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301084136</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-01 12:29:53.903809+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>