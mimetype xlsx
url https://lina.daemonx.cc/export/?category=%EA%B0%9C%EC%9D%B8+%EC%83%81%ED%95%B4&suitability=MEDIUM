--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="22" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="30" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
+    <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>개인 상해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>20대 태권도장 여성 관장 A씨, 40대 아내 B씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>20대 태권도장 여성 관장 A씨와 40대 여직원 B씨(피해자의 아내)가 공모하여 B씨의 남편 C씨를 살해하려 한 혐의로 경찰 조사를 받고 있습니다. A씨는 C씨에게 흉기를 휘둘러 목과 손가락에 부상을 입혔으며, 경찰은 살인 모의 정황과 약물 탄 술을 발견했습니다. 현재 경찰은 A씨에 대한 구속영장 신청을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(경찰 수사 및 증거 확보), 공적 절차(경찰 수사)가 진행 중인 점은 긍정적입니다. 그러나 상대방의 자력이 불확실하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>남편 술에 약물 타고 흉기 휘둘러…40대 아내와 20대 태권도장 女관장 ...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202605080621102816</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-27 02:14:55.425837+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>개인 상해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>검찰 구속 송치</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>40대 남성 A 씨가 이별 통보에 격분하여 전 여자친구 B 씨의 집에 침입, 흉기를 휘둘러 B 씨와 그의 남자친구에게 상해를 입힌 혐의로 검찰에 구속 송치되었습니다. 피해자들은 머리와 손 등을 다쳤으나 생명에는 지장이 없는 것으로 파악되었습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방의 범행 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방의 자력 정보가 없고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>전 연인 이별 통보에 흉기 휘두른 40대 구속 송치</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603131757181205</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-13 12:28:33.751751+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>