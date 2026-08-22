--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,69 +440,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -548,445 +548,509 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>워싱턴 컨벤션센터 소송 패소 및 손해배상 명령 확정</t>
+          <t>시공사 선정 총회 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국 인프라 건설업체 사우스랜드 홀딩스가 '워싱턴 컨벤션센터 소송' 패소 여파로 2025년 3억 달러 순손실을 기록했습니다. 법원은 회사에 5,710만 달러의 손해배상 지급을 명령했으며, 회사는 총 8,910만 달러를 장기 충당부채로 인식했습니다. 현재 회사는 재무 안정성 확보를 위한 전략적 구조조정을 진행 중입니다.</t>
+          <t>DL이앤씨가 압구정5구역 재건축 시공권 확보를 위해 세대당 4억2천만원 절감, 확정 공사비, 공기 단축 등 실익 중심의 사업 구조를 제안했다. 현대건설과 경쟁하며 30일 시공자 선정 총회를 앞두고 있으며, 공사비 리스크 차단과 금융 비용 절감에 초점을 맞춘 전략을 내세웠다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 사건은 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 원고의 소송 진행을 지원하는 것이 목적이나, 기사 내용은 피고인 사우스랜드 홀딩스가 이미 패소하여 판결이 확정된 상태를 다루고 있습니다. 따라서 신규 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>이 기사는 재건축 시공사 선정을 위한 건설사들의 입찰 경쟁에 대한 내용으로, 소송금융의 대상이 되는 법적 분쟁이나 피해 발생 사실이 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>약 8,910만 달러 (약 1,283억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>사우스랜드 홀딩스(SLND), 소송 직격탄에 3억 달러 적자…20억 달러 수주...</t>
+          <t>세대당 4억원 절감 ... DL이앤씨, 압구정5구역 주효전락은  실리</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/343843</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=219768</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-27 12:46:27.203799+00:00</t>
+          <t>2026-06-29 07:01:18.262846+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>공공공사 CM 방식의 구조적 문제점 개선 논의 중</t>
+          <t>워싱턴 컨벤션센터 소송 패소 및 손해배상 명령 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>공공공사에서 감독권한대행 CM 방식의 구조적 맹점으로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명해 소송이나 감사로 이어지는 문제가 지적되었습니다. 정부는 이러한 문제점을 해결하기 위해 CM 방식에 대한 개선을 추진할 예정입니다.</t>
+          <t>미국 인프라 건설업체 사우스랜드 홀딩스가 '워싱턴 컨벤션센터 소송' 패소 여파로 2025년 3억 달러 순손실을 기록했습니다. 법원은 회사에 5,710만 달러의 손해배상 지급을 명령했으며, 회사는 총 8,910만 달러를 장기 충당부채로 인식했습니다. 현재 회사는 재무 안정성 확보를 위한 전략적 구조조정을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 공공공사 CM 방식의 구조적 문제로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명하다는 점을 지적합니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 부합하지 않아 투자 대상으로서의 명확성이 떨어집니다. 또한, 특정 사건이나 피해 규모, 피해자 수가 명시되지 않아 구체적인 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>본 사건은 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 원고의 소송 진행을 지원하는 것이 목적이나, 기사 내용은 피고인 사우스랜드 홀딩스가 이미 패소하여 판결이 확정된 상태를 다루고 있습니다. 따라서 신규 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
+          <t>약 8,910만 달러 (약 1,283억 원)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>공공공사 '감독권한대행' CM방식 칼댄다</t>
+          <t>사우스랜드 홀딩스(SLND), 소송 직격탄에 3억 달러 적자…20억 달러 수주...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041231076970793</t>
+          <t>https://www.tokenpost.kr/news/market/343843</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-05 00:38:18.543191+00:00</t>
+          <t>2026-03-27 12:46:27.203799+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>영국 런던국제중재법원(LCIA) 중재 진행 중, 산업부의 국내 이관 권고</t>
+          <t>공공공사 CM 방식의 구조적 문제점 개선 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>한국전력과 한국수력원자력 간 1조원대 아랍에미리트 바라카 원전 추가 공사비 정산을 둘러싼 국제 중재 분쟁이 진행 중이다. 산업통상부가 국내 이관 및 협의체 구성을 권고했으나, 공공기관 자율 운영 보장 및 배임죄 우려 등으로 강제력이 없어 해결에 난항을 겪고 있다. 정부 조직개편으로 인한 산업부의 통제 권한 상실도 문제 해결을 어렵게 하는 요인으로 지적된다.</t>
+          <t>공공공사에서 감독권한대행 CM 방식의 구조적 맹점으로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명해 소송이나 감사로 이어지는 문제가 지적되었습니다. 정부는 이러한 문제점을 해결하기 위해 CM 방식에 대한 개선을 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>한국전력과 한국수력원자력이라는 공공기관 간의 1조원대 공사비 정산 분쟁으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 또한 영국 런던국제중재법원에 중재가 신청되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 양측의 책임 소재가 명확히 드러나기보다는 계약 해석의 문제로 보이며, 정부의 개입에도 불구하고 해결이 쉽지 않은 상황입니다.</t>
+          <t>기사는 공공공사 CM 방식의 구조적 문제로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명하다는 점을 지적합니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 부합하지 않아 투자 대상으로서의 명확성이 떨어집니다. 또한, 특정 사건이나 피해 규모, 피해자 수가 명시되지 않아 구체적인 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1조4천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>원전 정산 분쟁에 힘 못 쓰는 정부…수출 일원화는 가능할까</t>
+          <t>공공공사 '감독권한대행' CM방식 칼댄다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260301067300003?input=1195m</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041231076970793</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-02 00:40:03.766652+00:00</t>
+          <t>2026-03-05 00:38:18.543191+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>한국전력공사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>영국 런던국제중재법원(LCIA)에 중재 신청, 산업통상부의 국내 이관 권고</t>
+          <t>영국 런던국제중재법원(LCIA) 중재 진행 중, 산업부의 국내 이관 권고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한국전력과 한국수력원자력 간 UAE 바라카 원전 추가 공사비 1조 4천억원 정산 문제로 국제 중재 분쟁이 발생했습니다. 산업통상부는 과도한 소송비용과 기술 유출 우려로 중재를 국내 기관으로 이관하고 합의안을 도출할 것을 권고했습니다. 현재 한수원이 한전을 상대로 영국 런던국제중재법원에 중재를 신청한 상태입니다.</t>
+          <t>한국전력과 한국수력원자력 간 1조원대 아랍에미리트 바라카 원전 추가 공사비 정산을 둘러싼 국제 중재 분쟁이 진행 중이다. 산업통상부가 국내 이관 및 협의체 구성을 권고했으나, 공공기관 자율 운영 보장 및 배임죄 우려 등으로 강제력이 없어 해결에 난항을 겪고 있다. 정부 조직개편으로 인한 산업부의 통제 권한 상실도 문제 해결을 어렵게 하는 요인으로 지적된다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (한국전력공사와 한국수력원자력 모두 공공기관), 피해 규모가 큼 (약 1조 4천억원), 이미 공적 절차(국제 중재)가 진행 중이며 정부의 중재 이관 권고가 있어 분쟁 해결 의지가 명확합니다.</t>
+          <t>한국전력과 한국수력원자력이라는 공공기관 간의 1조원대 공사비 정산 분쟁으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 또한 영국 런던국제중재법원에 중재가 신청되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 양측의 책임 소재가 명확히 드러나기보다는 계약 해석의 문제로 보이며, 정부의 개입에도 불구하고 해결이 쉽지 않은 상황입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1조 4000억원</t>
+          <t>1조4천억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>한전·한수원 1.4조짜리 집안싸움… 산업부 “중재기관 국내로 옮겨라”</t>
+          <t>원전 정산 분쟁에 힘 못 쓰는 정부…수출 일원화는 가능할까</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029455047&amp;code=61141111&amp;cp=nv</t>
+          <t>https://www.yna.co.kr/view/AKR20260301067300003?input=1195m</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-02-28 01:39:51.082641+00:00</t>
+          <t>2026-03-02 00:40:03.766652+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>건설공제조합</t>
-[...3 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+          <t>한국전력공사</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>영국 런던국제중재법원(LCIA)에 중재 신청, 산업통상부의 국내 이관 권고</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국내 종합건설업체의 대다수를 차지하는 중소기업들이 대규모 손해배상금과 소송 비용을 자체적으로 감당하기 어려운 실정이다. 이로 인해 피해자 보상이 지연되거나 불충분해질 우려가 있어, 건설공제조합의 '건설기업 중대사고 배상책임공제' 가입이 증가하고 있다. 이는 건설기업의 재정적 부담을 덜고 피해자 보호를 강화하기 위한 움직임으로 해석된다.</t>
+          <t>한국전력과 한국수력원자력 간 UAE 바라카 원전 추가 공사비 1조 4천억원 정산 문제로 국제 중재 분쟁이 발생했습니다. 산업통상부는 과도한 소송비용과 기술 유출 우려로 중재를 국내 기관으로 이관하고 합의안을 도출할 것을 권고했습니다. 현재 한수원이 한전을 상대로 영국 런던국제중재법원에 중재를 신청한 상태입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 사고에 대한 분석이 아닌, 건설업계의 일반적인 보험 가입 동향에 대한 보도입니다. 따라서 소송 상대방의 책임 명확성, 구체적인 피해 규모, 증거 유무 등을 파악할 수 없어 소송금융 투자 대상으로 적합도를 판단하기 어렵습니다. 다만, 중소 건설기업의 자력 부족 문제를 언급하며 배상책임공제 가입 증가를 다루고 있어, 향후 중대사고 발생 시 공제조합을 통한 배상 가능성은 시사합니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (한국전력공사와 한국수력원자력 모두 공공기관), 피해 규모가 큼 (약 1조 4천억원), 이미 공적 절차(국제 중재)가 진행 중이며 정부의 중재 이관 권고가 있어 분쟁 해결 의지가 명확합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
+          <t>1조 4000억원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>건설공제조합, '건설기업 중대사고 배상책임공제' 가입 증가</t>
+          <t>한전·한수원 1.4조짜리 집안싸움… 산업부 “중재기관 국내로 옮겨라”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>smedaily.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352440</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029455047&amp;code=61141111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-28 01:22:36.540226+00:00</t>
+          <t>2026-02-28 01:39:51.082641+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="inlineStr">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>건설</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>건설공제조합</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>국내 종합건설업체의 대다수를 차지하는 중소기업들이 대규모 손해배상금과 소송 비용을 자체적으로 감당하기 어려운 실정이다. 이로 인해 피해자 보상이 지연되거나 불충분해질 우려가 있어, 건설공제조합의 '건설기업 중대사고 배상책임공제' 가입이 증가하고 있다. 이는 건설기업의 재정적 부담을 덜고 피해자 보호를 강화하기 위한 움직임으로 해석된다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 사고에 대한 분석이 아닌, 건설업계의 일반적인 보험 가입 동향에 대한 보도입니다. 따라서 소송 상대방의 책임 명확성, 구체적인 피해 규모, 증거 유무 등을 파악할 수 없어 소송금융 투자 대상으로 적합도를 판단하기 어렵습니다. 다만, 중소 건설기업의 자력 부족 문제를 언급하며 배상책임공제 가입 증가를 다루고 있어, 향후 중대사고 발생 시 공제조합을 통한 배상 가능성은 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>건설공제조합, '건설기업 중대사고 배상책임공제' 가입 증가</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>smedaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352440</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:22:36.540226+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t>한국전력공사</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>런던국제중재법원 중재 신청 후 대한상사중재원으로 이관 권고 및 수용</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>한국전력공사와 한국수력원자력 간 UAE 바라카 원전 1조 원대 공사비 미정산 갈등이 영국 런던국제중재법원에서 대한상사중재원으로 이관될 예정이다. 산업통상부의 권고로 양 기관이 합의 방안을 논의할 예정이며, 이미 소송비로 368억 원이 지출될 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>적합 조건에 따라, 상대방인 한국전력공사는 공공기관으로 자력이 충분하며 (조건 2), 미정산 규모가 1조 원대로 피해 규모가 매우 크다 (조건 4). 이미 국제중재 신청 및 국내 중재 이관 등 공적 절차가 진행 중이며 (조건 6), 관련 계약 및 정산 문서를 통해 증거 확보가 용이할 것으로 판단된다 (조건 5). 이처럼 여러 적합 조건을 충족하여 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>1조 원대</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>UAE 원전 공사비 집안싸움, 英 아닌 韓이 중재 맡는다</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20013477?ref=naver</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-28 01:12:56.818532+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>