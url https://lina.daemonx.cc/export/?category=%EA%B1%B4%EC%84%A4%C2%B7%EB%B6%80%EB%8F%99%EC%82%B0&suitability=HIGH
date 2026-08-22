--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$435</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$465</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N435"/>
+  <dimension ref="A1:N465"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="46" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,30774 +533,32878 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>밥코 (Babco)</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>분양 계약 해지 요구 집단 소송 진행 중</t>
+          <t>바레인 정유공장 관련 계약 분쟁, 법원에 중단신청 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>버나비 34층 '익클립스' 콘도 계약자들이 개발사의 재정 악화와 고지 의무 위반을 이유로 분양 계약 해지를 요구하며 집단 소송을 제기했습니다. 고금리와 분양 침체로 메트로 밴쿠버 콘도 시장의 개발사 자금난이 심화되는 가운데 발생한 사례입니다.</t>
+          <t>삼성E A가 참여한 바레인 정유공장 프로젝트에서 4.8억 달러 규모의 분쟁이 발생했습니다. 계약 부속서에 따라 밥코가 지체상금 및 손해배상채권에 유보금 보증을 사용할 수 있는 조건이 명시되어 있으며, 현재 법원에 중단신청이 제기되는 등 법적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>개발사의 고지 의무 위반 및 재정 악화로 인한 책임 주장이 명확하며(적합 조건 1), 다수의 계약자들이 집단 소송을 제기하여 집단적 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)가 예상됩니다. 계약 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 개발사의 자금난 언급으로 상대방 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>대기업 피고(삼성E A, 밥코)가 관련된 대규모 계약 분쟁으로, 피해 규모가 4.8억 달러에 달해 매우 큽니다. 계약 부속서에 지체상금 및 손해배상채권에 대한 유보금 보증 사용 조건이 명시되어 있어 상대방 책임이 비교적 명확하며, '법, 중단신청' 언급으로 보아 이미 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>4.8억 달러</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>버나비 34층 '익클립스' 콘도  분양 취소해라 집단 소송</t>
+          <t>[Biz Law] 삼성E A 참여 바레인 정유공장 4.8억달러 분쟁… 法, 중단신청...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260526180801729</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=725655</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 07:02:29.918566+00:00</t>
+          <t>2026-08-17 07:02:44.818299+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>일부 단지 시공사와 법적 분쟁 진행 중, 서울시 아파트 안전등급 전수조사 결과 발표</t>
+          <t>법정 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>서울시 아파트 안전등급 전수조사 결과, 48년 된 구축보다 안전등급이 낮은 35억짜리 강남 신축 아파트가 발견되는 등 부실 공사 문제가 드러났습니다. 서울 아파트 단지 절반 가량이 경미한 결함이 있는 B등급을 받았으며, 신축 아파트 중에서도 56개 단지가 B등급을 받았습니다. 일부 단지는 시공사를 상대로 법적 분쟁을 진행 중입니다.</t>
+          <t>방송인 양치승 씨가 15억~20억 원 규모의 전세사기 피해를 입어 헬스장 문을 닫고 현재 법정 소송 중입니다. 그는 극심한 고통 속에서도 모든 회원에게 회원권을 전액 환불하며 책임감을 보였으며, 전세사기 피해자들을 위한 '양치승법' 개정안이 국회 본회의를 통과했습니다. 현재 요식업으로 재기를 모색 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>대형 건설사가 시공한 신축 아파트에서 부실 공사로 인한 안전 등급 저하가 확인되어 시공사의 책임이 명확하며(적합 조건 1), 대형 건설사는 자력이 충분합니다(적합 조건 2). 서울 아파트 단지 절반 가량이 B등급을 받는 등 집단적 피해가 예상되며(적합 조건 3), 고가 아파트의 경우 피해 규모가 클 수 있습니다(적합 조건 4). 서울시 전수조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 이미 법적 분쟁이 진행 중인 단지도 있습니다.</t>
+          <t>총 피해액 20억 원으로 피해 규모가 매우 크고(적합 조건 4), 현재 법정 소송이 진행 중입니다(적합 조건 6). 전세사기 사건의 특성상 상대방의 책임이 명확하며(적합 조건 1), '양치승법' 개정안 통과 및 '기부채납 문제로 고통받는 세입자들이 이어지는 가운데'라는 언급으로 미루어 볼 때 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 (서울 아파트 단지 1,900여 곳 B등급, 신축 B등급 56개 단지)</t>
+          <t>세입자 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[스타트 브리핑] 6·3 지방선거 캠프 실세는 '미스터 AI'</t>
+          <t>총 피해액만 20억 …전세사기 당한 양치승, 헬스장 회원부터 챙겼다→...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202605040706181422</t>
+          <t>https://mhnse.com/news/articleView.html?idxno=1469251</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-06-02 16:51:33.984724+00:00</t>
+          <t>2026-08-14 17:29:56.737949+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>시행사 (현대건설 관련), 안산시청</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>사용승인 절차 진행 중, 국무총리실 민원 제기, 집단소송 예고</t>
+          <t>수원지방법원 성남지원 가처분 인용 결정, 본안소송 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>안산 반달섬 '힐스테이트 라군인테라스 2차' 수분양자들이 시행사의 생활숙박시설(생숙)에서 오피스텔로의 용도변경 추진에 강력히 반발하고 있습니다. 수분양자들은 개정법상 계약 해제권이 보장되어야 함에도 시행사가 이를 외면하고 있으며, 안산시청의 소극 행정을 비판하며 국무총리실에 민원을 제기했습니다. 현재 사용승인을 앞두고 대규모 계약 해제 및 집단 행정소송 가능성이 거론되고 있습니다.</t>
+          <t>GS건설이 성남 상대원2구역 재개발 사업의 새 시공사로 선정되었으나, 기존 시공사 DL이앤씨가 제기한 총회결의 효력정지 가처분 신청이 법원에서 인용되었다. 이에 따라 GS건설의 시공사 선정 효력이 잠정 정지되었으며, 본안소송을 통해 최종 시공사가 결정될 예정이다. 이 사업은 약 1조 9218억원 규모의 대형 프로젝트이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>시행사의 일방적인 용도변경 추진과 수분양자 계약 해제권 외면으로 상대방 책임이 명확하며, 현대건설 관련 시행사와 안산시청은 자력이 충분합니다. 다수의 수분양자가 피해를 입어 집단소송 가능성이 높고, 부동산 계약 관련이므로 피해 규모가 클 것으로 예상됩니다. 국무총리실 민원 제기 등 공적 절차가 진행 중이며, 법률 해석 및 설계 변경 관련 증거 확보가 가능합니다.</t>
+          <t>(적합 조건 2, 3, 4, 5 해당) 1조 9218억원 규모의 대형 재개발 사업으로 피해 규모가 크고, 대형 건설사(DL이앤씨, GS건설)가 얽혀있어 상대방 자력이 충분하다. 재개발 조합원 다수가 잠재적 피해자이며, 법원의 가처분 인용 결정으로 이미 법적 판단이 진행 중이며 관련 증거 확보가 용이하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 9218억원 (예정 공사비)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>재개발 조합원 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>안산 반달섬 힐스테이트 2차 ‘꼼수 사용승인’?...수분양자 반발 확산</t>
+          <t>[특징주] GS건설, 상대원2구역 시공권 제동에도 5% 상승…법원, DL이앤씨...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065574934761211</t>
+          <t>https://www.tokenpost.kr/news/economy/383314</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-06-02 07:03:05.465444+00:00</t>
+          <t>2026-08-12 07:01:22.238890+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>경기도</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>사고 원인 규명 및 책임자 조사 진행 중, 재발 방지 대책 마련 예정</t>
+          <t>명도소송 및 철거 절차 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>서울 서소문 고가차도 철거 공사 중 붕괴 사고가 발생했습니다. 2019년 안전진단 D등급을 받은 노후 구조물로, 침하 징후에도 불구하고 점검을 강행하다 사고가 발생했다는 지적이 나옵니다. 서울시의 안전불감증과 관리감독 부실이 원인으로 지목되며, 시민단체와 노동조합은 철저한 조사와 책임자 처벌을 촉구하고 있습니다.</t>
+          <t>경기도 3기 신도시 택지개발 과정에서 이전부지 조성이 완료되지 않은 상황에서 하남 기업들에 대한 명도소송과 철거 절차가 진행되고 있음. 송규근 경기도의원은 경기도가 공동 사업시행자로서 기업 이전 문제 해결에 적극 나설 것을 촉구하며, 이는 다수 기업의 피해가 예상되는 상황임.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (서울시의 관리감독 부실 및 시공/감리 체계 문제 지적), 상대방에게 자력이 충분함 (서울시), 증거 확보 가능성 높음 (안전진단 D등급, 침하 징후 포착 기록), 공적 절차 진행 중 (원인 규명 및 책임자 조사 촉구). 대형 건설 사고로 사회적 관심이 높고, 잠재적 피해 규모가 클 수 있습니다.</t>
+          <t>경기도가 3기 신도시 택지개발의 공동 사업시행자로서 이전부지 미조성 상태에서 명도소송 및 철거 절차를 진행하는 것에 대한 책임이 명확하며 (적합 조건 1), 공공기관으로 자력이 충분함 (적합 조건 2). 다수의 하남 기업들이 피해를 입고 있어 집단적 피해 가능성이 높고 (적합 조건 3), 기업 이전 문제로 피해 규모가 클 것으로 예상됨 (적합 조건 4). 이미 명도소송이 진행 중이라는 점에서 법적 분쟁이 구체화되고 있음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>서울 시내 철거 공사만 30여건…안전 괜찮나</t>
+          <t>송규근 경기도의원, 하남 기업 선이주 대책 촉구</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02876566645453512</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=249805</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-30 07:02:51.678782+00:00</t>
+          <t>2026-08-12 07:00:10.416951+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>정부</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>수사 및 피해자 지원 절차 진행 중으로 추정</t>
+          <t>정부 정책 변경으로 인한 사전청약 포기 및 잔금대출 중단 사태 발생</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>1244명의 피해자와 약 2312억 원 규모의 전세사기 사건이 발생했다. 가해자들은 시세 확인이 어려운 신축 빌라를 무자본으로 활용하여 사기를 저질렀으며, 기사는 이러한 전세사기가 반복되는 구조적 문제에 주목하고 있다. 단순한 사후 처벌이나 피해자 지원을 넘어선 근본적인 대책 마련이 필요하다는 지적이다.</t>
+          <t>정부의 3기 신도시 사전청약 모기지 혜택 제외 및 대출 총량제로 인한 일반분양 잔금대출 중단 사태로 무주택자들의 신뢰가 무너지고 있습니다. 사전청약자 254명이 본청약을 포기했으며, 연말까지 7만가구 이상이 입주에 어려움을 겪을 것으로 예상됩니다. 이는 부동산 시장의 불안을 가중시키고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확함(무자본 갭투자), 집단적 피해(1244명), 피해 규모가 매우 큼(2312억 원), 증거 확보 용이성(대규모 사기 사건). 직접 가해자의 자력 부족 가능성이 있으나, '구조적 문제'라는 언급을 통해 다른 책임 주체(예: 관련 기관)를 발굴할 가능성이 있어 소송금융 투자 적합도가 높음.</t>
+          <t>정부의 부동산 정책 변경으로 인해 사전청약자 및 일반분양 입주 예정자 다수가 피해를 입었으며, 상대방(정부)의 책임이 명확하고 자력이 충분합니다. 피해자 수가 수만 가구에 달하고 증거 확보가 용이하여 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2312억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1244명</t>
+          <t>사전청약자 254명, 일반분양 입주 예정자 7만가구 이상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>90년 반복된 전세사기, 문제는 구조다</t>
+          <t>[기자24시] 무너진 신뢰가 집값 흔든다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168572</t>
+          <t>https://www.mk.co.kr/article/12109612</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-30 07:01:04.908793+00:00</t>
+          <t>2026-08-10 01:11:51.316845+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>GTX-A 시공사, 감리사 및 원수급인</t>
+          <t>국토교통부, 서울특별시, 서초구, 한국토지주택공사(LH)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대통령 지시로 관계부처 실태 파악 및 안전 점검 진행 중, 향후 공사 중단, 구조 안전성 재평가, 시정명령, 부실벌점 부과, 수사기관 고발 등 행정·형사 절차 예상</t>
+          <t>공공주택지구 개발 현안 협의회 진행 중, 향후 행정소송 및 법적 분쟁 가능성 제기</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>GTX-A 서울 삼성역 구간 공사에서 철근이 대거 누락된 사태가 발생하여 이재명 대통령이 관계부처에 철저한 실태 파악과 안전 점검을 지시했습니다. 시공자, 감리자, 발주자 등 각 주체의 법적 책임이 논의되고 있으며, 향후 공사 중단, 구조 안전성 재평가, 시정명령, 부실벌점 부과, 수사기관 고발 등 단계별 행정·형사 절차가 진행될 예정입니다.</t>
+          <t>서울 서리풀 2 공공주택지구 개발을 두고 주민들과 정부·지자체·LH가 첫 현안 협의회를 개최했습니다. 주민들은 전면 수용 방식이 생활 기반과 종교공동체를 해체하고 생태축을 훼손한다며 존치 또는 경계 조정형 개발을 요구하고 있습니다. 협의가 원만히 이루어지지 않을 경우 행정소송 등 법적 분쟁으로 이어질 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>GTX-A는 대규모 국책 사업으로 상대방(시공사, 감리사, 원수급인)의 자력이 충분하며(적합 조건 2), 철근 누락 사실이 확인되어 책임 소재가 명확합니다(적합 조건 1). 대통령 지시로 관계부처의 실태 파악 및 안전 점검 등 공적 절차가 진행 중이며(적합 조건 6), 정밀안전진단을 통해 객관적 증거 확보가 용이합니다(적합 조건 5). 또한, 공공 인프라의 중대한 하자로 인해 잠재적 집단 피해 및 대규모 손해 발생 가능성이 높습니다(적합 조건 3, 4).</t>
+          <t>정부 및 공공기관(국토교통부, 서울시, LH 등)이 상대방으로 자력이 충분하며(적합 조건 2), 73가구 및 4천여 명 규모의 종교공동체가 생활 기반 해체라는 집단적 피해를 입을 가능성이 명확히 제기되고 있습니다(적합 조건 3, 4). 법정보호종 서식지 등 객관적 증거 확보가 가능하며(적합 조건 5), 이미 관계기관과 주민 간 '현안 협의회'라는 공적 절차가 진행 중입니다(적합 조건 6). 합의 불발 시 소송으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>73가구 및 4천여 명 규모의 종교공동체</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>이재명 대통령, GTX-A 철근 누락 실태 파악 지시…시공·감리 법적 책임...</t>
+          <t>'서리풀 2지구' 첫 현안 협의회 열어…존치·상생 대안 모색</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/N0R15HDL75QU</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=224654</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-24 07:01:04.295750+00:00</t>
+          <t>2026-08-08 07:01:25.108492+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>A씨 (검찰 수사관)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 손해배상 청구 변호인 선임 의결</t>
+          <t>검찰 수사 진행 중, 재판 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 사업 시공사 선정 과정에서 대우건설의 불법 홍보 행위가 14건 적발되었고, 이로 인해 입찰보증금 일부가 차감되었습니다. 또한 대우건설 홍보요원에 의한 조합원 폭행 사건 및 개인정보보호법 위반 혐의로 형사 고소가 진행 중이며, 조합은 사업 지연 등에 대한 손해배상 청구를 예고했습니다. 대법원 판례에 따라 시공사 선정 무효 가능성도 제기되고 있습니다.</t>
+          <t>검찰 수사관 A씨가 동탄신도시 일대에서 오피스텔 70여 채를 이용해 25명의 임차인으로부터 총 32억 원의 전세 보증금을 가로챈 혐의로 구속 송치되었습니다. A씨는 피해자들의 고소가 임박하자 해외로 도피했으나, 9개월 만에 강제 송환되어 현재 검찰 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>대우건설의 불법 홍보 행위 및 홍보요원의 폭행 사건으로 상대방 책임이 명확하며(상대방 책임 명확), 대우건설은 대기업으로서 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 성수4지구 조합원 다수가 피해를 입고 있으며(집단적 피해), 경찰 수사 등 공적 절차가 진행 중이고(공적 절차 진행 중), 조합이 손해배상 청구를 예고하는 등 피해 규모가 커질 가능성이 높습니다(피해 규모 큼).</t>
+          <t>검찰 수사관이라는 특정된 상대방의 책임이 명확하며(적합 조건 1), 25명의 다수 피해자와 32억 원의 큰 피해 규모가 확인됩니다(적합 조건 3, 4). 경찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 검찰 수사가 진행 중입니다(적합 조건 6). 다만, 피고가 개인인 점은 자력 확보에 있어 변수가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>입찰보증금 1400만 원 차감 외 미상</t>
+          <t>32억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>성수4지구 조합원 다수</t>
+          <t>25명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>성수4지구, 대우건설 입찰해도 걱정…입찰보증금 몰취에 형사고소까지</t>
+          <t>동탄서 32억 전세사기 후 해외 도피한 검찰수사관 구속 송치</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=48151</t>
+          <t>https://www.joongang.co.kr/article/25449578</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-24 07:00:34.604823+00:00</t>
+          <t>2026-08-01 07:01:13.523141+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>HDC현대산업개발 외 관련 업체</t>
+          <t>㈜U사, ㈜F사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>관련 형사 및 민사 소송 진행 중, 행정처분 및 재시공 결정 등</t>
+          <t>대법원 확정판결 이후에도 객실 인도 지연 및 갈등 지속, 추가 법적 조치 필요</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>광주전남특별시장 후보의 공약에서 언급된 학동 철거건물 붕괴 사고와 화정 아이파크 붕괴 사고는 각각 2021년과 2022년에 발생한 대규모 인명 피해 및 재산 피해 사건입니다. 두 사고 모두 HDC현대산업개발 등 건설사의 책임이 명확히 드러났으며, 현재 관련 민형사상 소송 및 손해배상 절차가 진행 중입니다.</t>
+          <t>영종구 운서역 A호텔의 구분소유자들이 시행사 및 운영사를 상대로 제기한 수익금 미지급 및 객실 반환 소송에서 대법원 확정판결로 승소했으나, 약 79개 객실의 인도가 지연되며 갈등이 지속되고 있습니다. 약 80억 원 규모의 채권이 발생했으며, 구분소유자들은 객실 활용에 어려움을 겪고 있어 추가적인 법적 대응이 필요한 상황입니다. 지역사회와 의회에서도 우려를 표하며 원만한 해결을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>학동 철거건물 붕괴 사고와 화정 아이파크 붕괴 사고는 모두 대기업(HDC현대산업개발)의 책임이 명확하고, 다수의 사망자 및 부상자, 재산 피해자가 발생하여 집단적 피해 규모가 매우 큽니다. 정부 조사 및 수사 등 공적 절차가 진행되었으며, 객관적 증거가 충분히 확보되어 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>대법원 확정판결로 상대방(시행사 및 운영사)의 책임이 명확하며(적합 조건 1, 5), 약 80억 원 규모의 집단적 피해가 발생했고(적합 조건 3, 4), 179명의 구분소유자가 관련되어 있습니다. 판결에도 불구하고 객실 인도가 지연되어 추가적인 법적 조치 필요성이 높습니다. (부적합 조건 0개)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>약 80억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>사망자, 부상자 및 재산 피해자 다수</t>
+          <t>179명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>광주전남특별시장 후보들, 공식 선거운동 전날 정책 경쟁 '후끈'</t>
+          <t>영종구 운서역 A호텔 분쟁 장기화... 대법원 확정판결 뒤에도 갈등 지속</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=911251</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1277701</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-23 07:03:10.131863+00:00</t>
+          <t>2026-07-26 07:00:36.678441+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>임대업자 임모씨 및 공인중개사</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울시 청년 월세 지원 확대, 전세사기 피해자 1,000명 우선 선발</t>
+          <t>임대업자 및 공인중개사 형사 재판 항소심 판결 선고, 피해자들 경매 절차 참여 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울시가 기존 1인 가구 중심의 청년 월세 지원을 신혼부부와 전세사기 피해자까지 확대한다. 특히 전세사기 피해자는 1,000명씩 우선 선발하여 주거 안정을 돕는다. 이는 전세사기 문제의 심각성과 다수 피해자의 존재를 보여준다.</t>
+          <t>대전 일대에서 임대업자 임모씨가 사회초년생 200여명을 상대로 220억원대 깡통전세 사기를 벌여 항소심에서 징역 14년을 선고받았습니다. 사기를 방조한 공인중개사도 징역형을 선고받았으며, 피해자들은 보증금 회수를 위해 경매 절차에 참여하고 있습니다. 형사 재판을 통해 책임이 명확히 밝혀졌고, 다수의 피해자와 큰 피해 규모를 고려할 때 민사상 손해배상 청구의 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>전세사기라는 사건의 특성상 상대방의 책임이 명확하며(적합 조건 1), 서울시 지원 대상만 1,000명으로 특정될 정도로 다수의 피해자가 존재하여 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 서울시의 피해자 지원은 공적 인지와 대응의 일환으로 볼 수 있습니다(적합 조건 6). 다만, 기사 내용만으로는 구체적인 사기 주체 및 그들의 자력에 대한 정보가 부족하여 추가 조사가 필요합니다.</t>
+          <t>임대업자 임모씨와 공인중개사들이 형사 재판에서 유죄 판결을 받아 책임이 명확하며(적합 조건 1), 200여명의 다수 피해자가 발생했고(적합 조건 3), 피해액이 220억원을 초과하여 규모가 매우 큽니다(적합 조건 4). 형사 재판 결과가 객관적 증거로 활용 가능하며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 항소심 판결이 선고되었습니다(적합 조건 6). 다만, 피고인의 자력 부족 가능성은 투자 회수율에 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>218억 3300만원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1,000명 이상</t>
+          <t>약 200명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>전세사기 피해자까지 품는다  서울시, 청년 월세 지원 확대</t>
+          <t>‘깡통전세’로 사회초년생 돈 220억 갈취…파렴치 임대업자 징역 14년</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026043017220000256?did=NA</t>
+          <t>https://www.nongmin.com/article/20260723500508</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-21 02:35:37.092774+00:00</t>
+          <t>2026-07-25 07:01:24.900979+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>국가유산청</t>
+          <t>시공사</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>손해배상 청구 등 법적 수단 동원 예고</t>
+          <t>하자소송 진행 중 구상권 시효 만료 문제 발생, 관련법 개정 발의</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>세운4구역 주민대표회의가 국가유산청의 세계유산영향평가 명령으로 인한 재개발 지연에 반발하며 재산권 침해를 주장하고 있다. 주민들은 국가유산청 등을 상대로 손해배상 청구를 포함한 모든 법적 수단을 동원할 계획이다. 이는 종묘 세계유산 보존과 주민들의 생존권 사이의 갈등에서 비롯되었다.</t>
+          <t>이건태 의원이 하자소송 장기화 시 분양자가 시공사에 대한 구상권 시효 만료로 손해를 모두 부담하는 현행법의 문제점을 해결하기 위해 집합건물법 개정안을 발의했다. 현재는 하자소송이 길어지면 실제 책임이 있는 시공사에 대한 분양자의 구상권 행사가 어려워져 분양자가 모든 손해를 떠안게 된다. 이 개정안은 이러한 법적 공백을 보완하여 분양자의 구상권을 보호하고 하자소송의 공정성을 확보하는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>국가유산청이라는 공공기관을 상대로 한 소송으로 자력 충분(적합 조건 2). 주민대표회의를 통해 다수의 주민이 재개발 지연으로 인한 재산권 피해를 주장하고 있어 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상(적합 조건 4). 또한, 국가유산청의 명령이 원인이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 행정 문서 등 증거 확보가 가능할 것으로 보임(적합 조건 5). 아직 소송이 제기되지 않았으나, 주민대표회의가 법적 수단 동원을 예고하고 있어 소송금융 투자 가능성이 높음.</t>
+          <t>상대방 책임이 비교적 명확함 (시공사의 실제 책임), 집단적 피해 (집합건물 하자소송의 특성상 다수의 분양자 관련), 피해 규모가 큼 (분양자가 손해를 모두 부담하는 상황), 증거 확보 가능성 (하자 감정 등). 이 사건은 하자소송 장기화로 인해 분양자가 시공사에 대한 구상권을 행사하지 못하는 법적 공백을 다루며, 이는 다수의 분양자에게 영향을 미치는 시스템적 문제로 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>세운4구역 세계유산영향평가 명령 철회하라</t>
+          <t>이건태, 하자소송 장기화 보완 집합건물법 발의… 분양자 구상권 보호</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=87860</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202607110019</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-17 01:15:19.186464+00:00</t>
+          <t>2026-07-23 07:02:29.195576+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>시행사</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>관리처분인가 완료, 이주 진행 중, 새 조합장 선거에서 시공사 책임론 부각</t>
+          <t>피해자 대책위 구성</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한남2구역 재개발 조합이 새 조합장을 선출하는 가운데, 후보들은 시공사인 대우건설이 약속했던 '118 프로젝트' 공약 미이행에 대한 책임론을 강조하고 있다. 대우건설은 고도제한 완화 등 핵심 공약을 이행하지 못했으며, 이로 인해 조합과 시공사 간 갈등이 지속되고 있다. 관리처분인가를 받고 이주가 진행 중인 상황에서, 새 조합장 체제에서 대우건설의 공약 이행 여부가 사업 속도와 조합원 피해 보상에 중요한 영향을 미칠 것으로 보인다.</t>
+          <t>HUG(주택도시보증공사) 보증을 사칭한 주택 관련 사기로 50여 명의 서민들이 평생 모은 돈을 잃는 피해를 입었습니다. 피해자들은 HUG 가입을 믿었으나, 같은 시행사의 다른 아파트 인수 건을 사칭한 것으로 보입니다. 현재 피해자 대책위가 구성되어 대응을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>대기업 피고(대우건설)의 자력이 충분하며(조건 2), 시공사 선정 당시 핵심 공약 미이행으로 인한 조합원 다수의 집단적 피해(조건 3) 발생 가능성이 높다. 상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 크며(조건 4), 관련 증거 확보가 용이하다(조건 5). 새 조합장 선거에서 대우건설 책임론이 주요 쟁점으로 부각되어 소송 의지가 높다.</t>
+          <t>상대방 책임이 비교적 명확하고(HUG 보증 사칭), 집단적 피해(피해자 50여 명), 피해 규모가 크며('평생 땀 흘려 번 돈'), 증거 확보 가능성(HUG 가입 사칭, 500억 원 인수 주장)이 높아 적합 조건 4개 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1537가구 조합원 다수</t>
+          <t>50여 명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>사업 속도 내는 한남2구역, 조합장 선거 '촉각</t>
+          <t>평생 땀 흘려 번 돈인데 .. 피해자만 50여 명</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>jmbc.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2321155.htm</t>
+          <t>http://www.jmbc.co.kr/news/view/66053</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-05-14 07:02:51.814942+00:00</t>
+          <t>2026-07-22 20:49:01.142124+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>엘시티 시행사 및 관련 관계자</t>
+          <t>메리츠 등 1순위 대주단, 2순위 및 3순위 대주단, 신탁사 (KB, 신한 등)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>부산경찰청에 엘시티 비리 의혹 수사 촉구 기자회견 개최</t>
+          <t>변호사 선임 및 법률 검토 진행 중, 형사상 사기 가능성 제기, 과거 국감 이슈화</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>부산참여연대와 엘시티 피해자 일동이 부산경찰청 앞에서 기자회견을 열고 엘시티 타워동 매각 관련 회계부정 및 취업제한 규정 위반 등 비리 의혹에 대한 신속한 수사를 촉구했습니다. 피해자들은 매각 절차 위반 주장과 함께 엘시티 비리 의혹 전반에 대한 철저한 조사를 요구하고 있습니다.</t>
+          <t>부동산 PF 대출 과정에서 다수의 하청업체가 대형 금융기관 및 신탁사의 리스크 미고지로 인해 과도한 연대보증 책임을 지게 되었다. 부동산 경기 악화로 하청업체들은 수천억 원 규모의 손실을 떠안을 위기에 처했으며, 일부 사례는 형사상 사기로 판명될 가능성도 제기된다. 변호사는 1순위 대주단의 면책은 형식적이며, 2, 3순위 대주단과 신탁사가 책임을 회피하고 있다고 지적한다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>엘시티 관련 비리 의혹으로 '엘시티 피해자 일동'이 경찰 수사를 촉구하며 집단적 피해가 명확합니다. 대규모 부동산 개발 사업 관련이므로 피해 규모가 클 것으로 예상되며, 관련 주체들의 자력도 충분할 것으로 판단됩니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 상대방에게 자력이 충분함, 이미 공적 절차 진행 중)</t>
+          <t>PF 대출 과정에서 다수의 하청업체가 대형 금융기관 및 신탁사의 리스크 미고지로 인해 과도한 연대보증 책임을 지게 된 사건입니다. 상대방의 자력이 충분하고 집단적 피해가 발생했으며, 피해 규모가 크고 증거 확보 가능성이 높아 소송금융 투자에 매우 적합합니다. 이미 변호사가 사건을 담당하고 있으며 형사상 사기 가능성까지 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 하청업체</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>“취업제한 규정 위반에 타워동 매각 회계부정 의혹…엘시티 비리 신속...</t>
+          <t>구글, 쿠팡과 싸워보니... 자본의 힘 세져, 강력 규제 필요한 시점</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260506.99099001475</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003235573&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-05-13 20:47:23.278429+00:00</t>
+          <t>2026-07-21 23:03:37.064936+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>지하통로 미설치/지연 시 분쟁 발생 가능성</t>
+          <t>부당특약 관행 지속</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대방건설이 '옥정중앙역 디에트르' 아파트 분양 시 '직통 역세권'을 홍보했으나, 지하통로 설치 지연 또는 미설치 시 민원 및 손해배상 청구를 할 수 없다는 면책 조항이 확인되었다. 이는 향후 입주민들이 홍보 내용과 다른 결과에 직면할 경우 집단적 분쟁으로 이어질 가능성이 높다. 특히 지하통로가 핵심적인 홍보 문구였다면, 면책 조항의 유효성 및 기만적인 광고 여부가 쟁점이 될 수 있다.</t>
+          <t>건설업계에서 원청이 사고 피해 합의 비용, 산재 처리 비용, 안전 관리 비용 등을 하청업체에 전가하는 부당특약 관행이 여전히 지속되고 있습니다. 이는 처벌이 약하기 때문으로 지적되며, 다수의 하청업체가 불이익을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대방건설이 '옥정중앙역 디에트르' 아파트 분양 시 '직통 역세권'을 홍보하면서도 지하통로 미설치/지연 시 책임을 면하는 조항을 포함한 점은 향후 분쟁의 소지가 큼. 상대방(대방건설)의 자력이 충분하고(적합 조건 2), 아파트 입주민 다수가 피해를 입을 수 있는 집단적 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)가 예상됨. 해당 면책 조항과 분양 홍보물 등이 중요한 증거가 될 수 있음(적합 조건 5).</t>
+          <t>건설 원청의 책임전가 부당특약은 상대방의 책임이 명확하며(조건 1), 다수의 하청업체에 피해를 입히는 집단적 피해(조건 3)에 해당합니다. 원청은 대기업일 가능성이 높아 자력이 충분할 것으로 예상되며(조건 2), 합의 비용, 산재 처리 비용 등 피해 규모가 클 수 있습니다(조건 4). 기사 보도를 통해 증거 확보 가능성도 높습니다(조건 5).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하청업체 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[포커스] 대방건설, '옥정중앙역 디에트르 7호선 '직통 역세권' 홍보 논...</t>
+          <t>처벌 약한가···'책임전가' 부당특약 여전</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=201519</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=325206</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-05-03 14:16:54.349922+00:00</t>
+          <t>2026-07-16 16:31:12.581027+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>건설사 및 업무대행사</t>
+          <t>정릉골 주택재개발정비사업조합</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국토부의 지역주택조합 피해 예방 및 사업 정상화 방안 발표, 제도 개선 추진 중</t>
+          <t>건물 인도 소송 판결 후 강제집행 예고, 세입자대책위 활동 및 추가 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>지역주택조합 사업에서 건설사 및 업무대행사의 '알박기', 공사비 부풀리기 등으로 조합원들의 피해가 심각한 것으로 나타났습니다. 국토교통부는 이러한 병폐를 해결하고 조합원 피해를 최소화하기 위해 토지 소유권 확보기준 완화, 업무대행사 등록제 도입, 공사비 증액 검증 의무화 등 '지역주택조합 피해 예방 및 사업 정상화 방안'을 발표했습니다. 이는 수많은 조합원들의 집단적 피해 구제 가능성을 높이는 계기가 될 것으로 보입니다.</t>
+          <t>서울 성북구 정릉골 재개발 사업으로 인해 21가구 이상의 세입자들이 주거 상실 위기에 처했습니다. 재개발조합이 낸 건물 인도 소송에서 패소하여 강제집행이 예고된 상황이며, 공람 공고일 이전 거주 등 엄격한 보상 기준으로 인해 다수의 세입자가 주거 이전비 및 공공임대주택 입주 자격에서 배제되었습니다. 세입자대책위원회와 시민사회단체가 활동하며 문제 해결을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>건설사 및 업무대행사의 '알박기', 공사비 부풀리기 등 책임이 명확하며(상대방 책임 명확), 이들은 배상 능력이 있는 기업으로 판단됩니다(상대방 자력 충분). 지역주택조합 조합원 다수가 수백억~수천억 원 규모의 경제적 피해를 입고 있어(집단적 피해, 피해 규모 큼), 소송금융의 잠재적 고객층이 넓습니다. 국토부의 제도 개선 방안 발표는 문제의 심각성을 공적으로 인지하고 있음을 보여주며(공적 절차 진행 중), 관련 계약서 및 공사비 내역 등 증거 확보도 용이할 것으로 예상됩니다(증거가 있거나 확보 가능함).</t>
+          <t>적합 조건: 집단적 피해 (21가구 이상 세입자), 증거 확보 가능성 (성북구의회 자료, 성북주거복지센터 조사), 상대방 자력 (재개발조합). 재개발조합의 정보 전달 미흡 및 보상 기준의 불합리성으로 인한 세입자 배제 문제는 법적 다툼의 여지가 충분하며, 시민사회단체의 활동으로 사회적 관심이 높습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>개별 조합당 수백억~수천억 원 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수 (개별 조합당 수십~수백 명 추정)</t>
+          <t>21가구 이상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>지역주택조합 ‘땅 매입’ 부담 완화… 알박기 꼼수 안 통한다</t>
+          <t>재개발 강제 철거 불안에도…정릉골 못 떠나는 세입자들</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260420515577?OutUrl=naver</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1260297.html</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-05-03 07:00:34.115209+00:00</t>
+          <t>2026-07-16 09:07:42.312866+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>임대인 A 씨</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 국회 본회의 통과</t>
+          <t>임대인 징역 1년 6개월 선고, LH의 건물 매입으로 피해 일부 회복</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>전세사기 피해자들을 위한 특별법 개정안이 국회 본회의를 통과하여 임차보증금의 최대 3분의 1을 국가가 보장하게 되었다. 신탁사기 피해자에게는 선지급 후정산 방식이 적용될 예정이다. 이는 다수의 피해자가 발생한 대규모 사기 사건에 대한 정부 차원의 구제책 마련을 의미하며, 피해자들의 법적 구제 가능성을 높일 것으로 예상된다.</t>
+          <t>임대인 A 씨가 세입자들을 속여 보증금 등 10억여 원을 가로챈 혐의로 징역 1년 6개월을 선고받았다. 재판부는 LH가 전세사기피해자법에 따라 해당 건물을 매입하여 임차인들의 피해가 일부 회복된 점을 양형에 고려했다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>전세사기특별법 통과로 다수의 피해자(적합 조건 3)와 임차보증금이라는 큰 피해 규모(적합 조건 4)가 명확하다. 특별법 제정 및 정부 개입으로 사건의 공신력과 증거 확보 용이성(적합 조건 5)이 높으며, 국회에서 특별법이 통과되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합하다. 상대방의 자력은 불분명하나, 국가 보장 및 신탁사기 선지급 후정산 등 피해 구제 메커니즘이 마련되고 있어 회수 가능성을 높일 수 있다.</t>
+          <t>임대인의 사기 행위가 형사 재판에서 징역형 선고로 명확히 입증되었고(상대방 책임 명확, 증거 확보), 피해 규모가 10억여 원으로 크며(피해 규모 큼), 다수의 세입자가 피해를 입은 집단적 피해 사건이다(집단적 피해). LH의 건물 매입으로 피해가 일부 회복되었으나, 여전히 민사상 손해배상 청구의 여지가 있다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억여 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>세입자 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>전세사기 보증금 30% 국가가 보장... 신탁사기는 선지급 후정산</t>
+          <t>세입자 속여 보증금 등 10억여 원 가로챈 임대인 징역 1년 6개월</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026042319310005900?did=NA</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008568060&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-25 07:01:45.230547+00:00</t>
+          <t>2026-07-14 15:35:11.946670+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>형사 재판 결심공판 진행 중, 실형 및 벌금 구형</t>
+          <t>국토교통부 전세사기 피해자 결정, 민사소송 및 형사고소 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>청주 오송 지하차도 참사의 직접적 원인으로 지목된 미호강 부실 제방 공사 현장 책임자들에게 검찰이 실형을 구형했습니다. 시공사와 감리업체 법인 2곳에도 벌금형이 구형되었으며, 검찰은 피고인들이 제방을 무단 절개하고 부실하게 축조한 뒤 설계 도면을 위조하는 등 책임을 은폐하려 했다고 지적했습니다. 이 사고로 14명이 사망하고 17대의 차량이 침수되었습니다.</t>
+          <t>전세보증금 9천만 원을 돌려받지 못한 세입자 A씨가 국토교통부로부터 '전세사기 피해자'로 인정받았습니다. 법조계는 이 결정이 임대인의 사기 고의를 입증하는 강력한 증거가 될 것이며, 상습 체납 및 연락 회피 등 가중 요소로 인해 징역형 가능성도 상당하다고 분석했습니다. A씨는 현재 민사소송과 형사고소를 동시에 진행하며 보증금 회수를 추진 중입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>검찰 수사를 통해 미호강 제방 무단 절개 및 부실 축조, 설계 도면 위조 은폐 등 상대방(시공사 및 감리업체)의 책임이 명확하게 드러났습니다(적합 조건 1, 5). 14명의 사망자와 17대의 차량 침수라는 집단적이고 중대한 피해가 발생했으며(적합 조건 3, 4), 관련 법인에 벌금형이 구형된 점으로 보아 배상 능력이 있는 기업으로 추정됩니다(적합 조건 2). 현재 형사 재판의 결심공판이 진행 중으로, 민사 소송의 중요한 근거가 될 수 있는 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+          <t>국토교통부의 '전세사기 피해자' 결정으로 상대방의 책임이 명확하고(적합 조건 1), 사기 고의를 입증할 강력한 증거(적합 조건 5)가 확보되어 있습니다. 이미 공적 절차(국토부 결정)가 진행 중이며(적합 조건 6), 세무서에서 임대인의 이름이 '종종 올라온다'는 언급으로 다수 피해자 존재 가능성이 높아 집단적 피해(적합 조건 3)로 확장될 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9천만 원 (A씨 사례)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>사망자 14명, 차량 침수 17대</t>
+          <t>미상 (A씨 외 다수 피해자 가능성)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'오송참사' 제방 부실 책임자 최고 징역 5년 구형</t>
+          <t>전세사기 집주인 징역 보낼 수 있을까?</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=903664</t>
+          <t>https://lawtalknews.co.kr/article/2SP3SK2JDIGM</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-25 07:01:21.635987+00:00</t>
+          <t>2026-07-10 07:17:30.031756+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>GH 주관 법률안내 교육 및 1:1 변호사 상담 진행, 향후 소송 준비 단계</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>상가 임차인이 보증금을 돌려받지 못한 상태에서 임대인 소유권이 재건축조합으로 변경된 사건입니다. 대법원은 새 임대인인 재건축조합에게 보증금 반환 책임이 있다고 판단하며 원심을 뒤집고 사건을 서울중앙지법으로 돌려보냈습니다. 임차인은 보증금 외에 권리금 및 영업이익 상당의 손해도 배상하라고 요구했습니다.</t>
+          <t>경기주택도시공사(GH)가 전세사기 피해자들을 대상으로 권리구제 법률안내 교육을 실시했습니다. 두 차례 교육에 약 250명의 피해자가 참여했으며, 민사소송, 강제집행, 형사절차 등 법적 구제 절차와 실무를 안내받았습니다. GH는 앞으로도 추가 교육과 1대1 변호사 상담을 통해 피해자들의 실질적인 피해 회복을 지원할 계획입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>대법원이 새 임대인(재건축조합)의 보증금 반환 책임을 명확히 판단하여 상대방 책임이 비교적 명확합니다. 상대방인 주택재건축정비사업조합은 일반적으로 충분한 자력을 가집니다. 이미 대법원까지 진행된 사건으로 관련 증거가 충분히 확보되어 있으며, 상가 임대차보증금, 권리금, 영업이익 상당의 손해를 포함하여 피해 규모가 상당할 것으로 예상됩니다.</t>
+          <t>적합 조건 3(집단적 피해)에 따라 250명 이상의 피해자가 법률 교육에 참여했으며, 추가 교육도 예정되어 있어 집단 소송 가능성이 높습니다. 적합 조건 4(피해 규모가 큼)에 따라 전세사기 특성상 개별 피해 금액이 크고 피해자 수가 많아 전체 피해 규모가 상당합니다. 또한 적합 조건 6(이미 공적 절차 진행 중)에 따라 GH와 경기도 전세피해 및 예방지원센터가 피해자들을 대상으로 법률 교육 및 변호사 상담을 지원하며 권리 구제를 돕고 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>250명 이상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>보증금 못 돌려받은 채 임대인 변경… 法  새주인이 반환</t>
+          <t>내 보증금 어떻게 찾죠? …GH, 전세피해 권리구제 설명회 성황</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604091829045903</t>
+          <t>https://www.mt.co.kr/policy/2026/07/06/2026070612453060106</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-15 21:30:48.723782+00:00</t>
+          <t>2026-07-08 07:00:13.044181+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>상대원2구역 조합, DL이앤씨, GS건설</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>조합장 해임 효력정지 가처분, 시공사 선정 절차 효력정지 가처분 진행 중. 총회 강행 여부 및 의결 효력 관련 추가 소송 예상.</t>
+          <t>조합장 해임 총회 가결, 시공사 계약 해지 총회 예정, 총회 결의 효력정지 가처분 및 무효확인 소송 제기 예상</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>경기 성남 상대원2구역 재개발 사업에서 조합-전 조합장 간의 시공사 교체(DL이앤씨 vs GS건설)를 둘러싼 갈등이 격화되고 있습니다. 조합장 해임의 유효성과 총회 개최의 적법성을 놓고 법적 분쟁이 진행 중이며, 기존 시공사와 우선협상대상 시공사 모두 법적 대응에 나선 상태입니다. 이로 인해 사업 지연이 불가피하며, 조합원들의 막대한 피해가 예상됩니다.</t>
+          <t>성남 상대원2구역 재개발 조합과 시공사 DL이앤씨 간의 갈등이 심화되고 있습니다. DL이앤씨의 공사비 인상 요구와 총회 개입 의혹이 제기되었으며, 조합 측은 DL이앤씨와의 계약 해지를 추진하고 있습니다. 이에 맞서 DL 지지 조합원들은 조합장 해임 총회를 강행했고, 양측 간 법적 다툼이 불가피할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업은 조합-전 조합장 간의 해임 및 총회 효력, 시공사 선정 절차의 적법성을 둘러싼 갈등으로 법적 분쟁이 격화되고 있습니다. (적합 조건 1: 법적 판단에 따라 책임 소재가 가려질 예정) DL이앤씨와 GS건설이라는 대기업이 얽혀있고, 재개발 사업 지연으로 인한 조합원 다수의 막대한 피해가 예상됩니다. (적합 조건 2: 상대방에게 자력이 충분함, 적합 조건 3: 집단적 피해, 적합 조건 4: 피해 규모가 큼) 이미 다수의 효력정지 가처분 신청이 진행 중이며, 관련 증거 확보도 용이하여 소송금융 투자에 매우 적합합니다. (적합 조건 6: 이미 공적 절차(소송 제외)가 진행 중임, 적합 조건 5: 증거가 있거나 확보 가능함)</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하고(적합 조건 2), 성남 상대원2구역 재개발 조합원 다수가 피해 대상이 될 수 있어 집단적 피해(적합 조건 3)에 해당합니다. 9,849억 원 규모의 시공 계약 해지 및 공사비 인상, 이주비 대출 중단 등으로 피해 규모가 크며(적합 조건 4), DL 측의 총회 개입 정황(간부 야유, 홍보요원 동원, 커피 제공)이 구체적으로 목격되고 유튜브 라이브 영상 등 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>수백억 원 이상</t>
+          <t>미상 (9,849억 원 규모 시공 계약 관련 분쟁)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>조합원 다수 (수천 명 이상 추정)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>상대원2구역, 조합-전 조합장 갈등 격화⋯총회도 ‘법정행’</t>
+          <t>(현장 취재) 성남 상대원2구역, 시공사 교체 점입가경…DL 간부 감정적 ...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2574357</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=704590</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-12 07:04:02.137129+00:00</t>
+          <t>2026-07-05 07:03:49.208691+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>한국부동산원 공사비 증액 검증 및 지자체 코디네이터 조정 진행 중, 소송 가능성 높음</t>
+          <t>전세사기·깡통전세 피해자 전국대책위원회 활동 중, 정치권 진출 시도</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>공사비 급등으로 시공사와 발주처(재건축 조합 등) 간의 갈등이 심화되고 있다. 한국부동산원의 공사비 증액 검증 및 지자체 코디네이터 제도가 운영 중이나 법적 강제력이 없어 발주처가 불리한 상황이며, 소송으로 이어질 경우 사업 지연에 따른 금융비 부담이 커질 것으로 예상된다.</t>
+          <t>전세사기 피해자들이 '전세사기·깡통전세 피해자 전국대책위원회'를 조직하여 활동 중이며, 일부 피해자는 정치권에 진출하여 문제 해결을 모색하고 있습니다. 이는 전세사기가 광범위한 집단적 피해를 야기하고 있음을 보여줍니다. 피해자들은 보증금 회수를 위한 법적, 정치적 노력을 지속하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>시공사는 대기업일 가능성이 높아 자력이 충분하며(적합 조건 2), 재건축 조합 등 발주처는 다수의 조합원으로 구성되어 집단적 피해 성격이 강하다(적합 조건 3). 공사비 증액 규모가 크고(적합 조건 4), 한국부동산원 검증 및 지자체 조정 등 공적 절차가 진행 중이어서 증거 확보도 용이하다(적합 조건 5, 6). 현재 법적 강제력이 없어 소송으로 이어질 가능성이 높다.</t>
+          <t>전세사기는 상대방 책임이 명확하고(적합 조건 1), '전국대책위원회'의 존재로 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 확인됩니다. 증거 확보 및 공적 절차 진행 가능성도 높습니다(적합 조건 5, 6). 다만, 가해자의 자력 부족이 소송금융 회수에 주요 위험 요소입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 피해 수억 원, 총 피해액 미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수 (재건축 조합원)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>건설현장 ‘공사비 전쟁’…휴전 중재가 안통한다</t>
+          <t>호남 간 특전사, 영남 간 골키퍼... 정치 지형 바꾸는 이색 후보들</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01685926645414808</t>
+          <t>https://www.hankookilbo.com/news/article/A2026043022390004396?did=NA</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-12 07:01:50.239835+00:00</t>
+          <t>2026-07-04 16:00:53.731457+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>LH의 피해주택 매입 및 경·공매를 통한 피해 구제 진행 중</t>
+          <t>검찰 전담팀 구성 및 수사 진행 중, 경찰 및 노동청과 협력</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>전국적으로 전세사기 피해가 심각하며, 지난달에만 698건, 누적 3만7648건의 피해가 발생했다. 한국토지주택공사(LH)는 경·공매를 통해 피해주택을 낙찰받는 방식으로 피해 구제에 나서고 있다. 대구와 경북 지역도 상당한 피해를 겪고 있는 것으로 나타났다.</t>
+          <t>서울 서소문 고가 차도 철거 현장에서 붕괴 사고가 발생하여 3명이 사망하고 3명이 부상당했습니다. 검찰은 전담팀을 구성하여 사고 원인과 책임 소재를 철저히 규명하고 신속한 피해자 지원이 이뤄질 수 있도록 유관기관과 협력하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 불법 행위로 인해 누적 3만7648건의 집단적 피해가 발생했으며, LH의 피해주택 매입 등 공적 절차가 진행 중이다. 피해 규모가 매우 크고, 정부 및 공공기관의 개입으로 증거 확보 가능성이 높다. 다만, 개별 가해자의 자력 확보가 쟁점이 될 수 있다.</t>
+          <t>고가도로 붕괴 사고로 인명 피해가 발생했으며, 검찰이 전담팀을 구성하여 사고 원인과 책임 소재를 철저히 규명하겠다고 밝혀 상대방 책임이 명확해질 가능성이 높습니다. 또한, 고가도로 철거 현장 사고의 특성상 상대방(시공사, 발주처 등)의 자력이 충분할 것으로 예상되며, 검찰 수사라는 공적 절차가 진행 중이므로 증거 확보도 용이할 것입니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>누적 3만7648건</t>
+          <t>3명 사망, 3명 부상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>지난달 전세사기 피해자 698건…LH, 피해주택 매입 996호 최다</t>
+          <t>검찰, 서소문고가 붕괴 전담팀 구성… 책임 소재 철저히 규명</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>tbs.seoul.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=598940</t>
+          <t>http://tbs.seoul.kr/news/newsView.do?typ_800=6&amp;idx_800=3536615&amp;seq_800=20529496</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-07 00:14:14.184311+00:00</t>
+          <t>2026-07-04 07:02:26.870052+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (유사 사건에 대한 법리 확립)</t>
+          <t>검찰, 경찰, 노동청 합동 전담팀 구성 및 사고 원인 규명 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대법원은 관리형 토지신탁 계약상 신탁사의 책임한정특약이 약관법상 설명의무 대상인 '중요한 내용'에 해당한다고 판결했습니다. 이로써 신탁사가 해당 특약을 제대로 설명하지 않았다면 무효가 되며, 수분양자는 계약금 반환 및 위약금 청구가 가능해집니다. 이번 판결은 신탁업계의 관행에 제동을 걸고 유사 피해를 입은 다수의 수분양자들에게 새로운 소송 기회를 제공할 것으로 보입니다.</t>
+          <t>서울서부지검은 서소문고가 붕괴사고에 대한 전담팀을 구성하고 경찰, 노동청 등 유관기관과 협력하여 사고 원인과 책임 소재를 철저히 규명할 예정입니다. 검찰은 신속한 피해자 지원이 이뤄질 수 있도록 최선을 다하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임한정특약에 대한 설명의무 위반 법리가 명확히 확립되어 상대방 책임이 명확합니다 (적합 조건 1). 피고인 코람코자산신탁은 자력이 충분한 대기업입니다 (적합 조건 2). 유사한 특약으로 피해를 본 다수의 수분양자들이 존재할 가능성이 높아 집단적 피해 및 소송 가능성이 높습니다 (적합 조건 3, 4). 대법원 판결 자체가 강력한 증거가 됩니다 (적합 조건 5). 이 판결은 유사 사건의 소송금융 투자 기회를 크게 확대합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확성), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당합니다. 검찰, 경찰, 노동청 합동 전담팀이 사고 원인과 책임 소재를 규명 중이므로 상대방 책임이 명확해지고 객관적 증거 확보가 용이할 것으로 예상됩니다. 고가도로 붕괴라는 사건 특성상 다수의 피해자가 발생했을 가능성이 높아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대법 “신탁사 책임한정특약, 설명의무 대상”</t>
+          <t>서부지검, 서소문고가 붕괴사고 전담팀 구성…검사 4명 투입</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028568?ref=naver</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000037727</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-06 00:45:53.688906+00:00</t>
+          <t>2026-07-04 07:01:26.235322+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>대법원 판결 확정, 유사 피해자 집단소송 가능성</t>
+          <t>검찰 전담수사팀 구성, 경찰 및 노동청 협력 수사 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>대법원은 코람코자산신탁이 오피스텔 분양 계약 시 책임한정특약에 대한 설명의무를 다하지 않아 수분양자에게 위약금을 지급해야 한다고 판결했습니다. 이 판결은 신탁사의 책임한정특약에 대한 약관법상 설명의무 위반을 인정한 것으로, 다른 오피스텔 수분양자들에게도 유사한 피해가 발생했을 가능성이 높습니다. 코람코자산신탁은 대형 자산신탁사로 배상 능력이 충분하며, 이번 대법원 판결은 유사 사건의 집단소송을 위한 강력한 법적 근거가 될 수 있습니다.</t>
+          <t>서울 서소문 고가 붕괴 사고와 관련하여 서울서부지검에 검사 4명으로 구성된 전담수사팀이 꾸려졌다. 검찰은 경찰, 노동청 등 유관기관과 협력하여 사고 원인과 책임 소재를 철저히 규명하고 신속한 피해자 지원에 나설 계획이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>대법원 판결로 코람코자산신탁의 책임한정특약 설명의무 위반이 확정되어 상대방 책임이 명확하며(적합 조건 1), 대형 자산신탁사로서 자력이 충분합니다(적합 조건 2). 오피스텔 분양 계약의 책임한정특약은 다수의 수분양자에게 동일하게 적용되었을 가능성이 높아 집단적 피해로 확대될 여지가 크고(적합 조건 3), 대법원 판결 자체가 유사 사건의 강력한 법적 근거가 됩니다(적합 조건 5). 비록 해당 사건은 종결되었으나, 이 판결은 유사 피해자들의 신규 소송을 위한 강력한 선례가 되어 소송금융 투자 가능성이 높습니다.</t>
+          <t>검찰 전담수사팀이 구성되어 사고 원인과 책임 소재를 철저히 규명할 예정이므로 증거 확보 및 상대방 책임 입증이 용이할 것으로 예상됩니다 (적합 조건 1, 5, 6). 고가 붕괴 사건의 특성상 다수의 피해자가 발생하고 피해 규모가 클 가능성이 높습니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>개별 1,800여만원, 집단소송 시 수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[부동산] '신탁재산 내에서만 책임 부담' 책임한정특약 설명 안 했으면...</t>
+          <t>서소문 고가 붕괴, 서울 서부지검에 전담수사팀…검사 4명 투입</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93038</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=741514</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-06 00:42:19.978389+00:00</t>
+          <t>2026-07-04 07:01:17.192580+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (신탁사의 중요 설명의무 위반 법리 확정)</t>
+          <t>검찰 및 경찰 전담수사팀 구성, 사고 원인 및 책임 소재 규명 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>A씨가 신탁사의 책임한정특약 설명의무 위반을 이유로 제기한 소송에서 대법원이 원고 승소 원심 판결을 확정했다. 이는 신탁사가 오피스텔 분양 계약 시 중요 특약에 대한 설명의무를 다하지 않았음을 인정한 것으로, 유사한 피해를 입은 다른 수분양자들에게도 소송의 길이 열릴 수 있는 중요한 선례가 된다.</t>
+          <t>서울 서대문구 서소문 고가 차도 철거 현장에서 붕괴 사고가 발생하여 검찰과 경찰이 각각 전담수사팀을 꾸려 사고 원인과 책임 소재를 규명하고 있습니다. 대통령도 사고 수습과 재발 방지 대책 마련을 지시했으며, 유관기관과의 협력을 통해 신속한 피해자 지원이 이뤄질 예정입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 중요 설명의무 위반 책임이 명확히 확정되어 유사 사건의 승소 가능성이 높음 (적합 조건 1, 5). 상대방인 신탁사는 자력이 충분한 금융기관으로 배상 능력이 있으며 (적합 조건 2), 오피스텔 분양 계약의 특성상 유사한 피해를 입은 다수의 잠재적 피해자가 존재할 가능성이 높아 집단 소송으로 발전할 여지가 있음 (적합 조건 3, 4 잠재적 충족).</t>
+          <t>검찰과 경찰이 전담수사팀을 편성하여 사고 원인과 책임 소재를 철저히 규명할 예정이므로 객관적 증거 확보 및 상대방 책임 특정 가능성이 높습니다 (적합 조건 1, 5, 6). 고가 차도 붕괴 사고의 특성상 다수의 피해자 발생 및 피해 규모가 클 가능성이 있으며, 관련 기업이나 기관의 자력도 충분할 것으로 예상됩니다 (적합 조건 2, 3, 4).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>대법  책임한정특약 설명 안 한 신탁사, 중요 설명의무 위반</t>
+          <t>검찰도 전담수사팀 편성…서소문 고가 붕괴에 검사 4명 투입</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000302133?division=NAVER</t>
+          <t>http://www.fnnews.com/news/202605270811063043</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-06 00:38:42.738836+00:00</t>
+          <t>2026-07-04 07:00:22.858371+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (새로운 소송의 법적 근거 마련)</t>
+          <t>검찰 전담수사팀 편성, 사고 원인 및 책임 소재 규명 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대법원이 토지신탁사가 수분양자에게 책임한정특약을 반드시 설명해야 한다는 원심 판결을 확정했다. 이는 신탁사가 분양 계약 시 중요한 정보를 제대로 고지하지 않아 발생한 피해에 대한 책임을 인정한 것으로, 유사한 피해를 겪은 다른 수분양자들에게도 소송 제기의 길이 열릴 수 있음을 시사한다.</t>
+          <t>서소문 고가 붕괴 사고와 관련하여 서부지검이 전담수사팀 11명을 편성했습니다. 검찰은 경찰, 노동청 등 유관기관과 협력하여 사고 원인과 책임 소재를 철저히 규명하고 신속한 피해자 지원이 이뤄지도록 할 방침입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>대법원 판결로 토지신탁사의 책임한정특약 설명 의무가 명확해져, 유사 피해를 입은 다수의 수분양자들이 소송을 제기할 수 있는 강력한 근거가 마련됨. (적합 조건 1, 3, 5) 상대방(코람코자산신탁)은 자력이 충분한 대형 신탁사임. (적합 조건 2) 비록 이 특정 사건은 대법원 판결로 종결되었으나, 해당 판례는 향후 유사 사건의 소송금융 투자 기회를 높이는 중요한 선례가 됨.</t>
+          <t>검찰 전담수사팀이 편성되어 사고 원인과 책임 소재를 규명 중이므로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. '고가 붕괴'라는 사건의 특성상 다수의 피해자와 큰 피해 규모가 예상되며, 책임 주체(건설사 또는 공공기관)의 자력도 충분할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[판결]  토지신탁사의 책임한정특약… 분양받은 자에게 꼭 설명해야</t>
+          <t>검찰, '서소문 고가 붕괴' 전담수사팀 11명 편성…영장 신청 단계부터 ...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218776</t>
+          <t>https://www.dailian.co.kr/news/view/1648982/?sc=Naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-06 00:38:16.947235+00:00</t>
+          <t>2026-07-02 07:04:41.981918+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>아파트 시공사</t>
+          <t>한국토지주택공사(LH) 등 공공 발주처</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>하자 소송의 주요 쟁점으로 다뤄지고 있음</t>
+          <t>건설분쟁조정위원회 분쟁 진행 중, 소송 전환 가능성 높음</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>아파트 도장 공정 중 상도(Topcoat) 시공 누락 하자가 빈번하게 발생하며, 이는 건물의 부식 방지 및 수명 연장 기능을 저해하고 주거 환경의 질과 자산 가치를 떨어뜨립니다. 사인펜 테스트, 알코올 테스트 등 간단한 방법으로 상도 미시공 여부를 확인할 수 있으며, 법정 감정 절차를 통해 정밀한 확인도 가능합니다. 설계도서에 상도 시공이 명시된 경우 법원에서 하자로 인정하는 경우가 많아, 입주민들이 시공사를 상대로 하자 소송을 제기할 수 있습니다.</t>
+          <t>원자재값 및 인건비 상승, 주52시간 근무제, 중대재해처벌법 등 복합적 요인으로 전국 공공주택 사업장의 공기가 연장되고 공사비가 급증하고 있습니다. LH 등 공공 발주처의 경직된 공사비 책정 구조가 주요 원인으로 지목되며, 건설분쟁조정위원회에 접수된 분쟁 금액이 2,428억 원에 달하지만 조정 성립률이 낮아 소송으로 이어질 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>아파트 시공사의 상도 미시공 하자는 설계도서에 명시된 경우 책임이 명확하며(적합 조건 1), 아파트 시공사는 일반적으로 자력이 충분합니다(적합 조건 2). 또한, 아파트 단지 전체 입주민에게 영향을 미치는 집단적 피해이며(적합 조건 3), 막대한 재도장 비용이 발생할 수 있어 피해 규모가 큽니다(적합 조건 4). 사인펜 테스트, 알코올 테스트 등 증거 확보 방법이 명확히 제시되어 있습니다(적합 조건 5).</t>
+          <t>공공 발주처(LH 등)의 경직된 공사비 책정 구조로 인해 다수의 건설 현장에서 공기 연장 및 공사비 증액 갈등이 발생하고 있습니다. (적합 조건 1, 3) 상대방인 LH는 충분한 자력을 가진 공공기관이며 (적합 조건 2), 총 2,428억 원에 달하는 누적 분쟁 금액과 건당 평균 39.8억 원의 피해 규모는 매우 큽니다. (적합 조건 4) 관보 고시 및 국토부 건설분쟁조정위원회 자료 등 객관적 증거가 존재하며 (적합 조건 5), 현재 건설분쟁조정 절차가 진행 중이나 낮은 성립률로 인해 소송으로 전환될 가능성이 높습니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상 (막대한 재도장 비용 발생 가능성)</t>
+          <t>총 2428억원 (건당 평균 39억8000만원)</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>아파트 입주민 다수</t>
+          <t>전국 공공주택 사업장 시공사 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[전창훈의 알쓸신법] 아파트 하자소송의 최근 중요 쟁점, 상도 미시공</t>
+          <t>공사비 50%씩 치솟는다…공공주택 1만호 건설 줄줄이 연기</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=890342</t>
+          <t>https://www.mk.co.kr/article/12059514</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-06 00:37:34.939054+00:00</t>
+          <t>2026-06-27 07:01:50.699398+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>코람코자산신탁</t>
+          <t>서부광역철도</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임한정특약 설명 의무 인정</t>
+          <t>정부가 서부광역철도를 상대로 소송을 제기했으며, GTX·신안산선 등 다른 철도 사업 시행사들을 상대로도 유사 소송전이 우려되고 있습니다.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>대법원은 관리형 토지신탁에서 수탁자의 책임한정특약은 수분양자에게 반드시 설명해야 하는 중요 약관에 해당한다고 판단했다. 신탁사가 이를 설명하지 않았다면 계약 내용으로 주장할 수 없다는 취지다. 이번 판결은 오피스텔 수분양자 A씨가 코람코자산신탁을 상대로 낸 위약금 등 청구 소송에서 A씨의 손을 들어준 원심을 확정한 것이다.</t>
+          <t>정부가 서부광역철도를 상대로 소송을 제기한 가운데, GTX와 신안산선 등 현재 공사 중인 다른 대규모 철도 사업에서도 지연에 따른 책임 공방과 유사한 소송전이 발생할 우려가 커지고 있다. 이는 대규모 국책 사업의 지연으로 인한 손해배상 및 책임 소재를 다투는 사건으로, 향후 유사 사례가 다수 발생할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임한정특약 설명 의무가 명확히 인정되어 상대방 책임이 명확합니다 (적합 조건 1). 상대방인 코람코자산신탁은 자력이 충분한 금융기관입니다 (적합 조건 2). 이번 판결은 유사한 피해를 입은 다수의 수분양자들에게 적용될 수 있는 법리를 확립하여 집단적 피해 가능성이 높습니다 (적합 조건 3). 오피스텔 계약금 및 위약금 규모를 고려할 때 개별 피해액이 상당하며, 다수 피해 발생 시 총 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 계약서 및 대법원 판결 자체가 강력한 증거가 됩니다 (적합 조건 5).</t>
+          <t>정부가 시행사를 상대로 소송을 제기하고 있으며 (적합 조건 6: 이미 소송 진행 중), GTX, 신안산선 등 대규모 철도 사업의 시행사는 대기업 또는 대형 컨소시엄으로 자력이 충분합니다 (적합 조건 2). 대규모 국책 사업 지연으로 인한 손해배상 규모가 클 것으로 예상되며 (적합 조건 4), 계약서, 공사 진행 보고서 등 객관적 증거 확보가 용이합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>대법  책임한정특약, 설명 의무있는 '중요 내용'에 해당</t>
+          <t>GTX·신안산선 줄줄이 지연…철도판 ‘책임 공방’ 커진다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01594086645413496</t>
+          <t>https://www.dailian.co.kr/news/view/1646180/?sc=Naver</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-06 00:37:16.260960+00:00</t>
+          <t>2026-06-25 22:05:53.939413+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>조합을 상대로 약 20억 원 규모의 손해배상 청구 소송 진행 중</t>
+          <t>중견 건설사들의 미수금 회수 및 국제소송 대응 전략 논의 포럼 개최</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>경기도 안양시 '평촌 엘프라우드' 2700가구 대단지가 입주 2년째 소유권 이전 등기가 나지 않는 '미등기' 사태를 겪고 있습니다. 조합 내부 갈등으로 인해 일반 분양자들이 재산권 행사 불가능, 고금리 대출 부담, 시세 하락 등 막대한 경제적 손실을 입고 있으며, 이에 약 20억 원 규모의 손해배상 청구 소송을 제기한 상태입니다.</t>
+          <t>리틱에쿼티파트너스가 중견 건설사들을 위해 국제소송 대응 및 미수금 회수 전략 포럼을 개최합니다. 글로벌 건설 프로젝트에서 발생하는 주요 리스크에 대한 법률적 대응과 함께 제3자 소송자금조달 방안이 논의될 예정입니다. 이는 소송금융 투자 기회를 모색하는 데 매우 중요한 행사입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방(재개발 조합)의 책임이 비교적 명확하며, 총사업비 1조 원 규모의 사업 주체로서 자력이 충분합니다. 2700가구 대단지 중 다수의 일반 분양자들이 미등기로 인해 재산권 행사 불가 및 금융 손실 등 집단적 피해를 입고 있으며, 이미 약 20억 원 규모의 손해배상 소송이 제기된 상태입니다. 대법원 판례상 승소 가능성이 높다고 언급되어 증거 확보 및 법리적 우위도 기대됩니다.</t>
+          <t>리틱에쿼티파트너스라는 소송금융 관련 주체가 직접 중견 건설사들을 대상으로 국제소송 및 미수금 회수 전략 포럼을 개최하며 제3자 소송자금조달을 논의하는 것은 소송금융 투자 기회 발굴에 매우 적합합니다. 다수의 중견 건설사들이 유사한 미수금 문제를 겪고 있을 가능성이 높아 집단적 피해 가능성이 있으며, 글로벌 건설 프로젝트의 미수금은 피해 규모가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>최소 20억 원 (추가 피해 발생 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>2700가구 중 일반 분양자 다수 (수백 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>랜드마크의 꿈이 '미등기 족쇄'로…평촌 신축 2700가구 잔혹사</t>
+          <t>중견 건설사 미수금 해법 찾는다… 리틱에쿼티파트너스, 11일 국제소송 ...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/04/03/2026040302991.html</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=221329</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-06 00:37:07.701752+00:00</t>
+          <t>2026-06-24 06:18:43.458409+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>대법원 판결로 법리 확정</t>
+          <t>공사중지 가처분, 환경분쟁조정, 손해배상 소송 등 법적 절차 검토 단계</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>대법원이 관리형 토지신탁 사업에서 신탁사의 책임한정특약은 수분양자에게 반드시 설명해야 하는 '중요한 내용'이라고 판단했다. 신탁사가 이를 설명하지 않았다면 신탁재산 외 고유재산으로도 책임을 져야 한다는 취지다. 이번 판결은 입주 지연으로 계약을 해제하고 계약금 반환 및 위약금 지급을 요구한 수분양자 A씨의 손을 들어준 원심을 확정한 것이다.</t>
+          <t>신축 공사로 인한 소음, 분진, 일조권 및 조망권 침해 등 주거권 피해가 심각하며, 이는 법적 배상 대상이 되는 명백한 침해 행위로 간주될 수 있다. 피해 주민들은 지자체 소음 측정 기록, 피해 사진 등 증거를 확보하고, 비상대책위원회 구성 및 건설전문변호사의 조력을 통해 집단적 대응으로 건설사를 상대로 정당한 보상을 쟁취해야 한다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임한정특약 설명 의무가 명확해져 상대방 책임이 분명함 (적합 조건 1). 상대방은 자산신탁사로 자력이 충분하며 (적합 조건 2), 관리형 토지신탁 사업의 특성상 유사 피해를 입은 다수의 수분양자가 존재할 가능성이 높음 (적합 조건 3). 대법원 판례가 강력한 증거가 될 수 있음 (적합 조건 5).</t>
+          <t>건설사의 책임이 명확하고(1), 거대 자본을 가진 건설사를 상대로 하므로 자력도 충분하다(2). 다수의 주민이 유사한 피해를 겪고 있어 집단소송 가능성이 높으며(3), 일조권 침해로 인한 부동산 가치 하락 등 피해 규모가 클 수 있다(4). 소음 측정 기록, 피해 사진 등 증거 확보도 가능하여(5) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>'책임한정특약' 설명 건너뛴 신탁사…대법  의무 사항</t>
+          <t>[기고] 신축 공사의 '그늘', 정당한 권리 위에서 잠자지 말아야 한다</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2309804.htm</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=334268</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-06 00:36:21.309499+00:00</t>
+          <t>2026-06-20 01:00:23.535069+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>코람코자산신탁</t>
+          <t>서울시 또는 관련 시공사</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임 제한 특약 무효 확정, 유사 사건의 법리적 근거 마련</t>
+          <t>고가차도 붕괴 사고 발생 직후, 정치권이 현장 방문 및 애도 표명</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>오피스텔 수분양자가 신탁사를 상대로 낸 계약금 반환 소송에서 대법원이 수분양자 승소 판결을 확정했습니다. 신탁사가 '신탁재산 범위 내 책임' 특약을 수분양자에게 제대로 설명하지 않았다면 해당 특약은 무효라는 취지입니다. 이 판결은 신탁업계에서 널리 사용되는 책임 제한 특약에 대한 설명의무를 명확히 하여, 유사 피해를 입은 다수의 수분양자들에게 새로운 소송의 길을 열어줄 것으로 보입니다.</t>
+          <t>서소문 고가차도 붕괴 사고가 발생하여 인명 피해가 우려되는 상황입니다. 정치권은 일제히 선거 운동을 중단하고 현장을 방문하며 피해자와 유가족에게 위로를 전했습니다. 이번 사고는 대규모 인프라 붕괴로 인한 중대한 사건으로, 향후 법적 책임 공방이 예상됩니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임 제한 특약에 대한 설명의무 위반이 명확히 인정되어 상대방 책임이 명확합니다 (적합 조건 1). 코람코자산신탁은 자력이 충분한 대형 신탁사이며 (적합 조건 2), 해당 특약이 신탁업계에서 널리 사용된다는 점에서 다수의 수분양자에게 집단적 피해가 발생했을 가능성이 높습니다 (적합 조건 3). 대법원 판결 자체가 강력한 증거가 되므로 (적합 조건 5), 이 판례를 기반으로 한 신규 소송 발굴 가능성이 매우 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 고가차도 관리 주체 및 시공사), 2(상대방 자력 충분 - 지자체 또는 대기업 시공사), 3(집단적 피해 - 다수의 피해자와 유가족 발생), 4(피해 규모 큼 - 인명 피해 및 대규모 시설 붕괴), 5(증거 확보 가능 - 사고 조사 결과), 6(공적 절차 진행 중 - 사고 조사 및 수사 예상)에 모두 해당하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>대법 “신탁사 책임 제한 특약…설명 없으면 무효”</t>
+          <t>서소문 고가차도 붕괴…정치권 일제히 선거 운동 중단하며 현장으로</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040309455413061</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=867476</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-06 00:36:11.362948+00:00</t>
+          <t>2026-06-18 07:11:08.353841+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (유사 사건에 대한 법리적 근거 마련)</t>
+          <t>성남시민연합본부에서 소송 자료 공개 및 공동 대응 천명</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>오피스텔 입주 지연으로 계약을 해제한 수분양자가 신탁사를 상대로 낸 소송에서 대법원이 수분양자의 손을 들어줬다. 신탁사가 계약서에 명시한 책임 제한 조항을 사전에 충분히 설명하지 않았다면 효력이 없다고 판단, 신탁사는 신탁재산 외 고유재산으로도 배상 책임을 져야 한다고 판시했다. 이 판결은 유사 피해를 입은 다른 수분양자들에게 중요한 법적 근거를 제공할 것으로 보인다.</t>
+          <t>대장동 범죄수익 환수를 위한 성남시민연합본부가 성남시민 소송 자료를 공개하며 공동 대응을 천명했다. 이는 대장동 개발 비리로 인한 시민 피해에 대한 법적 조치가 진행 중임을 시사하며, 대규모 집단 소송으로 발전할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임 제한 조항이 무효화되어 상대방 책임이 명확해졌습니다. 신탁사는 금융기관으로 자력이 충분하며, 이 판례는 유사한 피해를 입은 다수의 수분양자들에게 새로운 소송 기회를 제공하여 집단적 피해 구제 가능성이 높습니다. 대법원 판결 자체가 강력한 증거가 됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 대장동 개발 비리는 이미 광범위한 수사와 재판이 진행되었고, 성남시민연합본부가 소송 자료를 공개하며 집단 소송의 가능성을 시사하고 있어 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상 (유사 피해 수분양자 다수 예상)</t>
+          <t>성남시민 다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>설명 안 한 조항, 효력 없다 …대법, '오피스텔 입주 지연' 수분양자 승...</t>
+          <t>유정복·양향자  대장동 개발 망언... 국민의 심판받아야</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260405000195</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=135153</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-06 00:35:59.755619+00:00</t>
+          <t>2026-06-08 11:59:46.107521+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>대법원 판례 확정, 유사 사건 소송 가능성 높음</t>
+          <t>분양 계약 해지 요구 집단 소송 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>대법원이 입주 지연 피해에 대해 신탁사의 '책임한정특약'이 있더라도 입주자에게 명확히 설명하지 않았다면 계약금 반환 등 책임을 져야 한다고 판결했다. 이는 경남 창원 오피스텔 수분양자 장모씨와 코람코자산신탁 간 소송에서 장씨의 승소를 확정한 것으로, 유사 피해를 겪는 다수의 수분양자들이 신탁사를 상대로 소송을 제기할 수 있는 법적 근거를 마련했다.</t>
+          <t>버나비 34층 '익클립스' 콘도 계약자들이 개발사의 재정 악화와 고지 의무 위반을 이유로 분양 계약 해지를 요구하며 집단 소송을 제기했습니다. 고금리와 분양 침체로 메트로 밴쿠버 콘도 시장의 개발사 자금난이 심화되는 가운데 발생한 사례입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임이 명확해졌고(조건 1, 5), 코람코자산신탁은 충분한 자력을 가진 대기업에 해당한다(조건 2). 또한, 부동산 활황기 이후 전국적으로 유사한 입주 지연 피해가 많아 집단적 피해 가능성이 높다(조건 3, 4). 이 판례를 근거로 다수의 수분양자들이 소송을 제기할 수 있어 소송금융 투자 적합도가 높다.</t>
+          <t>개발사의 고지 의무 위반 및 재정 악화로 인한 책임 주장이 명확하며(적합 조건 1), 다수의 계약자들이 집단 소송을 제기하여 집단적 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)가 예상됩니다. 계약 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 개발사의 자금난 언급으로 상대방 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상 (계약금 반환 소송)</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수 (전국적으로 유사 피해 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>특약 뒤에 숨어 ‘입주 지연’ 모른 체 하던 신탁사, 대법 제동</t>
+          <t>버나비 34층 '익클립스' 콘도  분양 취소해라 집단 소송</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417751</t>
+          <t>https://www.koreadaily.com/article/20260526180801729</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-06 00:35:46.621419+00:00</t>
+          <t>2026-06-05 07:02:29.918566+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>신탁사 B사</t>
+          <t>대형 건설사</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>대법원 원고 일부 승소 판결 확정</t>
+          <t>일부 단지 시공사와 법적 분쟁 진행 중, 서울시 아파트 안전등급 전수조사 결과 발표</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>오피스텔 입주 지연으로 계약금 및 위약금을 물어내게 된 신탁사가 '책임한정특약'을 근거로 지급을 후순위로 미루려 했으나 대법원에서 받아들여지지 않았다. 대법원은 책임한정특약이 약관법상 설명 의무 대상이며, 신탁사가 이를 설명하지 않았다면 계약 내용으로 주장할 수 없다고 판시했다. 이 판결은 유사한 피해를 입은 오피스텔 수분양자들에게 중요한 선례가 될 것이다.</t>
+          <t>서울시 아파트 안전등급 전수조사 결과, 48년 된 구축보다 안전등급이 낮은 35억짜리 강남 신축 아파트가 발견되는 등 부실 공사 문제가 드러났습니다. 서울 아파트 단지 절반 가량이 경미한 결함이 있는 B등급을 받았으며, 신축 아파트 중에서도 56개 단지가 B등급을 받았습니다. 일부 단지는 시공사를 상대로 법적 분쟁을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>대법원 판결로 신탁사의 책임이 명확히 인정되었고(상대방 책임 명확), '책임한정특약'에 대한 설명 의무 위반 법리가 확립되어 유사 피해자들의 소송 승소 가능성이 높습니다(증거 확보 가능). 신탁사는 자력이 충분한 상대방이며(상대방 자력 충분), 오피스텔 분양 지연은 다수의 피해자를 발생시킬 수 있어 집단적 피해 가능성이 있습니다.</t>
+          <t>대형 건설사가 시공한 신축 아파트에서 부실 공사로 인한 안전 등급 저하가 확인되어 시공사의 책임이 명확하며(적합 조건 1), 대형 건설사는 자력이 충분합니다(적합 조건 2). 서울 아파트 단지 절반 가량이 B등급을 받는 등 집단적 피해가 예상되며(적합 조건 3), 고가 아파트의 경우 피해 규모가 클 수 있습니다(적합 조건 4). 서울시 전수조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 이미 법적 분쟁이 진행 중인 단지도 있습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>A씨의 계약금 및 위약금 약 3762만원. 다수 피해자 발생 시 총 피해 규모는 수억 원 이상 가능</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상 (오피스텔 수분양자 다수 가능성)</t>
+          <t>다수 (서울 아파트 단지 1,900여 곳 B등급, 신축 B등급 56개 단지)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>대법  오피스텔 신탁사, '책임한정특약' 설명하지 않았다면 무효</t>
+          <t>[스타트 브리핑] 6·3 지방선거 캠프 실세는 '미스터 AI'</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260405_0003578428</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202605040706181422</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-06 00:35:20.660511+00:00</t>
+          <t>2026-06-02 16:51:33.984724+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>우리은행</t>
+          <t>시행사 (현대건설 관련), 안산시청</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>전세사기 피해자 전국대책위원회 시위 및 문제 제기</t>
+          <t>사용승인 절차 진행 중, 국무총리실 민원 제기, 집단소송 예고</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>전세사기·깡통전세 피해자 전국대책위원회가 우리은행 앞에서 시위를 벌이며, 전세사기 집중 시기에 우리은행의 전세대출 이자이익이 급증한 점을 비판했습니다. 대책위는 은행이 무리한 대출 실행으로 이익을 얻으면서도 피해자 구제에는 소극적이라고 지적하며, 은행의 책임 있는 자세를 촉구했습니다.</t>
+          <t>안산 반달섬 '힐스테이트 라군인테라스 2차' 수분양자들이 시행사의 생활숙박시설(생숙)에서 오피스텔로의 용도변경 추진에 강력히 반발하고 있습니다. 수분양자들은 개정법상 계약 해제권이 보장되어야 함에도 시행사가 이를 외면하고 있으며, 안산시청의 소극 행정을 비판하며 국무총리실에 민원을 제기했습니다. 현재 사용승인을 앞두고 대규모 계약 해제 및 집단 행정소송 가능성이 거론되고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>우리은행은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 전세사기 피해자 전국대책위원회가 조직되어 다수의 피해자가 존재하고 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 은행의 무리한 대출 실행과 피해 지원 부족에 대한 책임 여부가 주요 쟁점이 될 수 있어 소송금융 투자에 적합합니다.</t>
+          <t>시행사의 일방적인 용도변경 추진과 수분양자 계약 해제권 외면으로 상대방 책임이 명확하며, 현대건설 관련 시행사와 안산시청은 자력이 충분합니다. 다수의 수분양자가 피해를 입어 집단소송 가능성이 높고, 부동산 계약 관련이므로 피해 규모가 클 것으로 예상됩니다. 국무총리실 민원 제기 등 공적 절차가 진행 중이며, 법률 해석 및 설계 변경 관련 증거 확보가 가능합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>전세사기 집중 시기 우리은행 전세대출 이자이익 1.7배↑… 은행권 수익...</t>
+          <t>안산 반달섬 힐스테이트 2차 ‘꼼수 사용승인’?...수분양자 반발 확산</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=515159</t>
+          <t>https://mdtoday.co.kr/news/view/1065574934761211</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-06 00:27:17.553734+00:00</t>
+          <t>2026-06-02 07:03:05.465444+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 처리 촉구 기자회견 및 일인시위 진행 중</t>
+          <t>사고 원인 규명 및 책임자 조사 진행 중, 재발 방지 대책 마련 예정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>전세사기·깡통전세 피해자 전국대책위가 전세사기특별법 개정안의 즉각적인 처리를 촉구하며 기자회견과 일인시위를 진행 중이다. 전국적으로 수많은 피해자가 발생한 대규모 사기 사건으로, 피해자들은 막대한 보증금 손실을 입고 있다. 현재 입법적, 정치적 절차가 활발히 진행 중이며, 향후 대규모 소송으로 이어질 가능성이 높다.</t>
+          <t>서울 서소문 고가차도 철거 공사 중 붕괴 사고가 발생했습니다. 2019년 안전진단 D등급을 받은 노후 구조물로, 침하 징후에도 불구하고 점검을 강행하다 사고가 발생했다는 지적이 나옵니다. 서울시의 안전불감증과 관리감독 부실이 원인으로 지목되며, 시민단체와 노동조합은 철저한 조사와 책임자 처벌을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>전세사기 피해는 전국적으로 수많은 피해자가 발생한 집단적 피해(적합 조건 3)이며, 개별 피해 금액이 크고 전체 피해 규모가 막대함(적합 조건 4). '사기'라는 점에서 상대방의 책임은 명확(적합 조건 1)하며, 전세사기특별법 개정안 촉구 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합함. 다만, 개별 가해자의 자력 확보가 쟁점이 될 수 있음.</t>
+          <t>상대방 책임이 비교적 명확함 (서울시의 관리감독 부실 및 시공/감리 체계 문제 지적), 상대방에게 자력이 충분함 (서울시), 증거 확보 가능성 높음 (안전진단 D등급, 침하 징후 포착 기록), 공적 절차 진행 중 (원인 규명 및 책임자 조사 촉구). 대형 건설 사고로 사회적 관심이 높고, 잠재적 피해 규모가 클 수 있습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[오늘(6일)의 경제·산업 주요 일정·행사] '의약품 수출기업 긴급 간담...</t>
+          <t>서울 시내 철거 공사만 30여건…안전 괜찮나</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=117414</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02876566645453512</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-06 00:22:12.560162+00:00</t>
+          <t>2026-05-30 07:02:51.678782+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>인천 미추홀구, 수원, 부산, 서울 노원·강북 일대 등 전국적으로 피해 확산. 피해자들은 여전히 고통받고 있으며 해결되지 않은 상태.</t>
+          <t>수사 및 피해자 지원 절차 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>전세사기로 인해 인천 미추홀구를 시작으로 전국 각지에서 수만 명의 피해자가 발생했습니다. 피해자들은 여전히 고통 속에 있으며, 사건은 '지나간 사건'처럼 다뤄지지만 실제로는 해결되지 않은 채 진행 중입니다.</t>
+          <t>1244명의 피해자와 약 2312억 원 규모의 전세사기 사건이 발생했다. 가해자들은 시세 확인이 어려운 신축 빌라를 무자본으로 활용하여 사기를 저질렀으며, 기사는 이러한 전세사기가 반복되는 구조적 문제에 주목하고 있다. 단순한 사후 처벌이나 피해자 지원을 넘어선 근본적인 대책 마련이 필요하다는 지적이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>수만 명의 피해자가 전국적으로 발생한 집단적 피해 사건으로 (적합 조건 3, 4), 전세사기의 특성상 상대방 책임이 명확하고(적합 조건 1) 계약서 등 증거 확보가 용이합니다(적합 조건 5). 이미 사회적 문제로 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 다만, 사기범의 자력 부족이 주요 리스크 요인입니다.</t>
+          <t>적합 조건: 상대방 책임이 명확함(무자본 갭투자), 집단적 피해(1244명), 피해 규모가 매우 큼(2312억 원), 증거 확보 용이성(대규모 사기 사건). 직접 가해자의 자력 부족 가능성이 있으나, '구조적 문제'라는 언급을 통해 다른 책임 주체(예: 관련 기관)를 발굴할 가능성이 있어 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2312억 원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>수만 명</t>
+          <t>1244명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[경상시론]전세사기, 그 긴 터널의 끝에서</t>
+          <t>90년 반복된 전세사기, 문제는 구조다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1053135</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168572</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-06 00:19:13.932057+00:00</t>
+          <t>2026-05-30 07:01:04.908793+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>GTX-A 시공사, 감리사 및 원수급인</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>주상복합 건물 균열 논란 발생</t>
+          <t>대통령 지시로 관계부처 실태 파악 및 안전 점검 진행 중, 향후 공사 중단, 구조 안전성 재평가, 시정명령, 부실벌점 부과, 수사기관 고발 등 행정·형사 절차 예상</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>대전 중구의 한 주상복합 건물에서 균열 논란이 발생했습니다. 법원은 손해배상 사건에서 공사와 피해 사이 상당한 개연성이 인정되면 시공사 측이 그 영향이 없다는 점을 입증해야 한다는 법리를 적용하고 있습니다. 이는 지하굴착 등 인접 공사 분쟁에서도 적용되는 기준입니다.</t>
+          <t>GTX-A 서울 삼성역 구간 공사에서 철근이 대거 누락된 사태가 발생하여 이재명 대통령이 관계부처에 철저한 실태 파악과 안전 점검을 지시했습니다. 시공자, 감리자, 발주자 등 각 주체의 법적 책임이 논의되고 있으며, 향후 공사 중단, 구조 안전성 재평가, 시정명령, 부실벌점 부과, 수사기관 고발 등 단계별 행정·형사 절차가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>법원이 공사와 피해 사이 상당한 개연성이 인정되면 시공사 측이 영향이 없음을 입증해야 한다는 법리를 언급하여 상대방 책임이 비교적 명확해질 가능성이 높습니다 (적합 조건 1). 주상복합 건물 특성상 다수의 입주민이 피해를 입을 수 있어 집단적 피해 가능성이 있으며 (적합 조건 3), 건물 균열은 재산 가치 하락 및 수리비 등 큰 피해로 이어질 수 있습니다 (적합 조건 4). 균열 자체 및 전문가 감정을 통해 증거 확보가 용이하며 (적합 조건 5), 시공사가 건설사일 가능성이 높아 자력이 충분할 것으로 추정됩니다 (적합 조건 2).</t>
+          <t>GTX-A는 대규모 국책 사업으로 상대방(시공사, 감리사, 원수급인)의 자력이 충분하며(적합 조건 2), 철근 누락 사실이 확인되어 책임 소재가 명확합니다(적합 조건 1). 대통령 지시로 관계부처의 실태 파악 및 안전 점검 등 공적 절차가 진행 중이며(적합 조건 6), 정밀안전진단을 통해 객관적 증거 확보가 용이합니다(적합 조건 5). 또한, 공공 인프라의 중대한 하자로 인해 잠재적 집단 피해 및 대규모 손해 발생 가능성이 높습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[독자제보] 대전 중구 주상복합 균열 논란...'공사 영향' vs '책임 단정 ...</t>
+          <t>이재명 대통령, GTX-A 철근 누락 실태 파악 지시…시공·감리 법적 책임...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=881618</t>
+          <t>https://lawtalknews.co.kr/article/N0R15HDL75QU</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-05 12:35:38.953279+00:00</t>
+          <t>2026-05-24 07:01:04.295750+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>건물주</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 손해배상 청구 변호인 선임 의결</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>부산에서 건물주에 의한 전세사기 피해가 발생했으며, 현재까지 6명의 피해자가 경찰에 고소장을 접수했습니다. 해당 건물주가 인근 지역에 다수의 부동산을 보유하고 있어 피해 규모가 더욱 커질 우려가 있으며, 경찰은 지난해 6월부터 수사를 진행 중입니다.</t>
+          <t>성수4지구 재개발 사업 시공사 선정 과정에서 대우건설의 불법 홍보 행위가 14건 적발되었고, 이로 인해 입찰보증금 일부가 차감되었습니다. 또한 대우건설 홍보요원에 의한 조합원 폭행 사건 및 개인정보보호법 위반 혐의로 형사 고소가 진행 중이며, 조합은 사업 지연 등에 대한 손해배상 청구를 예고했습니다. 대법원 판례에 따라 시공사 선정 무효 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>건물주가 사기 주체로 특정되어 상대방 책임이 명확하며, 경찰 수사가 진행 중이므로 공적 절차 진행 및 증거 확보 가능성이 높습니다. 또한, 건물주가 다수의 부동산을 보유하고 있어 피해자와 피해 규모가 눈덩이처럼 불어날 가능성이 커 집단적 피해 및 큰 피해 규모가 예상됩니다.</t>
+          <t>대우건설의 불법 홍보 행위 및 홍보요원의 폭행 사건으로 상대방 책임이 명확하며(상대방 책임 명확), 대우건설은 대기업으로서 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 성수4지구 조합원 다수가 피해를 입고 있으며(집단적 피해), 경찰 수사 등 공적 절차가 진행 중이고(공적 절차 진행 중), 조합이 손해배상 청구를 예고하는 등 피해 규모가 커질 가능성이 높습니다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>입찰보증금 1400만 원 차감 외 미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>최소 6명, 다수 예상</t>
+          <t>성수4지구 조합원 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>부산서 또 청년 울린 전세사기…피해 ‘눈덩이’ 우려</t>
+          <t>성수4지구, 대우건설 입찰해도 걱정…입찰보증금 몰취에 형사고소까지</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260406.22002001288</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=48151</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-05 12:31:03.302465+00:00</t>
+          <t>2026-05-24 07:00:34.604823+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>부동산 개발 법인 및 공연장 운영 법인</t>
+          <t>HDC현대산업개발 외 관련 업체</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>하도급 대금 미지급 관련 소송 진행 중, 일부 업체 승소</t>
+          <t>관련 형사 및 민사 소송 진행 중, 행정처분 및 재시공 결정 등</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>하도급업체들이 공사 과정에서 약 8억 원 규모의 대금을 지급받지 못해 소송을 제기했으며, 일부는 법원에서 승소한 것으로 알려졌다. 현재 공사를 발주한 부동산 개발 법인과 실제 공연장 운영 법인 중 책임의 주체가 누구인지가 쟁점이다.</t>
+          <t>광주전남특별시장 후보의 공약에서 언급된 학동 철거건물 붕괴 사고와 화정 아이파크 붕괴 사고는 각각 2021년과 2022년에 발생한 대규모 인명 피해 및 재산 피해 사건입니다. 두 사고 모두 HDC현대산업개발 등 건설사의 책임이 명확히 드러났으며, 현재 관련 민형사상 소송 및 손해배상 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>하도급 대금 미지급 사실이 명확하고(상대방 책임 명확), 다수의 하도급업체들이 총 8억 원 규모의 피해를 입었으며(집단적 피해, 피해 규모 큼), 이미 일부 업체가 법원에서 승소한 사례가 있어 증거 확보 가능성이 높습니다(증거 확보 가능). 상대방 법인의 자력도 충분할 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>학동 철거건물 붕괴 사고와 화정 아이파크 붕괴 사고는 모두 대기업(HDC현대산업개발)의 책임이 명확하고, 다수의 사망자 및 부상자, 재산 피해자가 발생하여 집단적 피해 규모가 매우 큽니다. 정부 조사 및 수사 등 공적 절차가 진행되었으며, 객관적 증거가 충분히 확보되어 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>8억 원</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>하도급업체 다수</t>
+          <t>사망자, 부상자 및 재산 피해자 다수</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>임형주 ‘8억 미지급’ 논란 무슨 일… 무관하다 vs 책임 회피  [MD이슈]</t>
+          <t>광주전남특별시장 후보들, 공식 선거운동 전날 정책 경쟁 '후끈'</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040413432225963</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=911251</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-04 12:42:50.371558+00:00</t>
+          <t>2026-05-23 07:03:10.131863+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>교회 감사위원회 조사 진행 중</t>
+          <t>서울시 청년 월세 지원 확대, 전세사기 피해자 1,000명 우선 선발</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>250억 원 규모의 예배당 건축 프로젝트가 500억 원으로 비용이 두 배 증가했으나, 교인들은 완공 후에야 이 사실을 알게 되었습니다. 감사위원회 조사 결과 기성 과다 지급, 시공사 부담금 교회가 가지급, 건축 지연 손해배상 대책 부재, 공사·하자 보증 보험 없음 등 여러 문제가 확인되었습니다.</t>
+          <t>서울시가 기존 1인 가구 중심의 청년 월세 지원을 신혼부부와 전세사기 피해자까지 확대한다. 특히 전세사기 피해자는 1,000명씩 우선 선발하여 주거 안정을 돕는다. 이는 전세사기 문제의 심각성과 다수 피해자의 존재를 보여준다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>시공사의 기성 과다 지급 및 건축 지연 등 책임이 감사위원회 조사를 통해 명확히 드러났습니다 (적합 조건 1, 5). 피해 규모가 250억 원 이상으로 매우 크고 (적합 조건 4), 다수의 교인이 피해를 입어 집단적 피해 가능성이 높습니다 (적합 조건 3). 현재 감사위원회 조사가 진행 중입니다 (적합 조건 6).</t>
+          <t>전세사기라는 사건의 특성상 상대방의 책임이 명확하며(적합 조건 1), 서울시 지원 대상만 1,000명으로 특정될 정도로 다수의 피해자가 존재하여 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 서울시의 피해자 지원은 공적 인지와 대응의 일환으로 볼 수 있습니다(적합 조건 6). 다만, 기사 내용만으로는 구체적인 사기 주체 및 그들의 자력에 대한 정보가 부족하여 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>250억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>교인 다수</t>
+          <t>1,000명 이상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>250억에 시작한 예배당 건축, 500억 됐는데…교인들  완공 뒤 알았다</t>
+          <t>전세사기 피해자까지 품는다  서울시, 청년 월세 지원 확대</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400400</t>
+          <t>https://www.hankookilbo.com/news/article/A2026043017220000256?did=NA</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-04 12:32:20.836581+00:00</t>
+          <t>2026-05-21 02:35:37.092774+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>조합장 (해임된)</t>
+          <t>국가유산청</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>조합장 해임 총회 가결, 검찰 수사 진행 중, 총회 결과 유효성 논란</t>
+          <t>손해배상 청구 등 법적 수단 동원 예고</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 조합에서 조합장 비리 의혹 및 시공사 교체 추진 논란으로 조합장이 해임되었다. 해임된 조합장은 검찰 수사 대상이며, 비대위는 조합장의 행위로 인해 조합원들에게 막대한 손실이 발생했다고 주장한다. 시공사 DL이앤씨는 사업 완수를 약속하며 조합원 설득에 나섰으나, 해임 총회 결과의 유효성에 대한 논란이 지속되고 있다.</t>
+          <t>세운4구역 주민대표회의가 국가유산청의 세계유산영향평가 명령으로 인한 재개발 지연에 반발하며 재산권 침해를 주장하고 있다. 주민들은 국가유산청 등을 상대로 손해배상 청구를 포함한 모든 법적 수단을 동원할 계획이다. 이는 종묘 세계유산 보존과 주민들의 생존권 사이의 갈등에서 비롯되었다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>조합장 비리 의혹으로 검찰 수사가 진행 중이며(공적 절차 진행, 증거 확보 가능), 2천 명 이상의 조합원에게 이주비 이자 부담 가중 및 입주 지연 등 막대한 피해가 예상되는 집단적 피해 사건임(집단적 피해, 피해 규모 큼). 비록 해임된 조합장의 개인 자력은 불확실하나, 전체 재개발 사업의 규모가 크고 시공사(DL이앤씨)가 대기업이므로, 사업 지연 및 손실 발생 시 다양한 법적 쟁점과 자력 있는 상대방을 상대로 한 소송 가능성이 높아 소송금융 투자에 적합함.</t>
+          <t>국가유산청이라는 공공기관을 상대로 한 소송으로 자력 충분(적합 조건 2). 주민대표회의를 통해 다수의 주민이 재개발 지연으로 인한 재산권 피해를 주장하고 있어 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상(적합 조건 4). 또한, 국가유산청의 명령이 원인이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 행정 문서 등 증거 확보가 가능할 것으로 보임(적합 조건 5). 아직 소송이 제기되지 않았으나, 주민대표회의가 법적 수단 동원을 예고하고 있어 소송금융 투자 가능성이 높음.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>1천 4백억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>2269명 (조합원)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>상대원2구역, 조합장 해임...DL이앤씨  약속 믿어달라</t>
+          <t>세운4구역 세계유산영향평가 명령 철회하라</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260404000065</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=87860</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-04 12:31:44.640015+00:00</t>
+          <t>2026-05-17 01:15:19.186464+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>분양사업자</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 환송심 진행 예정</t>
+          <t>관리처분인가 완료, 이주 진행 중, 새 조합장 선거에서 시공사 책임론 부각</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>대구 오피스텔 수분양자들이 분양사업자의 건축물분양법 위반(광고 누락)에 따른 시정명령을 이유로 계약 해제를 통보한 사건. 대법원은 약정해제권의 발생 요건은 계약 내용에 따라 결정되며, 채무불이행의 중대성이 요구되지 않는다고 판시하며 수분양자들의 손을 들어줬다. 이 판결은 분양사업자에게는 경미한 위반도 계약 해제 위험으로 이어질 수 있음을, 수분양자에게는 계약서 해제조항의 실효성 강화를 의미한다.</t>
+          <t>한남2구역 재개발 조합이 새 조합장을 선출하는 가운데, 후보들은 시공사인 대우건설이 약속했던 '118 프로젝트' 공약 미이행에 대한 책임론을 강조하고 있다. 대우건설은 고도제한 완화 등 핵심 공약을 이행하지 못했으며, 이로 인해 조합과 시공사 간 갈등이 지속되고 있다. 관리처분인가를 받고 이주가 진행 중인 상황에서, 새 조합장 체제에서 대우건설의 공약 이행 여부가 사업 속도와 조합원 피해 보상에 중요한 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>분양사업자의 건축물분양법 위반에 따른 시정명령 사실이 명확하며, 대법원이 이를 계약 해제 사유로 인정하여 상대방 책임이 명확합니다. '수백억 원어치 분양계약' 언급으로 피해 규모가 크고, '수분양자들'이라는 표현으로 집단적 피해 가능성이 높습니다. 또한 분양사업자는 자력이 충분할 것으로 예상되며, 시정명령이라는 공적 절차가 진행된 증거가 있습니다.</t>
+          <t>대기업 피고(대우건설)의 자력이 충분하며(조건 2), 시공사 선정 당시 핵심 공약 미이행으로 인한 조합원 다수의 집단적 피해(조건 3) 발생 가능성이 높다. 상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 크며(조건 4), 관련 증거 확보가 용이하다(조건 5). 새 조합장 선거에서 대우건설 책임론이 주요 쟁점으로 부각되어 소송 의지가 높다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>수백억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상)</t>
+          <t>1537가구 조합원 다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>광고 한 줄 빠뜨렸을 뿐인데, 계약이 해제됐다[판례방]</t>
+          <t>사업 속도 내는 한남2구역, 조합장 선거 '촉각</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01853206645412840</t>
+          <t>https://news.tf.co.kr/read/economy/2321155.htm</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-04 12:31:03.219348+00:00</t>
+          <t>2026-05-14 07:02:51.814942+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>주요 건설사</t>
+          <t>엘시티 시행사 및 관련 관계자</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>건설사들의 공사비 증액 요구 및 공기 연장 요구가 진행 중이며, 한국부동산원 검증 및 지자체 중재 등 공적 절차가 진행되고 있으나 소송으로 이어질 가능성이 높음.</t>
+          <t>부산경찰청에 엘시티 비리 의혹 수사 촉구 기자회견 개최</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>중동 전쟁으로 인한 고유가, 고환율, 원자재 리스크 등으로 국내 건설 현장의 원가율이 급등하며 주요 건설사들이 재개발조합에 공사비 증액 및 공기 연장을 요구하고 있습니다. 마천4구역 재개발조합의 경우 현대건설이 2899억 원의 증액을 요구하는 등 분쟁이 본격화되고 있으며, 이는 다른 사업장으로 확산될 우려가 있습니다. 조합의 전문성 한계로 인해 공사비 청구 소송으로 이어질 가능성이 높습니다.</t>
+          <t>부산참여연대와 엘시티 피해자 일동이 부산경찰청 앞에서 기자회견을 열고 엘시티 타워동 매각 관련 회계부정 및 취업제한 규정 위반 등 비리 의혹에 대한 신속한 수사를 촉구했습니다. 피해자들은 매각 절차 위반 주장과 함께 엘시티 비리 의혹 전반에 대한 철저한 조사를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>주요 건설사들이 피고가 될 가능성이 높고(상대방에게 자력이 충분함), 다수의 재개발조합 및 조합원들이 공사비 증액 요구에 직면해 집단적 피해가 예상됩니다. 마천4구역 사례만 해도 2899억 원 규모의 증액 요구가 있어 피해 규모가 크며, 도급계약서, 경제 지표 등 객관적 증거 확보가 가능합니다. 또한 한국부동산원 공사비 검증, 지자체 중재 등 공적 절차가 이미 진행 중이며, 사건이 종결되지 않고 분쟁이 심화될 예정입니다.</t>
+          <t>엘시티 관련 비리 의혹으로 '엘시티 피해자 일동'이 경찰 수사를 촉구하며 집단적 피해가 명확합니다. 대규모 부동산 개발 사업 관련이므로 피해 규모가 클 것으로 예상되며, 관련 주체들의 자력도 충분할 것으로 판단됩니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 상대방에게 자력이 충분함, 이미 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>최소 2899억 원 (마천4구역 기준), 전체 규모는 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>다수 재개발조합 및 조합원</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>공사할수록 손해 …공사비 인상 분쟁 '도미노' 우려[건설 현장 중동 쇼...</t>
+          <t>“취업제한 규정 위반에 타워동 매각 회계부정 의혹…엘시티 비리 신속...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003577352</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260506.99099001475</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-04 00:37:55.301568+00:00</t>
+          <t>2026-05-13 20:47:23.278429+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>시</t>
+          <t>대방건설</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>주민 집회 진행 중, 소송 검토 단계</t>
+          <t>지하통로 미설치/지연 시 분쟁 발생 가능성</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>동래럭키아파트 주민들이 40년간 근린공원 부지 소유권 문제와 관련하여 '시'의 행정 오류로 인한 피해를 주장하며 집회를 열었다. 주민들은 시가 공원 부지의 소유권을 인정하지 않을 경우 소송을 불사할 방침이다. 이 사건은 행정 실수로 인한 다수 주민의 재산권 침해 가능성이 있어 갈등이 확산되고 있다.</t>
+          <t>대방건설이 '옥정중앙역 디에트르' 아파트 분양 시 '직통 역세권'을 홍보했으나, 지하통로 설치 지연 또는 미설치 시 민원 및 손해배상 청구를 할 수 없다는 면책 조항이 확인되었다. 이는 향후 입주민들이 홍보 내용과 다른 결과에 직면할 경우 집단적 분쟁으로 이어질 가능성이 높다. 특히 지하통로가 핵심적인 홍보 문구였다면, 면책 조항의 유효성 및 기만적인 광고 여부가 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방인 '시'의 행정 실수로 인한 책임이 비교적 명확하며(적합 조건 1), 공공기관으로서 배상 능력이 충분하다(적합 조건 2). '동래럭키 주민들'이라는 다수의 피해자가 존재하며(적합 조건 3), 40년간의 토지 소유권 분쟁으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 관련 행정 기록을 통해 증거 확보도 용이할 것으로 보인다(적합 조건 5).</t>
+          <t>대방건설이 '옥정중앙역 디에트르' 아파트 분양 시 '직통 역세권'을 홍보하면서도 지하통로 미설치/지연 시 책임을 면하는 조항을 포함한 점은 향후 분쟁의 소지가 큼. 상대방(대방건설)의 자력이 충분하고(적합 조건 2), 아파트 입주민 다수가 피해를 입을 수 있는 집단적 피해(적합 조건 3) 및 상당한 피해 규모(적합 조건 4)가 예상됨. 해당 면책 조항과 분양 홍보물 등이 중요한 증거가 될 수 있음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>동래럭키 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>‘40년’ 근린공원 부지 행정오류에 거리 나선 동래럭키 주민들…시와 ...</t>
+          <t>[포커스] 대방건설, '옥정중앙역 디에트르 7호선 '직통 역세권' 홍보 논...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=9900&amp;key=20260403.99099000969</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=201519</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-03 13:11:28.068936+00:00</t>
+          <t>2026-05-03 14:16:54.349922+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>건설사 및 업무대행사</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>조합이 손해배상 청구를 검토 중이며 법적 분쟁 가능성이 제기됨</t>
+          <t>국토부의 지역주택조합 피해 예방 및 사업 정상화 방안 발표, 제도 개선 추진 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 입찰이 무효된 후 재개되는 과정에서 조합이 손해배상 청구를 검토하며 법적 분쟁 가능성이 제기되고 있습니다. 대우건설 등 대형 건설사들이 입찰에 관심을 보이고 있으며, 이전 입찰 무효의 원인 제공자에 대한 조합의 손해배상 청구가 예상됩니다.</t>
+          <t>지역주택조합 사업에서 건설사 및 업무대행사의 '알박기', 공사비 부풀리기 등으로 조합원들의 피해가 심각한 것으로 나타났습니다. 국토교통부는 이러한 병폐를 해결하고 조합원 피해를 최소화하기 위해 토지 소유권 확보기준 완화, 업무대행사 등록제 도입, 공사비 증액 검증 의무화 등 '지역주택조합 피해 예방 및 사업 정상화 방안'을 발표했습니다. 이는 수많은 조합원들의 집단적 피해 구제 가능성을 높이는 계기가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>대기업 피고(대우건설)의 자력이 충분하며(적합 조건 2), 조합이라는 다수 피해자(조합원)가 존재하고(적합 조건 3), 재개발 사업의 특성상 입찰 무효로 인한 피해 규모가 클 가능성이 높으며(적합 조건 4), 입찰 무효 관련 공식 문서 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>건설사 및 업무대행사의 '알박기', 공사비 부풀리기 등 책임이 명확하며(상대방 책임 명확), 이들은 배상 능력이 있는 기업으로 판단됩니다(상대방 자력 충분). 지역주택조합 조합원 다수가 수백억~수천억 원 규모의 경제적 피해를 입고 있어(집단적 피해, 피해 규모 큼), 소송금융의 잠재적 고객층이 넓습니다. 국토부의 제도 개선 방안 발표는 문제의 심각성을 공적으로 인지하고 있음을 보여주며(공적 절차 진행 중), 관련 계약서 및 공사비 내역 등 증거 확보도 용이할 것으로 예상됩니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 조합당 수백억~수천억 원 추정</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>다수 (개별 조합당 수십~수백 명 추정)</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>입찰 무효 뒤 재개한 성수4지구…롯데 '참전'·대우 '고심', 경쟁 재현될...</t>
+          <t>지역주택조합 ‘땅 매입’ 부담 완화… 알박기 꼼수 안 통한다</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299946</t>
+          <t>https://www.segye.com/newsView/20260420515577?OutUrl=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-03 12:57:50.072705+00:00</t>
+          <t>2026-05-03 07:00:34.115209+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>계약 해지 및 손해배상 소송 검토 중</t>
+          <t>전세사기특별법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>오피스텔 입주민들이 심각한 소음으로 인해 고통받고 있으며, 법률 전문가들은 이를 임대차 목적 달성이 불가능한 중대 하자로 보고 계약 해지 및 손해배상 청구가 가능하다고 판단했습니다. 승소를 위해서는 객관적 증거 확보가 중요하다고 언급되었습니다.</t>
+          <t>전세사기 피해자들을 위한 특별법 개정안이 국회 본회의를 통과하여 임차보증금의 최대 3분의 1을 국가가 보장하게 되었다. 신탁사기 피해자에게는 선지급 후정산 방식이 적용될 예정이다. 이는 다수의 피해자가 발생한 대규모 사기 사건에 대한 정부 차원의 구제책 마련을 의미하며, 피해자들의 법적 구제 가능성을 높일 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>법률 전문가들이 '임대차 목적 달성이 불가능한 중대 하자'로 판단하여 상대방 책임이 명확하며(적합 조건 1), 오피스텔 특성상 다수의 입주민이 피해를 입었을 가능성이 높습니다(적합 조건 3). 또한, 객관적 증거 확보가 관건으로 언급되어 증거 확보 가능성이 시사됩니다(적합 조건 5).</t>
+          <t>전세사기특별법 통과로 다수의 피해자(적합 조건 3)와 임차보증금이라는 큰 피해 규모(적합 조건 4)가 명확하다. 특별법 제정 및 정부 개입으로 사건의 공신력과 증거 확보 용이성(적합 조건 5)이 높으며, 국회에서 특별법이 통과되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합하다. 상대방의 자력은 불분명하나, 국가 보장 및 신탁사기 선지급 후정산 등 피해 구제 메커니즘이 마련되고 있어 회수 가능성을 높일 수 있다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'웅웅' 소음 지옥 오피스텔, 계약해지 가능할까?</t>
+          <t>전세사기 보증금 30% 국가가 보장... 신탁사기는 선지급 후정산</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/JW6DHKEYRU0Q</t>
+          <t>https://www.hankookilbo.com/news/article/A2026042319310005900?did=NA</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-03 12:55:23.863489+00:00</t>
+          <t>2026-04-25 07:01:45.230547+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>시공사 및 감리업체 법인</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>분양 계약 해지 관련 집단소송 진행 중</t>
+          <t>형사 재판 결심공판 진행 중, 실형 및 벌금 구형</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>정부가 '건축물의 분양에 관한 법률 시행령 개정안'을 입법예고하며 시정명령에 따른 분양 계약 해지 기준을 합리화하려 하지만, 과태료와 벌금형에 대한 내용은 제외되어 업계의 우려가 크다. 현재 여러 현장에서 시정명령뿐 아니라 과태료·벌금 등에 따른 집단소송이 진행 중이며, 이는 기획소송의 형태로 나타나고 있다. 새 개정안은 소급 적용되지 않아 기존 및 향후 과태료·벌금 관련 분쟁은 지속될 전망이다.</t>
+          <t>청주 오송 지하차도 참사의 직접적 원인으로 지목된 미호강 부실 제방 공사 현장 책임자들에게 검찰이 실형을 구형했습니다. 시공사와 감리업체 법인 2곳에도 벌금형이 구형되었으며, 검찰은 피고인들이 제방을 무단 절개하고 부실하게 축조한 뒤 설계 도면을 위조하는 등 책임을 은폐하려 했다고 지적했습니다. 이 사고로 14명이 사망하고 17대의 차량이 침수되었습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>현재 여러 현장에서 시정명령, 과태료, 벌금 등 행정처분을 근거로 분양 계약 해지 및 손해배상을 요구하는 '집단소송'이 진행 중이며, 이는 '집단적 피해' 및 '공적 절차 진행 중' 조건에 부합합니다. 분양 계약 관련 소송은 '피해 규모가 큼'에 해당하며, 행정처분 기록이 '증거 확보 가능'성을 높입니다. 상대방인 분양/건설사는 '자력 충분' 가능성이 높습니다.</t>
+          <t>검찰 수사를 통해 미호강 제방 무단 절개 및 부실 축조, 설계 도면 위조 은폐 등 상대방(시공사 및 감리업체)의 책임이 명확하게 드러났습니다(적합 조건 1, 5). 14명의 사망자와 17대의 차량 침수라는 집단적이고 중대한 피해가 발생했으며(적합 조건 3, 4), 관련 법인에 벌금형이 구형된 점으로 보아 배상 능력이 있는 기업으로 추정됩니다(적합 조건 2). 현재 형사 재판의 결심공판이 진행 중으로, 민사 소송의 중요한 근거가 될 수 있는 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망자 14명, 차량 침수 17대</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>시정명령으로 '계약 해지' 안된다...‘과태료·벌금’ 제외 업계 우려</t>
+          <t>'오송참사' 제방 부실 책임자 최고 징역 5년 구형</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604031014036857</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=903664</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-03 12:43:17.163947+00:00</t>
+          <t>2026-04-25 07:01:21.635987+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>가칭 발기인 추진위</t>
+          <t>서울의 한 주택재건축정비사업조합</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>민사 소송에서 1심 승소 판결(부당이득금 반환)이 있었으나 피고가 항소 포기 후에도 계약금을 반환하지 않아, 현재 오산경찰서에 사기 혐의로 고소장이 접수되어 조사가 진행 중입니다.</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>오산시 고현동 '헤스티아' 민간임대주택 사업의 가칭 발기인 추진위가 토지 확보율 및 인허가 불투명 상황에서 허위·과대광고로 약 300명의 투자자에게 수십억 원의 계약금과 중도금을 받아 논란입니다. 현대건설 명칭을 무단 사용하고 공신력 없는 안심 확약서를 제공했으며, 오산시는 사업승인을 4차례 반려했습니다. 일부 피해자는 민사 소송에서 승소했으나 계약금을 돌려받지 못해 현재 오산경찰서에 사기 혐의로 고소장을 접수하고 조사를 기다리고 있습니다.</t>
+          <t>상가 임차인이 보증금을 돌려받지 못한 상태에서 임대인 소유권이 재건축조합으로 변경된 사건입니다. 대법원은 새 임대인인 재건축조합에게 보증금 반환 책임이 있다고 판단하며 원심을 뒤집고 사건을 서울중앙지법으로 돌려보냈습니다. 임차인은 보증금 외에 권리금 및 영업이익 상당의 손해도 배상하라고 요구했습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>가칭 발기인 추진위의 허위·과대광고, 현대건설 명칭 무단 사용, 공신력 없는 안심 확약서 제공 등 상대방 책임이 명확합니다. 약 300명의 집단적 피해와 수십억 원 규모의 피해 금액이 발생했으며, 오산시의 인허가 반려 내역과 현대건설의 명칭 사용 부인 등 객관적 증거가 존재합니다. 현재 오산경찰서에 사기 혐의로 고소장이 접수되어 공적 절차가 진행 중입니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>대법원이 새 임대인(재건축조합)의 보증금 반환 책임을 명확히 판단하여 상대방 책임이 비교적 명확합니다. 상대방인 주택재건축정비사업조합은 일반적으로 충분한 자력을 가집니다. 이미 대법원까지 진행된 사건으로 관련 증거가 충분히 확보되어 있으며, 상가 임대차보증금, 권리금, 영업이익 상당의 손해를 포함하여 피해 규모가 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>약 300명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>오산시 고현동 '헤스티아' 민간임대주택 사업 피해 눈덩이</t>
+          <t>보증금 못 돌려받은 채 임대인 변경… 法  새주인이 반환</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260403010000978</t>
+          <t>http://www.fnnews.com/news/202604091829045903</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:37.266994+00:00</t>
+          <t>2026-04-15 21:30:48.723782+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>분양사업자</t>
+          <t>상대원2구역 조합, DL이앤씨, GS건설</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>건축물 분양 법률 시행령 개정안 입법예고</t>
+          <t>조합장 해임 효력정지 가처분, 시공사 선정 절차 효력정지 가처분 진행 중. 총회 강행 여부 및 의결 효력 관련 추가 소송 예상.</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>국토교통부가 오피스텔·레지던스 등 건축물 분양 계약 해제 사유를 확대하는 시행령 개정안을 입법예고했다. 3개월 이상 입주 지연, 중대 하자, 광고와 현저한 차이 등이 발생할 경우 수분양자가 계약을 쉽게 해제할 수 있도록 하여 불필요한 소송을 줄이고 수분양자 보호를 강화하는 것이 목적이다.</t>
+          <t>경기 성남 상대원2구역 재개발 사업에서 조합-전 조합장 간의 시공사 교체(DL이앤씨 vs GS건설)를 둘러싼 갈등이 격화되고 있습니다. 조합장 해임의 유효성과 총회 개최의 적법성을 놓고 법적 분쟁이 진행 중이며, 기존 시공사와 우선협상대상 시공사 모두 법적 대응에 나선 상태입니다. 이로 인해 사업 지연이 불가피하며, 조합원들의 막대한 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 국토교통부가 분양사업자의 입주 지연, 중대 하자, 광고와 다른 시공 등에 대한 수분양자 보호를 강화하는 시행령 개정안을 입법예고하며, 이는 다수의 피해자가 발생하고 있음을 시사합니다. 특히 30호실 이상 오피스텔 등은 집단소송 가능성이 높으며, 대형 건설사나 시행사를 상대로 한 소송은 배상 능력이 충분할 것으로 예상됩니다. 정부의 법령 정비 자체가 문제의 심각성과 증거 확보 가능성을 뒷받침합니다.</t>
+          <t>상대원2구역 재개발 사업은 조합-전 조합장 간의 해임 및 총회 효력, 시공사 선정 절차의 적법성을 둘러싼 갈등으로 법적 분쟁이 격화되고 있습니다. (적합 조건 1: 법적 판단에 따라 책임 소재가 가려질 예정) DL이앤씨와 GS건설이라는 대기업이 얽혀있고, 재개발 사업 지연으로 인한 조합원 다수의 막대한 피해가 예상됩니다. (적합 조건 2: 상대방에게 자력이 충분함, 적합 조건 3: 집단적 피해, 적합 조건 4: 피해 규모가 큼) 이미 다수의 효력정지 가처분 신청이 진행 중이며, 관련 증거 확보도 용이하여 소송금융 투자에 매우 적합합니다. (적합 조건 6: 이미 공적 절차(소송 제외)가 진행 중임, 적합 조건 5: 증거가 있거나 확보 가능함)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>수분양자 다수 (30호실 이상 오피스텔 등)</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>오피스텔·레지던스 입주 석달 늦어지면 분양계약 깰 수 있다</t>
+          <t>상대원2구역, 조합-전 조합장 갈등 격화⋯총회도 ‘법정행’</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/real_estate/2026/04/02/0026</t>
+          <t>https://www.etoday.co.kr/news/view/2574357</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-04-03 00:38:00.379522+00:00</t>
+          <t>2026-04-12 07:04:02.137129+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>조합 대의원회에서 건설사 대상 손해배상 청구 안건 의결</t>
+          <t>한국부동산원 공사비 증액 검증 및 지자체 코디네이터 조정 진행 중, 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>성수4지구 조합이 기존 시공자 선정 입찰 무효를 확정하고 재입찰을 추진합니다. 이와 함께 조합은 대의원회에서 입찰 서류 누락 및 사업 지연을 이유로 건설사 대상 손해배상 청구 안건을 의결했습니다.</t>
+          <t>공사비 급등으로 시공사와 발주처(재건축 조합 등) 간의 갈등이 심화되고 있다. 한국부동산원의 공사비 증액 검증 및 지자체 코디네이터 제도가 운영 중이나 법적 강제력이 없어 발주처가 불리한 상황이며, 소송으로 이어질 경우 사업 지연에 따른 금융비 부담이 커질 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>성수4지구 조합이 대의원회에서 건설사 대상 손해배상 청구 안건을 의결하여 상대방 책임이 비교적 명확하며(적합 조건 1), 대형 건설사가 상대방이 될 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 조합원 다수가 피해를 입는 집단적 피해이며(적합 조건 3), 사업 지연으로 인한 피해 규모가 클 것으로 보입니다(적합 조건 4). 또한, 조합 내부적으로 손해배상 청구 안건이 의결된 상태로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>시공사는 대기업일 가능성이 높아 자력이 충분하며(적합 조건 2), 재건축 조합 등 발주처는 다수의 조합원으로 구성되어 집단적 피해 성격이 강하다(적합 조건 3). 공사비 증액 규모가 크고(적합 조건 4), 한국부동산원 검증 및 지자체 조정 등 공적 절차가 진행 중이어서 증거 확보도 용이하다(적합 조건 5, 6). 현재 법적 강제력이 없어 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>다수 (재건축 조합원)</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>성수4지구, '재'입찰경쟁 안갯속...'대우 고심·롯데 참여' 표명</t>
+          <t>건설현장 ‘공사비 전쟁’…휴전 중재가 안통한다</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=117404</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01685926645414808</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-03 00:35:29.826858+00:00</t>
+          <t>2026-04-12 07:01:50.239835+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>전세사기 피해자들의 법적 구제 절차 모색 및 정부/국회 대책 논의 중</t>
+          <t>LH의 피해주택 매입 및 경·공매를 통한 피해 구제 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>국민의힘이 '반값 전세'를 공약하는 가운데, 전세사기 피해자들이 법적 보호 없이 고통받고 있습니다. 특히 많은 청년 피해자들이 전세대출 부담으로 개인회생을 고민하는 등 심각한 상황에 처해 있습니다. 이 사설은 전세사기 문제에 대한 정부의 방치를 비판하고 있습니다.</t>
+          <t>전국적으로 전세사기 피해가 심각하며, 지난달에만 698건, 누적 3만7648건의 피해가 발생했다. 한국토지주택공사(LH)는 경·공매를 통해 피해주택을 낙찰받는 방식으로 피해 구제에 나서고 있다. 대구와 경북 지역도 상당한 피해를 겪고 있는 것으로 나타났다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>전세사기 피해는 전국적으로 수만 명에 달하는 집단적 피해(적합 조건 3)이며, 피해자 개개인의 피해 규모가 매우 커 개인회생까지 고려하는 상황(적합 조건 4)입니다. 전세계약서, 대출 기록 등 객관적 증거 확보가 용이하며(적합 조건 5), 전세사기 특별법 제정 등 정부 및 국회 차원의 논의와 수사기관의 수사가 활발히 진행 중(적합 조건 6)입니다. 직접적인 사기범의 자력은 낮을 수 있으나, 관련 기관(부동산 중개업자, 금융기관 등)을 상대로 한 다각적인 소송 가능성이 높습니다.</t>
+          <t>전세사기라는 명확한 불법 행위로 인해 누적 3만7648건의 집단적 피해가 발생했으며, LH의 피해주택 매입 등 공적 절차가 진행 중이다. 피해 규모가 매우 크고, 정부 및 공공기관의 개입으로 증거 확보 가능성이 높다. 다만, 개별 가해자의 자력 확보가 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>누적 3만7648건</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[사설] 전세사기 방치한 국민의힘, ‘반값 전세’ 공약은 기만이다</t>
+          <t>지난달 전세사기 피해자 698건…LH, 피해주택 매입 996호 최다</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001691140.html</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=598940</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-03 00:24:59.982999+00:00</t>
+          <t>2026-04-07 00:14:14.184311+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>코람코자산신탁</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>집단소송 준비 중</t>
+          <t>대법원 판결 확정 (유사 사건에 대한 법리 확립)</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>동탄2 신동포레, 주안 센트럴 파라곤 등 공공·민간 아파트에서 심각한 하자가 발생하여 수분양자들이 큰 피해를 호소하고 있다. 이에 입주민들은 카카오톡 단체방을 개설하고 법무법인을 선임하는 등 집단소송을 위한 적극적인 준비에 착수했다.</t>
+          <t>대법원은 관리형 토지신탁 계약상 신탁사의 책임한정특약이 약관법상 설명의무 대상인 '중요한 내용'에 해당한다고 판결했습니다. 이로써 신탁사가 해당 특약을 제대로 설명하지 않았다면 무효가 되며, 수분양자는 계약금 반환 및 위약금 청구가 가능해집니다. 이번 판결은 신탁업계의 관행에 제동을 걸고 유사 피해를 입은 다수의 수분양자들에게 새로운 소송 기회를 제공할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>아파트 하자 발생으로 다수의 수분양자들이 피해를 입어 집단소송을 준비 중이며 (집단적 피해), 건설사/시행사의 책임이 명확하고 (상대방 책임 명확), 피해 규모가 크고 증거 확보가 용이할 것으로 예상됩니다 (피해 규모 큼, 증거 확보 가능). 상대방의 자력 또한 충분할 것으로 판단됩니다.</t>
+          <t>대법원 판결로 신탁사의 책임한정특약에 대한 설명의무 위반 법리가 명확히 확립되어 상대방 책임이 명확합니다 (적합 조건 1). 피고인 코람코자산신탁은 자력이 충분한 대기업입니다 (적합 조건 2). 유사한 특약으로 피해를 본 다수의 수분양자들이 존재할 가능성이 높아 집단적 피해 및 소송 가능성이 높습니다 (적합 조건 3, 4). 대법원 판결 자체가 강력한 증거가 됩니다 (적합 조건 5). 이 판결은 유사 사건의 소송금융 투자 기회를 크게 확대합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>공공·민간 아파트 하자 속출…수분양자 '울상'</t>
+          <t>대법 “신탁사 책임한정특약, 설명의무 대상”</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260402500305</t>
+          <t>https://www.sedaily.com/article/20028568?ref=naver</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-04-02 12:53:16.196131+00:00</t>
+          <t>2026-04-06 00:45:53.688906+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>코람코자산신탁</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>손해배상 청구를 위한 변호인 선임 계약 안건 의결</t>
+          <t>대법원 판결 확정, 유사 피해자 집단소송 가능성</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합이 입찰 무효 및 사업 지연의 책임을 물어 대우건설에 손해배상을 청구하기 위해 변호인 선임 계약 안건을 의결했습니다. 이는 대우건설을 겨냥한 조치로, 조합은 대우건설의 책임으로 인해 발생한 손해에 대한 배상을 요구할 예정입니다.</t>
+          <t>대법원은 코람코자산신탁이 오피스텔 분양 계약 시 책임한정특약에 대한 설명의무를 다하지 않아 수분양자에게 위약금을 지급해야 한다고 판결했습니다. 이 판결은 신탁사의 책임한정특약에 대한 약관법상 설명의무 위반을 인정한 것으로, 다른 오피스텔 수분양자들에게도 유사한 피해가 발생했을 가능성이 높습니다. 코람코자산신탁은 대형 자산신탁사로 배상 능력이 충분하며, 이번 대법원 판결은 유사 사건의 집단소송을 위한 강력한 법적 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>대우건설은 대기업으로 자력이 충분하며(적합 조건 2), 조합이 입찰 무효와 사업 지연에 대한 책임을 명확히 지목하고 있어 상대방 책임이 비교적 명확합니다(적합 조건 1). 조합원 다수가 피해를 입는 집단적 피해(적합 조건 3)이며, 건설 사업 지연으로 인한 손해배상 규모가 클 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합합니다.</t>
+          <t>대법원 판결로 코람코자산신탁의 책임한정특약 설명의무 위반이 확정되어 상대방 책임이 명확하며(적합 조건 1), 대형 자산신탁사로서 자력이 충분합니다(적합 조건 2). 오피스텔 분양 계약의 책임한정특약은 다수의 수분양자에게 동일하게 적용되었을 가능성이 높아 집단적 피해로 확대될 여지가 크고(적합 조건 3), 대법원 판결 자체가 유사 사건의 강력한 법적 근거가 됩니다(적합 조건 5). 비록 해당 사건은 종결되었으나, 이 판결은 유사 피해자들의 신규 소송을 위한 강력한 선례가 되어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 1,800여만원, 집단소송 시 수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>대우건설, 성수4지구 보증금 반환 형평성 제기···재입찰 '고심'</t>
+          <t>[부동산] '신탁재산 내에서만 책임 부담' 책임한정특약 설명 안 했으면...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>koreastocknews.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.koreastocknews.com/news/articleView.html?idxno=117697</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93038</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-04-02 12:52:26.723738+00:00</t>
+          <t>2026-04-06 00:42:19.978389+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>신탁사</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>조합의 손해배상 청구를 위한 변호인 선임 추진, 서울시의 정비사업 코디네이터 개입 가능성</t>
+          <t>대법원 판결 확정 (신탁사의 중요 설명의무 위반 법리 확정)</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>성수4지구 재개발사업 시공사 선정 과정에서 대우건설과 롯데건설의 홍보 과열로 입찰 무효가 결정되었습니다. 조합은 사업 지연의 책임이 있는 건설사에 손해배상을 청구하기 위해 변호인 선임을 추진 중이며, 서울시도 상황을 예의주시하며 개입 가능성을 시사했습니다. 대우건설은 입찰보증금 일부 반환 문제로 조합과 갈등을 겪고 있습니다.</t>
+          <t>A씨가 신탁사의 책임한정특약 설명의무 위반을 이유로 제기한 소송에서 대법원이 원고 승소 원심 판결을 확정했다. 이는 신탁사가 오피스텔 분양 계약 시 중요 특약에 대한 설명의무를 다하지 않았음을 인정한 것으로, 유사한 피해를 입은 다른 수분양자들에게도 소송의 길이 열릴 수 있는 중요한 선례가 된다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>대우건설의 입찰 규정 위반 책임이 서울시 조사 결과로 명확하며(적합 조건 1, 5), 상대방인 대우건설은 자력이 충분한 대기업입니다(적합 조건 2). 총 사업비 1조 3천억 원 규모의 사업 지연으로 인한 손해배상 청구이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 조합이 변호인 선임을 추진하고 서울시의 행정지도 및 개입 가능성 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>대법원 판결로 신탁사의 중요 설명의무 위반 책임이 명확히 확정되어 유사 사건의 승소 가능성이 높음 (적합 조건 1, 5). 상대방인 신탁사는 자력이 충분한 금융기관으로 배상 능력이 있으며 (적합 조건 2), 오피스텔 분양 계약의 특성상 유사한 피해를 입은 다수의 잠재적 피해자가 존재할 가능성이 높아 집단 소송으로 발전할 여지가 있음 (적합 조건 3, 4 잠재적 충족).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>대우vs롯데건설 성수4지구 입찰 재개…보증금 일부 반환 논란</t>
+          <t>대법  책임한정특약 설명 안 한 신탁사, 중요 설명의무 위반</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040215055972733</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000302133?division=NAVER</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-04-02 12:46:34.314891+00:00</t>
+          <t>2026-04-06 00:38:42.738836+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>코람코자산신탁</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>정부 전문가 검증을 통한 하자 판정 및 다수의 하자소송 진행 중</t>
+          <t>대법원 판결 확정 (새로운 소송의 법적 근거 마련)</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>대우건설은 지난 5년간 누계 하자 발생 건수에서 10대 건설사 중 5위를 차지하며, 업계에서 하자소송이 가장 흔하고 반복적인 1군 건설사로 지목되고 있습니다. 공동주택 하자 판정은 정부의 전문가 검증을 통해 건설사의 명백한 시공상 책임이 인정되는 사안입니다.</t>
+          <t>대법원이 토지신탁사가 수분양자에게 책임한정특약을 반드시 설명해야 한다는 원심 판결을 확정했다. 이는 신탁사가 분양 계약 시 중요한 정보를 제대로 고지하지 않아 발생한 피해에 대한 책임을 인정한 것으로, 유사한 피해를 겪은 다른 수분양자들에게도 소송 제기의 길이 열릴 수 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>대우건설은 대기업으로 자력이 충분하며(적합 조건 2), 정부 전문가 검증을 통해 시공상 책임이 명확하게 밝혀지고(적합 조건 1, 5), 공동주택 하자로 다수의 입주민이 피해를 입는 집단적 피해(적합 조건 3, 4)가 반복적으로 발생하고 있습니다. 또한 정부의 공식적인 하자 판정 절차가 진행되고 있어(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>대법원 판결로 토지신탁사의 책임한정특약 설명 의무가 명확해져, 유사 피해를 입은 다수의 수분양자들이 소송을 제기할 수 있는 강력한 근거가 마련됨. (적합 조건 1, 3, 5) 상대방(코람코자산신탁)은 자력이 충분한 대형 신탁사임. (적합 조건 2) 비록 이 특정 사건은 대법원 판결로 종결되었으나, 해당 판례는 향후 유사 사건의 소송금융 투자 기회를 높이는 중요한 선례가 됨.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>공동주택 입주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>대우건설, 5년 누계 하자' 5위'…10대 건설사 유일</t>
+          <t>[판결]  토지신탁사의 책임한정특약… 분양받은 자에게 꼭 설명해야</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>the-stock.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.the-stock.kr/news/articleView.html?idxno=32296</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218776</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-04-02 12:38:30.462602+00:00</t>
+          <t>2026-04-06 00:38:16.947235+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>아파트 시공사</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>수사 및 행정 절차 진행 중, 피해 인정 전 공백</t>
+          <t>하자 소송의 주요 쟁점으로 다뤄지고 있음</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>대구에서 200억 원대 전세사기 사건이 발생하여 다수의 피해자가 보증금 미반환 등의 어려움을 겪고 있다. 현재 수사 및 행정 절차가 진행 중이지만, 피해 인정 전까지 제도적 보호를 받지 못하는 공백이 지적되고 있다.</t>
+          <t>아파트 도장 공정 중 상도(Topcoat) 시공 누락 하자가 빈번하게 발생하며, 이는 건물의 부식 방지 및 수명 연장 기능을 저해하고 주거 환경의 질과 자산 가치를 떨어뜨립니다. 사인펜 테스트, 알코올 테스트 등 간단한 방법으로 상도 미시공 여부를 확인할 수 있으며, 법정 감정 절차를 통해 정밀한 확인도 가능합니다. 설계도서에 상도 시공이 명시된 경우 법원에서 하자로 인정하는 경우가 많아, 입주민들이 시공사를 상대로 하자 소송을 제기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>200억 원대라는 매우 큰 피해 규모와 다수의 피해자가 발생한 집단적 피해 사건입니다. 현재 수사 및 행정 절차가 진행 중이므로 증거 확보 가능성이 높고, 전세사기라는 점에서 상대방의 책임이 명확합니다. 다만, 사기범의 자력에 대한 정보는 기사에 명시되어 있지 않습니다.</t>
+          <t>아파트 시공사의 상도 미시공 하자는 설계도서에 명시된 경우 책임이 명확하며(적합 조건 1), 아파트 시공사는 일반적으로 자력이 충분합니다(적합 조건 2). 또한, 아파트 단지 전체 입주민에게 영향을 미치는 집단적 피해이며(적합 조건 3), 막대한 재도장 비용이 발생할 수 있어 피해 규모가 큽니다(적합 조건 4). 사인펜 테스트, 알코올 테스트 등 증거 확보 방법이 명확히 제시되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>200억 원대</t>
+          <t>미상 (막대한 재도장 비용 발생 가능성)</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>아파트 입주민 다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>대구 전세사기 '인정 전 공백'…200억 피해자들 제도 사각지대</t>
+          <t>[전창훈의 알쓸신법] 아파트 하자소송의 최근 중요 쟁점, 상도 미시공</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068963</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=890342</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-04-02 12:30:13.322413+00:00</t>
+          <t>2026-04-06 00:37:34.939054+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>한국토지주택공사 (LH)</t>
+          <t>코람코자산신탁</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>울산시에 행정력 및 감독권 행사 요청 중</t>
+          <t>대법원 판결로 신탁사의 책임한정특약 설명 의무 인정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>울주군 선바위 공동주택지구 대상 부지 주민들이 한국토지주택공사(LH)의 사업 지연으로 5년 가까이 재산권 행사를 못하고 고통받고 있습니다. 주민들은 LH가 보상 일정을 3차례 지연시켰다고 주장하며, 울산시에 LH에 대한 적극적인 행정력과 감독권 행사를 요청했습니다.</t>
+          <t>대법원은 관리형 토지신탁에서 수탁자의 책임한정특약은 수분양자에게 반드시 설명해야 하는 중요 약관에 해당한다고 판단했다. 신탁사가 이를 설명하지 않았다면 계약 내용으로 주장할 수 없다는 취지다. 이번 판결은 오피스텔 수분양자 A씨가 코람코자산신탁을 상대로 낸 위약금 등 청구 소송에서 A씨의 손을 들어준 원심을 확정한 것이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)의 사업 지연으로 다수의 주민들이 5년 가까이 재산권 행사에 제약을 받고 있어 집단적 피해가 명확합니다. LH는 공공기관으로 자력이 충분하며, 사업 지연 사실 및 기간 등 객관적 증거 확보가 용이합니다. 현재 울산시에 행정력 행사를 요청하는 등 공적 절차 개입을 시도하고 있어 소송금융 적합도가 높습니다.</t>
+          <t>대법원 판결로 신탁사의 책임한정특약 설명 의무가 명확히 인정되어 상대방 책임이 명확합니다 (적합 조건 1). 상대방인 코람코자산신탁은 자력이 충분한 금융기관입니다 (적합 조건 2). 이번 판결은 유사한 피해를 입은 다수의 수분양자들에게 적용될 수 있는 법리를 확립하여 집단적 피해 가능성이 높습니다 (적합 조건 3). 오피스텔 계약금 및 위약금 규모를 고려할 때 개별 피해액이 상당하며, 다수 피해 발생 시 총 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 계약서 및 대법원 판결 자체가 강력한 증거가 됩니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>선바위 공동주택지구 사업 지연에 주민 고통</t>
+          <t>대법  책임한정특약, 설명 의무있는 '중요 내용'에 해당</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>usmbc.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.usmbc.co.kr/NewsArticle/833014</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01594086645413496</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-04-02 12:25:33.848615+00:00</t>
+          <t>2026-04-06 00:37:16.260960+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>포스코이앤씨</t>
+          <t>비산초교 주변지구 재개발 사업 조합</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>사고조사위원회 조사 결과 발표</t>
+          <t>조합을 상대로 약 20억 원 규모의 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>신안산선 붕괴 사고의 원인이 '설계·시공·감리 총체적 부실'로 밝혀졌다. 사고조사위원회의 조사 결과 발표 후, 포스코이앤씨는 피해자 및 유가족에게 사과하고 사고 재발 방지 및 책임 관리를 강화하겠다고 밝혔다.</t>
+          <t>경기도 안양시 '평촌 엘프라우드' 2700가구 대단지가 입주 2년째 소유권 이전 등기가 나지 않는 '미등기' 사태를 겪고 있습니다. 조합 내부 갈등으로 인해 일반 분양자들이 재산권 행사 불가능, 고금리 대출 부담, 시세 하락 등 막대한 경제적 손실을 입고 있으며, 이에 약 20억 원 규모의 손해배상 청구 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>신안산선 붕괴 사고의 원인이 '설계·시공·감리 총체적 부실'로 밝혀져 상대방(포스코이앤씨)의 책임이 명확하며(적합 조건 1), 포스코이앤씨는 대기업으로 자력이 충분합니다(적합 조건 2). 사고조사위원회의 공식 조사 결과가 존재하여 증거 확보가 용이하고(적합 조건 5), 이미 공적 절차가 진행되어 결과가 발표된 상태입니다(적합 조건 6). '사고 피해자 및 유가족'이라는 표현으로 보아 다수의 피해자가 있을 가능성도 높습니다.</t>
+          <t>상대방(재개발 조합)의 책임이 비교적 명확하며, 총사업비 1조 원 규모의 사업 주체로서 자력이 충분합니다. 2700가구 대단지 중 다수의 일반 분양자들이 미등기로 인해 재산권 행사 불가 및 금융 손실 등 집단적 피해를 입고 있으며, 이미 약 20억 원 규모의 손해배상 소송이 제기된 상태입니다. 대법원 판례상 승소 가능성이 높다고 언급되어 증거 확보 및 법리적 우위도 기대됩니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 20억 원 (추가 피해 발생 가능성)</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2700가구 중 일반 분양자 다수 (수백 명 이상 추정)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>신안산선 붕괴 '설계·시공·감리 총체적 부실'…포스코이앤씨 안전혁신...</t>
+          <t>랜드마크의 꿈이 '미등기 족쇄'로…평촌 신축 2700가구 잔혹사</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068920</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/04/03/2026040302991.html</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-04-02 12:22:06.687984+00:00</t>
+          <t>2026-04-06 00:37:07.701752+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>B 자산신탁</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>주택 하자로 인한 피해구제 신청이 5년간 2556건 접수되었으며, 합의율은 34%에 불과하여 많은 사건이 소송으로 이어질 가능성이 높음.</t>
+          <t>대법원 판결로 법리 확정</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>김사랑의 새집 누수 피해 사례를 통해 주택 부실 공사로 인한 소비자 피해가 심각함을 보여준다. 지난 5년간 2556건의 피해구제 신청이 있었으나 합의율이 34%에 그쳐, 다수의 피해자들이 법적 구제를 모색할 가능성이 높다.</t>
+          <t>대법원이 관리형 토지신탁 사업에서 신탁사의 책임한정특약은 수분양자에게 반드시 설명해야 하는 '중요한 내용'이라고 판단했다. 신탁사가 이를 설명하지 않았다면 신탁재산 외 고유재산으로도 책임을 져야 한다는 취지다. 이번 판결은 입주 지연으로 계약을 해제하고 계약금 반환 및 위약금 지급을 요구한 수분양자 A씨의 손을 들어준 원심을 확정한 것이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (새집 부실 공사), 집단적 피해 (5년간 2556건의 피해구제 신청), 피해 규모가 큼 (다수의 피해자), 증거 확보 가능 (부실 공사 관련), 이미 공적 절차 진행 중 (피해구제 신청). 다만, 특정 상대방의 자력은 기사에서 확인되지 않음.</t>
+          <t>대법원 판결로 신탁사의 책임한정특약 설명 의무가 명확해져 상대방 책임이 분명함 (적합 조건 1). 상대방은 자산신탁사로 자력이 충분하며 (적합 조건 2), 관리형 토지신탁 사업의 특성상 유사 피해를 입은 다수의 수분양자가 존재할 가능성이 높음 (적합 조건 3). 대법원 판례가 강력한 증거가 될 수 있음 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>2556건 이상</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>김사랑  빗물 누수로 배변패드 깔아 …새집 부실 공사로 고통</t>
+          <t>'책임한정특약' 설명 건너뛴 신탁사…대법  의무 사항</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040239007</t>
+          <t>https://news.tf.co.kr/read/life/2309804.htm</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-04-02 12:16:45.924935+00:00</t>
+          <t>2026-04-06 00:36:21.309499+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>삼성물산, 현대엔지니어링, 한신공영 등</t>
+          <t>코람코자산신탁</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>서울시의 벌점 부과 및 건설사들의 행정소송 진행 중</t>
+          <t>대법원 판결로 신탁사의 책임 제한 특약 무효 확정, 유사 사건의 법리적 근거 마련</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>서울시가 최근 3년간 시 발주 및 인허가 공사의 시공사를 대상으로 안전관리 소홀, 감리 부실 등을 이유로 총 32건의 벌점을 부과했습니다. 삼성물산, 현대엔지니어링, 한신공영 등 주요 건설사들이 포함되었으며, 이들 중 다수가 벌점 처분에 불복하여 재심의를 요청하고 행정소송을 제기한 상태입니다. 일부 행정소송에서는 서울시가 패소한 사례도 있습니다.</t>
+          <t>오피스텔 수분양자가 신탁사를 상대로 낸 계약금 반환 소송에서 대법원이 수분양자 승소 판결을 확정했습니다. 신탁사가 '신탁재산 범위 내 책임' 특약을 수분양자에게 제대로 설명하지 않았다면 해당 특약은 무효라는 취지입니다. 이 판결은 신탁업계에서 널리 사용되는 책임 제한 특약에 대한 설명의무를 명확히 하여, 유사 피해를 입은 다수의 수분양자들에게 새로운 소송의 길을 열어줄 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>대기업 건설사(삼성물산, 현대엔지니어링 등)들이 안전관리 소홀, 감리 부실 등으로 서울시로부터 벌점을 부과받았으며, 이는 잠재적 피해자들의 손해배상 청구 가능성을 시사합니다. (상대방 책임 명확, 상대방 자력 충분, 공적 절차 진행 중, 증거 확보 가능). 벌점 부과 사유가 명확하고 관련 공적 절차가 진행 중이므로, 이를 바탕으로 피해자 발굴 및 소송 진행 시 유리한 위치를 점할 수 있습니다.</t>
+          <t>대법원 판결로 신탁사의 책임 제한 특약에 대한 설명의무 위반이 명확히 인정되어 상대방 책임이 명확합니다 (적합 조건 1). 코람코자산신탁은 자력이 충분한 대형 신탁사이며 (적합 조건 2), 해당 특약이 신탁업계에서 널리 사용된다는 점에서 다수의 수분양자에게 집단적 피해가 발생했을 가능성이 높습니다 (적합 조건 3). 대법원 판결 자체가 강력한 증거가 되므로 (적합 조건 5), 이 판례를 기반으로 한 신규 소송 발굴 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>[단독] 서울시 공사현장 벌점 부과 32건…삼성물산·현대ENG·한신공영 등</t>
+          <t>대법 “신탁사 책임 제한 특약…설명 없으면 무효”</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401001166</t>
+          <t>https://view.asiae.co.kr/article/2026040309455413061</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-04-02 00:53:36.843622+00:00</t>
+          <t>2026-04-06 00:36:11.362948+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>신탁사</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>재개발 시공사 선정 입찰 무효화, 조합이 대우건설에 손해배상 청구 준비 중</t>
+          <t>대법원 판결 확정 (유사 사건에 대한 법리적 근거 마련)</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>서울 성수4지구 재개발 시공사 선정 입찰이 건설사의 개별 홍보활동 및 조합의 위법행위로 무효화되었습니다. 이로 인해 사업 지연이 발생했으며, 조합은 대우건설에 손해배상을 청구하기 위한 변호인 선임 안건을 의결했습니다. 롯데건설은 재입찰 참여 의사를 밝혔으나, 대우건설은 입찰보증금 반환 문제와 조합과의 갈등 속에서 재입찰 참여 여부를 고심 중입니다.</t>
+          <t>오피스텔 입주 지연으로 계약을 해제한 수분양자가 신탁사를 상대로 낸 소송에서 대법원이 수분양자의 손을 들어줬다. 신탁사가 계약서에 명시한 책임 제한 조항을 사전에 충분히 설명하지 않았다면 효력이 없다고 판단, 신탁사는 신탁재산 외 고유재산으로도 배상 책임을 져야 한다고 판시했다. 이 판결은 유사 피해를 입은 다른 수분양자들에게 중요한 법적 근거를 제공할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>대우건설의 입찰지침 위반으로 시공사 선정 절차가 무효화되어 책임이 명확하며(적합 조건 1), 대기업인 대우건설은 충분한 자력을 갖추고 있습니다(적합 조건 2). 총 공사비 1조 3천억원 규모의 대형 사업으로 피해 규모가 크고(적합 조건 4), 서울시의 입찰무효 통보 등 객관적 증거가 존재합니다(적합 조건 5). 조합이 손해배상 청구를 위한 변호인 선임 안건을 의결하며 소송 준비 단계에 있습니다.</t>
+          <t>대법원 판결로 신탁사의 책임 제한 조항이 무효화되어 상대방 책임이 명확해졌습니다. 신탁사는 금융기관으로 자력이 충분하며, 이 판례는 유사한 피해를 입은 다수의 수분양자들에게 새로운 소송 기회를 제공하여 집단적 피해 구제 가능성이 높습니다. 대법원 판결 자체가 강력한 증거가 됩니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (유사 피해 수분양자 다수 예상)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>성수4지구 재입찰… 롯데 참전·대우 고심</t>
+          <t>설명 안 한 조항, 효력 없다 …대법, '오피스텔 입주 지연' 수분양자 승...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/04/02/2026040120022785592</t>
+          <t>https://www.newspim.com/news/view/20260405000195</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-04-02 00:35:49.246180+00:00</t>
+          <t>2026-04-06 00:35:59.755619+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>경남개발공사, 창원시</t>
+          <t>코람코자산신탁</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>민간업체 ㈜진해 오션리조트가 경남개발공사 및 창원시를 상대로 확정투자비 청구 소송 제기</t>
+          <t>대법원 판례 확정, 유사 사건 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>웅동1지구 개발사업에서 민간사업자 ㈜진해 오션리조트가 사업을 제대로 이행하지 않아 사업시행자 자격이 취소되었음에도, 경남개발공사와 창원시가 확정투자비를 지급한 것에 대한 논란이 일고 있다. 민간업체는 추가 확정투자비 1000억원 지급을 요구하며 공공기관을 상대로 소송을 제기한 상태이다. 이 과정에서 혈세 낭비 및 특혜 의혹이 제기되고 있다.</t>
+          <t>대법원이 입주 지연 피해에 대해 신탁사의 '책임한정특약'이 있더라도 입주자에게 명확히 설명하지 않았다면 계약금 반환 등 책임을 져야 한다고 판결했다. 이는 경남 창원 오피스텔 수분양자 장모씨와 코람코자산신탁 간 소송에서 장씨의 승소를 확정한 것으로, 유사 피해를 겪는 다수의 수분양자들이 신탁사를 상대로 소송을 제기할 수 있는 법적 근거를 마련했다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>적합 조건 1, 2, 4, 5, 6에 해당. 민간업체의 계약 불이행으로 인한 사업시행자 자격 취소 및 공공기관과의 확정투자비 지급을 둘러싼 분쟁으로, 공공기관의 책임 여부가 쟁점이다. 피해 규모가 수천억 원에 달하고, 계약서 및 행정처분 기록 등 객관적 증거 확보 가능성이 높으며, 이미 사업시행자 자격 취소라는 공적 절차가 진행되었다.</t>
+          <t>대법원 판결로 신탁사의 책임이 명확해졌고(조건 1, 5), 코람코자산신탁은 충분한 자력을 가진 대기업에 해당한다(조건 2). 또한, 부동산 활황기 이후 전국적으로 유사한 입주 지연 피해가 많아 집단적 피해 가능성이 높다(조건 3, 4). 이 판례를 근거로 다수의 수분양자들이 소송을 제기할 수 있어 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>1009억원 ~ 3232억원</t>
+          <t>미상 (계약금 반환 소송)</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (전국적으로 유사 피해 추정)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>웅동1지구 확정투자비 '혈세' 지급 논란</t>
+          <t>특약 뒤에 숨어 ‘입주 지연’ 모른 체 하던 신탁사, 대법 제동</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>gnmaeil.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.gnmaeil.com/news/articleView.html?idxno=583648</t>
+          <t>https://www.joongang.co.kr/article/25417751</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-04-02 00:31:31.792414+00:00</t>
+          <t>2026-04-06 00:35:46.621419+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>신탁사 B사</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 발의 및 정부 대책 논의 중</t>
+          <t>대법원 원고 일부 승소 판결 확정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안이 발의되어 피해자 보증금 최소보장제 및 선지급 제도가 논의 중이다. 지난 3년간 3만 7천 명의 전세사기 피해자가 인정되었으며, 기사는 전세 제도를 금융제도로서 활용하고 확대해 온 국가의 정책적 책임이 전세사기의 근본 원인이라고 주장한다. 현재 전세사기 근절 대책 및 임차권 등기명령 신청 건수 감소 등 진정 국면이라는 진단도 있으나, 문제의 뿌리인 전세 제도 자체에 대한 근본적인 해결책이 필요하다는 지적이다.</t>
+          <t>오피스텔 입주 지연으로 계약금 및 위약금을 물어내게 된 신탁사가 '책임한정특약'을 근거로 지급을 후순위로 미루려 했으나 대법원에서 받아들여지지 않았다. 대법원은 책임한정특약이 약관법상 설명 의무 대상이며, 신탁사가 이를 설명하지 않았다면 계약 내용으로 주장할 수 없다고 판시했다. 이 판결은 유사한 피해를 입은 오피스텔 수분양자들에게 중요한 선례가 될 것이다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>국가가 전세 제도를 금융화하여 전세사기를 유발한 책임이 있다는 주장은 법리적으로 복잡하나, 상대방(국가)의 자력이 충분하고, 3만 7천 명 이상의 대규모 피해자가 발생하여 집단적 피해 조건에 부합합니다. 또한 전세사기특별법 개정안 발의 등 공적 절차가 진행 중이며, 피해 규모가 매우 큽니다.</t>
+          <t>대법원 판결로 신탁사의 책임이 명확히 인정되었고(상대방 책임 명확), '책임한정특약'에 대한 설명 의무 위반 법리가 확립되어 유사 피해자들의 소송 승소 가능성이 높습니다(증거 확보 가능). 신탁사는 자력이 충분한 상대방이며(상대방 자력 충분), 오피스텔 분양 지연은 다수의 피해자를 발생시킬 수 있어 집단적 피해 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨의 계약금 및 위약금 약 3762만원. 다수 피해자 발생 시 총 피해 규모는 수억 원 이상 가능</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>3만 7000명 이상</t>
+          <t>미상 (오피스텔 수분양자 다수 가능성)</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>전세대출 알선해 세입자를 '자발적 채무자'로 만든 건 국가다[인권으로...</t>
+          <t>대법  오피스텔 신탁사, '책임한정특약' 설명하지 않았다면 무효</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026040115525304192?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.newsis.com/view/NISX20260405_0003578428</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-04-02 00:30:34.994599+00:00</t>
+          <t>2026-04-06 00:35:20.660511+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>개별 아파트 관리 주체 및 건설사</t>
+          <t>우리은행</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>서울시 아파트 절반 가까이 스프링클러 미설치 현황 공식 확인 및 노후 공동주택 화재 잇따름</t>
+          <t>전세사기 피해자 전국대책위원회 시위 및 문제 제기</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>서울 아파트 단지의 절반 가까이(1,874단지) 스프링클러가 설치되지 않아 화재 안전 사각지대에 놓여있습니다. 노후 공동주택 화재가 잇따르는 가운데, 소방청 자료를 통해 이 문제가 공식 확인되어 다수의 주민이 잠재적 화재 위험에 노출되어 있습니다.</t>
+          <t>전세사기·깡통전세 피해자 전국대책위원회가 우리은행 앞에서 시위를 벌이며, 전세사기 집중 시기에 우리은행의 전세대출 이자이익이 급증한 점을 비판했습니다. 대책위는 은행이 무리한 대출 실행으로 이익을 얻으면서도 피해자 구제에는 소극적이라고 지적하며, 은행의 책임 있는 자세를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>서울 아파트 단지의 절반 가까이(1,874단지) 스프링클러가 없어 다수의 주민이 화재 위험에 노출되어 집단적 피해 가능성이 높습니다. 화재 발생 시 막대한 인명 및 재산 피해가 예상되어 피해 규모가 크며, 소방청 제출 자료를 통해 미설치 현황이 객관적으로 확인되어 증거 확보가 용이합니다. 아파트 관리 주체 및 건설사의 안전 관리 의무 위반 가능성이 있습니다.</t>
+          <t>우리은행은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 전세사기 피해자 전국대책위원회가 조직되어 다수의 피해자가 존재하고 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 은행의 무리한 대출 실행과 피해 지원 부족에 대한 책임 여부가 주요 쟁점이 될 수 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1,874단지 거주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[연합뉴스 이 시각 헤드라인] - 07:30</t>
+          <t>전세사기 집중 시기 우리은행 전세대출 이자이익 1.7배↑… 은행권 수익...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260402015600011?input=1195m</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=515159</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-04-02 00:25:02.534490+00:00</t>
+          <t>2026-04-06 00:27:17.553734+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>하자 문제로 소송 진행 중</t>
+          <t>전세사기특별법 개정안 처리 촉구 기자회견 및 일인시위 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>GS건설이 시공한 '서초 그랑자이' 아파트에서 하자 문제가 발생하여 입주민들이 GS건설을 상대로 소송을 제기하여 현재 진행 중입니다. 해당 기사는 '서초 그랑자이'에서 촬영된 사진을 언급하며 소송 사실을 간접적으로 전달하고 있습니다.</t>
+          <t>전세사기·깡통전세 피해자 전국대책위가 전세사기특별법 개정안의 즉각적인 처리를 촉구하며 기자회견과 일인시위를 진행 중이다. 전국적으로 수많은 피해자가 발생한 대규모 사기 사건으로, 피해자들은 막대한 보증금 손실을 입고 있다. 현재 입법적, 정치적 절차가 활발히 진행 중이며, 향후 대규모 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>GS건설이라는 대기업을 상대로 한 아파트 하자 소송으로, 상대방의 자력이 충분하며(적합 조건 2), 아파트 단지 특성상 다수의 입주민이 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중이라는 점에서 투자 적합성이 높습니다.</t>
+          <t>전세사기 피해는 전국적으로 수많은 피해자가 발생한 집단적 피해(적합 조건 3)이며, 개별 피해 금액이 크고 전체 피해 규모가 막대함(적합 조건 4). '사기'라는 점에서 상대방의 책임은 명확(적합 조건 1)하며, 전세사기특별법 개정안 촉구 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합함. 다만, 개별 가해자의 자력 확보가 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>서초 그랑자이 입주민 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[그래픽 뉴스] '아크로 드 서초' 1순위서 1099 대 1  강남 3개구 역대 최...</t>
+          <t>[오늘(6일)의 경제·산업 주요 일정·행사] '의약품 수출기업 긴급 간담...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=299163</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=117414</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-04-01 13:24:04.547183+00:00</t>
+          <t>2026-04-06 00:22:12.560162+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>하자 관련 손해배상 소송 진행 중</t>
+          <t>인천 미추홀구, 수원, 부산, 서울 노원·강북 일대 등 전국적으로 피해 확산. 피해자들은 여전히 고통받고 있으며 해결되지 않은 상태.</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>GS건설이 시공한 '서초 그랑자이' 아파트에서 하자 문제가 발생하여 입주민들이 GS건설을 상대로 소송을 제기 중이다. 해당 기사는 '아크로 드 서초' 청약 소식을 전하며 '서초 그랑자이'의 하자 소송 사진을 인용했다.</t>
+          <t>전세사기로 인해 인천 미추홀구를 시작으로 전국 각지에서 수만 명의 피해자가 발생했습니다. 피해자들은 여전히 고통 속에 있으며, 사건은 '지나간 사건'처럼 다뤄지지만 실제로는 해결되지 않은 채 진행 중입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>GS건설이라는 대기업이 피고이며(적합 조건 2), 아파트 하자 문제로 다수의 입주민이 피해를 입었을 가능성이 높습니다(적합 조건 3). 이미 소송이 진행 중이므로 상대방 책임이 명확하고(적합 조건 1), 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>수만 명의 피해자가 전국적으로 발생한 집단적 피해 사건으로 (적합 조건 3, 4), 전세사기의 특성상 상대방 책임이 명확하고(적합 조건 1) 계약서 등 증거 확보가 용이합니다(적합 조건 5). 이미 사회적 문제로 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 다만, 사기범의 자력 부족이 주요 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>'아크로 드 서초' 1순위 청약서 3만명 쇄도 '1099 대 1 '역대 신기록'</t>
+          <t>[경상시론]전세사기, 그 긴 터널의 끝에서</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=299162</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1053135</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-04-01 13:22:53.878830+00:00</t>
+          <t>2026-04-06 00:19:13.932057+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>고소 자료 접수, 수사 진행 가능성</t>
+          <t>주상복합 건물 균열 논란 발생</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>반포에 위치한 600평 규모의 사우나 영업장이 정식 명도소송이나 법원 집행관의 강제집행 없이 사실상 불법적으로 강탈당한 사건입니다. 피해액은 116억 원에 달하며, 피해자 측은 고소 자료를 통해 이 사건의 부당함을 주장하고 있습니다.</t>
+          <t>대전 중구의 한 주상복합 건물에서 균열 논란이 발생했습니다. 법원은 손해배상 사건에서 공사와 피해 사이 상당한 개연성이 인정되면 시공사 측이 그 영향이 없다는 점을 입증해야 한다는 법리를 적용하고 있습니다. 이는 지하굴착 등 인접 공사 분쟁에서도 적용되는 기준입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임이 정식 명도소송이나 집행관 없이 영업장을 강탈한 불법 행위로 명확하게 암시되며(적합 조건 1), 피해 규모가 116억 원으로 매우 큽니다(적합 조건 4). 또한 '고소 자료'가 언급되어 증거 확보 및 관련 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>법원이 공사와 피해 사이 상당한 개연성이 인정되면 시공사 측이 영향이 없음을 입증해야 한다는 법리를 언급하여 상대방 책임이 비교적 명확해질 가능성이 높습니다 (적합 조건 1). 주상복합 건물 특성상 다수의 입주민이 피해를 입을 수 있어 집단적 피해 가능성이 있으며 (적합 조건 3), 건물 균열은 재산 가치 하락 및 수리비 등 큰 피해로 이어질 수 있습니다 (적합 조건 4). 균열 자체 및 전문가 감정을 통해 증거 확보가 용이하며 (적합 조건 5), 시공사가 건설사일 가능성이 높아 자력이 충분할 것으로 추정됩니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>116억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[탐사기획]  명도소송도, 집행관도 없었다 … 반포 600평 사우나 116억 강...</t>
+          <t>[독자제보] 대전 중구 주상복합 균열 논란...'공사 영향' vs '책임 단정 ...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>job-post.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.job-post.co.kr/news/articleView.html?idxno=212092</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=881618</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-04-01 13:14:34.074465+00:00</t>
+          <t>2026-04-05 12:35:38.953279+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>건물주</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>손해배상 소송 준비 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>서울 성수4지구 재개발 시공사 선정 입찰이 건설사의 개별 홍보 활동 및 조합의 위법 행위 등으로 무효화되었다. 이로 인해 사업 일정이 지연되고 입찰보증금 반환 관련 분쟁이 발생했다. 조합은 입찰 무효와 사업 지연에 책임이 있는 건설사(사실상 대우건설)에 손해배상을 청구하기 위한 변호인 선임 계약을 의결했다.</t>
+          <t>부산에서 건물주에 의한 전세사기 피해가 발생했으며, 현재까지 6명의 피해자가 경찰에 고소장을 접수했습니다. 해당 건물주가 인근 지역에 다수의 부동산을 보유하고 있어 피해 규모가 더욱 커질 우려가 있으며, 경찰은 지난해 6월부터 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>대우건설은 자력이 충분한 대기업이며, 1조 3천억원 규모의 핵심 정비사업 지연으로 인한 손해배상 청구 가능성이 높다. 서울시와 성동구청의 입찰 무효 통보 및 행정지도 등 공적 절차가 진행되었고, 이는 객관적 증거로 활용될 수 있다. 조합이 손해배상 소송을 위한 변호인 선임을 의결하여 소송 의지가 명확하다.</t>
+          <t>건물주가 사기 주체로 특정되어 상대방 책임이 명확하며, 경찰 수사가 진행 중이므로 공적 절차 진행 및 증거 확보 가능성이 높습니다. 또한, 건물주가 다수의 부동산을 보유하고 있어 피해자와 피해 규모가 눈덩이처럼 불어날 가능성이 커 집단적 피해 및 큰 피해 규모가 예상됩니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상 (1조 3천억원 규모 사업 지연에 따른 손해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>조합원 다수 (약 1,400가구)</t>
+          <t>최소 6명, 다수 예상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>입찰 무효된 성수4지구, 시공사 선정 재추진…롯데는 참전·대우는 고심</t>
+          <t>부산서 또 청년 울린 전세사기…피해 ‘눈덩이’ 우려</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/04/01/2026040115064313522</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260406.22002001288</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-04-01 13:00:34.911128+00:00</t>
+          <t>2026-04-05 12:31:03.302465+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>부동산 개발 법인 및 공연장 운영 법인</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>시공사 교체 강행 시 소송 제기 예정, 갈등 최고조</t>
+          <t>하도급 대금 미지급 관련 소송 진행 중, 일부 업체 승소</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 시공사인 DL이앤씨와 조합 간 갈등이 최고조에 달해 시공사 교체 가능성이 제기되고 있다. 업계는 교체가 강행될 경우 시공사 지위 확인 소송, 총회 효력 정지 가처분, 손해배상 청구 등 복합적인 법적 분쟁으로 이어질 것으로 전망하고 있다.</t>
+          <t>하도급업체들이 공사 과정에서 약 8억 원 규모의 대금을 지급받지 못해 소송을 제기했으며, 일부는 법원에서 승소한 것으로 알려졌다. 현재 공사를 발주한 부동산 개발 법인과 실제 공연장 운영 법인 중 책임의 주체가 누구인지가 쟁점이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>DL이앤씨라는 대기업이 소송 상대방이 될 가능성이 높고(적합 조건 2), 재개발 조합원이라는 다수의 피해자가 발생할 수 있는 집단적 분쟁의 성격을 띠고 있습니다(적합 조건 3). 건설 분쟁 특성상 손해배상 규모가 클 것으로 예상되며(적합 조건 4), 계약서 등 객관적 증거 확보가 용이할 것으로 보입니다(적합 조건 5).</t>
+          <t>하도급 대금 미지급 사실이 명확하고(상대방 책임 명확), 다수의 하도급업체들이 총 8억 원 규모의 피해를 입었으며(집단적 피해, 피해 규모 큼), 이미 일부 업체가 법원에서 승소한 사례가 있어 증거 확보 가능성이 높습니다(증거 확보 가능). 상대방 법인의 자력도 충분할 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억 원</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>재개발 조합원 다수</t>
+          <t>하도급업체 다수</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>상대원2구역 ‘전면전’ 속 DL이앤씨 수장 등판…조합 설득 총력전</t>
+          <t>임형주 ‘8억 미지급’ 논란 무슨 일… 무관하다 vs 책임 회피  [MD이슈]</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24975</t>
+          <t>https://www.mydaily.co.kr/page/view/2026040413432225963</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-04-01 12:58:55.472240+00:00</t>
+          <t>2026-04-04 12:42:50.371558+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>시공사</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>교회 감사위원회 조사 진행 중</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>아파트, 오피스텔, 지식산업센터 등 공동주택에서 발생하는 다양한 하자의 심각성을 다루는 칼럼입니다. 눈에 보이는 누수, 결로 외에도 500가지 이상의 보이지 않는 하자가 존재하며, 특히 지능형 홈네트워크, 커뮤니티센터 공용 공간, 지식산업센터의 구조적 결함 등이 높은 하자소송 판결금으로 이어진다고 설명합니다. 실력 있는 진단업체와 변호사의 조력을 통해 하자를 발굴하고 법적으로 구성하는 것이 중요하다고 강조합니다.</t>
+          <t>250억 원 규모의 예배당 건축 프로젝트가 500억 원으로 비용이 두 배 증가했으나, 교인들은 완공 후에야 이 사실을 알게 되었습니다. 감사위원회 조사 결과 기성 과다 지급, 시공사 부담금 교회가 가지급, 건축 지연 손해배상 대책 부재, 공사·하자 보증 보험 없음 등 여러 문제가 확인되었습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>건설사 책임이 명확한 하자 유형(설계도면과 다른 시공, 법규 미달)이 다수 존재하며, 아파트, 오피스텔, 지식산업센터 등 집합건물의 입주민 다수가 피해를 입는 집단적 피해 사례입니다. 높은 하자소송 판결금과 하자보수비 청구가 가능하여 피해 규모가 크고, 전문 진단업체를 통해 증거 확보가 용이합니다.</t>
+          <t>시공사의 기성 과다 지급 및 건축 지연 등 책임이 감사위원회 조사를 통해 명확히 드러났습니다 (적합 조건 1, 5). 피해 규모가 250억 원 이상으로 매우 크고 (적합 조건 4), 다수의 교인이 피해를 입어 집단적 피해 가능성이 높습니다 (적합 조건 3). 현재 감사위원회 조사가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>250억 원 이상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>교인 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[칼럼] 아파트, 오피스텔, 지식산업센터까지 특수 하자가 하자소송 판결...</t>
+          <t>250억에 시작한 예배당 건축, 500억 됐는데…교인들  완공 뒤 알았다</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>jeonmin.co.kr</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=437016</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400400</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-04-01 12:50:50.235602+00:00</t>
+          <t>2026-04-04 12:32:20.836581+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>포스코이앤씨</t>
+          <t>조합장 (해임된)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>광명시와 시공사 간 사고 수습 및 피해보상 논의 중</t>
+          <t>조합장 해임 총회 가결, 검찰 수사 진행 중, 총회 결과 유효성 논란</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>광명시 신안산선 건설 현장에서 붕괴 사고가 발생하여 광명시장이 시공사인 포스코이앤씨 사장을 만나 시설물 전면 보강 및 신속한 피해보상을 확답받았다. 이는 사고 수습 및 피해 복구에 대한 초기 단계의 합의로 보인다.</t>
+          <t>성남 상대원2구역 재개발 조합에서 조합장 비리 의혹 및 시공사 교체 추진 논란으로 조합장이 해임되었다. 해임된 조합장은 검찰 수사 대상이며, 비대위는 조합장의 행위로 인해 조합원들에게 막대한 손실이 발생했다고 주장한다. 시공사 DL이앤씨는 사업 완수를 약속하며 조합원 설득에 나섰으나, 해임 총회 결과의 유효성에 대한 논란이 지속되고 있다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>시공사인 포스코이앤씨의 책임이 비교적 명확하고(1), 대기업으로서 자력이 충분하며(2), '재시공 수준'의 시설 보강 및 피해보상 약속으로 피해 규모가 클 것으로 예상됩니다(4). 붕괴 사고 자체는 명확한 증거가 되며(5), 광명시장이 직접 나서 수습을 논의하는 등 공적 절차가 진행 중입니다(6).</t>
+          <t>조합장 비리 의혹으로 검찰 수사가 진행 중이며(공적 절차 진행, 증거 확보 가능), 2천 명 이상의 조합원에게 이주비 이자 부담 가중 및 입주 지연 등 막대한 피해가 예상되는 집단적 피해 사건임(집단적 피해, 피해 규모 큼). 비록 해임된 조합장의 개인 자력은 불확실하나, 전체 재개발 사업의 규모가 크고 시공사(DL이앤씨)가 대기업이므로, 사업 지연 및 손실 발생 시 다양한 법적 쟁점과 자력 있는 상대방을 상대로 한 소송 가능성이 높아 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천 4백억 원 이상 추정</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2269명 (조합원)</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>광명, 신안산선 사고 구간 ‘재시공 수준 시설 보강’</t>
+          <t>상대원2구역, 조합장 해임...DL이앤씨  약속 믿어달라</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583630?ref=naver</t>
+          <t>https://www.newspim.com/news/view/20260404000065</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-04-01 12:28:12.599471+00:00</t>
+          <t>2026-04-04 12:31:44.640015+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>분양사업자</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>신탁사기 피해 주택에 대한 첫 매입 사례 발생, 피해 구제 절차 시작</t>
+          <t>대법원 파기환송, 환송심 진행 예정</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>임대 권한이 없는 사람과의 전세 계약으로 주택임대차보호법 적용을 받지 못해 피해 구제 사각지대에 놓였던 신탁사기 피해 주택에 대해 첫 매입 사례가 발생하며 피해 구제의 길이 열렸습니다. 이는 권리관계가 복잡했던 신탁사기 피해자들에게 새로운 해결책이 제시되고 있음을 의미합니다.</t>
+          <t>대구 오피스텔 수분양자들이 분양사업자의 건축물분양법 위반(광고 누락)에 따른 시정명령을 이유로 계약 해제를 통보한 사건. 대법원은 약정해제권의 발생 요건은 계약 내용에 따라 결정되며, 채무불이행의 중대성이 요구되지 않는다고 판시하며 수분양자들의 손을 들어줬다. 이 판결은 분양사업자에게는 경미한 위반도 계약 해제 위험으로 이어질 수 있음을, 수분양자에게는 계약서 해제조항의 실효성 강화를 의미한다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>신탁사기 피해 주택은 다수의 피해자(집단적 피해)가 발생했을 가능성이 높고, 부동산 사기 특성상 피해 규모가 클 것으로 추정됩니다. 특히 '첫 매입'으로 '피해 구제 길'이 열렸다는 점은 증거 확보 및 공적 절차 진행의 긍정적인 신호로, 기존 사각지대에 있던 피해자들에게 새로운 구제 방안이 마련되고 있음을 시사합니다.</t>
+          <t>분양사업자의 건축물분양법 위반에 따른 시정명령 사실이 명확하며, 대법원이 이를 계약 해제 사유로 인정하여 상대방 책임이 명확합니다. '수백억 원어치 분양계약' 언급으로 피해 규모가 크고, '수분양자들'이라는 표현으로 집단적 피해 가능성이 높습니다. 또한 분양사업자는 자력이 충분할 것으로 예상되며, 시정명령이라는 공적 절차가 진행된 증거가 있습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (수십 명 이상)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>서울 신탁사기 주택 첫 매입…피해 구제 길 열려</t>
+          <t>광고 한 줄 빠뜨렸을 뿐인데, 계약이 해제됐다[판례방]</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040124361</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01853206645412840</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-04-01 12:23:38.190026+00:00</t>
+          <t>2026-04-04 12:31:03.219348+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>주요 건설사</t>
+        </is>
+      </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 순천시의회 및 피해자들의 엄벌 탄원</t>
+          <t>건설사들의 공사비 증액 요구 및 공기 연장 요구가 진행 중이며, 한국부동산원 검증 및 지자체 중재 등 공적 절차가 진행되고 있으나 소송으로 이어질 가능성이 높음.</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>순천시에서 약 130세대에 걸쳐 90억 원 규모의 전세사기 피해가 발생했다. 피고인들은 고의적이고 반복적인 수법으로 사회초년생과 신혼부부 등 취약 계층을 대상으로 범행을 저질렀으며, 현재 형사 재판이 진행 중이다. 순천시의회는 피해자들을 위해 엄벌 탄원서 서명에 참여하며 제도적 지원 노력을 지속하고 있다.</t>
+          <t>중동 전쟁으로 인한 고유가, 고환율, 원자재 리스크 등으로 국내 건설 현장의 원가율이 급등하며 주요 건설사들이 재개발조합에 공사비 증액 및 공기 연장을 요구하고 있습니다. 마천4구역 재개발조합의 경우 현대건설이 2899억 원의 증액을 요구하는 등 분쟁이 본격화되고 있으며, 이는 다른 사업장으로 확산될 우려가 있습니다. 조합의 전문성 한계로 인해 공사비 청구 소송으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방 책임이 고의적이고 반복적인 전세사기 수법으로 명확하며(적합 조건 1), 약 130세대에 90억 원 규모의 집단적 피해가 발생했다(적합 조건 3, 4). 현재 피고인들에 대한 형사 재판이 진행 중이므로 증거 확보 및 사실관계 입증에 유리하다(적합 조건 5, 6). 다만, 피고인들의 자력 여부는 추가 확인이 필요하다.</t>
+          <t>주요 건설사들이 피고가 될 가능성이 높고(상대방에게 자력이 충분함), 다수의 재개발조합 및 조합원들이 공사비 증액 요구에 직면해 집단적 피해가 예상됩니다. 마천4구역 사례만 해도 2899억 원 규모의 증액 요구가 있어 피해 규모가 크며, 도급계약서, 경제 지표 등 객관적 증거 확보가 가능합니다. 또한 한국부동산원 공사비 검증, 지자체 중재 등 공적 절차가 이미 진행 중이며, 사건이 종결되지 않고 분쟁이 심화될 예정입니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>90억 원대</t>
+          <t>최소 2899억 원 (마천4구역 기준), 전체 규모는 미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>약130여 세대</t>
+          <t>다수 재개발조합 및 조합원</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>순천시의회, 전세사기 피고인에 대한 엄중 처벌 촉구</t>
+          <t>공사할수록 손해 …공사비 인상 분쟁 '도미노' 우려[건설 현장 중동 쇼...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1244188</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003577352</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-04-01 12:19:48.848164+00:00</t>
+          <t>2026-04-04 00:37:55.301568+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>두산건설컨소시엄</t>
+          <t>시</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>서울시가 두산건설컨소시엄의 우선협상대상자 지위 취소 절차에 착수했으며, 민자 재공고 및 재정사업 전환 절차를 병행 추진 중입니다.</t>
+          <t>주민 집회 진행 중, 소송 검토 단계</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>서울시가 도시철도 서부선 사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소하고 새 판 짜기에 돌입합니다. 컨소시엄이 1년 이상 건설 출자자를 확보하지 못해 기본 요건을 충족하지 못했기 때문입니다. 서울시는 사업 지연을 막기 위해 신규 민간 사업자 선정을 위한 재공고와 시 재정 투입을 통한 재정사업 전환을 동시에 추진하는 '투트랙' 전략을 가동합니다.</t>
+          <t>동래럭키아파트 주민들이 40년간 근린공원 부지 소유권 문제와 관련하여 '시'의 행정 오류로 인한 피해를 주장하며 집회를 열었다. 주민들은 시가 공원 부지의 소유권을 인정하지 않을 경우 소송을 불사할 방침이다. 이 사건은 행정 실수로 인한 다수 주민의 재산권 침해 가능성이 있어 갈등이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>두산건설컨소시엄의 책임이 명확하고(적합 조건 1) 대기업으로서 자력이 충분하며(적합 조건 2), 서울시의 공식적인 지위 취소 절차 진행으로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 직접적인 금전적 피해자 집단이 명확하지 않아 소송의 원고 특정 및 손해액 산정이 쟁점이 될 수 있습니다.</t>
+          <t>상대방인 '시'의 행정 실수로 인한 책임이 비교적 명확하며(적합 조건 1), 공공기관으로서 배상 능력이 충분하다(적합 조건 2). '동래럭키 주민들'이라는 다수의 피해자가 존재하며(적합 조건 3), 40년간의 토지 소유권 분쟁으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 관련 행정 기록을 통해 증거 확보도 용이할 것으로 보인다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>동래럭키 주민 다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>서울시, 서부선 지연 막는다…민자 재공고·재정 전환 절차 병행</t>
+          <t>‘40년’ 근린공원 부지 행정오류에 거리 나선 동래럭키 주민들…시와 ...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2571385</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=9900&amp;key=20260403.99099000969</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-04-01 00:48:37.386299+00:00</t>
+          <t>2026-04-03 13:11:28.068936+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>두산건설컨소시엄</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>서울시의 우선협상대상자 지위 취소 절차 진행 중, 7월 중순 최종 확정 예정. 향후 행정소송 등 법적 분쟁 가능성 높음.</t>
+          <t>조합이 손해배상 청구를 검토 중이며 법적 분쟁 가능성이 제기됨</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>서울시가 서부선 도시철도 민간투자사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소하는 절차에 착수했습니다. 컨소시엄이 건설출자자를 확보하지 못해 사업 추진 기본조건을 충족하지 못했기 때문입니다. 서울시는 7월 중순 최종 확정을 목표로 행정 절차를 진행 중이며, 이는 향후 대규모 법적 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>성수4지구 재개발 입찰이 무효된 후 재개되는 과정에서 조합이 손해배상 청구를 검토하며 법적 분쟁 가능성이 제기되고 있습니다. 대우건설 등 대형 건설사들이 입찰에 관심을 보이고 있으며, 이전 입찰 무효의 원인 제공자에 대한 조합의 손해배상 청구가 예상됩니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 두산건설컨소시엄의 출자자 미확보로 인한 우선협상대상자 지위 취소는 책임 소재가 명확하며, 대기업인 두산건설은 충분한 자력을 보유하고 있습니다. 현재 서울시의 행정 절차가 진행 중이며, 이는 향후 컨소시엄 측의 행정소송 또는 서울시의 손해배상 청구 등 대규모 분쟁으로 이어질 가능성이 높습니다.</t>
+          <t>대기업 피고(대우건설)의 자력이 충분하며(적합 조건 2), 조합이라는 다수 피해자(조합원)가 존재하고(적합 조건 3), 재개발 사업의 특성상 입찰 무효로 인한 피해 규모가 클 가능성이 높으며(적합 조건 4), 입찰 무효 관련 공식 문서 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>서울시, 서부선 우선협상자 지위 취소…후속 조치 속도 낸다</t>
+          <t>입찰 무효 뒤 재개한 성수4지구…롯데 '참전'·대우 '고심', 경쟁 재현될...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02984806645411856</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299946</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-04-01 00:48:31.081419+00:00</t>
+          <t>2026-04-03 12:57:50.072705+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>서울시의 우선협상대상자 지위 취소 행정 절차 진행 중, 신규 사업자 재공고 및 재정사업 전환 검토 병행</t>
+          <t>계약 해지 및 손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>서울시가 서부선 도시철도 민간투자사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소합니다. 컨소시엄이 건설출자자를 확보하지 못해 사업 추진 기본조건을 충족하지 못했기 때문입니다. 서울시는 행정 절차를 거쳐 지위 취소를 확정하고, 신규 사업자 재공고 또는 재정사업 전환을 추진할 계획입니다.</t>
+          <t>오피스텔 입주민들이 심각한 소음으로 인해 고통받고 있으며, 법률 전문가들은 이를 임대차 목적 달성이 불가능한 중대 하자로 보고 계약 해지 및 손해배상 청구가 가능하다고 판단했습니다. 승소를 위해서는 객관적 증거 확보가 중요하다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방(두산건설컨소시엄)의 건설출자자 미확보라는 책임이 명확하며, 상대방은 대기업으로 자력이 충분합니다. 서울시의 공식 통보 및 행정 절차 진행으로 증거 확보가 용이하며, 현재 우선협상대상자 지위 취소라는 공적 절차가 진행 중입니다. 대규모 도시철도 사업 지연으로 인한 피해 규모가 클 가능성이 있습니다.</t>
+          <t>법률 전문가들이 '임대차 목적 달성이 불가능한 중대 하자'로 판단하여 상대방 책임이 명확하며(적합 조건 1), 오피스텔 특성상 다수의 입주민이 피해를 입었을 가능성이 높습니다(적합 조건 3). 또한, 객관적 증거 확보가 관건으로 언급되어 증거 확보 가능성이 시사됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>'서부선' 새 사업자 찾는다…서울시, 두산건설컨소 우선협상 지위 취소</t>
+          <t>'웅웅' 소음 지옥 오피스텔, 계약해지 가능할까?</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/04/01/2026033116543861758</t>
+          <t>https://lawtalknews.co.kr/article/JW6DHKEYRU0Q</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-04-01 00:48:06.806931+00:00</t>
+          <t>2026-04-03 12:55:23.863489+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>서울시의 우선협상대상자 지위 취소 행정절차 진행 중</t>
+          <t>분양 계약 해지 관련 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>서울시 서부선 민자사업의 우선협상대상자인 두산컨소시엄의 지위가 취소 수순을 밟고 있다. 서울시는 행정절차법에 따른 의견청취를 거쳐 7월 중순 최종 확정할 예정이며, 이후 신규 사업자 선정을 추진할 계획이다. 이는 대규모 민자사업 관련 분쟁으로, 향후 행정소송 또는 손해배상 소송으로 이어질 가능성이 있다.</t>
+          <t>정부가 '건축물의 분양에 관한 법률 시행령 개정안'을 입법예고하며 시정명령에 따른 분양 계약 해지 기준을 합리화하려 하지만, 과태료와 벌금형에 대한 내용은 제외되어 업계의 우려가 크다. 현재 여러 현장에서 시정명령뿐 아니라 과태료·벌금 등에 따른 집단소송이 진행 중이며, 이는 기획소송의 형태로 나타나고 있다. 새 개정안은 소급 적용되지 않아 기존 및 향후 과태료·벌금 관련 분쟁은 지속될 전망이다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>두산컨소시엄이라는 대기업이 관련되어 상대방의 자력이 충분하며(적합 조건 2), 대규모 민자사업의 우선협상대상자 지위 취소이므로 잠재적 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 서울시의 행정절차에 따라 취소 수순이 진행 중이므로 관련 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>현재 여러 현장에서 시정명령, 과태료, 벌금 등 행정처분을 근거로 분양 계약 해지 및 손해배상을 요구하는 '집단소송'이 진행 중이며, 이는 '집단적 피해' 및 '공적 절차 진행 중' 조건에 부합합니다. 분양 계약 관련 소송은 '피해 규모가 큼'에 해당하며, 행정처분 기록이 '증거 확보 가능'성을 높입니다. 상대방인 분양/건설사는 '자력 충분' 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>고비 맞은 서부선 민자사업...두산컨소 우선협상자 지위 취소 수순</t>
+          <t>시정명령으로 '계약 해지' 안된다...‘과태료·벌금’ 제외 업계 우려</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1627967/?sc=Naver</t>
+          <t>http://www.fnnews.com/news/202604031014036857</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-04-01 00:47:36.255458+00:00</t>
+          <t>2026-04-03 12:43:17.163947+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>두산건설컨소시엄</t>
+          <t>가칭 발기인 추진위</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>서울시의 우선협상대상자 지위 취소 절차 진행 중, 재공고 및 재정사업 전환 준비</t>
+          <t>민사 소송에서 1심 승소 판결(부당이득금 반환)이 있었으나 피고가 항소 포기 후에도 계약금을 반환하지 않아, 현재 오산경찰서에 사기 혐의로 고소장이 접수되어 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>서울 서부선 경전철 사업의 우선협상대상자인 두산건설컨소시엄이 출자사 모집에 실패하여 서울시와의 협상이 중단되었다. 서울시는 컨소시엄의 우선협상대상자 지위 취소 절차에 착수하고, 신규 사업자 재공고 또는 재정사업 전환을 준비 중이다. 이 사업은 6개 자치구 주민들의 숙원 사업으로, 사업 지연으로 인한 사회적 비용과 주민 불편이 예상된다.</t>
+          <t>오산시 고현동 '헤스티아' 민간임대주택 사업의 가칭 발기인 추진위가 토지 확보율 및 인허가 불투명 상황에서 허위·과대광고로 약 300명의 투자자에게 수십억 원의 계약금과 중도금을 받아 논란입니다. 현대건설 명칭을 무단 사용하고 공신력 없는 안심 확약서를 제공했으며, 오산시는 사업승인을 4차례 반려했습니다. 일부 피해자는 민사 소송에서 승소했으나 계약금을 돌려받지 못해 현재 오산경찰서에 사기 혐의로 고소장을 접수하고 조사를 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>두산건설컨소시엄의 사업 추진 기본조건 미충족으로 상대방 책임이 명확하며, 두산건설은 자력이 충분한 대기업이다. 서울시가 우선협상대상자 지위 취소 절차에 착수하는 등 공적 절차가 진행 중이며, 서울시의 공식 발표를 통해 증거 확보가 용이하다. 6개 자치구 주민들의 숙원 사업으로, 사업 지연에 따른 간접적 집단 피해 발생 가능성이 높다.</t>
+          <t>가칭 발기인 추진위의 허위·과대광고, 현대건설 명칭 무단 사용, 공신력 없는 안심 확약서 제공 등 상대방 책임이 명확합니다. 약 300명의 집단적 피해와 수십억 원 규모의 피해 금액이 발생했으며, 오산시의 인허가 반려 내역과 현대건설의 명칭 사용 부인 등 객관적 증거가 존재합니다. 현재 오산경찰서에 사기 혐의로 고소장이 접수되어 공적 절차가 진행 중입니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 300명</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>서부선 경전철 사업 중단… 서울시, 두산컨소 지위 취소 돌입</t>
+          <t>오산시 고현동 '헤스티아' 민간임대주택 사업 피해 눈덩이</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033117250171909</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260403010000978</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-04-01 00:47:28.392176+00:00</t>
+          <t>2026-04-03 12:16:37.266994+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>RFKR (중국 푸리그룹 한국법인)</t>
+          <t>분양사업자</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>시공사(쌍용건설)의 공사비 미지급 관련 소송 진행 중, 유치권 행사, 문체부 사업 기간 재연장 불승인</t>
+          <t>건축물 분양 법률 시행령 개정안 입법예고</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>인천 영종도 미단시티의 2조3천억원대 카지노 복합리조트 사업이 사업자 RFKR의 공사비 미지급으로 6년째 공사 중단 상태로 방치되고 있다. 시공사 쌍용건설은 밀린 공사비 지급을 요구하며 유치권을 행사하고 관련 소송을 진행 중이며, 문화체육관광부는 RFKR의 사업 기간 재연장 신청을 불승인했다. 인천경제자유구역청은 미단시티 활성화 방안을 모색 중이다.</t>
+          <t>국토교통부가 오피스텔·레지던스 등 건축물 분양 계약 해제 사유를 확대하는 시행령 개정안을 입법예고했다. 3개월 이상 입주 지연, 중대 하자, 광고와 현저한 차이 등이 발생할 경우 수분양자가 계약을 쉽게 해제할 수 있도록 하여 불필요한 소송을 줄이고 수분양자 보호를 강화하는 것이 목적이다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>사업자 RFKR의 공사비 미지급으로 인한 공사 중단은 상대방 책임이 명확하며(적합 조건 1), 2조원대 사업을 추진했던 중국 푸리그룹 한국법인으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 시공사 쌍용건설의 밀린 공사비 규모가 상당할 것으로 보이며(적합 조건 4), 유치권 행사 및 관련 소송이 진행 중이므로 증거 확보가 용이합니다(적합 조건 5). 또한 문화체육관광부의 사업 기간 재연장 불승인 등 공적 절차가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 국토교통부가 분양사업자의 입주 지연, 중대 하자, 광고와 다른 시공 등에 대한 수분양자 보호를 강화하는 시행령 개정안을 입법예고하며, 이는 다수의 피해자가 발생하고 있음을 시사합니다. 특히 30호실 이상 오피스텔 등은 집단소송 가능성이 높으며, 대형 건설사나 시행사를 상대로 한 소송은 배상 능력이 충분할 것으로 예상됩니다. 정부의 법령 정비 자체가 문제의 심각성과 증거 확보 가능성을 뒷받침합니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>미상 (상당한 규모의 공사비 미지급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상 (시공사 및 관련 업체)</t>
+          <t>수분양자 다수 (30호실 이상 오피스텔 등)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>[현장in] 빛바랜 2조원대 카지노리조트의 꿈…영종도 흉물 전락</t>
+          <t>오피스텔·레지던스 입주 석달 늦어지면 분양계약 깰 수 있다</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331051500065?input=1195m</t>
+          <t>https://news.bizwatch.co.kr/article/real_estate/2026/04/02/0026</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:05.405813+00:00</t>
+          <t>2026-04-03 00:38:00.379522+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>시공사 교체 및 조합 집행부 해임 총회 예정, DL이앤씨의 대의원회 결의 효력정지 가처분 신청 심문 진행 중, 조합장 금품수수 의혹 압수수색</t>
+          <t>조합 대의원회에서 건설사 대상 손해배상 청구 안건 의결</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업이 시공사 교체와 조합 집행부 해임을 둘러싼 내홍으로 착공이 지연되고 있다. DL이앤씨와 조합 간의 갈등이 심화되며 DL이앤씨는 가처분 신청으로 법적 대응 중이며, 조합장 금품수수 의혹으로 사법 리스크도 존재한다. 이로 인해 4,885가구 조합원들은 매월 30억원의 금융비용과 분담금 증가 등 막대한 피해를 입을 위기에 처해 있다.</t>
+          <t>성수4지구 조합이 기존 시공자 선정 입찰 무효를 확정하고 재입찰을 추진합니다. 이와 함께 조합은 대의원회에서 입찰 서류 누락 및 사업 지연을 이유로 건설사 대상 손해배상 청구 안건을 의결했습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4,885가구에 달하는 조합원들이 집단적 피해를 입고 있습니다(적합 조건 3). 사업비 1조원 이상, 월 30억원의 금융비용 발생 및 조합원 분담금 증가가 예상되어 피해 규모가 크고(적합 조건 4), HUG의 개입 및 조합장 금품수수 의혹 압수수색 등 공적 절차가 진행 중입니다(적합 조건 6). 현재 DL이앤씨가 조합의 대의원회 결의 효력정지 가처분을 신청하는 등 법적 분쟁이 진행 중입니다.</t>
+          <t>성수4지구 조합이 대의원회에서 건설사 대상 손해배상 청구 안건을 의결하여 상대방 책임이 비교적 명확하며(적합 조건 1), 대형 건설사가 상대방이 될 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 조합원 다수가 피해를 입는 집단적 피해이며(적합 조건 3), 사업 지연으로 인한 피해 규모가 클 것으로 보입니다(적합 조건 4). 또한, 조합 내부적으로 손해배상 청구 안건이 의결된 상태로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>사업비 1조원 이상, 월 30억원 금융비용 발생 및 조합원 분담금 증가 예상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>4,885가구</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>시공사 교체·해임 총회 앞둔 '운명의 4월'...상대원2구역 재개발 논란 ...</t>
+          <t>성수4지구, '재'입찰경쟁 안갯속...'대우 고심·롯데 참여' 표명</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=216533</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=117404</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-04-01 00:39:42.804667+00:00</t>
+          <t>2026-04-03 00:35:29.826858+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>조합 측 손해배상 청구 검토 중, 대우건설 법적 맞대응 예고</t>
+          <t>전세사기 피해자들의 법적 구제 절차 모색 및 정부/국회 대책 논의 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>대우건설이 1분기 도시정비사업에서 1.8조 원을 수주하며 연간 목표의 36%를 달성했으나, 한 조합은 대우건설의 서류 누락 및 정보 제공 문제로 사업이 지연되었다며 손해배상 청구를 검토 중입니다. 이에 대우건설 또한 입찰 요건 해석과 절차 적정성 등을 두고 법적 대응을 예고하며 맞대응에 나설 것으로 보입니다.</t>
+          <t>국민의힘이 '반값 전세'를 공약하는 가운데, 전세사기 피해자들이 법적 보호 없이 고통받고 있습니다. 특히 많은 청년 피해자들이 전세대출 부담으로 개인회생을 고민하는 등 심각한 상황에 처해 있습니다. 이 사설은 전세사기 문제에 대한 정부의 방치를 비판하고 있습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방인 대우건설은 자력이 충분한 대기업이며, 조합 측은 대우건설의 서류 누락 및 정보 제공 문제로 인한 사업 지연을 주장하며 손해배상 청구를 검토 중입니다. 이는 상대방 책임이 비교적 명확하고 집단적 피해(조합원 다수)가 발생했으며, 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4)</t>
+          <t>전세사기 피해는 전국적으로 수만 명에 달하는 집단적 피해(적합 조건 3)이며, 피해자 개개인의 피해 규모가 매우 커 개인회생까지 고려하는 상황(적합 조건 4)입니다. 전세계약서, 대출 기록 등 객관적 증거 확보가 용이하며(적합 조건 5), 전세사기 특별법 제정 등 정부 및 국회 차원의 논의와 수사기관의 수사가 활발히 진행 중(적합 조건 6)입니다. 직접적인 사기범의 자력은 낮을 수 있으나, 관련 기관(부동산 중개업자, 금융기관 등)을 상대로 한 다각적인 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>대우건설 1분기 도시정비 1.8조 수주 '好好', 연간 목표 36% 채워...성수...</t>
+          <t>[사설] 전세사기 방치한 국민의힘, ‘반값 전세’ 공약은 기만이다</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752958</t>
+          <t>https://vop.co.kr/A00001691140.html</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-04-01 00:38:45.114449+00:00</t>
+          <t>2026-04-03 00:24:59.982999+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>전세금반환소송 독려, 법률 상담 및 지원센터 활용 권고</t>
+          <t>집단소송 준비 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>역전세 및 깡통전세 현상으로 임대인이 전세보증금을 반환하지 못하는 사례가 급증하며 임차인들의 피해가 커지고 있습니다. 변호사는 임차인들이 소송 비용과 시간, 승소 후 회수 가능성에 대한 우려로 소송을 포기하는 경우가 많지만, 전세금반환소송은 법적 권리 행사이며 판결문은 10년간 유효하여 미래 회수 가능성을 보장한다고 강조합니다. 임차인들에게 법률 상담 및 지원센터를 활용하여 적극적으로 권리를 되찾을 것을 독려하는 내용의 칼럼입니다.</t>
+          <t>동탄2 신동포레, 주안 센트럴 파라곤 등 공공·민간 아파트에서 심각한 하자가 발생하여 수분양자들이 큰 피해를 호소하고 있다. 이에 입주민들은 카카오톡 단체방을 개설하고 법무법인을 선임하는 등 집단소송을 위한 적극적인 준비에 착수했다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>임대인의 보증금 반환 책임이 명확하고(적합 조건 1), 계약서, 등기부등본 등 객관적 증거 확보가 용이하여 승소 가능성이 높습니다(적합 조건 5). 역전세 및 깡통전세는 사회적 문제로 다수의 피해자가 발생하고 있으며(적합 조건 3), 개별 사건의 피해 금액도 상당하여(적합 조건 4) 소송금융 투자 기회가 될 수 있습니다.</t>
+          <t>아파트 하자 발생으로 다수의 수분양자들이 피해를 입어 집단소송을 준비 중이며 (집단적 피해), 건설사/시행사의 책임이 명확하고 (상대방 책임 명확), 피해 규모가 크고 증거 확보가 용이할 것으로 예상됩니다 (피해 규모 큼, 증거 확보 가능). 상대방의 자력 또한 충분할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>개별 사건당 1억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[칼럼] 역전세 시대, 판결문이 갖는 진정한 의미</t>
+          <t>공공·민간 아파트 하자 속출…수분양자 '울상'</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260331010009473</t>
+          <t>https://www.asiatime.co.kr/article/20260402500305</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-04-01 00:20:39.995966+00:00</t>
+          <t>2026-04-02 12:53:16.196131+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>포스코이앤씨</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>광명시와 시공사 간 피해보상 및 안전 조치 협의 진행 중</t>
+          <t>손해배상 청구를 위한 변호인 선임 계약 안건 의결</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>신안산선 광명구간 붕괴사고 발생 후 1년 가까이 지났음에도 사고 현장의 안전 및 피해보상이 지지부진한 상황입니다. 박승원 광명시장이 시공사인 포스코이앤씨로부터 사고 현장 인근 주요 시설물의 전면적인 조치에 대한 확답을 받았다고 보도되었습니다. 이는 광명시와 시공사 간의 협의가 진행 중임을 시사합니다.</t>
+          <t>성수4지구 재개발 조합이 입찰 무효 및 사업 지연의 책임을 물어 대우건설에 손해배상을 청구하기 위해 변호인 선임 계약 안건을 의결했습니다. 이는 대우건설을 겨냥한 조치로, 조합은 대우건설의 책임으로 인해 발생한 손해에 대한 배상을 요구할 예정입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>시공사인 포스코이앤씨의 책임이 비교적 명확하고(적합 조건 1), 대기업으로 자력이 충분하며(적합 조건 2), 붕괴사고로 인한 인근 주민 및 시설물 소유주 등 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 또한 광명시장이 시공사로부터 확답을 받았다는 점에서 공적 절차(지자체 협의)가 진행 중이며(적합 조건 6), 사고 발생 1년 가까이 지났으므로 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>대우건설은 대기업으로 자력이 충분하며(적합 조건 2), 조합이 입찰 무효와 사업 지연에 대한 책임을 명확히 지목하고 있어 상대방 책임이 비교적 명확합니다(적합 조건 1). 조합원 다수가 피해를 입는 집단적 피해(적합 조건 3)이며, 건설 사업 지연으로 인한 손해배상 규모가 클 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>박승원 시장, 포스코이앤씨 확답받았다는데...이번엔 약속 지킬까?</t>
+          <t>대우건설, 성수4지구 보증금 반환 형평성 제기···재입찰 '고심'</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>joygm.com</t>
+          <t>koreastocknews.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.joygm.com/news/articleView.html?idxno=215092</t>
+          <t>http://www.koreastocknews.com/news/articleView.html?idxno=117697</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-04-01 00:18:45.981729+00:00</t>
+          <t>2026-04-02 12:52:26.723738+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>GS건설, DL이앤씨</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>비리 수사 및 가처분 소송 진행 중</t>
+          <t>조합의 손해배상 청구를 위한 변호인 선임 추진, 서울시의 정비사업 코디네이터 개입 가능성</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업이 비리 수사와 가처분 소송으로 진통을 겪고 있다. GS건설은 200억 원의 손해배상금 부담을 포함한 조건을 제시했으며, DL이앤씨도 경쟁적으로 조건을 내세우고 있다. 이는 재개발 조합원들에게 영향을 미치는 중대한 사안으로 보인다.</t>
+          <t>성수4지구 재개발사업 시공사 선정 과정에서 대우건설과 롯데건설의 홍보 과열로 입찰 무효가 결정되었습니다. 조합은 사업 지연의 책임이 있는 건설사에 손해배상을 청구하기 위해 변호인 선임을 추진 중이며, 서울시도 상황을 예의주시하며 개입 가능성을 시사했습니다. 대우건설은 입찰보증금 일부 반환 문제로 조합과 갈등을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업은 GS건설, DL이앤씨 등 대기업이 연루되어 상대방 자력이 충분하며(적합 조건 2), 200억 원의 손해배상금 언급으로 피해 규모가 크다(적합 조건 4). 또한, '비리 수사'와 '가처분'이 진행 중이어서 공적 절차를 통해 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차가 진행 중이다(적합 조건 6). 재개발 사업의 특성상 집단적 피해 가능성도 높다(적합 조건 3).</t>
+          <t>대우건설의 입찰 규정 위반 책임이 서울시 조사 결과로 명확하며(적합 조건 1, 5), 상대방인 대우건설은 자력이 충분한 대기업입니다(적합 조건 2). 총 사업비 1조 3천억 원 규모의 사업 지연으로 인한 손해배상 청구이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 조합이 변호인 선임을 추진하고 서울시의 행정지도 및 개입 가능성 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>200억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>재개발 조합원 다수</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업 진통 여전…비리 수사·가처분까지 겹쳤다</t>
+          <t>대우vs롯데건설 성수4지구 입찰 재개…보증금 일부 반환 논란</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929717</t>
+          <t>https://www.sidae.com/article/2026040215055972733</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-31 12:57:27.053158+00:00</t>
+          <t>2026-04-02 12:46:34.314891+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>경남개발공사, 창원시</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>민간사업자가 경남개발공사 및 창원시를 상대로 확정투자비 청구 소송 제기</t>
+          <t>정부 전문가 검증을 통한 하자 판정 및 다수의 하자소송 진행 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>웅동1지구 민간사업자인 진해오션리조트가 경남개발공사와 창원시를 상대로 1천억원대 확정투자비 청구 소송을 제기했습니다. 민간사업자는 총 3,232억원의 확정투자비를 주장하는 반면, 경남개발공사와 창원시는 1,009억원으로 산정하며 민간사업자의 귀책을 주장하고 있습니다. 현재 골프장 운영권은 경남개발공사가 회수하여 직영 체제로 전환되었으며, 양측은 소송에서 공동 대응할 방침입니다.</t>
+          <t>대우건설은 지난 5년간 누계 하자 발생 건수에서 10대 건설사 중 5위를 차지하며, 업계에서 하자소송이 가장 흔하고 반복적인 1군 건설사로 지목되고 있습니다. 공동주택 하자 판정은 정부의 전문가 검증을 통해 건설사의 명백한 시공상 책임이 인정되는 사안입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>피고인 경남개발공사(공공기관)와 창원시(지방자치단체)는 자력이 매우 충분하며(적합 조건 2), 원고의 청구액이 최소 1천억원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 계약 해지 및 투자비 산정 관련 객관적 증거 확보 가능성이 높아 소송금융 투자 대상으로서 매력도가 높습니다.</t>
+          <t>대우건설은 대기업으로 자력이 충분하며(적합 조건 2), 정부 전문가 검증을 통해 시공상 책임이 명확하게 밝혀지고(적합 조건 1, 5), 공동주택 하자로 다수의 입주민이 피해를 입는 집단적 피해(적합 조건 3, 4)가 반복적으로 발생하고 있습니다. 또한 정부의 공식적인 하자 판정 절차가 진행되고 있어(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>최소 1천억원 (원고 주장 3,232억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명 (진해오션리조트)</t>
+          <t>공동주택 입주민 다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>웅동1지구 민간사업자, 경남개발공사·창원시에 확정투자비 소송</t>
+          <t>대우건설, 5년 누계 하자' 5위'…10대 건설사 유일</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>the-stock.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331170400052?input=1195m</t>
+          <t>https://www.the-stock.kr/news/articleView.html?idxno=32296</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-31 12:49:45.579459+00:00</t>
+          <t>2026-04-02 12:38:30.462602+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>창원지방법원 민사4부에서 1000억 원대 확정투자비 청구 소송 진행 중</t>
+          <t>수사 및 행정 절차 진행 중, 피해 인정 전 공백</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>창원 웅동1지구 개발사업의 지연 책임과 관련하여 1000억 원대 확정투자비 청구 소송이 창원지방법원 민사4부에서 본격적으로 시작되었습니다. 이 소송은 공동 사업시행자 간의 분쟁으로 보이며, 대규모 사업의 특성상 상당한 금액이 걸려있어 주목받고 있습니다.</t>
+          <t>대구에서 200억 원대 전세사기 사건이 발생하여 다수의 피해자가 보증금 미반환 등의 어려움을 겪고 있다. 현재 수사 및 행정 절차가 진행 중이지만, 피해 인정 전까지 제도적 보호를 받지 못하는 공백이 지적되고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>1000억 원대 확정투자비 청구 소송으로 피해 규모가 매우 크고(적합 조건 4), 대규모 개발사업 주체이므로 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 개발사업 지연 책임에 대한 소송이므로 책임 소재가 쟁점이며, 관련 계약서 및 사업 자료 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>200억 원대라는 매우 큰 피해 규모와 다수의 피해자가 발생한 집단적 피해 사건입니다. 현재 수사 및 행정 절차가 진행 중이므로 증거 확보 가능성이 높고, 전세사기라는 점에서 상대방의 책임이 명확합니다. 다만, 사기범의 자력에 대한 정보는 기사에 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>1000억 원대</t>
+          <t>200억 원대</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>창원 웅동1지구 개발사업 지연 책임 '확정투자비 소송' 본격화</t>
+          <t>대구 전세사기 '인정 전 공백'…200억 피해자들 제도 사각지대</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002502</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068963</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-31 12:49:22.364902+00:00</t>
+          <t>2026-04-02 12:30:13.322413+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>한국토지주택공사 (LH)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적 청구로 분담금 반환 소송 제기</t>
+          <t>울산시에 행정력 및 감독권 행사 요청 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>서울 서북 3구가 공동 투자하여 건립한 은평광역자원순환센터를 은평구가 단독 소유로 보존등기하자, 마포구가 188억 원의 분담금에 대한 정당한 권리 회복을 위해 소유권이전등기 청구 소송을 제기했습니다. 마포구는 은평구의 행위가 부당하며, 소중한 혈세를 지키기 위한 불가피한 대응이라고 주장하고 있습니다.</t>
+          <t>울주군 선바위 공동주택지구 대상 부지 주민들이 한국토지주택공사(LH)의 사업 지연으로 5년 가까이 재산권 행사를 못하고 고통받고 있습니다. 주민들은 LH가 보상 일정을 3차례 지연시켰다고 주장하며, 울산시에 LH에 대한 적극적인 행정력과 감독권 행사를 요청했습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억 원이라는 명확하고 큰 피해 규모가 존재합니다(적합 조건 4). 2019년 협약 및 분담금 납부 내역, 보존등기 기록 등 객관적 증거 확보가 가능하며(적합 조건 5), 은평구의 사전 협의 없는 단독 보존등기가 쟁점으로 상대방 책임이 비교적 명확합니다(적합 조건 1).</t>
+          <t>한국토지주택공사(LH)의 사업 지연으로 다수의 주민들이 5년 가까이 재산권 행사에 제약을 받고 있어 집단적 피해가 명확합니다. LH는 공공기관으로 자력이 충분하며, 사업 지연 사실 및 기간 등 객관적 증거 확보가 용이합니다. 현재 울산시에 행정력 행사를 요청하는 등 공적 절차 개입을 시도하고 있어 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>공동투자 ‘광역자원순환센터’ 마포-은평 소유권 분쟁 왜?</t>
+          <t>선바위 공동주택지구 사업 지연에 주민 고통</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>usmbc.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706504?ref=naver</t>
+          <t>https://www.usmbc.co.kr/NewsArticle/833014</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-31 12:45:33.127215+00:00</t>
+          <t>2026-04-02 12:25:33.848615+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>HDC현대산업개발</t>
+          <t>포스코이앤씨</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>학동 참사 관련 영업정지 처분 소송 진행 중, 화정동 아이파크 전면 재시공 결정 및 입주 예정자들의 서울시 탄원서 제출</t>
+          <t>사고조사위원회 조사 결과 발표</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>HDC현대산업개발은 광주 학동 철거 건물 붕괴(9명 사망)와 화정아이파크 붕괴(6명 사망) 사고로 총 15명의 인명 피해를 냈습니다. 특히 화정동 붕괴는 현산의 문제로 지목되었고, 수천억 원을 들여 전면 재시공이 결정되었습니다. 현재 영업정지 관련 소송이 진행 중이며, 입주 예정자들은 서울시에 탄원서를 제출하는 등 법적, 행정적 절차가 이어지고 있습니다.</t>
+          <t>신안산선 붕괴 사고의 원인이 '설계·시공·감리 총체적 부실'로 밝혀졌다. 사고조사위원회의 조사 결과 발표 후, 포스코이앤씨는 피해자 및 유가족에게 사과하고 사고 재발 방지 및 책임 관리를 강화하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>HDC현대산업개발의 책임이 명확하며(화정동 붕괴는 현산의 문제로 명시), 대기업으로서 자력이 충분합니다. 학동 9명, 화정동 6명 등 다수의 사망자가 발생했고, 화정동 아이파크는 수천억 원을 들여 전면 재시공하는 등 피해 규모가 매우 큽니다. 이미 영업정지 및 등록 말소 요청 등 공적 절차가 진행되었고, 관련 소송도 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>신안산선 붕괴 사고의 원인이 '설계·시공·감리 총체적 부실'로 밝혀져 상대방(포스코이앤씨)의 책임이 명확하며(적합 조건 1), 포스코이앤씨는 대기업으로 자력이 충분합니다(적합 조건 2). 사고조사위원회의 공식 조사 결과가 존재하여 증거 확보가 용이하고(적합 조건 5), 이미 공적 절차가 진행되어 결과가 발표된 상태입니다(적합 조건 6). '사고 피해자 및 유가족'이라는 표현으로 보아 다수의 피해자가 있을 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>수천억 원 이상 (재시공 비용 및 인명 피해 보상 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>사망자 15명, 화정동 아이파크 입주 예정자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[결정의 순간들③] 축협·아시아나·붕괴·후계... 정몽규, 직접 밝히다</t>
+          <t>신안산선 붕괴 '설계·시공·감리 총체적 부실'…포스코이앤씨 안전혁신...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>meconomynews.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.meconomynews.com/news/articleView.html?idxno=129481</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068920</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-31 12:43:54.125903+00:00</t>
+          <t>2026-04-02 12:22:06.687984+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>국회 대책 논의 및 피해자 지원 방안 마련 중</t>
+          <t>주택 하자로 인한 피해구제 신청이 5년간 2556건 접수되었으며, 합의율은 34%에 불과하여 많은 사건이 소송으로 이어질 가능성이 높음.</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>대구 전세사기 피해자들이 국회 앞에서 집회를 열어 대책 마련을 촉구했다. 정부는 전세사기 피해자들의 주거 안정을 위해 보증금의 3분의 1을 최소 보장하는 방안을 추진 중이다. 이 사건은 다수의 피해자와 상당한 규모의 보증금 손실을 포함하며, 공적 논의가 활발히 진행되고 있다.</t>
+          <t>김사랑의 새집 누수 피해 사례를 통해 주택 부실 공사로 인한 소비자 피해가 심각함을 보여준다. 지난 5년간 2556건의 피해구제 신청이 있었으나 합의율이 34%에 그쳐, 다수의 피해자들이 법적 구제를 모색할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>전세사기로 인한 다수의 피해자 발생(적합 조건 3)과 보증금 피해라는 큰 규모의 손해(적합 조건 4)가 명확하다. 또한, 피해대책위원회 구성 및 국회 앞 집회, 정부의 보증금 보장 논의 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합하다. 다만, 기사 본문만으로는 구체적인 사기 주체가 특정되지 않아 상대방의 자력 확인이 추가로 필요하다.</t>
+          <t>상대방 책임이 비교적 명확함 (새집 부실 공사), 집단적 피해 (5년간 2556건의 피해구제 신청), 피해 규모가 큼 (다수의 피해자), 증거 확보 가능 (부실 공사 관련), 이미 공적 절차 진행 중 (피해구제 신청). 다만, 특정 상대방의 자력은 기사에서 확인되지 않음.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2556건 이상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>高유가 쇼크 돌파 26.2조 '전쟁 추경' 푼다</t>
+          <t>김사랑  빗물 누수로 배변패드 깔아 …새집 부실 공사로 고통</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102930</t>
+          <t>https://www.hankyung.com/article/2026040239007</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-31 12:33:58.645436+00:00</t>
+          <t>2026-04-02 12:16:45.924935+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>포스코이앤씨</t>
+          <t>삼성물산, 현대엔지니어링, 한신공영 등</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>광명시와 포스코이앤씨 간 사고 수습 및 피해 보상 협의 진행 중, 지하사고조사위원회 운영</t>
+          <t>서울시의 벌점 부과 및 건설사들의 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>신안산선 붕괴 사고와 관련하여 박승원 광명시장이 포스코이앤씨 송치영 사장으로부터 사고 구간 전면 재시공 및 신속한 피해 보상 확답을 받아냈습니다. 광명시와 포스코이앤씨는 버스 노선 우회 추가 비용, 행정 비용 등 공공 손실 보상에 합의했으며, 개별 주민 보상 문제 해결을 위한 적극적인 노력을 약속했습니다. 광명시는 시민안전민관협의체를 통해 합의 이행 여부를 감시할 예정입니다.</t>
+          <t>서울시가 최근 3년간 시 발주 및 인허가 공사의 시공사를 대상으로 안전관리 소홀, 감리 부실 등을 이유로 총 32건의 벌점을 부과했습니다. 삼성물산, 현대엔지니어링, 한신공영 등 주요 건설사들이 포함되었으며, 이들 중 다수가 벌점 처분에 불복하여 재심의를 요청하고 행정소송을 제기한 상태입니다. 일부 행정소송에서는 서울시가 패소한 사례도 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>포스코이앤씨의 책임이 명확하고 자력이 충분하며, 신안산선 붕괴 사고로 다수의 광명시민이 피해를 입어 집단적 피해 양상을 보입니다. 광명시와 시공사 간의 협의 및 사조위 운영 등 공적 절차가 진행 중이며, 전면 재시공 수준의 보강 공사 합의 등 피해 규모가 상당하여 소송금융 적합도가 높습니다.</t>
+          <t>대기업 건설사(삼성물산, 현대엔지니어링 등)들이 안전관리 소홀, 감리 부실 등으로 서울시로부터 벌점을 부과받았으며, 이는 잠재적 피해자들의 손해배상 청구 가능성을 시사합니다. (상대방 책임 명확, 상대방 자력 충분, 공적 절차 진행 중, 증거 확보 가능). 벌점 부과 사유가 명확하고 관련 공적 절차가 진행 중이므로, 이를 바탕으로 피해자 발굴 및 소송 진행 시 유리한 위치를 점할 수 있습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>광명시민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>박승원 광명시장, 신안산선 붕괴 사고 구간 ‘전면 재시공’ 확답 받아</t>
+          <t>[단독] 서울시 공사현장 벌점 부과 32건…삼성물산·현대ENG·한신공영 등</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1955577</t>
+          <t>https://www.newspim.com/news/view/20260401001166</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-31 12:25:31.953214+00:00</t>
+          <t>2026-04-02 00:53:36.843622+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>포스코이앤씨</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>광명시와 시공사 간 협의 진행 중, 지하사고조사위원회 및 시민안전민관협의체 운영, 일부 주민 보상 교착 상태</t>
+          <t>재개발 시공사 선정 입찰 무효화, 조합이 대우건설에 손해배상 청구 준비 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>광명시 박승원 시장이 신안산선 붕괴 사고와 관련하여 시공사인 포스코이앤씨와 담판을 벌여 사고 구간 시설물 전면 보강 및 버스 우회 손실 보상에 합의했다. 그러나 일부 주민들의 개별 보상은 여전히 교착 상태에 있으며, 박 시장은 주민 보상 문제의 신속한 해결을 촉구했다. 광명시는 시민안전민관협의체를 통해 합의 이행을 감시할 예정이다.</t>
+          <t>서울 성수4지구 재개발 시공사 선정 입찰이 건설사의 개별 홍보활동 및 조합의 위법행위로 무효화되었습니다. 이로 인해 사업 지연이 발생했으며, 조합은 대우건설에 손해배상을 청구하기 위한 변호인 선임 안건을 의결했습니다. 롯데건설은 재입찰 참여 의사를 밝혔으나, 대우건설은 입찰보증금 반환 문제와 조합과의 갈등 속에서 재입찰 참여 여부를 고심 중입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(포스코이앤씨 공식 사과 및 보강 합의), 대기업인 포스코이앤씨의 자력이 충분합니다. 신안산선 붕괴 사고로 다수의 주민이 피해를 입었으며, 광명시가 적극적으로 개입하여 공적 절차(협의, 조사위원회 운영)를 진행 중입니다. 특히 일부 주민들의 개별 보상이 아직 교착 상태에 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>대우건설의 입찰지침 위반으로 시공사 선정 절차가 무효화되어 책임이 명확하며(적합 조건 1), 대기업인 대우건설은 충분한 자력을 갖추고 있습니다(적합 조건 2). 총 공사비 1조 3천억원 규모의 대형 사업으로 피해 규모가 크고(적합 조건 4), 서울시의 입찰무효 통보 등 객관적 증거가 존재합니다(적합 조건 5). 조합이 손해배상 청구를 위한 변호인 선임 안건을 의결하며 소송 준비 단계에 있습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>박승원 시장, 포스코이앤씨와 ‘담판’…신안산선 사고 구간 “사실상 ...</t>
+          <t>성수4지구 재입찰… 롯데 참전·대우 고심</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033117540363887</t>
+          <t>https://www.mt.co.kr/estate/2026/04/02/2026040120022785592</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-31 12:25:24.067881+00:00</t>
+          <t>2026-04-02 00:35:49.246180+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>인천광역시</t>
+          <t>경남개발공사, 창원시</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>동인천 민자역사 복합개발사업 관련 피해보상 집단 민원 가능성 보고 및 사용자 보호 대책 마련 주문</t>
+          <t>민간업체 ㈜진해 오션리조트가 경남개발공사 및 창원시를 상대로 확정투자비 청구 소송 제기</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>인천시가 추진하는 동인천역세권 복합개발사업 과정에서 지하상가 상인들의 피해보상 집단 민원 가능성이 제기되었습니다. 유정복 인천시장이 현장을 방문하여 관련 부서로부터 보고를 받고 사용자 보호 대책 마련을 주문하는 등 공적 논의가 진행 중입니다. 다수의 상인이 피해를 입을 가능성이 있으며, 인천시가 주요 상대방이 될 수 있습니다.</t>
+          <t>웅동1지구 개발사업에서 민간사업자 ㈜진해 오션리조트가 사업을 제대로 이행하지 않아 사업시행자 자격이 취소되었음에도, 경남개발공사와 창원시가 확정투자비를 지급한 것에 대한 논란이 일고 있다. 민간업체는 추가 확정투자비 1000억원 지급을 요구하며 공공기관을 상대로 소송을 제기한 상태이다. 이 과정에서 혈세 낭비 및 특혜 의혹이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>인천시가 주도하는 대규모 도시개발사업으로 상대방(인천시)의 자력이 충분하며, 동인천역세권 지하상가 상인들의 집단적 피해 발생 및 집단 민원 가능성이 언급되었습니다. 시장이 직접 현안을 점검하고 관련 부서로부터 보고를 받는 등 공적 절차가 진행 중이며, 관련 증거 확보 가능성이 높습니다.</t>
+          <t>적합 조건 1, 2, 4, 5, 6에 해당. 민간업체의 계약 불이행으로 인한 사업시행자 자격 취소 및 공공기관과의 확정투자비 지급을 둘러싼 분쟁으로, 공공기관의 책임 여부가 쟁점이다. 피해 규모가 수천억 원에 달하고, 계약서 및 행정처분 기록 등 객관적 증거 확보 가능성이 높으며, 이미 사업시행자 자격 취소라는 공적 절차가 진행되었다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1009억원 ~ 3232억원</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>동인천역세권 지하상가 상인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>유정복, 현대제철·동인천역세권 찾아 산업 경쟁력·상권 활성화 점검</t>
+          <t>웅동1지구 확정투자비 '혈세' 지급 논란</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>gnmaeil.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260331141125984</t>
+          <t>http://www.gnmaeil.com/news/articleView.html?idxno=583648</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-31 12:24:30.979636+00:00</t>
+          <t>2026-04-02 00:31:31.792414+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>전라남도 전세사기 피해자 지원센터 개소, 순천시의회 엄중 처벌 촉구</t>
+          <t>전세사기특별법 개정안 발의 및 정부 대책 논의 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>순천시의회가 전세사기 피고인에 대한 엄중 처벌을 촉구하며 피해자 구제 방안 마련에 적극적으로 나서고 있습니다. 이러한 노력의 결실로 '전라남도 전세사기 피해자 지원센터'가 개소하여 피해자 지원 및 법적 대응을 위한 공적 절차가 진행 중입니다.</t>
+          <t>전세사기특별법 개정안이 발의되어 피해자 보증금 최소보장제 및 선지급 제도가 논의 중이다. 지난 3년간 3만 7천 명의 전세사기 피해자가 인정되었으며, 기사는 전세 제도를 금융제도로서 활용하고 확대해 온 국가의 정책적 책임이 전세사기의 근본 원인이라고 주장한다. 현재 전세사기 근절 대책 및 임차권 등기명령 신청 건수 감소 등 진정 국면이라는 진단도 있으나, 문제의 뿌리인 전세 제도 자체에 대한 근본적인 해결책이 필요하다는 지적이다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (전세사기 피고인 존재), 집단적 피해 (전세사기 피해자 다수, 지원센터 개소), 피해 규모가 큼 (전세사기 특성상 개별 피해액 상당), 이미 공적 절차(소송 제외)가 진행 중임 (순천시의회 엄중 처벌 촉구, 전라남도 전세사기 피해자 지원센터 개소) 등 여러 적합 조건에 해당합니다.</t>
+          <t>국가가 전세 제도를 금융화하여 전세사기를 유발한 책임이 있다는 주장은 법리적으로 복잡하나, 상대방(국가)의 자력이 충분하고, 3만 7천 명 이상의 대규모 피해자가 발생하여 집단적 피해 조건에 부합합니다. 또한 전세사기특별법 개정안 발의 등 공적 절차가 진행 중이며, 피해 규모가 매우 큽니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3만 7000명 이상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>순천시의회, 전세사기 피고인 엄중 처벌 촉구에 힘 모아</t>
+          <t>전세대출 알선해 세입자를 '자발적 채무자'로 만든 건 국가다[인권으로...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=419845</t>
+          <t>https://www.pressian.com/pages/articles/2026040115525304192?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-31 12:19:53.042590+00:00</t>
+          <t>2026-04-02 00:30:34.994599+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>개별 아파트 관리 주체 및 건설사</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>정부 추경 편성 및 국회 전세사기 특별법 개정안 계류 중</t>
+          <t>서울시 아파트 절반 가까이 스프링클러 미설치 현황 공식 확인 및 노후 공동주택 화재 잇따름</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>정부가 전세사기 피해자 주거 안정을 위해 279억 원 규모의 추경 예산을 편성했으나, 피해자들이 요구하는 보증금 직접 보전 등 핵심 구제책을 담은 특별법 개정안은 국회에 계류 중입니다. 여야 공동 발의로 '선지원 후정산' 구조를 골자로 하는 법안이 논의 중이지만, 실질적인 심사는 이뤄지지 못하고 있으며, 전문가들은 직접 재정 투입에 신중한 입장을 보이고 있습니다.</t>
+          <t>서울 아파트 단지의 절반 가까이(1,874단지) 스프링클러가 설치되지 않아 화재 안전 사각지대에 놓여있습니다. 노후 공동주택 화재가 잇따르는 가운데, 소방청 자료를 통해 이 문제가 공식 확인되어 다수의 주민이 잠재적 화재 위험에 노출되어 있습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>전세사기 사건은 다수의 피해자(집단적 피해)와 막대한 피해 규모를 동반하며, 정부의 추경 편성 및 국회 특별법 논의 등 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높습니다. 특히 정부와 국회가 문제 해결에 적극적으로 나서고 있어, 피해 구제 가능성이 높다고 판단됩니다. 다만, 개별 사기 임대인의 자력 부족 가능성이 있어, 정부 지원책과 연계된 투자 기회 발굴이 중요합니다.</t>
+          <t>서울 아파트 단지의 절반 가까이(1,874단지) 스프링클러가 없어 다수의 주민이 화재 위험에 노출되어 집단적 피해 가능성이 높습니다. 화재 발생 시 막대한 인명 및 재산 피해가 예상되어 피해 규모가 크며, 소방청 제출 자료를 통해 미설치 현황이 객관적으로 확인되어 증거 확보가 용이합니다. 아파트 관리 주체 및 건설사의 안전 관리 의무 위반 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1,874단지 거주민 다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>'전세사기 피해자 지원' 추경 추진⋯'최소보장제' 담은 법은 국회 계류</t>
+          <t>[연합뉴스 이 시각 헤드라인] - 07:30</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2571213</t>
+          <t>https://www.yna.co.kr/view/AKR20260402015600011?input=1195m</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-31 12:19:44.416436+00:00</t>
+          <t>2026-04-02 00:25:02.534490+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>GS건설</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>국회 국토위 법안소위에서 전세사기특별법 개정안 논의 중, 대통령이 피해 구제 필요성 언급.</t>
+          <t>하자 문제로 소송 진행 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>전세사기 피해자들과 시민사회단체가 국회 국토교통위원회 법안소위에서 전세사기특별법 개정안 논의를 촉구하고 있습니다. 지난해 대통령이 피해 구제 필요성을 언급하며 입법 논의에 대한 기대가 높았으나, 해당 개정안은 다른 법안에 밀려 논의조차 되지 못하고 있습니다.</t>
+          <t>GS건설이 시공한 '서초 그랑자이' 아파트에서 하자 문제가 발생하여 입주민들이 GS건설을 상대로 소송을 제기하여 현재 진행 중입니다. 해당 기사는 '서초 그랑자이'에서 촬영된 사진을 언급하며 소송 사실을 간접적으로 전달하고 있습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>적합 조건으로 다수의 전세사기 피해자가 존재하여 집단적 피해가 명확하며, 전세금 손실이라는 큰 피해 규모를 수반합니다. 또한, 국회에서 전세사기특별법 개정안 논의가 진행되고 대통령이 피해 구제 필요성을 언급하는 등 공적 절차가 활발히 진행 중입니다. 개별 사기범의 책임은 명확하나, 자력은 추가 확인이 필요합니다.</t>
+          <t>GS건설이라는 대기업을 상대로 한 아파트 하자 소송으로, 상대방의 자력이 충분하며(적합 조건 2), 아파트 단지 특성상 다수의 입주민이 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중이라는 점에서 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>서초 그랑자이 입주민 다수</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>전세사기 피해자·시민사회단체  국토위 법안소위, 전세사기특별법 개정...</t>
+          <t>[그래픽 뉴스] '아크로 드 서초' 1순위서 1099 대 1  강남 3개구 역대 최...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=227360</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=299163</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-31 12:18:48.073265+00:00</t>
+          <t>2026-04-01 13:24:04.547183+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>경기도</t>
+          <t>GS건설</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>K-컬처밸리 사업 취소 관련 소송 진행 중</t>
+          <t>하자 관련 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>경기도지사 경선 토론회에서 K-컬처밸리 사업 취소 문제가 쟁점으로 부상했습니다. 추미애 후보는 김동연 지사의 사업 백지화로 경기도가 5000억원대 소송에 휘말렸다고 주장했으며, 김동연 지사는 사업자 과실로 인한 불가피한 취소였다고 반박했습니다. 현재 해당 사업 취소와 관련하여 소송이 진행 중인 것으로 파악됩니다.</t>
+          <t>GS건설이 시공한 '서초 그랑자이' 아파트에서 하자 문제가 발생하여 입주민들이 GS건설을 상대로 소송을 제기 중이다. 해당 기사는 '아크로 드 서초' 청약 소식을 전하며 '서초 그랑자이'의 하자 소송 사진을 인용했다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 큼 (5000억원대 소송) (적합 조건 4). 이미 소송이 진행 중이며, K-컬처밸리 사업 관련 계약서 등 객관적 증거 확보 가능성이 높음 (적합 조건 5). 소송 상대방이 경기도일 경우 자력이 충분함 (적합 조건 2). 다만, 기사 내용만으로는 소송의 원고와 피고, 그리고 책임 소재가 명확히 드러나지 않아 추가적인 사실관계 확인이 필요함.</t>
+          <t>GS건설이라는 대기업이 피고이며(적합 조건 2), 아파트 하자 문제로 다수의 입주민이 피해를 입었을 가능성이 높습니다(적합 조건 3). 이미 소송이 진행 중이므로 상대방 책임이 명확하고(적합 조건 1), 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>5000억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>민주당 경기지사 경선 첫 토론회…‘이재명 정책 승계’ 두고 한준호·...</t>
+          <t>'아크로 드 서초' 1순위 청약서 3만명 쇄도 '1099 대 1 '역대 신기록'</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706042?ref=naver</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=299162</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-31 00:44:15.763373+00:00</t>
+          <t>2026-04-01 13:22:53.878830+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>재개발 사업 조건 협상 및 계약 전 단계</t>
+          <t>고소 자료 접수, 수사 진행 가능성</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>DL이앤씨가 성남 상대원2구역 재개발 조합에 확정 공사비, 착공 미이행 시 조합원당 3000만원 보상, 사업비 조달 등 새로운 사업 조건을 제시했습니다. 이는 대규모 재개발 사업의 계약 전 단계로, 향후 조건 불이행 시 집단적 분쟁 발생 가능성이 있습니다.</t>
+          <t>반포에 위치한 600평 규모의 사우나 영업장이 정식 명도소송이나 법원 집행관의 강제집행 없이 사실상 불법적으로 강탈당한 사건입니다. 피해액은 116억 원에 달하며, 피해자 측은 고소 자료를 통해 이 사건의 부당함을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며, 재개발 조합원들을 대상으로 한 사업으로 집단적 피해 가능성이 높습니다. 착공 미이행 시 조합원당 3000만원 보상 등 구체적인 조건이 제시되어 향후 분쟁 발생 시 증거 확보가 용이하고 피해 규모가 클 것으로 예상됩니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>상대방 책임이 정식 명도소송이나 집행관 없이 영업장을 강탈한 불법 행위로 명확하게 암시되며(적합 조건 1), 피해 규모가 116억 원으로 매우 큽니다(적합 조건 4). 또한 '고소 자료'가 언급되어 증거 확보 및 관련 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>116억 원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>박상신 DL이앤씨 대표, 성남 상대원2구역 사업설명회 방문</t>
+          <t>[탐사기획]  명도소송도, 집행관도 없었다 … 반포 600평 사우나 116억 강...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>job-post.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3389874</t>
+          <t>https://www.job-post.co.kr/news/articleView.html?idxno=212092</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-31 00:34:18.660445+00:00</t>
+          <t>2026-04-01 13:14:34.074465+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr"/>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>국회 본회의에서 전세사기 특별법 논의 및 통과 예정</t>
+          <t>손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>국회 본회의에서 전세사기 피해자들의 임차보증금 회복을 돕기 위한 '전세사기 특별법'이 논의될 예정입니다. 이 특별법에는 피해자 최소보장제 등의 내용이 담겨있습니다.</t>
+          <t>서울 성수4지구 재개발 시공사 선정 입찰이 건설사의 개별 홍보 활동 및 조합의 위법 행위 등으로 무효화되었다. 이로 인해 사업 일정이 지연되고 입찰보증금 반환 관련 분쟁이 발생했다. 조합은 입찰 무효와 사업 지연에 책임이 있는 건설사(사실상 대우건설)에 손해배상을 청구하기 위한 변호인 선임 계약을 의결했다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>전세사기 사건은 다수의 피해자(적합 조건 3)에게 막대한 임차보증금 피해(적합 조건 4)를 입힌 것으로, 국회에서 특별법이 논의될 정도로 사회적 인식이 높고 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 현재 국회 본회의에서 특별법이 논의되는 등 공적 절차가 진행 중입니다(적합 조건 6). 비록 개별 사기범의 자력은 불분명할 수 있으나, 피해 규모와 집단성을 고려할 때 소송금융 투자 가능성이 높습니다.</t>
+          <t>대우건설은 자력이 충분한 대기업이며, 1조 3천억원 규모의 핵심 정비사업 지연으로 인한 손해배상 청구 가능성이 높다. 서울시와 성동구청의 입찰 무효 통보 및 행정지도 등 공적 절차가 진행되었고, 이는 객관적 증거로 활용될 수 있다. 조합이 손해배상 소송을 위한 변호인 선임을 의결하여 소송 의지가 명확하다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (1조 3천억원 규모 사업 지연에 따른 손해)</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>조합원 다수 (약 1,400가구)</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>오늘 국회 본회의…환율안정법·'공석' 4개 상임위원장 선출</t>
+          <t>입찰 무효된 성수4지구, 시공사 선정 재추진…롯데는 참전·대우는 고심</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6118914</t>
+          <t>https://www.mt.co.kr/estate/2026/04/01/2026040115064313522</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-31 00:23:20.033734+00:00</t>
+          <t>2026-04-01 13:00:34.911128+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>서울시, 대우건설</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>경찰 고소 진행 중, 시공사 공사 손해보험 통한 보상 협의 중</t>
+          <t>시공사 교체 강행 시 소송 제기 예정, 갈등 최고조</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>서울 강동구 명일동 대형 땅 꺼짐 사고로 2명의 사상자와 주유소의 1년 이상 휴업 피해가 발생했습니다. 국토교통부 사고조사위원회는 연약 지반, 지하 수위 저하, 노후 하수관 누수가 복합적으로 작용한 '자연재해와 인재'의 복합 사고로 규정했습니다. 피해자들은 서울시와 대우건설이 지반 특성에 맞는 공사 및 관리감독에 소홀했다며 중대재해처벌법 위반 등으로 고소한 상태입니다.</t>
+          <t>상대원2구역 재개발 사업에서 시공사인 DL이앤씨와 조합 간 갈등이 최고조에 달해 시공사 교체 가능성이 제기되고 있다. 업계는 교체가 강행될 경우 시공사 지위 확인 소송, 총회 효력 정지 가처분, 손해배상 청구 등 복합적인 법적 분쟁으로 이어질 것으로 전망하고 있다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방 책임이 서울시(공공기관)와 대우건설(대기업)로 명확히 특정되며, 이들은 충분한 자력을 갖추고 있습니다. 국토교통부 사고조사위원회의 조사 결과와 피해자 측의 정보공개청구 자료 등 객관적 증거가 확보되어 있으며, 이미 중대재해처벌법 위반 및 직무유기 혐의로 경찰 고소가 진행 중입니다. 주유소 피해액만 18억 원 이상으로 추정되는 등 피해 규모가 상당합니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>DL이앤씨라는 대기업이 소송 상대방이 될 가능성이 높고(적합 조건 2), 재개발 조합원이라는 다수의 피해자가 발생할 수 있는 집단적 분쟁의 성격을 띠고 있습니다(적합 조건 3). 건설 분쟁 특성상 손해배상 규모가 클 것으로 예상되며(적합 조건 4), 계약서 등 객관적 증거 확보가 용이할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>최소 18억 원 이상 (주유소 피해), 사상자 발생</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>2명 (사상자), 1곳 (주유소)</t>
+          <t>재개발 조합원 다수</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>“휴업 1년, 대출받아 생활”…땅 꺼짐 피해 보상은 누가?</t>
+          <t>상대원2구역 ‘전면전’ 속 DL이앤씨 수장 등판…조합 설득 총력전</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522514&amp;ref=A</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=24975</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-31 00:22:49.203568+00:00</t>
+          <t>2026-04-01 12:58:55.472240+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
-      <c r="D100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D100" t="inlineStr"/>
+      <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
-          <t>김민석 국무총리가 전세사기 피해자들을 위로하고 일상을 되찾아 주기 위한 정부의 지원금 사업을 준비 중이라고 밝혔다. 이는 국가의 마땅한 책무이며, 피해자들에게 최소한의 피해 회복을 보장하는 것을 목표로 한다. 전세사기 피해는 다수의 국민에게 영향을 미치는 심각한 사회 문제로 인식되고 있다.</t>
+          <t>아파트, 오피스텔, 지식산업센터 등 공동주택에서 발생하는 다양한 하자의 심각성을 다루는 칼럼입니다. 눈에 보이는 누수, 결로 외에도 500가지 이상의 보이지 않는 하자가 존재하며, 특히 지능형 홈네트워크, 커뮤니티센터 공용 공간, 지식산업센터의 구조적 결함 등이 높은 하자소송 판결금으로 이어진다고 설명합니다. 실력 있는 진단업체와 변호사의 조력을 통해 하자를 발굴하고 법적으로 구성하는 것이 중요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모가 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 전세사기 피해는 다수의 피해자에게 발생하며 피해 금액이 크고, 정부가 지원금 사업을 준비 중인 점을 볼 때 증거 확보 가능성이 높습니다. 다만, 특정 소송 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>건설사 책임이 명확한 하자 유형(설계도면과 다른 시공, 법규 미달)이 다수 존재하며, 아파트, 오피스텔, 지식산업센터 등 집합건물의 입주민 다수가 피해를 입는 집단적 피해 사례입니다. 높은 하자소송 판결금과 하자보수비 청구가 가능하여 피해 규모가 크고, 전문 진단업체를 통해 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>김민석 국무총리  역대 최고 지출구조조정…혈세 제대로 쓸것</t>
+          <t>[칼럼] 아파트, 오피스텔, 지식산업센터까지 특수 하자가 하자소송 판결...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052673</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=437016</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-31 00:16:51.281736+00:00</t>
+          <t>2026-04-01 12:50:50.235602+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>신세계건설</t>
+          <t>포스코이앤씨</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>하자·손해배상 소송 36건 진행 중, 생숙 사업 관련 시행사 형사 고소 진행 중</t>
+          <t>광명시와 시공사 간 사고 수습 및 피해보상 논의 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>신세계건설이 4년 연속 적자를 기록하며 재무 위기를 겪고 있는 가운데, '빌리브' 브랜드 아파트 단지 입주자대표회의 및 관리단으로부터 36건의 하자·손해배상 소송(총 452억원)에 피소되었습니다. 또한 생활형 숙박시설 사업 부실로 733억원 규모의 채무를 인수했으며, 일부 생숙 사업의 시행사는 수분양자들로부터 형사 고소를 당한 상태입니다. 신세계건설의 재무 악화와 시공 품질 문제가 복합적으로 얽혀 다수의 피해자가 발생하고 있습니다.</t>
+          <t>광명시 신안산선 건설 현장에서 붕괴 사고가 발생하여 광명시장이 시공사인 포스코이앤씨 사장을 만나 시설물 전면 보강 및 신속한 피해보상을 확답받았다. 이는 사고 수습 및 피해 복구에 대한 초기 단계의 합의로 보인다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방인 신세계건설은 대기업 계열사(이마트 100% 자회사)로 자력이 충분하며(적합 조건 2), 다수의 아파트 단지 입주자대표회의 및 관리단이 하자·손해배상 소송을 제기하여 집단적 피해가 명확합니다(적합 조건 3). 현재 피소된 소송가액만 452억원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 또한, 생숙 사업 관련 시행사에 대한 형사 고소 등 공적 절차가 진행 중이며(적합 조건 6), 이미 36건의 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>시공사인 포스코이앤씨의 책임이 비교적 명확하고(1), 대기업으로서 자력이 충분하며(2), '재시공 수준'의 시설 보강 및 피해보상 약속으로 피해 규모가 클 것으로 예상됩니다(4). 붕괴 사고 자체는 명확한 증거가 되며(5), 광명시장이 직접 나서 수습을 논의하는 등 공적 절차가 진행 중입니다(6).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>최소 452억원 (기존 소송가액 합계)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수 (빌리브 브랜드 아파트 단지 입주민 및 생숙 수분양자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>신세계건설 4년 연속 적자 및 생숙·PF 리스크 심화...강승협 대표 해결...</t>
+          <t>광명, 신안산선 사고 구간 ‘재시공 수준 시설 보강’</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338661</t>
+          <t>https://www.naeil.com/news/read/583630?ref=naver</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-30 13:19:51.844481+00:00</t>
+          <t>2026-04-01 12:28:12.599471+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>DL이앤씨가 조합원들에게 사과하고 새로운 사업 조건을 제시하며 신뢰 회복 및 사업 추진 의지를 표명</t>
+          <t>신탁사기 피해 주택에 대한 첫 매입 사례 발생, 피해 구제 절차 시작</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>DL이앤씨 박상신 부회장이 상대원2구역 조합원들에게 과거 사업 추진 과정에서의 역할 미흡에 대해 사과하고, 신뢰 회복을 위한 새로운 사업 조건을 제시했다. 이 조건에는 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3천만원 보상, 조합원 분담금 입주 1년 후 납부, 2천억 사업비 조달, 타사 손해배상 전액 책임 등이 포함된다. 이는 DL이앤씨가 조합원들과의 관계를 개선하고 사업을 성공적으로 이끌기 위한 노력으로 보인다.</t>
+          <t>임대 권한이 없는 사람과의 전세 계약으로 주택임대차보호법 적용을 받지 못해 피해 구제 사각지대에 놓였던 신탁사기 피해 주택에 대해 첫 매입 사례가 발생하며 피해 구제의 길이 열렸습니다. 이는 권리관계가 복잡했던 신탁사기 피해자들에게 새로운 해결책이 제시되고 있음을 의미합니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>DL이앤씨 부회장이 '역할을 완벽하게 다하지 못해 무거운 책임감을 느낀다'고 공개적으로 사과하며 상대방 책임이 명확하고(적합 조건 1), DL이앤씨는 대기업으로 자력이 충분합니다(적합 조건 2). 상대원2구역 조합원들을 대상으로 한 사업으로 집단적 피해 가능성이 높고(적합 조건 3), 착공 미이행 시 조합원당 3천만원 보상 조건 제시로 피해 규모가 상당할 수 있습니다(적합 조건 4). 부회장의 담화문과 구체적인 사업 조건 제시 자체가 증거가 될 수 있으며(적합 조건 5), 현재 조합과의 협의 및 사업설명회 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>신탁사기 피해 주택은 다수의 피해자(집단적 피해)가 발생했을 가능성이 높고, 부동산 사기 특성상 피해 규모가 클 것으로 추정됩니다. 특히 '첫 매입'으로 '피해 구제 길'이 열렸다는 점은 증거 확보 및 공적 절차 진행의 긍정적인 신호로, 기존 사각지대에 있던 피해자들에게 새로운 구제 방안이 마련되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>조합원당 3천만원 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수 (정확한 수 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>[시경today-부동산] 엄궁역 트라비스 하늘채·상대원2구역·신길1구역 외</t>
+          <t>서울 신탁사기 주택 첫 매입…피해 구제 길 열려</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>meconomynews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.meconomynews.com/news/articleView.html?idxno=129553</t>
+          <t>https://www.hankyung.com/article/2026040124361</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-30 13:00:52.810466+00:00</t>
+          <t>2026-04-01 12:23:38.190026+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>재개발 사업 지연으로 인한 조합원 갈등 및 회사 측의 사업 정상화 노력, 보상안 제시</t>
+          <t>형사 재판 진행 중, 순천시의회 및 피해자들의 엄벌 탄원</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>DL이앤씨가 성남 상대원2구역 재개발 사업 지연에 대한 책임을 인정하고, 조합원들에게 평당 공사비 확정, 착공 지연 시 1인당 3천만원 보상, 분담금 납부 유예 등 구체적인 사업 정상화 조건을 제시했다. 총 사업비 1조원 규모의 이 사업은 4800가구 조합원과 DL이앤씨 간의 갈등으로 지연되어 왔다.</t>
+          <t>순천시에서 약 130세대에 걸쳐 90억 원 규모의 전세사기 피해가 발생했다. 피고인들은 고의적이고 반복적인 수법으로 사회초년생과 신혼부부 등 취약 계층을 대상으로 범행을 저질렀으며, 현재 형사 재판이 진행 중이다. 순천시의회는 피해자들을 위해 엄벌 탄원서 서명에 참여하며 제도적 지원 노력을 지속하고 있다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(DL이앤씨 대표 책임 인정), 상대방 자력이 충분하며(대기업 DL이앤씨), 4800가구의 집단적 피해가 발생했고, 착공 지연 시 1인당 3천만원 보상 등 피해 규모가 매우 크다. 회사 측의 구체적인 보상안 제시로 증거 확보도 용이하다.</t>
+          <t>상대방 책임이 고의적이고 반복적인 전세사기 수법으로 명확하며(적합 조건 1), 약 130세대에 90억 원 규모의 집단적 피해가 발생했다(적합 조건 3, 4). 현재 피고인들에 대한 형사 재판이 진행 중이므로 증거 확보 및 사실관계 입증에 유리하다(적합 조건 5, 6). 다만, 피고인들의 자력 여부는 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>총 사업비 1조원, 착공 지연 시 조합원 1인당 3천만원 (총 1440억원)</t>
+          <t>90억 원대</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>약 4800가구 조합원</t>
+          <t>약130여 세대</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>평당 682만원·착공 지연 땐 3천만원... 상대원2구역에 DL이앤씨 박상신...</t>
+          <t>순천시의회, 전세사기 피고인에 대한 엄중 처벌 촉구</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548246</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1244188</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-30 13:00:30.073943+00:00</t>
+          <t>2026-04-01 12:19:48.848164+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
-[...2 lines deleted...]
-      <c r="D104" t="inlineStr"/>
+          <t>두산건설컨소시엄</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>DL이앤씨의 사업 약속 이행 여부에 따라 향후 분쟁 발생 가능성 있음</t>
+          <t>서울시가 두산건설컨소시엄의 우선협상대상자 지위 취소 절차에 착수했으며, 민자 재공고 및 재정사업 전환 절차를 병행 추진 중입니다.</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 조합에 평당 공사비 확정, 착공 미이행 시 조합원당 3천만원 보상, 조합원 분담금 입주 1년 후 납부 등 새로운 사업 조건을 제시하며 최고의 랜드마크 완성을 약속했습니다. 이는 향후 사업 진행에 따라 분쟁 발생 가능성이 있는 사안입니다.</t>
+          <t>서울시가 도시철도 서부선 사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소하고 새 판 짜기에 돌입합니다. 컨소시엄이 1년 이상 건설 출자자를 확보하지 못해 기본 요건을 충족하지 못했기 때문입니다. 서울시는 사업 지연을 막기 위해 신규 민간 사업자 선정을 위한 재공고와 시 재정 투입을 통한 재정사업 전환을 동시에 추진하는 '투트랙' 전략을 가동합니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 충분한 자력을 가지고 있으며(적합 조건 2), 상대원2구역 조합원들은 다수의 집단적 피해자가 될 수 있습니다(적합 조건 3). 착공 미이행 시 조합원당 3천만원 보상 약속 등 피해 규모가 크고(적합 조건 4), 이러한 약속들은 문서화되어 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 현재는 약속 단계이나, 불이행 시 소송금융 투자 가능성이 높습니다.</t>
+          <t>두산건설컨소시엄의 책임이 명확하고(적합 조건 1) 대기업으로서 자력이 충분하며(적합 조건 2), 서울시의 공식적인 지위 취소 절차 진행으로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 직접적인 금전적 피해자 집단이 명확하지 않아 소송의 원고 특정 및 손해액 산정이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>조합원당 3000만원 (향후 발생 시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>박상신 DL이앤씨 대표, 상대원2구역 찾아  최고의 랜드마크 완성  약속</t>
+          <t>서울시, 서부선 지연 막는다…민자 재공고·재정 전환 절차 병행</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>industrynews.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=79462</t>
+          <t>https://www.etoday.co.kr/news/view/2571385</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-30 12:58:08.844764+00:00</t>
+          <t>2026-04-01 00:48:37.386299+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
-[...2 lines deleted...]
-      <c r="D105" t="inlineStr"/>
+          <t>두산건설컨소시엄</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>시공사 선정 과정 중 조건 협상 및 경쟁 단계</t>
+          <t>서울시의 우선협상대상자 지위 취소 절차 진행 중, 7월 중순 최종 확정 예정. 향후 행정소송 등 법적 분쟁 가능성 높음.</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합에 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3000만원 보상 등 파격적인 조건을 제시하며 시공권 확보 경쟁을 벌이고 있습니다. 이는 향후 계약 불이행 시 대규모 손해배상으로 이어질 수 있는 잠재적 분쟁 소지가 있습니다.</t>
+          <t>서울시가 서부선 도시철도 민간투자사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소하는 절차에 착수했습니다. 컨소시엄이 건설출자자를 확보하지 못해 사업 추진 기본조건을 충족하지 못했기 때문입니다. 서울시는 7월 중순 최종 확정을 목표로 행정 절차를 진행 중이며, 이는 향후 대규모 법적 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며, 상대원2구역 조합원 다수가 피해자가 될 수 있는 집단적 피해 가능성이 있습니다. 착공 미이행 시 조합원당 3000만원 보상 약정 등 구체적인 계약 조건이 명시되어 있어 상대방 책임이 명확하고 증거 확보가 용이합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 두산건설컨소시엄의 출자자 미확보로 인한 우선협상대상자 지위 취소는 책임 소재가 명확하며, 대기업인 두산건설은 충분한 자력을 보유하고 있습니다. 현재 서울시의 행정 절차가 진행 중이며, 이는 향후 컨소시엄 측의 행정소송 또는 서울시의 손해배상 청구 등 대규모 분쟁으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>'상대원2구역' 놓고 시공권 샅바 싸움</t>
+          <t>서울시, 서부선 우선협상자 지위 취소…후속 조치 속도 낸다</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033062761</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02984806645411856</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-30 12:57:56.122642+00:00</t>
+          <t>2026-04-01 00:48:31.081419+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
-[...2 lines deleted...]
-      <c r="D106" t="inlineStr"/>
+          <t>두산건설컨소시엄</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>DL이앤씨의 사업 추진 의지 표명 및 조합에 대한 조건 제시 단계. 아직 분쟁 발생 전.</t>
+          <t>서울시의 우선협상대상자 지위 취소 행정 절차 진행 중, 신규 사업자 재공고 및 재정사업 전환 검토 병행</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 조합에 확정 공사비, 착공 지연 시 조합원당 3천만 원 보상, 분담금 납부 유예 등 파격적인 조건을 제시하며 사업 추진 의지를 밝혔다. 이는 조합원들의 이익을 보장하고 사업의 안정성을 높이기 위한 조치로 해석된다. 현재는 분쟁이 발생한 단계는 아니지만, 향후 약속 불이행 시 대규모 집단 분쟁으로 이어질 가능성이 있다.</t>
+          <t>서울시가 서부선 도시철도 민간투자사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소합니다. 컨소시엄이 건설출자자를 확보하지 못해 사업 추진 기본조건을 충족하지 못했기 때문입니다. 서울시는 행정 절차를 거쳐 지위 취소를 확정하고, 신규 사업자 재공고 또는 재정사업 전환을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 조합원당 3천만 원 보상 등 피해 규모가 크고(적합 조건 4), 제시된 조건들이 명확하여 증거 확보가 용이합니다(적합 조건 5). 다만 현재는 분쟁이 발생한 단계가 아닌 사업 추진 의지 표명 단계이므로, 실제 분쟁 발생 시 투자 적합도가 더욱 높아질 것입니다.</t>
+          <t>상대방(두산건설컨소시엄)의 건설출자자 미확보라는 책임이 명확하며, 상대방은 대기업으로 자력이 충분합니다. 서울시의 공식 통보 및 행정 절차 진행으로 증거 확보가 용이하며, 현재 우선협상대상자 지위 취소라는 공적 절차가 진행 중입니다. 대규모 도시철도 사업 지연으로 인한 피해 규모가 클 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>조합원당 3천만 원 (착공 미이행 시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>박상신 DL이앤씨 상대원2구역 찾아, 사업 추진 의지 전달</t>
+          <t>'서부선' 새 사업자 찾는다…서울시, 두산건설컨소 우선협상 지위 취소</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434468</t>
+          <t>https://www.mt.co.kr/policy/2026/04/01/2026033116543861758</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-30 12:57:13.605262+00:00</t>
+          <t>2026-04-01 00:48:06.806931+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>두산컨소시엄</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>계약 조건 미이행 시 보상 약정</t>
+          <t>서울시의 우선협상대상자 지위 취소 행정절차 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 조합에 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3천만원 보상 등 새로운 조건을 제안했습니다. 이는 대형 건설사의 계약 불이행 시 발생할 수 있는 집단적 피해에 대한 보상 약정으로, 향후 분쟁 발생 시 소송금융 투자 기회가 될 수 있습니다.</t>
+          <t>서울시 서부선 민자사업의 우선협상대상자인 두산컨소시엄의 지위가 취소 수순을 밟고 있다. 서울시는 행정절차법에 따른 의견청취를 거쳐 7월 중순 최종 확정할 예정이며, 이후 신규 사업자 선정을 추진할 계획이다. 이는 대규모 민자사업 관련 분쟁으로, 향후 행정소송 또는 손해배상 소송으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며 (조건 2), 착공 미이행 시 조합원당 3천만원 보상 약정 등 책임이 비교적 명확합니다 (조건 1). 다수의 조합원이 피해를 입을 수 있어 집단적 피해 가능성이 높고 (조건 3), 계약 내용 자체가 객관적 증거가 될 수 있습니다 (조건 5). 피해 규모도 상당할 것으로 예상됩니다 (조건 4).</t>
+          <t>두산컨소시엄이라는 대기업이 관련되어 상대방의 자력이 충분하며(적합 조건 2), 대규모 민자사업의 우선협상대상자 지위 취소이므로 잠재적 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 서울시의 행정절차에 따라 취소 수순이 진행 중이므로 관련 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>조합원당 3000만원 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>[C-워드] 삼성물산·DL이앤씨·IPARK현대산업개발 외</t>
+          <t>고비 맞은 서부선 민자사업...두산컨소 우선협상자 지위 취소 수순</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=728594</t>
+          <t>https://www.dailian.co.kr/news/view/1627967/?sc=Naver</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-30 12:57:02.080007+00:00</t>
+          <t>2026-04-01 00:47:36.255458+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>대우건설, 롯데건설</t>
+          <t>두산건설컨소시엄</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>성수4지구 조합의 손해배상 청구 변호인 계약 의결, 서울시·성동구 조사 완료</t>
+          <t>서울시의 우선협상대상자 지위 취소 절차 진행 중, 재공고 및 재정사업 전환 준비</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>성수전략정비구역 재개발 사업 중 성수2·4지구의 시공사 선정이 조합장 사퇴, 입찰 파행, 건설사 간 갈등 등으로 지연되었습니다. 특히 성수4지구는 대우건설과 롯데건설의 입찰 지침 위반 및 조합의 행정 절차 미비가 서울시와 성동구 조사로 드러나 입찰이 무효화되었고, 조합은 손해배상 청구를 위한 변호인 계약을 의결했습니다. 총 3조1000억원 규모의 대형 프로젝트로, 상반기 내 시공사 선정을 재개하며 사업 정상화를 추진 중입니다.</t>
+          <t>서울 서부선 경전철 사업의 우선협상대상자인 두산건설컨소시엄이 출자사 모집에 실패하여 서울시와의 협상이 중단되었다. 서울시는 컨소시엄의 우선협상대상자 지위 취소 절차에 착수하고, 신규 사업자 재공고 또는 재정사업 전환을 준비 중이다. 이 사업은 6개 자치구 주민들의 숙원 사업으로, 사업 지연으로 인한 사회적 비용과 주민 불편이 예상된다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>성수4지구 조합이 시공사 선정 과정에서 발생한 문제로 인해 대형 건설사(대우건설, 롯데건설)를 상대로 손해배상 청구를 결정했으며, 서울시와 성동구의 조사 결과 건설사들의 지침 위반 사실이 확인되어 상대방 책임이 명확하고 증거가 확보되었습니다. 또한, 3조원 규모의 대형 재개발 사업으로 피해 규모가 크고 다수의 조합원이 관련되어 있어 집단적 피해 성격이 강합니다.</t>
+          <t>두산건설컨소시엄의 사업 추진 기본조건 미충족으로 상대방 책임이 명확하며, 두산건설은 자력이 충분한 대기업이다. 서울시가 우선협상대상자 지위 취소 절차에 착수하는 등 공적 절차가 진행 중이며, 서울시의 공식 발표를 통해 증거 확보가 용이하다. 6개 자치구 주민들의 숙원 사업으로, 사업 지연에 따른 간접적 집단 피해 발생 가능성이 높다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>9428가구 규모의 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>성수 재개발, 4월 시공사 선정 '재시동'</t>
+          <t>서부선 경전철 사업 중단… 서울시, 두산컨소 지위 취소 돌입</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296044&amp;inflow=N</t>
+          <t>https://view.asiae.co.kr/article/2026033117250171909</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-30 12:56:07.103201+00:00</t>
+          <t>2026-04-01 00:47:28.392176+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>RFKR (중국 푸리그룹 한국법인)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>DL이앤씨 대표가 사업 지연에 대해 사과하고, 사업 정상화 및 신뢰 회복을 위한 새로운 사업 조건을 조합원들에게 제시하며 소통 중</t>
+          <t>시공사(쌍용건설)의 공사비 미지급 관련 소송 진행 중, 유치권 행사, 문체부 사업 기간 재연장 불승인</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>DL이앤씨 박상신 대표가 상대원2구역 재개발 사업설명회장을 직접 찾아 사업 지연에 대한 책임을 인정하고 사과했습니다. 박 부회장은 조합원들에게 평당 682만원 확정 공사비, 착공 미이행 시 조합원당 3000만원 보상 등 새로운 사업 조건을 제시하며 사업 정상화 의지를 표명했습니다. 이는 사업 지체로 인한 조합원들의 불확실성을 해소하고 신뢰를 회복하기 위한 조치입니다.</t>
+          <t>인천 영종도 미단시티의 2조3천억원대 카지노 복합리조트 사업이 사업자 RFKR의 공사비 미지급으로 6년째 공사 중단 상태로 방치되고 있다. 시공사 쌍용건설은 밀린 공사비 지급을 요구하며 유치권을 행사하고 관련 소송을 진행 중이며, 문화체육관광부는 RFKR의 사업 기간 재연장 신청을 불승인했다. 인천경제자유구역청은 미단시티 활성화 방안을 모색 중이다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원이라는 다수의 피해자가 존재합니다(적합 조건 3). DL이앤씨 대표가 사업 지연에 대한 책임을 인정하고 사과하며, 착공 지연 시 조합원당 3천만원 보상 등 구체적인 사업 정상화 조건을 제시한 점에서 상대방의 귀책 사유가 비교적 명확하고(적합 조건 1) 피해 규모도 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>사업자 RFKR의 공사비 미지급으로 인한 공사 중단은 상대방 책임이 명확하며(적합 조건 1), 2조원대 사업을 추진했던 중국 푸리그룹 한국법인으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 시공사 쌍용건설의 밀린 공사비 규모가 상당할 것으로 보이며(적합 조건 4), 유치권 행사 및 관련 소송이 진행 중이므로 증거 확보가 용이합니다(적합 조건 5). 또한 문화체육관광부의 사업 기간 재연장 불승인 등 공적 절차가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상 (착공 미이행 시 조합원당 3000만원 보상 조건 제시)</t>
+          <t>미상 (상당한 규모의 공사비 미지급)</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>미상 (시공사 및 관련 업체)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>박상신 DL이앤씨 대표, 상대원2구역 직접 방문… 사업 정상화·신뢰 회복...</t>
+          <t>[현장in] 빛바랜 2조원대 카지노리조트의 꿈…영종도 흉물 전락</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351448</t>
+          <t>https://www.yna.co.kr/view/AKR20260331051500065?input=1195m</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-30 12:55:13.612731+00:00</t>
+          <t>2026-04-01 00:44:05.405813+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>시공사-조합원 간 사업 조건 협의 및 갈등 해소 노력 중</t>
+          <t>시공사 교체 및 조합 집행부 해임 총회 예정, DL이앤씨의 대의원회 결의 효력정지 가처분 신청 심문 진행 중, 조합장 금품수수 의혹 압수수색</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>DL이앤씨 박상신 부회장이 상대원2구역 재개발 사업설명회에 직접 참석하여 사업 지연에 대한 '무거운 책임감'을 인정하고 조합원들에게 사과했다. DL이앤씨는 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3천만원 보상 등 새로운 사업 조건을 제시하며 사업 정상화 의지를 표명했다. 이는 사업 지체로 인한 조합원들의 불확실성을 해소하고 신뢰를 회복하기 위한 노력으로, 향후 사업 추진 방향에 귀추가 주목된다.</t>
+          <t>성남 상대원2구역 재개발 사업이 시공사 교체와 조합 집행부 해임을 둘러싼 내홍으로 착공이 지연되고 있다. DL이앤씨와 조합 간의 갈등이 심화되며 DL이앤씨는 가처분 신청으로 법적 대응 중이며, 조합장 금품수수 의혹으로 사법 리스크도 존재한다. 이로 인해 4,885가구 조합원들은 매월 30억원의 금융비용과 분담금 증가 등 막대한 피해를 입을 위기에 처해 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>DL이앤씨가 사업 지연에 대한 '무거운 책임감'을 인정하고 조합원당 3천만원 보상 등 구체적인 조건을 제시하여 상대방 책임이 명확하며(적합 조건 1, 5), 대기업으로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 재개발 조합원이라는 다수의 피해자가 존재하고(적합 조건 3), 제시된 보상 조건과 사업 지연으로 인한 피해 규모가 상당할 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합합니다.</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4,885가구에 달하는 조합원들이 집단적 피해를 입고 있습니다(적합 조건 3). 사업비 1조원 이상, 월 30억원의 금융비용 발생 및 조합원 분담금 증가가 예상되어 피해 규모가 크고(적합 조건 4), HUG의 개입 및 조합장 금품수수 의혹 압수수색 등 공적 절차가 진행 중입니다(적합 조건 6). 현재 DL이앤씨가 조합의 대의원회 결의 효력정지 가처분을 신청하는 등 법적 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>조합원당 3천만원 이상 (총액 미상)</t>
+          <t>사업비 1조원 이상, 월 30억원 금융비용 발생 및 조합원 분담금 증가 예상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>4,885가구</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>상대원2구역 찾은 박상신 DL이앤씨 대표  최고의 랜드마크 완성하겠다</t>
+          <t>시공사 교체·해임 총회 앞둔 '운명의 4월'...상대원2구역 재개발 논란 ...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185602</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216533</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-30 12:53:47.007654+00:00</t>
+          <t>2026-04-01 00:39:42.804667+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>시공사-조합원 간 사업 정상화 논의 및 조건 재협상 진행 중</t>
+          <t>조합 측 손해배상 청구 검토 중, 대우건설 법적 맞대응 예고</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>DL이앤씨 박상신 부회장이 상대원2구역 재개발 사업 지연에 대해 조합원에게 사과하고 사업 정상화를 위한 새로운 조건을 제시했다. 확정 공사비, 착공 지연 보상, 분담금 납부 유예 등 파격적인 조건을 제안하며 조합원들의 불확실성을 해소하고 수익을 극대화하겠다는 의지를 밝혔다.</t>
+          <t>대우건설이 1분기 도시정비사업에서 1.8조 원을 수주하며 연간 목표의 36%를 달성했으나, 한 조합은 대우건설의 서류 누락 및 정보 제공 문제로 사업이 지연되었다며 손해배상 청구를 검토 중입니다. 이에 대우건설 또한 입찰 요건 해석과 절차 적정성 등을 두고 법적 대응을 예고하며 맞대응에 나설 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>DL이앤씨가 사업 지연에 대한 책임을 인정하고 사과했으며, 대기업으로서 충분한 자력을 갖추고 있다. 다수의 조합원이 피해를 입었을 가능성이 높고, 사업 지연으로 인한 잠재적 피해 규모가 크다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>상대방인 대우건설은 자력이 충분한 대기업이며, 조합 측은 대우건설의 서류 누락 및 정보 제공 문제로 인한 사업 지연을 주장하며 손해배상 청구를 검토 중입니다. 이는 상대방 책임이 비교적 명확하고 집단적 피해(조합원 다수)가 발생했으며, 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 3, 4)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>DL이앤씨, 박상신 부회장 '상대원2구역 조합원' 만남…  압도적 시공능...</t>
+          <t>대우건설 1분기 도시정비 1.8조 수주 '好好', 연간 목표 36% 채워...성수...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>sisacast.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.sisacast.kr/news/articleView.html?idxno=94403</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752958</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-30 12:53:33.550634+00:00</t>
+          <t>2026-04-01 00:38:45.114449+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D112" t="inlineStr"/>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>재개발 사업 조건 제시 단계, 향후 조건 미이행 시 분쟁 발생 가능성 있음</t>
+          <t>전세금반환소송 독려, 법률 상담 및 지원센터 활용 권고</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 조합에 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3000만원 보상 등 새로운 사업 조건을 제시했다. 이는 DL이앤씨의 책임과 조합원들의 잠재적 피해 보상에 대한 내용을 포함한다. 향후 조건 미이행 시 대규모 분쟁으로 이어질 가능성이 있다.</t>
+          <t>역전세 및 깡통전세 현상으로 임대인이 전세보증금을 반환하지 못하는 사례가 급증하며 임차인들의 피해가 커지고 있습니다. 변호사는 임차인들이 소송 비용과 시간, 승소 후 회수 가능성에 대한 우려로 소송을 포기하는 경우가 많지만, 전세금반환소송은 법적 권리 행사이며 판결문은 10년간 유효하여 미래 회수 가능성을 보장한다고 강조합니다. 임차인들에게 법률 상담 및 지원센터를 활용하여 적극적으로 권리를 되찾을 것을 독려하는 내용의 칼럼입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 상대원2구역 조합이라는 다수의 피해자가 발생할 수 있는 집단적 피해 가능성이 있다(적합 조건 3). '착공 미이행 시 조합원당 3000만원 보상' 등 구체적인 조건이 명시되어 있어 책임 소재가 명확하고(적합 조건 1), 피해 규모 예측이 가능하며(적합 조건 4), 관련 계약서 등 증거 확보가 용이할 것으로 예상된다(적합 조건 5).</t>
+          <t>임대인의 보증금 반환 책임이 명확하고(적합 조건 1), 계약서, 등기부등본 등 객관적 증거 확보가 용이하여 승소 가능성이 높습니다(적합 조건 5). 역전세 및 깡통전세는 사회적 문제로 다수의 피해자가 발생하고 있으며(적합 조건 3), 개별 사건의 피해 금액도 상당하여(적합 조건 4) 소송금융 투자 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>조합원당 3000만원 (총액은 조합원 수에 따라 달라짐)</t>
+          <t>개별 사건당 1억 원 이상 추정</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[CEO 직썰] 박상신 DL이앤씨 대표이사  압도적 시공 능력·책임감으로 증...</t>
+          <t>[칼럼] 역전세 시대, 판결문이 갖는 진정한 의미</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=129007</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260331010009473</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-30 12:52:38.653444+00:00</t>
+          <t>2026-04-01 00:20:39.995966+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>서대문구청</t>
+          <t>포스코이앤씨</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>서대문구청의 관리처분계획 인가 지연 및 보완 요구</t>
+          <t>광명시와 시공사 간 피해보상 및 안전 조치 협의 진행 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>북아현2구역 재개발 조합은 1+1 분양 취소 관련 대법원 소송에서 최종 승소하며 법적 불확실성을 해소했습니다. 그러나 인가권자인 서대문구청이 1+1 분양 복원을 요구하며 관리처분계획 인가를 지속적으로 미루고 있어 사업 지연이 발생하고 있습니다. 이로 인해 착공 및 입주 지연과 사업비 증가가 우려되는 상황입니다.</t>
+          <t>신안산선 광명구간 붕괴사고 발생 후 1년 가까이 지났음에도 사고 현장의 안전 및 피해보상이 지지부진한 상황입니다. 박승원 광명시장이 시공사인 포스코이앤씨로부터 사고 현장 인근 주요 시설물의 전면적인 조치에 대한 확답을 받았다고 보도되었습니다. 이는 광명시와 시공사 간의 협의가 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 서대문구청), 3(집단적 피해 - 다수 조합원), 4(피해 규모 큼 - 사업 지연으로 인한 사업비 증가 및 입주 지연), 5(증거 확보 가능 - 구청 공문), 6(공적 절차 진행 중 - 구청의 인가 지연)에 해당하여 소송금융 투자 적합도가 높습니다. 대법원 소송은 조합이 승소했으나, 구청의 행정 절차 지연으로 인한 새로운 분쟁 가능성이 있습니다.</t>
+          <t>시공사인 포스코이앤씨의 책임이 비교적 명확하고(적합 조건 1), 대기업으로 자력이 충분하며(적합 조건 2), 붕괴사고로 인한 인근 주민 및 시설물 소유주 등 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 또한 광명시장이 시공사로부터 확답을 받았다는 점에서 공적 절차(지자체 협의)가 진행 중이며(적합 조건 6), 사고 발생 1년 가까이 지났으므로 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>다수 조합원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>북아현2구역, '1+1 분양 소송' 최종 승소…구청 인가 지연이 암초</t>
+          <t>박승원 시장, 포스코이앤씨 확답받았다는데...이번엔 약속 지킬까?</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>joygm.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260330000815</t>
+          <t>http://www.joygm.com/news/articleView.html?idxno=215092</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-30 12:45:43.349561+00:00</t>
+          <t>2026-04-01 00:18:45.981729+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>경상남도개발공사</t>
+          <t>GS건설, DL이앤씨</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>민간 사업자(진해오션리조트)가 경남개발공사를 상대로 구상권 청구 소송 제기</t>
+          <t>비리 수사 및 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>경남개발공사가 웅동1지구 아라미르 골프장을 '진해신항CC'로 직영 전환했으나, 기존 민간 사업자인 진해오션리조트가 투자비 산정 방식 등에 불복하며 1000억원 규모의 구상권 청구 소송을 제기했다. 공사는 이미 1000억원 이상의 대출금을 대납한 상태에서 민간 사업자에게 수익의 30%를 지급하는 등 행정 난맥상과 민간 특혜 논란이 불거졌다. 이로 인해 공공-민간 간의 법적 공방이 장기화될 전망이다.</t>
+          <t>상대원2구역 재개발 사업이 비리 수사와 가처분 소송으로 진통을 겪고 있다. GS건설은 200억 원의 손해배상금 부담을 포함한 조건을 제시했으며, DL이앤씨도 경쟁적으로 조건을 내세우고 있다. 이는 재개발 조합원들에게 영향을 미치는 중대한 사안으로 보인다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방(경남개발공사)은 공공기관으로 자력이 충분하며, 민간 사업자가 제기한 구상권 청구 소송의 규모가 1000억원 이상으로 매우 크다. 이미 공사가 대주단 대출금을 대납하고 직영 전환하는 등 공적 절차가 진행되었고, 법적 공방이 본격화되어 증거 확보도 용이할 것으로 판단된다. 기사 내용상 경남개발공사의 행정 난맥상과 민간 특혜 논란이 제기되어 상대방 책임 가능성도 비교적 명확하다.</t>
+          <t>상대원2구역 재개발 사업은 GS건설, DL이앤씨 등 대기업이 연루되어 상대방 자력이 충분하며(적합 조건 2), 200억 원의 손해배상금 언급으로 피해 규모가 크다(적합 조건 4). 또한, '비리 수사'와 '가처분'이 진행 중이어서 공적 절차를 통해 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차가 진행 중이다(적합 조건 6). 재개발 사업의 특성상 집단적 피해 가능성도 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>1000억원 이상</t>
+          <t>200억원</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>1명 (진해오션리조트)</t>
+          <t>재개발 조합원 다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>‘진해신항CC’ 4월 출범...임시방편으로 봉합된 반쪽 정상화</t>
+          <t>상대원2구역 재개발 사업 진통 여전…비리 수사·가처분까지 겹쳤다</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705407?ref=naver</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929717</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-30 12:42:15.603478+00:00</t>
+          <t>2026-03-31 12:57:27.053158+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>경남개발공사, 창원시</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>소유권이전등기 청구 소송 제기, 예비적으로 분담금 반환 청구 병행</t>
+          <t>민간사업자가 경남개발공사 및 창원시를 상대로 확정투자비 청구 소송 제기</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>마포구가 은평광역자원순환센터 건립에 188억 원을 분담했음에도 은평구가 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했습니다. 마포구는 은평구의 처사를 '이기적이고 비상식적'이라 비판하며, 구민의 혈세로 조성된 시설에 대한 정당한 권리 회복을 주장하고 있습니다. 본안 소송과 함께 예비적으로 분담금 반환 청구도 병행 중입니다.</t>
+          <t>웅동1지구 민간사업자인 진해오션리조트가 경남개발공사와 창원시를 상대로 1천억원대 확정투자비 청구 소송을 제기했습니다. 민간사업자는 총 3,232억원의 확정투자비를 주장하는 반면, 경남개발공사와 창원시는 1,009억원으로 산정하며 민간사업자의 귀책을 주장하고 있습니다. 현재 골프장 운영권은 경남개발공사가 회수하여 직영 체제로 전환되었으며, 양측은 소송에서 공동 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (은평구), 피해 규모가 큼 (188억 원), 증거가 명확함 (협약서, 분담금 내역, 등기), 상대방 책임이 비교적 명확함 (마포구 주장). 마포구민의 혈세가 투입된 공익적 성격의 소송으로 사회적 정당성이 높습니다.</t>
+          <t>피고인 경남개발공사(공공기관)와 창원시(지방자치단체)는 자력이 매우 충분하며(적합 조건 2), 원고의 청구액이 최소 1천억원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 계약 해지 및 투자비 산정 관련 객관적 증거 확보 가능성이 높아 소송금융 투자 대상으로서 매력도가 높습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>최소 1천억원 (원고 주장 3,232억원)</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>마포구 (법인)</t>
+          <t>1명 (진해오션리조트)</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>“188억 분담했는데 단독등기?”…마포구, 은평구에 소송 제기</t>
+          <t>웅동1지구 민간사업자, 경남개발공사·창원시에 확정투자비 소송</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02601046645388568</t>
+          <t>https://www.yna.co.kr/view/AKR20260331170400052?input=1195m</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-30 12:40:51.602207+00:00</t>
+          <t>2026-03-31 12:49:45.579459+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 지원금 사업 계획 확정</t>
+          <t>창원지방법원 민사4부에서 1000억 원대 확정투자비 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>정부가 '전시 추경'을 통해 전세사기 피해자 지원금 사업 계획을 확정했습니다. 이는 전세사기 피해가 심각한 민생 현안으로 인식되어 정부 차원의 지원이 이루어지고 있음을 보여줍니다.</t>
+          <t>창원 웅동1지구 개발사업의 지연 책임과 관련하여 1000억 원대 확정투자비 청구 소송이 창원지방법원 민사4부에서 본격적으로 시작되었습니다. 이 소송은 공동 사업시행자 간의 분쟁으로 보이며, 대규모 사업의 특성상 상당한 금액이 걸려있어 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자(집단적 피해)에게 막대한 피해 금액(피해 규모 큼)을 발생시키는 사회적 문제로, 정부가 지원 사업 계획을 확정하는 등 공적 절차가 진행 중입니다. 이는 소송금융 투자에 적합한 여러 조건을 충족합니다. 다만, 개별 사기 사건의 상대방 자력 확인이 필요할 수 있습니다.</t>
+          <t>1000억 원대 확정투자비 청구 소송으로 피해 규모가 매우 크고(적합 조건 4), 대규모 개발사업 주체이므로 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 개발사업 지연 책임에 대한 소송이므로 책임 소재가 쟁점이며, 관련 계약서 및 사업 자료 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억 원대</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'전시 추경' 취약계층 집중 지원…고강도 지출 구조조정</t>
+          <t>창원 웅동1지구 개발사업 지연 책임 '확정투자비 소송' 본격화</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1519091</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002502</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-30 12:36:29.898635+00:00</t>
+          <t>2026-03-31 12:49:22.364902+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>은평구</t>
+        </is>
+      </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 지원금 사업 추진 및 예비타당성조사 면제 결정</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적 청구로 분담금 반환 소송 제기</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>정부가 전세사기 피해자 최소보장제 도입을 위한 지원금 사업을 예비타당성조사 면제 사업으로 확정했다. 이는 전세사기 피해자들을 위로하고 일상을 회복시키기 위한 정부의 신속한 조치로, 임시 국무회의에서 결정되었다.</t>
+          <t>서울 서북 3구가 공동 투자하여 건립한 은평광역자원순환센터를 은평구가 단독 소유로 보존등기하자, 마포구가 188억 원의 분담금에 대한 정당한 권리 회복을 위해 소유권이전등기 청구 소송을 제기했습니다. 마포구는 은평구의 행위가 부당하며, 소중한 혈세를 지키기 위한 불가피한 대응이라고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>전세사기 가해자들의 책임이 명확하고(적합 조건 1), '전세사기 피해자들'이라는 표현에서 알 수 있듯이 다수의 피해자가 발생했으며(적합 조건 3), 전세금 손실은 피해 규모가 매우 크다(적합 조건 4). 또한 정부의 지원금 사업 추진 및 예비타당성조사 면제 결정은 공적 절차가 진행 중임을 보여주며(적합 조건 6), 이는 문제의 심각성과 소송금융 투자 가능성을 높인다.</t>
+          <t>은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억 원이라는 명확하고 큰 피해 규모가 존재합니다(적합 조건 4). 2019년 협약 및 분담금 납부 내역, 보존등기 기록 등 객관적 증거 확보가 가능하며(적합 조건 5), 은평구의 사전 협의 없는 단독 보존등기가 쟁점으로 상대방 책임이 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>전세사기 피해 보상 '예타 면제'</t>
+          <t>공동투자 ‘광역자원순환센터’ 마포-은평 소유권 분쟁 왜?</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033064611</t>
+          <t>https://biz.heraldcorp.com/article/10706504?ref=naver</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-30 12:23:57.972230+00:00</t>
+          <t>2026-03-31 12:45:33.127215+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>동인천 민자역사 복합개발사업 주체</t>
+          <t>HDC현대산업개발</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>동인천 민자역사 복합개발사업 관련 상인 피해보상 집단 민원 제기 가능성 언급, 시장 지시로 보호 방안 마련 검토 중.</t>
+          <t>학동 참사 관련 영업정지 처분 소송 진행 중, 화정동 아이파크 전면 재시공 결정 및 입주 예정자들의 서울시 탄원서 제출</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>유정복 인천시장이 동인천역세권 지하도상가를 방문해 동인천 민자역사 복합개발사업으로 인한 상인들의 피해보상 집단 민원 제기 가능성을 보고받았다. 이에 유 시장은 관련 부서에 사용자 보호 방안 마련을 주문하며, 개발사업으로 인한 상인들의 잠재적 피해에 대한 시 차원의 대응을 시사했다.</t>
+          <t>HDC현대산업개발은 광주 학동 철거 건물 붕괴(9명 사망)와 화정아이파크 붕괴(6명 사망) 사고로 총 15명의 인명 피해를 냈습니다. 특히 화정동 붕괴는 현산의 문제로 지목되었고, 수천억 원을 들여 전면 재시공이 결정되었습니다. 현재 영업정지 관련 소송이 진행 중이며, 입주 예정자들은 서울시에 탄원서를 제출하는 등 법적, 행정적 절차가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>동인천 민자역사 복합개발사업으로 인한 상인들의 피해보상 집단 민원 제기 가능성이 언급되어 집단적 피해(적합 조건 3)가 예상됩니다. 시장이 사용자 보호 방안 마련을 지시하여 공적 절차(적합 조건 6)가 진행 중이며, 개발사업 주체는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 상대방 책임 또한 개발사업으로 인한 피해라는 점에서 비교적 명확합니다(적합 조건 1).</t>
+          <t>HDC현대산업개발의 책임이 명확하며(화정동 붕괴는 현산의 문제로 명시), 대기업으로서 자력이 충분합니다. 학동 9명, 화정동 6명 등 다수의 사망자가 발생했고, 화정동 아이파크는 수천억 원을 들여 전면 재시공하는 등 피해 규모가 매우 큽니다. 이미 영업정지 및 등록 말소 요청 등 공적 절차가 진행되었고, 관련 소송도 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 (재시공 비용 및 인명 피해 보상 포함)</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>상인 다수</t>
+          <t>사망자 15명, 화정동 아이파크 입주 예정자 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>유정복, 동구 현대제철·지하상가·전통시장 현장 방문</t>
+          <t>[결정의 순간들③] 축협·아시아나·붕괴·후계... 정몽규, 직접 밝히다</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>meconomynews.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260330580557</t>
+          <t>https://www.meconomynews.com/news/articleView.html?idxno=129481</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-30 12:23:45.561326+00:00</t>
+          <t>2026-03-31 12:43:54.125903+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>착공 지연 시 손해배상 예정</t>
+          <t>국회 대책 논의 및 피해자 지원 방안 마련 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합에 '2026년 6월 착공 미이행 시 조합원당 3000만원 보상' 등 파격적인 조건을 제시했습니다. 이는 조합원들의 선택을 유도하기 위한 것으로, 만약 약속이 지켜지지 않을 경우 대규모 손해배상 소송으로 이어질 가능성이 있습니다.</t>
+          <t>대구 전세사기 피해자들이 국회 앞에서 집회를 열어 대책 마련을 촉구했다. 정부는 전세사기 피해자들의 주거 안정을 위해 보증금의 3분의 1을 최소 보장하는 방안을 추진 중이다. 이 사건은 다수의 피해자와 상당한 규모의 보증금 손실을 포함하며, 공적 논의가 활발히 진행되고 있다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), '2026년 6월 착공 미이행 시 조합원당 3000만원 보상'이라는 구체적인 조건을 제시하여 책임이 명확합니다(적합 조건 1). 다수의 조합원이 피해를 입을 경우 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상되며, 해당 조건은 문서화된 증거로 확보 가능합니다(적합 조건 5).</t>
+          <t>전세사기로 인한 다수의 피해자 발생(적합 조건 3)과 보증금 피해라는 큰 규모의 손해(적합 조건 4)가 명확하다. 또한, 피해대책위원회 구성 및 국회 앞 집회, 정부의 보증금 보장 논의 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합하다. 다만, 기사 본문만으로는 구체적인 사기 주체가 특정되지 않아 상대방의 자력 확인이 추가로 필요하다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>조합원당 3000만원 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>상대원2구역 찾은 박상신 DL이앤씨 대표  조합원 선택이 옳았음을 증명...</t>
+          <t>高유가 쇼크 돌파 26.2조 '전쟁 추경' 푼다</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703804</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102930</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-30 00:36:51.189283+00:00</t>
+          <t>2026-03-31 12:33:58.645436+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>포스코이앤씨</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>사업 정상화를 위한 시공사-조합원 간 협의 및 조건 제시</t>
+          <t>광명시와 포스코이앤씨 간 사고 수습 및 피해 보상 협의 진행 중, 지하사고조사위원회 운영</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>DL이앤씨 박상신 부회장이 상대원2구역 재개발 사업설명회장을 찾아 사업 지연에 대해 사과하고, 성공적인 사업 진행을 약속했습니다. DL이앤씨는 확정 공사비, 착공 지연 시 조합원당 3천만원 보상, 분담금 납부 유예 등 새로운 사업 조건을 제시하며 조합원들의 신뢰 회복과 사업 정상화를 시도하고 있습니다. 이는 기존 사업 지연으로 인한 조합원들의 불만과 피해 가능성을 시사합니다.</t>
+          <t>신안산선 붕괴 사고와 관련하여 박승원 광명시장이 포스코이앤씨 송치영 사장으로부터 사고 구간 전면 재시공 및 신속한 피해 보상 확답을 받아냈습니다. 광명시와 포스코이앤씨는 버스 노선 우회 추가 비용, 행정 비용 등 공공 손실 보상에 합의했으며, 개별 주민 보상 문제 해결을 위한 적극적인 노력을 약속했습니다. 광명시는 시민안전민관협의체를 통해 합의 이행 여부를 감시할 예정입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 부회장이 직접 사업 지연에 대한 책임을 인정하고 사과했습니다(적합 조건 1, 5). 상대원2구역 조합원 다수가 피해를 입었거나 입을 가능성이 있으며(적합 조건 3), DL이앤씨가 제시한 새로운 사업 조건(조합원당 3천만원 보상 등)은 피해 규모가 상당함을 시사합니다(적합 조건 4).</t>
+          <t>포스코이앤씨의 책임이 명확하고 자력이 충분하며, 신안산선 붕괴 사고로 다수의 광명시민이 피해를 입어 집단적 피해 양상을 보입니다. 광명시와 시공사 간의 협의 및 사조위 운영 등 공적 절차가 진행 중이며, 전면 재시공 수준의 보강 공사 합의 등 피해 규모가 상당하여 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>광명시민 다수</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>상대원2구역 찾은 박상신 DL이앤씨 부회장,  지역 최고 랜드마크 만들 ...</t>
+          <t>박승원 광명시장, 신안산선 붕괴 사고 구간 ‘전면 재시공’ 확답 받아</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1089852</t>
+          <t>http://www.inews24.com/view/1955577</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-30 00:36:41.823586+00:00</t>
+          <t>2026-03-31 12:25:31.953214+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>책임준공 미이행 시공사</t>
+          <t>포스코이앤씨</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>신한자산신탁의 책임준공 미이행 관련 소송 13건 진행 중, 일부는 합의 종결</t>
+          <t>광명시와 시공사 간 협의 진행 중, 지하사고조사위원회 및 시민안전민관협의체 운영, 일부 주민 보상 교착 상태</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>금융지주 계열 신탁사들이 부동산 PF 책임준공 리스크로 대규모 손실을 입었으나, 신한자산신탁은 선제적 합의를 통해 3000억원 규모의 소송 9건을 종결하고 재무 건전성을 확보했다. 이는 시공사의 책임준공 미이행으로 인한 것으로, 신탁사들이 시공사에 대한 구상권 행사 등 추가적인 법적 조치를 취할 가능성이 있다. 업계 전반에 걸쳐 책임준공 리스크 관리 전략 변화가 예상된다.</t>
+          <t>광명시 박승원 시장이 신안산선 붕괴 사고와 관련하여 시공사인 포스코이앤씨와 담판을 벌여 사고 구간 시설물 전면 보강 및 버스 우회 손실 보상에 합의했다. 그러나 일부 주민들의 개별 보상은 여전히 교착 상태에 있으며, 박 시장은 주민 보상 문제의 신속한 해결을 촉구했다. 광명시는 시민안전민관협의체를 통해 합의 이행을 감시할 예정이다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>시공사의 책임준공 미이행으로 인한 신탁사의 대규모 손실이 발생하여 상대방 책임이 명확하며, 피해 규모가 약 3000억원으로 매우 크다. 이미 법적 다툼과 합의가 진행되어 증거 확보가 용이하고, 대기업 계열 신탁사가 상대하는 시공사이므로 상대방 자력도 충분할 가능성이 높다. 신탁사가 시공사에 대한 구상권 행사 등 새로운 소송 기회를 모색할 수 있어 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 명확하며(포스코이앤씨 공식 사과 및 보강 합의), 대기업인 포스코이앤씨의 자력이 충분합니다. 신안산선 붕괴 사고로 다수의 주민이 피해를 입었으며, 광명시가 적극적으로 개입하여 공적 절차(협의, 조사위원회 운영)를 진행 중입니다. 특히 일부 주민들의 개별 보상이 아직 교착 상태에 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>약 3000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>‘책준 후폭풍ʼ 넘은 금융계열 신탁사…재무 건전성에 ‘방점ʼ [금융 ...</t>
+          <t>박승원 시장, 포스코이앤씨와 ‘담판’…신안산선 사고 구간 “사실상 ...</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603282251347546dd55077bc2_18</t>
+          <t>https://view.asiae.co.kr/article/2026033117540363887</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-30 00:35:06.143966+00:00</t>
+          <t>2026-03-31 12:25:24.067881+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>리버시티자양 지역주택조합 추진위원회, 업무대행사, 부동산업자 A씨, 회사원 B씨</t>
+          <t>인천광역시</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>지역주택조합 추진위원장 및 부위원장 1심 유죄 판결 (징역 9년, 6년)</t>
+          <t>동인천 민자역사 복합개발사업 관련 피해보상 집단 민원 가능성 보고 및 사용자 보호 대책 마련 주문</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>광진구 지역주택조합 '리버시티자양' 추진위원회 관계자들이 토지 확보율을 허위로 부풀려 조합원을 모집하고 분담금을 받아낸 혐의로 1심에서 징역형을 선고받았습니다. 이 사기로 인해 237명의 조합원이 총 150억원 이상의 피해를 입었으며, 법원은 피고인들의 기망 행위를 인정했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있을 것으로 보입니다.</t>
+          <t>인천시가 추진하는 동인천역세권 복합개발사업 과정에서 지하상가 상인들의 피해보상 집단 민원 가능성이 제기되었습니다. 유정복 인천시장이 현장을 방문하여 관련 부서로부터 보고를 받고 사용자 보호 대책 마련을 주문하는 등 공적 논의가 진행 중입니다. 다수의 상인이 피해를 입을 가능성이 있으며, 인천시가 주요 상대방이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방의 책임이 1심 형사 판결로 명확히 인정되었고(적합 조건 1, 5), 237명의 다수 피해자(적합 조건 3)와 150억원 이상의 큰 피해 규모(적합 조건 4)가 확인됩니다. 형사 재판을 통해 공적 절차가 진행되었으며(적합 조건 6), 이를 바탕으로 민사상 손해배상 청구의 가능성이 높습니다. 다만, 피고인 개인의 자력은 추가 확인이 필요합니다.</t>
+          <t>인천시가 주도하는 대규모 도시개발사업으로 상대방(인천시)의 자력이 충분하며, 동인천역세권 지하상가 상인들의 집단적 피해 발생 및 집단 민원 가능성이 언급되었습니다. 시장이 직접 현안을 점검하고 관련 부서로부터 보고를 받는 등 공적 절차가 진행 중이며, 관련 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>150억원 상회</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>237명</t>
+          <t>동인천역세권 지하상가 상인 다수</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>내 집 꿈꾼 게 죄인가요 … 150억 날린 광진구 지주택의 '소름 돋는' 사...</t>
+          <t>유정복, 현대제철·동인천역세권 찾아 산업 경쟁력·상권 활성화 점검</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603271503167157</t>
+          <t>https://www.ajunews.com/view/20260331141125984</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-30 00:24:53.784720+00:00</t>
+          <t>2026-03-31 12:24:30.979636+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>전세사기피해지원위원회에서 전세피해자로 결정</t>
+          <t>전라남도 전세사기 피해자 지원센터 개소, 순천시의회 엄중 처벌 촉구</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>대전 지역에서 5천여 명의 전세피해 신청자 중 4117명이 전세피해자로 결정되었습니다. 피해자의 상당수는 20·30대 청년층이며, 다가구·다중주택에서 피해가 집중적으로 발생하고 있습니다. 이는 주거 문제로 어려움을 겪는 청년들을 위한 지원의 필요성을 강조하는 내용입니다.</t>
+          <t>순천시의회가 전세사기 피고인에 대한 엄중 처벌을 촉구하며 피해자 구제 방안 마련에 적극적으로 나서고 있습니다. 이러한 노력의 결실로 '전라남도 전세사기 피해자 지원센터'가 개소하여 피해자 지원 및 법적 대응을 위한 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>대전 지역에서 4천 명이 넘는 전세피해자가 발생했으며, 이들이 공식적으로 '전세피해자'로 결정되어 상대방의 책임이 비교적 명확하고 공적 절차가 진행 중입니다. 다수의 피해자(4117명)와 전세 보증금이라는 피해 규모를 고려할 때 소송금융 투자 적합성이 높습니다. 다만, 상대방(임대인)의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (전세사기 피고인 존재), 집단적 피해 (전세사기 피해자 다수, 지원센터 개소), 피해 규모가 큼 (전세사기 특성상 개별 피해액 상당), 이미 공적 절차(소송 제외)가 진행 중임 (순천시의회 엄중 처벌 촉구, 전라남도 전세사기 피해자 지원센터 개소) 등 여러 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>4117명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>[투데이춘추] 집을 찾는 청년들의 든든한 나침반,'집탐(探)'프로젝트</t>
+          <t>순천시의회, 전세사기 피고인 엄중 처벌 촉구에 힘 모아</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227782</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=419845</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-30 00:23:12.888069+00:00</t>
+          <t>2026-03-31 12:19:53.042590+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제 대책 논의 및 은행권 연체채권 할인배당 진행 중</t>
+          <t>정부 추경 편성 및 국회 전세사기 특별법 개정안 계류 중</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>경상일보 독자권익위원회 월례회에서 전세사기 피해자 구제 대책이 논의되었다. NH농협은행 울산본부장은 은행권의 주택담보대출 연체채권 할인배당을 통해 전세사기 피해자들의 회수금이 늘어날 것으로 기대한다고 밝혔다. 이는 울산 4남매 비극과 같은 심각한 전세사기 피해에 대한 제도적 보완의 필요성을 보여준다.</t>
+          <t>정부가 전세사기 피해자 주거 안정을 위해 279억 원 규모의 추경 예산을 편성했으나, 피해자들이 요구하는 보증금 직접 보전 등 핵심 구제책을 담은 특별법 개정안은 국회에 계류 중입니다. 여야 공동 발의로 '선지원 후정산' 구조를 골자로 하는 법안이 논의 중이지만, 실질적인 심사는 이뤄지지 못하고 있으며, 전문가들은 직접 재정 투입에 신중한 입장을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 불법 행위로 인한 피해이며, '전세사기 피해자'라는 표현에서 다수의 피해자 발생(집단적 피해)이 예상됩니다. 전세금 규모를 고려할 때 피해 규모가 클 것으로 예상되며, 은행권의 연체채권 할인배당 등 공적 절차가 진행 중입니다. 다만, 구체적인 소송 상대방은 기사에서 특정되지 않았습니다.</t>
+          <t>전세사기 사건은 다수의 피해자(집단적 피해)와 막대한 피해 규모를 동반하며, 정부의 추경 편성 및 국회 특별법 논의 등 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높습니다. 특히 정부와 국회가 문제 해결에 적극적으로 나서고 있어, 피해 구제 가능성이 높다고 판단됩니다. 다만, 개별 사기 임대인의 자력 부족 가능성이 있어, 정부 지원책과 연계된 투자 기회 발굴이 중요합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[경상일보 제23기 독자권익위원회 3월 월례회] 울산 4남매 비극…촘촘한...</t>
+          <t>'전세사기 피해자 지원' 추경 추진⋯'최소보장제' 담은 법은 국회 계류</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052568</t>
+          <t>https://www.etoday.co.kr/news/view/2571213</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:19.941400+00:00</t>
+          <t>2026-03-31 12:19:44.416436+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>공사비 증액 관련 채무부존재 소송 진행 중, 신규 사업장에서도 분양가 책정 문제로 분쟁 및 사업 지연 증가</t>
+          <t>국회 국토위 법안소위에서 전세사기특별법 개정안 논의 중, 대통령이 피해 구제 필요성 언급.</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>공사비 급등으로 인해 재건축/재개발 사업에서 시공사와 조합 간 공사비 증액 분쟁이 심화되고 있습니다. 이로 인해 조합원들의 분담금이 수천만원씩 증가하고 있으며, 이미 채무부존재 소송이 진행 중인 사례도 있습니다. 이러한 구조적 문제는 분양가 상승을 고착화시키고 있으며, 신규 사업장에서도 분쟁이 늘고 있습니다.</t>
+          <t>전세사기 피해자들과 시민사회단체가 국회 국토교통위원회 법안소위에서 전세사기특별법 개정안 논의를 촉구하고 있습니다. 지난해 대통령이 피해 구제 필요성을 언급하며 입법 논의에 대한 기대가 높았으나, 해당 개정안은 다른 법안에 밀려 논의조차 되지 못하고 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>대기업 시공사(대우건설, 현대건설 등)가 상대방이므로 자력이 충분하며(적합 조건 2), 재건축/재개발 조합원 다수가 공사비 증액으로 인한 분담금 증가 피해를 입는 집단적 피해(적합 조건 3)에 해당합니다. 수백억 원대 공사비 증액 및 조합원당 수천만원의 추가 부담금으로 피해 규모가 크며(적합 조건 4), 이미 공사비 증액 관련 채무부존재 소송이 진행 중인 사례가 있고 분쟁이 급증하는 추세입니다(적합 조건 6). 구조적 문제로 유사 분쟁이 지속적으로 발생할 가능성이 높아 소송금융 투자 기회 발굴에 적합합니다.</t>
+          <t>적합 조건으로 다수의 전세사기 피해자가 존재하여 집단적 피해가 명확하며, 전세금 손실이라는 큰 피해 규모를 수반합니다. 또한, 국회에서 전세사기특별법 개정안 논의가 진행되고 대통령이 피해 구제 필요성을 언급하는 등 공적 절차가 활발히 진행 중입니다. 개별 사기범의 책임은 명확하나, 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>철산주공8·9단지 1521억원 증액, 행당7구역 169억원 증액 요청 등 수백억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>재건축/재개발 조합원 다수 (수백~수천 명 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[분양가 폭주] 공사비 넘어선 분양가 상승… 상한제로는 억제 어려워</t>
+          <t>전세사기 피해자·시민사회단체  국토위 법안소위, 전세사기특별법 개정...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260327144732037</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=227360</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-29 12:46:02.350950+00:00</t>
+          <t>2026-03-31 12:18:48.073265+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>민간사업자, 브로커, 부산항만공사(BPA) 간부</t>
+          <t>경기도</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>부산항만공사(BPA)가 민간사업자를 상대로 손해배상 소송 제기, 형사소송 및 법적 공방 진행 중</t>
+          <t>K-컬처밸리 사업 취소 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>윤준병 국회의원이 부산 북항 재개발 사업 비리 사례 재발 방지를 위한 '항만재개발사업 공공성 강화법'을 대표 발의했다. 해당 사업은 민간사업자, 브로커, 부산항만공사(BPA) 간부 등이 유착하여 수백억 원대 비리를 저지른 사실이 감사원 감사와 검찰 수사로 밝혀졌다. 현재 부산항만공사가 민간사업자를 상대로 손해배상 소송을 제기하는 등 법적 공방이 진행 중이다.</t>
+          <t>경기도지사 경선 토론회에서 K-컬처밸리 사업 취소 문제가 쟁점으로 부상했습니다. 추미애 후보는 김동연 지사의 사업 백지화로 경기도가 5000억원대 소송에 휘말렸다고 주장했으며, 김동연 지사는 사업자 과실로 인한 불가피한 취소였다고 반박했습니다. 현재 해당 사업 취소와 관련하여 소송이 진행 중인 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>상대방 책임이 감사원 감사와 검찰 수사로 명확히 밝혀졌고(적합 조건 1, 5), 부산항만공사(BPA) 및 관련 민간사업자 등 상대방의 자력이 충분하며(적합 조건 2), 수백억 원대 비리 규모로 피해 규모가 매우 크다(적합 조건 4). 또한, 이미 공적 절차(감사원 감사, 검찰 수사)가 진행되었고(적합 조건 6), 현재 부산항만공사가 민간사업자를 상대로 손해배상 소송을 제기하여 법적 공방이 이어지고 있다.</t>
+          <t>피해 규모가 매우 큼 (5000억원대 소송) (적합 조건 4). 이미 소송이 진행 중이며, K-컬처밸리 사업 관련 계약서 등 객관적 증거 확보 가능성이 높음 (적합 조건 5). 소송 상대방이 경기도일 경우 자력이 충분함 (적합 조건 2). 다만, 기사 내용만으로는 소송의 원고와 피고, 그리고 책임 소재가 명확히 드러나지 않아 추가적인 사실관계 확인이 필요함.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>수백억 원대</t>
+          <t>5000억원대</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>윤준병 국회의원, ‘항만재개발사업 공공성 강화법’ 대표 발의</t>
+          <t>민주당 경기지사 경선 첫 토론회…‘이재명 정책 승계’ 두고 한준호·...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260329010009434</t>
+          <t>https://biz.heraldcorp.com/article/10706042?ref=naver</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-29 12:39:47.182366+00:00</t>
+          <t>2026-03-31 00:44:15.763373+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>재개발 사업 조건 협상 및 계약 전 단계</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>50대 주민이 덤불에 가려져 덮개가 열린 맨홀에 추락하여 크게 다친 사고에 대해 한국농어촌공사를 상대로 손해배상 소송을 제기했습니다. 청주지법은 해당 맨홀이 농어촌공사가 설치한 농업기반시설임을 인정하며 공사의 관리 책임을 일부 인정하여 원고 일부 승소 판결을 내렸습니다.</t>
+          <t>DL이앤씨가 성남 상대원2구역 재개발 조합에 확정 공사비, 착공 미이행 시 조합원당 3000만원 보상, 사업비 조달 등 새로운 사업 조건을 제시했습니다. 이는 대규모 재개발 사업의 계약 전 단계로, 향후 조건 불이행 시 집단적 분쟁 발생 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>한국농어촌공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 관리 책임이 인정되어 상대방 책임이 명확합니다(적합 조건 1, 5). 피해자가 크게 다쳐 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며, 재개발 조합원들을 대상으로 한 사업으로 집단적 피해 가능성이 높습니다. 착공 미이행 시 조합원당 3000만원 보상 등 구체적인 조건이 제시되어 향후 분쟁 발생 시 증거 확보가 용이하고 피해 규모가 클 것으로 예상됩니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>맨홀 추락 사고, 농어촌공사 배상 책임 인정</t>
+          <t>박상신 DL이앤씨 대표, 성남 상대원2구역 사업설명회 방문</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260329&amp;SEQUENCE=0105</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3389874</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-29 12:39:25.384870+00:00</t>
+          <t>2026-03-31 00:34:18.660445+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>국토교통부 하자심사분쟁조정위원회(하심위) 심사 진행 중</t>
+          <t>국회 본회의에서 전세사기 특별법 논의 및 통과 예정</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>국토교통부 발표에 따르면 순영종합건설이 지난 6개월간 공동주택 하자 건수 최다를 기록했습니다. 이는 법적 소송 전 단계인 하자심사분쟁조정위원회(하심위)의 전문 기술 심사를 통해 하자가 판정되는 과정에 있음을 시사합니다. 다수의 공동주택 입주민들이 피해를 입었을 가능성이 높습니다.</t>
+          <t>국회 본회의에서 전세사기 피해자들의 임차보증금 회복을 돕기 위한 '전세사기 특별법'이 논의될 예정입니다. 이 특별법에는 피해자 최소보장제 등의 내용이 담겨있습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>순영종합건설의 하자 책임이 국토교통부 발표로 명확하며(적합 조건 1, 5), 공동주택 특성상 다수의 피해자가 발생할 수 있는 집단적 피해 사건으로 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 이미 하자심사분쟁조정위원회(하심위)를 통한 공적 절차가 진행 중이며(적합 조건 6), 상대방인 건설사의 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
+          <t>전세사기 사건은 다수의 피해자(적합 조건 3)에게 막대한 임차보증금 피해(적합 조건 4)를 입힌 것으로, 국회에서 특별법이 논의될 정도로 사회적 인식이 높고 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 현재 국회 본회의에서 특별법이 논의되는 등 공적 절차가 진행 중입니다(적합 조건 6). 비록 개별 사기범의 자력은 불분명할 수 있으나, 피해 규모와 집단성을 고려할 때 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>다수 입주민</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>순영종합건설, 지난 6개월간 공동주택 하자 건수 최다</t>
+          <t>오늘 국회 본회의…환율안정법·'공석' 4개 상임위원장 선출</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828430</t>
+          <t>https://www.news1.kr/politics/assembly/6118914</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-29 12:37:07.954894+00:00</t>
+          <t>2026-03-31 00:23:20.033734+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>서울시, 대우건설</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>국회 법안소위에서 전세사기특별법 개정안 심사 중</t>
+          <t>경찰 고소 진행 중, 시공사 공사 손해보험 통한 보상 협의 중</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>국회 국토교통위원회 법안소위에서 '전세사기특별법 개정안'이 핵심 안건으로 다뤄질 예정이다. 이 개정안에는 전세사기 피해자들이 추후 소송 등을 통해 피해액을 회수하는 방안이 포함되어 있다. 현재 법안 처리 과정에서 재정 부담과 도덕적 해이 문제가 논의되고 있다.</t>
+          <t>서울 강동구 명일동 대형 땅 꺼짐 사고로 2명의 사상자와 주유소의 1년 이상 휴업 피해가 발생했습니다. 국토교통부 사고조사위원회는 연약 지반, 지하 수위 저하, 노후 하수관 누수가 복합적으로 작용한 '자연재해와 인재'의 복합 사고로 규정했습니다. 피해자들은 서울시와 대우건설이 지반 특성에 맞는 공사 및 관리감독에 소홀했다며 중대재해처벌법 위반 등으로 고소한 상태입니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자와 고액의 피해가 발생한 집단적 피해 사건이며(적합 조건 3, 4), 국회에서 특별법 개정안이 논의되는 등 공적 절차가 진행 중이다(적합 조건 6). 법안에 추후 소송을 통한 회수 방안이 명시되어 있어 소송금융의 기회가 높다.</t>
+          <t>상대방 책임이 서울시(공공기관)와 대우건설(대기업)로 명확히 특정되며, 이들은 충분한 자력을 갖추고 있습니다. 국토교통부 사고조사위원회의 조사 결과와 피해자 측의 정보공개청구 자료 등 객관적 증거가 확보되어 있으며, 이미 중대재해처벌법 위반 및 직무유기 혐의로 경찰 고소가 진행 중입니다. 주유소 피해액만 18억 원 이상으로 추정되는 등 피해 규모가 상당합니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>최소 18억 원 이상 (주유소 피해), 사상자 발생</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>2명 (사상자), 1곳 (주유소)</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>국토위, 110일 만에 법안소위 재가동…전세사기·공급대책 법안 심사</t>
+          <t>“휴업 1년, 대출받아 생활”…땅 꺼짐 피해 보상은 누가?</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310371</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522514&amp;ref=A</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-29 12:36:49.204911+00:00</t>
+          <t>2026-03-31 00:22:49.203568+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>국회 국토교통위원회에서 전세사기특별법 개정안 심의 중</t>
+          <t>정부의 전세사기 피해자 지원금 사업 준비 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>국회 국토교통위원회가 전세사기 피해자 구제를 위한 '전세사기특별법 개정안'을 심의합니다. 이 개정안은 피해 임차보증금의 절반을 국가가 지원하는 '최소보장제'와 무권계약 피해자에게 보장금을 선지급하는 '선지급·후정산' 제도를 핵심으로 합니다. 민생·부동산 입법 지연 비판 속에서 여야가 공동 발의한 법안으로, 보장 비율 등을 두고 치열한 논의가 예상됩니다.</t>
+          <t>김민석 국무총리가 전세사기 피해자들을 위로하고 일상을 되찾아 주기 위한 정부의 지원금 사업을 준비 중이라고 밝혔다. 이는 국가의 마땅한 책무이며, 피해자들에게 최소한의 피해 회복을 보장하는 것을 목표로 한다. 전세사기 피해는 다수의 국민에게 영향을 미치는 심각한 사회 문제로 인식되고 있다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적이며 피해 규모가 크고, 관련 법안이 국회에서 심의 중인 공적 절차가 진행되고 있어 소송금융 투자 기회가 높습니다. 특히 '최소보장제'와 '선지급·후정산' 제도는 피해자들의 법적 구제 가능성을 높여 잠재적 소송금융 수요가 클 것으로 예상됩니다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모가 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 전세사기 피해는 다수의 피해자에게 발생하며 피해 금액이 크고, 정부가 지원금 사업을 준비 중인 점을 볼 때 증거 확보 가능성이 높습니다. 다만, 특정 소송 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>공급·전세법안 한꺼번에 심사…국토위 법안소위, 110일 만에 재개</t>
+          <t>김민석 국무총리  역대 최고 지출구조조정…혈세 제대로 쓸것</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260328_0003567751</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052673</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-29 12:36:38.521583+00:00</t>
+          <t>2026-03-31 00:16:51.281736+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>신세계건설</t>
+        </is>
+      </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>전세사기 피해자 대책위원회 활동, 정치권 공론화 및 예비후보 등록</t>
+          <t>하자·손해배상 소송 36건 진행 중, 생숙 사업 관련 시행사 형사 고소 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>안상미 전세사기·깡통전세 피해자 전국 대책위원회 공동위원장이 전세사기 피해가 집중된 미추홀구에 예비후보로 등록했다. 이는 전세사기 문제의 심각성과 피해자들의 조직적인 대응 노력을 보여준다. 해당 사건은 다수의 피해자와 큰 피해 규모를 동반하는 집단적 피해 사례로, 소송금융 투자 검토에 적합하다.</t>
+          <t>신세계건설이 4년 연속 적자를 기록하며 재무 위기를 겪고 있는 가운데, '빌리브' 브랜드 아파트 단지 입주자대표회의 및 관리단으로부터 36건의 하자·손해배상 소송(총 452억원)에 피소되었습니다. 또한 생활형 숙박시설 사업 부실로 733억원 규모의 채무를 인수했으며, 일부 생숙 사업의 시행사는 수분양자들로부터 형사 고소를 당한 상태입니다. 신세계건설의 재무 악화와 시공 품질 문제가 복합적으로 얽혀 다수의 피해자가 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>전세사기 피해자 전국 대책위원회가 조직되어 활동 중이며, 피해가 집중된 지역에서 예비후보까지 등록하는 등 집단적 피해(적합 조건 3)가 명확하다. 전세사기 특성상 피해 규모가 크고(적합 조건 4), 공론화 및 정치적 활동 등 공적 절차(적합 조건 6)가 진행 중이므로 소송금융 적합도가 높다.</t>
+          <t>상대방인 신세계건설은 대기업 계열사(이마트 100% 자회사)로 자력이 충분하며(적합 조건 2), 다수의 아파트 단지 입주자대표회의 및 관리단이 하자·손해배상 소송을 제기하여 집단적 피해가 명확합니다(적합 조건 3). 현재 피소된 소송가액만 452억원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 또한, 생숙 사업 관련 시행사에 대한 형사 고소 등 공적 절차가 진행 중이며(적합 조건 6), 이미 36건의 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 452억원 (기존 소송가액 합계)</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>다수 (빌리브 브랜드 아파트 단지 입주민 및 생숙 수분양자)</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>조연출부터 택시 기사까지…'동네 일꾼' 눈길</t>
+          <t>신세계건설 4년 연속 적자 및 생숙·PF 리스크 심화...강승협 대표 해결...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319753</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338661</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-29 12:21:54.670039+00:00</t>
+          <t>2026-03-30 13:19:51.844481+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>시공사 및 관련 업체</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>공사대금 관련 항소심 진행 중, 부실공사 손해배상 소송 별도 진행 중</t>
+          <t>DL이앤씨가 조합원들에게 사과하고 새로운 사업 조건을 제시하며 신뢰 회복 및 사업 추진 의지를 표명</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>군산 고군산군도 해안 트래킹코스 조성 사업과 관련하여 두 건의 소송이 진행 중이다. 공사대금 관련 소송은 군산시와 시공사 간 항소심이 진행 중이며, 별도로 강풍 시 케이블 진동 문제 등 부실공사에 대한 손해배상 청구 소송도 진행 중이다. 시는 이미 관련 업체에 부실 벌점을 부과하고 보완 조치를 완료했다.</t>
+          <t>DL이앤씨 박상신 부회장이 상대원2구역 조합원들에게 과거 사업 추진 과정에서의 역할 미흡에 대해 사과하고, 신뢰 회복을 위한 새로운 사업 조건을 제시했다. 이 조건에는 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3천만원 보상, 조합원 분담금 입주 1년 후 납부, 2천억 사업비 조달, 타사 손해배상 전액 책임 등이 포함된다. 이는 DL이앤씨가 조합원들과의 관계를 개선하고 사업을 성공적으로 이끌기 위한 노력으로 보인다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(케이블 진동 문제 발생 및 부실 벌점 부과), 공적 절차(부실 벌점 부과)가 이미 진행되었으며, 원인 분석 및 전문가 자문 등 관련 증거 확보가 용이함. 또한 군산시가 소송 당사자로 자력 있는 상대방과의 분쟁임. (적합 조건 1, 2, 5, 6 해당)</t>
+          <t>DL이앤씨 부회장이 '역할을 완벽하게 다하지 못해 무거운 책임감을 느낀다'고 공개적으로 사과하며 상대방 책임이 명확하고(적합 조건 1), DL이앤씨는 대기업으로 자력이 충분합니다(적합 조건 2). 상대원2구역 조합원들을 대상으로 한 사업으로 집단적 피해 가능성이 높고(적합 조건 3), 착공 미이행 시 조합원당 3천만원 보상 조건 제시로 피해 규모가 상당할 수 있습니다(적합 조건 4). 부회장의 담화문과 구체적인 사업 조건 제시 자체가 증거가 될 수 있으며(적합 조건 5), 현재 조합과의 협의 및 사업설명회 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원당 3천만원 (총액 미상)</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>상대원2구역 조합원 다수 (정확한 수 미상)</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>고군산군도 해안 트래킹코스 조성 마무리 박차… 6월 전면 개통</t>
+          <t>[시경today-부동산] 엄궁역 트라비스 하늘채·상대원2구역·신길1구역 외</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>jeonmin.co.kr</t>
+          <t>meconomynews.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=436740</t>
+          <t>https://www.meconomynews.com/news/articleView.html?idxno=129553</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-28 12:39:27.492204+00:00</t>
+          <t>2026-03-30 13:00:52.810466+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>대한주택공사 (현 LH)</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>재개발 사업 지연으로 인한 조합원 갈등 및 회사 측의 사업 정상화 노력, 보상안 제시</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>서울 서초구 대규모 아파트 단지의 재건축조합들이 LH를 상대로 공동시설 부지의 소유권이전등기를 청구한 사건. 입주민들의 50년 이상 점유를 근거로 취득시효 완성을 주장했으나, 대법원은 관리처분계획 인가 고시만으로는 점유가 조합에 자동 승계되지 않는다고 판시하며 원심을 파기환송했다. 이 판결은 재건축 실무에서 점유 인도 절차의 중요성을 강조한다.</t>
+          <t>DL이앤씨가 성남 상대원2구역 재개발 사업 지연에 대한 책임을 인정하고, 조합원들에게 평당 공사비 확정, 착공 지연 시 1인당 3천만원 보상, 분담금 납부 유예 등 구체적인 사업 정상화 조건을 제시했다. 총 사업비 1조원 규모의 이 사업은 4800가구 조합원과 DL이앤씨 간의 갈등으로 지연되어 왔다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방인 LH는 자력이 충분한 공공기관이며(적합 조건 2), 대규모 아파트 단지의 두 재건축조합이 원고로 참여하여 집단적 이해관계를 대변하고(적합 조건 3), 서초구 대규모 단지의 공동시설 부지 소유권 분쟁으로 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 50년간의 점유 사실 등 증거 확보가 용이함(적합 조건 5). 대법원 파기환송으로 사건이 종결되지 않아 소송금융 투자 기회가 있음.</t>
+          <t>상대방 책임이 명확하고(DL이앤씨 대표 책임 인정), 상대방 자력이 충분하며(대기업 DL이앤씨), 4800가구의 집단적 피해가 발생했고, 착공 지연 시 1인당 3천만원 보상 등 피해 규모가 매우 크다. 회사 측의 구체적인 보상안 제시로 증거 확보도 용이하다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 사업비 1조원, 착공 지연 시 조합원 1인당 3천만원 (총 1440억원)</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>수백 명 이상 (대규모 아파트 단지 입주민)</t>
+          <t>약 4800가구 조합원</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>재건축조합이 '땅 주인'이 되려면[판례방]</t>
+          <t>평당 682만원·착공 지연 땐 3천만원... 상대원2구역에 DL이앤씨 박상신...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02578086645387912</t>
+          <t>https://www.insight.co.kr/news/548246</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-28 12:37:08.914137+00:00</t>
+          <t>2026-03-30 13:00:30.073943+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
-          <t>피해자모임 조사 진행 중</t>
+          <t>DL이앤씨의 사업 약속 이행 여부에 따라 향후 분쟁 발생 가능성 있음</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>대구에서 330여 가구가 전세사기 피해를 본 것으로 추정되며, 피해자들은 집주인 4명이 치밀하게 얽힌 조직적인 사기 수법이라고 주장하고 있다. 이는 과거 인천 '건축왕' 사건과 유사한 수법으로 파악되고 있으며, 피해자 모임이 조사 결과를 발표하며 대응 중이다.</t>
+          <t>DL이앤씨가 상대원2구역 조합에 평당 공사비 확정, 착공 미이행 시 조합원당 3천만원 보상, 조합원 분담금 입주 1년 후 납부 등 새로운 사업 조건을 제시하며 최고의 랜드마크 완성을 약속했습니다. 이는 향후 사업 진행에 따라 분쟁 발생 가능성이 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>330여 가구의 집단적 피해가 발생했으며, 집주인 4명이 치밀하게 얽힌 조직적인 사기 수법으로 상대방 책임이 명확해 보인다. 피해 규모가 크고, 피해자 모임의 조사를 통해 증거 확보 가능성이 높다.</t>
+          <t>DL이앤씨는 대기업으로 충분한 자력을 가지고 있으며(적합 조건 2), 상대원2구역 조합원들은 다수의 집단적 피해자가 될 수 있습니다(적합 조건 3). 착공 미이행 시 조합원당 3천만원 보상 약속 등 피해 규모가 크고(적합 조건 4), 이러한 약속들은 문서화되어 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 현재는 약속 단계이나, 불이행 시 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원당 3000만원 (향후 발생 시)</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>330여 가구</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>대구 역대 최대 '전세사기' 의혹…피해 규모 2</t>
+          <t>박상신 DL이앤씨 대표, 상대원2구역 찾아  최고의 랜드마크 완성  약속</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>industrynews.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200513&amp;mode=view</t>
+          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=79462</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-28 12:28:46.211570+00:00</t>
+          <t>2026-03-30 12:58:08.844764+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 촉구, 피해자모임 활동 중</t>
+          <t>시공사 선정 과정 중 조건 협상 및 경쟁 단계</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>대구에서 역대 최대 규모의 전세사기 의혹이 불거졌습니다. 피해 규모는 200억 원으로 추산되며, 피해자들은 '피해자모임'을 결성하고 과거 인천 '건축왕' 사건과 유사한 수법이라며 철저한 수사를 촉구하고 있습니다. 피해 건물들의 집주인 4명이 서로 얽혀 치밀하게 사기를 벌인 것으로 조사되었습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합에 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3000만원 보상 등 파격적인 조건을 제시하며 시공권 확보 경쟁을 벌이고 있습니다. 이는 향후 계약 불이행 시 대규모 손해배상으로 이어질 수 있는 잠재적 분쟁 소지가 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>대구 역대 최대 규모의 전세사기 사건으로, 피해 규모가 200억 원에 달하며 다수의 피해자가 '피해자모임'을 결성하여 조직적으로 대응 중입니다. (적합 조건 3, 4) 수법이 과거 '건축왕' 사건과 유사하여 상대방 책임이 명확하고(적합 조건 1), 피해자 모임이 철저한 수사를 촉구하고 있어 공적 절차가 진행될 가능성이 높습니다. (적합 조건 6) 다만, 집주인들의 자력 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며, 상대원2구역 조합원 다수가 피해자가 될 수 있는 집단적 피해 가능성이 있습니다. 착공 미이행 시 조합원당 3000만원 보상 약정 등 구체적인 계약 조건이 명시되어 있어 상대방 책임이 명확하고 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>200억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[R]대구 역대 최대 '전세사기' 의혹…피해 규모 200억 추산</t>
+          <t>'상대원2구역' 놓고 시공권 샅바 싸움</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>andongmbc.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>http://andongmbc.co.kr/adboard/NewsView81574</t>
+          <t>https://www.hankyung.com/article/2026033062761</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-28 00:16:53.681695+00:00</t>
+          <t>2026-03-30 12:57:56.122642+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>창원산업진흥원</t>
-[...6 lines deleted...]
-      </c>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
-          <t>창원시의 채무부존재확인 소송 항소심 진행 중, 대주단의 압류소송 진행 중</t>
+          <t>DL이앤씨의 사업 추진 의지 표명 및 조합에 대한 조건 제시 단계. 아직 분쟁 발생 전.</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>두산에너빌리티가 자본을 투입하고 EPC 및 O&amp;M을 맡은 하이창원 액화수소 플랜트 사업이 창원산업진흥원의 구매확약 불이행으로 위기에 처했습니다. 이로 인해 두산에너빌리티는 공사대금 및 부지임대료 등 약 66억 원을 받지 못하고 있으며, 하이창원 역시 대주단에 103억 원의 액화수소 생산 대금을 받지 못하고 있습니다. 현재 창원시가 제기한 채무부존재확인 소송이 항소심 진행 중이며, 대주단은 창원산업진흥원 소유 수소충전소에 대한 가압류 및 압류소송을 진행 중입니다.</t>
+          <t>DL이앤씨가 상대원2구역 조합에 확정 공사비, 착공 지연 시 조합원당 3천만 원 보상, 분담금 납부 유예 등 파격적인 조건을 제시하며 사업 추진 의지를 밝혔다. 이는 조합원들의 이익을 보장하고 사업의 안정성을 높이기 위한 조치로 해석된다. 현재는 분쟁이 발생한 단계는 아니지만, 향후 약속 불이행 시 대규모 집단 분쟁으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>상대방인 창원산업진흥원의 구매확약 불이행으로 인한 책임이 명확하며, 공공기관으로서 자력이 충분합니다. 두산에너빌리티의 미수금 약 66억 원, 하이창원의 미수금 103억 원 등 피해 규모가 크고, 구매확약서, 시의회 회의록 등 객관적 증거가 확보 가능합니다. 또한, 대주단의 가압류 및 압류소송, 창원시의 채무부존재확인 소송 등 공적 절차 및 소송이 이미 진행 중이며, 1심에서 창원시가 패소한 점은 원고 측에 유리한 정황입니다.</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 조합원당 3천만 원 보상 등 피해 규모가 크고(적합 조건 4), 제시된 조건들이 명확하여 증거 확보가 용이합니다(적합 조건 5). 다만 현재는 분쟁이 발생한 단계가 아닌 사업 추진 의지 표명 단계이므로, 실제 분쟁 발생 시 투자 적합도가 더욱 높아질 것입니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>최소 66억 원 이상 (두산에너빌리티 미수금 기준)</t>
+          <t>조합원당 3천만 원 (착공 미이행 시)</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>‘하이창원’ 정상화 요원…지분 넘기고 대금 덜 받은 두산에너빌리티...</t>
+          <t>박상신 DL이앤씨 상대원2구역 찾아, 사업 추진 의지 전달</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510110</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434468</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-27 13:10:11.117520+00:00</t>
+          <t>2026-03-30 12:57:13.605262+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>대한상사중재원(KCAB)에서 중재 진행 중</t>
+          <t>계약 조건 미이행 시 보상 약정</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>한국전력공사와 한국수력원자력 간 아랍에미리트 바라카 원전 공사비 1조 4000억 원 정산을 둘러싼 분쟁이 영국 런던국제중재법원에서 국내 대한상사중재원으로 이관되어 진행 중이다. 정부 권고로 국내 중재로 전환되었으나, 양측의 입장 차이가 커 분쟁은 수년간 이어질 전망이다. 정치권에서는 공공기관 간 국제분쟁 방지를 위한 제도 개선을 추진 중이다.</t>
+          <t>DL이앤씨가 상대원2구역 조합에 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3천만원 보상 등 새로운 조건을 제안했습니다. 이는 대형 건설사의 계약 불이행 시 발생할 수 있는 집단적 피해에 대한 보상 약정으로, 향후 분쟁 발생 시 소송금융 투자 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방인 한국전력공사와 한국수력원자원 모두 공공기관으로 자력이 충분하며(적합 조건 2), 분쟁 금액이 1조 4000억 원으로 매우 크고(적합 조건 4), 계약서 및 공사 관련 문서 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 국내 상사중재원에서 중재 절차가 진행 중이다(적합 조건 6).</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며 (조건 2), 착공 미이행 시 조합원당 3천만원 보상 약정 등 책임이 비교적 명확합니다 (조건 1). 다수의 조합원이 피해를 입을 수 있어 집단적 피해 가능성이 높고 (조건 3), 계약 내용 자체가 객관적 증거가 될 수 있습니다 (조건 5). 피해 규모도 상당할 것으로 예상됩니다 (조건 4).</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>1조 4000억 원</t>
+          <t>조합원당 3000만원 (총액 미상)</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>‘1.4조 분쟁’ 한전·한수원, 국내서 중재 진행한다</t>
+          <t>[C-워드] 삼성물산·DL이앤씨·IPARK현대산업개발 외</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025128?ref=naver</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=728594</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-27 13:07:37.704758+00:00</t>
+          <t>2026-03-30 12:57:02.080007+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>한국토지주택공사 (LH)</t>
+          <t>대우건설, 롯데건설</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>보상 관련 법원 판단 완료 후 이주 문제 미해결 및 강제집행 예고</t>
+          <t>성수4지구 조합의 손해배상 청구 변호인 계약 의결, 서울시·성동구 조사 완료</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>구리갈매역세권 사업에서 LH가 토지보상법에 따른 이주 문제를 해결하지 않은 채 강제집행을 예고하고 있다. 이미 보상 관련 소송에서 법원 판단이 있었으나, 이주 문제는 여전히 미해결 상태로 피해자들이 추가적인 법적 대응을 모색할 가능성이 있다.</t>
+          <t>성수전략정비구역 재개발 사업 중 성수2·4지구의 시공사 선정이 조합장 사퇴, 입찰 파행, 건설사 간 갈등 등으로 지연되었습니다. 특히 성수4지구는 대우건설과 롯데건설의 입찰 지침 위반 및 조합의 행정 절차 미비가 서울시와 성동구 조사로 드러나 입찰이 무효화되었고, 조합은 손해배상 청구를 위한 변호인 계약을 의결했습니다. 총 3조1000억원 규모의 대형 프로젝트로, 상반기 내 시공사 선정을 재개하며 사업 정상화를 추진 중입니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>LH는 공공기관으로 자력이 충분하고(적합 조건 2), 구리갈매역세권 사업은 다수의 토지 소유자에게 영향을 미쳐 집단적 피해 가능성이 높다(적합 조건 3). 기존 소송 기록과 토지보상법에 근거하여 LH의 이주 문제 해결 책임이 명확하며(적합 조건 1, 5), 사건이 종결되지 않고 강제집행 예고 등 새로운 분쟁 국면에 진입하고 있다.</t>
+          <t>성수4지구 조합이 시공사 선정 과정에서 발생한 문제로 인해 대형 건설사(대우건설, 롯데건설)를 상대로 손해배상 청구를 결정했으며, 서울시와 성동구의 조사 결과 건설사들의 지침 위반 사실이 확인되어 상대방 책임이 명확하고 증거가 확보되었습니다. 또한, 3조원 규모의 대형 재개발 사업으로 피해 규모가 크고 다수의 조합원이 관련되어 있어 집단적 피해 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>구리갈매역세권 사업 토지 소유자 다수</t>
+          <t>9428가구 규모의 조합원 다수</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>구리갈매역세권 사업… LH,‘법대로 보상’뒤에 숨어 강제집행 예고</t>
+          <t>성수 재개발, 4월 시공사 선정 '재시동'</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160263888451493</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296044&amp;inflow=N</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-27 13:07:13.727922+00:00</t>
+          <t>2026-03-30 12:56:07.103201+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>대한민국 및 공공기관</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>표준품셈 및 표준시장단가 개정 논의 및 일부 시행 중이나, 현장 비용 미반영으로 건설사들의 불이익 지속. 발주처와 빈번한 분쟁 발생.</t>
+          <t>DL이앤씨 대표가 사업 지연에 대해 사과하고, 사업 정상화 및 신뢰 회복을 위한 새로운 사업 조건을 조합원들에게 제시하며 소통 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>공공공사 공사비 산정 기준인 표준품셈과 표준시장단가가 급등한 건설 원가 및 안전 규제 비용을 반영하지 못해 건설사들이 역마진에 시달리고 있다. 국토부의 일부 개정에도 불구하고 현장과의 시차가 커 불이익이 지속되며, 다수 건설사가 발주처와 빈번한 분쟁을 겪고 있다. 이로 인해 관급공사 전업 건설사들의 영업이익률이 마이너스를 기록하는 등 산업 전반의 위기감이 고조되고 있다.</t>
+          <t>DL이앤씨 박상신 대표가 상대원2구역 재개발 사업설명회장을 직접 찾아 사업 지연에 대한 책임을 인정하고 사과했습니다. 박 부회장은 조합원들에게 평당 682만원 확정 공사비, 착공 미이행 시 조합원당 3000만원 보상 등 새로운 사업 조건을 제시하며 사업 정상화 의지를 표명했습니다. 이는 사업 지체로 인한 조합원들의 불확실성을 해소하고 신뢰를 회복하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (정부 및 공공기관), 집단적 피해 (다수 건설사), 피해 규모 큼 (수년간 누적된 역마진 및 원가 상승률 25~33%), 증거 확보 가능 (건설협회 통계, 연구원 분석). 정부의 표준품셈 및 표준시장단가 산정 방식의 문제로 다수 건설사가 막대한 손해를 입고 있어 집단적인 법적 대응 가능성이 높습니다.</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원이라는 다수의 피해자가 존재합니다(적합 조건 3). DL이앤씨 대표가 사업 지연에 대한 책임을 인정하고 사과하며, 착공 지연 시 조합원당 3천만원 보상 등 구체적인 사업 정상화 조건을 제시한 점에서 상대방의 귀책 사유가 비교적 명확하고(적합 조건 1) 피해 규모도 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>미상이나 막대함 (건설공사비 25~33% 상승, 관급공사 전업 건설사 영업이익률 -0.15%)</t>
+          <t>미상 (착공 미이행 시 조합원당 3000만원 보상 조건 제시)</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>다수 건설사</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>공공발주 역대 최대라지만...건설사  표준품셈·공사단가 인상 절실</t>
+          <t>박상신 DL이앤씨 대표, 상대원2구역 직접 방문… 사업 정상화·신뢰 회복...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260327000841</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351448</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-27 13:04:20.703608+00:00</t>
+          <t>2026-03-30 12:55:13.612731+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>GS건설</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>시공사 재선정 관련 조합 총회 진행 중, 향후 소송 가능성</t>
+          <t>시공사-조합원 간 사업 조건 협의 및 갈등 해소 노력 중</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 시공사 재선정을 둘러싼 갈등이 '소송·비리'로 확산될 조짐을 보이고 있습니다. GS건설은 시공사 변경 시 200억 원의 손해배상금을 부담하겠다고 밝혀, 내달 총회 결과에 따라 법적 분쟁으로 이어질 가능성이 높습니다.</t>
+          <t>DL이앤씨 박상신 부회장이 상대원2구역 재개발 사업설명회에 직접 참석하여 사업 지연에 대한 '무거운 책임감'을 인정하고 조합원들에게 사과했다. DL이앤씨는 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3천만원 보상 등 새로운 사업 조건을 제시하며 사업 정상화 의지를 표명했다. 이는 사업 지체로 인한 조합원들의 불확실성을 해소하고 신뢰를 회복하기 위한 노력으로, 향후 사업 추진 방향에 귀추가 주목된다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>대기업 피고(GS건설)의 충분한 자력(적합 조건 2), 재개발 조합원 다수의 집단적 피해 가능성(적합 조건 3), 200억 원 규모의 손해배상 가능성 언급(적합 조건 4), '비리' 언급으로 증거 확보 가능성도 높음(적합 조건 5). 현재 진행 중인 총회 결과에 따라 소송으로 이어질 가능성이 높습니다.</t>
+          <t>DL이앤씨가 사업 지연에 대한 '무거운 책임감'을 인정하고 조합원당 3천만원 보상 등 구체적인 조건을 제시하여 상대방 책임이 명확하며(적합 조건 1, 5), 대기업으로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 재개발 조합원이라는 다수의 피해자가 존재하고(적합 조건 3), 제시된 보상 조건과 사업 지연으로 인한 피해 규모가 상당할 것으로 예상되어(적합 조건 4) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>200억 원 이상</t>
+          <t>조합원당 3천만원 이상 (총액 미상)</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>다수 (상대원2구역 조합원)</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>상대원2구역 갈등, '소송·비리'로 확산... 4월 총회가 향방 가를 것</t>
+          <t>상대원2구역 찾은 박상신 DL이앤씨 대표  최고의 랜드마크 완성하겠다</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=116747</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185602</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-27 12:51:00.639455+00:00</t>
+          <t>2026-03-30 12:53:47.007654+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>공사 및 시행사</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>공공개발 전환 과정에서 다수의 소송이 발생하여 진행 중</t>
+          <t>시공사-조합원 간 사업 정상화 논의 및 조건 재협상 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을의 공공개발 전환으로 인해 분양가 폭등과 사업 취지 훼손 문제가 발생하여 주민들이 반발하고 있다. 공사가 선정한 시행사 문제, 사업 지연, 부지 확보 갈등 등이 원인으로 지목되며, 현재 다수의 소송이 진행 중인 것으로 파악된다.</t>
+          <t>DL이앤씨 박상신 부회장이 상대원2구역 재개발 사업 지연에 대해 조합원에게 사과하고 사업 정상화를 위한 새로운 조건을 제시했다. 확정 공사비, 착공 지연 보상, 분담금 납부 유예 등 파격적인 조건을 제안하며 조합원들의 불확실성을 해소하고 수익을 극대화하겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (공사), 집단적 피해 (문화예술인 마을 주민 다수, 다수의 소송 발생), 피해 규모 큼 (분양가 폭등), 증거 확보 가능성 (개발 사업 관련 문서). 이미 다수의 소송이 진행 중이라는 점에서 소송금융 투자 기회가 명확합니다.</t>
+          <t>DL이앤씨가 사업 지연에 대한 책임을 인정하고 사과했으며, 대기업으로서 충분한 자력을 갖추고 있다. 다수의 조합원이 피해를 입었을 가능성이 높고, 사업 지연으로 인한 잠재적 피해 규모가 크다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을, 공공개발 전환에  분양가 폭등·취지 훼손  반발</t>
+          <t>DL이앤씨, 박상신 부회장 '상대원2구역 조합원' 만남…  압도적 시공능...</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>mhj21.com</t>
+          <t>sisacast.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.mhj21.com/news/articleView.html?idxno=251294</t>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=94403</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-27 12:38:38.011492+00:00</t>
+          <t>2026-03-30 12:53:33.550634+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>집주인 4명 및 관련 중개인, 건축주, 관리인, 금융권</t>
-[...6 lines deleted...]
-      </c>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 일부 건물 경매 및 가압류 진행 중</t>
+          <t>재개발 사업 조건 제시 단계, 향후 조건 미이행 시 분쟁 발생 가능성 있음</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>대구에서 4명의 집주인이 얽힌 조직적인 전세사기 의혹이 불거졌습니다. 330여 가구가 200억 원 규모의 피해를 입은 것으로 추산되며, 피해자들은 임대인과 중개인을 경찰에 고소하여 수사가 진행 중입니다. 일부 피해 건물은 이미 경매나 가압류 절차가 진행되고 있습니다.</t>
+          <t>DL이앤씨가 상대원2구역 조합에 평당 682만원 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3000만원 보상 등 새로운 사업 조건을 제시했다. 이는 DL이앤씨의 책임과 조합원들의 잠재적 피해 보상에 대한 내용을 포함한다. 향후 조건 미이행 시 대규모 분쟁으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(조직적 사기 의혹), 집단적 피해(330여 가구)와 막대한 피해 규모(200억 원)가 확인됩니다. 경찰 수사 및 경매/가압류 등 공적 절차가 진행 중이며, 등기부등본 등 증거 확보도 용이합니다. 다만, 주된 피고인 임대인들의 자력은 추가 확인이 필요합니다.</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 상대원2구역 조합이라는 다수의 피해자가 발생할 수 있는 집단적 피해 가능성이 있다(적합 조건 3). '착공 미이행 시 조합원당 3000만원 보상' 등 구체적인 조건이 명시되어 있어 책임 소재가 명확하고(적합 조건 1), 피해 규모 예측이 가능하며(적합 조건 4), 관련 계약서 등 증거 확보가 용이할 것으로 예상된다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>200억 원</t>
+          <t>조합원당 3000만원 (총액은 조합원 수에 따라 달라짐)</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>330여 가구</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[단독] 대구 역대 최대 '전세사기' 의혹···피해 규모 200억 추산</t>
+          <t>[CEO 직썰] 박상신 DL이앤씨 대표이사  압도적 시공 능력·책임감으로 증...</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>dgmbc.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/831417</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=129007</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-27 12:37:25.792299+00:00</t>
+          <t>2026-03-30 12:52:38.653444+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>장위4구역 재개발 조합</t>
+          <t>서대문구청</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>집단소송 준비 중</t>
+          <t>서대문구청의 관리처분계획 인가 지연 및 보완 요구</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>서울 성북구 장위자이레디언트 2840가구 입주민들이 입주 1년이 지나도록 최종 사용승인이 나지 않아 소유권 이전등기가 지연되는 문제로 집단소송을 준비 중이다. 기반시설 공사 미완료와 조합-시공사 간 공사비 갈등이 원인으로 지목되며, 등기 지연으로 인한 재산권 행사 제한 및 금융 부담 피해가 발생하고 있다. 법률 전문가들은 등기 지연에 대한 조합의 책임이 인정될 가능성이 높다고 보고 있다.</t>
+          <t>북아현2구역 재개발 조합은 1+1 분양 취소 관련 대법원 소송에서 최종 승소하며 법적 불확실성을 해소했습니다. 그러나 인가권자인 서대문구청이 1+1 분양 복원을 요구하며 관리처분계획 인가를 지속적으로 미루고 있어 사업 지연이 발생하고 있습니다. 이로 인해 착공 및 입주 지연과 사업비 증가가 우려되는 상황입니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>재개발 조합의 등기 지연에 대한 책임이 판례를 통해 인정될 가능성이 높고(적합 조건 1, 5), 2840가구에 달하는 대규모 집단 피해가 발생했으며(적합 조건 3), 재산권 행사 제한 및 금융 부담으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 조합은 배상 능력이 충분한 상대방으로 판단됩니다(적합 조건 2).</t>
+          <t>적합 조건 2(상대방 자력 충분 - 서대문구청), 3(집단적 피해 - 다수 조합원), 4(피해 규모 큼 - 사업 지연으로 인한 사업비 증가 및 입주 지연), 5(증거 확보 가능 - 구청 공문), 6(공적 절차 진행 중 - 구청의 인가 지연)에 해당하여 소송금융 투자 적합도가 높습니다. 대법원 소송은 조합이 승소했으나, 구청의 행정 절차 지연으로 인한 새로운 분쟁 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>2840가구</t>
+          <t>다수 조합원</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>입주 1년인데 대출 안 나와  등기 막힌 성북구 2800여가구, 무슨일</t>
+          <t>북아현2구역, '1+1 분양 소송' 최종 승소…구청 인가 지연이 암초</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/27/2026032700763.html</t>
+          <t>https://www.newspim.com/news/view/20260330000815</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-27 00:55:33.428449+00:00</t>
+          <t>2026-03-30 12:45:43.349561+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>현대건설 등 건설출자자</t>
+          <t>경상남도개발공사</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>책임준공 보증 관련 잠재적 분쟁</t>
+          <t>민간 사업자(진해오션리조트)가 경남개발공사를 상대로 구상권 청구 소송 제기</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>신안우이해상풍력(주)의 해상풍력 발전사업과 관련하여 건설출자자들이 책임준공 보증을 제공했습니다. 보증기간 내 책임준공이 미이행될 경우, 건설출자자들은 손해배상 책임을 지게 되며, 이는 대규모 건설 프로젝트에서 발생할 수 있는 잠재적 분쟁 사안입니다.</t>
+          <t>경남개발공사가 웅동1지구 아라미르 골프장을 '진해신항CC'로 직영 전환했으나, 기존 민간 사업자인 진해오션리조트가 투자비 산정 방식 등에 불복하며 1000억원 규모의 구상권 청구 소송을 제기했다. 공사는 이미 1000억원 이상의 대출금을 대납한 상태에서 민간 사업자에게 수익의 30%를 지급하는 등 행정 난맥상과 민간 특혜 논란이 불거졌다. 이로 인해 공공-민간 간의 법적 공방이 장기화될 전망이다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>대기업(현대건설 등 건설출자자)이 책임준공 보증을 제공하여 상대방의 자력이 충분하며 (적합 조건 2), 해상풍력 발전사업의 특성상 책임준공 미이행 시 발생하는 손해배상 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 보증 계약서 등 명확한 증거 확보가 가능하며 (적합 조건 5), 책임준공 의무 위반 시 상대방의 책임이 명확해질 수 있습니다 (적합 조건 1).</t>
+          <t>상대방(경남개발공사)은 공공기관으로 자력이 충분하며, 민간 사업자가 제기한 구상권 청구 소송의 규모가 1000억원 이상으로 매우 크다. 이미 공사가 대주단 대출금을 대납하고 직영 전환하는 등 공적 절차가 진행되었고, 법적 공방이 본격화되어 증거 확보도 용이할 것으로 판단된다. 기사 내용상 경남개발공사의 행정 난맥상과 민간 특혜 논란이 제기되어 상대방 책임 가능성도 비교적 명확하다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억원 이상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (진해오션리조트)</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>[기업공시] SK바이오팜, 차백신연구소, 한화솔루션, OCI홀딩스, 현대건설...</t>
+          <t>‘진해신항CC’ 4월 출범...임시방편으로 봉합된 반쪽 정상화</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203710</t>
+          <t>https://biz.heraldcorp.com/article/10705407?ref=naver</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-27 00:35:01.798467+00:00</t>
+          <t>2026-03-30 12:42:15.603478+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>은평구</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 지원안 논의 및 추경 편성</t>
+          <t>소유권이전등기 청구 소송 제기, 예비적으로 분담금 반환 청구 병행</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>정부가 취약계층 지원을 위해 전세사기 피해자 지원안 마련 및 추경 편성을 논의 중입니다. 이는 전세사기 문제의 심각성과 다수의 피해자 발생을 시사하며, 정부 차원의 대응이 진행되고 있음을 보여줍니다.</t>
+          <t>마포구가 은평광역자원순환센터 건립에 188억 원을 분담했음에도 은평구가 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했습니다. 마포구는 은평구의 처사를 '이기적이고 비상식적'이라 비판하며, 구민의 혈세로 조성된 시설에 대한 정당한 권리 회복을 주장하고 있습니다. 본안 소송과 함께 예비적으로 분담금 반환 청구도 병행 중입니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자(집단적 피해)에게 막대한 피해 금액(피해 규모가 큼)을 발생시키는 사건입니다. 정부가 피해자 지원안을 논의하고 추경 편성을 추진하는 등 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높여 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (은평구), 피해 규모가 큼 (188억 원), 증거가 명확함 (협약서, 분담금 내역, 등기), 상대방 책임이 비교적 명확함 (마포구 주장). 마포구민의 혈세가 투입된 공익적 성격의 소송으로 사회적 정당성이 높습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>마포구 (법인)</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>[출근길 브리핑- 3월 27일] '유류세 인하폭' 확대·정청래, 김부겸에 대...</t>
+          <t>“188억 분담했는데 단독등기?”…마포구, 은평구에 소송 제기</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835621</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02601046645388568</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-27 00:20:45.558949+00:00</t>
+          <t>2026-03-30 12:40:51.602207+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>조합이 변호인 계약을 완료하고 대우건설에 대한 손해배상 소송 제기 예상</t>
+          <t>정부의 전세사기 피해자 지원금 사업 계획 확정</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 사업의 시공사 선정 과정에서 대우건설의 개별 홍보 및 입찰 서류 누락 논란으로 입찰이 무효화되며 사업이 지연되었다. 이에 조합은 대우건설을 사업 지연의 원인으로 지목하고 손해배상 청구 소송을 제기하기 위해 변호인 계약을 완료했다. 총 공사비 1조 3천억 원 규모의 대형 프로젝트로, 조합은 대우건설에 입찰 보증금 500억 원 중 일부를 제외한 금액을 반환했다.</t>
+          <t>정부가 '전시 추경'을 통해 전세사기 피해자 지원금 사업 계획을 확정했습니다. 이는 전세사기 피해가 심각한 민생 현안으로 인식되어 정부 차원의 지원이 이루어지고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 대우건설의 개별 홍보 및 입찰 서류 누락), 2(상대방 자력 충분: 대기업 대우건설), 3(집단적 피해: 재개발 조합원 다수), 4(피해 규모 큼: 1조 3천억 원 규모 사업 지연), 5(증거 확보 가능: 서울시 입찰 무효 결정), 6(공적 절차 진행 중: 서울시 입찰 무효 결정)에 모두 해당한다. 현재 조합이 변호인 계약을 완료하고 손해배상 소송을 준비 중이다.</t>
+          <t>전세사기는 다수의 피해자(집단적 피해)에게 막대한 피해 금액(피해 규모 큼)을 발생시키는 사회적 문제로, 정부가 지원 사업 계획을 확정하는 등 공적 절차가 진행 중입니다. 이는 소송금융 투자에 적합한 여러 조건을 충족합니다. 다만, 개별 사기 사건의 상대방 자력 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합원 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>성수4지구, 시공사 선정 레이스 늦어도 다음주 재시작</t>
+          <t>'전시 추경' 취약계층 집중 지원…고강도 지출 구조조정</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1295784&amp;inflow=N</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1519091</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-26 13:27:11.812983+00:00</t>
+          <t>2026-03-30 12:36:29.898635+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>사업권 소송 등 다수의 소송 진행 중, 분쟁 장기화</t>
+          <t>정부의 전세사기 피해자 지원금 사업 추진 및 예비타당성조사 면제 결정</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>김포 예술인마을 사업에서 '공사'가 기존 민간 추진 주체를 배제하고 사업 구조를 변경하면서 분쟁이 촉발되었다. 이로 인해 기존 민간 추진 주체들과 공사 및 시행사 간 다수의 소송이 장기화되고 있으며, 특히 사업권 소송이 여러 차례 진행된 것으로 파악된다.</t>
+          <t>정부가 전세사기 피해자 최소보장제 도입을 위한 지원금 사업을 예비타당성조사 면제 사업으로 확정했다. 이는 전세사기 피해자들을 위로하고 일상을 회복시키기 위한 정부의 신속한 조치로, 임시 국무회의에서 결정되었다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>공사가 기존 민간 추진 주체를 배제하고 사업 구조를 변경하여 분쟁이 촉발된 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 소송이 이어지고 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 분쟁이 장기화되고 있어 소송금융의 필요성이 높습니다.</t>
+          <t>전세사기 가해자들의 책임이 명확하고(적합 조건 1), '전세사기 피해자들'이라는 표현에서 알 수 있듯이 다수의 피해자가 발생했으며(적합 조건 3), 전세금 손실은 피해 규모가 매우 크다(적합 조건 4). 또한 정부의 지원금 사업 추진 및 예비타당성조사 면제 결정은 공적 절차가 진행 중임을 보여주며(적합 조건 6), 이는 문제의 심각성과 소송금융 투자 가능성을 높인다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>박일남  김포 예술인마을 표류 …합의 불이행·분쟁 장기화</t>
+          <t>전세사기 피해 보상 '예타 면제'</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>safetynews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247100</t>
+          <t>https://www.hankyung.com/article/2026033064611</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-26 13:20:35.848951+00:00</t>
+          <t>2026-03-30 12:23:57.972230+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>서울주택도시공사 (SH)</t>
+          <t>동인천 민자역사 복합개발사업 주체</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>SH공사가 미이주 가구를 상대로 명도소송 제기</t>
+          <t>동인천 민자역사 복합개발사업 관련 상인 피해보상 집단 민원 제기 가능성 언급, 시장 지시로 보호 방안 마련 검토 중.</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>서울 강남 구룡마을 재개발을 두고 SH공사와 주민들 간 갈등이 심화되고 있다. SH공사는 189가구의 미이주 주민을 상대로 명도소송을 제기했으며, 주민들은 무허가 건축물이라는 SH의 주장에 대해 30년 이상 거주하며 행정 관리를 받아왔다는 점을 들어 반발하고 있다. 화재 발생 이후 주민 간 갈등도 깊어지고 있다.</t>
+          <t>유정복 인천시장이 동인천역세권 지하도상가를 방문해 동인천 민자역사 복합개발사업으로 인한 상인들의 피해보상 집단 민원 제기 가능성을 보고받았다. 이에 유 시장은 관련 부서에 사용자 보호 방안 마련을 주문하며, 개발사업으로 인한 상인들의 잠재적 피해에 대한 시 차원의 대응을 시사했다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(SH공사), 집단적 피해(189가구), 피해 규모 큼(주거권 상실). SH공사가 이미 명도소송을 제기하여 사건이 구체화되었으며, 주민들은 30년 이상 거주하며 행정 관리를 받아왔다는 점을 근거로 법적 대응 가능성이 높습니다.</t>
+          <t>동인천 민자역사 복합개발사업으로 인한 상인들의 피해보상 집단 민원 제기 가능성이 언급되어 집단적 피해(적합 조건 3)가 예상됩니다. 시장이 사용자 보호 방안 마련을 지시하여 공적 절차(적합 조건 6)가 진행 중이며, 개발사업 주체는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 상대방 책임 또한 개발사업으로 인한 피해라는 점에서 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>189가구</t>
+          <t>상인 다수</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>화재 후 두 달, 구룡마을 ‘재개발 갈등’은 꺼지지 않았다</t>
+          <t>유정복, 동구 현대제철·지하상가·전통시장 현장 방문</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774517773&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.kyeonggi.com/article/20260330580557</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-26 13:19:41.392710+00:00</t>
+          <t>2026-03-30 12:23:45.561326+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>엘시티 시행사</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>상가동 관리권 분쟁 소송 진행 중, 안전관리 민원 제기 및 관계기관 현장 방문</t>
+          <t>착공 지연 시 손해배상 예정</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>부산 엘시티 상가동의 관리권을 두고 시행사 측과 상가 소유주 간의 분쟁이 소송으로 이어졌습니다. 이와 별개로 안전관리 민원이 제기되어 관계 기관이 현장을 방문하는 등 상황이 복잡하게 전개되고 있습니다. 이는 상가 소유주들의 재산권 및 안전과 직결된 문제로 보입니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합에 '2026년 6월 착공 미이행 시 조합원당 3000만원 보상' 등 파격적인 조건을 제시했습니다. 이는 조합원들의 선택을 유도하기 위한 것으로, 만약 약속이 지켜지지 않을 경우 대규모 손해배상 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>엘시티 시행사라는 대기업 피고의 자력이 충분하고, 상가 소유주 다수가 피해 당사자로 집단적 피해 가능성이 높습니다. 또한 안전관리 민원 제기로 관계기관이 현장을 방문하는 등 공적 절차가 진행 중이며, 이미 소송이 제기되어 증거 확보가 용이할 것으로 판단됩니다.</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), '2026년 6월 착공 미이행 시 조합원당 3000만원 보상'이라는 구체적인 조건을 제시하여 책임이 명확합니다(적합 조건 1). 다수의 조합원이 피해를 입을 경우 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상되며, 해당 조건은 문서화된 증거로 확보 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원당 3000만원 (총액 미상)</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>상가 소유주 다수</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>여전한 부산 엘시티 상가동 관리권 분쟁…안전 민원에 현장 방문한 기관...</t>
+          <t>상대원2구역 찾은 박상신 DL이앤씨 대표  조합원 선택이 옳았음을 증명...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.99099008465</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703804</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-26 13:15:42.173861+00:00</t>
+          <t>2026-03-30 00:36:51.189283+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>공인중개사 및 전세사기 가해자</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>국토교통부 전세사기 피해자 인정 및 지원 절차 진행 중, 공인중개사 책임 논의 활발</t>
+          <t>사업 정상화를 위한 시공사-조합원 간 협의 및 조건 제시</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>전세사기 피해에 대한 공인중개사의 책임 논의가 활발하며, 피해자들은 공인중개사에 대한 손해배상 청구 및 형사고소를 고려할 수 있다. 국토교통부를 통해 전세사기 피해자로 인정받으면 긴급 주거지원 및 저금리 대출 지원을 받을 수 있는 등 공적 절차가 진행 중이다.</t>
+          <t>DL이앤씨 박상신 부회장이 상대원2구역 재개발 사업설명회장을 찾아 사업 지연에 대해 사과하고, 성공적인 사업 진행을 약속했습니다. DL이앤씨는 확정 공사비, 착공 지연 시 조합원당 3천만원 보상, 분담금 납부 유예 등 새로운 사업 조건을 제시하며 조합원들의 신뢰 회복과 사업 정상화를 시도하고 있습니다. 이는 기존 사업 지연으로 인한 조합원들의 불만과 피해 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 개별 피해 금액이 크고 전체 피해 규모도 매우 큼(적합 조건 4). 국토교통부의 전세사기 피해자 인정 절차가 진행 중이므로 공적 절차가 진행 중(적합 조건 6)이며, 이를 통해 객관적 증거 확보가 용이(적합 조건 5). 공인중개사에 대한 책임 논의가 활발하여 상대방 책임이 비교적 명확해지고 있음(적합 조건 1).</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 부회장이 직접 사업 지연에 대한 책임을 인정하고 사과했습니다(적합 조건 1, 5). 상대원2구역 조합원 다수가 피해를 입었거나 입을 가능성이 있으며(적합 조건 3), DL이앤씨가 제시한 새로운 사업 조건(조합원당 3천만원 보상 등)은 피해 규모가 상당함을 시사합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>[변호인들] 전세사기, 이미 늦었다고 생각하지 말고 서둘러 꼭 해야 할...</t>
+          <t>상대원2구역 찾은 박상신 DL이앤씨 부회장,  지역 최고 랜드마크 만들 ...</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720899</t>
+          <t>https://www.mediapen.com/news/view/1089852</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-26 13:11:07.524453+00:00</t>
+          <t>2026-03-30 00:36:41.823586+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>김포도시개발공사</t>
+          <t>책임준공 미이행 시공사</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>이행합의서 미이행으로 인한 추가 법적 대응 예고, 기존 사업권 양도 소송에서 공사 측 시행사 패소 이력 있음.</t>
+          <t>신한자산신탁의 책임준공 미이행 관련 소송 13건 진행 중, 일부는 합의 종결</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>김포시 '문화예술인 마을 건립 사업'이 김포도시개발공사의 공공개발 전환 및 합의서 미이행으로 장기간 표류하고 있습니다. 약 1500명의 무주택 문화예술인 조합원들은 주거 안정 사업의 취지 훼손과 분양가 상승 우려로 고통받고 있으며, 추진위원회는 합의서 미이행에 대한 법적 대응을 예고했습니다. 공공기관인 김포도시개발공사를 상대로 한 집단소송 가능성이 높습니다.</t>
+          <t>금융지주 계열 신탁사들이 부동산 PF 책임준공 리스크로 대규모 손실을 입었으나, 신한자산신탁은 선제적 합의를 통해 3000억원 규모의 소송 9건을 종결하고 재무 건전성을 확보했다. 이는 시공사의 책임준공 미이행으로 인한 것으로, 신탁사들이 시공사에 대한 구상권 행사 등 추가적인 법적 조치를 취할 가능성이 있다. 업계 전반에 걸쳐 책임준공 리스크 관리 전략 변화가 예상된다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>김포도시개발공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 약 1500명의 조합원이 피해를 입어 집단적 피해(적합 조건 3)에 해당합니다. 이행합의서 미이행 주장 및 기존 소송에서 공사 측 시행사 패소 이력으로 상대방 책임이 비교적 명확하고(적합 조건 1), 이행합의서 등 증거 확보 가능성이 높습니다(적합 조건 5). 다수의 피해자와 주거 안정 사업의 표류로 피해 규모도 큽니다(적합 조건 4).</t>
+          <t>시공사의 책임준공 미이행으로 인한 신탁사의 대규모 손실이 발생하여 상대방 책임이 명확하며, 피해 규모가 약 3000억원으로 매우 크다. 이미 법적 다툼과 합의가 진행되어 증거 확보가 용이하고, 대기업 계열 신탁사가 상대하는 시공사이므로 상대방 자력도 충분할 가능성이 높다. 신탁사가 시공사에 대한 구상권 행사 등 새로운 소송 기회를 모색할 수 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3000억원</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>약 1500명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>김포문화예술인 마을,  김포 도시개발공사 갈등… 예술인 마을 건립 수...</t>
+          <t>‘책준 후폭풍ʼ 넘은 금융계열 신탁사…재무 건전성에 ‘방점ʼ [금융 ...</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=380764</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603282251347546dd55077bc2_18</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-26 12:51:12.029118+00:00</t>
+          <t>2026-03-30 00:35:06.143966+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>리버시티자양 지역주택조합 추진위원회, 업무대행사, 부동산업자 A씨, 회사원 B씨</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>서울시의 지반 보강 및 피해자 보상 진행 중</t>
+          <t>지역주택조합 추진위원장 및 부위원장 1심 유죄 판결 (징역 9년, 6년)</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>서울 9호선 명일동 구간에서 발생한 사고로 인해 지반 보강 공사가 진행되고 있으며, 서울시는 재난관리기금 등을 활용해 사고 피해자 보상에 총력을 기울일 방침입니다. 시민 안전을 위해 해당 구간 점검을 강화하고 서울 시내 모든 현장도 철저히 관리할 예정입니다.</t>
+          <t>광진구 지역주택조합 '리버시티자양' 추진위원회 관계자들이 토지 확보율을 허위로 부풀려 조합원을 모집하고 분담금을 받아낸 혐의로 1심에서 징역형을 선고받았습니다. 이 사기로 인해 237명의 조합원이 총 150억원 이상의 피해를 입었으며, 법원은 피고인들의 기망 행위를 인정했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(서울시의 보상 방침), 상대방에게 자력이 충분합니다(공공기관). 또한 서울시가 사고를 인정하고 보상 및 점검 강화를 추진하는 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
+          <t>상대방의 책임이 1심 형사 판결로 명확히 인정되었고(적합 조건 1, 5), 237명의 다수 피해자(적합 조건 3)와 150억원 이상의 큰 피해 규모(적합 조건 4)가 확인됩니다. 형사 재판을 통해 공적 절차가 진행되었으며(적합 조건 6), 이를 바탕으로 민사상 손해배상 청구의 가능성이 높습니다. 다만, 피고인 개인의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>150억원 상회</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>237명</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>서울시, 9호선 명일동 구간 지반 보강… 공사 재개</t>
+          <t>내 집 꿈꾼 게 죄인가요 … 150억 날린 광진구 지주택의 '소름 돋는' 사...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=222116</t>
+          <t>http://www.fnnews.com/news/202603271503167157</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-26 12:28:51.381413+00:00</t>
+          <t>2026-03-30 00:24:53.784720+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>피해자 보상 진행 및 추가 지원 방안 협의 중</t>
+          <t>전세사기피해지원위원회에서 전세피해자로 결정</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>서울시가 진행하는 9호선 4단계 공사 중 명일동에서 땅꺼짐 사고가 발생하여 공사가 재개되었습니다. 서울시는 사고 이후 도로 복구와 함께 재난관리기금 및 시민안전보험을 통해 피해자 보상을 진행하고 있으며, 추가 지원 방안을 협의 중입니다.</t>
+          <t>대전 지역에서 5천여 명의 전세피해 신청자 중 4117명이 전세피해자로 결정되었습니다. 피해자의 상당수는 20·30대 청년층이며, 다가구·다중주택에서 피해가 집중적으로 발생하고 있습니다. 이는 주거 문제로 어려움을 겪는 청년들을 위한 지원의 필요성을 강조하는 내용입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>서울시가 공사 주체이자 보상 주체로 책임이 명확하며(적합 조건 1), 공공기관으로서 자력이 충분합니다(적합 조건 2). CCTV 상시 촬영으로 증거 확보 가능성이 높고(적합 조건 5), 이미 피해자 보상 및 추가 지원 방안 협의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>대전 지역에서 4천 명이 넘는 전세피해자가 발생했으며, 이들이 공식적으로 '전세피해자'로 결정되어 상대방의 책임이 비교적 명확하고 공적 절차가 진행 중입니다. 다수의 피해자(4117명)와 전세 보증금이라는 피해 규모를 고려할 때 소송금융 투자 적합성이 높습니다. 다만, 상대방(임대인)의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4117명</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>서울시, 땅꺼짐 사고 명일동 9호선 4단계 공사 31일 재개</t>
+          <t>[투데이춘추] 집을 찾는 청년들의 든든한 나침반,'집탐(探)'프로젝트</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>bizwork.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.bizwork.co.kr/news/articleView.html?idxno=413809</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227782</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-26 12:28:22.430358+00:00</t>
+          <t>2026-03-30 00:23:12.888069+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>사고원인 조사 완료, 보상 절차 진행 중, 공사 재개</t>
+          <t>전세사기 피해자 구제 대책 논의 및 은행권 연체채권 할인배당 진행 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>지난해 3월 강동구 명일동 9호선 공사 현장에서 발생한 땅꺼짐 사고의 원인이 설계·시공 단계의 문제로 밝혀졌습니다. 서울시는 지반 보강 및 보완설계를 완료하고 공사를 재개하며, 재난관리기금 등을 통해 사고 피해자 보상에 노력하고 있다고 밝혔습니다. 유가족 등 피해자 보상 절차가 진행 중입니다.</t>
+          <t>경상일보 독자권익위원회 월례회에서 전세사기 피해자 구제 대책이 논의되었다. NH농협은행 울산본부장은 은행권의 주택담보대출 연체채권 할인배당을 통해 전세사기 피해자들의 회수금이 늘어날 것으로 기대한다고 밝혔다. 이는 울산 4남매 비극과 같은 심각한 전세사기 피해에 대한 제도적 보완의 필요성을 보여준다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>국토교통부와 서울시의 공식 조사 결과, 설계·시공 단계의 문제로 인한 땅꺼짐 사고 책임이 명확히 밝혀졌습니다. 서울시라는 자력 있는 공공기관이 관련되어 있고, 공식 조사 결과가 객관적 증거로 존재합니다. 현재 피해자 보상 노력이 진행 중이나, 소송을 통한 추가 배상 가능성이 높습니다. (적합 조건 1, 2, 5, 6 해당)</t>
+          <t>전세사기라는 명확한 불법 행위로 인한 피해이며, '전세사기 피해자'라는 표현에서 다수의 피해자 발생(집단적 피해)이 예상됩니다. 전세금 규모를 고려할 때 피해 규모가 클 것으로 예상되며, 은행권의 연체채권 할인배당 등 공적 절차가 진행 중입니다. 다만, 구체적인 소송 상대방은 기사에서 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>서울시, 명일동 '땅꺼짐 구간' 지반보강 완료...9호선 공사 재개</t>
+          <t>[경상일보 제23기 독자권익위원회 3월 월례회] 울산 4남매 비극…촘촘한...</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260326104212026</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052568</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-26 12:28:10.164206+00:00</t>
+          <t>2026-03-30 00:18:19.941400+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>김포 도시개발공사</t>
+          <t>시공사 (대우건설, 현대건설 등)</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>이행합의서 불이행으로 인한 손해배상 논의 가능성</t>
+          <t>공사비 증액 관련 채무부존재 소송 진행 중, 신규 사업장에서도 분양가 책정 문제로 분쟁 및 사업 지연 증가</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>김포 도시개발공사가 '김포 문화예술인 마을 건립' 관련 이행합의서를 불이행하여 문제가 발생했다. 합의인 대표가 언급된 것으로 보아 다수의 합의인이 피해를 입었을 가능성이 있으며, 이행합의서 자체가 명확한 증거가 될 수 있다.</t>
+          <t>공사비 급등으로 인해 재건축/재개발 사업에서 시공사와 조합 간 공사비 증액 분쟁이 심화되고 있습니다. 이로 인해 조합원들의 분담금이 수천만원씩 증가하고 있으며, 이미 채무부존재 소송이 진행 중인 사례도 있습니다. 이러한 구조적 문제는 분양가 상승을 고착화시키고 있으며, 신규 사업장에서도 분쟁이 늘고 있습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>김포 도시개발공사의 합의서 불이행으로 상대방 책임이 명확하며(적합 조건 1), 공공기관으로서 충분한 자력을 가짐(적합 조건 2). 이행합의서가 명확한 증거로 존재하며(적합 조건 5), '합의인1'이라는 표현에서 다수의 피해자가 있을 가능성이 높음(적합 조건 3).</t>
+          <t>대기업 시공사(대우건설, 현대건설 등)가 상대방이므로 자력이 충분하며(적합 조건 2), 재건축/재개발 조합원 다수가 공사비 증액으로 인한 분담금 증가 피해를 입는 집단적 피해(적합 조건 3)에 해당합니다. 수백억 원대 공사비 증액 및 조합원당 수천만원의 추가 부담금으로 피해 규모가 크며(적합 조건 4), 이미 공사비 증액 관련 채무부존재 소송이 진행 중인 사례가 있고 분쟁이 급증하는 추세입니다(적합 조건 6). 구조적 문제로 유사 분쟁이 지속적으로 발생할 가능성이 높아 소송금융 투자 기회 발굴에 적합합니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>철산주공8·9단지 1521억원 증액, 행당7구역 169억원 증액 요청 등 수백억 원대</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>재건축/재개발 조합원 다수 (수백~수천 명 추정)</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>'김포 문화예술인 마을 건립', 합의서 어긴 김포 도시개발공사 때문에...</t>
+          <t>[분양가 폭주] 공사비 넘어선 분양가 상승… 상한제로는 억제 어려워</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289687</t>
+          <t>https://www.ajunews.com/view/20260327144732037</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-26 00:34:06.259246+00:00</t>
+          <t>2026-03-29 12:46:02.350950+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>민간사업자, 브로커, 부산항만공사(BPA) 간부</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>국토부-서울시 합동 사고원인 조사 완료, 피해자 보상 진행 중, 공사 재개</t>
+          <t>부산항만공사(BPA)가 민간사업자를 상대로 손해배상 소송 제기, 형사소송 및 법적 공방 진행 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>지난해 3월 발생한 강동구 명일동 9호선 공사 현장 땅꺼짐 사고와 관련하여 서울시가 지반 보강을 완료하고 공사를 재개합니다. 국토부와 서울시의 합동 조사 결과, 설계·시공 단계에서 확인하지 못한 지하 심층 풍화대 불연속면과 하수관 누수가 사고 원인으로 지목되었습니다. 서울시는 유가족 등 피해자 보상에 적극적으로 나서고 있으며, 공사 안전 관리를 강화할 방침입니다.</t>
+          <t>윤준병 국회의원이 부산 북항 재개발 사업 비리 사례 재발 방지를 위한 '항만재개발사업 공공성 강화법'을 대표 발의했다. 해당 사업은 민간사업자, 브로커, 부산항만공사(BPA) 간부 등이 유착하여 수백억 원대 비리를 저지른 사실이 감사원 감사와 검찰 수사로 밝혀졌다. 현재 부산항만공사가 민간사업자를 상대로 손해배상 소송을 제기하는 등 법적 공방이 진행 중이다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>서울시라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 국토부와 서울시의 합동 조사 결과가 있어 증거 확보가 용이합니다(적합 조건 5). 유가족 등에 대한 보상 절차가 진행 중이며(적합 조건 6), 땅꺼짐 및 터널 붕괴 사고로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 사고 원인에 설계·시공 단계의 문제가 언급되어 책임 소재가 명확해 보입니다(적합 조건 1).</t>
+          <t>상대방 책임이 감사원 감사와 검찰 수사로 명확히 밝혀졌고(적합 조건 1, 5), 부산항만공사(BPA) 및 관련 민간사업자 등 상대방의 자력이 충분하며(적합 조건 2), 수백억 원대 비리 규모로 피해 규모가 매우 크다(적합 조건 4). 또한, 이미 공적 절차(감사원 감사, 검찰 수사)가 진행되었고(적합 조건 6), 현재 부산항만공사가 민간사업자를 상대로 손해배상 소송을 제기하여 법적 공방이 이어지고 있다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원대</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>서울시, '명일동 땅꺼짐' 9호선 공사 재개… '안전 최우선'</t>
+          <t>윤준병 국회의원, ‘항만재개발사업 공공성 강화법’ 대표 발의</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032608505091664</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260329010009434</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-26 00:29:08.616686+00:00</t>
+          <t>2026-03-29 12:39:47.182366+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>서울시의 보상 절차 진행 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>서울시가 9호선 4단계 명일동 구간 지반보강 공사 중 발생한 사고 피해자 보상에 적극적으로 나서고 있습니다. 서울시 도시기반시설본부장은 제도적 범위 내에서 신속하게 보상 절차를 처리하겠다고 밝혔습니다.</t>
+          <t>50대 주민이 덤불에 가려져 덮개가 열린 맨홀에 추락하여 크게 다친 사고에 대해 한국농어촌공사를 상대로 손해배상 소송을 제기했습니다. 청주지법은 해당 맨홀이 농어촌공사가 설치한 농업기반시설임을 인정하며 공사의 관리 책임을 일부 인정하여 원고 일부 승소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>서울시가 9호선 공사 관련 사고 피해자 보상에 적극적으로 나서고 있어 상대방 책임이 명확하고 자력이 충분합니다. 또한 서울시가 보상 절차를 진행 중이므로 공적 절차가 진행 중이며, 사고를 인정한 만큼 증거 확보 가능성도 높습니다. 다만 구체적인 피해 규모와 피해자 수는 기사에서 확인되지 않습니다.</t>
+          <t>한국농어촌공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 관리 책임이 인정되어 상대방 책임이 명확합니다(적합 조건 1, 5). 피해자가 크게 다쳐 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>서울시, 9호선 4단계 명일동 구간 지반보강 완료...'안전 최우선' 공사 ...</t>
+          <t>맨홀 추락 사고, 농어촌공사 배상 책임 인정</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065566470781682</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260329&amp;SEQUENCE=0105</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-26 00:23:07.444357+00:00</t>
+          <t>2026-03-29 12:39:25.384870+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>순영종합건설</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>사고 원인 조사 완료 및 보상금 지급 진행 중, 공사 재개</t>
+          <t>국토교통부 하자심사분쟁조정위원회(하심위) 심사 진행 중</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>명일동 9호선 4단계 공사 현장에서 발생한 싱크홀 사고로 공사가 중단되었으나, 지반 보강 작업 후 재개될 예정입니다. 서울시와 국토부의 조사 결과, 지하 심층 풍화대 불연속면과 하수관 누수가 사고 원인으로 지목되었습니다. 서울시는 유가족 등 피해자들에게 재난관리기금 등을 통해 보상금을 지급하고 있으며, 공사 재개와 함께 안전 관리를 강화할 방침입니다.</t>
+          <t>국토교통부 발표에 따르면 순영종합건설이 지난 6개월간 공동주택 하자 건수 최다를 기록했습니다. 이는 법적 소송 전 단계인 하자심사분쟁조정위원회(하심위)의 전문 기술 심사를 통해 하자가 판정되는 과정에 있음을 시사합니다. 다수의 공동주택 입주민들이 피해를 입었을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>서울시와 국토부의 공식 조사로 사고 원인 및 책임 소재가 비교적 명확하며(적합 조건 1, 5), 서울시가 공사 주체이므로 자력이 충분합니다(적합 조건 2). 이미 공적 절차(사고 원인 조사, 보상금 지급)가 진행 중이거나 완료되었고(적합 조건 6), 유가족 등 다수의 피해자가 발생했습니다.</t>
+          <t>순영종합건설의 하자 책임이 국토교통부 발표로 명확하며(적합 조건 1, 5), 공동주택 특성상 다수의 피해자가 발생할 수 있는 집단적 피해 사건으로 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 이미 하자심사분쟁조정위원회(하심위)를 통한 공적 절차가 진행 중이며(적합 조건 6), 상대방인 건설사의 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>유가족 등 다수</t>
+          <t>다수 입주민</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>싱크홀에 멈췄던 명일동 9호선 4단계 공사, 지반보강 후 재개</t>
+          <t>순영종합건설, 지난 6개월간 공동주택 하자 건수 최다</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02138566645387256</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828430</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-26 00:19:05.111879+00:00</t>
+          <t>2026-03-29 12:37:07.954894+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>사고조사 완료, 보상금 지급 노력 중</t>
+          <t>국회 법안소위에서 전세사기특별법 개정안 심사 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>지난해 서울 강동구 명일동 9호선 4단계 공사현장에서 지반침하 사고가 발생했으며, 서울시와 국토교통부의 조사 결과 설계·시공 단계의 문제와 지하 환경 변화가 복합적으로 작용한 것으로 나타났습니다. 현재 지반 보강이 완료되어 공사가 재개될 예정이며, 서울시는 재난관리기금 등을 통해 유가족 등 사고 피해자 보상에 노력하고 있습니다.</t>
+          <t>국회 국토교통위원회 법안소위에서 '전세사기특별법 개정안'이 핵심 안건으로 다뤄질 예정이다. 이 개정안에는 전세사기 피해자들이 추후 소송 등을 통해 피해액을 회수하는 방안이 포함되어 있다. 현재 법안 처리 과정에서 재정 부담과 도덕적 해이 문제가 논의되고 있다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>서울시가 사업 주체로 자력이 충분하며(적합 조건 2), 국토교통부 중앙지하사고조사위원회의 공식 조사 결과가 존재하여 증거 확보가 용이합니다(적합 조건 5). 사고조사가 완료되었고 서울시가 보상금 지급을 노력 중인 공적 절차가 진행 중입니다(적합 조건 6). '유가족 등' 언급으로 다수 피해자 발생 가능성이 있으며(적합 조건 3), 설계·시공 단계의 문제 등 책임 소재가 명확한 편입니다(적합 조건 1).</t>
+          <t>전세사기는 다수의 피해자와 고액의 피해가 발생한 집단적 피해 사건이며(적합 조건 3, 4), 국회에서 특별법 개정안이 논의되는 등 공적 절차가 진행 중이다(적합 조건 6). 법안에 추후 소송을 통한 회수 방안이 명시되어 있어 소송금융의 기회가 높다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>땅꺼짐 발생한 명일동 9호선 4단계 구간 지반보강 완료…31일 공사 재개</t>
+          <t>국토위, 110일 만에 법안소위 재가동…전세사기·공급대책 법안 심사</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/03/26/2026032517223958334</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310371</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-26 00:17:12.267737+00:00</t>
+          <t>2026-03-29 12:36:49.204911+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>점유취득시효 관련 민사소송 진행 중, 특수주거침입 및 업무방해로 경찰 고소장 접수</t>
+          <t>국회 국토교통위원회에서 전세사기특별법 개정안 심의 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>A씨가 수십 년간 사용해온 한국농어촌공사 소유 부지에 공사가 다른 임차인에게 사용 허가를 내주면서, 임차인이 새벽에 펜스를 설치하여 A씨의 진출입로를 막고 시설 사용을 방해했습니다. 이에 A씨는 공사 사장 등을 특수주거침입 및 업무방해로 고소하고, 수원지방법원에 점유취득시효 관련 소송을 제기한 상태입니다. 공사 측은 A씨의 무단점유를 주장하며 정상적인 행정절차였다는 입장입니다.</t>
+          <t>국회 국토교통위원회가 전세사기 피해자 구제를 위한 '전세사기특별법 개정안'을 심의합니다. 이 개정안은 피해 임차보증금의 절반을 국가가 지원하는 '최소보장제'와 무권계약 피해자에게 보장금을 선지급하는 '선지급·후정산' 제도를 핵심으로 합니다. 민생·부동산 입법 지연 비판 속에서 여야가 공동 발의한 법안으로, 보장 비율 등을 두고 치열한 논의가 예상됩니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>상대방이 공공기관(한국농어촌공사)으로 자력이 충분하고, 점유취득시효가 인정될 경우 토지 소유권이라는 잠재적으로 큰 피해 규모(혹은 이득)가 발생할 수 있습니다. 또한, CCTV 등 증거가 확보되어 있으며, 경찰 고소라는 공적 절차가 진행 중입니다. 다만, 책임 명확성은 법리 다툼이 필요하며 집단적 피해는 아닙니다.</t>
+          <t>전세사기 피해는 집단적이며 피해 규모가 크고, 관련 법안이 국회에서 심의 중인 공적 절차가 진행되고 있어 소송금융 투자 기회가 높습니다. 특히 '최소보장제'와 '선지급·후정산' 제도는 피해자들의 법적 구제 가능성을 높여 잠재적 소송금융 수요가 클 것으로 예상됩니다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>수십년 사용 묵인 땅… 기습 펜스 ‘당황’</t>
+          <t>공급·전세법안 한꺼번에 심사…국토위 법안소위, 110일 만에 재개</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760817</t>
+          <t>https://www.newsis.com/view/NISX20260328_0003567751</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-25 13:09:23.790583+00:00</t>
+          <t>2026-03-29 12:36:38.521583+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>5500억원 규모 가압류 인용 결정, 부당이득 환수 민사 소송 진행 중</t>
+          <t>전세사기 피해자 대책위원회 활동, 정치권 공론화 및 예비후보 등록</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>성남시가 대장동 개발 사업의 민간 사업자들을 상대로 5500억원 규모의 부당이득 환수 민사 소송을 진행 중이다. 신상진 성남시장은 이와 관련하여 5500억원 규모의 가압류 인용 결정을 이끌어냈으며, '시민의 소중한 재산을 되찾아오고 있다'고 강조하고 있다.</t>
+          <t>안상미 전세사기·깡통전세 피해자 전국 대책위원회 공동위원장이 전세사기 피해가 집중된 미추홀구에 예비후보로 등록했다. 이는 전세사기 문제의 심각성과 피해자들의 조직적인 대응 노력을 보여준다. 해당 사건은 다수의 피해자와 큰 피해 규모를 동반하는 집단적 피해 사례로, 소송금융 투자 검토에 적합하다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간 사업자들을 상대로 5500억원 규모의 부당이득 환수 민사 소송을 진행 중이며, 5500억원 가압류 인용 결정이 내려진 상태이다. 이는 상대방 책임이 명확하고(1), 피해 규모가 매우 크며(4), 상대방의 자력도 충분할 것으로 예상된다(2). 또한 검찰 수사 등 공적 절차가 진행되었거나 진행 중인 것으로 보이며(6), 성남 시민 전체의 집단적 피해(3)에 해당한다.</t>
+          <t>전세사기 피해자 전국 대책위원회가 조직되어 활동 중이며, 피해가 집중된 지역에서 예비후보까지 등록하는 등 집단적 피해(적합 조건 3)가 명확하다. 전세사기 특성상 피해 규모가 크고(적합 조건 4), 공론화 및 정치적 활동 등 공적 절차(적합 조건 6)가 진행 중이므로 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>5500억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>성남시민 다수</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>'이재명 정치 고향’ 성남…'현직' 신상진 vs '친명' 김병욱 격돌</t>
+          <t>조연출부터 택시 기사까지…'동네 일꾼' 눈길</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603251806591541</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319753</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-25 13:04:19.204618+00:00</t>
+          <t>2026-03-29 12:21:54.670039+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 조합</t>
+          <t>시공사 및 관련 업체</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>시공사 선정 절차 중단 가처분 신청 제기</t>
+          <t>공사대금 관련 항소심 진행 중, 부실공사 손해배상 소송 별도 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>DL이앤씨와 상대원2구역 재개발 조합 간 시공권 분쟁이 격화되고 있습니다. 조합이 하이엔드 브랜드 적용을 요구하며 기존 시공사인 DL이앤씨와의 계약을 파기하고 GS건설을 새로운 우선협상대상자로 선정하려 하자, DL이앤씨는 이에 반발하여 가처분 신청을 제기하며 법적 대응에 나섰습니다. 양측은 공사비 및 손해배상 조건 등을 제시하며 대립 중입니다.</t>
+          <t>군산 고군산군도 해안 트래킹코스 조성 사업과 관련하여 두 건의 소송이 진행 중이다. 공사대금 관련 소송은 군산시와 시공사 간 항소심이 진행 중이며, 별도로 강풍 시 케이블 진동 문제 등 부실공사에 대한 손해배상 청구 소송도 진행 중이다. 시는 이미 관련 업체에 부실 벌점을 부과하고 보완 조치를 완료했다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대원2구역 재개발 조합은 대규모 사업 주체로 자력이 충분하며(적합 조건 2), 손해배상 청구액이 최소 200억원 이상으로 피해 규모가 크고(적합 조건 4), 기존 계약 및 가처분 신청 등 증거 확보가 가능합니다(적합 조건 5). 현재 가처분 신청이 제기되어 법적 절차가 진행 중입니다.</t>
+          <t>상대방 책임이 비교적 명확하고(케이블 진동 문제 발생 및 부실 벌점 부과), 공적 절차(부실 벌점 부과)가 이미 진행되었으며, 원인 분석 및 전문가 자문 등 관련 증거 확보가 용이함. 또한 군산시가 소송 당사자로 자력 있는 상대방과의 분쟁임. (적합 조건 1, 2, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>최소 200억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1 (DL이앤씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>'보이지 않는 수주전'…성남 상대원2구역서 기싸움 펼치는 DL이앤씨·GS건...</t>
+          <t>고군산군도 해안 트래킹코스 조성 마무리 박차… 6월 전면 개통</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260325010007692</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=436740</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-25 12:52:50.209907+00:00</t>
+          <t>2026-03-28 12:39:27.492204+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>피고 조합</t>
+          <t>대한주택공사 (현 LH)</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>인천지방법원 1심 판결 선고 (2023. 9. 26.)</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>인천 연수구 공동주택 건축사업을 추진하는 주택조합이 총회 결의 없이 상가를 분양한 사안에 대해 소송이 제기되었고, 인천지방법원에서 2023년 9월 26일 1심 판결이 선고되었습니다. 이 사건은 총회 결의 없는 분양의 효력 인정 여부가 쟁점입니다.</t>
+          <t>서울 서초구 대규모 아파트 단지의 재건축조합들이 LH를 상대로 공동시설 부지의 소유권이전등기를 청구한 사건. 입주민들의 50년 이상 점유를 근거로 취득시효 완성을 주장했으나, 대법원은 관리처분계획 인가 고시만으로는 점유가 조합에 자동 승계되지 않는다고 판시하며 원심을 파기환송했다. 이 판결은 재건축 실무에서 점유 인도 절차의 중요성을 강조한다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>주택조합의 총회 결의 없는 상가 분양은 상대방(주택조합)의 책임이 비교적 명확하며, 상가 분양의 특성상 피해 규모가 클 가능성이 높습니다. 이미 법원 판결이 선고되어 증거 확보가 용이하며, 다수의 수분양자가 존재할 경우 집단적 피해로 이어질 수 있어 소송금융 투자 적합성이 높습니다.</t>
+          <t>상대방인 LH는 자력이 충분한 공공기관이며(적합 조건 2), 대규모 아파트 단지의 두 재건축조합이 원고로 참여하여 집단적 이해관계를 대변하고(적합 조건 3), 서초구 대규모 단지의 공동시설 부지 소유권 분쟁으로 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 50년간의 점유 사실 등 증거 확보가 용이함(적합 조건 5). 대법원 파기환송으로 사건이 종결되지 않아 소송금융 투자 기회가 있음.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백 명 이상 (대규모 아파트 단지 입주민)</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>총회 결의를 거치지 않고 상가 분양을 하는 경우 효력이 인정될까</t>
+          <t>재건축조합이 '땅 주인'이 되려면[판례방]</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=60857</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02578086645387912</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-25 12:36:16.705549+00:00</t>
+          <t>2026-03-28 12:37:08.914137+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>명일동 싱크홀 사고 이후 재난관리 체계 강화 및 보상제도 개선 진행 중</t>
+          <t>피해자모임 조사 진행 중</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>한국지방재정공제회가 서울 강동구 명일동 싱크홀 사고를 계기로 지방정부의 재난 예방 및 피해 보상 체계를 강화하고 있습니다. 싱크홀 예방을 위한 지반탐사 장비 구입 및 용역비를 지원하고, 영조물배상공제와 시민안전공제사업을 개선하여 싱크홀 사고 피해자에게 최대 1억 5천만원까지 보상할 수 있도록 했습니다.</t>
+          <t>대구에서 330여 가구가 전세사기 피해를 본 것으로 추정되며, 피해자들은 집주인 4명이 치밀하게 얽힌 조직적인 사기 수법이라고 주장하고 있다. 이는 과거 인천 '건축왕' 사건과 유사한 수법으로 파악되고 있으며, 피해자 모임이 조사 결과를 발표하며 대응 중이다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>지방정부 및 한국지방재정공제회는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 공공시설물 관리 하자로 인한 사고로 지방정부의 책임이 비교적 명확할 수 있습니다(적합 조건 1). 사망 사고 발생으로 피해 규모가 적지 않고(적합 조건 4), 지반탐사 등 증거 확보가 가능하며(적합 조건 5), 지방재정공제회가 보상 체계를 강화하는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 명일동 사고의 경우 이미 보상금 1억원이 지급되어 추가 소송의 여지가 불분명할 수 있습니다.</t>
+          <t>330여 가구의 집단적 피해가 발생했으며, 집주인 4명이 치밀하게 얽힌 조직적인 사기 수법으로 상대방 책임이 명확해 보인다. 피해 규모가 크고, 피해자 모임의 조사를 통해 증거 확보 가능성이 높다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>최대 1억5천만원 (사망 시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>1명 (명일동 사고 기준, 향후 다수 발생 가능성)</t>
+          <t>330여 가구</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>지방재정공제회, 광역정부 싱크홀 지반탐사에 5억 지원</t>
+          <t>대구 역대 최대 '전세사기' 의혹…피해 규모 2</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260325159700530?input=1195m</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200513&amp;mode=view</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-25 12:20:02.647530+00:00</t>
+          <t>2026-03-28 12:28:46.211570+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>시공사 교체 관련 대의원회 결의 효력정지 가처분 심문 진행 중, 법원 결정 예정. 조합장 비리 혐의 경찰 조사 중.</t>
+          <t>경찰/검찰 수사 촉구, 피해자모임 활동 중</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업에서 시공사 DL이앤씨와 조합 간 시공사 교체 분쟁이 발생했습니다. DL이앤씨는 조합의 교체 절차가 위법하다고 주장하며 대의원회 결의 효력정지 가처분을 신청했고, 조합은 DL이앤씨의 공사비 인상 요구 및 검증 거부를 이유로 계약 해지를 추진 중입니다. 법원은 다음 달 초 가처분 결론을 내릴 예정이며, 조합장은 자재 납품 비리 혐의로 경찰 조사를 받고 있습니다.</t>
+          <t>대구에서 역대 최대 규모의 전세사기 의혹이 불거졌습니다. 피해 규모는 200억 원으로 추산되며, 피해자들은 '피해자모임'을 결성하고 과거 인천 '건축왕' 사건과 유사한 수법이라며 철저한 수사를 촉구하고 있습니다. 피해 건물들의 집주인 4명이 서로 얽혀 치밀하게 사기를 벌인 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>DL이앤씨는 상장 대기업으로 자력이 충분하며, 4800여 가구의 조합원이 피해를 입을 수 있는 집단적 피해 사건입니다. 총사업비 1조원 규모의 재개발 사업에서 공사비 인상 요구 및 사업 지연으로 인한 피해 규모가 매우 크고, 조합장 비리 혐의로 경찰 조사가 진행 중인 공적 절차도 있습니다. 다만, 시공사 교체 절차의 적법성 및 책임 소재는 양측 주장이 엇갈려 법원의 판단이 필요한 상황입니다.</t>
+          <t>대구 역대 최대 규모의 전세사기 사건으로, 피해 규모가 200억 원에 달하며 다수의 피해자가 '피해자모임'을 결성하여 조직적으로 대응 중입니다. (적합 조건 3, 4) 수법이 과거 '건축왕' 사건과 유사하여 상대방 책임이 명확하고(적합 조건 1), 피해자 모임이 철저한 수사를 촉구하고 있어 공적 절차가 진행될 가능성이 높습니다. (적합 조건 6) 다만, 집주인들의 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>1조원 이상</t>
+          <t>200억 원</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>4800여 가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>상대원 2구역 '시공사 교체 분쟁'…法 내달 초 가처분 결론</t>
+          <t>[R]대구 역대 최대 '전세사기' 의혹…피해 규모 200억 추산</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>andongmbc.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02646966645386928</t>
+          <t>http://andongmbc.co.kr/adboard/NewsView81574</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-25 00:34:37.913774+00:00</t>
+          <t>2026-03-28 00:16:53.681695+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr"/>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>창원산업진흥원</t>
+        </is>
+      </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>안산시 전세피해 원스톱 회복 지원 가동</t>
+          <t>창원시의 채무부존재확인 소송 항소심 진행 중, 대주단의 압류소송 진행 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>안산시가 전세 피해 최소화 및 피해자 일상 회복을 위해 '안산형 전세피해 원스톱 회복 지원'을 전면 가동합니다. 피해자 밀착 지원을 위해 1:1 전담 매니저를 도입하여 서류 작성부터 결과 통보까지 전 과정을 지원할 예정입니다.</t>
+          <t>두산에너빌리티가 자본을 투입하고 EPC 및 O&amp;M을 맡은 하이창원 액화수소 플랜트 사업이 창원산업진흥원의 구매확약 불이행으로 위기에 처했습니다. 이로 인해 두산에너빌리티는 공사대금 및 부지임대료 등 약 66억 원을 받지 못하고 있으며, 하이창원 역시 대주단에 103억 원의 액화수소 생산 대금을 받지 못하고 있습니다. 현재 창원시가 제기한 채무부존재확인 소송이 항소심 진행 중이며, 대주단은 창원산업진흥원 소유 수소충전소에 대한 가압류 및 압류소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>적합 조건: 안산시가 전세 피해자들을 위한 원스톱 지원을 가동하며 집단적 피해와 공적 절차 진행이 명확합니다. 전세 피해의 특성상 상대방 책임이 명확하고 피해 규모가 크며 증거 확보 가능성도 높습니다. 다만, 개별 피고의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방인 창원산업진흥원의 구매확약 불이행으로 인한 책임이 명확하며, 공공기관으로서 자력이 충분합니다. 두산에너빌리티의 미수금 약 66억 원, 하이창원의 미수금 103억 원 등 피해 규모가 크고, 구매확약서, 시의회 회의록 등 객관적 증거가 확보 가능합니다. 또한, 대주단의 가압류 및 압류소송, 창원시의 채무부존재확인 소송 등 공적 절차 및 소송이 이미 진행 중이며, 1심에서 창원시가 패소한 점은 원고 측에 유리한 정황입니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 66억 원 이상 (두산에너빌리티 미수금 기준)</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>안산시, 전세 피해 ‘끝까지 책임’…원스톱 회복 지원 가동</t>
+          <t>‘하이창원’ 정상화 요원…지분 넘기고 대금 덜 받은 두산에너빌리티...</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=20260325063725805701e71a555b_1</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510110</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-25 00:25:45.697444+00:00</t>
+          <t>2026-03-27 13:10:11.117520+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>서울시, 대우건설</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>지하안전관리법 위반 및 직무유기 혐의로 고소장 제출, 손해배상 소송 준비 중</t>
+          <t>대한상사중재원(KCAB)에서 중재 진행 중</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>서울 강동구 싱크홀 사고로 방아다리주유소가 1년째 영업을 중단하고 약 24억 원의 피해를 입었다. 싱크홀 원인에 대한 국토부 사조위 결과가 자연재해와 인재 복합으로 나와 책임 소재가 불분명한 상황에서, 주유소 측은 서울시와 대우건설을 상대로 고소장을 제출하며 법적 대응에 나섰다. 소송을 위해서는 3억 원 상당의 정밀안전진단 비용이 필요하지만, 이는 피해액으로 인정받기 어려울 수 있다.</t>
+          <t>한국전력공사와 한국수력원자력 간 아랍에미리트 바라카 원전 공사비 1조 4000억 원 정산을 둘러싼 분쟁이 영국 런던국제중재법원에서 국내 대한상사중재원으로 이관되어 진행 중이다. 정부 권고로 국내 중재로 전환되었으나, 양측의 입장 차이가 커 분쟁은 수년간 이어질 전망이다. 정치권에서는 공공기관 간 국제분쟁 방지를 위한 제도 개선을 추진 중이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>상대방(서울시, 대우건설)이 공공기관 및 대기업으로 자력이 충분하며, 주유소의 피해 규모가 약 24억 원으로 매우 크다. 국토교통부 중앙지하사고조사위원회의 조사 결과가 존재하고, 주유소 측이 이미 고소장을 제출하여 관련 절차가 진행 중이다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>상대방인 한국전력공사와 한국수력원자원 모두 공공기관으로 자력이 충분하며(적합 조건 2), 분쟁 금액이 1조 4000억 원으로 매우 크고(적합 조건 4), 계약서 및 공사 관련 문서 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 국내 상사중재원에서 중재 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>약 24억 원 (영업손실 6억 원 + 복구비용 18억 원)</t>
+          <t>1조 4000억 원</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>1개 주유소</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>24억 날렸다  잘 나가던 그 주유소, 싱크홀에 무너진 1년</t>
+          <t>‘1.4조 분쟁’ 한전·한수원, 국내서 중재 진행한다</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25414554</t>
+          <t>https://www.sedaily.com/article/20025128?ref=naver</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-25 00:16:06.977967+00:00</t>
+          <t>2026-03-27 13:07:37.704758+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>건설업체</t>
+          <t>한국토지주택공사 (LH)</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>건설업체가 분양 절차 중단 소송을 제기하여 분양 중단</t>
+          <t>보상 관련 법원 판단 완료 후 이주 문제 미해결 및 강제집행 예고</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>군산의 780여 세대 민간 임대 아파트 입주민들이 10년 임대 후 분양 전환을 약속받았으나, 건설업체가 돌연 분양 절차 중단 소송을 제기하며 분양이 중단되었습니다. 입주민들은 분양가 산정 결과가 업체에 불리하게 나오자 고의로 지연시킨다고 의심하고 있으며, 일부는 이미 이사를 결정했습니다. 관련법상 민간 건설사는 분양 시기를 자율로 결정할 수 있으나, 6개월 후 입주민이 직접 분양 절차를 신청할 수 있는 조건에 해당합니다.</t>
+          <t>구리갈매역세권 사업에서 LH가 토지보상법에 따른 이주 문제를 해결하지 않은 채 강제집행을 예고하고 있다. 이미 보상 관련 소송에서 법원 판단이 있었으나, 이주 문제는 여전히 미해결 상태로 피해자들이 추가적인 법적 대응을 모색할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>780여 세대에 달하는 집단적 피해가 발생했으며, 분양 전환 중단으로 인한 피해 규모가 클 것으로 예상됩니다. 임대 계약서 및 소송 기록 등 증거 확보가 용이하며, 780세대 아파트를 건설한 업체이므로 자력도 충분할 것으로 추정됩니다. 건설업체가 분양 절차 중단 소송을 제기하여 상대방의 책임이 비교적 명확합니다.</t>
+          <t>LH는 공공기관으로 자력이 충분하고(적합 조건 2), 구리갈매역세권 사업은 다수의 토지 소유자에게 영향을 미쳐 집단적 피해 가능성이 높다(적합 조건 3). 기존 소송 기록과 토지보상법에 근거하여 LH의 이주 문제 해결 책임이 명확하며(적합 조건 1, 5), 사건이 종결되지 않고 강제집행 예고 등 새로운 분쟁 국면에 진입하고 있다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>780여 세대</t>
+          <t>구리갈매역세권 사업 토지 소유자 다수</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>10년 뒤에 분양한다더니.. 절차 중단 소송낸 건설업체</t>
+          <t>구리갈매역세권 사업… LH,‘법대로 보상’뒤에 숨어 강제집행 예고</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>jmbc.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.jmbc.co.kr/news/view/63365</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160263888451493</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:28.996448+00:00</t>
+          <t>2026-03-27 13:07:13.727922+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>대한민국 및 공공기관</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>DL이앤씨가 조합의 시공사 계약 해지 의결에 대해 무효 확인 소송 및 효력정지 가처분 신청</t>
+          <t>표준품셈 및 표준시장단가 개정 논의 및 일부 시행 중이나, 현장 비용 미반영으로 건설사들의 불이익 지속. 발주처와 빈번한 분쟁 발생.</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>DL이앤씨가 성남 상대원2구역 재개발 시공권을 지키기 위해 공사비 인하, 착공 시점 단축, 미이행 시 가구당 3000만원 배상 등 파격 조건을 제시했습니다. 조합은 기존 시공사인 DL이앤씨와의 계약을 해지하고 GS건설로 변경하려 했으며, 이에 DL이앤씨는 조합의 결정에 대한 무효 확인 소송 및 가처분을 제기한 상태입니다. 총 4885가구 규모의 대단지 재개발 사업으로, DL이앤씨의 새로운 제안으로 조합원들의 셈법이 복잡해질 전망입니다.</t>
+          <t>공공공사 공사비 산정 기준인 표준품셈과 표준시장단가가 급등한 건설 원가 및 안전 규제 비용을 반영하지 못해 건설사들이 역마진에 시달리고 있다. 국토부의 일부 개정에도 불구하고 현장과의 시차가 커 불이익이 지속되며, 다수 건설사가 발주처와 빈번한 분쟁을 겪고 있다. 이로 인해 관급공사 전업 건설사들의 영업이익률이 마이너스를 기록하는 등 산업 전반의 위기감이 고조되고 있다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4885가구의 조합원들이 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 착공 시점 미준수 시 가구당 3000만원 배상 조건 등 피해 규모가 크고(적합 조건 4), DL이앤씨의 공문 등 객관적 증거 확보가 용이합니다(적합 조건 5). DL이앤씨가 제시한 조건을 이행하지 않을 경우 책임이 명확해질 수 있습니다(적합 조건 1).</t>
+          <t>적합 조건: 상대방 자력 충분 (정부 및 공공기관), 집단적 피해 (다수 건설사), 피해 규모 큼 (수년간 누적된 역마진 및 원가 상승률 25~33%), 증거 확보 가능 (건설협회 통계, 연구원 분석). 정부의 표준품셈 및 표준시장단가 산정 방식의 문제로 다수 건설사가 막대한 손해를 입고 있어 집단적인 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>가구당 3000만원 (총 약 1465억원)</t>
+          <t>미상이나 막대함 (건설공사비 25~33% 상승, 관급공사 전업 건설사 영업이익률 -0.15%)</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>4885가구</t>
+          <t>다수 건설사</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>DL이앤씨의 처절한 반격…상대원2구역서  GS건설보다 싸게, 빨리</t>
+          <t>공공발주 역대 최대라지만...건설사  표준품셈·공사단가 인상 절실</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/24/2026032403582.html</t>
+          <t>https://www.newspim.com/news/view/20260327000841</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-24 13:00:28.906388+00:00</t>
+          <t>2026-03-27 13:04:20.703608+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>GS건설</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>DL이앤씨가 조합을 상대로 대의원회 결의 무효 확인 소송 및 효력정지 가처분을 제기했으며, 조합장 금품수수 의혹으로 압수수색이 진행 중입니다.</t>
+          <t>시공사 재선정 관련 조합 총회 진행 중, 향후 소송 가능성</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업이 시공사 교체 추진으로 DL이앤씨와 조합 간의 법적 분쟁에 휘말렸습니다. 착공 직전 단계에서 사업이 멈춰 서면서 조합원들의 금융비용 증가와 분담금 상승 우려가 커지고 있습니다. 여기에 조합장 금품수수 의혹까지 불거지며 사업 불확실성이 가중되고 있습니다.</t>
+          <t>상대원2구역 재개발 사업에서 시공사 재선정을 둘러싼 갈등이 '소송·비리'로 확산될 조짐을 보이고 있습니다. GS건설은 시공사 변경 시 200억 원의 손해배상금을 부담하겠다고 밝혀, 내달 총회 결과에 따라 법적 분쟁으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 상장사로 배상 능력이 충분하며, 상대원2구역 재개발 조합원 다수가 사업 지연으로 인한 금융비용 증가 및 분담금 상승 피해를 입을 가능성이 높습니다. 사업비 1조원 규모의 대형 사업으로 피해 규모가 크고, 기존 계약 및 법적 절차 관련 증거 확보가 용이하며, 조합장 비리 의혹에 대한 압수수색 등 공적 절차가 진행 중입니다.</t>
+          <t>대기업 피고(GS건설)의 충분한 자력(적합 조건 2), 재개발 조합원 다수의 집단적 피해 가능성(적합 조건 3), 200억 원 규모의 손해배상 가능성 언급(적합 조건 4), '비리' 언급으로 증거 확보 가능성도 높음(적합 조건 5). 현재 진행 중인 총회 결과에 따라 소송으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>수천억 원 이상 (사업 지연에 따른 금융비용 및 분담금 증가)</t>
+          <t>200억 원 이상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>수천 명 이상 (조합원)</t>
+          <t>다수 (상대원2구역 조합원)</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>상대원2구역 '갈등 증폭'…사업 지연 우려 가중</t>
+          <t>상대원2구역 갈등, '소송·비리'로 확산... 4월 총회가 향방 가를 것</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1295315&amp;inflow=N</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=116747</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-24 12:57:29.712522+00:00</t>
+          <t>2026-03-27 12:51:00.639455+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>시공사</t>
+          <t>공사 및 시행사</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>1심 판결 후 시공사 불복, 항소 진행 중</t>
+          <t>공공개발 전환 과정에서 다수의 소송이 발생하여 진행 중</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>고군산군도 인도교의 부실 설계 문제로 인해 1심 법원이 시공사에 약 10억 원을 지급하라는 판결을 내렸습니다. 그러나 시공사는 이에 불복하여 항소했으며, 이와 별개로 벌점 부과 조치도 있었습니다. 현재 1심 판결에 대한 항소심이 진행 중이며 갈등이 격화되고 있습니다.</t>
+          <t>김포 문화예술인 마을의 공공개발 전환으로 인해 분양가 폭등과 사업 취지 훼손 문제가 발생하여 주민들이 반발하고 있다. 공사가 선정한 시행사 문제, 사업 지연, 부지 확보 갈등 등이 원인으로 지목되며, 현재 다수의 소송이 진행 중인 것으로 파악된다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>1심 법원이 약 10억 원 지급 판결을 내렸고, 벌점 부과까지 이루어져 상대방(시공사)의 책임이 비교적 명확합니다. 피해 규모가 10억 원으로 크고, 1심 판결문 및 벌점 부과 내역 등 객관적 증거 확보가 용이하며, 벌점 부과라는 공적 절차(행정처분)가 이미 진행되었습니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (공사), 집단적 피해 (문화예술인 마을 주민 다수, 다수의 소송 발생), 피해 규모 큼 (분양가 폭등), 증거 확보 가능성 (개발 사업 관련 문서). 이미 다수의 소송이 진행 중이라는 점에서 소송금융 투자 기회가 명확합니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>약 10억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>고군산군도 인도교 '부실 설계' 갈등 격화</t>
+          <t>김포 문화예술인 마을, 공공개발 전환에  분양가 폭등·취지 훼손  반발</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>jeollailbo.com</t>
+          <t>mhj21.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>http://www.jeollailbo.com/news/articleView.html?idxno=795554</t>
+          <t>https://www.mhj21.com/news/articleView.html?idxno=251294</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-24 12:49:24.030929+00:00</t>
+          <t>2026-03-27 12:38:38.011492+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>집주인 4명 및 관련 중개인, 건축주, 관리인, 금융권</t>
+        </is>
+      </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>안산시의 피해자 지원 및 공동 대응 협조, 단속 강화</t>
+          <t>경찰 수사 진행 중, 일부 건물 경매 및 가압류 진행 중</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>이민근 안산시장이 전세피해자들을 위해 '1:1 전담 매니저' 제도를 도입합니다. 이 제도는 피해자들에게 서류 작성부터 최종 결과 통보까지 전 과정을 지원하며, 피해자 공동 대응 시에도 적극 협조할 방침입니다. 안산시는 또한 전세 피해 단속과 예방을 동시에 강화할 예정입니다.</t>
+          <t>대구에서 4명의 집주인이 얽힌 조직적인 전세사기 의혹이 불거졌습니다. 330여 가구가 200억 원 규모의 피해를 입은 것으로 추산되며, 피해자들은 임대인과 중개인을 경찰에 고소하여 수사가 진행 중입니다. 일부 피해 건물은 이미 경매나 가압류 절차가 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>전세피해는 본질적으로 다수의 피해자를 발생시키며(집단적 피해), 안산시가 '피해자 공동 대응'에 적극 협조하겠다고 밝혀 집단소송 가능성이 높습니다. 전세사기의 특성상 개별 피해액이 크고 피해자 수가 많을 것으로 추정되며(피해 규모가 큼), 안산시가 '1:1 전담 매니저'를 도입하고 '단속과 예방'을 강화하는 등 공공기관의 지원 절차가 진행 중입니다(이미 공적 절차 진행 중). 이는 피해자들의 소송 준비에 긍정적인 영향을 줄 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(조직적 사기 의혹), 집단적 피해(330여 가구)와 막대한 피해 규모(200억 원)가 확인됩니다. 경찰 수사 및 경매/가압류 등 공적 절차가 진행 중이며, 등기부등본 등 증거 확보도 용이합니다. 다만, 주된 피고인 임대인들의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억 원</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>330여 가구</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>이민근 안산시장, 전세피해 '1:1 전담 매니저' 도입… 끝까지 추적 대응...</t>
+          <t>[단독] 대구 역대 최대 '전세사기' 의혹···피해 규모 200억 추산</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>dgmbc.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56645</t>
+          <t>https://dgmbc.com/NewsArticle/831417</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-24 12:29:54.952481+00:00</t>
+          <t>2026-03-27 12:37:25.792299+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>장위4구역 재개발 조합</t>
+        </is>
+      </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>안산시 원스톱 회복 지원 체계 가동, 공인중개사 집중 조사 및 행정처분 예정</t>
+          <t>집단소송 준비 중</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>안산시가 대규모 전세사기 피해에 대응하기 위해 '안산형 전세피해 원스톱 회복 지원' 체계를 가동한다. 피해자에게 1대1 전담 매니저를 배정하여 법률, 금융, 주거 지원을 제공하고, 미흡한 중개를 한 공인중개사에 대한 집중 조사 및 행정처분을 예고했다. 이 시장은 피해자 지원에 시의 모든 역량을 집중하겠다고 밝혔다.</t>
+          <t>서울 성북구 장위자이레디언트 2840가구 입주민들이 입주 1년이 지나도록 최종 사용승인이 나지 않아 소유권 이전등기가 지연되는 문제로 집단소송을 준비 중이다. 기반시설 공사 미완료와 조합-시공사 간 공사비 갈등이 원인으로 지목되며, 등기 지연으로 인한 재산권 행사 제한 및 금융 부담 피해가 발생하고 있다. 법률 전문가들은 등기 지연에 대한 조합의 책임이 인정될 가능성이 높다고 보고 있다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(공인중개사 조사 및 행정처분 예정, 적합 조건 1), 집단적 피해(대규모 전세사기 우려, 적합 조건 3)이며, 피해 규모가 크고(전세보증금, 적합 조건 4), 공적 절차(안산시의 원스톱 지원 및 중개사 조사, 적합 조건 6, 5)가 진행 중이므로 소송금융 투자에 적합합니다. 상대방의 자력 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>재개발 조합의 등기 지연에 대한 책임이 판례를 통해 인정될 가능성이 높고(적합 조건 1, 5), 2840가구에 달하는 대규모 집단 피해가 발생했으며(적합 조건 3), 재산권 행사 제한 및 금융 부담으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 조합은 배상 능력이 충분한 상대방으로 판단됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2840가구</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>전세사기 피해 끝까지 추적  이민근 안산시장, 원스톱 회복 지원 가동</t>
+          <t>입주 1년인데 대출 안 나와  등기 막힌 성북구 2800여가구, 무슨일</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/03/24/2026032416031920987</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/27/2026032700763.html</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-24 12:22:48.697507+00:00</t>
+          <t>2026-03-27 00:55:33.428449+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr"/>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>현대건설 등 건설출자자</t>
+        </is>
+      </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>사법당국 수사 촉구 및 지자체 차원의 피해 대책 마련 논의 중</t>
+          <t>책임준공 보증 관련 잠재적 분쟁</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>안산 지역에서 대규모 전세사기 피해가 발생하여 김철민 안산시장 예비후보가 긴급 성명을 발표하고 피해자 구제 및 재발 방지 대책 마련을 촉구했다. 예비후보는 사법당국의 철저한 수사와 가해자 자산 추적, 그리고 안산시 주도의 원스톱 통합지원센터 설치 및 피해 실태 전수조사 등 6대 긴급 대책을 제안했다. 이 사태는 시민의 전 재산과 관련된 '사회적 재난'으로 규정되고 있다.</t>
+          <t>신안우이해상풍력(주)의 해상풍력 발전사업과 관련하여 건설출자자들이 책임준공 보증을 제공했습니다. 보증기간 내 책임준공이 미이행될 경우, 건설출자자들은 손해배상 책임을 지게 되며, 이는 대규모 건설 프로젝트에서 발생할 수 있는 잠재적 분쟁 사안입니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>안산 지역에서 발생한 '대규모 전세사기'로 다수의 피해자가 발생했으며(집단적 피해), 전세보증금이라는 큰 피해 금액이 예상됩니다(피해 규모 큼). 사법당국의 철저한 수사 촉구 및 지자체의 피해 실태 전수조사 제안으로 증거 확보 및 공적 절차 진행 가능성이 높습니다. 다만, 가해자가 특정되지 않아 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>대기업(현대건설 등 건설출자자)이 책임준공 보증을 제공하여 상대방의 자력이 충분하며 (적합 조건 2), 해상풍력 발전사업의 특성상 책임준공 미이행 시 발생하는 손해배상 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 보증 계약서 등 명확한 증거 확보가 가능하며 (적합 조건 5), 책임준공 의무 위반 시 상대방의 책임이 명확해질 수 있습니다 (적합 조건 1).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>[6·3 이사람] 김철민 안산시장 예비후보, ‘안산 전세사기’ 긴급 성명...</t>
+          <t>[기업공시] SK바이오팜, 차백신연구소, 한화솔루션, OCI홀딩스, 현대건설...</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=888622</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203710</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-24 12:17:42.289591+00:00</t>
+          <t>2026-03-27 00:35:01.798467+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>정치권 구제책 촉구, 사회적 재난으로 공론화</t>
+          <t>정부의 전세사기 피해자 지원안 논의 및 추경 편성</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>안산 지역에서 전세사기 피해가 재차 발생하여 김철민 예비후보가 긴급 성명을 발표하고 안산시에 피해자 구제 및 재발 방지 대책 마련을 촉구했다. 전세사기 피해는 '사회적 재난'으로 규정되며 다수의 피해자가 발생한 것으로 보인다.</t>
+          <t>정부가 취약계층 지원을 위해 전세사기 피해자 지원안 마련 및 추경 편성을 논의 중입니다. 이는 전세사기 문제의 심각성과 다수의 피해자 발생을 시사하며, 정부 차원의 대응이 진행되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>전세사기 특성상 상대방 책임이 명확하고(조건 1), '사회적 재난'으로 언급될 만큼 다수의 피해자가 발생하여 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)에 해당한다. 또한, 정치권에서 구제책을 촉구하는 등 공적 절차(조건 6)가 진행 중이다. 다만, 구체적인 사기 주체와 자력은 추가 확인이 필요하다.</t>
+          <t>전세사기 피해는 다수의 피해자(집단적 피해)에게 막대한 피해 금액(피해 규모가 큼)을 발생시키는 사건입니다. 정부가 피해자 지원안을 논의하고 추경 편성을 추진하는 등 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>김철민 예비후보, 안산 전세사기 사회적 재난...市에 구제책 촉구</t>
+          <t>[출근길 브리핑- 3월 27일] '유류세 인하폭' 확대·정청래, 김부겸에 대...</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537353</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835621</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-24 12:17:31.008959+00:00</t>
+          <t>2026-03-27 00:20:45.558949+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>상속인들</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>소송 준비 중, 상속인들의 임의 처분 방지를 위한 가처분 조치 고려.</t>
+          <t>조합이 변호인 계약을 완료하고 대우건설에 대한 손해배상 소송 제기 예상</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>수백 년 이어온 종중의 임야와 농지가 일제강점기 토지사정 당시 종중원 명의로 신탁되었으나, 명의자 사망 후 상속인들이 이를 개인 재산이라 주장하며 반환을 거부하고 있다. 종중은 수차례 총회를 통해 재산 환원을 결의했으나 상속인들이 절차적 문제를 제기하며 반대하여, 현재 종중은 소송을 준비 중이다.</t>
+          <t>성수4지구 재개발 사업의 시공사 선정 과정에서 대우건설의 개별 홍보 및 입찰 서류 누락 논란으로 입찰이 무효화되며 사업이 지연되었다. 이에 조합은 대우건설을 사업 지연의 원인으로 지목하고 손해배상 청구 소송을 제기하기 위해 변호인 계약을 완료했다. 총 공사비 1조 3천억 원 규모의 대형 프로젝트로, 조합은 대우건설에 입찰 보증금 500억 원 중 일부를 제외한 금액을 반환했다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 상속인들이 종중 재산임을 알면서도 개인 재산이라 주장하며 반환 거부), 3(집단적 피해: 종중 전체 및 수십 명의 종중원), 4(피해 규모 큼: 수백 년 이어온 임야와 농지로 상당한 가치 예상), 5(증거 확보 가능: 명의신탁 경위, 유언, 종중 총회 의사록, 세금 납부 내역 등)에 해당한다. 상속인들의 배신 행위가 명확하며, 종중 재산의 가치가 상당할 것으로 예상되어 소송금융 투자 가능성이 높다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 대우건설의 개별 홍보 및 입찰 서류 누락), 2(상대방 자력 충분: 대기업 대우건설), 3(집단적 피해: 재개발 조합원 다수), 4(피해 규모 큼: 1조 3천억 원 규모 사업 지연), 5(증거 확보 가능: 서울시 입찰 무효 결정), 6(공적 절차 진행 중: 서울시 입찰 무효 결정)에 모두 해당한다. 현재 조합이 변호인 계약을 완료하고 손해배상 소송을 준비 중이다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>성수4지구 재개발 조합원 다수</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>유언 어기고 배신한 상속인들…수백년 이어온 종중 재산, 지킬 수 있을...</t>
+          <t>성수4지구, 시공사 선정 레이스 늦어도 다음주 재시작</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603240835511587</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1295784&amp;inflow=N</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:50.056050+00:00</t>
+          <t>2026-03-26 13:27:11.812983+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>극동건설, 경기주택도시공사(GH)</t>
+          <t>공사</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>하자 발생 및 보상 협의 진행 중</t>
+          <t>사업권 소송 등 다수의 소송 진행 중, 분쟁 장기화</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>동탄2신동포레 행복주택에서 극동건설의 시공 하자로 인해 저층 가구 싱크대 오물 역류 피해가 발생했다. 피해자 A씨는 가전, 가구 등 재산상 손실과 정신적 피해를 입었으나, 시공사와 공급 주체의 미온적인 보상 협의에 어려움을 겪고 있다. 횡주관 문제 및 단지 내 다른 배수 문제도 언급되어 추가 피해자 발생 가능성이 있다.</t>
+          <t>김포 예술인마을 사업에서 '공사'가 기존 민간 추진 주체를 배제하고 사업 구조를 변경하면서 분쟁이 촉발되었다. 이로 인해 기존 민간 추진 주체들과 공사 및 시행사 간 다수의 소송이 장기화되고 있으며, 특히 사업권 소송이 여러 차례 진행된 것으로 파악된다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>극동건설의 명확한 시공 하자로 인한 피해이며, 시공사(극동건설)와 공급주체(GH) 모두 자력이 충분합니다. 횡주관 문제 및 단지 내 다른 배수 문제 언급으로 집단적 피해 가능성이 높고, 현장 영상 및 관리사무소 조사 결과 등 증거가 명확합니다. 현재 보상 협의 단계로 소송금융 투자 기회 포착에 적합합니다.</t>
+          <t>공사가 기존 민간 추진 주체를 배제하고 사업 구조를 변경하여 분쟁이 촉발된 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 소송이 이어지고 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 분쟁이 장기화되고 있어 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>A씨 재산 피해 961만원 추정 (극동건설 제시 보상금 450만원), 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>최소 1명 (A씨), 다른 저층 가구 및 단지 내 일부 가구 추가 피해 가능성 있음</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>싱크대에서 오물이 분수처럼 역류…동탄 GH 행복주택의 하자</t>
+          <t>박일남  김포 예술인마을 표류 …합의 불이행·분쟁 장기화</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/23/2026032303569.html</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247100</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-24 00:21:09.850635+00:00</t>
+          <t>2026-03-26 13:20:35.848951+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr"/>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>서울주택도시공사 (SH)</t>
+        </is>
+      </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>지체상금 소송 준비 중</t>
+          <t>SH공사가 미이주 가구를 상대로 명도소송 제기</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>미추홀구 지역 수분양자들이 건설 지연으로 인해 지체상금 소송을 준비 중이다. 일부 수분양자들은 서울 목동 지역에서 유사 소송에서 승소한 사례를 참고하고 있으며, 해약 및 소송을 고려하고 있다.</t>
+          <t>서울 강남 구룡마을 재개발을 두고 SH공사와 주민들 간 갈등이 심화되고 있다. SH공사는 189가구의 미이주 주민을 상대로 명도소송을 제기했으며, 주민들은 무허가 건축물이라는 SH의 주장에 대해 30년 이상 거주하며 행정 관리를 받아왔다는 점을 들어 반발하고 있다. 화재 발생 이후 주민 간 갈등도 깊어지고 있다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>건설 지연으로 인한 지체상금 소송으로 상대방 책임이 명확하며(적합 조건 1), 다수의 수분양자들이 피해를 입어 집단적 피해에 해당합니다(적합 조건 3). 부동산 관련 소송이므로 피해 규모가 크고(적합 조건 4), 계약서 및 공사 지연 기록, 유사 소송 승소 사례 등을 통해 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>적합 조건: 상대방 자력 충분(SH공사), 집단적 피해(189가구), 피해 규모 큼(주거권 상실). SH공사가 이미 명도소송을 제기하여 사건이 구체화되었으며, 주민들은 30년 이상 거주하며 행정 관리를 받아왔다는 점을 근거로 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>189가구</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>입주 기대 물거품 …해약·송사 벼르는 수분양자들</t>
+          <t>화재 후 두 달, 구룡마을 ‘재개발 갈등’은 꺼지지 않았다</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319355</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774517773&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-23 13:18:27.276252+00:00</t>
+          <t>2026-03-26 13:19:41.392710+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>GS건설</t>
+          <t>엘시티 시행사</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>중앙지법에 부당이득금 청구 소송 제기</t>
+          <t>상가동 관리권 분쟁 소송 진행 중, 안전관리 민원 제기 및 관계기관 현장 방문</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>경기도 남양주시 다산신도시 A아파트 주민들이 시공사 GS건설을 상대로 529억 원 규모의 부당이득금 청구 소송을 제기했다. 2020년 감사원 감사에서 아파트 분양가상한제 가산비 책정 문제가 지적된 것이 계기가 되었으며, 인근 단지에서도 유사 소송으로 주민들이 배상받은 사례가 있다.</t>
+          <t>부산 엘시티 상가동의 관리권을 두고 시행사 측과 상가 소유주 간의 분쟁이 소송으로 이어졌습니다. 이와 별개로 안전관리 민원이 제기되어 관계 기관이 현장을 방문하는 등 상황이 복잡하게 전개되고 있습니다. 이는 상가 소유주들의 재산권 및 안전과 직결된 문제로 보입니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>감사원 감사로 시공사의 가산비 책정 문제가 명확히 지적되었고(적합 조건 1, 5, 6), 대기업인 GS건설을 상대로 529억 원 규모의 집단 소송이 진행 중이다(적합 조건 2, 3, 4). 이미 유사 사례에서 주민들이 배상받은 전례가 있어 승소 가능성이 높으므로 소송금융 투자에 매우 적합하다.</t>
+          <t>엘시티 시행사라는 대기업 피고의 자력이 충분하고, 상가 소유주 다수가 피해 당사자로 집단적 피해 가능성이 높습니다. 또한 안전관리 민원 제기로 관계기관이 현장을 방문하는 등 공적 절차가 진행 중이며, 이미 소송이 제기되어 증거 확보가 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>529억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>다산신도시 A아파트 단지 주민 다수</t>
+          <t>상가 소유주 다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>넘치는 변호사…소송도 기획하는 시대</t>
+          <t>여전한 부산 엘시티 상가동 관리권 분쟁…안전 민원에 현장 방문한 기관...</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023006?ref=naver</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.99099008465</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-23 13:11:25.063480+00:00</t>
+          <t>2026-03-26 13:15:42.173861+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>무궁화신탁</t>
+          <t>공인중개사 및 전세사기 가해자</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>금융감독원, 국민권익위원회 민원 접수 및 공정거래위원회 추가 민원 예정</t>
+          <t>국토교통부 전세사기 피해자 인정 및 지원 절차 진행 중, 공인중개사 책임 논의 활발</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>무궁화신탁이 준공 완료된 책준형 신탁 사업장에 대해 과도한 연장 보수 5억 2,940만원을 시행사 동의 없이 강제 인출하여 논란이 되고 있습니다. 시행사는 이를 부당이득 및 불공정 계약으로 보고 금융감독원, 국민권익위원회 등에 민원을 제기했으며, 공정거래위원회에도 추가 민원을 낼 예정입니다. 법조계에서도 신탁사의 우월적 지위 남용으로 보고 있습니다.</t>
+          <t>전세사기 피해에 대한 공인중개사의 책임 논의가 활발하며, 피해자들은 공인중개사에 대한 손해배상 청구 및 형사고소를 고려할 수 있다. 국토교통부를 통해 전세사기 피해자로 인정받으면 긴급 주거지원 및 저금리 대출 지원을 받을 수 있는 등 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>무궁화신탁의 과도한 보수 책정 및 강제 인출은 상대방 책임이 비교적 명확하며, 상대방은 금융기관으로 자력이 충분합니다. 피해 금액이 5억 원 이상으로 크고, 금융감독원 등 공적 절차가 이미 진행 중이며, 계약서 및 업계 관행 비교를 통해 증거 확보가 용이합니다.</t>
+          <t>전세사기는 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 개별 피해 금액이 크고 전체 피해 규모도 매우 큼(적합 조건 4). 국토교통부의 전세사기 피해자 인정 절차가 진행 중이므로 공적 절차가 진행 중(적합 조건 6)이며, 이를 통해 객관적 증거 확보가 용이(적합 조건 5). 공인중개사에 대한 책임 논의가 활발하여 상대방 책임이 비교적 명확해지고 있음(적합 조건 1).</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>5억 2,940만원</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>[단독] '경영 부실' 무궁화신탁, 책준 의무 끝난 사업장에 '부당이득'</t>
+          <t>[변호인들] 전세사기, 이미 늦었다고 생각하지 말고 서둘러 꼭 해야 할...</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032316420938505</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720899</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-23 13:10:01.275370+00:00</t>
+          <t>2026-03-26 13:11:07.524453+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>스칸스카</t>
+          <t>김포도시개발공사</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>미국 LA 차병원 증설 공사 관련 시공사와의 중재 절차 진행 중, 2027년 1분기 최종 판결 예상</t>
+          <t>이행합의서 미이행으로 인한 추가 법적 대응 예고, 기존 사업권 양도 소송에서 공사 측 시행사 패소 이력 있음.</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>차바이오텍이 미국 LA 차병원 증설 공사 지연 및 관리 미흡을 이유로 시공사 스칸스카에 손해배상을 청구하며 중재 절차를 진행 중입니다. 이 소송 결과는 차헬스케어의 사모 교환사채에 영향을 미쳐, 400억 원 초과 손해배상 시 교환가액 조정, 1000억 원 초과 시 기한이익상실이 발생할 수 있습니다. 최종 판결은 2027년 1분기로 예상됩니다.</t>
+          <t>김포시 '문화예술인 마을 건립 사업'이 김포도시개발공사의 공공개발 전환 및 합의서 미이행으로 장기간 표류하고 있습니다. 약 1500명의 무주택 문화예술인 조합원들은 주거 안정 사업의 취지 훼손과 분양가 상승 우려로 고통받고 있으며, 추진위원회는 합의서 미이행에 대한 법적 대응을 예고했습니다. 공공기관인 김포도시개발공사를 상대로 한 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(시공사의 공기 미준수 및 공사관리 미흡 주장), 상대방(스칸스카)은 글로벌 건설사로 자력이 충분할 것으로 예상됩니다. 또한, 소송 결과에 따라 수백억 원 이상의 손해배상 책임이 발생할 수 있어 피해 규모가 크고, 현재 중재 절차가 진행 중이며 공사 관련 증거 확보가 용이할 것으로 보입니다.</t>
+          <t>김포도시개발공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 약 1500명의 조합원이 피해를 입어 집단적 피해(적합 조건 3)에 해당합니다. 이행합의서 미이행 주장 및 기존 소송에서 공사 측 시행사 패소 이력으로 상대방 책임이 비교적 명확하고(적합 조건 1), 이행합의서 등 증거 확보 가능성이 높습니다(적합 조건 5). 다수의 피해자와 주거 안정 사업의 표류로 피해 규모도 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>400억원 이상 (최대 1000억원 초과 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1500명</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>차바이오텍, '비핵심 자산' 잇달아 매각…추가 자산 매각 가능성은</t>
+          <t>김포문화예술인 마을,  김포 도시개발공사 갈등… 예술인 마을 건립 수...</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/23/2026032316222389881</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=380764</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-23 13:08:47.061028+00:00</t>
+          <t>2026-03-26 12:51:12.029118+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>시공사 교체 관련 법정 공방 진행 중, 자재 납품 비리 의혹으로 경찰 수사 진행 중</t>
+          <t>서울시의 지반 보강 및 피해자 보상 진행 중</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 조합이 기존 시공사 DL이앤씨의 공사비 인상 가능성과 계약 조건 불확실성을 이유로 시공사 교체를 추진 중이다. DL이앤씨는 이에 반발하며 법정 공방이 예상된다. 총 4885가구 규모의 대형 사업으로, 조합원 분담금 예측 가능성이 핵심 쟁점이며, 자재 납품 비리 의혹으로 경찰 수사도 진행 중이다.</t>
+          <t>서울 9호선 명일동 구간에서 발생한 사고로 인해 지반 보강 공사가 진행되고 있으며, 서울시는 재난관리기금 등을 활용해 사고 피해자 보상에 총력을 기울일 방침입니다. 시민 안전을 위해 해당 구간 점검을 강화하고 서울 시내 모든 현장도 철저히 관리할 예정입니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>상대방인 DL이앤씨는 대기업 시공사로 자력이 충분하며(적합 조건 2), 4885가구 규모의 대형 재개발 사업으로 집단적 피해 가능성이 높고 피해 규모가 큽니다(적합 조건 3, 4). 공사비 인상 및 계약 조건 불확실성으로 인한 조합원 분담금 예측 불가 문제가 핵심 쟁점이며, 자재 납품 비리 의혹으로 경찰 수사가 진행 중인 공적 절차도 있습니다(적합 조건 6). 현재 법정 공방으로 확대되는 양상으로 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(서울시의 보상 방침), 상대방에게 자력이 충분합니다(공공기관). 또한 서울시가 사고를 인정하고 보상 및 점검 강화를 추진하는 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>4885가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>정수은 상대원2구역 조합장 “공사비·분담금 예측 가능해야”</t>
+          <t>서울시, 9호선 명일동 구간 지반 보강… 공사 재개</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2568262</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=222116</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-23 13:05:24.756880+00:00</t>
+          <t>2026-03-26 12:28:51.381413+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 조합 집행부</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>조합장 비리 혐의 경찰 수사, 조합장 및 이사 해임 총회 예정, 시공사(DL이앤씨)의 대의원회 결의 무효 확인 소송 및 효력정지 가처분 신청</t>
+          <t>피해자 보상 진행 및 추가 지원 방안 협의 중</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업에서 시공사 DL이앤씨와 조합 집행부 간 갈등이 심화되고 있다. 조합장은 자재 납품 비리 혐의로 경찰 수사를 받고 있으며, DL이앤씨는 공사비 동결 및 착공 지연 시 조합원 세대당 3천만원 배상 조건을 제시하며 사업 정상화를 시도 중이다. 조합원들은 집행부의 비리 및 사업 지연으로 인한 피해를 입을 가능성이 크다.</t>
+          <t>서울시가 진행하는 9호선 4단계 공사 중 명일동에서 땅꺼짐 사고가 발생하여 공사가 재개되었습니다. 서울시는 사고 이후 도로 복구와 함께 재난관리기금 및 시민안전보험을 통해 피해자 보상을 진행하고 있으며, 추가 지원 방안을 협의 중입니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업은 약 4800세대의 대규모 집단적 피해 가능성이 있으며 (적합 조건 3), 착공 지연 시 조합원 세대당 3천만원 배상 조건이 제시될 정도로 피해 규모가 크다 (적합 조건 4). 특히 조합장은 자재 납품 비리 혐의로 경찰 수사를 받고 있어 상대방 책임이 명확하고 증거 확보가 용이하며 (적합 조건 1, 5), 공적 절차가 진행 중이다 (적합 조건 6). 조합 집행부의 비리 및 사업 지연으로 인한 조합원들의 손해배상 청구 가능성이 높아 소송금융 투자에 적합하다.</t>
+          <t>서울시가 공사 주체이자 보상 주체로 책임이 명확하며(적합 조건 1), 공공기관으로서 자력이 충분합니다(적합 조건 2). CCTV 상시 촬영으로 증거 확보 가능성이 높고(적합 조건 5), 이미 피해자 보상 및 추가 지원 방안 협의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>1440억원 (조합원 세대당 3000만원 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>약 4800세대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>DL이앤씨, 상대원2구역에  공사비 682만원 동결  승부수</t>
+          <t>서울시, 땅꺼짐 사고 명일동 9호선 4단계 공사 31일 재개</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>bizwork.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231229561057</t>
+          <t>https://www.bizwork.co.kr/news/articleView.html?idxno=413809</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:00.907781+00:00</t>
+          <t>2026-03-26 12:28:22.430358+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>대우건설, 롯데건설</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>서울시 시공사 선정 과정 점검 결과 입찰 무효, 조합 손해배상 청구 변호인 계약 추진 중</t>
+          <t>사고원인 조사 완료, 보상 절차 진행 중, 공사 재개</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>성수4지구 주택재개발정비사업조합의 시공사 선정 입찰이 서울시의 개별 홍보 지침 위반 확인으로 무효화되었다. 조합은 대우건설과 롯데건설을 상대로 손해배상 청구를 위한 변호인 계약을 추진하며 재입찰을 준비 중이다. 약 1조 3천억 원 규모의 대형 프로젝트로, 지연에 따른 조합원들의 피해가 예상된다.</t>
+          <t>지난해 3월 강동구 명일동 9호선 공사 현장에서 발생한 땅꺼짐 사고의 원인이 설계·시공 단계의 문제로 밝혀졌습니다. 서울시는 지반 보강 및 보완설계를 완료하고 공사를 재개하며, 재난관리기금 등을 통해 사고 피해자 보상에 노력하고 있다고 밝혔습니다. 유가족 등 피해자 보상 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>대기업인 대우건설과 롯데건설의 입찰 무효 책임이 서울시의 공식 점검으로 명확히 확인되었고(적합 조건 1, 5), 1439가구 규모의 대규모 재개발 조합이 다수의 피해자를 대표하며(적합 조건 3), 1조 3천억 원이 넘는 공사비 규모를 고려할 때 지연으로 인한 피해액이 상당할 것으로 예상된다(적합 조건 4). 또한, 조합이 손해배상 청구를 위한 변호인 계약을 추진 중이며(적합 조건 6), 상대방인 대우건설과 롯데건설은 자력이 충분하다(적합 조건 2).</t>
+          <t>국토교통부와 서울시의 공식 조사 결과, 설계·시공 단계의 문제로 인한 땅꺼짐 사고 책임이 명확히 밝혀졌습니다. 서울시라는 자력 있는 공공기관이 관련되어 있고, 공식 조사 결과가 객관적 증거로 존재합니다. 현재 피해자 보상 노력이 진행 중이나, 소송을 통한 추가 배상 가능성이 높습니다. (적합 조건 1, 2, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>1439가구 조합원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>성수4지구 입찰 무효 후 재입찰 시동…대우·롯데 수주전 재점화</t>
+          <t>서울시, 명일동 '땅꺼짐 구간' 지반보강 완료...9호선 공사 재개</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260323501238</t>
+          <t>https://www.ajunews.com/view/20260326104212026</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-23 13:00:43.951774+00:00</t>
+          <t>2026-03-26 12:28:10.164206+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>이지스자산운용</t>
+          <t>김포 도시개발공사</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>하나증권과 KB증권이 이지스자산운용을 상대로 손해배상 소송 진행 중. KB증권 선행 재판 결과에 따라 변론 진행 예정.</t>
+          <t>이행합의서 불이행으로 인한 손해배상 논의 가능성</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>하나증권과 KB증권이 이지스자산운용을 상대로 '세운 5구역' PF 주관권 변경에 따른 손해배상 소송을 제기했다. 이지스자산운용이 주관사 교체 대가로 약속한 '대체 딜' 기회를 제공하지 않아 수익 기회를 상실했다는 주장이다. 현재 KB증권의 선행 재판 결과에 따라 하나증권의 변론이 진행될 예정이다.</t>
+          <t>김포 도시개발공사가 '김포 문화예술인 마을 건립' 관련 이행합의서를 불이행하여 문제가 발생했다. 합의인 대표가 언급된 것으로 보아 다수의 합의인이 피해를 입었을 가능성이 있으며, 이행합의서 자체가 명확한 증거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>이지스자산운용이 PF 주관사 교체 대가로 약속한 '대체 딜' 기회를 이행하지 않아 책임이 비교적 명확하며(적합 조건 1), 업계 1위 운용사로 자력이 충분합니다(적합 조건 2). 하나증권의 청구액이 약 20억7000만원으로 피해 규모가 크고(적합 조건 4), 약속된 합의 내용과 관련자 증언을 통해 증거 확보가 가능하여(적합 조건 5) 소송금융 투자에 적합합니다.</t>
+          <t>김포 도시개발공사의 합의서 불이행으로 상대방 책임이 명확하며(적합 조건 1), 공공기관으로서 충분한 자력을 가짐(적합 조건 2). 이행합의서가 명확한 증거로 존재하며(적합 조건 5), '합의인1'이라는 표현에서 다수의 피해자가 있을 가능성이 높음(적합 조건 3).</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>약 20억7000만원 (하나증권)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>2개사 (하나증권, KB증권)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>(단독)하나증권, 이지스운용에 '세운 5구역' PF 주관권 변경 소송…KB와...</t>
+          <t>'김포 문화예술인 마을 건립', 합의서 어긴 김포 도시개발공사 때문에...</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1295173&amp;inflow=N</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289687</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-23 12:59:49.966914+00:00</t>
+          <t>2026-03-26 00:34:06.259246+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>부산광역시 손해배상 소송, 행당제7구역 주택재개발정비사업조합 채무부존재확인 소송 등 다수의 소송 진행 중</t>
+          <t>국토부-서울시 합동 사고원인 조사 완료, 피해자 보상 진행 중, 공사 재개</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>대우건설이 '빅배스'를 단행했음에도 불구하고 1조원 규모의 소송 리스크를 안고 있습니다. 특히 부산광역시의 264억원 손해배상 소송과 행당제7구역 주택재개발정비사업조합의 169억원 채무부존재확인 소송 등 다수의 법적 분쟁이 진행 중입니다. 이는 대우건설의 재무 건전성에 지속적인 부담으로 작용할 수 있습니다.</t>
+          <t>지난해 3월 발생한 강동구 명일동 9호선 공사 현장 땅꺼짐 사고와 관련하여 서울시가 지반 보강을 완료하고 공사를 재개합니다. 국토부와 서울시의 합동 조사 결과, 설계·시공 단계에서 확인하지 못한 지하 심층 풍화대 불연속면과 하수관 누수가 사고 원인으로 지목되었습니다. 서울시는 유가족 등 피해자 보상에 적극적으로 나서고 있으며, 공사 안전 관리를 강화할 방침입니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>대우건설은 대기업으로 자력이 충분하며(상대방에게 자력이 충분함), '1조 소송 리스크'와 264억원, 169억원 규모의 구체적인 소송들이 진행 중이어서 피해 규모가 매우 큽니다(피해 규모가 큼). 이미 소송이 진행 중인 사건들로, 소송금융 투자 대상으로서의 적합성이 높습니다.</t>
+          <t>서울시라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 국토부와 서울시의 합동 조사 결과가 있어 증거 확보가 용이합니다(적합 조건 5). 유가족 등에 대한 보상 절차가 진행 중이며(적합 조건 6), 땅꺼짐 및 터널 붕괴 사고로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 사고 원인에 설계·시공 단계의 문제가 언급되어 책임 소재가 명확해 보입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>1조원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>'빅배스' 단행한 대우건설, 1조 소송 리스크는 여전</t>
+          <t>서울시, '명일동 땅꺼짐' 9호선 공사 재개… '안전 최우선'</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703103</t>
+          <t>https://view.asiae.co.kr/article/2026032608505091664</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-23 12:59:03.375007+00:00</t>
+          <t>2026-03-26 00:29:08.616686+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>하나자산신탁</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>책임준공 의무 미이행으로 인한 손해배상 책임 증가 추세</t>
+          <t>서울시의 보상 절차 진행 중</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>하나자산신탁의 여신 81%가 부실성으로 분류되고 고정이하여신비율이 82%에 달하는 등 재무 건전성이 크게 악화되었습니다. 이는 신탁사의 책임준공 의무 미이행으로 인한 손해배상 책임이 증가하는 추세와 맞물려 있으며, 향후 대규모 소송으로 이어질 가능성이 있습니다.</t>
+          <t>서울시가 9호선 4단계 명일동 구간 지반보강 공사 중 발생한 사고 피해자 보상에 적극적으로 나서고 있습니다. 서울시 도시기반시설본부장은 제도적 범위 내에서 신속하게 보상 절차를 처리하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>하나자산신탁은 대형 금융기관으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 책임준공 의무 미이행으로 인한 손해배상 책임이 명확히 언급되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 여신의 81%가 부실성이라는 점은 피해 규모가 매우 클 가능성을 시사하며 (적합 조건 4), 다수의 프로젝트 및 관련 투자자들이 영향을 받을 수 있어 집단적 피해로 볼 수 있습니다 (적합 조건 3). 관련 증거 확보도 용이할 것으로 판단됩니다 (적합 조건 5).</t>
+          <t>서울시가 9호선 공사 관련 사고 피해자 보상에 적극적으로 나서고 있어 상대방 책임이 명확하고 자력이 충분합니다. 또한 서울시가 보상 절차를 진행 중이므로 공적 절차가 진행 중이며, 사고를 인정한 만큼 증거 확보 가능성도 높습니다. 다만 구체적인 피해 규모와 피해자 수는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>하나자산신탁, 여신 81%가 '부실성'...고정이하여신비율 82%까지↑</t>
+          <t>서울시, 9호선 4단계 명일동 구간 지반보강 완료...'안전 최우선' 공사 ...</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77547</t>
+          <t>https://hbnpress.com/news/view/1065566470781682</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-23 12:57:03.551975+00:00</t>
+          <t>2026-03-26 00:23:07.444357+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>서울시의 재발 방지 대책 마련 및 피해자 보상 협의 진행 중</t>
+          <t>사고 원인 조사 완료 및 보상금 지급 진행 중, 공사 재개</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>지난해 3월 발생한 서울 명일동 대형 땅꺼짐(싱크홀) 사고와 관련하여 서울시가 재발 방지 신기술 도입 및 예방 활동 강화를 발표했다. 서울시는 사고 피해자들에게 유감을 표하며, 유가족 보상금 지급을 완료하고 공사손해보험을 통한 추가 지원을 협의 중이라고 밝혔다. 또한, 지반침하를 시민안전보험 보장항목에 포함시키는 등 제도 개선도 추진하고 있다.</t>
+          <t>명일동 9호선 4단계 공사 현장에서 발생한 싱크홀 사고로 공사가 중단되었으나, 지반 보강 작업 후 재개될 예정입니다. 서울시와 국토부의 조사 결과, 지하 심층 풍화대 불연속면과 하수관 누수가 사고 원인으로 지목되었습니다. 서울시는 유가족 등 피해자들에게 재난관리기금 등을 통해 보상금을 지급하고 있으며, 공사 재개와 함께 안전 관리를 강화할 방침입니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>서울시가 사고에 대한 유감을 표명하고 재발 방지 및 보상 강화를 약속하는 등 책임이 명확하며(적합 조건 1), 상대방인 서울시는 자력이 충분합니다(적합 조건 2). 사고 발생 사실 및 서울시의 대책 마련 자체가 객관적 증거가 될 수 있으며(적합 조건 5), 보상금 지급 및 추가 협의 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모와 피해자 수는 기사에 명확히 제시되지 않았습니다.</t>
+          <t>서울시와 국토부의 공식 조사로 사고 원인 및 책임 소재가 비교적 명확하며(적합 조건 1, 5), 서울시가 공사 주체이므로 자력이 충분합니다(적합 조건 2). 이미 공적 절차(사고 원인 조사, 보상금 지급)가 진행 중이거나 완료되었고(적합 조건 6), 유가족 등 다수의 피해자가 발생했습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유가족 등 다수</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>제2의 명일동 막는다 ...서울시, 싱크홀 대비 신기술 도입</t>
+          <t>싱크홀에 멈췄던 명일동 9호선 4단계 공사, 지반보강 후 재개</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231429189300</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02138566645387256</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-23 12:28:03.929264+00:00</t>
+          <t>2026-03-26 00:19:05.111879+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>건설사 또는 서울시</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>서울시의 지반침하 예방 및 원인조사 강화, 피해자 보상 제도 개선 및 공사손해보험 협의 진행 중</t>
+          <t>사고조사 완료, 보상금 지급 노력 중</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>서울시가 명일동 땅꺼짐 사고 1년을 맞아 지반침하 예방을 위한 특별대책을 추진한다. GPR 탐사 확대, 노후 하수관로 전수조사, 신기술 도입 등 과학적 전략을 강화하며, 사고 발생 시 신속한 원인조사와 복구 시스템을 가동한다. 또한, 피해 시민 보상을 위한 제도 개선과 공사손해보험 협의도 적극 추진 중이다.</t>
+          <t>지난해 서울 강동구 명일동 9호선 4단계 공사현장에서 지반침하 사고가 발생했으며, 서울시와 국토교통부의 조사 결과 설계·시공 단계의 문제와 지하 환경 변화가 복합적으로 작용한 것으로 나타났습니다. 현재 지반 보강이 완료되어 공사가 재개될 예정이며, 서울시는 재난관리기금 등을 통해 유가족 등 사고 피해자 보상에 노력하고 있습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(지하 굴착 공사장, 노후 하수관로), 대기업 또는 공공기관(건설사, 서울시 등)이 피고가 될 가능성이 높아 자력이 충분합니다. 명일동 사고 유가족 발생 등 피해 규모가 크고 집단적 피해 가능성이 높으며, 서울시가 지반침하 원인 조사 및 예방 대책을 강화하고 있어 증거 확보가 용이합니다. 또한 피해자 보상 제도 개선 및 공사손해보험 협의가 진행 중으로, 완전히 종결된 사건으로 보기 어렵습니다.</t>
+          <t>서울시가 사업 주체로 자력이 충분하며(적합 조건 2), 국토교통부 중앙지하사고조사위원회의 공식 조사 결과가 존재하여 증거 확보가 용이합니다(적합 조건 5). 사고조사가 완료되었고 서울시가 보상금 지급을 노력 중인 공적 절차가 진행 중입니다(적합 조건 6). '유가족 등' 언급으로 다수 피해자 발생 가능성이 있으며(적합 조건 3), 설계·시공 단계의 문제 등 책임 소재가 명확한 편입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>다수 (명일동 사고 유가족 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>명일동 사고 1년, 땅꺼짐 공포 방지…서울시 '지반침하 예방' 총력 대응</t>
+          <t>땅꺼짐 발생한 명일동 9호선 4단계 구간 지반보강 완료…31일 공사 재개</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/03/23/2026032311394354905</t>
+          <t>https://www.mt.co.kr/estate/2026/03/26/2026032517223958334</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-23 12:27:31.111938+00:00</t>
+          <t>2026-03-26 00:17:12.267737+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>생숙 분양사 및 시행사</t>
+          <t>한국농어촌공사 경기지역본부 평택지사</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>대법원 판결은 부당이득반환 청구 소송에 대한 것으로, 손해배상 소송은 별개로 진행 중이거나 제기될 가능성이 높다. 정부의 이행강제금 유예 조치 등 공적 절차도 진행 중이다.</t>
+          <t>점유취득시효 관련 민사소송 진행 중, 특수주거침입 및 업무방해로 경찰 고소장 접수</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>생활형숙박시설(생숙)이 주거용으로 홍보되었으나 실제로는 주거용 사용이 금지되면서 전국적으로 18만실에 달하는 수분양자들이 막대한 피해를 입고 있다. 분양가 대비 마이너스 프리미엄과 이행강제금 부담에 시달리며, 분양사를 상대로 집단소송이 잇따르고 있다. 대법원은 계약 취소 소송에서 분양사의 잘못된 홍보가 있었더라도 계약서상 인지했다면 계약 취소는 어렵다고 판시했으나, 손해배상 책임은 여전히 쟁점이다.</t>
+          <t>A씨가 수십 년간 사용해온 한국농어촌공사 소유 부지에 공사가 다른 임차인에게 사용 허가를 내주면서, 임차인이 새벽에 펜스를 설치하여 A씨의 진출입로를 막고 시설 사용을 방해했습니다. 이에 A씨는 공사 사장 등을 특수주거침입 및 업무방해로 고소하고, 수원지방법원에 점유취득시효 관련 소송을 제기한 상태입니다. 공사 측은 A씨의 무단점유를 주장하며 정상적인 행정절차였다는 입장입니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>분양사들이 생활형숙박시설을 '실거주 가능'으로 허위/과장 홍보한 책임이 쟁점이 될 수 있으며(적합 조건 1, 5), 전국적으로 18만실에 달하는 대규모 피해자가 발생했고(적합 조건 3), 개별 피해 규모도 상당하여(적합 조건 4) 소송금융 투자에 적합하다. 정부의 정책 변화와 대법원 판결에도 불구하고, 분양사의 책임에 대한 집단소송 가능성이 높다.</t>
+          <t>상대방이 공공기관(한국농어촌공사)으로 자력이 충분하고, 점유취득시효가 인정될 경우 토지 소유권이라는 잠재적으로 큰 피해 규모(혹은 이득)가 발생할 수 있습니다. 또한, CCTV 등 증거가 확보되어 있으며, 경찰 고소라는 공적 절차가 진행 중입니다. 다만, 책임 명확성은 법리 다툼이 필요하며 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>개별 분양가 약 7억원, 마이너스 프리미엄 최대 1억원, 이행강제금 수천만원 (총 피해액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>전국 18만실 추정, 미조치 2~3만실</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>“7억원 투자했는데 마이너스피”…생숙, 전환도 유지도 어렵다</t>
+          <t>수십년 사용 묵인 땅… 기습 펜스 ‘당황’</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>weekly.khan.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://weekly.khan.co.kr/article/202603230600071</t>
+          <t>https://www.kyeongin.com/article/1760817</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-23 00:36:42.270286+00:00</t>
+          <t>2026-03-25 13:09:23.790583+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 주택재개발정비사업 조합</t>
+          <t>대장동 민간 사업자들</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>조합장 비리 혐의 경찰 수사(압수수색), DL이앤씨의 대의원회 결의 무효확인 소송 및 효력정지 가처분 신청, 조합장 해임을 위한 임시총회 예정</t>
+          <t>5500억원 규모 가압류 인용 결정, 부당이득 환수 민사 소송 진행 중</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업에서 기존 시공사 DL이앤씨와 새로운 우선협상대상자 GS건설 간 시공권 분쟁이 격화되고 있습니다. DL이앤씨는 조합을 상대로 소송 및 가처분을 제기하고 조합원들에게 유리한 사업 조건을 제시하며 시공권 사수에 나섰습니다. 한편 조합장은 비리 혐의로 경찰 수사를 받고 있어 해임될 가능성이 높으며, 이는 시공사 선정 작업에 큰 영향을 미칠 것으로 보입니다.</t>
+          <t>성남시가 대장동 개발 사업의 민간 사업자들을 상대로 5500억원 규모의 부당이득 환수 민사 소송을 진행 중이다. 신상진 성남시장은 이와 관련하여 5500억원 규모의 가압류 인용 결정을 이끌어냈으며, '시민의 소중한 재산을 되찾아오고 있다'고 강조하고 있다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업은 최대 4800여 가구의 대규모 집단적 피해가 예상되며 (집단적 피해, 피해 규모 큼), 조합장 비리 혐의로 경찰 수사(압수수색)가 진행 중이고 (공적 절차 진행 중, 증거 확보 가능), DL이앤씨가 조합을 상대로 소송 및 가처분을 제기하여 증거 확보가 용이합니다 (증거 확보 가능). 주요 당사자인 DL이앤씨와 GS건설 모두 대기업으로 자력이 충분합니다 (상대방 자력 충분).</t>
+          <t>성남시가 대장동 민간 사업자들을 상대로 5500억원 규모의 부당이득 환수 민사 소송을 진행 중이며, 5500억원 가압류 인용 결정이 내려진 상태이다. 이는 상대방 책임이 명확하고(1), 피해 규모가 매우 크며(4), 상대방의 자력도 충분할 것으로 예상된다(2). 또한 검찰 수사 등 공적 절차가 진행되었거나 진행 중인 것으로 보이며(6), 성남 시민 전체의 집단적 피해(3)에 해당한다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5500억원</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>4800여 가구</t>
+          <t>성남시민 다수</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>DL이앤씨, 상대원2 공사비 평당 682만원 제시… GS건설比 7% 낮아</t>
+          <t>'이재명 정치 고향’ 성남…'현직' 신상진 vs '친명' 김병욱 격돌</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032222350968345</t>
+          <t>http://www.fnnews.com/news/202603251806591541</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-23 00:32:51.592058+00:00</t>
+          <t>2026-03-25 13:04:19.204618+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>국토정보공사</t>
+          <t>상대원2구역 재개발 조합</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>군에 관로이설 민원 제기</t>
+          <t>시공사 선정 절차 중단 가처분 신청 제기</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>국토정보공사의 측량 오류로 인해 A씨가 장비 임대료, 인근 숙박업소 단수피해 손해배상, 농경지 침수 보상금 등 상당한 피해를 입었다. A씨는 2024년 군에 관로이설을 요구하는 민원을 제기했으며, 측량 오류에 대한 책임론이 확산되고 있다.</t>
+          <t>DL이앤씨와 상대원2구역 재개발 조합 간 시공권 분쟁이 격화되고 있습니다. 조합이 하이엔드 브랜드 적용을 요구하며 기존 시공사인 DL이앤씨와의 계약을 파기하고 GS건설을 새로운 우선협상대상자로 선정하려 하자, DL이앤씨는 이에 반발하여 가처분 신청을 제기하며 법적 대응에 나섰습니다. 양측은 공사비 및 손해배상 조건 등을 제시하며 대립 중입니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>국토정보공사의 측량 오류로 인한 피해가 명확하며(적합 조건 1), 상대방은 자력이 충분한 공공기관이다(적합 조건 2). 인근 숙박업소 및 농경지 침수 등 다수의 피해자가 발생했고(적합 조건 3), 장비 임대료, 손해배상, 보상금 등 피해 규모가 상당할 것으로 예상된다(적합 조건 4). 측량 오류에 대한 객관적 증거 확보가 용이하며(적합 조건 5), 이미 군에 민원이 제기되는 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대원2구역 재개발 조합은 대규모 사업 주체로 자력이 충분하며(적합 조건 2), 손해배상 청구액이 최소 200억원 이상으로 피해 규모가 크고(적합 조건 4), 기존 계약 및 가처분 신청 등 증거 확보가 가능합니다(적합 조건 5). 현재 가처분 신청이 제기되어 법적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 200억원 이상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>인근 숙박업소 및 농경지 소유주 다수</t>
+          <t>1 (DL이앤씨)</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>국토정보공사 측량오류 소송 비화 책임론 확산</t>
+          <t>'보이지 않는 수주전'…성남 상대원2구역서 기싸움 펼치는 DL이앤씨·GS건...</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2040101</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260325010007692</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-23 00:30:42.379834+00:00</t>
+          <t>2026-03-25 12:52:50.209907+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>울산 상북면 e편한세상 시행사 및 시공사</t>
+          <t>피고 조합</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>시행사 및 시공사에 내용증명 발송 중, 집단소송 예정</t>
+          <t>인천지방법원 1심 판결 선고 (2023. 9. 26.)</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>울산 상북면 e편한세상 입주민들이 할인 분양에 반발하며 시행사 및 시공사에 책임을 묻고 있습니다. 입주민들은 분양대행사를 통한 할인 혜택에 대해서도 시행사가 책임져야 한다고 주장하며, 향후 집단소송도 불사하겠다는 입장입니다.</t>
+          <t>인천 연수구 공동주택 건축사업을 추진하는 주택조합이 총회 결의 없이 상가를 분양한 사안에 대해 소송이 제기되었고, 인천지방법원에서 2023년 9월 26일 1심 판결이 선고되었습니다. 이 사건은 총회 결의 없는 분양의 효력 인정 여부가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(시행사 책임 명시), 'e편한세상' 브랜드 아파트로 대형 건설사 및 시행사의 자력이 충분할 것으로 예상됩니다. 또한, 다수의 입주민이 피해를 입어 집단소송 가능성이 높고(집단적 피해), 할인 분양으로 인한 재산상 손해는 피해 규모가 클 것으로 보이며, 분양 계약서 등 증거 확보가 가능합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>주택조합의 총회 결의 없는 상가 분양은 상대방(주택조합)의 책임이 비교적 명확하며, 상가 분양의 특성상 피해 규모가 클 가능성이 높습니다. 이미 법원 판결이 선고되어 증거 확보가 용이하며, 다수의 수분양자가 존재할 경우 집단적 피해로 이어질 수 있어 소송금융 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>입주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>울산 상북면 e편한세상 할인 분양에 입주민 '분통'</t>
+          <t>총회 결의를 거치지 않고 상가 분양을 하는 경우 효력이 인정될까</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>ulsanpress.net</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.ulsanpress.net/news/articleView.html?idxno=571470</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60857</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-23 00:29:40.144795+00:00</t>
+          <t>2026-03-25 12:36:16.705549+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr"/>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>관련 지방정부 및 한국지방재정공제회</t>
+        </is>
+      </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>정부 차원의 전세사기 피해자 지원 논의 및 추경 반영 검토 중</t>
+          <t>명일동 싱크홀 사고 이후 재난관리 체계 강화 및 보상제도 개선 진행 중</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원을 위한 정부의 적극적인 재정 지원 필요성이 논의되고 있으며, 추경 반영 가능성도 열어두었다. 이는 전세사기 피해가 광범위하고 심각하여 사회적 문제로 대두되었음을 시사한다.</t>
+          <t>한국지방재정공제회가 서울 강동구 명일동 싱크홀 사고를 계기로 지방정부의 재난 예방 및 피해 보상 체계를 강화하고 있습니다. 싱크홀 예방을 위한 지반탐사 장비 구입 및 용역비를 지원하고, 영조물배상공제와 시민안전공제사업을 개선하여 싱크홀 사고 피해자에게 최대 1억 5천만원까지 보상할 수 있도록 했습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전세사기 피해는 사회적 이슈로 다수의 피해자가 발생했으며, 정부 차원의 지원 논의가 진행될 정도로 피해 규모가 크고 책임 소재가 명확하다. 비록 개별 사기범의 자력은 불분명할 수 있으나, 대규모 집단 소송의 잠재력이 매우 높다.</t>
+          <t>지방정부 및 한국지방재정공제회는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 공공시설물 관리 하자로 인한 사고로 지방정부의 책임이 비교적 명확할 수 있습니다(적합 조건 1). 사망 사고 발생으로 피해 규모가 적지 않고(적합 조건 4), 지반탐사 등 증거 확보가 가능하며(적합 조건 5), 지방재정공제회가 보상 체계를 강화하는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 명일동 사고의 경우 이미 보상금 1억원이 지급되어 추가 소송의 여지가 불분명할 수 있습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 1억5천만원 (사망 시)</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명 (명일동 사고 기준, 향후 다수 발생 가능성)</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>이재명 대통령  전쟁 추경, 속도 생명 ...민생방어·지방우선 재정 총동...</t>
+          <t>지방재정공제회, 광역정부 싱크홀 지반탐사에 5억 지원</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57322</t>
+          <t>https://www.yna.co.kr/view/AKR20260325159700530?input=1195m</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-23 00:22:57.910256+00:00</t>
+          <t>2026-03-25 12:20:02.647530+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr"/>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>전세보증금 미반환으로 인한 소송 사례 발생 중, 관련 법안 발의 및 입법 논의 진행 중</t>
+          <t>시공사 교체 관련 대의원회 결의 효력정지 가처분 심문 진행 중, 법원 결정 예정. 조합장 비리 혐의 경찰 조사 중.</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>전세보증보험 가입 불가에도 불구하고 보증금 반환이 이뤄지지 않아 임차인들이 소송을 제기하는 사례가 발생하고 있습니다. 이에 박용갑 의원이 임차인 보호를 위한 '전세보증보험 안심가입 보장법' 개정안을 발의하여 입법 논의가 진행 중입니다.</t>
+          <t>성남 상대원2구역 재개발 사업에서 시공사 DL이앤씨와 조합 간 시공사 교체 분쟁이 발생했습니다. DL이앤씨는 조합의 교체 절차가 위법하다고 주장하며 대의원회 결의 효력정지 가처분을 신청했고, 조합은 DL이앤씨의 공사비 인상 요구 및 검증 거부를 이유로 계약 해지를 추진 중입니다. 법원은 다음 달 초 가처분 결론을 내릴 예정이며, 조합장은 자재 납품 비리 혐의로 경찰 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>전세보증금 미반환으로 인한 임차인 피해는 상대방 책임이 명확하며(적합 조건 1), 전세보증금은 고액이므로 피해 규모가 크고(적합 조건 4), 다수의 임차인이 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 관련 법안 발의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>DL이앤씨는 상장 대기업으로 자력이 충분하며, 4800여 가구의 조합원이 피해를 입을 수 있는 집단적 피해 사건입니다. 총사업비 1조원 규모의 재개발 사업에서 공사비 인상 요구 및 사업 지연으로 인한 피해 규모가 매우 크고, 조합장 비리 혐의로 경찰 조사가 진행 중인 공적 절차도 있습니다. 다만, 시공사 교체 절차의 적법성 및 책임 소재는 양측 주장이 엇갈려 법원의 판단이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조원 이상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4800여 가구</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>보증금 묶어 사기 막는다…박용갑 의원 '전세보증보험 안심가입 보장법...</t>
+          <t>상대원 2구역 '시공사 교체 분쟁'…法 내달 초 가처분 결론</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068886</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02646966645386928</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-22 12:49:30.250062+00:00</t>
+          <t>2026-03-25 00:34:37.913774+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>영우 측이 감정평가 결과 공개 금지 소송 제기, 입주민들은 공동 법적 대응 준비 중</t>
+          <t>안산시 전세피해 원스톱 회복 지원 가동</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>공공임대주택 분양 전환을 두고 '영우 측'과 입주민들 간 갈등이 격화되고 있습니다. 영우 측은 감정평가 결과 공개를 막기 위한 소송을 제기했으며, 입주민들은 임차인대표회의를 중심으로 법적 대응을 포함한 공동 대응을 모색하고 있습니다.</t>
+          <t>안산시가 전세 피해 최소화 및 피해자 일상 회복을 위해 '안산형 전세피해 원스톱 회복 지원'을 전면 가동합니다. 피해자 밀착 지원을 위해 1:1 전담 매니저를 도입하여 서류 작성부터 결과 통보까지 전 과정을 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>공공임대 분양 전환을 둘러싼 다수 입주민들의 집단적 피해가 예상되며, 임차인대표회의를 통해 조직적인 법적 대응이 준비 중입니다. 감정평가 결과라는 명확한 증거가 존재하며, 상대방(영우 측)은 이미 관련 소송을 제기한 상태로 소송금융 투자에 적합합니다. (적합 조건: 집단적 피해, 증거 확보 가능, 이미 공적 절차 진행 중)</t>
+          <t>적합 조건: 안산시가 전세 피해자들을 위한 원스톱 지원을 가동하며 집단적 피해와 공적 절차 진행이 명확합니다. 전세 피해의 특성상 상대방 책임이 명확하고 피해 규모가 크며 증거 확보 가능성도 높습니다. 다만, 개별 피고의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>다수 입주민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>10년 기다렸는데  공공임대 분양 전환 갈등 격화</t>
+          <t>안산시, 전세 피해 ‘끝까지 책임’…원스톱 회복 지원 가동</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>jeollailbo.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>http://www.jeollailbo.com/news/articleView.html?idxno=795364</t>
+          <t>https://www.g-enews.com/view.php?ud=20260325063725805701e71a555b_1</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-22 12:36:56.954745+00:00</t>
+          <t>2026-03-25 00:25:45.697444+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>주안지역주택조합 전임 위원장 및 관련자</t>
+          <t>서울시, 대우건설</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>전임 위원장 사기 혐의로 경찰 송치</t>
+          <t>지하안전관리법 위반 및 직무유기 혐의로 고소장 제출, 손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>주안지역주택조합 전임 위원장이 토지 확보율을 속여 조합원 295명으로부터 131억 원을 편취한 혐의로 경찰에 송치되었습니다. 현재 후임 위원장도 자격 시비에 휘말리는 등 조합 운영에 문제가 지속되고 있습니다. 피해자들은 조합 추진위원회에 대한 대책 마련을 요구하고 있습니다.</t>
+          <t>서울 강동구 싱크홀 사고로 방아다리주유소가 1년째 영업을 중단하고 약 24억 원의 피해를 입었다. 싱크홀 원인에 대한 국토부 사조위 결과가 자연재해와 인재 복합으로 나와 책임 소재가 불분명한 상황에서, 주유소 측은 서울시와 대우건설을 상대로 고소장을 제출하며 법적 대응에 나섰다. 소송을 위해서는 3억 원 상당의 정밀안전진단 비용이 필요하지만, 이는 피해액으로 인정받기 어려울 수 있다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>전임 위원장이 사기 혐의로 송치되어 상대방의 책임이 명확하며, 경찰 수사를 통해 객관적 증거가 확보된 상태입니다. 295명의 다수 피해자와 131억 원에 달하는 큰 피해 규모로 집단소송 가능성이 높습니다. 공적 절차가 이미 진행 중인 점도 긍정적입니다.</t>
+          <t>상대방(서울시, 대우건설)이 공공기관 및 대기업으로 자력이 충분하며, 주유소의 피해 규모가 약 24억 원으로 매우 크다. 국토교통부 중앙지하사고조사위원회의 조사 결과가 존재하고, 주유소 측이 이미 고소장을 제출하여 관련 절차가 진행 중이다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>131억원</t>
+          <t>약 24억 원 (영업손실 6억 원 + 복구비용 18억 원)</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>295명</t>
+          <t>1개 주유소</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>'전임자 사기 송치' 주안 지주택, 후임 위원장도 '자격 없음' 시비</t>
+          <t>24억 날렸다  잘 나가던 그 주유소, 싱크홀에 무너진 1년</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319237</t>
+          <t>https://www.joongang.co.kr/article/25414554</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-22 12:25:45.056441+00:00</t>
+          <t>2026-03-25 00:16:06.977967+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의</t>
+          <t>건설업체</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>입주민들이 지자체 감사 요청 및 경찰 진정서 제출 계획 중</t>
+          <t>건설업체가 분양 절차 중단 소송을 제기하여 분양 중단</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>지은 지 4년도 안 된 광주 북구의 1,070세대 아파트에서 입주자대표회의가 13억 원 규모의 보수 공사를 추진하며 입주민들과 갈등을 빚고 있습니다. 입주민들은 공사의 필요성 부족과 절차상 문제를 제기하며 지자체 감사 및 경찰 진정서 제출을 준비 중입니다. 전문가는 절차 위반 시 업무상 배임죄 성립 가능성을 언급했습니다.</t>
+          <t>군산의 780여 세대 민간 임대 아파트 입주민들이 10년 임대 후 분양 전환을 약속받았으나, 건설업체가 돌연 분양 절차 중단 소송을 제기하며 분양이 중단되었습니다. 입주민들은 분양가 산정 결과가 업체에 불리하게 나오자 고의로 지연시킨다고 의심하고 있으며, 일부는 이미 이사를 결정했습니다. 관련법상 민간 건설사는 분양 시기를 자율로 결정할 수 있으나, 6개월 후 입주민이 직접 분양 절차를 신청할 수 있는 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>입주자대표회의의 절차 위반 및 업무상 배임 가능성이 제기되며 상대방 책임이 비교적 명확합니다. 1,070세대의 대규모 아파트 단지에서 13억 원 규모의 공사가 진행되어 집단적 피해 및 큰 피해 규모가 예상됩니다. 입주민들이 지자체 감사 요청 및 경찰 진정서 제출을 계획하고 있어 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
+          <t>780여 세대에 달하는 집단적 피해가 발생했으며, 분양 전환 중단으로 인한 피해 규모가 클 것으로 예상됩니다. 임대 계약서 및 소송 기록 등 증거 확보가 용이하며, 780세대 아파트를 건설한 업체이므로 자력도 충분할 것으로 추정됩니다. 건설업체가 분양 절차 중단 소송을 제기하여 상대방의 책임이 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>13억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>1,070세대 입주민 다수</t>
+          <t>780여 세대</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>신축급 아파트서 13억 보수공사...입주민·입대의 갈등</t>
+          <t>10년 뒤에 분양한다더니.. 절차 중단 소송낸 건설업체</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>jmbc.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603210041</t>
+          <t>http://www.jmbc.co.kr/news/view/63365</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-21 12:44:39.828948+00:00</t>
+          <t>2026-03-24 13:24:28.996448+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>한다종합건설</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>서울북부지방법원 제12민사부에서 부당이득금 반환 청구 소송 진행 중, 1심 판결 다음 달 23일 예정.</t>
+          <t>DL이앤씨가 조합의 시공사 계약 해지 의결에 대해 무효 확인 소송 및 효력정지 가처분 신청</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>서울시 모아타운 사업지인 중랑구 면목역3-1구역 가로주택정비사업조합이 공동시행사인 한다종합건설을 상대로 7억 3천만원대 부당이득 반환 소송을 제기했습니다. 조합은 한다종합건설이 공동시행자 및 정비사업전문관리업 등록 요건을 갖추지 못해 계약이 무효라고 주장하며, 1심 판결은 다음 달 23일 나올 예정입니다. 이번 소송은 모아타운 사업 전반의 관리 허점과 갈등을 보여주는 첫 사례로 주목받고 있습니다.</t>
+          <t>DL이앤씨가 성남 상대원2구역 재개발 시공권을 지키기 위해 공사비 인하, 착공 시점 단축, 미이행 시 가구당 3000만원 배상 등 파격 조건을 제시했습니다. 조합은 기존 시공사인 DL이앤씨와의 계약을 해지하고 GS건설로 변경하려 했으며, 이에 DL이앤씨는 조합의 결정에 대한 무효 확인 소송 및 가처분을 제기한 상태입니다. 총 4885가구 규모의 대단지 재개발 사업으로, DL이앤씨의 새로운 제안으로 조합원들의 셈법이 복잡해질 전망입니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(공동시행자 자격 요건 미달 주장), 피해 규모가 크며(7억 3천만원대), 증거 확보 가능성이 높습니다. 소송이 이미 진행 중이며, 모아타운 사업 전반의 구조적 문제로 인해 유사 사례가 많을 수 있어 잠재적인 집단적 피해 가능성도 있습니다.</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4885가구의 조합원들이 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 착공 시점 미준수 시 가구당 3000만원 배상 조건 등 피해 규모가 크고(적합 조건 4), DL이앤씨의 공문 등 객관적 증거 확보가 용이합니다(적합 조건 5). DL이앤씨가 제시한 조건을 이행하지 않을 경우 책임이 명확해질 수 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>7억 3403만원</t>
+          <t>가구당 3000만원 (총 약 1465억원)</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>조합원 100명 남짓 (면목역3-1구역 조합)</t>
+          <t>4885가구</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>'혼돈의 모아타운'…중랑구 조합, 공동시행자 상대로 7억대 소송</t>
+          <t>DL이앤씨의 처절한 반격…상대원2구역서  GS건설보다 싸게, 빨리</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032110311117557</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/24/2026032403582.html</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:24.461739+00:00</t>
+          <t>2026-03-24 13:00:28.906388+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr"/>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>화재 원인 및 피해 상황에 대한 정부 조사 진행 중</t>
+          <t>DL이앤씨가 조합을 상대로 대의원회 결의 무효 확인 소송 및 효력정지 가처분을 제기했으며, 조합장 금품수수 의혹으로 압수수색이 진행 중입니다.</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>대전 화재 현장에 대통령이 방문하여 피해 상황과 수색 구조를 점검했습니다. 점심시간에 발생한 화재로 다수의 피해자가 한 곳에서 집중 발견되었으며, 샌드위치 패널 구조가 화재 확산의 원인으로 지목되었습니다. 현재 중앙긴급구조통제단이 활동 중이며, 화재 원인 및 책임 소재에 대한 조사가 진행될 것으로 보입니다.</t>
+          <t>성남 상대원2구역 재개발 사업이 시공사 교체 추진으로 DL이앤씨와 조합 간의 법적 분쟁에 휘말렸습니다. 착공 직전 단계에서 사업이 멈춰 서면서 조합원들의 금융비용 증가와 분담금 상승 우려가 커지고 있습니다. 여기에 조합장 금품수수 의혹까지 불거지며 사업 불확실성이 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>대통령이 급거 방문할 정도의 대형 화재로, '샌드위치 패널 구조가 화재를 키웠다'는 언급은 건축물 또는 제조물 결함에 대한 책임 가능성을 강하게 시사합니다. 다수의 피해자가 발생하여 집단소송 가능성이 높고, 정부 차원의 공식 조사가 진행될 것으로 예상되어 증거 확보가 용이할 것입니다. (적합 조건: 1, 3, 4, 5, 6 해당)</t>
+          <t>DL이앤씨는 대기업 상장사로 배상 능력이 충분하며, 상대원2구역 재개발 조합원 다수가 사업 지연으로 인한 금융비용 증가 및 분담금 상승 피해를 입을 가능성이 높습니다. 사업비 1조원 규모의 대형 사업으로 피해 규모가 크고, 기존 계약 및 법적 절차 관련 증거 확보가 용이하며, 조합장 비리 의혹에 대한 압수수색 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 (사업 지연에 따른 금융비용 및 분담금 증가)</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명 이상 (조합원)</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>李대통령, 대전 화재 현장 급거 방문…  피해상황·수색 구조 점검</t>
+          <t>상대원2구역 '갈등 증폭'…사업 지연 우려 가중</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75923</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1295315&amp;inflow=N</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-21 12:18:17.028951+00:00</t>
+          <t>2026-03-24 12:57:29.712522+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>상대원2구역 주택재개발정비사업조합</t>
+          <t>시공사</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>DL이앤씨가 시공사 교체 절차 중단을 위한 효력정지 가처분 및 본안 소송 제기. 조합장 비리 혐의로 경찰 수사 중.</t>
+          <t>1심 판결 후 시공사 불복, 항소 진행 중</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>경기 성남 상대원2구역 재개발 사업에서 기존 시공사 DL이앤씨가 조합의 시공사 교체 절차에 반발하여 효력정지 가처분 및 본안 소송을 제기하며 법적 분쟁이 시작됐다. 조합은 GS건설을 우선협상대상자로 지정했으나, DL이앤씨는 계약 해지 사유가 부당하다고 주장한다. 여기에 조합장이 자재 납품 비리 혐의로 경찰 수사를 받고 있어 분쟁이 더욱 복잡해지고 있다.</t>
+          <t>고군산군도 인도교의 부실 설계 문제로 인해 1심 법원이 시공사에 약 10억 원을 지급하라는 판결을 내렸습니다. 그러나 시공사는 이에 불복하여 항소했으며, 이와 별개로 벌점 부과 조치도 있었습니다. 현재 1심 판결에 대한 항소심이 진행 중이며 갈등이 격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>DL이앤씨가 조합의 일방적인 시공사 교체 시도에 반발하여 소송을 제기했으며, 조합장 비리 혐의로 경찰 수사가 진행 중입니다. 1조원 규모의 대형 재개발 사업으로 조합의 자력이 충분하고, 4800여 가구 조합원에게 집단적 피해가 발생할 수 있어 피해 규모가 큽니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>1심 법원이 약 10억 원 지급 판결을 내렸고, 벌점 부과까지 이루어져 상대방(시공사)의 책임이 비교적 명확합니다. 피해 규모가 10억 원으로 크고, 1심 판결문 및 벌점 부과 내역 등 객관적 증거 확보가 용이하며, 벌점 부과라는 공적 절차(행정처분)가 이미 진행되었습니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>200억원 이상</t>
+          <t>약 10억 원</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>4800여 가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>시공사 교체 의결 무효 … 상대원2구역 분쟁 결국 법적 비화 [Only 이데...</t>
+          <t>고군산군도 인도교 '부실 설계' 갈등 격화</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>jeollailbo.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01869606645385616</t>
+          <t>http://www.jeollailbo.com/news/articleView.html?idxno=795554</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-21 00:46:24.591032+00:00</t>
+          <t>2026-03-24 12:49:24.030929+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>보증금 미반환 피해 발생, 임차권 등기 및 전세 사기 상담 진행 중</t>
+          <t>안산시의 피해자 지원 및 공동 대응 협조, 단속 강화</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>서울시가 추진하고 SH공사가 지원하는 '청년안심주택'에서 임대인이 보증보험에 가입하지 않아 청년 임차인들이 보증금을 돌려받지 못하는 피해가 발생하고 있습니다. 현재 5명이 보증금을 못 받고 있으며 30여 명이 계약 만료를 앞두고 있어 피해가 확산될 우려가 있습니다. 서울시와 SH공사는 민간 임대 주택이라는 이유로 소극적인 태도를 보여 비판받고 있으며, 과거에도 유사한 대규모 보증금 미반환 사태가 있었습니다.</t>
+          <t>이민근 안산시장이 전세피해자들을 위해 '1:1 전담 매니저' 제도를 도입합니다. 이 제도는 피해자들에게 서류 작성부터 최종 결과 통보까지 전 과정을 지원하며, 피해자 공동 대응 시에도 적극 협조할 방침입니다. 안산시는 또한 전세 피해 단속과 예방을 동시에 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>서울시와 SH공사가 지원하고 홍보한 사업임에도 불구하고, 임대인의 보증보험 미가입 및 보증금 미반환 문제가 반복적으로 발생하고 있습니다. 다수의 피해자(최소 35명, 잠재적 수백 명)가 발생하고 있으며, 과거 사례에서 수백억 원 규모의 피해가 확인된 바 있어 집단적 피해 규모가 매우 큽니다. 임대인의 책임이 명확하고, 서울시와 SH공사라는 자력 있는 상대방을 대상으로 소송을 검토할 수 있습니다. 이미 임대인에게 과태료가 부과되는 등 공적 절차가 진행 중이며, 계약서 및 HUG 답변 등 증거 확보도 용이합니다.</t>
+          <t>전세피해는 본질적으로 다수의 피해자를 발생시키며(집단적 피해), 안산시가 '피해자 공동 대응'에 적극 협조하겠다고 밝혀 집단소송 가능성이 높습니다. 전세사기의 특성상 개별 피해액이 크고 피해자 수가 많을 것으로 추정되며(피해 규모가 큼), 안산시가 '1:1 전담 매니저'를 도입하고 '단속과 예방'을 강화하는 등 공공기관의 지원 절차가 진행 중입니다(이미 공적 절차 진행 중). 이는 피해자들의 소송 준비에 긍정적인 영향을 줄 수 있습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>개별 보증금 수억 원 추정, 총 피해액 수백억 원 가능성</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>최소 35명 (현재 5명, 예정 30여 명), 잠재적 수백 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>“서울시 믿고 계약했는데”…‘청년안심주택’의 덫</t>
+          <t>이민근 안산시장, 전세피해 '1:1 전담 매니저' 도입… 끝까지 추적 대응...</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514568&amp;ref=A</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56645</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-21 00:42:32.400416+00:00</t>
+          <t>2026-03-24 12:29:54.952481+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>LH와 사업자 SPC 간 계약 해지 관련 1심 판결 선고 (LH 패소)</t>
+          <t>안산시 원스톱 회복 지원 체계 가동, 공인중개사 집중 조사 및 행정처분 예정</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>인천 청라시티타워 건설 사업이 20년 가까이 표류하며 주변 상권의 공실 속출 및 주민 피해가 확산되고 있다. 사업비 급등을 두고 한국토지주택공사(LH)와 민간 사업자 SPC 간 갈등이 심화되어 LH가 계약 해지를 통보했으나, 1심 재판부는 LH의 해지 통보가 부당하다고 판단했다. 이로 인해 사업 정상화가 불투명해지면서 피해자들의 손해배상 청구 가능성이 높아지고 있다.</t>
+          <t>안산시가 대규모 전세사기 피해에 대응하기 위해 '안산형 전세피해 원스톱 회복 지원' 체계를 가동한다. 피해자에게 1대1 전담 매니저를 배정하여 법률, 금융, 주거 지원을 제공하고, 미흡한 중개를 한 공인중개사에 대한 집중 조사 및 행정처분을 예고했다. 이 시장은 피해자 지원에 시의 모든 역량을 집중하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)는 자력이 충분한 공공기관이며, 1심 재판부가 LH의 계약 해지 통보가 부당하다고 판단하여 상대방 책임이 비교적 명확하다. 청라 주민들의 아파트 분양 대금으로 시작된 사업이며 주변 상권에 공실이 속출하는 등 집단적 피해가 발생했고, 장기간 사업 표류로 인한 피해 규모가 클 것으로 예상된다. 또한, 1심 법원 판결문이라는 명확한 증거가 존재한다.</t>
+          <t>상대방 책임이 비교적 명확하고(공인중개사 조사 및 행정처분 예정, 적합 조건 1), 집단적 피해(대규모 전세사기 우려, 적합 조건 3)이며, 피해 규모가 크고(전세보증금, 적합 조건 4), 공적 절차(안산시의 원스톱 지원 및 중개사 조사, 적합 조건 6, 5)가 진행 중이므로 소송금융 투자에 적합합니다. 상대방의 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>청라 주민 및 주변 상권 소상공인 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>초고층 저주에 빠진 청라·송도 랜드마크…20년째 방치된 전말</t>
+          <t>전세사기 피해 끝까지 추적  이민근 안산시장, 원스톱 회복 지원 가동</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003350.html</t>
+          <t>https://www.mt.co.kr/policy/2026/03/24/2026032416031920987</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-21 00:41:24.989296+00:00</t>
+          <t>2026-03-24 12:22:48.697507+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>개포주공6·7단지 1심 판결 후 사업 중단, 상급심 가능성</t>
+          <t>사법당국 수사 촉구 및 지자체 차원의 피해 대책 마련 논의 중</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>서울 강남 개포주공6·7단지 재건축 사업에서 일부 아파트 조합원들이 상가 조합원에 유리한 아파트 공급 산정방식에 반발하여 제기한 소송에서 1심 법원이 원고 승소 판결을 내렸다. 이로 인해 재분양 신청 절차가 중단되며 사업 일정이 지연되고 불확실성이 고조된 상황이다. 대법원 확정 판결이 난 신반포2차 사례와는 달리, 개포주공6·7단지는 상급심 진행 가능성이 남아있다.</t>
+          <t>안산 지역에서 대규모 전세사기 피해가 발생하여 김철민 안산시장 예비후보가 긴급 성명을 발표하고 피해자 구제 및 재발 방지 대책 마련을 촉구했다. 예비후보는 사법당국의 철저한 수사와 가해자 자산 추적, 그리고 안산시 주도의 원스톱 통합지원센터 설치 및 피해 실태 전수조사 등 6대 긴급 대책을 제안했다. 이 사태는 시민의 전 재산과 관련된 '사회적 재난'으로 규정되고 있다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>개포주공6·7단지 재건축 사업에서 상가 조합원에 유리한 총회 결의의 무효를 주장하는 소송이 1심에서 원고(아파트 조합원) 승소 판결을 받아 사업이 중단된 상태입니다. 이는 대규모 재건축 조합(상대방 자력 충분)을 상대로 다수의 아파트 조합원(집단적 피해)이 재산권(피해 규모 큼)을 다투는 사건으로, 법리적 쟁점이 명확하고(증거 확보 가능) 상급심 진행 가능성이 높아 소송금융 투자에 적합합니다. 신반포2차는 대법원 확정 판결로 종결되었으나, 개포주공6·7차는 아직 진행 중인 사건입니다.</t>
+          <t>안산 지역에서 발생한 '대규모 전세사기'로 다수의 피해자가 발생했으며(집단적 피해), 전세보증금이라는 큰 피해 금액이 예상됩니다(피해 규모 큼). 사법당국의 철저한 수사 촉구 및 지자체의 피해 실태 전수조사 제안으로 증거 확보 및 공적 절차 진행 가능성이 높습니다. 다만, 가해자가 특정되지 않아 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>일부 아파트 조합원 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>'상가 낀 재건축' 신반포2차-개포주공6·7차 엇갈린 판결, 왜?</t>
+          <t>[6·3 이사람] 김철민 안산시장 예비후보, ‘안산 전세사기’ 긴급 성명...</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032010005392675</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=888622</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-21 00:41:12.245755+00:00</t>
+          <t>2026-03-24 12:17:42.289591+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 판결</t>
+          <t>정치권 구제책 촉구, 사회적 재난으로 공론화</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>인천지방법원은 상가 수분양자들이 시행사를 상대로 제기한 분양대금 반환 소송에서 원고 일부 승소 판결을 내렸습니다. 재판부는 시행사가 약정된 병원을 유치하지 못했으므로 분양계약 해제가 정당하며, 원고들에게 약 9억 5천 8백만원의 분양대금을 반환하라고 명령했습니다.</t>
+          <t>안산 지역에서 전세사기 피해가 재차 발생하여 김철민 예비후보가 긴급 성명을 발표하고 안산시에 피해자 구제 및 재발 방지 대책 마련을 촉구했다. 전세사기 피해는 '사회적 재난'으로 규정되며 다수의 피해자가 발생한 것으로 보인다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>상대방인 시행사의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 약 9억 5천 8백만원의 피해 규모가 크며(적합 조건 4), 다수의 수분양자들이 피해를 입어 집단적 성격이 강합니다(적합 조건 3). 이미 1심 판결이 나와 증거가 충분히 확보되었음을 시사합니다(적합 조건 5).</t>
+          <t>전세사기 특성상 상대방 책임이 명확하고(조건 1), '사회적 재난'으로 언급될 만큼 다수의 피해자가 발생하여 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)에 해당한다. 또한, 정치권에서 구제책을 촉구하는 등 공적 절차(조건 6)가 진행 중이다. 다만, 구체적인 사기 주체와 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>약 9억5800만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>법원  약정된 병원 유치 안됐다면 약국 분양계약 해제 정당</t>
+          <t>김철민 예비후보, 안산 전세사기 사회적 재난...市에 구제책 촉구</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336710?REFERER=NP</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537353</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-21 00:40:59.111437+00:00</t>
+          <t>2026-03-24 12:17:31.008959+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>분양 시행사 및 건설사</t>
+          <t>상속인들</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>분양권 해지 분쟁 폭증, 소송 직전 단계</t>
+          <t>소송 준비 중, 상속인들의 임의 처분 방지를 위한 가처분 조치 고려.</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>고금리 기조와 공사비 상승으로 아파트 분양권 해지 요청이 급증하고 있으나, 시행사 및 건설사들이 이를 거부하고 계약 이행을 강제하며 법적 분쟁이 심화되고 있습니다. 중도금 납입 여부에 따라 해지 가능성이 달라지며, 공사 지연, 하자, 허위·과장 광고 등 시행사 귀책 사유가 있을 경우 법정 해제가 가능합니다. 수분양자들은 골든타임을 놓치지 않고 증거를 확보하여 선제적으로 대응해야 합니다.</t>
+          <t>수백 년 이어온 종중의 임야와 농지가 일제강점기 토지사정 당시 종중원 명의로 신탁되었으나, 명의자 사망 후 상속인들이 이를 개인 재산이라 주장하며 반환을 거부하고 있다. 종중은 수차례 총회를 통해 재산 환원을 결의했으나 상속인들이 절차적 문제를 제기하며 반대하여, 현재 종중은 소송을 준비 중이다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>고금리 및 공사비 상승으로 분양권 해지 요청이 폭증하며 다수의 수분양자가 피해를 입고 있어 집단적 피해 가능성이 높습니다(집단적 피해). 시행사 및 건설사의 귀책 사유(공사 지연, 하자, 허위 광고)가 명확한 경우 증거 확보가 용이하며(증거가 있거나 확보 가능함), 이로 인한 피해 규모가 크고(피해 규모가 큼), 상대방인 시행사 및 건설사는 자력이 충분한 경우가 많아 소송금융 투자에 적합합니다(상대방 책임이 비교적 명확함, 상대방에게 자력이 충분함).</t>
+          <t>적합 조건 1(상대방 책임 명확: 상속인들이 종중 재산임을 알면서도 개인 재산이라 주장하며 반환 거부), 3(집단적 피해: 종중 전체 및 수십 명의 종중원), 4(피해 규모 큼: 수백 년 이어온 임야와 농지로 상당한 가치 예상), 5(증거 확보 가능: 명의신탁 경위, 유언, 종중 총회 의사록, 세금 납부 내역 등)에 해당한다. 상속인들의 배신 행위가 명확하며, 종중 재산의 가치가 상당할 것으로 예상되어 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>결국 '이행의 착수'가 성패를 가른다, 분양권 해지의 쟁점 분석</t>
+          <t>유언 어기고 배신한 상속인들…수백년 이어온 종중 재산, 지킬 수 있을...</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026032015444225566cf2d78c68_12</t>
+          <t>http://www.fnnews.com/news/202603240835511587</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-20 12:53:41.597619+00:00</t>
+          <t>2026-03-24 00:48:50.056050+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>개포주공1단지 재건축조합</t>
+          <t>극동건설, 경기주택도시공사(GH)</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>재건축조합 관리처분계획변경안 의결을 위한 총회 개최 예정, 추가분담금 납부 고지</t>
+          <t>하자 발생 및 보상 협의 진행 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>개포주공1단지 재건축조합이 상가 조합과의 법적 분쟁 패소 및 사업 지연 등으로 인해 조합원들에게 가구당 평균 1600만원의 추가 분담금을 고지했습니다. 다수의 조합원이 이에 반대하며 불만을 표출하고 있어, 조합을 상대로 한 집단 소송 가능성이 높습니다.</t>
+          <t>동탄2신동포레 행복주택에서 극동건설의 시공 하자로 인해 저층 가구 싱크대 오물 역류 피해가 발생했다. 피해자 A씨는 가전, 가구 등 재산상 손실과 정신적 피해를 입었으나, 시공사와 공급 주체의 미온적인 보상 협의에 어려움을 겪고 있다. 횡주관 문제 및 단지 내 다른 배수 문제도 언급되어 추가 피해자 발생 가능성이 있다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>조합의 운영 미숙 및 법적 분쟁 패소로 인한 조합원들의 추가 분담금 발생이 명확하며(적합 조건 1), 다수의 조합원(집단적 피해, 적합 조건 3)이 가구당 1600만원의 피해(피해 규모 큼, 적합 조건 4)를 입고 있어 총 피해액이 상당할 것으로 예상됩니다. 관련 법원 판결 및 조합 공지 등 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>극동건설의 명확한 시공 하자로 인한 피해이며, 시공사(극동건설)와 공급주체(GH) 모두 자력이 충분합니다. 횡주관 문제 및 단지 내 다른 배수 문제 언급으로 집단적 피해 가능성이 높고, 현장 영상 및 관리사무소 조사 결과 등 증거가 명확합니다. 현재 보상 협의 단계로 소송금융 투자 기회 포착에 적합합니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>가구당 1600만원, 총 수백억 원 추정</t>
+          <t>A씨 재산 피해 961만원 추정 (극동건설 제시 보상금 450만원), 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>개포주공1단지 재건축 조합원 다수 (수천 가구 추정)</t>
+          <t>최소 1명 (A씨), 다른 저층 가구 및 단지 내 일부 가구 추가 피해 가능성 있음</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>입주 4년 된 개포 ‘디퍼아’ 분담금 1600만원으로 늘어</t>
+          <t>싱크대에서 오물이 분수처럼 역류…동탄 GH 행복주택의 하자</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10698908?ref=naver</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/23/2026032303569.html</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-20 12:48:12.327664+00:00</t>
+          <t>2026-03-24 00:21:09.850635+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>전세사기특별법상 피해자 인정 절차 진행 중, 형사 고소 및 손해배상청구 병행 전략 모색</t>
+          <t>지체상금 소송 준비 중</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>전세보증금 반환 지연 및 전세사기 피해 발생 시, 임대인의 자력 부족으로 소송 승소 후에도 보증금 회수가 어려울 수 있음. 법조계는 임대인 외 공모한 공인중개사, 감정평가사 등을 상대로 한 손해배상청구 및 형사 고소를 병행하는 전략을 권고하고 있음. 전세사기특별법상 피해자 인정 절차도 진행 중으로, 다수의 피해자가 발생한 사건으로 판단된다.</t>
+          <t>미추홀구 지역 수분양자들이 건설 지연으로 인해 지체상금 소송을 준비 중이다. 일부 수분양자들은 서울 목동 지역에서 유사 소송에서 승소한 사례를 참고하고 있으며, 해약 및 소송을 고려하고 있다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 임대인 외 공모한 공인중개사, 감정평가사 등 다수 책임 주체 특정 가능. 적합 조건 3(집단적 피해): '전세사기특별법상 피해자' 언급으로 집단적 피해 가능성 높음. 적합 조건 4(피해 규모 큼): 전세보증금은 일반적으로 고액이므로 피해 규모가 큼. 적합 조건 5(증거 확보 가능): 형사 고소 및 전세사기특별법 적용 과정에서 객관적 증거 확보 가능성 높음. 적합 조건 6(공적 절차 진행 중): 전세사기특별법상 피해자 인정 절차는 공적 절차에 해당. 부적합 조건 없음. 임대인의 자력 부족 문제를 해결하기 위한 다자 소송 전략이 소송금융의 필요성을 높임.</t>
+          <t>건설 지연으로 인한 지체상금 소송으로 상대방 책임이 명확하며(적합 조건 1), 다수의 수분양자들이 피해를 입어 집단적 피해에 해당합니다(적합 조건 3). 부동산 관련 소송이므로 피해 규모가 크고(적합 조건 4), 계약서 및 공사 지연 기록, 유사 소송 승소 사례 등을 통해 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>전세보증금 반환 지연, 소송 이겨도 '빈손'되는 이유…회수 전략 없인 ...</t>
+          <t>입주 기대 물거품 …해약·송사 벼르는 수분양자들</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76138</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319355</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-20 12:47:08.132739+00:00</t>
+          <t>2026-03-23 13:18:27.276252+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>장미아파트 재건축 조합</t>
+          <t>GS건설</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>서울시 도시계획위원회 정비계획 수정가결, 향후 자산 평가 과정에서 갈등 재점화 우려</t>
+          <t>중앙지법에 부당이득금 청구 소송 제기</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>서울 송파구 장미1·2·3차 아파트가 최고 49층, 5105가구 규모로 재건축 정비계획이 수정가결됨. 총사업비 약 11조 원 규모로 추산되며, 조합원당 최대 10억 원의 추가 분담금이 예상됨. 대규모 상가동이 포함되어 있어 아파트 조합원과 상가 소유주 간 수익 배분 및 입주권 배정 비율을 둘러싼 이해관계가 복잡하며, 향후 자산 평가 과정에서 갈등이 재점화될 우려가 있음.</t>
+          <t>경기도 남양주시 다산신도시 A아파트 주민들이 시공사 GS건설을 상대로 529억 원 규모의 부당이득금 청구 소송을 제기했다. 2020년 감사원 감사에서 아파트 분양가상한제 가산비 책정 문제가 지적된 것이 계기가 되었으며, 인근 단지에서도 유사 소송으로 주민들이 배상받은 사례가 있다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>대규모 재건축 사업(총사업비 약 11조 원)으로 이해관계가 복잡하며, 아파트 조합원과 상가 소유주 간 수익 배분 및 입주권 배정 비율을 둘러싼 갈등이 재점화될 우려가 명시됨. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능) 조합원당 최대 10억 원에 육박하는 추가 분담금 등 피해 규모가 매우 크고, 다수의 이해관계자가 얽혀 있어 집단 소송 가능성이 높음.</t>
+          <t>감사원 감사로 시공사의 가산비 책정 문제가 명확히 지적되었고(적합 조건 1, 5, 6), 대기업인 GS건설을 상대로 529억 원 규모의 집단 소송이 진행 중이다(적합 조건 2, 3, 4). 이미 유사 사례에서 주민들이 배상받은 전례가 있어 승소 가능성이 높으므로 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>조합원당 최대 10억 원 (추가 분담금), 상가 소유주 수익 배분 미상</t>
+          <t>529억 원</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>아파트 조합원 다수, 상가 소유주 500여명 이상</t>
+          <t>다산신도시 A아파트 단지 주민 다수</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>빚내서 집 사지 말라  던 김병기 소유 30억대 '잠실장미', 49층 재건축</t>
+          <t>넘치는 변호사…소송도 기획하는 시대</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003144.html</t>
+          <t>https://www.sedaily.com/article/20023006?ref=naver</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-20 12:42:09.937836+00:00</t>
+          <t>2026-03-23 13:11:25.063480+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>무궁화신탁</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>하자설명회 진행 중, 소송 준비 단계</t>
+          <t>금융감독원, 국민권익위원회 민원 접수 및 공정거래위원회 추가 민원 예정</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>아파트 및 오피스텔의 부실시공으로 인한 하자로 인해 소유주들이 재산권 침해를 겪고 있으며, 하자설명회를 통해 문제점을 발굴하고 있습니다. 이는 공동주택의 특성상 다수의 피해자가 발생할 수 있는 집단적 피해 사례로, 하자보수비 청구를 위한 소송이 예상됩니다.</t>
+          <t>무궁화신탁이 준공 완료된 책준형 신탁 사업장에 대해 과도한 연장 보수 5억 2,940만원을 시행사 동의 없이 강제 인출하여 논란이 되고 있습니다. 시행사는 이를 부당이득 및 불공정 계약으로 보고 금융감독원, 국민권익위원회 등에 민원을 제기했으며, 공정거래위원회에도 추가 민원을 낼 예정입니다. 법조계에서도 신탁사의 우월적 지위 남용으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>부실시공으로 인한 아파트/오피스텔 하자는 상대방 책임이 명확하며(적합 조건 1), 공동주택의 특성상 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(적합 조건 3). 하자설명회를 통해 증거 확보가 용이하며(적합 조건 5), 하자보수비 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>무궁화신탁의 과도한 보수 책정 및 강제 인출은 상대방 책임이 비교적 명확하며, 상대방은 금융기관으로 자력이 충분합니다. 피해 금액이 5억 원 이상으로 크고, 금융감독원 등 공적 절차가 이미 진행 중이며, 계약서 및 업계 관행 비교를 통해 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 2,940만원</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>다수 (공동주택 소유주)</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>아파트·오피스텔 하자설명회, 현장의 목소리를 듣다</t>
+          <t>[단독] '경영 부실' 무궁화신탁, 책준 의무 끝난 사업장에 '부당이득'</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=76101</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032316420938505</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-20 12:40:33.691469+00:00</t>
+          <t>2026-03-23 13:10:01.275370+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>GH(경기도시공사)</t>
+          <t>스칸스카</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>피해보상금 합의 중재 및 손해사정인 선정 지원 논의 중</t>
+          <t>미국 LA 차병원 증설 공사 관련 시공사와의 중재 절차 진행 중, 2027년 1분기 최종 판결 예상</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>GH 행복주택 입주민들이 '오물 범벅' 등 심각한 하자로 인해 피해를 겪고 있습니다. GH는 세입자와 시공사 간 피해보상금 합의를 위한 중재 및 객관적인 피해액 산정을 위한 손해사정인 선정 지원을 약속했습니다. 이는 공공기관이 관련된 주택 하자 문제로, 다수 피해 세대의 손해배상 가능성이 높습니다.</t>
+          <t>차바이오텍이 미국 LA 차병원 증설 공사 지연 및 관리 미흡을 이유로 시공사 스칸스카에 손해배상을 청구하며 중재 절차를 진행 중입니다. 이 소송 결과는 차헬스케어의 사모 교환사채에 영향을 미쳐, 400억 원 초과 손해배상 시 교환가액 조정, 1000억 원 초과 시 기한이익상실이 발생할 수 있습니다. 최종 판결은 2027년 1분기로 예상됩니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>GH(경기도시공사)는 공공기관으로 자력이 충분하며(적합 조건 2), '오물 범벅'이라는 명확한 하자로 상대방 책임이 비교적 명확합니다(적합 조건 1). '피해 세대'라는 표현에서 다수의 피해자가 있을 가능성이 높고(적합 조건 3), GH가 피해보상금 합의 중재 및 손해사정인 선정 지원을 약속하여 증거 확보 및 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 비교적 명확하며(시공사의 공기 미준수 및 공사관리 미흡 주장), 상대방(스칸스카)은 글로벌 건설사로 자력이 충분할 것으로 예상됩니다. 또한, 소송 결과에 따라 수백억 원 이상의 손해배상 책임이 발생할 수 있어 피해 규모가 크고, 현재 중재 절차가 진행 중이며 공사 관련 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>400억원 이상 (최대 1000억원 초과 가능성)</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>미상 (다수의 피해 세대)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>[단독]  집안이 오물 범벅 …청년 두 번 울린 GH 행복주택</t>
+          <t>차바이오텍, '비핵심 자산' 잇달아 매각…추가 자산 매각 가능성은</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>iminju.net</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>http://www.iminju.net/news/articleView.html?idxno=161072</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/23/2026032316222389881</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-20 12:24:22.716197+00:00</t>
+          <t>2026-03-23 13:08:47.061028+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>공인중개사</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>공인중개사 징역형 선고 완료, 민사상 피해 보상 미진행</t>
+          <t>시공사 교체 관련 법정 공방 진행 중, 자재 납품 비리 의혹으로 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>공인중개사의 이중계약으로 인해 피해자들이 보증금 등 금전적 손해를 입었으며, 해당 공인중개사는 징역형을 선고받았습니다. 그러나 피해자들은 아직 어떠한 보상도 받지 못하고 있어, 실질적인 피해 회복을 바라고 있습니다.</t>
+          <t>성남 상대원2구역 재개발 조합이 기존 시공사 DL이앤씨의 공사비 인상 가능성과 계약 조건 불확실성을 이유로 시공사 교체를 추진 중이다. DL이앤씨는 이에 반발하며 법정 공방이 예상된다. 총 4885가구 규모의 대형 사업으로, 조합원 분담금 예측 가능성이 핵심 쟁점이며, 자재 납품 비리 의혹으로 경찰 수사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>공인중개사의 이중계약으로 인한 징역형 선고는 상대방 책임이 명확하며(적합 조건 1), 형사 절차를 통해 객관적 증거가 확보되었음을 의미합니다(적합 조건 5). '피해자들이'라는 표현으로 보아 다수의 피해자가 존재하며(적합 조건 3), '삶의 밑천인 보증금' 피해는 개별 피해 규모가 클 수 있습니다(적합 조건 4). 이미 공적 절차(형사 재판)가 진행되어 판결이 선고되었으나(적합 조건 6), 민사상 피해 보상은 전혀 이루어지지 않아 소송금융의 필요성이 높습니다.</t>
+          <t>상대방인 DL이앤씨는 대기업 시공사로 자력이 충분하며(적합 조건 2), 4885가구 규모의 대형 재개발 사업으로 집단적 피해 가능성이 높고 피해 규모가 큽니다(적합 조건 3, 4). 공사비 인상 및 계약 조건 불확실성으로 인한 조합원 분담금 예측 불가 문제가 핵심 쟁점이며, 자재 납품 비리 의혹으로 경찰 수사가 진행 중인 공적 절차도 있습니다(적합 조건 6). 현재 법정 공방으로 확대되는 양상으로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4885가구</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>[R]이중계약 공인중개사 징역‥피해 보상은 0원</t>
+          <t>정수은 상대원2구역 조합장 “공사비·분담금 예측 가능해야”</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>andongmbc.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>http://andongmbc.co.kr/adboard/NewsView81416</t>
+          <t>https://www.etoday.co.kr/news/view/2568262</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-20 12:23:30.810294+00:00</t>
+          <t>2026-03-23 13:05:24.756880+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>상대원2구역 재개발 조합 집행부</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>입지선정위원회 결정 효력 정지 가처분 및 무효 확인 소송 진행 중, 가처분 심문 종결</t>
+          <t>조합장 비리 혐의 경찰 수사, 조합장 및 이사 해임 총회 예정, 시공사(DL이앤씨)의 대의원회 결의 무효 확인 소송 및 효력정지 가처분 신청</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>한국전력공사가 추진하는 송전선로 건설 입지 선정 과정에서 완주군 소양면 주민 203명이 절차상 하자를 주장하며 입지선정위원회 결정 효력 정지 가처분 및 무효 확인 소송을 제기했다. 주민들은 위원회 구성에 문제가 있었고, 주민들에게 충분한 정보 제공 없이 일방적으로 진행되었다고 주장한다. 법원의 판단에 따라 전북 내 다른 송전 갈등 지역에도 영향을 미칠 것으로 보인다.</t>
+          <t>성남 상대원2구역 재개발 사업에서 시공사 DL이앤씨와 조합 집행부 간 갈등이 심화되고 있다. 조합장은 자재 납품 비리 혐의로 경찰 수사를 받고 있으며, DL이앤씨는 공사비 동결 및 착공 지연 시 조합원 세대당 3천만원 배상 조건을 제시하며 사업 정상화를 시도 중이다. 조합원들은 집행부의 비리 및 사업 지연으로 인한 피해를 입을 가능성이 크다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (입지선정위원회 구성 및 운영 절차상 하자가 주장됨), 상대방에게 자력이 충분함 (한국전력공사), 집단적 피해 (203명의 주민이 소송에 참여했으며, 다른 지역으로 확산될 가능성 있음), 피해 규모가 큼 (주민들의 주거 환경 및 재산권에 중대한 영향을 미침), 증거가 있거나 확보 가능함 (위원회 구성 및 운영 관련 문서). 이미 소송이 진행 중이며, 유사 사례에 대한 파급 효과가 클 것으로 예상됩니다.</t>
+          <t>상대원2구역 재개발 사업은 약 4800세대의 대규모 집단적 피해 가능성이 있으며 (적합 조건 3), 착공 지연 시 조합원 세대당 3천만원 배상 조건이 제시될 정도로 피해 규모가 크다 (적합 조건 4). 특히 조합장은 자재 납품 비리 혐의로 경찰 수사를 받고 있어 상대방 책임이 명확하고 증거 확보가 용이하며 (적합 조건 1, 5), 공적 절차가 진행 중이다 (적합 조건 6). 조합 집행부의 비리 및 사업 지연으로 인한 조합원들의 손해배상 청구 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1440억원 (조합원 세대당 3000만원 기준)</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>203명 이상</t>
+          <t>약 4800세대</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>전북 첫 송전선로 소송…“입지 선정 중단·무효”</t>
+          <t>DL이앤씨, 상대원2구역에  공사비 682만원 동결  승부수</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513638&amp;ref=A</t>
+          <t>http://www.fnnews.com/news/202603231229561057</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-20 00:46:53.620302+00:00</t>
+          <t>2026-03-23 13:01:00.907781+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>부동산 신탁사</t>
+          <t>대우건설, 롯데건설</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>금융감독원 모니터링 및 규제 강화, 소송 패소 사례 발생</t>
+          <t>서울시 시공사 선정 과정 점검 결과 입찰 무효, 조합 손해배상 청구 변호인 계약 추진 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>금융감독원이 부동산 신탁사 CEO 간담회를 통해 책임준공형 사업 리스크 관리 및 소비자 보호 강화를 주문했다. 부동산 PF 사업 부실과 책임준공형 사업 관련 소송 패소로 신탁사의 건전성이 저하되고 수분양자 피해가 발생하고 있음을 지적하며, 금감원은 지속적인 모니터링과 위법 행위에 대한 엄정 조치를 예고했다.</t>
+          <t>성수4지구 주택재개발정비사업조합의 시공사 선정 입찰이 서울시의 개별 홍보 지침 위반 확인으로 무효화되었다. 조합은 대우건설과 롯데건설을 상대로 손해배상 청구를 위한 변호인 계약을 추진하며 재입찰을 준비 중이다. 약 1조 3천억 원 규모의 대형 프로젝트로, 지연에 따른 조합원들의 피해가 예상된다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>부동산 신탁사는 금융기관으로 자력이 충분하며(적합 조건 2), 책임준공형 사업의 준공 지연으로 인한 수분양자들의 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 발생할 수 있음. 금융감독원의 모니터링 및 규제 강화(적합 조건 6)와 기존 소송 패소 사례(적합 조건 1, 5)를 통해 상대방 책임이 명확하고 증거 확보가 용이할 것으로 판단됨.</t>
+          <t>대기업인 대우건설과 롯데건설의 입찰 무효 책임이 서울시의 공식 점검으로 명확히 확인되었고(적합 조건 1, 5), 1439가구 규모의 대규모 재개발 조합이 다수의 피해자를 대표하며(적합 조건 3), 1조 3천억 원이 넘는 공사비 규모를 고려할 때 지연으로 인한 피해액이 상당할 것으로 예상된다(적합 조건 4). 또한, 조합이 손해배상 청구를 위한 변호인 계약을 추진 중이며(적합 조건 6), 상대방인 대우건설과 롯데건설은 자력이 충분하다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>1439가구 조합원</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>금감원, 부동산 신탁사 “책임준공·소비자 보호 강화”</t>
+          <t>성수4지구 입찰 무효 후 재입찰 시동…대우·롯데 수주전 재점화</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260320502605?OutUrl=naver</t>
+          <t>https://www.viva100.com/article/20260323501238</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-20 00:44:46.114492+00:00</t>
+          <t>2026-03-23 13:00:43.951774+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>국토교통부, 한국토지주택공사</t>
+          <t>이지스자산운용</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>국가유산청의 '묘역 추정지' 확인, 서울시의회 의결, 서초구청 향토유산 지정 민원 진행 중. 주민들은 감사원 감사 청구 및 행정소송을 예고하고 있습니다.</t>
+          <t>하나증권과 KB증권이 이지스자산운용을 상대로 손해배상 소송 진행 중. KB증권 선행 재판 결과에 따라 변론 진행 예정.</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>정부가 서초구 우면동 일대 '서리풀 지구'에 대규모 택지 개발을 추진 중인 가운데, 해당 지역에 조선 단종의 장인 송현수 일가 묘역 추정지가 포함되어 문화유산 훼손 및 주민들의 터전 상실 우려가 제기되고 있습니다. 국가유산청은 해당 지역을 '묘역 추정지'로 확인하고 시굴 조사를 권고했으며, 주민들은 비상대책위원회를 구성하여 개발 반대 및 행정소송 등 법적 대응을 예고하고 있습니다.</t>
+          <t>하나증권과 KB증권이 이지스자산운용을 상대로 '세운 5구역' PF 주관권 변경에 따른 손해배상 소송을 제기했다. 이지스자산운용이 주관사 교체 대가로 약속한 '대체 딜' 기회를 제공하지 않아 수익 기회를 상실했다는 주장이다. 현재 KB증권의 선행 재판 결과에 따라 하나증권의 변론이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>정부(국토교통부)와 공공기관(LH)이 상대방으로 자력이 충분하며, 국가유산청에서 '묘역 추정지'로 확인한 문화유산이 개발 구역에 포함되어 있어 상대방 책임이 명확합니다. 송동마을 36가구 주민들이 비상대책위원회를 구성하여 집단적 피해를 호소하고 있으며, 서울시의회 의결, 서초구청 향토유산 지정 민원 등 공적 절차가 진행 중입니다. 주민들이 감사원 감사 청구 및 행정소송을 예고하고 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>이지스자산운용이 PF 주관사 교체 대가로 약속한 '대체 딜' 기회를 이행하지 않아 책임이 비교적 명확하며(적합 조건 1), 업계 1위 운용사로 자력이 충분합니다(적합 조건 2). 하나증권의 청구액이 약 20억7000만원으로 피해 규모가 크고(적합 조건 4), 약속된 합의 내용과 관련자 증언을 통해 증거 확보가 가능하여(적합 조건 5) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 20억7000만원 (하나증권)</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>36가구 및 문화유산</t>
+          <t>2개사 (하나증권, KB증권)</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>‘단종’ 장인이 묻힌 곳…‘서리풀지구’ 개발 리스크?</t>
+          <t>(단독)하나증권, 이지스운용에 '세운 5구역' PF 주관권 변경 소송…KB와...</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513555&amp;ref=A</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1295173&amp;inflow=N</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:23.966578+00:00</t>
+          <t>2026-03-23 12:59:49.966914+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>50대 피고인</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 5년), 일부 피해자 배상명령 확정, 나머지 피해자 민사 소송 필요</t>
+          <t>부산광역시 손해배상 소송, 행당제7구역 주택재개발정비사업조합 채무부존재확인 소송 등 다수의 소송 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>50대 피고인이 무자본으로 지은 빌라의 임대차보증금 및 매매대금, 용역대금 등 총 14억 원 이상을 11명의 피해자로부터 편취한 혐의로 징역 5년을 선고받았습니다. 법원은 일부 피해자에게 배상명령을 내렸으나, 나머지 피해자들은 민사상 손해배상 청구를 통해 피해를 회복해야 하는 상황입니다. 피고인은 신탁된 부동산에 대해 무단으로 임대차 계약을 체결하는 등 기망 행위를 저질렀습니다.</t>
+          <t>대우건설이 '빅배스'를 단행했음에도 불구하고 1조원 규모의 소송 리스크를 안고 있습니다. 특히 부산광역시의 264억원 손해배상 소송과 행당제7구역 주택재개발정비사업조합의 169억원 채무부존재확인 소송 등 다수의 법적 분쟁이 진행 중입니다. 이는 대우건설의 재무 건전성에 지속적인 부담으로 작용할 수 있습니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>피고인의 사기 행위가 형사 재판에서 명확히 인정되어 징역 5년이 선고되었으므로 상대방 책임이 명확하며(적합 조건 1, 5), 임대차보증금 등 총 14억 원이 넘는 피해 금액과 11명의 피해자가 발생하여 피해 규모가 크고 집단적 피해에 해당합니다(적합 조건 3, 4). 다만, 피고인이 개인이며 무자본으로 사업을 운영한 점을 고려할 때 자력 부족으로 인한 손해배상금 회수 가능성이 주요 쟁점이 될 수 있습니다.</t>
+          <t>대우건설은 대기업으로 자력이 충분하며(상대방에게 자력이 충분함), '1조 소송 리스크'와 264억원, 169억원 규모의 구체적인 소송들이 진행 중이어서 피해 규모가 매우 큽니다(피해 규모가 큼). 이미 소송이 진행 중인 사건들로, 소송금융 투자 대상으로서의 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>총 14억 4100만 원 (임대차보증금 11억 6500만 원, 매매대금/차용금 2억 5600만 원, 용역대금 2,000만 원)</t>
+          <t>1조원 이상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>11명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>부산지법, 피해자 9명 빌라 임대차보증금 11억 여원 편취 50대 징역 5년</t>
+          <t>'빅배스' 단행한 대우건설, 1조 소송 리스크는 여전</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031920252292939a8c8bf58f_12</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703103</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-20 00:40:44.533521+00:00</t>
+          <t>2026-03-23 12:59:03.375007+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr"/>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>하나자산신탁</t>
+        </is>
+      </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>경기도 전세피해지원센터 운영 중</t>
+          <t>책임준공 의무 미이행으로 인한 손해배상 책임 증가 추세</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>GH가 '경기도 전세피해지원센터'를 통해 전세사기 피해 주택에 대한 긴급 관리 지원을 제공합니다. 김용진 사장은 동절기 한파와 관리인 부재로 어려움을 겪는 피해자들을 위해 행정 절차의 유연성을 높여 주거 불안 해소에 기여하겠다고 밝혔습니다.</t>
+          <t>하나자산신탁의 여신 81%가 부실성으로 분류되고 고정이하여신비율이 82%에 달하는 등 재무 건전성이 크게 악화되었습니다. 이는 신탁사의 책임준공 의무 미이행으로 인한 손해배상 책임이 증가하는 추세와 맞물려 있으며, 향후 대규모 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 상대방의 책임이 존재하며(적합 조건 1), '전세피해지원센터' 운영을 통해 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한 경기도 차원의 공적 지원 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다.</t>
+          <t>하나자산신탁은 대형 금융기관으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 책임준공 의무 미이행으로 인한 손해배상 책임이 명확히 언급되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 여신의 81%가 부실성이라는 점은 피해 규모가 매우 클 가능성을 시사하며 (적합 조건 4), 다수의 프로젝트 및 관련 투자자들이 영향을 받을 수 있어 집단적 피해로 볼 수 있습니다 (적합 조건 3). 관련 증거 확보도 용이할 것으로 판단됩니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>GH '경기도 전세피해지원센터', 전세사기피해주택 긴급관리 지원</t>
+          <t>하나자산신탁, 여신 81%가 '부실성'...고정이하여신비율 82%까지↑</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=202603191813518495f69d33b22_29</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77547</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-20 00:31:29.669941+00:00</t>
+          <t>2026-03-23 12:57:03.551975+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>GH의 긴급보수 및 지원 진행 중</t>
+          <t>서울시의 재발 방지 대책 마련 및 피해자 보상 협의 진행 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>GH(경기주택도시공사)가 전세사기 피해주택 41건에 대해 긴급보수 지원에 착수했습니다. 김용진 GH 사장은 한파와 관리 부재로 어려움을 겪는 피해자들의 주거 불안 해소를 위해 절차를 유연하게 운영하고 있다고 밝혔습니다.</t>
+          <t>지난해 3월 발생한 서울 명일동 대형 땅꺼짐(싱크홀) 사고와 관련하여 서울시가 재발 방지 신기술 도입 및 예방 활동 강화를 발표했다. 서울시는 사고 피해자들에게 유감을 표하며, 유가족 보상금 지급을 완료하고 공사손해보험을 통한 추가 지원을 협의 중이라고 밝혔다. 또한, 지반침하를 시민안전보험 보장항목에 포함시키는 등 제도 개선도 추진하고 있다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>전세사기 피해로 인한 집단적 피해(41건 지원 확정)이며, 피해 규모가 크고(전세사기 특성상), GH의 긴급보수 지원 등 공적 절차가 진행 중입니다. 다만, 소송 상대방이 기사에서 명확히 특정되지는 않았습니다.</t>
+          <t>서울시가 사고에 대한 유감을 표명하고 재발 방지 및 보상 강화를 약속하는 등 책임이 명확하며(적합 조건 1), 상대방인 서울시는 자력이 충분합니다(적합 조건 2). 사고 발생 사실 및 서울시의 대책 마련 자체가 객관적 증거가 될 수 있으며(적합 조건 5), 보상금 지급 및 추가 협의 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모와 피해자 수는 기사에 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>최소 41명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>GH, 전세사기 피해주택 긴급보수 착수…41건 지원 확정</t>
+          <t>제2의 명일동 막는다 ...서울시, 싱크홀 대비 신기술 도입</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=288886</t>
+          <t>http://www.fnnews.com/news/202603231429189300</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:47.288792+00:00</t>
+          <t>2026-03-23 12:28:03.929264+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>건설사 또는 서울시</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>입지선정절차 정지 가처분 신청 및 본안 소송 진행 중</t>
+          <t>서울시의 지반침하 예방 및 원인조사 강화, 피해자 보상 제도 개선 및 공사손해보험 협의 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>한국전력공사의 고압 송전선로 입지 선정 방식에 대해 완주 소양면 주민 200여 명이 절차적 하자를 주장하며 가처분 신청 및 본안 소송을 제기했습니다. 주민들은 주민대표성 문제와 정보 제공 및 의견 수렴 부재를 지적하며, 국민권익위도 재검토를 권고한 바 있습니다. 송전탑 건설이 주민 건강과 재산권에 미치는 영향이 쟁점이 될 것으로 보입니다.</t>
+          <t>서울시가 명일동 땅꺼짐 사고 1년을 맞아 지반침하 예방을 위한 특별대책을 추진한다. GPR 탐사 확대, 노후 하수관로 전수조사, 신기술 도입 등 과학적 전략을 강화하며, 사고 발생 시 신속한 원인조사와 복구 시스템을 가동한다. 또한, 피해 시민 보상을 위한 제도 개선과 공사손해보험 협의도 적극 추진 중이다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(한전의 폐쇄적 입지 선정 방식, 주민대표성 문제, 국민권익위 재검토 권고), 상대방에게 자력이 충분하며(한국전력공사), 집단적 피해(완주 소양면 주민 200여 명 소송 제기, 도내 9개 시군 반대대책위)가 발생했습니다. 또한, 이미 공적 절차(국민권익위 재검토 권고)가 진행되었고, 현재 소송이 제기되어 진행 중입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(지하 굴착 공사장, 노후 하수관로), 대기업 또는 공공기관(건설사, 서울시 등)이 피고가 될 가능성이 높아 자력이 충분합니다. 명일동 사고 유가족 발생 등 피해 규모가 크고 집단적 피해 가능성이 높으며, 서울시가 지반침하 원인 조사 및 예방 대책을 강화하고 있어 증거 확보가 용이합니다. 또한 피해자 보상 제도 개선 및 공사손해보험 협의가 진행 중으로, 완전히 종결된 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>200여 명 이상</t>
+          <t>다수 (명일동 사고 유가족 포함)</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>깜깜이 논란 송전탑 입지 선정.. 도내 첫 법 심판대에</t>
+          <t>명일동 사고 1년, 땅꺼짐 공포 방지…서울시 '지반침하 예방' 총력 대응</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>jmbc.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>http://www.jmbc.co.kr/news/view/63251</t>
+          <t>https://www.mt.co.kr/estate/2026/03/23/2026032311394354905</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-19 13:13:04.043641+00:00</t>
+          <t>2026-03-23 12:27:31.111938+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>주요 부동산신탁사</t>
+          <t>생숙 분양사 및 시행사</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>금융감독원 내부통제 및 건전성 관리 강화 주문, 책무구조도 도입 예정, 책임준공형 사업장 관련 소송 진행 중</t>
+          <t>대법원 판결은 부당이득반환 청구 소송에 대한 것으로, 손해배상 소송은 별개로 진행 중이거나 제기될 가능성이 높다. 정부의 이행강제금 유예 조치 등 공적 절차도 진행 중이다.</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>금융감독원이 14개 부동산신탁사 CEO를 소집해 내부통제 부실, 임직원 사익추구, PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 등을 지적하며 개선을 주문했습니다. 금감원은 7월 책무구조도 도입에 맞춰 임원진의 내부통제 책임을 강화하고, 소비자 보호 및 선제적 리스크 관리를 당부했습니다. 이는 부동산신탁 업계 전반의 고질적인 문제와 다수 이해관계자의 피해 가능성을 시사합니다.</t>
+          <t>생활형숙박시설(생숙)이 주거용으로 홍보되었으나 실제로는 주거용 사용이 금지되면서 전국적으로 18만실에 달하는 수분양자들이 막대한 피해를 입고 있다. 분양가 대비 마이너스 프리미엄과 이행강제금 부담에 시달리며, 분양사를 상대로 집단소송이 잇따르고 있다. 대법원은 계약 취소 소송에서 분양사의 잘못된 홍보가 있었더라도 계약서상 인지했다면 계약 취소는 어렵다고 판시했으나, 손해배상 책임은 여전히 쟁점이다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>금융감독원이 14개 부동산신탁사 CEO를 소집하여 내부통제 부실, 임직원의 사익추구, PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 등을 지적하며 개선을 주문했습니다. 이는 상대방(주요 부동산신탁사)의 책임이 명확하고 자력이 충분하며, 금감원의 공식적인 지적은 강력한 증거가 될 수 있습니다. 또한, 수분양자 등 다수의 이해관계자 피해 가능성이 높고, 이미 관련 소송이 잇따르고 있어 집단적 피해 및 공적 절차 진행 중 조건에 부합합니다.</t>
+          <t>분양사들이 생활형숙박시설을 '실거주 가능'으로 허위/과장 홍보한 책임이 쟁점이 될 수 있으며(적합 조건 1, 5), 전국적으로 18만실에 달하는 대규모 피해자가 발생했고(적합 조건 3), 개별 피해 규모도 상당하여(적합 조건 4) 소송금융 투자에 적합하다. 정부의 정책 변화와 대법원 판결에도 불구하고, 분양사의 책임에 대한 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 분양가 약 7억원, 마이너스 프리미엄 최대 1억원, 이행강제금 수천만원 (총 피해액 미상)</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>전국 18만실 추정, 미조치 2~3만실</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>부동산신탁사 CEO 만난 금감원 “7월 책무구조도 도입…사익추구 즉각 ...</t>
+          <t>“7억원 투자했는데 마이너스피”…생숙, 전환도 유지도 어렵다</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>weekly.khan.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11992833</t>
+          <t>https://weekly.khan.co.kr/article/202603230600071</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-19 13:04:41.530620+00:00</t>
+          <t>2026-03-23 00:36:42.270286+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>복수의 부동산신탁사</t>
+          <t>성남 상대원2구역 주택재개발정비사업 조합</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>금융감독원 모니터링 및 개선 요구, 책임준공형 소송 패소 사례 발생</t>
+          <t>조합장 비리 혐의 경찰 수사(압수수색), DL이앤씨의 대의원회 결의 무효확인 소송 및 효력정지 가처분 신청, 조합장 해임을 위한 임시총회 예정</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>금융감독원이 14개 부동산신탁사 CEO 간담회를 통해 PF사업장 부실 및 책임준공형 사업장 소송 패소로 인한 신뢰 훼손을 지적했다. 금감원은 신탁사들에게 내부통제 강화, 소비자 보호, 책임준공형 사업장 소송 대비 건전성 관리를 당부하며, 위법 행위 발생 시 엄정 조치할 것을 예고했다. 이는 다수의 수분양자들이 신탁사의 책임으로 인해 피해를 입을 가능성이 높으며, 금감원의 지속적인 모니터링이 향후 소송으로 이어질 여지를 시사한다.</t>
+          <t>성남 상대원2구역 재개발 사업에서 기존 시공사 DL이앤씨와 새로운 우선협상대상자 GS건설 간 시공권 분쟁이 격화되고 있습니다. DL이앤씨는 조합을 상대로 소송 및 가처분을 제기하고 조합원들에게 유리한 사업 조건을 제시하며 시공권 사수에 나섰습니다. 한편 조합장은 비리 혐의로 경찰 수사를 받고 있어 해임될 가능성이 높으며, 이는 시공사 선정 작업에 큰 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>부동산신탁사들은 책임준공형 사업장 관련 소송에서 잇따라 패소하며 책임이 명확해지고 있고(적합 조건 1), 금감원이 유상증자 및 충당금 적립을 당부할 정도로 자력이 충분한 금융기관이다(적합 조건 2). 다수의 수분양자들이 준공 지연 등으로 피해를 입을 가능성이 크며(적합 조건 3, 4), 금감원의 진단과 모니터링 등 공적 절차가 진행 중이므로 증거 확보 및 소송 진행에 유리하다(적합 조건 5, 6).</t>
+          <t>성남 상대원2구역 재개발 사업은 최대 4800여 가구의 대규모 집단적 피해가 예상되며 (집단적 피해, 피해 규모 큼), 조합장 비리 혐의로 경찰 수사(압수수색)가 진행 중이고 (공적 절차 진행 중, 증거 확보 가능), DL이앤씨가 조합을 상대로 소송 및 가처분을 제기하여 증거 확보가 용이합니다 (증거 확보 가능). 주요 당사자인 DL이앤씨와 GS건설 모두 대기업으로 자력이 충분합니다 (상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>4800여 가구</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>금감원, 내실있는 성장 위한 14개 부동산신탁사 CEO 간담회 개최</t>
+          <t>DL이앤씨, 상대원2 공사비 평당 682만원 제시… GS건설比 7% 낮아</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049648</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032222350968345</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-19 13:03:35.081276+00:00</t>
+          <t>2026-03-23 00:32:51.592058+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>인천시</t>
+          <t>국토정보공사</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>일부 중소업체 손해배상 소송 진행 중, 법원은 임대차 계약 유효 판단했으나 책임은 별도 판단 구조 형성. 인천시가 위법 논란에도 계약 연장.</t>
+          <t>군에 관로이설 민원 제기</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>인천시가 문학야구장 상가의 불법 전대 사실을 인지하고도 수년간 시정하지 않아 중소 임차업체들이 피해를 입고 있다. 2019년 정부 감사와 행안부 답변으로 위법성이 확인되었으며, 인천시는 SSG 랜더스와의 소송 우려로 계약 해지를 미루고 있다. 일부 중소업체들은 인천시를 상대로 손해배상 소송을 제기했으며, 총 피해액은 약 200억 원으로 추산된다.</t>
+          <t>국토정보공사의 측량 오류로 인해 A씨가 장비 임대료, 인근 숙박업소 단수피해 손해배상, 농경지 침수 보상금 등 상당한 피해를 입었다. A씨는 2024년 군에 관로이설을 요구하는 민원을 제기했으며, 측량 오류에 대한 책임론이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>인천시의 불법 전대 행위가 정부 감사 및 행안부 답변으로 명확히 확인되었고, 인천시 관계자들도 위법성을 인지하고 있음 (상대방 책임 명확, 증거 확보 가능). 상대방은 인천시로 자력이 충분하며 (상대방 자력 충분), 중소업체 다수가 피해를 입었고 피해액이 200억 원에 달해 집단소송 가능성이 높음 (집단적 피해, 피해 규모 큼). 이미 일부 업체가 소송을 제기했으며, 위법한 구조가 유지되고 있어 추가 소송 여지가 많음 (공적 절차 진행 중).</t>
+          <t>국토정보공사의 측량 오류로 인한 피해가 명확하며(적합 조건 1), 상대방은 자력이 충분한 공공기관이다(적합 조건 2). 인근 숙박업소 및 농경지 침수 등 다수의 피해자가 발생했고(적합 조건 3), 장비 임대료, 손해배상, 보상금 등 피해 규모가 상당할 것으로 예상된다(적합 조건 4). 측량 오류에 대한 객관적 증거 확보가 용이하며(적합 조건 5), 이미 군에 민원이 제기되는 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>200억 원 가량</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>중소업체 다수</t>
+          <t>인근 숙박업소 및 농경지 소유주 다수</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>인천시, 문학구장 불법전대…시정명령에도 수년째 방치</t>
+          <t>국토정보공사 측량오류 소송 비화 책임론 확산</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294870&amp;inflow=N</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2040101</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-19 13:03:02.998382+00:00</t>
+          <t>2026-03-23 00:30:42.379834+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>부동산신탁사</t>
+          <t>울산 상북면 e편한세상 시행사 및 시공사</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>금감원 내부통제 및 소비자 보호 강화 지도</t>
+          <t>시행사 및 시공사에 내용증명 발송 중, 집단소송 예정</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>금감원이 부동산신탁사들의 PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소로 인한 수익성 저하와 임직원의 사익추구 사례를 지적하며 내부통제 및 소비자 보호 강화를 주문했습니다. 책무구조도 도입을 앞두고 사전 점검 및 제도 개선을 추진 중입니다. 이는 잠재적인 집단 피해 발생 가능성을 시사합니다.</t>
+          <t>울산 상북면 e편한세상 입주민들이 할인 분양에 반발하며 시행사 및 시공사에 책임을 묻고 있습니다. 입주민들은 분양대행사를 통한 할인 혜택에 대해서도 시행사가 책임져야 한다고 주장하며, 향후 집단소송도 불사하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>부동산신탁사는 자력이 충분한 금융기관이며, PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 사례가 언급되어 상대방 책임이 명확한 경우가 존재합니다. 금감원의 개입으로 공적 절차가 진행 중이며, PF 사업 특성상 집단적이고 큰 피해 규모가 예상됩니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>상대방 책임이 비교적 명확하며(시행사 책임 명시), 'e편한세상' 브랜드 아파트로 대형 건설사 및 시행사의 자력이 충분할 것으로 예상됩니다. 또한, 다수의 입주민이 피해를 입어 집단소송 가능성이 높고(집단적 피해), 할인 분양으로 인한 재산상 손해는 피해 규모가 클 것으로 보이며, 분양 계약서 등 증거 확보가 가능합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>입주민 다수</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>금감원, 책무구조도 도입 앞두고 부동산신탁사에 내부통제·소비자 보호...</t>
+          <t>울산 상북면 e편한세상 할인 분양에 입주민 '분통'</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>ulsanpress.net</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433463</t>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=571470</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-19 13:01:57.518666+00:00</t>
+          <t>2026-03-23 00:29:40.144795+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>금융감독원 모니터링 및 내부통제 강화 지시, 위법행위 엄정 조치 예고</t>
+          <t>정부 차원의 전세사기 피해자 지원 논의 및 추경 반영 검토 중</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>금융감독원이 부동산신탁사 CEO 간담회를 열고 PF 사업장 부실, 책임준공형 사업장 관련 소송 패소 등으로 인한 신탁사의 건전성 저하를 지적했습니다. 금감원은 7월부터 책무구조도 도입과 함께 내부통제 강화를 주문하고, 수분양자 등 소비자 보호를 위해 준공 지연 피해 방지 및 위법 행위 엄정 조치를 예고했습니다. 신탁사들은 시장 신뢰 회복과 리스크 관리 강화를 약속했습니다.</t>
+          <t>전세사기 피해자 지원을 위한 정부의 적극적인 재정 지원 필요성이 논의되고 있으며, 추경 반영 가능성도 열어두었다. 이는 전세사기 피해가 광범위하고 심각하여 사회적 문제로 대두되었음을 시사한다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>부동산신탁사들의 PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 이력이 있어 상대방 책임이 명확하며(적합 조건 1), 금융기관인 신탁사들은 자력이 충분합니다(적합 조건 2). 금감원이 내부통제 미흡 등 위법·부당행위에 대해 엄정 조치를 예고하고 있어 공적 절차가 진행 중이며(적합 조건 6), 수분양자 등 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 또한 금감원의 모니터링 및 기존 소송 자료를 통해 증거 확보가 용이하며(적합 조건 5), PF 사업장 부실 및 준공 지연은 피해 규모가 클 가능성이 높습니다(적합 조건 4). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전세사기 피해는 사회적 이슈로 다수의 피해자가 발생했으며, 정부 차원의 지원 논의가 진행될 정도로 피해 규모가 크고 책임 소재가 명확하다. 비록 개별 사기범의 자력은 불분명할 수 있으나, 대규모 집단 소송의 잠재력이 매우 높다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>금감원  부동산신탁사 7월부터 책무구조도 도입…내부통제 철저</t>
+          <t>이재명 대통령  전쟁 추경, 속도 생명 ...민생방어·지방우선 재정 총동...</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/19/2026031917182943096</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57322</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-19 13:01:49.572905+00:00</t>
+          <t>2026-03-23 00:22:57.910256+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>임대업자 및 공인중개사 형사 유죄 판결, 전세사기 특별법 개정안 발의, 민사 손해배상 소송 진행 가능성 높음</t>
+          <t>전세보증금 미반환으로 인한 소송 사례 발생 중, 관련 법안 발의 및 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>대전 지역에서 임대업자와 공인중개사들이 공모하여 수백 명의 임차인에게 수백억 원대의 전세 보증금을 편취한 사건이 지속적으로 발생하고 있다. 최근 유성구 일대 전세사기 사건의 임대업자에게 징역 13년형이 선고되었으며, 공인중개사들도 중형을 선고받았다. 여야는 전세사기 특별법 개정안을 발의하는 등 피해 구제 노력이 이어지고 있으나, 여전히 새로운 전세사기 피해가 발생하고 있다.</t>
+          <t>전세보증보험 가입 불가에도 불구하고 보증금 반환이 이뤄지지 않아 임차인들이 소송을 제기하는 사례가 발생하고 있습니다. 이에 박용갑 의원이 임차인 보호를 위한 '전세보증보험 안심가입 보장법' 개정안을 발의하여 입법 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>임대업자 및 공인중개사들이 사기 혐의로 기소되어 중형을 선고받아 상대방 책임이 명확하며(적합 조건 1), 대전 지역에서 수백 명의 피해자가 발생하고 수백억 원대의 피해 규모를 보여 집단적 피해 및 피해 규모가 큼(적합 조건 3, 4). 형사 판결이 존재하여 증거 확보가 용이하며(적합 조건 5), 전세사기 특별법 개정안 발의 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>전세보증금 미반환으로 인한 임차인 피해는 상대방 책임이 명확하며(적합 조건 1), 전세보증금은 고액이므로 피해 규모가 크고(적합 조건 4), 다수의 임차인이 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 관련 법안 발의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>수백억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>[생생뉴스] 계속되는 대전 전세사기…피해 막으려면</t>
+          <t>보증금 묶어 사기 막는다…박용갑 의원 '전세보증보험 안심가입 보장법...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8512894&amp;ref=A</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068886</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-19 12:43:48.711544+00:00</t>
+          <t>2026-03-22 12:49:30.250062+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr"/>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>영우 측</t>
+        </is>
+      </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>GH 긴급관리 지원사업 진행 중, 경기도의회 조례 개정</t>
+          <t>영우 측이 감정평가 결과 공개 금지 소송 제기, 입주민들은 공동 법적 대응 준비 중</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 임대인의 관리 부재로 주거 위험에 처하자, 경기주택도시공사(GH)가 긴급 집수리 지원사업을 시행합니다. 1차로 41건의 피해주택에 1억 3천만원의 보조금을 투입하며, 4월에 2차 대상자를 모집할 예정입니다. 이는 지난해 경기도의회 조례 개정으로 임대인 동의 없이 유지보수가 가능해진 데 따른 후속 조치입니다.</t>
+          <t>공공임대주택 분양 전환을 두고 '영우 측'과 입주민들 간 갈등이 격화되고 있습니다. 영우 측은 감정평가 결과 공개를 막기 위한 소송을 제기했으며, 입주민들은 임차인대표회의를 중심으로 법적 대응을 포함한 공동 대응을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (책임을 져버린 임대인), 집단적 피해 (수백 세대), 피해 규모가 큼 (전세 보증금 손실), 증거 확보 가능 (공식 피해 인정), 공적 절차 진행 중 (GH 지원사업 및 조례 개정). 개별 임대인의 자력은 불분명할 수 있으나, 대규모 피해자 풀과 사회적 관심이 높아 소송금융 투자 기회는 높습니다.</t>
+          <t>공공임대 분양 전환을 둘러싼 다수 입주민들의 집단적 피해가 예상되며, 임차인대표회의를 통해 조직적인 법적 대응이 준비 중입니다. 감정평가 결과라는 명확한 증거가 존재하며, 상대방(영우 측)은 이미 관련 소송을 제기한 상태로 소송금융 투자에 적합합니다. (적합 조건: 집단적 피해, 증거 확보 가능, 이미 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>미상 (전세 보증금 손실액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>수백 세대</t>
+          <t>다수 입주민</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>전세사기 피해자 눈물 닦는 GH, 긴급 집수리 지원</t>
+          <t>10년 기다렸는데  공공임대 분양 전환 갈등 격화</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>jeollailbo.com</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05759686645384960</t>
+          <t>http://www.jeollailbo.com/news/articleView.html?idxno=795364</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-19 12:36:40.659794+00:00</t>
+          <t>2026-03-22 12:36:56.954745+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>주택도시보증공사 (HUG)</t>
+          <t>주안지역주택조합 전임 위원장 및 관련자</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>HUG의 제도 개선 착수</t>
+          <t>전임 위원장 사기 혐의로 경찰 송치</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>주택도시보증공사(HUG)의 가혹한 전세금 반환 보증 제도 운영으로 인해 많은 전세금 보증사고 피해자들이 전세금 반환 지연을 겪었습니다. 언론 보도와 비판 여론이 거세지자 HUG는 상속인 전원의 동의 없이도 상속 절차 지연 시 전세금 반환이 가능하도록 제도 개선에 착수했습니다.</t>
+          <t>주안지역주택조합 전임 위원장이 토지 확보율을 속여 조합원 295명으로부터 131억 원을 편취한 혐의로 경찰에 송치되었습니다. 현재 후임 위원장도 자격 시비에 휘말리는 등 조합 운영에 문제가 지속되고 있습니다. 피해자들은 조합 추진위원회에 대한 대책 마련을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>HUG는 공공기관으로 자력이 충분하며, '사촌까지 허락받아라'는 가혹한 제도로 인해 다수의 전세금 보증사고 피해자가 발생했습니다. 언론 보도와 비판 여론으로 HUG가 제도 개선에 나선 것은 HUG의 책임이 명확함을 시사하며, 이는 피해자들의 손해배상 청구에 유리한 증거가 될 수 있습니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>전임 위원장이 사기 혐의로 송치되어 상대방의 책임이 명확하며, 경찰 수사를 통해 객관적 증거가 확보된 상태입니다. 295명의 다수 피해자와 131억 원에 달하는 큰 피해 규모로 집단소송 가능성이 높습니다. 공적 절차가 이미 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>131억원</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>295명</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>[단독] 사촌까지 허락받아라  가혹한 HUG…전세금 반환 빨라진다</t>
+          <t>'전임자 사기 송치' 주안 지주택, 후임 위원장도 '자격 없음' 시비</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298648?division=NAVER</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319237</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-19 12:23:32.309706+00:00</t>
+          <t>2026-03-22 12:25:45.056441+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>무궁화신탁</t>
+          <t>아파트 입주자대표회의</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>새마을금고가 손해배상 소송 진행 중, 무궁화신탁의 채무조정안 협상 중</t>
+          <t>입주민들이 지자체 감사 요청 및 경찰 진정서 제출 계획 중</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>무궁화신탁이 책임준공 미이행 PF 사업장과 관련하여 새마을금고에 약 5000억 원 규모의 채무조정안을 제시했다. 새마을금고는 현재 무궁화신탁을 상대로 손해배상 소송을 진행 중이며, 무궁화신탁은 소송 중단과 장기 분할상환을 제안했다. 무궁화신탁은 재무상태가 급격히 악화되어 금융당국의 재무구조 개선 요구를 받은 상태로, 새마을금고는 소송을 통한 원리금 확보와 장기 분할상환 사이에서 고심 중이다.</t>
+          <t>지은 지 4년도 안 된 광주 북구의 1,070세대 아파트에서 입주자대표회의가 13억 원 규모의 보수 공사를 추진하며 입주민들과 갈등을 빚고 있습니다. 입주민들은 공사의 필요성 부족과 절차상 문제를 제기하며 지자체 감사 및 경찰 진정서 제출을 준비 중입니다. 전문가는 절차 위반 시 업무상 배임죄 성립 가능성을 언급했습니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 무궁화신탁의 책임준공 미이행으로 인한 PF 채무가 명확하며, 새마을금고의 회수 대상 규모가 5000억 원에 달해 피해 규모가 매우 큽니다. 금융당국의 재무구조 개선 요구 등 공적 절차가 진행 중이며, 소송이 이미 진행 중이므로 증거 확보도 용이할 것으로 보입니다.</t>
+          <t>입주자대표회의의 절차 위반 및 업무상 배임 가능성이 제기되며 상대방 책임이 비교적 명확합니다. 1,070세대의 대규모 아파트 단지에서 13억 원 규모의 공사가 진행되어 집단적 피해 및 큰 피해 규모가 예상됩니다. 입주민들이 지자체 감사 요청 및 경찰 진정서 제출을 계획하고 있어 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>약 5000억 원</t>
+          <t>13억여 원</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,070세대 입주민 다수</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>“소송 중단하고 장기 상환”…무궁화신탁 자구안에 새마을금고 고심</t>
+          <t>신축급 아파트서 13억 보수공사...입주민·입대의 갈등</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021224?ref=naver</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603210041</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-19 00:45:23.572336+00:00</t>
+          <t>2026-03-21 12:44:39.828948+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr"/>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>한다종합건설</t>
+        </is>
+      </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 추가 결정 및 구제 절차 진행 중</t>
+          <t>서울북부지방법원 제12민사부에서 부당이득금 반환 청구 소송 진행 중, 1심 판결 다음 달 23일 예정.</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>전세사기가 사회 문제로 지속되며, 특히 시니어들이 노후 자금인 전세보증금을 잃는 큰 피해를 입고 있다. 정부는 올해 1월에만 664건의 추가 피해를 인정하며 피해 구제 절차를 이어가고 있다. 기사는 실제 피해 사례와 함께 시니어들이 전세사기를 예방하기 위한 안전 임대차 체크리스트를 제공한다.</t>
+          <t>서울시 모아타운 사업지인 중랑구 면목역3-1구역 가로주택정비사업조합이 공동시행사인 한다종합건설을 상대로 7억 3천만원대 부당이득 반환 소송을 제기했습니다. 조합은 한다종합건설이 공동시행자 및 정비사업전문관리업 등록 요건을 갖추지 못해 계약이 무효라고 주장하며, 1심 판결은 다음 달 23일 나올 예정입니다. 이번 소송은 모아타운 사업 전반의 관리 허점과 갈등을 보여주는 첫 사례로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>정부 발표로 664건의 추가 피해가 인정되는 등 집단적 피해가 명확하며(적합 조건 3), 전세보증금이라는 특성상 피해 규모가 크다(적합 조건 4). 또한 정부의 피해 인정 절차가 진행 중이며(적합 조건 6), 부동산 계약 관련 증거 확보가 용이하다(적합 조건 5). 개별 사례에서 상대방 책임이 명확하게 드러난다(적합 조건 1). 다만, 가해자의 자력 부족이 쟁점이 될 수 있다.</t>
+          <t>상대방 책임이 비교적 명확하고(공동시행자 자격 요건 미달 주장), 피해 규모가 크며(7억 3천만원대), 증거 확보 가능성이 높습니다. 소송이 이미 진행 중이며, 모아타운 사업 전반의 구조적 문제로 인해 유사 사례가 많을 수 있어 잠재적인 집단적 피해 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>7억 3403만원</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>664명 이상</t>
+          <t>조합원 100명 남짓 (면목역3-1구역 조합)</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>시니어를 위한 ‘안전 임대차’ 체크리스트</t>
+          <t>'혼돈의 모아타운'…중랑구 조합, 공동시행자 상대로 7억대 소송</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>bravo.etoday.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://bravo.etoday.co.kr/view/atc_view/18670</t>
+          <t>https://view.asiae.co.kr/article/2026032110311117557</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-19 00:38:17.145775+00:00</t>
+          <t>2026-03-21 12:29:24.461739+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>집단소송 준비 중, 등기지연소송단 모집</t>
+          <t>화재 원인 및 피해 상황에 대한 정부 조사 진행 중</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>서울 성북구 '장위자이레디언트' 아파트 입주민들이 입주 1년이 다 되도록 최종 준공승인 지연으로 소유권 이전등기를 하지 못해 재산권 행사에 제약을 받고 있습니다. 이에 입주민들은 '등기지연소송단'을 모집하며 조합을 상대로 집단소송을 준비 중입니다. 유사 사례에서 법원이 사업시행자인 조합의 책임을 인정하고 손해배상을 판결한 바 있습니다.</t>
+          <t>대전 화재 현장에 대통령이 방문하여 피해 상황과 수색 구조를 점검했습니다. 점심시간에 발생한 화재로 다수의 피해자가 한 곳에서 집중 발견되었으며, 샌드위치 패널 구조가 화재 확산의 원인으로 지목되었습니다. 현재 중앙긴급구조통제단이 활동 중이며, 화재 원인 및 책임 소재에 대한 조사가 진행될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>사업시행자인 조합의 책임이 기존 판례를 통해 명확히 인정되는 분위기이며(적합 조건 1), 2840가구에 달하는 대규모 입주민들이 재산권 행사에 제약을 받는 집단적 피해(적합 조건 3)를 입고 있습니다. 상대방인 재개발 조합은 대규모 사업 주체로서 자력이 충분하며(적합 조건 2), 사용승인 지연이라는 객관적 사실과 금융비용 손해 등 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>대통령이 급거 방문할 정도의 대형 화재로, '샌드위치 패널 구조가 화재를 키웠다'는 언급은 건축물 또는 제조물 결함에 대한 책임 가능성을 강하게 시사합니다. 다수의 피해자가 발생하여 집단소송 가능성이 높고, 정부 차원의 공식 조사가 진행될 것으로 예상되어 증거 확보가 용이할 것입니다. (적합 조건: 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>2840가구 입주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>돈 다 냈고, 이미 살고 있는데 ...입주 1년, 아직 등기 못한 이 아파트</t>
+          <t>李대통령, 대전 화재 현장 급거 방문…  피해상황·수색 구조 점검</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/03/19/2026031820182874121</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75923</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-19 00:37:12.239476+00:00</t>
+          <t>2026-03-21 12:18:17.028951+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr"/>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>상대원2구역 주택재개발정비사업조합</t>
+        </is>
+      </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>지식산업센터 분양 사기 및 불법 대출 피해 발생, 피해 구제 방안 모색 중</t>
+          <t>DL이앤씨가 시공사 교체 절차 중단을 위한 효력정지 가처분 및 본안 소송 제기. 조합장 비리 혐의로 경찰 수사 중.</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>지식산업센터 '초치기 분양'과 불법 대출로 인해 다수의 피해자가 발생하여 막대한 자산 손실을 입었다고 주장하고 있습니다. '확정 수익', '대출 보장' 등의 달콤한 약속에 속아 사기를 당했다고 느끼며 피해 구제를 호소하고 있습니다. 현재 피해자들은 투자 실패를 넘어 기망 행위로 인한 피해를 주장하고 있습니다.</t>
+          <t>경기 성남 상대원2구역 재개발 사업에서 기존 시공사 DL이앤씨가 조합의 시공사 교체 절차에 반발하여 효력정지 가처분 및 본안 소송을 제기하며 법적 분쟁이 시작됐다. 조합은 GS건설을 우선협상대상자로 지정했으나, DL이앤씨는 계약 해지 사유가 부당하다고 주장한다. 여기에 조합장이 자재 납품 비리 혐의로 경찰 수사를 받고 있어 분쟁이 더욱 복잡해지고 있다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 불법 대출 및 사기 주장), 3(집단적 피해 - 다수 피해자), 4(피해 규모 큼 - 평생 자산 손실 주장)에 해당하여 소송금융 적합도가 높음. '초치기 분양'과 '불법 대출'이라는 구체적인 수법이 언급되어 책임 소재 파악 가능성이 높고, 다수의 피해자가 막대한 피해를 입은 것으로 보임. 다만, 상대방 특정 및 자력 확인, 공적 절차 진행 여부 추가 확인이 필요함.</t>
+          <t>DL이앤씨가 조합의 일방적인 시공사 교체 시도에 반발하여 소송을 제기했으며, 조합장 비리 혐의로 경찰 수사가 진행 중입니다. 1조원 규모의 대형 재개발 사업으로 조합의 자력이 충분하고, 4800여 가구 조합원에게 집단적 피해가 발생할 수 있어 피해 규모가 큽니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억원 이상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4800여 가구</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>[팩트추적] 피해 구제도 막막…달콤한 분양의 덫</t>
+          <t>시공사 교체 의결 무효 … 상대원2구역 분쟁 결국 법적 비화 [Only 이데...</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/replay/view.php?idx=274&amp;key=202603182345017643</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01869606645385616</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-19 00:36:30.229435+00:00</t>
+          <t>2026-03-21 00:46:24.591032+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>장위4구역 재개발 조합</t>
+          <t>개인 임대사업자 및 서울특별시, SH공사</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>등기 지연 소송단 모집 중, 집단소송 예정</t>
+          <t>보증금 미반환 피해 발생, 임차권 등기 및 전세 사기 상담 진행 중</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>서울 성북구 장위자이레디언트 아파트 입주민들이 입주 1년이 다 되도록 소유권 이전 등기를 하지 못해 재산권 행사에 제약을 받고 있습니다. 이에 일부 입주민들은 '등기 지연 소송단'을 모집하며 집단소송을 준비 중입니다. 과거 유사 사례에서 재개발 조합의 책임이 인정되어 수억 원대 손해배상이 판결된 바 있습니다.</t>
+          <t>서울시가 추진하고 SH공사가 지원하는 '청년안심주택'에서 임대인이 보증보험에 가입하지 않아 청년 임차인들이 보증금을 돌려받지 못하는 피해가 발생하고 있습니다. 현재 5명이 보증금을 못 받고 있으며 30여 명이 계약 만료를 앞두고 있어 피해가 확산될 우려가 있습니다. 서울시와 SH공사는 민간 임대 주택이라는 이유로 소극적인 태도를 보여 비판받고 있으며, 과거에도 유사한 대규모 보증금 미반환 사태가 있었습니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 대규모 재개발 조합의 등기 지연 책임이 최신 판례에서 인정되는 추세이며, 2840가구 대단지 입주민들이 재산권 행사에 제약을 받고 있어 집단소송 가능성이 높습니다. 유사 사례에서 수억 원대 손해배상이 인정된 바 있습니다.</t>
+          <t>서울시와 SH공사가 지원하고 홍보한 사업임에도 불구하고, 임대인의 보증보험 미가입 및 보증금 미반환 문제가 반복적으로 발생하고 있습니다. 다수의 피해자(최소 35명, 잠재적 수백 명)가 발생하고 있으며, 과거 사례에서 수백억 원 규모의 피해가 확인된 바 있어 집단적 피해 규모가 매우 큽니다. 임대인의 책임이 명확하고, 서울시와 SH공사라는 자력 있는 상대방을 대상으로 소송을 검토할 수 있습니다. 이미 임대인에게 과태료가 부과되는 등 공적 절차가 진행 중이며, 계약서 및 HUG 답변 등 증거 확보도 용이합니다.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>개별 보증금 수억 원 추정, 총 피해액 수백억 원 가능성</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>2840가구 중 다수</t>
+          <t>최소 35명 (현재 5명, 예정 30여 명), 잠재적 수백 명</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>[단독]입주 1년인데 등기 못한 장위자이…입주민 집단소송 움직임</t>
+          <t>“서울시 믿고 계약했는데”…‘청년안심주택’의 덫</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/03/19/2026031614380285261</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514568&amp;ref=A</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-19 00:34:35.902239+00:00</t>
+          <t>2026-03-21 00:42:32.400416+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>재건축 조합</t>
+          <t>한국토지주택공사 (LH)</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>재건축 조합과 상가 조합원 간 분양가 및 개발이익 관련 소송이 반복적으로 발생하고 있음.</t>
+          <t>LH와 사업자 SPC 간 계약 해지 관련 1심 판결 선고 (LH 패소)</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>재건축 사업에서 아파트 조합과 단지 내 상가 조합 간의 개발이익 및 분양가 산정 방식에 대한 갈등이 심화되고 있습니다. 이로 인해 사업 지연과 소송이 빈번하게 발생하며, 일부 단지에서는 상가를 사업에서 배제하는 방식으로 갈등을 피하려 하고 있습니다. 개포주공 6.7차, 반포 디에이치 클래스트 등 여러 단지에서 이미 소송이 진행되었거나 진행 중입니다.</t>
+          <t>인천 청라시티타워 건설 사업이 20년 가까이 표류하며 주변 상권의 공실 속출 및 주민 피해가 확산되고 있다. 사업비 급등을 두고 한국토지주택공사(LH)와 민간 사업자 SPC 간 갈등이 심화되어 LH가 계약 해지를 통보했으나, 1심 재판부는 LH의 해지 통보가 부당하다고 판단했다. 이로 인해 사업 정상화가 불투명해지면서 피해자들의 손해배상 청구 가능성이 높아지고 있다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>재건축 조합은 대규모 자산을 보유하여 자력 충분(적합 조건 2). 상가 조합원 다수가 피해를 입는 집단적 피해(적합 조건 3)이며, 개발이익 및 분양가 산정 관련 분쟁으로 피해 규모가 큼(적합 조건 4). 총회결의, 감정평가 등 객관적 증거 확보가 용이함(적합 조건 5). 이미 유사 소송 사례가 다수 발생하고 있으며, 현재도 소송이 진행 중인 경우가 많아 투자 기회가 높음.</t>
+          <t>한국토지주택공사(LH)는 자력이 충분한 공공기관이며, 1심 재판부가 LH의 계약 해지 통보가 부당하다고 판단하여 상대방 책임이 비교적 명확하다. 청라 주민들의 아파트 분양 대금으로 시작된 사업이며 주변 상권에 공실이 속출하는 등 집단적 피해가 발생했고, 장기간 사업 표류로 인한 피해 규모가 클 것으로 예상된다. 또한, 1심 법원 판결문이라는 명확한 증거가 존재한다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>상가 조합원 다수</t>
+          <t>청라 주민 및 주변 상권 소상공인 다수</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>재건축 급한데 아파트vs상가 갈등…'빼고 가자' 확산</t>
+          <t>초고층 저주에 빠진 청라·송도 랜드마크…20년째 방치된 전말</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026031816402921195</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003350.html</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-18 12:54:43.865280+00:00</t>
+          <t>2026-03-21 00:41:24.989296+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>국가유산청</t>
+          <t>개포주공6·7단지 재건축 조합</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>세계유산법 시행령 개정안 법제처 심사 중, 세운지구협의회 진정서 제출 및 집단행동, 법적 대응 검토 중</t>
+          <t>개포주공6·7단지 1심 판결 후 사업 중단, 상급심 가능성</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>세운지구 주민과 소유주들이 세계유산법 시행령 개정안이 사유재산권을 침해하고 재개발 사업에 막대한 피해를 줄 것이라며 전면 재검토를 촉구했습니다. 이들은 법제처에 진정서를 제출하고 있으며, 개정안이 강행될 경우 대규모 집단행동 및 손해배상 청구 등 민·형사상 법적 대응을 검토하겠다고 밝혔습니다.</t>
+          <t>서울 강남 개포주공6·7단지 재건축 사업에서 일부 아파트 조합원들이 상가 조합원에 유리한 아파트 공급 산정방식에 반발하여 제기한 소송에서 1심 법원이 원고 승소 판결을 내렸다. 이로 인해 재분양 신청 절차가 중단되며 사업 일정이 지연되고 불확실성이 고조된 상황이다. 대법원 확정 판결이 난 신반포2차 사례와는 달리, 개포주공6·7단지는 상급심 진행 가능성이 남아있다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>세계유산법 시행령 개정안으로 인해 세운지구 내 다수의 주민과 소유주들이 재개발 사업 지연 및 막대한 추가 비용 발생이라는 집단적 피해를 입을 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 상대방은 국가유산청(정부)으로 자력이 충분하며 (상대방에게 자력이 충분함), 현재 법제처 심사 단계에서 진정서 제출 등 공적 절차가 진행 중입니다 (이미 공적 절차가 진행 중임). 협의회는 개정안이 사유재산권 침해 및 소급 적용 등 헌법 위반 소지가 있다고 주장하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다 (상대방 책임이 비교적 명확함).</t>
+          <t>개포주공6·7단지 재건축 사업에서 상가 조합원에 유리한 총회 결의의 무효를 주장하는 소송이 1심에서 원고(아파트 조합원) 승소 판결을 받아 사업이 중단된 상태입니다. 이는 대규모 재건축 조합(상대방 자력 충분)을 상대로 다수의 아파트 조합원(집단적 피해)이 재산권(피해 규모 큼)을 다투는 사건으로, 법리적 쟁점이 명확하고(증거 확보 가능) 상급심 진행 가능성이 높아 소송금융 투자에 적합합니다. 신반포2차는 대법원 확정 판결로 종결되었으나, 개포주공6·7차는 아직 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>수억 원 이상 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>수십 명 이상</t>
+          <t>일부 아파트 조합원 다수</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>세운지구협의회 “세계유산법 시행령 개정안, 사유재산 침해 심각… 전...</t>
+          <t>'상가 낀 재건축' 신반포2차-개포주공6·7차 엇갈린 판결, 왜?</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991868</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032010005392675</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-18 12:53:16.831472+00:00</t>
+          <t>2026-03-21 00:41:12.245755+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr"/>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>시행사</t>
+        </is>
+      </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>대법원 판결 선고, 유사 사건의 기준점 역할</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>대법원이 생활숙박시설을 숙박시설로 판단하며, 주거 목적으로 계약했더라도 취소 가능성을 시사했습니다. 이 판결은 전국 각지에서 진행 중인 생활숙박시설 관련 계약 해제 및 손해배상 소송의 중요한 기준점이 될 것으로 예상됩니다. 이에 따라 다수의 피해자가 발생할 수 있는 사건입니다.</t>
+          <t>인천지방법원은 상가 수분양자들이 시행사를 상대로 제기한 분양대금 반환 소송에서 원고 일부 승소 판결을 내렸습니다. 재판부는 시행사가 약정된 병원을 유치하지 못했으므로 분양계약 해제가 정당하며, 원고들에게 약 9억 5천 8백만원의 분양대금을 반환하라고 명령했습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>대법원 판결로 생활숙박시설의 주거 목적 사용 불가 법리가 명확해져 분양사/시행사의 책임이 비교적 명확해질 가능성이 높습니다. 전국 각지에서 유사 소송이 이어지고 있어 집단적 피해 가능성이 크고, 계약 금액이 높아 피해 규모가 클 것으로 예상됩니다. 대법원 판결 자체가 중요한 법적 증거로 활용될 수 있습니다.</t>
+          <t>상대방인 시행사의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 약 9억 5천 8백만원의 피해 규모가 크며(적합 조건 4), 다수의 수분양자들이 피해를 입어 집단적 성격이 강합니다(적합 조건 3). 이미 1심 판결이 나와 증거가 충분히 확보되었음을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 9억5800만원</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>다수 추정</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>대법원 “생활숙박시설은 숙박시설”…주거 목적 믿고 계약했어도 취소...</t>
+          <t>법원  약정된 병원 유치 안됐다면 약국 분양계약 해제 정당</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>gosiweek.com</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.gosiweek.com/article/1065600975755028</t>
+          <t>https://www.dailypharm.com/user/news/336710?REFERER=NP</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-18 12:50:21.491726+00:00</t>
+          <t>2026-03-21 00:40:59.111437+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>장위4구역 재개발 조합</t>
+          <t>분양 시행사 및 건설사</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>집단소송 준비 중</t>
+          <t>분양권 해지 분쟁 폭증, 소송 직전 단계</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>서울 성북구 장위자이레디언트 아파트 입주민들이 입주 1년이 다 되도록 소유권 이전 등기를 하지 못해 재산권 행사에 제약을 받고 있습니다. 이에 일부 입주민들은 '등기 지연 소송단'을 모집하며 집단소송을 준비 중입니다. 과거 유사 사례에서 재개발 조합의 책임이 인정된 바 있어 법적 분쟁으로 이어질 가능성이 높습니다.</t>
+          <t>고금리 기조와 공사비 상승으로 아파트 분양권 해지 요청이 급증하고 있으나, 시행사 및 건설사들이 이를 거부하고 계약 이행을 강제하며 법적 분쟁이 심화되고 있습니다. 중도금 납입 여부에 따라 해지 가능성이 달라지며, 공사 지연, 하자, 허위·과장 광고 등 시행사 귀책 사유가 있을 경우 법정 해제가 가능합니다. 수분양자들은 골든타임을 놓치지 않고 증거를 확보하여 선제적으로 대응해야 합니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>재개발 조합의 등기 지연 책임이 최신 판례를 통해 명확히 인정되고 있으며 (적합 조건 1, 5), 2840가구에 달하는 대규모 피해자가 발생하여 집단소송 가능성이 매우 높습니다 (적합 조건 3, 4). 입주민들의 재산권 행사에 직접적인 제약이 발생하고 있어 피해 규모 또한 상당할 것으로 예상되며 (적합 조건 4), 상대방인 조합의 배상 능력도 충분하다고 판단됩니다 (적합 조건 2).</t>
+          <t>고금리 및 공사비 상승으로 분양권 해지 요청이 폭증하며 다수의 수분양자가 피해를 입고 있어 집단적 피해 가능성이 높습니다(집단적 피해). 시행사 및 건설사의 귀책 사유(공사 지연, 하자, 허위 광고)가 명확한 경우 증거 확보가 용이하며(증거가 있거나 확보 가능함), 이로 인한 피해 규모가 크고(피해 규모가 큼), 상대방인 시행사 및 건설사는 자력이 충분한 경우가 많아 소송금융 투자에 적합합니다(상대방 책임이 비교적 명확함, 상대방에게 자력이 충분함).</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>2840가구</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>[단독]입주 1년인데 등기 못한 장위자이…입주민 집단소송 움직임</t>
+          <t>결국 '이행의 착수'가 성패를 가른다, 분양권 해지의 쟁점 분석</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/03/18/2026031614380285261</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026032015444225566cf2d78c68_12</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-18 12:47:46.104177+00:00</t>
+          <t>2026-03-20 12:53:41.597619+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>개포주공1단지 재건축조합</t>
+        </is>
+      </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>전남도 전세사기피해자지원센터 개소, 생활안정자금 및 보증료 지원</t>
+          <t>재건축조합 관리처분계획변경안 의결을 위한 총회 개최 예정, 추가분담금 납부 고지</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>전라남도가 전세사기 피해자 지원 강화를 위해 '전라남도 전세사기피해자지원센터'를 개소하고 본격적인 대응에 나섰습니다. 센터는 피해 접수, 상담, 법률 상담, 주거 지원 연계 등 종합 서비스를 제공하며, 2024년부터 생활안정자금 및 전세보증금 반환보증 보증료도 지원하고 있습니다. 이는 전세사기 피해자들의 신속한 일상 회복을 돕기 위한 원스톱 지원 체계 구축의 일환입니다.</t>
+          <t>개포주공1단지 재건축조합이 상가 조합과의 법적 분쟁 패소 및 사업 지연 등으로 인해 조합원들에게 가구당 평균 1600만원의 추가 분담금을 고지했습니다. 다수의 조합원이 이에 반대하며 불만을 표출하고 있어, 조합을 상대로 한 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 6(공적 절차 진행 중)에 해당합니다. 전세사기 특성상 상대방의 책임이 명확하고 다수의 피해자가 발생하며 피해 금액이 상당할 것으로 예상됩니다. 전남도에서 지원센터를 개소하고 생활안정자금 등을 지원하는 등 공적 절차가 활발히 진행 중입니다. 다만, 개별 사기범의 자력 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>조합의 운영 미숙 및 법적 분쟁 패소로 인한 조합원들의 추가 분담금 발생이 명확하며(적합 조건 1), 다수의 조합원(집단적 피해, 적합 조건 3)이 가구당 1600만원의 피해(피해 규모 큼, 적합 조건 4)를 입고 있어 총 피해액이 상당할 것으로 예상됩니다. 관련 법원 판결 및 조합 공지 등 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>가구당 1600만원, 총 수백억 원 추정</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>개포주공1단지 재건축 조합원 다수 (수천 가구 추정)</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>전남도 전세사기피해자지원센터 개소</t>
+          <t>입주 4년 된 개포 ‘디퍼아’ 분담금 1600만원으로 늘어</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>siminsori.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>http://www.siminsori.com/news/articleView.html?idxno=314193</t>
+          <t>https://biz.heraldcorp.com/article/10698908?ref=naver</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-18 12:34:13.629001+00:00</t>
+          <t>2026-03-20 12:48:12.327664+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>금양</t>
+          <t>임대인, 공인중개사, 감정평가사</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>공장 부지 강제경매 신청 인용, 대출금 상환 소송 진행 중, 상장폐지 심사 예정</t>
+          <t>전세사기특별법상 피해자 인정 절차 진행 중, 형사 고소 및 손해배상청구 병행 전략 모색</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>부산 이차전지 기업 금양이 시공사 동부건설에 공사대금 362억원을 미납하여 공장 부지가 강제경매에 넘어갔다. 금양은 대출금 상환 소송과 상장폐지 심사를 앞두고 있어 경영 위기가 심화되고 있다. 동부건설은 미납 공사대금과 지연이자를 받기 위해 강제경매를 신청했으며 법원이 이를 인용했다.</t>
+          <t>전세보증금 반환 지연 및 전세사기 피해 발생 시, 임대인의 자력 부족으로 소송 승소 후에도 보증금 회수가 어려울 수 있음. 법조계는 임대인 외 공모한 공인중개사, 감정평가사 등을 상대로 한 손해배상청구 및 형사 고소를 병행하는 전략을 권고하고 있음. 전세사기특별법상 피해자 인정 절차도 진행 중으로, 다수의 피해자가 발생한 사건으로 판단된다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>상대방(금양)의 공사대금 미납 책임이 명확하고(적합 조건 1), 피해 규모가 362억원으로 매우 크며(적합 조건 4), 공사 계약 등 증거 확보가 용이하다(적합 조건 5). 또한 금양의 상장폐지 심사 등 공적 절차가 진행 중인 점(적합 조건 6)은 투자 검토에 긍정적이나, 금양의 경영 위기로 인한 자력 부족 가능성은 추가 검토가 필요하다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 임대인 외 공모한 공인중개사, 감정평가사 등 다수 책임 주체 특정 가능. 적합 조건 3(집단적 피해): '전세사기특별법상 피해자' 언급으로 집단적 피해 가능성 높음. 적합 조건 4(피해 규모 큼): 전세보증금은 일반적으로 고액이므로 피해 규모가 큼. 적합 조건 5(증거 확보 가능): 형사 고소 및 전세사기특별법 적용 과정에서 객관적 증거 확보 가능성 높음. 적합 조건 6(공적 절차 진행 중): 전세사기특별법상 피해자 인정 절차는 공적 절차에 해당. 부적합 조건 없음. 임대인의 자력 부족 문제를 해결하기 위한 다자 소송 전략이 소송금융의 필요성을 높임.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>362억원 + 지연이자</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>금양 공장부지 경매... 공사대금 미납 여파</t>
+          <t>전세보증금 반환 지연, 소송 이겨도 '빈손'되는 이유…회수 전략 없인 ...</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185143</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76138</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-18 00:51:23.073961+00:00</t>
+          <t>2026-03-20 12:47:08.132739+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>GS건설, DL이앤씨</t>
+          <t>장미아파트 재건축 조합</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>시공권 다툼으로 인한 사업 지연 및 손해배상 비용 발생 가능성</t>
+          <t>서울시 도시계획위원회 정비계획 수정가결, 향후 자산 평가 과정에서 갈등 재점화 우려</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>경기 성남시 상대원2구역 재개발 사업의 시공권을 두고 GS건설과 DL이앤씨가 두 달 넘게 치열한 다툼을 벌이고 있다. 이로 인해 1조원 규모의 사업 진행이 지연되고 조합에 손해배상 비용이 발생할 수 있다는 우려가 제기되고 있다. 조합은 건설사들에게 손해배상 비용 지원 등을 요구하고 있다.</t>
+          <t>서울 송파구 장미1·2·3차 아파트가 최고 49층, 5105가구 규모로 재건축 정비계획이 수정가결됨. 총사업비 약 11조 원 규모로 추산되며, 조합원당 최대 10억 원의 추가 분담금이 예상됨. 대규모 상가동이 포함되어 있어 아파트 조합원과 상가 소유주 간 수익 배분 및 입주권 배정 비율을 둘러싼 이해관계가 복잡하며, 향후 자산 평가 과정에서 갈등이 재점화될 우려가 있음.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업의 시공권을 두고 대기업 건설사(GS건설, DL이앤씨) 간의 다툼이 장기화되면서 조합에 손해배상비용 발생 가능성이 제기되고 있음. 조합원 다수가 피해를 입을 수 있으며, 사업 규모가 1조원에 달해 피해 규모가 클 수 있음. (적합 조건 2, 3, 4, 5 해당)</t>
+          <t>대규모 재건축 사업(총사업비 약 11조 원)으로 이해관계가 복잡하며, 아파트 조합원과 상가 소유주 간 수익 배분 및 입주권 배정 비율을 둘러싼 갈등이 재점화될 우려가 명시됨. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능) 조합원당 최대 10억 원에 육박하는 추가 분담금 등 피해 규모가 매우 크고, 다수의 이해관계자가 얽혀 있어 집단 소송 가능성이 높음.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원당 최대 10억 원 (추가 분담금), 상가 소유주 수익 배분 미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>아파트 조합원 다수, 상가 소유주 500여명 이상</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발… GS건설·DL이앤씨, 두달 넘게 시공권 다툼</t>
+          <t>빚내서 집 사지 말라  던 김병기 소유 30억대 '잠실장미', 49층 재건축</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/realty/2026/03/18/QLBIEAH775EXFIHNG45SOXJKQ4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003144.html</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-18 00:35:21.849740+00:00</t>
+          <t>2026-03-20 12:42:09.937836+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>정부 전세사기 방지 대책 발표, 관련 법안 국회 계류 중</t>
+          <t>하자설명회 진행 중, 소송 준비 단계</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>전세사기 누적 피해자 3만5천909명, 피해 금액 4조7천억원에 달하는 심각한 상황입니다. 정부는 AI 기반 위험 진단 시스템 구축, 대항력 발생 시점 조정 등을 포함한 전세사기 방지 대책을 발표했으나, 임대인 동의 필수, 법안 계류, AI 시세 산정의 한계 등으로 실효성 논란이 있습니다. 특히 대항력 발생 시점 조정을 위한 주택임대차보호법 개정안은 국회에 계류 중입니다.</t>
+          <t>아파트 및 오피스텔의 부실시공으로 인한 하자로 인해 소유주들이 재산권 침해를 겪고 있으며, 하자설명회를 통해 문제점을 발굴하고 있습니다. 이는 공동주택의 특성상 다수의 피해자가 발생할 수 있는 집단적 피해 사례로, 하자보수비 청구를 위한 소송이 예상됩니다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>누적 피해자 3만5천909명, 피해 금액 4조7천억원으로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 정부 분석을 통해 무자본 갭투기 등 사기 유형이 명확히 파악되어 상대방 책임이 비교적 명확합니다(적합 조건 1, 5). 또한 정부의 전세사기 방지 대책 발표 및 관련 법안이 국회에 계류 중으로 공적 절차가 진행 중입니다(적합 조건 6). 개별 사기 임대인의 자력 문제가 있을 수 있으나, 대규모 피해자 집단을 대상으로 한 법률 서비스 수요가 매우 높을 것으로 예상됩니다.</t>
+          <t>부실시공으로 인한 아파트/오피스텔 하자는 상대방 책임이 명확하며(적합 조건 1), 공동주택의 특성상 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(적합 조건 3). 하자설명회를 통해 증거 확보가 용이하며(적합 조건 5), 하자보수비 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>4조7천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>3만5천909명</t>
+          <t>다수 (공동주택 소유주)</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>전세사기 예방에 나섰지만 ...'동의'에 막한 대책 속 법안은 '표류중'</t>
+          <t>아파트·오피스텔 하자설명회, 현장의 목소리를 듣다</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215361</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=76101</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-18 00:26:28.922435+00:00</t>
+          <t>2026-03-20 12:40:33.691469+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>포스코이앤씨</t>
+          <t>GH(경기도시공사)</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>서울시 중재 합의 후에도 시공사 소송 유지, 추가 증액 우려</t>
+          <t>피해보상금 합의 중재 및 손해사정인 선정 지원 논의 중</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>신반포21차 재건축 사업에서 시공사 포스코이앤씨가 공사비를 당초 1019억원에서 2421억원까지 대폭 증액 요구하며 조합과 갈등을 빚고 있다. 서울시 중재로 1676억원에 합의했으나, 포스코이앤씨는 1402억원 규모의 공사대금 청구 소송을 취하하지 않아 조합은 총회 이후 추가 증액 시도를 우려하고 있다. 이는 약 745억~850억원의 추가 공사비 부담으로 이어질 수 있다.</t>
+          <t>GH 행복주택 입주민들이 '오물 범벅' 등 심각한 하자로 인해 피해를 겪고 있습니다. GH는 세입자와 시공사 간 피해보상금 합의를 위한 중재 및 객관적인 피해액 산정을 위한 손해사정인 선정 지원을 약속했습니다. 이는 공공기관이 관련된 주택 하자 문제로, 다수 피해 세대의 손해배상 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>적합 조건 6개 모두 해당. 대기업 건설사(포스코이앤씨)를 상대로 한 재건축 조합의 공사비 증액 갈등으로, 상대방의 자력이 충분하고 조합원 다수가 피해를 입는 집단적 피해 성격이 강하다. 서울시 중재가 있었음에도 시공사가 소송을 유지하며 추가 증액을 시도할 가능성이 높아 피해 규모가 상당할 것으로 예상되며, 관련 증거도 명확하다.</t>
+          <t>GH(경기도시공사)는 공공기관으로 자력이 충분하며(적합 조건 2), '오물 범벅'이라는 명확한 하자로 상대방 책임이 비교적 명확합니다(적합 조건 1). '피해 세대'라는 표현에서 다수의 피해자가 있을 가능성이 높고(적합 조건 3), GH가 피해보상금 합의 중재 및 손해사정인 선정 지원을 약속하여 증거 확보 및 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>745억~850억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>신반포21차 재건축 조합원 다수</t>
+          <t>미상 (다수의 피해 세대)</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>[단독] 신반포21차 공사비 '봉합' 재점화?…포스코이앤씨, 745억 추가 청...</t>
+          <t>[단독]  집안이 오물 범벅 …청년 두 번 울린 GH 행복주택</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>iminju.net</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338135</t>
+          <t>http://www.iminju.net/news/articleView.html?idxno=161072</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-17 13:27:56.311755+00:00</t>
+          <t>2026-03-20 12:24:22.716197+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>대전시</t>
+          <t>공인중개사</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>명도소송 진행 중, 대전시의원 문제 제기</t>
+          <t>공인중개사 징역형 선고 완료, 민사상 피해 보상 미진행</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>대전시의원이 중앙로지하상가 명도소송과 관련하여 대전시의 부실한 현황 관리를 지적하며 상인 피해를 주장했습니다. 명도소송 대상자와 실제 점유자가 다른 사례를 들며 대전시가 책임 있는 해결과 불필요한 소송 중단을 요구했습니다. 이는 수십 년간 누적된 행정의 결과로, 다수의 상인이 피해를 입고 있는 상황입니다.</t>
+          <t>공인중개사의 이중계약으로 인해 피해자들이 보증금 등 금전적 손해를 입었으며, 해당 공인중개사는 징역형을 선고받았습니다. 그러나 피해자들은 아직 어떠한 보상도 받지 못하고 있어, 실질적인 피해 회복을 바라고 있습니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>대전시의 부실한 행정 관리로 인한 상인 피해가 명확하며(상대방 책임 명확), 대전시는 자력이 충분한 공공기관입니다(상대방 자력 충분). '명도소송 대상자' 언급으로 이미 소송이 진행 중이거나 예정되어 있으며, '중앙로지하상가 상인'이라는 점에서 집단적 피해 가능성이 높습니다(집단적 피해). 시의원이 구체적인 사례를 제시하여 증거 확보 가능성도 보입니다(증거 확보 가능).</t>
+          <t>공인중개사의 이중계약으로 인한 징역형 선고는 상대방 책임이 명확하며(적합 조건 1), 형사 절차를 통해 객관적 증거가 확보되었음을 의미합니다(적합 조건 5). '피해자들이'라는 표현으로 보아 다수의 피해자가 존재하며(적합 조건 3), '삶의 밑천인 보증금' 피해는 개별 피해 규모가 클 수 있습니다(적합 조건 4). 이미 공적 절차(형사 재판)가 진행되어 판결이 선고되었으나(적합 조건 6), 민사상 피해 보상은 전혀 이루어지지 않아 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>중앙로지하상가 상인 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>안경자 대전시의원  중앙로지하상가 갈등, 대전시가 책임 있게 풀어야</t>
+          <t>[R]이중계약 공인중개사 징역‥피해 보상은 0원</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>andongmbc.co.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068252</t>
+          <t>http://andongmbc.co.kr/adboard/NewsView81416</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-17 13:24:59.584742+00:00</t>
+          <t>2026-03-20 12:23:30.810294+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>CJ ENM</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>지체상금 청구 소송 및 반소 진행 중</t>
+          <t>입지선정위원회 결정 효력 정지 가처분 및 무효 확인 소송 진행 중, 가처분 심문 종결</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>CJ ENM과 경기도 및 경기주택도시공사(GH) 간 K-컬처밸리 사업을 둘러싼 3000억 원 규모의 소송전이 진행 중입니다. CJ ENM이 먼저 소송을 제기했고, 경기도와 GH는 CJ ENM을 상대로 지체상금 청구 반소를 제기하며 맞대응하고 있습니다.</t>
+          <t>한국전력공사가 추진하는 송전선로 건설 입지 선정 과정에서 완주군 소양면 주민 203명이 절차상 하자를 주장하며 입지선정위원회 결정 효력 정지 가처분 및 무효 확인 소송을 제기했다. 주민들은 위원회 구성에 문제가 있었고, 주민들에게 충분한 정보 제공 없이 일방적으로 진행되었다고 주장한다. 법원의 판단에 따라 전북 내 다른 송전 갈등 지역에도 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>대기업인 CJ ENM이 상대방으로 자력이 충분하며(적합 조건 2), 3000억 원 규모의 매우 큰 피해 금액이 예상됩니다(적합 조건 4). K-컬처밸리 사업 관련 계약 및 이행 자료 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 경기도와 GH가 CJ ENM에 지체상금 청구를 한 것으로 보아 책임 소재가 명확히 다뤄질 것입니다(적합 조건 1).</t>
+          <t>상대방 책임이 비교적 명확함 (입지선정위원회 구성 및 운영 절차상 하자가 주장됨), 상대방에게 자력이 충분함 (한국전력공사), 집단적 피해 (203명의 주민이 소송에 참여했으며, 다른 지역으로 확산될 가능성 있음), 피해 규모가 큼 (주민들의 주거 환경 및 재산권에 중대한 영향을 미침), 증거가 있거나 확보 가능함 (위원회 구성 및 운영 관련 문서). 이미 소송이 진행 중이며, 유사 사례에 대한 파급 효과가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>3000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>203명 이상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>CJ ENM, 경기도와 3000억 규모 K-컬처밸리 '소송전'</t>
+          <t>전북 첫 송전선로 소송…“입지 선정 중단·무효”</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/158609</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513638&amp;ref=A</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-17 13:19:23.901936+00:00</t>
+          <t>2026-03-20 00:46:53.620302+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>진주시</t>
+          <t>부동산 신탁사</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>동부시립도서관 건립 사업 중단 및 가처분 소송 진행 중</t>
+          <t>금융감독원 모니터링 및 규제 강화, 소송 패소 사례 발생</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>진주시 동부시립도서관 건립 사업이 사업비 3.7배 급증, 책임감리 지연, 시공사와의 갈등 등으로 장기 표류 중이다. 진주시의회는 집행부의 불통 행정과 법적 절차를 무시한 유치권 강제 해제를 강하게 비판했으며, 현재 가처분 소송이 제기된 상황이다.</t>
+          <t>금융감독원이 부동산 신탁사 CEO 간담회를 통해 책임준공형 사업 리스크 관리 및 소비자 보호 강화를 주문했다. 부동산 PF 사업 부실과 책임준공형 사업 관련 소송 패소로 신탁사의 건전성이 저하되고 수분양자 피해가 발생하고 있음을 지적하며, 금감원은 지속적인 모니터링과 위법 행위에 대한 엄정 조치를 예고했다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>진주시라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 동부시립도서관 사업비가 213억 원 급증하여 피해 규모가 크다(적합 조건 4). 시의회에서 집행부의 불통 행정, 법적 절차 무시 등 책임이 명확히 지적되었고(적합 조건 1), 관련 증거 확보가 용이하다(적합 조건 5). 현재 가처분 소송이 진행 중이다.</t>
+          <t>부동산 신탁사는 금융기관으로 자력이 충분하며(적합 조건 2), 책임준공형 사업의 준공 지연으로 인한 수분양자들의 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 발생할 수 있음. 금융감독원의 모니터링 및 규제 강화(적합 조건 6)와 기존 소송 패소 사례(적합 조건 1, 5)를 통해 상대방 책임이 명확하고 증거 확보가 용이할 것으로 판단됨.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>213억 원 (사업비 증액분)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>강진철 진주시의원  동부시립도서관, 사업비·행정 절차 논란 속 표류</t>
+          <t>금감원, 부동산 신탁사 “책임준공·소비자 보호 강화”</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=468795</t>
+          <t>http://www.segyebiz.com/newsView/20260320502605?OutUrl=naver</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-17 13:17:38.653948+00:00</t>
+          <t>2026-03-20 00:44:46.114492+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>CJ ENM, 방사완 브라더스</t>
+          <t>국토교통부, 한국토지주택공사</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>CJ ENM 등이 제기한 소송에 대해 경기도와 GH가 지체상금 반소 제기</t>
+          <t>국가유산청의 '묘역 추정지' 확인, 서울시의회 의결, 서초구청 향토유산 지정 민원 진행 중. 주민들은 감사원 감사 청구 및 행정소송을 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>경기도와 경기주택도시공사가 CJ ENM과 자회사 씨제이라이브시티 등에 K-컬처밸리 사업 지연에 따른 지체상금 3134억 원을 청구하는 반소를 제기했다. 이는 CJ ENM 측이 먼저 제기한 지체상금 채무부존재 확인 및 손해배상 청구 소송에 대한 대응이다.</t>
+          <t>정부가 서초구 우면동 일대 '서리풀 지구'에 대규모 택지 개발을 추진 중인 가운데, 해당 지역에 조선 단종의 장인 송현수 일가 묘역 추정지가 포함되어 문화유산 훼손 및 주민들의 터전 상실 우려가 제기되고 있습니다. 국가유산청은 해당 지역을 '묘역 추정지'로 확인하고 시굴 조사를 권고했으며, 주민들은 비상대책위원회를 구성하여 개발 반대 및 행정소송 등 법적 대응을 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>대기업 피고(CJ ENM)의 자력이 충분하며, 청구 금액이 3134억 원으로 매우 크다. 지체상금 청구는 계약 위반에 따른 것으로 상대방 책임이 비교적 명확하고 관련 증거 확보가 용이할 것으로 판단된다. 이미 소송이 진행 중인 사건이다.</t>
+          <t>정부(국토교통부)와 공공기관(LH)이 상대방으로 자력이 충분하며, 국가유산청에서 '묘역 추정지'로 확인한 문화유산이 개발 구역에 포함되어 있어 상대방 책임이 명확합니다. 송동마을 36가구 주민들이 비상대책위원회를 구성하여 집단적 피해를 호소하고 있으며, 서울시의회 의결, 서초구청 향토유산 지정 민원 등 공적 절차가 진행 중입니다. 주민들이 감사원 감사 청구 및 행정소송을 예고하고 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>3134억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36가구 및 문화유산</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>경기도·GH, CJ ENM에 3134억 K-컬처밸리 지체상금 반소 [공시pick]</t>
+          <t>‘단종’ 장인이 묻힌 곳…‘서리풀지구’ 개발 리스크?</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564785&amp;class=17&amp;grp=</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513555&amp;ref=A</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-17 13:12:10.447212+00:00</t>
+          <t>2026-03-20 00:42:23.966578+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>CN CITY 에너지</t>
+          <t>50대 피고인</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>대전시의회에서 문제 제기 및 대전시 대책 촉구 중, 향후 소송 예상</t>
+          <t>형사 1심 판결 선고 (징역 5년), 일부 피해자 배상명령 확정, 나머지 피해자 민사 소송 필요</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>대전시의회 이재경 의원이 노후 아파트 개별난방 전환 시 도시가스 공급사인 CN CITY 에너지가 공급시설 설치 비용 수억 원을 주민에게 전가하는 부당한 행태를 비판했다. 이 의원은 대전도시가스 공급규정 제14조를 근거로 공급사 부담이 원칙임을 강조하며, 대전시에 독점 공급자의 횡포로부터 시민 권익을 지켜달라고 촉구했다. 현재 대전 서구 구봉마을 공동주택에서 유사 사례가 발생하고 있으며, 향후 소송 등 법적 분쟁이 예상된다.</t>
+          <t>50대 피고인이 무자본으로 지은 빌라의 임대차보증금 및 매매대금, 용역대금 등 총 14억 원 이상을 11명의 피해자로부터 편취한 혐의로 징역 5년을 선고받았습니다. 법원은 일부 피해자에게 배상명령을 내렸으나, 나머지 피해자들은 민사상 손해배상 청구를 통해 피해를 회복해야 하는 상황입니다. 피고인은 신탁된 부동산에 대해 무단으로 임대차 계약을 체결하는 등 기망 행위를 저질렀습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>도시가스 공급규정 제14조에 따라 공급사 책임이 명확하며, 도시가스 공급사인 CN CITY 에너지는 자력이 충분한 상대방이다. 노후 아파트 주민 다수가 수억 원 상당의 비용을 전가받는 집단적 피해가 발생하고 있으며, 시의회에서 문제 제기가 이루어져 공적 절차가 진행 중이다. 명확한 규정 위반이 증거로 존재한다.</t>
+          <t>피고인의 사기 행위가 형사 재판에서 명확히 인정되어 징역 5년이 선고되었으므로 상대방 책임이 명확하며(적합 조건 1, 5), 임대차보증금 등 총 14억 원이 넘는 피해 금액과 11명의 피해자가 발생하여 피해 규모가 크고 집단적 피해에 해당합니다(적합 조건 3, 4). 다만, 피고인이 개인이며 무자본으로 사업을 운영한 점을 고려할 때 자력 부족으로 인한 손해배상금 회수 가능성이 주요 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>수억 원 상당</t>
+          <t>총 14억 4100만 원 (임대차보증금 11억 6500만 원, 매매대금/차용금 2억 5600만 원, 용역대금 2,000만 원)</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>노후 아파트 단지 주민 다수</t>
+          <t>11명</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>이재경 대전시의원  노후 아파트 개별난방 전환 시 시설비 전가는 독점...</t>
+          <t>부산지법, 피해자 9명 빌라 임대차보증금 11억 여원 편취 50대 징역 5년</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1239501</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031920252292939a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-17 12:53:02.558734+00:00</t>
+          <t>2026-03-20 00:40:44.533521+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>경기도 전세피해지원센터 운영 중</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>부산의 한 유명 사업가가 임차인들에게 전세 보증금을 돌려주지 않아 검찰에 송치되었습니다. 이에 A그룹 전세 사기 피해자 대표단은 검찰의 신속한 수사를 촉구하고 있습니다. 다수의 피해자가 발생한 전세사기 사건으로, 현재 검찰 수사가 진행 중입니다.</t>
+          <t>GH가 '경기도 전세피해지원센터'를 통해 전세사기 피해 주택에 대한 긴급 관리 지원을 제공합니다. 김용진 사장은 동절기 한파와 관리인 부재로 어려움을 겪는 피해자들을 위해 행정 절차의 유연성을 높여 주거 불안 해소에 기여하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>부산 유명 사업가가 전세 보증금을 돌려주지 않아 검찰에 송치된 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 임차인들이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 전세 보증금이라는 특성상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 이미 검찰에 송치되어 공적 절차가 진행 중이며(적합 조건 6), 이는 증거가 확보되었음을 시사합니다(적합 조건 5).</t>
+          <t>전세사기라는 명확한 상대방의 책임이 존재하며(적합 조건 1), '전세피해지원센터' 운영을 통해 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한 경기도 차원의 공적 지원 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>“보증금 돌려달라”… 부산 유명 사업가 전세사기 피해자들, 신속 수사...</t>
+          <t>GH '경기도 전세피해지원센터', 전세사기피해주택 긴급관리 지원</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031717193942333</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=202603191813518495f69d33b22_29</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-17 12:32:12.535146+00:00</t>
+          <t>2026-03-20 00:31:29.669941+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>수사 진행 중일 가능성 높음</t>
+          <t>GH의 긴급보수 및 지원 진행 중</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>전북 지역에서 변호사가 연루된 대규모 전세사기 사건이 발생하여 피해자들이 전 재산을 잃는 상황이다. 사설은 이러한 전세사기에 대한 처벌 강화를 촉구하고 있으며, 이는 사건이 공론화되고 수사 등 공적 절차가 진행 중임을 시사한다.</t>
+          <t>GH(경기주택도시공사)가 전세사기 피해주택 41건에 대해 긴급보수 지원에 착수했습니다. 김용진 GH 사장은 한파와 관리 부재로 어려움을 겪는 피해자들의 주거 불안 해소를 위해 절차를 유연하게 운영하고 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>본 기사는 변호사가 연루된 대규모 전세사기 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 전 재산을 잃는 등 집단적 피해 규모가 크다(적합 조건 3, 4). 사기 사건의 특성상 증거 확보 및 공적 절차 진행 가능성이 높으므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 다만, 사기범들의 자력 확보 여부는 추가 확인이 필요하다.</t>
+          <t>전세사기 피해로 인한 집단적 피해(41건 지원 확정)이며, 피해 규모가 크고(전세사기 특성상), GH의 긴급보수 지원 등 공적 절차가 진행 중입니다. 다만, 소송 상대방이 기사에서 명확히 특정되지는 않았습니다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 41명</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[사설] 변호사 낀 대규모 전세사기, 처벌 강화하라</t>
+          <t>GH, 전세사기 피해주택 긴급보수 착수…41건 지원 확정</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260317500140</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288886</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-17 12:31:30.502281+00:00</t>
+          <t>2026-03-20 00:25:47.288792+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr"/>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>지방세 감면 특례 연장 법안 추진 중, 피해 구제 절차 진행 중</t>
+          <t>입지선정절차 정지 가처분 신청 및 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>김주영 의원이 전세사기 피해자들의 주거 안정과 피해 회복을 위해 지방세 감면 특례 적용 기한을 2년 연장하는 법안을 대표 발의했습니다. 현재 3만 건이 넘는 전세사기 피해가 인정되었으며, 특히 사회 초년생인 청년층 피해자가 많아 지속적인 국가 지원이 필요하다는 지적입니다. 이 법안은 피해자들이 온전한 일상을 되찾을 때까지 세제 지원을 이어가도록 법적 근거를 강화하는 것을 목표로 합니다.</t>
+          <t>한국전력공사의 고압 송전선로 입지 선정 방식에 대해 완주 소양면 주민 200여 명이 절차적 하자를 주장하며 가처분 신청 및 본안 소송을 제기했습니다. 주민들은 주민대표성 문제와 정보 제공 및 의견 수렴 부재를 지적하며, 국민권익위도 재검토를 권고한 바 있습니다. 송전탑 건설이 주민 건강과 재산권에 미치는 영향이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>전세사기 가해자의 책임이 명확하고, 3만 명 이상의 피해자가 발생하여 집단적 피해 규모가 매우 크며, 피해자로 인정된 공식 사례가 있어 증거 확보가 가능합니다. 또한, '전세사기피해자법'에 따른 피해 구제 절차 및 지방세 감면 특례 연장 법안 추진 등 공적 절차가 활발히 진행 중입니다. 직접적인 가해자의 자력 부족 가능성이 있으나, 대규모 피해자 풀은 다양한 소송금융 기회를 모색할 수 있는 잠재력을 가집니다.</t>
+          <t>상대방 책임이 비교적 명확하고(한전의 폐쇄적 입지 선정 방식, 주민대표성 문제, 국민권익위 재검토 권고), 상대방에게 자력이 충분하며(한국전력공사), 집단적 피해(완주 소양면 주민 200여 명 소송 제기, 도내 9개 시군 반대대책위)가 발생했습니다. 또한, 이미 공적 절차(국민권익위 재검토 권고)가 진행되었고, 현재 소송이 제기되어 진행 중입니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>3만 명 이상</t>
+          <t>200여 명 이상</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>김주영 의원  전세사기 피해자 지방세 감면 특례 2년 연장 추진해야</t>
+          <t>깜깜이 논란 송전탑 입지 선정.. 도내 첫 법 심판대에</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>jmbc.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031715052241536</t>
+          <t>http://www.jmbc.co.kr/news/view/63251</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-17 12:22:50.257638+00:00</t>
+          <t>2026-03-19 13:13:04.043641+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr"/>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>주요 부동산신탁사</t>
+        </is>
+      </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>전세사기 피해 구제 절차 진행 중, 지방세특례제한법 개정안 발의</t>
+          <t>금융감독원 내부통제 및 건전성 관리 강화 주문, 책무구조도 도입 예정, 책임준공형 사업장 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>전세사기 피해자들을 위한 지방세 특례가 2026년 말 종료될 예정으로, 피해 구제 절차가 진행 중인 상황에서 세제 지원 중단 시 피해자들의 주거 안정 및 경제적 회복에 어려움이 예상됩니다. 이에 김주영 의원이 특례 연장을 위한 지방세특례제한법 개정안을 대표 발의했습니다.</t>
+          <t>금융감독원이 14개 부동산신탁사 CEO를 소집해 내부통제 부실, 임직원 사익추구, PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 등을 지적하며 개선을 주문했습니다. 금감원은 7월 책무구조도 도입에 맞춰 임원진의 내부통제 책임을 강화하고, 소비자 보호 및 선제적 리스크 관리를 당부했습니다. 이는 부동산신탁 업계 전반의 고질적인 문제와 다수 이해관계자의 피해 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>전세사기 피해는 책임 주체가 명확하고, '전세사기 피해자로 인정된'이라는 표현에서 다수의 피해자가 존재함을 알 수 있습니다. 또한 전세사기 특성상 피해 규모가 크며, 현재 피해 구제 절차가 진행 중이고 관련 법안 발의 등 공적 절차도 활발히 논의되고 있어 집단 소송 가능성이 높습니다.</t>
+          <t>금융감독원이 14개 부동산신탁사 CEO를 소집하여 내부통제 부실, 임직원의 사익추구, PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 등을 지적하며 개선을 주문했습니다. 이는 상대방(주요 부동산신탁사)의 책임이 명확하고 자력이 충분하며, 금감원의 공식적인 지적은 강력한 증거가 될 수 있습니다. 또한, 수분양자 등 다수의 이해관계자 피해 가능성이 높고, 이미 관련 소송이 잇따르고 있어 집단적 피해 및 공적 절차 진행 중 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>김주영 의원, 지방세특례제한법 개정안 대표발의</t>
+          <t>부동산신탁사 CEO 만난 금감원 “7월 책무구조도 도입…사익추구 즉각 ...</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564778&amp;class=32&amp;grp=</t>
+          <t>https://www.mk.co.kr/article/11992833</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-17 12:20:39.915685+00:00</t>
+          <t>2026-03-19 13:04:41.530620+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr"/>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>복수의 부동산신탁사</t>
+        </is>
+      </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지방세 감면 2년 연장 개정안 추진</t>
+          <t>금융감독원 모니터링 및 개선 요구, 책임준공형 소송 패소 사례 발생</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>전세사기 피해자들에게 지속적인 보호가 필요하다는 지적에 따라, 김주영 의원이 전세사기 피해자 지방세 특례 기한을 2028년 말까지 2년 더 연장하는 개정안을 추진하고 있습니다. 이는 전세사기 피해가 광범위하고 장기화되고 있음을 보여주며, 정부 차원의 지속적인 구제 노력이 필요한 상황임을 시사합니다.</t>
+          <t>금융감독원이 14개 부동산신탁사 CEO 간담회를 통해 PF사업장 부실 및 책임준공형 사업장 소송 패소로 인한 신뢰 훼손을 지적했다. 금감원은 신탁사들에게 내부통제 강화, 소비자 보호, 책임준공형 사업장 소송 대비 건전성 관리를 당부하며, 위법 행위 발생 시 엄정 조치할 것을 예고했다. 이는 다수의 수분양자들이 신탁사의 책임으로 인해 피해를 입을 가능성이 높으며, 금감원의 지속적인 모니터링이 향후 소송으로 이어질 여지를 시사한다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>전세사기는 사기 행위자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 막대한 피해를 입은 집단적 사건입니다(적합 조건 3, 4). 지방세 감면 연장 추진 등 정부 차원의 공적 절차가 진행 중이며(적합 조건 6), 관련 수사 및 조사를 통해 증거 확보도 용이할 것으로 예상됩니다(적합 조건 5). 이는 소송금융 투자 기회를 발굴하기에 매우 적합한 환경을 제공합니다.</t>
+          <t>부동산신탁사들은 책임준공형 사업장 관련 소송에서 잇따라 패소하며 책임이 명확해지고 있고(적합 조건 1), 금감원이 유상증자 및 충당금 적립을 당부할 정도로 자력이 충분한 금융기관이다(적합 조건 2). 다수의 수분양자들이 준공 지연 등으로 피해를 입을 가능성이 크며(적합 조건 3, 4), 금감원의 진단과 모니터링 등 공적 절차가 진행 중이므로 증거 확보 및 소송 진행에 유리하다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>'전세사기 피해자 지방세 감면 2년 연장 추진' 개정안, 김주영 의원 대...</t>
+          <t>금감원, 내실있는 성장 위한 14개 부동산신탁사 CEO 간담회 개최</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=537616</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049648</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-17 12:18:38.789476+00:00</t>
+          <t>2026-03-19 13:03:35.081276+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr"/>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>인천시</t>
+        </is>
+      </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 국회 발의 및 논의 중</t>
+          <t>일부 중소업체 손해배상 소송 진행 중, 법원은 임대차 계약 유효 판단했으나 책임은 별도 판단 구조 형성. 인천시가 위법 논란에도 계약 연장.</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>전세사기 피해자 및 시민사회단체가 전세사기특별법 개정안의 여야 공동발의를 촉구했습니다. 이 개정안은 외국인 피해자를 포함한 피해 사각지대를 구제하는 것을 목표로 하며, 향후 국회 법안 논의 과정에서 피해 구제 범위가 확대될 것으로 예상됩니다.</t>
+          <t>인천시가 문학야구장 상가의 불법 전대 사실을 인지하고도 수년간 시정하지 않아 중소 임차업체들이 피해를 입고 있다. 2019년 정부 감사와 행안부 답변으로 위법성이 확인되었으며, 인천시는 SSG 랜더스와의 소송 우려로 계약 해지를 미루고 있다. 일부 중소업체들은 인천시를 상대로 손해배상 소송을 제기했으며, 총 피해액은 약 200억 원으로 추산된다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 현재 국회에서 전세사기특별법 개정안이 발의되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 특히 '피해 사각지대 구제' 논의는 새로운 소송 기회를 창출할 가능성이 높습니다.</t>
+          <t>인천시의 불법 전대 행위가 정부 감사 및 행안부 답변으로 명확히 확인되었고, 인천시 관계자들도 위법성을 인지하고 있음 (상대방 책임 명확, 증거 확보 가능). 상대방은 인천시로 자력이 충분하며 (상대방 자력 충분), 중소업체 다수가 피해를 입었고 피해액이 200억 원에 달해 집단소송 가능성이 높음 (집단적 피해, 피해 규모 큼). 이미 일부 업체가 소송을 제기했으며, 위법한 구조가 유지되고 있어 추가 소송 여지가 많음 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억 원 가량</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>중소업체 다수</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>전세사기 피해자·시민사회단체  전세사기특별법 개정안, 여야 공동발의...</t>
+          <t>인천시, 문학구장 불법전대…시정명령에도 수년째 방치</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226384</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294870&amp;inflow=N</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-17 12:17:31.983357+00:00</t>
+          <t>2026-03-19 13:03:02.998382+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>부동산신탁사</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>시공사 교체로 인한 손해배상 소송 진행 중, 추가 수사 가능성</t>
+          <t>금감원 내부통제 및 소비자 보호 강화 지도</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 시공사 교체 과정 중 DL이앤씨와 손해배상 소송이 진행되고 있다. 시공사 교체로 인한 사업 지연이 발생했으며, 이와 관련하여 수사 변수까지 언급되고 있어 사건의 복잡성이 예상된다.</t>
+          <t>금감원이 부동산신탁사들의 PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소로 인한 수익성 저하와 임직원의 사익추구 사례를 지적하며 내부통제 및 소비자 보호 강화를 주문했습니다. 책무구조도 도입을 앞두고 사전 점검 및 제도 개선을 추진 중입니다. 이는 잠재적인 집단 피해 발생 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 재개발 사업 지연으로 인한 손해배상 소송은 피해 규모가 클 가능성이 높고 다수의 이해관계자가 얽혀 집단적 피해로 볼 수 있습니다(적합 조건 3, 4). 또한, '수사 변수' 언급으로 공적 절차가 진행 중이거나 예정되어 있어 증거 확보에 유리할 수 있습니다(적합 조건 5, 6).</t>
+          <t>부동산신탁사는 자력이 충분한 금융기관이며, PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 사례가 언급되어 상대방 책임이 명확한 경우가 존재합니다. 금감원의 개입으로 공적 절차가 진행 중이며, PF 사업 특성상 집단적이고 큰 피해 규모가 예상됩니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 ‘안갯속’…시공사 갈등에 수사 변수까지</t>
+          <t>금감원, 책무구조도 도입 앞두고 부동산신탁사에 내부통제·소비자 보호...</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603160190</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433463</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-17 00:41:53.284658+00:00</t>
+          <t>2026-03-19 13:01:57.518666+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>각 청년안심주택 임대사업자</t>
+          <t>부동산신탁사</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>서울시 퇴거지원금 지급, 임대사업자 과태료 부과, 관련 법령 개정 요청 중</t>
+          <t>금융감독원 모니터링 및 내부통제 강화 지시, 위법행위 엄정 조치 예고</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>서울시 청년안심주택 사업장에서 임대사업자의 보증금 반환 지연 및 보증보험 미갱신으로 다수의 청년 임차인들이 피해를 겪고 있습니다. 서울시는 피해 청년들에게 퇴거지원금을 지급하고 보증금 반환을 지연하는 임대사업자에게 과태료를 부과하는 등 대책을 추진 중이며, 재발 방지를 위해 중앙정부에 관련 법령 개정을 촉구하고 있습니다. 현재 5개 사업장에서 최소 620세대 이상의 피해가 확인되었습니다.</t>
+          <t>금융감독원이 부동산신탁사 CEO 간담회를 열고 PF 사업장 부실, 책임준공형 사업장 관련 소송 패소 등으로 인한 신탁사의 건전성 저하를 지적했습니다. 금감원은 7월부터 책무구조도 도입과 함께 내부통제 강화를 주문하고, 수분양자 등 소비자 보호를 위해 준공 지연 피해 방지 및 위법 행위 엄정 조치를 예고했습니다. 신탁사들은 시장 신뢰 회복과 리스크 관리 강화를 약속했습니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>청년안심주택 임대사업자의 보증금 반환 지연 및 보증보험 미갱신 책임이 명확하며(상대방 책임 명확), 5개 사업장에서 최소 620세대 이상의 집단적 피해가 발생했고(집단적 피해), 피해 규모 또한 최소 4억 9200만원 이상으로 상당합니다(피해 규모가 큼). 서울시가 과태료 부과, 퇴거지원금 지급 등 공적 절차를 진행 중이며(공적 절차 진행 중), 관련 증거 확보도 용이합니다(증거 확보 가능). 임대사업자의 자금난 우려가 있으나, 서울시가 중앙정부에 법령 개정 및 공공매입 근거 마련을 요청하는 등 공적 개입 가능성이 있어 회수 가능성이 열려있습니다.</t>
+          <t>부동산신탁사들의 PF 사업장 부실 및 책임준공형 사업장 관련 소송 패소 이력이 있어 상대방 책임이 명확하며(적합 조건 1), 금융기관인 신탁사들은 자력이 충분합니다(적합 조건 2). 금감원이 내부통제 미흡 등 위법·부당행위에 대해 엄정 조치를 예고하고 있어 공적 절차가 진행 중이며(적합 조건 6), 수분양자 등 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 또한 금감원의 모니터링 및 기존 소송 자료를 통해 증거 확보가 용이하며(적합 조건 5), PF 사업장 부실 및 준공 지연은 피해 규모가 클 가능성이 높습니다(적합 조건 4). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>최소 4억 9200만원 이상 (5개 사업장 전체는 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>최소 620세대 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>서울시 “청년안심주택 10년 보증 신설, 임대사고 막아야”</t>
+          <t>금감원  부동산신탁사 7월부터 책무구조도 도입…내부통제 철저</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260316520226?OutUrl=naver</t>
+          <t>https://www.mt.co.kr/stock/2026/03/19/2026031917182943096</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-17 00:20:18.359411+00:00</t>
+          <t>2026-03-19 13:01:49.572905+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr"/>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>임대업자 임 모 씨, 공인중개사 2명 외 다수</t>
+        </is>
+      </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>국회에서 전세사기 피해 구제 법안 발의 및 논의 중</t>
+          <t>임대업자 및 공인중개사 형사 유죄 판결, 전세사기 특별법 개정안 발의, 민사 손해배상 소송 진행 가능성 높음</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>국회에서 여야 의원들이 전세사기 피해 구제를 위한 법안을 공동 발의하며 전세사기를 '사회적 재난'으로 규정했다. 이 개정안은 전세사기 피해자들의 실질적인 재기를 돕는 것을 목표로 하며, 다수의 피해자가 발생한 심각한 사회 문제에 대한 입법적 해결 노력이 진행 중이다.</t>
+          <t>대전 지역에서 임대업자와 공인중개사들이 공모하여 수백 명의 임차인에게 수백억 원대의 전세 보증금을 편취한 사건이 지속적으로 발생하고 있다. 최근 유성구 일대 전세사기 사건의 임대업자에게 징역 13년형이 선고되었으며, 공인중개사들도 중형을 선고받았다. 여야는 전세사기 특별법 개정안을 발의하는 등 피해 구제 노력이 이어지고 있으나, 여전히 새로운 전세사기 피해가 발생하고 있다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 집단적 피해 및 큰 피해 규모라는 적합 조건에 부합한다. 또한, 여야 의원이 공동으로 피해 구제 법안을 발의하는 등 공적 절차가 진행 중이므로 소송금융 투자에 적합하다. 다만, 개별 소송 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>임대업자 및 공인중개사들이 사기 혐의로 기소되어 중형을 선고받아 상대방 책임이 명확하며(적합 조건 1), 대전 지역에서 수백 명의 피해자가 발생하고 수백억 원대의 피해 규모를 보여 집단적 피해 및 피해 규모가 큼(적합 조건 3, 4). 형사 판결이 존재하여 증거 확보가 용이하며(적합 조건 5), 전세사기 특별법 개정안 발의 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>복기왕 의원, 野엄태영 의원과 '민생협치'로 전세사기 구제 물꼬 튼다</t>
+          <t>[생생뉴스] 계속되는 대전 전세사기…피해 막으려면</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1067800</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8512894&amp;ref=A</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-16 12:19:46.242351+00:00</t>
+          <t>2026-03-19 12:43:48.711544+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 및 주거안정에 관한 특별법 개정안 국회 발의 예정</t>
+          <t>GH 긴급관리 지원사업 진행 중, 경기도의회 조례 개정</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>2022년 '빌라왕 사태' 이후 전세사기 피해자 구제를 위한 '선지급 후정산' 방식의 특별법 개정안이 여야 의원 공동대표발의로 국회에 제출될 예정입니다. 이 개정안은 국가가 피해자의 보증금 반환 채권을 우선 승계하여 일부를 선지급하고, 추후 경·공매를 통해 회수하는 내용을 담고 있으며, 신탁 사기 피해자까지 지원 대상을 확대합니다. 2030세대가 피해자의 75%를 차지하는 등 집단적 피해가 심각한 상황입니다.</t>
+          <t>전세사기 피해자들이 임대인의 관리 부재로 주거 위험에 처하자, 경기주택도시공사(GH)가 긴급 집수리 지원사업을 시행합니다. 1차로 41건의 피해주택에 1억 3천만원의 보조금을 투입하며, 4월에 2차 대상자를 모집할 예정입니다. 이는 지난해 경기도의회 조례 개정으로 임대인 동의 없이 유지보수가 가능해진 데 따른 후속 조치입니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>전세사기 피해는 '빌라왕 사태' 등으로 대표되는 집단적 피해이며, 피해 규모가 크고 증거 확보 가능성이 높습니다. 현재 국회에서 '선지급 후정산' 방식의 특별법 개정안이 공동 발의되어 공적 절차가 진행 중입니다. 이 법안이 통과되면 피해자들의 실질적인 구제 가능성이 높아져, 소송금융의 간접적인 기회가 될 수 있습니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (책임을 져버린 임대인), 집단적 피해 (수백 세대), 피해 규모가 큼 (전세 보증금 손실), 증거 확보 가능 (공식 피해 인정), 공적 절차 진행 중 (GH 지원사업 및 조례 개정). 개별 임대인의 자력은 불분명할 수 있으나, 대규모 피해자 풀과 사회적 관심이 높아 소송금융 투자 기회는 높습니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상 (전세 보증금 손실액)</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>수백 세대</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>전세사기 피해, 국가 선지급 후정산 …여야 의원 공동 대표발의</t>
+          <t>전세사기 피해자 눈물 닦는 GH, 긴급 집수리 지원</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485492?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260316021943</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05759686645384960</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-16 12:19:03.888635+00:00</t>
+          <t>2026-03-19 12:36:40.659794+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr"/>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>주택도시보증공사 (HUG)</t>
+        </is>
+      </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>토지 소유권 소송 진행 중</t>
+          <t>HUG의 제도 개선 착수</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>압구정 3구역 조합원들이 2조 6천억 원 규모의 공동 필지 토지 소유권 소송을 시작했습니다. 이는 재건축 사업의 주요 변수로 작용하고 있으며, 조합원들은 해당 필지에 대한 소유권을 주장하고 있습니다.</t>
+          <t>주택도시보증공사(HUG)의 가혹한 전세금 반환 보증 제도 운영으로 인해 많은 전세금 보증사고 피해자들이 전세금 반환 지연을 겪었습니다. 언론 보도와 비판 여론이 거세지자 HUG는 상속인 전원의 동의 없이도 상속 절차 지연 시 전세금 반환이 가능하도록 제도 개선에 착수했습니다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>압구정 3구역 조합원들이 2조 6천억 원 규모의 토지 소유권 소송을 시작하여 '피해 규모가 큼'과 '집단적 피해' 조건에 부합합니다. 토지 소유권 분쟁은 명확한 증거 확보가 가능할 것으로 예상되며, 압구정이라는 지역 특성상 상대방의 자력 또한 충분할 가능성이 높습니다.</t>
+          <t>HUG는 공공기관으로 자력이 충분하며, '사촌까지 허락받아라'는 가혹한 제도로 인해 다수의 전세금 보증사고 피해자가 발생했습니다. 언론 보도와 비판 여론으로 HUG가 제도 개선에 나선 것은 HUG의 책임이 명확함을 시사하며, 이는 피해자들의 손해배상 청구에 유리한 증거가 될 수 있습니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>2조 6000억 원</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>압구정은 '현대'와 '현대 아닌 곳'으로 나뉜다…'디에이치 제국' 선포 [...</t>
+          <t>[단독] 사촌까지 허락받아라  가혹한 HUG…전세금 반환 빨라진다</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030610050868726</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000298648?division=NAVER</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-16 00:43:51.907246+00:00</t>
+          <t>2026-03-19 12:23:32.309706+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C258" t="inlineStr"/>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>무궁화신탁</t>
+        </is>
+      </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정안 발의</t>
+          <t>새마을금고가 손해배상 소송 진행 중, 무궁화신탁의 채무조정안 협상 중</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>여야가 전세사기 피해자 지원 및 주거 안정에 관한 특별법 개정안을 공동 발의했습니다. 이 개정안은 피해자들에게 '최소 보상'과 '선지급·후정산' 방안을 제공하는 것을 목표로 합니다.</t>
+          <t>무궁화신탁이 책임준공 미이행 PF 사업장과 관련하여 새마을금고에 약 5000억 원 규모의 채무조정안을 제시했다. 새마을금고는 현재 무궁화신탁을 상대로 손해배상 소송을 진행 중이며, 무궁화신탁은 소송 중단과 장기 분할상환을 제안했다. 무궁화신탁은 재무상태가 급격히 악화되어 금융당국의 재무구조 개선 요구를 받은 상태로, 새마을금고는 소송을 통한 원리금 확보와 장기 분할상환 사이에서 고심 중이다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(다수 피해자)이며, 피해 규모가 매우 큽니다. 또한, 전세사기 특별법 개정안 발의 등 공적 절차가 이미 진행 중이며, 이는 사건의 심각성과 증거 확보 가능성을 시사합니다. 비록 개별 사기범의 자력은 부족할 수 있으나, 특별법을 통한 구제 방안 모색은 소송금융의 잠재적 기회를 높입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 무궁화신탁의 책임준공 미이행으로 인한 PF 채무가 명확하며, 새마을금고의 회수 대상 규모가 5000억 원에 달해 피해 규모가 매우 큽니다. 금융당국의 재무구조 개선 요구 등 공적 절차가 진행 중이며, 소송이 이미 진행 중이므로 증거 확보도 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5000억 원</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>여야, 전세사기 해법 ‘맞손’…특별법 개정안 공동 발의</t>
+          <t>“소송 중단하고 장기 상환”…무궁화신탁 자구안에 새마을금고 고심</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621080/?sc=Naver</t>
+          <t>https://www.sedaily.com/article/20021224?ref=naver</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-16 00:32:10.929018+00:00</t>
+          <t>2026-03-19 00:45:23.572336+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>국회에서 전세사기 특별법 발의 및 논의 중</t>
+          <t>정부의 전세사기 피해자 추가 결정 및 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>여야가 '전세사기 특별법'을 함께 발의하며, 경·공매 절차 후에도 보증금을 회복하지 못한 피해자들을 위한 '선지급-후정산' 방식 도입을 핵심으로 논의하고 있습니다. 이는 전세사기 피해자들의 보증금 회복을 돕기 위한 법적, 제도적 장치 마련을 목표로 합니다.</t>
+          <t>전세사기가 사회 문제로 지속되며, 특히 시니어들이 노후 자금인 전세보증금을 잃는 큰 피해를 입고 있다. 정부는 올해 1월에만 664건의 추가 피해를 인정하며 피해 구제 절차를 이어가고 있다. 기사는 실제 피해 사례와 함께 시니어들이 전세사기를 예방하기 위한 안전 임대차 체크리스트를 제공한다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자에게 수억 원대의 보증금 피해를 입히는 집단적 피해 사건으로, 상대방의 책임이 명확한 경우가 많습니다. 현재 국회에서 '전세사기 특별법'이 발의되어 공적 절차가 진행 중이므로, 소송금융 투자 대상으로 매우 적합합니다.</t>
+          <t>정부 발표로 664건의 추가 피해가 인정되는 등 집단적 피해가 명확하며(적합 조건 3), 전세보증금이라는 특성상 피해 규모가 크다(적합 조건 4). 또한 정부의 피해 인정 절차가 진행 중이며(적합 조건 6), 부동산 계약 관련 증거 확보가 용이하다(적합 조건 5). 개별 사례에서 상대방 책임이 명확하게 드러난다(적합 조건 1). 다만, 가해자의 자력 부족이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>664명 이상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>여야, 전세사기 특별법 함께 낸다…'선지급-후정산' 도입 핵심</t>
+          <t>시니어를 위한 ‘안전 임대차’ 체크리스트</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>bravo.etoday.co.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1191931</t>
+          <t>https://bravo.etoday.co.kr/view/atc_view/18670</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-16 00:27:19.648249+00:00</t>
+          <t>2026-03-19 00:38:17.145775+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr"/>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>장위4구역 재개발사업 조합</t>
+        </is>
+      </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 발의, 최소보장 및 선지급-후정산 방안 논의 중</t>
+          <t>집단소송 준비 중, 등기지연소송단 모집</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>여야가 전세사기 피해자 지원을 위한 특별법 개정안을 공동 발의했다. 이 개정안은 최소보장제도와 선지급-후정산 방식을 도입하여 피해자들의 임차보증금 반환 채권을 국가가 승계받아 구제하는 것을 골자로 한다. 2022년 '빌라왕 사태' 이후 전세사기가 사회적 문제로 대두되었으며, 특히 2030세대가 피해자의 75%를 차지하는 등 다수의 피해자가 발생하고 있다.</t>
+          <t>서울 성북구 '장위자이레디언트' 아파트 입주민들이 입주 1년이 다 되도록 최종 준공승인 지연으로 소유권 이전등기를 하지 못해 재산권 행사에 제약을 받고 있습니다. 이에 입주민들은 '등기지연소송단'을 모집하며 조합을 상대로 집단소송을 준비 중입니다. 유사 사례에서 법원이 사업시행자인 조합의 책임을 인정하고 손해배상을 판결한 바 있습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자(집단적 피해)에게 막대한 임차보증금 손실(피해 규모 큼)을 입히는 사건입니다. '빌라왕 사태' 등으로 이미 사회적 문제화되어 특별법 제정 및 개정 논의(공적 절차 진행 중)가 활발히 이루어지고 있어 증거 확보가 용이합니다. 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>사업시행자인 조합의 책임이 기존 판례를 통해 명확히 인정되는 분위기이며(적합 조건 1), 2840가구에 달하는 대규모 입주민들이 재산권 행사에 제약을 받는 집단적 피해(적합 조건 3)를 입고 있습니다. 상대방인 재개발 조합은 대규모 사업 주체로서 자력이 충분하며(적합 조건 2), 사용승인 지연이라는 객관적 사실과 금융비용 손해 등 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2840가구 입주민 다수</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>여야, 전세사기특별법 개정안 발의…‘최소보장’·‘선지급 후정산’...</t>
+          <t>돈 다 냈고, 이미 살고 있는데 ...입주 1년, 아직 등기 못한 이 아파트</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12051633?ref=naver</t>
+          <t>https://www.mt.co.kr/estate/2026/03/19/2026031820182874121</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-16 00:19:35.235652+00:00</t>
+          <t>2026-03-19 00:37:12.239476+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>대주단의 PF 채무 인수 요구 및 소송 제기, 정부의 책임준공 모범규준 마련</t>
+          <t>지식산업센터 분양 사기 및 불법 대출 피해 발생, 피해 구제 방안 모색 중</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>건설 업계에서 '현대판 노예계약'으로 불리는 책임준공 계약으로 인해 공사비 폭등, 시장 침체 등 악재 속에서 시공사 및 신탁사들이 대주단으로부터 과도한 PF 대출 채무 인수를 요구받고 있다. 정부가 책임준공 연장 사유를 확대한 모범규준을 마련했으나, 옛 기준으로 체결된 계약에 따른 분쟁이 곳곳에서 터져 나오고 있으며, 이미 소송이 제기된 사례도 있다.</t>
+          <t>지식산업센터 '초치기 분양'과 불법 대출로 인해 다수의 피해자가 발생하여 막대한 자산 손실을 입었다고 주장하고 있습니다. '확정 수익', '대출 보장' 등의 달콤한 약속에 속아 사기를 당했다고 느끼며 피해 구제를 호소하고 있습니다. 현재 피해자들은 투자 실패를 넘어 기망 행위로 인한 피해를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>대주단(금융기관)의 자력이 충분하고, 구 기준에 따른 과도한 책임준공 채무 떠넘기기로 인해 다수의 시공사 및 신탁사가 피해를 입고 있으며, 피해 규모가 PF 대출 전액 인수로 매우 크다. 정부의 모범규준 마련 등 공적 논의가 있었고, 이미 소송이 제기된 사례도 있어 소송금융 투자에 적합하다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>적합 조건 1(상대방 책임 명확 - 불법 대출 및 사기 주장), 3(집단적 피해 - 다수 피해자), 4(피해 규모 큼 - 평생 자산 손실 주장)에 해당하여 소송금융 적합도가 높음. '초치기 분양'과 '불법 대출'이라는 구체적인 수법이 언급되어 책임 소재 파악 가능성이 높고, 다수의 피해자가 막대한 피해를 입은 것으로 보임. 다만, 상대방 특정 및 자력 확인, 공적 절차 진행 여부 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>다수 시공사 및 신탁사</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>[강남 視角] PF 떠넘기기, 방치된 책임준공</t>
+          <t>[팩트추적] 피해 구제도 막막…달콤한 분양의 덫</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603151836550951</t>
+          <t>https://www.ytn.co.kr/replay/view.php?idx=274&amp;key=202603182345017643</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-03-15 13:02:29.124489+00:00</t>
+          <t>2026-03-19 00:36:30.229435+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr"/>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>장위4구역 재개발 조합</t>
+        </is>
+      </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>경찰 및 소방당국 합동감식 진행 중</t>
+          <t>등기 지연 소송단 모집 중, 집단소송 예정</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>서울 도심 노후 건물에서 화재 사고가 잇따르는 가운데, 중구 소공동 캡슐호텔 화재로 외국인 관광객 10명이 부상당했습니다. 노후 건물의 미흡한 화재 방지시설과 관리 부실이 인명 피해를 키운 원인으로 지목되며, 경찰과 소방당국이 합동감식을 진행 중입니다. 전문가들은 건물 차원의 대대적인 위험 관리가 시급하다고 지적합니다.</t>
+          <t>서울 성북구 장위자이레디언트 아파트 입주민들이 입주 1년이 다 되도록 소유권 이전 등기를 하지 못해 재산권 행사에 제약을 받고 있습니다. 이에 일부 입주민들은 '등기 지연 소송단'을 모집하며 집단소송을 준비 중입니다. 과거 유사 사례에서 재개발 조합의 책임이 인정되어 수억 원대 손해배상이 판결된 바 있습니다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>노후 건물 관리 부실로 인한 화재 사고로 다수의 인명 피해가 발생했으며, 경찰 및 소방당국의 합동감식이 진행 중이므로 책임 소재 및 증거 확보가 용이합니다 (적합 조건 1, 5, 6). 10명의 부상자 중 3명이 중상을 입어 피해 규모가 작지 않으며 (적합 조건 4), 유사한 노후 건물 화재가 잇따르고 있어 추가적인 사건 발굴 및 집단소송 가능성이 있습니다 (적합 조건 3). 다만, 개별 건물주의 자력 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 대규모 재개발 조합의 등기 지연 책임이 최신 판례에서 인정되는 추세이며, 2840가구 대단지 입주민들이 재산권 행사에 제약을 받고 있어 집단소송 가능성이 높습니다. 유사 사례에서 수억 원대 손해배상이 인정된 바 있습니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>10명 (3명 중상)</t>
+          <t>2840가구 중 다수</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>도심 노후건물 잇단 큰불 … 화재 방지시설 미흡해 대책 시급</t>
+          <t>[단독]입주 1년인데 등기 못한 장위자이…입주민 집단소송 움직임</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11988570</t>
+          <t>https://www.mt.co.kr/estate/2026/03/19/2026031614380285261</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-15 12:27:05.023955+00:00</t>
+          <t>2026-03-19 00:34:35.902239+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C263" t="inlineStr"/>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>재건축 조합</t>
+        </is>
+      </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정안 발의 예정</t>
+          <t>재건축 조합과 상가 조합원 간 분양가 및 개발이익 관련 소송이 반복적으로 발생하고 있음.</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>국회 국토교통위원회 소속 여야 의원들이 전세사기 피해자 구제를 위한 특별법 개정안을 공동 발의할 예정입니다. 이 개정안에는 피해 보증금의 일정 비율을 국가가 보장하는 최소보장제와 정부가 피해자에게 먼저 보상하고 구상권을 청구하는 '선지급 후정산' 방식이 포함되어 있습니다. 3월 중 국회에 정식 발의될 예정이며, 여야는 민생 협치 차원에서 신속한 처리를 기대하고 있습니다.</t>
+          <t>재건축 사업에서 아파트 조합과 단지 내 상가 조합 간의 개발이익 및 분양가 산정 방식에 대한 갈등이 심화되고 있습니다. 이로 인해 사업 지연과 소송이 빈번하게 발생하며, 일부 단지에서는 상가를 사업에서 배제하는 방식으로 갈등을 피하려 하고 있습니다. 개포주공 6.7차, 반포 디에이치 클래스트 등 여러 단지에서 이미 소송이 진행되었거나 진행 중입니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 집단적 피해 및 피해 규모가 큼 조건에 부합합니다. 또한, 여야 의원들이 전세사기 특별법 개정안을 공동 발의하고 '선지급 후정산' 방안을 추진하는 등 공적 절차가 활발히 진행 중이며, 이는 피해자들의 보상 가능성을 높여 소송금융 투자에 긍정적입니다.</t>
+          <t>재건축 조합은 대규모 자산을 보유하여 자력 충분(적합 조건 2). 상가 조합원 다수가 피해를 입는 집단적 피해(적합 조건 3)이며, 개발이익 및 분양가 산정 관련 분쟁으로 피해 규모가 큼(적합 조건 4). 총회결의, 감정평가 등 객관적 증거 확보가 용이함(적합 조건 5). 이미 유사 소송 사례가 다수 발생하고 있으며, 현재도 소송이 진행 중인 경우가 많아 투자 기회가 높음.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>상가 조합원 다수</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>여야 '민생협치'… 전세사기 구제 물꼬</t>
+          <t>재건축 급한데 아파트vs상가 갈등…'빼고 가자' 확산</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11988566</t>
+          <t>https://news.mtn.co.kr/news-detail/2026031816402921195</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-15 12:26:18.303564+00:00</t>
+          <t>2026-03-18 12:54:43.865280+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C264" t="inlineStr"/>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>국가유산청</t>
+        </is>
+      </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 국회 발의 및 심의 예정</t>
+          <t>세계유산법 시행령 개정안 법제처 심사 중, 세운지구협의회 진정서 제출 및 집단행동, 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>여야 의원들이 전세사기 피해자 구제를 위한 특별법 개정안을 공동 발의했다. 개정안은 피해자 최소보장제와 선지급 후정산 방식을 도입하며, 국가가 임차보증금 반환 채권을 승계받아 예산을 우선 환수하는 내용을 담고 있다. 2022년 '빌라왕 사태' 이후 4년 만에 마련된 이번 개정안은 2030세대 피해자가 75%에 달하는 등 사회적 재난으로 인식되며, 3월 중 국회에 정식 제출될 예정이다.</t>
+          <t>세운지구 주민과 소유주들이 세계유산법 시행령 개정안이 사유재산권을 침해하고 재개발 사업에 막대한 피해를 줄 것이라며 전면 재검토를 촉구했습니다. 이들은 법제처에 진정서를 제출하고 있으며, 개정안이 강행될 경우 대규모 집단행동 및 손해배상 청구 등 민·형사상 법적 대응을 검토하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자(특히 2030세대)에게 막대한 피해를 입힌 집단적 피해(3)이며, '사회적 재난'으로 불릴 만큼 피해 규모가 큽니다(4). 이미 특별법이 제정되어 있고 개정안이 발의되는 등 공적 절차(6)가 활발히 진행 중이며, 사기 사건의 특성상 증거 확보가 가능합니다(5). 이는 대규모 소송금융 기회를 시사합니다.</t>
+          <t>세계유산법 시행령 개정안으로 인해 세운지구 내 다수의 주민과 소유주들이 재개발 사업 지연 및 막대한 추가 비용 발생이라는 집단적 피해를 입을 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 상대방은 국가유산청(정부)으로 자력이 충분하며 (상대방에게 자력이 충분함), 현재 법제처 심사 단계에서 진정서 제출 등 공적 절차가 진행 중입니다 (이미 공적 절차가 진행 중임). 협의회는 개정안이 사유재산권 침해 및 소급 적용 등 헌법 위반 소지가 있다고 주장하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다 (상대방 책임이 비교적 명확함).</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 (미상)</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>다수 (75%가 2030세대)</t>
+          <t>수십 명 이상</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>與 복기왕·野 엄태영, 민생협치로 전세사기 구제 물꼬...개정안 공동발...</t>
+          <t>세운지구협의회 “세계유산법 시행령 개정안, 사유재산 침해 심각… 전...</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260315000168</t>
+          <t>https://www.mk.co.kr/article/11991868</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-15 12:24:36.913446+00:00</t>
+          <t>2026-03-18 12:53:16.831472+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C265" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 특별법 개정안 발의 및 국회 심의 예정. '선지급 후정산' 및 '최소보장제' 도입 추진.</t>
+          <t>대법원 판결 선고, 유사 사건의 기준점 역할</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>여야가 전세사기 피해자 지원을 위한 특별법 개정안을 공동 발의하며 '사회적 재난'으로 규정된 전세사기 문제 해결에 나섰습니다. 개정안은 피해자에게 '최소 보장'과 '선지급 후정산' 방안을 제공하며, 국가가 임차보증금 반환채권을 승계받아 우선 환수하는 구조를 포함합니다. 이 법안은 3월 중 국회에 정식 제출될 예정입니다.</t>
+          <t>대법원이 생활숙박시설을 숙박시설로 판단하며, 주거 목적으로 계약했더라도 취소 가능성을 시사했습니다. 이 판결은 전국 각지에서 진행 중인 생활숙박시설 관련 계약 해제 및 손해배상 소송의 중요한 기준점이 될 것으로 예상됩니다. 이에 따라 다수의 피해자가 발생할 수 있는 사건입니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확(전세사기범), 집단적 피해(수많은 전세사기 피해자), 피해 규모가 큼(임차보증금), 증거 확보 가능(사회적 재난으로 공인), 공적 절차 진행 중(특별법 개정안 발의). 특히 '선지급 후정산' 및 '최소보장제' 도입은 피해자들의 소송 참여를 독려하고 회수 가능성을 높일 수 있어 소송금융 투자에 긍정적 요인입니다.</t>
+          <t>대법원 판결로 생활숙박시설의 주거 목적 사용 불가 법리가 명확해져 분양사/시행사의 책임이 비교적 명확해질 가능성이 높습니다. 전국 각지에서 유사 소송이 이어지고 있어 집단적 피해 가능성이 크고, 계약 금액이 높아 피해 규모가 클 것으로 예상됩니다. 대법원 판결 자체가 중요한 법적 증거로 활용될 수 있습니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수 추정</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>여야 협치로 전세사기 피해 구제 입법 추진…“사회적 재난 대응, 민생...</t>
+          <t>대법원 “생활숙박시설은 숙박시설”…주거 목적 믿고 계약했어도 취소...</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>gosiweek.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031514074552699?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.gosiweek.com/article/1065600975755028</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-15 12:19:25.862324+00:00</t>
+          <t>2026-03-18 12:50:21.491726+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr"/>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>장위4구역 재개발 조합</t>
+        </is>
+      </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>소송 진행 중, 환경 정비 및 복합문화센터 건립을 위한 행정 조치 요구</t>
+          <t>집단소송 준비 중</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>조미옥 수원시의원이 금곡동 LG빌리지 예비대지가 30년간 방치된 문제를 지적하며 복합문화센터 건립을 위한 선제적 행정 계획 수립과 부지 매입을 촉구했습니다. 조 의원은 현재 소송이 진행 중임에도 환경 정비를 위한 행정 조치를 시행해야 한다고 강조했습니다.</t>
+          <t>서울 성북구 장위자이레디언트 아파트 입주민들이 입주 1년이 다 되도록 소유권 이전 등기를 하지 못해 재산권 행사에 제약을 받고 있습니다. 이에 일부 입주민들은 '등기 지연 소송단'을 모집하며 집단소송을 준비 중입니다. 과거 유사 사례에서 재개발 조합의 책임이 인정된 바 있어 법적 분쟁으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>기사에서 소송이 진행 중임이 명시되어 있으며, 30년간 방치된 대규모 부지 문제로 피해 규모가 크고(적합 조건 4), LG 또는 수원시와 같이 자력이 충분한 상대방이 연루될 가능성이 높습니다(적합 조건 2). 또한, 지역 주민들에게 집단적 피해가 발생했을 가능성이 있으며(적합 조건 3), 시의원이 문제를 제기하고 행정 조치를 요구하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>재개발 조합의 등기 지연 책임이 최신 판례를 통해 명확히 인정되고 있으며 (적합 조건 1, 5), 2840가구에 달하는 대규모 피해자가 발생하여 집단소송 가능성이 매우 높습니다 (적합 조건 3, 4). 입주민들의 재산권 행사에 직접적인 제약이 발생하고 있어 피해 규모 또한 상당할 것으로 예상되며 (적합 조건 4), 상대방인 조합의 배상 능력도 충분하다고 판단됩니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2840가구</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>조미옥 수원시의원  금곡동 LG빌리지 예비대지 30년 방치…복합문화센터...</t>
+          <t>[단독]입주 1년인데 등기 못한 장위자이…입주민 집단소송 움직임</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56052</t>
+          <t>https://www.mt.co.kr/estate/2026/03/18/2026031614380285261</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-03-14 12:48:31.958422+00:00</t>
+          <t>2026-03-18 12:47:46.104177+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>1심 승소 판결 (위자료 인당 10만원), 입주민들의 보상액 불만으로 항소 또는 추가 소송 가능성 높음</t>
+          <t>전남도 전세사기피해자지원센터 개소, 생활안정자금 및 보증료 지원</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>부산 '힐스테이트 이진베이시티' 아파트가 2022년 태풍 힌남노로 침수 피해를 겪었으며, 방재호안 미설치 등 시행사 아이제이동수와 부산 서구청의 과실이 1심 법원 판결로 인정되었다. 입주민 1326명이 제기한 손해배상 소송에서 승소했으나, 인당 10만원의 위자료에 불만을 표하며 추가 법적 대응 가능성이 제기되고 있다.</t>
+          <t>전라남도가 전세사기 피해자 지원 강화를 위해 '전라남도 전세사기피해자지원센터'를 개소하고 본격적인 대응에 나섰습니다. 센터는 피해 접수, 상담, 법률 상담, 주거 지원 연계 등 종합 서비스를 제공하며, 2024년부터 생활안정자금 및 전세보증금 반환보증 보증료도 지원하고 있습니다. 이는 전세사기 피해자들의 신속한 일상 회복을 돕기 위한 원스톱 지원 체계 구축의 일환입니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>시행사(아이제이동수)와 지자체(부산 서구청)의 명확한 과실이 1심 판결로 인정되었으며(적합 조건 1, 5), 상대방의 자력도 충분합니다(적합 조건 2). 1300명 이상의 대규모 입주민이 소송에 참여한 집단적 피해 사건으로(적합 조건 3), 현재 1심 판결의 보상액에 대한 불만이 높아 항소 또는 추가 소송의 가능성이 매우 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 6(공적 절차 진행 중)에 해당합니다. 전세사기 특성상 상대방의 책임이 명확하고 다수의 피해자가 발생하며 피해 금액이 상당할 것으로 예상됩니다. 전남도에서 지원센터를 개소하고 생활안정자금 등을 지원하는 등 공적 절차가 활발히 진행 중입니다. 다만, 개별 사기범의 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>1326명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>69층 부산 아파트 태풍에 침수됐는데… 보상금? 10만원 줄게  황당</t>
+          <t>전남도 전세사기피해자지원센터 개소</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>siminsori.com</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/13/2026031301321.html</t>
+          <t>http://www.siminsori.com/news/articleView.html?idxno=314193</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-03-14 00:39:53.823729+00:00</t>
+          <t>2026-03-18 12:34:13.629001+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>금양</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>금융위원회 전세사기 피해자 지원 방안 논의 및 정책 추진 중</t>
+          <t>공장 부지 강제경매 신청 인용, 대출금 상환 소송 진행 중, 상장폐지 심사 예정</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>금융위원회가 전세사기 피해자 지원을 위해 은행권과 간담회를 열고, 은행들이 전세사기 주택 경매 시 회수할 수 있는 주택담보대출 금액을 줄여 피해자들이 보증금을 더 돌려받도록 하는 방안을 추진한다. 이르면 다음 달 말부터 시행될 예정이며, 은행권은 정부의 사회적 책임 요구에 마지못해 따르는 상황이다. 이는 전세사기 피해가 광범위하고 심각함을 보여준다.</t>
+          <t>부산 이차전지 기업 금양이 시공사 동부건설에 공사대금 362억원을 미납하여 공장 부지가 강제경매에 넘어갔다. 금양은 대출금 상환 소송과 상장폐지 심사를 앞두고 있어 경영 위기가 심화되고 있다. 동부건설은 미납 공사대금과 지연이자를 받기 위해 강제경매를 신청했으며 법원이 이를 인용했다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해 (다수 전세사기 피해자), 피해 규모 큼 (보증금 손실), 증거 확보 가능 (정부 및 금융위의 문제 인식 및 개입), 공적 절차 진행 중 (금융위 간담회 및 정책 추진). 이 기사는 전세사기 피해자 구제를 위한 정부 정책을 다루지만, 이는 전세사기라는 광범위하고 심각한 문제의 존재를 명확히 보여주며, 다수의 피해자가 발생했음을 시사한다. 소송금융 관점에서 볼 때, 이러한 집단적 피해는 잠재적인 대규모 소송 기회를 의미한다.</t>
+          <t>상대방(금양)의 공사대금 미납 책임이 명확하고(적합 조건 1), 피해 규모가 362억원으로 매우 크며(적합 조건 4), 공사 계약 등 증거 확보가 용이하다(적합 조건 5). 또한 금양의 상장폐지 심사 등 공적 절차가 진행 중인 점(적합 조건 6)은 투자 검토에 긍정적이나, 금양의 경영 위기로 인한 자력 부족 가능성은 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>362억원 + 지연이자</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>전세사기 집 경매, 은행 몫 줄여 피해자에 준다</t>
+          <t>금양 공장부지 경매... 공사대금 미납 여파</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260313/133528902/2</t>
+          <t>https://news.knn.co.kr/news/article/185143</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-14 00:19:29.576644+00:00</t>
+          <t>2026-03-18 00:51:23.073961+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>시행사, 사업시행을 위탁받은 수탁자, 시공사, 서구청</t>
+          <t>GS건설, DL이앤씨</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>부산지법 서부지원 1심 원고 일부 승소 판결 선고</t>
+          <t>시공권 다툼으로 인한 사업 지연 및 손해배상 비용 발생 가능성</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>부산 힐스테이트 이진베이시티 입주민 1325명이 태풍 힌남노 침수 피해와 관련하여 시행사, 수탁자, 시공사, 서구청을 상대로 제기한 소송에서 원고 일부 승소 판결을 받았습니다. 재판부는 환경영향평가 및 사전재해영향성 검토 미흡, 설계 부실 등으로 인한 공동불법행위 책임을 인정하여 부당이득금 반환 및 위자료 각 10만원을 지급하라고 판시했습니다. 다만, 태풍 피해와 부동산 시가 하락 사이의 인과관계는 인정하지 않아 재산상 손해배상 청구는 받아들여지지 않았습니다.</t>
+          <t>경기 성남시 상대원2구역 재개발 사업의 시공권을 두고 GS건설과 DL이앤씨가 두 달 넘게 치열한 다툼을 벌이고 있다. 이로 인해 1조원 규모의 사업 진행이 지연되고 조합에 손해배상 비용이 발생할 수 있다는 우려가 제기되고 있다. 조합은 건설사들에게 손해배상 비용 지원 등을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>시행사, 수탁자, 서구청의 공동불법행위 책임이 법원에서 인정되어 상대방 책임이 명확합니다. 대기업 시공사(힐스테이트) 및 공공기관(서구청)이 포함되어 상대방의 자력이 충분하며, 1325명의 입주민이 피해를 입은 집단적 피해 사례입니다. 또한 시행사는 주택법 위반으로 벌금형 약식명령이 확정되는 등 공적 절차가 진행된 바 있습니다. 재산상 손해배상은 불인정되었으나, 부당이득금 반환 및 위자료 각 10만원이 인정되어 1325명에게 지급될 경우 상당한 규모의 배상이 이루어질 수 있습니다.</t>
+          <t>상대원2구역 재개발 사업의 시공권을 두고 대기업 건설사(GS건설, DL이앤씨) 간의 다툼이 장기화되면서 조합에 손해배상비용 발생 가능성이 제기되고 있음. 조합원 다수가 피해를 입을 수 있으며, 사업 규모가 1조원에 달해 피해 규모가 클 수 있음. (적합 조건 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>부당이득금 반환액(잔금 10%에 대한 법정이자 및 지연손해금) 및 위자료 각 10만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>1325명</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>부산지법 서부지원, 시행사와 서구청 등 상대 태풍 침수피해 아파트 입...</t>
+          <t>상대원2구역 재개발… GS건설·DL이앤씨, 두달 넘게 시공권 다툼</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031316252593439a8c8bf58f_12</t>
+          <t>https://www.chosun.com/economy/realty/2026/03/18/QLBIEAH775EXFIHNG45SOXJKQ4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-13 12:53:35.179439+00:00</t>
+          <t>2026-03-18 00:35:21.849740+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>지자체 과태료 부과 및 시정명령 처분 완료, 집단소송 예정</t>
+          <t>정부 전세사기 방지 대책 발표, 관련 법안 국회 계류 중</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>고금리 및 부동산 경기 침체로 분양계약 해제를 원하는 수분양자들이 증가하는 가운데, 법무법인 로윈이 건축물분양법 위반을 근거로 계약 해제를 이끌어내는 전략을 제시했습니다. 실제로 파주 지역 대규모 오피스텔 시행사에 대한 건축물분양법 위반으로 과태료 및 시정명령 처분이 내려져, 이는 향후 집단소송의 중요한 근거가 될 전망입니다. 이 사건은 다수의 피해자가 발생하고 명확한 법 위반 증거가 확보되어 소송금융 투자에 적합합니다.</t>
+          <t>전세사기 누적 피해자 3만5천909명, 피해 금액 4조7천억원에 달하는 심각한 상황입니다. 정부는 AI 기반 위험 진단 시스템 구축, 대항력 발생 시점 조정 등을 포함한 전세사기 방지 대책을 발표했으나, 임대인 동의 필수, 법안 계류, AI 시세 산정의 한계 등으로 실효성 논란이 있습니다. 특히 대항력 발생 시점 조정을 위한 주택임대차보호법 개정안은 국회에 계류 중입니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>시행사의 건축물분양법 위반 책임이 명확하며, 관할 지자체의 과태료 부과 및 시정명령 처분으로 강력한 증거가 확보되었습니다. 다수의 수분양자가 피해를 입어 집단소송 가능성이 높고, 분양계약 해제 관련 피해 규모가 클 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>누적 피해자 3만5천909명, 피해 금액 4조7천억원으로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 정부 분석을 통해 무자본 갭투기 등 사기 유형이 명확히 파악되어 상대방 책임이 비교적 명확합니다(적합 조건 1, 5). 또한 정부의 전세사기 방지 대책 발표 및 관련 법안이 국회에 계류 중으로 공적 절차가 진행 중입니다(적합 조건 6). 개별 사기 임대인의 자력 문제가 있을 수 있으나, 대규모 피해자 집단을 대상으로 한 법률 서비스 수요가 매우 높을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>4조7천억원</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3만5천909명</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>건축물분양법 위반이 분양계약 해제의 핵심 근거</t>
+          <t>전세사기 예방에 나섰지만 ...'동의'에 막한 대책 속 법안은 '표류중'</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>beyondpost.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>http://www.beyondpost.co.kr/view.php?ud=2026031311411219466cf2d78c68_30</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215361</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-03-13 12:49:39.637060+00:00</t>
+          <t>2026-03-18 00:26:28.922435+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>G 연구개발기관</t>
+          <t>포스코이앤씨</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>G 연구개발기관이 A 업체를 상대로 300억원 규모의 민사소송 진행 중</t>
+          <t>서울시 중재 합의 후에도 시공사 소송 유지, 추가 증액 우려</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>전남의 한 중소기업 A 업체가 국가 R&amp;D 과제에 참여했다가 '불성실 중단' 판정을 받으며 300억원대 비용을 물어줄 위기에 처했습니다. 주관 연구기관인 G 연구개발기관은 과제 실패 책임을 A 업체에 전가하며 민사소송을 제기했으나, A 업체는 불성실 중단 판단의 부당성과 R&amp;D 특성을 주장하며 반발하고 있습니다. 이 사건은 정부의 R&amp;D 구조조정 기조와 맞물려 논란이 되고 있습니다.</t>
+          <t>신반포21차 재건축 사업에서 시공사 포스코이앤씨가 공사비를 당초 1019억원에서 2421억원까지 대폭 증액 요구하며 조합과 갈등을 빚고 있다. 서울시 중재로 1676억원에 합의했으나, 포스코이앤씨는 1402억원 규모의 공사대금 청구 소송을 취하하지 않아 조합은 총회 이후 추가 증액 시도를 우려하고 있다. 이는 약 745억~850억원의 추가 공사비 부담으로 이어질 수 있다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>G 연구개발기관은 정부의 연구비 반환 지시를 받은 기관으로 자력이 충분하며, A 업체가 물어줄 처지에 놓인 금액이 약 300억원으로 피해 규모가 매우 큽니다. 또한, 감사원 감사 및 특별평가위원회의 '불성실 중단' 결정 등 공적 절차가 진행되었고, 관련 증거 확보 가능성이 높습니다. (적합 조건 2, 4, 5, 6 해당)</t>
+          <t>적합 조건 6개 모두 해당. 대기업 건설사(포스코이앤씨)를 상대로 한 재건축 조합의 공사비 증액 갈등으로, 상대방의 자력이 충분하고 조합원 다수가 피해를 입는 집단적 피해 성격이 강하다. 서울시 중재가 있었음에도 시공사가 소송을 유지하며 추가 증액을 시도할 가능성이 높아 피해 규모가 상당할 것으로 예상되며, 관련 증거도 명확하다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>약 300억원</t>
+          <t>745억~850억원</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>1개 기업 (A 업체)</t>
+          <t>신반포21차 재건축 조합원 다수</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>[이슈]탄소중립 연구 참여했다가 ‘300억 폭탄’…전남 중소기업 눈물의...</t>
+          <t>[단독] 신반포21차 공사비 '봉합' 재점화?…포스코이앤씨, 745억 추가 청...</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031015345061819</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338135</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-13 12:48:11.293610+00:00</t>
+          <t>2026-03-17 13:27:56.311755+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr"/>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>대전시</t>
+        </is>
+      </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>정부의 부동산감독원 설립 및 대책 마련 예정</t>
+          <t>명도소송 진행 중, 대전시의원 문제 제기</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>기획부동산이 개발 불가능한 토지를 비싸게 팔아 다수의 피해자를 양산하고, 온라인 커뮤니티를 통한 집값 담합도 문제로 지적되고 있습니다. 정부는 이러한 악순환을 끊기 위해 11월경 부동산감독원 설립 등 대책 마련을 추진할 예정입니다.</t>
+          <t>대전시의원이 중앙로지하상가 명도소송과 관련하여 대전시의 부실한 현황 관리를 지적하며 상인 피해를 주장했습니다. 명도소송 대상자와 실제 점유자가 다른 사례를 들며 대전시가 책임 있는 해결과 불필요한 소송 중단을 요구했습니다. 이는 수십 년간 누적된 행정의 결과로, 다수의 상인이 피해를 입고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 기획부동산의 개발 불가능 토지 판매, 가격 담합), 적합 조건 3(집단적 피해: 피해자 양산), 적합 조건 4(피해 규모 큼: 비싼 값에 토지 판매), 적합 조건 5(증거 확보 가능: 단톡방 대화, 계약서 등), 적합 조건 6(공적 절차 진행 중: 정부 개입 및 부동산감독원 설립 예정)에 해당하여 소송금융 적합도가 높습니다. 다만, 기획부동산이나 담합 주체의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>대전시의 부실한 행정 관리로 인한 상인 피해가 명확하며(상대방 책임 명확), 대전시는 자력이 충분한 공공기관입니다(상대방 자력 충분). '명도소송 대상자' 언급으로 이미 소송이 진행 중이거나 예정되어 있으며, '중앙로지하상가 상인'이라는 점에서 집단적 피해 가능성이 높습니다(집단적 피해). 시의원이 구체적인 사례를 제시하여 증거 확보 가능성도 보입니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>중앙로지하상가 상인 다수</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>부동산감독원, 집값 담합 잡을까…李  한다면 한다</t>
+          <t>안경자 대전시의원  중앙로지하상가 갈등, 대전시가 책임 있게 풀어야</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=733108</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068252</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-03-13 12:39:11.502784+00:00</t>
+          <t>2026-03-17 13:24:59.584742+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr"/>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>CJ ENM</t>
+        </is>
+      </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>전세사기피해자 지원 및 주거안정에 관한 특별법 개정안 논의 중, 은행권 지원 방안 마련</t>
+          <t>지체상금 청구 소송 및 반소 진행 중</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>전세사기 피해자들을 위해 은행권이 주택담보대출 연체 채권의 배당 몫을 줄여 피해자들이 경매 과정에서 더 많은 보증금을 돌려받을 수 있도록 지원한다. 금융위원회 주도로 은행권 간담회가 열렸으며, 국회에서 논의 중인 전세사기피해자 지원 특별법 개정안과 연계하여 구체적인 할인 배당 수준을 결정할 예정이다.</t>
+          <t>CJ ENM과 경기도 및 경기주택도시공사(GH) 간 K-컬처밸리 사업을 둘러싼 3000억 원 규모의 소송전이 진행 중입니다. CJ ENM이 먼저 소송을 제기했고, 경기도와 GH는 CJ ENM을 상대로 지체상금 청구 반소를 제기하며 맞대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>전세사기 피해는 전국적인 규모로 다수의 피해자가 발생하여 집단적 피해 조건에 부합하며, 피해 규모 또한 크다. 정부와 국회에서 특별법 논의 및 은행권의 지원 방안 마련 등 공적 절차가 활발히 진행 중이다. 사기 행위자의 책임은 명확하나, 개별 사기범의 자력 확보가 쟁점이 될 수 있다. 하지만 사회적 파급력과 집단소송 가능성을 고려할 때 소송금융 투자 가능성이 높다.</t>
+          <t>대기업인 CJ ENM이 상대방으로 자력이 충분하며(적합 조건 2), 3000억 원 규모의 매우 큰 피해 금액이 예상됩니다(적합 조건 4). K-컬처밸리 사업 관련 계약 및 이행 자료 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 경기도와 GH가 CJ ENM에 지체상금 청구를 한 것으로 보아 책임 소재가 명확히 다뤄질 것입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000억 원</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>‘전세 사기’ 경매 아파트, 은행 몫 줄여 피해자 보증금 더 준다</t>
+          <t>CJ ENM, 경기도와 3000억 규모 K-컬처밸리 '소송전'</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603130048</t>
+          <t>https://dealsite.co.kr/articles/158609</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-13 12:28:47.007532+00:00</t>
+          <t>2026-03-17 13:19:23.901936+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>전세사기 가해 임대인</t>
+          <t>진주시</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>정부·은행권 지원 논의 및 특별법 개정 추진 중</t>
+          <t>동부시립도서관 건립 사업 중단 및 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>은행권이 전세사기 피해자 지원을 위해 주택담보대출 연체채권의 배당액을 낮춰 임차인에게 돌아가는 금액을 늘리는 '할인배당' 방안을 추진합니다. 금융위원회는 은행권 간담회를 열어 이를 논의했으며, 정부와 여당은 피해 보증금의 일정 비율 회복을 보장하는 특별법 개정을 추진 중입니다.</t>
+          <t>진주시 동부시립도서관 건립 사업이 사업비 3.7배 급증, 책임감리 지연, 시공사와의 갈등 등으로 장기 표류 중이다. 진주시의회는 집행부의 불통 행정과 법적 절차를 무시한 유치권 강제 해제를 강하게 비판했으며, 현재 가처분 소송이 제기된 상황이다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>전세사기 사건은 가해 임대인의 책임이 명확하고, 다수의 피해자가 발생하여 집단적 피해 규모가 크며, 보증금 상당액의 피해 금액이 발생합니다. 또한, 정부와 은행권의 지원 논의 및 특별법 개정 추진 등 공적 절차가 활발히 진행 중이므로 증거 확보 및 피해 구제 가능성이 높습니다.</t>
+          <t>진주시라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 동부시립도서관 사업비가 213억 원 급증하여 피해 규모가 크다(적합 조건 4). 시의회에서 집행부의 불통 행정, 법적 절차 무시 등 책임이 명확히 지적되었고(적합 조건 1), 관련 증거 확보가 용이하다(적합 조건 5). 현재 가처분 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>213억 원 (사업비 증액분)</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>은행권, 연체채권 배당 몫 줄여 전세사기 피해자 지원</t>
+          <t>강진철 진주시의원  동부시립도서관, 사업비·행정 절차 논란 속 표류</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77337</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=468795</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-13 12:19:54.351534+00:00</t>
+          <t>2026-03-17 13:17:38.653948+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr"/>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>CJ ENM, 방사완 브라더스</t>
+        </is>
+      </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>은행권 할인배당 추진, 전세사기 특별법 개정 추진</t>
+          <t>CJ ENM 등이 제기한 소송에 대해 경기도와 GH가 지체상금 반소 제기</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>은행권이 전세사기 피해자 지원을 위해 주택담보대출 연체 채권의 '할인배당'을 추진한다. 이는 은행이 경매 배당액 일부를 포기하여 그 차액이 임차인에게 돌아가도록 하는 방식이다. 정부와 여당도 임차 보증금의 일정 비율 회복을 보장하는 내용의 특별법 개정을 추진 중이다.</t>
+          <t>경기도와 경기주택도시공사가 CJ ENM과 자회사 씨제이라이브시티 등에 K-컬처밸리 사업 지연에 따른 지체상금 3134억 원을 청구하는 반소를 제기했다. 이는 CJ ENM 측이 먼저 제기한 지체상금 채무부존재 확인 및 손해배상 청구 소송에 대한 대응이다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 6(공적 절차 진행 중)에 해당한다. 전세사기 피해자들이 다수 발생하여 집단적 피해이며, 피해 보증금 규모가 크다. 금융위원회와 은행권 간담회, 특별법 개정 추진 등 공적 절차가 활발히 진행 중이다. 직접적인 소송 상대방의 자력은 불분명할 수 있으나, 정부 및 금융권의 지원책이 소송금융의 회수 가능성을 높일 수 있다.</t>
+          <t>대기업 피고(CJ ENM)의 자력이 충분하며, 청구 금액이 3134억 원으로 매우 크다. 지체상금 청구는 계약 위반에 따른 것으로 상대방 책임이 비교적 명확하고 관련 증거 확보가 용이할 것으로 판단된다. 이미 소송이 진행 중인 사건이다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3134억 원</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>“주담대 연체 채권 ‘할인 배당’ 통해 차액으로 전세사기 피해자들 지...</t>
+          <t>경기도·GH, CJ ENM에 3134억 K-컬처밸리 지체상금 반소 [공시pick]</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574327?ref=naver</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564785&amp;class=17&amp;grp=</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-03-13 12:18:08.981433+00:00</t>
+          <t>2026-03-17 13:12:10.447212+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr"/>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>CN CITY 에너지</t>
+        </is>
+      </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>금융당국이 전세사기 피해주택 경매 피해자 구제 방안(할인배당)을 논의 중</t>
+          <t>대전시의회에서 문제 제기 및 대전시 대책 촉구 중, 향후 소송 예상</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>금융당국이 전세사기 피해주택 경매에서 선순위 은행이 받을 돈을 줄여 피해자 몫을 늘리는 '할인배당'을 추진합니다. 이는 전세사기 피해자들의 구제 방안을 마련하기 위한 것으로, 은행권에서는 배임 소지를 우려하고 있습니다. 이 기사는 전세사기 피해의 심각성과 이에 대한 정부 차원의 대응 노력을 보여줍니다.</t>
+          <t>대전시의회 이재경 의원이 노후 아파트 개별난방 전환 시 도시가스 공급사인 CN CITY 에너지가 공급시설 설치 비용 수억 원을 주민에게 전가하는 부당한 행태를 비판했다. 이 의원은 대전도시가스 공급규정 제14조를 근거로 공급사 부담이 원칙임을 강조하며, 대전시에 독점 공급자의 횡포로부터 시민 권익을 지켜달라고 촉구했다. 현재 대전 서구 구봉마을 공동주택에서 유사 사례가 발생하고 있으며, 향후 소송 등 법적 분쟁이 예상된다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자를 발생시키는 집단적 피해 사건이며(적합 조건 3), 개별 피해 금액이 크고 전체 피해 규모가 막대하여 소송금융의 투자 가치가 높습니다(적합 조건 4). 또한 금융당국이 전세사기 피해주택 경매에서 피해자 몫을 늘리는 '할인배당'을 추진하는 등 공적 구제 절차가 진행 중입니다(적합 조건 6). 상대방 책임은 명확하나, 개별 사기범의 자력은 불확실할 수 있으나, 정부의 개입 논의는 피해자 구제에 대한 사회적 요구가 높음을 보여주며, 이는 소송금융의 잠재적 기회를 시사합니다.</t>
+          <t>도시가스 공급규정 제14조에 따라 공급사 책임이 명확하며, 도시가스 공급사인 CN CITY 에너지는 자력이 충분한 상대방이다. 노후 아파트 주민 다수가 수억 원 상당의 비용을 전가받는 집단적 피해가 발생하고 있으며, 시의회에서 문제 제기가 이루어져 공적 절차가 진행 중이다. 명확한 규정 위반이 증거로 존재한다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 상당</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>노후 아파트 단지 주민 다수</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>전세사기 경매서 '선순위' 은행이 받을 돈 줄여 피해자 몫 늘린다</t>
+          <t>이재경 대전시의원  노후 아파트 개별난방 전환 시 시설비 전가는 독점...</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6100129</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1239501</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-13 12:17:06.290933+00:00</t>
+          <t>2026-03-17 12:53:02.558734+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>부산 유명 사업가 (A그룹)</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>입지선정위원회 결의 효력 정지 가처분 신청 진행 중, 1심 심리 예정</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>한국전력공사가 추진하는 고압 송전선로 건설 사업에 대해 전북 완주 주민 200여 명이 절차상 하자를 주장하며 '입지선정위원회 결의 효력 정지 가처분' 신청을 제기했다. 이는 금산 주민들의 소송에 이은 두 번째 가처분 소송으로, 대전시의회도 사업 전면 재검토를 촉구할 예정이다. 주민들은 송전탑 건설로 인한 직접적인 피해를 우려하고 있다.</t>
+          <t>부산의 한 유명 사업가가 임차인들에게 전세 보증금을 돌려주지 않아 검찰에 송치되었습니다. 이에 A그룹 전세 사기 피해자 대표단은 검찰의 신속한 수사를 촉구하고 있습니다. 다수의 피해자가 발생한 전세사기 사건으로, 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>한국전력공사라는 자력 충분한 대기업이 피고이며(적합 조건 2), 완주 주민 200여 명을 포함한 다수 지역 주민들이 피해를 입는 집단적 피해 사건임(적합 조건 3, 4). 한전의 절차상 하자가 주장되고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 가처분 소송이 진행 중이고 지방자치단체에서도 사업 재검토를 촉구하는 등 공적 절차가 진행 중이어서 증거 확보가 용이함(적합 조건 5, 6).</t>
+          <t>부산 유명 사업가가 전세 보증금을 돌려주지 않아 검찰에 송치된 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 임차인들이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 전세 보증금이라는 특성상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 이미 검찰에 송치되어 공적 절차가 진행 중이며(적합 조건 6), 이는 증거가 확보되었음을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>충남·전북 경유 송전선로 반발 확산…완주 주민도 가처분 신청</t>
+          <t>“보증금 돌려달라”… 부산 유명 사업가 전세사기 피해자들, 신속 수사...</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260312121200063?input=1195m</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031717193942333</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-03-13 00:47:30.200739+00:00</t>
+          <t>2026-03-17 12:32:12.535146+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>공사 대금 미지급 관련 소송 진행 중</t>
+          <t>수사 진행 중일 가능성 높음</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>경기도 이천의 공공지원민간임대 아파트 단지 건설 노동자 29명이 공사 대금 미지급 문제로 소송을 진행 중이다. 이는 시행사 또는 건설사를 상대로 한 채무 불이행 소송으로, 다수의 피해자가 발생했으며 소송이 이미 시작된 상태이다.</t>
+          <t>전북 지역에서 변호사가 연루된 대규모 전세사기 사건이 발생하여 피해자들이 전 재산을 잃는 상황이다. 사설은 이러한 전세사기에 대한 처벌 강화를 촉구하고 있으며, 이는 사건이 공론화되고 수사 등 공적 절차가 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당한다. 29명의 건설 노동자들이 공사 대금 미지급으로 소송을 진행 중이며, 이는 계약 관계에 기반한 명확한 채무 불이행 사건으로 보인다. 시행사 또는 건설사를 상대로 한 소송이므로 배상 능력도 충분할 것으로 예상된다.</t>
+          <t>본 기사는 변호사가 연루된 대규모 전세사기 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 전 재산을 잃는 등 집단적 피해 규모가 크다(적합 조건 3, 4). 사기 사건의 특성상 증거 확보 및 공적 절차 진행 가능성이 높으므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 다만, 사기범들의 자력 확보 여부는 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>[추적60분] 1억 원을 할인해 드립니다. 지방의 미분양 아파트</t>
+          <t>[사설] 변호사 낀 대규모 전세사기, 처벌 강화하라</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>lecturernews.com</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.lecturernews.com/news/articleView.html?idxno=198544</t>
+          <t>https://www.jjan.kr/article/20260317500140</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-03-13 00:43:02.691773+00:00</t>
+          <t>2026-03-17 12:31:30.502281+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>조합장 해임 총회 진행 중</t>
+          <t>지방세 감면 특례 연장 법안 추진 중, 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 GS건설이 8월 내 착공 확정, 확정공사비, 손해배상금 200억원 및 공사비 감액 등을 확약하며 단지명 '마스티어 자이'를 제안했습니다. 현재 조합은 조합장 해임 총회를 앞두고 있어, 이 제안이 조합의 향방에 큰 영향을 미칠 것으로 보입니다.</t>
+          <t>김주영 의원이 전세사기 피해자들의 주거 안정과 피해 회복을 위해 지방세 감면 특례 적용 기한을 2년 연장하는 법안을 대표 발의했습니다. 현재 3만 건이 넘는 전세사기 피해가 인정되었으며, 특히 사회 초년생인 청년층 피해자가 많아 지속적인 국가 지원이 필요하다는 지적입니다. 이 법안은 피해자들이 온전한 일상을 되찾을 때까지 세제 지원을 이어가도록 법적 근거를 강화하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>GS건설은 대기업으로 자력이 충분하며(적합 조건 2), 재개발 조합이라는 집단적 피해 가능성이 있고(적합 조건 3), 200억 원이라는 큰 규모의 손해배상금이 언급되어 있습니다(적합 조건 4). 또한, 건설 프로젝트 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 손해배상금의 정확한 성격(과거 책임 인정 또는 미래 조건부 제안)에 대한 추가 확인이 필요합니다.</t>
+          <t>전세사기 가해자의 책임이 명확하고, 3만 명 이상의 피해자가 발생하여 집단적 피해 규모가 매우 크며, 피해자로 인정된 공식 사례가 있어 증거 확보가 가능합니다. 또한, '전세사기피해자법'에 따른 피해 구제 절차 및 지방세 감면 특례 연장 법안 추진 등 공적 절차가 활발히 진행 중입니다. 직접적인 가해자의 자력 부족 가능성이 있으나, 대규모 피해자 풀은 다양한 소송금융 기회를 모색할 수 있는 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>200억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>3만 명 이상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>상대원2구역, 14일 조합장 해임 총회 ‘분수령’</t>
+          <t>김주영 의원  전세사기 피해자 지방세 감면 특례 2년 연장 추진해야</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603121317106220941</t>
+          <t>https://www.imaeil.com/page/view/2026031715052241536</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-03-13 00:38:13.386832+00:00</t>
+          <t>2026-03-17 12:22:50.257638+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>양천구 실태조사 진행 및 국토부·서울시에 정책 제안</t>
+          <t>전세사기 피해 구제 절차 진행 중, 지방세특례제한법 개정안 발의</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>양천구가 서울시 최초로 전세사기 피해주택 실태조사를 실시, 346명의 피해자 중 약 80%가 보증금을 회수하지 못해 거주 중이며 누수, 엘리베이터 중단 등 2차 피해를 겪고 있음. 구는 임대인 연락 두절로 인한 관리 부재 문제를 해결하기 위해 공공위탁관리 도입 등 6대 정책 대안을 국토교통부와 서울시에 제안했다.</t>
+          <t>전세사기 피해자들을 위한 지방세 특례가 2026년 말 종료될 예정으로, 피해 구제 절차가 진행 중인 상황에서 세제 지원 중단 시 피해자들의 주거 안정 및 경제적 회복에 어려움이 예상됩니다. 이에 김주영 의원이 특례 연장을 위한 지방세특례제한법 개정안을 대표 발의했습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임 명확(전세사기 임대인), 집단적 피해(346명), 피해 규모 큼(보증금 미회수 및 2차 피해), 증거 확보 가능(양천구 실태조사), 공적 절차 진행 중(양천구 실태조사 및 정책 제안). 다만, 임대인 연락 두절로 상대방 자력 확보 및 실제 배상 집행에 어려움이 있을 수 있으나, 집단적 피해 규모와 공적 기관의 개입 가능성이 높음.</t>
+          <t>전세사기 피해는 책임 주체가 명확하고, '전세사기 피해자로 인정된'이라는 표현에서 다수의 피해자가 존재함을 알 수 있습니다. 또한 전세사기 특성상 피해 규모가 크며, 현재 피해 구제 절차가 진행 중이고 관련 법안 발의 등 공적 절차도 활발히 논의되고 있어 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>346명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>양천구, 서울시 최초 '전세사기 피해주택 실태조사'...6대 정책 대안 제...</t>
+          <t>김주영 의원, 지방세특례제한법 개정안 대표발의</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1346003</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564778&amp;class=32&amp;grp=</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-13 00:27:30.447894+00:00</t>
+          <t>2026-03-17 12:20:39.915685+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>양천구청 전세사기 피해주택 실태조사 및 정책 대안 마련, 국토부/서울시 제안</t>
+          <t>전세사기 피해자 지방세 감면 2년 연장 개정안 추진</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>양천구는 서울시 최초로 전세사기 피해주택 실태조사를 실시, 346명의 피해자 중 약 80%가 보증금을 회수하지 못하고 거주 중임을 확인했다. 누수, 엘리베이터 중단 등 심각한 2차 피해와 임대인 연락 두절로 인한 관리 공백이 발생하고 있으며, 양천구는 공공위탁관리 도입 등 6대 정책 대안을 마련하여 국토부와 서울시에 제안했다.</t>
+          <t>전세사기 피해자들에게 지속적인 보호가 필요하다는 지적에 따라, 김주영 의원이 전세사기 피해자 지방세 특례 기한을 2028년 말까지 2년 더 연장하는 개정안을 추진하고 있습니다. 이는 전세사기 피해가 광범위하고 장기화되고 있음을 보여주며, 정부 차원의 지속적인 구제 노력이 필요한 상황임을 시사합니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 상대방 책임이 존재하며, 양천구 내 346명 이상의 다수 피해자가 발생하여 집단적 피해 규모가 크다. 양천구청의 실태조사를 통해 2차 피해에 대한 객관적 증거가 확보되었고, 공공기관 차원의 정책 대안 마련 등 공적 절차가 진행 중이다. 다만, 개별 임대인의 자력 부족이 소송금융 투자 시 고려될 수 있다.</t>
+          <t>전세사기는 사기 행위자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 막대한 피해를 입은 집단적 사건입니다(적합 조건 3, 4). 지방세 감면 연장 추진 등 정부 차원의 공적 절차가 진행 중이며(적합 조건 6), 관련 수사 및 조사를 통해 증거 확보도 용이할 것으로 예상됩니다(적합 조건 5). 이는 소송금융 투자 기회를 발굴하기에 매우 적합한 환경을 제공합니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>346명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>양천구, 서울 최초로 전세사기 피해주택 실태조사…공공위탁관리 도입...</t>
+          <t>'전세사기 피해자 지방세 감면 2년 연장 추진' 개정안, 김주영 의원 대...</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574241?ref=naver</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=537616</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-03-13 00:26:33.223464+00:00</t>
+          <t>2026-03-17 12:18:38.789476+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>정부 대책 마련 및 법 개정 추진 중</t>
+          <t>전세사기특별법 개정안 국회 발의 및 논의 중</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>전주에서 대규모 전세사기 의혹이 불거져, 다수의 세입자들이 7억 원 이상의 전세 보증금을 돌려받지 못하고 있다. 집주인이 기존 세입자의 보증금을 축소 고지하여 '깡통 전세'를 숨겼다는 주장이 제기되었으며, 현 제도상 계약 전 확인이 어려웠던 점이 문제로 지적된다. 정부는 안심전세 앱 개발 및 법 개정안 발의를 통해 대책을 마련 중이다.</t>
+          <t>전세사기 피해자 및 시민사회단체가 전세사기특별법 개정안의 여야 공동발의를 촉구했습니다. 이 개정안은 외국인 피해자를 포함한 피해 사각지대를 구제하는 것을 목표로 하며, 향후 국회 법안 논의 과정에서 피해 구제 범위가 확대될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (집주인의 보증금 축소 고지), 집단적 피해 (전주 대규모 전세사기 의혹, 다수 세입자 피해), 피해 규모가 큼 (총 7억 원 이상 보증금 미반환), 증거 확보 가능성 (확정일자 부여 현황 등), 공적 절차 진행 중 (정부의 대책 마련 및 법 개정 추진). 다만, 개별 집주인의 자력은 추가 확인이 필요함.</t>
+          <t>전세사기 피해는 집단적이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 현재 국회에서 전세사기특별법 개정안이 발의되어 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 특히 '피해 사각지대 구제' 논의는 새로운 소송 기회를 창출할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>7억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>“계약 전 ‘깡통 전세’ 확인 어려워”…대책 시급</t>
+          <t>전세사기 피해자·시민사회단체  전세사기특별법 개정안, 여야 공동발의...</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507314&amp;ref=A</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226384</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-13 00:21:19.079485+00:00</t>
+          <t>2026-03-17 12:17:31.983357+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>지자체와 시행사</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>부산지법 서부지원 민사1부 1심 판결</t>
+          <t>시공사 교체로 인한 손해배상 소송 진행 중, 추가 수사 가능성</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>부산 서구 초고층 아파트 입주민 천여 명이 태풍으로 인한 월파 피해를 입어 지자체와 시행사를 상대로 손해배상 소송을 제기했습니다. 부산지법 서부지원 민사1부는 입주민의 손을 들어주며 지자체와 시행사의 책임을 인정했습니다.</t>
+          <t>상대원2구역 재개발 사업에서 시공사 교체 과정 중 DL이앤씨와 손해배상 소송이 진행되고 있다. 시공사 교체로 인한 사업 지연이 발생했으며, 이와 관련하여 수사 변수까지 언급되고 있어 사건의 복잡성이 예상된다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>법원이 지자체와 시행사의 책임을 인정하여 입주민의 손을 들어줬으므로 상대방 책임이 명확하며, 지자체와 시행사는 자력이 충분한 상대방입니다. 또한, 천여 명의 입주민이 피해를 입은 집단적 피해 사례로 피해 규모가 크고 증거가 충분히 확보된 것으로 보입니다.</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 재개발 사업 지연으로 인한 손해배상 소송은 피해 규모가 클 가능성이 높고 다수의 이해관계자가 얽혀 집단적 피해로 볼 수 있습니다(적합 조건 3, 4). 또한, '수사 변수' 언급으로 공적 절차가 진행 중이거나 예정되어 있어 증거 확보에 유리할 수 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>천여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>서구 초고층 아파트 태풍 피해  시행사·지자체 책임</t>
+          <t>상대원2구역 재개발 ‘안갯속’…시공사 갈등에 수사 변수까지</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283475</t>
+          <t>https://www.kukinews.com/article/view/kuk202603160190</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-03-12 18:01:07.902852+00:00</t>
+          <t>2026-03-17 00:41:53.284658+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr"/>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>각 청년안심주택 임대사업자</t>
+        </is>
+      </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>부산지법 서부지원 1심 원고 일부 승소 판결</t>
+          <t>서울시 퇴거지원금 지급, 임대사업자 과태료 부과, 관련 법령 개정 요청 중</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>부산 서구 A아파트 수분양자 1314명이 방재시설 미비로 인한 침수 피해로 손해배상 소송을 제기, 1인당 10만 원의 정신적 위자료를 지급하라는 1심 판결을 받았다. 법원은 아파트 공급자의 책임을 인정하며 원고 일부 승소 판결을 내렸다. 이는 집단적 피해에 대한 법원의 판단으로, 향후 항소심 진행 가능성이 있다.</t>
+          <t>서울시 청년안심주택 사업장에서 임대사업자의 보증금 반환 지연 및 보증보험 미갱신으로 다수의 청년 임차인들이 피해를 겪고 있습니다. 서울시는 피해 청년들에게 퇴거지원금을 지급하고 보증금 반환을 지연하는 임대사업자에게 과태료를 부과하는 등 대책을 추진 중이며, 재발 방지를 위해 중앙정부에 관련 법령 개정을 촉구하고 있습니다. 현재 5개 사업장에서 최소 620세대 이상의 피해가 확인되었습니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>법원 판결로 아파트 공급자의 책임이 명확히 인정되었고(적합 조건 1, 5), 1314명의 다수 피해자가 발생하여 집단적 피해에 해당합니다(적합 조건 3). 총 피해 규모도 1억 3천만 원 이상으로 상당하며(적합 조건 4), 이미 1심에서 원고 일부 승소 판결이 나와 소송의 승소 가능성이 높습니다. 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>청년안심주택 임대사업자의 보증금 반환 지연 및 보증보험 미갱신 책임이 명확하며(상대방 책임 명확), 5개 사업장에서 최소 620세대 이상의 집단적 피해가 발생했고(집단적 피해), 피해 규모 또한 최소 4억 9200만원 이상으로 상당합니다(피해 규모가 큼). 서울시가 과태료 부과, 퇴거지원금 지급 등 공적 절차를 진행 중이며(공적 절차 진행 중), 관련 증거 확보도 용이합니다(증거 확보 가능). 임대사업자의 자금난 우려가 있으나, 서울시가 중앙정부에 법령 개정 및 공공매입 근거 마련을 요청하는 등 공적 개입 가능성이 있어 회수 가능성이 열려있습니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>1인당 10만 원, 총 1억 3140만 원</t>
+          <t>최소 4억 9200만원 이상 (5개 사업장 전체는 미상)</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>1314명</t>
+          <t>최소 620세대 이상</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>방재시설 없이 아파트 공급… 법원 “입주민에게 위자료 지급”</t>
+          <t>서울시 “청년안심주택 10년 보증 신설, 임대사고 막아야”</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031216334677963</t>
+          <t>https://www.segye.com/newsView/20260316520226?OutUrl=naver</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-03-12 18:00:38.459816+00:00</t>
+          <t>2026-03-17 00:20:18.359411+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>부산지법 서부지원 1심 원고 일부 승소 판결</t>
+          <t>국회에서 전세사기 피해 구제 법안 발의 및 논의 중</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>부산 서구의 한 아파트 입주민 1,300여 명이 태풍 힌남노 당시 월파 피해를 입자, 태풍 대책 없이 준공 승인한 시행사와 관할 지자체를 상대로 손해배상 소송을 제기했습니다. 법원은 입주민들의 손을 들어주며 1인당 10만원의 위자료를 지급하라는 원고 일부 승소 판결을 내렸습니다. 이는 1심 판결로, 향후 항소 등 추가적인 법적 절차가 진행될 가능성이 있습니다.</t>
+          <t>국회에서 여야 의원들이 전세사기 피해 구제를 위한 법안을 공동 발의하며 전세사기를 '사회적 재난'으로 규정했다. 이 개정안은 전세사기 피해자들의 실질적인 재기를 돕는 것을 목표로 하며, 다수의 피해자가 발생한 심각한 사회 문제에 대한 입법적 해결 노력이 진행 중이다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>지자체와 시행사의 책임이 법원 판결로 명확히 인정되었으며(적합 조건 1), 이들은 충분한 배상 능력을 갖추고 있습니다(적합 조건 2). 1,300여 명의 다수 피해자가 발생했고(적합 조건 3), 총 1억 3천만원 규모의 피해 금액이 인정되어(적합 조건 4) 집단 소송으로서의 가치가 높습니다. 이미 1심 판결이 나와 증거가 충분히 확보되었음을 시사합니다(적합 조건 5). 비록 1심 판결이 선고되었으나, 원고 일부 승소이므로 항소 등을 통해 추가적인 권리 구제 가능성이 있습니다.</t>
+          <t>전세사기는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 집단적 피해 및 큰 피해 규모라는 적합 조건에 부합한다. 또한, 여야 의원이 공동으로 피해 구제 법안을 발의하는 등 공적 절차가 진행 중이므로 소송금융 투자에 적합하다. 다만, 개별 소송 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>총 1억 3천만원 (1인당 10만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>1,300여명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>태풍 피해 대책없이 준공승인, 지자체*시행사 책임</t>
+          <t>복기왕 의원, 野엄태영 의원과 '민생협치'로 전세사기 구제 물꼬 튼다</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184937</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1067800</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-03-12 13:28:38.150490+00:00</t>
+          <t>2026-03-16 12:19:46.242351+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (원고 일부 승소)</t>
+          <t>전세사기 피해자 지원 및 주거안정에 관한 특별법 개정안 국회 발의 예정</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>바다 앞 아파트 건립과 관련하여 태풍·해일 대비책 소홀을 주장하며 주민들이 서구청 등을 상대로 제기한 소송에서 법원이 서구청 등의 공동 책임을 인정하며 원고 일부 승소 판결을 내렸다. 주민들은 방재호안 계획 미흡으로 인한 피해를 주장했다.</t>
+          <t>2022년 '빌라왕 사태' 이후 전세사기 피해자 구제를 위한 '선지급 후정산' 방식의 특별법 개정안이 여야 의원 공동대표발의로 국회에 제출될 예정입니다. 이 개정안은 국가가 피해자의 보증금 반환 채권을 우선 승계하여 일부를 선지급하고, 추후 경·공매를 통해 회수하는 내용을 담고 있으며, 신탁 사기 피해자까지 지원 대상을 확대합니다. 2030세대가 피해자의 75%를 차지하는 등 집단적 피해가 심각한 상황입니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>공공기관인 서구청이 피고로 자력이 충분하며, 법원이 태풍·해일 방지 대책 소홀에 대한 공동 책임을 인정하여 상대방 책임이 명확하다. 다수의 주민이 원고인 집단적 피해 사건으로 보이며, 이미 소송이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보된 것으로 판단된다.</t>
+          <t>전세사기 피해는 '빌라왕 사태' 등으로 대표되는 집단적 피해이며, 피해 규모가 크고 증거 확보 가능성이 높습니다. 현재 국회에서 '선지급 후정산' 방식의 특별법 개정안이 공동 발의되어 공적 절차가 진행 중입니다. 이 법안이 통과되면 피해자들의 실질적인 구제 가능성이 높아져, 소송금융의 간접적인 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>“구, 바다 앞 아파트 건립 태풍 대비책 소홀” 주민 손 들어준 법원</t>
+          <t>전세사기 피해, 국가 선지급 후정산 …여야 의원 공동 대표발의</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260313.22006003814</t>
+          <t>https://www.nocutnews.co.kr/news/6485492?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260316021943</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-03-12 13:22:42.628838+00:00</t>
+          <t>2026-03-16 12:19:03.888635+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>검찰 송치 및 일부 피해자 소송 승소 후 미지급 상태</t>
+          <t>토지 소유권 소송 진행 중</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>지역 사업가 정 씨가 45명의 보증금을 미반환한 혐의로 검찰에 송치되었다. 일부 피해자들은 이미 소송에서 승소했음에도 보증금을 돌려받지 못하고 있으며, 정 씨 측이 건물 매각을 통한 보증금 마련 약속을 지키지 않고 있다.</t>
+          <t>압구정 3구역 조합원들이 2조 6천억 원 규모의 공동 필지 토지 소유권 소송을 시작했습니다. 이는 재건축 사업의 주요 변수로 작용하고 있으며, 조합원들은 해당 필지에 대한 소유권을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(일부 피해자 승소), 45명의 집단적 피해가 발생했으며, 검찰 송치로 공적 절차가 진행 중입니다. 상대방에게 자력(건물 매각 시도)이 있는 것으로 보이나, 지급 의무를 이행하지 않고 있어 소송금융을 통한 강제집행 또는 추가 소송 지원이 적합합니다.</t>
+          <t>압구정 3구역 조합원들이 2조 6천억 원 규모의 토지 소유권 소송을 시작하여 '피해 규모가 큼'과 '집단적 피해' 조건에 부합합니다. 토지 소유권 분쟁은 명확한 증거 확보가 가능할 것으로 예상되며, 압구정이라는 지역 특성상 상대방의 자력 또한 충분할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2조 6000억 원</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>45명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>45명 보증금 미반환 혐의 지역 사업가 檢 송치</t>
+          <t>압구정은 '현대'와 '현대 아닌 곳'으로 나뉜다…'디에이치 제국' 선포 [...</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260313.22006003764</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030610050868726</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-03-12 13:22:35.329181+00:00</t>
+          <t>2026-03-16 00:43:51.907246+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>부산지법 서부지원 민사1부 원고 일부 승소 판결</t>
+          <t>전세사기 특별법 개정안 발의</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>태풍 '힌남노'로 부산 해안가 아파트가 월파 피해를 입자, 입주민 1325명이 시행사, 시공사, 서구청을 상대로 손해배상 소송을 제기했습니다. 법원은 피고들의 태풍 대비 미비와 부적절한 환경영향평가, 감독 소홀 등을 인정하여 원고 일부 승소 판결을 내렸습니다. 1323명의 원고에게 각 10만원의 위자료와 지연손해금, 부당이득금 등을 지급하라고 판결했습니다.</t>
+          <t>여야가 전세사기 피해자 지원 및 주거 안정에 관한 특별법 개정안을 공동 발의했습니다. 이 개정안은 피해자들에게 '최소 보상'과 '선지급·후정산' 방안을 제공하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>법원이 시행사, 시공사, 지자체(서구청)의 태풍 대비 미비에 대한 과실을 명확히 인정하여 상대방 책임이 명확하며(적합 조건 1), 지자체가 피고에 포함되어 자력이 충분합니다(적합 조건 2). 또한 1325명의 아파트 수분양자들이 집단적으로 피해를 입었고(적합 조건 3), 1323명에게 각 10만원의 위자료 및 지연손해금, 부당이득금 등 총 1억 3천만원 이상의 피해 규모가 인정되어(적합 조건 4) 소송금융 투자에 매우 적합합니다. 이미 1심 판결로 과실이 인정되어 증거가 충분히 확보된 상태입니다(적합 조건 5).</t>
+          <t>전세사기 피해는 집단적 피해(다수 피해자)이며, 피해 규모가 매우 큽니다. 또한, 전세사기 특별법 개정안 발의 등 공적 절차가 이미 진행 중이며, 이는 사건의 심각성과 증거 확보 가능성을 시사합니다. 비록 개별 사기범의 자력은 부족할 수 있으나, 특별법을 통한 구제 방안 모색은 소송금융의 잠재적 기회를 높입니다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>1억 3천만원 이상 (위자료 및 지연손해금, 부당이득금 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>1325명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>미비한 태풍 대비 탓 입주민 피해…법원, 지자체 등 과실 인정</t>
+          <t>여야, 전세사기 해법 ‘맞손’…특별법 개정안 공동 발의</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003546231</t>
+          <t>https://www.dailian.co.kr/news/view/1621080/?sc=Naver</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-03-12 12:59:54.774032+00:00</t>
+          <t>2026-03-16 00:32:10.929018+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>법원 판결로 시행사·지자체 책임 일부 인정</t>
+          <t>국회에서 전세사기 특별법 발의 및 논의 중</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>태풍 대비 미흡으로 피해를 입은 아파트 입주민들이 시행사와 지자체를 상대로 제기한 소송에서 부산지방법원 서부지원이 피고들의 책임을 일부 인정했다. 이는 태풍 피해에 대한 건설사와 공공기관의 과실을 법원이 인정한 사례이다.</t>
+          <t>여야가 '전세사기 특별법'을 함께 발의하며, 경·공매 절차 후에도 보증금을 회복하지 못한 피해자들을 위한 '선지급-후정산' 방식 도입을 핵심으로 논의하고 있습니다. 이는 전세사기 피해자들의 보증금 회복을 돕기 위한 법적, 제도적 장치 마련을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당한다. 시행사와 지자체가 피고로 자력이 충분하며, 법원에서 책임이 일부 인정되어 상대방 책임이 명확하다. 아파트 입주민 다수가 피해를 입은 집단적 피해 사건으로, 이미 소송이 진행되어 증거가 확보되었고 법원의 판단이 있었다.</t>
+          <t>전세사기는 다수의 피해자에게 수억 원대의 보증금 피해를 입히는 집단적 피해 사건으로, 상대방의 책임이 명확한 경우가 많습니다. 현재 국회에서 '전세사기 특별법'이 발의되어 공적 절차가 진행 중이므로, 소송금융 투자 대상으로 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>태풍 무대책 아파트  입주민 소송… 시행사·지자체 책임 일부 인정</t>
+          <t>여야, 전세사기 특별법 함께 낸다…'선지급-후정산' 도입 핵심</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6099536</t>
+          <t>http://www.breaknews.com/1191931</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-03-12 12:57:42.537569+00:00</t>
+          <t>2026-03-16 00:27:19.648249+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 판결</t>
+          <t>전세사기특별법 개정안 발의, 최소보장 및 선지급-후정산 방안 논의 중</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>인천 영흥도에서 옹진군이 발주한 공사 중 수문이 철거되면서 바닷물이 역류해 농경지가 침수되는 피해가 발생했습니다. 인천지법은 공사 업체와 옹진군의 과실을 인정하여 농민 A씨 부부에게 4,216만 원을 배상하라고 1심 판결했습니다. 인근 토지에도 피해가 발생한 것으로 보도되었습니다.</t>
+          <t>여야가 전세사기 피해자 지원을 위한 특별법 개정안을 공동 발의했다. 이 개정안은 최소보장제도와 선지급-후정산 방식을 도입하여 피해자들의 임차보증금 반환 채권을 국가가 승계받아 구제하는 것을 골자로 한다. 2022년 '빌라왕 사태' 이후 전세사기가 사회적 문제로 대두되었으며, 특히 2030세대가 피해자의 75%를 차지하는 등 다수의 피해자가 발생하고 있다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>법원 판결로 공사 업체의 과실과 옹진군의 방치 과실이 명확히 인정되어 상대방 책임이 분명합니다. 옹진군이 기초자치단체로서 배상 능력이 충분하며, 이미 1심 법원 판결이 존재하여 증거 확보가 용이합니다. '인근 토지' 언급으로 추가 피해 농민이 있을 가능성이 있어 집단적 피해로 확장될 여지도 있습니다.</t>
+          <t>전세사기는 다수의 피해자(집단적 피해)에게 막대한 임차보증금 손실(피해 규모 큼)을 입히는 사건입니다. '빌라왕 사태' 등으로 이미 사회적 문제화되어 특별법 제정 및 개정 논의(공적 절차 진행 중)가 활발히 이루어지고 있어 증거 확보가 용이합니다. 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>4,216만 원 (A씨 부부), 인근 토지 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>A씨 부부 외 인근 토지 농민들 (미상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>수문 뜯어 방치해 논 침수, 배상해야 …법원, 농민 손 들어줘</t>
+          <t>여야, 전세사기특별법 개정안 발의…‘최소보장’·‘선지급 후정산’...</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260312164543UNS</t>
+          <t>https://www.dt.co.kr/article/12051633?ref=naver</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-03-12 12:53:08.819905+00:00</t>
+          <t>2026-03-16 00:19:35.235652+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C291" t="inlineStr"/>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>대주단 (금융기관)</t>
+        </is>
+      </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>정부 대책 마련 및 법 개정 추진 중</t>
+          <t>대주단의 PF 채무 인수 요구 및 소송 제기, 정부의 책임준공 모범규준 마련</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>전주에서 대규모 전세사기 의혹이 불거졌으며, 집주인들이 기존 세입자의 보증금을 축소 고지하여 '깡통 전세'를 숨긴 것으로 드러났습니다. 피해자들은 계약 전 선순위 보증금 확인이 어려워 피해를 입었으며, 정부는 안심전세 앱 도입 및 법 개정을 통해 이 문제에 대한 대책을 마련하고 있습니다.</t>
+          <t>건설 업계에서 '현대판 노예계약'으로 불리는 책임준공 계약으로 인해 공사비 폭등, 시장 침체 등 악재 속에서 시공사 및 신탁사들이 대주단으로부터 과도한 PF 대출 채무 인수를 요구받고 있다. 정부가 책임준공 연장 사유를 확대한 모범규준을 마련했으나, 옛 기준으로 체결된 계약에 따른 분쟁이 곳곳에서 터져 나오고 있으며, 이미 소송이 제기된 사례도 있다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (집주인의 보증금 축소 고지), 집단적 피해 (전주 대규모 전세사기 의혹, 다수 세입자), 피해 규모가 큼 (총 7억 원 이상, 개별 피해액도 상당), 증거 확보 가능 (계약서, 확정일자 부여 현황 등), 이미 공적 절차 진행 중 (정부의 대책 마련 및 법 개정 추진). 다만 개별 집주인의 자력은 추가 확인이 필요할 수 있습니다.</t>
+          <t>대주단(금융기관)의 자력이 충분하고, 구 기준에 따른 과도한 책임준공 채무 떠넘기기로 인해 다수의 시공사 및 신탁사가 피해를 입고 있으며, 피해 규모가 PF 대출 전액 인수로 매우 크다. 정부의 모범규준 마련 등 공적 논의가 있었고, 이미 소송이 제기된 사례도 있어 소송금융 투자에 적합하다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>7억 원 이상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 시공사 및 신탁사</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>“계약 전 ‘깡통 전세’ 확인 어려워”…대책 시급</t>
+          <t>[강남 視角] PF 떠넘기기, 방치된 책임준공</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506832&amp;ref=A</t>
+          <t>http://www.fnnews.com/news/202603151836550951</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-03-12 12:29:46.308483+00:00</t>
+          <t>2026-03-15 13:02:29.124489+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간업자들을 상대로 배당결의 무효확인 소송을 진행 중이며, 재산 가압류·가처분 신청이 인용되었습니다. 대장동 형사사건 2심 선고를 앞두고 있습니다.</t>
+          <t>경찰 및 소방당국 합동감식 진행 중</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 재산 추적에 총력전을 펼치고 있습니다. 검찰 수사보고서를 근거로 하나자산신탁 신탁계좌의 미정산 수익금 828억원 규모를 파악하고 있으며, 약 4000억원대 배당에 대한 무효확인 소송도 병행 중입니다. 현재 형사사건 2심 선고를 앞두고 있어 재판부가 이를 중요하게 보고 있습니다.</t>
+          <t>서울 도심 노후 건물에서 화재 사고가 잇따르는 가운데, 중구 소공동 캡슐호텔 화재로 외국인 관광객 10명이 부상당했습니다. 노후 건물의 미흡한 화재 방지시설과 관리 부실이 인명 피해를 키운 원인으로 지목되며, 경찰과 소방당국이 합동감식을 진행 중입니다. 전문가들은 건물 차원의 대대적인 위험 관리가 시급하다고 지적합니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>대장동 민간업자들의 책임이 검찰 수사보고서로 명확히 드러나고, 사업 규모를 고려할 때 상대방에게 자력이 충분할 가능성이 높습니다. 피해 규모가 최소 828억원에서 최대 4000억원 이상으로 매우 크며, 검찰 수사보고서 등 객관적 증거가 확보되어 있고, 이미 검찰의 추징보전 조치 등 공적 절차가 진행된 바 있습니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>노후 건물 관리 부실로 인한 화재 사고로 다수의 인명 피해가 발생했으며, 경찰 및 소방당국의 합동감식이 진행 중이므로 책임 소재 및 증거 확보가 용이합니다 (적합 조건 1, 5, 6). 10명의 부상자 중 3명이 중상을 입어 피해 규모가 작지 않으며 (적합 조건 4), 유사한 노후 건물 화재가 잇따르고 있어 추가적인 사건 발굴 및 집단소송 가능성이 있습니다 (적합 조건 3). 다만, 개별 건물주의 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>최소 828억원, 최대 4000억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10명 (3명 중상)</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>성남시, 대장동 민간업자들 재산 추적 총력전</t>
+          <t>도심 노후건물 잇단 큰불 … 화재 방지시설 미흡해 대책 시급</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029514580&amp;code=61122013&amp;cp=nv</t>
+          <t>https://www.mk.co.kr/article/11988570</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-03-12 00:45:38.534980+00:00</t>
+          <t>2026-03-15 12:27:05.023955+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>하도급업체 비대위 구성, 공사대금 체불 공방 중</t>
+          <t>전세사기 특별법 개정안 발의 예정</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>광주 탄벌동 두산위브 아파트 시공사인 두산건설이 준공확약서를 제출하고 입주승인을 받았음에도 준공기한을 넘기고 하도급업체들의 공사대금을 체불하고 있습니다. 두산건설은 계약 주체가 아니라고 발뺌하지만, 하도급업체들은 두산건설이 실질적인 공정 관리를 주도했다고 주장하며 비대위를 구성해 반발하고 있습니다.</t>
+          <t>국회 국토교통위원회 소속 여야 의원들이 전세사기 피해자 구제를 위한 특별법 개정안을 공동 발의할 예정입니다. 이 개정안에는 피해 보증금의 일정 비율을 국가가 보장하는 최소보장제와 정부가 피해자에게 먼저 보상하고 구상권을 청구하는 '선지급 후정산' 방식이 포함되어 있습니다. 3월 중 국회에 정식 발의될 예정이며, 여야는 민생 협치 차원에서 신속한 처리를 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>대기업 시공사(두산건설)가 준공확약서를 제출하고도 약속을 어겨 책임이 비교적 명확하며(적합 조건 1), 자력이 충분합니다(적합 조건 2). 다수의 하도급업체들이 수십억 원대의 공사대금을 체불당한 집단적 피해(적합 조건 3, 4)이며, 공증확약서 등 명확한 증거가 존재합니다(적합 조건 5).</t>
+          <t>전세사기 피해는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 집단적 피해 및 피해 규모가 큼 조건에 부합합니다. 또한, 여야 의원들이 전세사기 특별법 개정안을 공동 발의하고 '선지급 후정산' 방안을 추진하는 등 공적 절차가 활발히 진행 중이며, 이는 피해자들의 보상 가능성을 높여 소송금융 투자에 긍정적입니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>하도급업체 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>‘공사비 체불’ 광주 아파트 시공사, 준공확약 걸고 승인만 챙겨</t>
+          <t>여야 '민생협치'… 전세사기 구제 물꼬</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260311580379</t>
+          <t>https://www.mk.co.kr/article/11988566</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-03-12 00:35:50.143880+00:00</t>
+          <t>2026-03-15 12:26:18.303564+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C294" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>금융감독원 부실 PF 사업장 리스트 공개 및 경·공매 진행 중</t>
+          <t>전세사기특별법 개정안 국회 발의 및 심의 예정</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>지역단위 농협의 부동산 PF 사업장 부실 정리가 더디게 진행되고 있으며, 1년 새 경·공매 대상 사업장이 6배 증가하여 총 감정평가액이 1조 2500억원에 달한다. 금융감독원은 매달 부실 PF 사업장 목록을 공개하고 있으며, 일부 사업장은 1년 이상 팔리지 않는 악성 매물로 남아있다. 이는 저축은행 업권이 PF 부실을 상당수 덜어낸 것과 대조적이다.</t>
+          <t>여야 의원들이 전세사기 피해자 구제를 위한 특별법 개정안을 공동 발의했다. 개정안은 피해자 최소보장제와 선지급 후정산 방식을 도입하며, 국가가 임차보증금 반환 채권을 승계받아 예산을 우선 환수하는 내용을 담고 있다. 2022년 '빌라왕 사태' 이후 4년 만에 마련된 이번 개정안은 2030세대 피해자가 75%에 달하는 등 사회적 재난으로 인식되며, 3월 중 국회에 정식 제출될 예정이다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>지역단위 농협의 PF 부실 사업장 규모가 1조 2500억원에 달하며, 금융감독원이 매달 관련 리스트를 공개하고 경·공매가 진행 중인 점은 소송금융 적합 조건(상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 부합한다. 다만, 소송의 주체가 될 피해자 집단과 상대방의 구체적인 책임 소재를 명확히 파악하는 것이 중요하며, 이는 추가 조사가 필요하다.</t>
+          <t>전세사기는 다수의 피해자(특히 2030세대)에게 막대한 피해를 입힌 집단적 피해(3)이며, '사회적 재난'으로 불릴 만큼 피해 규모가 큽니다(4). 이미 특별법이 제정되어 있고 개정안이 발의되는 등 공적 절차(6)가 활발히 진행 중이며, 사기 사건의 특성상 증거 확보가 가능합니다(5). 이는 대규모 소송금융 기회를 시사합니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>1조 2500억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (75%가 2030세대)</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>저축은행은 정리되는데... 1년 새 농협 PF 사업장 매물 6배 '쑥'</t>
+          <t>與 복기왕·野 엄태영, 민생협치로 전세사기 구제 물꼬...개정안 공동발...</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/12/2026031014480160775</t>
+          <t>https://www.newspim.com/news/view/20260315000168</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-12 00:29:17.983916+00:00</t>
+          <t>2026-03-15 12:24:36.913446+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C295" t="inlineStr"/>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>전세사기범</t>
+        </is>
+      </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>국토교통부 전세사기 피해자 결정 및 HUG 전세피해확인서 발급 진행 중</t>
+          <t>전세사기 피해자 지원 특별법 개정안 발의 및 국회 심의 예정. '선지급 후정산' 및 '최소보장제' 도입 추진.</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>경상남도가 전세사기 피해자들의 경제적 회복을 위해 주거비 이자 지원을 발표했다. 지원 대상은 국토교통부의 전세사기 피해자 결정자 또는 주택도시보증공사(HUG)의 전세피해확인서 발급자이다. 이는 전세사기 피해가 광범위하게 발생하고 있으며, 정부 및 공공기관의 공식적인 피해 확인 절차가 진행 중임을 시사한다.</t>
+          <t>여야가 전세사기 피해자 지원을 위한 특별법 개정안을 공동 발의하며 '사회적 재난'으로 규정된 전세사기 문제 해결에 나섰습니다. 개정안은 피해자에게 '최소 보장'과 '선지급 후정산' 방안을 제공하며, 국가가 임차보증금 반환채권을 승계받아 우선 환수하는 구조를 포함합니다. 이 법안은 3월 중 국회에 정식 제출될 예정입니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자에게 발생하며(집단적 피해), 국토교통부 및 HUG의 피해자 결정 및 확인서 발급을 통해 객관적 증거 확보 및 공적 절차가 진행 중임. 피해 규모 또한 상당할 것으로 예상되어 소송금융 투자 적합 조건에 부합함. 다만, 개별 사기범의 자력 확보가 쟁점이 될 수 있음.</t>
+          <t>적합 조건: 상대방 책임이 명확(전세사기범), 집단적 피해(수많은 전세사기 피해자), 피해 규모가 큼(임차보증금), 증거 확보 가능(사회적 재난으로 공인), 공적 절차 진행 중(특별법 개정안 발의). 특히 '선지급 후정산' 및 '최소보장제' 도입은 피해자들의 소송 참여를 독려하고 회수 가능성을 높일 수 있어 소송금융 투자에 긍정적 요인입니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>경남도, 전세사기 피해자 '주거비 부담' 덜어준다</t>
+          <t>여야 협치로 전세사기 피해 구제 입법 추진…“사회적 재난 대응, 민생...</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823508</t>
+          <t>https://www.pressian.com/pages/articles/2026031514074552699?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-03-12 00:28:57.128858+00:00</t>
+          <t>2026-03-15 12:19:25.862324+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>양평군 전세사기 피해자 이주비 및 긴급생계비 지원 확대 시행</t>
+          <t>소송 진행 중, 환경 정비 및 복합문화센터 건립을 위한 행정 조치 요구</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>양평군이 전세사기 피해를 겪는 군민의 주거 안정과 생활 회복을 위해 민간주택 이주비 지원을 확대하고 경기도 긴급생계비와의 중복 지원을 허용한다. 이는 전세사기 피해자들이 주거 이전 비용과 생활비를 동시에 지원받아 경제적 부담을 덜 수 있도록 돕기 위함이다. 양평군은 피해 예방을 위한 캠페인과 교육도 지속적으로 추진하고 있다.</t>
+          <t>조미옥 수원시의원이 금곡동 LG빌리지 예비대지가 30년간 방치된 문제를 지적하며 복합문화센터 건립을 위한 선제적 행정 계획 수립과 부지 매입을 촉구했습니다. 조 의원은 현재 소송이 진행 중임에도 환경 정비를 위한 행정 조치를 시행해야 한다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자(집단적 피해)에게 큰 피해 금액(피해 규모가 큼)을 발생시키며, 양평군에서 피해자 지원 제도를 운영하고 '전세사기피해자등'으로 결정된 자를 대상으로 하는 등 공적 절차가 진행 중임을 시사한다. 이 과정에서 증거 확보도 가능할 것으로 판단된다. 소송 상대방이 명확히 특정되지 않은 점은 있으나, 집단적 피해의 특성상 소송금융 투자 적합도가 높다.</t>
+          <t>기사에서 소송이 진행 중임이 명시되어 있으며, 30년간 방치된 대규모 부지 문제로 피해 규모가 크고(적합 조건 4), LG 또는 수원시와 같이 자력이 충분한 상대방이 연루될 가능성이 높습니다(적합 조건 2). 또한, 지역 주민들에게 집단적 피해가 발생했을 가능성이 있으며(적합 조건 3), 시의원이 문제를 제기하고 행정 조치를 요구하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>양평군, 전세사기 피해자 민간(임대)주택 이주비 지원 확대 시행</t>
+          <t>조미옥 수원시의원  금곡동 LG빌리지 예비대지 30년 방치…복합문화센터...</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10692371?ref=naver</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56052</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-12 00:24:37.126326+00:00</t>
+          <t>2026-03-14 12:48:31.958422+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>마산시</t>
+          <t>아이제이동수, 부산 서구청</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>재평가 보류 논란으로 향후 법적 분쟁 소지</t>
+          <t>1심 승소 판결 (위자료 인당 10만원), 입주민들의 보상액 불만으로 항소 또는 추가 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>수천억원이 투입된 마산해양신도시 사업의 재평가가 보류되면서 논란이 일고 있습니다. 과거 3심까지 진행된 절차에서 문제가 없었음에도 재평가 직전에 쟁점화된 점이 향후 법적 분쟁으로 이어질 수 있다는 우려가 제기됩니다. 이미 4년 반 동안 소송 및 행정 검토가 진행된 복잡한 사안입니다.</t>
+          <t>부산 '힐스테이트 이진베이시티' 아파트가 2022년 태풍 힌남노로 침수 피해를 겪었으며, 방재호안 미설치 등 시행사 아이제이동수와 부산 서구청의 과실이 1심 법원 판결로 인정되었다. 입주민 1326명이 제기한 손해배상 소송에서 승소했으나, 인당 10만원의 위자료에 불만을 표하며 추가 법적 대응 가능성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>수천억원 규모의 대형 프로젝트로, 상대방(마산시 또는 관련 기관)의 자력이 충분할 것으로 예상됩니다. (적합 조건 2) '수천억원 투입'이라는 점에서 피해 규모가 매우 클 가능성이 있으며 (적합 조건 4), '접수·심의·소송 3심을 거치는 동안 문제 삼지 않다가 재평가 직전에야 쟁점화'되었다는 점에서 명확한 절차적 증거가 존재합니다. (적합 조건 5) 또한, '소송과 행정 검토에만 약 4년 반'이 소요되었다는 점에서 이미 공적 절차가 진행 중입니다. (적합 조건 6)</t>
+          <t>시행사(아이제이동수)와 지자체(부산 서구청)의 명확한 과실이 1심 판결로 인정되었으며(적합 조건 1, 5), 상대방의 자력도 충분합니다(적합 조건 2). 1300명 이상의 대규모 입주민이 소송에 참여한 집단적 피해 사건으로(적합 조건 3), 현재 1심 판결의 보상액에 대한 불만이 높아 항소 또는 추가 소송의 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>수천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1326명</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>수천억원 투입된 마산해양신도시 재평가 보류 논란</t>
+          <t>69층 부산 아파트 태풍에 침수됐는데… 보상금? 10만원 줄게  황당</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632301</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/13/2026031301321.html</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-03-11 13:17:47.884997+00:00</t>
+          <t>2026-03-14 00:39:53.823729+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>A 시행사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>구분소유자들이 광주시에 행정심판 제기, 광산구의 근로복지공단 무단 점유에 대한 시정명령</t>
+          <t>금융위원회 전세사기 피해자 지원 방안 논의 및 정책 추진 중</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>광주 광산구의 한 집합건물에서 A 시행사의 '유령 증축'으로 인해 십수 명의 구분소유자들의 대지권이 서류상 축소되어 재산권 피해가 발생했습니다. 또한, 건물 내 공공기관의 공용면적 무단 점유 및 관할 지자체의 소극적 행정 태도도 문제로 지적됩니다. 현재 구분소유자들은 행정심판을 제기하고 있으며, 광산구는 무단 점유에 대한 시정명령을 내린 상태입니다.</t>
+          <t>금융위원회가 전세사기 피해자 지원을 위해 은행권과 간담회를 열고, 은행들이 전세사기 주택 경매 시 회수할 수 있는 주택담보대출 금액을 줄여 피해자들이 보증금을 더 돌려받도록 하는 방안을 추진한다. 이르면 다음 달 말부터 시행될 예정이며, 은행권은 정부의 사회적 책임 요구에 마지못해 따르는 상황이다. 이는 전세사기 피해가 광범위하고 심각함을 보여준다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>A 시행사의 증축 약속 불이행 및 서류상 대지권 축소로 인한 재산권 피해가 명확하며(적합 조건 1), A 시행사, 광산구, 근로복지공단 등 자력 있는 상대방이 특정됩니다(적합 조건 2). 십수 명의 구분소유자들이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 대지권 축소는 재산상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 법원 판결, 행정심판 인용 결정, 시정명령 등 객관적 증거가 존재하며(적합 조건 5), 행정심판 및 시정명령 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건: 집단적 피해 (다수 전세사기 피해자), 피해 규모 큼 (보증금 손실), 증거 확보 가능 (정부 및 금융위의 문제 인식 및 개입), 공적 절차 진행 중 (금융위 간담회 및 정책 추진). 이 기사는 전세사기 피해자 구제를 위한 정부 정책을 다루지만, 이는 전세사기라는 광범위하고 심각한 문제의 존재를 명확히 보여주며, 다수의 피해자가 발생했음을 시사한다. 소송금융 관점에서 볼 때, 이러한 집단적 피해는 잠재적인 대규모 소송 기회를 의미한다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>십수명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>광주 대형 집합건물 ‘유령 증축’…“재산권 피해” 분통</t>
+          <t>전세사기 집 경매, 은행 몫 줄여 피해자에 준다</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1773225093674731005</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260313/133528902/2</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-03-11 13:16:58.949816+00:00</t>
+          <t>2026-03-14 00:19:29.576644+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>화천대유자산관리, 성남의뜰 등 대장동 민간업자 관련 법인</t>
+          <t>시행사, 사업시행을 위탁받은 수탁자, 시공사, 서구청</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>배당결의 무효확인 소송 1심 변론 진행 중, 대장동 형사사건 2심 공판 예정</t>
+          <t>부산지법 서부지원 1심 원고 일부 승소 판결 선고</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 추가 가압류 및 배당결의 무효확인 소송을 진행 중입니다. 김만배가 실질적으로 지배한 화천대유자산관리의 하나자산신탁 수익금교부청구권(약 828억 원)에 대한 가압류가 인용되었으며, 성남의뜰이 민간업자들에게 실시한 약 4000억 원대 배당이 무효임을 다투는 소송의 첫 변론이 진행되었습니다. 대장동 형사사건 2심 공판도 예정되어 있어 관련 절차가 활발히 진행되고 있습니다.</t>
+          <t>부산 힐스테이트 이진베이시티 입주민 1325명이 태풍 힌남노 침수 피해와 관련하여 시행사, 수탁자, 시공사, 서구청을 상대로 제기한 소송에서 원고 일부 승소 판결을 받았습니다. 재판부는 환경영향평가 및 사전재해영향성 검토 미흡, 설계 부실 등으로 인한 공동불법행위 책임을 인정하여 부당이득금 반환 및 위자료 각 10만원을 지급하라고 판시했습니다. 다만, 태풍 피해와 부동산 시가 하락 사이의 인과관계는 인정하지 않아 재산상 손해배상 청구는 받아들여지지 않았습니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>대장동 민간업자들의 범죄수익 환수라는 명확한 책임 주체가 있으며 (적합 조건 1), 화천대유자산관리 및 하나자산신탁의 미정산 수익금 등 상당한 자력이 확인됩니다 (적합 조건 2). 또한 4000억 원대의 배당 무효 소송과 828억 원 규모의 미정산 수익금 가압류 등 피해 규모가 매우 크고 (적합 조건 4), 검찰 수사보고서 등 객관적 증거가 확보되어 있습니다 (적합 조건 5). 현재 배당결의 무효확인 소송이 진행 중이며, 대장동 형사사건 2심 공판도 예정되어 있어 공적 절차가 활발히 진행되고 있습니다 (적합 조건 6).</t>
+          <t>시행사, 수탁자, 서구청의 공동불법행위 책임이 법원에서 인정되어 상대방 책임이 명확합니다. 대기업 시공사(힐스테이트) 및 공공기관(서구청)이 포함되어 상대방의 자력이 충분하며, 1325명의 입주민이 피해를 입은 집단적 피해 사례입니다. 또한 시행사는 주택법 위반으로 벌금형 약식명령이 확정되는 등 공적 절차가 진행된 바 있습니다. 재산상 손해배상은 불인정되었으나, 부당이득금 반환 및 위자료 각 10만원이 인정되어 1325명에게 지급될 경우 상당한 규모의 배상이 이루어질 수 있습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>최소 828억 원, 최대 4000억 원 이상</t>
+          <t>부당이득금 반환액(잔금 10%에 대한 법정이자 및 지연손해금) 및 위자료 각 10만원</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>1 (성남시)</t>
+          <t>1325명</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>성남시 “대장동 범죄수익 끝까지 환수”…가압류 확대·배당무효 소송...</t>
+          <t>부산지법 서부지원, 시행사와 서구청 등 상대 태풍 침수피해 아파트 입...</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=887121</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031316252593439a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-03-11 13:16:50.093896+00:00</t>
+          <t>2026-03-13 12:53:35.179439+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>민간업자 재산 10건 추가 가압류 및 배당결의 무효확인 소송 진행 중</t>
+          <t>지자체 과태료 부과 및 시정명령 처분 완료, 집단소송 예정</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>성남시와 성남도시개발공사가 대장동 민간업자 김만배, 남욱, 정영학 등의 재산 10건을 추가 가압류하고 민사소송을 본격화했습니다. 성남시는 대장동 사업 시행사 성남의뜰을 상대로 '배당결의 무효확인' 소송을 진행하며, 대장동 개발 이익 환수를 추진하고 있습니다.</t>
+          <t>고금리 및 부동산 경기 침체로 분양계약 해제를 원하는 수분양자들이 증가하는 가운데, 법무법인 로윈이 건축물분양법 위반을 근거로 계약 해제를 이끌어내는 전략을 제시했습니다. 실제로 파주 지역 대규모 오피스텔 시행사에 대한 건축물분양법 위반으로 과태료 및 시정명령 처분이 내려져, 이는 향후 집단소송의 중요한 근거가 될 전망입니다. 이 사건은 다수의 피해자가 발생하고 명확한 법 위반 증거가 확보되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>대장동 사업 관련 민간업자들의 책임이 소송을 통해 다투어지고 있으며, 성남시가 재산 가압류 조치까지 취한 점은 상대방 책임의 명확성을 시사합니다. 수천억 원대의 이익 배당 문제가 얽혀있어 피해 규모가 매우 크고, 민간업자들의 자력 또한 충분할 것으로 예상됩니다. 이미 형사 수사 및 재판 등 공적 절차가 광범위하게 진행되어 증거 확보가 용이할 것으로 보입니다.</t>
+          <t>시행사의 건축물분양법 위반 책임이 명확하며, 관할 지자체의 과태료 부과 및 시정명령 처분으로 강력한 증거가 확보되었습니다. 다수의 수분양자가 피해를 입어 집단소송 가능성이 높고, 분양계약 해제 관련 피해 규모가 클 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>수천억 원대</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>성남시, 대장동 민간업자 재산 10건 추가 가압류… 민사소송도 본격화</t>
+          <t>건축물분양법 위반이 분양계약 해제의 핵심 근거</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>beyondpost.co.kr</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/11/T5R62KZMVJC4JFJFISUO2F6RDU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.beyondpost.co.kr/view.php?ud=2026031311411219466cf2d78c68_30</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-03-11 13:12:14.234642+00:00</t>
+          <t>2026-03-13 12:49:39.637060+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>화천대유자산관리, 하나자산신탁 및 민간업자 일당 (김만배, 정영학, 남욱)</t>
+          <t>G 연구개발기관</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>배당결의 무효확인 소송 진행 중, 대장동 형사사건 2심 공판 예정, 추가 가압류 10건 인용</t>
+          <t>G 연구개발기관이 A 업체를 상대로 300억원 규모의 민사소송 진행 중</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>성남시는 대장동 민간업자들의 부당이득 환수를 위해 총력을 기울이고 있다. 올해 들어 정영학, 김만배, 남욱 측의 부동산 및 채권에 대한 10건의 추가 가압류·가처분 신청이 법원으로부터 모두 인용되었으며, 특히 화천대유의 아파트 분양수익금에 대한 가압류가 핵심이다. 또한, 약 4000억원대 배당이 정관과 상법에 위반된다는 점을 강조하며 배당결의 무효확인 소송을 병행하고 있으며, 대장동 형사사건 2심 공판 결과를 예의주시하고 있다.</t>
+          <t>전남의 한 중소기업 A 업체가 국가 R&amp;D 과제에 참여했다가 '불성실 중단' 판정을 받으며 300억원대 비용을 물어줄 위기에 처했습니다. 주관 연구기관인 G 연구개발기관은 과제 실패 책임을 A 업체에 전가하며 민사소송을 제기했으나, A 업체는 불성실 중단 판단의 부당성과 R&amp;D 특성을 주장하며 반발하고 있습니다. 이 사건은 정부의 R&amp;D 구조조정 기조와 맞물려 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>대장동 개발사업 민간업자들의 부당이득 환수를 위한 소송으로, 상대방의 책임이 검찰 수사보고서 등을 통해 비교적 명확하며(적합 조건 1, 5), 화천대유 등 상대방의 자력이 충분하고(적합 조건 2), 약 4000억원 규모의 배당 무효확인 소송 등 피해 규모가 매우 크다(적합 조건 4). 현재 배당결의 무효확인 소송 및 형사사건 2심이 진행 중이며 추가 가압류 조치도 인용되어 공적 절차가 활발히 진행되고 있다(적합 조건 6).</t>
+          <t>G 연구개발기관은 정부의 연구비 반환 지시를 받은 기관으로 자력이 충분하며, A 업체가 물어줄 처지에 놓인 금액이 약 300억원으로 피해 규모가 매우 큽니다. 또한, 감사원 감사 및 특별평가위원회의 '불성실 중단' 결정 등 공적 절차가 진행되었고, 관련 증거 확보 가능성이 높습니다. (적합 조건 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>약 4000억원 (배당결의 무효확인 소송), 828억원 (미정산 수익금)</t>
+          <t>약 300억원</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (A 업체)</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>성남, 대장동 부당이익 환수 총력… 올해만 가압류 10건 인용</t>
+          <t>[이슈]탄소중립 연구 참여했다가 ‘300억 폭탄’…전남 중소기업 눈물의...</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603111812536367</t>
+          <t>https://view.asiae.co.kr/article/2026031015345061819</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-03-11 13:10:59.087658+00:00</t>
+          <t>2026-03-13 12:48:11.293610+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>성남시의 은닉 재산 추적, 추가 가압류/가처분, 손해배상 청구 소송, 배당결의 무효확인 소송 진행 중. 대장동 형사사건 2심 재판도 진행 중.</t>
+          <t>정부의 부동산감독원 설립 및 대책 마련 예정</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간 사업자들의 범죄수익 환수를 위해 다각도로 은닉 재산을 추적하고 있습니다. 이미 수천억 원대 자산에 대한 가압류/가처분 신청과 손해배상, 배당결의 무효확인 소송을 병행하고 있으며, 형사 재판 2심 결과가 민사 소송의 실효성에 큰 영향을 미칠 것으로 예상됩니다. 다만, 은닉 재산 추적의 어려움과 장기적인 소송 기간이 예상됩니다.</t>
+          <t>기획부동산이 개발 불가능한 토지를 비싸게 팔아 다수의 피해자를 양산하고, 온라인 커뮤니티를 통한 집값 담합도 문제로 지적되고 있습니다. 정부는 이러한 악순환을 끊기 위해 11월경 부동산감독원 설립 등 대책 마련을 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간 사업자들을 상대로 수천억 원대의 범죄수익 환수를 위해 다수의 법적 조치를 진행 중입니다. 적합 조건인 '피해 규모가 큼'(수천억 원대), '증거가 있거나 확보 가능함'(검찰 수사보고서, 법원 가압류 인용), '이미 공적 절차 진행 중'(가압류, 손해배상 소송, 배당결의 무효확인 소송, 형사 재판 2심)에 해당합니다. 상대방의 자력은 은닉 재산 추적의 어려움이 있으나, 화천대유 등 기업과 신탁계좌에 미정산 수익금이 존재할 가능성이 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 기획부동산의 개발 불가능 토지 판매, 가격 담합), 적합 조건 3(집단적 피해: 피해자 양산), 적합 조건 4(피해 규모 큼: 비싼 값에 토지 판매), 적합 조건 5(증거 확보 가능: 단톡방 대화, 계약서 등), 적합 조건 6(공적 절차 진행 중: 정부 개입 및 부동산감독원 설립 예정)에 해당하여 소송금융 적합도가 높습니다. 다만, 기획부동산이나 담합 주체의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>5579억원 상당 (가압류 신청액) 및 828억원 (미정산 수익금 추정액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>성남시 (시민 전체의 공공 이익과 관련)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>성남시, 대장동 수익 환수에 ‘총력전’…실효성은? [오상도의 경기유랑...</t>
+          <t>부동산감독원, 집값 담합 잡을까…李  한다면 한다</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260311517239?OutUrl=naver</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=733108</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-03-11 13:10:26.800474+00:00</t>
+          <t>2026-03-13 12:39:11.502784+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 선고 완료, 법정 다툼 계속 중</t>
+          <t>전세사기피해자 지원 및 주거안정에 관한 특별법 개정안 논의 중, 은행권 지원 방안 마련</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>통영 욕지 모노레일이 탈선 사고로 5년째 멈춰선 가운데, 통영시와 관광개발공사가 시공사 및 설계사를 상대로 104억 원 규모의 손해배상 청구소송을 제기했습니다. 올해 1월 1심에서 설계와 시공 하자가 인정되는 판결이 났으며, 현재 법정 다툼이 계속되고 있습니다.</t>
+          <t>전세사기 피해자들을 위해 은행권이 주택담보대출 연체 채권의 배당 몫을 줄여 피해자들이 경매 과정에서 더 많은 보증금을 돌려받을 수 있도록 지원한다. 금융위원회 주도로 은행권 간담회가 열렸으며, 국회에서 논의 중인 전세사기피해자 지원 특별법 개정안과 연계하여 구체적인 할인 배당 수준을 결정할 예정이다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>적합 조건: 1심 판결에서 설계와 시공 하자가 인정되어 상대방 책임이 비교적 명확하며, 피해 규모가 104억 원으로 매우 큽니다. 또한, 1심 판결을 통해 증거가 충분히 확보되었고, 통영시와 관광개발공사가 원고이므로 소송 진행 역량과 자금력이 충분할 것으로 예상됩니다. 부적합 조건에 해당하지 않습니다.</t>
+          <t>전세사기 피해는 전국적인 규모로 다수의 피해자가 발생하여 집단적 피해 조건에 부합하며, 피해 규모 또한 크다. 정부와 국회에서 특별법 논의 및 은행권의 지원 방안 마련 등 공적 절차가 활발히 진행 중이다. 사기 행위자의 책임은 명확하나, 개별 사기범의 자력 확보가 쟁점이 될 수 있다. 하지만 사회적 파급력과 집단소송 가능성을 고려할 때 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>104억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>통영 욕지 모노레일 5년째 멈춤…탈선사고 책임 법정다툼 계속</t>
+          <t>‘전세 사기’ 경매 아파트, 은행 몫 줄여 피해자 보증금 더 준다</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2000987</t>
+          <t>https://economist.co.kr/article/view/ecn202603130048</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-03-11 13:00:45.808268+00:00</t>
+          <t>2026-03-13 12:28:47.007532+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>여수시 또는 관련 건설/설계사</t>
+          <t>전세사기 가해 임대인</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>손해배상 구상권 청구 등 법적 구제수단 검토 중</t>
+          <t>정부·은행권 지원 논의 및 특별법 개정 추진 중</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>여수시립박물관과 관련하여 317억 원의 시민 혈세가 투입된 사업에 문제가 발생한 것으로 보입니다. 기사는 보수공사 시행과 함께 손해배상 구상권 청구 등 다양한 법적 구제수단이 있음을 언급하며, 소송을 기다리는 기회비용 손실을 고려해야 한다고 지적합니다.</t>
+          <t>은행권이 전세사기 피해자 지원을 위해 주택담보대출 연체채권의 배당액을 낮춰 임차인에게 돌아가는 금액을 늘리는 '할인배당' 방안을 추진합니다. 금융위원회는 은행권 간담회를 열어 이를 논의했으며, 정부와 여당은 피해 보증금의 일정 비율 회복을 보장하는 특별법 개정을 추진 중입니다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>317억 원이라는 매우 큰 피해 금액이 명확히 제시되어 피해 규모가 큼 조건에 해당합니다. 여수시립박물관 관련 사안으로, 상대방이 여수시(공공기관) 또는 대형 건설사일 가능성이 높아 상대방에게 자력이 충분함 조건도 충족합니다. 또한, 공공사업의 특성상 관련 증거 확보가 용이하며, 손해배상 구상권 청구 등 법적 구제수단이 언급되어 상대방 책임이 비교적 명확할 것으로 예상됩니다.</t>
+          <t>전세사기 사건은 가해 임대인의 책임이 명확하고, 다수의 피해자가 발생하여 집단적 피해 규모가 크며, 보증금 상당액의 피해 금액이 발생합니다. 또한, 정부와 은행권의 지원 논의 및 특별법 개정 추진 등 공적 절차가 활발히 진행 중이므로 증거 확보 및 피해 구제 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>317억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>317억 원 시민 혈세  여수시립박물관 은 어디로 가는가?</t>
+          <t>은행권, 연체채권 배당 몫 줄여 전세사기 피해자 지원</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>netongs.com</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>http://www.netongs.com/news/articleView.html?idxno=331484</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77337</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-03-11 13:00:11.502700+00:00</t>
+          <t>2026-03-13 12:19:54.351534+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C305" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>통영시가 시공사·설계사 대상 민사소송 1심 일부 승소, 시민단체 국민 감사청구 예정</t>
+          <t>은행권 할인배당 추진, 전세사기 특별법 개정 추진</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>통영 욕지 모노레일이 사고 후 5년간 운영을 멈춘 가운데, 통영시가 시공사 및 설계사를 상대로 한 민사소송 1심에서 일부 승소했다. 이에 공직공익비리신고 전국시민운동연합 통영지부가 모노레일 사고와 관련하여 국민 감사청구를 계획하고 있다. 이는 건설 하자 및 관리 부실로 인한 공공시설 운영 중단 사안으로, 추가적인 법적 분쟁 가능성이 높다.</t>
+          <t>은행권이 전세사기 피해자 지원을 위해 주택담보대출 연체 채권의 '할인배당'을 추진한다. 이는 은행이 경매 배당액 일부를 포기하여 그 차액이 임차인에게 돌아가도록 하는 방식이다. 정부와 여당도 임차 보증금의 일정 비율 회복을 보장하는 내용의 특별법 개정을 추진 중이다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>통영시가 시공사 및 설계사를 상대로 한 민사소송 1심에서 일부 승소하여 상대방 책임이 비교적 명확하며(적합 조건 1), 모노레일 5년 운영 중단으로 인한 피해 규모가 크고(적합 조건 4), 이미 소송 및 국민 감사청구 등 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 적합하다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 6(공적 절차 진행 중)에 해당한다. 전세사기 피해자들이 다수 발생하여 집단적 피해이며, 피해 보증금 규모가 크다. 금융위원회와 은행권 간담회, 특별법 개정 추진 등 공적 절차가 활발히 진행 중이다. 직접적인 소송 상대방의 자력은 불분명할 수 있으나, 정부 및 금융권의 지원책이 소송금융의 회수 가능성을 높일 수 있다.</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>사고 후 5년간 멈춘 통영 욕지 모노레일…시민단체 국민 감사청구</t>
+          <t>“주담대 연체 채권 ‘할인 배당’ 통해 차액으로 전세사기 피해자들 지...</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6097757</t>
+          <t>https://www.munhwa.com/article/11574327?ref=naver</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-03-11 12:55:10.380662+00:00</t>
+          <t>2026-03-13 12:18:08.981433+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C306" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>세운4구역 주민대표회의가 국가와 국가유산청 등을 상대로 160억원 규모의 손해배상 소송 제기, 국무총리실 행정협의조정위원회 안건 상정</t>
+          <t>금융당국이 전세사기 피해주택 경매 피해자 구제 방안(할인배당)을 논의 중</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>서울 세운4구역 재개발 사업이 유네스코 세계유산 종묘 경관 훼손 우려로 국가유산청과 서울시 간 갈등을 겪고 있다. 국가유산청은 국무총리실에 조정 신청을 했으나 서울시는 절차적 중립성 훼손을 주장하며 반발하고 있다. 한편, 세운4구역 주민대표회의는 국가와 국가유산청을 상대로 160억원 규모의 손해배상 소송을 제기한 상태이다.</t>
+          <t>금융당국이 전세사기 피해주택 경매에서 선순위 은행이 받을 돈을 줄여 피해자 몫을 늘리는 '할인배당'을 추진합니다. 이는 전세사기 피해자들의 구제 방안을 마련하기 위한 것으로, 은행권에서는 배임 소지를 우려하고 있습니다. 이 기사는 전세사기 피해의 심각성과 이에 대한 정부 차원의 대응 노력을 보여줍니다.</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (국가 및 국가유산청), 집단적 피해 (세운4구역 주민대표회의), 피해 규모가 큼 (160억 원 규모의 손해배상 소송), 증거 확보 가능성 높음 (공식 행정 절차 및 소송 진행), 이미 공적 절차 진행 중 (국무총리실 행정협의조정위원회 안건 상정 및 소송 계류).</t>
+          <t>전세사기는 다수의 피해자를 발생시키는 집단적 피해 사건이며(적합 조건 3), 개별 피해 금액이 크고 전체 피해 규모가 막대하여 소송금융의 투자 가치가 높습니다(적합 조건 4). 또한 금융당국이 전세사기 피해주택 경매에서 피해자 몫을 늘리는 '할인배당'을 추진하는 등 공적 구제 절차가 진행 중입니다(적합 조건 6). 상대방 책임은 명확하나, 개별 사기범의 자력은 불확실할 수 있으나, 정부의 개입 논의는 피해자 구제에 대한 사회적 요구가 높음을 보여주며, 이는 소송금융의 잠재적 기회를 시사합니다.</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>160억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>다수 (세운4구역 주민)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>서울시  세운4구역, 총리실 조정은 객관성 훼손...'4자협의체'서 풀어야...</t>
+          <t>전세사기 경매서 '선순위' 은행이 받을 돈 줄여 피해자 몫 늘린다</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603111112250671</t>
+          <t>https://www.news1.kr/finance/general-finance/6100129</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>2026-03-11 12:50:43.053794+00:00</t>
+          <t>2026-03-13 12:17:06.290933+00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>K-Water (한국수자원공사)</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>파주시 주관 보상협의체 회의 진행 중, 기후에너지환경부의 사고 원인 조사 결과 발표, 파주시가 K-Water에 법적 대응 추진 예정.</t>
+          <t>입지선정위원회 결의 효력 정지 가처분 신청 진행 중, 1심 심리 예정</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>지난해 11월 파주 운정·금촌·조리 일원에서 발생한 광역상수도 단수사태는 설계·시공·감리 과정의 과실과 부실공사로 인한 인재로 밝혀졌다. 파주시는 K-Water에 공식 사과와 보상 계획 설명을 요구하며, 시민 단체와 함께 법적 대응을 추진할 예정이다. 현재 보상협의체 회의가 진행 중이다.</t>
+          <t>한국전력공사가 추진하는 고압 송전선로 건설 사업에 대해 전북 완주 주민 200여 명이 절차상 하자를 주장하며 '입지선정위원회 결의 효력 정지 가처분' 신청을 제기했다. 이는 금산 주민들의 소송에 이은 두 번째 가처분 소송으로, 대전시의회도 사업 전면 재검토를 촉구할 예정이다. 주민들은 송전탑 건설로 인한 직접적인 피해를 우려하고 있다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>기후에너지환경부 조사 결과로 설계·시공·감리 과정의 과실이 명확히 드러나 상대방 책임이 분명하며(적합 조건 1), 상대방인 K-Water는 공공기관으로 자력이 충분합니다(적합 조건 2). 파주 운정·금촌·조리 일원 다수 주민이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 공식 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 현재 보상협의체 회의 등 공적 절차가 진행 중입니다(적합 조건 6). 파주시가 시민 단체와 함께 K-Water에 법적 대응을 추진할 예정이므로 소송금융 투자 가능성이 높습니다.</t>
+          <t>한국전력공사라는 자력 충분한 대기업이 피고이며(적합 조건 2), 완주 주민 200여 명을 포함한 다수 지역 주민들이 피해를 입는 집단적 피해 사건임(적합 조건 3, 4). 한전의 절차상 하자가 주장되고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 가처분 소송이 진행 중이고 지방자치단체에서도 사업 재검토를 촉구하는 등 공적 절차가 진행 중이어서 증거 확보가 용이함(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>다수 세대/주민</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>파주 운정 단수…설계·시공·감리 부분 과실</t>
+          <t>충남·전북 경유 송전선로 반발 확산…완주 주민도 가처분 신청</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260311580039</t>
+          <t>https://www.yna.co.kr/view/AKR20260312121200063?input=1195m</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-03-11 12:24:25.998259+00:00</t>
+          <t>2026-03-13 00:47:30.200739+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>성남시의 배당결의 무효확인 소송 및 환수 소송 진행 중, 대장동 형사사건 2심 진행 중.</t>
+          <t>공사 대금 미지급 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 부동산, 증권 등 다각도로 재산을 추적하며 추가 가압류·가처분 조치를 진행 중이다. 특히 화천대유의 하나자산신탁 계좌에 828억원 규모의 미정산 수익금에 대한 가압류가 핵심이다. 성남시는 약 4천억원대 배당결의 무효확인 소송도 병행하고 있으며, 대장동 형사사건 2심의 검찰의 책임 있는 대응을 촉구하고 있다.</t>
+          <t>경기도 이천의 공공지원민간임대 아파트 단지 건설 노동자 29명이 공사 대금 미지급 문제로 소송을 진행 중이다. 이는 시행사 또는 건설사를 상대로 한 채무 불이행 소송으로, 다수의 피해자가 발생했으며 소송이 이미 시작된 상태이다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>대장동 민간업자들의 책임이 검찰 수사보고서 등으로 명확하며(적합 조건 1), 화천대유 미정산 수익금 828억원 가압류 등 상대방의 자력이 충분하고 피해 규모가 매우 큼(적합 조건 2, 4). 검찰 수사보고서 및 법원의 가압류 인용 결정 등 증거가 확보되어 있으며(적합 조건 5), 민사 환수소송 및 배당결의 무효확인 소송, 형사 2심 등 공적 절차가 활발히 진행 중임(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당한다. 29명의 건설 노동자들이 공사 대금 미지급으로 소송을 진행 중이며, 이는 계약 관계에 기반한 명확한 채무 불이행 사건으로 보인다. 시행사 또는 건설사를 상대로 한 소송이므로 배상 능력도 충분할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>약 828억원 (화천대유 미정산 수익금), 약 4천억원 (배당결의 무효 소송 대상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>성남시, 대장동 일당 빼돌린 재산 추적 총력</t>
+          <t>[추적60분] 1억 원을 할인해 드립니다. 지방의 미분양 아파트</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>lecturernews.com</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1344963</t>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=198544</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-03-11 00:52:47.252943+00:00</t>
+          <t>2026-03-13 00:43:02.691773+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>대장동 민간업자들</t>
+          <t>GS건설</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>배당결의 무효확인 소송 진행 중, 재산 추적 병행</t>
+          <t>조합장 해임 총회 진행 중</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>성남시가 대장동 개발이익 환수를 위해 민간업자들을 상대로 재산 추적과 민사 소송을 동시에 진행 중이다. 성남시는 민간업자들의 배당 구조가 정관과 상법에 위반된다고 보고 배당결의 무효확인 소송을 제기하여 현재 진행 중이다.</t>
+          <t>상대원2구역 재개발 사업에서 GS건설이 8월 내 착공 확정, 확정공사비, 손해배상금 200억원 및 공사비 감액 등을 확약하며 단지명 '마스티어 자이'를 제안했습니다. 현재 조합은 조합장 해임 총회를 앞두고 있어, 이 제안이 조합의 향방에 큰 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간업자들을 상대로 개발이익 환수를 위한 민사 소송을 진행 중이며, 배당 구조가 정관 및 상법에 위반된다는 주장이 명확합니다 (적합 조건 1). 대장동 개발이익 규모를 고려할 때 상대방의 자력이 충분하고 (적합 조건 2), 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 또한, 이미 소송이 진행 중이며 재산 추적도 병행되고 있어 증거 확보 가능성도 높습니다 (적합 조건 5, 6).</t>
+          <t>GS건설은 대기업으로 자력이 충분하며(적합 조건 2), 재개발 조합이라는 집단적 피해 가능성이 있고(적합 조건 3), 200억 원이라는 큰 규모의 손해배상금이 언급되어 있습니다(적합 조건 4). 또한, 건설 프로젝트 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 손해배상금의 정확한 성격(과거 책임 인정 또는 미래 조건부 제안)에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>미상 (수천억 원 규모 추정)</t>
+          <t>200억원</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>미상 (성남시가 원고)</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>[기획] 멈추지 않는 대장동 환수전…성남시, 숨겨진 범죄수익 끝까지 추...</t>
+          <t>상대원2구역, 14일 조합장 해임 총회 ‘분수령’</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=128451</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603121317106220941</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-03-11 00:52:39.598321+00:00</t>
+          <t>2026-03-13 00:38:13.386832+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C310" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>배당결의 무효확인 소송 첫 변론 완료, 추가 가압류·가처분 10건 인용, 대장동 형사사건 항소심 진행 중</t>
+          <t>양천구 실태조사 진행 및 국토부·서울시에 정책 제안</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>성남시가 대장동 개발사업 민간업자들의 범죄수익 환수를 위해 전방위적인 법적 대응에 나섰다. 4천억 원대 배당결의 무효확인 소송과 함께 828억 원 규모의 신탁수익금 가압류 등 보전 조치를 확대하고 있다. 현재 형사 재판 결과가 민사 환수 절차에 큰 영향을 미칠 것으로 예상된다.</t>
+          <t>양천구가 서울시 최초로 전세사기 피해주택 실태조사를 실시, 346명의 피해자 중 약 80%가 보증금을 회수하지 못해 거주 중이며 누수, 엘리베이터 중단 등 2차 피해를 겪고 있음. 구는 임대인 연락 두절로 인한 관리 부재 문제를 해결하기 위해 공공위탁관리 도입 등 6대 정책 대안을 국토교통부와 서울시에 제안했다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 비교적 명확하게 특정되고 있으며(적합 조건 1), 민간업자들이지만 4천억 원대 배당금 및 828억 원 규모의 신탁수익금 등 충분한 자력을 보유하고 있습니다(적합 조건 2, 4). 검찰 보고서 및 형사 재판 진행 상황이 객관적 증거로 활용될 수 있으며(적합 조건 5), 관련 형사 절차가 진행 중입니다(적합 조건 6). 피해 규모가 매우 크고 성남시가 적극적으로 환수 의지를 보이고 있어 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건: 상대방 책임 명확(전세사기 임대인), 집단적 피해(346명), 피해 규모 큼(보증금 미회수 및 2차 피해), 증거 확보 가능(양천구 실태조사), 공적 절차 진행 중(양천구 실태조사 및 정책 제안). 다만, 임대인 연락 두절로 상대방 자력 확보 및 실제 배상 집행에 어려움이 있을 수 있으나, 집단적 피해 규모와 공적 기관의 개입 가능성이 높음.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>4,000억 원대 (배당금), 828억 원 (신탁수익금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>346명</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>성남시, 대장동 범죄수익 ‘환수전’ 총력… 가압류·무효소송 병행</t>
+          <t>양천구, 서울시 최초 '전세사기 피해주택 실태조사'...6대 정책 대안 제...</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/region/article/all/20260311/133505592/1</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1346003</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-03-11 00:49:08.805972+00:00</t>
+          <t>2026-03-13 00:27:30.447894+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C311" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>HUG가 LH를 상대로 한 손해배상소송에서 승소</t>
+          <t>양천구청 전세사기 피해주택 실태조사 및 정책 대안 마련, 국토부/서울시 제안</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>LH가 전세사기로 인해 발생한 전세대출 부실 관리로 주택도시기금에 50억 원의 손실을 입혔습니다. HUG는 LH를 상대로 손해배상소송을 제기하여 21억2,500만 원을 승소했으며, 이는 LH의 책임이 법적으로 인정되었음을 의미합니다. 이 판결은 LH의 부실 관리로 피해를 입은 다른 임차인들의 추가 소송 가능성을 시사합니다.</t>
+          <t>양천구는 서울시 최초로 전세사기 피해주택 실태조사를 실시, 346명의 피해자 중 약 80%가 보증금을 회수하지 못하고 거주 중임을 확인했다. 누수, 엘리베이터 중단 등 심각한 2차 피해와 임대인 연락 두절로 인한 관리 공백이 발생하고 있으며, 양천구는 공공위탁관리 도입 등 6대 정책 대안을 마련하여 국토부와 서울시에 제안했다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>LH는 공공기관으로 자력이 충분하며, HUG가 LH를 상대로 손해배상소송에서 승소하여 LH의 부실 관리에 대한 책임이 명확하게 입증되었습니다. HUG의 승소는 다른 피해자들의 소송에 강력한 증거 및 선례로 작용할 수 있으며, 전세사기 관련 LH의 부실 관리는 다수의 임차인에게 집단적 피해를 야기했을 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 존재)</t>
+          <t>전세사기라는 명확한 상대방 책임이 존재하며, 양천구 내 346명 이상의 다수 피해자가 발생하여 집단적 피해 규모가 크다. 양천구청의 실태조사를 통해 2차 피해에 대한 객관적 증거가 확보되었고, 공공기관 차원의 정책 대안 마련 등 공적 절차가 진행 중이다. 다만, 개별 임대인의 자력 부족이 소송금융 투자 시 고려될 수 있다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>21억2,500만 원 (HUG 승소액), 총 50억 원 (국가 손실)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>미상 (다수의 임차인 피해 가능성)</t>
+          <t>346명 이상</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>[단독] 전세사기당한 LH…전세대출 부실 관리에 나랏돈 50억 손실</t>
+          <t>양천구, 서울 최초로 전세사기 피해주택 실태조사…공공위탁관리 도입...</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031014210002986?did=NA</t>
+          <t>https://www.munhwa.com/article/11574241?ref=naver</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-03-11 00:33:21.128572+00:00</t>
+          <t>2026-03-13 00:26:33.223464+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>상대원2구역 조합</t>
+          <t>전세사기 가담 집주인</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>DL이앤씨의 효력정지 가처분 신청 및 본안 소송 검토 중, 조합장 해임 총회 예정</t>
+          <t>정부 대책 마련 및 법 개정 추진 중</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>경기 성남 상대원2구역 재개발 조합이 기존 시공사인 DL이앤씨와의 계약 해지 절차 없이 GS건설을 새로운 시공사로 선정하려 하면서 법적 분쟁이 예고되고 있습니다. DL이앤씨는 조합의 행위가 도시정비법 위반이자 조합원 의사결정권 침해라고 주장하며 효력정지 가처분 신청 및 본안 소송을 검토 중입니다. 공사비 약 1조원 규모의 대규모 사업으로, 조합원들의 재산권에 중대한 영향을 미치고 있습니다.</t>
+          <t>전주에서 대규모 전세사기 의혹이 불거져, 다수의 세입자들이 7억 원 이상의 전세 보증금을 돌려받지 못하고 있다. 집주인이 기존 세입자의 보증금을 축소 고지하여 '깡통 전세'를 숨겼다는 주장이 제기되었으며, 현 제도상 계약 전 확인이 어려웠던 점이 문제로 지적된다. 정부는 안심전세 앱 개발 및 법 개정안 발의를 통해 대책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>상대원2구역 조합이 기존 시공사(DL이앤씨)와의 계약 해지 절차 없이 새로운 시공사 선정을 추진하여 도시정비법 위반 논란이 명확합니다. 5000가구 이상의 대규모 재개발 사업으로 상대방(조합)의 자력이 충분하며, 공사비 1조원 규모의 사업에서 200억원 이상의 손해배상 청구가 예상되는 등 피해 규모가 큽니다. 조합의 절차상 하자에 대한 객관적 증거 확보가 용이하며, DL이앤씨가 효력정지 가처분 신청 및 본안 소송을 검토 중으로 법적 분쟁이 임박했습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (집주인의 보증금 축소 고지), 집단적 피해 (전주 대규모 전세사기 의혹, 다수 세입자 피해), 피해 규모가 큼 (총 7억 원 이상 보증금 미반환), 증거 확보 가능성 (확정일자 부여 현황 등), 공적 절차 진행 중 (정부의 대책 마련 및 법 개정 추진). 다만, 개별 집주인의 자력은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>수천억 원 이상 (공사비 1조원 규모, 손해배상 200억원 언급)</t>
+          <t>7억 원 이상</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>DL이앤씨 (기업), 5000가구 이상 조합원 (간접적 영향)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>상대원2구역 시공사 변경 '파열음'⋯재개발 어디로? [현장]</t>
+          <t>“계약 전 ‘깡통 전세’ 확인 어려워”…대책 시급</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1946890</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507314&amp;ref=A</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-03-11 00:30:24.100843+00:00</t>
+          <t>2026-03-13 00:21:19.079485+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>전세사기 가해자, 5대 시중은행 및 3대 인터넷은행, 대한민국</t>
+          <t>지자체와 시행사</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>전세사기 특별법 제정, 국무총리 소속 사회대개혁위원회에서 구제 방안 논의 및 제안, 국토부 실태조사 진행</t>
+          <t>부산지법 서부지원 민사1부 1심 판결</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>국무총리 소속 사회대개혁위원회가 전세사기 피해자 구제를 위한 긴급 실행 과제를 발표했습니다. 위원회는 '선구제 후회수' 원칙에 따라 국가 재정으로 피해 금액의 최소 50%를 선지원하고, 5대 시중은행과 3대 인터넷은행에 상생기금 출연을 의무화할 것을 제안했습니다. 현재 전세사기 특별법이 제정되었으나 구제 실효성 부족 비판이 이어지고 있으며, 6,130건의 경·공매 종료 사례에서 평균 보증금 회수율은 46.7%에 불과한 것으로 나타났습니다.</t>
+          <t>부산 서구 초고층 아파트 입주민 천여 명이 태풍으로 인한 월파 피해를 입어 지자체와 시행사를 상대로 손해배상 소송을 제기했습니다. 부산지법 서부지원 민사1부는 입주민의 손을 들어주며 지자체와 시행사의 책임을 인정했습니다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>전세사기 피해는 6,130건 이상의 대규모 집단적 피해이며, 국토교통부 실태조사 등 공식적인 증거가 존재합니다. 가해자의 책임이 명확하고, 전세사기 특별법 제정 및 국무총리 소속 위원회 논의 등 공적 절차가 진행 중입니다. 특히 5대 시중은행 및 3대 인터넷은행의 상생기금 출연 제안과 국가 재정 지원 논의는 자력 있는 상대방으로부터의 회수 가능성을 높여 소송금융 투자에 적합합니다.</t>
+          <t>법원이 지자체와 시행사의 책임을 인정하여 입주민의 손을 들어줬으므로 상대방 책임이 명확하며, 지자체와 시행사는 자력이 충분한 상대방입니다. 또한, 천여 명의 입주민이 피해를 입은 집단적 피해 사례로 피해 규모가 크고 증거가 충분히 확보된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>미상 (수천억 원 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>6,130명 이상</t>
+          <t>천여명</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>사회대개혁위  산불 진화, 소방청으로… 모든 일터에 노동법 확대</t>
+          <t>서구 초고층 아파트 태풍 피해  시행사·지자체 책임</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031018321370845?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283475</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-03-11 00:21:30.576335+00:00</t>
+          <t>2026-03-12 18:01:07.902852+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C314" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>국가유산청의 행정협의조정 신청 진행 중, 주민대표회의의 손해배상 소송 제기</t>
+          <t>부산지법 서부지원 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>국가유산청과 서울시가 유네스코 세계유산인 종묘 앞 세운4구역 재개발 사업의 고도 제한을 두고 갈등 중이다. 국가유산청은 세계유산영향평가를 요구하며 행정협의조정위원회에 안건을 신청했고, 서울시는 최고 145m로 높이 기준을 상향 고시했다. 이에 세운4구역 주민대표회의는 국가유산청장 등에게 160억 원 규모의 손해배상 청구 소송을 제기한 상태이다.</t>
+          <t>부산 서구 A아파트 수분양자 1314명이 방재시설 미비로 인한 침수 피해로 손해배상 소송을 제기, 1인당 10만 원의 정신적 위자료를 지급하라는 1심 판결을 받았다. 법원은 아파트 공급자의 책임을 인정하며 원고 일부 승소 판결을 내렸다. 이는 집단적 피해에 대한 법원의 판단으로, 향후 항소심 진행 가능성이 있다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>국가유산청은 공공기관으로 자력이 충분하며(적합 조건 2), 세운4구역 주민대표회의가 조직적으로 160억 원 규모의 손해배상 소송을 제기하여 집단적 피해와 큰 피해 규모를 보임(적합 조건 3, 4). 또한, 행정협의조정 신청 등 공적 절차가 진행 중이며 관련 증거 확보가 용이하다(적합 조건 5, 6).</t>
+          <t>법원 판결로 아파트 공급자의 책임이 명확히 인정되었고(적합 조건 1, 5), 1314명의 다수 피해자가 발생하여 집단적 피해에 해당합니다(적합 조건 3). 총 피해 규모도 1억 3천만 원 이상으로 상당하며(적합 조건 4), 이미 1심에서 원고 일부 승소 판결이 나와 소송의 승소 가능성이 높습니다. 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>160억 원</t>
+          <t>1인당 10만 원, 총 1억 3140만 원</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>세운4구역 주민 다수</t>
+          <t>1314명</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>유산청, ‘종묘 앞 재개발’ 행정조정 신청</t>
+          <t>방재시설 없이 아파트 공급… 법원 “입주민에게 위자료 지급”</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260310517309?OutUrl=naver</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031216334677963</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-03-10 13:15:57.166234+00:00</t>
+          <t>2026-03-12 18:00:38.459816+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>성남의뜰</t>
+          <t>부산 서구청, 시행사</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>배당 결의 무효 확인 소송 첫 재판 진행</t>
+          <t>부산지법 서부지원 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>성남도시개발공사가 대장동 개발사업 시행사인 '성남의뜰'을 상대로 4천억 원 규모의 배당 결의 무효 확인 소송을 제기했으며, 2년 8개월 만에 첫 재판이 열렸다. 이 소송은 대장동 사업의 민관 공동 개발 방식과 사업 초기 금융 조달 과정에서의 배당 적정성을 다투는 내용이다.</t>
+          <t>부산 서구의 한 아파트 입주민 1,300여 명이 태풍 힌남노 당시 월파 피해를 입자, 태풍 대책 없이 준공 승인한 시행사와 관할 지자체를 상대로 손해배상 소송을 제기했습니다. 법원은 입주민들의 손을 들어주며 1인당 10만원의 위자료를 지급하라는 원고 일부 승소 판결을 내렸습니다. 이는 1심 판결로, 향후 항소 등 추가적인 법적 절차가 진행될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>이 사건은 4천억 원이라는 매우 큰 피해 규모(적합 조건 4)를 다루며, 피고인 성남의뜰은 대규모 개발사업 시행사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 대장동 사건은 이미 광범위한 검찰 수사 등 공적 절차가 진행되어 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 원고가 공공기관이라는 점에서 일반적인 다수 피해자 집단소송과는 차이가 있으나, 소송가액이 매우 커 투자 매력이 높습니다.</t>
+          <t>지자체와 시행사의 책임이 법원 판결로 명확히 인정되었으며(적합 조건 1), 이들은 충분한 배상 능력을 갖추고 있습니다(적합 조건 2). 1,300여 명의 다수 피해자가 발생했고(적합 조건 3), 총 1억 3천만원 규모의 피해 금액이 인정되어(적합 조건 4) 집단 소송으로서의 가치가 높습니다. 이미 1심 판결이 나와 증거가 충분히 확보되었음을 시사합니다(적합 조건 5). 비록 1심 판결이 선고되었으나, 원고 일부 승소이므로 항소 등을 통해 추가적인 권리 구제 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>4천억 원</t>
+          <t>총 1억 3천만원 (1인당 10만원)</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,300여명</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>대장동 '4천억 배당' 무효소송, 2년8개월 만에 첫 재판</t>
+          <t>태풍 피해 대책없이 준공승인, 지자체*시행사 책임</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85131</t>
+          <t>https://news.knn.co.kr/news/article/184937</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-03-10 12:47:00.279519+00:00</t>
+          <t>2026-03-12 13:28:38.150490+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C316" t="inlineStr"/>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>서구청</t>
+        </is>
+      </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>창원지방법원 판결</t>
+          <t>1심 판결 선고 (원고 일부 승소)</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>단지 내 사고로 입주민 C씨가 손해배상 및 보험금 청구 소송을 제기했으며, 창원지방법원은 보존관리상 하자를 인정하여 손해배상 책임이 있다고 판단했다. 청구 금액은 1억1870여만 원이며, 보험사가 공동 배상 책임자로 언급되었다. 다만, 유사 사건에서 법원의 판단이 엇갈리는 경향이 있다.</t>
+          <t>바다 앞 아파트 건립과 관련하여 태풍·해일 대비책 소홀을 주장하며 주민들이 서구청 등을 상대로 제기한 소송에서 법원이 서구청 등의 공동 책임을 인정하며 원고 일부 승소 판결을 내렸다. 주민들은 방재호안 계획 미흡으로 인한 피해를 주장했다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 보험사가 피고로 포함되어 자력이 충분하며(적합 조건 2), 청구 금액이 1억 원 이상으로 피해 규모가 크다(적합 조건 4). 이미 법원에서 증거가 검토된 상태이다(적합 조건 5). 이 사건은 이미 판결이 선고된 상태이나, 최종 종결 여부는 불분명하다.</t>
+          <t>공공기관인 서구청이 피고로 자력이 충분하며, 법원이 태풍·해일 방지 대책 소홀에 대한 공동 책임을 인정하여 상대방 책임이 명확하다. 다수의 주민이 원고인 집단적 피해 사건으로 보이며, 이미 소송이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보된 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>1억1870여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>'단지 내 사고 당한 입주민' 손배･보험금 청구, 법원 판결은?</t>
+          <t>“구, 바다 앞 아파트 건립 태풍 대비책 소홀” 주민 손 들어준 법원</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167844</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260313.22006003814</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-03-10 12:43:02.844358+00:00</t>
+          <t>2026-03-12 13:22:42.628838+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>임대인 A씨</t>
+          <t>정 씨</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 추정</t>
+          <t>검찰 송치 및 일부 피해자 소송 승소 후 미지급 상태</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>전북 전주시 일대에서 임대인 A씨가 선순위 보증금을 고의로 축소·은폐하여 세입자 10여명이 약 7억원의 전세 보증금을 돌려받지 못하는 피해가 발생했습니다. 피해자들의 고소장이 접수되어 경찰이 수사에 착수했으며, 추가 피해자가 있을 것으로 추정됩니다.</t>
+          <t>지역 사업가 정 씨가 45명의 보증금을 미반환한 혐의로 검찰에 송치되었다. 일부 피해자들은 이미 소송에서 승소했음에도 보증금을 돌려받지 못하고 있으며, 정 씨 측이 건물 매각을 통한 보증금 마련 약속을 지키지 않고 있다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>임대인의 선순위 보증금 축소·은폐 행위로 인한 책임이 명확하며(적합 조건 1), 피해액이 7억원으로 규모가 크고(적합 조건 4), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)이 소송금융 투자에 적합합니다. 현재 10여명의 피해자가 확인되었고 추가 피해자 발생 가능성이 있어 집단적 피해 가능성도 있습니다(적합 조건 3).</t>
+          <t>상대방 책임이 명확하고(일부 피해자 승소), 45명의 집단적 피해가 발생했으며, 검찰 송치로 공적 절차가 진행 중입니다. 상대방에게 자력(건물 매각 시도)이 있는 것으로 보이나, 지급 의무를 이행하지 않고 있어 소송금융을 통한 강제집행 또는 추가 소송 지원이 적합합니다.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>7억원 가량</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>10여명</t>
+          <t>45명</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>임대인이 선순위 보증금 축소 고지·은폐 …경찰에 고소장 접수</t>
+          <t>45명 보증금 미반환 혐의 지역 사업가 檢 송치</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003542884</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260313.22006003764</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-03-10 12:39:22.264397+00:00</t>
+          <t>2026-03-12 13:22:35.329181+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C318" t="inlineStr"/>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>시행사, 시공사, 서구청</t>
+        </is>
+      </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>정부의 전세사기 예방 및 피해자 지원 대책 마련 중, 관련 수사 진행 가능성 높음</t>
+          <t>부산지법 서부지원 민사1부 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>최근 3년간 전세사기 피해자는 3만5천 명, 누적 피해 보증금은 4조7천억 원에 달합니다. 세입자가 계약 전 임대인의 세금 체납 등 위험 여부를 확인하기 어려웠던 것이 주된 원인으로 지목되며, 정부는 전세사기를 막기 위한 대책을 마련 중입니다.</t>
+          <t>태풍 '힌남노'로 부산 해안가 아파트가 월파 피해를 입자, 입주민 1325명이 시행사, 시공사, 서구청을 상대로 손해배상 소송을 제기했습니다. 법원은 피고들의 태풍 대비 미비와 부적절한 환경영향평가, 감독 소홀 등을 인정하여 원고 일부 승소 판결을 내렸습니다. 1323명의 원고에게 각 10만원의 위자료와 지연손해금, 부당이득금 등을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 3만5천 명, 피해 보증금 4조7천억 원에 달하는 등 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 정부 차원의 예방 및 대책 마련이 진행 중이며(적합 조건 6), 사기 행위에 대한 책임은 명확합니다(적합 조건 1). 다만, 개별 사기 임대인의 자력 부족이 문제될 수 있으므로, 소송금융 투자 시에는 제도적 책임이 있는 기관(예: 공인중개사, 보증기관, 정부)을 상대로 한 소송 가능성을 추가 검토해야 합니다.</t>
+          <t>법원이 시행사, 시공사, 지자체(서구청)의 태풍 대비 미비에 대한 과실을 명확히 인정하여 상대방 책임이 명확하며(적합 조건 1), 지자체가 피고에 포함되어 자력이 충분합니다(적합 조건 2). 또한 1325명의 아파트 수분양자들이 집단적으로 피해를 입었고(적합 조건 3), 1323명에게 각 10만원의 위자료 및 지연손해금, 부당이득금 등 총 1억 3천만원 이상의 피해 규모가 인정되어(적합 조건 4) 소송금융 투자에 매우 적합합니다. 이미 1심 판결로 과실이 인정되어 증거가 충분히 확보된 상태입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>4조7천억 원</t>
+          <t>1억 3천만원 이상 (위자료 및 지연손해금, 부당이득금 포함)</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>3만5천 명</t>
+          <t>1325명</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>전세사기 막는다 …계약 전 미리 위험 확인</t>
+          <t>미비한 태풍 대비 탓 입주민 피해…법원, 지자체 등 과실 인정</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516627</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546231</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>2026-03-10 12:38:48.198038+00:00</t>
+          <t>2026-03-12 12:59:54.774032+00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C319" t="inlineStr"/>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>시행사, 지자체</t>
+        </is>
+      </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>대통령 지시로 '국가정상화위원회' 구성 및 각 부처별 '비정상의 정상화' 사업 진행 예정. 주택 관련 정보 공개 확대, 세입자 대항력 공백 축소, 중개사 책임 강화 등 제도 개선 추진.</t>
+          <t>법원 판결로 시행사·지자체 책임 일부 인정</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>이재명 대통령이 전세사기 근절을 '비정상의 정상화' 핵심 과제로 강조하며, 주택 정보 공개 확대, 세입자 대항력 공백 축소, 중개사 책임 강화 등 제도 개선을 지시했다. 2022년 전세사기 사태로 많은 국민이 어려움을 겪고 있으며, 대통령은 '국가정상화위원회' 구성을 제안하며 정부 차원의 적극적인 대응을 주문했다.</t>
+          <t>태풍 대비 미흡으로 피해를 입은 아파트 입주민들이 시행사와 지자체를 상대로 제기한 소송에서 부산지방법원 서부지원이 피고들의 책임을 일부 인정했다. 이는 태풍 피해에 대한 건설사와 공공기관의 과실을 법원이 인정한 사례이다.</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>대통령이 전세사기 근절을 핵심 과제로 강조하며 '국가정상화위원회' 구성을 지시, 정부 차원의 공적 절차(적합 조건 6)가 강력하게 진행 중입니다. '많은 국민들께서 어려움을 겪고 있다'는 언급에서 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 명확하며, '중개사 책임 강화' 등 제도 개선은 소송 상대방의 책임(적합 조건 1)을 구체화하고 증거 확보(적합 조건 5)에 긍정적인 영향을 미칠 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당한다. 시행사와 지자체가 피고로 자력이 충분하며, 법원에서 책임이 일부 인정되어 상대방 책임이 명확하다. 아파트 입주민 다수가 피해를 입은 집단적 피해 사건으로, 이미 소송이 진행되어 증거가 확보되었고 법원의 판단이 있었다.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>李대통령  전세사기 근절, '비정상의 정상화' 핵심 과제</t>
+          <t>태풍 무대책 아파트  입주민 소송… 시행사·지자체 책임 일부 인정</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031015454995444?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6099536</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>2026-03-10 12:34:52.373889+00:00</t>
+          <t>2026-03-12 12:57:42.537569+00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C320" t="inlineStr"/>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>옹진군, 공사 업체</t>
+        </is>
+      </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 일부 피해자는 정부 전세사기 피해자로 인정받음</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>전주에서 선순위 보증금을 축소 고지하여 세입자들을 속인 대규모 전세사기 의혹이 불거졌습니다. 현재까지 10명의 피해자가 7억 원 이상의 보증금을 돌려받지 못했으며, 경찰은 집주인과 관리인 남성을 고소하여 수사 중입니다. 경찰은 빌라 수십 채를 관리했다는 진술에 따라 추가 피해자가 있을 것으로 보고 수사를 확대하고 있습니다.</t>
+          <t>인천 영흥도에서 옹진군이 발주한 공사 중 수문이 철거되면서 바닷물이 역류해 농경지가 침수되는 피해가 발생했습니다. 인천지법은 공사 업체와 옹진군의 과실을 인정하여 농민 A씨 부부에게 4,216만 원을 배상하라고 1심 판결했습니다. 인근 토지에도 피해가 발생한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(선순위 보증금 축소 고지), 집단적 피해(최소 10명, 추가 피해자 예상)와 큰 피해 규모(7억 원 이상)가 확인됩니다. 또한, 중개대상물 확인서 및 확정일자 부여 현황 등 증거 확보가 가능하며, 현재 경찰 수사가 진행 중인 공적 절차가 있습니다.</t>
+          <t>법원 판결로 공사 업체의 과실과 옹진군의 방치 과실이 명확히 인정되어 상대방 책임이 분명합니다. 옹진군이 기초자치단체로서 배상 능력이 충분하며, 이미 1심 법원 판결이 존재하여 증거 확보가 용이합니다. '인근 토지' 언급으로 추가 피해 농민이 있을 가능성이 있어 집단적 피해로 확장될 여지도 있습니다.</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>7억 원 이상</t>
+          <t>4,216만 원 (A씨 부부), 인근 토지 피해액 미상</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>최소 10명, 추가 피해자 예상</t>
+          <t>A씨 부부 외 인근 토지 농민들 (미상)</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>또 전세사기 의혹…“선순위 보증금 축소 고지”</t>
+          <t>수문 뜯어 방치해 논 침수, 배상해야 …법원, 농민 손 들어줘</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504513&amp;ref=A</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260312164543UNS</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>2026-03-10 12:33:27.160541+00:00</t>
+          <t>2026-03-12 12:53:08.819905+00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C321" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>국무총리 소속 사회대개혁위원회에서 긴급실행과제로 전세사기 피해자 신속 구제 방안 마련 제안</t>
+          <t>정부 대책 마련 및 법 개정 추진 중</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>국무총리 소속 사회대개혁위원회가 전세사기 피해자 신속 구제 방안 마련을 포함한 20개 긴급실행과제를 발표했다. 이는 다수의 피해자가 발생한 심각한 사회 문제로, 정부 차원의 구제 논의가 활발히 진행 중이다. 피해 규모가 크고 집단소송 가능성이 높아 소송금융 투자에 적합한 잠재적 사건군으로 판단된다.</t>
+          <t>전주에서 대규모 전세사기 의혹이 불거졌으며, 집주인들이 기존 세입자의 보증금을 축소 고지하여 '깡통 전세'를 숨긴 것으로 드러났습니다. 피해자들은 계약 전 선순위 보증금 확인이 어려워 피해를 입었으며, 정부는 안심전세 앱 도입 및 법 개정을 통해 이 문제에 대한 대책을 마련하고 있습니다.</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>국무총리 소속 사회대개혁위원회에서 전세사기 피해자 신속 구제 방안 마련을 '긴급실행과제'로 제안하며, 이는 다수의 피해자가 발생한 집단적 피해(3) 사례이다. 피해 규모(4)가 크고, 정부 차원의 논의가 진행 중인 공적 절차(6)에 해당하며, 이는 증거 확보(5)에도 유리하다. 개별 피고의 자력은 상이할 수 있으나, 정부의 구제 방안 논의는 소송금융 투자 기회를 확대할 가능성이 높다.</t>
+          <t>상대방 책임이 비교적 명확함 (집주인의 보증금 축소 고지), 집단적 피해 (전주 대규모 전세사기 의혹, 다수 세입자), 피해 규모가 큼 (총 7억 원 이상, 개별 피해액도 상당), 증거 확보 가능 (계약서, 확정일자 부여 현황 등), 이미 공적 절차 진행 중 (정부의 대책 마련 및 법 개정 추진). 다만 개별 집주인의 자력은 추가 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 원 이상</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>전세사기 구제·플랫폼 규제·개헌…사회대개혁위 긴급실행과제 20개 발...</t>
+          <t>“계약 전 ‘깡통 전세’ 확인 어려워”…대책 시급</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2563862</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506832&amp;ref=A</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
-          <t>2026-03-10 12:21:41.869916+00:00</t>
+          <t>2026-03-12 12:29:46.308483+00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>대한민국, 국가유산청 및 관련 공무원</t>
+          <t>대장동 민간업자들 (정영학, 김만배, 남욱 측)</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>세운4구역 주민대표회의가 국가 및 국가유산청 공무원 대상 160억 원 손해배상 소송 제기. 국가유산청은 행정협의조정위원회에 조정 신청.</t>
+          <t>성남시가 대장동 민간업자들을 상대로 배당결의 무효확인 소송을 진행 중이며, 재산 가압류·가처분 신청이 인용되었습니다. 대장동 형사사건 2심 선고를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>유네스코 세계유산 종묘 앞 세운4구역 재개발 사업을 두고 국가유산청과 서울시 간 갈등이 심화되고 있습니다. 국가유산청은 서울시의 일방적인 통합심의 절차 중단과 세계유산영향평가 선행을 요구하며 행정협의조정위원회에 조정을 신청했습니다. 한편, 세운4구역 주민대표회의는 사업 지연 등으로 인한 손해를 주장하며 국가와 국가유산청 공무원들을 상대로 160억 원 규모의 손해배상 소송을 제기한 상태입니다.</t>
+          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 재산 추적에 총력전을 펼치고 있습니다. 검찰 수사보고서를 근거로 하나자산신탁 신탁계좌의 미정산 수익금 828억원 규모를 파악하고 있으며, 약 4000억원대 배당에 대한 무효확인 소송도 병행 중입니다. 현재 형사사건 2심 선고를 앞두고 있어 재판부가 이를 중요하게 보고 있습니다.</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>상대방인 국가의 자력이 충분하며(적합 조건 2), 세운4구역 주민대표회의가 160억 원 규모의 손해배상 소송을 제기하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보입니다. 또한 국가유산청의 행정협의조정위원회 신청 및 유네스코 권고 등 공적 절차가 진행 중(적합 조건 6)인 점은 사건의 공론화와 증거 확보에 긍정적입니다. 다만, 주민들의 손해배상 청구에 대한 국가의 책임 명확성은 추가 검토가 필요합니다.</t>
+          <t>대장동 민간업자들의 책임이 검찰 수사보고서로 명확히 드러나고, 사업 규모를 고려할 때 상대방에게 자력이 충분할 가능성이 높습니다. 피해 규모가 최소 828억원에서 최대 4000억원 이상으로 매우 크며, 검찰 수사보고서 등 객관적 증거가 확보되어 있고, 이미 검찰의 추징보전 조치 등 공적 절차가 진행된 바 있습니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>160억 원</t>
+          <t>최소 828억원, 최대 4000억원 이상</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>세운4구역 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>'종묘 앞 재개발' 행정조정 논의 나서나…국가유산청, 조정 신청</t>
+          <t>성남시, 대장동 민간업자들 재산 추적 총력전</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260310024000005?input=1195m</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029514580&amp;code=61122013&amp;cp=nv</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>2026-03-10 00:59:40.175364+00:00</t>
+          <t>2026-03-12 00:45:38.534980+00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C323" t="inlineStr"/>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>두산건설</t>
+        </is>
+      </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>공사비 증액 요구에 따른 조합과 시공사 간 갈등 심화, 소송전으로 비화하는 사례 빈번</t>
+          <t>하도급업체 비대위 구성, 공사대금 체불 공방 중</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>재건축 조합과 시공사 간 공사비 증액 요구로 인한 갈등이 심화되고 있으며, 이는 조합원들에게 분담금 폭탄으로 이어져 소송전으로 비화하는 사례가 빈번하다. 3.3㎡당 공사비 1000만원 시대에 조합원들의 피해 규모는 상당할 것으로 예상된다.</t>
+          <t>광주 탄벌동 두산위브 아파트 시공사인 두산건설이 준공확약서를 제출하고 입주승인을 받았음에도 준공기한을 넘기고 하도급업체들의 공사대금을 체불하고 있습니다. 두산건설은 계약 주체가 아니라고 발뺌하지만, 하도급업체들은 두산건설이 실질적인 공정 관리를 주도했다고 주장하며 비대위를 구성해 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>적합 조건 3 (집단적 피해)에 따라 재건축 조합원 다수가 공사비 증액으로 인한 분담금 폭탄 피해를 입고 있으며, 적합 조건 4 (피해 규모가 큼)에 따라 개별 및 집단 피해액이 상당할 것으로 예상된다. 또한 적합 조건 2 (상대방 자력 충분)에 해당하는 시공사는 대규모 건설 프로젝트를 수행하는 기업으로 배상 능력이 충분하며, 적합 조건 5 (증거 확보 가능)에 따라 도급 계약서 등 객관적 증거 확보가 용이하다. 이는 소송금융 투자에 매우 적합한 유형의 사건이다.</t>
+          <t>대기업 시공사(두산건설)가 준공확약서를 제출하고도 약속을 어겨 책임이 비교적 명확하며(적합 조건 1), 자력이 충분합니다(적합 조건 2). 다수의 하도급업체들이 수십억 원대의 공사대금을 체불당한 집단적 피해(적합 조건 3, 4)이며, 공증확약서 등 명확한 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>하도급업체 다수</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>[3.3㎡당 공사비 1000만원 시대] ③ 조합원에 분담금 폭탄…시공사와 갈...</t>
+          <t>‘공사비 체불’ 광주 아파트 시공사, 준공확약 걸고 승인만 챙겨</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603071332424100220</t>
+          <t>https://www.kyeonggi.com/article/20260311580379</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>2026-03-10 00:46:28.839503+00:00</t>
+          <t>2026-03-12 00:35:50.143880+00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>DL이앤씨, GS건설, 상대원2구역 재개발 조합</t>
+          <t>지역단위 농협</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>시공사 교체 투표 과정에서 잡음 발생, 경찰 출동, DL이앤씨 가처분 신청 및 효력 무효 주장 예정</t>
+          <t>금융감독원 부실 PF 사업장 리스트 공개 및 경·공매 진행 중</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 조합이 시공사를 DL이앤씨에서 GS건설로 교체하는 과정에서 투표 결과 불일치 논란이 발생, 경찰까지 출동하며 갈등이 격화되었습니다. 기존 시공사인 DL이앤씨는 이번 투표 결과에 대해 가처분 신청 및 효력 무효를 주장할 계획이며, GS건설의 입찰 제안 내용 중 법률 자문 비용 지원 및 손해배상액 감액이 도시정비법 위반 여부로 검토될 예정입니다. 이로 인해 대규모 재개발 사업의 지연 및 법적 분쟁이 예상됩니다.</t>
+          <t>지역단위 농협의 부동산 PF 사업장 부실 정리가 더디게 진행되고 있으며, 1년 새 경·공매 대상 사업장이 6배 증가하여 총 감정평가액이 1조 2500억원에 달한다. 금융감독원은 매달 부실 PF 사업장 목록을 공개하고 있으며, 일부 사업장은 1년 이상 팔리지 않는 악성 매물로 남아있다. 이는 저축은행 업권이 PF 부실을 상당수 덜어낸 것과 대조적이다.</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>대기업인 DL이앤씨와 GS건설이 얽혀있어 상대방 자력이 충분하며(적합 조건 2), 4885가구 대규모 재개발 사업으로 집단적 피해 가능성이 높습니다(적합 조건 3). 투표 결과 불일치 등 명확한 증거가 존재하며(적합 조건 5), DL이앤씨가 200억 원 규모의 손해배상액을 언급하는 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경찰 출동 및 가처분 신청 예고로 공적 절차 진행 중입니다(적합 조건 6).</t>
+          <t>지역단위 농협의 PF 부실 사업장 규모가 1조 2500억원에 달하며, 금융감독원이 매달 관련 리스트를 공개하고 경·공매가 진행 중인 점은 소송금융 적합 조건(상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 부합한다. 다만, 소송의 주체가 될 피해자 집단과 상대방의 구체적인 책임 소재를 명확히 파악하는 것이 중요하며, 이는 추가 조사가 필요하다.</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>200억 원 이상 (손해배상액 언급)</t>
+          <t>1조 2500억원</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>4885가구 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>손배액 200억 책임질게  GS, 상대2구역 시공사 재선정…경찰 출동 아수...</t>
+          <t>저축은행은 정리되는데... 1년 새 농협 PF 사업장 매물 6배 '쑥'</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/09/2026030903824.html</t>
+          <t>https://www.mt.co.kr/finance/2026/03/12/2026031014480160775</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-03-09 13:14:18.856515+00:00</t>
+          <t>2026-03-12 00:29:17.983916+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>관리인 선출 후 시행사를 상대로 하자 관련 집단소송 예정</t>
+          <t>국토교통부 전세사기 피해자 결정 및 HUG 전세피해확인서 발급 진행 중</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>원룸, 오피스텔, 상가 등 공동주택에서 불투명한 관리비 부과 및 사용 문제와 하자 문제가 제기되었습니다. 입주민들은 관리인이 선출되면 시행사를 상대로 하자 관련 집단소송을 제기하기로 의견을 모았습니다. 이는 대통령의 '깜깜이 관리비' 지적과도 맞물려 근본적인 대책 마련의 필요성이 강조되고 있습니다.</t>
+          <t>경상남도가 전세사기 피해자들의 경제적 회복을 위해 주거비 이자 지원을 발표했다. 지원 대상은 국토교통부의 전세사기 피해자 결정자 또는 주택도시보증공사(HUG)의 전세피해확인서 발급자이다. 이는 전세사기 피해가 광범위하게 발생하고 있으며, 정부 및 공공기관의 공식적인 피해 확인 절차가 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>시행사를 상대로 한 하자 관련 소송으로 책임 주체가 명확하며(적합 조건 1), 원룸, 오피스텔, 상가 입주민들이 관리인 선출 후 집단으로 소송을 제기할 예정이므로 집단적 피해에 해당합니다(적합 조건 3). 공동주택 하자와 관리비 문제는 피해 규모가 클 가능성이 높고(적합 조건 4), 시행사는 일반적으로 배상 능력이 있는 법인입니다(적합 조건 2).</t>
+          <t>전세사기 피해는 다수의 피해자에게 발생하며(집단적 피해), 국토교통부 및 HUG의 피해자 결정 및 확인서 발급을 통해 객관적 증거 확보 및 공적 절차가 진행 중임. 피해 규모 또한 상당할 것으로 예상되어 소송금융 투자 적합 조건에 부합함. 다만, 개별 사기범의 자력 확보가 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>대통령 깜깜이 관리비 지적에  겉핥기식 문제 해결 아닌 근본적 대책 필...</t>
+          <t>경남도, 전세사기 피해자 '주거비 부담' 덜어준다</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111335</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823508</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>2026-03-09 12:44:00.370640+00:00</t>
+          <t>2026-03-12 00:28:57.128858+00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>전 조합장 횡령 유죄 판결, 업무대행사 대표 1심 유죄 후 도주, 일부 조합원 민사 손해배상 승소 판결</t>
+          <t>양평군 전세사기 피해자 이주비 및 긴급생계비 지원 확대 시행</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>청주 사직2구역 지역주택조합 사업이 전 조합장의 68억원 횡령 및 업무대행사 대표의 도주로 무산되었습니다. 이로 인해 수백 명의 조합원이 분담금 피해를 입었으며, 전 조합장은 징역형을 선고받고 업무대행사 대표는 1심 유죄 후 도주한 상태입니다. 일부 조합원은 이미 민사소송에서 손해배상 승소 판결을 받았습니다.</t>
+          <t>양평군이 전세사기 피해를 겪는 군민의 주거 안정과 생활 회복을 위해 민간주택 이주비 지원을 확대하고 경기도 긴급생계비와의 중복 지원을 허용한다. 이는 전세사기 피해자들이 주거 이전 비용과 생활비를 동시에 지원받아 경제적 부담을 덜 수 있도록 돕기 위함이다. 양평군은 피해 예방을 위한 캠페인과 교육도 지속적으로 추진하고 있다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>전 조합장의 횡령 유죄 판결과 업무대행사 대표의 1심 유죄 판결 및 도주로 상대방 책임이 명확하고 객관적 증거가 충분합니다 (적합 조건 1, 5). 수백 명의 조합원이 수십억 원 규모의 분담금 피해를 입은 집단적 피해 사건이며 (적합 조건 3, 4), 이미 형사 절차 및 일부 민사 소송이 진행되어 판결이 선고된 바 있습니다 (적합 조건 6). 다만, 상대방의 자력 확보 및 도주한 대표에 대한 집행 가능성이 관건입니다.</t>
+          <t>전세사기 피해는 다수의 피해자(집단적 피해)에게 큰 피해 금액(피해 규모가 큼)을 발생시키며, 양평군에서 피해자 지원 제도를 운영하고 '전세사기피해자등'으로 결정된 자를 대상으로 하는 등 공적 절차가 진행 중임을 시사한다. 이 과정에서 증거 확보도 가능할 것으로 판단된다. 소송 상대방이 명확히 특정되지 않은 점은 있으나, 집단적 피해의 특성상 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>68억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>청주 사직2구역 또 백지화…업무대행사 대표 5년째 도주</t>
+          <t>양평군, 전세사기 피해자 민간(임대)주택 이주비 지원 확대 시행</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260309_0003539484</t>
+          <t>https://biz.heraldcorp.com/article/10692371?ref=naver</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-03-09 00:46:55.517887+00:00</t>
+          <t>2026-03-12 00:24:37.126326+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>부동산신탁사 (예: 무궁화신탁, 코리아신탁 등)</t>
+          <t>마산시</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>부실 PF 사업장 경·공매 진행 중, 책임준공 미이행 관련 소송 다수 진행 중</t>
+          <t>재평가 보류 논란으로 향후 법적 분쟁 소지</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>지방 부실 PF 사업장 비중이 68.5%에 달하며, 14개 부동산신탁사의 지난해 순손실이 4689억 원을 기록했습니다. 책임준공 미이행 관련 소송이 잇따르면서 신탁업계 전반의 실적 악화가 불가피할 것으로 분석됩니다. 이는 다수의 이해관계자에게 큰 피해를 야기하고 있으며, 관련 법적 분쟁이 활발히 진행 중입니다.</t>
+          <t>수천억원이 투입된 마산해양신도시 사업의 재평가가 보류되면서 논란이 일고 있습니다. 과거 3심까지 진행된 절차에서 문제가 없었음에도 재평가 직전에 쟁점화된 점이 향후 법적 분쟁으로 이어질 수 있다는 우려가 제기됩니다. 이미 4년 반 동안 소송 및 행정 검토가 진행된 복잡한 사안입니다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>부동산신탁사의 책임준공 미이행으로 인한 소송이 잇따르고 있으며(적합 조건 1, 6), PF 사업의 특성상 피해 규모가 크고(적합 조건 4) 다수의 사업장과 이해관계자가 얽혀 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 상대방인 부동산신탁사들은 비록 업계 전반의 실적 악화가 예상되나, 개별 소송에서 배상 능력이 충분할 것으로 판단됩니다(적합 조건 2).</t>
+          <t>수천억원 규모의 대형 프로젝트로, 상대방(마산시 또는 관련 기관)의 자력이 충분할 것으로 예상됩니다. (적합 조건 2) '수천억원 투입'이라는 점에서 피해 규모가 매우 클 가능성이 있으며 (적합 조건 4), '접수·심의·소송 3심을 거치는 동안 문제 삼지 않다가 재평가 직전에야 쟁점화'되었다는 점에서 명확한 절차적 증거가 존재합니다. (적합 조건 5) 또한, '소송과 행정 검토에만 약 4년 반'이 소요되었다는 점에서 이미 공적 절차가 진행 중입니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>수백억 원 이상 (개별 PF 사업장 기준)</t>
+          <t>수천억원</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>다수의 PF 사업장 이해관계자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>지방 부실 PF 사업장 비중 68.5%…경공매 정리 지연 장기화</t>
+          <t>수천억원 투입된 마산해양신도시 재평가 보류 논란</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016690?ref=naver</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632301</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-03-09 00:43:28.298936+00:00</t>
+          <t>2026-03-11 13:17:47.884997+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>신한자산신탁</t>
+          <t>A 시행사</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>책임준공 확약 관련 1심 패소 판결 다수, 추가 소송 리스크 관리 위해 합의 진행 중</t>
+          <t>구분소유자들이 광주시에 행정심판 제기, 광산구의 근로복지공단 무단 점유에 대한 시정명령</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>신한자산신탁이 책임준공 확약 관련 손해배상 소송에서 잇따라 패소하며 대규모 배상 책임을 지고 있습니다. 이미 약 9건의 소송을 3000억원 규모로 합의 종결하는 등 유동성 방어에 총력을 기울이고 있으며, 법원 판결로 신탁사의 책임이 명확해진 선례가 생겼습니다. 이는 유사한 PF 사업장의 대주단에게 추가 소송의 기회가 될 수 있습니다.</t>
+          <t>광주 광산구의 한 집합건물에서 A 시행사의 '유령 증축'으로 인해 십수 명의 구분소유자들의 대지권이 서류상 축소되어 재산권 피해가 발생했습니다. 또한, 건물 내 공공기관의 공용면적 무단 점유 및 관할 지자체의 소극적 행정 태도도 문제로 지적됩니다. 현재 구분소유자들은 행정심판을 제기하고 있으며, 광산구는 무단 점유에 대한 시정명령을 내린 상태입니다.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>신한자산신탁의 책임준공 확약 관련 배상 책임이 법원 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 용이), 신한금융지주 계열사로 자력이 충분합니다(상대방 자력 충분). 이미 수천억 원 규모의 합의가 진행 중이며(피해 규모 큼), 유사한 책임준공 확약 관련 소송이 추가로 발생할 가능성이 높습니다(집단적 피해).</t>
+          <t>A 시행사의 증축 약속 불이행 및 서류상 대지권 축소로 인한 재산권 피해가 명확하며(적합 조건 1), A 시행사, 광산구, 근로복지공단 등 자력 있는 상대방이 특정됩니다(적합 조건 2). 십수 명의 구분소유자들이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 대지권 축소는 재산상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 법원 판결, 행정심판 인용 결정, 시정명령 등 객관적 증거가 존재하며(적합 조건 5), 행정심판 및 시정명령 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>최소 3000억원 이상 (합의금 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>대주단 다수 (약 9건의 소송/합의)</t>
+          <t>십수명</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>[Invest]소송 리스크에 자금줄 죄는 신한자산신탁…석달간 3000억 조달 속...</t>
+          <t>광주 대형 집합건물 ‘유령 증축’…“재산권 피해” 분통</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>investchosun.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>https://www.investchosun.com/site/data/html_dir/2026/03/06/2026030680201.html</t>
+          <t>http://www.kjdaily.com/article.php?aid=1773225093674731005</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>2026-03-09 00:43:06.747427+00:00</t>
+          <t>2026-03-11 13:16:58.949816+00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>화천대유자산관리, 성남의뜰 등 대장동 민간업자 관련 법인</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>한국농어촌공사 내부 민원 접수 및 하자 보수 진행 중, 손해배상 검토 중</t>
+          <t>배당결의 무효확인 소송 1심 변론 진행 중, 대장동 형사사건 2심 공판 예정</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>한국농어촌공사가 청년농에게 임대한 임대형 스마트팜 시설에서 2년간 양액기 고장, 지반 침하 등 10여건의 하자가 반복 발생하여 농가들이 생산량 급감 등 피해를 겪고 있습니다. 안성철씨 외에도 전국 다수 지역에서 유사 민원이 접수되었으며, 공사 측은 시설 수리를 완료하고 양액기 교체를 협의 중이나 손해배상에 대해서는 내부 검토 중입니다.</t>
+          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 추가 가압류 및 배당결의 무효확인 소송을 진행 중입니다. 김만배가 실질적으로 지배한 화천대유자산관리의 하나자산신탁 수익금교부청구권(약 828억 원)에 대한 가압류가 인용되었으며, 성남의뜰이 민간업자들에게 실시한 약 4000억 원대 배당이 무효임을 다투는 소송의 첫 변론이 진행되었습니다. 대장동 형사사건 2심 공판도 예정되어 있어 관련 절차가 활발히 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>한국농어촌공사가 임대한 스마트팜 시설의 하자로 인한 피해로, 상대방 책임이 비교적 명확하고(적합 조건 1), 공공기관인 상대방의 자력이 충분하며(적합 조건 2), 전국적으로 다수의 농가에서 유사 민원이 접수되어 집단적 피해 가능성이 높습니다(적합 조건 3). 공사 자체 조사 및 하자 내용이 구체적으로 언급되어 증거 확보가 가능하고(적합 조건 5), 현재 공사 내부에서 하자 보수 및 손해배상 검토가 진행 중입니다(적합 조건 6).</t>
+          <t>대장동 민간업자들의 범죄수익 환수라는 명확한 책임 주체가 있으며 (적합 조건 1), 화천대유자산관리 및 하나자산신탁의 미정산 수익금 등 상당한 자력이 확인됩니다 (적합 조건 2). 또한 4000억 원대의 배당 무효 소송과 828억 원 규모의 미정산 수익금 가압류 등 피해 규모가 매우 크고 (적합 조건 4), 검찰 수사보고서 등 객관적 증거가 확보되어 있습니다 (적합 조건 5). 현재 배당결의 무효확인 소송이 진행 중이며, 대장동 형사사건 2심 공판도 예정되어 있어 공적 절차가 활발히 진행되고 있습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 828억 원, 최대 4000억 원 이상</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1 (성남시)</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>2년간 설비 고장 반복…‘임대형 스마트팜’ 부실 공방</t>
+          <t>성남시 “대장동 범죄수익 끝까지 환수”…가압류 확대·배당무효 소송...</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260306500651</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=887121</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>2026-03-09 00:33:39.255924+00:00</t>
+          <t>2026-03-11 13:16:50.093896+00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>김만배, 남욱, 정영학, 성남의뜰</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>시공사 선정 입찰 전 단계에서 갑질 논란 및 갈등 심화</t>
+          <t>민간업자 재산 10건 추가 가압류 및 배당결의 무효확인 소송 진행 중</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>DL이앤씨가 압구정5구역 재건축 시공사 선정 입찰 전부터 조합의 공동 홍보공간 운영 방침에 반해 개별 홍보공간을 요구하며 '갑질' 논란에 휩싸였다. 이는 입찰 공정성을 해치고 사업 지연 및 공사비 증가로 이어져 조합원들에게 피해를 줄 수 있다는 우려가 제기된다. DL이앤씨는 과거에도 다수의 정비사업에서 조합과의 갈등으로 계약이 해지된 이력이 있어 신뢰도 문제가 부각되고 있다.</t>
+          <t>성남시와 성남도시개발공사가 대장동 민간업자 김만배, 남욱, 정영학 등의 재산 10건을 추가 가압류하고 민사소송을 본격화했습니다. 성남시는 대장동 사업 시행사 성남의뜰을 상대로 '배당결의 무효확인' 소송을 진행하며, 대장동 개발 이익 환수를 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대형 건설사로 자력이 충분하며(적합 조건 2), 압구정5구역 재건축 조합원 다수가 잠재적 피해자이므로 집단적 피해 가능성이 높습니다(적합 조건 3). 조합의 공동 홍보공간 운영 방침에 반하는 DL이앤씨의 요구는 입찰 공정성을 해칠 수 있는 '갑질' 논란으로 책임 소재가 비교적 명확하며(적합 조건 1), 관련 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>대장동 사업 관련 민간업자들의 책임이 소송을 통해 다투어지고 있으며, 성남시가 재산 가압류 조치까지 취한 점은 상대방 책임의 명확성을 시사합니다. 수천억 원대의 이익 배당 문제가 얽혀있어 피해 규모가 매우 크고, 민간업자들의 자력 또한 충분할 것으로 예상됩니다. 이미 형사 수사 및 재판 등 공적 절차가 광범위하게 진행되어 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원대</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>압구정5구역 재건축 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>‘입찰 전부터 갑질 논란’… 압구정5구역서 무리수 둔 DL이앤씨</t>
+          <t>성남시, 대장동 민간업자 재산 10건 추가 가압류… 민사소송도 본격화</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24746</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/11/T5R62KZMVJC4JFJFISUO2F6RDU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-03-09 00:28:57.755709+00:00</t>
+          <t>2026-03-11 13:12:14.234642+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>재건축 조합</t>
+          <t>화천대유자산관리, 하나자산신탁 및 민간업자 일당 (김만배, 정영학, 남욱)</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>재건축 조합과 상가 조합원 간 개발이익 분배 소송, 일반분양 계약자의 등기 지연 관련 소송 진행 중</t>
+          <t>배당결의 무효확인 소송 진행 중, 대장동 형사사건 2심 공판 예정, 추가 가압류 10건 인용</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>한 재건축 단지가 상가 분쟁 소송 끝에 분양에 나선다. 재건축 조합이 상가 조합원에게 500억 원 규모의 개발이익을 분배하기로 했으며, 상가와의 소송으로 장기간 등기하지 못한 일반분양 계약자들의 소송도 해결의 실마리를 찾고 있다. 이 기사는 재건축 사업에서 발생할 수 있는 소송 리스크를 강조하고 있다.</t>
+          <t>성남시는 대장동 민간업자들의 부당이득 환수를 위해 총력을 기울이고 있다. 올해 들어 정영학, 김만배, 남욱 측의 부동산 및 채권에 대한 10건의 추가 가압류·가처분 신청이 법원으로부터 모두 인용되었으며, 특히 화천대유의 아파트 분양수익금에 대한 가압류가 핵심이다. 또한, 약 4000억원대 배당이 정관과 상법에 위반된다는 점을 강조하며 배당결의 무효확인 소송을 병행하고 있으며, 대장동 형사사건 2심 공판 결과를 예의주시하고 있다.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 재건축 조합), 2(상대방 자력 충분 - 500억 개발이익), 3(집단적 피해 - 상가 조합원 및 일반분양 계약자 다수), 4(피해 규모 큼 - 500억 개발이익 및 장기간 등기 지연)에 해당하여 소송금융 적합도가 높습니다. 이미 소송이 진행 중이거나 해결 실마리를 찾고 있어 증거 확보 및 법리 검토가 용이할 것으로 보입니다.</t>
+          <t>대장동 개발사업 민간업자들의 부당이득 환수를 위한 소송으로, 상대방의 책임이 검찰 수사보고서 등을 통해 비교적 명확하며(적합 조건 1, 5), 화천대유 등 상대방의 자력이 충분하고(적합 조건 2), 약 4000억원 규모의 배당 무효확인 소송 등 피해 규모가 매우 크다(적합 조건 4). 현재 배당결의 무효확인 소송 및 형사사건 2심이 진행 중이며 추가 가압류 조치도 인용되어 공적 절차가 활발히 진행되고 있다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>500여억원 (개발이익 분배), 일반분양 계약자 피해액 미상</t>
+          <t>약 4000억원 (배당결의 무효확인 소송), 828억원 (미정산 수익금)</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>상가 조합원 다수, 일반분양 계약자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>상가 분쟁에 발 묶인 재건축 단지…'소송 리스크' 따져봐야</t>
+          <t>성남, 대장동 부당이익 환수 총력… 올해만 가압류 10건 인용</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030867041</t>
+          <t>http://www.fnnews.com/news/202603111812536367</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>2026-03-08 12:49:30.227478+00:00</t>
+          <t>2026-03-11 13:10:59.087658+00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>부동산 신탁사 (예: 무궁화신탁, 코리아신탁, 신한자산신탁 등)</t>
+          <t>김만배, 남욱, 정영학 등 대장동 민간 사업자 및 화천대유자산관리</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>정부의 PF 부실 사업장 경·공매 정리 진행 중, 신탁사들의 책임준공 미이행 관련 소송 및 합의 진행 중</t>
+          <t>성남시의 은닉 재산 추적, 추가 가압류/가처분, 손해배상 청구 소송, 배당결의 무효확인 소송 진행 중. 대장동 형사사건 2심 재판도 진행 중.</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>부동산 PF 부실 사업장 정리가 지연되면서 부동산 신탁사들이 책임준공 미이행으로 대규모 손실을 인식하고 있습니다. 특히 신한자산신탁은 PF 관련 소송에서 1심 패소 후 수백억 원의 합의금을 지급하는 등 신탁사들의 재정 악화가 심화되고 있습니다. 지방 부실 사업장 비중이 높고, 올해도 시장 침체가 예상되어 추가적인 법적 분쟁 발생 가능성이 높습니다.</t>
+          <t>성남시가 대장동 민간 사업자들의 범죄수익 환수를 위해 다각도로 은닉 재산을 추적하고 있습니다. 이미 수천억 원대 자산에 대한 가압류/가처분 신청과 손해배상, 배당결의 무효확인 소송을 병행하고 있으며, 형사 재판 2심 결과가 민사 소송의 실효성에 큰 영향을 미칠 것으로 예상됩니다. 다만, 은닉 재산 추적의 어려움과 장기적인 소송 기간이 예상됩니다.</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>부동산 신탁사들의 책임준공 미이행으로 인한 손실이 명확하며(상대방 책임 명확), 신한자산신탁의 1심 패소 및 수백억 원대 합의금 지급 사례는 강력한 증거가 될 수 있습니다(증거 확보 가능). 상대방인 부동산 신탁사들은 금융기관으로 자력이 충분하며(상대방 자력 충분), 전체 신탁업계의 순손실 규모가 4천억 원 이상으로 피해 규모가 매우 큽니다(피해 규모 큼). 정부의 PF 부실 사업장 정리 절차가 진행 중이며(공적 절차 진행 중), 유사한 소송이 추가로 발생할 가능성이 높습니다.</t>
+          <t>성남시가 대장동 민간 사업자들을 상대로 수천억 원대의 범죄수익 환수를 위해 다수의 법적 조치를 진행 중입니다. 적합 조건인 '피해 규모가 큼'(수천억 원대), '증거가 있거나 확보 가능함'(검찰 수사보고서, 법원 가압류 인용), '이미 공적 절차 진행 중'(가압류, 손해배상 소송, 배당결의 무효확인 소송, 형사 재판 2심)에 해당합니다. 상대방의 자력은 은닉 재산 추적의 어려움이 있으나, 화천대유 등 기업과 신탁계좌에 미정산 수익금이 존재할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>4689억 원 (14개 신탁사 순손실), 450억 7994만 원 (신한자산신탁 합의금)</t>
+          <t>5579억원 상당 (가압류 신청액) 및 828억원 (미정산 수익금 추정액)</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>성남시 (시민 전체의 공공 이익과 관련)</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>지방 부실 사업장 정리 지연에…신탁업계 ‘춘래불사춘’</t>
+          <t>성남시, 대장동 수익 환수에 ‘총력전’…실효성은? [오상도의 경기유랑...</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016566?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260311517239?OutUrl=naver</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>2026-03-08 12:47:07.019305+00:00</t>
+          <t>2026-03-11 13:10:26.800474+00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>진장명촌지구 토지구획정리조합</t>
+          <t>시공사·설계사</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>임시총회소집허가 소송 승소, 임시총회 개최 예정</t>
+          <t>서울중앙지방법원 1심 선고 완료, 법정 다툼 계속 중</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>27년간 표류 중인 진장명촌지구 토지구획정리조합과 관련하여, 진장동 등기추진위원회가 조합을 상대로 한 임시총회소집허가 소송에서 승소했습니다. 이 승소 판결을 바탕으로 추진위는 빠른 시일 내 임시총회를 개최하여 장기 표류 중인 사업에 새로운 국면을 맞이할 예정입니다.</t>
+          <t>통영 욕지 모노레일이 탈선 사고로 5년째 멈춰선 가운데, 통영시와 관광개발공사가 시공사 및 설계사를 상대로 104억 원 규모의 손해배상 청구소송을 제기했습니다. 올해 1월 1심에서 설계와 시공 하자가 인정되는 판결이 났으며, 현재 법정 다툼이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>진장동 등기추진위원회가 조합을 상대로 한 임시총회소집허가 소송에서 승소하여 조합의 책임이 법적으로 인정되었고, 이는 향후 본안 소송의 유리한 증거가 될 수 있습니다. '27년 표류'는 다수의 토지 소유자에게 장기간에 걸쳐 발생한 집단적 피해를 시사하며, 잠재적 피해 규모가 클 것으로 예상됩니다.</t>
+          <t>적합 조건: 1심 판결에서 설계와 시공 하자가 인정되어 상대방 책임이 비교적 명확하며, 피해 규모가 104억 원으로 매우 큽니다. 또한, 1심 판결을 통해 증거가 충분히 확보되었고, 통영시와 관광개발공사가 원고이므로 소송 진행 역량과 자금력이 충분할 것으로 예상됩니다. 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>104억 원</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>27년 표류 진장명촌지구…조합 갈등 새국면</t>
+          <t>통영 욕지 모노레일 5년째 멈춤…탈선사고 책임 법정다툼 계속</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060345</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2000987</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>2026-03-08 12:46:41.052808+00:00</t>
+          <t>2026-03-11 13:00:45.808268+00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>시행사 측</t>
+          <t>여수시 또는 관련 건설/설계사</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>형사·민사 소송 진행 중</t>
+          <t>손해배상 구상권 청구 등 법적 구제수단 검토 중</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>오송역세권 도시개발 사업과 관련하여 조합 자금 유출 문제로 형사·민사 소송이 수년째 진행 중이다. 조합은 시행사 측을 상대로 약 80억원의 손해배상 소송을 제기했으며, 법적 공방이 장기화되고 있다.</t>
+          <t>여수시립박물관과 관련하여 317억 원의 시민 혈세가 투입된 사업에 문제가 발생한 것으로 보입니다. 기사는 보수공사 시행과 함께 손해배상 구상권 청구 등 다양한 법적 구제수단이 있음을 언급하며, 소송을 기다리는 기회비용 손실을 고려해야 한다고 지적합니다.</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>시행사 측의 책임이 비교적 명확하며(적합 조건 1), 약 80억원의 피해 규모가 매우 크다(적합 조건 4). 이미 형사·민사 소송이 수년째 진행 중이므로 증거가 확보되었거나 확보 가능성이 높다(적합 조건 5).</t>
+          <t>317억 원이라는 매우 큰 피해 금액이 명확히 제시되어 피해 규모가 큼 조건에 해당합니다. 여수시립박물관 관련 사안으로, 상대방이 여수시(공공기관) 또는 대형 건설사일 가능성이 높아 상대방에게 자력이 충분함 조건도 충족합니다. 또한, 공공사업의 특성상 관련 증거 확보가 용이하며, 손해배상 구상권 청구 등 법적 구제수단이 언급되어 상대방 책임이 비교적 명확할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>약 80억원</t>
+          <t>317억 원</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>'오송역세권 도시개발' 공사 재개됐지만 법적 공방 장기화</t>
+          <t>317억 원 시민 혈세  여수시립박물관 은 어디로 가는가?</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>netongs.com</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499990</t>
+          <t>http://www.netongs.com/news/articleView.html?idxno=331484</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
-          <t>2026-03-08 12:46:12.666133+00:00</t>
+          <t>2026-03-11 13:00:11.502700+00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>상대원2구역 주택재개발정비사업 조합</t>
+          <t>시공사 및 설계사</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>기존 시공사 DL이앤씨의 법적 대응 예고, 일부 조합원들의 대의원회 무효 가처분 검토, 조합장 해임 총회 예정</t>
+          <t>통영시가 시공사·설계사 대상 민사소송 1심 일부 승소, 시민단체 국민 감사청구 예정</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 조합이 기존 시공사 DL이앤씨를 해지하고 GS건설을 우선협상대상자로 지정하면서 법적 분쟁이 예고되고 있습니다. DL이앤씨는 법적 대응을 예고했고, 일부 조합원들은 대의원회 의결 과정의 투표 번복에 의문을 제기하며 무효 가처분을 검토 중입니다. 이로 인해 사업 지연 및 비용 증가 등 4885가구 조합원들의 막대한 피해가 우려됩니다.</t>
+          <t>통영 욕지 모노레일이 사고 후 5년간 운영을 멈춘 가운데, 통영시가 시공사 및 설계사를 상대로 한 민사소송 1심에서 일부 승소했다. 이에 공직공익비리신고 전국시민운동연합 통영지부가 모노레일 사고와 관련하여 국민 감사청구를 계획하고 있다. 이는 건설 하자 및 관리 부실로 인한 공공시설 운영 중단 사안으로, 추가적인 법적 분쟁 가능성이 높다.</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>대규모 재개발 사업에서 시공사 교체 과정 중 발생한 조합과 기존 시공사(DL이앤씨) 간의 법적 분쟁 예고 및 일부 조합원들의 대의원회 의결 무효 가처분 검토 등 다층적인 갈등이 심화되고 있습니다. 이는 다수(4885가구)의 조합원에게 사업 지연 및 비용 증가라는 막대한 피해를 야기할 수 있으며, 유사 사례(신당8구역)에서 1심이 시공사 손을 들어준 전례가 있어 조합의 책임이 명확해질 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>통영시가 시공사 및 설계사를 상대로 한 민사소송 1심에서 일부 승소하여 상대방 책임이 비교적 명확하며(적합 조건 1), 모노레일 5년 운영 중단으로 인한 피해 규모가 크고(적합 조건 4), 이미 소송 및 국민 감사청구 등 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>수백억 원 이상 (사업 지연 및 손해배상금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>4885가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>상대원2구역, GS건설 우선협 지정…조합 내홍·소송전 '첩첩산중'</t>
+          <t>사고 후 5년간 멈춘 통영 욕지 모노레일…시민단체 국민 감사청구</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343827</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6097757</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>2026-03-08 12:35:21.154813+00:00</t>
+          <t>2026-03-11 12:55:10.380662+00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>부영</t>
+          <t>국가, 국가유산청</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>주민 부상으로 홍성의료원 입원 치료 중</t>
+          <t>세운4구역 주민대표회의가 국가와 국가유산청 등을 상대로 160억원 규모의 손해배상 소송 제기, 국무총리실 행정협의조정위원회 안건 상정</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>부영 아파트에서 현관문이 갑자기 낙하하여 주민이 부상을 입고 입원 치료 중인 사고가 발생했습니다. 피해자 가족 측은 아파트의 관리 부실과 안전 무시를 주장하며 논란이 되고 있습니다.</t>
+          <t>서울 세운4구역 재개발 사업이 유네스코 세계유산 종묘 경관 훼손 우려로 국가유산청과 서울시 간 갈등을 겪고 있다. 국가유산청은 국무총리실에 조정 신청을 했으나 서울시는 절차적 중립성 훼손을 주장하며 반발하고 있다. 한편, 세운4구역 주민대표회의는 국가와 국가유산청을 상대로 160억원 규모의 손해배상 소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>상대방인 부영은 대기업으로 자력이 충분하며, 아파트 현관문 낙하 사고로 인한 관리 부실 책임이 명확합니다. 피해자는 상당한 부상을 입어 입원 치료 중이며, 사고 발생 자체가 객관적인 증거가 될 수 있습니다. 다만, 현재까지는 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
+          <t>상대방에게 자력이 충분함 (국가 및 국가유산청), 집단적 피해 (세운4구역 주민대표회의), 피해 규모가 큼 (160억 원 규모의 손해배상 소송), 증거 확보 가능성 높음 (공식 행정 절차 및 소송 진행), 이미 공적 절차 진행 중 (국무총리실 행정협의조정위원회 안건 상정 및 소송 계류).</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>160억원</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (세운4구역 주민)</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>'부영 아파트 현관문 낙하' 주민 부상…'관리 부실·안전 무시' 논란</t>
+          <t>서울시  세운4구역, 총리실 조정은 객관성 훼손...'4자협의체'서 풀어야...</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=813149</t>
+          <t>http://www.fnnews.com/news/202603111112250671</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
-          <t>2026-03-08 12:27:51.601907+00:00</t>
+          <t>2026-03-11 12:50:43.053794+00:00</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>전세 사기 임대업자 A 씨</t>
+          <t>K-Water (한국수자원공사)</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>형사 재판 유죄 판결 및 중형 선고 완료</t>
+          <t>파주시 주관 보상협의체 회의 진행 중, 기후에너지환경부의 사고 원인 조사 결과 발표, 파주시가 K-Water에 법적 대응 추진 예정.</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>사회초년생을 대상으로 수백억 원대 전세 사기를 벌인 임대업자가 형사 재판에서 중형을 선고받았습니다. 다수의 피해자들이 경제적, 정신적 고통을 호소하며 엄벌을 탄원했습니다. 이번 형사 판결은 향후 피해자들의 민사상 손해배상 청구에 유리한 증거가 될 것으로 보입니다.</t>
+          <t>지난해 11월 파주 운정·금촌·조리 일원에서 발생한 광역상수도 단수사태는 설계·시공·감리 과정의 과실과 부실공사로 인한 인재로 밝혀졌다. 파주시는 K-Water에 공식 사과와 보상 계획 설명을 요구하며, 시민 단체와 함께 법적 대응을 추진할 예정이다. 현재 보상협의체 회의가 진행 중이다.</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>전세 사기 임대업자가 형사 재판에서 중형을 선고받아 상대방 책임이 명확하게 입증되었고(적합 조건 1), 수백억 원대의 피해 금액과 다수의 사회초년생 피해자가 발생하여 피해 규모가 크고 집단적 피해에 해당합니다(적합 조건 3, 4). 또한, 형사 재판을 통해 이미 증거가 확보되어 민사 소송에 강력한 증거로 활용 가능합니다(적합 조건 5).</t>
+          <t>기후에너지환경부 조사 결과로 설계·시공·감리 과정의 과실이 명확히 드러나 상대방 책임이 분명하며(적합 조건 1), 상대방인 K-Water는 공공기관으로 자력이 충분합니다(적합 조건 2). 파주 운정·금촌·조리 일원 다수 주민이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 공식 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 현재 보상협의체 회의 등 공적 절차가 진행 중입니다(적합 조건 6). 파주시가 시민 단체와 함께 K-Water에 법적 대응을 추진할 예정이므로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>수백억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 세대/주민</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>사회초년생 상대 수백억 원대 전세 사기 임대업자 중형</t>
+          <t>파주 운정 단수…설계·시공·감리 부분 과실</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145357</t>
+          <t>https://www.kyeonggi.com/article/20260311580039</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>2026-03-08 12:20:17.811047+00:00</t>
+          <t>2026-03-11 12:24:25.998259+00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>재건축 조합</t>
+          <t>화천대유자산관리, 김만배, 정영학, 남욱 등 대장동 민간업자 일당</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>재건축 조합과 상가 조합원 간의 소송은 해결되었고, 일반분양 계약자들의 등기 지연 관련 소송도 해결 단계에 진입</t>
+          <t>성남시의 배당결의 무효확인 소송 및 환수 소송 진행 중, 대장동 형사사건 2심 진행 중.</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>강남 대규모 재건축 단지에서 재건축 조합과 상가 조합원 간의 소송으로 인해 6700가구 일반분양 계약자들의 등기가 2년간 지연되었다. 최근 이 소송이 해결 국면에 접어들면서 등기 지연 문제도 해결의 실마리를 찾고 있다. 이로 인해 일반분양 계약자들은 장기간 재산권 행사에 제약을 받았다.</t>
+          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 부동산, 증권 등 다각도로 재산을 추적하며 추가 가압류·가처분 조치를 진행 중이다. 특히 화천대유의 하나자산신탁 계좌에 828억원 규모의 미정산 수익금에 대한 가압류가 핵심이다. 성남시는 약 4천억원대 배당결의 무효확인 소송도 병행하고 있으며, 대장동 형사사건 2심의 검찰의 책임 있는 대응을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>적합 조건: 재건축 조합의 책임이 명확하고, 강남 대규모 재건축 조합이므로 자력이 충분하다. 6700가구에 달하는 집단적 피해가 발생했으며, 2년간의 등기 지연으로 인한 피해 규모가 클 것으로 예상된다. 이미 소송이 진행되었으므로 증거 확보도 용이하다. 부적합 조건: 기사에서 '해결 실마리'가 언급되어 사건이 종결 단계에 가까워지고 있을 가능성이 있으나, 6700가구 개별 피해자들의 손해배상 청구권이 완전히 해소된 것은 아닐 수 있어 소송금융 기회가 여전히 존재한다.</t>
+          <t>대장동 민간업자들의 책임이 검찰 수사보고서 등으로 명확하며(적합 조건 1), 화천대유 미정산 수익금 828억원 가압류 등 상대방의 자력이 충분하고 피해 규모가 매우 큼(적합 조건 2, 4). 검찰 수사보고서 및 법원의 가압류 인용 결정 등 증거가 확보되어 있으며(적합 조건 5), 민사 환수소송 및 배당결의 무효확인 소송, 형사 2심 등 공적 절차가 활발히 진행 중임(적합 조건 6).</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 828억원 (화천대유 미정산 수익금), 약 4천억원 (배당결의 무효 소송 대상)</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>6700가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>강남 6700가구 묶은 '저주' 풀렸다…2년 만에 '눈물의 등기'</t>
+          <t>성남시, 대장동 일당 빼돌린 재산 추적 총력</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M338" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603064064i</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1344963</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
-          <t>2026-03-08 00:28:31.449694+00:00</t>
+          <t>2026-03-11 00:52:47.252943+00:00</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>건물 관리단</t>
+          <t>대장동 민간업자들</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>대법원 파기환송 판결</t>
+          <t>배당결의 무효확인 소송 진행 중, 재산 추적 병행</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>대법원이 경매로 집합건물을 낙찰받은 새 소유자에게 관리단이 종전 소유자의 체납 관리비를 이유로 단전 등 조치를 취하는 것은 위법하다고 판결했습니다. 새 소유자가 체납 관리비 자체는 승계하지만, 종전 소유자의 연체로 인한 제재 효과까지 승계하는 것은 아니라는 기존 법리를 재확인한 것입니다. 이는 현장에서 관행적으로 이루어지는 위법한 조치에 제동을 걸어 다수의 잠재적 피해자들에게 법적 구제 가능성을 열어주었습니다.</t>
+          <t>성남시가 대장동 개발이익 환수를 위해 민간업자들을 상대로 재산 추적과 민사 소송을 동시에 진행 중이다. 성남시는 민간업자들의 배당 구조가 정관과 상법에 위반된다고 보고 배당결의 무효확인 소송을 제기하여 현재 진행 중이다.</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>대법원 판결로 관리단의 단전 등 조치가 위법함이 명확히 확인되어 상대방 책임이 명확합니다(적합 조건 1). 또한, 경매 낙찰자에 대한 위법한 단전 조치가 현장에서 관행적으로 이루어져 다수의 잠재적 피해자가 존재하며(적합 조건 3), 본 사건의 분쟁 금액이 1억 7,500여만 원으로 피해 규모가 상당합니다(적합 조건 4). 대법원 판결이라는 강력한 증거가 확보되어 있어 소송금융 투자에 적합합니다(적합 조건 5).</t>
+          <t>성남시가 대장동 민간업자들을 상대로 개발이익 환수를 위한 민사 소송을 진행 중이며, 배당 구조가 정관 및 상법에 위반된다는 주장이 명확합니다 (적합 조건 1). 대장동 개발이익 규모를 고려할 때 상대방의 자력이 충분하고 (적합 조건 2), 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 또한, 이미 소송이 진행 중이며 재산 추적도 병행되고 있어 증거 확보 가능성도 높습니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>1억 7,500여만 원</t>
+          <t>미상 (수천억 원 규모 추정)</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>경매 낙찰자 다수</t>
+          <t>미상 (성남시가 원고)</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>경매 낙찰자에 대한 관리단의 단전 조치, 대법원이 선을 긋다[판례방]</t>
+          <t>[기획] 멈추지 않는 대장동 환수전…성남시, 숨겨진 범죄수익 끝까지 추...</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M339" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02033606645381024</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=128451</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
-          <t>2026-03-07 12:34:27.383498+00:00</t>
+          <t>2026-03-11 00:52:39.598321+00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>건설사 다수</t>
+          <t>대장동 개발사업 민간업자들 (정영학, 김만배, 남욱 등)</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>공사비 증액 관련 조합과 시공사 간 분쟁 및 협상 진행 중</t>
+          <t>배당결의 무효확인 소송 첫 변론 완료, 추가 가압류·가처분 10건 인용, 대장동 형사사건 항소심 진행 중</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>원자재 가격 급등으로 재개발·재건축 사업장의 공사비가 크게 상승하며 조합과 시공사 간 공사비 증액 분쟁이 빈번하게 발생하고 있습니다. 시공사는 공사 중단을 무기로 증액을 요구하고, 조합은 사업 지연을 막기 위해 이를 수용하는 상황입니다. 이 기사는 이러한 분쟁에 대비하기 위한 조합의 전략을 제시합니다.</t>
+          <t>성남시가 대장동 개발사업 민간업자들의 범죄수익 환수를 위해 전방위적인 법적 대응에 나섰다. 4천억 원대 배당결의 무효확인 소송과 함께 828억 원 규모의 신탁수익금 가압류 등 보전 조치를 확대하고 있다. 현재 형사 재판 결과가 민사 환수 절차에 큰 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>대기업 시공사의 자력이 충분하고(적합 조건 2), 원자재 가격 상승으로 인한 공사비 증액 요구는 다수의 재개발·재건축 조합에 영향을 미치는 집단적 피해를 야기하며(적합 조건 3), 각 프로젝트당 피해 규모가 수백억 원 이상으로 클 가능성이 높고(적합 조건 4), 계약서 및 협상 기록 등 증거 확보가 용이합니다(적합 조건 5). 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 비교적 명확하게 특정되고 있으며(적합 조건 1), 민간업자들이지만 4천억 원대 배당금 및 828억 원 규모의 신탁수익금 등 충분한 자력을 보유하고 있습니다(적합 조건 2, 4). 검찰 보고서 및 형사 재판 진행 상황이 객관적 증거로 활용될 수 있으며(적합 조건 5), 관련 형사 절차가 진행 중입니다(적합 조건 6). 피해 규모가 매우 크고 성남시가 적극적으로 환수 의지를 보이고 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>각 프로젝트당 수백억 원 이상</t>
+          <t>4,000억 원대 (배당금), 828억 원 (신탁수익금)</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>다수의 재개발·재건축 조합</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>전쟁이 올린 공사비…재개발·재건축 조합, 어떻게 대비할까[똑똑한부동...</t>
+          <t>성남시, 대장동 범죄수익 ‘환수전’ 총력… 가압류·무효소송 병행</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01974566645381024</t>
+          <t>https://sports.donga.com/region/article/all/20260311/133505592/1</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>2026-03-07 12:26:37.307873+00:00</t>
+          <t>2026-03-11 00:49:08.805972+00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>오피스텔 시행사</t>
+          <t>한국토지주택공사 (LH)</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>대법원 판례가 형성되고 있으며, 하급심에서 다수의 분양계약 해제 소송이 진행 중</t>
+          <t>HUG가 LH를 상대로 한 손해배상소송에서 승소</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>부동산 경기 하락으로 오피스텔 수분양자들이 시행사의 건축물분양법 위반을 이유로 분양계약 해제를 요구하는 소송이 증가하고 있습니다. 대법원은 계약 해제 조항을 문언 그대로 해석해야 한다고 판시했으나, 수분양자의 권리남용 여부도 함께 고려될 수 있어 법적 쟁점이 복합적입니다. 다수의 피해자가 발생할 수 있는 유형의 사건입니다.</t>
+          <t>LH가 전세사기로 인해 발생한 전세대출 부실 관리로 주택도시기금에 50억 원의 손실을 입혔습니다. HUG는 LH를 상대로 손해배상소송을 제기하여 21억2,500만 원을 승소했으며, 이는 LH의 책임이 법적으로 인정되었음을 의미합니다. 이 판결은 LH의 부실 관리로 피해를 입은 다른 임차인들의 추가 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>오피스텔 시행사의 건축물분양법 위반(시정명령, 과태료 등)이 명확한 경우가 많고(적합 조건 1, 5, 6), 부동산 경기 하락으로 다수의 수분양자들이 피해를 입어 집단적 소송 가능성이 높습니다(적합 조건 3, 4). 대법원 판례가 계약 해제 조항을 문언 그대로 해석해야 한다고 판시하여 수분양자에게 유리한 측면이 있으나, 권리남용 여부가 쟁점이 될 수 있습니다.</t>
+          <t>LH는 공공기관으로 자력이 충분하며, HUG가 LH를 상대로 손해배상소송에서 승소하여 LH의 부실 관리에 대한 책임이 명확하게 입증되었습니다. HUG의 승소는 다른 피해자들의 소송에 강력한 증거 및 선례로 작용할 수 있으며, 전세사기 관련 LH의 부실 관리는 다수의 임차인에게 집단적 피해를 야기했을 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 존재)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>수억 원 이상 (개별 호실당)</t>
+          <t>21억2,500만 원 (HUG 승소액), 총 50억 원 (국가 손실)</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상 (다수의 임차인 피해 가능성)</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>권리 행사가 남용으로 인정돼 허용되지 않는 경우(4)[정보근 변호사의 ...</t>
+          <t>[단독] 전세사기당한 LH…전세대출 부실 관리에 나랏돈 50억 손실</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20015910?ref=naver</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031014210002986?did=NA</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>2026-03-07 00:42:30.487989+00:00</t>
+          <t>2026-03-11 00:33:21.128572+00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>상대원2구역 조합</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>조합의 시공사 교체 절차 진행 중, DL이앤씨 법적 대응 예고, 조합장 해임 임시총회 예정</t>
+          <t>DL이앤씨의 효력정지 가처분 신청 및 본안 소송 검토 중, 조합장 해임 총회 예정</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업에서 조합과 기존 시공사 DL이앤씨 간 갈등이 격화되고 있다. 조합은 하이엔드 브랜드 적용을 요구하며 DL이앤씨와의 계약 해지를 추진하고 있으며, GS건설이 재입찰에 참여했다. DL이앤씨는 조합의 시공사 교체 시도가 부당하다며 법적 대응을 예고하고 있어, 대규모 법적 분쟁이 불가피할 전망이다.</t>
+          <t>경기 성남 상대원2구역 재개발 조합이 기존 시공사인 DL이앤씨와의 계약 해지 절차 없이 GS건설을 새로운 시공사로 선정하려 하면서 법적 분쟁이 예고되고 있습니다. DL이앤씨는 조합의 행위가 도시정비법 위반이자 조합원 의사결정권 침해라고 주장하며 효력정지 가처분 신청 및 본안 소송을 검토 중입니다. 공사비 약 1조원 규모의 대규모 사업으로, 조합원들의 재산권에 중대한 영향을 미치고 있습니다.</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>대기업 피고(DL이앤씨)로 자력이 충분하며(적합 조건 2), 약 4800여 가구 규모의 대형 재개발 사업으로 집단적 피해 및 수천억 원 규모의 피해가 예상됩니다(적합 조건 3, 4). 기존 도급계약 및 조합의 의결, DL이앤씨의 안내문 등 증거가 명확하며(적합 조건 5), 법적 분쟁으로의 전환이 예고된 상황입니다. (적합 조건 2, 3, 4, 5 해당)</t>
+          <t>상대원2구역 조합이 기존 시공사(DL이앤씨)와의 계약 해지 절차 없이 새로운 시공사 선정을 추진하여 도시정비법 위반 논란이 명확합니다. 5000가구 이상의 대규모 재개발 사업으로 상대방(조합)의 자력이 충분하며, 공사비 1조원 규모의 사업에서 200억원 이상의 손해배상 청구가 예상되는 등 피해 규모가 큽니다. 조합의 절차상 하자에 대한 객관적 증거 확보가 용이하며, DL이앤씨가 효력정지 가처분 신청 및 본안 소송을 검토 중으로 법적 분쟁이 임박했습니다.</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>수천억 원 규모 (공사비 기준, 사업 지연에 따른 금융비용 등 추가)</t>
+          <t>수천억 원 이상 (공사비 1조원 규모, 손해배상 200억원 언급)</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>약 4800여 가구 (조합원)</t>
+          <t>DL이앤씨 (기업), 5000가구 이상 조합원 (간접적 영향)</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 ‘시공사 전쟁’ 격화</t>
+          <t>상대원2구역 시공사 변경 '파열음'⋯재개발 어디로? [현장]</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24739</t>
+          <t>http://www.inews24.com/view/1946890</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>2026-03-07 00:28:05.443692+00:00</t>
+          <t>2026-03-11 00:30:24.100843+00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C343" t="inlineStr"/>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>전세사기 가해자, 5대 시중은행 및 3대 인터넷은행, 대한민국</t>
+        </is>
+      </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>전세사기 특별법 제정, 국무총리 소속 사회대개혁위원회에서 구제 방안 논의 및 제안, 국토부 실태조사 진행</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>대전에서 200억 원대 전세사기를 벌인 임대업자가 징역 13년을 선고받았다. 재판부는 피해자들의 엄벌 탄원과 피해 회복 노력이 없었던 점을 고려했으나, 처음부터 사기를 계획하지 않은 점도 참작했다. 이 사건은 대규모 피해와 다수의 피해자를 포함하고 있으며, 형사 판결을 통해 사기 사실이 입증되었다.</t>
+          <t>국무총리 소속 사회대개혁위원회가 전세사기 피해자 구제를 위한 긴급 실행 과제를 발표했습니다. 위원회는 '선구제 후회수' 원칙에 따라 국가 재정으로 피해 금액의 최소 50%를 선지원하고, 5대 시중은행과 3대 인터넷은행에 상생기금 출연을 의무화할 것을 제안했습니다. 현재 전세사기 특별법이 제정되었으나 구제 실효성 부족 비판이 이어지고 있으며, 6,130건의 경·공매 종료 사례에서 평균 보증금 회수율은 46.7%에 불과한 것으로 나타났습니다.</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당합니다. 200억 원대 전세사기로 임대업자가 징역 13년을 선고받아 책임이 명확하고, 형사 판결로 사기 사실이 입증되어 민사 소송 시 증거 확보가 용이합니다. 다만, 임대업자 개인의 자력 여부가 추가 확인이 필요합니다.</t>
+          <t>전세사기 피해는 6,130건 이상의 대규모 집단적 피해이며, 국토교통부 실태조사 등 공식적인 증거가 존재합니다. 가해자의 책임이 명확하고, 전세사기 특별법 제정 및 국무총리 소속 위원회 논의 등 공적 절차가 진행 중입니다. 특히 5대 시중은행 및 3대 인터넷은행의 상생기금 출연 제안과 국가 재정 지원 논의는 자력 있는 상대방으로부터의 회수 가능성을 높여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>200억 원대</t>
+          <t>미상 (수천억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>6,130명 이상</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>대전서 200억 원대 전세사기 벌인 임대업자, 징역 13년</t>
+          <t>사회대개혁위  산불 진화, 소방청으로… 모든 일터에 노동법 확대</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>tjb.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/95979</t>
+          <t>https://www.pressian.com/pages/articles/2026031018321370845?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>2026-03-07 00:16:51.116149+00:00</t>
+          <t>2026-03-11 00:21:30.576335+00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합, 대우건설, 롯데건설</t>
+          <t>국가유산청</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>서울시/성동구청의 시공사 선정 절차 위반 지적 및 시정 조치 요구, 재입찰 수순 진행 중</t>
+          <t>국가유산청의 행정협의조정 신청 진행 중, 주민대표회의의 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>서울 성동구 성수4지구 재개발 사업의 시공사 선정 과정에서 대우건설과 롯데건설의 개별 홍보 지침 위반 및 조합의 절차 위반이 서울시 점검 결과 확인되었다. 이로 인해 시공사 선정이 무효화되고 재입찰 수순을 밟게 되면서 사업 일정이 최소 2~3개월 지연될 전망이다. 조합은 이사회에서 손해배상 청구 및 법률 대응을 논의 중이다.</t>
+          <t>국가유산청과 서울시가 유네스코 세계유산인 종묘 앞 세운4구역 재개발 사업의 고도 제한을 두고 갈등 중이다. 국가유산청은 세계유산영향평가를 요구하며 행정협의조정위원회에 안건을 신청했고, 서울시는 최고 145m로 높이 기준을 상향 고시했다. 이에 세운4구역 주민대표회의는 국가유산청장 등에게 160억 원 규모의 손해배상 청구 소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>대기업 건설사(대우건설, 롯데건설)와 재개발 조합이 서울시의 시공사 선정 기준을 위반하여 사업 지연을 초래했다는 공식 점검 결과가 있어 책임 주체가 명확하다. 1천 가구 이상의 조합원들이 1조원대 사업의 2~3개월 지연으로 인한 집단적 피해를 입고 있으며, 서울시의 공문 등 객관적 증거가 확보되어 소송금융 적합도가 높다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>국가유산청은 공공기관으로 자력이 충분하며(적합 조건 2), 세운4구역 주민대표회의가 조직적으로 160억 원 규모의 손해배상 소송을 제기하여 집단적 피해와 큰 피해 규모를 보임(적합 조건 3, 4). 또한, 행정협의조정 신청 등 공적 절차가 진행 중이며 관련 증거 확보가 용이하다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>160억 원</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>1171가구 (조합원)</t>
+          <t>세운4구역 주민 다수</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>서울시, '황금알' 성수4지구 올스톱 시켰다… 대우·롯데·조합 입찰 무...</t>
+          <t>유산청, ‘종묘 앞 재개발’ 행정조정 신청</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/06/2026030603099.html</t>
+          <t>https://www.segye.com/newsView/20260310517309?OutUrl=naver</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
-          <t>2026-03-06 12:51:40.070180+00:00</t>
+          <t>2026-03-10 13:15:57.166234+00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>상대원2조합</t>
+          <t>성남의뜰</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (조합 귀책 인정, 80억원 손해배상 판결)</t>
+          <t>배당 결의 무효 확인 소송 첫 재판 진행</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>법원은 상대원2조합의 귀책을 인정하여 80억원의 손해배상금과 지연손해금을 지급하라는 1심 판결을 내렸다. 이로 인해 당초 2024년으로 예정됐던 입주 시점은 2029년으로 늦춰질 것으로 전망된다.</t>
+          <t>성남도시개발공사가 대장동 개발사업 시행사인 '성남의뜰'을 상대로 4천억 원 규모의 배당 결의 무효 확인 소송을 제기했으며, 2년 8개월 만에 첫 재판이 열렸다. 이 소송은 대장동 사업의 민관 공동 개발 방식과 사업 초기 금융 조달 과정에서의 배당 적정성을 다투는 내용이다.</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>1심 법원에서 상대원2조합의 귀책이 인정되어 80억원의 손해배상 및 지연손해금 지급 판결이 내려졌습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 크며(적합 조건 4), 입주 지연으로 다수의 조합원에게 집단적 피해가 발생한 상황입니다(적합 조건 3). 이미 법원 판결로 증거가 확보된 상태입니다(적합 조건 5).</t>
+          <t>이 사건은 4천억 원이라는 매우 큰 피해 규모(적합 조건 4)를 다루며, 피고인 성남의뜰은 대규모 개발사업 시행사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 대장동 사건은 이미 광범위한 검찰 수사 등 공적 절차가 진행되어 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 원고가 공공기관이라는 점에서 일반적인 다수 피해자 집단소송과는 차이가 있으나, 소송가액이 매우 커 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>80억원 및 지연손해금</t>
+          <t>4천억 원</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>DL이앤씨가 찜한 상대원2조합, 2차 시공사 입찰 강행</t>
+          <t>대장동 '4천억 배당' 무효소송, 2년8개월 만에 첫 재판</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655887</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85131</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>2026-03-06 12:45:20.913809+00:00</t>
+          <t>2026-03-10 12:47:00.279519+00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C346" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>대전지법 형사1심에서 임대업자 징역 13년, 공인중개사 2명 징역 3년 6개월 및 징역 1년 선고</t>
+          <t>창원지방법원 판결</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>대전에서 임대업자 A씨와 공인중개사 2명이 200명으로부터 218억여원의 전세보증금을 가로챈 혐의로 기소되어 1심에서 징역형을 선고받았습니다. 피해자들은 보증금을 반환받지 못해 경제적, 정신적 고통을 호소하고 있으며, 피고인은 피해 회복 노력을 기울이지 않은 것으로 보입니다. 이번 판결은 형사 사건에 대한 것으로, 피해자들의 민사적 구제는 여전히 필요한 상황입니다.</t>
+          <t>단지 내 사고로 입주민 C씨가 손해배상 및 보험금 청구 소송을 제기했으며, 창원지방법원은 보존관리상 하자를 인정하여 손해배상 책임이 있다고 판단했다. 청구 금액은 1억1870여만 원이며, 보험사가 공동 배상 책임자로 언급되었다. 다만, 유사 사건에서 법원의 판단이 엇갈리는 경향이 있다.</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>임대업자 A씨와 공인중개사 2명이 전세사기 혐의로 징역형을 선고받아 상대방 책임이 명확하며(적합 조건 1), 200명의 피해자와 218억여원의 피해 금액으로 집단적 피해 및 피해 규모가 매우 큽니다(적합 조건 3, 4). 이미 형사 재판에서 유죄 판결이 선고되어 민사 소송에 유리한 증거가 충분히 확보되었습니다(적합 조건 5).</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 보험사가 피고로 포함되어 자력이 충분하며(적합 조건 2), 청구 금액이 1억 원 이상으로 피해 규모가 크다(적합 조건 4). 이미 법원에서 증거가 검토된 상태이다(적합 조건 5). 이 사건은 이미 판결이 선고된 상태이나, 최종 종결 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>218억여원</t>
+          <t>1억1870여만 원</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>200명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>“사기꾼 위한 대한민국” 정형돈 말 맞았다…218억 전세사기 치고도 ‘...</t>
+          <t>'단지 내 사고 당한 입주민' 손배･보험금 청구, 법원 판결은?</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10688961?ref=naver</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167844</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
-          <t>2026-03-06 12:31:58.446609+00:00</t>
+          <t>2026-03-10 12:43:02.844358+00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>A씨 (임대사업자), B씨 (공인중개사), C씨 (공인중개사)</t>
+          <t>임대인 A씨</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>전세 사기 주범 및 공인중개사 1심 형사 판결 선고</t>
+          <t>경찰 수사 진행 중, 추가 피해자 추정</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>대전 유성구 일대에서 200여 명의 피해자로부터 223억 원 상당의 보증금을 편취한 50대 임대사업자 A씨와 공인중개사들이 1심에서 징역형을 선고받았습니다. A씨는 편취한 돈으로 사치를 부렸으며, 피해 회복 노력을 하지 않아 죄질이 매우 나쁘다고 재판부는 지적했습니다. 피해자들은 형사 판결을 바탕으로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>전북 전주시 일대에서 임대인 A씨가 선순위 보증금을 고의로 축소·은폐하여 세입자 10여명이 약 7억원의 전세 보증금을 돌려받지 못하는 피해가 발생했습니다. 피해자들의 고소장이 접수되어 경찰이 수사에 착수했으며, 추가 피해자가 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판에서 명확히 인정되었고(적합 조건 1), 약 200명의 다수 피해자와 223억 원 규모의 큰 피해 금액으로 집단소송 가능성이 높습니다(적합 조건 3, 4). 또한, 형사 재판을 통해 객관적인 증거가 충분히 확보되어 있어(적합 조건 5, 6) 소송금융 투자에 매우 적합합니다. 다만, 주범 A씨의 자력 부족 가능성은 리스크 요인으로 고려해야 합니다.</t>
+          <t>임대인의 선순위 보증금 축소·은폐 행위로 인한 책임이 명확하며(적합 조건 1), 피해액이 7억원으로 규모가 크고(적합 조건 4), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)이 소송금융 투자에 적합합니다. 현재 10여명의 피해자가 확인되었고 추가 피해자 발생 가능성이 있어 집단적 피해 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>223억원</t>
+          <t>7억원 가량</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>약 200명</t>
+          <t>10여명</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>223억 규모 전세사기 후 백화점서 돈 펑펑 쓴 50대…징역 13년</t>
+          <t>임대인이 선순위 보증금 축소 고지·은폐 …경찰에 고소장 접수</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/06/2026030619371542192</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003542884</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>2026-03-06 12:30:32.858889+00:00</t>
+          <t>2026-03-10 12:39:22.264397+00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C348" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>임대업자 및 중개인 형사 1심 유죄 판결 선고</t>
+          <t>정부의 전세사기 예방 및 피해자 지원 대책 마련 중, 관련 수사 진행 가능성 높음</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>대전에서 임대업자 임모 씨가 사회 초년생 약 200명을 대상으로 218억 원 상당의 깡통전세 사기를 저질러 1심에서 징역 13년을 선고받았다. 공인중개사들도 연루되어 유죄 판결을 받았다. 재판부는 다수의 피해자에게 심각한 경제적, 정신적 고통을 안긴 점을 강조하며 엄벌을 선언했다.</t>
+          <t>최근 3년간 전세사기 피해자는 3만5천 명, 누적 피해 보증금은 4조7천억 원에 달합니다. 세입자가 계약 전 임대인의 세금 체납 등 위험 여부를 확인하기 어려웠던 것이 주된 원인으로 지목되며, 정부는 전세사기를 막기 위한 대책을 마련 중입니다.</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>임대업자와 중개인들의 사기 책임이 형사 1심 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보), 약 200명의 다수 피해자가 발생했으며(집단적 피해), 총 피해액이 218억 원을 초과하여 피해 규모가 매우 크다(피해 규모 큼). 형사 재판이 진행되어 1심 판결이 선고된 상태로, 민사 소송을 위한 공적 절차 진행 및 증거 확보가 용이하다.</t>
+          <t>전세사기 피해자가 3만5천 명, 피해 보증금 4조7천억 원에 달하는 등 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 정부 차원의 예방 및 대책 마련이 진행 중이며(적합 조건 6), 사기 행위에 대한 책임은 명확합니다(적합 조건 1). 다만, 개별 사기 임대인의 자력 부족이 문제될 수 있으므로, 소송금융 투자 시에는 제도적 책임이 있는 기관(예: 공인중개사, 보증기관, 정부)을 상대로 한 소송 가능성을 추가 검토해야 합니다.</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>218억 3천3백만 원</t>
+          <t>4조7천억 원</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>약 200명</t>
+          <t>3만5천 명</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>대전 전세 사기 주범 임대업자, 징역 13년 선고</t>
+          <t>전세사기 막는다 …계약 전 미리 위험 확인</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/society/336590</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516627</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>2026-03-06 12:20:06.351796+00:00</t>
+          <t>2026-03-10 12:38:48.198038+00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C349" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>민사 소송 80억원 손해배상 판결, 형사 재판 1심 공전 중</t>
+          <t>대통령 지시로 '국가정상화위원회' 구성 및 각 부처별 '비정상의 정상화' 사업 진행 예정. 주택 관련 정보 공개 확대, 세입자 대항력 공백 축소, 중개사 책임 강화 등 제도 개선 추진.</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>오송역세권지구 도시개발사업 조합원 100여명이 석정도시개발 A대표 일당의 조합 자금 부당 인출 혐의에 대한 형사재판의 신속한 판결을 요구하며 기자회견을 열었다. 민사 소송에서는 이미 80억원의 손해배상 판결이 내려졌으나, 형사 재판은 3년째 1심조차 결론이 나지 않은 채 공전 중이다. 조합원들은 재판부의 조속한 판결을 촉구하며, 불이행 시 대법원 상경 집회 및 감사원 청구 등 추가 투쟁을 예고했다.</t>
+          <t>이재명 대통령이 전세사기 근절을 '비정상의 정상화' 핵심 과제로 강조하며, 주택 정보 공개 확대, 세입자 대항력 공백 축소, 중개사 책임 강화 등 제도 개선을 지시했다. 2022년 전세사기 사태로 많은 국민이 어려움을 겪고 있으며, 대통령은 '국가정상화위원회' 구성을 제안하며 정부 차원의 적극적인 대응을 주문했다.</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>상대방 책임이 민사 소송에서 80억원의 손해배상 판결로 명확히 인정되었고(적합 조건 1), 100여명의 조합원이 피해를 입은 집단적 피해이며(적합 조건 3), 피해 규모가 80억원으로 크다(적합 조건 4). 이미 민사 판결 및 형사 재판 진행으로 증거가 확보되었고(적합 조건 5), 형사 재판이라는 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>대통령이 전세사기 근절을 핵심 과제로 강조하며 '국가정상화위원회' 구성을 지시, 정부 차원의 공적 절차(적합 조건 6)가 강력하게 진행 중입니다. '많은 국민들께서 어려움을 겪고 있다'는 언급에서 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 명확하며, '중개사 책임 강화' 등 제도 개선은 소송 상대방의 책임(적합 조건 1)을 구체화하고 증거 확보(적합 조건 5)에 긍정적인 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>80억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>100여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>오송역세권조합  석정도시개발 대표 등 형사재판 신속 판결을</t>
+          <t>李대통령  전세사기 근절, '비정상의 정상화' 핵심 과제</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M349" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=894794</t>
+          <t>https://www.pressian.com/pages/articles/2026031015454995444?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
-          <t>2026-03-06 01:58:24.789708+00:00</t>
+          <t>2026-03-10 12:34:52.373889+00:00</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C350" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>일부 소송에서 패소 판결 선고</t>
+          <t>경찰 수사 중, 일부 피해자는 정부 전세사기 피해자로 인정받음</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>임형주와 동생이 사내이사를 맡은 엠블라버드가 442평 대저택 공사대금을 하도급 업체들에 미지급하여 소송을 당했으며, 일부 소송에서는 패소 판결을 받은 것으로 보도되었습니다. 임형주 측은 해당 논란에 대해 자신들과 무관하다고 주장하고 있습니다.</t>
+          <t>전주에서 선순위 보증금을 축소 고지하여 세입자들을 속인 대규모 전세사기 의혹이 불거졌습니다. 현재까지 10명의 피해자가 7억 원 이상의 보증금을 돌려받지 못했으며, 경찰은 집주인과 관리인 남성을 고소하여 수사 중입니다. 경찰은 빌라 수십 채를 관리했다는 진술에 따라 추가 피해자가 있을 것으로 보고 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(일부 소송 패소 판결), 다수의 하도급 업체들이 피해를 입어 집단적 피해에 해당합니다. 공사대금 미지급으로 인한 피해 규모가 클 것으로 추정되며, 이미 법원 판결이 존재하여 증거 확보가 용이합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(선순위 보증금 축소 고지), 집단적 피해(최소 10명, 추가 피해자 예상)와 큰 피해 규모(7억 원 이상)가 확인됩니다. 또한, 중개대상물 확인서 및 확정일자 부여 현황 등 증거 확보가 가능하며, 현재 경찰 수사가 진행 중인 공적 절차가 있습니다.</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 원 이상</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>하도급 업체 다수</t>
+          <t>최소 10명, 추가 피해자 예상</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>임형주 측, '442평 대저택' 공사대금 미지급 논란에  아무 관계 없는 일...</t>
+          <t>또 전세사기 의혹…“선순위 보증금 축소 고지”</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927341</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504513&amp;ref=A</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>2026-03-06 01:51:00.834529+00:00</t>
+          <t>2026-03-10 12:33:27.160541+00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>민사 소송에서 80억원 손해배상 판결 선고, 형사 재판 3년째 지연 중</t>
+          <t>국무총리 소속 사회대개혁위원회에서 긴급실행과제로 전세사기 피해자 신속 구제 방안 마련 제안</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>오송지주택조합의 전 업대사 A씨가 80억원을 횡령한 사건으로, 민사 소송에서는 이미 80억원의 손해배상 판결이 내려졌습니다. 그러나 관련 형사 재판은 3년째 지연되고 있어 조합원들이 불만을 제기하고 있습니다.</t>
+          <t>국무총리 소속 사회대개혁위원회가 전세사기 피해자 신속 구제 방안 마련을 포함한 20개 긴급실행과제를 발표했다. 이는 다수의 피해자가 발생한 심각한 사회 문제로, 정부 차원의 구제 논의가 활발히 진행 중이다. 피해 규모가 크고 집단소송 가능성이 높아 소송금융 투자에 적합한 잠재적 사건군으로 판단된다.</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>상대방(전 업대사 A씨)의 80억원 횡령에 대한 책임이 민사 소송 판결로 명확히 인정되었으며(적합 조건 1, 5), 피해 규모가 80억원으로 매우 크고(적합 조건 4), 오송지주택조합이라는 점에서 다수의 조합원 피해가 예상됩니다(적합 조건 3). 또한, 형사 재판이 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, A씨 개인의 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>국무총리 소속 사회대개혁위원회에서 전세사기 피해자 신속 구제 방안 마련을 '긴급실행과제'로 제안하며, 이는 다수의 피해자가 발생한 집단적 피해(3) 사례이다. 피해 규모(4)가 크고, 정부 차원의 논의가 진행 중인 공적 절차(6)에 해당하며, 이는 증거 확보(5)에도 유리하다. 개별 피고의 자력은 상이할 수 있으나, 정부의 구제 방안 논의는 소송금융 투자 기회를 확대할 가능성이 높다.</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>80억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>오송지주택조합  형사재판 3년째 지연...80억원 자금 횡령 전 업대사 대...</t>
+          <t>전세사기 구제·플랫폼 규제·개헌…사회대개혁위 긴급실행과제 20개 발...</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841121</t>
+          <t>https://www.etoday.co.kr/news/view/2563862</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:53.589616+00:00</t>
+          <t>2026-03-10 12:21:41.869916+00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>석정도시개발 관계자들</t>
+          <t>대한민국, 국가유산청 및 관련 공무원</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>민사소송 80억 원 손해배상 판결 선고, 형사재판 1심 진행 중</t>
+          <t>세운4구역 주민대표회의가 국가 및 국가유산청 공무원 대상 160억 원 손해배상 소송 제기. 국가유산청은 행정협의조정위원회에 조정 신청.</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>청주 오송역세권지구 도시개발사업 조합원들이 석정도시개발 관계자들에 대한 형사재판의 신속한 판결을 촉구하고 있다. 이미 민사소송에서 80억 원의 손해배상 판결이 내려졌음에도 형사재판은 3년째 지연되고 있으며, 조합 측은 피고인들이 자금을 은닉하려 한다고 주장한다. 조합은 향후 대법원 상경 집회 등 추가 대응을 예고했다.</t>
+          <t>유네스코 세계유산 종묘 앞 세운4구역 재개발 사업을 두고 국가유산청과 서울시 간 갈등이 심화되고 있습니다. 국가유산청은 서울시의 일방적인 통합심의 절차 중단과 세계유산영향평가 선행을 요구하며 행정협의조정위원회에 조정을 신청했습니다. 한편, 세운4구역 주민대표회의는 사업 지연 등으로 인한 손해를 주장하며 국가와 국가유산청 공무원들을 상대로 160억 원 규모의 손해배상 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>민사소송에서 80억 원의 손해배상 판결이 내려져 상대방 책임이 명확하고(적합 조건 1, 5), 피해 규모가 크며(적합 조건 4), 다수의 조합원이 피해를 입은 집단적 피해 사건이다(적합 조건 3). 피고인들이 법인 자금 은닉을 시도한다는 주장이 있어 상대방의 자력도 충분할 것으로 예상된다(적합 조건 2). 현재 형사재판이 진행 중으로, 사건이 종결되지 않았다.</t>
+          <t>상대방인 국가의 자력이 충분하며(적합 조건 2), 세운4구역 주민대표회의가 160억 원 규모의 손해배상 소송을 제기하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보입니다. 또한 국가유산청의 행정협의조정위원회 신청 및 유네스코 권고 등 공적 절차가 진행 중(적합 조건 6)인 점은 사건의 공론화와 증거 확보에 긍정적입니다. 다만, 주민들의 손해배상 청구에 대한 국가의 책임 명확성은 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>80억 원</t>
+          <t>160억 원</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>세운4구역 주민 다수</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>청주 오송역세권조합  3년째 지연된 형사재판 신속 판결하라</t>
+          <t>'종묘 앞 재개발' 행정조정 논의 나서나…국가유산청, 조정 신청</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M352" t="inlineStr">
         <is>
-          <t>https://www.inews365.com/news/article.html?no=909410</t>
+          <t>https://www.yna.co.kr/view/AKR20260310024000005?input=1195m</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
-          <t>2026-03-06 01:40:29.147427+00:00</t>
+          <t>2026-03-10 00:59:40.175364+00:00</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C353" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>조합의 시공사 변경 시도 및 DL이앤씨의 법적 조치 예고. 조합원 피해 발생 가능성</t>
+          <t>공사비 증액 요구에 따른 조합과 시공사 간 갈등 심화, 소송전으로 비화하는 사례 빈번</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>정비사업 조합의 '이기주의'로 인해 사업이 불안정해지고 있으며, DL이앤씨는 시공사 변경 시 법적 조치를 예고했습니다. 이는 조합원들에게 사업 지연 및 재산상 피해를 야기할 수 있는 상황으로 보입니다. 조합원들이 조합의 잘못된 의사결정에 대해 손해배상 등을 청구할 가능성이 있습니다.</t>
+          <t>재건축 조합과 시공사 간 공사비 증액 요구로 인한 갈등이 심화되고 있으며, 이는 조합원들에게 분담금 폭탄으로 이어져 소송전으로 비화하는 사례가 빈번하다. 3.3㎡당 공사비 1000만원 시대에 조합원들의 피해 규모는 상당할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>기사 제목에서 '조합 이기주의'로 인해 정비사업이 흔들리고 있음을 시사하여, 조합의 잘못된 의사결정으로 인한 조합원들의 집단적 피해 발생 가능성이 높습니다. 정비사업 조합은 자력이 충분하고, 피해 규모가 수억 원 이상으로 클 수 있으며, 관련 계약서 및 회의록 등 증거 확보도 용이할 것으로 판단됩니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>적합 조건 3 (집단적 피해)에 따라 재건축 조합원 다수가 공사비 증액으로 인한 분담금 폭탄 피해를 입고 있으며, 적합 조건 4 (피해 규모가 큼)에 따라 개별 및 집단 피해액이 상당할 것으로 예상된다. 또한 적합 조건 2 (상대방 자력 충분)에 해당하는 시공사는 대규모 건설 프로젝트를 수행하는 기업으로 배상 능력이 충분하며, 적합 조건 5 (증거 확보 가능)에 따라 도급 계약서 등 객관적 증거 확보가 용이하다. 이는 소송금융 투자에 매우 적합한 유형의 사건이다.</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>정비사업 흔드는 조합 이기주의 [기자수첩]</t>
+          <t>[3.3㎡당 공사비 1000만원 시대] ③ 조합원에 분담금 폭탄…시공사와 갈...</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>insightkorea.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
-          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=242212</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603071332424100220</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>2026-03-06 01:37:48.251588+00:00</t>
+          <t>2026-03-10 00:46:28.839503+00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>남원시</t>
+          <t>DL이앤씨, GS건설, 상대원2구역 재개발 조합</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중, 감사원 공익감사 청구</t>
+          <t>시공사 교체 투표 과정에서 잡음 발생, 경찰 출동, DL이앤씨 가처분 신청 및 효력 무효 주장 예정</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>남원 모노레일 사업이 이용객 부족으로 중단되자, 대주단이 남원시를 상대로 504억 원 규모의 손해배상 청구 소송을 제기했다. 이 사건은 현재 대법원에서 심리 중이며, 시민단체는 남원시의 사업 추진 과정에 대한 감사원 공익감사를 청구했다.</t>
+          <t>성남 상대원2구역 재개발 조합이 시공사를 DL이앤씨에서 GS건설로 교체하는 과정에서 투표 결과 불일치 논란이 발생, 경찰까지 출동하며 갈등이 격화되었습니다. 기존 시공사인 DL이앤씨는 이번 투표 결과에 대해 가처분 신청 및 효력 무효를 주장할 계획이며, GS건설의 입찰 제안 내용 중 법률 자문 비용 지원 및 손해배상액 감액이 도시정비법 위반 여부로 검토될 예정입니다. 이로 인해 대규모 재개발 사업의 지연 및 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>상대방인 남원시는 공공기관으로 자력이 충분하며(적합 조건 2), 청구 금액이 504억 원으로 피해 규모가 매우 크다(적합 조건 4). 소송이 대법원까지 진행된 점과 감사원 공익감사 청구가 있다는 점에서 상대방 책임에 대한 증거가 확보되었을 가능성이 높고(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 대주단이 원고이므로 집단적 피해의 성격도 가진다(적합 조건 3).</t>
+          <t>대기업인 DL이앤씨와 GS건설이 얽혀있어 상대방 자력이 충분하며(적합 조건 2), 4885가구 대규모 재개발 사업으로 집단적 피해 가능성이 높습니다(적합 조건 3). 투표 결과 불일치 등 명확한 증거가 존재하며(적합 조건 5), DL이앤씨가 200억 원 규모의 손해배상액을 언급하는 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경찰 출동 및 가처분 신청 예고로 공적 절차 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>504억 원</t>
+          <t>200억 원 이상 (손해배상액 언급)</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>대주단 (다수 금융기관)</t>
+          <t>4885가구 조합원 다수</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>남원 모노레일 배상금 504억…시민단체, 감사원 공익감사 청구</t>
+          <t>손배액 200억 책임질게  GS, 상대2구역 시공사 재선정…경찰 출동 아수...</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260305500389</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/09/2026030903824.html</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>2026-03-06 01:36:53.252461+00:00</t>
+          <t>2026-03-09 13:14:18.856515+00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>민사 소송 80억 원 손해배상 판결 선고, 형사재판 1심 진행 중</t>
+          <t>관리인 선출 후 시행사를 상대로 하자 관련 집단소송 예정</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>오송역세권도시개발사업 조합원 100여 명이 청주지방법원 앞에서 형사재판의 신속한 판결을 촉구했다. 이들은 이미 민사 소송에서 80억 원의 손해배상 판결을 받았으나, 형사재판은 3년째 1심조차 결론이 나지 않고 있다고 지적했다.</t>
+          <t>원룸, 오피스텔, 상가 등 공동주택에서 불투명한 관리비 부과 및 사용 문제와 하자 문제가 제기되었습니다. 입주민들은 관리인이 선출되면 시행사를 상대로 하자 관련 집단소송을 제기하기로 의견을 모았습니다. 이는 대통령의 '깜깜이 관리비' 지적과도 맞물려 근본적인 대책 마련의 필요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>민사 소송에서 이미 80억 원의 손해배상 판결이 내려져 상대방 책임이 명확하며(적합 조건 1, 5), 조합원 100여 명의 집단적 피해(적합 조건 3)와 80억 원이라는 큰 피해 규모(적합 조건 4)가 확인된다. 또한 형사재판이 3년째 1심 진행 중으로 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방의 자력은 기사만으로 특정하기 어렵다.</t>
+          <t>시행사를 상대로 한 하자 관련 소송으로 책임 주체가 명확하며(적합 조건 1), 원룸, 오피스텔, 상가 입주민들이 관리인 선출 후 집단으로 소송을 제기할 예정이므로 집단적 피해에 해당합니다(적합 조건 3). 공동주택 하자와 관리비 문제는 피해 규모가 클 가능성이 높고(적합 조건 4), 시행사는 일반적으로 배상 능력이 있는 법인입니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>80억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>100여 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>오송역세권도시개발사업 조합, 형사재판 신속 판결 촉구</t>
+          <t>대통령 깜깜이 관리비 지적에  겉핥기식 문제 해결 아닌 근본적 대책 필...</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>ccn.hcn.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
-          <t>https://ccn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026030500090&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026030500090&amp;socttSeq=0</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111335</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
-          <t>2026-03-06 01:36:08.208356+00:00</t>
+          <t>2026-03-09 12:44:00.370640+00:00</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>현대건설</t>
+          <t>업무대행사 대표</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>일부 매매대금 반환 소송 제기, 관계 부처 합동 정밀조사 요청</t>
+          <t>전 조합장 횡령 유죄 판결, 업무대행사 대표 1심 유죄 후 도주, 일부 조합원 민사 손해배상 승소 판결</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>다산 힐스테이트 지금디 아파트에서 라돈 기준치 초과 문제가 발생하여 입주민들이 피해를 호소하고 있다. 일부 입주민은 매매대금 반환 소송을 제기했으며, 피해자 단체는 국토교통부 등 관계 부처에 공동 정밀조사를 요청한 상태이다.</t>
+          <t>청주 사직2구역 지역주택조합 사업이 전 조합장의 68억원 횡령 및 업무대행사 대표의 도주로 무산되었습니다. 이로 인해 수백 명의 조합원이 분담금 피해를 입었으며, 전 조합장은 징역형을 선고받고 업무대행사 대표는 1심 유죄 후 도주한 상태입니다. 일부 조합원은 이미 민사소송에서 손해배상 승소 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>대기업 피고(현대건설 힐스테이트), 다수 피해자(아파트 입주민), 라돈 기준치 초과라는 명확한 하자 주장. 일부는 이미 매매대금 반환 소송을 제기했으며, 피해자 단체가 국토부, 원안위, 환경부에 공동 정밀조사를 요청하여 공적 절차 진행 중. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>전 조합장의 횡령 유죄 판결과 업무대행사 대표의 1심 유죄 판결 및 도주로 상대방 책임이 명확하고 객관적 증거가 충분합니다 (적합 조건 1, 5). 수백 명의 조합원이 수십억 원 규모의 분담금 피해를 입은 집단적 피해 사건이며 (적합 조건 3, 4), 이미 형사 절차 및 일부 민사 소송이 진행되어 판결이 선고된 바 있습니다 (적합 조건 6). 다만, 상대방의 자력 확보 및 도주한 대표에 대한 집행 가능성이 관건입니다.</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>68억원 이상</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>다수 (아파트 입주민)</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>측정하면 기준치 초과, 환기하면 정상? ···다산 '힐스테이트 지금디...</t>
+          <t>청주 사직2구역 또 백지화…업무대행사 대표 5년째 도주</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>smartbizn.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M356" t="inlineStr">
         <is>
-          <t>https://www.smartbizn.com/news/articleView.html?idxno=137820</t>
+          <t>https://www.newsis.com/view/NISX20260309_0003539484</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
-          <t>2026-03-06 01:27:13.892990+00:00</t>
+          <t>2026-03-09 00:46:55.517887+00:00</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C357" t="inlineStr"/>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>부동산신탁사 (예: 무궁화신탁, 코리아신탁 등)</t>
+        </is>
+      </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>전세사기 특별법에 따른 피해자 인정 및 지자체 지원 진행 중</t>
+          <t>부실 PF 사업장 경·공매 진행 중, 책임준공 미이행 관련 소송 다수 진행 중</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>전남도가 전세사기 특별법에 따라 피해자로 인정된 도민 150명에게 1인당 100만원씩 총 1억5천만원의 생활안정자금을 지원했습니다. 이는 전세사기 피해자들의 생활 안정을 돕기 위한 조치로, 전세사기 문제가 광범위하게 발생하고 있음을 보여줍니다.</t>
+          <t>지방 부실 PF 사업장 비중이 68.5%에 달하며, 14개 부동산신탁사의 지난해 순손실이 4689억 원을 기록했습니다. 책임준공 미이행 관련 소송이 잇따르면서 신탁업계 전반의 실적 악화가 불가피할 것으로 분석됩니다. 이는 다수의 이해관계자에게 큰 피해를 야기하고 있으며, 관련 법적 분쟁이 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>전세사기 특별법에 따라 피해자가 공식 인정되고 있으며, 전남도에서 150명에게 지원금을 지급하는 등 집단적 피해가 명확합니다. 전세사기 특성상 피해 규모가 크고(1인당 수천만원~수억 원 이상 추정), 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 소송 상대방의 구체적인 특정 및 자력 확인은 추가 조사가 필요합니다.</t>
+          <t>부동산신탁사의 책임준공 미이행으로 인한 소송이 잇따르고 있으며(적합 조건 1, 6), PF 사업의 특성상 피해 규모가 크고(적합 조건 4) 다수의 사업장과 이해관계자가 얽혀 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 상대방인 부동산신탁사들은 비록 업계 전반의 실적 악화가 예상되나, 개별 소송에서 배상 능력이 충분할 것으로 판단됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상 (개별 PF 사업장 기준)</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>150명 이상</t>
+          <t>다수의 PF 사업장 이해관계자</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>전남개발공사 “전세사기 피해자 1인 100만원 지원”</t>
+          <t>지방 부실 PF 사업장 비중 68.5%…경공매 정리 지연 장기화</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772704053428258003</t>
+          <t>https://www.sedaily.com/article/20016690?ref=naver</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
-          <t>2026-03-06 01:16:00.205486+00:00</t>
+          <t>2026-03-09 00:43:28.298936+00:00</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>녹색친구들</t>
+          <t>신한자산신탁</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>관리비 체납으로 인한 단전·단수 위기 발생 후 일단락, 입주민 대표 선출 논의 중</t>
+          <t>책임준공 확약 관련 1심 패소 판결 다수, 추가 소송 리스크 관리 위해 합의 진행 중</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>240세대 사회주택 입주민들이 운영사의 관리비 체납으로 단전·단수 위기를 겪었음. 비록 관리비는 완납되었으나, 입주민들의 신뢰가 무너지고 주거 불안이 가중되고 있음. 이는 재정 기반이 취약한 사회주택 운영사 선정 문제와 전세 보증보험 미가입 등 제도적 허점에서 비롯된 것으로, 유사 피해 사례가 다수 발생하고 있어 집단 소송 가능성이 높다.</t>
+          <t>신한자산신탁이 책임준공 확약 관련 손해배상 소송에서 잇따라 패소하며 대규모 배상 책임을 지고 있습니다. 이미 약 9건의 소송을 3000억원 규모로 합의 종결하는 등 유동성 방어에 총력을 기울이고 있으며, 법원 판결로 신탁사의 책임이 명확해진 선례가 생겼습니다. 이는 유사한 PF 사업장의 대주단에게 추가 소송의 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당한다. 운영사 '녹색친구들'의 관리비 체납 책임이 명확하고, 240세대에 달하는 다수의 입주민이 피해를 입었으며, 단전·단수 통지문 등 객관적 증거 확보가 용이하다. 또한, LH, SH 등 공공기관의 관리감독 책임도 물을 수 있어 자력 있는 상대방을 특정할 수 있고, 보증금 미반환 등 잠재적 피해 규모가 커질 가능성이 있다.</t>
+          <t>신한자산신탁의 책임준공 확약 관련 배상 책임이 법원 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 용이), 신한금융지주 계열사로 자력이 충분합니다(상대방 자력 충분). 이미 수천억 원 규모의 합의가 진행 중이며(피해 규모 큼), 유사한 책임준공 확약 관련 소송이 추가로 발생할 가능성이 높습니다(집단적 피해).</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>1억 1700만원 (관리비 체납액), 정신적 피해 및 보증금 미반환 등 추가 피해 가능성</t>
+          <t>최소 3000억원 이상 (합의금 기준)</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>240세대 이상</t>
+          <t>대주단 다수 (약 9건의 소송/합의)</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>단전·단수 위기 내몰린 사회주택 청년들</t>
+          <t>[Invest]소송 리스크에 자금줄 죄는 신한자산신탁…석달간 3000억 조달 속...</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772695690&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/03/06/2026030680201.html</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
-          <t>2026-03-06 01:15:26.099714+00:00</t>
+          <t>2026-03-09 00:43:06.747427+00:00</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>서울특별시, 서울주택도시개발공사(SH)</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>서울시의회 조례 개정 추진, SH공사를 통한 보증금 선지급 절차 진행 중</t>
+          <t>한국농어촌공사 내부 민원 접수 및 하자 보수 진행 중, 손해배상 검토 중</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>서울시 사회주택 사업에서 임대보증금 미반환 문제가 발생했으며, 이는 정책 기조 변화와 보증보험 가입의 구조적 한계에서 비롯된 것으로 지적됩니다. 서울시의회 최기찬 의원의 문제 제기로 SH공사를 통한 보증금 선지급 및 매입 절차가 추진되었고, 보증보험 가입 비용 지원을 위한 조례 개정안이 통과되었습니다.</t>
+          <t>한국농어촌공사가 청년농에게 임대한 임대형 스마트팜 시설에서 2년간 양액기 고장, 지반 침하 등 10여건의 하자가 반복 발생하여 농가들이 생산량 급감 등 피해를 겪고 있습니다. 안성철씨 외에도 전국 다수 지역에서 유사 민원이 접수되었으며, 공사 측은 시설 수리를 완료하고 양액기 교체를 협의 중이나 손해배상에 대해서는 내부 검토 중입니다.</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>서울시와 SH공사라는 자력 있는 공공기관이 상대방이며(적합 조건 2), 서울시의회에서 공식적으로 문제 제기되고 조례 개정 및 SH공사를 통한 선지급 절차가 진행 중인 점(적합 조건 5, 6)을 볼 때 상대방 책임이 명확하고(적합 조건 1) 집단적 피해 발생 가능성이 높습니다(적합 조건 3).</t>
+          <t>한국농어촌공사가 임대한 스마트팜 시설의 하자로 인한 피해로, 상대방 책임이 비교적 명확하고(적합 조건 1), 공공기관인 상대방의 자력이 충분하며(적합 조건 2), 전국적으로 다수의 농가에서 유사 민원이 접수되어 집단적 피해 가능성이 높습니다(적합 조건 3). 공사 자체 조사 및 하자 내용이 구체적으로 언급되어 증거 확보가 가능하고(적합 조건 5), 현재 공사 내부에서 하자 보수 및 손해배상 검토가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>사회주택 입주자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>서울시의회 최기찬 의원, 서울시 사회주택 보증금 미반환 문제제기부터...</t>
+          <t>2년간 설비 고장 반복…‘임대형 스마트팜’ 부실 공방</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M359" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=207722</t>
+          <t>https://www.nongmin.com/article/20260306500651</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
-          <t>2026-03-06 01:02:58.725526+00:00</t>
+          <t>2026-03-09 00:33:39.255924+00:00</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH), 대한민국</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>토지보상 수용재결 및 이의재결 절차 진행 중, 행정소송 제기 가능성 있음</t>
+          <t>시공사 선정 입찰 전 단계에서 갑질 논란 및 갈등 심화</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>삼성전자 용인 반도체 클러스터 국가산단 조성 과정에서 약 2400여 명의 토지주와 280여 가구가 토지보상 문제로 이의재결 절차를 진행 중이다. 토지보상률이 40%에 그쳐 연말 착공 목표에 차질이 예상되며, 일부 토지주들은 수용재결에 불복해 행정소송을 제기할 가능성이 있다.</t>
+          <t>DL이앤씨가 압구정5구역 재건축 시공사 선정 입찰 전부터 조합의 공동 홍보공간 운영 방침에 반해 개별 홍보공간을 요구하며 '갑질' 논란에 휩싸였다. 이는 입찰 공정성을 해치고 사업 지연 및 공사비 증가로 이어져 조합원들에게 피해를 줄 수 있다는 우려가 제기된다. DL이앤씨는 과거에도 다수의 정비사업에서 조합과의 갈등으로 계약이 해지된 이력이 있어 신뢰도 문제가 부각되고 있다.</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>사업 시행자인 LH와 정부를 상대로 한 토지보상 관련 분쟁으로, 상대방의 자력이 충분하며(적합 조건 2), 약 2400여 명의 토지주와 280여 가구가 관련된 집단적 피해(적합 조건 3)이다. 현재 수용재결 및 이의재결 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 행정소송으로 이어질 가능성이 높다. 관련 증거 확보도 용이하다(적합 조건 5).</t>
+          <t>DL이앤씨는 대형 건설사로 자력이 충분하며(적합 조건 2), 압구정5구역 재건축 조합원 다수가 잠재적 피해자이므로 집단적 피해 가능성이 높습니다(적합 조건 3). 조합의 공동 홍보공간 운영 방침에 반하는 DL이앤씨의 요구는 입찰 공정성을 해칠 수 있는 '갑질' 논란으로 책임 소재가 비교적 명확하며(적합 조건 1), 관련 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>약 2400여명 토지주, 280여개 가구</t>
+          <t>압구정5구역 재건축 조합원 다수</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>[르포 下] 삼성전자 용인클러스터 국가산단, 올해 첫삽 뜰까</t>
+          <t>‘입찰 전부터 갑질 논란’… 압구정5구역서 무리수 둔 DL이앤씨</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M360" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260305501184</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=24746</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
-          <t>2026-03-06 00:39:34.548312+00:00</t>
+          <t>2026-03-09 00:28:57.755709+00:00</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C361" t="inlineStr"/>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>재건축 조합</t>
+        </is>
+      </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>시행사 연락 두절, 입주민 불안 확산</t>
+          <t>재건축 조합과 상가 조합원 간 개발이익 분배 소송, 일반분양 계약자의 등기 지연 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>목포의 한 민간임대 아파트 시행사가 100여 가구의 월세 보증금 약 30억 원을 돌려주지 못하고 연락이 두절되었습니다. 입주민들은 보증금 미반환과 관리 부실로 불안에 떨고 있으며, 시행사가 다른 아파트도 소유한 것으로 확인되어 피해 규모가 더 커질 우려가 있습니다.</t>
+          <t>한 재건축 단지가 상가 분쟁 소송 끝에 분양에 나선다. 재건축 조합이 상가 조합원에게 500억 원 규모의 개발이익을 분배하기로 했으며, 상가와의 소송으로 장기간 등기하지 못한 일반분양 계약자들의 소송도 해결의 실마리를 찾고 있다. 이 기사는 재건축 사업에서 발생할 수 있는 소송 리스크를 강조하고 있다.</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(시행사의 보증금 미반환), 집단적 피해(100세대 이상)와 큰 피해 규모(30억 원 이상)가 확인됩니다. 계약서 등 증거 확보가 용이하며, 아직 소송이 진행되지 않아 신규 사건 발굴에 적합합니다. 다만, 시행사의 자력 부족 가능성은 추가 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 재건축 조합), 2(상대방 자력 충분 - 500억 개발이익), 3(집단적 피해 - 상가 조합원 및 일반분양 계약자 다수), 4(피해 규모 큼 - 500억 개발이익 및 장기간 등기 지연)에 해당하여 소송금융 적합도가 높습니다. 이미 소송이 진행 중이거나 해결 실마리를 찾고 있어 증거 확보 및 법리 검토가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>30억 원 이상</t>
+          <t>500여억원 (개발이익 분배), 일반분양 계약자 피해액 미상</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>100가구 이상</t>
+          <t>상가 조합원 다수, 일반분양 계약자 다수</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>월세도 이럴 줄은 몰랐어요 ..월세 보증금 나 몰라라</t>
+          <t>상가 분쟁에 발 묶인 재건축 단지…'소송 리스크' 따져봐야</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M361" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1507715</t>
+          <t>https://www.hankyung.com/article/2026030867041</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
-          <t>2026-03-05 01:15:57.202218+00:00</t>
+          <t>2026-03-08 12:49:30.227478+00:00</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C362" t="inlineStr"/>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>부동산 신탁사 (예: 무궁화신탁, 코리아신탁, 신한자산신탁 등)</t>
+        </is>
+      </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>경매 절차 진행 중, 전세사기 특별법상 공공매입 구제 대상에서 제외됨</t>
+          <t>정부의 PF 부실 사업장 경·공매 정리 진행 중, 신탁사들의 책임준공 미이행 관련 소송 및 합의 진행 중</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>김포 지역에서 '불법 가구 쪼개기'로 인한 전세사기 피해가 발생하여 100명 이상의 세입자가 전세금을 돌려받지 못할 처지에 놓였습니다. 이들은 위반 건축물이라는 이유로 전세사기 특별법상 공공매입 구제 대상에서 제외되어 경매 절차를 맞고 있습니다. 피해자들은 정부와 지자체의 일관성 있는 구제 기준 마련을 촉구하고 있습니다.</t>
+          <t>부동산 PF 부실 사업장 정리가 지연되면서 부동산 신탁사들이 책임준공 미이행으로 대규모 손실을 인식하고 있습니다. 특히 신한자산신탁은 PF 관련 소송에서 1심 패소 후 수백억 원의 합의금을 지급하는 등 신탁사들의 재정 악화가 심화되고 있습니다. 지방 부실 사업장 비중이 높고, 올해도 시장 침체가 예상되어 추가적인 법적 분쟁 발생 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>집주인의 '불법 가구 쪼개기'로 인한 전세사기 책임이 명확하며(상대방 책임 명확), 김포 지역에서만 100명 이상의 세입자가 피해를 입어 집단적 피해 규모가 큽니다(집단적 피해, 피해 규모 큼). 건축 대장의 위법 건축물 표기 등 객관적 증거 확보가 가능하며(증거 확보 가능), 경매 절차가 시작되는 등 공적 절차가 진행 중입니다(공적 절차 진행 중). 다만, 개별 집주인의 자력 부족 가능성은 투자 검토 시 고려해야 할 부분입니다.</t>
+          <t>부동산 신탁사들의 책임준공 미이행으로 인한 손실이 명확하며(상대방 책임 명확), 신한자산신탁의 1심 패소 및 수백억 원대 합의금 지급 사례는 강력한 증거가 될 수 있습니다(증거 확보 가능). 상대방인 부동산 신탁사들은 금융기관으로 자력이 충분하며(상대방 자력 충분), 전체 신탁업계의 순손실 규모가 4천억 원 이상으로 피해 규모가 매우 큽니다(피해 규모 큼). 정부의 PF 부실 사업장 정리 절차가 진행 중이며(공적 절차 진행 중), 유사한 소송이 추가로 발생할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4689억 원 (14개 신탁사 순손실), 450억 7994만 원 (신한자산신탁 합의금)</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>100명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>‘불법 가구 쪼개기’에 막힌 전세사기 피해 구제</t>
+          <t>지방 부실 사업장 정리 지연에…신탁업계 ‘춘래불사춘’</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499293&amp;ref=A</t>
+          <t>https://www.sedaily.com/article/20016566?ref=naver</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:58.832432+00:00</t>
+          <t>2026-03-08 12:47:07.019305+00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C363" t="inlineStr"/>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>진장명촌지구 토지구획정리조합</t>
+        </is>
+      </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>전북자치도에서 전세사기 피해 집계 및 예방 홍보, 피해자 지원책 마련 중</t>
+          <t>임시총회소집허가 소송 승소, 임시총회 개최 예정</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>전북자치도에서 대학가를 중심으로 전세사기 예방 홍보 및 피해 지원책을 강화하고 있다. 도내 전세사기 피해는 총 560건으로 집계되었으며, 이 중 약 75%가 20~30대 청년층이다. 지자체는 피해 임차인에게 대출이자, 월세, 긴급생계비, 이사비 등을 지원할 계획이다.</t>
+          <t>27년간 표류 중인 진장명촌지구 토지구획정리조합과 관련하여, 진장동 등기추진위원회가 조합을 상대로 한 임시총회소집허가 소송에서 승소했습니다. 이 승소 판결을 바탕으로 추진위는 빠른 시일 내 임시총회를 개최하여 장기 표류 중인 사업에 새로운 국면을 맞이할 예정입니다.</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>전북자치도 내 560건의 전세사기 피해가 발생했으며, 이 중 75%가 20~30대 청년층으로 집단적 피해(조건 3)가 명확합니다. 피해 결정 건수가 집계된 것은 증거 확보 가능성(조건 5)을 시사하며, 지자체 차원의 예방 및 지원책 마련은 공적 절차 진행 중(조건 6)임을 보여줍니다. 전세사기 특성상 피해 규모(조건 4)도 클 것으로 예상됩니다.</t>
+          <t>진장동 등기추진위원회가 조합을 상대로 한 임시총회소집허가 소송에서 승소하여 조합의 책임이 법적으로 인정되었고, 이는 향후 본안 소송의 유리한 증거가 될 수 있습니다. '27년 표류'는 다수의 토지 소유자에게 장기간에 걸쳐 발생한 집단적 피해를 시사하며, 잠재적 피해 규모가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>560명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>전북자치도, 대학가 '전세사기 예방' 총력</t>
+          <t>27년 표류 진장명촌지구…조합 갈등 새국면</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M363" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547393</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060345</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>2026-03-05 01:04:52.429213+00:00</t>
+          <t>2026-03-08 12:46:41.052808+00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C364" t="inlineStr"/>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>시행사 측</t>
+        </is>
+      </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>특별법 개정 논의 및 정부 대책 마련 중</t>
+          <t>형사·민사 소송 진행 중</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>전세사기 희생자 3주기를 맞아 민주당이 최소보장제 등 피해자 구제 대책을 발표하며, 이재명 대통령이 약속한 '선보상-후정산' 지원안의 이행을 촉구했다. 이는 특별법 개정으로 이어져야 한다고 강조하며, 전세사기 피해자들의 집단적 구제 방안 마련을 위한 정치권의 움직임을 보여준다.</t>
+          <t>오송역세권 도시개발 사업과 관련하여 조합 자금 유출 문제로 형사·민사 소송이 수년째 진행 중이다. 조합은 시행사 측을 상대로 약 80억원의 손해배상 소송을 제기했으며, 법적 공방이 장기화되고 있다.</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자가 발생했고(집단적 피해), 피해 규모가 크며(피해 규모가 큼), 사회적 문제로 공론화되어 정부 및 정치권에서 특별법 개정 및 선보상-후정산 등 구제 대책이 논의 중이다(공적 절차 진행 중). 특히 '선보상-후정산'이 실현될 경우 정부/공공기관이 상대방이 될 수 있어 자력 충분 조건도 충족될 가능성이 높다.</t>
+          <t>시행사 측의 책임이 비교적 명확하며(적합 조건 1), 약 80억원의 피해 규모가 매우 크다(적합 조건 4). 이미 형사·민사 소송이 수년째 진행 중이므로 증거가 확보되었거나 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 80억원</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>전세사기 희생자 3주기, 민주당 대책 발표…  특별법 개정으로 이어져야...</t>
+          <t>'오송역세권 도시개발' 공사 재개됐지만 법적 공방 장기화</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>beminor.com</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>https://www.beminor.com/news/articleView.html?idxno=29510</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499990</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>2026-03-05 01:01:36.692519+00:00</t>
+          <t>2026-03-08 12:46:12.666133+00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C365" t="inlineStr"/>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>상대원2구역 주택재개발정비사업 조합</t>
+        </is>
+      </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>정부 심의위원회 피해 인정, LH 전세임대주택 공급 및 피해 주택 매입</t>
+          <t>기존 시공사 DL이앤씨의 법적 대응 예고, 일부 조합원들의 대의원회 무효 가처분 검토, 조합장 해임 총회 예정</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>정부가 전세사기 피해 501건을 추가 인정하며 총 피해자가 3만 6천9백여 명에 달한다고 밝혔다. 한국토지주택공사(LH)는 전세임대주택을 확대 공급하고, 전세사기 피해자가 떠안게 된 주택을 매입하는 등 구제에 속도를 내고 있다. 피해 임차인은 거주 자치단체에 신청하여 구제 방법을 안내받을 수 있다.</t>
+          <t>성남 상대원2구역 재개발 조합이 기존 시공사 DL이앤씨를 해지하고 GS건설을 우선협상대상자로 지정하면서 법적 분쟁이 예고되고 있습니다. DL이앤씨는 법적 대응을 예고했고, 일부 조합원들은 대의원회 의결 과정의 투표 번복에 의문을 제기하며 무효 가처분을 검토 중입니다. 이로 인해 사업 지연 및 비용 증가 등 4885가구 조합원들의 막대한 피해가 우려됩니다.</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 3만 6천여 명에 달하는 집단적 피해이며(적합 조건 3), 정부 심의위원회를 통해 피해가 공식 인정되고 있어 증거 확보가 용이하고(적합 조건 5), 공적 구제 절차가 진행 중임(적합 조건 6). 피해 규모 또한 매우 크다(적합 조건 4). 개별 사기범의 자력 부족 가능성이 있으나, 대규모 피해로 인해 추가적인 피고(예: 공인중개사, 감정평가사, 정부 기관 등)를 발굴할 여지가 있음.</t>
+          <t>대규모 재개발 사업에서 시공사 교체 과정 중 발생한 조합과 기존 시공사(DL이앤씨) 간의 법적 분쟁 예고 및 일부 조합원들의 대의원회 의결 무효 가처분 검토 등 다층적인 갈등이 심화되고 있습니다. 이는 다수(4885가구)의 조합원에게 사업 지연 및 비용 증가라는 막대한 피해를 야기할 수 있으며, 유사 사례(신당8구역)에서 1심이 시공사 손을 들어준 전례가 있어 조합의 책임이 명확해질 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상 (사업 지연 및 손해배상금)</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>3만 6천9백여 명</t>
+          <t>4885가구</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>전세임대 3만7천호 공급…전세사기 피해 501건 추가</t>
+          <t>상대원2구역, GS건설 우선협 지정…조합 내홍·소송전 '첩첩산중'</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499126&amp;ref=A</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343827</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
-          <t>2026-03-05 00:59:09.589206+00:00</t>
+          <t>2026-03-08 12:35:21.154813+00:00</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C366" t="inlineStr"/>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>부영</t>
+        </is>
+      </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>전세사기피해지원위에서 피해 인정 및 피해주택 매입 등 정부 차원의 피해 회복 절차 진행 중</t>
+          <t>주민 부상으로 홍성의료원 입원 치료 중</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>정부가 2월 전세사기 피해자로 501건을 추가 인정했으며, 피해주택 매입은 6000가구를 넘어섰다. 전세사기피해지원위는 피해 회복을 돕기 위한 노력을 지속하고 있다.</t>
+          <t>부영 아파트에서 현관문이 갑자기 낙하하여 주민이 부상을 입고 입원 치료 중인 사고가 발생했습니다. 피해자 가족 측은 아파트의 관리 부실과 안전 무시를 주장하며 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>전세사기피해지원위에서 501건의 피해를 추가 인정하고 6000가구 이상의 피해주택 매입이 진행되는 등 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 정부 기관의 피해 인정 절차를 통해 가해자의 책임이 명확하고 증거 확보 가능성이 높으며(적합 조건 1, 5), 이미 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>상대방인 부영은 대기업으로 자력이 충분하며, 아파트 현관문 낙하 사고로 인한 관리 부실 책임이 명확합니다. 피해자는 상당한 부상을 입어 입원 치료 중이며, 사고 발생 자체가 객관적인 증거가 될 수 있습니다. 다만, 현재까지는 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>6000가구 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>2월 전세사기 피해 501건 추가 인정…피해주택 매입 6000가구 넘어</t>
+          <t>'부영 아파트 현관문 낙하' 주민 부상…'관리 부실·안전 무시' 논란</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260304500156</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=813149</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
-          <t>2026-03-05 00:52:30.793402+00:00</t>
+          <t>2026-03-08 12:27:51.601907+00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>한국토지주택공사</t>
+          <t>전세 사기 임대업자 A 씨</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>소송 예정</t>
+          <t>형사 재판 유죄 판결 및 중형 선고 완료</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)가 국가계약법상 의무인 하자보수 정산을 외면하고 있어 논란이 되고 있다. 시공사들은 LH가 사실상 소송을 통해 문제를 해결하라고 요구하고 있다고 주장하며, 이는 다수의 시공사에 재정적 피해를 줄 수 있는 상황이다.</t>
+          <t>사회초년생을 대상으로 수백억 원대 전세 사기를 벌인 임대업자가 형사 재판에서 중형을 선고받았습니다. 다수의 피해자들이 경제적, 정신적 고통을 호소하며 엄벌을 탄원했습니다. 이번 형사 판결은 향후 피해자들의 민사상 손해배상 청구에 유리한 증거가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>LH는 공공기관으로서 자력이 충분하며(적합 조건 2), 국가계약법상 의무를 외면하여 책임이 명확해 보인다(적합 조건 1). 하자보수 정산 외면은 다수 시공사에 영향을 미칠 수 있으며(적합 조건 3), 국가계약법이라는 명확한 법적 근거가 있어 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>전세 사기 임대업자가 형사 재판에서 중형을 선고받아 상대방 책임이 명확하게 입증되었고(적합 조건 1), 수백억 원대의 피해 금액과 다수의 사회초년생 피해자가 발생하여 피해 규모가 크고 집단적 피해에 해당합니다(적합 조건 3, 4). 또한, 형사 재판을 통해 이미 증거가 확보되어 민사 소송에 강력한 증거로 활용 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원대</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>다수 시공사</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>“소송해서 받아가라” LH 하자보수 정산 외면 ‘논란’</t>
+          <t>사회초년생 상대 수백억 원대 전세 사기 임대업자 중형</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041336022730808</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145357</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
-          <t>2026-03-05 00:37:58.752619+00:00</t>
+          <t>2026-03-08 12:20:17.811047+00:00</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>우리자산신탁, 신영부동산신탁, 한국투자부동산신탁</t>
+          <t>재건축 조합</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>손해배상 청구 진행 중, 소송 패소 후 항소 진행 중</t>
+          <t>재건축 조합과 상가 조합원 간의 소송은 해결되었고, 일반분양 계약자들의 등기 지연 관련 소송도 해결 단계에 진입</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>지방 미분양 장기화로 인해 부동산 신탁사들이 책임준공의무 미이행 등으로 손해배상 청구를 받거나 소송에서 패소하는 사례가 발생하고 있다. 우리자산신탁은 37억 원 손해배상 청구를 받았고, 신영부동산신탁은 70억 원 소송에서 패소 후 항소했다. 이는 부동산 시장 침체로 인한 신탁사들의 재정적 어려움과 법적 분쟁 증가를 보여준다.</t>
+          <t>강남 대규모 재건축 단지에서 재건축 조합과 상가 조합원 간의 소송으로 인해 6700가구 일반분양 계약자들의 등기가 2년간 지연되었다. 최근 이 소송이 해결 국면에 접어들면서 등기 지연 문제도 해결의 실마리를 찾고 있다. 이로 인해 일반분양 계약자들은 장기간 재산권 행사에 제약을 받았다.</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>부동산 신탁사들은 대기업에 준하는 자력을 보유하고 있으며(적합 조건 2), 책임준공의무 미이행 등 상대방의 책임이 비교적 명확하게 특정되고 있습니다(적합 조건 1). 또한, 손해배상 청구액이 수십억 원대로 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중이거나 청구가 제기되어 증거 확보가 용이할 것으로 보입니다(적합 조건 5).</t>
+          <t>적합 조건: 재건축 조합의 책임이 명확하고, 강남 대규모 재건축 조합이므로 자력이 충분하다. 6700가구에 달하는 집단적 피해가 발생했으며, 2년간의 등기 지연으로 인한 피해 규모가 클 것으로 예상된다. 이미 소송이 진행되었으므로 증거 확보도 용이하다. 부적합 조건: 기사에서 '해결 실마리'가 언급되어 사건이 종결 단계에 가까워지고 있을 가능성이 있으나, 6700가구 개별 피해자들의 손해배상 청구권이 완전히 해소된 것은 아닐 수 있어 소송금융 기회가 여전히 존재한다.</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>최소 37억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6700가구</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>지방 미분양 장기화에 부동산 신탁사 줄줄이 적자</t>
+          <t>강남 6700가구 묶은 '저주' 풀렸다…2년 만에 '눈물의 등기'</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158093</t>
+          <t>https://www.hankyung.com/article/202603064064i</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
-          <t>2026-03-05 00:33:04.198257+00:00</t>
+          <t>2026-03-08 00:28:31.449694+00:00</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>시행사</t>
+          <t>건물 관리단</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>시행사 연락 두절, 보증금 미반환 지속</t>
+          <t>대법원 파기환송 판결</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>목포의 한 민간임대 아파트에서 시행사가 월세 보증금 30억 원 이상을 100세대 넘는 입주민들에게 돌려주지 않고 연락이 두절되는 사건이 발생했습니다. 입주민들은 보증금 미반환과 건물 하자 문제로 불안에 떨고 있으며, 시행사가 다른 아파트도 소유한 것으로 확인되어 피해 규모가 더 커질 우려가 있습니다.</t>
+          <t>대법원이 경매로 집합건물을 낙찰받은 새 소유자에게 관리단이 종전 소유자의 체납 관리비를 이유로 단전 등 조치를 취하는 것은 위법하다고 판결했습니다. 새 소유자가 체납 관리비 자체는 승계하지만, 종전 소유자의 연체로 인한 제재 효과까지 승계하는 것은 아니라는 기존 법리를 재확인한 것입니다. 이는 현장에서 관행적으로 이루어지는 위법한 조치에 제동을 걸어 다수의 잠재적 피해자들에게 법적 구제 가능성을 열어주었습니다.</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>시행사의 보증금 미반환 책임이 명확하며(적합 조건 1), 100세대 이상, 총 30억 원 이상의 집단적 피해가 발생하여 소송금융 적합 조건(3, 4)을 충족합니다. 계약서 등 증거 확보도 가능합니다(적합 조건 5). 다만, 시행사의 재정 상태가 좋지 않아 자력 부족 가능성이 있으므로 회수 가능성에 대한 심층적인 검토가 필요합니다.</t>
+          <t>대법원 판결로 관리단의 단전 등 조치가 위법함이 명확히 확인되어 상대방 책임이 명확합니다(적합 조건 1). 또한, 경매 낙찰자에 대한 위법한 단전 조치가 현장에서 관행적으로 이루어져 다수의 잠재적 피해자가 존재하며(적합 조건 3), 본 사건의 분쟁 금액이 1억 7,500여만 원으로 피해 규모가 상당합니다(적합 조건 4). 대법원 판결이라는 강력한 증거가 확보되어 있어 소송금융 투자에 적합합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>30억 원 이상</t>
+          <t>1억 7,500여만 원</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>1백 세대 이상</t>
+          <t>경매 낙찰자 다수</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>월세도 이럴 줄은 몰랐어요 ..월세 보증금 나 몰라라</t>
+          <t>경매 낙찰자에 대한 관리단의 단전 조치, 대법원이 선을 긋다[판례방]</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>mpmbc.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
-          <t>https://mpmbc.co.kr/NewsArticle/1507467</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02033606645381024</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
-          <t>2026-03-04 01:11:21.068868+00:00</t>
+          <t>2026-03-07 12:34:27.383498+00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C370" t="inlineStr"/>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>건설사 다수</t>
+        </is>
+      </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>파주시 전세안전관리단 발족, 경기도 전세사기피해지원위원회 심의 진행 중</t>
+          <t>공사비 증액 관련 조합과 시공사 간 분쟁 및 협상 진행 중</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>파주시가 사회초년생을 대상으로 한 전세 사기 근절에 총력을 기울이며, 부동산 중개업자 및 공무원으로 구성된 전세안전관리단을 발족했습니다. 파주시에서만 397건의 전세 사기 피해가 접수되었고, 경기도 전체로는 1만 3천 건 이상의 심의가 진행되는 등 대규모 피해가 발생하고 있습니다. 피해자 중 상당수는 증거 불충분으로 인정받지 못했으나, 시는 이 역시 피해 발생으로 보고 있습니다.</t>
+          <t>원자재 가격 급등으로 재개발·재건축 사업장의 공사비가 크게 상승하며 조합과 시공사 간 공사비 증액 분쟁이 빈번하게 발생하고 있습니다. 시공사는 공사 중단을 무기로 증액을 요구하고, 조합은 사업 지연을 막기 위해 이를 수용하는 상황입니다. 이 기사는 이러한 분쟁에 대비하기 위한 조합의 전략을 제시합니다.</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>파주시에서만 397건의 피해가 접수되고 경기도 전체로는 1만 3천 건 이상이 심의된 대규모 집단 피해 사건으로, 적합 조건 '집단적 피해'와 '피해 규모가 큼'에 해당합니다. 또한 파주시 전세안전관리단 발족 및 경기도 전세사기피해지원위원회 심의 등 공적 절차가 활발히 진행 중이므로 적합 조건 '이미 공적 절차가 진행 중임'에도 부합합니다. 개별 사기 가담자의 자력 확보는 쟁점이 될 수 있으나, 대규모 피해자 모집 및 증거 확보에 유리한 환경입니다.</t>
+          <t>대기업 시공사의 자력이 충분하고(적합 조건 2), 원자재 가격 상승으로 인한 공사비 증액 요구는 다수의 재개발·재건축 조합에 영향을 미치는 집단적 피해를 야기하며(적합 조건 3), 각 프로젝트당 피해 규모가 수백억 원 이상으로 클 가능성이 높고(적합 조건 4), 계약서 및 협상 기록 등 증거 확보가 용이합니다(적합 조건 5). 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 프로젝트당 수백억 원 이상</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>파주시 397건 접수 (157건 인정), 경기도 13,487건 심의 (8,102건 인정)</t>
+          <t>다수의 재개발·재건축 조합</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>김경일 파주시장, “전세 사기 뿌리 뽑는데 총력 다하겠다”</t>
+          <t>전쟁이 올린 공사비…재개발·재건축 조합, 어떻게 대비할까[똑똑한부동...</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=804862</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01974566645381024</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
-          <t>2026-03-04 01:10:22.081351+00:00</t>
+          <t>2026-03-07 12:26:37.307873+00:00</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>오라클, 오픈AI</t>
+          <t>오피스텔 시행사</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>주민들이 데이터센터 건립안에 대해 소송을 제기함</t>
+          <t>대법원 판례가 형성되고 있으며, 하급심에서 다수의 분양계약 해제 소송이 진행 중</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>미시간주 셀린 타운십 주민들이 오라클과 오픈AI의 70억 달러 규모 데이터센터 건립에 반발하며 소송을 제기했습니다. 이는 AI 데이터센터 건설에 대한 미국 소도시들의 저항이 확산되는 사례 중 하나로, 환경 및 지역사회 영향에 대한 우려가 커지고 있습니다.</t>
+          <t>부동산 경기 하락으로 오피스텔 수분양자들이 시행사의 건축물분양법 위반을 이유로 분양계약 해제를 요구하는 소송이 증가하고 있습니다. 대법원은 계약 해제 조항을 문언 그대로 해석해야 한다고 판시했으나, 수분양자의 권리남용 여부도 함께 고려될 수 있어 법적 쟁점이 복합적입니다. 다수의 피해자가 발생할 수 있는 유형의 사건입니다.</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 오라클과 오픈AI가 데이터센터 건립 주체로 명확히 특정됩니다. 적합 조건 2(상대방 자력 충분): 오라클과 오픈AI는 대규모 IT 기업으로 충분한 자력을 가집니다. 적합 조건 3(집단적 피해): 미시간주 셀린 타운십 주민들이 집단적으로 반발하며 소송을 제기했습니다. 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>오피스텔 시행사의 건축물분양법 위반(시정명령, 과태료 등)이 명확한 경우가 많고(적합 조건 1, 5, 6), 부동산 경기 하락으로 다수의 수분양자들이 피해를 입어 집단적 소송 가능성이 높습니다(적합 조건 3, 4). 대법원 판례가 계약 해제 조항을 문언 그대로 해석해야 한다고 판시하여 수분양자에게 유리한 측면이 있으나, 권리남용 여부가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 (개별 호실당)</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>미국 소도시들, AI 데이터센터 건설 반발 '확산'</t>
+          <t>권리 행사가 남용으로 인정돼 허용되지 않는 경우(4)[정보근 변호사의 ...</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>choicenews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=161810</t>
+          <t>https://www.sedaily.com/article/20015910?ref=naver</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
-          <t>2026-03-04 00:50:52.389420+00:00</t>
+          <t>2026-03-07 00:42:30.487989+00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>전세사기 가해자 및 김포시</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>김포시의 공공매입 불허 결정으로 법적 사각지대 발생, 추가 법적 대응 가능성</t>
+          <t>조합의 시공사 교체 절차 진행 중, DL이앤씨 법적 대응 예고, 조합장 해임 임시총회 예정</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>김포시에서 발생한 전세사기 피해자 중 10건 중 7건이 공공매입 대상에서 불허되어 법적 사각지대에 놓였습니다. 이는 전세사기 피해자들의 구제 방안 마련이 시급함을 보여주며, 김포시의 결정에 대한 추가적인 법적 대응 가능성이 있습니다.</t>
+          <t>성남 상대원2구역 재개발 사업에서 조합과 기존 시공사 DL이앤씨 간 갈등이 격화되고 있다. 조합은 하이엔드 브랜드 적용을 요구하며 DL이앤씨와의 계약 해지를 추진하고 있으며, GS건설이 재입찰에 참여했다. DL이앤씨는 조합의 시공사 교체 시도가 부당하다며 법적 대응을 예고하고 있어, 대규모 법적 분쟁이 불가피할 전망이다.</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>전세사기 피해는 가해자의 책임이 명확하며(적합 조건 1), 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반합니다. 김포시의 공공매입 불허 결정은 공적 절차(적합 조건 6)의 일환으로, 이 결정에 대한 법적 다툼 시 김포시(공공기관)가 상대방이 될 수 있어 자력 확보가 용이하며(적합 조건 2), 관련 증거 확보도 가능합니다(적합 조건 5).</t>
+          <t>대기업 피고(DL이앤씨)로 자력이 충분하며(적합 조건 2), 약 4800여 가구 규모의 대형 재개발 사업으로 집단적 피해 및 수천억 원 규모의 피해가 예상됩니다(적합 조건 3, 4). 기존 도급계약 및 조합의 의결, DL이앤씨의 안내문 등 증거가 명확하며(적합 조건 5), 법적 분쟁으로의 전환이 예고된 상황입니다. (적합 조건 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 규모 (공사비 기준, 사업 지연에 따른 금융비용 등 추가)</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>약 4800여 가구 (조합원)</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>김포시 전세사기 피해 10건 중 7건 공공매입 불허… 법 사각지대</t>
+          <t>상대원2구역 재개발 ‘시공사 전쟁’ 격화</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/03/04/2026030400022.html</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=24739</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>2026-03-04 00:27:27.749382+00:00</t>
+          <t>2026-03-07 00:28:05.443692+00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C373" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>다수 책임준공형 신탁 사업 관련 소송 진행 중, 일부 1심 판결 선고 및 항소 예정</t>
+          <t>형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>부동산 경기 침체로 책임준공형 신탁 사업장에서 공사 지연이 늘어나면서, 부동산 신탁사들이 배상 책임에 직면하고 있습니다. 최근 3년간 책임준공 관련 소송 공시가 급증했으며, 이미 신한자산신탁과 KB부동산신탁을 상대로 한 소송에서 수백억 원대 배상 판결이 선고되었습니다. 신탁사들은 항소하고 있으나 법률 전문가들은 판결이 뒤집힐 가능성이 낮다고 보고 있습니다.</t>
+          <t>대전에서 200억 원대 전세사기를 벌인 임대업자가 징역 13년을 선고받았다. 재판부는 피해자들의 엄벌 탄원과 피해 회복 노력이 없었던 점을 고려했으나, 처음부터 사기를 계획하지 않은 점도 참작했다. 이 사건은 대규모 피해와 다수의 피해자를 포함하고 있으며, 형사 판결을 통해 사기 사실이 입증되었다.</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>부동산 신탁사들의 책임준공 의무 미이행으로 인한 소송이 급증하고 있으며, 상대방(신탁사)의 책임이 법원 판결로 명확히 인정되고 있습니다. KB부동산신탁, 신한자산신탁 등 대형 금융기관이 피고로 자력이 충분하며, 각 사업장당 수십~수백억 원에 달하는 피해 규모가 큽니다. 이미 다수의 1심 승소 판결이 나와 증거 확보 및 승소 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당합니다. 200억 원대 전세사기로 임대업자가 징역 13년을 선고받아 책임이 명확하고, 형사 판결로 사기 사실이 입증되어 민사 소송 시 증거 확보가 용이합니다. 다만, 임대업자 개인의 자력 여부가 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>사업장마다 수십수백억 원 (예: 256억 원, 110억 원)</t>
+          <t>200억 원대</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>다수 사업장의 대주단 및 투자자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>늘어나는 책준 소송.... 줄줄이 패소에 리스크 누적</t>
+          <t>대전서 200억 원대 전세사기 벌인 임대업자, 징역 13년</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022717352161952</t>
+          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/95979</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:10.203905+00:00</t>
+          <t>2026-03-07 00:16:51.116149+00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>사천시</t>
+          <t>성수4지구 재개발 조합, 대우건설, 롯데건설</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>일부 조합원 형사 고소 진행 중, 사천시 허위·과장 광고에 대한 행정 조치 진행</t>
+          <t>서울시/성동구청의 시공사 선정 절차 위반 지적 및 시정 조치 요구, 재입찰 수순 진행 중</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>사천시 정동면 공공지원 민간임대주택 사업에서 1200여 명의 조합원이 '공공' 명칭을 앞세운 홍보에 속아 피해를 입었다고 주장하며 사천시의 행정 책임을 촉구하고 있다. 조합원들은 거액의 자금 손실과 대출 이자 부담 등 2차 피해를 겪고 있으며, 일부는 형사 고소를 진행 중이다. 사천시는 법령에 따른 인허가였음을 주장하나, 허위·과장 광고에 대한 행정 조치를 진행했다고 밝혔다.</t>
+          <t>서울 성동구 성수4지구 재개발 사업의 시공사 선정 과정에서 대우건설과 롯데건설의 개별 홍보 지침 위반 및 조합의 절차 위반이 서울시 점검 결과 확인되었다. 이로 인해 시공사 선정이 무효화되고 재입찰 수순을 밟게 되면서 사업 일정이 최소 2~3개월 지연될 전망이다. 조합은 이사회에서 손해배상 청구 및 법률 대응을 논의 중이다.</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>사천시라는 자력 있는 지자체가 상대방이며, 1200여 명의 다수 피해자가 발생하여 집단소송 가능성이 높다. '공공지원' 문구를 활용한 홍보물 등 명확한 증거가 존재하고, 사천시도 허위·과장 광고에 대한 행정 조치를 진행했음을 인정하여 상대방 책임이 비교적 명확하다. 또한 일부 조합원이 형사 고소를 진행하는 등 공적 절차가 진행 중이다.</t>
+          <t>대기업 건설사(대우건설, 롯데건설)와 재개발 조합이 서울시의 시공사 선정 기준을 위반하여 사업 지연을 초래했다는 공식 점검 결과가 있어 책임 주체가 명확하다. 1천 가구 이상의 조합원들이 1조원대 사업의 2~3개월 지연으로 인한 집단적 피해를 입고 있으며, 서울시의 공문 등 객관적 증거가 확보되어 소송금융 적합도가 높다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>1200여명</t>
+          <t>1171가구 (조합원)</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>사천 공공지원 민간임대주택 피해 크다</t>
+          <t>서울시, '황금알' 성수4지구 올스톱 시켰다… 대우·롯데·조합 입찰 무...</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>gnmaeil.com</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>http://www.gnmaeil.com/news/articleView.html?idxno=581473</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/06/2026030603099.html</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>2026-03-03 00:19:49.701036+00:00</t>
+          <t>2026-03-06 12:51:40.070180+00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>서울주택도시개발공사(SH), 서울시</t>
+          <t>상대원2조합</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>재개발 이주 갈등, SH공사의 명도소송 예고</t>
+          <t>1심 판결 선고 (조합 귀책 인정, 80억원 손해배상 판결)</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>강남 구룡마을 재개발 사업이 이주를 거부하는 312가구 주민들과 서울시·SH공사 간의 이견으로 지연되고 있다. 주민들은 재산권 보장을 요구하며 분양전환형 임대주택이나 택지 매입을 통한 지역주택조합 설립을 주장하는 반면, SH공사는 법적 근거를 들어 불가 방침을 고수하고 명도소송을 예고했다. 이 사건은 무허가 건물 거주자의 재산권 인정 여부와 공공 개발의 형평성 문제가 얽힌 복잡한 분쟁이다.</t>
+          <t>법원은 상대원2조합의 귀책을 인정하여 80억원의 손해배상금과 지연손해금을 지급하라는 1심 판결을 내렸다. 이로 인해 당초 2024년으로 예정됐던 입주 시점은 2029년으로 늦춰질 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>서울시와 SH공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 312가구의 미이주 세대가 집단적으로 재개발 방식에 반발하고 있어 집단적 피해에 해당합니다(적합 조건 3). 개발 계획 및 이주 방침 등 관련 증거 확보가 용이하며(적합 조건 5), 현재 재개발 이주 절차가 진행 중이고 SH공사가 명도소송을 예고한 상태입니다(적합 조건 6). 주민들이 재산권 보장 및 주택 소유를 요구하고 있어 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>1심 법원에서 상대원2조합의 귀책이 인정되어 80억원의 손해배상 및 지연손해금 지급 판결이 내려졌습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 크며(적합 조건 4), 입주 지연으로 다수의 조합원에게 집단적 피해가 발생한 상황입니다(적합 조건 3). 이미 법원 판결로 증거가 확보된 상태입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80억원 및 지연손해금</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>312가구</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>‘이주율 72%’ 강남 구룡마을, 이주 갈등에 개발은 하세월[르포]</t>
+          <t>DL이앤씨가 찜한 상대원2조합, 2차 시공사 입찰 강행</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02112326645379384</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655887</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
-          <t>2026-03-02 12:49:05.432029+00:00</t>
+          <t>2026-03-06 12:45:20.913809+00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>공사</t>
+          <t>A씨(임대업자), 공인중개사 2명</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>원상회복청구 소송 및 화훼용지 사업 미이행 관련 소송 진행 중</t>
+          <t>대전지법 형사1심에서 임대업자 징역 13년, 공인중개사 2명 징역 3년 6개월 및 징역 1년 선고</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>23년째 지지부진한 청라 친환경복합단지 사업으로 인해 여러 법적 분쟁이 발생하고 있습니다. 특히 화훼용지 사업 미이행을 이유로 계약이 해지된 사업자가 '공사'를 상대로 소송을 제기했으며, 별도의 원상회복청구 소송도 진행 중입니다. 이는 장기간 지연된 대규모 개발 프로젝트와 관련된 복합적인 법적 다툼입니다.</t>
+          <t>대전에서 임대업자 A씨와 공인중개사 2명이 200명으로부터 218억여원의 전세보증금을 가로챈 혐의로 기소되어 1심에서 징역형을 선고받았습니다. 피해자들은 보증금을 반환받지 못해 경제적, 정신적 고통을 호소하고 있으며, 피고인은 피해 회복 노력을 기울이지 않은 것으로 보입니다. 이번 판결은 형사 사건에 대한 것으로, 피해자들의 민사적 구제는 여전히 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함(사업 미이행), 상대방에게 자력이 충분함(대규모 공사 주체), 집단적 피해 가능성(다수의 사업자), 피해 규모가 큼(23년 지연된 대규모 프로젝트), 증거 확보 가능성(계약 해지 및 사업 미이행 관련 문서) 등 여러 적합 조건에 해당합니다. 이미 소송이 진행 중이며, 장기간 지연된 대규모 프로젝트이므로 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+          <t>임대업자 A씨와 공인중개사 2명이 전세사기 혐의로 징역형을 선고받아 상대방 책임이 명확하며(적합 조건 1), 200명의 피해자와 218억여원의 피해 금액으로 집단적 피해 및 피해 규모가 매우 큽니다(적합 조건 3, 4). 이미 형사 재판에서 유죄 판결이 선고되어 민사 소송에 유리한 증거가 충분히 확보되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>218억여원</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200명</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>'23년째 지지부진' 청라 친환경복합단지, 부분 준공으로 전환점 맞나</t>
+          <t>“사기꾼 위한 대한민국” 정형돈 말 맞았다…218억 전세사기 치고도 ‘...</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718502</t>
+          <t>https://biz.heraldcorp.com/article/10688961?ref=naver</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
-          <t>2026-03-02 12:45:56.357986+00:00</t>
+          <t>2026-03-06 12:31:58.446609+00:00</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>은마아파트 관리 주체</t>
+          <t>A씨 (임대사업자), B씨 (공인중개사), C씨 (공인중개사)</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>경찰 및 소방당국의 화재 원인 조사 진행 중</t>
+          <t>전세 사기 주범 및 공인중개사 1심 형사 판결 선고</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>서울 강남구 은마아파트에서 화재가 발생해 17세 학생이 사망하고 3명이 다쳤다. 1979년 준공된 아파트로 스프링클러가 없어 노후 소방시설 문제가 지적되고 있으며, 경찰과 소방당국이 화재 원인을 조사 중이다. 의사를 꿈꾸던 학생이 이사 온 지 닷새 만에 참변을 당해 안타까움을 더하고 있다.</t>
+          <t>대전 유성구 일대에서 200여 명의 피해자로부터 223억 원 상당의 보증금을 편취한 50대 임대사업자 A씨와 공인중개사들이 1심에서 징역형을 선고받았습니다. A씨는 편취한 돈으로 사치를 부렸으며, 피해 회복 노력을 하지 않아 죄질이 매우 나쁘다고 재판부는 지적했습니다. 피해자들은 형사 판결을 바탕으로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (노후 아파트의 부실한 소방시설), 상대방에게 자력이 충분함 (대규모 아파트 관리 주체), 피해 규모가 큼 (1명 사망, 3명 부상), 증거가 있거나 확보 가능함 (경찰/소방 합동 감식), 이미 공적 절차가 진행 중임 (화재 원인 조사). 집단적 피해는 아니지만, 인명 피해의 심각성과 제도적 책임 가능성을 고려할 때 소송금융 투자 가치가 높습니다.</t>
+          <t>상대방 책임이 형사 재판에서 명확히 인정되었고(적합 조건 1), 약 200명의 다수 피해자와 223억 원 규모의 큰 피해 금액으로 집단소송 가능성이 높습니다(적합 조건 3, 4). 또한, 형사 재판을 통해 객관적인 증거가 충분히 확보되어 있어(적합 조건 5, 6) 소송금융 투자에 매우 적합합니다. 다만, 주범 A씨의 자력 부족 가능성은 리스크 요인으로 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>223억원</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 3명</t>
+          <t>약 200명</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>“딸 의사 꿈에 닷새전 은마 이사” 17살 참변…“와인 먹다 쓰러져” ...</t>
+          <t>223억 규모 전세사기 후 백화점서 돈 펑펑 쓴 50대…징역 13년</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260227513460?OutUrl=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/06/2026030619371542192</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
-          <t>2026-03-02 00:18:12.229249+00:00</t>
+          <t>2026-03-06 12:30:32.858889+00:00</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C378" t="inlineStr"/>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>임모 씨 외 공인중개사</t>
+        </is>
+      </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>신축 아파트 층간소음 '사후 확인제' 적용 단지 준공 예정 및 지자체 보완/손해배상 조치 요구 가능</t>
+          <t>임대업자 및 중개인 형사 1심 유죄 판결 선고</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>정부의 층간소음 '사후 확인제'가 올해부터 신축 아파트에 본격 적용됩니다. 준공 후 실제 가구에서 층간소음 기준치 미달 시 지자체가 건설사에 보완 시공이나 손해배상을 요구할 수 있게 되면서, 건설업계는 대응책 마련에 분주합니다. 이는 층간소음 문제로 인한 집단적 분쟁 발생 가능성을 높이고 있습니다.</t>
+          <t>대전에서 임대업자 임모 씨가 사회 초년생 약 200명을 대상으로 218억 원 상당의 깡통전세 사기를 저질러 1심에서 징역 13년을 선고받았다. 공인중개사들도 연루되어 유죄 판결을 받았다. 재판부는 다수의 피해자에게 심각한 경제적, 정신적 고통을 안긴 점을 강조하며 엄벌을 선언했다.</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>신축 아파트 층간소음 '사후 확인제' 도입으로 건설사의 책임이 명확해질 수 있으며(상대방 책임 명확), 대형 및 중견 건설사들이 피고가 될 가능성이 높아 자력이 충분합니다(상대방 자력 충분). 또한, 단지 내 다수의 입주민이 피해를 입을 수 있어 집단적 피해 가능성이 높고(집단적 피해), 실제 측정 결과가 객관적인 증거로 활용될 수 있습니다(증거 확보 가능). 지자체의 보완/손해배상 요구는 공적 절차에 해당합니다(공적 절차 진행 중).</t>
+          <t>임대업자와 중개인들의 사기 책임이 형사 1심 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보), 약 200명의 다수 피해자가 발생했으며(집단적 피해), 총 피해액이 218억 원을 초과하여 피해 규모가 매우 크다(피해 규모 큼). 형사 재판이 진행되어 1심 판결이 선고된 상태로, 민사 소송을 위한 공적 절차 진행 및 증거 확보가 용이하다.</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>218억 3천3백만 원</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 200명</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>준공 리스크 된 '층간소음'…건설업계, 해법 찾기 분주</t>
+          <t>대전 전세 사기 주범 임대업자, 징역 13년 선고</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1084078</t>
+          <t>https://www.tokenpost.kr/news/society/336590</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
-          <t>2026-03-01 12:34:58.933347+00:00</t>
+          <t>2026-03-06 12:20:06.351796+00:00</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C379" t="inlineStr"/>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>석정도시개발 A대표 등 4명</t>
+        </is>
+      </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>강원도 법률자문단 가동, 민형사 소송 및 경공매 절차 지원 예정</t>
+          <t>민사 소송 80억원 손해배상 판결, 형사 재판 1심 공전 중</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>강원특별자치도가 전세사기 피해자들의 재산권 보호와 일상 회복을 돕기 위해 변호사, 법무사 등으로 구성된 전세사기 법률자문단을 본격 가동합니다. 자문단은 피해 도민에게 보증금 반환 및 손해배상 청구 등 민형사 소송, 경공매 절차, 임대차 계약 관련 무료 법률 상담을 제공합니다. 이는 사회적 약자의 재산권을 보호하고 피해 회복을 위한 실질적인 지원을 강화하는 선도 사례가 될 것으로 기대됩니다.</t>
+          <t>오송역세권지구 도시개발사업 조합원 100여명이 석정도시개발 A대표 일당의 조합 자금 부당 인출 혐의에 대한 형사재판의 신속한 판결을 요구하며 기자회견을 열었다. 민사 소송에서는 이미 80억원의 손해배상 판결이 내려졌으나, 형사 재판은 3년째 1심조차 결론이 나지 않은 채 공전 중이다. 조합원들은 재판부의 조속한 판결을 촉구하며, 불이행 시 대법원 상경 집회 및 감사원 청구 등 추가 투쟁을 예고했다.</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>전세사기는 사기범의 책임이 명확하며(적합 조건 1), 지속적으로 발생하여 다수의 피해자가 발생하고(적합 조건 3), 개별 피해액이 큰 전세 보증금 관련이므로 피해 규모가 큽니다(적합 조건 4). 강원도에서 법률자문단을 구성하여 민형사 소송 지원 등 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보 및 법적 대응 가능성을 높입니다(적합 조건 5).</t>
+          <t>상대방 책임이 민사 소송에서 80억원의 손해배상 판결로 명확히 인정되었고(적합 조건 1), 100여명의 조합원이 피해를 입은 집단적 피해이며(적합 조건 3), 피해 규모가 80억원으로 크다(적합 조건 4). 이미 민사 판결 및 형사 재판 진행으로 증거가 확보되었고(적합 조건 5), 형사 재판이라는 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80억원</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>100여명</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>강원 전세사기 법률자문단 본격 가동...피해 회복 지원</t>
+          <t>오송역세권조합  석정도시개발 대표 등 형사재판 신속 판결을</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602271713373604</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=894794</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
-          <t>2026-03-01 00:34:41.027031+00:00</t>
+          <t>2026-03-06 01:58:24.789708+00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>은마아파트 입주자대표회의/관리사무소</t>
+          <t>엠블라버드</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>화재 사고 발생, 소방 당국 조사 진행 가능성</t>
+          <t>일부 소송에서 패소 판결 선고</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>지난달 대치동 은마아파트 화재로 사상자가 발생했다. 50년 가까이 된 아파트의 스프링클러 미설치 등 허술한 대비책과 이중주차로 인한 소방차 진입 지연 문제가 지적되었다. 소방관들이 소송과 민원 공포로 강제 진입을 주저하는 현실이 드러났으며, 법적 판단 주체 명확화 및 소방관 면책 범위 확대 등 제도 개선의 필요성이 제기되었다.</t>
+          <t>임형주와 동생이 사내이사를 맡은 엠블라버드가 442평 대저택 공사대금을 하도급 업체들에 미지급하여 소송을 당했으며, 일부 소송에서는 패소 판결을 받은 것으로 보도되었습니다. 임형주 측은 해당 논란에 대해 자신들과 무관하다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>은마아파트 화재 사고는 아파트 관리 주체의 안전 관리 의무 소홀(스프링클러 미설치 등) 및 이중주차 차량 소유주의 소방 활동 방해로 인한 책임이 비교적 명확하며(적합 조건 1), 아파트 관리 주체는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 사망자가 발생하여 피해 규모가 크고(적합 조건 4), 화재 조사 결과 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하며(일부 소송 패소 판결), 다수의 하도급 업체들이 피해를 입어 집단적 피해에 해당합니다. 공사대금 미지급으로 인한 피해 규모가 클 것으로 추정되며, 이미 법원 판결이 존재하여 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하도급 업체 다수</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>'법'이 있어도 현장에서 써 먹을 수 없다면 [데스크칼럼]</t>
+          <t>임형주 측, '442평 대저택' 공사대금 미지급 논란에  아무 관계 없는 일...</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=180864</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927341</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
-          <t>2026-03-01 00:34:17.638642+00:00</t>
+          <t>2026-03-06 01:51:00.834529+00:00</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>서대문구청</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>서대문구청의 관리처분인가 제동으로 사업 지연 중, 조합은 법률 검토를 통해 추후 절차 진행 예정</t>
+          <t>민사 소송에서 80억원 손해배상 판결 선고, 형사 재판 3년째 지연 중</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>서울 북아현 2구역 재개발 사업이 서대문구청의 관리처분인가 제동으로 18년째 지연되고 있습니다. 조합은 1+1 분양 취소에 대한 법원 승소에도 불구하고 구청이 재산권 침해를 이유로 인가를 거부하고 있어 갈등이 심화되고 있습니다. 이로 인해 조합원 1235명이 피해를 입고 있으며, 조합은 법률 검토를 통해 대응을 준비 중입니다.</t>
+          <t>오송지주택조합의 전 업대사 A씨가 80억원을 횡령한 사건으로, 민사 소송에서는 이미 80억원의 손해배상 판결이 내려졌습니다. 그러나 관련 형사 재판은 3년째 지연되고 있어 조합원들이 불만을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>서대문구청이라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 법원 판결에도 불구하고 관리처분인가를 제동하고 있어 상대방 책임이 비교적 명확합니다(적합 조건 1). 북아현 2구역 조합원 1235명에게 집단적 피해가 발생하고 있으며(적합 조건 3), 18년간의 사업 지연으로 피해 규모가 매우 큽니다(적합 조건 4). 이미 법원 판결이라는 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>상대방(전 업대사 A씨)의 80억원 횡령에 대한 책임이 민사 소송 판결로 명확히 인정되었으며(적합 조건 1, 5), 피해 규모가 80억원으로 매우 크고(적합 조건 4), 오송지주택조합이라는 점에서 다수의 조합원 피해가 예상됩니다(적합 조건 3). 또한, 형사 재판이 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, A씨 개인의 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80억원</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>조합원 1235명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>'강북 알짜' 또 험로 예고...북아현 2·3구역 무슨 일이</t>
+          <t>오송지주택조합  형사재판 3년째 지연...80억원 자금 횡령 전 업대사 대...</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M381" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022819194855107</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841121</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
-          <t>2026-03-01 00:30:49.575891+00:00</t>
+          <t>2026-03-06 01:41:53.589616+00:00</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>한국전력</t>
+          <t>석정도시개발 관계자들</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>영국 런던국제중재법원 중재 진행 중, 산업부 국내 이관 권고</t>
+          <t>민사소송 80억 원 손해배상 판결 선고, 형사재판 1심 진행 중</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>한국전력과 한국수력원자력이 UAE 바라카 원전 추가 공사비 10억 달러(약 1조 4000억원) 정산 문제를 두고 영국 런던국제중재법원에서 중재 분쟁을 벌이고 있습니다. 산업통상부는 과도한 소송 비용과 기간 단축, 기술 유출 방지를 위해 국내 대한상사중재원으로 이관할 것을 공식 권고했습니다. 양 기관은 산업부 권고안에 대해 이사회 심의·의결을 거쳐 자율적으로 이행해야 합니다.</t>
+          <t>청주 오송역세권지구 도시개발사업 조합원들이 석정도시개발 관계자들에 대한 형사재판의 신속한 판결을 촉구하고 있다. 이미 민사소송에서 80억 원의 손해배상 판결이 내려졌음에도 형사재판은 3년째 지연되고 있으며, 조합 측은 피고인들이 자금을 은닉하려 한다고 주장한다. 조합은 향후 대법원 상경 집회 등 추가 대응을 예고했다.</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방(한국전력)은 공기업으로 자력이 충분하며, 한수원이 청구한 추가 공사비가 10억 달러(약 1조 4000억원)로 피해 규모가 매우 큽니다. OSS 계약 및 공기 지연 관련 증거 확보 가능성이 높고, 산업부의 국내 이관 권고 등 공적 절차가 진행 중입니다. 한수원은 한전의 귀책으로 인한 공기 지연을 주장하며 책임이 명확하다고 보고 있습니다.</t>
+          <t>민사소송에서 80억 원의 손해배상 판결이 내려져 상대방 책임이 명확하고(적합 조건 1, 5), 피해 규모가 크며(적합 조건 4), 다수의 조합원이 피해를 입은 집단적 피해 사건이다(적합 조건 3). 피고인들이 법인 자금 은닉을 시도한다는 주장이 있어 상대방의 자력도 충분할 것으로 예상된다(적합 조건 2). 현재 형사재판이 진행 중으로, 사건이 종결되지 않았다.</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>10억 달러 (약 1조 4000억원)</t>
+          <t>80억 원</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>한전·한수원 런던서 ‘원전 진흙탕 싸움’에 정부 “국내서 하라” 이...</t>
+          <t>청주 오송역세권조합  3년째 지연된 형사재판 신속 판결하라</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/02/28/20260228500053?wlog_tag3=naver</t>
+          <t>https://www.inews365.com/news/article.html?no=909410</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
-          <t>2026-02-28 12:51:00.094316+00:00</t>
+          <t>2026-03-06 01:40:29.147427+00:00</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>현대건설, HDC현대산업개발, 서울시</t>
+          <t>해당 정비사업 조합</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>압구정3구역 조합원 측이 공동 필지 토지 반환 소송 제기</t>
+          <t>조합의 시공사 변경 시도 및 DL이앤씨의 법적 조치 예고. 조합원 피해 발생 가능성</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>현대건설이 압구정 재건축 사업에 집중하는 가운데, 압구정3구역 내 공동 필지 소유권 분쟁이 사업의 잠재적 리스크로 부각되었습니다. 조합원 측은 1970년대 개발 과정에서 소유권 이전이 완료되지 않은 토지에 대해 현대건설, HDC현대산업개발, 서울시 등을 상대로 반환 소송을 제기한 상태입니다. 이 분쟁은 총 공사비 5조 5천억원 규모의 사업 인허가, 분담금 산정 및 금융비용에 영향을 줄 수 있습니다.</t>
+          <t>정비사업 조합의 '이기주의'로 인해 사업이 불안정해지고 있으며, DL이앤씨는 시공사 변경 시 법적 조치를 예고했습니다. 이는 조합원들에게 사업 지연 및 재산상 피해를 야기할 수 있는 상황으로 보입니다. 조합원들이 조합의 잘못된 의사결정에 대해 손해배상 등을 청구할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (현대건설, HDC현대산업개발, 서울시), 집단적 피해 (압구정3구역 5175가구 조합원), 피해 규모가 큼 (총 공사비 5조 5천억원 규모 사업 지연 및 분담금 영향 우려), 증거 확보 가능성 (미이전 토지 지분 기록), 그리고 이미 소송이 진행 중인 점을 고려할 때 소송금융 투자에 적합합니다.</t>
+          <t>기사 제목에서 '조합 이기주의'로 인해 정비사업이 흔들리고 있음을 시사하여, 조합의 잘못된 의사결정으로 인한 조합원들의 집단적 피해 발생 가능성이 높습니다. 정비사업 조합은 자력이 충분하고, 피해 규모가 수억 원 이상으로 클 수 있으며, 관련 계약서 및 회의록 등 증거 확보도 용이할 것으로 판단됩니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>5175가구 조합원</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>성수 접고 압구정 ‘올인’…현대건설, 디에이치 타운 승부수 통할까</t>
+          <t>정비사업 흔드는 조합 이기주의 [기자수첩]</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>insightkorea.co.kr</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202602240064</t>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=242212</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
-          <t>2026-02-28 12:33:33.452971+00:00</t>
+          <t>2026-03-06 01:37:48.251588+00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>모아타운 사업 조합 또는 사업시행자</t>
+          <t>남원시</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>매도청구소송 진행 중 또는 예정, 감정평가액 다툼</t>
+          <t>대법원 상고심 진행 중, 감사원 공익감사 청구</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>서울시 모아타운 사업이 빠르게 확산되면서, 사업에 반대하는 부동산 소유자들이 매도청구소송을 통해 소유권을 강제로 이전해야 할 상황에 놓였습니다. 소유자들은 법원이 지정한 감정평가액에 불만을 제기하고 있으나, 재감정이 쉽지 않아 소송 전 철저한 준비와 전략적 대응이 중요합니다. 앞으로 매도청구소송이 더욱 증가할 것으로 예상됩니다.</t>
+          <t>남원 모노레일 사업이 이용객 부족으로 중단되자, 대주단이 남원시를 상대로 504억 원 규모의 손해배상 청구 소송을 제기했다. 이 사건은 현재 대법원에서 심리 중이며, 시민단체는 남원시의 사업 추진 과정에 대한 감사원 공익감사를 청구했다.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>모아타운 사업의 확산으로 다수의 부동산 소유자(반대파)들이 매도청구소송에 직면하거나 직면할 예정이며(적합 조건 3), 개별 부동산 가액이 상당하여 피해 규모가 크고(적합 조건 4), 사업 주체인 조합 또는 사업시행자는 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 감정평가액의 적정성 다툼이 핵심 쟁점으로, 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>상대방인 남원시는 공공기관으로 자력이 충분하며(적합 조건 2), 청구 금액이 504억 원으로 피해 규모가 매우 크다(적합 조건 4). 소송이 대법원까지 진행된 점과 감사원 공익감사 청구가 있다는 점에서 상대방 책임에 대한 증거가 확보되었을 가능성이 높고(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 대주단이 원고이므로 집단적 피해의 성격도 가진다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>개별 부동산 가액 수억 원 이상</t>
+          <t>504억 원</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>서울시 내 122곳 사업지 반대파 소유자 다수</t>
+          <t>대주단 (다수 금융기관)</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>[감정평가] 모아타운 반대파의 행동전략</t>
+          <t>남원 모노레일 배상금 504억…시민단체, 감사원 공익감사 청구</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/02/27/2026022716592888852</t>
+          <t>https://www.jjan.kr/article/20260305500389</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
-          <t>2026-02-28 01:35:01.467394+00:00</t>
+          <t>2026-03-06 01:36:53.252461+00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C385" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>조합 주도로 신규 시공사 선정을 위한 경쟁 입찰 진행 중</t>
+          <t>민사 소송 80억 원 손해배상 판결 선고, 형사재판 1심 진행 중</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 주택재개발정비사업조합이 기존 시공사와의 신뢰 상실 및 불리한 물가상승률 조항, 공사비 산출내역서 제출 거부 등을 이유로 신규 시공사 선정을 위한 경쟁 입찰을 진행 중입니다. 조합은 다수 조합원의 재산권 보호를 위해 투명한 절차를 강조하며, 기존 시공사의 소송 우려에 대해서는 사업 진행에 영향을 주지 않을 것이라고 밝혔습니다. 3~4월 중 정기총회에서 조합원 투표로 최종 시공사를 결정할 예정입니다.</t>
+          <t>오송역세권도시개발사업 조합원 100여 명이 청주지방법원 앞에서 형사재판의 신속한 판결을 촉구했다. 이들은 이미 민사 소송에서 80억 원의 손해배상 판결을 받았으나, 형사재판은 3년째 1심조차 결론이 나지 않고 있다고 지적했다.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>기존 시공사의 물가상승률 조항 해석 및 공사비 산출내역서 제출 거부/지연으로 상대방 책임이 비교적 명확하며(적합 조건 1), 주택재개발정비사업조합의 다수 조합원이 피해 당사자이고(적합 조건 3), 대규모 재개발 사업의 공사비 관련 분쟁으로 잠재적 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 도급계약서 및 협의 기록 등 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>민사 소송에서 이미 80억 원의 손해배상 판결이 내려져 상대방 책임이 명확하며(적합 조건 1, 5), 조합원 100여 명의 집단적 피해(적합 조건 3)와 80억 원이라는 큰 피해 규모(적합 조건 4)가 확인된다. 또한 형사재판이 3년째 1심 진행 중으로 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방의 자력은 기사만으로 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80억 원</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>100여 명</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>성남 상대원2구역, ‘공사비 깜깜이 증액 막는다’… 신규 시공사 경쟁...</t>
+          <t>오송역세권도시개발사업 조합, 형사재판 신속 판결 촉구</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>ccn.hcn.co.kr</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048838?ref=naver</t>
+          <t>https://ccn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026030500090&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026030500090&amp;socttSeq=0</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
-          <t>2026-02-28 01:26:29.464063+00:00</t>
+          <t>2026-03-06 01:36:08.208356+00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>해당 아파트 시공사</t>
+          <t>현대건설</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>아파트 벽 균열 피해 발생</t>
+          <t>일부 매매대금 반환 소송 제기, 관계 부처 합동 정밀조사 요청</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>논현동의 한 아파트에서 벽에 금이 가는 등 구조적 하자가 발생하여 주민들이 불안해하고 있습니다. 한국건설안전학회 부회장은 피해자들이 시공사를 상대로 피해를 입증하기 어렵다고 지적하며 법정에서 불리할 수 있음을 언급했습니다.</t>
+          <t>다산 힐스테이트 지금디 아파트에서 라돈 기준치 초과 문제가 발생하여 입주민들이 피해를 호소하고 있다. 일부 입주민은 매매대금 반환 소송을 제기했으며, 피해자 단체는 국토교통부 등 관계 부처에 공동 정밀조사를 요청한 상태이다.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>아파트 벽 균열은 시공사의 책임이 명확하며, '우리 집도'라는 표현으로 보아 다수의 세대가 피해를 입었을 가능성이 높습니다. 구조적 하자는 피해 규모가 클 수 있으며, 기사에서 피해자가 시공사를 상대로 입증하기 어렵다고 언급하여 소송금융의 필요성이 부각됩니다.</t>
+          <t>대기업 피고(현대건설 힐스테이트), 다수 피해자(아파트 입주민), 라돈 기준치 초과라는 명확한 하자 주장. 일부는 이미 매매대금 반환 소송을 제기했으며, 피해자 단체가 국토부, 원안위, 환경부에 공동 정밀조사를 요청하여 공적 절차 진행 중. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (아파트 입주민)</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>우리 집도  벽에 금이 '쩍'…논현 아파트 무슨 일</t>
+          <t>측정하면 기준치 초과, 환기하면 정상? ···다산 '힐스테이트 지금디...</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>smartbizn.com</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458883&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.smartbizn.com/news/articleView.html?idxno=137820</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>2026-02-28 01:07:46.205996+00:00</t>
+          <t>2026-03-06 01:27:13.892990+00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C387" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>런던국제중재법원 중재 진행 중, 대한상사중재원 이관 권고</t>
+          <t>전세사기 특별법에 따른 피해자 인정 및 지자체 지원 진행 중</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>산업통상부가 한국전력과 한국수력원자력에 바라카 원전 공사비 갈등 관련 런던국제중재법원 중재를 대한상사중재원으로 이관할 것을 권고했습니다. 한국수력원자력이 한국전력을 상대로 중재를 신청한 상태이며, 정부는 이관 시 비용 절감 및 기술 해외 유출 방지 효과를 기대하고 있습니다.</t>
+          <t>전남도가 전세사기 특별법에 따라 피해자로 인정된 도민 150명에게 1인당 100만원씩 총 1억5천만원의 생활안정자금을 지원했습니다. 이는 전세사기 피해자들의 생활 안정을 돕기 위한 조치로, 전세사기 문제가 광범위하게 발생하고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>상대방인 한국전력과 한국수력원자력 모두 공공기관으로 자력이 충분하며, 바라카 원전 공사비 관련 분쟁으로 피해 규모가 천문학적일 것으로 예상됩니다. 이미 런던국제중재법원에 중재가 신청되어 공적 절차가 진행 중이며, 정부가 개입하여 국내 중재 이관을 권고하는 등 사안의 중요성이 높습니다. (적합 조건 2, 4, 6 해당)</t>
+          <t>전세사기 특별법에 따라 피해자가 공식 인정되고 있으며, 전남도에서 150명에게 지원금을 지급하는 등 집단적 피해가 명확합니다. 전세사기 특성상 피해 규모가 크고(1인당 수천만원~수억 원 이상 추정), 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 소송 상대방의 구체적인 특정 및 자력 확인은 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>천문학적 비용</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>150명 이상</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>정부, '공사비 갈등' 한전·한수원 중재이관 권고</t>
+          <t>전남개발공사 “전세사기 피해자 1인 100만원 지원”</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M387" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260228082137NuC</t>
+          <t>http://www.jndn.com/article.php?aid=1772704053428258003</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
-          <t>2026-02-28 00:47:46.149275+00:00</t>
+          <t>2026-03-06 01:16:00.205486+00:00</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>녹색친구들</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>LCIA 중재 진행 중 정부 권고로 KCAB 이관 논의 및 협의체 가동 중</t>
+          <t>관리비 체납으로 인한 단전·단수 위기 발생 후 일단락, 입주민 대표 선출 논의 중</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>한국전력공사와 한국수력원자력이 UAE 바라카 원전 공사 관련 추가 비용 1조4000억원을 두고 분쟁 중이다. 당초 런던국제중재법원(LCIA)에 중재를 요청했으나, 정부가 대한상사중재원(KCAB) 이관 및 협의체 가동을 권고하며 중재에 나섰다. 양사 간 입장차가 커 합의 도출이 쉽지 않을 것으로 예상되며, 막대한 법률 비용으로 인한 혈세 낭비 우려가 제기되고 있다.</t>
+          <t>240세대 사회주택 입주민들이 운영사의 관리비 체납으로 단전·단수 위기를 겪었음. 비록 관리비는 완납되었으나, 입주민들의 신뢰가 무너지고 주거 불안이 가중되고 있음. 이는 재정 기반이 취약한 사회주택 운영사 선정 문제와 전세 보증보험 미가입 등 제도적 허점에서 비롯된 것으로, 유사 피해 사례가 다수 발생하고 있어 집단 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>본 사건은 한국전력공사와 한국수력원자력이라는 공공기관 간의 1조 4천억원 규모의 대규모 공사비 분쟁으로, 상대방의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 큼(적합 조건 4). 이미 런던국제중재법원에 중재가 신청되었고 정부 중재 하에 국내 중재원 이관 및 협의체 가동이 진행 중이므로 공적 절차가 활발히 진행되고 있으며(적합 조건 6), 관련 계약 및 공사 기록 등 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당한다. 운영사 '녹색친구들'의 관리비 체납 책임이 명확하고, 240세대에 달하는 다수의 입주민이 피해를 입었으며, 단전·단수 통지문 등 객관적 증거 확보가 용이하다. 또한, LH, SH 등 공공기관의 관리감독 책임도 물을 수 있어 자력 있는 상대방을 특정할 수 있고, 보증금 미반환 등 잠재적 피해 규모가 커질 가능성이 있다.</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>1조4000억원</t>
+          <t>1억 1700만원 (관리비 체납액), 정신적 피해 및 보증금 미반환 등 추가 피해 가능성</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>240세대 이상</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>한전·한수원 '원전 공사비 분쟁', 정부가 나섰지만…봉합될까</t>
+          <t>단전·단수 위기 내몰린 사회주택 청년들</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003527929</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772695690&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
-          <t>2026-02-28 00:45:22.614406+00:00</t>
+          <t>2026-03-06 01:15:26.099714+00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>GS건설, HDC현대산업개발, 대우건설</t>
+          <t>서울특별시, 서울주택도시개발공사(SH)</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>대형 건설사들이 영업정지 처분에 대해 행정소송 및 집행정지 신청으로 대응 중</t>
+          <t>서울시의회 조례 개정 추진, SH공사를 통한 보증금 선지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>GS건설, HDC현대산업개발, 대우건설 등 대형 건설사들이 붕괴·추락 사고로 인해 영업정지 처분을 받았다. 이들 건설사는 처분에 불복하여 행정소송 및 집행정지 신청으로 대응하고 있으며, 이는 주택공급 속도에 영향을 미치고 있다.</t>
+          <t>서울시 사회주택 사업에서 임대보증금 미반환 문제가 발생했으며, 이는 정책 기조 변화와 보증보험 가입의 구조적 한계에서 비롯된 것으로 지적됩니다. 서울시의회 최기찬 의원의 문제 제기로 SH공사를 통한 보증금 선지급 및 매입 절차가 추진되었고, 보증보험 가입 비용 지원을 위한 조례 개정안이 통과되었습니다.</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>대형 건설사(GS건설, HDC현대산업개발, 대우건설)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 붕괴·추락 사고로 인한 피해는 집단적일 가능성이 높습니다(적합 조건 3). 또한, 영업정지 처분이라는 공적 절차가 진행되었고 이에 대한 행정소송이 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>서울시와 SH공사라는 자력 있는 공공기관이 상대방이며(적합 조건 2), 서울시의회에서 공식적으로 문제 제기되고 조례 개정 및 SH공사를 통한 선지급 절차가 진행 중인 점(적합 조건 5, 6)을 볼 때 상대방 책임이 명확하고(적합 조건 1) 집단적 피해 발생 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사회주택 입주자 다수</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>사고 한 번에 '올스톱'…겹규제에 발목 잡힌 주택공급 '속도'</t>
+          <t>서울시의회 최기찬 의원, 서울시 사회주택 보증금 미반환 문제제기부터...</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M389" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=125245</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=207722</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
-          <t>2026-02-27 00:50:48.311939+00:00</t>
+          <t>2026-03-06 01:02:58.725526+00:00</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C390" t="inlineStr"/>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>한국토지주택공사(LH), 대한민국</t>
+        </is>
+      </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>정부 및 여당의 피해 지원 대책 마련 및 전세사기특별법 개정 추진 중</t>
+          <t>토지보상 수용재결 및 이의재결 절차 진행 중, 행정소송 제기 가능성 있음</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>정부와 여당이 전세사기 피해자들을 위해 임차보증금의 30~50%를 보장하는 '최소보장제' 도입을 추진한다. 특히 신탁사기 등 무권 계약 피해자에게는 경·공매 완료 전 보상금을 먼저 지급하는 '선지급·후정산' 방식도 도입될 예정이다. 이를 위해 '전세사기 피해자 지원 및 주거 안정에 관한 특별법' 개정이 조속히 추진될 계획이다.</t>
+          <t>삼성전자 용인 반도체 클러스터 국가산단 조성 과정에서 약 2400여 명의 토지주와 280여 가구가 토지보상 문제로 이의재결 절차를 진행 중이다. 토지보상률이 40%에 그쳐 연말 착공 목표에 차질이 예상되며, 일부 토지주들은 수용재결에 불복해 행정소송을 제기할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>전세사기는 상대방 책임이 명확하며(적합 조건 1), '전세사기·깡통전세 피해자 전국대책위원회'를 통해 알 수 있듯이 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 보입니다. 정부 차원의 특별법 개정 및 지원 대책 마련 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이는 증거 확보에도 유리합니다(적합 조건 5). 다만, 개별 사기범의 자력은 부족할 수 있으나, 정부 지원 및 관련 법 개정을 통해 피해 회복 가능성이 높아지고 있습니다.</t>
+          <t>사업 시행자인 LH와 정부를 상대로 한 토지보상 관련 분쟁으로, 상대방의 자력이 충분하며(적합 조건 2), 약 2400여 명의 토지주와 280여 가구가 관련된 집단적 피해(적합 조건 3)이다. 현재 수용재결 및 이의재결 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 행정소송으로 이어질 가능성이 높다. 관련 증거 확보도 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>약 2400여명 토지주, 280여개 가구</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>전세사기 피해자 보증금 30~50% ‘일단 지원’…선지급 후정산 한다</t>
+          <t>[르포 下] 삼성전자 용인클러스터 국가산단, 올해 첫삽 뜰까</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974146</t>
+          <t>https://www.viva100.com/article/20260305501184</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>2026-02-27 00:30:56.251245+00:00</t>
+          <t>2026-03-06 00:39:34.548312+00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>사업자와 사기 등 혐의로 소송 진행 중, 사천시의 행정적 관리·감독 및 대책 마련 촉구</t>
+          <t>시행사 연락 두절, 입주민 불안 확산</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>경남 사천시의 공공지원 민간임대주택 사업이 장기간 난항을 겪으며 1200여 명의 조합원들이 1인당 수천만 원에서 억대 피해를 호소하고 있습니다. 조합원들은 사업자를 상대로 사기 등 혐의로 소송을 진행 중이며, 사천시에도 관리·감독 책임을 묻고 대책 마련을 촉구하고 있습니다. 사천시는 행정적 개입의 한계를 인정하면서도 피해 현황 파악 및 제도 개선을 추진하겠다고 밝혔습니다.</t>
+          <t>목포의 한 민간임대 아파트 시행사가 100여 가구의 월세 보증금 약 30억 원을 돌려주지 못하고 연락이 두절되었습니다. 입주민들은 보증금 미반환과 관리 부실로 불안에 떨고 있으며, 시행사가 다른 아파트도 소유한 것으로 확인되어 피해 규모가 더 커질 우려가 있습니다.</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>사업 지연 및 사기 혐의로 사업자와 소송이 진행 중이며(상대방 책임 명확), 1200명에 달하는 다수의 조합원이 1인당 1500만 원에서 1억 원 이상의 피해를 입어 집단적 피해 규모가 매우 큽니다. '공공지원' 명칭 사용 및 시의 인허가 과정에서 사천시, HUG 등 공공기관의 관리·감독 책임이 쟁점이 될 수 있어 잠재적으로 자력 있는 상대방이 존재할 가능성이 있습니다. 또한 사천시가 허위·과장 광고 신고 및 행정 조치를 진행하는 등 공적 절차가 진행 중입니다.</t>
+          <t>상대방 책임이 명확하고(시행사의 보증금 미반환), 집단적 피해(100세대 이상)와 큰 피해 규모(30억 원 이상)가 확인됩니다. 계약서 등 증거 확보가 용이하며, 아직 소송이 진행되지 않아 신규 사건 발굴에 적합합니다. 다만, 시행사의 자력 부족 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>1인당 1500만 원 ~ 1억 원 이상 (총 180억 원 이상 추정)</t>
+          <t>30억 원 이상</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>약 1200명</t>
+          <t>100가구 이상</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>공공지원 민간임대주택 사업 난항...조합원 피해 호소</t>
+          <t>월세도 이럴 줄은 몰랐어요 ..월세 보증금 나 몰라라</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022618430064832?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1507715</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
-          <t>2026-02-26 13:28:59.189976+00:00</t>
+          <t>2026-03-05 01:15:57.202218+00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C392" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>재건축 사업 지연 및 명도 관련 법적 분쟁 진행 중</t>
+          <t>경매 절차 진행 중, 전세사기 특별법상 공공매입 구제 대상에서 제외됨</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>수원 북수원패션아울렛 재건축 사업이 지연되는 가운데, 재건축조합과 상인(임차인)들 간 임대차 계약 해지 및 명도를 둘러싼 법적 분쟁이 심화되고 있습니다. 현재 257개 상가 중 대부분이 문을 닫았으며, 남아있는 상인들은 조합의 일방적인 퇴거 요구에 반발하며 억울함을 호소하고 있습니다. 수원시는 민민 갈등으로 인해 중재가 어렵다는 입장입니다.</t>
+          <t>김포 지역에서 '불법 가구 쪼개기'로 인한 전세사기 피해가 발생하여 100명 이상의 세입자가 전세금을 돌려받지 못할 처지에 놓였습니다. 이들은 위반 건축물이라는 이유로 전세사기 특별법상 공공매입 구제 대상에서 제외되어 경매 절차를 맞고 있습니다. 피해자들은 정부와 지자체의 일관성 있는 구제 기준 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 재건축조합이 임차인들을 상대로 명도 절차를 진행하려 하며, 다수의 상인들이 영업 손실 등 피해를 주장하고 있어 집단 소송 가능성이 높습니다. 다만, 상대방(재건축조합)의 자력은 대기업 수준이 아니므로 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>집주인의 '불법 가구 쪼개기'로 인한 전세사기 책임이 명확하며(상대방 책임 명확), 김포 지역에서만 100명 이상의 세입자가 피해를 입어 집단적 피해 규모가 큽니다(집단적 피해, 피해 규모 큼). 건축 대장의 위법 건축물 표기 등 객관적 증거 확보가 가능하며(증거 확보 가능), 경매 절차가 시작되는 등 공적 절차가 진행 중입니다(공적 절차 진행 중). 다만, 개별 집주인의 자력 부족 가능성은 투자 검토 시 고려해야 할 부분입니다.</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>다수 상인 (최대 257개 상가 중 현재 12곳 영업)</t>
+          <t>100명 이상</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>[현장르포] 민민 갈등에 불 꺼진 북수원아울렛…상생안 ‘묘연’</t>
+          <t>‘불법 가구 쪼개기’에 막힌 전세사기 피해 구제</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M392" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=885821</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499293&amp;ref=A</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
-          <t>2026-02-26 13:16:21.503322+00:00</t>
+          <t>2026-03-05 01:11:58.832432+00:00</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C393" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>1심 판결 선고 및 소송 진행 중</t>
+          <t>전북자치도에서 전세사기 피해 집계 및 예방 홍보, 피해자 지원책 마련 중</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>부동산신탁사들이 건설업황 부진으로 책임준공 의무를 이행하지 못해 대규모 순손실을 기록하고 있습니다. 법원이 신탁사에 대출 원리금 전액을 배상하라는 판결을 잇달아 내놓으면서, 책임준공 미이행 관련 줄소송이 예상됩니다. KB부동산신탁은 110억원 배상 1심 판결을 받았고, 우리자산신탁은 37억원 규모의 손해배상 소송이 제기된 상태입니다.</t>
+          <t>전북자치도에서 대학가를 중심으로 전세사기 예방 홍보 및 피해 지원책을 강화하고 있다. 도내 전세사기 피해는 총 560건으로 집계되었으며, 이 중 약 75%가 20~30대 청년층이다. 지자체는 피해 임차인에게 대출이자, 월세, 긴급생계비, 이사비 등을 지원할 계획이다.</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>부동산신탁사들의 책임준공 의무 미이행에 대한 법원의 배상 판결이 잇따르고 있어 상대방 책임이 명확합니다 (적합 조건 1). KB부동산신탁, 우리자산신탁 등 상대방은 자력이 충분한 금융기관입니다 (적합 조건 2). '줄소송 여파'가 예상되어 집단적 피해 가능성이 높고 (적합 조건 3), 이미 수십억 원 규모의 손해배상 소송이 진행 중이거나 판결이 나와 피해 규모가 큽니다 (적합 조건 4). 법원 판결 및 신탁사 공시 등 객관적 증거 확보가 용이합니다 (적합 조건 5).</t>
+          <t>전북자치도 내 560건의 전세사기 피해가 발생했으며, 이 중 75%가 20~30대 청년층으로 집단적 피해(조건 3)가 명확합니다. 피해 결정 건수가 집계된 것은 증거 확보 가능성(조건 5)을 시사하며, 지자체 차원의 예방 및 지원책 마련은 공적 절차 진행 중(조건 6)임을 보여줍니다. 전세사기 특성상 피해 규모(조건 4)도 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>KB부동산신탁 110억원, 우리자산신탁 37억원 등 수십억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>다수 (대출기관 및 시행사)</t>
+          <t>560명 이상</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>적자 늪 부동산신탁사들…'책준 부담' 진행형</t>
+          <t>전북자치도, 대학가 '전세사기 예방' 총력</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M393" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022616432598728</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547393</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
-          <t>2026-02-26 13:10:45.888604+00:00</t>
+          <t>2026-03-05 01:04:52.429213+00:00</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C394" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>지하철 연장 무산 시 환불 및 손해배상 가능성 논의 중</t>
+          <t>특별법 개정 논의 및 정부 대책 마련 중</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>효성 해링턴 풍무 아파트가 5호선 연장 무산 시 환불을 약속하며 미분양 해소에 나서고 있다. 전문가들은 수분양자 보호를 위해 단순 환불을 넘어 손해배상까지 약정해야 한다고 지적하며, 이는 지하철 연장 불발 시 대규모 분쟁으로 이어질 가능성을 시사한다.</t>
+          <t>전세사기 희생자 3주기를 맞아 민주당이 최소보장제 등 피해자 구제 대책을 발표하며, 이재명 대통령이 약속한 '선보상-후정산' 지원안의 이행을 촉구했다. 이는 특별법 개정으로 이어져야 한다고 강조하며, 전세사기 피해자들의 집단적 구제 방안 마련을 위한 정치권의 움직임을 보여준다.</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>대기업 피고(효성), 다수 피해자(수분양자), 부동산 계약 관련 고액의 피해 발생 가능성, 계약서 및 홍보 자료 등 증거 확보 용이. 5호선 연장 무산 시 환불 및 손해배상 청구 가능성이 높음. (적합 조건 2, 3, 4, 5)</t>
+          <t>전세사기는 다수의 피해자가 발생했고(집단적 피해), 피해 규모가 크며(피해 규모가 큼), 사회적 문제로 공론화되어 정부 및 정치권에서 특별법 개정 및 선보상-후정산 등 구제 대책이 논의 중이다(공적 절차 진행 중). 특히 '선보상-후정산'이 실현될 경우 정부/공공기관이 상대방이 될 수 있어 자력 충분 조건도 충족될 가능성이 높다.</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>5호선 연장 무산시 환불 …'효성 해링턴 풍무' 미분양 털기 안간힘</t>
+          <t>전세사기 희생자 3주기, 민주당 대책 발표…  특별법 개정으로 이어져야...</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M394" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260226500308</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29510</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
-          <t>2026-02-26 13:03:33.342220+00:00</t>
+          <t>2026-03-05 01:01:36.692519+00:00</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C395" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>재건축부담금 부과 통보 후 조합원들의 소송 검토 단계</t>
+          <t>정부 심의위원회 피해 인정, LH 전세임대주택 공급 및 피해 주택 매입</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>재건축 조합원들이 6억 원대 주택에 2.7억 원에 달하는 과도한 재건축부담금 부과에 반발하고 있습니다. 이는 편협하게 산정된 분양 수익을 근거로 한 것으로, 조합원들은 집값 시세의 40%에 이르는 부담금에 대해 소송을 불사하겠다는 입장입니다.</t>
+          <t>정부가 전세사기 피해 501건을 추가 인정하며 총 피해자가 3만 6천9백여 명에 달한다고 밝혔다. 한국토지주택공사(LH)는 전세임대주택을 확대 공급하고, 전세사기 피해자가 떠안게 된 주택을 매입하는 등 구제에 속도를 내고 있다. 피해 임차인은 거주 자치단체에 신청하여 구제 방법을 안내받을 수 있다.</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>재건축부담금 산정 방식의 문제로 인해 정부/지자체에 대한 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분합니다(적합 조건 2). 다수의 재건축 조합원이 개별적으로 큰 피해(수억 원)를 입고 있어 집단적 피해 규모가 크며(적합 조건 3, 4), 부담금 산정 내역 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>전세사기 피해자가 3만 6천여 명에 달하는 집단적 피해이며(적합 조건 3), 정부 심의위원회를 통해 피해가 공식 인정되고 있어 증거 확보가 용이하고(적합 조건 5), 공적 구제 절차가 진행 중임(적합 조건 6). 피해 규모 또한 매우 크다(적합 조건 4). 개별 사기범의 자력 부족 가능성이 있으나, 대규모 피해로 인해 추가적인 피고(예: 공인중개사, 감정평가사, 정부 기관 등)를 발굴할 여지가 있음.</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>개별 주택당 2.7억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>다수의 재건축 조합원</t>
+          <t>3만 6천9백여 명</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>6억 주택에 재건축부담금 2.7억 …기형적 초과이익환수에 주민들 '멘붕...</t>
+          <t>전세임대 3만7천호 공급…전세사기 피해 501건 추가</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>housingherald.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
-          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60836</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499126&amp;ref=A</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
-          <t>2026-02-26 12:48:09.253358+00:00</t>
+          <t>2026-03-05 00:59:09.589206+00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정안 발의 예정, 최소보장제 및 선지급-후정산 제도 도입 논의 중</t>
+          <t>전세사기피해지원위에서 피해 인정 및 피해주택 매입 등 정부 차원의 피해 회복 절차 진행 중</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>전세사기 피해자들의 회복률 격차가 심각한 문제로 제기되자, 염태영 의원이 당정협의를 통해 '최소보장제'와 '선지급-후정산' 방안 도입에 합의했다. 이는 국가가 보증금의 일정 비율 이상 회복을 책임지고, 경매 전 최소보장금을 선지급하는 제도다. 다음 달 중 관련 특별법 개정안이 발의될 예정이며, 세부 비율과 소급 적용 범위는 국회 논의를 거쳐 확정된다.</t>
+          <t>정부가 2월 전세사기 피해자로 501건을 추가 인정했으며, 피해주택 매입은 6000가구를 넘어섰다. 전세사기피해지원위는 피해 회복을 돕기 위한 노력을 지속하고 있다.</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>전세사기 피해는 상대방 책임이 명확하고(적합 조건 1), 수많은 피해자가 발생한 집단적 피해이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 사기 증거가 명확하다(적합 조건 5). 현재 정부와 국회에서 특별법 개정 등 공적 절차가 진행 중이며(적합 조건 6), 이는 피해자들의 회복 가능성을 높일 수 있다. 비록 정부의 최소보장제 도입 논의가 진행 중이지만, 피해 회복률 격차가 크고 피해자들의 요구 수준에 미치지 못할 가능성이 있어, 여전히 피해자들이 법적 조력을 통해 손해를 회복할 필요성이 높다.</t>
+          <t>전세사기피해지원위에서 501건의 피해를 추가 인정하고 6000가구 이상의 피해주택 매입이 진행되는 등 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 정부 기관의 피해 인정 절차를 통해 가해자의 책임이 명확하고 증거 확보 가능성이 높으며(적합 조건 1, 5), 이미 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>849건 이상</t>
+          <t>6000가구 이상</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>염태영 국회의원, 전세사기 피해 회복 형평성 제고 위한 최소보장제 도...</t>
+          <t>2월 전세사기 피해 501건 추가 인정…피해주택 매입 6000가구 넘어</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M396" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1943495</t>
+          <t>https://www.asiatime.co.kr/article/20260304500156</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
-          <t>2026-02-26 12:43:14.963369+00:00</t>
+          <t>2026-03-05 00:52:30.793402+00:00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C397" t="inlineStr"/>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>한국토지주택공사</t>
+        </is>
+      </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>피해자 구제법 제정 및 입법 움직임 진행 중</t>
+          <t>소송 예정</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>전세사기가 '사회적 재난'으로 인정되며 다수의 청년 피해자가 발생하고 있습니다. 당정은 피해자 구제를 위해 임차 보증금 보장 입법을 추진하고 '최소보장제 선지급' 등의 구제안을 논의 중입니다. 이는 전세사기 피해자들의 법적 구제 가능성을 높이는 중요한 움직임입니다.</t>
+          <t>한국토지주택공사(LH)가 국가계약법상 의무인 하자보수 정산을 외면하고 있어 논란이 되고 있다. 시공사들은 LH가 사실상 소송을 통해 문제를 해결하라고 요구하고 있다고 주장하며, 이는 다수의 시공사에 재정적 피해를 줄 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>전세사기는 '사회적 재난'으로 인정되어 다수의 피해자(주로 청년)가 발생했으며, 임차 보증금이라는 큰 피해 규모를 동반합니다. 당정에서 피해자 구제법 제정 및 입법 움직임이 진행 중으로, 공적 절차가 활발히 진행되고 있어 소송금융 적합 조건(집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 부합합니다. 다만, 개별 사기범의 자력 확보가 쟁점이 될 수 있습니다.</t>
+          <t>LH는 공공기관으로서 자력이 충분하며(적합 조건 2), 국가계약법상 의무를 외면하여 책임이 명확해 보인다(적합 조건 1). 하자보수 정산 외면은 다수 시공사에 영향을 미칠 수 있으며(적합 조건 3), 국가계약법이라는 명확한 법적 근거가 있어 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>다수 (주로 청년)</t>
+          <t>다수 시공사</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>전세사기는 사회 재난  피해자 구제법 만든다</t>
+          <t>“소송해서 받아가라” LH 하자보수 정산 외면 ‘논란’</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226270</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041336022730808</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
-          <t>2026-02-26 12:40:11.245725+00:00</t>
+          <t>2026-03-05 00:37:58.752619+00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C398" t="inlineStr"/>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>우리자산신탁, 신영부동산신탁, 한국투자부동산신탁</t>
+        </is>
+      </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>정부 및 여당의 전세사기 피해 구제책 발표</t>
+          <t>손해배상 청구 진행 중, 소송 패소 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>더불어민주당과 정부가 전세사기 피해자들을 위한 구제책을 발표했습니다. 임차보증금의 일정 비율 회복을 보장하며, 특히 신탁사기 및 무권 계약 피해자들을 대상으로 합니다. 이는 전세사기로 인한 다수 피해자들의 피해 회복을 위한 정부 차원의 노력입니다.</t>
+          <t>지방 미분양 장기화로 인해 부동산 신탁사들이 책임준공의무 미이행 등으로 손해배상 청구를 받거나 소송에서 패소하는 사례가 발생하고 있다. 우리자산신탁은 37억 원 손해배상 청구를 받았고, 신영부동산신탁은 70억 원 소송에서 패소 후 항소했다. 이는 부동산 시장 침체로 인한 신탁사들의 재정적 어려움과 법적 분쟁 증가를 보여준다.</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>전세사기는 상대방 책임이 명확하고(적합 조건 1), '피해자들'이라는 표현에서 다수의 집단적 피해(적합 조건 3)가 발생했음을 알 수 있습니다. 임차보증금은 피해 규모가 크며(적합 조건 4), 정부와 여당이 구제책을 발표할 정도로 사회적 이슈로 공적 절차(적합 조건 6)가 진행 중입니다. 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>부동산 신탁사들은 대기업에 준하는 자력을 보유하고 있으며(적합 조건 2), 책임준공의무 미이행 등 상대방의 책임이 비교적 명확하게 특정되고 있습니다(적합 조건 1). 또한, 손해배상 청구액이 수십억 원대로 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중이거나 청구가 제기되어 증거 확보가 용이할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 37억 원 이상</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>여권, 전세사기 피해 구제책 발표...임차보증금 일정 비율 회복 보장</t>
+          <t>지방 미분양 장기화에 부동산 신탁사 줄줄이 적자</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M398" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050091</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158093</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
-          <t>2026-02-26 12:35:27.254977+00:00</t>
+          <t>2026-03-05 00:33:04.198257+00:00</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C399" t="inlineStr"/>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>시행사</t>
+        </is>
+      </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원을 위한 '최소보장제' 및 '선지급·후정산' 방식 도입을 위한 특별법 개정안 입법 추진 중.</t>
+          <t>시행사 연락 두절, 보증금 미반환 지속</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>더불어민주당과 정부는 전세사기 피해자들의 보증금 손실을 보전하기 위해 '최소보장제'와 '선지급·후정산' 방식을 도입하는 전세사기특별법 개정안을 3월 중 발의할 예정이다. 이는 경매 차익만으로는 피해 회복이 어려운 다수 피해자들을 위한 보완책으로, 보증금의 일정 비율을 국가 재정으로 직접 지원하는 내용을 담고 있다.</t>
+          <t>목포의 한 민간임대 아파트에서 시행사가 월세 보증금 30억 원 이상을 100세대 넘는 입주민들에게 돌려주지 않고 연락이 두절되는 사건이 발생했습니다. 입주민들은 보증금 미반환과 건물 하자 문제로 불안에 떨고 있으며, 시행사가 다른 아파트도 소유한 것으로 확인되어 피해 규모가 더 커질 우려가 있습니다.</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>전세사기라는 명백한 불법행위로 상대방 책임이 명확하며, 전국대책위원회 활동과 정부의 대규모 지원책 논의에서 다수 피해자가 확인되어 집단적 피해에 해당합니다. 전세보증금 단위의 손실로 개별 피해 규모가 크고, 임대차 계약서 등 기본 증거 확보가 가능합니다. 또한, 정부와 여당이 전세사기 피해자 지원을 위한 특별법 개정안 입법을 추진 중으로 공적 절차가 진행되고 있습니다. 개별 사기범의 자력은 불확실할 수 있으나, 정부의 '최소보장제' 도입은 피해 회복의 안정성을 높여 소송금융 투자 리스크를 일부 완화하고, 대규모 피해자 풀을 대상으로 한 소송 기회를 창출할 수 있습니다.</t>
+          <t>시행사의 보증금 미반환 책임이 명확하며(적합 조건 1), 100세대 이상, 총 30억 원 이상의 집단적 피해가 발생하여 소송금융 적합 조건(3, 4)을 충족합니다. 계약서 등 증거 확보도 가능합니다(적합 조건 5). 다만, 시행사의 재정 상태가 좋지 않아 자력 부족 가능성이 있으므로 회수 가능성에 대한 심층적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30억 원 이상</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1백 세대 이상</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>당정, 3월 ‘전세사기 최소보장제’ 입법 추진</t>
+          <t>월세도 이럴 줄은 몰랐어요 ..월세 보증금 나 몰라라</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mpmbc.co.kr</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261545327688</t>
+          <t>https://mpmbc.co.kr/NewsArticle/1507467</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
-          <t>2026-02-26 12:30:51.606791+00:00</t>
+          <t>2026-03-04 01:11:21.068868+00:00</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정 논의 및 보완 대책 마련 중</t>
+          <t>파주시 전세안전관리단 발족, 경기도 전세사기피해지원위원회 심의 진행 중</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자들의 임차보증금 회복을 위한 '최소보장제'와 '선지급 후정산' 방식 도입을 추진합니다. 이는 기존 전세사기 특별법의 한계를 보완하고 피해 회복률 편차를 줄이며 구제 사각지대를 해소하기 위함입니다. 국회에서 관련 개정안 논의가 진행될 예정이며, 대규모 전세사기 피해자들의 조직적인 활동도 이어지고 있습니다.</t>
+          <t>파주시가 사회초년생을 대상으로 한 전세 사기 근절에 총력을 기울이며, 부동산 중개업자 및 공무원으로 구성된 전세안전관리단을 발족했습니다. 파주시에서만 397건의 전세 사기 피해가 접수되었고, 경기도 전체로는 1만 3천 건 이상의 심의가 진행되는 등 대규모 피해가 발생하고 있습니다. 피해자 중 상당수는 증거 불충분으로 인정받지 못했으나, 시는 이 역시 피해 발생으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 불법 행위로 인한 집단적 피해(적합 조건 1, 3)이며, 임차보증금 피해 규모가 크고(적합 조건 4) '빌라왕 사태' 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 또한 당정의 특별법 개정 논의 및 보완 대책 마련 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 정부의 선지급 후정산 방식이 도입되더라도 보증금 전액 회복에는 한계가 있어 추가 소송의 여지가 충분하며, 이는 소송금융의 기회가 될 수 있습니다.</t>
+          <t>파주시에서만 397건의 피해가 접수되고 경기도 전체로는 1만 3천 건 이상이 심의된 대규모 집단 피해 사건으로, 적합 조건 '집단적 피해'와 '피해 규모가 큼'에 해당합니다. 또한 파주시 전세안전관리단 발족 및 경기도 전세사기피해지원위원회 심의 등 공적 절차가 활발히 진행 중이므로 적합 조건 '이미 공적 절차가 진행 중임'에도 부합합니다. 개별 사기 가담자의 자력 확보는 쟁점이 될 수 있으나, 대규모 피해자 모집 및 증거 확보에 유리한 환경입니다.</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>파주시 397건 접수 (157건 인정), 경기도 13,487건 심의 (8,102건 인정)</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>당정, 전세사기 피해구제 '속도'... 최소보장제·선지급 후정산 도입</t>
+          <t>김경일 파주시장, “전세 사기 뿌리 뽑는데 총력 다하겠다”</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M400" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/02/26/2026022610142467101</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=804862</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
-          <t>2026-02-26 12:28:58.589345+00:00</t>
+          <t>2026-03-04 01:10:22.081351+00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C401" t="inlineStr"/>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>오라클, 오픈AI</t>
+        </is>
+      </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>국회에서 피해 구제 입법 및 정책 논의 중</t>
+          <t>주민들이 데이터센터 건립안에 대해 소송을 제기함</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>더불어민주당 전세사기대책특별위원회는 전세사기 피해자 구제 강화를 위한 입법 과제와 정책 대안을 발표했습니다. 주요 내용으로는 최소보장제 도입, 선지급·후정산 지원, 공동담보 피해자 구제 속도 향상 등이 포함됩니다.</t>
+          <t>미시간주 셀린 타운십 주민들이 오라클과 오픈AI의 70억 달러 규모 데이터센터 건립에 반발하며 소송을 제기했습니다. 이는 AI 데이터센터 건설에 대한 미국 소도시들의 저항이 확산되는 사례 중 하나로, 환경 및 지역사회 영향에 대한 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>전세사기 피해는 전국적으로 다수 발생하여 집단적 피해에 해당하며, 전세 보증금은 고액이므로 피해 규모가 큽니다. 사기 행위로 인한 상대방 책임이 명확하며, 현재 정치권에서 피해 구제를 위한 입법 및 정책 논의가 활발히 진행 중이므로 공적 절차가 진행되고 있습니다. 이는 대규모 소송금융 투자 기회로 이어질 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 오라클과 오픈AI가 데이터센터 건립 주체로 명확히 특정됩니다. 적합 조건 2(상대방 자력 충분): 오라클과 오픈AI는 대규모 IT 기업으로 충분한 자력을 가집니다. 적합 조건 3(집단적 피해): 미시간주 셀린 타운십 주민들이 집단적으로 반발하며 소송을 제기했습니다. 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>주민 다수</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>전세사기 피해자 '선지급·후정산'</t>
+          <t>미국 소도시들, AI 데이터센터 건설 반발 '확산'</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>choicenews.co.kr</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022675481</t>
+          <t>http://www.choicenews.co.kr/news/articleView.html?idxno=161810</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>2026-02-26 12:28:06.992463+00:00</t>
+          <t>2026-03-04 00:50:52.389420+00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr"/>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>전세사기 가해자 및 김포시</t>
+        </is>
+      </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>더불어민주당 전세사기대책특별위원회에서 지원 제도 도입 및 특별법 개정 추진 중</t>
+          <t>김포시의 공공매입 불허 결정으로 법적 사각지대 발생, 추가 법적 대응 가능성</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>더불어민주당 전세사기대책특별위원회가 국토교통부 등 관계 부처와 7차 회의를 열고 전세사기 피해자 구제 강화를 위한 지원 제도 도입 및 특별법 개정을 논의했다. 최소보장제, 선지급-후정산, 경매차익 일부 선지급 등 실질적인 지원책을 추진하여 피해자들의 주거 안정과 재기를 돕는 것이 목표다.</t>
+          <t>김포시에서 발생한 전세사기 피해자 중 10건 중 7건이 공공매입 대상에서 불허되어 법적 사각지대에 놓였습니다. 이는 전세사기 피해자들의 구제 방안 마련이 시급함을 보여주며, 김포시의 결정에 대한 추가적인 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수이며(집단적 피해), 보증금 피해는 피해자 재산 대부분에 해당하여 피해 규모가 큽니다. 국회 특별위원회와 관계 부처가 참여하여 지원 제도 도입 및 특별법 개정을 추진 중으로(이미 공적 절차 진행 중), 이는 피해 사실 및 증거 확보를 용이하게 할 수 있습니다. 비록 개별 사기범의 자력 부족이 쟁점일 수 있으나, 정부의 적극적인 개입은 피해자들의 조직화와 향후 사기 가담자 외 관련 기관에 대한 책임 추궁 가능성을 열어둘 수 있습니다.</t>
+          <t>전세사기 피해는 가해자의 책임이 명확하며(적합 조건 1), 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반합니다. 김포시의 공공매입 불허 결정은 공적 절차(적합 조건 6)의 일환으로, 이 결정에 대한 법적 다툼 시 김포시(공공기관)가 상대방이 될 수 있어 자력 확보가 용이하며(적합 조건 2), 관련 증거 확보도 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>'전세사기 피해구제'⋯복기왕  최소보장제·선지급 후정산 등 추진</t>
+          <t>김포시 전세사기 피해 10건 중 7건 공공매입 불허… 법 사각지대</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>ic.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1943371</t>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/03/04/2026030400022.html</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>2026-02-26 12:27:31.754834+00:00</t>
+          <t>2026-03-04 00:27:27.749382+00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C403" t="inlineStr"/>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>KB부동산신탁, 신한자산신탁, 우리자산신탁, 교보자산신탁 등 부동산 신탁사</t>
+        </is>
+      </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>국회 특별위원회에서 입법 및 정책 대안 논의 중</t>
+          <t>다수 책임준공형 신탁 사업 관련 소송 진행 중, 일부 1심 판결 선고 및 항소 예정</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>더불어민주당 전세사기대책특별위원회가 전세사기 피해자 구제 강화를 위한 실효성 있는 입법 과제와 정책 대안을 발표했다. 이번 회의에서는 피해자 지원을 위한 다양한 방안이 논의되었으며, 이는 전세사기 문제 해결을 위한 정부와 국회의 지속적인 노력을 보여준다.</t>
+          <t>부동산 경기 침체로 책임준공형 신탁 사업장에서 공사 지연이 늘어나면서, 부동산 신탁사들이 배상 책임에 직면하고 있습니다. 최근 3년간 책임준공 관련 소송 공시가 급증했으며, 이미 신한자산신탁과 KB부동산신탁을 상대로 한 소송에서 수백억 원대 배상 판결이 선고되었습니다. 신탁사들은 항소하고 있으나 법률 전문가들은 판결이 뒤집힐 가능성이 낮다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자(적합 조건 3)에게 막대한 피해(적합 조건 4)를 입히는 사건으로, 국회 특별위원회에서 피해자 구제를 위한 입법 및 정책 대안을 논의 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 가해자들의 책임이 명확하며 관련 증거 확보 가능성도 높습니다.</t>
+          <t>부동산 신탁사들의 책임준공 의무 미이행으로 인한 소송이 급증하고 있으며, 상대방(신탁사)의 책임이 법원 판결로 명확히 인정되고 있습니다. KB부동산신탁, 신한자산신탁 등 대형 금융기관이 피고로 자력이 충분하며, 각 사업장당 수십~수백억 원에 달하는 피해 규모가 큽니다. 이미 다수의 1심 승소 판결이 나와 증거 확보 및 승소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>사업장마다 수십수백억 원 (예: 256억 원, 110억 원)</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수 사업장의 대주단 및 투자자</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>더민주당 전세사기대책특별위, '전세사기 피해자 구제 강화' 입법 과제...</t>
+          <t>늘어나는 책준 소송.... 줄줄이 패소에 리스크 누적</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065200</t>
+          <t>https://news.mtn.co.kr/news-detail/2026022717352161952</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>2026-02-26 12:27:09.036533+00:00</t>
+          <t>2026-03-03 00:43:10.203905+00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C404" t="inlineStr"/>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>사천시</t>
+        </is>
+      </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 발의 예정, 최소보장제 도입 논의 중</t>
+          <t>일부 조합원 형사 고소 진행 중, 사천시 허위·과장 광고에 대한 행정 조치 진행</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>정부와 여당이 전세사기 피해자들의 임차보증금 회복을 위한 '최소보장제' 도입을 추진한다. 전세사기특별법 개정안을 통해 무권 계약 피해자 등 기존 구제 대상에서 제외된 이들도 '선 지급-후 정산' 방식으로 지원할 계획이다. 3월 초 개정안 발의가 예정되어 있으며, 최소보장비율 등 구체적인 내용은 국회 논의를 통해 확정될 예정이다.</t>
+          <t>사천시 정동면 공공지원 민간임대주택 사업에서 1200여 명의 조합원이 '공공' 명칭을 앞세운 홍보에 속아 피해를 입었다고 주장하며 사천시의 행정 책임을 촉구하고 있다. 조합원들은 거액의 자금 손실과 대출 이자 부담 등 2차 피해를 겪고 있으며, 일부는 형사 고소를 진행 중이다. 사천시는 법령에 따른 인허가였음을 주장하나, 허위·과장 광고에 대한 행정 조치를 진행했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 다수 발생하여 집단적 피해 양상을 보이며(적합 조건 3), 임차보증금이라는 피해 금액이 상당함(적합 조건 4). 정부와 여당이 전세사기특별법 개정안을 발의하고 '최소보장제' 도입을 논의하는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이는 사기 피해 사실이 공적으로 인정되고 증거 확보가 용이함을 시사함(적합 조건 5).</t>
+          <t>사천시라는 자력 있는 지자체가 상대방이며, 1200여 명의 다수 피해자가 발생하여 집단소송 가능성이 높다. '공공지원' 문구를 활용한 홍보물 등 명확한 증거가 존재하고, 사천시도 허위·과장 광고에 대한 행정 조치를 진행했음을 인정하여 상대방 책임이 비교적 명확하다. 또한 일부 조합원이 형사 고소를 진행하는 등 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1200여명</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>민주 “전세사기 보증금 ‘최소보장제’ 도입해 일정 비율 회복 보장”</t>
+          <t>사천 공공지원 민간임대주택 피해 크다</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>gnmaeil.com</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/politics_general/1246729.html</t>
+          <t>http://www.gnmaeil.com/news/articleView.html?idxno=581473</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>2026-02-26 12:26:34.644567+00:00</t>
+          <t>2026-03-03 00:19:49.701036+00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C405" t="inlineStr"/>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>서울주택도시개발공사(SH), 서울시</t>
+        </is>
+      </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 특별법 개정 논의 및 최소보장제 등 지원책 도입 추진</t>
+          <t>재개발 이주 갈등, SH공사의 명도소송 예고</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>이재명 정부와 더불어민주당 전세사기대책특별위원회는 전세사기를 '사회적 재난'으로 규정하고, 20~30대 청년층 피해자들의 재기를 돕기 위한 실질적인 지원책을 발표했다. 경공매 종료 후 임차보증금의 일정 비율 회복을 보장하는 '최소보장제'와 신탁사기 등 무권계약 피해자에 대한 '최소보장금 선지급-후정산' 제도 도입을 추진하며, 이를 위해 '전세사기피해자 지원 및 주거안정에 관한 특별법' 개정을 논의 중이다.</t>
+          <t>강남 구룡마을 재개발 사업이 이주를 거부하는 312가구 주민들과 서울시·SH공사 간의 이견으로 지연되고 있다. 주민들은 재산권 보장을 요구하며 분양전환형 임대주택이나 택지 매입을 통한 지역주택조합 설립을 주장하는 반면, SH공사는 법적 근거를 들어 불가 방침을 고수하고 명도소송을 예고했다. 이 사건은 무허가 건물 거주자의 재산권 인정 여부와 공공 개발의 형평성 문제가 얽힌 복잡한 분쟁이다.</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>전세사기는 3만 6천여 건에 달하는 대규모 집단적 피해이며, 2030 청년층의 재산 대부분인 보증금 피해로 규모가 크다. 정부와 여당이 '사회적 재난'으로 규정하고 특별법 개정을 통해 최소보장제, 선지급 등 획기적인 지원책을 논의 중이므로 공적 절차가 활발히 진행되고 있다. 사기 행위의 책임이 명확하고, 정부의 지원책이 피해자들의 법적 대응 여력을 높일 수 있어 소송금융 투자 적합도가 높다.</t>
+          <t>서울시와 SH공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 312가구의 미이주 세대가 집단적으로 재개발 방식에 반발하고 있어 집단적 피해에 해당합니다(적합 조건 3). 개발 계획 및 이주 방침 등 관련 증거 확보가 용이하며(적합 조건 5), 현재 재개발 이주 절차가 진행 중이고 SH공사가 명도소송을 예고한 상태입니다(적합 조건 6). 주민들이 재산권 보장 및 주택 소유를 요구하고 있어 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>3만 6449건</t>
+          <t>312가구</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>복기왕  전세사기는 사회적 재난…당정, 청년 재기 돕는 피해구제 강화...</t>
+          <t>‘이주율 72%’ 강남 구룡마을, 이주 갈등에 개발은 하세월[르포]</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M405" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260226000837</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02112326645379384</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
-          <t>2026-02-26 12:24:42.160966+00:00</t>
+          <t>2026-03-02 12:49:05.432029+00:00</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C406" t="inlineStr"/>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>공사</t>
+        </is>
+      </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해 지원 대책 발표</t>
+          <t>원상회복청구 소송 및 화훼용지 사업 미이행 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>인천 전세사기 피해자 사망 3주기를 맞아 당정이 임차보증금 최소보장제, 선지급 후정산, 공동담보 피해자 선지급 구제 등 3대 전세사기 피해 지원 대책을 발표했습니다. 이는 대규모 전세사기 피해에 대한 정부 차원의 공식적인 대응으로, 다수의 피해자들이 겪는 심각한 재산상 손실을 구제하기 위한 조치입니다.</t>
+          <t>23년째 지지부진한 청라 친환경복합단지 사업으로 인해 여러 법적 분쟁이 발생하고 있습니다. 특히 화훼용지 사업 미이행을 이유로 계약이 해지된 사업자가 '공사'를 상대로 소송을 제기했으며, 별도의 원상회복청구 소송도 진행 중입니다. 이는 장기간 지연된 대규모 개발 프로젝트와 관련된 복합적인 법적 다툼입니다.</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>이 사건은 다수의 피해자(집단적 피해)가 임차보증금이라는 큰 금액의 손실을 입었으며(피해 규모가 큼), 정부가 공식적인 피해 지원 대책을 발표하며 공적 절차가 진행 중입니다. 이는 소송금융 투자에 적합한 여러 조건을 충족하며, 정부의 지원 대책은 피해 구제의 가능성을 높이고 집단 소송의 동력을 제공할 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확함(사업 미이행), 상대방에게 자력이 충분함(대규모 공사 주체), 집단적 피해 가능성(다수의 사업자), 피해 규모가 큼(23년 지연된 대규모 프로젝트), 증거 확보 가능성(계약 해지 및 사업 미이행 관련 문서) 등 여러 적합 조건에 해당합니다. 이미 소송이 진행 중이며, 장기간 지연된 대규모 프로젝트이므로 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>인천 전세사기 피해자 사망 3주기…당정 '3대 피해 지원 대책' 발표</t>
+          <t>'23년째 지지부진' 청라 친환경복합단지, 부분 준공으로 전환점 맞나</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M406" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332675</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718502</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
-          <t>2026-02-26 12:21:52.879859+00:00</t>
+          <t>2026-03-02 12:45:56.357986+00:00</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>대한민국 (지방자치단체, LH 등), 전세사기 일당, 부동산 중개인/분양사무소</t>
+          <t>은마아파트 관리 주체</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>전세사기 피해자에게 이행강제금 부과 통지 중이며, 근생빌라 양성화 방안 논의 및 한시법 제정 추진 중</t>
+          <t>경찰 및 소방당국의 화재 원인 조사 진행 중</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>근린생활시설로 분류된 빌라에 입주했다가 전세사기를 당한 피해자들이 보증금을 지키기 위해 셀프 낙찰을 받았으나, 위반건축물로 분류되어 매년 수백~천만 원의 이행강제금을 떠안을 처지에 놓였습니다. 이들은 LH 구제 대상에서도 제외되고 당정의 양성화 방안에서도 배제될 상황이라 이중고를 겪고 있으며, 국토부 인정 피해 건수는 1378건에 달합니다.</t>
+          <t>서울 강남구 은마아파트에서 화재가 발생해 17세 학생이 사망하고 3명이 다쳤다. 1979년 준공된 아파트로 스프링클러가 없어 노후 소방시설 문제가 지적되고 있으며, 경찰과 소방당국이 화재 원인을 조사 중이다. 의사를 꿈꾸던 학생이 이사 온 지 닷새 만에 참변을 당해 안타까움을 더하고 있다.</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>전세사기 피해자 1378건으로 집단적 피해가 명확하며, 개별 피해 규모도 보증금 2억 원 이상에 연간 수백~천만 원대 이행강제금 부과로 상당합니다. 국토부 집계 등 객관적 증거가 존재하며, 구청의 위반건축물 통지, 당정의 양성화 방안 논의 및 한시법 제정 추진 등 공적 절차가 진행 중입니다. 정부 및 공공기관(지자체, LH 등)을 상대로 한 소송 가능성이 있어 자력도 충분하다고 판단됩니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (노후 아파트의 부실한 소방시설), 상대방에게 자력이 충분함 (대규모 아파트 관리 주체), 피해 규모가 큼 (1명 사망, 3명 부상), 증거가 있거나 확보 가능함 (경찰/소방 합동 감식), 이미 공적 절차가 진행 중임 (화재 원인 조사). 집단적 피해는 아니지만, 인명 피해의 심각성과 제도적 책임 가능성을 고려할 때 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>2억2500만원 (보증금) + 연 1066만원 (이행강제금) 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>1378건 (국토부 인정 피해 건수)</t>
+          <t>사망 1명, 부상 3명</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>전세사기도 억울한데  1천만원 내라 …세입자들 두 번 우는 사연</t>
+          <t>“딸 의사 꿈에 닷새전 은마 이사” 17살 참변…“와인 먹다 쓰러져” ...</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M407" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25407467</t>
+          <t>https://www.segye.com/newsView/20260227513460?OutUrl=naver</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>2026-02-26 00:19:34.748692+00:00</t>
+          <t>2026-03-02 00:18:12.229249+00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C408" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C408" t="inlineStr"/>
       <c r="D408" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>권익위 중재 실패 후 소송 진행 중</t>
+          <t>신축 아파트 층간소음 '사후 확인제' 적용 단지 준공 예정 및 지자체 보완/손해배상 조치 요구 가능</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>'도로 기부채납'과 관련하여 조합이 광주시를 상대로 과도한 공사비 책정 및 위법한 계약 구조를 주장하며 소송을 진행 중이다. 국민권익위원회 중재도 실패하여 당사자 간 해결이 필요한 상황이다.</t>
+          <t>정부의 층간소음 '사후 확인제'가 올해부터 신축 아파트에 본격 적용됩니다. 준공 후 실제 가구에서 층간소음 기준치 미달 시 지자체가 건설사에 보완 시공이나 손해배상을 요구할 수 있게 되면서, 건설업계는 대응책 마련에 분주합니다. 이는 층간소음 문제로 인한 집단적 분쟁 발생 가능성을 높이고 있습니다.</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방은 공공기관인 광주시로 자력이 충분하며(조건 2), '조합'이 소송을 진행 중이므로 집단적 피해(조건 3)에 해당한다. '과도하게 책정된 공사비'는 피해 규모가 클 가능성이 높고(조건 4), 권익위 중재가 진행된 바 있어 공적 절차(소송 제외)가 진행 중인 상태였다(조건 6). 현재 소송이 진행 중이므로 부적합 조건에 해당하지 않는다.</t>
+          <t>신축 아파트 층간소음 '사후 확인제' 도입으로 건설사의 책임이 명확해질 수 있으며(상대방 책임 명확), 대형 및 중견 건설사들이 피고가 될 가능성이 높아 자력이 충분합니다(상대방 자력 충분). 또한, 단지 내 다수의 입주민이 피해를 입을 수 있어 집단적 피해 가능성이 높고(집단적 피해), 실제 측정 결과가 객관적인 증거로 활용될 수 있습니다(증거 확보 가능). 지자체의 보완/손해배상 요구는 공적 절차에 해당합니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>권익위 중재도 안 먹히는 '도로 기부채납'</t>
+          <t>준공 리스크 된 '층간소음'…건설업계, 해법 찾기 분주</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M408" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014554</t>
+          <t>https://www.mediapen.com/news/view/1084078</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
-          <t>2026-02-25 13:27:41.596465+00:00</t>
+          <t>2026-03-01 12:34:58.933347+00:00</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C409" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>1심 및 2심 진행 중</t>
+          <t>강원도 법률자문단 가동, 민형사 소송 및 경공매 절차 지원 예정</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>주택도시보증공사(HUG)가 한국토지주택공사(LH)의 전세임대주택 사업 관리 부실로 인한 주택도시기금 손실에 대해 총 49억원 규모의 손해배상 소송 4건을 제기했다. HUG의 조사로 LH의 채권보전 조치 미이행 책임이 확인되었으며, 현재 1심과 2심이 진행 중이다. 이 사건은 공공기관 간의 소송으로, 기금 고갈 우려 속 LH의 관리 책임이 쟁점이다.</t>
+          <t>강원특별자치도가 전세사기 피해자들의 재산권 보호와 일상 회복을 돕기 위해 변호사, 법무사 등으로 구성된 전세사기 법률자문단을 본격 가동합니다. 자문단은 피해 도민에게 보증금 반환 및 손해배상 청구 등 민형사 소송, 경공매 절차, 임대차 계약 관련 무료 법률 상담을 제공합니다. 이는 사회적 약자의 재산권을 보호하고 피해 회복을 위한 실질적인 지원을 강화하는 선도 사례가 될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>상대방인 LH는 공공기관으로 충분한 자력을 가지며(적합 조건 2), HUG의 조사로 LH의 관리 부실 책임이 명확히 특정되었다(적합 조건 1). 총 49억원에 달하는 피해 규모가 크고(적합 조건 4), HUG의 정기적인 조사 결과 및 국회 자료 제출 등 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 또한, 다수의 가구사례를 취합하여 소송이 진행되고 있어 집단적 피해의 성격도 가진다(적합 조건 3).</t>
+          <t>전세사기는 사기범의 책임이 명확하며(적합 조건 1), 지속적으로 발생하여 다수의 피해자가 발생하고(적합 조건 3), 개별 피해액이 큰 전세 보증금 관련이므로 피해 규모가 큽니다(적합 조건 4). 강원도에서 법률자문단을 구성하여 민형사 소송 지원 등 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보 및 법적 대응 가능성을 높입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>49억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>전세임대 관리 부실...HUG, LH 상대로 2년간 49억 손배소</t>
+          <t>강원 전세사기 법률자문단 본격 가동...피해 회복 지원</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M409" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260224000892</t>
+          <t>http://www.fnnews.com/news/202602271713373604</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
-          <t>2026-02-25 00:42:14.968550+00:00</t>
+          <t>2026-03-01 00:34:41.027031+00:00</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 조합</t>
+          <t>은마아파트 입주자대표회의/관리사무소</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>조합 집행부의 시공사 계약 해지 추진 및 신규 시공사 입찰 진행 중, 조합원들의 반대 시위 및 사업 지연 우려</t>
+          <t>화재 사고 발생, 소방 당국 조사 진행 가능성</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>경기 성남시 상대원2구역 재개발 조합 집행부가 기존 시공사 DL이앤씨와의 계약을 일방적으로 해지하고 신규 시공사 선정을 추진 중이다. 이에 조합원 약 80명이 GS건설 본사 앞에서 입찰 참여 반대 시위를 벌이며 사업 지연과 비용 증가에 대한 우려를 표명했다. DL이앤씨는 계약이 유효하다는 입장을 밝히며 손해배상 청구 가능성을 시사했다.</t>
+          <t>지난달 대치동 은마아파트 화재로 사상자가 발생했다. 50년 가까이 된 아파트의 스프링클러 미설치 등 허술한 대비책과 이중주차로 인한 소방차 진입 지연 문제가 지적되었다. 소방관들이 소송과 민원 공포로 강제 진입을 주저하는 현실이 드러났으며, 법적 판단 주체 명확화 및 소방관 면책 범위 확대 등 제도 개선의 필요성이 제기되었다.</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>조합 집행부가 기존 시공사와의 계약 해지를 일방적으로 추진하며 사업 지연 및 손해배상 청구 가능성이 제기되어 조합원들에게 부담이 전가될 우려가 크다(적합 조건 1). 총 공사비 1조원 규모의 재개발 사업 주체인 조합은 충분한 자력을 가질 것으로 판단되며(적합 조건 2), 4885가구에 달하는 다수의 조합원이 동일한 피해를 입을 가능성이 높다(적합 조건 3). 사업 지연 시 막대한 피해가 예상되고(적합 조건 4), 조합 대의원회 결정, 입찰 공고 등 객관적인 증거가 존재한다(적합 조건 5).</t>
+          <t>은마아파트 화재 사고는 아파트 관리 주체의 안전 관리 의무 소홀(스프링클러 미설치 등) 및 이중주차 차량 소유주의 소방 활동 방해로 인한 책임이 비교적 명확하며(적합 조건 1), 아파트 관리 주체는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 사망자가 발생하여 피해 규모가 크고(적합 조건 4), 화재 조사 결과 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>4885가구 조합원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>[단독] GS건설 집결한 상대원2구역 조합원… 입찰 참여 말라  시위</t>
+          <t>'법'이 있어도 현장에서 써 먹을 수 없다면 [데스크칼럼]</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2295694.htm</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=180864</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
-          <t>2026-02-24 13:10:33.213692+00:00</t>
+          <t>2026-03-01 00:34:17.638642+00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>라온홀딩스, 신한자산신탁, 계담종합건설</t>
+          <t>서대문구청</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>수분양자 38명이 시행사, 신탁사, 시공사를 상대로 분양계약 해제 및 대금 반환 소송 제기</t>
+          <t>서대문구청의 관리처분인가 제동으로 사업 지연 중, 조합은 법률 검토를 통해 추후 절차 진행 예정</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>부산 남포동 생활형 숙박시설 펀드와 관련하여 수분양자 38명이 시행사, 신탁사, 시공사를 상대로 분양계약 해제 및 대금 반환 소송을 제기했습니다. 잔금 미납과 소송이 겹치며 160억 원대 손실이 우려되는 상황입니다. 현재 법원에서 소송이 진행 중입니다.</t>
+          <t>서울 북아현 2구역 재개발 사업이 서대문구청의 관리처분인가 제동으로 18년째 지연되고 있습니다. 조합은 1+1 분양 취소에 대한 법원 승소에도 불구하고 구청이 재산권 침해를 이유로 인가를 거부하고 있어 갈등이 심화되고 있습니다. 이로 인해 조합원 1235명이 피해를 입고 있으며, 조합은 법률 검토를 통해 대응을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>신한자산신탁이라는 금융기관이 상대방에 포함되어 자력이 충분하며(적합 조건 2), 38명의 수분양자가 160억 원대 손실을 우려하는 집단적 피해(적합 조건 3, 4)가 발생하여 소송이 진행 중입니다. 피해 규모가 크고 상대방의 배상 능력이 충분할 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>서대문구청이라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 법원 판결에도 불구하고 관리처분인가를 제동하고 있어 상대방 책임이 비교적 명확합니다(적합 조건 1). 북아현 2구역 조합원 1235명에게 집단적 피해가 발생하고 있으며(적합 조건 3), 18년간의 사업 지연으로 피해 규모가 매우 큽니다(적합 조건 4). 이미 법원 판결이라는 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>160억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>38명</t>
+          <t>조합원 1235명</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>부산 남포동 생숙 펀드, 잔금 미납·소송 겹쳐 160억대 손실 우려</t>
+          <t>'강북 알짜' 또 험로 예고...북아현 2·3구역 무슨 일이</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M411" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602237051r</t>
+          <t>https://news.mtn.co.kr/news-detail/2026022819194855107</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>2026-02-24 12:53:26.838588+00:00</t>
+          <t>2026-03-01 00:30:49.575891+00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>경호처 부이사관 A 씨 및 재산보호연대</t>
+          <t>한국전력</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>경호처 간부 소송 사기미수 혐의로 검찰 송치, 민간 시행사의 가등기 말소 소송 진행 중</t>
+          <t>영국 런던국제중재법원 중재 진행 중, 산업부 국내 이관 권고</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>대통령경호처 간부 A 씨가 노들역세권 공동주택 개발 사업을 14년간 지연시킨 '알박기' 및 소송 사기미수 혐의로 검찰에 불구속 송치되었다. A 씨는 이익단체인 재산보호연대의 집단 가등기 설정에 가담하여 개발 시행사의 착공을 방해하고, 가등기 말소 소송 과정에서 허위 자료를 제출한 혐의를 받는다. 이로 인해 개발 사업은 2010년 건축 심의 통과 후 10년 넘게 표류 중이다.</t>
+          <t>한국전력과 한국수력원자력이 UAE 바라카 원전 추가 공사비 10억 달러(약 1조 4000억원) 정산 문제를 두고 영국 런던국제중재법원에서 중재 분쟁을 벌이고 있습니다. 산업통상부는 과도한 소송 비용과 기간 단축, 기술 유출 방지를 위해 국내 대한상사중재원으로 이관할 것을 공식 권고했습니다. 양 기관은 산업부 권고안에 대해 이사회 심의·의결을 거쳐 자율적으로 이행해야 합니다.</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>경호처 간부가 재개발 사업 지연을 위한 소송 사기미수 혐의로 검찰에 송치되어 상대방 책임이 명확합니다. (적합 조건 1) 14년간의 사업 지연으로 민간 시행사의 피해 규모가 상당할 것으로 예상됩니다. (적합 조건 4) 경찰 수사를 통해 증거가 확보되었고 (적합 조건 5), 현재 검찰 수사가 진행 중입니다. (적합 조건 6)</t>
+          <t>적합 조건: 상대방(한국전력)은 공기업으로 자력이 충분하며, 한수원이 청구한 추가 공사비가 10억 달러(약 1조 4000억원)로 피해 규모가 매우 큽니다. OSS 계약 및 공기 지연 관련 증거 확보 가능성이 높고, 산업부의 국내 이관 권고 등 공적 절차가 진행 중입니다. 한수원은 한전의 귀책으로 인한 공기 지연을 주장하며 책임이 명확하다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 달러 (약 1조 4000억원)</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>1 (민간 시행사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>경호처 간부 '노들역 재개발 알박기' 연루 의혹…사기 미수 혐의 검찰 ...</t>
+          <t>한전·한수원 런던서 ‘원전 진흙탕 싸움’에 정부 “국내서 하라” 이...</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6081248</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/02/28/20260228500053?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
-          <t>2026-02-24 12:50:00.116184+00:00</t>
+          <t>2026-02-28 12:51:00.094316+00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>건물주</t>
+          <t>현대건설, HDC현대산업개발, 서울시</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>전세사기 특별법 시행 중, LH 매입 진행 중, 국토부/LH 법 개정 및 해결 방안 검토 중</t>
+          <t>압구정3구역 조합원 측이 공동 필지 토지 반환 소송 제기</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>전세사기 특별법이 시행되고 LH가 피해 매물 매입에 나섰음에도 불구하고, 건물주가 공동담보의 허점을 악용하여 경매 진행을 막아 피해자들이 보증금을 돌려받지 못하고 있습니다. 전국적으로 다수의 사례가 보고되고 있으며, 국토부와 LH는 법 개정 또는 자체적인 배당금 산정 방안을 검토 중입니다.</t>
+          <t>현대건설이 압구정 재건축 사업에 집중하는 가운데, 압구정3구역 내 공동 필지 소유권 분쟁이 사업의 잠재적 리스크로 부각되었습니다. 조합원 측은 1970년대 개발 과정에서 소유권 이전이 완료되지 않은 토지에 대해 현대건설, HDC현대산업개발, 서울시 등을 상대로 반환 소송을 제기한 상태입니다. 이 분쟁은 총 공사비 5조 5천억원 규모의 사업 인허가, 분담금 산정 및 금융비용에 영향을 줄 수 있습니다.</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>건물주가 전세사기 특별법의 허점을 악용하여 피해자들의 보증금 회수를 방해하는 책임이 명확합니다. 전국적으로 다수의 피해자가 발생하고 있으며(집단적 피해), 전세 보증금이라는 큰 피해 규모를 가집니다. 또한, 전세사기 특별법 시행 및 LH 매입 등 공적 절차가 진행 중이며, 관련 증거 확보가 용이합니다.</t>
+          <t>상대방에게 자력이 충분함 (현대건설, HDC현대산업개발, 서울시), 집단적 피해 (압구정3구역 5175가구 조합원), 피해 규모가 큼 (총 공사비 5조 5천억원 규모 사업 지연 및 분담금 영향 우려), 증거 확보 가능성 (미이전 토지 지분 기록), 그리고 이미 소송이 진행 중인 점을 고려할 때 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>전국 다수 (최소 수십 명 이상)</t>
+          <t>5175가구 조합원</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>건물주 알박기에 무력화된 전세사기 특별법</t>
+          <t>성수 접고 압구정 ‘올인’…현대건설, 디에이치 타운 승부수 통할까</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/133904</t>
+          <t>https://economist.co.kr/article/view/ecn202602240064</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
-          <t>2026-02-24 12:38:30.720335+00:00</t>
+          <t>2026-02-28 12:33:33.452971+00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>시행사</t>
+          <t>모아타운 사업 조합 또는 사업시행자</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>피해자들의 증언을 통한 사기 피해 보도</t>
+          <t>매도청구소송 진행 중 또는 예정, 감정평가액 다툼</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>시행사가 '회사 보유분'을 시세보다 1억 원 싸게 분양한다고 속여 다수의 피해자로부터 총 70억 원을 편취한 사기 사건이 발생했습니다. 피해자들은 계약금 입금 후 변호사 공증까지 받았으나, 시행사가 돈을 가지고 잠적한 것으로 보도되었습니다.</t>
+          <t>서울시 모아타운 사업이 빠르게 확산되면서, 사업에 반대하는 부동산 소유자들이 매도청구소송을 통해 소유권을 강제로 이전해야 할 상황에 놓였습니다. 소유자들은 법원이 지정한 감정평가액에 불만을 제기하고 있으나, 재감정이 쉽지 않아 소송 전 철저한 준비와 전략적 대응이 중요합니다. 앞으로 매도청구소송이 더욱 증가할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>이 사건은 시행사가 '회사 보유분'을 미끼로 다수의 피해자로부터 70억 원을 편취한 명확한 사기 사건입니다 (적합 조건 1, 3, 4). 계약서, 공증 등 객관적 증거 확보 가능성이 높아 소송 진행에 유리합니다 (적합 조건 5). 다만, '먹튀'라는 표현으로 볼 때 상대방의 자력 확보 및 실제 회수가 어려울 가능성은 존재하나, 사기 주체 및 자금 흐름 추적을 통해 회수 가능성을 높일 수 있습니다.</t>
+          <t>모아타운 사업의 확산으로 다수의 부동산 소유자(반대파)들이 매도청구소송에 직면하거나 직면할 예정이며(적합 조건 3), 개별 부동산 가액이 상당하여 피해 규모가 크고(적합 조건 4), 사업 주체인 조합 또는 사업시행자는 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 감정평가액의 적정성 다툼이 핵심 쟁점으로, 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>70억 원</t>
+          <t>개별 부동산 가액 수억 원 이상</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>다수 (최소 70명 이상 추정)</t>
+          <t>서울시 내 122곳 사업지 반대파 소유자 다수</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>[단독]  회사 보유분, 1억 싸게 분양 …피해자들 속여 70억 '먹튀'</t>
+          <t>[감정평가] 모아타운 반대파의 행동전략</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286820?influxDiv=NAVER</t>
+          <t>https://www.mt.co.kr/industry/2026/02/27/2026022716592888852</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
-          <t>2026-02-24 12:36:33.230942+00:00</t>
+          <t>2026-02-28 01:35:01.467394+00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>은마아파트 관리 주체</t>
+          <t>기존 시공사</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>소방 및 경찰 당국 조사 진행 중</t>
+          <t>조합 주도로 신규 시공사 선정을 위한 경쟁 입찰 진행 중</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>서울 강남 은마아파트에서 화재가 발생하여 1명이 사망하고 2명이 부상당하는 인명 피해가 발생했습니다. 1979년 준공된 아파트로 스프링클러 미설치 등 노후 소방시설과 관리 미흡이 피해를 키웠다는 지적이 제기되고 있습니다. 피해자 가족은 화재 발생 일주일 전 이사 온 것으로 알려졌습니다.</t>
+          <t>성남 상대원2구역 주택재개발정비사업조합이 기존 시공사와의 신뢰 상실 및 불리한 물가상승률 조항, 공사비 산출내역서 제출 거부 등을 이유로 신규 시공사 선정을 위한 경쟁 입찰을 진행 중입니다. 조합은 다수 조합원의 재산권 보호를 위해 투명한 절차를 강조하며, 기존 시공사의 소송 우려에 대해서는 사업 진행에 영향을 주지 않을 것이라고 밝혔습니다. 3~4월 중 정기총회에서 조합원 투표로 최종 시공사를 결정할 예정입니다.</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>은마아파트 관리 주체의 소방시설 미비 및 비상 대응 미흡 책임이 제기되고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 1명, 부상 2명의 중대한 인명 피해로 피해 규모가 큽니다(적합 조건 4). 소방 당국의 조사를 통해 증거 확보가 용이하고(적합 조건 5, 6), 상대방인 은마아파트 관리 주체는 충분한 자력을 가질 것으로 판단됩니다(적합 조건 2).</t>
+          <t>기존 시공사의 물가상승률 조항 해석 및 공사비 산출내역서 제출 거부/지연으로 상대방 책임이 비교적 명확하며(적합 조건 1), 주택재개발정비사업조합의 다수 조합원이 피해 당사자이고(적합 조건 3), 대규모 재개발 사업의 공사비 관련 분쟁으로 잠재적 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 도급계약서 및 협의 기록 등 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 2명</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>[속보] ‘은마아파트 화재의 비극’…피해자 가족, 불과 1주일 전 이사왔...</t>
+          <t>성남 상대원2구역, ‘공사비 깜깜이 증액 막는다’… 신규 시공사 경쟁...</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048194?ref=naver</t>
+          <t>https://www.dt.co.kr/article/12048838?ref=naver</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
-          <t>2026-02-24 12:27:09.112042+00:00</t>
+          <t>2026-02-28 01:26:29.464063+00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C416" t="inlineStr"/>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>해당 아파트 시공사</t>
+        </is>
+      </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>행정사가 주민들의 피해보상을 조력 중</t>
+          <t>아파트 벽 균열 피해 발생</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>충남 아산시 갈산리·매곡리 일대 아파트 시공으로 인해 주민들이 소음 피해를 겪고 있습니다. 김남기 예비후보(행정사)가 주민들의 피해보상을 적극적으로 조력하고 있으며, 이는 집단적 손해배상 소송으로 이어질 가능성이 있습니다.</t>
+          <t>논현동의 한 아파트에서 벽에 금이 가는 등 구조적 하자가 발생하여 주민들이 불안해하고 있습니다. 한국건설안전학회 부회장은 피해자들이 시공사를 상대로 피해를 입증하기 어렵다고 지적하며 법정에서 불리할 수 있음을 언급했습니다.</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>아파트 시공으로 인한 소음 피해는 시공사의 책임이 비교적 명확하며(적합 조건 1), 아파트 시공사는 자력이 충분한 경우가 많습니다(적합 조건 2). '주민들'의 피해로 언급되어 집단적 피해 가능성이 높고(적합 조건 3), 소음 측정 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 현재 행정사가 피해보상을 조력하고 있어 관련 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>아파트 벽 균열은 시공사의 책임이 명확하며, '우리 집도'라는 표현으로 보아 다수의 세대가 피해를 입었을 가능성이 높습니다. 구조적 하자는 피해 규모가 클 수 있으며, 기사에서 피해자가 시공사를 상대로 입증하기 어렵다고 언급하여 소송금융의 필요성이 부각됩니다.</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>무소속 김남기 충남 아산시의원 예비후보,  거수기 의회 대신, 깐깐한 감...</t>
+          <t>우리 집도  벽에 금이 '쩍'…논현 아파트 무슨 일</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064655</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458883&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
-          <t>2026-02-24 12:21:38.852627+00:00</t>
+          <t>2026-02-28 01:07:46.205996+00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>동탄신도시 A오피스텔 하자 손해배상 판결이 있었으며, LH 공공주택 전반의 품질 문제로 추가 소송이 진행 중이거나 예정될 가능성이 높음.</t>
+          <t>런던국제중재법원 중재 진행 중, 대한상사중재원 이관 권고</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH) 공공주택의 품질 문제가 도마에 오르며, 동탄신도시 A오피스텔에서는 하자 손해배상 판결이 나왔습니다. 임대주택 입주 전 사전점검에서 발견된 하자가 연간 16만 건에 육박할 정도로 광범위하여, LH를 상대로 한 추가적인 집단 소송 가능성이 높습니다.</t>
+          <t>산업통상부가 한국전력과 한국수력원자력에 바라카 원전 공사비 갈등 관련 런던국제중재법원 중재를 대한상사중재원으로 이관할 것을 권고했습니다. 한국수력원자력이 한국전력을 상대로 중재를 신청한 상태이며, 정부는 이관 시 비용 절감 및 기술 해외 유출 방지 효과를 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)는 공공기관으로 자력이 충분하며(적합 조건 2), '연간 16만 건 육박'하는 하자는 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사합니다. 동탄신도시 A오피스텔 하자 손해배상 판결이 언급되어 LH의 책임이 명확하고(적합 조건 1), 사전점검 기록 등 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>상대방인 한국전력과 한국수력원자력 모두 공공기관으로 자력이 충분하며, 바라카 원전 공사비 관련 분쟁으로 피해 규모가 천문학적일 것으로 예상됩니다. 이미 런던국제중재법원에 중재가 신청되어 공적 절차가 진행 중이며, 정부가 개입하여 국내 중재 이관을 권고하는 등 사안의 중요성이 높습니다. (적합 조건 2, 4, 6 해당)</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>천문학적 비용</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>다수 (연간 16만 건 육박하는 하자 발생)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>[단독] 공공분양 하자 때문에 소송까지…입주 전 하자 연간 16만 건 육박</t>
+          <t>정부, '공사비 갈등' 한전·한수원 중재이관 권고</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M417" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022315550004924?did=NA</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260228082137NuC</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
-          <t>2026-02-24 00:38:13.600656+00:00</t>
+          <t>2026-02-28 00:47:46.149275+00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>한국토지주택공사</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>피해상가협의회와 LH 간 손해배상 소송 진행 중</t>
+          <t>LCIA 중재 진행 중 정부 권고로 KCAB 이관 논의 및 협의체 가동 중</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>울산 송정지하차도 공사가 9년간 이어지면서 주변 상가들이 매출 감소 및 영업 불편 등 피해를 겪고 있습니다. 이에 피해상가협의회는 지난해 10월 한국토지주택공사(LH)를 상대로 영업손실보상 손해배상 소송을 제기하여 현재 진행 중입니다.</t>
+          <t>한국전력공사와 한국수력원자력이 UAE 바라카 원전 공사 관련 추가 비용 1조4000억원을 두고 분쟁 중이다. 당초 런던국제중재법원(LCIA)에 중재를 요청했으나, 정부가 대한상사중재원(KCAB) 이관 및 협의체 가동을 권고하며 중재에 나섰다. 양사 간 입장차가 커 합의 도출이 쉽지 않을 것으로 예상되며, 막대한 법률 비용으로 인한 혈세 낭비 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>상대방인 LH(한국토지주택공사)는 자력이 충분한 공공기관이며(적합 조건 2), 9년간의 공사로 인해 주변 상가들이 매출 감소 등 집단적 피해를 입어 피해 규모가 크고(적합 조건 3, 4), 피해상가협의회가 이미 손해배상 소송을 제기하여 진행 중입니다. 공사 기간 및 상가들의 영업 기록 등 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
+          <t>본 사건은 한국전력공사와 한국수력원자력이라는 공공기관 간의 1조 4천억원 규모의 대규모 공사비 분쟁으로, 상대방의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 큼(적합 조건 4). 이미 런던국제중재법원에 중재가 신청되었고 정부 중재 하에 국내 중재원 이관 및 협의체 가동이 진행 중이므로 공적 절차가 활발히 진행되고 있으며(적합 조건 6), 관련 계약 및 공사 기록 등 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조4000억원</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>주변 상가 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>울산 북구의회, 송정지하차도 공사 민원해소 박차</t>
+          <t>한전·한수원 '원전 공사비 분쟁', 정부가 나섰지만…봉합될까</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381587</t>
+          <t>https://www.newsis.com/view/NISX20260226_0003527929</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
-          <t>2026-02-24 00:35:59.885031+00:00</t>
+          <t>2026-02-28 00:45:22.614406+00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>재산보호연대(재보연) 소속 가등기권자들</t>
+          <t>GS건설, HDC현대산업개발, 대우건설</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>가등기 말소 소송 2심 진행 중, 일부 가등기권자는 소송 사기미수 혐의로 검찰 송치</t>
+          <t>대형 건설사들이 영업정지 처분에 대해 행정소송 및 집행정지 신청으로 대응 중</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>서울 동작구 노들역세권 공동주택 개발사업이 재산보호연대 회원들의 집단 가등기 설정으로 약 10년째 표류 중입니다. 시행사는 가등기 말소 소송 1심에서 승소했으며, 대통령경호처 간부 등 일부 재보연 회원은 소송 사기미수 혐의로 검찰에 송치되었습니다. 재보연 측은 1000억 원의 보상을 요구하고 있으며, 사업 지연으로 인한 시행사 및 예비 입주자들의 피해가 우려됩니다.</t>
+          <t>GS건설, HDC현대산업개발, 대우건설 등 대형 건설사들이 붕괴·추락 사고로 인해 영업정지 처분을 받았다. 이들 건설사는 처분에 불복하여 행정소송 및 집행정지 신청으로 대응하고 있으며, 이는 주택공급 속도에 영향을 미치고 있다.</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>재산보호연대 회원들의 집단 가등기 설정 행위가 법원에서 '사회 질서에 반하는 행위'로 판단되었고, 일부 회원은 소송 사기미수 혐의로 검찰에 송치되어 상대방 책임이 명확합니다(적합 조건 1, 5, 6). 10년째 사업이 표류하며 시행사 및 예비 입주자들에게 막대한 피해가 발생하고 있으며(적합 조건 3, 4), 재보연 측이 1000억 원을 요구하는 등 피해 규모가 매우 큽니다(적합 조건 4).</t>
+          <t>대형 건설사(GS건설, HDC현대산업개발, 대우건설)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 붕괴·추락 사고로 인한 피해는 집단적일 가능성이 높습니다(적합 조건 3). 또한, 영업정지 처분이라는 공적 절차가 진행되었고 이에 대한 행정소송이 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>1000억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>시행사 및 예비 입주자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>[단독] 페라리 대고 1000억 요구…경호처 간부도 낀 노량진 재개발</t>
+          <t>사고 한 번에 '올스톱'…겹규제에 발목 잡힌 주택공급 '속도'</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406821</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=125245</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
-          <t>2026-02-24 00:33:12.301115+00:00</t>
+          <t>2026-02-27 00:50:48.311939+00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C420" t="inlineStr"/>
       <c r="D420" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>전세사기특별법에 따른 피해 지원 및 구제 절차 진행 중</t>
+          <t>정부 및 여당의 피해 지원 대책 마련 및 전세사기특별법 개정 추진 중</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>기사는 전세사기 피해 현황과 정부의 주택 정책을 다루는 논설입니다. 전세사기로 인해 3만 6천여 명의 피해자가 발생했으며, 대부분 30대 이하 청년층이 보증금 3억 원 이하의 피해를 입었습니다. 현재 전세사기특별법이 시행 중이며, 피해자 구제를 위한 공적 절차가 진행되고 있습니다.</t>
+          <t>정부와 여당이 전세사기 피해자들을 위해 임차보증금의 30~50%를 보장하는 '최소보장제' 도입을 추진한다. 특히 신탁사기 등 무권 계약 피해자에게는 경·공매 완료 전 보상금을 먼저 지급하는 '선지급·후정산' 방식도 도입될 예정이다. 이를 위해 '전세사기 피해자 지원 및 주거 안정에 관한 특별법' 개정이 조속히 추진될 계획이다.</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>기사는 전세사기라는 집단적 피해(3만 6449건)를 다루고 있으며, 피해자 수가 매우 많아 소송금융 적합 조건에 부합합니다. 전세사기특별법에 따른 공적 절차가 진행 중이며, 사기 행위의 본질상 상대방 책임이 명확하고 '수십·수백채를 가진 동일인' 언급은 일부 사기범의 자력 가능성을 시사합니다. 다만, 기사는 특정 사건이 아닌 전세사기 현상과 정책을 다루므로, 개별 사건 발굴이 필요합니다.</t>
+          <t>전세사기는 상대방 책임이 명확하며(적합 조건 1), '전세사기·깡통전세 피해자 전국대책위원회'를 통해 알 수 있듯이 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 보입니다. 정부 차원의 특별법 개정 및 지원 대책 마련 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이는 증거 확보에도 유리합니다(적합 조건 5). 다만, 개별 사기범의 자력은 부족할 수 있으나, 정부 지원 및 관련 법 개정을 통해 피해 회복 가능성이 높아지고 있습니다.</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>36,449명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>[서울광장] 집값 안정보다 주거 안정·임대 공급에 초점을</t>
+          <t>전세사기 피해자 보증금 30~50% ‘일단 지원’…선지급 후정산 한다</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M420" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/editOpinion/seoul-plaza/2026/02/24/20260224026001?wlog_tag3=naver</t>
+          <t>https://www.mk.co.kr/article/11974146</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
-          <t>2026-02-24 00:19:06.802920+00:00</t>
+          <t>2026-02-27 00:30:56.251245+00:00</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C421" t="inlineStr"/>
       <c r="D421" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>징벌적 손해배상 도입 국민청원 진행 중</t>
+          <t>사업자와 사기 등 혐의로 소송 진행 중, 사천시의 행정적 관리·감독 및 대책 마련 촉구</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>재건축·재개발 조합장의 뇌물 수수에 대해 징벌적 손해배상을 도입하자는 국민청원이 진행 중입니다. 이는 조합원들의 피해를 방지하고, 불법 행위에 대한 강력한 처벌을 요구하는 움직임으로, 향후 수사나 소송으로 이어질 경우 다수의 피해자와 큰 규모의 손해배상 청구가 예상됩니다.</t>
+          <t>경남 사천시의 공공지원 민간임대주택 사업이 장기간 난항을 겪으며 1200여 명의 조합원들이 1인당 수천만 원에서 억대 피해를 호소하고 있습니다. 조합원들은 사업자를 상대로 사기 등 혐의로 소송을 진행 중이며, 사천시에도 관리·감독 책임을 묻고 대책 마련을 촉구하고 있습니다. 사천시는 행정적 개입의 한계를 인정하면서도 피해 현황 파악 및 제도 개선을 추진하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 재건축·재개발 조합장의 뇌물 수수는 명확한 불법 행위로 특정될 수 있습니다. 적합 조건 3 (집단적 피해): 재건축·재개발 사업의 특성상 다수의 조합원이 피해를 입을 가능성이 높습니다. 적합 조건 4 (피해 규모 큼): 징벌적 손해배상 청구 가능성과 사업 규모를 고려할 때 피해 금액이 상당할 수 있습니다. 적합 조건 5 (증거 확보 가능성): 뇌물 사건은 수사기관 조사를 통해 증거 확보가 용이할 수 있습니다. 현재는 국민청원 단계로, 실제 수사나 소송으로 이어질 경우 투자 가치가 높습니다.</t>
+          <t>사업 지연 및 사기 혐의로 사업자와 소송이 진행 중이며(상대방 책임 명확), 1200명에 달하는 다수의 조합원이 1인당 1500만 원에서 1억 원 이상의 피해를 입어 집단적 피해 규모가 매우 큽니다. '공공지원' 명칭 사용 및 시의 인허가 과정에서 사천시, HUG 등 공공기관의 관리·감독 책임이 쟁점이 될 수 있어 잠재적으로 자력 있는 상대방이 존재할 가능성이 있습니다. 또한 사천시가 허위·과장 광고 신고 및 행정 조치를 진행하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 1500만 원 ~ 1억 원 이상 (총 180억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>재건축·재개발 조합원 다수</t>
+          <t>약 1200명</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>뇌물 받으면 10배  … 재건축·재개발 조합장 징벌적 손배 국민청원</t>
+          <t>공공지원 민간임대주택 사업 난항...조합원 피해 호소</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/23/2026022300351.html</t>
+          <t>https://www.pressian.com/pages/articles/2026022618430064832?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
-          <t>2026-02-23 12:56:46.160838+00:00</t>
+          <t>2026-02-26 13:28:59.189976+00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>북수원패션아울렛 재건축조합</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>서울시 점검 진행 중, 조합과 대우건설 간 입찰 자격 관련 갈등</t>
+          <t>재건축 사업 지연 및 명도 관련 법적 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 사업에서 조합과 대우건설 간 입찰 자격 박탈을 둘러싼 갈등이 지속되고 있으며, 서울시의 점검까지 이어지고 있습니다. 이로 인해 법적 공방으로 번질 가능성이 제기되고 있으며, 사업 지연 및 관련 리스크가 커지고 있는 상황입니다.</t>
+          <t>수원 북수원패션아울렛 재건축 사업이 지연되는 가운데, 재건축조합과 상인(임차인)들 간 임대차 계약 해지 및 명도를 둘러싼 법적 분쟁이 심화되고 있습니다. 현재 257개 상가 중 대부분이 문을 닫았으며, 남아있는 상인들은 조합의 일방적인 퇴거 요구에 반발하며 억울함을 호소하고 있습니다. 수원시는 민민 갈등으로 인해 중재가 어렵다는 입장입니다.</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>대우건설이라는 대기업이 연루되어 자력 충분 조건(2)을 충족합니다. 성수4지구 재개발 사업의 특성상 다수의 조합원이 관련되어 집단적 피해 가능성(3)이 높고, 피해 규모 또한 클 것으로 예상됩니다(4). '서울시 점검' 등 공적 절차가 진행 중(6)이며, '서류 갈등'은 증거 확보 가능성(5)을 시사합니다. 현재는 법적 공방 가능성이 언급되는 단계이나, 소송금융 투자 기회로 발전할 잠재력이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 재건축조합이 임차인들을 상대로 명도 절차를 진행하려 하며, 다수의 상인들이 영업 손실 등 피해를 주장하고 있어 집단 소송 가능성이 높습니다. 다만, 상대방(재건축조합)의 자력은 대기업 수준이 아니므로 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 상인 (최대 257개 상가 중 현재 12곳 영업)</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>서류 갈등부터 서울시 점검까지…다사다난 성수4지구, 도돌이표</t>
+          <t>[현장르포] 민민 갈등에 불 꺼진 북수원아울렛…상생안 ‘묘연’</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700541</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=885821</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
-          <t>2026-02-23 12:51:44.170286+00:00</t>
+          <t>2026-02-26 13:16:21.503322+00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>정비사업 조합장·임원</t>
-[...2 lines deleted...]
-      <c r="D423" t="inlineStr"/>
+          <t>KB부동산신탁, 우리자산신탁 등 부동산신탁사들</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>정비사업 조합장·임원의 형사 리스크 및 법적 책임 분석</t>
+          <t>1심 판결 선고 및 소송 진행 중</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>정비사업 조합장·임원은 막대한 자금을 관리하며 배임, 횡령, 도시정비법 위반 등 다양한 형사 리스크에 노출됩니다. 대법원 판례를 통해 이들의 책임이 명확히 규명되고 있으며, 총회 의결 절차 위반이나 자금 집행의 투명성 부족이 주요 문제로 지적됩니다. 이러한 위법 행위는 조합원들에게 집단적이고 상당한 재산상 손해를 입힐 수 있습니다.</t>
+          <t>부동산신탁사들이 건설업황 부진으로 책임준공 의무를 이행하지 못해 대규모 순손실을 기록하고 있습니다. 법원이 신탁사에 대출 원리금 전액을 배상하라는 판결을 잇달아 내놓으면서, 책임준공 미이행 관련 줄소송이 예상됩니다. KB부동산신탁은 110억원 배상 1심 판결을 받았고, 우리자산신탁은 37억원 규모의 손해배상 소송이 제기된 상태입니다.</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 정비사업 조합장·임원의 배임, 횡령 등 형사 리스크는 대법원 판례를 통해 책임이 명확히 규명되며, 막대한 자금 관리와 다수 조합원의 집단적 피해를 야기할 수 있습니다. 관련 범죄는 수사기관의 조사 등 공적 절차를 수반하여 객관적 증거 확보 가능성이 높습니다.</t>
+          <t>부동산신탁사들의 책임준공 의무 미이행에 대한 법원의 배상 판결이 잇따르고 있어 상대방 책임이 명확합니다 (적합 조건 1). KB부동산신탁, 우리자산신탁 등 상대방은 자력이 충분한 금융기관입니다 (적합 조건 2). '줄소송 여파'가 예상되어 집단적 피해 가능성이 높고 (적합 조건 3), 이미 수십억 원 규모의 손해배상 소송이 진행 중이거나 판결이 나와 피해 규모가 큽니다 (적합 조건 4). 법원 판결 및 신탁사 공시 등 객관적 증거 확보가 용이합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>KB부동산신탁 110억원, 우리자산신탁 37억원 등 수십억 원 이상</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>다수 (대출기관 및 시행사)</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>[최승준 변호사의 건설법률 상식-14]정비사업 조합장·임원 책임과 형사...</t>
+          <t>적자 늪 부동산신탁사들…'책준 부담' 진행형</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=329740</t>
+          <t>https://news.mtn.co.kr/news-detail/2026022616432598728</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
-          <t>2026-02-23 12:47:34.004607+00:00</t>
+          <t>2026-02-26 13:10:45.888604+00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>분양사업자</t>
+          <t>효성 해링턴 풍무 (시행사/시공사)</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>대법원 판결로 약정해제권 법리 확립, 향후 유사 소송 증가 예상</t>
+          <t>지하철 연장 무산 시 환불 및 손해배상 가능성 논의 중</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>대법원이 분양사업자가 건축물분양법상 시정명령을 받은 경우, 위반사항의 경중과 무관하게 수분양자가 분양계약을 해제할 수 있다는 판결을 내렸다. 이 판결은 기존 원심을 파기한 것으로, 분양계약 해제권 행사의 법적 근거를 명확히 하여 현재 진행 중이거나 향후 발생할 수분양자와 분양자 간의 분양계약 관련 소송에 큰 영향을 미칠 것으로 예상된다. 특히 오피스텔 가격 하락 등의 상황에서 해제 소송이 급증할 가능성이 제기된다.</t>
+          <t>효성 해링턴 풍무 아파트가 5호선 연장 무산 시 환불을 약속하며 미분양 해소에 나서고 있다. 전문가들은 수분양자 보호를 위해 단순 환불을 넘어 손해배상까지 약정해야 한다고 지적하며, 이는 지하철 연장 불발 시 대규모 분쟁으로 이어질 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>대법원 판결로 분양사업자의 시정명령 수령 시 수분양자의 계약 해제권이 명확해져 상대방 책임이 비교적 명확합니다 (적합 조건 1). 시정명령이라는 공적 절차(행정처분)가 진행되었고 객관적 증거가 존재하며 (적합 조건 5, 6), 부동산 분양계약의 특성상 개별 피해 규모가 크고 다수의 수분양자가 영향을 받을 수 있어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4).</t>
+          <t>대기업 피고(효성), 다수 피해자(수분양자), 부동산 계약 관련 고액의 피해 발생 가능성, 계약서 및 홍보 자료 등 증거 확보 용이. 5호선 연장 무산 시 환불 및 손해배상 청구 가능성이 높음. (적합 조건 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>[원 LAW 인사이트 | 건설·부동산 법률] 분양사업자가 시정명령을 받은...</t>
+          <t>5호선 연장 무산시 환불 …'효성 해링턴 풍무' 미분양 털기 안간힘</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=329696</t>
+          <t>https://www.asiatime.co.kr/article/20260226500308</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
-          <t>2026-02-23 00:50:51.534806+00:00</t>
+          <t>2026-02-26 13:03:33.342220+00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C425" t="inlineStr"/>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>정부/지자체</t>
+        </is>
+      </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>화성시의 물류센터 건립 조치계획 반려 처분, 사업자의 행정소송 제기 가능성</t>
+          <t>재건축부담금 부과 통보 후 조합원들의 소송 검토 단계</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>화성특례시가 동탄2 유통3부지 내 대형 물류센터 건립 사업시행자의 조치계획을 시민 안전과 공공성 확보 미흡을 이유로 반려했다. 오산시와 인접한 지역 주민들은 교통 혼잡, 생활환경 악화, 안전 문제 등을 우려하며 반대해왔다. 이번 반려로 사업 추진은 중단되었으나, 사업시행자가 행정소송을 제기할 가능성이 남아있다.</t>
+          <t>재건축 조합원들이 6억 원대 주택에 2.7억 원에 달하는 과도한 재건축부담금 부과에 반발하고 있습니다. 이는 편협하게 산정된 분양 수익을 근거로 한 것으로, 조합원들은 집값 시세의 40%에 이르는 부담금에 대해 소송을 불사하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>화성시가 주민 안전과 공공성을 이유로 대형 물류센터 건립 조치계획을 반려하여 상대방(사업시행자)의 책임이 비교적 명확함 (적합 조건 1). 오산시 및 동탄2신도시 주민 다수가 교통 혼잡, 안전 문제 등으로 집단적 피해를 우려하고 있으며 (적합 조건 3, 4), 화성시의 반려 처분 등 공적 절차가 진행되었고 (적합 조건 6), 시의 재검토 결과 및 여론조사 등 증거가 충분함 (적합 조건 5). 다만 사업시행자의 자력은 기사에서 특정되지 않음.</t>
+          <t>재건축부담금 산정 방식의 문제로 인해 정부/지자체에 대한 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분합니다(적합 조건 2). 다수의 재건축 조합원이 개별적으로 큰 피해(수억 원)를 입고 있어 집단적 피해 규모가 크며(적합 조건 3, 4), 부담금 산정 내역 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 주택당 2.7억 원</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 재건축 조합원</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>동탄 물류센터 조치계획 반려…오산 인접 갈등 일단락</t>
+          <t>6억 주택에 재건축부담금 2.7억 …기형적 초과이익환수에 주민들 '멘붕...</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>joongang.tv</t>
+          <t>housingherald.co.kr</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
-          <t>http://www.joongang.tv/news/articleView.html?idxno=202503</t>
+          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60836</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
-          <t>2026-02-22 12:36:20.995945+00:00</t>
+          <t>2026-02-26 12:48:09.253358+00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C426" t="inlineStr"/>
       <c r="D426" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>국토교통부 피해자 결정 절차 진행 중</t>
+          <t>전세사기 특별법 개정안 발의 예정, 최소보장제 및 선지급-후정산 제도 도입 논의 중</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>경상남도가 국토교통부의 피해자 결정이 확정된 전세 사기 피해자들을 대상으로 저금리 대출이자, 긴급거처 월임대료, 이사비 등을 지원할 계획입니다. 이는 전세 사기로 인한 다수의 피해자가 발생하고 있으며, 정부 차원의 피해자 구제 및 지원 절차가 진행 중임을 시사합니다.</t>
+          <t>전세사기 피해자들의 회복률 격차가 심각한 문제로 제기되자, 염태영 의원이 당정협의를 통해 '최소보장제'와 '선지급-후정산' 방안 도입에 합의했다. 이는 국가가 보증금의 일정 비율 이상 회복을 책임지고, 경매 전 최소보장금을 선지급하는 제도다. 다음 달 중 관련 특별법 개정안이 발의될 예정이며, 세부 비율과 소급 적용 범위는 국회 논의를 거쳐 확정된다.</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 전세 사기는 다수의 피해자가 발생하고 피해 규모가 크며, 국토교통부의 피해자 결정 절차가 진행 중이므로 객관적 증거 확보 및 집단 소송 가능성이 높습니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>전세사기 피해는 상대방 책임이 명확하고(적합 조건 1), 수많은 피해자가 발생한 집단적 피해이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 사기 증거가 명확하다(적합 조건 5). 현재 정부와 국회에서 특별법 개정 등 공적 절차가 진행 중이며(적합 조건 6), 이는 피해자들의 회복 가능성을 높일 수 있다. 비록 정부의 최소보장제 도입 논의가 진행 중이지만, 피해 회복률 격차가 크고 피해자들의 요구 수준에 미치지 못할 가능성이 있어, 여전히 피해자들이 법적 조력을 통해 손해를 회복할 필요성이 높다.</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>849건 이상</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>경남도, 올해 주거복지 서비스 더 촘촘하고 더 두터워진다</t>
+          <t>염태영 국회의원, 전세사기 피해 회복 형평성 제고 위한 최소보장제 도...</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M426" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=535915</t>
+          <t>http://www.inews24.com/view/1943495</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
-          <t>2026-02-22 12:20:13.864371+00:00</t>
+          <t>2026-02-26 12:43:14.963369+00:00</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C427" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C427" t="inlineStr"/>
       <c r="D427" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 예정</t>
+          <t>피해자 구제법 제정 및 입법 움직임 진행 중</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>KB부동산신탁이 인천 남동구 공동주택 및 오피스텔 조성 사업 관련 책임준공 신탁 소송에서 1심 패소 판결을 받았습니다. KB부동산신탁은 충당부채를 적립하고 항소하여 적극적으로 소송에 대응할 계획입니다.</t>
+          <t>전세사기가 '사회적 재난'으로 인정되며 다수의 청년 피해자가 발생하고 있습니다. 당정은 피해자 구제를 위해 임차 보증금 보장 입법을 추진하고 '최소보장제 선지급' 등의 구제안을 논의 중입니다. 이는 전세사기 피해자들의 법적 구제 가능성을 높이는 중요한 움직임입니다.</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>KB부동산신탁은 금융기관으로 자력이 충분하며(적합 조건 2), 공동주택 및 오피스텔 사업 관련 소송이므로 다수의 수분양자 피해가 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 1심에서 패소 판결이 나왔으므로 상대방의 책임이 비교적 명확하고(적합 조건 1), 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>전세사기는 '사회적 재난'으로 인정되어 다수의 피해자(주로 청년)가 발생했으며, 임차 보증금이라는 큰 피해 규모를 동반합니다. 당정에서 피해자 구제법 제정 및 입법 움직임이 진행 중으로, 공적 절차가 활발히 진행되고 있어 소송금융 적합 조건(집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 부합합니다. 다만, 개별 사기범의 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (주로 청년)</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>[더벨][Sanction Radar] '항소 제기' 신영부동산신탁, 자금 회수 속도낸다</t>
+          <t>전세사기는 사회 재난  피해자 구제법 만든다</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602121440264160103145</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226270</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
-          <t>2026-02-22 00:40:18.114174+00:00</t>
+          <t>2026-02-26 12:40:11.245725+00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>전세사기 피해 접수 및 정부 조사 진행 중</t>
+          <t>정부 및 여당의 전세사기 피해 구제책 발표</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>경남 지역에서 1,090건 이상의 전세사기 피해가 접수되었으며, 경남도는 국토교통부와 협력하여 피해자 결정 및 저금리 대출, 긴급거처 지원 등 다각적인 지원을 제공하고 있습니다. 현재 경상남도주거복지센터 설립을 추진하며 주거복지 원스톱 서비스를 구축 중입니다.</t>
+          <t>더불어민주당과 정부가 전세사기 피해자들을 위한 구제책을 발표했습니다. 임차보증금의 일정 비율 회복을 보장하며, 특히 신탁사기 및 무권 계약 피해자들을 대상으로 합니다. 이는 전세사기로 인한 다수 피해자들의 피해 회복을 위한 정부 차원의 노력입니다.</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>전세사기 피해가 1,090건 이상 접수되어 집단적 피해 규모가 크고(적합 조건 3, 4), 경남도와 국토교통부의 피해자 결정 및 지원 절차가 진행 중으로 객관적 증거 확보 및 공적 절차 진행 조건에 부합합니다(적합 조건 5, 6). 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>전세사기는 상대방 책임이 명확하고(적합 조건 1), '피해자들'이라는 표현에서 다수의 집단적 피해(적합 조건 3)가 발생했음을 알 수 있습니다. 임차보증금은 피해 규모가 크며(적합 조건 4), 정부와 여당이 구제책을 발표할 정도로 사회적 이슈로 공적 절차(적합 조건 6)가 진행 중입니다. 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>1,090건 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>경남도, 2,100억 투입 취약계층 주거복지 강화</t>
+          <t>여권, 전세사기 피해 구제책 발표...임차보증금 일정 비율 회복 보장</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=694694</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050091</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
-          <t>2026-02-22 00:31:51.376430+00:00</t>
+          <t>2026-02-26 12:35:27.254977+00:00</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C429" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C429" t="inlineStr"/>
       <c r="D429" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>서울행정법원에 '변경고시 무효확인의 소' 제기, 서울시 통합심의 예정</t>
+          <t>전세사기 피해자 지원을 위한 '최소보장제' 및 '선지급·후정산' 방식 도입을 위한 특별법 개정안 입법 추진 중.</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>서울 성동구 성수4지구 재개발 사업과 관련하여 인근 두산위브 및 대명루첸 아파트 주민들이 서울시를 상대로 행정소송을 제기했다. 주민들은 재개발 계획 변경 과정에서 주민 의견 청취가 없었으며, 재개발로 인한 교통 문제, 일조권 및 조망권 침해 등 피해를 주장하며 자신들의 단지를 정비구역에 편입해 줄 것을 요구하고 있다. 현재 서울행정법원에서 '변경고시 무효확인의 소'가 진행 중이며, 서울시 통합심의를 앞두고 있다.</t>
+          <t>더불어민주당과 정부는 전세사기 피해자들의 보증금 손실을 보전하기 위해 '최소보장제'와 '선지급·후정산' 방식을 도입하는 전세사기특별법 개정안을 3월 중 발의할 예정이다. 이는 경매 차익만으로는 피해 회복이 어려운 다수 피해자들을 위한 보완책으로, 보증금의 일정 비율을 국가 재정으로 직접 지원하는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>상대방이 서울시로 자력이 충분하며(적합 조건 2), 두 아파트 주민 다수가 피해를 입는 집단적 피해 사례임(적합 조건 3). 행정소송이 제기되었고 서울시 통합심의 등 공적 절차가 진행 중이며(적합 조건 6), 행정 절차 하자 및 일조권/조망권 침해 등 증거 확보가 가능함(적합 조건 5).</t>
+          <t>전세사기라는 명백한 불법행위로 상대방 책임이 명확하며, 전국대책위원회 활동과 정부의 대규모 지원책 논의에서 다수 피해자가 확인되어 집단적 피해에 해당합니다. 전세보증금 단위의 손실로 개별 피해 규모가 크고, 임대차 계약서 등 기본 증거 확보가 가능합니다. 또한, 정부와 여당이 전세사기 피해자 지원을 위한 특별법 개정안 입법을 추진 중으로 공적 절차가 진행되고 있습니다. 개별 사기범의 자력은 불확실할 수 있으나, 정부의 '최소보장제' 도입은 피해 회복의 안정성을 높여 소송금융 투자 리스크를 일부 완화하고, 대규모 피해자 풀을 대상으로 한 소송 기회를 창출할 수 있습니다.</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>두산위브, 대명루첸 아파트 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>[비즈토크 하 ]  성수4지구 편입해달라 …두산위브·대명루첸 소송 제기...</t>
+          <t>당정, 3월 ‘전세사기 최소보장제’ 입법 추진</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2294742.htm</t>
+          <t>http://www.fnnews.com/news/202602261545327688</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
-          <t>2026-02-21 18:29:49.348121+00:00</t>
+          <t>2026-02-26 12:30:51.606791+00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C430" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C430" t="inlineStr"/>
       <c r="D430" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>책임준공 기한 도과로 인한 대주단의 손해배상 소송 진행 중</t>
+          <t>전세사기 특별법 개정 논의 및 보완 대책 마련 중</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>한국투자부동산신탁이 시공사 부도로 인한 책임준공 기한 도과로 대주단으로부터 손해배상 소송에 휘말렸다. 이로 인해 한국투자부동산신탁의 재무 리스크가 현실화되고 있으며, 충당부채가 단기간에 6배 이상 증가했다. 이는 부동산 PF 시장의 책임준공 의무 관련 리스크가 표면화된 사례로 보인다.</t>
+          <t>당정이 전세사기 피해자들의 임차보증금 회복을 위한 '최소보장제'와 '선지급 후정산' 방식 도입을 추진합니다. 이는 기존 전세사기 특별법의 한계를 보완하고 피해 회복률 편차를 줄이며 구제 사각지대를 해소하기 위함입니다. 국회에서 관련 개정안 논의가 진행될 예정이며, 대규모 전세사기 피해자들의 조직적인 활동도 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>한국투자부동산신탁은 금융기관으로 자력이 충분하며(적합 조건 2), 책임준공 기한 도과라는 책임 소재가 명확하다(적합 조건 1). '대주단'이라는 다수의 피해자가 존재하며(적합 조건 3), 부동산 PF 관련 사건으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 손해배상 소송이 진행 중이며, 책임준공 기한 도과 및 시공사 부도 등 객관적 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>전세사기라는 명확한 불법 행위로 인한 집단적 피해(적합 조건 1, 3)이며, 임차보증금 피해 규모가 크고(적합 조건 4) '빌라왕 사태' 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 또한 당정의 특별법 개정 논의 및 보완 대책 마련 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 정부의 선지급 후정산 방식이 도입되더라도 보증금 전액 회복에는 한계가 있어 추가 소송의 여지가 충분하며, 이는 소송금융의 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>대주단 구성원 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>[핀포인트] [한국투자부동산신탁] 책임준공 ‘도미노 리스크’ 현실화…...</t>
+          <t>당정, 전세사기 피해구제 '속도'... 최소보장제·선지급 후정산 도입</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/165798</t>
+          <t>https://www.mt.co.kr/politics/2026/02/26/2026022610142467101</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>2026-02-21 18:08:29.134836+00:00</t>
+          <t>2026-02-26 12:28:58.589345+00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C431" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>경찰의 명예훼손 고소 불송치·각하 결정. 조합장의 무고 및 권한 남용에 대한 민형사상 책임 추궁 가능성 제기.</t>
+          <t>국회에서 피해 구제 입법 및 정책 논의 중</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>장위15구역 재개발 조합장이 비판 세력에 대해 명예훼손 고소를 남발했으나, 경찰이 불송치·각하 결정을 내리면서 오히려 조합장의 무고 및 권한 남용에 대한 사법 리스크가 현실화되고 있다. 다수의 조합원들이 조합 운영에 대한 불신을 표하며, 전문가들은 조합장에게 민사상 손해배상 및 형사적 책임이 제기될 수 있다고 지적한다.</t>
+          <t>더불어민주당 전세사기대책특별위원회는 전세사기 피해자 구제 강화를 위한 입법 과제와 정책 대안을 발표했습니다. 주요 내용으로는 최소보장제 도입, 선지급·후정산 지원, 공동담보 피해자 구제 속도 향상 등이 포함됩니다.</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>조합장이 비판 세력에 대한 고소를 남발했으나 경찰이 불송치·각하 결정을 내리면서 조합장의 책임이 명확해질 가능성이 높습니다. 재개발 조합은 대규모 사업 주체로서 배상 능력이 충분하며, 다수의 조합원이 피해를 입고 있어 집단적 대응 가능성이 있습니다. 경찰 수사 결과(불송치/각하)라는 객관적 증거가 존재하며, 전문가 의견에 따라 민사상 손해배상 및 형사적 책임까지 확대될 수 있는 사법 리스크가 현실화될 가능성이 높습니다.</t>
+          <t>전세사기 피해는 전국적으로 다수 발생하여 집단적 피해에 해당하며, 전세 보증금은 고액이므로 피해 규모가 큽니다. 사기 행위로 인한 상대방 책임이 명확하며, 현재 정치권에서 피해 구제를 위한 입법 및 정책 논의가 활발히 진행 중이므로 공적 절차가 진행되고 있습니다. 이는 대규모 소송금융 투자 기회로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>[재개발 비리 추적 | 장위15구역⑤] 반복된 고소의 끝은 어디인가… 지...</t>
+          <t>전세사기 피해자 '선지급·후정산'</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=316080</t>
+          <t>https://www.hankyung.com/article/2026022675481</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
-          <t>2026-02-21 18:07:08.576401+00:00</t>
+          <t>2026-02-26 12:28:06.992463+00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C432" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>손해배상 소송에서 법원이 대주단 승소 판결</t>
+          <t>더불어민주당 전세사기대책특별위원회에서 지원 제도 도입 및 특별법 개정 추진 중</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>신탁업계의 '책임준공' 리스크가 확산되는 가운데, 공사 지연 시 신탁사가 대출 원리금 전액과 지연이자를 배상해야 한다는 법원 판결이 나왔습니다. KB부동산신탁 사례에서 법원이 대주단의 손을 들어주며 신탁사의 책임이 강조되고 있습니다.</t>
+          <t>더불어민주당 전세사기대책특별위원회가 국토교통부 등 관계 부처와 7차 회의를 열고 전세사기 피해자 구제 강화를 위한 지원 제도 도입 및 특별법 개정을 논의했다. 최소보장제, 선지급-후정산, 경매차익 일부 선지급 등 실질적인 지원책을 추진하여 피해자들의 주거 안정과 재기를 돕는 것이 목표다.</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>법원이 이미 대주단의 손을 들어주어 신탁사의 책임이 명확하며(적합 조건 1), 신탁사는 자력이 충분한 금융기관입니다(적합 조건 2). 대출 원리금 전액과 지연이자를 배상하라는 판결로 피해 규모가 크고(적합 조건 4), 법원 판결 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>전세사기 피해자가 다수이며(집단적 피해), 보증금 피해는 피해자 재산 대부분에 해당하여 피해 규모가 큽니다. 국회 특별위원회와 관계 부처가 참여하여 지원 제도 도입 및 특별법 개정을 추진 중으로(이미 공적 절차 진행 중), 이는 피해 사실 및 증거 확보를 용이하게 할 수 있습니다. 비록 개별 사기범의 자력 부족이 쟁점일 수 있으나, 정부의 적극적인 개입은 피해자들의 조직화와 향후 사기 가담자 외 관련 기관에 대한 책임 추궁 가능성을 열어둘 수 있습니다.</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>대출 원리금 전액 및 지연이자 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>공기 하루만 늦어도 전액배상… 신탁업계 ‘책임준공’ 리스크 확산</t>
+          <t>'전세사기 피해구제'⋯복기왕  최소보장제·선지급 후정산 등 추진</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M432" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/real_estate/real_estate_general/2026/02/21/5SOYXHDPV5HCJFCZ527V3ECWQI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.inews24.com/view/1943371</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
-          <t>2026-02-21 18:06:03.059792+00:00</t>
+          <t>2026-02-26 12:27:31.754834+00:00</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C433" t="inlineStr"/>
       <c r="D433" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>일부 토지주 보상액 증액 집단소송 진행 중, 사업 지연으로 인한 추가 피해 발생</t>
+          <t>국회 특별위원회에서 입법 및 정책 대안 논의 중</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>3기 신도시 하남교산지구 토지 보상 과정에서 한국토지주택공사(LH)의 허술한 감정평가로 인한 보상금 부풀리기 의혹이 제기되었습니다. 이로 인해 택지 조성 원가 및 아파트 분양가 상승, 사업 지연으로 인한 막대한 이자 비용이 발생하고 있습니다. 현재 일부 토지주들은 보상액 증액을 요구하며 집단소송을 제기한 상태입니다.</t>
+          <t>더불어민주당 전세사기대책특별위원회가 전세사기 피해자 구제 강화를 위한 실효성 있는 입법 과제와 정책 대안을 발표했다. 이번 회의에서는 피해자 지원을 위한 다양한 방안이 논의되었으며, 이는 전세사기 문제 해결을 위한 정부와 국회의 지속적인 노력을 보여준다.</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)의 허술한 보상 체계로 인한 보상금 부풀리기 의혹이 명확히 제기되었고(상대방 책임 명확, 증거 확보 가능), 공공기관인 LH는 충분한 자력을 가집니다. 하남교산 신도시 전체 토지 보상 문제로 다수의 토지주와 아파트 수분양자에게 피해가 발생했으며(집단적 피해), 분양가 상승 및 막대한 이자 비용 발생으로 피해 규모가 매우 큽니다. 일부 토지주들은 이미 보상액 증액을 요구하며 집단소송을 제기한 상태입니다.</t>
+          <t>전세사기는 다수의 피해자(적합 조건 3)에게 막대한 피해(적합 조건 4)를 입히는 사건으로, 국회 특별위원회에서 피해자 구제를 위한 입법 및 정책 대안을 논의 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 가해자들의 책임이 명확하며 관련 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>수천억 원 (LH 재정 부담), 분양가 20% 이상 상승 (수분양자 피해)</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>사전청약 당첨자 1056명 이상, 다수 토지주 및 무주택 서민</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>5년 전 토지보상, 지금은 이자만 쌓인다</t>
+          <t>더민주당 전세사기대책특별위, '전세사기 피해자 구제 강화' 입법 과제...</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M433" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003208030&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065200</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
-          <t>2026-02-21 17:57:09.828826+00:00</t>
+          <t>2026-02-26 12:27:09.036533+00:00</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C434" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C434" t="inlineStr"/>
       <c r="D434" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>지방법원 1심 판결 선고</t>
+          <t>전세사기특별법 개정안 발의 예정, 최소보장제 도입 논의 중</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>부산 남천동 재건축 단지 인접 아파트 주민 987세대가 재건축 조합을 상대로 일조권 및 조망권 침해로 70억 원 규모의 손해배상 소송을 제기했습니다. 법원은 엄격한 수인한도 기준을 적용하여 29세대에 대해서만 약 12억 원의 배상을 인정했으며, 조망권 침해는 불인정했습니다. 이번 판결은 도시 고밀화 시대에 일조권 소송의 엄격한 법리 적용을 보여주는 사례입니다.</t>
+          <t>정부와 여당이 전세사기 피해자들의 임차보증금 회복을 위한 '최소보장제' 도입을 추진한다. 전세사기특별법 개정안을 통해 무권 계약 피해자 등 기존 구제 대상에서 제외된 이들도 '선 지급-후 정산' 방식으로 지원할 계획이다. 3월 초 개정안 발의가 예정되어 있으며, 최소보장비율 등 구체적인 내용은 국회 논의를 통해 확정될 예정이다.</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(재건축 조합), 집단적 피해(987세대)와 큰 피해 규모(70억 원 청구)를 보이며, 객관적 증거(감정인의 분석 결과, 시뮬레이션 데이터)가 존재하여 소송금융 적합 조건에 다수 부합합니다. 다만, 1심 판결에서 수인한도 기준이 엄격하게 적용되어 실제 배상 인정 세대와 금액이 적었던 점은 리스크 요인입니다. 그럼에도 불구하고 대규모 원고인단과 명확한 피고는 항소심 또는 유사 사건 발굴에 있어 잠재적 투자 기회를 제공합니다.</t>
+          <t>전세사기 피해자들이 다수 발생하여 집단적 피해 양상을 보이며(적합 조건 3), 임차보증금이라는 피해 금액이 상당함(적합 조건 4). 정부와 여당이 전세사기특별법 개정안을 발의하고 '최소보장제' 도입을 논의하는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이는 사기 피해 사실이 공적으로 인정되고 증거 확보가 용이함을 시사함(적합 조건 5).</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>70억 원 (청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>987세대</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>아파트 일조권은 찔끔 인정, 조망권은 아예 불인정</t>
+          <t>민주 “전세사기 보증금 ‘최소보장제’ 도입해 일정 비율 회복 보장”</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>ilemonde.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L434" t="inlineStr">
         <is>
-          <t>2026-02-15</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M434" t="inlineStr">
         <is>
-          <t>http://www.ilemonde.com/news/articleView.html?idxno=21961</t>
+          <t>https://www.hani.co.kr/arti/politics/politics_general/1246729.html</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
-          <t>2026-02-21 17:54:07.318137+00:00</t>
+          <t>2026-02-26 12:26:34.644567+00:00</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C435" t="inlineStr">
+      <c r="C435" t="inlineStr"/>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>전세사기 피해자 지원 특별법 개정 논의 및 최소보장제 등 지원책 도입 추진</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>이재명 정부와 더불어민주당 전세사기대책특별위원회는 전세사기를 '사회적 재난'으로 규정하고, 20~30대 청년층 피해자들의 재기를 돕기 위한 실질적인 지원책을 발표했다. 경공매 종료 후 임차보증금의 일정 비율 회복을 보장하는 '최소보장제'와 신탁사기 등 무권계약 피해자에 대한 '최소보장금 선지급-후정산' 제도 도입을 추진하며, 이를 위해 '전세사기피해자 지원 및 주거안정에 관한 특별법' 개정을 논의 중이다.</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>전세사기는 3만 6천여 건에 달하는 대규모 집단적 피해이며, 2030 청년층의 재산 대부분인 보증금 피해로 규모가 크다. 정부와 여당이 '사회적 재난'으로 규정하고 특별법 개정을 통해 최소보장제, 선지급 등 획기적인 지원책을 논의 중이므로 공적 절차가 활발히 진행되고 있다. 사기 행위의 책임이 명확하고, 정부의 지원책이 피해자들의 법적 대응 여력을 높일 수 있어 소송금융 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>3만 6449건</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>복기왕  전세사기는 사회적 재난…당정, 청년 재기 돕는 피해구제 강화...</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L435" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M435" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260226000837</t>
+        </is>
+      </c>
+      <c r="N435" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:24:42.160966+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr"/>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>정부의 전세사기 피해 지원 대책 발표</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>인천 전세사기 피해자 사망 3주기를 맞아 당정이 임차보증금 최소보장제, 선지급 후정산, 공동담보 피해자 선지급 구제 등 3대 전세사기 피해 지원 대책을 발표했습니다. 이는 대규모 전세사기 피해에 대한 정부 차원의 공식적인 대응으로, 다수의 피해자들이 겪는 심각한 재산상 손실을 구제하기 위한 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>이 사건은 다수의 피해자(집단적 피해)가 임차보증금이라는 큰 금액의 손실을 입었으며(피해 규모가 큼), 정부가 공식적인 피해 지원 대책을 발표하며 공적 절차가 진행 중입니다. 이는 소송금융 투자에 적합한 여러 조건을 충족하며, 정부의 지원 대책은 피해 구제의 가능성을 높이고 집단 소송의 동력을 제공할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J436" t="inlineStr">
+        <is>
+          <t>인천 전세사기 피해자 사망 3주기…당정 '3대 피해 지원 대책' 발표</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L436" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M436" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332675</t>
+        </is>
+      </c>
+      <c r="N436" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:21:52.879859+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>대한민국 (지방자치단체, LH 등), 전세사기 일당, 부동산 중개인/분양사무소</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>전세사기 피해자에게 이행강제금 부과 통지 중이며, 근생빌라 양성화 방안 논의 및 한시법 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>근린생활시설로 분류된 빌라에 입주했다가 전세사기를 당한 피해자들이 보증금을 지키기 위해 셀프 낙찰을 받았으나, 위반건축물로 분류되어 매년 수백~천만 원의 이행강제금을 떠안을 처지에 놓였습니다. 이들은 LH 구제 대상에서도 제외되고 당정의 양성화 방안에서도 배제될 상황이라 이중고를 겪고 있으며, 국토부 인정 피해 건수는 1378건에 달합니다.</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>전세사기 피해자 1378건으로 집단적 피해가 명확하며, 개별 피해 규모도 보증금 2억 원 이상에 연간 수백~천만 원대 이행강제금 부과로 상당합니다. 국토부 집계 등 객관적 증거가 존재하며, 구청의 위반건축물 통지, 당정의 양성화 방안 논의 및 한시법 제정 추진 등 공적 절차가 진행 중입니다. 정부 및 공공기관(지자체, LH 등)을 상대로 한 소송 가능성이 있어 자력도 충분하다고 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>2억2500만원 (보증금) + 연 1066만원 (이행강제금) 이상</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>1378건 (국토부 인정 피해 건수)</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>전세사기도 억울한데  1천만원 내라 …세입자들 두 번 우는 사연</t>
+        </is>
+      </c>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L437" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M437" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25407467</t>
+        </is>
+      </c>
+      <c r="N437" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:19:34.748692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>광주시</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>권익위 중재 실패 후 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>'도로 기부채납'과 관련하여 조합이 광주시를 상대로 과도한 공사비 책정 및 위법한 계약 구조를 주장하며 소송을 진행 중이다. 국민권익위원회 중재도 실패하여 당사자 간 해결이 필요한 상황이다.</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방은 공공기관인 광주시로 자력이 충분하며(조건 2), '조합'이 소송을 진행 중이므로 집단적 피해(조건 3)에 해당한다. '과도하게 책정된 공사비'는 피해 규모가 클 가능성이 높고(조건 4), 권익위 중재가 진행된 바 있어 공적 절차(소송 제외)가 진행 중인 상태였다(조건 6). 현재 소송이 진행 중이므로 부적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>조합원 다수</t>
+        </is>
+      </c>
+      <c r="J438" t="inlineStr">
+        <is>
+          <t>권익위 중재도 안 먹히는 '도로 기부채납'</t>
+        </is>
+      </c>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L438" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M438" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014554</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:27:41.596465+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>한국토지주택공사 (LH)</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>1심 및 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>주택도시보증공사(HUG)가 한국토지주택공사(LH)의 전세임대주택 사업 관리 부실로 인한 주택도시기금 손실에 대해 총 49억원 규모의 손해배상 소송 4건을 제기했다. HUG의 조사로 LH의 채권보전 조치 미이행 책임이 확인되었으며, 현재 1심과 2심이 진행 중이다. 이 사건은 공공기관 간의 소송으로, 기금 고갈 우려 속 LH의 관리 책임이 쟁점이다.</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>상대방인 LH는 공공기관으로 충분한 자력을 가지며(적합 조건 2), HUG의 조사로 LH의 관리 부실 책임이 명확히 특정되었다(적합 조건 1). 총 49억원에 달하는 피해 규모가 크고(적합 조건 4), HUG의 정기적인 조사 결과 및 국회 자료 제출 등 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 또한, 다수의 가구사례를 취합하여 소송이 진행되고 있어 집단적 피해의 성격도 가진다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>49억원</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J439" t="inlineStr">
+        <is>
+          <t>전세임대 관리 부실...HUG, LH 상대로 2년간 49억 손배소</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L439" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M439" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260224000892</t>
+        </is>
+      </c>
+      <c r="N439" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:42:14.968550+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>상대원2구역 재개발 조합</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>조합 집행부의 시공사 계약 해지 추진 및 신규 시공사 입찰 진행 중, 조합원들의 반대 시위 및 사업 지연 우려</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>경기 성남시 상대원2구역 재개발 조합 집행부가 기존 시공사 DL이앤씨와의 계약을 일방적으로 해지하고 신규 시공사 선정을 추진 중이다. 이에 조합원 약 80명이 GS건설 본사 앞에서 입찰 참여 반대 시위를 벌이며 사업 지연과 비용 증가에 대한 우려를 표명했다. DL이앤씨는 계약이 유효하다는 입장을 밝히며 손해배상 청구 가능성을 시사했다.</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>조합 집행부가 기존 시공사와의 계약 해지를 일방적으로 추진하며 사업 지연 및 손해배상 청구 가능성이 제기되어 조합원들에게 부담이 전가될 우려가 크다(적합 조건 1). 총 공사비 1조원 규모의 재개발 사업 주체인 조합은 충분한 자력을 가질 것으로 판단되며(적합 조건 2), 4885가구에 달하는 다수의 조합원이 동일한 피해를 입을 가능성이 높다(적합 조건 3). 사업 지연 시 막대한 피해가 예상되고(적합 조건 4), 조합 대의원회 결정, 입찰 공고 등 객관적인 증거가 존재한다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>4885가구 조합원</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>[단독] GS건설 집결한 상대원2구역 조합원… 입찰 참여 말라  시위</t>
+        </is>
+      </c>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M440" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2295694.htm</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:10:33.213692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>라온홀딩스, 신한자산신탁, 계담종합건설</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>수분양자 38명이 시행사, 신탁사, 시공사를 상대로 분양계약 해제 및 대금 반환 소송 제기</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>부산 남포동 생활형 숙박시설 펀드와 관련하여 수분양자 38명이 시행사, 신탁사, 시공사를 상대로 분양계약 해제 및 대금 반환 소송을 제기했습니다. 잔금 미납과 소송이 겹치며 160억 원대 손실이 우려되는 상황입니다. 현재 법원에서 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>신한자산신탁이라는 금융기관이 상대방에 포함되어 자력이 충분하며(적합 조건 2), 38명의 수분양자가 160억 원대 손실을 우려하는 집단적 피해(적합 조건 3, 4)가 발생하여 소송이 진행 중입니다. 피해 규모가 크고 상대방의 배상 능력이 충분할 것으로 예상되어 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>160억 원대</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>38명</t>
+        </is>
+      </c>
+      <c r="J441" t="inlineStr">
+        <is>
+          <t>부산 남포동 생숙 펀드, 잔금 미납·소송 겹쳐 160억대 손실 우려</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L441" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M441" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202602237051r</t>
+        </is>
+      </c>
+      <c r="N441" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:53:26.838588+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>경호처 부이사관 A 씨 및 재산보호연대</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>경호처 간부 소송 사기미수 혐의로 검찰 송치, 민간 시행사의 가등기 말소 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>대통령경호처 간부 A 씨가 노들역세권 공동주택 개발 사업을 14년간 지연시킨 '알박기' 및 소송 사기미수 혐의로 검찰에 불구속 송치되었다. A 씨는 이익단체인 재산보호연대의 집단 가등기 설정에 가담하여 개발 시행사의 착공을 방해하고, 가등기 말소 소송 과정에서 허위 자료를 제출한 혐의를 받는다. 이로 인해 개발 사업은 2010년 건축 심의 통과 후 10년 넘게 표류 중이다.</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>경호처 간부가 재개발 사업 지연을 위한 소송 사기미수 혐의로 검찰에 송치되어 상대방 책임이 명확합니다. (적합 조건 1) 14년간의 사업 지연으로 민간 시행사의 피해 규모가 상당할 것으로 예상됩니다. (적합 조건 4) 경찰 수사를 통해 증거가 확보되었고 (적합 조건 5), 현재 검찰 수사가 진행 중입니다. (적합 조건 6)</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>1 (민간 시행사)</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>경호처 간부 '노들역 재개발 알박기' 연루 의혹…사기 미수 혐의 검찰 ...</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L442" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M442" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6081248</t>
+        </is>
+      </c>
+      <c r="N442" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:50:00.116184+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>건물주</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>전세사기 특별법 시행 중, LH 매입 진행 중, 국토부/LH 법 개정 및 해결 방안 검토 중</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>전세사기 특별법이 시행되고 LH가 피해 매물 매입에 나섰음에도 불구하고, 건물주가 공동담보의 허점을 악용하여 경매 진행을 막아 피해자들이 보증금을 돌려받지 못하고 있습니다. 전국적으로 다수의 사례가 보고되고 있으며, 국토부와 LH는 법 개정 또는 자체적인 배당금 산정 방안을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>건물주가 전세사기 특별법의 허점을 악용하여 피해자들의 보증금 회수를 방해하는 책임이 명확합니다. 전국적으로 다수의 피해자가 발생하고 있으며(집단적 피해), 전세 보증금이라는 큰 피해 규모를 가집니다. 또한, 전세사기 특별법 시행 및 LH 매입 등 공적 절차가 진행 중이며, 관련 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>전국 다수 (최소 수십 명 이상)</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>건물주 알박기에 무력화된 전세사기 특별법</t>
+        </is>
+      </c>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>mbceg.co.kr</t>
+        </is>
+      </c>
+      <c r="L443" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M443" t="inlineStr">
+        <is>
+          <t>https://www.mbceg.co.kr/post/133904</t>
+        </is>
+      </c>
+      <c r="N443" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:38:30.720335+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>시행사</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>피해자들의 증언을 통한 사기 피해 보도</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>시행사가 '회사 보유분'을 시세보다 1억 원 싸게 분양한다고 속여 다수의 피해자로부터 총 70억 원을 편취한 사기 사건이 발생했습니다. 피해자들은 계약금 입금 후 변호사 공증까지 받았으나, 시행사가 돈을 가지고 잠적한 것으로 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>이 사건은 시행사가 '회사 보유분'을 미끼로 다수의 피해자로부터 70억 원을 편취한 명확한 사기 사건입니다 (적합 조건 1, 3, 4). 계약서, 공증 등 객관적 증거 확보 가능성이 높아 소송 진행에 유리합니다 (적합 조건 5). 다만, '먹튀'라는 표현으로 볼 때 상대방의 자력 확보 및 실제 회수가 어려울 가능성은 존재하나, 사기 주체 및 자금 흐름 추적을 통해 회수 가능성을 높일 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>70억 원</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>다수 (최소 70명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>[단독]  회사 보유분, 1억 싸게 분양 …피해자들 속여 70억 '먹튀'</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L444" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M444" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286820?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N444" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:36:33.230942+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>은마아파트 관리 주체</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>소방 및 경찰 당국 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>서울 강남 은마아파트에서 화재가 발생하여 1명이 사망하고 2명이 부상당하는 인명 피해가 발생했습니다. 1979년 준공된 아파트로 스프링클러 미설치 등 노후 소방시설과 관리 미흡이 피해를 키웠다는 지적이 제기되고 있습니다. 피해자 가족은 화재 발생 일주일 전 이사 온 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>은마아파트 관리 주체의 소방시설 미비 및 비상 대응 미흡 책임이 제기되고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 1명, 부상 2명의 중대한 인명 피해로 피해 규모가 큽니다(적합 조건 4). 소방 당국의 조사를 통해 증거 확보가 용이하고(적합 조건 5, 6), 상대방인 은마아파트 관리 주체는 충분한 자력을 가질 것으로 판단됩니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 2명</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr">
+        <is>
+          <t>[속보] ‘은마아파트 화재의 비극’…피해자 가족, 불과 1주일 전 이사왔...</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L445" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M445" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12048194?ref=naver</t>
+        </is>
+      </c>
+      <c r="N445" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:27:09.112042+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr"/>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>행정사가 주민들의 피해보상을 조력 중</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>충남 아산시 갈산리·매곡리 일대 아파트 시공으로 인해 주민들이 소음 피해를 겪고 있습니다. 김남기 예비후보(행정사)가 주민들의 피해보상을 적극적으로 조력하고 있으며, 이는 집단적 손해배상 소송으로 이어질 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>아파트 시공으로 인한 소음 피해는 시공사의 책임이 비교적 명확하며(적합 조건 1), 아파트 시공사는 자력이 충분한 경우가 많습니다(적합 조건 2). '주민들'의 피해로 언급되어 집단적 피해 가능성이 높고(적합 조건 3), 소음 측정 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 현재 행정사가 피해보상을 조력하고 있어 관련 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>무소속 김남기 충남 아산시의원 예비후보,  거수기 의회 대신, 깐깐한 감...</t>
+        </is>
+      </c>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L446" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M446" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064655</t>
+        </is>
+      </c>
+      <c r="N446" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:21:38.852627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>한국토지주택공사(LH)</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>동탄신도시 A오피스텔 하자 손해배상 판결이 있었으며, LH 공공주택 전반의 품질 문제로 추가 소송이 진행 중이거나 예정될 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>한국토지주택공사(LH) 공공주택의 품질 문제가 도마에 오르며, 동탄신도시 A오피스텔에서는 하자 손해배상 판결이 나왔습니다. 임대주택 입주 전 사전점검에서 발견된 하자가 연간 16만 건에 육박할 정도로 광범위하여, LH를 상대로 한 추가적인 집단 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>한국토지주택공사(LH)는 공공기관으로 자력이 충분하며(적합 조건 2), '연간 16만 건 육박'하는 하자는 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사합니다. 동탄신도시 A오피스텔 하자 손해배상 판결이 언급되어 LH의 책임이 명확하고(적합 조건 1), 사전점검 기록 등 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>다수 (연간 16만 건 육박하는 하자 발생)</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>[단독] 공공분양 하자 때문에 소송까지…입주 전 하자 연간 16만 건 육박</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L447" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M447" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022315550004924?did=NA</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:38:13.600656+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>한국토지주택공사</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>피해상가협의회와 LH 간 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>울산 송정지하차도 공사가 9년간 이어지면서 주변 상가들이 매출 감소 및 영업 불편 등 피해를 겪고 있습니다. 이에 피해상가협의회는 지난해 10월 한국토지주택공사(LH)를 상대로 영업손실보상 손해배상 소송을 제기하여 현재 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>상대방인 LH(한국토지주택공사)는 자력이 충분한 공공기관이며(적합 조건 2), 9년간의 공사로 인해 주변 상가들이 매출 감소 등 집단적 피해를 입어 피해 규모가 크고(적합 조건 3, 4), 피해상가협의회가 이미 손해배상 소송을 제기하여 진행 중입니다. 공사 기간 및 상가들의 영업 기록 등 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>주변 상가 다수</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>울산 북구의회, 송정지하차도 공사 민원해소 박차</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>ujeil.com</t>
+        </is>
+      </c>
+      <c r="L448" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M448" t="inlineStr">
+        <is>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381587</t>
+        </is>
+      </c>
+      <c r="N448" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:35:59.885031+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>재산보호연대(재보연) 소속 가등기권자들</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>가등기 말소 소송 2심 진행 중, 일부 가등기권자는 소송 사기미수 혐의로 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>서울 동작구 노들역세권 공동주택 개발사업이 재산보호연대 회원들의 집단 가등기 설정으로 약 10년째 표류 중입니다. 시행사는 가등기 말소 소송 1심에서 승소했으며, 대통령경호처 간부 등 일부 재보연 회원은 소송 사기미수 혐의로 검찰에 송치되었습니다. 재보연 측은 1000억 원의 보상을 요구하고 있으며, 사업 지연으로 인한 시행사 및 예비 입주자들의 피해가 우려됩니다.</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>재산보호연대 회원들의 집단 가등기 설정 행위가 법원에서 '사회 질서에 반하는 행위'로 판단되었고, 일부 회원은 소송 사기미수 혐의로 검찰에 송치되어 상대방 책임이 명확합니다(적합 조건 1, 5, 6). 10년째 사업이 표류하며 시행사 및 예비 입주자들에게 막대한 피해가 발생하고 있으며(적합 조건 3, 4), 재보연 측이 1000억 원을 요구하는 등 피해 규모가 매우 큽니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>1000억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>시행사 및 예비 입주자 다수</t>
+        </is>
+      </c>
+      <c r="J449" t="inlineStr">
+        <is>
+          <t>[단독] 페라리 대고 1000억 요구…경호처 간부도 낀 노량진 재개발</t>
+        </is>
+      </c>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L449" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M449" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25406821</t>
+        </is>
+      </c>
+      <c r="N449" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:33:12.301115+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr"/>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>전세사기특별법에 따른 피해 지원 및 구제 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>기사는 전세사기 피해 현황과 정부의 주택 정책을 다루는 논설입니다. 전세사기로 인해 3만 6천여 명의 피해자가 발생했으며, 대부분 30대 이하 청년층이 보증금 3억 원 이하의 피해를 입었습니다. 현재 전세사기특별법이 시행 중이며, 피해자 구제를 위한 공적 절차가 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>기사는 전세사기라는 집단적 피해(3만 6449건)를 다루고 있으며, 피해자 수가 매우 많아 소송금융 적합 조건에 부합합니다. 전세사기특별법에 따른 공적 절차가 진행 중이며, 사기 행위의 본질상 상대방 책임이 명확하고 '수십·수백채를 가진 동일인' 언급은 일부 사기범의 자력 가능성을 시사합니다. 다만, 기사는 특정 사건이 아닌 전세사기 현상과 정책을 다루므로, 개별 사건 발굴이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>36,449명</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>[서울광장] 집값 안정보다 주거 안정·임대 공급에 초점을</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L450" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M450" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/editOpinion/seoul-plaza/2026/02/24/20260224026001?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N450" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:19:06.802920+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr"/>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>징벌적 손해배상 도입 국민청원 진행 중</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>재건축·재개발 조합장의 뇌물 수수에 대해 징벌적 손해배상을 도입하자는 국민청원이 진행 중입니다. 이는 조합원들의 피해를 방지하고, 불법 행위에 대한 강력한 처벌을 요구하는 움직임으로, 향후 수사나 소송으로 이어질 경우 다수의 피해자와 큰 규모의 손해배상 청구가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>적합 조건 1 (상대방 책임 명확): 재건축·재개발 조합장의 뇌물 수수는 명확한 불법 행위로 특정될 수 있습니다. 적합 조건 3 (집단적 피해): 재건축·재개발 사업의 특성상 다수의 조합원이 피해를 입을 가능성이 높습니다. 적합 조건 4 (피해 규모 큼): 징벌적 손해배상 청구 가능성과 사업 규모를 고려할 때 피해 금액이 상당할 수 있습니다. 적합 조건 5 (증거 확보 가능성): 뇌물 사건은 수사기관 조사를 통해 증거 확보가 용이할 수 있습니다. 현재는 국민청원 단계로, 실제 수사나 소송으로 이어질 경우 투자 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>재건축·재개발 조합원 다수</t>
+        </is>
+      </c>
+      <c r="J451" t="inlineStr">
+        <is>
+          <t>뇌물 받으면 10배  … 재건축·재개발 조합장 징벌적 손배 국민청원</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>biz.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L451" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M451" t="inlineStr">
+        <is>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/23/2026022300351.html</t>
+        </is>
+      </c>
+      <c r="N451" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:56:46.160838+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>서울시 점검 진행 중, 조합과 대우건설 간 입찰 자격 관련 갈등</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>성수4지구 재개발 사업에서 조합과 대우건설 간 입찰 자격 박탈을 둘러싼 갈등이 지속되고 있으며, 서울시의 점검까지 이어지고 있습니다. 이로 인해 법적 공방으로 번질 가능성이 제기되고 있으며, 사업 지연 및 관련 리스크가 커지고 있는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>대우건설이라는 대기업이 연루되어 자력 충분 조건(2)을 충족합니다. 성수4지구 재개발 사업의 특성상 다수의 조합원이 관련되어 집단적 피해 가능성(3)이 높고, 피해 규모 또한 클 것으로 예상됩니다(4). '서울시 점검' 등 공적 절차가 진행 중(6)이며, '서류 갈등'은 증거 확보 가능성(5)을 시사합니다. 현재는 법적 공방 가능성이 언급되는 단계이나, 소송금융 투자 기회로 발전할 잠재력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J452" t="inlineStr">
+        <is>
+          <t>서류 갈등부터 서울시 점검까지…다사다난 성수4지구, 도돌이표</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L452" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M452" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700541</t>
+        </is>
+      </c>
+      <c r="N452" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:51:44.170286+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>정비사업 조합장·임원</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr"/>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>정비사업 조합장·임원의 형사 리스크 및 법적 책임 분석</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>정비사업 조합장·임원은 막대한 자금을 관리하며 배임, 횡령, 도시정비법 위반 등 다양한 형사 리스크에 노출됩니다. 대법원 판례를 통해 이들의 책임이 명확히 규명되고 있으며, 총회 의결 절차 위반이나 자금 집행의 투명성 부족이 주요 문제로 지적됩니다. 이러한 위법 행위는 조합원들에게 집단적이고 상당한 재산상 손해를 입힐 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 정비사업 조합장·임원의 배임, 횡령 등 형사 리스크는 대법원 판례를 통해 책임이 명확히 규명되며, 막대한 자금 관리와 다수 조합원의 집단적 피해를 야기할 수 있습니다. 관련 범죄는 수사기관의 조사 등 공적 절차를 수반하여 객관적 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>조합원 다수</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>[최승준 변호사의 건설법률 상식-14]정비사업 조합장·임원 책임과 형사...</t>
+        </is>
+      </c>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>ikld.kr</t>
+        </is>
+      </c>
+      <c r="L453" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M453" t="inlineStr">
+        <is>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=329740</t>
+        </is>
+      </c>
+      <c r="N453" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:47:34.004607+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>분양사업자</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>대법원 판결로 약정해제권 법리 확립, 향후 유사 소송 증가 예상</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>대법원이 분양사업자가 건축물분양법상 시정명령을 받은 경우, 위반사항의 경중과 무관하게 수분양자가 분양계약을 해제할 수 있다는 판결을 내렸다. 이 판결은 기존 원심을 파기한 것으로, 분양계약 해제권 행사의 법적 근거를 명확히 하여 현재 진행 중이거나 향후 발생할 수분양자와 분양자 간의 분양계약 관련 소송에 큰 영향을 미칠 것으로 예상된다. 특히 오피스텔 가격 하락 등의 상황에서 해제 소송이 급증할 가능성이 제기된다.</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>대법원 판결로 분양사업자의 시정명령 수령 시 수분양자의 계약 해제권이 명확해져 상대방 책임이 비교적 명확합니다 (적합 조건 1). 시정명령이라는 공적 절차(행정처분)가 진행되었고 객관적 증거가 존재하며 (적합 조건 5, 6), 부동산 분양계약의 특성상 개별 피해 규모가 크고 다수의 수분양자가 영향을 받을 수 있어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>[원 LAW 인사이트 | 건설·부동산 법률] 분양사업자가 시정명령을 받은...</t>
+        </is>
+      </c>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>ikld.kr</t>
+        </is>
+      </c>
+      <c r="L454" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M454" t="inlineStr">
+        <is>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=329696</t>
+        </is>
+      </c>
+      <c r="N454" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:50:51.534806+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr"/>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>화성시의 물류센터 건립 조치계획 반려 처분, 사업자의 행정소송 제기 가능성</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>화성특례시가 동탄2 유통3부지 내 대형 물류센터 건립 사업시행자의 조치계획을 시민 안전과 공공성 확보 미흡을 이유로 반려했다. 오산시와 인접한 지역 주민들은 교통 혼잡, 생활환경 악화, 안전 문제 등을 우려하며 반대해왔다. 이번 반려로 사업 추진은 중단되었으나, 사업시행자가 행정소송을 제기할 가능성이 남아있다.</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>화성시가 주민 안전과 공공성을 이유로 대형 물류센터 건립 조치계획을 반려하여 상대방(사업시행자)의 책임이 비교적 명확함 (적합 조건 1). 오산시 및 동탄2신도시 주민 다수가 교통 혼잡, 안전 문제 등으로 집단적 피해를 우려하고 있으며 (적합 조건 3, 4), 화성시의 반려 처분 등 공적 절차가 진행되었고 (적합 조건 6), 시의 재검토 결과 및 여론조사 등 증거가 충분함 (적합 조건 5). 다만 사업시행자의 자력은 기사에서 특정되지 않음.</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>동탄 물류센터 조치계획 반려…오산 인접 갈등 일단락</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>joongang.tv</t>
+        </is>
+      </c>
+      <c r="L455" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M455" t="inlineStr">
+        <is>
+          <t>http://www.joongang.tv/news/articleView.html?idxno=202503</t>
+        </is>
+      </c>
+      <c r="N455" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:36:20.995945+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr"/>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>국토교통부 피해자 결정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>경상남도가 국토교통부의 피해자 결정이 확정된 전세 사기 피해자들을 대상으로 저금리 대출이자, 긴급거처 월임대료, 이사비 등을 지원할 계획입니다. 이는 전세 사기로 인한 다수의 피해자가 발생하고 있으며, 정부 차원의 피해자 구제 및 지원 절차가 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 전세 사기는 다수의 피해자가 발생하고 피해 규모가 크며, 국토교통부의 피해자 결정 절차가 진행 중이므로 객관적 증거 확보 및 집단 소송 가능성이 높습니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>경남도, 올해 주거복지 서비스 더 촘촘하고 더 두터워진다</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>newsgn.com</t>
+        </is>
+      </c>
+      <c r="L456" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M456" t="inlineStr">
+        <is>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=535915</t>
+        </is>
+      </c>
+      <c r="N456" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:20:13.864371+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>KB부동산신탁</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>1심 패소 후 항소 예정</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>KB부동산신탁이 인천 남동구 공동주택 및 오피스텔 조성 사업 관련 책임준공 신탁 소송에서 1심 패소 판결을 받았습니다. KB부동산신탁은 충당부채를 적립하고 항소하여 적극적으로 소송에 대응할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>KB부동산신탁은 금융기관으로 자력이 충분하며(적합 조건 2), 공동주택 및 오피스텔 사업 관련 소송이므로 다수의 수분양자 피해가 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 1심에서 패소 판결이 나왔으므로 상대방의 책임이 비교적 명확하고(적합 조건 1), 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>[더벨][Sanction Radar] '항소 제기' 신영부동산신탁, 자금 회수 속도낸다</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L457" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M457" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602121440264160103145</t>
+        </is>
+      </c>
+      <c r="N457" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:40:18.114174+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr"/>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>전세사기 피해 접수 및 정부 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>경남 지역에서 1,090건 이상의 전세사기 피해가 접수되었으며, 경남도는 국토교통부와 협력하여 피해자 결정 및 저금리 대출, 긴급거처 지원 등 다각적인 지원을 제공하고 있습니다. 현재 경상남도주거복지센터 설립을 추진하며 주거복지 원스톱 서비스를 구축 중입니다.</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>전세사기 피해가 1,090건 이상 접수되어 집단적 피해 규모가 크고(적합 조건 3, 4), 경남도와 국토교통부의 피해자 결정 및 지원 절차가 진행 중으로 객관적 증거 확보 및 공적 절차 진행 조건에 부합합니다(적합 조건 5, 6). 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>1,090건 이상</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>경남도, 2,100억 투입 취약계층 주거복지 강화</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>newstown.co.kr</t>
+        </is>
+      </c>
+      <c r="L458" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M458" t="inlineStr">
+        <is>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=694694</t>
+        </is>
+      </c>
+      <c r="N458" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:31:51.376430+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>서울행정법원에 '변경고시 무효확인의 소' 제기, 서울시 통합심의 예정</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>서울 성동구 성수4지구 재개발 사업과 관련하여 인근 두산위브 및 대명루첸 아파트 주민들이 서울시를 상대로 행정소송을 제기했다. 주민들은 재개발 계획 변경 과정에서 주민 의견 청취가 없었으며, 재개발로 인한 교통 문제, 일조권 및 조망권 침해 등 피해를 주장하며 자신들의 단지를 정비구역에 편입해 줄 것을 요구하고 있다. 현재 서울행정법원에서 '변경고시 무효확인의 소'가 진행 중이며, 서울시 통합심의를 앞두고 있다.</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>상대방이 서울시로 자력이 충분하며(적합 조건 2), 두 아파트 주민 다수가 피해를 입는 집단적 피해 사례임(적합 조건 3). 행정소송이 제기되었고 서울시 통합심의 등 공적 절차가 진행 중이며(적합 조건 6), 행정 절차 하자 및 일조권/조망권 침해 등 증거 확보가 가능함(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>두산위브, 대명루첸 아파트 주민 다수</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>[비즈토크 하 ]  성수4지구 편입해달라 …두산위브·대명루첸 소송 제기...</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L459" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M459" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2294742.htm</t>
+        </is>
+      </c>
+      <c r="N459" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:29:49.348121+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>한국투자부동산신탁</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>책임준공 기한 도과로 인한 대주단의 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>한국투자부동산신탁이 시공사 부도로 인한 책임준공 기한 도과로 대주단으로부터 손해배상 소송에 휘말렸다. 이로 인해 한국투자부동산신탁의 재무 리스크가 현실화되고 있으며, 충당부채가 단기간에 6배 이상 증가했다. 이는 부동산 PF 시장의 책임준공 의무 관련 리스크가 표면화된 사례로 보인다.</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>한국투자부동산신탁은 금융기관으로 자력이 충분하며(적합 조건 2), 책임준공 기한 도과라는 책임 소재가 명확하다(적합 조건 1). '대주단'이라는 다수의 피해자가 존재하며(적합 조건 3), 부동산 PF 관련 사건으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 손해배상 소송이 진행 중이며, 책임준공 기한 도과 및 시공사 부도 등 객관적 증거 확보가 용이하다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>대주단 구성원 다수</t>
+        </is>
+      </c>
+      <c r="J460" t="inlineStr">
+        <is>
+          <t>[핀포인트] [한국투자부동산신탁] 책임준공 ‘도미노 리스크’ 현실화…...</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>news.dealsitetv.com</t>
+        </is>
+      </c>
+      <c r="L460" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M460" t="inlineStr">
+        <is>
+          <t>https://news.dealsitetv.com/articles/165798</t>
+        </is>
+      </c>
+      <c r="N460" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:08:29.134836+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>장위15구역 재개발 조합, 지종원 조합장</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>경찰의 명예훼손 고소 불송치·각하 결정. 조합장의 무고 및 권한 남용에 대한 민형사상 책임 추궁 가능성 제기.</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>장위15구역 재개발 조합장이 비판 세력에 대해 명예훼손 고소를 남발했으나, 경찰이 불송치·각하 결정을 내리면서 오히려 조합장의 무고 및 권한 남용에 대한 사법 리스크가 현실화되고 있다. 다수의 조합원들이 조합 운영에 대한 불신을 표하며, 전문가들은 조합장에게 민사상 손해배상 및 형사적 책임이 제기될 수 있다고 지적한다.</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>조합장이 비판 세력에 대한 고소를 남발했으나 경찰이 불송치·각하 결정을 내리면서 조합장의 책임이 명확해질 가능성이 높습니다. 재개발 조합은 대규모 사업 주체로서 배상 능력이 충분하며, 다수의 조합원이 피해를 입고 있어 집단적 대응 가능성이 있습니다. 경찰 수사 결과(불송치/각하)라는 객관적 증거가 존재하며, 전문가 의견에 따라 민사상 손해배상 및 형사적 책임까지 확대될 수 있는 사법 리스크가 현실화될 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>조합원 다수</t>
+        </is>
+      </c>
+      <c r="J461" t="inlineStr">
+        <is>
+          <t>[재개발 비리 추적 | 장위15구역⑤] 반복된 고소의 끝은 어디인가… 지...</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>geconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L461" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M461" t="inlineStr">
+        <is>
+          <t>https://www.geconomy.co.kr/news/article.html?no=316080</t>
+        </is>
+      </c>
+      <c r="N461" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:07:08.576401+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>KB부동산신탁</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>손해배상 소송에서 법원이 대주단 승소 판결</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>신탁업계의 '책임준공' 리스크가 확산되는 가운데, 공사 지연 시 신탁사가 대출 원리금 전액과 지연이자를 배상해야 한다는 법원 판결이 나왔습니다. KB부동산신탁 사례에서 법원이 대주단의 손을 들어주며 신탁사의 책임이 강조되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>법원이 이미 대주단의 손을 들어주어 신탁사의 책임이 명확하며(적합 조건 1), 신탁사는 자력이 충분한 금융기관입니다(적합 조건 2). 대출 원리금 전액과 지연이자를 배상하라는 판결로 피해 규모가 크고(적합 조건 4), 법원 판결 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>대출 원리금 전액 및 지연이자 (미상)</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>공기 하루만 늦어도 전액배상… 신탁업계 ‘책임준공’ 리스크 확산</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L462" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M462" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/real_estate/real_estate_general/2026/02/21/5SOYXHDPV5HCJFCZ527V3ECWQI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:06:03.059792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>한국토지주택공사(LH)</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>일부 토지주 보상액 증액 집단소송 진행 중, 사업 지연으로 인한 추가 피해 발생</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>3기 신도시 하남교산지구 토지 보상 과정에서 한국토지주택공사(LH)의 허술한 감정평가로 인한 보상금 부풀리기 의혹이 제기되었습니다. 이로 인해 택지 조성 원가 및 아파트 분양가 상승, 사업 지연으로 인한 막대한 이자 비용이 발생하고 있습니다. 현재 일부 토지주들은 보상액 증액을 요구하며 집단소송을 제기한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>한국토지주택공사(LH)의 허술한 보상 체계로 인한 보상금 부풀리기 의혹이 명확히 제기되었고(상대방 책임 명확, 증거 확보 가능), 공공기관인 LH는 충분한 자력을 가집니다. 하남교산 신도시 전체 토지 보상 문제로 다수의 토지주와 아파트 수분양자에게 피해가 발생했으며(집단적 피해), 분양가 상승 및 막대한 이자 비용 발생으로 피해 규모가 매우 큽니다. 일부 토지주들은 이미 보상액 증액을 요구하며 집단소송을 제기한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>수천억 원 (LH 재정 부담), 분양가 20% 이상 상승 (수분양자 피해)</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>사전청약 당첨자 1056명 이상, 다수 토지주 및 무주택 서민</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>5년 전 토지보상, 지금은 이자만 쌓인다</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L463" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M463" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003208030&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N463" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:57:09.828826+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>재건축 조합</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>지방법원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>부산 남천동 재건축 단지 인접 아파트 주민 987세대가 재건축 조합을 상대로 일조권 및 조망권 침해로 70억 원 규모의 손해배상 소송을 제기했습니다. 법원은 엄격한 수인한도 기준을 적용하여 29세대에 대해서만 약 12억 원의 배상을 인정했으며, 조망권 침해는 불인정했습니다. 이번 판결은 도시 고밀화 시대에 일조권 소송의 엄격한 법리 적용을 보여주는 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(재건축 조합), 집단적 피해(987세대)와 큰 피해 규모(70억 원 청구)를 보이며, 객관적 증거(감정인의 분석 결과, 시뮬레이션 데이터)가 존재하여 소송금융 적합 조건에 다수 부합합니다. 다만, 1심 판결에서 수인한도 기준이 엄격하게 적용되어 실제 배상 인정 세대와 금액이 적었던 점은 리스크 요인입니다. 그럼에도 불구하고 대규모 원고인단과 명확한 피고는 항소심 또는 유사 사건 발굴에 있어 잠재적 투자 기회를 제공합니다.</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>70억 원 (청구액)</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>987세대</t>
+        </is>
+      </c>
+      <c r="J464" t="inlineStr">
+        <is>
+          <t>아파트 일조권은 찔끔 인정, 조망권은 아예 불인정</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>ilemonde.com</t>
+        </is>
+      </c>
+      <c r="L464" t="inlineStr">
+        <is>
+          <t>2026-02-15</t>
+        </is>
+      </c>
+      <c r="M464" t="inlineStr">
+        <is>
+          <t>http://www.ilemonde.com/news/articleView.html?idxno=21961</t>
+        </is>
+      </c>
+      <c r="N464" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:54:07.318137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
         <is>
           <t>오피스텔 개발업체 다수</t>
         </is>
       </c>
-      <c r="D435" t="inlineStr">
+      <c r="D465" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E435" t="inlineStr">
+      <c r="E465" t="inlineStr">
         <is>
           <t>지방자치단체 시정명령, 과태료, 벌금 처분 진행 중. 개발업계는 집단소송 우려.</t>
         </is>
       </c>
-      <c r="F435" t="inlineStr">
+      <c r="F465" t="inlineStr">
         <is>
           <t>정부가 오피스텔 계약 해제 관련 규제를 강화하려는 움직임을 보이자, 개발업계는 지방자치단체별 상이한 시정명령 기준으로 인해 멀쩡한 건축물까지 집단소송에 휘말릴 수 있다고 우려하고 있습니다. 이미 전국적으로 61건, 1만7445실에 대해 시정명령, 과태료, 벌금 처분이 내려진 상태이며, 이는 대규모 집단소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G435" t="inlineStr">
+      <c r="G465" t="inlineStr">
         <is>
           <t>1만7445실에 달하는 대규모 오피스텔 계약 해제 관련 분쟁으로 집단적 피해 가능성이 높습니다 (적합 조건 3, 4). 이미 61건의 시정명령, 과태료, 벌금 처분 등 공적 절차가 진행 중이며 관련 증거 확보가 용이합니다 (적합 조건 5, 6). 다만, 지방자치단체별 상이한 시정명령 기준이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H435" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I435" t="inlineStr">
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
         <is>
           <t>1만7445실 (최소 1만7445명)</t>
         </is>
       </c>
-      <c r="J435" t="inlineStr">
+      <c r="J465" t="inlineStr">
         <is>
           <t>'오피스텔 마음대로 계약 해제 못하게…' 메스 드는 정부</t>
         </is>
       </c>
-      <c r="K435" t="inlineStr">
+      <c r="K465" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L435" t="inlineStr">
+      <c r="L465" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
-      <c r="M435" t="inlineStr">
+      <c r="M465" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026021228471</t>
         </is>
       </c>
-      <c r="N435" t="inlineStr">
+      <c r="N465" t="inlineStr">
         <is>
           <t>2026-02-21 17:50:43.800283+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N435"/>
+  <autoFilter ref="A1:N465"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>