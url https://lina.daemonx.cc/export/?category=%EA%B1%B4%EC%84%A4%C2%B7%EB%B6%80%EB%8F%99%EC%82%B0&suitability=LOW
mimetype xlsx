--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$344</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$362</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N344"/>
+  <dimension ref="A1:N362"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="43" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,22964 +535,24136 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국토교통부와 HUG는 전세사기 피해 예방을 위해 전국 8개 센터에서 '안전계약 컨설팅 사업'을 시행합니다. 이는 임대차 계약 전 권리관계 분석 및 유의사항 안내를 제공하며, 최근 개정된 전세사기특별법에 따라 추진됩니다. 개정안에는 피해 임차보증금의 3분의 1까지 국가가 보장하는 최소보장금 제도가 포함되어 있습니다.</t>
+          <t>이 기사는 가족 간 부동산 상속 과정에서 발생할 수 있는 상속재산분할, 유류분, 유언의 효력 등을 둘러싼 분쟁의 유형을 설명한다. 이러한 갈등이 소송 전 협상이나 실제 소송으로 이어질 수 있음을 언급하며, 부동산 상속 분쟁이 가족 간 '분쟁의 화약고'가 될 수 있음을 강조한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해 예방 및 정부 지원 정책에 초점을 맞추고 있으며, 특정 소송 대상이나 원고 집단을 명확히 제시하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송 기회를 포착하기 어렵습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 가족 간 부동산 상속 분쟁이라는 일반적인 법률 주제를 다루고 있다. 따라서 소송 상대방의 특정, 자력, 집단적 피해 여부, 구체적인 피해 규모나 증거 유무 등을 파악할 수 없어 소송금융 적합 조건에 해당하지 않는다. 투자 대상으로서의 구체성이 결여되어 있다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>국토부·HUG, 전국 8개 센터서 '전세 안전계약 컨설팅'</t>
+          <t>가족 간 '분쟁의 화약고'가 될수 있는 부동산 상속</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605141438333698</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=37482</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 00:03:07.867118+00:00</t>
+          <t>2026-08-21 07:02:14.524485+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>일반 법률 정보</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 아파트 상가 누수하자 소송에서 전문가를 통한 체계적인 증거 입증의 중요성을 강조하며, 소송 진행 중 조정(합의) 절차를 적극 활용하여 실리적인 종결을 이끌어내는 변호사의 역할을 설명합니다. 누수하자 분쟁의 초기 대응이 중요함을 언급하고 있습니다.</t>
+          <t>해당 기사는 임대차 관계에서 집수리로 인해 임차인이 거주할 수 없어 발생한 숙박비 손해에 대한 배상 인정 범위를 설명하고 있습니다. 장래 발생할 숙박비까지 모두 인정하는 것이 아니라, 실제로 거주가 어려웠고 숙박비가 발생했다는 점이 입증된 범위 내에서만 손해배상이 인정된다는 내용입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 아파트 상가 누수하자 사건에 대한 보도가 아닌, 해당 유형의 소송에서 체계적인 증거 입증의 중요성을 강조하는 일반적인 정보성 글입니다. 소송 상대방, 구체적인 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합도 판단이 어렵습니다.</t>
+          <t>제공된 기사 내용은 특정 사건에 대한 보도가 아닌, 임대차 관련 법률 정보(집수리로 인한 임차인의 거주비용 손해배상 인정 범위)를 설명하는 일반적인 글입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>아파트 상가누수하자소송, 전문가 통한 체계적 입증이 핵심</t>
+          <t>[알기 쉬운 생활 속 임대차 정보](24)집수리로 인한 거주비용, 임차인 부...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1056880</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1064162</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-21 07:03:33.260935+00:00</t>
+          <t>2026-08-21 07:01:19.149306+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>소송충당부채 인식</t>
+          <t>부동산거래사고 예방 교육 및 제도 개선 논의</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>호반그룹의 호반건설이 지방 부동산 시장 둔화로 인한 대여금 및 PF 대위변제액 회수 가능성 저하로 2400억원의 부실상각을 단행했습니다. 이와 함께 255억원을 소송충당부채로 추가 인식하여 우발채무가 증가했다고 보도되었으며, 이는 호반건설의 재무적 위험을 나타내고 잠재적인 법적 분쟁 가능성을 시사합니다.</t>
+          <t>진주시는 최근 증가하는 부동산거래사고를 예방하고 시민 재산권을 보호하기 위해 공인중개사 200여 명을 대상으로 교육을 실시했습니다. 교육에서는 중개사고 예방을 위한 법률 유의사항과 판례, 실무 쟁점 등이 다뤄졌으며, 시는 향후 지도·점검 강화 및 분쟁조정 시스템 개선을 통해 건전한 중개문화 정착을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 호반건설이 255억원의 소송충당부채를 인식했다고 언급하나, 이는 호반건설의 재무적 우발채무를 나타낼 뿐, 소송금융의 대상이 될 만한 명확한 원고(피해자) 집단이나 구체적인 사건 내용이 불분명합니다. 상대방 책임의 명확성(적합 조건 1) 및 집단적 피해(적합 조건 3) 여부를 파악하기 어렵습니다. 다만, 호반건설은 대기업으로 자력이 충분하며(적합 조건 2), 255억원은 큰 규모의 잠재적 분쟁을 시사합니다(적합 조건 4).</t>
+          <t>이 기사는 부동산 거래 사고 예방 교육에 대한 내용으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성(적합 조건 1), 상대방의 충분한 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6) 등 소송금융 투자 적합 조건을 충족하는 구체적인 정보가 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[건설 먹거리 X파일] 호반그룹, 다각화 이면 2400억 부실상각</t>
+          <t>진주시, 중개사 대상 부동산거래사고 예방교육 실시</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=660991</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=484331</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-18 07:02:26.200939+00:00</t>
+          <t>2026-08-16 07:02:35.435606+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>부영그룹</t>
+          <t>공인중개사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>부영임대아파트 건설원가소송에서 승소</t>
+          <t>대법원 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이영철 전 시의원이 시민운동가로서 부영그룹을 상대로 14년간 진행된 부영임대아파트 건설원가소송에서 지난해 승소를 이끌어냈습니다. 이는 부당이득금 반환청구 소송의 성격을 가집니다.</t>
+          <t>대법원 판결을 통해 공인중개사의 주의의무 위반 사례가 재조명되고 있습니다. 기사는 임대인 정보 제공 및 보증금 입금 관련 사기 사건에서 공인중개사의 책임과 피해자(B씨)의 과실을 다루고 있습니다. 이는 공인중개사의 법적 책임 범위를 명확히 하는 데 중점을 둔 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>부영그룹이라는 대기업을 상대로 한 건설원가소송에서 이미 승소하여(적합 조건 1, 2, 5 충족) 소송금융 투자 대상으로서의 적합 조건은 다수 충족하나, 해당 소송이 '지난해 승소'로 이미 종결된 사건이므로(부적합 조건 해당) 신규 소송금융 투자 기회는 없습니다.</t>
+          <t>기사는 대법원 판결을 통해 공인중개사의 주의의무 위반 법리를 재조명하는 내용으로, 특정 사건의 종결 여부는 불분명하나 새로운 대규모 피해 발생이나 집단소송 가능성을 시사하지 않습니다. 상대방의 자력이나 피해 규모에 대한 정보가 부족하며, 신규 투자 기회 발굴보다는 법리 해석에 초점을 맞춘 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[6·3김해] 이영철 전 시의원, 무소속 출마 선언... 정당보다 일꾼 뽑아...</t>
+          <t>공인중개사의 주의의무 위반, 대법원 판결로 재조명받다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>gimhaenews.co.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.gimhaenews.co.kr/news/articleView.html?idxno=53291</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=873127</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-05 07:02:12.670164+00:00</t>
+          <t>2026-07-30 02:40:44.814406+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>과거 상가 소유주와의 법적 분쟁 종결</t>
+          <t>GH의 전세사기 피해지원 강화 노력</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>서울 송파구 잠실 장미1·2·3차와 잠실주공5단지 재건축 사업이 속도를 내고 있습니다. 장미1·2·3차는 정비계획이 확정되고 상가 소유주와의 법적 분쟁이 마무리되었으며, 잠실주공5단지는 사업시행인가를 신청하며 본궤도에 올랐습니다. 이 기사는 재건축 사업의 진행 상황을 다루며, 소송금융 투자 대상이 될 만한 새로운 분쟁은 언급되지 않았습니다.</t>
+          <t>GH는 전세사기 피해자 지원을 강화하기 위해 31개 시·군과의 협력을 확대하고, 담당자 교육 및 피해자 대상 법률 교육, 권역별 설명회를 지속할 계획이다. 김용진 GH 사장은 지원제도 확대를 통해 현장 지원을 강화하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 재건축 사업의 진행 상황을 다루며, 소송금융 투자 대상이 될 만한 현재 진행 중인 분쟁이나 피해 발생 사실이 없습니다. 과거 상가 소유주와의 법적 분쟁은 이미 법원 판결로 종결되었습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>해당 기사는 전세사기 피해자들을 위한 GH의 지원 강화 노력에 대한 내용으로, 특정 사기 사건이나 소송 대상이 명확히 제시되지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 부족하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>장미1·2·3차, 주공5단지 재건축 속도…'동잠실'이 뜬다</t>
+          <t>김용진 GH 사장, 전세사기 피해지원 강화…31개 시·군 협력 확대</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>fieldnews.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2318701.htm</t>
+          <t>http://www.fieldnews.kr/news/articleView.html?idxno=30094</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:42.224483+00:00</t>
+          <t>2026-07-23 07:01:19.519929+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>건설사들의 기업회생 및 법정관리 절차 진행 및 완료 후 경영 정상화 시도</t>
+          <t>특정건축물 정리에 관한 특별조치법 시행 및 지원센터 운영</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>부동산 경기 침체와 PF 시장 경색으로 이화공영, 대우조선해양건설 등 다수의 중견 건설사들이 유동성 위기에 빠져 법정관리 및 기업회생 절차를 밟았습니다. 이들 중 일부는 사모펀드 등을 통해 새 주인을 맞이하며 경영 정상화를 시도하고 있으나, 건설업의 장기 침체 전망으로 재기에 어려움을 겪을 것으로 예상됩니다.</t>
+          <t>종로구가 12월 17일 시행되는 '특정건축물 정리에 관한 특별조치법'에 앞서 8월부터 '특정건축물 지원센터'를 운영한다. 이 센터는 소규모 주거용 위반건축물의 한시적 양성화 절차를 돕고, 취약계층에게는 무상 지원책도 제공하여 주민들의 재산권 행사 제약을 해소하는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 건설사들의 기업회생 및 법정관리 절차와 그 이후의 경영 정상화 시도에 초점을 맞추고 있으며, 소송금융 투자 대상으로 적합한 특정 법적 분쟁에 대한 구체적인 정보가 부족합니다. 대우조선해양건설의 '대규모 손해배상청구' 언급은 법정관리의 원인으로 제시되었을 뿐, 해당 소송의 진행 단계, 책임 명확성, 피해 규모 등 투자 검토에 필요한 세부 사항이 부재합니다. 또한, 잠재적 피고(건설사들)의 재정 상태가 불안정하여 자력 조건에 부합하지 않습니다.</t>
+          <t>본 기사는 종로구가 주민들의 위반건축물 양성화를 돕기 위한 행정 지원센터를 운영하는 내용으로, 소송금융의 핵심인 '상대방 책임'이 명확하지 않고(적합 조건 1 불충족), 소송 대상이 될 '상대방'이 특정되지 않으며(적합 조건 2 불충족), '피해 규모' 또한 소송으로 회복할 금전적 손해로 보기 어렵습니다(적합 조건 4 불충족). 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]법정관리 갔던 건설사, 재기할 수 있을까</t>
+          <t>[포토] 종로구, '특정건축물 지원센터' 가동</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/real_estate/2026/04/16/0016</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=01436646645516488</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-02 07:01:42.697887+00:00</t>
+          <t>2026-07-22 07:30:11.827485+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>미국에서 연회장 공사 중단 명령과 관련한 소송이 진행 중인 가운데, 총격 사건이 발생하자 미국 법무장관 대행이 이를 계기로 소송을 중단해야 한다고 주장했습니다.</t>
+          <t>이 기사는 아파트 누수 하자 소송에서 아랫집 물난리의 책임이 윗집인지 건설사인지 규명하는 법적 쟁점을 다룹니다. 피고의 책임 회피를 방지하고 조속한 피해보상을 받는 방법의 중요성을 강조하며, 초기 대응 단계부터 건설 공학적 접근이 필요하다고 설명합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 당사자, 쟁점, 피해 규모 등에 대한 정보가 전혀 없습니다. '연회장을 둘러싼 소송'이라는 모호한 표현 외에 소송금융 투자 대상으로서의 적합 조건을 파악하기 어렵습니다. 오히려 총격 사건을 계기로 기존 소송을 중단해야 한다는 주장이 제기되는 상황으로, 신규 투자 기회 발굴과는 거리가 있습니다.</t>
+          <t>본 기사는 아파트 누수 하자 소송의 일반적인 쟁점을 다루는 글로, 특정 사건에 대한 정보가 부족합니다. 따라서 상대방 특정, 책임 명확성, 피해 규모, 집단성 등 소송금융 적합도 판단 기준을 적용하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>무도회장이 필요해 …총격 뒤 다시 꺼낸 '연회장 카드' [소셜픽]</t>
+          <t>아랫집 물난리, 윗집 탓인가 건설사 탓인가...아파트 누수 하자 소송의...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12295894?influxDiv=NAVER</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026071011461759879aeda69934_7</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-01 20:27:57.479064+00:00</t>
+          <t>2026-07-15 07:03:13.770197+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>전세사기 피해자들의 보증금을 국가가 먼저 지급하고 사후 정산하는 '선지급 후회수' 제도를 담은 전세사기특별법 개정안이 국회 본회의를 통과했다. 경·공매 회수 금액이 보증금의 3분의 1에 미치지 못할 경우 국가가 부족분을 보전하며, 신탁사기 등 무권계약 피해자에게는 경·공매 이전에 보증금 일부 또는 전부를 선지급한다. 관련 예산 279억원이 확보되었으며, 하위법령 정비를 거쳐 6개월 후 시행될 예정이다.</t>
+          <t>전라남도가 국토교통부, 주택도시보증공사, 한국공인중개사협회와 협력하여 전세사기 예방을 위한 '안전계약 컨설팅'을 운영합니다. 이 컨설팅은 예비 임차인에게 임대차 목적물의 권리관계 분석, 계약서 검토, 유의사항 안내 등을 무료로 제공하여 안전한 계약을 돕는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적이고 피해 규모가 크며(적합 조건 3, 4), 관련 특별법 제정이라는 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적이다. 그러나 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'(적합 조건 2)이 주된 소송 상대방인 사기범들에게는 충족되기 어려워 투자 매력이 낮다. 국가가 선지급 제도를 도입하는 것 자체가 사기범으로부터의 회수 어려움을 방증한다.</t>
+          <t>해당 기사는 전세사기 피해를 예방하기 위한 컨설팅 사업 운영에 대한 것으로, 특정 전세사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 파악되지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>전세사기 보증금 선지급제 국회 통과…피해 지원 예산 279억원 확보</t>
+          <t>전남도, 전세사기 예방 ‘안전계약 컨설팅’ 운영</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/04/23/2026042320100382646</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1520784</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-25 07:00:34.106257+00:00</t>
+          <t>2026-07-15 07:00:08.773091+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>후보자의 정책 공약 발표</t>
+          <t>정치인 면담 및 피해 회복 논의 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울시의원 예비후보 이진용이 아파트 관리비 투명성 확보를 위해 '서울특별시 공동주택 관리 조례' 강화를 공약했습니다. 소송과 같은 사후적 분쟁 해결 수단보다는 사전 예방의 중요성을 강조하는 내용입니다.</t>
+          <t>한 정치 후보가 선거운동 일정 중 청년 전세사기 피해자들을 만나 피해 회복 방안을 논의할 예정입니다. 기사는 후보의 유세 계획을 다루고 있으며, 전세사기 사건 자체에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 서울시의원 예비후보의 정책 공약 및 비전을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 정치인의 선거운동 일정 중 '청년 전세사기 피해자'를 만난다는 내용만 포함하고 있어, 특정 사기 사건의 구체적인 가해자, 피해 규모, 진행 단계 등 소송금융 적합도를 판단할 수 있는 정보가 전무합니다. 따라서 적합 조건 중 어느 하나도 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[6·3지방선거]법률·행정통 이진용 송파을 서울시의원 예비후보  재건...</t>
+          <t>[정치SPOT] 정원오 vs 오세훈 승부 키워드는 '행정가'</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065595850838686</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=103960</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-15 07:02:17.320671+00:00</t>
+          <t>2026-07-14 08:43:47.780805+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>테니스장 용도 변경 결의 무효 확인 소송 제기</t>
+          <t>전세사기 예방 컨설팅 서비스 운영 시작</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>테니스 동호회 회장 A씨 등이 테니스장 철거 및 복합운동시설로의 변경 결의가 절차상 또는 내용상 하자가 있어 무효라고 주장하며 소송을 제기했습니다. 이는 공동주택 공용부분의 중대한 변경에 대한 분쟁으로 보입니다.</t>
+          <t>전남도가 전세사기 피해 예방을 위해 28일부터 안전계약 컨설팅을 운영합니다. 전세사기피해자지원센터의 기능을 확대하여 임대차 계약 전 위험요소 확인, 권리관계 분석, 계약서 검토 등을 무료로 제공합니다. 국토교통부, 주택도시보증공사(HUG), 한국공인중개사협회와 협력하여 진행됩니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방의 자력(공동주택 관리주체)이 소송금융 투자에 충분치 않을 가능성이 높고, 피해 규모가 금전적으로 크다고 보기 어려워 투자 매력도가 낮습니다. 또한, 집단적 피해의 규모가 수십 명 이상으로 명확히 확인되지 않습니다.</t>
+          <t>이 기사는 전세사기 피해 예방을 위한 정부 기관의 컨설팅 서비스 운영에 관한 것으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'테니스장 용도 변경' 동호회 의결 무효 주장했지만…</t>
+          <t>“전세사기 예방…무료 상담” 전남도, 안전계약 컨설팅 운영</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168107</t>
+          <t>https://www.sedaily.com/article/20049048?ref=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-08 07:02:49.563859+00:00</t>
+          <t>2026-07-03 07:01:51.244827+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>법원 판결 선고</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>이 기사는 한국토지신탁이 경쟁사들이 책임준공형 관리형 토지신탁 관련 소송과 충당금 문제로 어려움을 겪는 와중에도 견고한 재무 건전성을 유지하고 있다는 내용을 다룹니다. 특정 소송 사건이나 잠재적 소송금융 투자 대상이 될 만한 구체적인 피해자 및 상대방에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>본 기사는 김주빈 안무가의 공연 '귀신날 : 도시의 밤'에 대한 정보가 주를 이룹니다. 기사 하단에 '마하사 보존지' 수용 무효 판결에 대한 짧은 언급이 있으나, 이는 이미 법원 판결이 선고된 사건으로 소송금융 투자 대상이 될 만한 새로운 분쟁이나 피해를 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사 내용은 한국토지신탁의 경쟁사들이 책임준공형 관리형 토지신탁 관련 소송을 겪고 있다는 일반적인 언급에 불과합니다. 특정 소송 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 분석할 구체적인 정보가 없습니다.</t>
+          <t>기사 내용 대부분이 문화 공연에 대한 정보이며, 소송금융 투자 대상이 될 만한 분쟁이나 피해 사실이 명확히 드러나지 않습니다. 유일한 법적 언급은 '마하사 보존지'에 대한 법원 판결 선고로, 이는 이미 진행된 사건의 결론을 알리는 것이므로 신규 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[신탁방식 정비사업 전성시대]①한국토지신탁, 뚝심ㆍ내실 경영…신탁...</t>
+          <t>한국에도 할로윈이 있었다 …김주빈 안무가 '귀신날: 도시의 밤'</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202604050825180070961</t>
+          <t>https://www.news1.kr/life-culture/performance-exhibition/6179176</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-06 00:34:40.994223+00:00</t>
+          <t>2026-07-03 07:00:14.674170+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>해당 기사는 '하도급대금 부당감액 대처방안'이라는 주제로 건설 분쟁 해결 사례를 일반론적으로 설명하며, 사외이사가 소속된 법무법인에 소송을 맡기는 경우 발생할 수 있는 충실의무 및 독립성 문제를 언급합니다. 특정 사건이나 구체적인 피해 사례를 다루지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>이 기사는 하자 분쟁 및 소송에서 소멸시효의 중요성을 다루는 법률 노트입니다. 입주자대표회의와 원청사 간의 선행소송에서 하자의 존재와 보수비용이 확정된 후, 원청사와 하수급업체 간의 후행소송에서 하자가 어떻게 다뤄지는지에 대한 일반적인 법적 쟁점을 설명합니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 건설 분쟁 해결 사례를 일반론적으로 다루는 법률 칼럼입니다. 소송금융 투자 검토를 위한 특정 피해자, 상대방, 구체적인 피해 규모 및 진행 단계 등의 정보가 전혀 없어 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 하자 분쟁에서 소멸시효 문제를 다루는 법률 노트입니다. 소송금융 투자 검토에 필요한 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[건설분쟁 해결 사례](2) 하도급대금 부당감액 대처방안</t>
+          <t>[법률노트] 하자 분쟁에서 소멸시효의 문제</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46392</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=324132</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-06 00:34:23.313621+00:00</t>
+          <t>2026-06-30 22:44:57.652006+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>정비기반시설 공사 협력업체 선정 입찰 진행 중</t>
+        </is>
+      </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>메디컬빌딩 임대차 계약에서 임대인이 업종제한 의무를 위반하여 유사 업종을 입점시킬 경우, 기존 임차인이 임대인을 상대로 채무불이행에 따른 손해배상 및 이행청구를 할 수 있다는 법적 가능성을 다루고 있습니다. 기사는 이러한 업종제한의 법적 효력과 그 범위에 대한 일반적인 내용을 설명합니다.</t>
+          <t>서초 신동아아파트 재건축 사업조합이 공원, 완충녹지, 도로 등 정비기반시설 공사 수행 업체를 선정하기 위한 일반경쟁입찰을 공고했습니다. 조합은 실적과 안정성을 중요하게 평가하며, 공사 중단 및 소송 리스크를 줄이기 위해 참여 조건을 강화했습니다. 이는 강남권 정비사업 시장의 분위기를 보여주는 사례로 분석됩니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>본 기사는 메디컬빌딩 임대차 계약상 업종제한 위반 시 임대인의 채무불이행 책임에 대한 법리적 가능성을 다루는 일반적인 논의입니다. 특정 사건이나 구체적인 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 6 모두 불충족)</t>
+          <t>해당 기사는 재건축 사업의 정비기반시설 공사 협력업체 선정 입찰에 관한 것으로, 현재 발생한 법적 분쟁이나 피해 사실이 없습니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상으로서의 요건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>메디컬빌딩 업종제한, 어디까지 가능한가</t>
+          <t>서초 신동아, 공원·도로 공사 협력사 선정 착수</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>medicaltimes.com</t>
+          <t>beyondpost.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168095&amp;ref=naverpc</t>
+          <t>http://www.beyondpost.co.kr/view.php?ud=202605061431586100205868f676_30</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-06 00:31:43.289976+00:00</t>
+          <t>2026-06-23 03:01:01.264307+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>임대인이 실거주 의사 없이 임차인의 계약 갱신 요구를 거절한 경우, 임차인은 임대인을 상대로 손해배상을 청구할 수 있다는 법률 정보 기사입니다. 손해배상 청구 가능 여부는 임대인의 실제 거주 의사 유무에 따라 판단됩니다.</t>
+          <t>이 기사는 상가·주택 명도소송을 대체할 수 있는 '제소전화해' 제도를 소개합니다. 임대차 계약 시 법원의 화해 조서를 미리 받아두면 분쟁 발생 시 소송 절차 없이 즉시 강제집행이 가능하여 시간과 비용을 대폭 절감할 수 있음을 설명합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이 아닌 일반적인 임대차 법률 정보를 다루고 있어, 소송금융 투자에 필요한 상대방 자력, 집단적 피해 여부, 구체적인 피해 규모 등의 적합 조건을 파악할 수 없습니다. (적합 조건 2, 3, 4, 5, 6 해당 없음)</t>
+          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, '제소전화해'라는 법적 절차를 설명하는 정보성 기사입니다. 소송금융 투자의 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[알기 쉬운 생활 속 임대차 정보]실거주 의사 없었다면 불법</t>
+          <t>[한입 지식] 1년 걸릴 상가·주택 명도소송, '제소전화해'로 시간 대폭 ...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1053177</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=89248</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-06 00:31:28.819268+00:00</t>
+          <t>2026-06-17 16:00:44.470881+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>재건축 조합 창립총회 완료 및 정관 승인</t>
+          <t>형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>목동4단지 재건축 추진위원회가 조합 창립총회를 성공적으로 마무리하고 초대 임원을 선출했습니다. 특히 조합 정관에 임원 비리 발생 시 동일가액을 조합에 배상하도록 하는 규정을 신설하여 투명성을 강화했습니다. 조합은 5월 내 조합설립인가, 6월 중 시공사 선정 입찰 공고를 목표로 사업을 추진할 계획입니다.</t>
+          <t>A씨는 2019년부터 2년간 경남지역 미분양 아파트 91세대를 인수한 뒤 피해자 12명에게 매매 계약을 이행하지 않은 혐의로 징역 3년을 선고받았다. 피고인은 피해자와의 신뢰 관계를 이용해 범행을 저지른 것으로 파악되었다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 재건축 조합 창립총회 소식과 정관에 임원 비리 배상 규정을 신설했다는 내용을 다룹니다. 현재 발생한 실제 피해나 진행 중인 분쟁이 없으며, 소송금융은 실제 발생했거나 임박한 법적 분쟁을 대상으로 하므로 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고 형사 재판을 통해 증거가 충분히 확보되었으나(적합 조건 1, 5), 피고인이 개인이며 징역형을 선고받아 자력 확보가 어려울 가능성이 높다. 또한 피해자 수가 12명으로 집단적 피해(수십 명 이상) 요건을 충족하기 어렵다(부적합 조건).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>목동4단지, 재건축 조합 창립총회…임원 선출·정관 승인 마무리</t>
+          <t>유흥업소서 술값 2억여원 떼어먹은 50대 징역 3년</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1361646</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1079871</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 12:51:13.567894+00:00</t>
+          <t>2026-06-14 19:52:34.169697+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>재건축 조합 설립 중, 배상금 징수를 위한 소송 제기 검토</t>
+          <t>포스코이앤씨의 공동주택 공사비 소송 승소</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>목동4단지 재건축 조합이 설립을 앞두고 있으며, 조합은 향후 배상금 징수를 위해 소송 제기 및 가압류 등 법적 조치를 취할 수 있다고 언급되었습니다. 해당 아파트는 1382가구 규모로, 재건축을 통해 2436가구로 확대될 예정입니다.</t>
+          <t>포스코그룹 주요 계열사들이 2026년 1분기 어려운 시장 환경 속에서도 경영 효율화와 전략적 대응으로 수익성을 개선하고 실적 반등을 이뤄냈습니다. 특히 포스코퓨처엠과 포스코이앤씨가 흑자 전환에 성공했으며, 포스코이앤씨는 공동주택 공사비 소송 승소 등 적극적인 원가 관리가 이익으로 직결되었다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사 본문에서 소송의 상대방과 그 책임의 내용이 전혀 특정되지 않아 (적합 조건 1, 2 미충족) 소송금융 투자 적합도를 판단하기 어렵습니다. 배상금 징수 주체는 조합으로 보이나, 누구에게 어떤 이유로 배상금을 징수하려는지 불분명합니다.</t>
+          <t>이 기사는 포스코 계열사의 실적 발표로, 소송금융 투자 대상이 될 만한 새로운 피해 발생이나 분쟁 상황을 다루고 있지 않습니다. 유일하게 언급된 소송은 포스코이앤씨가 이미 승소한 건으로, '부적합 조건: 이미 종결된 사건'에 해당하여 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1382가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>목동4단지 조합설립 '목전'…'구역 지정' 8개월 만에 창립총회</t>
+          <t>[포스코홀딩스 IR] 비철강 주요 계열사/포스코퓨처엠·포스코인터내셔널...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>snmnews.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604059779i</t>
+          <t>http://www.snmnews.com/news/articleView.html?idxno=568885</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-05 12:49:50.621223+00:00</t>
+          <t>2026-06-12 17:00:45.772403+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
-      <c r="E18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>공사비 소송 승소</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>전세대출 보증금 반환소송에서 은행의 동의서 확보 여부가 핵심 변수임을 설명하는 기사입니다. 질권이 설정된 상태에서 은행 동의 없이 소송을 제기할 경우 당사자적격 문제가 발생할 수 있으므로 주의가 필요하다고 강조합니다.</t>
+          <t>포스코이앤씨가 용인 동천 공동주택 공사비 소송에서 승소하여 실적 개선에 기여했다는 내용의 기사입니다. 이 소송은 이미 종결된 상태로, 포스코이앤씨의 수익성 회복 흐름을 보여줍니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해를 다루는 것이 아니라, 전세대출 보증금 반환소송 시 은행 동의의 중요성을 설명하는 일반적인 법률 정보입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에 따르면 용인 동천 공동주택 공사비 소송에서 포스코이앤씨가 이미 승소하여 종결된 사건입니다. 이는 소송금융 투자 대상으로서 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>전세대출 보증금 반환소송, 은행 동의가 핵심 변수</t>
+          <t>포스코이앤씨, 도시정비 존재감 확대…실적 회복 흐름 이어져</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>lkp.news</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=200420</t>
+          <t>http://www.lkp.news/news/articleView.html?idxno=80062</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 12:47:23.558147+00:00</t>
+          <t>2026-06-08 14:30:03.894133+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>해운대구</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>일반적인 법률 해설</t>
+          <t>대법원 파기환송심에서 최종 승소</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>본 기사는 부동산 명의신탁의 법률적 쟁점을 A부터 Z까지 설명합니다. 부동산 실명법에 따라 명의신탁 약정은 원칙적으로 무효이나, 종중 및 부부간 명의신탁은 예외적으로 유효할 수 있음을 다룹니다. 양자간, 중간생략형, 계약명의신탁 등 세 가지 유형을 소개하며, 명의수탁자가 부동산을 임의 처분할 경우 실제 소유자가 막대한 재산상 피해를 볼 수 있음을 경고합니다.</t>
+          <t>엘시티 개발부담금 334억 원을 둘러싼 소송에서 해운대구가 대법원 파기환송심 끝에 최종 승소했습니다. 재판부는 원고인 부산도시공사의 청구를 기각하고 소송 비용을 부산도시공사가 부담하도록 판결하며 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌 부동산 명의신탁에 대한 법률적 쟁점을 설명하는 일반적인 법률 해설 기사입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>해당 사건은 대법원 파기환송심에서 해운대구가 최종 승소하며 종결된 사건입니다. 소송금융은 이미 종결된 사건에 대해서는 투자하지 않으므로, 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>334억 원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>‘부동산명의신탁’ 둘러싼 법률적 쟁점 A to Z</t>
+          <t>엘시티 개발부담금 334억 소송… 해운대구, 대법원 뒤집기 끝 최종 승소</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6163735/1</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=748527</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-05 12:46:28.471350+00:00</t>
+          <t>2026-06-07 07:11:58.123773+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>전세사기피해자 지원 및 주거안정에 관한 특별법 개정안 통과 및 안전계약 컨설팅 사업 시행</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>해당 기사는 전세 제도의 장단점과 전세사기, 갭 투자 등 관련 문제점을 분석하는 전문가 기고문입니다. 전세사기로 인한 세입자의 보증금 미반환 위험을 언급하며, 특히 전세가율이 높은 빌라나 오피스텔에서 사기가 많이 발생한다고 지적합니다. 전세 제도가 점차 사라지고 월세 시대로 전환될 가능성을 논하고 있습니다.</t>
+          <t>국토교통부와 HUG는 전세사기 피해 예방을 위해 전국 8개 센터에서 '안전계약 컨설팅 사업'을 시행합니다. 이는 임대차 계약 전 권리관계 분석 및 유의사항 안내를 제공하며, 최근 개정된 전세사기특별법에 따라 추진됩니다. 개정안에는 피해 임차보증금의 3분의 1까지 국가가 보장하는 최소보장금 제도가 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 전세 제도에 대한 전문가의 일반적인 기고문으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 검토를 위한 구체적인 상대방, 피해 규모, 진행 단계 등의 정보가 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 전세사기 피해 예방 및 정부 지원 정책에 초점을 맞추고 있으며, 특정 소송 대상이나 원고 집단을 명확히 제시하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[전문가 기고] 전세는 정말 나쁜 제도일까?</t>
+          <t>국토부·HUG, 전국 8개 센터서 '전세 안전계약 컨설팅'</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260403161221785</t>
+          <t>http://www.fnnews.com/news/202605141438333698</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-05 12:44:02.833933+00:00</t>
+          <t>2026-05-31 00:03:07.867118+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>이 기사는 임대인이 1년 6개월 이내에 건물을 영리 목적으로 활용하거나 다른 임차인을 들이는 경우, 권리금 회수기회 보호의무를 위반하여 손해배상책임이 발생한다는 법원의 판례를 설명합니다. 이는 임차인의 권리금 보호에 대한 법적 기준을 제시하는 내용입니다.</t>
+          <t>이 기사는 아파트 상가 누수하자 소송에서 전문가를 통한 체계적인 증거 입증의 중요성을 강조하며, 소송 진행 중 조정(합의) 절차를 적극 활용하여 실리적인 종결을 이끌어내는 변호사의 역할을 설명합니다. 누수하자 분쟁의 초기 대응이 중요함을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 임대인의 권리금 회수기회 보호의무 위반에 대한 법원의 과거 판결과 그 법리 해석을 다루는 기고문입니다. 새로운 사건이나 집단적 피해 발생에 대한 보도가 아니며, 이미 법적으로 판단이 내려진 원칙에 대한 해설이므로 소송금융 투자 대상으로서의 신규성이 낮습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 특정 아파트 상가 누수하자 사건에 대한 보도가 아닌, 해당 유형의 소송에서 체계적인 증거 입증의 중요성을 강조하는 일반적인 정보성 글입니다. 소송 상대방, 구체적인 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합도 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[기고] 임대인의 '1년 6개월 공실'…권리금 막을 수 있을까</t>
+          <t>아파트 상가누수하자소송, 전문가 통한 체계적 입증이 핵심</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=836539</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1056880</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-05 12:36:13.368848+00:00</t>
+          <t>2026-05-21 07:03:33.260935+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>호반건설</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>민사소송 판례 또는 상위기관의 공식 판단 대기 중</t>
+          <t>소송충당부채 인식</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>새집 관련 현장 분위기가 심상치 않으며, 과거 불가항력 사유로 인정받지 못한 선례에도 불구하고 증액 문제 해결을 위해 민사소송 판례나 상위기관의 공식적인 판단을 기다려야 할 상황입니다.</t>
+          <t>호반그룹의 호반건설이 지방 부동산 시장 둔화로 인한 대여금 및 PF 대위변제액 회수 가능성 저하로 2400억원의 부실상각을 단행했습니다. 이와 함께 255억원을 소송충당부채로 추가 인식하여 우발채무가 증가했다고 보도되었으며, 이는 호반건설의 재무적 위험을 나타내고 잠재적인 법적 분쟁 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>제공된 기사 스니펫이 매우 짧아 사건의 구체적인 내용(피해 주체, 상대방, 피해 규모, 피해자 수 등)을 파악하기 어렵습니다. 적합 조건 중 어느 하나도 명확히 충족하는지 판단할 수 있는 정보가 부족합니다.</t>
+          <t>기사는 호반건설이 255억원의 소송충당부채를 인식했다고 언급하나, 이는 호반건설의 재무적 우발채무를 나타낼 뿐, 소송금융의 대상이 될 만한 명확한 원고(피해자) 집단이나 구체적인 사건 내용이 불분명합니다. 상대방 책임의 명확성(적합 조건 1) 및 집단적 피해(적합 조건 3) 여부를 파악하기 어렵습니다. 다만, 호반건설은 대기업으로 자력이 충분하며(적합 조건 2), 255억원은 큰 규모의 잠재적 분쟁을 시사합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>새집 들어갈 날 기다렸는데…요즘 현장 분위기 심상치 않다 [이슬기의 ...</t>
+          <t>[건설 먹거리 X파일] 호반그룹, 다각화 이면 2400억 부실상각</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040252416</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=660991</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-05 00:30:01.334665+00:00</t>
+          <t>2026-05-18 07:02:26.200939+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>부영그룹</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>부영임대아파트 건설원가소송에서 승소</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>엄정숙 변호사가 명도소송에서 보증금 잔액이 남아있어도 연체차임을 청구할 수 있다는 법률 원리를 설명했습니다. 이 법리는 동시이행항변권과 직결되며, 소송의 승패와 강제집행 가능 여부에 중요한 영향을 미친다고 강조했습니다.</t>
+          <t>이영철 전 시의원이 시민운동가로서 부영그룹을 상대로 14년간 진행된 부영임대아파트 건설원가소송에서 지난해 승소를 이끌어냈습니다. 이는 부당이득금 반환청구 소송의 성격을 가집니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 명도소송에서 보증금과 연체차임 청구에 대한 일반적인 법률 원리를 설명하는 법률 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>부영그룹이라는 대기업을 상대로 한 건설원가소송에서 이미 승소하여(적합 조건 1, 2, 5 충족) 소송금융 투자 대상으로서의 적합 조건은 다수 충족하나, 해당 소송이 '지난해 승소'로 이미 종결된 사건이므로(부적합 조건 해당) 신규 소송금융 투자 기회는 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>보증금 남아있어도 연체차임 청구 가능</t>
+          <t>[6·3김해] 이영철 전 시의원, 무소속 출마 선언... 정당보다 일꾼 뽑아...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>gimhaenews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1150499</t>
+          <t>http://www.gimhaenews.co.kr/news/articleView.html?idxno=53291</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-04 12:38:27.348395+00:00</t>
+          <t>2026-05-05 07:02:12.670164+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr"/>
-      <c r="E24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>과거 상가 소유주와의 법적 분쟁 종결</t>
+        </is>
+      </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>이 기사는 공유건물에서 임대차 해지 및 인도청구 소송을 제기할 때 '관리행위'와 '보존행위'를 구별하는 법리적 중요성을 다룹니다. 소송의 적법 요건에 직결되는 만큼, 공유자가 해지 권한을 가졌는지(과반수 동의 등) 정확히 이해하는 것이 필수적임을 강조합니다.</t>
+          <t>서울 송파구 잠실 장미1·2·3차와 잠실주공5단지 재건축 사업이 속도를 내고 있습니다. 장미1·2·3차는 정비계획이 확정되고 상가 소유주와의 법적 분쟁이 마무리되었으며, 잠실주공5단지는 사업시행인가를 신청하며 본궤도에 올랐습니다. 이 기사는 재건축 사업의 진행 상황을 다루며, 소송금융 투자 대상이 될 만한 새로운 분쟁은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 공유건물 임대차 해지 및 인도청구 소송에 대한 법리적 해석과 구별 기준을 설명하는 일반적인 법률 논평입니다. 특정 사건, 구체적인 피해자나 상대방, 그리고 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 재건축 사업의 진행 상황을 다루며, 소송금융 투자 대상이 될 만한 현재 진행 중인 분쟁이나 피해 발생 사실이 없습니다. 과거 상가 소유주와의 법적 분쟁은 이미 법원 판결로 종결되었습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>공유건물 임대차 해지·인도청구, 관리행위인가 보존행위인가…구별 기...</t>
+          <t>장미1·2·3차, 주공5단지 재건축 속도…'동잠실'이 뜬다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=862587</t>
+          <t>https://news.tf.co.kr/read/economy/2318701.htm</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-04 12:36:19.268703+00:00</t>
+          <t>2026-05-03 07:01:42.224483+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>전국 각지에서 수분양자 및 관리단이 손해배상 소송 진행 중</t>
+          <t>건설사들의 기업회생 및 법정관리 절차 진행 및 완료 후 경영 정상화 시도</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>창성건설은 2300억 원의 차입금과 117억 원의 이자 부담에 시달리며 현금 보유액이 8억 원에 불과해 회사 존속이 불투명한 상황입니다. 전국 각지의 이천클래시아, 전주역 클래시아 등에서 수분양자와 관리단이 손해배상 소송을 제기하여 총 119억 원의 소송 부채를 안고 있습니다. 이는 건설사의 재정 악화로 인한 다수의 피해자 발생 및 소송 진행 상황을 보여줍니다.</t>
+          <t>부동산 경기 침체와 PF 시장 경색으로 이화공영, 대우조선해양건설 등 다수의 중견 건설사들이 유동성 위기에 빠져 법정관리 및 기업회생 절차를 밟았습니다. 이들 중 일부는 사모펀드 등을 통해 새 주인을 맞이하며 경영 정상화를 시도하고 있으나, 건설업의 장기 침체 전망으로 재기에 어려움을 겪을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방(창성건설)의 재정 상태가 매우 취약하여(현금 8억, 2300억 빚더미, 회사 존속 불투명) 승소하더라도 배상금 회수가 어려울 가능성이 높습니다. 이는 소송금융 투자의 핵심 조건인 '상대방의 충분한 자력'에 부합하지 않습니다. 다만, '집단적 피해'와 '피해 규모가 큼' 조건은 충족됩니다.</t>
+          <t>이 기사는 건설사들의 기업회생 및 법정관리 절차와 그 이후의 경영 정상화 시도에 초점을 맞추고 있으며, 소송금융 투자 대상으로 적합한 특정 법적 분쟁에 대한 구체적인 정보가 부족합니다. 대우조선해양건설의 '대규모 손해배상청구' 언급은 법정관리의 원인으로 제시되었을 뿐, 해당 소송의 진행 단계, 책임 명확성, 피해 규모 등 투자 검토에 필요한 세부 사항이 부재합니다. 또한, 잠재적 피고(건설사들)의 재정 상태가 불안정하여 자력 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>119억 원 (소송 부채)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>수분양자 및 관리단 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>창성건설, 2300억 빚더미에 현금 8억뿐… 회사 존속 불투명</t>
+          <t>[인사이드 스토리]법정관리 갔던 건설사, 재기할 수 있을까</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>insidevina.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.insidevina.com/news/articleView.html?idxno=42895</t>
+          <t>https://news.bizwatch.co.kr/article/real_estate/2026/04/16/0016</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-04 12:35:38.630498+00:00</t>
+          <t>2026-05-02 07:01:42.697887+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
-      <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>공사 중단 명령이 내려진 연회장 관련 소송 진행 중, 총격 사건을 계기로 소송 중단 주장이 제기됨</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 및 깡통전세 피해를 예방하는 AI 기반 서비스 '내집스캔'을 소개합니다. 한국부동산데이터연구소가 개발한 이 서비스는 등기부 외 정보를 종합 분석하여 전세사기 위험도를 사전에 알려주며, 특히 2030 청년층의 피해 예방에 기여하고 있습니다. 기업 복지 시장에서도 주목받으며 성장 중입니다.</t>
+          <t>미국에서 연회장 공사 중단 명령과 관련한 소송이 진행 중인 가운데, 총격 사건이 발생하자 미국 법무장관 대행이 이를 계기로 소송을 중단해야 한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>본 기사는 전세사기 예방 서비스에 대한 소개로, 특정 소송 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 부재하여 적합도가 낮습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 당사자, 쟁점, 피해 규모 등에 대한 정보가 전혀 없습니다. '연회장을 둘러싼 소송'이라는 모호한 표현 외에 소송금융 투자 대상으로서의 적합 조건을 파악하기 어렵습니다. 오히려 총격 사건을 계기로 기존 소송을 중단해야 한다는 주장이 제기되는 상황으로, 신규 투자 기회 발굴과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>“집주인 숨긴 빚이 쫙”...깡통전세 막는 AI 어디?</t>
+          <t>무도회장이 필요해 …총격 뒤 다시 꺼낸 '연회장 카드' [소셜픽]</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12007507</t>
+          <t>https://news.jtbc.co.kr/article/NB12295894?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-04 12:25:43.407942+00:00</t>
+          <t>2026-05-01 20:27:57.479064+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>분양 사기 조폭 일당 소탕 완료, 민사 소송 준비 단계</t>
+          <t>전세사기특별법 개정안 국회 통과, 선지급 제도 도입 예정</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>건설 현장에서 발생한 분양 사기 사건으로, 변호사가 사기 증거 자료를 확보하고 경찰의 도움으로 조폭 일당을 소탕했다. 이 사건은 상대방의 책임이 명확하고 집단적 피해 가능성이 있으나, 상대방이 '조폭 일당'으로 특정되어 투자금 회수 가능성이 낮다.</t>
+          <t>전세사기 피해자들의 보증금을 국가가 먼저 지급하고 사후 정산하는 '선지급 후회수' 제도를 담은 전세사기특별법 개정안이 국회 본회의를 통과했다. 경·공매 회수 금액이 보증금의 3분의 1에 미치지 못할 경우 국가가 부족분을 보전하며, 신탁사기 등 무권계약 피해자에게는 경·공매 이전에 보증금 일부 또는 전부를 선지급한다. 관련 예산 279억원이 확보되었으며, 하위법령 정비를 거쳐 6개월 후 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>분양 사기 사건으로 상대방 책임이 명확하고(적합 조건 1), 시위대 언급으로 집단적 피해 가능성이 있으며(적합 조건 3), 변호사가 증거 자료를 확보하는 등 증거가 확보 가능함(적합 조건 5). 그러나 상대방이 '조폭 일당'으로 특정되어 자력 부족 및 소송금융 투자금 회수 가능성이 매우 낮아 투자 부적합 사유에 해당함.</t>
+          <t>전세사기 피해는 집단적이고 피해 규모가 크며(적합 조건 3, 4), 관련 특별법 제정이라는 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적이다. 그러나 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'(적합 조건 2)이 주된 소송 상대방인 사기범들에게는 충족되기 어려워 투자 매력이 낮다. 국가가 선지급 제도를 도입하는 것 자체가 사기범으로부터의 회수 어려움을 방증한다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>유연석, 이솜 언니인 ‘귀신’ 황보름별 등판에 충격 (신이랑 법률사무...</t>
+          <t>전세사기 보증금 선지급제 국회 통과…피해 지원 예산 279억원 확보</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/500406</t>
+          <t>https://www.mt.co.kr/estate/2026/04/23/2026042320100382646</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-04 12:16:26.326566+00:00</t>
+          <t>2026-04-25 07:00:34.106257+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>SBS 드라마 '신이랑 법률사무소'의 줄거리</t>
+          <t>후보자의 정책 공약 발표</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>이 기사는 SBS 금토드라마 '신이랑 법률사무소' 7회 줄거리 요약 및 시청률 분석 기사입니다. 유연석과 이솜이 연기하는 변호사들이 분양 사기 사건을 해결하고 과거의 상처를 마주하는 내용이 주를 이룹니다. 실제 사건이 아닌 드라마 내용이므로 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>서울시의원 예비후보 이진용이 아파트 관리비 투명성 확보를 위해 '서울특별시 공동주택 관리 조례' 강화를 공약했습니다. 소송과 같은 사후적 분쟁 해결 수단보다는 사전 예방의 중요성을 강조하는 내용입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>이 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리 요약으로, 실제 발생한 법적 사건이 아닙니다. 따라서 소송금융 적합도 판단 기준의 어떤 적합 조건에도 해당하지 않으며, 투자 대상으로서의 실체가 없어 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 서울시의원 예비후보의 정책 공약 및 비전을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>이솜, 알고보니 유가족이었다…언니 소환에 시청률 '7.6%' 기록 ('신이랑...</t>
+          <t>[6·3지방선거]법률·행정통 이진용 송파을 서울시의원 예비후보  재건...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026040483294</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065595850838686</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-04 12:15:13.376302+00:00</t>
+          <t>2026-04-15 07:02:17.320671+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>공동주택 관리주체</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>법령 정비</t>
+          <t>테니스장 용도 변경 결의 무효 확인 소송 제기</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>국토교통부가 분양계약 해약 기준을 손질하여, 건축물 공급이 3개월 지연될 경우 계약 해제가 가능하도록 할 예정입니다. 이는 수분양자 보호를 강화하고 불필요한 해약 관련 소송 가능성을 줄이는 것을 목표로 합니다.</t>
+          <t>테니스 동호회 회장 A씨 등이 테니스장 철거 및 복합운동시설로의 변경 결의가 절차상 또는 내용상 하자가 있어 무효라고 주장하며 소송을 제기했습니다. 이는 공동주택 공용부분의 중대한 변경에 대한 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 국토교통부의 분양계약 해약 기준 법령 정비에 대한 내용으로, 특정 사건이나 피해 발생을 다루는 것이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 등의 적합 조건에 해당하지 않습니다. 오히려 불필요한 소송 가능성을 줄이는 것을 목표로 합니다.</t>
+          <t>상대방의 자력(공동주택 관리주체)이 소송금융 투자에 충분치 않을 가능성이 높고, 피해 규모가 금전적으로 크다고 보기 어려워 투자 매력도가 낮습니다. 또한, 집단적 피해의 규모가 수십 명 이상으로 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>분양계약 해약 기준 손질… 3개월 지연 땐 해제</t>
+          <t>'테니스장 용도 변경' 동호회 의결 무효 주장했지만…</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202604030155</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168107</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-04 00:41:25.508809+00:00</t>
+          <t>2026-04-08 07:02:49.563859+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>창성건설이 완전자본잠식 상태에 빠져 계속기업으로서의 존속능력에 심각한 불확실성이 제기되었다. 이와 별개로 이천, 전주, 평택, 부산 등 각지에서 수분양자 및 관리단이 제기한 10여 건의 손해배상 소송이 진행 중이며, 총 소송가액은 119억 원을 넘는다. 일부 사건은 서울고등법원에서 2심이 진행되고 있다.</t>
+          <t>이 기사는 한국토지신탁이 경쟁사들이 책임준공형 관리형 토지신탁 관련 소송과 충당금 문제로 어려움을 겪는 와중에도 견고한 재무 건전성을 유지하고 있다는 내용을 다룹니다. 특정 소송 사건이나 잠재적 소송금융 투자 대상이 될 만한 구체적인 피해자 및 상대방에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(수분양자·관리단 소송 진행), 집단적 피해(10여 건의 소송), 피해 규모가 큼(소송가액 119억 이상), 증거 확보 가능(감사보고서) 등 적합 조건에 해당하나, 상대방인 창성건설이 완전자본잠식 상태로 계속기업 존속능력에 심각한 불확실성이 존재하여 소송 승소 시에도 배상금 회수가 매우 어려울 것으로 판단되어 투자 적합도가 낮음.</t>
+          <t>기사 내용은 한국토지신탁의 경쟁사들이 책임준공형 관리형 토지신탁 관련 소송을 겪고 있다는 일반적인 언급에 불과합니다. 특정 소송 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 분석할 구체적인 정보가 없습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>119억3400만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>수분양자 및 관리단 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>패럴림픽 메달 뒤에 드리운 그림자…창성건설, 완전자본잠식 '존속 기로...</t>
+          <t>[신탁방식 정비사업 전성시대]①한국토지신탁, 뚝심ㆍ내실 경영…신탁...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.dailypop.kr/news/articleView.html?idxno=97781</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202604050825180070961</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-03 13:11:40.469594+00:00</t>
+          <t>2026-04-06 00:34:40.994223+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>전셋집에서 반복되는 역류 문제로 세입자가 중도 계약 해지를 고려하며 이사 비용, 중개수수료 및 손해배상을 청구할 수 있는 상황입니다. 집주인이 이를 거부할 경우 민사 소송을 통해 해결할 수 있다고 언급되었습니다.</t>
+          <t>해당 기사는 '하도급대금 부당감액 대처방안'이라는 주제로 건설 분쟁 해결 사례를 일반론적으로 설명하며, 사외이사가 소속된 법무법인에 소송을 맡기는 경우 발생할 수 있는 충실의무 및 독립성 문제를 언급합니다. 특정 사건이나 구체적인 피해 사례를 다루지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확해 보이나(적합 조건 1), 상대방이 개인 집주인으로 자력 확인이 어렵고(부적합 조건), 피해 규모가 소액이며 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 건설 분쟁 해결 사례를 일반론적으로 다루는 법률 칼럼입니다. 소송금융 투자 검토를 위한 특정 피해자, 상대방, 구체적인 피해 규모 및 진행 단계 등의 정보가 전혀 없어 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>전셋집 역류 반복에도 나몰라라…계약 해지, 비용 청구</t>
+          <t>[건설분쟁 해결 사례](2) 하도급대금 부당감액 대처방안</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=74820</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46392</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-03 13:08:15.611768+00:00</t>
+          <t>2026-04-06 00:34:23.313621+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>가수 주영훈이 1988년 올림픽 직전, 아버지가 청담동 180평 저택을 급매로 1억 5천만원에 처분했던 일화를 공개했습니다. 당시 옆집 공사로 인한 분쟁과 이민 준비로 인해 시세보다 헐값에 매각했으며, 이후 해당 지역 부동산 가격이 10배 이상 폭등하여 큰 아쉬움을 남겼습니다.</t>
+          <t>메디컬빌딩 임대차 계약에서 임대인이 업종제한 의무를 위반하여 유사 업종을 입점시킬 경우, 기존 임차인이 임대인을 상대로 채무불이행에 따른 손해배상 및 이행청구를 할 수 있다는 법적 가능성을 다루고 있습니다. 기사는 이러한 업종제한의 법적 효력과 그 범위에 대한 일반적인 내용을 설명합니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 사건은 1988년에 발생하여 주택 매각이 이미 완료된 과거의 일로, 소송금융 투자 대상으로서의 신규성이 없으며 소멸시효가 이미 도과되었을 가능성이 매우 높습니다. 또한, 상대방의 책임이 명확하지 않고, 상대방의 자력도 파악하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 메디컬빌딩 임대차 계약상 업종제한 위반 시 임대인의 채무불이행 책임에 대한 법리적 가능성을 다루는 일반적인 논의입니다. 특정 사건이나 구체적인 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 6 모두 불충족)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>주영훈, '180평 청담동 저택' 헐값에 매각… 10배 올라  후회</t>
+          <t>메디컬빌딩 업종제한, 어디까지 가능한가</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/entertainment/2026/04/03/2026040317115311135</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168095&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-03 13:05:53.060329+00:00</t>
+          <t>2026-04-06 00:31:43.289976+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>부산지방법원에서 아파트 단지 내 공용시설 용도변경 갈등에 대한 판결이 선고되었습니다. 이 판결은 공동주택의 공용부분은 소수가 아닌 다수를 위한 공유물이어야 한다는 원칙을 강조하며, 집합건물법에 따른 입주민 전체의 동의 필요성을 시사합니다.</t>
+          <t>임대인이 실거주 의사 없이 임차인의 계약 갱신 요구를 거절한 경우, 임차인은 임대인을 상대로 손해배상을 청구할 수 있다는 법률 정보 기사입니다. 손해배상 청구 가능 여부는 임대인의 실제 거주 의사 유무에 따라 판단됩니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사는 부산지방법원에서 이미 선고된 판결에 대한 내용으로, 소송금융 투자 대상으로서의 신규 사건이 아닌 이미 법적 절차가 진행되어 판결이 내려진 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>기사는 특정 사건이 아닌 일반적인 임대차 법률 정보를 다루고 있어, 소송금융 투자에 필요한 상대방 자력, 집단적 피해 여부, 구체적인 피해 규모 등의 적합 조건을 파악할 수 없습니다. (적합 조건 2, 3, 4, 5, 6 해당 없음)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>아파트 공용공간, 소수 아닌 다수를 위한 공유물</t>
+          <t>[알기 쉬운 생활 속 임대차 정보]실거주 의사 없었다면 불법</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168093</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1053177</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-03 12:42:50.427821+00:00</t>
+          <t>2026-04-06 00:31:28.819268+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>재건축 조합설립인가 완료, 시공사 선정 예정</t>
+          <t>재건축 조합 창립총회 완료 및 정관 승인</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>목동8단지 재건축 정비사업 조합이 설립인가를 받고 시공사 선정을 위한 절차에 돌입했다. 조합설립 과정에서 상가 제척 및 토지분할 소송 문제가 있었으나, 양천구 갈등조정위원회 면담 및 건축위원회 심의를 거쳐 조건부 의결로 통과되었다. 이제 조합은 시공사 선정 등 사업 추진에 박차를 가할 예정이다.</t>
+          <t>목동4단지 재건축 추진위원회가 조합 창립총회를 성공적으로 마무리하고 초대 임원을 선출했습니다. 특히 조합 정관에 임원 비리 발생 시 동일가액을 조합에 배상하도록 하는 규정을 신설하여 투명성을 강화했습니다. 조합은 5월 내 조합설립인가, 6월 중 시공사 선정 입찰 공고를 목표로 사업을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 재건축 사업의 행정적 진행 상황을 다루며, 소송금융 투자 대상이 될 만한 명확한 손해배상 청구 사건이 아닙니다. '상가 제척(토지분할 소송) 문제'가 언급되었으나, 이는 조합설립인가 과정에서 발생한 절차적 문제로 보이며, 이미 조건부 의결로 통과되어 진행 중인 손해배상 소송이나 대규모 피해 발생과는 거리가 있습니다. (적합 조건 1, 3, 4 불충족)</t>
+          <t>해당 기사는 재건축 조합 창립총회 소식과 정관에 임원 비리 배상 규정을 신설했다는 내용을 다룹니다. 현재 발생한 실제 피해나 진행 중인 분쟁이 없으며, 소송금융은 실제 발생했거나 임박한 법적 분쟁을 대상으로 하므로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>목동8단지, 재건축 조합설립인가…시공사 선정 본격화</t>
+          <t>목동4단지, 재건축 조합 창립총회…임원 선출·정관 승인 마무리</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>m-i.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1361416</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1361646</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-03 12:41:31.944914+00:00</t>
+          <t>2026-04-05 12:51:13.567894+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>건축물 분양계약 해약 기준 법령 정비 진행 중</t>
+          <t>재건축 조합 설립 중, 배상금 징수를 위한 소송 제기 검토</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>국토교통부가 건축물 분양계약 해약 기준을 정비하여 불필요한 해약 관련 소송 가능성을 줄이고 수분양자를 보호할 계획입니다. 이번 법령 정비를 통해 원활한 건축물 공급 기반을 마련하는 것이 목표입니다.</t>
+          <t>목동4단지 재건축 조합이 설립을 앞두고 있으며, 조합은 향후 배상금 징수를 위해 소송 제기 및 가압류 등 법적 조치를 취할 수 있다고 언급되었습니다. 해당 아파트는 1382가구 규모로, 재건축을 통해 2436가구로 확대될 예정입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 국토교통부의 건축물 분양계약 해약 기준 법령 정비에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 상대방, 피해자, 피해 규모가 존재하지 않으며, 현재 진행 중인 분쟁이나 소송이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 본문에서 소송의 상대방과 그 책임의 내용이 전혀 특정되지 않아 (적합 조건 1, 2 미충족) 소송금융 투자 적합도를 판단하기 어렵습니다. 배상금 징수 주체는 조합으로 보이나, 누구에게 어떤 이유로 배상금을 징수하려는지 불분명합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1382가구</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>건축물 분양계약 해약기준 손질… 분쟁 줄이고 수분양자 보호</t>
+          <t>목동4단지 조합설립 '목전'…'구역 지정' 8개월 만에 창립총회</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202604030004</t>
+          <t>https://www.hankyung.com/article/202604059779i</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-03 00:48:27.821126+00:00</t>
+          <t>2026-04-05 12:49:50.621223+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>남기현 대의원이 공동주택 하자 관련 기획소송 문제를 제기했다. 그는 감정기준과 판정방식이 복잡하고 불명확하여 기획소송과 대량청구로 이어지고 있다고 지적했다. 이는 다수의 공동주택 입주민에게 영향을 미칠 수 있는 문제이다.</t>
+          <t>전세대출 보증금 반환소송에서 은행의 동의서 확보 여부가 핵심 변수임을 설명하는 기사입니다. 질권이 설정된 상태에서 은행 동의 없이 소송을 제기할 경우 당사자적격 문제가 발생할 수 있으므로 주의가 필요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>적합 조건 중 '집단적 피해' 가능성은 있으나, 상대방 책임이 명확하지 않고(기사에서 잘못을 저지른 주체가 구체적으로 특정되지 않음), 상대방 자력 또한 불분명하다. 또한, 증거 확보의 용이성도 명확하지 않아 소송금융 투자 적합도가 낮다.</t>
+          <t>해당 기사는 특정 사건이나 피해를 다루는 것이 아니라, 전세대출 보증금 반환소송 시 은행 동의의 중요성을 설명하는 일반적인 법률 정보입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>공동주택 입주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>지역제한 전문공사 10억에 묶여 불공평···종합공사처럼 상향해야</t>
+          <t>전세대출 보증금 반환소송, 은행 동의가 핵심 변수</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323367</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=200420</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-03 00:47:52.815393+00:00</t>
+          <t>2026-04-05 12:47:23.558147+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>일반적인 법률 해설</t>
+        </is>
+      </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>공동주택 내 회의 녹음·녹화 및 발언록 공개가 주민들의 자유로운 의견 개진을 저해하고, 사적인 모임에서 주요 결정이 이뤄지는 '밀실 행정'을 초래할 수 있다는 우려를 제기하는 칼럼입니다. 이는 발언이 소송의 근거가 될 수 있다는 부담감 때문으로 분석됩니다.</t>
+          <t>본 기사는 부동산 명의신탁의 법률적 쟁점을 A부터 Z까지 설명합니다. 부동산 실명법에 따라 명의신탁 약정은 원칙적으로 무효이나, 종중 및 부부간 명의신탁은 예외적으로 유효할 수 있음을 다룹니다. 양자간, 중간생략형, 계약명의신탁 등 세 가지 유형을 소개하며, 명의수탁자가 부동산을 임의 처분할 경우 실제 소유자가 막대한 재산상 피해를 볼 수 있음을 경고합니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 공동주택 내 녹음·녹화·발언록 공개에 대한 칼럼으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌 부동산 명의신탁에 대한 법률적 쟁점을 설명하는 일반적인 법률 해설 기사입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[최타관 칼럼] 공동주택의 녹음·녹화·발언록 공개 약인가? 독인가?</t>
+          <t>‘부동산명의신탁’ 둘러싼 법률적 쟁점 A to Z</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111542</t>
+          <t>https://shindonga.donga.com/3/all/13/6163735/1</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-03 00:47:13.054310+00:00</t>
+          <t>2026-04-05 12:46:28.471350+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>해당 기사는 불필요한 소송 비용을 줄이고 단지 내 갈등을 조기에 해결하기 위한 방법으로 관련 법규 및 관리규약 확인의 중요성을 강조합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 조언에 가깝습니다.</t>
+          <t>해당 기사는 전세 제도의 장단점과 전세사기, 갭 투자 등 관련 문제점을 분석하는 전문가 기고문입니다. 전세사기로 인한 세입자의 보증금 미반환 위험을 언급하며, 특히 전세가율이 높은 빌라나 오피스텔에서 사기가 많이 발생한다고 지적합니다. 전세 제도가 점차 사라지고 월세 시대로 전환될 가능성을 논하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 소송 비용 절감 및 갈등 해결 방법에 대한 일반적인 조언입니다. 특정 피고, 피해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+          <t>해당 기사는 전세 제도에 대한 전문가의 일반적인 기고문으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 검토를 위한 구체적인 상대방, 피해 규모, 진행 단계 등의 정보가 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>[이슈브리핑] 공동관리·구분관리·혼합단지···현장 혼선 줄이는 핵심...</t>
+          <t>[전문가 기고] 전세는 정말 나쁜 제도일까?</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111518</t>
+          <t>https://www.ajunews.com/view/20260403161221785</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-03 00:47:07.538711+00:00</t>
+          <t>2026-04-05 12:44:02.833933+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>국토부 법령 개정 추진 (입법예고)</t>
+          <t>법원 판결에 따른 법리 해석</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>국토교통부가 분양계약 해약 기준을 합리적으로 정비하는 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고했다. 단순 위반만으로는 해약이 어려워지지만, 입주 지연, 이중분양, 중대한 하자 등 계약 목적 달성이 어려운 경우에는 해약이 가능하도록 명확히 규정된다. 이는 불필요한 분쟁과 소송을 줄이고 수분양자 보호를 강화하기 위함이다.</t>
+          <t>이 기사는 임대인이 1년 6개월 이내에 건물을 영리 목적으로 활용하거나 다른 임차인을 들이는 경우, 권리금 회수기회 보호의무를 위반하여 손해배상책임이 발생한다는 법원의 판례를 설명합니다. 이는 임차인의 권리금 보호에 대한 법적 기준을 제시하는 내용입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 국토교통부의 분양계약 해약 기준 법령 개정 추진에 대한 내용으로, 특정 피해 사건이나 상대방이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 상황이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 임대인의 권리금 회수기회 보호의무 위반에 대한 법원의 과거 판결과 그 법리 해석을 다루는 기고문입니다. 새로운 사건이나 집단적 피해 발생에 대한 보도가 아니며, 이미 법적으로 판단이 내려진 원칙에 대한 해설이므로 소송금융 투자 대상으로서의 신규성이 낮습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>국토부, 분양계약 해약 기준 손본다… 분쟁 줄이고 계약 안정성 강화</t>
+          <t>[기고] 임대인의 '1년 6개월 공실'…권리금 막을 수 있을까</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260402001340</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=836539</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-03 00:43:26.997423+00:00</t>
+          <t>2026-04-05 12:36:13.368848+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>국토교통부의 법률 시행령 개정안 입법예고</t>
+          <t>민사소송 판례 또는 상위기관의 공식 판단 대기 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>국토교통부가 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고하며 분양계약 해약 요건을 개편합니다. 앞으로 입주 3개월 지연, 중대한 하자 발생 시 계약 해지가 가능해지며, 단순 위반으로는 해약이 어려워지는 등 수분양자 보호를 강화하고 불필요한 분쟁을 줄이는 것이 목표입니다.</t>
+          <t>새집 관련 현장 분위기가 심상치 않으며, 과거 불가항력 사유로 인정받지 못한 선례에도 불구하고 증액 문제 해결을 위해 민사소송 판례나 상위기관의 공식적인 판단을 기다려야 할 상황입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>해당 기사는 국토교통부의 분양계약 해약 요건 개편에 대한 정책 발표로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 스니펫이 매우 짧아 사건의 구체적인 내용(피해 주체, 상대방, 피해 규모, 피해자 수 등)을 파악하기 어렵습니다. 적합 조건 중 어느 하나도 명확히 충족하는지 판단할 수 있는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>입주 석 달 밀리면 계약 해지 가능해진다…국토부, 분양계약 해약 요건...</t>
+          <t>새집 들어갈 날 기다렸는데…요즘 현장 분위기 심상치 않다 [이슬기의 ...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2572237</t>
+          <t>https://www.hankyung.com/article/2026040252416</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-03 00:39:12.926279+00:00</t>
+          <t>2026-04-05 00:30:01.334665+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
-      <c r="E41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>국토교통부가 건물 분양계약 해약 기준을 구체화하는 제도 개선을 예고했습니다. 이는 불필요한 해약 관련 소송 가능성을 줄이고 수분양자를 보호하여 원활한 건축물 공급 기반을 마련하기 위함입니다. 현재 진행 중인 특정 분쟁이나 피해 사례에 대한 보도가 아닌, 미래의 분쟁 예방을 위한 정책 발표입니다.</t>
+          <t>엄정숙 변호사가 명도소송에서 보증금 잔액이 남아있어도 연체차임을 청구할 수 있다는 법률 원리를 설명했습니다. 이 법리는 동시이행항변권과 직결되며, 소송의 승패와 강제집행 가능 여부에 중요한 영향을 미친다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 기사는 국토부의 법령 정비 예고에 대한 것으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 특정 상대방이 존재하지 않으며(적합 조건 2 불충족), 현재 발생한 피해나 피해 규모가 명시되어 있지 않아(적합 조건 3, 4 불충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 명도소송에서 보증금과 연체차임 청구에 대한 일반적인 법률 원리를 설명하는 법률 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>건물 분양계약 해약 기준 구체화 …국토부, 제도 개선 예고</t>
+          <t>보증금 남아있어도 연체차임 청구 가능</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629026/?sc=Naver</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1150499</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-03 00:38:53.320124+00:00</t>
+          <t>2026-04-04 12:38:27.348395+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
-      <c r="E42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>국토교통부가 건축물 분양계약 해약 사유를 합리적으로 정비하고 수분양자 보호를 강화하는 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고했다. 이번 개정안은 시정명령 처분이 있더라도 분양계약의 목적을 달성하기 어려운 경우에 한해 해약이 가능하도록 기준을 명확히 하여 불필요한 해약 관련 소송 가능성을 줄이는 것을 목표로 한다.</t>
+          <t>이 기사는 공유건물에서 임대차 해지 및 인도청구 소송을 제기할 때 '관리행위'와 '보존행위'를 구별하는 법리적 중요성을 다룹니다. 소송의 적법 요건에 직결되는 만큼, 공유자가 해지 권한을 가졌는지(과반수 동의 등) 정확히 이해하는 것이 필수적임을 강조합니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 국토교통부의 법률 개정안 입법예고에 관한 것이다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 존재하지 않으며, 소송으로 이어질 만한 사건 발생 자체가 언급되지 않았다.</t>
+          <t>이 기사는 공유건물 임대차 해지 및 인도청구 소송에 대한 법리적 해석과 구별 기준을 설명하는 일반적인 법률 논평입니다. 특정 사건, 구체적인 피해자나 상대방, 그리고 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>불필요한 분양계약 분쟁 줄인다…국토부 '건축물분양법' 입법예고</t>
+          <t>공유건물 임대차 해지·인도청구, 관리행위인가 보존행위인가…구별 기...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003575490</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=862587</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-03 00:38:33.566452+00:00</t>
+          <t>2026-04-04 12:36:19.268703+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
-      <c r="D43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>창성건설</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>건축물의 분양에 관한 법률 시행령 개정안 입법예고</t>
+          <t>전국 각지에서 수분양자 및 관리단이 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>국토교통부가 오피스텔 및 생활숙박시설 분양계약 해약 기준을 손질하는 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고했다. 이번 개정안은 시정명령만으로 해약이 남발되는 것을 막고, 3개월 이상 입주 지연, 이중분양, 중대 하자 등으로 계약 목적 달성이 어려운 경우 등 수분양자 보호를 위한 계약해제 사유를 명문화하는 것을 골자로 한다. 이는 불필요한 해약 소송 가능성을 줄이고 수분양자 보호를 강화하기 위함이다.</t>
+          <t>창성건설은 2300억 원의 차입금과 117억 원의 이자 부담에 시달리며 현금 보유액이 8억 원에 불과해 회사 존속이 불투명한 상황입니다. 전국 각지의 이천클래시아, 전주역 클래시아 등에서 수분양자와 관리단이 손해배상 소송을 제기하여 총 119억 원의 소송 부채를 안고 있습니다. 이는 건설사의 재정 악화로 인한 다수의 피해자 발생 및 소송 진행 상황을 보여줍니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 국토교통부의 '건축물의 분양에 관한 법률 시행령' 개정안 입법예고에 대한 것으로, 특정 사건이나 분쟁을 다루는 것이 아닌 법률 및 정책 변경에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등 적합 조건에 해당하지 않습니다. 이는 미래의 분쟁을 예방하고 법적 기준을 명확히 하는 행정 절차에 해당합니다.</t>
+          <t>상대방(창성건설)의 재정 상태가 매우 취약하여(현금 8억, 2300억 빚더미, 회사 존속 불투명) 승소하더라도 배상금 회수가 어려울 가능성이 높습니다. 이는 소송금융 투자의 핵심 조건인 '상대방의 충분한 자력'에 부합하지 않습니다. 다만, '집단적 피해'와 '피해 규모가 큼' 조건은 충족됩니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>119억 원 (소송 부채)</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수분양자 및 관리단 다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>오피스텔·생활숙박시설 분양 해약 기준 손질…수분양자 보호 강화</t>
+          <t>창성건설, 2300억 빚더미에 현금 8억뿐… 회사 존속 불투명</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>insidevina.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040214324433450</t>
+          <t>https://www.insidevina.com/news/articleView.html?idxno=42895</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-03 00:38:26.939418+00:00</t>
+          <t>2026-04-04 12:35:38.630498+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
-      <c r="E44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>국토교통부가 건축물의 분양에 관한 법률 시행령을 개정하여 건축물 분양 계약 해약 기준을 손질합니다. 앞으로는 입주 지연 등으로 계약 목적 달성이 불가능한 경우에만 해약이 가능하도록 변경될 예정입니다.</t>
+          <t>이 기사는 전세사기 및 깡통전세 피해를 예방하는 AI 기반 서비스 '내집스캔'을 소개합니다. 한국부동산데이터연구소가 개발한 이 서비스는 등기부 외 정보를 종합 분석하여 전세사기 위험도를 사전에 알려주며, 특히 2030 청년층의 피해 예방에 기여하고 있습니다. 기업 복지 시장에서도 주목받으며 성장 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 기사는 국토부의 법률 시행령 개정에 대한 보도로, 특정 가해자와 피해자가 명확히 드러나는 분쟁 사건이 아닙니다. 소송금융 투자 대상이 될 만한 집단적 피해나 상대방의 책임, 피해 규모 등이 확인되지 않습니다.</t>
+          <t>본 기사는 전세사기 예방 서비스에 대한 소개로, 특정 소송 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>건축물 분양 해약 기준 손질… 계약 목적 훼손 때만 해제</t>
+          <t>“집주인 숨긴 빚이 쫙”...깡통전세 막는 AI 어디?</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/realestate/general/6123498</t>
+          <t>https://www.mk.co.kr/article/12007507</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-03 00:38:17.125982+00:00</t>
+          <t>2026-04-04 12:25:43.407942+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-      <c r="D45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>분양 사기 조폭 일당</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>국토교통부 법률 시행령 개정안 입법 예고</t>
+          <t>분양 사기 조폭 일당 소탕 완료, 민사 소송 준비 단계</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>국토교통부가 건축물 분양계약 해지 기준을 합리화하는 내용의 건축물 분양에 관한 법률 시행령 개정안을 입법 예고했습니다. 개정안은 분양 계약의 목적 달성이 어려운 경우에만 해약이 가능하도록 하고, 3개월 이상 입주 지연 등 공정위 표준 계약서의 해제 사유를 반영하여 불필요한 분쟁을 줄이고 수분양자 보호를 강화하는 것을 목표로 합니다.</t>
+          <t>건설 현장에서 발생한 분양 사기 사건으로, 변호사가 사기 증거 자료를 확보하고 경찰의 도움으로 조폭 일당을 소탕했다. 이 사건은 상대방의 책임이 명확하고 집단적 피해 가능성이 있으나, 상대방이 '조폭 일당'으로 특정되어 투자금 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 국토교통부의 건축물 분양계약 해지 기준 합리화를 위한 법령 개정 추진에 대한 내용입니다. 소송금융 투자의 대상이 되는 구체적인 피해자, 상대방, 손해 발생 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>분양 사기 사건으로 상대방 책임이 명확하고(적합 조건 1), 시위대 언급으로 집단적 피해 가능성이 있으며(적합 조건 3), 변호사가 증거 자료를 확보하는 등 증거가 확보 가능함(적합 조건 5). 그러나 상대방이 '조폭 일당'으로 특정되어 자력 부족 및 소송금융 투자금 회수 가능성이 매우 낮아 투자 부적합 사유에 해당함.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>국토부, 건축물 분양계약 해지 기준 합리화...“불필요한 분쟁 방지”</t>
+          <t>유연석, 이솜 언니인 ‘귀신’ 황보름별 등판에 충격 (신이랑 법률사무...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604020610&amp;t=NN</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/500406</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-03 00:38:09.619581+00:00</t>
+          <t>2026-04-04 12:16:26.326566+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>인천시 집합건물 분쟁 해결 원스톱 지원체계 및 분쟁조정위원회 운영 중</t>
+          <t>SBS 드라마 '신이랑 법률사무소'의 줄거리</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>인천시는 오피스텔 및 상가 등 집합건물의 관리비 산정, 관리인 선임 등 고질적인 분쟁 해결을 위해 '집합건물 분쟁 해결 원스톱 지원체계'를 구축했습니다. 변호사, 회계사 등 전문가 30인으로 구성된 '관리지원단'이 상담과 자문을 제공하고, '분쟁조정위원회'를 통해 합의를 유도하여 소송으로 인한 사회적 비용 절감을 목표로 합니다.</t>
+          <t>이 기사는 SBS 금토드라마 '신이랑 법률사무소' 7회 줄거리 요약 및 시청률 분석 기사입니다. 유연석과 이솜이 연기하는 변호사들이 분양 사기 사건을 해결하고 과거의 상처를 마주하는 내용이 주를 이룹니다. 실제 사건이 아닌 드라마 내용이므로 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>해당 기사는 인천시가 집합건물 분쟁을 소송으로 번지기 전에 해결하기 위한 공적 중재 시스템을 구축했다는 내용입니다. 이는 소송금융의 투자 대상이 될 만한 명확한 피고나 대규모 집단 피해 사건을 다루는 것이 아니라, 오히려 소송을 예방하고 조정하는 데 초점을 맞추고 있어 소송금융 적합도가 낮습니다.</t>
+          <t>이 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리 요약으로, 실제 발생한 법적 사건이 아닙니다. 따라서 소송금융 적합도 판단 기준의 어떤 적합 조건에도 해당하지 않으며, 투자 대상으로서의 실체가 없어 부적합합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>오피스텔·상가 갈등 끝낸다  인천시, 전문가 30인 '관리지원단' 가동</t>
+          <t>이솜, 알고보니 유가족이었다…언니 소환에 시청률 '7.6%' 기록 ('신이랑...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=700683</t>
+          <t>https://www.tenasia.co.kr/article/2026040483294</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-03 00:35:53.455809+00:00</t>
+          <t>2026-04-04 12:15:13.376302+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>과거 서울시와의 인허가 및 전통시장 상생 갈등 해소 후 사업 재개 결정</t>
+          <t>법령 정비</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>롯데쇼핑의 롯데몰 상암점 사업이 14년 만에 내년 착공을 앞두고 있습니다. 과거 서울시와의 인허가 문제와 전통시장과의 상생 조건으로 사업이 표류했으며, 롯데는 서울시를 상대로 소송을 제기하기도 했습니다. 최근 마포구의 세부개발계획 변경안이 서울시 자문회의를 통과하며 사업이 급물살을 탔습니다.</t>
+          <t>국토교통부가 분양계약 해약 기준을 손질하여, 건축물 공급이 3개월 지연될 경우 계약 해제가 가능하도록 할 예정입니다. 이는 수분양자 보호를 강화하고 불필요한 해약 관련 소송 가능성을 줄이는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>본 기사는 롯데몰 상암점의 오랜 사업 지연 끝 착공 소식을 다루며, 소송금융 투자 대상이 될 만한 명확한 피해 주체나 상대방, 피해 발생 사실을 특정하기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 국토교통부의 분양계약 해약 기준 법령 정비에 대한 내용으로, 특정 사건이나 피해 발생을 다루는 것이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 등의 적합 조건에 해당하지 않습니다. 오히려 불필요한 소송 가능성을 줄이는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>‘서울 서부권 최대’ 롯데몰 상암점 내년 착공</t>
+          <t>분양계약 해약 기준 손질… 3개월 지연 땐 해제</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775129033&amp;code=11151400&amp;cp=nv</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202604030155</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-03 00:31:44.319275+00:00</t>
+          <t>2026-04-04 00:41:25.508809+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>창성건설</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>법리적 어려움 언급</t>
+          <t>손해배상 소송 10여 건 진행 중, 일부 서울고등법원 2심 진행</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>해당 기사는 분양계약 해지 소송에서 착오나 사기를 이유로 한 청구가 이론상 가능하지만, 실무적으로는 받아들여지는 경우가 극히 드물다고 지적합니다. 대법원 판결로 인한 변화가 언급되지만, 여전히 소송 진행의 현실적인 어려움이 크다는 점을 강조합니다.</t>
+          <t>창성건설이 완전자본잠식 상태에 빠져 계속기업으로서의 존속능력에 심각한 불확실성이 제기되었다. 이와 별개로 이천, 전주, 평택, 부산 등 각지에서 수분양자 및 관리단이 제기한 10여 건의 손해배상 소송이 진행 중이며, 총 소송가액은 119억 원을 넘는다. 일부 사건은 서울고등법원에서 2심이 진행되고 있다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>해당 기사는 분양계약 해지 소송이 착오 및 사기를 이유로 '실무적으로 청구가 받아지는 경우가 극히 드물다'고 명시하여, 소송 승소 가능성이 낮음을 시사합니다. 이는 소송금융 투자에 있어 핵심적인 적합 조건(상대방 책임 명확성, 증거 확보 가능성)을 충족하기 어렵게 만듭니다.</t>
+          <t>상대방 책임이 비교적 명확하고(수분양자·관리단 소송 진행), 집단적 피해(10여 건의 소송), 피해 규모가 큼(소송가액 119억 이상), 증거 확보 가능(감사보고서) 등 적합 조건에 해당하나, 상대방인 창성건설이 완전자본잠식 상태로 계속기업 존속능력에 심각한 불확실성이 존재하여 소송 승소 시에도 배상금 회수가 매우 어려울 것으로 판단되어 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>119억3400만원 이상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수분양자 및 관리단 다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>분양계약해지 건분법 위반, 대법원 판결로 달라진 점...</t>
+          <t>패럴림픽 메달 뒤에 드리운 그림자…창성건설, 완전자본잠식 '존속 기로...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>dailypop.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065606196299883</t>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97781</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-02 13:02:12.612685+00:00</t>
+          <t>2026-04-03 13:11:40.469594+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
-      <c r="D49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>집주인</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>정보통신공사업법 개정안 국회 통과, 6개월 후 시행 예정</t>
+          <t>민사 소송 검토 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>정보통신공사 감리의 중복 채용을 법적으로 차단하고 공사업자 교육제도 신설, 공사대금 지급보증 의무화, 손해배상 보험-공제 가입 의무화 등을 담은 정보통신공사업법 일부개정법률안이 국회 본회의를 통과했습니다. 이 개정안은 과거 중복신고, 허위 배치, 중소기업의 행정처분 등 불이익 사례를 방지하기 위한 것으로, 6개월 뒤인 10월부터 시행될 예정입니다.</t>
+          <t>전셋집에서 반복되는 역류 문제로 세입자가 중도 계약 해지를 고려하며 이사 비용, 중개수수료 및 손해배상을 청구할 수 있는 상황입니다. 집주인이 이를 거부할 경우 민사 소송을 통해 해결할 수 있다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>이 기사는 정보통신공사업법 개정안 통과에 대한 내용으로, 특정 피해 사건이나 소송 상대방이 명확하게 식별되지 않습니다. 과거의 시스템적 문제점(중복신고, 허위 배치, 중소기업 불이익)을 언급하지만, 이를 바탕으로 한 구체적인 집단적 피해나 소송 대상이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 책임은 명확해 보이나(적합 조건 1), 상대방이 개인 집주인으로 자력 확인이 어렵고(부적합 조건), 피해 규모가 소액이며 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>정보통신공사, 전국단위 감리관리시스템 구축 마련된다</t>
+          <t>전셋집 역류 반복에도 나몰라라…계약 해지, 비용 청구</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>engdaily.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.engdaily.com/news/articleView.html?idxno=22016</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=74820</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-04-02 12:51:57.724653+00:00</t>
+          <t>2026-04-03 13:08:15.611768+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr"/>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>태양광 모듈 품귀 현상으로 인한 계약 분쟁 가능성 논의</t>
+          <t>1988년 주택 매각 및 이민 완료</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>태양광 모듈 품귀 현상으로 인해 발전사업자와 시공사 간의 계약 분쟁이 발생할 수 있음을 지적하는 법률 칼럼이다. 기사는 극단적인 소송보다는 당사자 간의 고통 분담을 통한 합의 도출이 현명한 해결책이라고 제안한다.</t>
+          <t>가수 주영훈이 1988년 올림픽 직전, 아버지가 청담동 180평 저택을 급매로 1억 5천만원에 처분했던 일화를 공개했습니다. 당시 옆집 공사로 인한 분쟁과 이민 준비로 인해 시세보다 헐값에 매각했으며, 이후 해당 지역 부동산 가격이 10배 이상 폭등하여 큰 아쉬움을 남겼습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌, 태양광 산업 내 모듈 품귀 현상으로 인한 계약 분쟁 발생 가능성과 해결 방안에 대한 법률 전문가의 일반적인 논평이다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵다.</t>
+          <t>해당 사건은 1988년에 발생하여 주택 매각이 이미 완료된 과거의 일로, 소송금융 투자 대상으로서의 신규성이 없으며 소멸시효가 이미 도과되었을 가능성이 매우 높습니다. 또한, 상대방의 책임이 명확하지 않고, 상대방의 자력도 파악하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[법으로 푸는 태양광 이슈⑦] 태양광 모듈 품귀 현상과 발전소 시공 분...</t>
+          <t>주영훈, '180평 청담동 저택' 헐값에 매각… 10배 올라  후회</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>industrynews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=79586</t>
+          <t>https://www.mt.co.kr/entertainment/2026/04/03/2026040317115311135</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-02 12:38:22.952021+00:00</t>
+          <t>2026-04-03 13:05:53.060329+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>국제 중재 상호 취하 합의</t>
+          <t>지방법원 판결 선고</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>현대엔지니어링과 폴란드 국영 화학기업 그루파 아조티는 석유화학 플랜트 공사 지연으로 인한 사업비 증액 및 공기 연장 관련 갈등으로 국제 중재를 진행했다. 현대엔지니어링은 약 8100억원, 아조티는 최대 5조2200억원의 손해배상을 청구했으나, 최근 아조티의 지분 매각 과정에서 양측이 국제 중재를 상호 취하하고 법적 분쟁을 종결하기로 합의했다.</t>
+          <t>부산지방법원에서 아파트 단지 내 공용시설 용도변경 갈등에 대한 판결이 선고되었습니다. 이 판결은 공동주택의 공용부분은 소수가 아닌 다수를 위한 공유물이어야 한다는 원칙을 강조하며, 집합건물법에 따른 입주민 전체의 동의 필요성을 시사합니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>국제 중재가 진행 중이었으나, 기사에 따르면 현대엔지니어링과 그루파 아조티가 상호 소송 취하에 합의하여 법적 분쟁이 종결된 상태이다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당한다.</t>
+          <t>기사는 부산지방법원에서 이미 선고된 판결에 대한 내용으로, 소송금융 투자 대상으로서의 신규 사건이 아닌 이미 법적 절차가 진행되어 판결이 내려진 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>현대엔지니어링 청구액 약 8100억원, 아조티 청구액 최대 5조2200억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[단독] 현대엔지니어링, 폴란드 사업 정상화 기대…현지 공기업과 중재...</t>
+          <t>아파트 공용공간, 소수 아닌 다수를 위한 공유물</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=100026</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168093</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-02 00:50:06.577014+00:00</t>
+          <t>2026-04-03 12:42:50.427821+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>1심 승소 판결</t>
+          <t>재건축 조합설립인가 완료, 시공사 선정 예정</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>이 기사는 하자 소송에서 1심 승소 판결을 받은 아파트 입주민들이 판결금을 즉시 보수 공사에 사용해도 되는지에 대한 법률적 고려사항을 다룹니다. 오랜 불편을 겪은 입주민들은 빠른 공사를 기대하지만, 판결금 사용에는 법적 절차와 위험이 따를 수 있음을 시사합니다.</t>
+          <t>목동8단지 재건축 정비사업 조합이 설립인가를 받고 시공사 선정을 위한 절차에 돌입했다. 조합설립 과정에서 상가 제척 및 토지분할 소송 문제가 있었으나, 양천구 갈등조정위원회 면담 및 건축위원회 심의를 거쳐 조건부 의결로 통과되었다. 이제 조합은 시공사 선정 등 사업 추진에 박차를 가할 예정이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>이 기사는 1심 승소 판결금을 사용하는 것에 대한 법률적 조언을 다루고 있어, 소송금융이 필요한 새로운 소송 기회를 발굴하기 어렵습니다. 소송금융은 주로 소송 비용 조달에 초점을 맞추므로, 이미 1심에서 승소하여 판결금이 나온 상황은 일반적인 투자 대상과는 거리가 있습니다. 또한, 상대방 정보, 피해 규모, 증거 등 소송금융 투자에 필요한 구체적인 정보가 기사에 명시되어 있지 않습니다.</t>
+          <t>해당 기사는 재건축 사업의 행정적 진행 상황을 다루며, 소송금융 투자 대상이 될 만한 명확한 손해배상 청구 사건이 아닙니다. '상가 제척(토지분할 소송) 문제'가 언급되었으나, 이는 조합설립인가 과정에서 발생한 절차적 문제로 보이며, 이미 조건부 의결로 통과되어 진행 중인 손해배상 소송이나 대규모 피해 발생과는 거리가 있습니다. (적합 조건 1, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>1심 승소 판결금, 당장 공사에 써도 괜찮을까?</t>
+          <t>목동8단지, 재건축 조합설립인가…시공사 선정 본격화</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168083</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1361416</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-04-02 00:46:18.473803+00:00</t>
+          <t>2026-04-03 12:41:31.944914+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>항소심에서 원심 인정 및 항소 기각</t>
+          <t>건축물 분양계약 해약 기준 법령 정비 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>입주자대표회의가 용역업체 A사를 상대로 제기한 부당이득금 반환 소송 항소심에서 법원이 입대의의 손을 들어주며 A사에 4000여만 원을 지급하라고 판결했습니다. 휴게시간이 늘었음에도 용역비가 그대로 지급된 것에 대해 입대의가 초과 지급액을 부당이득으로 주장하며 소송을 제기한 사건입니다.</t>
+          <t>국토교통부가 건축물 분양계약 해약 기준을 정비하여 불필요한 해약 관련 소송 가능성을 줄이고 수분양자를 보호할 계획입니다. 이번 법령 정비를 통해 원활한 건축물 공급 기반을 마련하는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 이미 항소심에서 원심이 인용되어 법적 다툼이 거의 종결 단계에 이르렀습니다. 그러나 피해 금액이 4000여만 원으로 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하며(적합 조건 4 미충족), 이미 판결이 선고된 사건이므로 신규 투자 기회가 제한적입니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 국토교통부의 건축물 분양계약 해약 기준 법령 정비에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 상대방, 피해자, 피해 규모가 존재하지 않으며, 현재 진행 중인 분쟁이나 소송이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>4000여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>휴게시간 늘었는데 용역비 그대로…법원  초과분 반환해야</t>
+          <t>건축물 분양계약 해약기준 손질… 분쟁 줄이고 수분양자 보호</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168080</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202604030004</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-04-02 00:45:46.125686+00:00</t>
+          <t>2026-04-03 00:48:27.821126+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>공동주택 하자 관련 기획소송 및 대량청구 문제 제기 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>입주민 A씨가 아파트 주차장 배수구에 발이 빠져 다쳤다며 입주자대표회의 등을 상대로 손해배상을 청구했으나, 청주지방법원 충주지원에서 증거 부족을 이유로 패소 판결을 받았습니다.</t>
+          <t>남기현 대의원이 공동주택 하자 관련 기획소송 문제를 제기했다. 그는 감정기준과 판정방식이 복잡하고 불명확하여 기획소송과 대량청구로 이어지고 있다고 지적했다. 이는 다수의 공동주택 입주민에게 영향을 미칠 수 있는 문제이다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>적합 조건 5번(증거 확보)에 부합하지 않아 1심에서 패소했으며, 적합 조건 3번(집단적 피해)과 2번(상대방 자력)에도 해당하지 않아 소송금융 투자 적합도가 낮습니다. 이미 1심 판결이 선고되어 투자 위험이 높습니다.</t>
+          <t>적합 조건 중 '집단적 피해' 가능성은 있으나, 상대방 책임이 명확하지 않고(기사에서 잘못을 저지른 주체가 구체적으로 특정되지 않음), 상대방 자력 또한 불분명하다. 또한, 증거 확보의 용이성도 명확하지 않아 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>공동주택 입주민 다수</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>입주민 '아파트 배수구에 발 빠져 다쳤다'며 손배 청구…법원  증거 없...</t>
+          <t>지역제한 전문공사 10억에 묶여 불공평···종합공사처럼 상향해야</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111505</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323367</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-04-02 00:39:23.721493+00:00</t>
+          <t>2026-04-03 00:47:52.815393+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t>원주향교는 2026년 1/4분기 고문·원로회의를 개최하고 업무추진실적을 보고했습니다. 보고 내용 중 개운동 10-7 토지 매각 관련 손해배상 소송 건(함석호 외 10)이 2026년 3월 17일 대법원에서 상고 이유서 미제출로 기각 판결되어 원주향교가 승소하며 종결되었음이 언급되었습니다.</t>
+          <t>공동주택 내 회의 녹음·녹화 및 발언록 공개가 주민들의 자유로운 의견 개진을 저해하고, 사적인 모임에서 주요 결정이 이뤄지는 '밀실 행정'을 초래할 수 있다는 우려를 제기하는 칼럼입니다. 이는 발언이 소송의 근거가 될 수 있다는 부담감 때문으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>해당 사건은 개운동 토지 매각 관련 손해배상 소송으로, 이미 2026년 3월 17일 대법원에서 상고 이유서 미제출로 기각 판결이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 공동주택 내 녹음·녹화·발언록 공개에 대한 칼럼으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>11명 (함석호 외 10)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>원주향교, 2026년 1/4분기 고문·원로회의 개최</t>
+          <t>[최타관 칼럼] 공동주택의 녹음·녹화·발언록 공개 약인가? 독인가?</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>cfnews.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.cfnews.kr/news/view.php?no=106527</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111542</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-04-02 00:35:40.551624+00:00</t>
+          <t>2026-04-03 00:47:13.054310+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>IPARK현대산업개발이 지난 1년 동안 과거 광주 사고 관련 보상, 소송 및 하자보수 등을 위해 쌓아두었던 충당부채 1832억원을 실제 현금으로 지급했습니다. 이는 회사가 재무적 부담으로 남아있던 잠재적 불확실성을 해소하고 '부실 청산'을 진행하며 재도약을 준비하는 과정입니다. 기사는 이미 발생한 대규모 건설 사고에 대한 회사의 책임 이행과 재무적 정리 상황을 다루고 있습니다.</t>
+          <t>해당 기사는 불필요한 소송 비용을 줄이고 단지 내 갈등을 조기에 해결하기 위한 방법으로 관련 법규 및 관리규약 확인의 중요성을 강조합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 조언에 가깝습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>IPARK현대산업개발이 과거 광주 사고 관련 충당부채 1832억원을 실제 지급하며 재무적 불확실성을 해소하고 '부실 청산'을 진행 중이라는 기사 내용은, 주요 소송 및 보상 절차가 상당 부분 진행되었거나 종결 단계에 있음을 시사합니다. 이는 소송금융 투자 대상으로서의 신규 기회가 제한적임을 의미합니다.</t>
+          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 소송 비용 절감 및 갈등 해결 방법에 대한 일반적인 조언입니다. 특정 피고, 피해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>1832억원 (지급 완료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>IPARK현대산업, '부실 청산' 디벨로퍼 기지개</t>
+          <t>[이슈브리핑] 공동관리·구분관리·혼합단지···현장 혼선 줄이는 핵심...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658319</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111518</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-04-01 13:13:24.593358+00:00</t>
+          <t>2026-04-03 00:47:07.538711+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>서울시의 우선협상대상자 지정 취소 처분에 불복하여 손해배상 소송 진행 (과거 사례)</t>
+          <t>국토부 법령 개정 추진 (입법예고)</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>2015년 서울시가 동북선 컨소시엄 주간사였던 경남기업의 회생절차 개시를 이유로 우선협상대상자 지정을 취소하자, 경남기업이 이에 불복하여 손해배상 소송을 제기했던 과거 사례가 언급되었습니다. 이는 현재 진행 중인 사건이 아닌 과거의 예시입니다.</t>
+          <t>국토교통부가 분양계약 해약 기준을 합리적으로 정비하는 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고했다. 단순 위반만으로는 해약이 어려워지지만, 입주 지연, 이중분양, 중대한 하자 등 계약 목적 달성이 어려운 경우에는 해약이 가능하도록 명확히 규정된다. 이는 불필요한 분쟁과 소송을 줄이고 수분양자 보호를 강화하기 위함이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>기사는 2015년에 발생하여 손해배상 소송이 진행되었던 과거 사례를 언급하고 있어, 현재 시점에서 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 국토교통부의 분양계약 해약 기준 법령 개정 추진에 대한 내용으로, 특정 피해 사건이나 상대방이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 상황이 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>1개 기업 (경남기업 컨소시엄)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[현장] 원점 돌아간 서부선…공사비도 착공도 ‘안갯속’</t>
+          <t>국토부, 분양계약 해약 기준 손본다… 분쟁 줄이고 계약 안정성 강화</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628262/?sc=Naver</t>
+          <t>https://www.newspim.com/news/view/20260402001340</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-04-01 12:57:02.057372+00:00</t>
+          <t>2026-04-03 00:43:26.997423+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>분양계약 해지 소송 및 채무부존재 확인 소송 진행 중</t>
+          <t>국토교통부의 법률 시행령 개정안 입법예고</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>부동산 경기 침체가 장기화되면서 일부 차주들이 저축은행 및 SB NPL대부를 상대로 분양계약 해지 소송과 채무부존재 확인 소송을 잇따라 제기하고 있습니다. 이는 부실 가계담보 대출 정리 과정에서 발생하는 법적 분쟁으로 보입니다.</t>
+          <t>국토교통부가 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고하며 분양계약 해약 요건을 개편합니다. 앞으로 입주 3개월 지연, 중대한 하자 발생 시 계약 해지가 가능해지며, 단순 위반으로는 해약이 어려워지는 등 수분양자 보호를 강화하고 불필요한 분쟁을 줄이는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 상대방(저축은행, SB NPL대부)의 책임이 명확하다고 보기 어렵습니다. (적합 조건 1 불충족) 또한, 피해 규모나 피해자 수가 특정되지 않았고(적합 조건 3, 4 불충족), 공적 조사 결과 등 객관적 증거에 대한 언급도 없습니다(적합 조건 5 불충족). 다만, 상대방은 금융기관으로 자력은 충분합니다(적합 조건 2 충족).</t>
+          <t>해당 기사는 국토교통부의 분양계약 해약 요건 개편에 대한 정책 발표로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>[더벨]SB NPL대부, 저축은행 가계담보 부실 정리 돌입</t>
+          <t>입주 석 달 밀리면 계약 해지 가능해진다…국토부, 분양계약 해약 요건...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603311407140960105349</t>
+          <t>https://www.etoday.co.kr/news/view/2572237</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-04-01 12:48:39.267161+00:00</t>
+          <t>2026-04-03 00:39:12.926279+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
-      <c r="E59" t="inlineStr"/>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>국토부의 법령 정비 예고</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>본 기사는 아파트 입주자대표회의, 위탁사, 소장이 협력하여 장기근로계약을 구현하고 법무팀의 소송 지원을 통해 아파트가 화목한 공동체가 되는 과정을 긍정적으로 묘사합니다. 특정 소송 사건이나 집단 피해 사례를 다루고 있지 않습니다.</t>
+          <t>국토교통부가 건물 분양계약 해약 기준을 구체화하는 제도 개선을 예고했습니다. 이는 불필요한 해약 관련 소송 가능성을 줄이고 수분양자를 보호하여 원활한 건축물 공급 기반을 마련하기 위함입니다. 현재 진행 중인 특정 분쟁이나 피해 사례에 대한 보도가 아닌, 미래의 분쟁 예방을 위한 정책 발표입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>본 기사는 특정 소송 사건이나 집단 피해 사례를 다루고 있지 않으며, 아파트 입주자대표회의의 법무팀 지원 활동에 대한 일반적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>이 기사는 국토부의 법령 정비 예고에 대한 것으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 특정 상대방이 존재하지 않으며(적합 조건 2 불충족), 현재 발생한 피해나 피해 규모가 명시되어 있지 않아(적합 조건 3, 4 불충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>입대의･위탁사･소장 '3박자 노력' 힘입어 장기근로계약 구현</t>
+          <t>건물 분양계약 해약 기준 구체화 …국토부, 제도 개선 예고</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168073</t>
+          <t>https://www.dailian.co.kr/news/view/1629026/?sc=Naver</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-04-01 12:46:58.454343+00:00</t>
+          <t>2026-04-03 00:38:53.320124+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
-      <c r="D60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>유튜브를 통한 피해 사실 공개</t>
+          <t>건축물분양법 시행령 개정안 입법예고</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>배우 김사랑이 전원주택 인테리어 시공 불량과 업체 잠적으로 인한 피해를 호소했다. 비가 새고 벽면 마감이 안 되는 등 심각한 부실공사 상태를 공개했으며, 빗물을 막기 위해 배변패드를 사용하고 있다고 밝혔다. 한국소비자원 통계에 따르면 유사 피해 사례가 많으나 합의율은 낮은 편이다.</t>
+          <t>국토교통부가 건축물 분양계약 해약 사유를 합리적으로 정비하고 수분양자 보호를 강화하는 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고했다. 이번 개정안은 시정명령 처분이 있더라도 분양계약의 목적을 달성하기 어려운 경우에 한해 해약이 가능하도록 기준을 명확히 하여 불필요한 해약 관련 소송 가능성을 줄이는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하나(적합 조건 5), 상대방 업체가 잠적하여 자력 확인이 어렵고(적합 조건 2 미충족 및 투자 회수 불확실성 증대), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 회수 가능성이 낮음.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 국토교통부의 법률 개정안 입법예고에 관한 것이다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 존재하지 않으며, 소송으로 이어질 만한 사건 발생 자체가 언급되지 않았다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>김사랑 “비 뚝뚝 새서 배변패드 깔고 지내” 전원주택 부실공사 호소</t>
+          <t>불필요한 분양계약 분쟁 줄인다…국토부 '건축물분양법' 입법예고</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260401/133655293/2</t>
+          <t>https://www.newsis.com/view/NISX20260402_0003575490</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-04-01 12:24:47.578674+00:00</t>
+          <t>2026-04-03 00:38:33.566452+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
-      <c r="D61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>하자소송 승소 및 손해배상금 수령 완료. 현재는 손해배상금 사용 신고 관련 행정 분쟁 중.</t>
+          <t>건축물의 분양에 관한 법률 시행령 개정안 입법예고</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의가 하자소송에서 승소하여 약 16억 원의 손해배상금을 지급받았습니다. 이 손해배상금으로 공사를 진행했으나, 사용 내역을 신고하지 않아 과태료를 부과받았고, 입대의는 이에 대해 법률 근거가 없다며 부당함을 주장하고 있습니다.</t>
+          <t>국토교통부가 오피스텔 및 생활숙박시설 분양계약 해약 기준을 손질하는 '건축물의 분양에 관한 법률 시행령' 개정안을 입법예고했다. 이번 개정안은 시정명령만으로 해약이 남발되는 것을 막고, 3개월 이상 입주 지연, 이중분양, 중대 하자 등으로 계약 목적 달성이 어려운 경우 등 수분양자 보호를 위한 계약해제 사유를 명문화하는 것을 골자로 한다. 이는 불필요한 해약 소송 가능성을 줄이고 수분양자 보호를 강화하기 위함이다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>기존 하자소송은 이미 승소하여 약 16억 원의 손해배상금을 수령 완료한 '종결된 사건'이므로 소송금융 투자 대상으로서의 신규성이 없습니다. 현재는 손해배상금 사용 신고와 관련된 행정적 분쟁이 진행 중입니다.</t>
+          <t>이 기사는 국토교통부의 '건축물의 분양에 관한 법률 시행령' 개정안 입법예고에 대한 것으로, 특정 사건이나 분쟁을 다루는 것이 아닌 법률 및 정책 변경에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등 적합 조건에 해당하지 않습니다. 이는 미래의 분쟁을 예방하고 법적 기준을 명확히 하는 행정 절차에 해당합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>16억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>아파트 입주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>'하자 손배금 받아 공사' 신고 안 해 과태료입대의  법률 근거 없어 부당...</t>
+          <t>오피스텔·생활숙박시설 분양 해약 기준 손질…수분양자 보호 강화</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168069</t>
+          <t>https://www.imaeil.com/page/view/2026040214324433450</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-04-01 00:54:17.475228+00:00</t>
+          <t>2026-04-03 00:38:26.939418+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
+      <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>서울시의 우선협상대상자 지위 취소 행정절차 진행 중</t>
+          <t>국토부 법률 시행령 개정</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>서울시가 서부선 도시철도 민간투자 사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소하는 절차에 착수했다. 컨소시엄이 기한 내 건설 출자자를 확보하지 못했기 때문이며, 7월 중순 취소 처분이 확정될 예정이다. 서울시는 신규 사업자 재공고 및 재정사업 전환도 병행 검토 중이다.</t>
+          <t>국토교통부가 건축물의 분양에 관한 법률 시행령을 개정하여 건축물 분양 계약 해약 기준을 손질합니다. 앞으로는 입주 지연 등으로 계약 목적 달성이 불가능한 경우에만 해약이 가능하도록 변경될 예정입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>두산건설컨소시엄이 기한 내 건설 출자자를 확보하지 못하여 서울시가 우선협상대상자 지위를 취소하는 것으로, 소송 제기 시 원고(컨소시엄)에게 책임이 있다는 점이 명확하여 승소 가능성이 낮다. (적합 조건 1 불충족) 다만, 상대방(서울시)의 자력은 충분하고(적합 조건 2), 사업 규모를 고려할 때 잠재적 피해 규모는 클 수 있다(적합 조건 4).</t>
+          <t>이 기사는 국토부의 법률 시행령 개정에 대한 보도로, 특정 가해자와 피해자가 명확히 드러나는 분쟁 사건이 아닙니다. 소송금융 투자 대상이 될 만한 집단적 피해나 상대방의 책임, 피해 규모 등이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>서울시, '서부선' 두산건설컨소시엄 우선협상대상자 지위 취소</t>
+          <t>건축물 분양 해약 기준 손질… 계약 목적 훼손 때만 해제</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260401084755d2u</t>
+          <t>https://www.news1.kr/realestate/general/6123498</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-04-01 00:53:14.934332+00:00</t>
+          <t>2026-04-03 00:38:17.125982+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>법률 칼럼으로 특정 사건 아님</t>
+          <t>국토교통부 법률 시행령 개정안 입법 예고</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>이 기사는 임대인이 건물 매매를 이유로 임차인의 권리금 회수 기회를 방해할 경우 손해배상 책임이 발생한다는 법률적 원칙을 설명합니다. 이는 실무에서 자주 발생하는 임대차 분쟁 유형 중 하나로, 임대인의 방해 행위가 손해배상 책임으로 이어진다는 점을 강조합니다.</t>
+          <t>국토교통부가 건축물 분양계약 해지 기준을 합리화하는 내용의 건축물 분양에 관한 법률 시행령 개정안을 입법 예고했습니다. 개정안은 분양 계약의 목적 달성이 어려운 경우에만 해약이 가능하도록 하고, 3개월 이상 입주 지연 등 공정위 표준 계약서의 해제 사유를 반영하여 불필요한 분쟁을 줄이고 수분양자 보호를 강화하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 임대인의 권리금 회수 방해 행위에 대한 법률적 책임을 설명하는 칼럼입니다. 특정 피고, 피해 규모, 진행 단계가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 국토교통부의 건축물 분양계약 해지 기준 합리화를 위한 법령 개정 추진에 대한 내용입니다. 소송금융 투자의 대상이 되는 구체적인 피해자, 상대방, 손해 발생 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>건물 팔 거니까 권리금 포기하세요 …건물주의 착각 [더 머니이스트-아...</t>
+          <t>국토부, 건축물 분양계약 해지 기준 합리화...“불필요한 분쟁 방지”</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603316873Q</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604020610&amp;t=NN</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-04-01 00:39:04.575630+00:00</t>
+          <t>2026-04-03 00:38:09.619581+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>스마트오토밸리 사업 부지 관련 민간사업자와 공공기관 간 소송 진행 중</t>
+          <t>인천시 집합건물 분쟁 해결 원스톱 지원체계 및 분쟁조정위원회 운영 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>인천 남항 일대 스마트오토밸리 사업 부지와 관련하여 민간사업자와 공공기관 간 소송이 진행 중이다. 이 소송 추이에 따라 해당 부지가 중고차 수출단지 대상에서 제외될 가능성이 있다. 인천항만공사, 인천지방해양수산청, 인천시가 TF를 구성하여 논의 중이다.</t>
+          <t>인천시는 오피스텔 및 상가 등 집합건물의 관리비 산정, 관리인 선임 등 고질적인 분쟁 해결을 위해 '집합건물 분쟁 해결 원스톱 지원체계'를 구축했습니다. 변호사, 회계사 등 전문가 30인으로 구성된 '관리지원단'이 상담과 자문을 제공하고, '분쟁조정위원회'를 통해 합의를 유도하여 소송으로 인한 사회적 비용 절감을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함(공공기관) 조건은 충족하나, 기사에 소송의 구체적인 내용, 책임의 명확성, 피해 규모, 집단적 피해 여부 등에 대한 정보가 부족하여 적합 조건 1개만 충족합니다. 따라서 소송금융 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 인천시가 집합건물 분쟁을 소송으로 번지기 전에 해결하기 위한 공적 중재 시스템을 구축했다는 내용입니다. 이는 소송금융의 투자 대상이 될 만한 명확한 피고나 대규모 집단 피해 사건을 다루는 것이 아니라, 오히려 소송을 예방하고 조정하는 데 초점을 맞추고 있어 소송금융 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>스마트오토밸리 지운 중고차 수출단지, 새 판 짠다</t>
+          <t>오피스텔·상가 갈등 끝낸다  인천시, 전문가 30인 '관리지원단' 가동</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319939</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=700683</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-31 13:25:37.583926+00:00</t>
+          <t>2026-04-03 00:35:53.455809+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>불법건축물에 대한 시정명령 및 강제철거 논란</t>
+          <t>과거 서울시와의 인허가 및 전통시장 상생 갈등 해소 후 사업 재개 결정</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>기사는 불법건축물에 대한 강제철거 집행의 어려움을 다루고 있다. 개인 재산권 침해 논란과 행정소송 가능성 때문에 행정당국이 시정명령 이후에도 강제철거에 착수하기 어렵다는 내용이다. 이는 소송금융 투자 대상으로서 명확한 피해자나 손해배상 청구의 주체를 특정하기 어렵다.</t>
+          <t>롯데쇼핑의 롯데몰 상암점 사업이 14년 만에 내년 착공을 앞두고 있습니다. 과거 서울시와의 인허가 문제와 전통시장과의 상생 조건으로 사업이 표류했으며, 롯데는 서울시를 상대로 소송을 제기하기도 했습니다. 최근 마포구의 세부개발계획 변경안이 서울시 자문회의를 통과하며 사업이 급물살을 탔습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사는 불법건축물 강제철거의 행정적 어려움을 다루며, 소송금융이 투자할 만한 명확한 피해자 집단이나 대규모 손해배상 청구 가능성을 제시하지 않습니다. 특정 가능한 가해자 및 피해 규모가 불분명하여 적합 조건 1, 3, 4를 충족하기 어렵습니다.</t>
+          <t>본 기사는 롯데몰 상암점의 오랜 사업 지연 끝 착공 소식을 다루며, 소송금융 투자 대상이 될 만한 명확한 피해 주체나 상대방, 피해 발생 사실을 특정하기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[단독기획]불법증축, 왜 못 없애나…강제철거 막는 '현실의 벽'</t>
+          <t>‘서울 서부권 최대’ 롯데몰 상암점 내년 착공</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905982</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775129033&amp;code=11151400&amp;cp=nv</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-31 13:21:54.635058+00:00</t>
+          <t>2026-04-03 00:31:44.319275+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>민사소송 최종 승소</t>
+          <t>법리적 어려움 언급</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>북구가 북구보건소 그린리모델링 공사 부산물 무단 반출과 관련하여 업체를 상대로 매매대금 청구 소송을 제기했습니다. 약 2년간의 민사소송 끝에 북구가 지난달 최종 승소했으나, 업체 측은 여전히 반발하고 있습니다.</t>
+          <t>해당 기사는 분양계약 해지 소송에서 착오나 사기를 이유로 한 청구가 이론상 가능하지만, 실무적으로는 받아들여지는 경우가 극히 드물다고 지적합니다. 대법원 판결로 인한 변화가 언급되지만, 여전히 소송 진행의 현실적인 어려움이 크다는 점을 강조합니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>소송이 이미 최종 승소로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 분양계약 해지 소송이 착오 및 사기를 이유로 '실무적으로 청구가 받아지는 경우가 극히 드물다'고 명시하여, 소송 승소 가능성이 낮음을 시사합니다. 이는 소송금융 투자에 있어 핵심적인 적합 조건(상대방 책임 명확성, 증거 확보 가능성)을 충족하기 어렵게 만듭니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>공사 부산물 '무단 반출' 논란…북구, 2년 소송 끝 승소</t>
+          <t>분양계약해지 건분법 위반, 대법원 판결로 달라진 점...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061165</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065606196299883</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-31 13:18:35.735124+00:00</t>
+          <t>2026-04-02 13:02:12.612685+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>2023년 3월 법원 화해권고 결정으로 종결</t>
+          <t>정보통신공사업법 개정안 국회 통과, 6개월 후 시행 예정</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>창원문화복합타운과 관련하여 창원시와 민간 공모 사업자 간에 진행되었던 소송이 2023년 3월 법원의 화해권고 결정을 통해 종결되었습니다. 창원시는 건물을 받고 협약 이행보증금 101억 원을 사업자에게 돌려주었습니다. 이 내용은 6.3 지방선거를 앞두고 현안을 언급하는 맥락에서 다루어졌습니다.</t>
+          <t>정보통신공사 감리의 중복 채용을 법적으로 차단하고 공사업자 교육제도 신설, 공사대금 지급보증 의무화, 손해배상 보험-공제 가입 의무화 등을 담은 정보통신공사업법 일부개정법률안이 국회 본회의를 통과했습니다. 이 개정안은 과거 중복신고, 허위 배치, 중소기업의 행정처분 등 불이익 사례를 방지하기 위한 것으로, 6개월 뒤인 10월부터 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>기사에 따르면 해당 소송은 2023년 3월 법원의 화해권고 결정을 통해 이미 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 정보통신공사업법 개정안 통과에 대한 내용으로, 특정 피해 사건이나 소송 상대방이 명확하게 식별되지 않습니다. 과거의 시스템적 문제점(중복신고, 허위 배치, 중소기업 불이익)을 언급하지만, 이를 바탕으로 한 구체적인 집단적 피해나 소송 대상이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>101억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>1년 2개월 시장 공석에 현안 산적…저마다  내가 적임자 [6.3 지방선거 장...</t>
+          <t>정보통신공사, 전국단위 감리관리시스템 구축 마련된다</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>engdaily.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002468</t>
+          <t>http://www.engdaily.com/news/articleView.html?idxno=22016</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-31 13:17:34.753011+00:00</t>
+          <t>2026-04-02 12:51:57.724653+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
-      <c r="E68" t="inlineStr"/>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>태양광 모듈 품귀 현상으로 인한 계약 분쟁 가능성 논의</t>
+        </is>
+      </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>해당 기사는 전세금 미반환 시 임대인이 부담하는 손해배상 책임의 범위에 대해 민법 제393조를 인용하여 통상손해와 특별손해를 구분하며 설명하고 있습니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 해설입니다.</t>
+          <t>태양광 모듈 품귀 현상으로 인해 발전사업자와 시공사 간의 계약 분쟁이 발생할 수 있음을 지적하는 법률 칼럼이다. 기사는 극단적인 소송보다는 당사자 간의 고통 분담을 통한 합의 도출이 현명한 해결책이라고 제안한다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>제공된 기사는 전세금 미반환으로 인한 손해배상 범위에 대한 일반적인 법률 해설로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌, 태양광 산업 내 모듈 품귀 현상으로 인한 계약 분쟁 발생 가능성과 해결 방안에 대한 법률 전문가의 일반적인 논평이다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>전세금 미반환으로 인한 손해배상 범위</t>
+          <t>[법으로 푸는 태양광 이슈⑦] 태양광 모듈 품귀 현상과 발전소 시공 분...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>industrynews.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3018033</t>
+          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=79586</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-31 12:55:32.413122+00:00</t>
+          <t>2026-04-02 12:38:22.952021+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr"/>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>그루파 아조티</t>
+        </is>
+      </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>서울행정법원에서 취소 소송 각하 판결</t>
+          <t>국제 중재 상호 취하 합의</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>재개발구역 토지 및 건축물 소유자인 B씨가 공동주택 수분양권 침해 및 동·호수 추첨권 박탈을 주장하며 제기한 취소 소송이 서울행정법원에서 각하되었다. B씨는 자신의 권리가 본질적으로 침해되었다고 주장했다.</t>
+          <t>현대엔지니어링과 폴란드 국영 화학기업 그루파 아조티는 석유화학 플랜트 공사 지연으로 인한 사업비 증액 및 공기 연장 관련 갈등으로 국제 중재를 진행했다. 현대엔지니어링은 약 8100억원, 아조티는 최대 5조2200억원의 손해배상을 청구했으나, 최근 아조티의 지분 매각 과정에서 양측이 국제 중재를 상호 취하하고 법적 분쟁을 종결하기로 합의했다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 상대방의 책임이 명확하지 않고, 피해 규모나 피해자 수가 특정되지 않았다. 또한, 이미 서울행정법원에서 취소 소송이 각하되어 원고에게 불리한 판결이 내려진 상태이므로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>국제 중재가 진행 중이었으나, 기사에 따르면 현대엔지니어링과 그루파 아조티가 상호 소송 취하에 합의하여 법적 분쟁이 종결된 상태이다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당한다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>현대엔지니어링 청구액 약 8100억원, 아조티 청구액 최대 5조2200억원</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>서울행법  재개발 이전고시 이후 일부 취소는 불가</t>
+          <t>[단독] 현대엔지니어링, 폴란드 사업 정상화 기대…현지 공기업과 중재...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=61150</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=100026</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-31 12:44:39.382265+00:00</t>
+          <t>2026-04-02 00:50:06.577014+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>국무회의 추경 예산 의결</t>
+          <t>1심 승소 판결</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>국무회의에서 26조 2천억 원 규모의 '전쟁추경'이 의결되었다. 이 추경은 위기가구 긴급복지 확대, 전세사기피해자 보증금 3분의 1 최소 보장, 소상공인 지원 및 체불임금 청산 대출 등 다양한 민생 안정 및 경제 활성화 정책을 포함한다.</t>
+          <t>이 기사는 하자 소송에서 1심 승소 판결을 받은 아파트 입주민들이 판결금을 즉시 보수 공사에 사용해도 되는지에 대한 법률적 고려사항을 다룹니다. 오랜 불편을 겪은 입주민들은 빠른 공사를 기대하지만, 판결금 사용에는 법적 절차와 위험이 따를 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 기사는 국무회의의 추경 예산 의결을 다루며, 전세사기 피해자 지원 등 기존 사회 문제에 대한 정부 정책을 설명합니다. 이는 집단적 피해(3), 큰 피해 규모(4), 공적 절차 진행 중(6)임을 시사하지만, 기사 내용만으로는 소송 상대방의 책임 명확성(1) 및 자력 충분성(2)을 파악하기 어렵고, 특히 전세사기 사건의 경우 상대방의 자력 부족이 문제되는 경우가 많아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 1심 승소 판결금을 사용하는 것에 대한 법률적 조언을 다루고 있어, 소송금융이 필요한 새로운 소송 기회를 발굴하기 어렵습니다. 소송금융은 주로 소송 비용 조달에 초점을 맞추므로, 이미 1심에서 승소하여 판결금이 나온 상황은 일반적인 투자 대상과는 거리가 있습니다. 또한, 상대방 정보, 피해 규모, 증거 등 소송금융 투자에 필요한 구체적인 정보가 기사에 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>국무회의 '전쟁추경' 의결…26조2000억 원</t>
+          <t>1심 승소 판결금, 당장 공사에 써도 괜찮을까?</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353769</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168083</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-31 12:30:23.759270+00:00</t>
+          <t>2026-04-02 00:46:18.473803+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>A사</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>정부 추경 편성 및 전세사기 피해자 보증금 보장 방침 발표</t>
+          <t>항소심에서 원심 인정 및 항소 기각</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>정부가 26조 2천억 원 규모의 추가경정예산을 편성하며 고유가 및 원자재 급등으로 인한 경제적 타격에 대응한다. 특히 취약계층 주거 안정을 위해 전세사기 피해자들에게 보증금의 3분의 1을 최소 보장하는 방침이 포함되었다. 또한 원자재 급등 피해 업종의 고용 유지를 위한 지원금 대상도 확대된다.</t>
+          <t>입주자대표회의가 용역업체 A사를 상대로 제기한 부당이득금 반환 소송 항소심에서 법원이 입대의의 손을 들어주며 A사에 4000여만 원을 지급하라고 판결했습니다. 휴게시간이 늘었음에도 용역비가 그대로 지급된 것에 대해 입대의가 초과 지급액을 부당이득으로 주장하며 소송을 제기한 사건입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사는 정부의 전세사기 피해자 지원 방침을 다루고 있으며, 소송의 명확한 상대방이 특정되지 않습니다. 전세사기 가해자들의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 이미 항소심에서 원심이 인용되어 법적 다툼이 거의 종결 단계에 이르렀습니다. 그러나 피해 금액이 4000여만 원으로 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하며(적합 조건 4 미충족), 이미 판결이 선고된 사건이므로 신규 투자 기회가 제한적입니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4000여만 원</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[추경] 정부, 26조2000억 추경 편성···고유가·원자재 급등 직격탄 맞...</t>
+          <t>휴게시간 늘었는데 용역비 그대로…법원  초과분 반환해야</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323272</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168080</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-31 12:26:54.173735+00:00</t>
+          <t>2026-04-02 00:45:46.125686+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
-[...2 lines deleted...]
-      <c r="D72" t="inlineStr"/>
+          <t>입주자대표회의</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>재개발 사업 제안 단계</t>
+          <t>1심 패소 판결</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 사업에 대한 새로운 제안을 발표했다. 이 제안에는 평당 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3000만원 보상, 조합원 분담금 입주 1년 후 납부, 2000억원 사업비 조달, 타사 손해배상 전액 책임 등의 조건이 포함된다.</t>
+          <t>입주민 A씨가 아파트 주차장 배수구에 발이 빠져 다쳤다며 입주자대표회의 등을 상대로 손해배상을 청구했으나, 청주지방법원 충주지원에서 증거 부족을 이유로 패소 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>이 기사는 재개발 사업에 대한 건설사의 제안 내용을 다루고 있으며, 착공 미이행 시 보상 등 잠재적 미래 책임과 타사의 손해배상 책임 인수 조건을 포함하고 있습니다. 현재 명확히 발생한 피해나 진행 중인 분쟁을 보고하는 것이 아니므로, 소송금융 투자 대상으로 적합한 기존 소송 건이 존재하지 않습니다. (적합 조건 '상대방 책임이 비교적 명확함' 미충족)</t>
+          <t>적합 조건 5번(증거 확보)에 부합하지 않아 1심에서 패소했으며, 적합 조건 3번(집단적 피해)과 2번(상대방 자력)에도 해당하지 않아 소송금융 투자 적합도가 낮습니다. 이미 1심 판결이 선고되어 투자 위험이 높습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>박상신, 상대원2구역 현장 등판… 지역 최고 랜드마크 완성하겠다</t>
+          <t>입주민 '아파트 배수구에 발 빠져 다쳤다'며 손배 청구…법원  증거 없...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3047229</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111505</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-31 00:37:33.633323+00:00</t>
+          <t>2026-04-02 00:39:23.721493+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>원주향교</t>
+        </is>
+      </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>설계 업체 선정 과정에서 소송 제기 가능성</t>
+          <t>대법원 상고 기각 판결로 종결</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>부산 도시철도 하단~녹산선 건설 사업이 설계 업체 선정 과정에서 소송전으로 비화할 조짐을 보이며 개통 지연 우려가 커지고 있습니다. 관계 당국은 추후 소송이 제기될 경우 철도망 건설에 지장이 없도록 대응 방안을 모색할 예정입니다.</t>
+          <t>원주향교는 2026년 1/4분기 고문·원로회의를 개최하고 업무추진실적을 보고했습니다. 보고 내용 중 개운동 10-7 토지 매각 관련 손해배상 소송 건(함석호 외 10)이 2026년 3월 17일 대법원에서 상고 이유서 미제출로 기각 판결되어 원주향교가 승소하며 종결되었음이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>기사에서 소송전으로 비화할 '조짐'만 언급될 뿐, 소송 당사자, 구체적인 분쟁 내용, 상대방의 책임 여부, 피해 규모 등이 명확히 특정되지 않아 소송금융 투자 적합 조건에 해당하지 않습니다. 정보 부족으로 인해 투자 가능성이 매우 낮습니다.</t>
+          <t>해당 사건은 개운동 토지 매각 관련 손해배상 소송으로, 이미 2026년 3월 17일 대법원에서 상고 이유서 미제출로 기각 판결이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11명 (함석호 외 10)</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>도시철도 하단~녹산선 개통 또 차질…이번엔 설계업체 제소 조짐</t>
+          <t>원주향교, 2026년 1/4분기 고문·원로회의 개최</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>cfnews.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260331.22006009450</t>
+          <t>http://www.cfnews.kr/news/view.php?no=106527</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-30 13:18:34.056697+00:00</t>
+          <t>2026-04-02 00:35:40.551624+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>IPARK현대산업개발</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>분양가 관련 논란 진행 중</t>
+          <t>과거 광주 사고 관련 보상 및 소송 충당부채 지급 완료</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>고양지축 지구의 아파트 분양가에 대한 논란이 제기되었다. 고양시 관계자는 도시관리계획 변경은 시의 권한이나, 준공 후 5년간 지구단위계획을 유지해야 하며 소송 결과 등 명확한 변경 근거가 없다고 밝혔다. 기사 내용이 매우 제한적이라 구체적인 논란의 내용이나 피해 상황은 파악하기 어렵다.</t>
+          <t>IPARK현대산업개발이 지난 1년 동안 과거 광주 사고 관련 보상, 소송 및 하자보수 등을 위해 쌓아두었던 충당부채 1832억원을 실제 현금으로 지급했습니다. 이는 회사가 재무적 부담으로 남아있던 잠재적 불확실성을 해소하고 '부실 청산'을 진행하며 재도약을 준비하는 과정입니다. 기사는 이미 발생한 대규모 건설 사고에 대한 회사의 책임 이행과 재무적 정리 상황을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 피해자 수도 파악하기 어렵습니다. 소송 진행 여부나 공적 절차 진행에 대한 정보도 없어 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
+          <t>IPARK현대산업개발이 과거 광주 사고 관련 충당부채 1832억원을 실제 지급하며 재무적 불확실성을 해소하고 '부실 청산'을 진행 중이라는 기사 내용은, 주요 소송 및 보상 절차가 상당 부분 진행되었거나 종결 단계에 있음을 시사합니다. 이는 소송금융 투자 대상으로서의 신규 기회가 제한적임을 의미합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1832억원 (지급 완료)</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>옆 동네의 두 배  고양지축 분양가 논란</t>
+          <t>IPARK현대산업, '부실 청산' 디벨로퍼 기지개</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017941</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658319</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-30 13:15:32.688125+00:00</t>
+          <t>2026-04-01 13:13:24.593358+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>서울시의 우선협상대상자 지정 취소 처분에 불복하여 손해배상 소송 진행 (과거 사례)</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>법무법인 화우가 재개발·재건축 분야의 법률 서비스 경쟁력 강화를 위해 대형 로펌 최초로 '도시정비분쟁연구센터'를 출범했다. 센터는 시공자-사업시행자 분쟁, 사업시행자 내부 갈등, 인허가 관련 자문 및 소송 대응 등 복잡한 도시정비 법률 이슈에 대한 통합 솔루션을 제공할 예정이다.</t>
+          <t>2015년 서울시가 동북선 컨소시엄 주간사였던 경남기업의 회생절차 개시를 이유로 우선협상대상자 지정을 취소하자, 경남기업이 이에 불복하여 손해배상 소송을 제기했던 과거 사례가 언급되었습니다. 이는 현재 진행 중인 사건이 아닌 과거의 예시입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이 아닌, 법무법인이 재개발·재건축 분야의 법률 서비스 강화를 위해 '도시정비분쟁연구센터'를 출범했다는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
+          <t>기사는 2015년에 발생하여 손해배상 소송이 진행되었던 과거 사례를 언급하고 있어, 현재 시점에서 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (경남기업 컨소시엄)</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>화우, 대형 로펌 최초 ‘도시정비분쟁연구센터’ 출범</t>
+          <t>[현장] 원점 돌아간 서부선…공사비도 착공도 ‘안갯속’</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603301742311304f4ab64559d_12</t>
+          <t>https://www.dailian.co.kr/news/view/1628262/?sc=Naver</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-30 13:10:05.304316+00:00</t>
+          <t>2026-04-01 12:57:02.057372+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
-      <c r="D76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>저축은행, SB NPL대부</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>법무법인 하자소송전문센터 출범</t>
+          <t>분양계약 해지 소송 및 채무부존재 확인 소송 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>법무법인 대륜이 건설 하자 분쟁에서 시공사의 법적 권익을 보호하기 위한 '하자소송전문센터'를 출범했다. 대법원 재판연구관 및 건설전담재판부 판사 출신 등 전문가들이 합류하여 시공사 맞춤형 리스크 관리와 방어권 강화 서비스를 제공할 예정이다. 예방 컨설팅부터 하자감정 대응, 증거 확보 등 통합적인 서비스를 통해 시공사의 고충을 해결하는 데 중점을 둔다.</t>
+          <t>부동산 경기 침체가 장기화되면서 일부 차주들이 저축은행 및 SB NPL대부를 상대로 분양계약 해지 소송과 채무부존재 확인 소송을 잇따라 제기하고 있습니다. 이는 부실 가계담보 대출 정리 과정에서 발생하는 법적 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인이 건설 시공사를 대리하여 하자 소송을 방어하기 위한 전문 센터를 출범했다는 내용입니다. 소송금융은 일반적으로 피해자(원고)가 가해자(피고)를 상대로 소송을 제기할 때 필요한 자금을 지원하는 것이 주 목적이므로, 피고 측 방어를 위한 서비스는 소송금융 투자 대상에 적합하지 않습니다.</t>
+          <t>기사 내용만으로는 상대방(저축은행, SB NPL대부)의 책임이 명확하다고 보기 어렵습니다. (적합 조건 1 불충족) 또한, 피해 규모나 피해자 수가 특정되지 않았고(적합 조건 3, 4 불충족), 공적 조사 결과 등 객관적 증거에 대한 언급도 없습니다(적합 조건 5 불충족). 다만, 상대방은 금융기관으로 자력은 충분합니다(적합 조건 2 충족).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>[로펌라운지] 대륜, 시공사 방어 특화 '하자소송전문센터' 출범</t>
+          <t>[더벨]SB NPL대부, 저축은행 가계담보 부실 정리 돌입</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260330172258410</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603311407140960105349</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-30 13:07:55.868865+00:00</t>
+          <t>2026-04-01 12:48:39.267161+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>이 기고문은 건설 분쟁에서 승리하기 위한 핵심 전략으로 철저한 계약서 작성과 변경 관리를 강조합니다. 공사 과정에서 발생할 수 있는 모든 변수를 계약서에 명문화하고, 사소한 변경이라도 반드시 서면으로 기록하며, 분쟁 발생 시 대응 방안을 미리 명시하는 것이 중요하다고 조언합니다.</t>
+          <t>본 기사는 아파트 입주자대표회의, 위탁사, 소장이 협력하여 장기근로계약을 구현하고 법무팀의 소송 지원을 통해 아파트가 화목한 공동체가 되는 과정을 긍정적으로 묘사합니다. 특정 소송 사건이나 집단 피해 사례를 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 건설 분쟁 예방 및 대응 전략에 대한 법률 전문가의 기고문입니다. 소송금융 투자 검토를 위한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 특정 소송 사건이나 집단 피해 사례를 다루고 있지 않으며, 아파트 입주자대표회의의 법무팀 지원 활동에 대한 일반적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[기고] 건설 분쟁 승리의 핵심, 철저한 계약서 작성과 변경 관리에 있다</t>
+          <t>입대의･위탁사･소장 '3박자 노력' 힘입어 장기근로계약 구현</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/30/2026033014431585388</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168073</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-30 13:02:09.054286+00:00</t>
+          <t>2026-04-01 12:46:58.454343+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
-      <c r="D78" t="inlineStr"/>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>재개발 시공사 교체 관련 논란 진행 중</t>
+          <t>유튜브를 통한 피해 사실 공개</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 시공사 교체를 둘러싼 논란이 발생하며 1조원 규모 사업의 향방이 불투명하다. GS건설과 DL이앤씨 등 주요 건설사들이 파격적인 공사비와 조건을 제시하고 있어, 조합과 시공사 간의 복잡한 이해관계가 얽혀 있는 상황이다.</t>
+          <t>배우 김사랑이 전원주택 인테리어 시공 불량과 업체 잠적으로 인한 피해를 호소했다. 비가 새고 벽면 마감이 안 되는 등 심각한 부실공사 상태를 공개했으며, 빗물을 막기 위해 배변패드를 사용하고 있다고 밝혔다. 한국소비자원 통계에 따르면 유사 피해 사례가 많으나 합의율은 낮은 편이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>기사는 재개발 사업의 시공사 교체 논란을 다루고 있어, 특정 주체의 명확한 책임이나 피해자, 구체적인 손해배상 청구의 근거가 불분명합니다. 소송금융 투자 대상으로서의 적합 조건(1, 3, 5, 6)을 충족하지 못합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하나(적합 조건 5), 상대방 업체가 잠적하여 자력 확인이 어렵고(적합 조건 2 미충족 및 투자 회수 불확실성 증대), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 회수 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>상대원2구역 시공사 교체 논란...1조원 사업 향방 '안개속'</t>
+          <t>김사랑 “비 뚝뚝 새서 배변패드 깔고 지내” 전원주택 부실공사 호소</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44139</t>
+          <t>https://www.donga.com/news/Society/article/all/20260401/133655293/2</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-30 12:59:32.977660+00:00</t>
+          <t>2026-04-01 12:24:47.578674+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D79" t="inlineStr"/>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>재개발 사업 제안 및 협상 단계</t>
+          <t>하자소송 승소 및 손해배상금 수령 완료. 현재는 손해배상금 사용 신고 관련 행정 분쟁 중.</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 사업에 참여하며 파격적인 조건을 제안했다. 이 조건에는 2026년 6월까지 미착공 시 조합원당 3000만원 보상 및 타사 관련 손해배상 책임 등이 포함된다. 현재는 사업 제안 단계로, 실제 피해 발생이나 법적 분쟁은 없는 상황이다.</t>
+          <t>아파트 입주자대표회의가 하자소송에서 승소하여 약 16억 원의 손해배상금을 지급받았습니다. 이 손해배상금으로 공사를 진행했으나, 사용 내역을 신고하지 않아 과태료를 부과받았고, 입대의는 이에 대해 법률 근거가 없다며 부당함을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>현재는 DL이앤씨의 재개발 사업 제안 단계로, 미래의 조건부 보상 약속이 있을 뿐 실제 피해 발생이나 법적 분쟁이 발생하지 않았다. 소송금융은 현재 또는 임박한 분쟁에 대한 투자를 전제로 하므로, 본 건은 적합하지 않다. (적합 조건 1, 6 미충족)</t>
+          <t>기존 하자소송은 이미 승소하여 약 16억 원의 손해배상금을 수령 완료한 '종결된 사건'이므로 소송금융 투자 대상으로서의 신규성이 없습니다. 현재는 손해배상금 사용 신고와 관련된 행정적 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>조합원당 3000만원 (미착공 시)</t>
+          <t>16억 원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>조합원 다수 (미상)</t>
+          <t>아파트 입주민 다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>박상신 대표 현장 행보…상대원2구역에  최고 랜드마크  선언</t>
+          <t>'하자 손배금 받아 공사' 신고 안 해 과태료입대의  법률 근거 없어 부당...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>thedailypost.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113683</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168069</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-30 12:58:35.725779+00:00</t>
+          <t>2026-04-01 00:54:17.475228+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr"/>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>위계공무집행방해 혐의 관련 법정 다툼 진행 중</t>
+          <t>서울시의 우선협상대상자 지위 취소 행정절차 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>함안 가야읍 지역주택아파트 사업이 '위계공무집행방해 혐의'로 법정 다툼에 들어가면서 사업 진행에 차질이 발생하고 있다. 혐의가 인정될 경우 인허가 문제와 손해배상 등 추가적인 혼란과 갈등이 예상된다. 현재 사업의 구체적인 진행 상황과 피해 규모는 불분명하다.</t>
+          <t>서울시가 서부선 도시철도 민간투자 사업의 우선협상대상자인 두산건설컨소시엄의 지위를 취소하는 절차에 착수했다. 컨소시엄이 기한 내 건설 출자자를 확보하지 못했기 때문이며, 7월 중순 취소 처분이 확정될 예정이다. 서울시는 신규 사업자 재공고 및 재정사업 전환도 병행 검토 중이다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송 상대방의 자력, 구체적인 피해 규모 및 피해자 수, 책임의 명확성 등 소송금융 투자에 필요한 핵심 정보가 불분명합니다. '위계공무집행방해 혐의'가 언급되어 공적 절차가 진행 중임을 시사하지만, 그 외 적합 조건 충족 여부를 판단하기 어렵습니다.</t>
+          <t>두산건설컨소시엄이 기한 내 건설 출자자를 확보하지 못하여 서울시가 우선협상대상자 지위를 취소하는 것으로, 소송 제기 시 원고(컨소시엄)에게 책임이 있다는 점이 명확하여 승소 가능성이 낮다. (적합 조건 1 불충족) 다만, 상대방(서울시)의 자력은 충분하고(적합 조건 2), 사업 규모를 고려할 때 잠재적 피해 규모는 클 수 있다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>함안 가야읍 지역주택아파트 사업 미궁 속으로</t>
+          <t>서울시, '서부선' 두산건설컨소시엄 우선협상대상자 지위 취소</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002378</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260401084755d2u</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-30 12:56:16.503895+00:00</t>
+          <t>2026-04-01 00:53:14.934332+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
-      <c r="E81" t="inlineStr"/>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>법률 칼럼으로 특정 사건 아님</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>부주협이 세 번째 정비사업 실무교육을 성황리에 개최했습니다. 이번 교육에서는 실제 발생한 주요 소송 사례를 중심으로 해설하며 수강생들의 이해도를 높였고, 공동 소유자의 상속 및 신상정보 파악을 통한 리스크 관리의 중요성이 강조되었습니다.</t>
+          <t>이 기사는 임대인이 건물 매매를 이유로 임차인의 권리금 회수 기회를 방해할 경우 손해배상 책임이 발생한다는 법률적 원칙을 설명합니다. 이는 실무에서 자주 발생하는 임대차 분쟁 유형 중 하나로, 임대인의 방해 행위가 손해배상 책임으로 이어진다는 점을 강조합니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>기사는 정비사업 실무교육 개최에 대한 내용으로, 실제 발생한 소송 사례를 교육 목적으로 다루고 있을 뿐, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 임대인의 권리금 회수 방해 행위에 대한 법률적 책임을 설명하는 칼럼입니다. 특정 피고, 피해 규모, 진행 단계가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>부주협, 세 번째 정비사업 실무교육도 성황리 개최</t>
+          <t>건물 팔 거니까 권리금 포기하세요 …건물주의 착각 [더 머니이스트-아...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=61141</t>
+          <t>https://www.hankyung.com/article/202603316873Q</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-30 12:46:00.671680+00:00</t>
+          <t>2026-04-01 00:39:04.575630+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>마포구</t>
+          <t>인천항만공사, 인천지방해양수산청, 인천시</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 제기</t>
+          <t>스마트오토밸리 사업 부지 관련 민간사업자와 공공기관 간 소송 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>은평구와 마포구가 은평광역자원순환센터의 소유권을 두고 갈등 중이다. 마포구는 투자 분담금을 근거로 소유권 지분을 주장하며 소유권이전등기 청구 소송을 제기했고, 은평구는 협약서에 소유권 귀속 규정이 없음을 들어 법적 대응을 예고했다. 양측은 폐기물 반입 문제에서도 이견을 보이며 협의가 진전되지 않고 있다.</t>
+          <t>인천 남항 일대 스마트오토밸리 사업 부지와 관련하여 민간사업자와 공공기관 간 소송이 진행 중이다. 이 소송 추이에 따라 해당 부지가 중고차 수출단지 대상에서 제외될 가능성이 있다. 인천항만공사, 인천지방해양수산청, 인천시가 TF를 구성하여 논의 중이다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>이 사건은 자치구 간의 소유권 이전등기 청구 소송으로, 소송금융의 주된 투자 대상인 금전적 손해배상 청구가 아니며, 명확한 다수의 피해자 집단이 존재하지 않는다. 상대방(마포구)의 자력은 충분하고 증거 확보는 가능하나, 사건의 본질이 소송금융 투자 모델에 부합하지 않아 적합도가 낮다.</t>
+          <t>상대방에게 자력이 충분함(공공기관) 조건은 충족하나, 기사에 소송의 구체적인 내용, 책임의 명확성, 피해 규모, 집단적 피해 여부 등에 대한 정보가 부족하여 적합 조건 1개만 충족합니다. 따라서 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>은평구  마포구 소유권 소송 유감 …자원순환센터 갈등 대응 방침</t>
+          <t>스마트오토밸리 지운 중고차 수출단지, 새 판 짠다</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1954902</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319939</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-30 12:45:53.363882+00:00</t>
+          <t>2026-03-31 13:25:37.583926+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>대법원 판결</t>
+          <t>불법건축물에 대한 시정명령 및 강제철거 논란</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>대법원은 조합원 인정 여부를 판단할 때 주민등록상 주소뿐만 아니라 실제 생활공동체 여부를 기준으로 삼아야 한다고 판결했습니다. 이는 동일 주소에 거주하더라도 주거와 생계가 다른 경우에 대한 조합원 자격 판단 기준을 제시한 것입니다.</t>
+          <t>기사는 불법건축물에 대한 강제철거 집행의 어려움을 다루고 있다. 개인 재산권 침해 논란과 행정소송 가능성 때문에 행정당국이 시정명령 이후에도 강제철거에 착수하기 어렵다는 내용이다. 이는 소송금융 투자 대상으로서 명확한 피해자나 손해배상 청구의 주체를 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>기사는 대법원의 법리 해석 판결에 대한 내용으로, 특정 상대방의 명확한 잘못으로 인한 집단적 피해 사건이 아닙니다. 이미 대법원 판결이 선고되어 법적 쟁점이 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
+          <t>기사는 불법건축물 강제철거의 행정적 어려움을 다루며, 소송금융이 투자할 만한 명확한 피해자 집단이나 대규모 손해배상 청구 가능성을 제시하지 않습니다. 특정 가능한 가해자 및 피해 규모가 불분명하여 적합 조건 1, 3, 4를 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>[창간12주년 | 법무법인 조운과 함께 하는] 조합의 합리적인 운영을 위...</t>
+          <t>[단독기획]불법증축, 왜 못 없애나…강제철거 막는 '현실의 벽'</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=60968</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905982</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-30 12:41:10.705122+00:00</t>
+          <t>2026-03-31 13:21:54.635058+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>원고의 소 취하로 종결</t>
+          <t>민사소송 최종 승소</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>대웅제약 인도네시아 법인을 상대로 제기된 현지 프로젝트 하도급 분쟁 관련 민사 소송이 원고 측의 소 취하 신청에 따라 최종 종결되었습니다. 이로써 해당 법적 분쟁은 마무리되었습니다.</t>
+          <t>북구가 북구보건소 그린리모델링 공사 부산물 무단 반출과 관련하여 업체를 상대로 매매대금 청구 소송을 제기했습니다. 약 2년간의 민사소송 끝에 북구가 지난달 최종 승소했으나, 업체 측은 여전히 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>대웅제약 인도네시아 법인을 상대로 제기된 현지 민사 소송이 원고의 소 취하 신청에 따라 최종 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>소송이 이미 최종 승소로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[Biz Law] 대웅제약 인니법인, 현지 프로젝트 하도급 분쟁 합의</t>
+          <t>공사 부산물 '무단 반출' 논란…북구, 2년 소송 끝 승소</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713905</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061165</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-30 12:40:09.686004+00:00</t>
+          <t>2026-03-31 13:18:35.735124+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>민간 공모 사업자</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>2023년 3월 법원 화해권고 결정으로 종결</t>
+        </is>
+      </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>이 기사는 임대 법인이 국내 거점이 없는 해외 법인으로 변경될 경우, 임차인이 보증금을 돌려받기 위한 소송 서류 송달 및 강제 집행 등 법적 절차가 매우 어려워질 수 있음을 경고합니다. 국내에 압류할 자산이 없어 실질적인 피해 회수가 어려울 수 있다는 점을 강조하며, 계약 시 '진짜 주인' 확인의 중요성을 역설합니다.</t>
+          <t>창원문화복합타운과 관련하여 창원시와 민간 공모 사업자 간에 진행되었던 소송이 2023년 3월 법원의 화해권고 결정을 통해 종결되었습니다. 창원시는 건물을 받고 협약 이행보증금 101억 원을 사업자에게 돌려주었습니다. 이 내용은 6.3 지방선거를 앞두고 현안을 언급하는 맥락에서 다루어졌습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌 일반적인 법률 조언으로, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 특히, 상대방이 국내 자산이 없는 해외 법인일 경우 '상대방에게 자력이 충분함' 조건이 충족되지 않아 소송금융의 회수 가능성이 매우 낮습니다.</t>
+          <t>기사에 따르면 해당 소송은 2023년 3월 법원의 화해권고 결정을 통해 이미 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>101억 원</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>임대 법인과의 계약…'진짜 주인' 확인하셨나요?</t>
+          <t>1년 2개월 시장 공석에 현안 산적…저마다  내가 적임자 [6.3 지방선거 장...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35874</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002468</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-30 00:49:35.793760+00:00</t>
+          <t>2026-03-31 13:17:34.753011+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
-          <t>이 기사는 한 로펌이 도시정비 사업 관련 분쟁 예방 및 대응을 위한 통합 솔루션을 제공한다는 내용을 담고 있습니다. 시공사와 사업시행자 간 분쟁, 내부 갈등, 인허가 관련 자문 및 소송 대응, 종교시설·상가 소유자와 조합 간 분쟁 해결 등을 서비스 범위로 제시합니다.</t>
+          <t>해당 기사는 전세금 미반환 시 임대인이 부담하는 손해배상 책임의 범위에 대해 민법 제393조를 인용하여 통상손해와 특별손해를 구분하며 설명하고 있습니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 해설입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 로펌의 도시정비 분쟁 관련 법률 서비스 제공 전략을 다루고 있습니다. 따라서 소송금융 투자 적합도를 판단할 구체적인 사건 정보(상대방 책임, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 전세금 미반환으로 인한 손해배상 범위에 대한 일반적인 법률 해설로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[로펌 Biz] 도시정비 분쟁 예방ㆍ대응 ‘통합 솔루션’ 제공… 경쟁력 ...</t>
+          <t>전세금 미반환으로 인한 손해배상 범위</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603291401306300048</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3018033</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-30 00:38:45.145259+00:00</t>
+          <t>2026-03-31 12:55:32.413122+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>일반적인 법률 절차 설명</t>
+          <t>서울행정법원에서 취소 소송 각하 판결</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>이 기사는 하자소송에서 하자보수비 감정서가 법원에 접수된 후 진행되는 감정보완절차에 대해 설명한다. 법원이 감정서를 원고와 피고에게 교부하고, 이에 대한 보완 감정을 지휘하는 방식 등 일반적인 법률 절차를 다루고 있다.</t>
+          <t>재개발구역 토지 및 건축물 소유자인 B씨가 공동주택 수분양권 침해 및 동·호수 추첨권 박탈을 주장하며 제기한 취소 소송이 서울행정법원에서 각하되었다. B씨는 자신의 권리가 본질적으로 침해되었다고 주장했다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 하자소송의 감정보완절차에 대한 일반적인 법률 해설이다. 소송금융 투자 검토를 위한 특정 피고, 피해자, 피해 규모 등 구체적인 사건 정보가 전혀 없어 투자 적합 조건을 충족하지 못한다.</t>
+          <t>기사 내용만으로는 상대방의 책임이 명확하지 않고, 피해 규모나 피해자 수가 특정되지 않았다. 또한, 이미 서울행정법원에서 취소 소송이 각하되어 원고에게 불리한 판결이 내려진 상태이므로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>[법률라운지] 하자소송에서 감정보완절차와 관련하여</t>
+          <t>서울행법  재개발 이전고시 이후 일부 취소는 불가</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603291020208890029</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=61150</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-30 00:38:40.221604+00:00</t>
+          <t>2026-03-31 12:44:39.382265+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
-      <c r="E88" t="inlineStr"/>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>국무회의 추경 예산 의결</t>
+        </is>
+      </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>이 기사는 건설 하도급대금 부당감액에 대한 법원의 판단 기준과 대처 방안을 다루고 있습니다. 정상적인 거래관행과 상관습을 기준으로 부당감액 여부를 판단하며, 무조건적인 손해배상이 가능한 것은 아니므로 법률 전문가와 상의할 것을 권고합니다.</t>
+          <t>국무회의에서 26조 2천억 원 규모의 '전쟁추경'이 의결되었다. 이 추경은 위기가구 긴급복지 확대, 전세사기피해자 보증금 3분의 1 최소 보장, 소상공인 지원 및 체불임금 청산 대출 등 다양한 민생 안정 및 경제 활성화 정책을 포함한다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>해당 기사는 하도급대금 부당감액에 대한 법원의 판단 기준과 대처 방안을 설명하는 일반적인 법률 칼럼으로, 특정 사건이나 피해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 국무회의의 추경 예산 의결을 다루며, 전세사기 피해자 지원 등 기존 사회 문제에 대한 정부 정책을 설명합니다. 이는 집단적 피해(3), 큰 피해 규모(4), 공적 절차 진행 중(6)임을 시사하지만, 기사 내용만으로는 소송 상대방의 책임 명확성(1) 및 자력 충분성(2)을 파악하기 어렵고, 특히 전세사기 사건의 경우 상대방의 자력 부족이 문제되는 경우가 많아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[건설분쟁 해결 사례](1) 하도급대금 부당감액 대처방안</t>
+          <t>국무회의 '전쟁추경' 의결…26조2000억 원</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46179</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353769</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-30 00:35:10.231461+00:00</t>
+          <t>2026-03-31 12:30:23.759270+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>민간 사업자와의 소송으로 마산해양신도시 프로젝트 장기 표류 중</t>
+          <t>정부 추경 편성 및 전세사기 피해자 보증금 보장 방침 발표</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>김석기 전 대행이 민간 사업자와의 소송으로 장기 표류 중인 마산해양신도시에 주거문화관광 디지털 산업 복합단지를 조성하겠다고 공약했습니다. 이 기사는 정치인의 공약에 대한 내용으로, 특정 소송의 구체적인 정보는 담고 있지 않아 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>정부가 26조 2천억 원 규모의 추가경정예산을 편성하며 고유가 및 원자재 급등으로 인한 경제적 타격에 대응한다. 특히 취약계층 주거 안정을 위해 전세사기 피해자들에게 보증금의 3분의 1을 최소 보장하는 방침이 포함되었다. 또한 원자재 급등 피해 업종의 고용 유지를 위한 지원금 대상도 확대된다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 당사자, 쟁점, 구체적인 피해 내용 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로서의 적합도를 판단하기 어렵습니다. (적합 조건 1, 2, 3, 5, 6 모두 파악 불가)</t>
+          <t>기사는 정부의 전세사기 피해자 지원 방침을 다루고 있으며, 소송의 명확한 상대방이 특정되지 않습니다. 전세사기 가해자들의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>민주 4파전, 국힘 3파전…거대 양당 다자경선 주목</t>
+          <t>[추경] 정부, 26조2000억 추경 편성···고유가·원자재 급등 직격탄 맞...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0100&amp;key=20260330.22006009007</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323272</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-29 12:56:11.564404+00:00</t>
+          <t>2026-03-31 12:26:54.173735+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>법률구조공단 자문 중</t>
+          <t>재개발 사업 제안 단계</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>옆집 공사로 인해 A씨의 주택 일부가 붕괴되어 재산상 손해와 정신적 고통을 겪고 있습니다. A씨는 대한법률구조공단에 위자료 청구 가능 여부를 문의했으며, 공단은 정신적 고통이 인정될 경우 위자료 청구가 가능하다고 답변했습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 사업에 대한 새로운 제안을 발표했다. 이 제안에는 평당 확정 공사비, 2026년 6월 착공 미이행 시 조합원당 3000만원 보상, 조합원 분담금 입주 1년 후 납부, 2000억원 사업비 조달, 타사 손해배상 전액 책임 등의 조건이 포함된다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>옆집 공사로 인한 주택 붕괴로 상대방 책임은 비교적 명확하고(적합 조건 1) 증거 확보가 가능해 보이나(적합 조건 5), 집단적 피해가 아닌 개별 사건이며, 상대방의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 기사는 재개발 사업에 대한 건설사의 제안 내용을 다루고 있으며, 착공 미이행 시 보상 등 잠재적 미래 책임과 타사의 손해배상 책임 인수 조건을 포함하고 있습니다. 현재 명확히 발생한 피해나 진행 중인 분쟁을 보고하는 것이 아니므로, 소송금융 투자 대상으로 적합한 기존 소송 건이 존재하지 않습니다. (적합 조건 '상대방 책임이 비교적 명확함' 미충족)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>상대원2구역 조합원 다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>옆집 공사 중 주택 일부 붕괴…위자료 청구</t>
+          <t>박상신, 상대원2구역 현장 등판… 지역 최고 랜드마크 완성하겠다</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77535</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3047229</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-29 12:38:40.167616+00:00</t>
+          <t>2026-03-31 00:37:33.633323+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
-      <c r="D91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>일반적인 법률 해석 제공</t>
+          <t>설계 업체 선정 과정에서 소송 제기 가능성</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>주상복합 건물에서 임대한 1실이 상가 용도로 사용되었다면 상가건물 임대차보호법에 따라 권리금 보호가 가능하며, 건물주가 권리금 회수를 방해할 경우 손해배상청구 소송을 제기할 수 있다는 법률 전문가의 해석입니다. 상가건물의 정의와 권리금 보호 예외 사항도 함께 설명하고 있습니다.</t>
+          <t>부산 도시철도 하단~녹산선 건설 사업이 설계 업체 선정 과정에서 소송전으로 비화할 조짐을 보이며 개통 지연 우려가 커지고 있습니다. 관계 당국은 추후 소송이 제기될 경우 철도망 건설에 지장이 없도록 대응 방안을 모색할 예정입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 주상복합 건물 내 상가 임차인의 권리금 보호 여부에 대한 일반적인 법률 해석 및 자문 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 피해자 집단, 진행 단계 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에서 소송전으로 비화할 '조짐'만 언급될 뿐, 소송 당사자, 구체적인 분쟁 내용, 상대방의 책임 여부, 피해 규모 등이 명확히 특정되지 않아 소송금융 투자 적합 조건에 해당하지 않습니다. 정보 부족으로 인해 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>주거 혼합된 주상복합, 권리금 주장 가능할까</t>
+          <t>도시철도 하단~녹산선 개통 또 차질…이번엔 설계업체 제소 조짐</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202602199905c</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260331.22006009450</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-29 00:31:44.957274+00:00</t>
+          <t>2026-03-30 13:18:34.056697+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>조합원 간 상가 공유물분할청구소송 취하 합의로 일단락</t>
+          <t>분양가 관련 논란 진행 중</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>개포주공 6·7단지 재건축 사업이 관리처분인가를 앞두고 속도를 내고 있으며, 총 공사비 1조 5천억 원 규모의 대형 프로젝트입니다. 과거 상가 조합원과의 갈등으로 인한 공유물분할청구소송은 취하 합의로 일단락되었으며, 공사비 상승 등 잠재적 변수가 남아있습니다.</t>
+          <t>고양지축 지구의 아파트 분양가에 대한 논란이 제기되었다. 고양시 관계자는 도시관리계획 변경은 시의 권한이나, 준공 후 5년간 지구단위계획을 유지해야 하며 소송 결과 등 명확한 변경 근거가 없다고 밝혔다. 기사 내용이 매우 제한적이라 구체적인 논란의 내용이나 피해 상황은 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '상가 공유물분할청구소송'은 조합원 간 취하 합의로 이미 일단락된 상태로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 현재 소송금융 투자를 고려할 만한 명확하고 진행 중인 분쟁이나 피해 사실이 확인되지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 피해자 수도 파악하기 어렵습니다. 소송 진행 여부나 공적 절차 진행에 대한 정보도 없어 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>[챗집피티]1년새 24억→40억…대치 학원가 옆 '강남 재건축 끝판왕' 온다</t>
+          <t>옆 동네의 두 배  고양지축 분양가 논란</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/estate/2026/03/29/2026032713294442398</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017941</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-29 00:30:02.595946+00:00</t>
+          <t>2026-03-30 13:15:32.688125+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
-      <c r="D93" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>부모가 남긴 상속 부동산을 형제나 가족이 공동으로 소유할 경우, 매각이나 개발 등 주요 의사결정에서 갈등이 발생하여 공유물 분할 소송으로 이어지는 경우가 많다. 법원은 현물분할을 우선 검토하지만, 합의가 어렵거나 물리적 분할이 불가능할 경우 경매로 진행될 수 있으며, 이 경우 재산 가치의 30% 이상 손실이 발생할 수 있다.</t>
+          <t>법무법인 화우가 재개발·재건축 분야의 법률 서비스 경쟁력 강화를 위해 대형 로펌 최초로 '도시정비분쟁연구센터'를 출범했다. 센터는 시공자-사업시행자 분쟁, 사업시행자 내부 갈등, 인허가 관련 자문 및 소송 대응 등 복잡한 도시정비 법률 이슈에 대한 통합 솔루션을 제공할 예정이다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>이 사건은 형제 간 상속 부동산 분쟁으로, 상대방이 특정 대기업이나 공공기관이 아닌 가족 구성원이며 자력 확인이 어렵습니다. 또한 집단적 피해가 아닌 개별적인 분쟁으로, 소송금융 투자 대상으로서의 적합 조건(상대방 자력, 집단적 피해)에 부합하지 않습니다.</t>
+          <t>이 기사는 특정 소송 사건이 아닌, 법무법인이 재개발·재건축 분야의 법률 서비스 강화를 위해 '도시정비분쟁연구센터'를 출범했다는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>“형제끼리 부모 집 나누다 결국 경매”…싸움 나면 이렇게 된다</t>
+          <t>화우, 대형 로펌 최초 ‘도시정비분쟁연구센터’ 출범</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260327/133621220/2</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603301742311304f4ab64559d_12</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-28 12:34:35.960512+00:00</t>
+          <t>2026-03-30 13:10:05.304316+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
-      <c r="D94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>보증금 반환 소송 승소 및 보증금 반환 완료</t>
+          <t>법무법인 하자소송전문센터 출범</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>중랑구 법률홈닥터와 공단의 지원을 받은 B씨가 임대인의 보증금 미반환 문제로 소송을 제기하여 승소했다. B씨는 반환받은 보증금으로 LH 전세임대주택에 입주하며 주거 안정을 찾았다.</t>
+          <t>법무법인 대륜이 건설 하자 분쟁에서 시공사의 법적 권익을 보호하기 위한 '하자소송전문센터'를 출범했다. 대법원 재판연구관 및 건설전담재판부 판사 출신 등 전문가들이 합류하여 시공사 맞춤형 리스크 관리와 방어권 강화 서비스를 제공할 예정이다. 예방 컨설팅부터 하자감정 대응, 증거 확보 등 통합적인 서비스를 통해 시공사의 고충을 해결하는 데 중점을 둔다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>B씨의 임대차 보증금 미반환 소송은 이미 승소하여 보증금을 반환받고 종결된 사건입니다. 소송금융은 현재 진행 중이거나 예정된 사건에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 법무법인이 건설 시공사를 대리하여 하자 소송을 방어하기 위한 전문 센터를 출범했다는 내용입니다. 소송금융은 일반적으로 피해자(원고)가 가해자(피고)를 상대로 소송을 제기할 때 필요한 자금을 지원하는 것이 주 목적이므로, 피고 측 방어를 위한 서비스는 소송금융 투자 대상에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>중랑구, 법률복지 협력 성과 가시화…보증금 소송 승소 등 생활 안정 지...</t>
+          <t>[로펌라운지] 대륜, 시공사 방어 특화 '하자소송전문센터' 출범</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=601116</t>
+          <t>https://www.ajunews.com/view/20260330172258410</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-27 13:09:47.292722+00:00</t>
+          <t>2026-03-30 13:07:55.868865+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
-      <c r="D95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
-          <t>법무법인 지경이 명도소송 방어 과정에서 사업 진행 전반의 하자를 지적하며 현금청산자들의 보상금을 최고 220%까지 증액하는 이례적인 합의를 이끌어냈습니다. 이는 단순 보상금 증액을 넘어선 다차원적인 소송 전략으로 현금청산자들의 권리 보호에 기여한 사례입니다.</t>
+          <t>이 기고문은 건설 분쟁에서 승리하기 위한 핵심 전략으로 철저한 계약서 작성과 변경 관리를 강조합니다. 공사 과정에서 발생할 수 있는 모든 변수를 계약서에 명문화하고, 사소한 변경이라도 반드시 서면으로 기록하며, 분쟁 발생 시 대응 방안을 미리 명시하는 것이 중요하다고 조언합니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인의 과거 성공 사례를 보도하는 것으로, 이미 '합의'를 통해 종결된 사건입니다. 소송금융은 진행 중이거나 앞으로 제기될 소송에 대한 투자를 목적으로 하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 건설 분쟁 예방 및 대응 전략에 대한 법률 전문가의 기고문입니다. 소송금융 투자 검토를 위한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>법무법인 지경, 명도소송 방어 현금청산자 최고 220% 합의</t>
+          <t>[기고] 건설 분쟁 승리의 핵심, 철저한 계약서 작성과 변경 관리에 있다</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>thebigdata.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.thebigdata.co.kr/view.php?ud=2026032717412744759aeda69934_23</t>
+          <t>https://www.mt.co.kr/industry/2026/03/30/2026033014431585388</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-27 13:08:52.168986+00:00</t>
+          <t>2026-03-30 13:02:09.054286+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
-      <c r="D96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
-          <t>PF 채무 출자전환을 통한 우발부채 해소</t>
+          <t>재개발 시공사 교체 관련 논란 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>금호건설이 19년 만에 서울 동작구 상도동 공동주택 개발사업 관련 423억 원 규모의 프로젝트파이낸싱(PF) 우발부채를 제3자 배정 유상증자를 통해 정리한다. 이 채무는 과거 사업 지연과 금호건설의 워크아웃으로 PF 대출 만기 연장이 실패하면서 발생했으며, 이번 조치로 금호건설은 재무구조를 개선한다. 다만 채권단은 출자전환 발행가액과 현 주가의 큰 괴리로 상당한 손실을 감수하게 된다.</t>
+          <t>상대원2구역 재개발 사업에서 시공사 교체를 둘러싼 논란이 발생하며 1조원 규모 사업의 향방이 불투명하다. GS건설과 DL이앤씨 등 주요 건설사들이 파격적인 공사비와 조건을 제시하고 있어, 조합과 시공사 간의 복잡한 이해관계가 얽혀 있는 상황이다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>해당 기사는 금호건설이 장기간 안고 있던 프로젝트파이낸싱(PF) 관련 우발부채를 출자전환을 통해 최종적으로 정리하는 내용을 다루고 있습니다. 이는 새로운 소송 기회를 발굴하는 것이 아닌, 기존의 복잡한 채무 관계가 '종결'되는 사건에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 재개발 사업의 시공사 교체 논란을 다루고 있어, 특정 주체의 명확한 책임이나 피해자, 구체적인 손해배상 청구의 근거가 불분명합니다. 소송금융 투자 대상으로서의 적합 조건(1, 3, 5, 6)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>금호건설, 19년 만에 '상도동 PF 족쇄' 푼다…423억 출자전환</t>
+          <t>상대원2구역 시공사 교체 논란...1조원 사업 향방 '안개속'</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260327000260</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44139</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-27 12:42:59.957164+00:00</t>
+          <t>2026-03-30 12:59:32.977660+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>입주자대표회의</t>
-[...6 lines deleted...]
-      </c>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>두 법원의 판결이 엇갈려 법리적 다툼 진행 중</t>
+          <t>재개발 사업 제안 및 협상 단계</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>아파트 유지보수공사 입찰 후 본계약 체결을 거절당한 업체들이 제기한 소송에서 두 법원의 판결이 엇갈리고 있습니다. 공동주택관리법령에 따른 입주자대표회의의 공사계약 체결 여부 결정 과정이 주요 쟁점입니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 사업에 참여하며 파격적인 조건을 제안했다. 이 조건에는 2026년 6월까지 미착공 시 조합원당 3000만원 보상 및 타사 관련 손해배상 책임 등이 포함된다. 현재는 사업 제안 단계로, 실제 피해 발생이나 법적 분쟁은 없는 상황이다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방(입주자대표회의)의 자력 불확실성이 크고(적합 조건 2 미충족), 기사만으로는 상대방 책임의 명확성 및 구체적인 피해 규모를 파악하기 어렵습니다(적합 조건 1, 4 미충족). 이미 소송이 진행 중이거나 판결이 선고된 상태로 보이며, 법리적 쟁점이 복잡할 수 있습니다.</t>
+          <t>현재는 DL이앤씨의 재개발 사업 제안 단계로, 미래의 조건부 보상 약속이 있을 뿐 실제 피해 발생이나 법적 분쟁이 발생하지 않았다. 소송금융은 현재 또는 임박한 분쟁에 대한 투자를 전제로 하므로, 본 건은 적합하지 않다. (적합 조건 1, 6 미충족)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원당 3000만원 (미착공 시)</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수 (미상)</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>'보수공사 입찰 후 본계약 체결 거절' 판결 다른 이유는?</t>
+          <t>박상신 대표 현장 행보…상대원2구역에  최고 랜드마크  선언</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>thedailypost.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168025</t>
+          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113683</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-27 12:41:53.281194+00:00</t>
+          <t>2026-03-30 12:58:35.725779+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
-      <c r="D98" t="inlineStr"/>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>전세사기 피해 구제 및 법률 자문 관련 일반적 논의</t>
+          <t>위계공무집행방해 혐의 관련 법정 다툼 진행 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>해당 기사는 전세사기 피해자들이 보증금 회수뿐 아니라 평온한 일상으로 돌아가는 것이 중요하다고 강조하며, 개정법과 법률 전문가의 도움을 받을 것을 권고하는 생활법률 칼럼입니다. 전세사기 피해 구제 방안과 법률적 조언에 대한 일반적인 내용을 다루고 있습니다.</t>
+          <t>함안 가야읍 지역주택아파트 사업이 '위계공무집행방해 혐의'로 법정 다툼에 들어가면서 사업 진행에 차질이 발생하고 있다. 혐의가 인정될 경우 인허가 문제와 손해배상 등 추가적인 혼란과 갈등이 예상된다. 현재 사업의 구체적인 진행 상황과 피해 규모는 불분명하다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사는 전세사기 피해에 대한 일반적인 법률 칼럼으로, 특정 사건이나 구체적인 피고를 지목하고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 사건의 진행 상황, 상대방의 자력, 구체적인 피해 규모 등의 정보가 부족합니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>기사 내용이 매우 단편적이며, 소송 상대방의 자력, 구체적인 피해 규모 및 피해자 수, 책임의 명확성 등 소송금융 투자에 필요한 핵심 정보가 불분명합니다. '위계공무집행방해 혐의'가 언급되어 공적 절차가 진행 중임을 시사하지만, 그 외 적합 조건 충족 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>[여봉구의 생활법률] 전세사기, 보증금 손실보다 무서운 '2차 피해'</t>
+          <t>함안 가야읍 지역주택아파트 사업 미궁 속으로</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=728364</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002378</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-27 12:17:02.877324+00:00</t>
+          <t>2026-03-30 12:56:16.503895+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
-      <c r="D99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D99" t="inlineStr"/>
+      <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>본 기사는 장기간 점유한 토지가 타인 소유로 밝혀졌을 때 발생할 수 있는 법적 분쟁 상황을 다룹니다. 점유취득시효를 통한 소유권이전등기소송과 경계확정소송의 필요성을 설명하며, 인접 토지 간 경계 분쟁 해결 방안을 제시합니다.</t>
+          <t>부주협이 세 번째 정비사업 실무교육을 성황리에 개최했습니다. 이번 교육에서는 실제 발생한 주요 소송 사례를 중심으로 해설하며 수강생들의 이해도를 높였고, 공동 소유자의 상속 및 신상정보 파악을 통한 리스크 관리의 중요성이 강조되었습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도라기보다, 오래 사용한 토지가 타인 소유로 밝혀진 경우 발생할 수 있는 일반적인 법률 분쟁(점유취득시효, 경계확정소송)에 대한 설명입니다. 상대방의 자력이나 집단적 피해 여부를 파악하기 어렵고, 소송금융 투자 대상으로서의 구체적인 사건성이 부족합니다.</t>
+          <t>기사는 정비사업 실무교육 개최에 대한 내용으로, 실제 발생한 소송 사례를 교육 목적으로 다루고 있을 뿐, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>오래 사용해 온 내 땅, 알고 보니 남의 땅이라면</t>
+          <t>부주협, 세 번째 정비사업 실무교육도 성황리 개최</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35898</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=61141</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-27 00:54:19.320015+00:00</t>
+          <t>2026-03-30 12:46:00.671680+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>마포구</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>2006년 대법원 판결로 종결된 사건</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 제기</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>안산시 초지동 K스포랜드 실내수영장 건립과 관련하여 2006년 대법원 판결이 있었음. 대법원은 목욕 시설을 운동 시설의 부대 시설로 보아 원심의 원고 승소 판결을 파기했다. 이 기사는 과거의 법적 판례를 다루고 있다.</t>
+          <t>은평구와 마포구가 은평광역자원순환센터의 소유권을 두고 갈등 중이다. 마포구는 투자 분담금을 근거로 소유권 지분을 주장하며 소유권이전등기 청구 소송을 제기했고, 은평구는 협약서에 소유권 귀속 규정이 없음을 들어 법적 대응을 예고했다. 양측은 폐기물 반입 문제에서도 이견을 보이며 협의가 진전되지 않고 있다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사에 언급된 사건은 2006년 대법원 판결로 이미 종결된 사건임. 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 자치구 간의 소유권 이전등기 청구 소송으로, 소송금융의 주된 투자 대상인 금전적 손해배상 청구가 아니며, 명확한 다수의 피해자 집단이 존재하지 않는다. 상대방(마포구)의 자력은 충분하고 증거 확보는 가능하나, 사건의 본질이 소송금융 투자 모델에 부합하지 않아 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>[단독-2보] 안산시 초지동 K스포랜드…무늬만 실내수영장?</t>
+          <t>은평구  마포구 소유권 소송 유감 …자원순환센터 갈등 대응 방침</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1626180/?sc=Naver</t>
+          <t>http://www.inews24.com/view/1954902</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-27 00:44:32.049279+00:00</t>
+          <t>2026-03-30 12:45:53.363882+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>정치권에서 사회적 재난으로 규정하고 대책 촉구 중</t>
+          <t>대법원 판결</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>김철민 예비후보가 특정되지 않은 '이번 사건'을 '사회적 재난'으로 규정하며 긴급 성명서를 발표했습니다. 그는 시가 직접 책임지는 '주거 안전망' 구축과 피해자 지원, 재발 방지를 위한 긴급 대책 및 구조적 개혁 방안 마련을 촉구했습니다.</t>
+          <t>대법원은 조합원 인정 여부를 판단할 때 주민등록상 주소뿐만 아니라 실제 생활공동체 여부를 기준으로 삼아야 한다고 판결했습니다. 이는 동일 주소에 거주하더라도 주거와 생계가 다른 경우에 대한 조합원 자격 판단 기준을 제시한 것입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>기사에 '이번 사건'의 구체적인 내용이 명시되어 있지 않아 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준을 확인하기 어렵습니다. '시'가 잠재적 상대방으로 언급되나, 사건의 실체가 불분명하여 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+          <t>기사는 대법원의 법리 해석 판결에 대한 내용으로, 특정 상대방의 명확한 잘못으로 인한 집단적 피해 사건이 아닙니다. 이미 대법원 판결이 선고되어 법적 쟁점이 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>김철민  사회적 재난, 시가 직접 책임지는 '주거 안전망' 구축해야</t>
+          <t>[창간12주년 | 법무법인 조운과 함께 하는] 조합의 합리적인 운영을 위...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85751</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60968</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-27 00:20:36.351910+00:00</t>
+          <t>2026-03-30 12:41:10.705122+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>현대건설</t>
-[...2 lines deleted...]
-      <c r="D102" t="inlineStr"/>
+          <t>대웅제약 인도네시아 법인</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>채무보증 결정 단계, 현재 분쟁 발생 없음</t>
+          <t>원고의 소 취하로 종결</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>현대건설이 신안우이 해상풍력 발전사업에 건설출자자로 참여하며 2조6400억 원 규모의 채무보증을 결정했습니다. 이는 책임준공을 이행하지 않을 경우 채권자에게 손해배상 의무를 지게 되는 조건으로, 채무보증기간은 최초 기표일로부터 37개월입니다.</t>
+          <t>대웅제약 인도네시아 법인을 상대로 제기된 현지 프로젝트 하도급 분쟁 관련 민사 소송이 원고 측의 소 취하 신청에 따라 최종 종결되었습니다. 이로써 해당 법적 분쟁은 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>해당 기사는 현대건설의 채무보증 결정에 대한 기업 재무 관련 보도로, 현재 실제 피해가 발생했거나 분쟁이 시작된 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 손해 발생, 또는 분쟁의 징후가 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>대웅제약 인도네시아 법인을 상대로 제기된 현지 민사 소송이 원고의 소 취하 신청에 따라 최종 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>2조6400억 (채무보증액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>현대건설, 신안우이해상풍력에 2조6400억 채무보증 결정</t>
+          <t>[Biz Law] 대웅제약 인니법인, 현지 프로젝트 하도급 분쟁 합의</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=646502</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713905</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-26 13:11:19.809616+00:00</t>
+          <t>2026-03-30 12:40:09.686004+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr"/>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>강동구 천호A1-1 공공재개발 사업에서 비상대책위원회가 시공사 선정을 위한 입찰 절차 중지 가처분 소송을 제기하여 현재 진행 중이다. 조합은 공동 사업시행자인 LH에 시공사 추천 공문을 발송할 예정이다. 이 소송은 시공사 선정 과정의 주요 쟁점으로 부상하고 있다.</t>
+          <t>이 기사는 임대 법인이 국내 거점이 없는 해외 법인으로 변경될 경우, 임차인이 보증금을 돌려받기 위한 소송 서류 송달 및 강제 집행 등 법적 절차가 매우 어려워질 수 있음을 경고합니다. 국내에 압류할 자산이 없어 실질적인 피해 회수가 어려울 수 있다는 점을 강조하며, 계약 시 '진짜 주인' 확인의 중요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>소송 상대방인 한국토지주택공사(LH)는 자력이 충분하나 (적합 조건 2), 현재 진행 중인 소송은 입찰 절차 중지 가처분 소송으로 직접적인 금전적 손해배상 청구가 아닌 절차적 분쟁입니다. 따라서 소송금융 투자의 주요 목적이 되는 명확한 피해 금액이나 손해배상 청구의 근거가 기사에서 확인되지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌 일반적인 법률 조언으로, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 특히, 상대방이 국내 자산이 없는 해외 법인일 경우 '상대방에게 자력이 충분함' 조건이 충족되지 않아 소송금융의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>강동구 천호A1-1 공공재개발, 이제 막 8부 능선 넘었다</t>
+          <t>임대 법인과의 계약…'진짜 주인' 확인하셨나요?</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298285</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35874</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-26 12:55:14.510198+00:00</t>
+          <t>2026-03-30 00:49:35.793760+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
-      <c r="E104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>인천 미추홀구 미추1구역 재개발 사업에서 도시 및 주거환경정비법 대신 주택법 적용 가능성 등 사용승인 관련 법률 해석 문제가 제기되었다. 기사는 재개발 사업이 조합 내부 분쟁, 행정 절차 지연, 소송 등 다양한 변수로 인해 준공인가 일정이 지연될 수 있음을 언급한다.</t>
+          <t>이 기사는 한 로펌이 도시정비 사업 관련 분쟁 예방 및 대응을 위한 통합 솔루션을 제공한다는 내용을 담고 있습니다. 시공사와 사업시행자 간 분쟁, 내부 갈등, 인허가 관련 자문 및 소송 대응, 종교시설·상가 소유자와 조합 간 분쟁 해결 등을 서비스 범위로 제시합니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>기사는 재개발 사업의 사용승인 관련 법률 해석 문제와 행정 절차 지연 등 일반적인 어려움을 다루고 있어, 특정 주체의 명확한 책임이나 구체적인 피해 규모를 파악하기 어렵다. 소송 상대방 또한 불분명하며, 소송금융 투자 대상으로서의 명확한 사건성이 부족하다. (적합 조건 1, 2, 4 불충분)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 로펌의 도시정비 분쟁 관련 법률 서비스 제공 전략을 다루고 있습니다. 따라서 소송금융 투자 적합도를 판단할 구체적인 사건 정보(상대방 책임, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>인천 미추홀구, '도정법 대신 주택법 적용?'...미추1구역 사용승인 해석...</t>
+          <t>[로펌 Biz] 도시정비 분쟁 예방ㆍ대응 ‘통합 솔루션’ 제공… 경쟁력 ...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017589</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603291401306300048</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-26 12:54:14.226967+00:00</t>
+          <t>2026-03-30 00:38:45.145259+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E105" t="inlineStr"/>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>일반적인 법률 절차 설명</t>
+        </is>
+      </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>합천군수가 합천영상테마파크 숙박시설 조성사업과 관련한 소송이 군민 복리에 영향을 미친다고 언급했으나, 소송의 구체적인 내용이나 진행 상황에 대한 정보는 전혀 제공되지 않았다. 기사는 주로 군정 운영 및 도민체전 준비에 대한 인터뷰 내용이다.</t>
+          <t>이 기사는 하자소송에서 하자보수비 감정서가 법원에 접수된 후 진행되는 감정보완절차에 대해 설명한다. 법원이 감정서를 원고와 피고에게 교부하고, 이에 대한 보완 감정을 지휘하는 방식 등 일반적인 법률 절차를 다루고 있다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 소송의 당사자, 쟁점, 피해 규모, 책임 소재 등 소송금융 적합도 판단에 필요한 핵심 정보가 전혀 파악되지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 하자소송의 감정보완절차에 대한 일반적인 법률 해설이다. 소송금융 투자 검토를 위한 특정 피고, 피해자, 피해 규모 등 구체적인 사건 정보가 전혀 없어 투자 적합 조건을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[인터뷰] 김윤철 합천군수, '창조경제∙찾고 싶은 문화관광' 양 날개로...</t>
+          <t>[법률라운지] 하자소송에서 감정보완절차와 관련하여</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=681800</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603291020208890029</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-26 12:47:52.602170+00:00</t>
+          <t>2026-03-30 00:38:40.221604+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t>아파트 주차장 자리 사유화 문제 해결을 위해 관리규약 위반에 따른 이행강제금 부과를 시도해도 법적 성격과 절차의 불분명함으로 분쟁이 발생하기 쉽습니다. 최종 수단인 민사 소송은 시간, 비용, 입증 부담이 커 단지 차원에서 상시 대응하기 어렵다는 내용입니다.</t>
+          <t>이 기사는 건설 하도급대금 부당감액에 대한 법원의 판단 기준과 대처 방안을 다루고 있습니다. 정상적인 거래관행과 상관습을 기준으로 부당감액 여부를 판단하며, 무조건적인 손해배상이 가능한 것은 아니므로 법률 전문가와 상의할 것을 권고합니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>상대방은 특정되지 않은 개별 입주민으로, 소송금융 투자 대상으로서 충분한 자력을 가진 대기업이나 기관이 아님 (부적합 조건: 상대방에게 자력이 충분함). 피해는 주로 주차 불편 및 분쟁으로 인한 시간/비용 부담이며, 기사에서 언급된 금전적 피해 규모가 크지 않아 소송금융 투자 매력이 낮음 (부적합 조건: 피해 규모가 큼). 기사는 일반적인 분쟁 해결의 어려움을 다루고 있어, 특정 사건에 대한 투자 기회로 보기 어렵습니다.</t>
+          <t>해당 기사는 하도급대금 부당감액에 대한 법원의 판단 기준과 대처 방안을 설명하는 일반적인 법률 칼럼으로, 특정 사건이나 피해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>아파트 주차장 자리 사유화를 막는 방법</t>
+          <t>[건설분쟁 해결 사례](1) 하도급대금 부당감액 대처방안</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111469</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46179</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-26 00:51:33.493695+00:00</t>
+          <t>2026-03-30 00:35:10.231461+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>하자 입증 및 2억원 회수</t>
+          <t>민간 사업자와의 소송으로 마산해양신도시 프로젝트 장기 표류 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>한 아파트 단지 소장이 단지 내 공사 및 소송 문제로 업체와 책임 소재를 두고 갈등을 겪었으나, 포럼에서 얻은 지식을 바탕으로 하자를 명확히 입증하여 총 3억3000만원 중 2억원을 회수하는 성과를 거두었습니다. 이 사례는 과거에 발생하여 이미 해결된 분쟁입니다.</t>
+          <t>김석기 전 대행이 민간 사업자와의 소송으로 장기 표류 중인 마산해양신도시에 주거문화관광 디지털 산업 복합단지를 조성하겠다고 공약했습니다. 이 기사는 정치인의 공약에 대한 내용으로, 특정 소송의 구체적인 정보는 담고 있지 않아 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>기사에 언급된 사건은 '지난해 포럼 참석 당시'의 과거 사례로, 이미 '하자를 명확히 입증해 총 3억3000만원 중 2억원의...'라는 결과가 도출되어 종결된 사건으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 소송 상대방이 구체적으로 특정되지 않았습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 당사자, 쟁점, 구체적인 피해 내용 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로서의 적합도를 판단하기 어렵습니다. (적합 조건 1, 2, 3, 5, 6 모두 파악 불가)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>3억3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>외벽 재도장 주기 늘리고 방수 수명 잡으려면?···우리관리, KCC와 맞춤...</t>
+          <t>민주 4파전, 국힘 3파전…거대 양당 다자경선 주목</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111478</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0100&amp;key=20260330.22006009007</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-26 00:50:38.747138+00:00</t>
+          <t>2026-03-29 12:56:11.564404+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>중복소송 제기 시도 및 제동</t>
+          <t>법률구조공단 자문 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>A사는 2018년 B사로부터 하자보수금 5억여원을 받고 소송을 종결했음에도 불구하고, 2024년 다시 '묻지마식 하자보수'를 요구하며 중복소송을 제기하려 하고 있다. 현재 법원에서 이러한 중복소송 시도에 제동이 걸린 상황이다.</t>
+          <t>옆집 공사로 인해 A씨의 주택 일부가 붕괴되어 재산상 손해와 정신적 고통을 겪고 있습니다. A씨는 대한법률구조공단에 위자료 청구 가능 여부를 문의했으며, 공단은 정신적 고통이 인정될 경우 위자료 청구가 가능하다고 답변했습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>A사는 이미 2018년 B사로부터 하자보수금 5억여원을 받고 소송을 종결했음. 현재 A사가 다시 '묻지마식 하자보수'를 요구하며 중복소송을 제기하려 하고 있으며, 이에 대해 '중복소송 제동'이 걸린 상황이다. 이는 이미 종결된 사건에 대한 중복 소송 시도로, 소송금융 투자 대상으로서의 적합도가 낮다.</t>
+          <t>옆집 공사로 인한 주택 붕괴로 상대방 책임은 비교적 명확하고(적합 조건 1) 증거 확보가 가능해 보이나(적합 조건 5), 집단적 피해가 아닌 개별 사건이며, 상대방의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>1개 기업 (A사)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>[단독] 묻지마式 하자보수 요구… 중복소송 제동</t>
+          <t>옆집 공사 중 주택 일부 붕괴…위자료 청구</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603251152105650588</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77535</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-26 00:38:56.073551+00:00</t>
+          <t>2026-03-29 12:38:40.167616+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
-      <c r="D109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>정부 정책으로 인한 주택 시장 변화 우려</t>
+          <t>일반적인 법률 해석 제공</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>서울 아파트 매물이 증가하는 반면 전월세 물량이 감소하는 현상이 나타나고 있으며, 이는 정부 정책의 영향으로 선량한 피해자를 양산할 수 있다는 우려가 제기되고 있습니다. 기사는 이러한 주택 시장 변화와 그로 인한 잠재적 문제점을 다룹니다.</t>
+          <t>주상복합 건물에서 임대한 1실이 상가 용도로 사용되었다면 상가건물 임대차보호법에 따라 권리금 보호가 가능하며, 건물주가 권리금 회수를 방해할 경우 손해배상청구 소송을 제기할 수 있다는 법률 전문가의 해석입니다. 상가건물의 정의와 권리금 보호 예외 사항도 함께 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>기사는 정부 정책으로 인한 주택 시장 변화의 우려를 다루며, 특정 주체의 명확한 법적 책임이나 구체적인 피해 발생 사실이 불분명합니다. 소송금융 투자에 필요한 명확한 피고와 법적 쟁점이 부족하여 적합도가 낮습니다. (적합 조건 1, 5, 6 미충족)</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 주상복합 건물 내 상가 임차인의 권리금 보호 여부에 대한 일반적인 법률 해석 및 자문 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 피해자 집단, 진행 단계 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>[李정부, 통제vs과제] “안 살면 팔아야”…다주택 넘어 ‘똘똘한 한 채...</t>
+          <t>주거 혼합된 주상복합, 권리금 주장 가능할까</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625605/?sc=Naver</t>
+          <t>https://magazine.hankyung.com/money/article/202602199905c</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-26 00:22:39.506385+00:00</t>
+          <t>2026-03-29 00:31:44.957274+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>공사 재개 및 보상 논의 예정</t>
+          <t>조합원 간 상가 공유물분할청구소송 취하 합의로 일단락</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>서울시가 명일동 땅꺼짐 사고 구간의 공사를 31일부터 재개한다. 서울시는 시민 안전을 최우선으로 관리하고 사고 피해자 보상도 제도적 범위 내에서 신속하게 처리될 수 있도록 챙겨나가겠다고 밝혔다.</t>
+          <t>개포주공 6·7단지 재건축 사업이 관리처분인가를 앞두고 속도를 내고 있으며, 총 공사비 1조 5천억 원 규모의 대형 프로젝트입니다. 과거 상가 조합원과의 갈등으로 인한 공유물분할청구소송은 취하 합의로 일단락되었으며, 공사비 상승 등 잠재적 변수가 남아있습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 제한적이라 소송금융 투자 적합도를 판단하기 어려움. '서울시'라는 자력 있는 상대방이 언급되었으나(적합 조건 2), 사고의 책임 소재가 명확히 드러나지 않고(적합 조건 1 불충분), 피해 규모나 피해자 수 등 핵심 정보가 부족하여(적합 조건 3, 4 불충분) 투자 매력도가 낮음.</t>
+          <t>기사에서 언급된 '상가 공유물분할청구소송'은 조합원 간 취하 합의로 이미 일단락된 상태로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 현재 소송금융 투자를 고려할 만한 명확하고 진행 중인 분쟁이나 피해 사실이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>서울시, 명일동 땅꺼짐 사고 구간 31일부터 공사 재개</t>
+          <t>[챗집피티]1년새 24억→40억…대치 학원가 옆 '강남 재건축 끝판왕' 온다</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625575/?sc=Naver</t>
+          <t>https://www.mt.co.kr/estate/2026/03/29/2026032713294442398</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-26 00:18:54.370855+00:00</t>
+          <t>2026-03-29 00:30:02.595946+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
-      <c r="D111" t="inlineStr"/>
-      <c r="E111" t="inlineStr"/>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>공유물 분할 소송 가능성</t>
+        </is>
+      </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>작업중지권 시행으로 대형 건설사는 유리한 반면, 중소 건설사는 손해배상 책임 증가와 공사비 인상 우려로 어려움을 겪고 있습니다. 업계에서는 작업중지권의 현장 정착을 위해 합리적인 비용 분담 기준 마련을 요구하고 있습니다.</t>
+          <t>부모가 남긴 상속 부동산을 형제나 가족이 공동으로 소유할 경우, 매각이나 개발 등 주요 의사결정에서 갈등이 발생하여 공유물 분할 소송으로 이어지는 경우가 많다. 법원은 현물분할을 우선 검토하지만, 합의가 어렵거나 물리적 분할이 불가능할 경우 경매로 진행될 수 있으며, 이 경우 재산 가치의 30% 이상 손실이 발생할 수 있다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>기사는 작업중지권으로 인한 업계의 일반적인 우려와 손해배상 책임 증가 가능성을 다루고 있어, 특정 가해자, 명확한 피해자 집단, 구체적인 피해 규모가 파악되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 형제 간 상속 부동산 분쟁으로, 상대방이 특정 대기업이나 공공기관이 아닌 가족 구성원이며 자력 확인이 어렵습니다. 또한 집단적 피해가 아닌 개별적인 분쟁으로, 소송금융 투자 대상으로서의 적합 조건(상대방 자력, 집단적 피해)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>작업중지권 '빛과 그림자'...대형사 '활짝' 중소 건설사는 '울상'</t>
+          <t>“형제끼리 부모 집 나누다 결국 경매”…싸움 나면 이렇게 된다</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3092373</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260327/133621220/2</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-25 12:56:10.678254+00:00</t>
+          <t>2026-03-28 12:34:35.960512+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>부산고등법원에서 공유물분할청구 소송을 해결책으로 언급</t>
+          <t>보증금 반환 소송 승소 및 보증금 반환 완료</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>재개발구역 내 1주택을 공동 소유한 A와 B 중 B의 소재 불명으로 인해 A가 단독으로 분양 신청을 할 수 없는 상황입니다. 부산고등법원은 이러한 문제의 해결책으로 '민사상 공유물분할청구' 소송을 언급했습니다.</t>
+          <t>중랑구 법률홈닥터와 공단의 지원을 받은 B씨가 임대인의 보증금 미반환 문제로 소송을 제기하여 승소했다. B씨는 반환받은 보증금으로 LH 전세임대주택에 입주하며 주거 안정을 찾았다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>이 사건은 재개발구역 내 공동 소유 주택의 공유자 소재 불명으로 인한 분양 신청 문제로, 특정 대기업이나 기관의 명확한 책임이 있는 사건이 아닙니다. 또한, 집단적 피해가 아닌 개별적인 부동산 공유 관계 분쟁이며, 상대방(다른 공유자)의 자력도 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>B씨의 임대차 보증금 미반환 소송은 이미 승소하여 보증금을 반환받고 종결된 사건입니다. 소송금융은 현재 진행 중이거나 예정된 사건에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>1명 (공유자 A)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>공유자 소재 불명시 단독 분양신청 가능한가?</t>
+          <t>중랑구, 법률복지 협력 성과 가시화…보증금 소송 승소 등 생활 안정 지...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>housingherald.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=61161</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=601116</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-25 12:37:02.710604+00:00</t>
+          <t>2026-03-27 13:09:47.292722+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
-      <c r="D113" t="inlineStr"/>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>강좌 내용 보도</t>
+          <t>명도소송 방어 후 합의 완료</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>유재관 법무사가 재개발 관리처분계획 수립 및 무산 방지에 대한 강좌를 진행했다는 내용의 기사입니다. 강좌에서는 공동 소유자 파악의 중요성과 실제 소송·판결 사례가 설명되었습니다. 이는 특정 사건에 대한 보도가 아닌 교육적 내용입니다.</t>
+          <t>법무법인 지경이 명도소송 방어 과정에서 사업 진행 전반의 하자를 지적하며 현금청산자들의 보상금을 최고 220%까지 증액하는 이례적인 합의를 이끌어냈습니다. 이는 단순 보상금 증액을 넘어선 다차원적인 소송 전략으로 현금청산자들의 권리 보호에 기여한 사례입니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>해당 기사는 재개발 관리처분계획 수립 및 무산 방지에 대한 법무사의 강좌 내용을 다루고 있습니다. 특정 사건이나 분쟁, 피해 사실을 보도하는 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 법무법인의 과거 성공 사례를 보도하는 것으로, 이미 '합의'를 통해 종결된 사건입니다. 소송금융은 진행 중이거나 앞으로 제기될 소송에 대한 투자를 목적으로 하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>2026년 제3차 정기 수요강좌 | 힘들게 수립한 관리처분계획, 무산되지 않...</t>
+          <t>법무법인 지경, 명도소송 방어 현금청산자 최고 220% 합의</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>thebigdata.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=60999</t>
+          <t>http://www.thebigdata.co.kr/view.php?ud=2026032717412744759aeda69934_23</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-25 12:36:23.018028+00:00</t>
+          <t>2026-03-27 13:08:52.168986+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
-      <c r="D114" t="inlineStr"/>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>중재를 통한 분쟁 해결</t>
+          <t>PF 채무 출자전환을 통한 우발부채 해소</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>한국철도공단은 매년 발생하는 200건 안팎의 소송에 대응하기 위해 중재를 적극 활용하여 60억 원의 비용을 절감했습니다. 특히 공기 지연에 따른 간접비 분쟁에서 중재를 통해 소송 장기화로 인한 지연이자 증가와 협력사와의 갈등 심화를 줄이는 데 성공했습니다.</t>
+          <t>금호건설이 19년 만에 서울 동작구 상도동 공동주택 개발사업 관련 423억 원 규모의 프로젝트파이낸싱(PF) 우발부채를 제3자 배정 유상증자를 통해 정리한다. 이 채무는 과거 사업 지연과 금호건설의 워크아웃으로 PF 대출 만기 연장이 실패하면서 발생했으며, 이번 조치로 금호건설은 재무구조를 개선한다. 다만 채권단은 출자전환 발행가액과 현 주가의 큰 괴리로 상당한 손실을 감수하게 된다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>이 기사는 철도공단이 중재를 통해 소송을 줄이고 비용을 절감한 사례를 다루고 있습니다. 소송금융은 원고(피해자)에게 소송 비용을 지원하는 것이 목적이므로, 소송을 회피하고 비용을 절감하는 주체의 이야기는 투자 대상으로서의 적합성이 낮습니다. 특정 피해자나 소송이 필요한 사건이 명확히 제시되지 않았습니다.</t>
+          <t>해당 기사는 금호건설이 장기간 안고 있던 프로젝트파이낸싱(PF) 관련 우발부채를 출자전환을 통해 최종적으로 정리하는 내용을 다루고 있습니다. 이는 새로운 소송 기회를 발굴하는 것이 아닌, 기존의 복잡한 채무 관계가 '종결'되는 사건에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>철도공단, 중재로 60억 절감했다</t>
+          <t>금호건설, 19년 만에 '상도동 PF 족쇄' 푼다…423억 출자전환</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218275</t>
+          <t>https://www.newspim.com/news/view/20260327000260</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-25 00:36:35.340600+00:00</t>
+          <t>2026-03-27 12:42:59.957164+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>입주자대표회의</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>재개발 시공사 선정 과정 중, 잠재적 리스크 논의</t>
+          <t>두 법원의 판결이 엇갈려 법리적 다툼 진행 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>DL이앤씨가 성남 상대원2구역 재개발 사업에서 GS건설보다 낮은 공사비를 제시하며 시공권 유지를 위해 노력하고 있다. DL이앤씨는 공사비 인하 외에도 착공 확약, 사업촉진비 조달, GS건설에 대한 손해배상액 전액 부담, 조합원 추가 이주비 지원 등 파격적인 조건을 제시했다. 이는 시공사 교체 시 발생할 수 있는 사업 지연, 비용 증가, 법적 분쟁 등 조합원의 불안을 해소하고 사업 연속성을 강조하려는 의도로 풀이된다.</t>
+          <t>아파트 유지보수공사 입찰 후 본계약 체결을 거절당한 업체들이 제기한 소송에서 두 법원의 판결이 엇갈리고 있습니다. 공동주택관리법령에 따른 입주자대표회의의 공사계약 체결 여부 결정 과정이 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>기사는 재개발 시공사 선정 과정에서의 경쟁 입찰 및 리스크 관리 전략을 다루고 있으며, 현재 발생한 명확한 피해나 소송의 원인이 되는 위법 행위가 특정되지 않았다. 소송금융 투자 대상이 되기 위한 명확한 원고(피해자)와 피고, 그리고 발생한 손해가 부재하다.</t>
+          <t>상대방(입주자대표회의)의 자력 불확실성이 크고(적합 조건 2 미충족), 기사만으로는 상대방 책임의 명확성 및 구체적인 피해 규모를 파악하기 어렵습니다(적합 조건 1, 4 미충족). 이미 소송이 진행 중이거나 판결이 선고된 상태로 보이며, 법리적 쟁점이 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>10년 추진한 상대원2... DL이앤씨, 공사비 낮추고 책임은 더 안았다</t>
+          <t>'보수공사 입찰 후 본계약 체결 거절' 판결 다른 이유는?</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547573</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168025</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-24 13:09:31.868876+00:00</t>
+          <t>2026-03-27 12:41:53.281194+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
-      <c r="D116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
-          <t>MOU 파기 시 손해배상 가능성 언급, 이해상충 문제 제기</t>
+          <t>전세사기 피해 구제 및 법률 자문 관련 일반적 논의</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>궁평지구개발 추진 과정에서 법적 구속력이 없는 MOU와 총사업비의 10%를 수수료로 책정한 이해상충 문제가 제기되었습니다. 추진위는 MOU가 법적 구속력이 없다고 설명하지만, 시행사 측은 파기 시 손해배상 가능성을 언급하고 있습니다.</t>
+          <t>해당 기사는 전세사기 피해자들이 보증금 회수뿐 아니라 평온한 일상으로 돌아가는 것이 중요하다고 강조하며, 개정법과 법률 전문가의 도움을 받을 것을 권고하는 생활법률 칼럼입니다. 전세사기 피해 구제 방안과 법률적 조언에 대한 일반적인 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>기사는 '궁평지구개발'과 관련된 절차적 문제 및 이해상충 가능성을 지적하는 사설로, 특정 상대방의 명확한 법적 책임이 불분명합니다. 또한, 시행사의 자력, 구체적인 피해 규모 및 피해자 수, 객관적 증거 존재 여부가 모두 미상으로, 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>기사는 전세사기 피해에 대한 일반적인 법률 칼럼으로, 특정 사건이나 구체적인 피고를 지목하고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 사건의 진행 상황, 상대방의 자력, 구체적인 피해 규모 등의 정보가 부족합니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>[사설] 궁평지구개발, 절차 없는 개발은 신뢰도 없다</t>
+          <t>[여봉구의 생활법률] 전세사기, 보증금 손실보다 무서운 '2차 피해'</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2405440</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=728364</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-24 13:07:09.860273+00:00</t>
+          <t>2026-03-27 12:17:02.877324+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>아파트 소장 및 직원 무죄 판결</t>
+          <t>소유권 및 경계 분쟁 가능성</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>아파트 화재 사건에서 관리소장과 직원이 무죄 판결을 받은 사례를 다룬 기사입니다. 기사는 이러한 판결이 현대 공동주택의 안전관리 현장에서 과도한 기소의 공포를 줄이고 선제적인 안전관리를 정착시키는 데 긍정적이라고 평가합니다. '희생양 찾기' 관행으로는 안전을 담보할 수 없다는 주장을 펼치고 있습니다.</t>
+          <t>본 기사는 장기간 점유한 토지가 타인 소유로 밝혀졌을 때 발생할 수 있는 법적 분쟁 상황을 다룹니다. 점유취득시효를 통한 소유권이전등기소송과 경계확정소송의 필요성을 설명하며, 인접 토지 간 경계 분쟁 해결 방안을 제시합니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 아파트 화재 사건에서 소장과 직원이 무죄 판결을 받았으므로, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 이미 판결이 선고되어 사실상 '종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도라기보다, 오래 사용한 토지가 타인 소유로 밝혀진 경우 발생할 수 있는 일반적인 법률 분쟁(점유취득시효, 경계확정소송)에 대한 설명입니다. 상대방의 자력이나 집단적 피해 여부를 파악하기 어렵고, 소송금융 투자 대상으로서의 구체적인 사건성이 부족합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>'아파트 화재, 소장과 직원 무죄' 판결이 반가운 이유</t>
+          <t>오래 사용해 온 내 땅, 알고 보니 남의 땅이라면</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167987</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35898</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-24 12:52:20.248834+00:00</t>
+          <t>2026-03-27 00:54:19.320015+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>SH가 미이주 주민들을 상대로 명도소송 제기 예정</t>
+          <t>2006년 대법원 판결로 종결된 사건</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>SH가 구룡마을 미이주 주민들을 상대로 명도소송을 제기할 방침이며, 주민들은 SH의 개발 작업을 방해하는 등 갈등이 격화되고 있다. 이 기사는 SH가 주민들을 상대로 법적 조치를 취하는 상황을 묘사하고 있어, 주민들이 원고로서 소송금융을 활용하기에는 적합성이 낮다.</t>
+          <t>안산시 초지동 K스포랜드 실내수영장 건립과 관련하여 2006년 대법원 판결이 있었음. 대법원은 목욕 시설을 운동 시설의 부대 시설로 보아 원심의 원고 승소 판결을 파기했다. 이 기사는 과거의 법적 판례를 다루고 있다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>기사 내용은 SH가 미이주 주민들을 상대로 명도소송을 제기하는 상황으로, 주민들이 원고로서 손해배상을 청구하는 사건이 아님. 소송금융은 주로 원고의 손해배상 청구를 지원하므로, 이 사건은 투자 대상으로서의 적합성이 낮음. (적합 조건 1, 4, 5 불충족)</t>
+          <t>기사에 언급된 사건은 2006년 대법원 판결로 이미 종결된 사건임. 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미이주 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>불법 망루로 출근하는 고급 SUV 주인은? 외지인이 갈라놓은 구룡마을</t>
+          <t>[단독-2보] 안산시 초지동 K스포랜드…무늬만 실내수영장?</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031710260000106?did=NA</t>
+          <t>https://www.dailian.co.kr/news/view/1626180/?sc=Naver</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-24 00:33:35.438768+00:00</t>
+          <t>2026-03-27 00:44:32.049279+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E119" t="inlineStr"/>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>시 (특정 불가)</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>정치권에서 사회적 재난으로 규정하고 대책 촉구 중</t>
+        </is>
+      </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>이 기사는 전세권과 임차권의 법적 성립 요건, 효력, 그리고 보증금 회수 절차에서의 차이점을 설명합니다. 전세권은 등기를 통해 물권적 효력을 가지며 경매 신청이 용이한 반면, 임차권은 채권적 권리로 주택임대차보호법에 의해 대항력과 우선변제권을 부여받습니다.</t>
+          <t>김철민 예비후보가 특정되지 않은 '이번 사건'을 '사회적 재난'으로 규정하며 긴급 성명서를 발표했습니다. 그는 시가 직접 책임지는 '주거 안전망' 구축과 피해자 지원, 재발 방지를 위한 긴급 대책 및 구조적 개혁 방안 마련을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 전세권과 임차권의 법적 차이를 설명하는 일반적인 법률 정보 글입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에 '이번 사건'의 구체적인 내용이 명시되어 있지 않아 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준을 확인하기 어렵습니다. '시'가 잠재적 상대방으로 언급되나, 사건의 실체가 불분명하여 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>[생활법무카페] 전세권과 임차권의 차이</t>
+          <t>김철민  사회적 재난, 시가 직접 책임지는 '주거 안전망' 구축해야</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760694</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85751</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-23 13:17:47.554929+00:00</t>
+          <t>2026-03-27 00:20:36.351910+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>현대건설</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
-          <t>궁평지구 자금 흐름 논란 및 손해배상 청구 가능성 언급</t>
+          <t>채무보증 결정 단계, 현재 분쟁 발생 없음</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>궁평지구 사업의 자금 흐름과 관련하여 논란이 제기되었다. 시행대행사 A사는 약정 파기 시 투입 비용과 손해 명세를 따져 손해배상을 청구할 것이라고 밝혔으나, 법적 주체가 불명확한 상황이다.</t>
+          <t>현대건설이 신안우이 해상풍력 발전사업에 건설출자자로 참여하며 2조6400억 원 규모의 채무보증을 결정했습니다. 이는 책임준공을 이행하지 않을 경우 채권자에게 손해배상 의무를 지게 되는 조건으로, 채무보증기간은 최초 기표일로부터 37개월입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>법적 주체가 불명확하여 소송 상대방을 특정하기 어렵고, 상대방의 자력 또한 파악할 수 없습니다 (적합 조건 1, 2 미충족). 피해 규모와 피해자 수도 기사에서 확인되지 않아 투자 매력도가 낮습니다 (적합 조건 3, 4 미충족).</t>
+          <t>해당 기사는 현대건설의 채무보증 결정에 대한 기업 재무 관련 보도로, 현재 실제 피해가 발생했거나 분쟁이 시작된 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 손해 발생, 또는 분쟁의 징후가 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2조6400억 (채무보증액)</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>법적 주체도 불명확한데 자금은 어디로 …궁평지구 자금 흐름 논란</t>
+          <t>현대건설, 신안우이해상풍력에 2조6400억 채무보증 결정</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2405122</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=646502</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-23 13:04:05.584753+00:00</t>
+          <t>2026-03-26 13:11:19.809616+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>한국토지주택공사(LH)</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>입찰 절차 중지 가처분 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>홍경원 변호사의 법률 칼럼으로, 공동주택 생활에서 중요한 일조권과 조망권의 법적 보호 범위와 수인한도 판단 기준에 대해 설명합니다. 대법원 판례를 인용하여 일조 방해 및 조망 침해가 위법한 가해 행위로 인정되는 요건을 상세히 다루고 있습니다.</t>
+          <t>강동구 천호A1-1 공공재개발 사업에서 비상대책위원회가 시공사 선정을 위한 입찰 절차 중지 가처분 소송을 제기하여 현재 진행 중이다. 조합은 공동 사업시행자인 LH에 시공사 추천 공문을 발송할 예정이다. 이 소송은 시공사 선정 과정의 주요 쟁점으로 부상하고 있다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 일조권과 조망권에 대한 법률적 개념과 판례를 설명하는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>소송 상대방인 한국토지주택공사(LH)는 자력이 충분하나 (적합 조건 2), 현재 진행 중인 소송은 입찰 절차 중지 가처분 소송으로 직접적인 금전적 손해배상 청구가 아닌 절차적 분쟁입니다. 따라서 소송금융 투자의 주요 목적이 되는 명확한 피해 금액이나 손해배상 청구의 근거가 기사에서 확인되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>홍경원 변호사의 부동산 잡기  법적 보호 세대의 일조권과 조망권</t>
+          <t>강동구 천호A1-1 공공재개발, 이제 막 8부 능선 넘었다</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=254893</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298285</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-23 12:58:17.944627+00:00</t>
+          <t>2026-03-26 12:55:14.510198+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 재개, 공무원 2명에 대한 소는 취하</t>
+          <t>재개발 사업의 사용승인 관련 법률 해석 문제 및 행정 절차 지연</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>제주 오등봉공원 개발 사업자가 강병삼 개인에게 120억원대 손해배상 청구 소송을 제기하여 재개될 예정입니다. 당초 소송 대상이었던 공무원 2명에 대한 소는 취하되었습니다.</t>
+          <t>인천 미추홀구 미추1구역 재개발 사업에서 도시 및 주거환경정비법 대신 주택법 적용 가능성 등 사용승인 관련 법률 해석 문제가 제기되었다. 기사는 재개발 사업이 조합 내부 분쟁, 행정 절차 지연, 소송 등 다양한 변수로 인해 준공인가 일정이 지연될 수 있음을 언급한다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방이 기관이 아닌 개인(강병삼)으로 특정되어 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 이는 소송금융 투자 회수 가능성에 큰 위험 요소입니다. 다만, '피해 규모가 큼' 조건은 120억원대로 충족됩니다.</t>
+          <t>기사는 재개발 사업의 사용승인 관련 법률 해석 문제와 행정 절차 지연 등 일반적인 어려움을 다루고 있어, 특정 주체의 명확한 책임이나 구체적인 피해 규모를 파악하기 어렵다. 소송 상대방 또한 불분명하며, 소송금융 투자 대상으로서의 명확한 사건성이 부족하다. (적합 조건 1, 2, 4 불충분)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>120억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>강병삼 유지, 공무원 2명은 취하…제주 오등봉공원 손배소 '재개'</t>
+          <t>인천 미추홀구, '도정법 대신 주택법 적용?'...미추1구역 사용승인 해석...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>jejusori.net</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.jejusori.net/news/articleView.html?idxno=500721</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017589</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-23 12:56:20.828134+00:00</t>
+          <t>2026-03-26 12:54:14.226967+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...6 lines deleted...]
-      </c>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>부동산 PF 경색, 금리 상승, 분양 침체 등으로 디벨로퍼 중심의 개발 모델이 한계에 직면하며 줄폐업이 확산되고 있습니다. 최근 대법원 판결로 분양계약 해제권이 강화되어 수분양자들의 피해가 커질 수 있는 상황입니다. 한국디벨로퍼협회는 긴급 실태조사를 진행하고 주택도시보증공사(HUG)는 유동성 지원을 약속하는 등 업계 전반의 위기 대응이 진행 중입니다.</t>
+          <t>합천군수가 합천영상테마파크 숙박시설 조성사업과 관련한 소송이 군민 복리에 영향을 미친다고 언급했으나, 소송의 구체적인 내용이나 진행 상황에 대한 정보는 전혀 제공되지 않았다. 기사는 주로 군정 운영 및 도민체전 준비에 대한 인터뷰 내용이다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>다수의 디벨로퍼가 줄폐업하거나 법정관리를 신청하는 등 재정적 자력이 부족하여 소송 승소 시에도 배상금 회수가 어려울 가능성이 높습니다 (부적합 조건: 상대방에게 자력이 충분함 - Low). 비록 대법원 판결로 분양계약 해제권이 강화되어 법적 책임 입증은 용이해졌으나 (적합 조건: 증거가 있거나 확보 가능함 - High), 피고의 자력 부재가 투자의 가장 큰 걸림돌입니다.</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송의 당사자, 쟁점, 피해 규모, 책임 소재 등 소송금융 적합도 판단에 필요한 핵심 정보가 전혀 파악되지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>[디벨로퍼 인사이드①] 빚으로 굴린 디벨로퍼…모델 한계 드러났다</t>
+          <t>[인터뷰] 김윤철 합천군수, '창조경제∙찾고 싶은 문화관광' 양 날개로...</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260323500630</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=681800</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-23 12:52:07.308516+00:00</t>
+          <t>2026-03-26 12:47:52.602170+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>마산해양신도시 관련 소송 진행 중</t>
+          <t>일반적인 분쟁 유형으로, 민사 소송이 최종 수단으로 언급되나 아직 특정 사건의 소송 진행 단계는 아님</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>이옥선 창원시장 예비후보가 마산해양신도시 문제 해결 방안으로 소송 종결을 기다리지 않고 공공 부지 68%부터 먼저 개발하겠다고 밝혔습니다. 이는 개발계획 공동 수립 협의체 참여권 확보 및 진해신항 연계 배후 생활SOC 우선 조성을 포함합니다.</t>
+          <t>아파트 주차장 자리 사유화 문제 해결을 위해 관리규약 위반에 따른 이행강제금 부과를 시도해도 법적 성격과 절차의 불분명함으로 분쟁이 발생하기 쉽습니다. 최종 수단인 민사 소송은 시간, 비용, 입증 부담이 커 단지 차원에서 상시 대응하기 어렵다는 내용입니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>기사는 마산해양신도시 관련 소송이 진행 중임을 언급하나, 소송의 구체적인 쟁점, 상대방의 책임 명확성, 피해 규모, 피해자 수 등 소송금융 투자 적합도를 판단할 핵심 정보가 부족합니다. '1000억 원'의 맥락도 불분명하여 피해 금액으로 특정하기 어렵습니다.</t>
+          <t>상대방은 특정되지 않은 개별 입주민으로, 소송금융 투자 대상으로서 충분한 자력을 가진 대기업이나 기관이 아님 (부적합 조건: 상대방에게 자력이 충분함). 피해는 주로 주차 불편 및 분쟁으로 인한 시간/비용 부담이며, 기사에서 언급된 금전적 피해 규모가 크지 않아 소송금융 투자 매력이 낮음 (부적합 조건: 피해 규모가 큼). 기사는 일반적인 분쟁 해결의 어려움을 다루고 있어, 특정 사건에 대한 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>이옥선 창원시장 예비후보, 창원 4대 현안 해법 제시</t>
+          <t>아파트 주차장 자리 사유화를 막는 방법</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=541604</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111469</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-23 12:47:18.462961+00:00</t>
+          <t>2026-03-26 00:51:33.493695+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>유가족 보상금 지급 완료, 서울시 예방 및 보상 시스템 강화 중</t>
+          <t>하자 입증 및 2억원 회수</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>지난해 3월 발생한 명일동 싱크홀 1년 후, 서울시가 지반침하 예방 및 신속 대응 체계 강화를 발표했습니다. 노후 하수관로 전수조사, GPR 탐사 확대, 신기술 도입 등을 통해 사고 예방에 총력을 기울일 계획입니다. 또한, 시민안전보험에 지반침하 사고를 포함하고 유가족에 대한 보상금 지급을 완료하는 등 피해보상 기반도 강화했습니다.</t>
+          <t>한 아파트 단지 소장이 단지 내 공사 및 소송 문제로 업체와 책임 소재를 두고 갈등을 겪었으나, 포럼에서 얻은 지식을 바탕으로 하자를 명확히 입증하여 총 3억3000만원 중 2억원을 회수하는 성과를 거두었습니다. 이 사례는 과거에 발생하여 이미 해결된 분쟁입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>명일동 싱크홀 발생 후 1년이 지난 시점에서 서울시의 예방 및 보상 시스템 강화 노력을 다룬 기사입니다. 기사 내용상 유가족에 대한 보상금 지급이 완료되었다고 명시되어 있어, 해당 사건 자체는 이미 종결된 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사에 언급된 사건은 '지난해 포럼 참석 당시'의 과거 사례로, 이미 '하자를 명확히 입증해 총 3억3000만원 중 2억원의...'라는 결과가 도출되어 종결된 사건으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 소송 상대방이 구체적으로 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억3000만원</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>‘명일동 싱크홀’ 1년…서울시 “노후 하수관로 전수조사”</t>
+          <t>외벽 재도장 주기 늘리고 방수 수명 잡으려면?···우리관리, KCC와 맞춤...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10700802?ref=naver</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111478</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-23 12:29:01.824531+00:00</t>
+          <t>2026-03-26 00:50:38.747138+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>B사</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>유가족 보상금 지급 완료</t>
+          <t>중복소송 제기 시도 및 제동</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>명일동 지반침하 사고 발생 1년 후, 서울시는 지반침하 감시 및 대응 체계 강화를 발표했다. 사고와 관련하여 유가족에 대한 보상금 지급은 재난관리기금, 시민안전보험 등을 통해 완료되었으며, 공사손해보험을 통한 추가 지원은 대화를 통해 합리적으로 진행될 예정이다.</t>
+          <t>A사는 2018년 B사로부터 하자보수금 5억여원을 받고 소송을 종결했음에도 불구하고, 2024년 다시 '묻지마식 하자보수'를 요구하며 중복소송을 제기하려 하고 있다. 현재 법원에서 이러한 중복소송 시도에 제동이 걸린 상황이다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>유가족에 대한 보상금 지급이 완료되었다고 명시되어 있어, 해당 사건은 이미 종결된 사건으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>A사는 이미 2018년 B사로부터 하자보수금 5억여원을 받고 소송을 종결했음. 현재 A사가 다시 '묻지마식 하자보수'를 요구하며 중복소송을 제기하려 하고 있으며, 이에 대해 '중복소송 제동'이 걸린 상황이다. 이는 이미 종결된 사건에 대한 중복 소송 시도로, 소송금융 투자 대상으로서의 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (A사)</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>명일동 지반침하 1년…서울시, 지반침하 감시·대응 체계 강화</t>
+          <t>[단독] 묻지마式 하자보수 요구… 중복소송 제동</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260323500318</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603251152105650588</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-23 12:27:43.510563+00:00</t>
+          <t>2026-03-26 00:38:56.073551+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>유가족 보상금 지급 완료, 공사손해보험을 통한 추가 지원 협의 중</t>
+          <t>정부 정책으로 인한 주택 시장 변화 우려</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>지난해 발생한 명일동 지반침하 사고와 관련하여 서울시가 재발 방지를 위한 신기술 도입 및 예방 활동 강화를 발표했다. 또한, 사고 피해자 보상에 적극 노력하여 유가족에 대한 보상금 지급을 완료했으며, 공사손해보험을 통한 추가 지원도 협의 중이라고 밝혔다.</t>
+          <t>서울 아파트 매물이 증가하는 반면 전월세 물량이 감소하는 현상이 나타나고 있으며, 이는 정부 정책의 영향으로 선량한 피해자를 양산할 수 있다는 우려가 제기되고 있습니다. 기사는 이러한 주택 시장 변화와 그로 인한 잠재적 문제점을 다룹니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>명일동 싱크홀 사고는 이미 지난해 발생한 사건으로, 서울시가 유가족에 대한 보상금 지급을 완료했으며, 공사손해보험을 통한 추가 지원도 협의 중이다. 이는 사건이 이미 종결되었거나 종결 단계에 있음을 시사하여 소송금융 투자 대상으로서의 신규성이 낮다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 정부 정책으로 인한 주택 시장 변화의 우려를 다루며, 특정 주체의 명확한 법적 책임이나 구체적인 피해 발생 사실이 불분명합니다. 소송금융 투자에 필요한 명확한 피고와 법적 쟁점이 부족하여 적합도가 낮습니다. (적합 조건 1, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>“제2의 명일동 싱크홀 없다”…신기술 도입 등 예방활동 강화</t>
+          <t>[李정부, 통제vs과제] “안 살면 팔아야”…다주택 넘어 ‘똘똘한 한 채...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02883126645386272</t>
+          <t>https://www.dailian.co.kr/news/view/1625605/?sc=Naver</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-23 12:26:21.230542+00:00</t>
+          <t>2026-03-26 00:22:39.506385+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>공사 재개 및 보상 논의 예정</t>
+        </is>
+      </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>서울시가 '제2의 명일동 사고'를 막기 위해 지반침하 예방 전문성을 높이고 피해보상 기반을 강화합니다. 시민안전보험에 지반침하 사고를 보장항목으로 추가하고, 영조물배상보험 보상한도를 상향하는 등 시민 안전을 위한 정책적 노력을 기울이고 있습니다.</t>
+          <t>서울시가 명일동 땅꺼짐 사고 구간의 공사를 31일부터 재개한다. 서울시는 시민 안전을 최우선으로 관리하고 사고 피해자 보상도 제도적 범위 내에서 신속하게 처리될 수 있도록 챙겨나가겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>이 기사는 특정 지반침하 사고에 대한 소송이 아닌, 서울시의 지반침하 예방 및 피해보상 정책 강화에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 피해자 집단, 구체적인 사건이 존재하지 않습니다.</t>
+          <t>기사 내용이 매우 제한적이라 소송금융 투자 적합도를 판단하기 어려움. '서울시'라는 자력 있는 상대방이 언급되었으나(적합 조건 2), 사고의 책임 소재가 명확히 드러나지 않고(적합 조건 1 불충분), 피해 규모나 피해자 수 등 핵심 정보가 부족하여(적합 조건 3, 4 불충분) 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>제2의 명일동 사고 막는다 …서울시, 지반침하 예방 전문성 제고</t>
+          <t>서울시, 명일동 땅꺼짐 사고 구간 31일부터 공사 재개</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1624167/?sc=Naver</t>
+          <t>https://www.dailian.co.kr/news/view/1625575/?sc=Naver</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-23 12:25:50.530422+00:00</t>
+          <t>2026-03-26 00:18:54.370855+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
-      <c r="D129" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>전국 약 14만8000동에 달하는 위반건축물로 인해 선의의 피해자들이 이행강제금 부과, 대출 및 보증보험 제한 등의 금전적 손해를 겪고 있습니다. 이에 이정헌 의원이 '특정건축물 정리에 관한 특별조치법안'을 대표 발의하며 당정 간 합의가 진척되는 등, 위반건축물 양성화를 통한 피해 구제 노력이 진행 중입니다. 기사는 입법을 통한 민생 해결에 초점을 맞추고 있습니다.</t>
+          <t>작업중지권 시행으로 대형 건설사는 유리한 반면, 중소 건설사는 손해배상 책임 증가와 공사비 인상 우려로 어려움을 겪고 있습니다. 업계에서는 작업중지권의 현장 정착을 위해 합리적인 비용 분담 기준 마련을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>약 14만8000동에 달하는 위반건축물로 인한 집단적 피해가 명확하고, 관련 법안 발의 등 공적 절차가 진행 중이며, 증거 확보도 용이합니다. 그러나 기사 내용상 소송의 상대방이 될 '최초 건축주나 시공업자는 이미 사라진 뒤다'라고 명시되어 있어, 특정 가능한 자력 있는 피고를 상정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>기사는 작업중지권으로 인한 업계의 일반적인 우려와 손해배상 책임 증가 가능성을 다루고 있어, 특정 가해자, 명확한 피해자 집단, 구체적인 피해 규모가 파악되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>약 14만8000동의 위반건축물 소유자 및 임차인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>[입법이 나라 바꾼다] 위반건축물 양성화, 국가의 마땅한 응답</t>
+          <t>작업중지권 '빛과 그림자'...대형사 '활짝' 중소 건설사는 '울상'</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12053333?ref=naver</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3092373</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-23 12:23:20.138893+00:00</t>
+          <t>2026-03-25 12:56:10.678254+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>공장 부지 경매 신청 및 법원 인용, 대출금 상환 관련 소송 진행 중</t>
+          <t>부산고등법원에서 공유물분할청구 소송을 해결책으로 언급</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>부산의 이차전지 기업 금양이 시공사에 공사비를 지급하지 못해 공장 부지 경매 위기에 처했으며, 법원이 경매 신청을 받아들였다. 금양은 대출금 상환 문제로도 소송을 겪는 등 심각한 자금 압박과 유동성 위기에 직면해 있다. 이는 금리 상승과 투자 위축이 겹치며 자금 부담이 커진 결과로 분석된다.</t>
+          <t>재개발구역 내 1주택을 공동 소유한 A와 B 중 B의 소재 불명으로 인해 A가 단독으로 분양 신청을 할 수 없는 상황입니다. 부산고등법원은 이러한 문제의 해결책으로 '민사상 공유물분할청구' 소송을 언급했습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>이 사건은 이차전지 기업 금양이 시공사에 대한 공사비 미지급으로 공장 부지 경매 위기에 처하고 대출금 상환 문제로 소송을 겪는 등 심각한 유동성 위기에 직면한 상황이다. 이는 집단적 피해가 아닌 개별 기업의 상업적 분쟁이며, 피고(금양)의 자력 부족이 명확하여 소송금융 투자 대상으로 부적합하다. (적합 조건 1, 2, 3, 4, 6 미충족)</t>
+          <t>이 사건은 재개발구역 내 공동 소유 주택의 공유자 소재 불명으로 인한 분양 신청 문제로, 특정 대기업이나 기관의 명확한 책임이 있는 사건이 아닙니다. 또한, 집단적 피해가 아닌 개별적인 부동산 공유 관계 분쟁이며, 상대방(다른 공유자)의 자력도 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (공유자 A)</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>경제브리핑-글로벌 공급망 재편, 지역 산업 명암 엇갈려</t>
+          <t>공유자 소재 불명시 단독 분양신청 가능한가?</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>housingherald.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185336</t>
+          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=61161</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-23 00:43:40.412666+00:00</t>
+          <t>2026-03-25 12:37:02.710604+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
-      <c r="E131" t="inlineStr"/>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>강좌 내용 보도</t>
+        </is>
+      </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>이 기사는 하자소송과 관련하여 하수급인이 염두에 두어야 할 사항들을 설명하는 법률 노트입니다. 발주자가 수급인을 상대로 하자소송을 제기하고 수급인이 손해배상 판결을 받을 경우의 대처법을 일반적인 관점에서 다루고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아닙니다.</t>
+          <t>유재관 법무사가 재개발 관리처분계획 수립 및 무산 방지에 대한 강좌를 진행했다는 내용의 기사입니다. 강좌에서는 공동 소유자 파악의 중요성과 실제 소송·판결 사례가 설명되었습니다. 이는 특정 사건에 대한 보도가 아닌 교육적 내용입니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 하자소송에 대한 하수급인의 대처법을 설명하는 법률 노트입니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합도를 판단할 수 없습니다.</t>
+          <t>해당 기사는 재개발 관리처분계획 수립 및 무산 방지에 대한 법무사의 강좌 내용을 다루고 있습니다. 특정 사건이나 분쟁, 피해 사실을 보도하는 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>[법률노트] 하자소송에 대한 하수급인의 대처법</t>
+          <t>2026년 제3차 정기 수요강좌 | 힘들게 수립한 관리처분계획, 무산되지 않...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323036</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60999</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-23 00:38:41.562505+00:00</t>
+          <t>2026-03-25 12:36:23.018028+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
+      <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
-          <t>비상대책위원회 활동 및 조합원 소송 진행 중</t>
+          <t>중재를 통한 분쟁 해결</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>개포와 은마 재건축 단지의 운명이 '조합의 능력'에 따라 갈렸다는 기사. 은마 재건축 조합에서는 비상대책위원회 활동과 조합원 소송이 겹치며 조합의 독립성 문제와 시공사 차입 운영 방식이 지적되고 있습니다. 이는 재건축 조합 내부의 갈등과 운영상 문제점을 시사합니다.</t>
+          <t>한국철도공단은 매년 발생하는 200건 안팎의 소송에 대응하기 위해 중재를 적극 활용하여 60억 원의 비용을 절감했습니다. 특히 공기 지연에 따른 간접비 분쟁에서 중재를 통해 소송 장기화로 인한 지연이자 증가와 협력사와의 갈등 심화를 줄이는 데 성공했습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 쟁점이나 상대방의 책임이 명확히 드러나지 않습니다. '조합원 소송'이 진행 중이라는 점에서 집단적 피해 가능성은 있으나, 피해 규모나 상대방(조합)의 배상 능력에 대한 정보가 부족하여 소송금융 투자 적합 조건 대부분을 충족하지 못합니다.</t>
+          <t>이 기사는 철도공단이 중재를 통해 소송을 줄이고 비용을 절감한 사례를 다루고 있습니다. 소송금융은 원고(피해자)에게 소송 비용을 지원하는 것이 목적이므로, 소송을 회피하고 비용을 절감하는 주체의 이야기는 투자 대상으로서의 적합성이 낮습니다. 특정 피해자나 소송이 필요한 사건이 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>개포는 랜드마크, 은마는 이제 시작…운명 가른 '조합의 능력'</t>
+          <t>철도공단, 중재로 60억 절감했다</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032281741</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218275</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-23 00:35:15.785940+00:00</t>
+          <t>2026-03-25 00:36:35.340600+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
-      <c r="D133" t="inlineStr"/>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>서울시의 재개발 이주 갈등 완화 제도 도입</t>
+          <t>재개발 시공사 선정 과정 중, 잠재적 리스크 논의</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>서울시가 재개발 사업에서 발생하는 명도 소송 및 강제 집행 등 이주 갈등을 줄이기 위한 새로운 제도를 도입합니다. 이 제도를 통해 이주 기간을 최소 2개월 이상 단축하고 행정 절차를 신속하게 처리하여 갈등 요소를 최소화할 계획입니다.</t>
+          <t>DL이앤씨가 성남 상대원2구역 재개발 사업에서 GS건설보다 낮은 공사비를 제시하며 시공권 유지를 위해 노력하고 있다. DL이앤씨는 공사비 인하 외에도 착공 확약, 사업촉진비 조달, GS건설에 대한 손해배상액 전액 부담, 조합원 추가 이주비 지원 등 파격적인 조건을 제시했다. 이는 시공사 교체 시 발생할 수 있는 사업 지연, 비용 증가, 법적 분쟁 등 조합원의 불안을 해소하고 사업 연속성을 강조하려는 의도로 풀이된다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시의 재개발 이주 갈등 완화 제도 도입에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건, 상대방, 피해 규모 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 재개발 시공사 선정 과정에서의 경쟁 입찰 및 리스크 관리 전략을 다루고 있으며, 현재 발생한 명확한 피해나 소송의 원인이 되는 위법 행위가 특정되지 않았다. 소송금융 투자 대상이 되기 위한 명확한 원고(피해자)와 피고, 그리고 발생한 손해가 부재하다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>[대한도시정비포럼 세미나]②서울시 재개발 ‘이주 갈등’ 끝낸다... ‘...</t>
+          <t>10년 추진한 상대원2... DL이앤씨, 공사비 낮추고 책임은 더 안았다</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603210739344910039</t>
+          <t>https://www.insight.co.kr/news/547573</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-23 00:33:38.726407+00:00</t>
+          <t>2026-03-24 13:09:31.868876+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
-      <c r="D134" t="inlineStr"/>
-      <c r="E134" t="inlineStr"/>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>MOU 파기 시 손해배상 가능성 언급, 이해상충 문제 제기</t>
+        </is>
+      </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>이 기사는 하도급업자가 발주처로부터 직접지급채권을 확보하고, 공탁이 이루어진 경우 공탁금출급청구권 확인 소송을 통해 대금을 회수하는 법적 대응 방안을 설명하는 법률 칼럼입니다. 특정 건설 분쟁 사례를 다루기보다는 일반적인 법률 지식을 제공하고 있습니다.</t>
+          <t>궁평지구개발 추진 과정에서 법적 구속력이 없는 MOU와 총사업비의 10%를 수수료로 책정한 이해상충 문제가 제기되었습니다. 추진위는 MOU가 법적 구속력이 없다고 설명하지만, 시행사 측은 파기 시 손해배상 가능성을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 하도급업자가 직접지급채권을 확보하고 대금을 회수하는 방법에 대한 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 '궁평지구개발'과 관련된 절차적 문제 및 이해상충 가능성을 지적하는 사설로, 특정 상대방의 명확한 법적 책임이 불분명합니다. 또한, 시행사의 자력, 구체적인 피해 규모 및 피해자 수, 객관적 증거 존재 여부가 모두 미상으로, 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[황보윤 변호사의 건설분쟁해법]〈194〉 직불청구와 발주처의 공탁</t>
+          <t>[사설] 궁평지구개발, 절차 없는 개발은 신뢰도 없다</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46093</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2405440</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-23 00:33:24.885208+00:00</t>
+          <t>2026-03-24 13:07:09.860273+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>손해배상 청구 예정 (가상 사례)</t>
+          <t>아파트 소장 및 직원 무죄 판결</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>기사는 임대인이 실거주를 이유로 임차인을 내보낸 후 주택을 매도한 경우, 임차인이 손해배상을 청구할 수 있는지에 대한 가상의 사례를 제시합니다. 임대인의 진정한 실거주 의사 여부와 매도 시점이 주요 쟁점이 될 수 있음을 설명합니다.</t>
+          <t>아파트 화재 사건에서 관리소장과 직원이 무죄 판결을 받은 사례를 다룬 기사입니다. 기사는 이러한 판결이 현대 공동주택의 안전관리 현장에서 과도한 기소의 공포를 줄이고 선제적인 안전관리를 정착시키는 데 긍정적이라고 평가합니다. '희생양 찾기' 관행으로는 안전을 담보할 수 없다는 주장을 펼치고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도라기보다 임대차 관련 법률 정보를 설명하는 가상의 사례를 다루고 있습니다. 소송 상대방의 자력(개인 임대인 추정) 및 피해 규모(단일 임차인)가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
+          <t>기사 내용에 따르면 아파트 화재 사건에서 소장과 직원이 무죄 판결을 받았으므로, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 이미 판결이 선고되어 사실상 '종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[알기 쉬운 생활 속 임대차 정보]진정한 실거주 의사가 있었다면 불법 ...</t>
+          <t>'아파트 화재, 소장과 직원 무죄' 판결이 반가운 이유</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051956</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167987</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-23 00:30:50.807707+00:00</t>
+          <t>2026-03-24 12:52:20.248834+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
-      <c r="D136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>SH (서울주택도시공사)</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>정부 가이드라인 발표</t>
+          <t>SH가 미이주 주민들을 상대로 명도소송 제기 예정</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>농림축산식품부가 길고양이 돌봄 가이드라인을 강화하여, 자신의 사유지가 아닌 곳에 길고양이 급식소를 설치할 때 소유자의 동의를 받도록 권고했습니다. 이는 주민 간 갈등을 줄이기 위한 조치로, 무단 설치 시 무단적치물, 주거침입, 손해배상책임 등 법적 문제가 발생할 수 있음을 명시했습니다.</t>
+          <t>SH가 구룡마을 미이주 주민들을 상대로 명도소송을 제기할 방침이며, 주민들은 SH의 개발 작업을 방해하는 등 갈등이 격화되고 있다. 이 기사는 SH가 주민들을 상대로 법적 조치를 취하는 상황을 묘사하고 있어, 주민들이 원고로서 소송금융을 활용하기에는 적합성이 낮다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 길고양이 돌봄과 관련한 정부의 새로운 가이드라인 발표에 대한 내용입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 큰 피해 규모가 확인되지 않으며, 개별적인 분쟁 발생 가능성을 예방하기 위한 지침이므로 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 SH가 미이주 주민들을 상대로 명도소송을 제기하는 상황으로, 주민들이 원고로서 손해배상을 청구하는 사건이 아님. 소송금융은 주로 원고의 손해배상 청구를 지원하므로, 이 사건은 투자 대상으로서의 적합성이 낮음. (적합 조건 1, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미이주 주민 다수</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>“길고양이, 공공장소·타인의 땅에서 밥 줄 때 동의 필수”</t>
+          <t>불법 망루로 출근하는 고급 SUV 주인은? 외지인이 갈라놓은 구룡마을</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/22/20260322500040?wlog_tag3=naver</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031710260000106?did=NA</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-22 12:40:16.612856+00:00</t>
+          <t>2026-03-24 00:33:35.438768+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
-      <c r="D137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
-          <t>전세사기 건축왕 A씨의 주상복합건물 공사에 참여한 11개 중소건설업체들이 26억 원의 공사비를 받지 못해 줄도산 위기에 처했습니다. 이들은 건물 소유주인 신탁사를 상대로 유치권존재확인 소송을 제기했으나 원고 패소 판결을 받았습니다. 건축왕 A씨는 이미 수백억 원의 채무에 묶여 있어 사실상 공사비 회수가 어려운 상황이며, 피해 업체들은 추가 소송을 포기하려는 움직임을 보이고 있습니다.</t>
+          <t>이 기사는 전세권과 임차권의 법적 성립 요건, 효력, 그리고 보증금 회수 절차에서의 차이점을 설명합니다. 전세권은 등기를 통해 물권적 효력을 가지며 경매 신청이 용이한 반면, 임차권은 채권적 권리로 주택임대차보호법에 의해 대항력과 우선변제권을 부여받습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방 책임(건축왕 A씨)은 명확하나, A씨가 이미 수백억 원의 채권 청구에 묶여 있어 자력이 부족하여 공사비 회수가 사실상 불가능합니다. 또한, 유치권 소송에서 신탁사를 상대로 원고 패소 판결을 받아 다른 법적 경로도 막혔으며, 피해 업체들이 소송비조차 없어 추가 소송을 포기하려는 상황입니다. (적합 조건: 집단적 피해, 피해 규모 큼, 공적 절차 진행 중)</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 전세권과 임차권의 법적 차이를 설명하는 일반적인 법률 정보 글입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>26억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>11개 중소건설업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>전세사기 건축왕 후폭풍…인천 중소건설업체들 ‘줄도산’ 공포</t>
+          <t>[생활법무카페] 전세권과 임차권의 차이</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260319580453</t>
+          <t>https://www.kyeongin.com/article/1760694</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-22 00:33:28.571238+00:00</t>
+          <t>2026-03-23 13:17:47.554929+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
-      <c r="D138" t="inlineStr"/>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>정부의 재정 지원 논의 중</t>
+          <t>궁평지구 자금 흐름 논란 및 손해배상 청구 가능성 언급</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>박홍근 기획예산처 장관 후보자가 중동 사태 대응을 위한 추가경정예산 편성을 논의하며, 고유가 대응, 민생안정, 수출기업 지원 등을 강조했다. 특히 전세사기 피해자 지원의 중요성을 언급하며 추경안에 적극 검토할 필요가 있다고 밝혔다. 이 기사는 특정 사건의 법적 쟁점보다는 정부의 재정 정책 방향에 초점을 맞추고 있다.</t>
+          <t>궁평지구 사업의 자금 흐름과 관련하여 논란이 제기되었다. 시행대행사 A사는 약정 파기 시 투입 비용과 손해 명세를 따져 손해배상을 청구할 것이라고 밝혔으나, 법적 주체가 불명확한 상황이다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 추가경정예산 편성 논의에 대한 것으로, 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건을 다루고 있지 않습니다. '전세사기 피해자 지원'이 언급되었으나, 이는 정책적 논의이며 특정 피고나 소송의 진행 상황을 파악하기 어렵습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 증거 확보 가능성 등 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>법적 주체가 불명확하여 소송 상대방을 특정하기 어렵고, 상대방의 자력 또한 파악할 수 없습니다 (적합 조건 1, 2 미충족). 피해 규모와 피해자 수도 기사에서 확인되지 않아 투자 매력도가 낮습니다 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>박홍근 “추경, 상시적 재정운용 수단 바람직 않다…선제적 역할 필요”</t>
+          <t>법적 주체도 불명확한데 자금은 어디로 …궁평지구 자금 흐름 논란</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699706?ref=naver</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2405122</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-22 00:28:54.058296+00:00</t>
+          <t>2026-03-23 13:04:05.584753+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr"/>
+      <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
-          <t>삼성물산은 카타르 철도공사와 도하 메트로 건설 관련 약 2400억원의 배상금 미지급 문제로 10여년간 분쟁을 겪었다. 우원식 국회의장이 카타르 국왕에게 직접 애로사항을 전달한 후, 카타르 철도공사는 미수금을 법원에 공탁하며 분쟁이 해결되었다. 이 문제는 과거 ICC 배상 결정에도 불구하고 해결되지 않았던 사안이었다.</t>
+          <t>홍경원 변호사의 법률 칼럼으로, 공동주택 생활에서 중요한 일조권과 조망권의 법적 보호 범위와 수인한도 판단 기준에 대해 설명합니다. 대법원 판례를 인용하여 일조 방해 및 조망 침해가 위법한 가해 행위로 인정되는 요건을 상세히 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>카타르 철도공사가 삼성물산에 지급해야 할 약 2400억원의 배상금 미지급 분쟁은 우원식 국회의장의 중재로 카타르 법원에 미수금이 공탁되며 이미 종결되었다. 따라서 소송금융 투자 대상으로서의 신규성이 없다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 일조권과 조망권에 대한 법률적 개념과 판례를 설명하는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>약 2400억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>1개 기업 (삼성물산)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>[단독] 10년 묵은 2400억 찾아줬다…우원식 찾아간 삼성물산, 무슨일</t>
+          <t>홍경원 변호사의 부동산 잡기  법적 보호 세대의 일조권과 조망권</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413673</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=254893</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-22 00:16:35.972224+00:00</t>
+          <t>2026-03-23 12:58:17.944627+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>강병삼</t>
+        </is>
+      </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>누수 피해 발생</t>
+          <t>손해배상 청구 소송 재개, 공무원 2명에 대한 소는 취하</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>윗집에서 발생한 누수로 아래층 A씨의 가구에 곰팡이 피해가 발생했다. 기사는 윗집 임차인과 집주인 중 누구에게 손해배상 책임이 있는지에 대한 법적 쟁점을 다루고 있다.</t>
+          <t>제주 오등봉공원 개발 사업자가 강병삼 개인에게 120억원대 손해배상 청구 소송을 제기하여 재개될 예정입니다. 당초 소송 대상이었던 공무원 2명에 대한 소는 취하되었습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>윗집 누수라는 원인은 명확하나, 최종 책임 주체(임차인 또는 집주인)가 불분명하여 소송 시 쟁점이 될 수 있습니다. 또한, 기사 내용상 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 매력적일 만큼 크지 않을 가능성이 높아 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방이 기관이 아닌 개인(강병삼)으로 특정되어 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 이는 소송금융 투자 회수 가능성에 큰 위험 요소입니다. 다만, '피해 규모가 큼' 조건은 120억원대로 충족됩니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120억원대</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>윗집 누수, 곰팡이 피해…임차인·집주인 책임 회피</t>
+          <t>강병삼 유지, 공무원 2명은 취하…제주 오등봉공원 손배소 '재개'</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>jejusori.net</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77042</t>
+          <t>https://www.jejusori.net/news/articleView.html?idxno=500721</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:35.097114+00:00</t>
+          <t>2026-03-23 12:56:20.828134+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>용인시</t>
-[...2 lines deleted...]
-      <c r="D141" t="inlineStr"/>
+          <t>부실 디벨로퍼</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>기사에서 용인경전철주민소송단 언급만 있음. 소송의 현재 진행 상황 파악 불가.</t>
+          <t>디벨로퍼 줄폐업 및 분양계약 해지 리스크 확산, 대법원 판결로 해약권 강화</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>현근택 용인시장 예비후보의 공동 후원회장으로 용인경전철주민소송단 공동대표인 안홍택 목사가 참여한다는 내용의 기사입니다. 기사는 안 목사의 과거 활동을 언급하며 소송단의 존재를 알리고 있으나, 해당 소송의 구체적인 내용이나 현재 진행 상황에 대한 정보는 제공하지 않습니다.</t>
+          <t>부동산 PF 경색, 금리 상승, 분양 침체 등으로 디벨로퍼 중심의 개발 모델이 한계에 직면하며 줄폐업이 확산되고 있습니다. 최근 대법원 판결로 분양계약 해제권이 강화되어 수분양자들의 피해가 커질 수 있는 상황입니다. 한국디벨로퍼협회는 긴급 실태조사를 진행하고 주택도시보증공사(HUG)는 유동성 지원을 약속하는 등 업계 전반의 위기 대응이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>해당 기사는 현근택 용인시장 예비후보의 후원회장 인선에 대한 것으로, '용인경전철주민소송단'의 존재를 언급할 뿐 소송의 구체적인 내용, 현재 진행 상황, 또는 새로운 투자 기회에 대한 정보를 전혀 제공하지 않습니다. 따라서 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다.</t>
+          <t>다수의 디벨로퍼가 줄폐업하거나 법정관리를 신청하는 등 재정적 자력이 부족하여 소송 승소 시에도 배상금 회수가 어려울 가능성이 높습니다 (부적합 조건: 상대방에게 자력이 충분함 - Low). 비록 대법원 판결로 분양계약 해제권이 강화되어 법적 책임 입증은 용이해졌으나 (적합 조건: 증거가 있거나 확보 가능함 - High), 피고의 자력 부재가 투자의 가장 큰 걸림돌입니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>현근택 용인시장 예비후보, 후원회장 김 용 전 민주연구원 부원장</t>
+          <t>[디벨로퍼 인사이드①] 빚으로 굴린 디벨로퍼…모델 한계 드러났다</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319176</t>
+          <t>https://www.viva100.com/article/20260323500630</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-20 12:43:11.779816+00:00</t>
+          <t>2026-03-23 12:52:07.308516+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>항소심 판결 선고</t>
+          <t>마산해양신도시 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>경기 의정부시 소재 아파트 동대표 후보자 A씨가 입주자대표회의를 상대로 제기한 선거위반금 50만원 청구소송 항소심에서 법원이 A씨의 손을 들어주며 1심 판결을 취소했습니다. 이 사건은 동대표 선거 과정에서 발생한 소액의 분쟁으로, 항소심에서 A씨가 승소한 것으로 보도되었습니다.</t>
+          <t>이옥선 창원시장 예비후보가 마산해양신도시 문제 해결 방안으로 소송 종결을 기다리지 않고 공공 부지 68%부터 먼저 개발하겠다고 밝혔습니다. 이는 개발계획 공동 수립 협의체 참여권 확보 및 진해신항 연계 배후 생활SOC 우선 조성을 포함합니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>이 사건은 50만원이라는 매우 적은 금액의 개별 분쟁이며, 집단적 피해가 아니고 피해 규모가 작습니다. 또한 이미 항소심 판결이 선고되어 소송이 상당 부분 진행되었거나 종결 단계에 가까워 신규 투자 기회가 적습니다. 상대방인 입주자대표회의는 소송금융 투자 대상으로서의 자력 조건에 부합하지 않습니다.</t>
+          <t>기사는 마산해양신도시 관련 소송이 진행 중임을 언급하나, 소송의 구체적인 쟁점, 상대방의 책임 명확성, 피해 규모, 피해자 수 등 소송금융 투자 적합도를 판단할 핵심 정보가 부족합니다. '1000억 원'의 맥락도 불분명하여 피해 금액으로 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>50만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>동대표 후보 선거위반금 50만원 부과, 항소심  선거운동 인정 어려워</t>
+          <t>이옥선 창원시장 예비후보, 창원 4대 현안 해법 제시</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111383</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=541604</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-20 00:55:36.388852+00:00</t>
+          <t>2026-03-23 12:47:18.462961+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr"/>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>서울특별시</t>
+        </is>
+      </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>법원 판결</t>
+          <t>유가족 보상금 지급 완료, 서울시 예방 및 보상 시스템 강화 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>법원이 수급인이 발주자의 지시에 따라 시공한 경우, 설계도면의 부적당함을 알지 못했다면 하자담보책임이 없다고 판결했습니다. 이는 보증기관이 하수급인에게 구상금을 청구한 소송에서 나온 판단으로, 수급인의 책임 범위에 대한 법적 기준을 제시합니다.</t>
+          <t>지난해 3월 발생한 명일동 싱크홀 1년 후, 서울시가 지반침하 예방 및 신속 대응 체계 강화를 발표했습니다. 노후 하수관로 전수조사, GPR 탐사 확대, 신기술 도입 등을 통해 사고 예방에 총력을 기울일 계획입니다. 또한, 시민안전보험에 지반침하 사고를 포함하고 유가족에 대한 보상금 지급을 완료하는 등 피해보상 기반도 강화했습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 법원 판결을 다루며, 수급인의 하자담보책임에 대한 법리를 설명하고 있습니다. 새로운 집단적 피해 발생이나 대규모 손해배상 청구 가능성을 제시하는 사건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>명일동 싱크홀 발생 후 1년이 지난 시점에서 서울시의 예방 및 보상 시스템 강화 노력을 다룬 기사입니다. 기사 내용상 유가족에 대한 보상금 지급이 완료되었다고 명시되어 있어, 해당 사건 자체는 이미 종결된 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>법원  수급인 지시 따라 시공한 경우 하자담보책임 없어</t>
+          <t>‘명일동 싱크홀’ 1년…서울시 “노후 하수관로 전수조사”</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322992</t>
+          <t>https://biz.heraldcorp.com/article/10700802?ref=naver</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-20 00:52:06.679132+00:00</t>
+          <t>2026-03-23 12:29:01.824531+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr"/>
-      <c r="D144" t="inlineStr"/>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>도심 공공주택 복합사업 주민 설명회 및 의향서 확보 절차 진행 중, 후보지 선정 경쟁 단계</t>
+          <t>유가족 보상금 지급 완료</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>서울 동작구에서 도심 공공주택 복합사업이 주민 설명회를 시작으로 의향서 확보 절차에 들어갔다. 이 사업은 기존 재개발 방식보다 빠른 5년 내 입주를 목표로 하며, 용적률 상향, 분양가상한제 미적용 등 인센티브를 제공한다. 그러나 토지 및 건물 소유권을 공공에 먼저 넘기는 '선이전' 구조에 대한 주민들의 부담감과 함께, 동작구 내 6개 후보지 간 경쟁을 통해 최종 사업지가 선정될 예정이라는 점이 변수로 작용하고 있다.</t>
+          <t>명일동 지반침하 사고 발생 1년 후, 서울시는 지반침하 감시 및 대응 체계 강화를 발표했다. 사고와 관련하여 유가족에 대한 보상금 지급은 재난관리기금, 시민안전보험 등을 통해 완료되었으며, 공사손해보험을 통한 추가 지원은 대화를 통해 합리적으로 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>해당 기사는 서울 동작구의 도심 공공주택 복합사업 추진 계획과 초기 단계(주민 설명회, 의향서 확보)를 다루고 있습니다. 현재까지 어떠한 법적 분쟁이나 피해 발생 사실이 없으며, 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않습니다. 소송금융은 실제 발생한 분쟁을 대상으로 하므로, 본 건은 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>유가족에 대한 보상금 지급이 완료되었다고 명시되어 있어, 해당 사건은 이미 종결된 사건으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>[부동산 현장을 가다] 동작구 공공복합사업, 6개 구역 경쟁 본격화... 소...</t>
+          <t>명일동 지반침하 1년…서울시, 지반침하 감시·대응 체계 강화</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338247</t>
+          <t>http://www.metroseoul.co.kr/article/20260323500318</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-19 13:15:43.493124+00:00</t>
+          <t>2026-03-23 12:27:43.510563+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>A업체</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>대법원 심리불속행 기각 결정으로 원심 판결 확정</t>
+          <t>유가족 보상금 지급 완료, 공사손해보험을 통한 추가 지원 협의 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>청라블루노바홀 화재로 인한 손해배상 소송에서 대법원이 심리불속행 기각 결정을 내리며 6년 만에 A업체 등의 일부 책임이 인정된 원심 판결이 확정되었다. 이는 원심 판결의 법리 해석에 문제가 없다고 판단되어 더 이상의 심리 없이 사건이 종결되었음을 의미한다.</t>
+          <t>지난해 발생한 명일동 지반침하 사고와 관련하여 서울시가 재발 방지를 위한 신기술 도입 및 예방 활동 강화를 발표했다. 또한, 사고 피해자 보상에 적극 노력하여 유가족에 대한 보상금 지급을 완료했으며, 공사손해보험을 통한 추가 지원도 협의 중이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>대법원의 심리불속행 기각 결정으로 원심 판결이 확정되어 사건이 종결되었습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>명일동 싱크홀 사고는 이미 지난해 발생한 사건으로, 서울시가 유가족에 대한 보상금 지급을 완료했으며, 공사손해보험을 통한 추가 지원도 협의 중이다. 이는 사건이 이미 종결되었거나 종결 단계에 있음을 시사하여 소송금융 투자 대상으로서의 신규성이 낮다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>청라블루노바홀 화재 손해배상 공방…6년 만에  업체 일부 책임  결론</t>
+          <t>“제2의 명일동 싱크홀 없다”…신기술 도입 등 예방활동 강화</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720231</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02883126645386272</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-19 12:56:04.754976+00:00</t>
+          <t>2026-03-23 12:26:21.230542+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C146" t="inlineStr"/>
+      <c r="D146" t="inlineStr"/>
+      <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>궁평지구 시행대행 약정의 법적 성격을 두고 추진위원장과 시행대행사 A사 간의 논란이 재점화되었습니다. 추진위원장은 해당 약정을 법적 효력 없는 MOU로 설명하는 반면, A사는 약정 파기 시 투입 비용에 대한 손해배상을 청구할 수 있다고 주장하고 있습니다. 약정의 해석과 효력이 주요 쟁점입니다.</t>
+          <t>서울시가 '제2의 명일동 사고'를 막기 위해 지반침하 예방 전문성을 높이고 피해보상 기반을 강화합니다. 시민안전보험에 지반침하 사고를 보장항목으로 추가하고, 영조물배상보험 보상한도를 상향하는 등 시민 안전을 위한 정책적 노력을 기울이고 있습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>약정의 법적 효력 자체가 논란의 핵심으로 상대방의 책임이 명확하지 않습니다 (적합 조건 1 불충족). 또한, 상대방의 자력이나 구체적인 피해 규모가 파악되지 않으며 (적합 조건 2, 4 불충족), 집단적 피해가 아닌 계약 당사자 간의 분쟁으로 보입니다 (적합 조건 3 불충족).</t>
+          <t>이 기사는 특정 지반침하 사고에 대한 소송이 아닌, 서울시의 지반침하 예방 및 피해보상 정책 강화에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 피해자 집단, 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>궁평지구 시행대행 약정 성격 또 논란</t>
+          <t>제2의 명일동 사고 막는다 …서울시, 지반침하 예방 전문성 제고</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2404423</t>
+          <t>https://www.dailian.co.kr/news/view/1624167/?sc=Naver</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-19 12:54:18.098909+00:00</t>
+          <t>2026-03-23 12:25:50.530422+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
-      <c r="D147" t="inlineStr"/>
-      <c r="E147" t="inlineStr"/>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>위반건축물 양성화 특별법 발의 및 당정 합의 진척 중</t>
+        </is>
+      </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>이 기사는 인테리어 공사 계약 시 공사대금, 지급시기, 공사 기한, 지체상금 등을 계약서에 명시하여 분쟁을 예방하는 방법에 대한 일반적인 조언을 제공합니다. 특정 피해 사례나 분쟁 상황을 다루고 있지 않습니다.</t>
+          <t>전국 약 14만8000동에 달하는 위반건축물로 인해 선의의 피해자들이 이행강제금 부과, 대출 및 보증보험 제한 등의 금전적 손해를 겪고 있습니다. 이에 이정헌 의원이 '특정건축물 정리에 관한 특별조치법안'을 대표 발의하며 당정 간 합의가 진척되는 등, 위반건축물 양성화를 통한 피해 구제 노력이 진행 중입니다. 기사는 입법을 통한 민생 해결에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁을 다루는 뉴스 기사가 아닌, 인테리어 공사 계약 시 유의사항을 안내하는 일반적인 법률 정보성 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>약 14만8000동에 달하는 위반건축물로 인한 집단적 피해가 명확하고, 관련 법안 발의 등 공적 절차가 진행 중이며, 증거 확보도 용이합니다. 그러나 기사 내용상 소송의 상대방이 될 '최초 건축주나 시공업자는 이미 사라진 뒤다'라고 명시되어 있어, 특정 가능한 자력 있는 피고를 상정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 14만8000동의 위반건축물 소유자 및 임차인 다수</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>인테리어 공사 계약을 체결할때 잊지 말아야 할 3가지</t>
+          <t>[입법이 나라 바꾼다] 위반건축물 양성화, 국가의 마땅한 응답</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=541186</t>
+          <t>https://www.dt.co.kr/article/12053333?ref=naver</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-19 12:49:00.224472+00:00</t>
+          <t>2026-03-23 12:23:20.138893+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>대법원 판결로 토지 소유권 분쟁 최종 종결</t>
+          <t>공장 부지 경매 신청 및 법원 인용, 대출금 상환 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>김포시 풍무동 공원묘지이전사업과 관련된 토지 소유권 분쟁이 대법원 판결로 일단락되었다. (재)김포공원이 최종 승소하며 권리 관계가 명확해졌고, 이로 인해 공동주택 1천500여 세대 건설을 포함한 도시개발사업 추진에 탄력이 붙을 것으로 기대된다.</t>
+          <t>부산의 이차전지 기업 금양이 시공사에 공사비를 지급하지 못해 공장 부지 경매 위기에 처했으며, 법원이 경매 신청을 받아들였다. 금양은 대출금 상환 문제로도 소송을 겪는 등 심각한 자금 압박과 유동성 위기에 직면해 있다. 이는 금리 상승과 투자 위축이 겹치며 자금 부담이 커진 결과로 분석된다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>핵심 토지 소유권 분쟁이 대법원 판결로 이미 종결된 사건임. 소송금융 투자를 위한 새로운 분쟁 발굴 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 이차전지 기업 금양이 시공사에 대한 공사비 미지급으로 공장 부지 경매 위기에 처하고 대출금 상환 문제로 소송을 겪는 등 심각한 유동성 위기에 직면한 상황이다. 이는 집단적 피해가 아닌 개별 기업의 상업적 분쟁이며, 피고(금양)의 자력 부족이 명확하여 소송금융 투자 대상으로 부적합하다. (적합 조건 1, 2, 3, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>김포 풍무동 공원묘지 소유권 분쟁 일단락… 사업 탄력받나</t>
+          <t>경제브리핑-글로벌 공급망 재편, 지역 산업 명암 엇갈려</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760517</t>
+          <t>https://news.knn.co.kr/news/article/185336</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-19 12:46:36.038859+00:00</t>
+          <t>2026-03-23 00:43:40.412666+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
-      <c r="D149" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D149" t="inlineStr"/>
+      <c r="E149" t="inlineStr"/>
       <c r="F149" t="inlineStr">
         <is>
-          <t>대전시에서 20~30대 청년층을 중심으로 전세사기 피해가 다수 발생함에 따라, 대전시가 계약 전 단계에서 피해를 예방하기 위한 '전세피해 ZERO 로드맵'을 가동합니다. 이 로드맵은 실질적인 교육과 홍보 체계 구축에 중점을 두고 있습니다.</t>
+          <t>이 기사는 하자소송과 관련하여 하수급인이 염두에 두어야 할 사항들을 설명하는 법률 노트입니다. 발주자가 수급인을 상대로 하자소송을 제기하고 수급인이 손해배상 판결을 받을 경우의 대처법을 일반적인 관점에서 다루고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>대전 지역에서 전세사기 피해가 다수(집단적 피해) 발생하고 있으나, 기사 내용만으로는 소송 상대방이 특정되지 않아 책임이 명확한지, 자력이 충분한지 파악하기 어렵습니다. 또한, 피해 규모나 증거 확보 가능성에 대한 정보도 부족하며, 대전시의 로드맵은 피해 예방 및 지원책으로, 가해자에 대한 공적 절차 진행으로 보기 어렵습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 하자소송에 대한 하수급인의 대처법을 설명하는 법률 노트입니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>다수 (20~30대 청년층 중심)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>대전시 '전세피해 ZERO 로드맵' 가동</t>
+          <t>[법률노트] 하자소송에 대한 하수급인의 대처법</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680687</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323036</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-19 12:25:42.315605+00:00</t>
+          <t>2026-03-23 00:38:41.562505+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>분양사 A</t>
+          <t>재건축 조합</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (서울고법)</t>
+          <t>비상대책위원회 활동 및 조합원 소송 진행 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>대법원이 생활형숙박시설 수분양자들이 분양사의 홍보로 실거주가 가능한 줄 알았다며 계약금 반환을 요구한 소송에서 원고 일부 승소 판결한 원심을 파기하고 사건을 서울고법으로 돌려보냈습니다. 대법원은 분양사가 시설의 특성을 상세히 제공했고 계약서에 주거 용도 불가 명시가 있었으므로, 수분양자들의 착오 주장을 받아들이기 어렵다고 판단했습니다.</t>
+          <t>개포와 은마 재건축 단지의 운명이 '조합의 능력'에 따라 갈렸다는 기사. 은마 재건축 조합에서는 비상대책위원회 활동과 조합원 소송이 겹치며 조합의 독립성 문제와 시공사 차입 운영 방식이 지적되고 있습니다. 이는 재건축 조합 내부의 갈등과 운영상 문제점을 시사합니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>대법원이 수분양자들의 착오 주장을 받아들이지 않고 원심을 파기환송하여, '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 또한, 피해자 수가 4명으로 '집단적 피해' 조건에 미달하며, 개별 피해 금액도 소송금융 투자 대상으로 매력적이지 않습니다. 이미 대법원 판결로 원고 측 법리적 주장이 약화된 상황입니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 쟁점이나 상대방의 책임이 명확히 드러나지 않습니다. '조합원 소송'이 진행 중이라는 점에서 집단적 피해 가능성은 있으나, 피해 규모나 상대방(조합)의 배상 능력에 대한 정보가 부족하여 소송금융 투자 적합 조건 대부분을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>약 1억7530만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법, 생활숙박형시설에 대한 실거주 가능성 착오 인정 원...</t>
+          <t>개포는 랜드마크, 은마는 이제 시작…운명 가른 '조합의 능력'</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202665</t>
+          <t>https://www.hankyung.com/article/2026032281741</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-19 00:52:56.238733+00:00</t>
+          <t>2026-03-23 00:35:15.785940+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
-      <c r="D151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
-          <t>대전시 전세사기 예방 프로그램 추진 중</t>
+          <t>서울시의 재개발 이주 갈등 완화 제도 도입</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>대전시는 20~30대 청년층이 전세사기 피해자의 87%를 차지하는 상황을 반영하여 '2026 대전시 전세피해 ZERO 로드맵'을 추진합니다. 이 로드맵은 청년 대상 실전 교육, 디지털 홍보, 현장 홍보를 통해 전세사기 피해를 사전에 예방하는 데 중점을 둡니다. 기사는 특정 사기 사건이나 소송 진행 상황이 아닌, 전반적인 예방 정책에 대해 설명하고 있습니다.</t>
+          <t>서울시가 재개발 사업에서 발생하는 명도 소송 및 강제 집행 등 이주 갈등을 줄이기 위한 새로운 제도를 도입합니다. 이 제도를 통해 이주 기간을 최소 2개월 이상 단축하고 행정 절차를 신속하게 처리하여 갈등 요소를 최소화할 계획입니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>이 기사는 대전시의 전세사기 예방 프로그램에 초점을 맞추고 있으며, 특정 소송 대상 사건을 다루지 않습니다. 비록 전세사기 피해자가 다수(집단적 피해 조건 충족)이고 피해 규모가 클 것으로 예상되지만, 구체적인 소송 상대방이 특정되지 않고(상대방 책임 불명확), 현재 진행 중인 공적 절차나 확보된 증거에 대한 언급이 없어 소송금융 투자 기회로 보기는 어렵습니다.</t>
+          <t>해당 기사는 서울시의 재개발 이주 갈등 완화 제도 도입에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건, 상대방, 피해 규모 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>대전시 20~30대 청년층 다수 (87%)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>대전시, ‘청년 전세피해 예방 안전망’ 구축</t>
+          <t>[대한도시정비포럼 세미나]②서울시 재개발 ‘이주 갈등’ 끝낸다... ‘...</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10697622?ref=naver</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603210739344910039</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-19 00:29:30.813132+00:00</t>
+          <t>2026-03-23 00:33:38.726407+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
-      <c r="D152" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D152" t="inlineStr"/>
+      <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr">
         <is>
-          <t>서해선 소사-원시 구간의 개통이 신호 개량 및 열차위치검지장치 문제로 또다시 지연되고 있다. 과거 입찰 관련 가처분 소송은 정리되었으나, 새로운 기술적 문제로 공사가 지연되는 상황이다.</t>
+          <t>이 기사는 하도급업자가 발주처로부터 직접지급채권을 확보하고, 공탁이 이루어진 경우 공탁금출급청구권 확인 소송을 통해 대금을 회수하는 법적 대응 방안을 설명하는 법률 칼럼입니다. 특정 건설 분쟁 사례를 다루기보다는 일반적인 법률 지식을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>기사는 서해선 개통 지연 사실과 과거 입찰 관련 가처분 소송 종결을 언급할 뿐, 개통 지연으로 인한 구체적인 피해자나 피해 규모, 그리고 그 책임 주체를 명확히 파악하기 어렵다. 소송금융 투자 대상으로서의 핵심 요건인 명확한 피해와 책임 소재가 불분명하다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 하도급업자가 직접지급채권을 확보하고 대금을 회수하는 방법에 대한 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>서해선 개통 또 밀렸다…이번엔 소사-원시 '신호 개량' 발목 [이슈]</t>
+          <t>[황보윤 변호사의 건설분쟁해법]〈194〉 직불청구와 발주처의 공탁</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>redaily.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.redaily.co.kr/news/articleView.html?idxno=15934</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46093</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-18 13:06:04.823525+00:00</t>
+          <t>2026-03-23 00:33:24.885208+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>UAE 바라카 원전 공사비 정산 갈등</t>
+          <t>손해배상 청구 예정 (가상 사례)</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>김회천 한국수력원자력 사장이 취임하며 한국전력공사와의 UAE 바라카 원전 공사비 정산 문제가 주요 해결 과제로 언급되었습니다. 이는 양사 간의 소송 갈등으로 비화될 가능성이 있는 상업적 분쟁입니다.</t>
+          <t>기사는 임대인이 실거주를 이유로 임차인을 내보낸 후 주택을 매도한 경우, 임차인이 손해배상을 청구할 수 있는지에 대한 가상의 사례를 제시합니다. 임대인의 진정한 실거주 의사 여부와 매도 시점이 주요 쟁점이 될 수 있음을 설명합니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>본 사건은 한국수력원자력과 한국전력공사 간의 UAE 바라카 원전 공사비 정산에 대한 상업적 분쟁으로, 로앤굿의 주요 고객인 개인 또는 집단 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 특정 사건에 대한 보도라기보다 임대차 관련 법률 정보를 설명하는 가상의 사례를 다루고 있습니다. 소송 상대방의 자력(개인 임대인 추정) 및 피해 규모(단일 임차인)가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>김회천 한수원 사장 취임… 5개월 공백 끝, WEC 합의·정산 갈등 ‘시험...</t>
+          <t>[알기 쉬운 생활 속 임대차 정보]진정한 실거주 의사가 있었다면 불법 ...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=300592</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051956</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-18 12:57:57.396937+00:00</t>
+          <t>2026-03-23 00:30:50.807707+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
+      <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
-          <t>새마을금고와 무궁화신탁 간 채무 상환 협상 진행 중, 기존 손해배상 소송 잠정 중단</t>
+          <t>정부 가이드라인 발표</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>무궁화신탁이 책임준공 미이행 사업장 관련 PF 채무 5000억 원에 대해 새마을금고 대주단에 3년 거치 5년 분할상환을 제안했습니다. 새마을금고는 기존 손해배상 소송을 잠정 중단하고 협상을 진행 중이나, 무궁화신탁의 심각한 재무 악화로 채무 회수 불확실성이 큽니다.</t>
+          <t>농림축산식품부가 길고양이 돌봄 가이드라인을 강화하여, 자신의 사유지가 아닌 곳에 길고양이 급식소를 설치할 때 소유자의 동의를 받도록 권고했습니다. 이는 주민 간 갈등을 줄이기 위한 조치로, 무단 설치 시 무단적치물, 주거침입, 손해배상책임 등 법적 문제가 발생할 수 있음을 명시했습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 5000억 원으로 크며(적합 조건 4), 새마을금고 대주단이라는 다수의 피해자가 존재하고(적합 조건 3), 금융 당국의 재무 개선 명령 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 가장 중요한 상대방의 자력(적합 조건 2)이 심각하게 부족하여 소송 승소 시에도 실질적인 채권 회수가 어려울 가능성이 매우 높습니다. 이는 '기타 투자 어려운 이유'에 해당하여 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 길고양이 돌봄과 관련한 정부의 새로운 가이드라인 발표에 대한 내용입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 큰 피해 규모가 확인되지 않으며, 개별적인 분쟁 발생 가능성을 예방하기 위한 지침이므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>5000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>새마을금고 대주단 다수 (개별 금고 단위)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>[단독]무궁화신탁 “PF채무 상환, 3년 거치후 5년 분할로” 요청</t>
+          <t>“길고양이, 공공장소·타인의 땅에서 밥 줄 때 동의 필수”</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021063?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/22/20260322500040?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-18 12:49:23.725770+00:00</t>
+          <t>2026-03-22 12:40:16.612856+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>입찰 금지 가처분 소송 진행 중</t>
+          <t>유치권존재확인 소송 원고 패소 판결, 건축왕 A씨 대상 채권보전처분 50여건 진행 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>천호A1-1구역 공공재개발 사업에서 조합 집행부와 비상대책위원회 간에 입찰 금지 가처분 소송이 진행 중이다. 이 소송은 대우건설과 BS한양의 입찰 참여에 영향을 미칠 수 있는 막판 변수로 작용하고 있다. 공동 사업시행자인 LH가 비공개 설명회를 개최한 상황이다.</t>
+          <t>전세사기 건축왕 A씨의 주상복합건물 공사에 참여한 11개 중소건설업체들이 26억 원의 공사비를 받지 못해 줄도산 위기에 처했습니다. 이들은 건물 소유주인 신탁사를 상대로 유치권존재확인 소송을 제기했으나 원고 패소 판결을 받았습니다. 건축왕 A씨는 이미 수백억 원의 채무에 묶여 있어 사실상 공사비 회수가 어려운 상황이며, 피해 업체들은 추가 소송을 포기하려는 움직임을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>이 사건은 조합 집행부와 비상대책위원회 간의 입찰 금지 가처분 소송으로, 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 소송 상대방이 소송금융 투자 대상으로서의 자력이 충분한 대기업/기관이 아니며(적합 조건 2 미충족), 집단적 피해나 대규모 피해 금액이 특정되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 적합도가 낮다.</t>
+          <t>상대방 책임(건축왕 A씨)은 명확하나, A씨가 이미 수백억 원의 채권 청구에 묶여 있어 자력이 부족하여 공사비 회수가 사실상 불가능합니다. 또한, 유치권 소송에서 신탁사를 상대로 원고 패소 판결을 받아 다른 법적 경로도 막혔으며, 피해 업체들이 소송비조차 없어 추가 소송을 포기하려는 상황입니다. (적합 조건: 집단적 피해, 피해 규모 큼, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>26억 원</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11개 중소건설업체</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>천호A1-1구역 공공재개발, 법적공방 딛고 대우건설 '써밋' 달 수 있을까...</t>
+          <t>전세사기 건축왕 후폭풍…인천 중소건설업체들 ‘줄도산’ 공포</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=296810</t>
+          <t>https://www.kyeonggi.com/article/20260319580453</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-18 12:42:00.049414+00:00</t>
+          <t>2026-03-22 00:33:28.571238+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C156" t="inlineStr"/>
+      <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (징역 5년형, 배상 명령)</t>
+          <t>정부의 재정 지원 논의 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>A 씨가 무자본 빌라를 이용해 11억 원 규모의 전세사기를 벌여 징역 5년형을 선고받았습니다. 법원은 피해자 2명에게 약 4억 원, 또 다른 피해자 1명에게 2억3300만 원을 배상하라고 명령했습니다. A 씨는 공사대금 미지급으로 호실이 압류된 상황에서도 전세 계약을 진행한 것으로 드러났습니다.</t>
+          <t>박홍근 기획예산처 장관 후보자가 중동 사태 대응을 위한 추가경정예산 편성을 논의하며, 고유가 대응, 민생안정, 수출기업 지원 등을 강조했다. 특히 전세사기 피해자 지원의 중요성을 언급하며 추경안에 적극 검토할 필요가 있다고 밝혔다. 이 기사는 특정 사건의 법적 쟁점보다는 정부의 재정 정책 방향에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방(A 씨)이 개인이며 '무자본 빌라'로 사기를 저질렀다는 점에서 배상 능력이 낮을 것으로 예상됩니다. 또한, 형사 재판이 징역형 선고로 이미 종결된 사건으로, 민사 소송의 진행 여부나 추가적인 자력 확보 가능성이 불분명합니다. (부적합 조건: 상대방 자력 부족, 이미 종결된 사건)</t>
+          <t>이 기사는 정부의 추가경정예산 편성 논의에 대한 것으로, 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건을 다루고 있지 않습니다. '전세사기 피해자 지원'이 언급되었으나, 이는 정책적 논의이며 특정 피고나 소송의 진행 상황을 파악하기 어렵습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 증거 확보 가능성 등 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>최소 3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>무자본 빌라로 11억 전세사기…징역 5년형</t>
+          <t>박홍근 “추경, 상시적 재정운용 수단 바람직 않다…선제적 역할 필요”</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005787</t>
+          <t>https://biz.heraldcorp.com/article/10699706?ref=naver</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-18 12:35:05.684788+00:00</t>
+          <t>2026-03-22 00:28:54.058296+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>카타르 철도공사</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>명도소송 종결 및 운영권 회수</t>
+          <t>카타르 철도공사가 카타르 법원에 미수금 공탁 완료</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>금산군이 부적절한 계약 위반 사례로 인해 운영권을 되찾기 위한 명도소송을 진행하여 승소하고 운영권을 회수했습니다. 이후 군은 시설 현대화에 공을 들였으며, 새로운 운영업체들의 임대 의사를 확인했습니다.</t>
+          <t>삼성물산은 카타르 철도공사와 도하 메트로 건설 관련 약 2400억원의 배상금 미지급 문제로 10여년간 분쟁을 겪었다. 우원식 국회의장이 카타르 국왕에게 직접 애로사항을 전달한 후, 카타르 철도공사는 미수금을 법원에 공탁하며 분쟁이 해결되었다. 이 문제는 과거 ICC 배상 결정에도 불구하고 해결되지 않았던 사안이었다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>기사에 따르면 '군'이 부적절한 계약 위반 사례에 대해 명도소송을 벌인 끝에 운영권을 되찾았다고 명시되어 있습니다. 이는 해당 법적 분쟁이 이미 종결되었음을 의미하며, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>카타르 철도공사가 삼성물산에 지급해야 할 약 2400억원의 배상금 미지급 분쟁은 우원식 국회의장의 중재로 카타르 법원에 미수금이 공탁되며 이미 종결되었다. 따라서 소송금융 투자 대상으로서의 신규성이 없다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2400억원</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (삼성물산)</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>[기자수첩] 1,000억대 관광 자산은 '방치', 조직만 불린 금산군의 '주객...</t>
+          <t>[단독] 10년 묵은 2400억 찾아줬다…우원식 찾아간 삼성물산, 무슨일</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=596701</t>
+          <t>https://www.joongang.co.kr/article/25413673</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-18 00:52:19.057950+00:00</t>
+          <t>2026-03-22 00:16:35.972224+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
-      <c r="D158" t="inlineStr"/>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>관련 법안 발의 및 입법 논의 중</t>
+          <t>누수 피해 발생</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>공공공사 입찰 자격 제한 및 계약 해지, 손해배상 청구와 관련된 법안들이 발의되고 있다는 내용의 기사입니다. 계약 상대자의 귀책으로 과도한 지체상금이 발생하거나 계약 이행이 불가능할 경우, 발주기관이 계약을 해지하고 선급금 반환 및 손해배상을 청구할 수 있도록 하는 내용이 포함되어 있습니다.</t>
+          <t>윗집에서 발생한 누수로 아래층 A씨의 가구에 곰팡이 피해가 발생했다. 기사는 윗집 임차인과 집주인 중 누구에게 손해배상 책임이 있는지에 대한 법적 쟁점을 다루고 있다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공공공사 입찰 자격 제한 및 계약 해지, 손해배상 청구와 관련된 법안 발의 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 적합성이 낮습니다.</t>
+          <t>윗집 누수라는 원인은 명확하나, 최종 책임 주체(임차인 또는 집주인)가 불분명하여 소송 시 쟁점이 될 수 있습니다. 또한, 기사 내용상 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 매력적일 만큼 크지 않을 가능성이 높아 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>‘公共공사 입찰 자격제한’ 법안 줄잇는다</t>
+          <t>윗집 누수, 곰팡이 피해…임차인·집주인 책임 회피</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603171741472210560</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77042</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-18 00:36:24.976638+00:00</t>
+          <t>2026-03-21 12:31:35.097114+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr"/>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>용인시</t>
+        </is>
+      </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
-          <t>남양주시의회 조례안 심사 중</t>
+          <t>기사에서 용인경전철주민소송단 언급만 있음. 소송의 현재 진행 상황 파악 불가.</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>남양주시의회 도시교통위원회가 시민 주거 안전 관련 조례안을 심사 중이다. 이 조례안은 가입 유의사항 안내서 배포 및 피해자 대상 법률상담 지원을 주요 내용으로 하지만, 실제 실효성에 대한 의문이 제기되고 있다. 기사는 특정 사건이나 분쟁이 아닌 입법 과정을 다루고 있다.</t>
+          <t>현근택 용인시장 예비후보의 공동 후원회장으로 용인경전철주민소송단 공동대표인 안홍택 목사가 참여한다는 내용의 기사입니다. 기사는 안 목사의 과거 활동을 언급하며 소송단의 존재를 알리고 있으나, 해당 소송의 구체적인 내용이나 현재 진행 상황에 대한 정보는 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>이 기사는 남양주시의회에서 시민 주거 안전 관련 조례안을 심사하는 과정을 다루고 있으며, 특정 사건이나 구체적인 피해 발생 사실을 언급하고 있지 않습니다. 따라서 소송금융 투자를 위한 명확한 상대방, 피해 규모, 책임 소재 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 현근택 용인시장 예비후보의 후원회장 인선에 대한 것으로, '용인경전철주민소송단'의 존재를 언급할 뿐 소송의 구체적인 내용, 현재 진행 상황, 또는 새로운 투자 기회에 대한 정보를 전혀 제공하지 않습니다. 따라서 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>남양주시의회 도시교통위, ‘민생 밀착’ 조례안 심사… 시민 주거 안전...</t>
+          <t>현근택 용인시장 예비후보, 후원회장 김 용 전 민주연구원 부원장</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603161707231731f0f3e23044_1</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319176</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-18 00:28:56.628189+00:00</t>
+          <t>2026-03-20 12:43:11.779816+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr"/>
-      <c r="D160" t="inlineStr"/>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>이 아파트 입주자대표회의</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>LH의 전세사기 피해자 지원 계획 발표</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH) 제주본부가 제주동부공원지구 조성 및 주거복지사업에 총 1,172억원을 투입할 계획을 발표했다. 이 사업에는 통합공공임대주택, 민간임대주택, 단독주택 공급 및 미분양 주택 매입이 포함된다. 특히 전세사기 피해자 주택 매입과 저소득층 주거 환경 개선을 위한 수선유지급여 사업도 추진할 예정이다.</t>
+          <t>경기 의정부시 소재 아파트 동대표 후보자 A씨가 입주자대표회의를 상대로 제기한 선거위반금 50만원 청구소송 항소심에서 법원이 A씨의 손을 들어주며 1심 판결을 취소했습니다. 이 사건은 동대표 선거 과정에서 발생한 소액의 분쟁으로, 항소심에서 A씨가 승소한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>이 기사는 한국토지주택공사(LH) 제주본부의 주택 공급 및 주거복지 사업 계획을 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 분쟁이나 피고가 명확히 식별되지 않습니다. 전세사기 피해자 지원 계획은 언급되나, 해당 사기의 가해자나 구체적인 소송 진행 상황에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
+          <t>이 사건은 50만원이라는 매우 적은 금액의 개별 분쟁이며, 집단적 피해가 아니고 피해 규모가 작습니다. 또한 이미 항소심 판결이 선고되어 소송이 상당 부분 진행되었거나 종결 단계에 가까워 신규 투자 기회가 적습니다. 상대방인 입주자대표회의는 소송금융 투자 대상으로서의 자력 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50만원</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>LH제주본부, 재주동부공원지구 주택용지 9월 공모...12월 착공</t>
+          <t>동대표 후보 선거위반금 50만원 부과, 항소심  선거운동 인정 어려워</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202727</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111383</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-18 00:24:15.364293+00:00</t>
+          <t>2026-03-20 00:55:36.388852+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>대전중앙로지하상가 명도소송 진행 중</t>
+          <t>법원 판결</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>대전시의회 시정질문에서 안경자 시의원이 중앙로지하상가 명도소송과 관련해 기존 상인들의 생계 보호를 주장하며 대전시의 법적 절차 추진에 문제를 제기했다. 이에 이장우 대전시장은 공무원에게 불법을 강요하는 것이라며 법과 원칙에 따른 행정 집행을 강조했다. 본 논란은 무단점유 상인 보호와 법 집행 원칙 사이의 갈등을 보여준다.</t>
+          <t>법원이 수급인이 발주자의 지시에 따라 시공한 경우, 설계도면의 부적당함을 알지 못했다면 하자담보책임이 없다고 판결했습니다. 이는 보증기관이 하수급인에게 구상금을 청구한 소송에서 나온 판단으로, 수급인의 책임 범위에 대한 법적 기준을 제시합니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 조건에 해당하지 않음. 기사 내용상 대전시는 법적 절차에 따라 명도소송을 진행 중이며, 오히려 잠재적 고객인 상인들이 무단점유 상태로 법적 책임이 있는 것으로 해석됨. 따라서 원고(상인)의 승소 가능성이 낮아 소송금융 투자에 부적합함.</t>
+          <t>이 기사는 특정 사건의 법원 판결을 다루며, 수급인의 하자담보책임에 대한 법리를 설명하고 있습니다. 새로운 집단적 피해 발생이나 대규모 손해배상 청구 가능성을 제시하는 사건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>다수 상인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>법보다 말이 우선?...안경자 시의원 '불법 전제' 발언 파장</t>
+          <t>법원  수급인 지시 따라 시공한 경우 하자담보책임 없어</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260317001330</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322992</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-17 13:34:05.856858+00:00</t>
+          <t>2026-03-20 00:52:06.679132+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
-          <t>시장 현장 점검, 과거 건축 허가 관련 민원 및 소송 종결</t>
+          <t>도심 공공주택 복합사업 주민 설명회 및 의향서 확보 절차 진행 중, 후보지 선정 경쟁 단계</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>남양주 주광덕 시장이 과거 주민 민원과 소송을 거쳐 사용 승인된 별내동 대형 창고시설을 직접 점검했다. 시는 교통관제시스템 모니터링 결과 현재까지 특이 사항이 없다고 밝혔다. 기사는 새로운 피해 발생이나 법적 분쟁의 가능성을 제시하지 않는다.</t>
+          <t>서울 동작구에서 도심 공공주택 복합사업이 주민 설명회를 시작으로 의향서 확보 절차에 들어갔다. 이 사업은 기존 재개발 방식보다 빠른 5년 내 입주를 목표로 하며, 용적률 상향, 분양가상한제 미적용 등 인센티브를 제공한다. 그러나 토지 및 건물 소유권을 공공에 먼저 넘기는 '선이전' 구조에 대한 주민들의 부담감과 함께, 동작구 내 6개 후보지 간 경쟁을 통해 최종 사업지가 선정될 예정이라는 점이 변수로 작용하고 있다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>기사는 과거 건축 허가 과정에서 주민 민원과 소송이 있었던 시설에 대한 시장의 점검 내용을 다루고 있습니다. 현재까지 특이 사항이 없다고 확인되어 새로운 피해 발생이나 소송의 여지가 보이지 않습니다. (적합 조건 1, 3, 4, 6 불충족, 부적합 조건: 이미 종결된 사건에 해당)</t>
+          <t>해당 기사는 서울 동작구의 도심 공공주택 복합사업 추진 계획과 초기 단계(주민 설명회, 의향서 확보)를 다루고 있습니다. 현재까지 어떠한 법적 분쟁이나 피해 발생 사실이 없으며, 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않습니다. 소송금융은 실제 발생한 분쟁을 대상으로 하므로, 본 건은 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>주광덕 남양주시장, 별내동 대형 창고시설 직접 점검… 시민 안전이 최...</t>
+          <t>[부동산 현장을 가다] 동작구 공공복합사업, 6개 구역 경쟁 본격화... 소...</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=131836</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338247</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-17 13:28:41.826534+00:00</t>
+          <t>2026-03-19 13:15:43.493124+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E163" t="inlineStr"/>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>A업체</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>대법원 심리불속행 기각 결정으로 원심 판결 확정</t>
+        </is>
+      </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>기사는 부동산신탁 업계가 책임준공형 사업장 관련 대손비용 및 충당부채 적립 부담 등으로 인해 지난해 대규모 순손실을 기록하며 부진을 겪고 있음을 보도합니다. 일부 증권사 산하 신탁사들이 재건축 사업 수주 등 성과를 내고 있지만, 업황 회복은 쉽지 않을 것으로 전망됩니다.</t>
+          <t>청라블루노바홀 화재로 인한 손해배상 소송에서 대법원이 심리불속행 기각 결정을 내리며 6년 만에 A업체 등의 일부 책임이 인정된 원심 판결이 확정되었다. 이는 원심 판결의 법리 해석에 문제가 없다고 판단되어 더 이상의 심리 없이 사건이 종결되었음을 의미한다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>이 기사는 부동산신탁 업계의 전반적인 재무 부진과 책임준공형 사업장 관련 손해배상 리스크를 다루는 산업 보고서입니다. 특정 피해자가 특정 신탁사를 상대로 소송을 제기할 만한 구체적인 사건이나 잘못을 저지른 주체가 명확히 특정되지 않아 (적합 조건 1 미충족), 소송금융 투자 대상으로 적합한 사건으로 보기 어렵습니다.</t>
+          <t>대법원의 심리불속행 기각 결정으로 원심 판결이 확정되어 사건이 종결되었습니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>증권사 부동산 신탁 반등 신호…부진 씻을까</t>
+          <t>청라블루노바홀 화재 손해배상 공방…6년 만에  업체 일부 책임  결론</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181503</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720231</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-17 13:12:42.413895+00:00</t>
+          <t>2026-03-19 12:56:04.754976+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr"/>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>궁평지구 추진위원회</t>
+        </is>
+      </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>손해배상 소송 예정</t>
+          <t>약정 성격에 대한 법적 분쟁 가능성 제기</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>A씨는 8년 전 임대인과의 분쟁으로 발생한 손해를 배상받지 못했으나, 최근 임대인의 무리한 요구에 맞서 8년 전 손해배상까지 청구할 계획이다. 변호사들은 임대인의 행위를 명백한 권리남용으로 보고 있으며, 소송 시 12%의 이자까지 받을 수 있다고 조언했다.</t>
+          <t>궁평지구 시행대행 약정의 법적 성격을 두고 추진위원장과 시행대행사 A사 간의 논란이 재점화되었습니다. 추진위원장은 해당 약정을 법적 효력 없는 MOU로 설명하는 반면, A사는 약정 파기 시 투입 비용에 대한 손해배상을 청구할 수 있다고 주장하고 있습니다. 약정의 해석과 효력이 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>변호사들이 임대인의 권리남용을 명백하다고 판단하고 있으나 (적합 조건 1), 사건이 개인 간의 분쟁으로 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않다. 또한 8년 전 사건이라 증거 확보에 어려움이 있을 수 있어 소송금융 투자 대상으로 적합도가 낮다.</t>
+          <t>약정의 법적 효력 자체가 논란의 핵심으로 상대방의 책임이 명확하지 않습니다 (적합 조건 1 불충족). 또한, 상대방의 자력이나 구체적인 피해 규모가 파악되지 않으며 (적합 조건 2, 4 불충족), 집단적 피해가 아닌 계약 당사자 간의 분쟁으로 보입니다 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>벽돌 33개 깼다고 전세금 '꿀꺽'? 임대인의 갑질</t>
+          <t>궁평지구 시행대행 약정 성격 또 논란</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/VXNI0JS1TFQ4</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2404423</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-17 13:11:57.319674+00:00</t>
+          <t>2026-03-19 12:54:18.098909+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
-      <c r="D165" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D165" t="inlineStr"/>
+      <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>남양주시가 과거 주민 민원과 소송 끝에 최종 사용 승인된 별내동 물류창고 시설에 대한 현장 점검을 실시했다. 이번 점검은 시설 임대 운영 시작에 따른 주민 불편 사항을 선제적으로 살피기 위함이다. 기사는 과거의 분쟁이 해결되고 현재는 시가 안전 운영을 강조하는 상황을 보도하고 있다.</t>
+          <t>이 기사는 인테리어 공사 계약 시 공사대금, 지급시기, 공사 기한, 지체상금 등을 계약서에 명시하여 분쟁을 예방하는 방법에 대한 일반적인 조언을 제공합니다. 특정 피해 사례나 분쟁 상황을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>기사는 과거 건축 허가 과정에서 발생했던 주민 민원 및 소송이 최종 사용 승인으로 종결되었음을 암시한다. 현재는 남양주시의 선제적 현장 점검에 대한 내용으로, 새로운 피해 발생이나 소송 가능성이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 사건이나 분쟁을 다루는 뉴스 기사가 아닌, 인테리어 공사 계약 시 유의사항을 안내하는 일반적인 법률 정보성 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>[경기북부 소식] 남양주시, 별내동 물류창고 시설 점검 등</t>
+          <t>인테리어 공사 계약을 체결할때 잊지 말아야 할 3가지</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031711285543879</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=541186</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-17 12:45:46.108693+00:00</t>
+          <t>2026-03-19 12:49:00.224472+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>무효 확인 청구 각하</t>
+          <t>대법원 판결로 토지 소유권 분쟁 최종 종결</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>주택관리업자 재계약 투표의 무효 확인과 재투표 시행을 요구하는 소송이 제기되었으나, 재판부는 원고들이 제시한 공동주택관리법상 근거에 문제가 있다고 판단하여 청구를 각하했습니다. 이로써 해당 소송은 법원에서 절차적으로 종결되었습니다.</t>
+          <t>김포시 풍무동 공원묘지이전사업과 관련된 토지 소유권 분쟁이 대법원 판결로 일단락되었다. (재)김포공원이 최종 승소하며 권리 관계가 명확해졌고, 이로 인해 공동주택 1천500여 세대 건설을 포함한 도시개발사업 추진에 탄력이 붙을 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>주택관리업자 재계약 투표 무효 확인 청구 소송이 법원에서 각하되어 현재의 법적 절차가 종결된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이 낮습니다. 또한, 기사 내용만으로는 명확한 피해 금액이나 다수의 피해자 규모를 파악하기 어렵습니다.</t>
+          <t>핵심 토지 소유권 분쟁이 대법원 판결로 이미 종결된 사건임. 소송금융 투자를 위한 새로운 분쟁 발굴 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>관리회사 재계약 투표 하자 있다며 무효 확인 구했으나 각하</t>
+          <t>김포 풍무동 공원묘지 소유권 분쟁 일단락… 사업 탄력받나</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111390</t>
+          <t>https://www.kyeongin.com/article/1760517</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-17 12:45:03.831403+00:00</t>
+          <t>2026-03-19 12:46:36.038859+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
-      <c r="D167" t="inlineStr"/>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>정부 정책 발표</t>
+          <t>대전시 '전세피해 ZERO 로드맵' 가동</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>정청래 의원이 정부의 주택 공급 확대와 전세 사기 피해자 구제 정책을 언급하며 민생 안정과 일자리 창출을 강조했다. 이는 정부의 정책 방향을 제시하는 내용으로, 특정 전세 사기 사건에 대한 구체적인 정보는 포함되어 있지 않다.</t>
+          <t>대전시에서 20~30대 청년층을 중심으로 전세사기 피해가 다수 발생함에 따라, 대전시가 계약 전 단계에서 피해를 예방하기 위한 '전세피해 ZERO 로드맵'을 가동합니다. 이 로드맵은 실질적인 교육과 홍보 체계 구축에 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>기사는 전세 사기 피해자 구제라는 정부 정책 방향을 제시할 뿐, 특정 사건이나 구체적인 소송 대상, 피해 규모, 진행 단계 등에 대한 정보가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>대전 지역에서 전세사기 피해가 다수(집단적 피해) 발생하고 있으나, 기사 내용만으로는 소송 상대방이 특정되지 않아 책임이 명확한지, 자력이 충분한지 파악하기 어렵습니다. 또한, 피해 규모나 증거 확보 가능성에 대한 정보도 부족하며, 대전시의 로드맵은 피해 예방 및 지원책으로, 가해자에 대한 공적 절차 진행으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (20~30대 청년층 중심)</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>정청래  국민주권시대 위해 檢개혁…곧 정부조직법까지 개정</t>
+          <t>대전시 '전세피해 ZERO 로드맵' 가동</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6104523</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680687</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-17 12:21:19.014382+00:00</t>
+          <t>2026-03-19 12:25:42.315605+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr"/>
-      <c r="D168" t="inlineStr"/>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>분양사 A</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>과거 건축 허가 관련 민원 및 소송 종결 후 시장 현장 점검</t>
+          <t>대법원 파기환송 (서울고법)</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>남양주시 주광덕 시장이 과거 주민 민원과 소송을 거쳐 사용승인된 별내동 창고시설을 현장 점검했다. 시장은 관계 공무원들과 함께 시설 내외부와 차량 진출입 동선, 실제 이용 현황을 확인했다. 이 기사는 새로운 법적 분쟁의 발생보다는 과거의 건축 허가 과정을 확인하는 내용이다.</t>
+          <t>대법원이 생활형숙박시설 수분양자들이 분양사의 홍보로 실거주가 가능한 줄 알았다며 계약금 반환을 요구한 소송에서 원고 일부 승소 판결한 원심을 파기하고 사건을 서울고법으로 돌려보냈습니다. 대법원은 분양사가 시설의 특성을 상세히 제공했고 계약서에 주거 용도 불가 명시가 있었으므로, 수분양자들의 착오 주장을 받아들이기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>기사는 과거 건축 허가 과정에서 발생했던 주민 민원과 소송이 사용승인으로 종결되었음을 암시합니다. 현재는 시장의 현장 점검만 언급될 뿐, 새로운 법적 분쟁의 발생이나 소송금융 투자 대상이 될 만한 명확한 피해 사실이 확인되지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원이 수분양자들의 착오 주장을 받아들이지 않고 원심을 파기환송하여, '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 또한, 피해자 수가 4명으로 '집단적 피해' 조건에 미달하며, 개별 피해 금액도 소송금융 투자 대상으로 매력적이지 않습니다. 이미 대법원 판결로 원고 측 법리적 주장이 약화된 상황입니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1억7530만원</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>남양주시 주광덕 시장, 별내동 창고시설 현장 점검</t>
+          <t>[예규·판례] 대법, 생활숙박형시설에 대한 실거주 가능성 착오 인정 원...</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260316500624</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202665</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-17 00:51:26.876398+00:00</t>
+          <t>2026-03-19 00:52:56.238733+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
-      <c r="D169" t="inlineStr"/>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>시장 현장 점검 및 운영 실태 확인</t>
+          <t>대전시 전세사기 예방 프로그램 추진 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>남양주 주광덕 시장이 별내동 창고시설의 본격적인 임대 운영에 앞서 현장을 점검했다. 과거 건축 허가 과정에서 주민 민원과 소송이 있었으나 사용 승인된 시설로, 시장은 주민 불편과 안전을 최우선으로 강조했다. 현재까지는 특이 사항 없이 운영되고 있으며, 시장은 현장 중심의 점검과 소통을 강화하겠다고 밝혔다.</t>
+          <t>대전시는 20~30대 청년층이 전세사기 피해자의 87%를 차지하는 상황을 반영하여 '2026 대전시 전세피해 ZERO 로드맵'을 추진합니다. 이 로드맵은 청년 대상 실전 교육, 디지털 홍보, 현장 홍보를 통해 전세사기 피해를 사전에 예방하는 데 중점을 둡니다. 기사는 특정 사기 사건이나 소송 진행 상황이 아닌, 전반적인 예방 정책에 대해 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>이 기사는 피해 발생 사건이 아닌, 시장의 창고시설 운영 전 현장 점검에 대한 내용입니다. 과거 건축 허가 과정에서 주민 민원과 소송이 있었으나 이미 사용 승인된 사건으로 보이며, 현재까지 특이 사항 없이 운영되고 있다고 명시되어 있습니다. 따라서 소송금융 투자 대상으로서의 명확한 상대방 책임, 피해 규모, 집단적 피해 등의 적합 조건이 확인되지 않습니다.</t>
+          <t>이 기사는 대전시의 전세사기 예방 프로그램에 초점을 맞추고 있으며, 특정 소송 대상 사건을 다루지 않습니다. 비록 전세사기 피해자가 다수(집단적 피해 조건 충족)이고 피해 규모가 클 것으로 예상되지만, 구체적인 소송 상대방이 특정되지 않고(상대방 책임 불명확), 현재 진행 중인 공적 절차나 확보된 증거에 대한 언급이 없어 소송금융 투자 기회로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>대전시 20~30대 청년층 다수 (87%)</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>주광덕 남양주시장, 별내동 창고시설 현장 점검…“주민 불편 없는 안전...</t>
+          <t>대전시, ‘청년 전세피해 예방 안전망’ 구축</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575010?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10697622?ref=naver</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-17 00:45:52.044870+00:00</t>
+          <t>2026-03-19 00:29:30.813132+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>미분양 관련 소송 판결로 인한 비용 인식</t>
+          <t>서해선 개통 지연 발생, 과거 입찰 관련 가처분 소송은 종결됨.</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>진흥기업이 대형 현장 준공으로 인한 매출 감소와 더불어 미분양 관련 대손 설정 및 소송 판결에 따른 일회성 비용을 인식하여 판매비와 관리비, 기타비용이 증가했다고 보도되었습니다. 이는 회사의 재무 실적 저하 요인으로 분석됩니다.</t>
+          <t>서해선 소사-원시 구간의 개통이 신호 개량 및 열차위치검지장치 문제로 또다시 지연되고 있다. 과거 입찰 관련 가처분 소송은 정리되었으나, 새로운 기술적 문제로 공사가 지연되는 상황이다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>기사 내용은 진흥기업이 '소송 판결에 따른 일회성 비용'을 인식했다는 것으로, 이미 판결이 선고되어 재무적 영향을 처리하는 단계입니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴이 아닌, 이미 종결되었거나 판결이 내려진 사건에 해당하여 부적합합니다.</t>
+          <t>기사는 서해선 개통 지연 사실과 과거 입찰 관련 가처분 소송 종결을 언급할 뿐, 개통 지연으로 인한 구체적인 피해자나 피해 규모, 그리고 그 책임 주체를 명확히 파악하기 어렵다. 소송금융 투자 대상으로서의 핵심 요건인 명확한 피해와 책임 소재가 불분명하다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>[더벨][건설리포트] 실적 저하 진흥기업, 선제적 리스크 털기</t>
+          <t>서해선 개통 또 밀렸다…이번엔 소사-원시 '신호 개량' 발목 [이슈]</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>redaily.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603121653530160109319</t>
+          <t>https://www.redaily.co.kr/news/articleView.html?idxno=15934</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-17 00:45:30.613903+00:00</t>
+          <t>2026-03-18 13:06:04.823525+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr"/>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>남양주시의회에서 지역주택조합 피해 예방 조례안 심사 중</t>
+          <t>UAE 바라카 원전 공사비 정산 갈등</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>남양주시의회 도시교통위원회는 지역주택조합 가입신청자 피해 예방 조례안을 심사하고 원안 가결했다. 이 조례안은 가입 유의사항 안내, 피해자에 대한 법률상담 지원, 지역주택조합의 법령 준수 실태조사 등을 포함한다. 이는 지역주택조합 관련 피해가 발생하고 있음을 시사하며, 피해 예방 및 구제를 위한 제도적 기반을 마련하려는 목적이다.</t>
+          <t>김회천 한국수력원자력 사장이 취임하며 한국전력공사와의 UAE 바라카 원전 공사비 정산 문제가 주요 해결 과제로 언급되었습니다. 이는 양사 간의 소송 갈등으로 비화될 가능성이 있는 상업적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 소송에 대한 보도가 아닌, 지역주택조합 가입신청자 피해 예방을 위한 조례안 심사 과정을 다루고 있습니다. 집단적 피해 가능성(적합 조건 3)과 실태조사를 통한 증거 확보 가능성(적합 조건 5)이 시사되지만, 현재로서는 특정 피고가 명확하지 않고(적합 조건 1), 구체적인 피해 규모나 사건이 특정되지 않아 소송금융 투자 대상으로 보기 어렵습니다.</t>
+          <t>본 사건은 한국수력원자력과 한국전력공사 간의 UAE 바라카 원전 공사비 정산에 대한 상업적 분쟁으로, 로앤굿의 주요 고객인 개인 또는 집단 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>남양주시의회 도시교통위원회, 제318회 임시회 의원발의 조례안 심사</t>
+          <t>김회천 한수원 사장 취임… 5개월 공백 끝, WEC 합의·정산 갈등 ‘시험...</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=887686</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=300592</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-17 00:30:59.472582+00:00</t>
+          <t>2026-03-18 12:57:57.396937+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>무궁화신탁</t>
+        </is>
+      </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>기사에서 상세 정보 없음</t>
+          <t>새마을금고와 무궁화신탁 간 채무 상환 협상 진행 중, 기존 손해배상 소송 잠정 중단</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>해당 기사는 2026년 3월 17일자 전국 주요 신문 사설 제목을 모아놓은 것으로, '규제 사각 캡슐호텔 화재'라는 제목으로 특정 화재 사건이 언급되었습니다. 그러나 이 사건에 대한 구체적인 발생 시점, 피해 규모, 책임 주체, 진행 상황 등은 기사에 명시되어 있지 않습니다.</t>
+          <t>무궁화신탁이 책임준공 미이행 사업장 관련 PF 채무 5000억 원에 대해 새마을금고 대주단에 3년 거치 5년 분할상환을 제안했습니다. 새마을금고는 기존 손해배상 소송을 잠정 중단하고 협상을 진행 중이나, 무궁화신탁의 심각한 재무 악화로 채무 회수 불확실성이 큽니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>기사는 여러 신문사의 사설 제목을 모아놓은 것으로, '캡슐호텔 화재'라는 사건이 언급되었으나, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건들을 판단할 수 있는 구체적인 정보가 전혀 없습니다. 따라서 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 5000억 원으로 크며(적합 조건 4), 새마을금고 대주단이라는 다수의 피해자가 존재하고(적합 조건 3), 금융 당국의 재무 개선 명령 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 가장 중요한 상대방의 자력(적합 조건 2)이 심각하게 부족하여 소송 승소 시에도 실질적인 채권 회수가 어려울 가능성이 매우 높습니다. 이는 '기타 투자 어려운 이유'에 해당하여 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5000억 원</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>새마을금고 대주단 다수 (개별 금고 단위)</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>[전국 주요 신문 사설](17일 조간)</t>
+          <t>[단독]무궁화신탁 “PF채무 상환, 3년 거치후 5년 분할로” 요청</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317018200011?input=1195m</t>
+          <t>https://www.sedaily.com/article/20021063?ref=naver</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-17 00:27:34.694149+00:00</t>
+          <t>2026-03-18 12:49:23.725770+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>건립 지연 책임 공방 진행 중, 소송 가능성 언급</t>
+          <t>입찰 금지 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>진주 동부시립도서관 건립이 지연되면서 설계 오류에 대한 책임 공방이 벌어지고 있습니다. 설계는 전문 용역업체가 수행했으며, 경남도 심의와 조달청 검토를 거쳐 발주된 사업입니다. 향후 소송 결과에 따라 설계업체의 책임 여부가 결정될 예정입니다.</t>
+          <t>천호A1-1구역 공공재개발 사업에서 조합 집행부와 비상대책위원회 간에 입찰 금지 가처분 소송이 진행 중이다. 이 소송은 대우건설과 BS한양의 입찰 참여에 영향을 미칠 수 있는 막판 변수로 작용하고 있다. 공동 사업시행자인 LH가 비공개 설명회를 개최한 상황이다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>설계 오류에 대한 책임이 '공방' 중이며, 향후 소송 결과에 따라 책임 소재가 가려질 예정이므로 상대방 책임이 명확하지 않습니다 (적합 조건 1 미흡). 피해 규모 및 상대방의 자력에 대한 정보가 부족하며 (적합 조건 2, 4 미흡), 집단적 피해로 보기 어렵습니다 (적합 조건 3 미흡).</t>
+          <t>이 사건은 조합 집행부와 비상대책위원회 간의 입찰 금지 가처분 소송으로, 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 소송 상대방이 소송금융 투자 대상으로서의 자력이 충분한 대기업/기관이 아니며(적합 조건 2 미충족), 집단적 피해나 대규모 피해 금액이 특정되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>'진주 동부시립도서관' 건립 지연 책임 '공방'</t>
+          <t>천호A1-1구역 공공재개발, 법적공방 딛고 대우건설 '써밋' 달 수 있을까...</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632627</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=296810</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-16 13:10:56.067646+00:00</t>
+          <t>2026-03-18 12:42:00.049414+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>신탁사</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>옛 수분양자 A씨가 신탁사를 상대로 민사 소송 진행 중</t>
+          <t>형사 재판 1심 판결 선고 (징역 5년형, 배상 명령)</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>옛 수분양자 A씨가 2022년 7월 상가 분양 계약을 맺은 후 신탁사를 상대로 민사 소송을 진행 중인 건물이 있습니다. 이 건물에 영종경찰서가 7월 입주할 예정이라는 내용의 기사입니다. 소송의 구체적인 쟁점이나 피해 규모는 명확히 언급되지 않았습니다.</t>
+          <t>A 씨가 무자본 빌라를 이용해 11억 원 규모의 전세사기를 벌여 징역 5년형을 선고받았습니다. 법원은 피해자 2명에게 약 4억 원, 또 다른 피해자 1명에게 2억3300만 원을 배상하라고 명령했습니다. A 씨는 공사대금 미지급으로 호실이 압류된 상황에서도 전세 계약을 진행한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 상대방의 책임이 명확히 드러나지 않으며, 집단적 피해가 아닌 단일 피해자(A씨)의 개별 소송으로 보여 소송금융의 주요 적합 조건인 집단적 피해 및 대규모 피해자 수에 해당하지 않습니다. 다만 상대방이 신탁사로 자력은 충분할 것으로 예상됩니다.</t>
+          <t>상대방(A 씨)이 개인이며 '무자본 빌라'로 사기를 저질렀다는 점에서 배상 능력이 낮을 것으로 예상됩니다. 또한, 형사 재판이 징역형 선고로 이미 종결된 사건으로, 민사 소송의 진행 여부나 추가적인 자력 확보 가능성이 불분명합니다. (부적합 조건: 상대방 자력 부족, 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>소송 중인 건물에 영종경찰서 7월 입주?</t>
+          <t>무자본 빌라로 11억 전세사기…징역 5년형</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016429</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005787</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-16 13:09:25.519850+00:00</t>
+          <t>2026-03-18 12:35:05.684788+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>남양주시장의 창고시설 운영 실태 현장 점검 및 주민 불편 사항 선제적 확인</t>
+          <t>명도소송 종결 및 운영권 회수</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>남양주 주광덕 시장이 과거 주민 민원과 소송이 있었던 별내동 창고시설의 운영 실태를 현장 점검했습니다. 시장은 교통 및 환경 문제에 대한 주민 우려를 해소하고 안전을 최우선으로 강조했으나, 현재까지 특이 사항 없이 운영되고 있는 것으로 확인되었습니다. 이는 새로운 법적 분쟁보다는 예방적 행정 조치에 가깝습니다.</t>
+          <t>금산군이 부적절한 계약 위반 사례로 인해 운영권을 되찾기 위한 명도소송을 진행하여 승소하고 운영권을 회수했습니다. 이후 군은 시설 현대화에 공을 들였으며, 새로운 운영업체들의 임대 의사를 확인했습니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>해당 기사는 남양주시장의 창고시설 현장 점검에 대한 내용으로, 과거 건축 허가 과정에서 주민 민원과 소송이 있었으나 현재는 '특이 사항 없이 운영되고 있는 것으로 확인'되었다고 명시되어 있습니다. 따라서 현재 시점에서 소송금융 투자를 위한 명확한 피해 발생이나 상대방의 책임이 불분명하며, 집단적 피해 규모나 증거도 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에 따르면 '군'이 부적절한 계약 위반 사례에 대해 명도소송을 벌인 끝에 운영권을 되찾았다고 명시되어 있습니다. 이는 해당 법적 분쟁이 이미 종결되었음을 의미하며, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>주광덕 남양주시장, 별내동 창고시설 현장 점검</t>
+          <t>[기자수첩] 1,000억대 관광 자산은 '방치', 조직만 불린 금산군의 '주객...</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029535804&amp;code=61122013&amp;cp=nv</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=596701</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-16 13:03:42.494911+00:00</t>
+          <t>2026-03-18 00:52:19.057950+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
-      <c r="D176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
-          <t>손해배상 청구 가능성 검토 단계</t>
+          <t>관련 법안 발의 및 입법 논의 중</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>중개인의 말을 믿고 매매계약을 체결했으나 전세 계약이 파기되어 계약금 5,400만 원을 돌려받지 못하는 상황에 대한 법률 자문 기사입니다. 홍윤석 변호사는 가계약 파기 가능성과 중개사의 단순 연락과 매매계약 체결 사이의 직접적인 법적 인과관계 입증이 쉽지 않다고 지적했습니다.</t>
+          <t>공공공사 입찰 자격 제한 및 계약 해지, 손해배상 청구와 관련된 법안들이 발의되고 있다는 내용의 기사입니다. 계약 상대자의 귀책으로 과도한 지체상금이 발생하거나 계약 이행이 불가능할 경우, 발주기관이 계약을 해지하고 선급금 반환 및 손해배상을 청구할 수 있도록 하는 내용이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 상대방 책임(중개인의 과실과 손해 사이의 인과관계) 입증이 쉽지 않다는 변호사의 의견이 명시되어 있어 적합 조건 '상대방 책임이 비교적 명확함'에 부합하지 않습니다. 또한, 상대방의 자력이나 집단적 피해 여부 등 소송금융 투자에 필요한 다른 적합 조건에 대한 정보가 부족합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공공공사 입찰 자격 제한 및 계약 해지, 손해배상 청구와 관련된 법안 발의 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>5,400만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>중개인 말 믿고 매매계약 체결했는데 전세 파기…계약금 5,400만 원 누가...</t>
+          <t>‘公共공사 입찰 자격제한’ 법안 줄잇는다</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/X6JNTBI7WED5</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603171741472210560</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-16 12:50:33.620614+00:00</t>
+          <t>2026-03-18 00:36:24.976638+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
-      <c r="D177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>남양주시의회 조례안 심사 중</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>대법원이 공동주택 소장이 승강기 내 무단 게시물을 제거한 행위에 대해 무죄를 확정했다. 이는 관리주체의 적절한 업무수행 과정에서 게시물 제거가 가능하다는 첫 대법원 판결로, 관리주체의 업무 범위에 대한 법적 기준을 제시했다.</t>
+          <t>남양주시의회 도시교통위원회가 시민 주거 안전 관련 조례안을 심사 중이다. 이 조례안은 가입 유의사항 안내서 배포 및 피해자 대상 법률상담 지원을 주요 내용으로 하지만, 실제 실효성에 대한 의문이 제기되고 있다. 기사는 특정 사건이나 분쟁이 아닌 입법 과정을 다루고 있다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>해당 사건은 공동주택 소장의 업무상 게시물 제거 행위에 대한 형사 사건으로, 대법원에서 무죄가 확정되어 이미 종결된 사건입니다. 소송금융의 투자 대상이 되는 손해배상 청구 사건이 아니며, 새로운 집단소송 기회를 발굴할 여지가 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 남양주시의회에서 시민 주거 안전 관련 조례안을 심사하는 과정을 다루고 있으며, 특정 사건이나 구체적인 피해 발생 사실을 언급하고 있지 않습니다. 따라서 소송금융 투자를 위한 명확한 상대방, 피해 규모, 책임 소재 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>대법, 승강기 무단 게시물 제거한 소장 '무죄' 첫 확정</t>
+          <t>남양주시의회 도시교통위, ‘민생 밀착’ 조례안 심사… 시민 주거 안전...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167899</t>
+          <t>https://www.g-enews.com/view.php?ud=202603161707231731f0f3e23044_1</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-16 12:36:29.001113+00:00</t>
+          <t>2026-03-18 00:28:56.628189+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
-      <c r="E178" t="inlineStr"/>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>LH의 전세사기 피해자 지원 계획 발표</t>
+        </is>
+      </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>이 기사는 공동주택 하자심사 제도와 입주민의 효과적인 권리구제 방안에 대해 설명합니다. 하자 판정 후에도 보수가 이뤄지지 않을 경우 과태료가 부과될 수 있으며, 이후에도 보수가 없을 시 손해배상 소송 등의 법적 수단을 통해 권리 구제가 가능함을 언급합니다.</t>
+          <t>한국토지주택공사(LH) 제주본부가 제주동부공원지구 조성 및 주거복지사업에 총 1,172억원을 투입할 계획을 발표했다. 이 사업에는 통합공공임대주택, 민간임대주택, 단독주택 공급 및 미분양 주택 매입이 포함된다. 특히 전세사기 피해자 주택 매입과 저소득층 주거 환경 개선을 위한 수선유지급여 사업도 추진할 예정이다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 하자심사 제도와 권리구제 방안에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한국토지주택공사(LH) 제주본부의 주택 공급 및 주거복지 사업 계획을 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 분쟁이나 피고가 명확히 식별되지 않습니다. 전세사기 피해자 지원 계획은 언급되나, 해당 사기의 가해자나 구체적인 소송 진행 상황에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>하자심사 제도와 효과적 권리구제 방안</t>
+          <t>LH제주본부, 재주동부공원지구 주택용지 9월 공모...12월 착공</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167895</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202727</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-16 12:36:06.197411+00:00</t>
+          <t>2026-03-18 00:24:15.364293+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>대전시</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>대전중앙로지하상가 명도소송 진행 중</t>
+        </is>
+      </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>이 기사는 동자동 공공주택사업을 주거권 도시로의 전환 초석으로 평가하며, 용산참사를 언급하며 대책 없는 철거와 소유권 중심의 부동산 질서에 대한 비판적 시각을 제시한다. 이는 주거권과 부동산 소유권 간의 갈등을 다루는 논평에 가깝다.</t>
+          <t>대전시의회 시정질문에서 안경자 시의원이 중앙로지하상가 명도소송과 관련해 기존 상인들의 생계 보호를 주장하며 대전시의 법적 절차 추진에 문제를 제기했다. 이에 이장우 대전시장은 공무원에게 불법을 강요하는 것이라며 법과 원칙에 따른 행정 집행을 강조했다. 본 논란은 무단점유 상인 보호와 법 집행 원칙 사이의 갈등을 보여준다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>이 기사는 동자동 공공주택사업을 주거권 관점에서 논하는 논평으로, 과거 용산참사를 언급하며 주거권과 소유권의 갈등을 다룬다. 특정 법적 분쟁이나 현재 진행 중인 소송, 명확한 피해자 집단, 구체적인 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건으로 보기 어렵다.</t>
+          <t>상대방 책임이 비교적 명확함 조건에 해당하지 않음. 기사 내용상 대전시는 법적 절차에 따라 명도소송을 진행 중이며, 오히려 잠재적 고객인 상인들이 무단점유 상태로 법적 책임이 있는 것으로 해석됨. 따라서 원고(상인)의 승소 가능성이 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 상인</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>동자동 공공주택사업, 부동산 도시 서울을 주거권 도시로 전환하는 초석</t>
+          <t>법보다 말이 우선?...안경자 시의원 '불법 전제' 발언 파장</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>beminor.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.beminor.com/news/articleView.html?idxno=29562</t>
+          <t>https://www.newspim.com/news/view/20260317001330</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-16 12:21:48.495248+00:00</t>
+          <t>2026-03-17 13:34:05.856858+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
+      <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>시장 현장 점검, 과거 건축 허가 관련 민원 및 소송 종결</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>생활숙박시설 분양사가 실거주 가능하다고 홍보했음에도, 대법원은 계약자들이 건물의 법적 용도를 인지하고 계약했다고 판단하며 계약금 반환 청구 소송에서 원고 패소 취지로 파기환송했습니다. 이로써 2심에서 원고 승소했던 판결이 뒤집히고 사건은 서울고법으로 돌려보내졌습니다.</t>
+          <t>남양주 주광덕 시장이 과거 주민 민원과 소송을 거쳐 사용 승인된 별내동 대형 창고시설을 직접 점검했다. 시는 교통관제시스템 모니터링 결과 현재까지 특이 사항이 없다고 밝혔다. 기사는 새로운 피해 발생이나 법적 분쟁의 가능성을 제시하지 않는다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>대법원이 분양사의 허위 홍보에도 불구하고 계약자들이 건물의 법적 성격을 인지한 상태에서 계약했다고 판단하여 원심을 파기환송했습니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 부합하지 않으며, 이미 최고 법원의 판단이 원고에게 불리하게 내려져 승소 가능성이 매우 낮아 투자 부적합합니다.</t>
+          <t>기사는 과거 건축 허가 과정에서 주민 민원과 소송이 있었던 시설에 대한 시장의 점검 내용을 다루고 있습니다. 현재까지 특이 사항이 없다고 확인되어 새로운 피해 발생이나 소송의 여지가 보이지 않습니다. (적합 조건 1, 3, 4, 6 불충족, 부적합 조건: 이미 종결된 사건에 해당)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>'레지던스 실거주 가능' 잘못 홍보...법원  계약금 반환 불가</t>
+          <t>주광덕 남양주시장, 별내동 대형 창고시설 직접 점검… 시민 안전이 최...</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603160852154136</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=131836</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-16 00:54:20.857872+00:00</t>
+          <t>2026-03-17 13:28:41.826534+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C181" t="inlineStr"/>
+      <c r="D181" t="inlineStr"/>
+      <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
-          <t>생활형 숙박시설을 주거용으로 착각하여 계약금을 돌려달라는 소송을 제기한 계약자 4명이 대법원에서 패소했습니다. 대법원은 분양사의 손을 들어주며 원심의 일부승소 판결을 뒤집었습니다.</t>
+          <t>기사는 부동산신탁 업계가 책임준공형 사업장 관련 대손비용 및 충당부채 적립 부담 등으로 인해 지난해 대규모 순손실을 기록하며 부진을 겪고 있음을 보도합니다. 일부 증권사 산하 신탁사들이 재건축 사업 수주 등 성과를 내고 있지만, 업황 회복은 쉽지 않을 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>대법원에서 이미 분양사의 손을 들어주며 계약자들이 패소한 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 이미 종결된 사건에 해당합니다 (부적합 조건). 또한, 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다.</t>
+          <t>이 기사는 부동산신탁 업계의 전반적인 재무 부진과 책임준공형 사업장 관련 손해배상 리스크를 다루는 산업 보고서입니다. 특정 피해자가 특정 신탁사를 상대로 소송을 제기할 만한 구체적인 사건이나 잘못을 저지른 주체가 명확히 특정되지 않아 (적합 조건 1 미충족), 소송금융 투자 대상으로 적합한 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>주거 가능 착오  계약금 반환 소송…대법, 생숙 분양사 손 들어줘</t>
+          <t>증권사 부동산 신탁 반등 신호…부진 씻을까</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621062/?sc=Naver</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181503</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-16 00:54:11.496766+00:00</t>
+          <t>2026-03-17 13:12:42.413895+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>대법원은 생활숙박시설 분양사가 실거주 가능하다고 홍보했더라도, 계약자가 건물의 숙박시설 용도를 분명히 알고 있었다면 계약금을 돌려받을 수 없다고 판결했습니다. 이는 원고 일부승소한 원심 판결을 깨고 서울고법으로 돌려보낸 것으로, 생활숙박시설의 주거용 사용 금지 원칙을 재확인했습니다.</t>
+          <t>A씨는 8년 전 임대인과의 분쟁으로 발생한 손해를 배상받지 못했으나, 최근 임대인의 무리한 요구에 맞서 8년 전 손해배상까지 청구할 계획이다. 변호사들은 임대인의 행위를 명백한 권리남용으로 보고 있으며, 소송 시 12%의 이자까지 받을 수 있다고 조언했다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>대법원이 생활숙박시설 분양사의 허위 홍보 주장에 대해 계약자들이 건물의 법적 용도를 인지하고 계약했다고 판단하여 원고 패소 취지로 파기환송했습니다. 이는 '상대방 책임이 비교적 명확함' 조건 충족이 어려움을 의미하며, '증거가 있거나 확보 가능함' 조건 또한 대법원이 이미 홍보물 내 상반된 정보를 모두 고려하여 판단했으므로 원고에게 유리한 증거 확보가 어렵습니다. 이미 대법원 판결이 나온 사건으로, 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다.</t>
+          <t>변호사들이 임대인의 권리남용을 명백하다고 판단하고 있으나 (적합 조건 1), 사건이 개인 간의 분쟁으로 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않다. 또한 8년 전 사건이라 증거 확보에 어려움이 있을 수 있어 소송금융 투자 대상으로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>각 호실당 4000만~8000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>‘생활숙박시설 실거주 가능’ 잘못 홍보했지만…대법 “계약금 반환 불...</t>
+          <t>벽돌 33개 깼다고 전세금 '꿀꺽'? 임대인의 갑질</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019639?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/VXNI0JS1TFQ4</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-16 00:52:12.980514+00:00</t>
+          <t>2026-03-17 13:11:57.319674+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>매도청구소송 확정판결 후 매매대금 지급 지연</t>
+          <t>과거 건축 허가 관련 소송 종결, 현재는 시의 시설 운영 점검 중</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>세금 관련 칼럼에서 매매대금 지급 지연에 따른 연체료의 세금 신고 방법을 설명하기 위해 가상의 사례를 제시했습니다. 재건축조합이 매도청구소송에서 확정판결을 받았음에도 주택 매매대금을 지급하지 않아 연체료가 발생한 상황을 가정합니다. 이는 실제 소송 사건이 아니므로 소송금융 투자 대상이 아닙니다.</t>
+          <t>남양주시가 과거 주민 민원과 소송 끝에 최종 사용 승인된 별내동 물류창고 시설에 대한 현장 점검을 실시했다. 이번 점검은 시설 임대 운영 시작에 따른 주민 불편 사항을 선제적으로 살피기 위함이다. 기사는 과거의 분쟁이 해결되고 현재는 시가 안전 운영을 강조하는 상황을 보도하고 있다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>해당 기사는 세금 관련 칼럼으로, 매매대금 지급 지연에 따른 연체료의 세금 신고를 설명하기 위한 가상의 사례를 제시하고 있습니다. 실제 발생한 사건이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 과거 건축 허가 과정에서 발생했던 주민 민원 및 소송이 최종 사용 승인으로 종결되었음을 암시한다. 현재는 남양주시의 선제적 현장 점검에 대한 내용으로, 새로운 피해 발생이나 소송 가능성이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>[절세톡톡] 매매대금 지급지연에 따른 연체료, 세금신고는?</t>
+          <t>[경기북부 소식] 남양주시, 별내동 물류창고 시설 점검 등</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>sejungilbo.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57396</t>
+          <t>https://www.sidae.com/article/2026031711285543879</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-16 00:50:46.955306+00:00</t>
+          <t>2026-03-17 12:45:46.108693+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>B사</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>무효 확인 청구 각하</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>대법원은 생활숙박시설 분양 계약에서 분양사가 실거주 가능성을 홍보했더라도, 건물의 법적 용도가 숙박시설임을 충분히 고지했다면 계약금을 반환할 의무가 없다고 판결했습니다. 이로써 '실거주 가능' 홍보를 이유로 계약금 반환을 요구한 계약자들의 부당이득반환 청구 소송은 원심을 파기하고 서울고법으로 환송되었습니다. 이번 대법원 판결은 생활숙박시설 관련 분쟁에서 계약자들에게 불리한 선례가 될 것으로 보입니다.</t>
+          <t>주택관리업자 재계약 투표의 무효 확인과 재투표 시행을 요구하는 소송이 제기되었으나, 재판부는 원고들이 제시한 공동주택관리법상 근거에 문제가 있다고 판단하여 청구를 각하했습니다. 이로써 해당 소송은 법원에서 절차적으로 종결되었습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>대법원이 생활숙박시설 분양 계약에서 분양사가 실거주 가능성을 홍보했더라도, 건물의 법적 용도가 숙박시설임을 충분히 고지했다면 계약금을 반환할 필요가 없다고 판결했습니다. 이는 '상대방 책임이 비교적 명확함'이라는 적합 조건 1에 부합하지 않아 원고 측의 승소 가능성이 매우 낮아졌습니다. 비록 다수의 피해자와 상당한 계약금 규모(적합 조건 3, 4 충족)가 있지만, 최고법원의 법리 판단이 원고에게 불리하게 작용하여 소송금융 투자 대상으로서의 매력이 크게 떨어집니다.</t>
+          <t>주택관리업자 재계약 투표 무효 확인 청구 소송이 법원에서 각하되어 현재의 법적 절차가 종결된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이 낮습니다. 또한, 기사 내용만으로는 명확한 피해 금액이나 다수의 피해자 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>각 호실당 4000만~8000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>‘실거주 가능’ 잘못 홍보에도… 생숙, 계약금 반환 불가</t>
+          <t>관리회사 재계약 투표 하자 있다며 무효 확인 구했으나 각하</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029531878&amp;code=61121311&amp;cp=nv</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111390</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-16 00:44:46.608621+00:00</t>
+          <t>2026-03-17 12:45:03.831403+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C185" t="inlineStr"/>
+      <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원심 파기)</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>대법원은 주거 가능성을 믿고 계약한 경우라도 착오를 이유로 계약을 취소할 수 없다는 취지의 판결을 내리며, 수분양자들이 시행사를 상대로 제기한 부당이득반환 청구 소송의 원심을 파기하고 서울고법으로 돌려보냈다. 이는 주거용 부동산 계약의 착오 취소에 대한 법적 기준을 제시하며, 향후 유사 사건에 영향을 미칠 것으로 보인다.</t>
+          <t>정청래 의원이 정부의 주택 공급 확대와 전세 사기 피해자 구제 정책을 언급하며 민생 안정과 일자리 창출을 강조했다. 이는 정부의 정책 방향을 제시하는 내용으로, 특정 전세 사기 사건에 대한 구체적인 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>대법원 판결의 핵심 내용이 '주거 가능 믿고 계약 착오라도 취소 안 돼'로, 이는 수분양자(원고)에게 불리한 법적 해석을 제시합니다. 비록 다수의 수분양자가 관련되어 있으나(집단적 피해), 원심의 원고 일부 승소 판결을 파기환송한 점은 원고 측의 승소 가능성을 낮추고 상대방 책임의 명확성을 떨어뜨려 소송금융 투자에 부적합합니다.</t>
+          <t>기사는 전세 사기 피해자 구제라는 정부 정책 방향을 제시할 뿐, 특정 사건이나 구체적인 소송 대상, 피해 규모, 진행 단계 등에 대한 정보가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>다수 (수분양자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>[판결]  주거 가능 믿고 계약 착오라도 취소 안 돼</t>
+          <t>정청래  국민주권시대 위해 檢개혁…곧 정부조직법까지 개정</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217666</t>
+          <t>https://www.news1.kr/politics/assembly/6104523</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-16 00:44:02.218802+00:00</t>
+          <t>2026-03-17 12:21:19.014382+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
+      <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (서울고법으로 환송)</t>
+          <t>과거 건축 허가 관련 민원 및 소송 종결 후 시장 현장 점검</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>원고 4명이 생활형숙박시설 '서초 로이움지젤' 분양 계약 시 실거주 가능성에 대한 착오를 이유로 계약금 반환 소송을 제기했습니다. 1심은 원고 패소, 2심은 원고 승소했으나, 대법원은 원고들이 주거용도 사용 불가 사실을 인지하고 계약했다고 판단하며 원심을 파기환송했습니다.</t>
+          <t>남양주시 주광덕 시장이 과거 주민 민원과 소송을 거쳐 사용승인된 별내동 창고시설을 현장 점검했다. 시장은 관계 공무원들과 함께 시설 내외부와 차량 진출입 동선, 실제 이용 현황을 확인했다. 이 기사는 새로운 법적 분쟁의 발생보다는 과거의 건축 허가 과정을 확인하는 내용이다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>대법원이 원고들의 착오 유발 주장을 받아들이지 않고 원심을 파기환송하여 원고 승소 가능성이 낮아졌습니다. (상대방 책임이 비교적 명확함 조건 불충족). 현재까지 확인된 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다. (집단적 피해 조건 불충족).</t>
+          <t>기사는 과거 건축 허가 과정에서 발생했던 주민 민원과 소송이 사용승인으로 종결되었음을 암시합니다. 현재는 시장의 현장 점검만 언급될 뿐, 새로운 법적 분쟁의 발생이나 소송금융 투자 대상이 될 만한 명확한 피해 사실이 확인되지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>대법원, 생활숙박형시설에 대한 실거주 가능성 착오 인정 원심 파기환송</t>
+          <t>남양주시 주광덕 시장, 별내동 창고시설 현장 점검</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031520185388409a8c8bf58f_12</t>
+          <t>http://www.metroseoul.co.kr/article/20260316500624</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-16 00:43:02.178593+00:00</t>
+          <t>2026-03-17 00:51:26.876398+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C187" t="inlineStr"/>
+      <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>시장 현장 점검 및 운영 실태 확인</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>생활형숙박시설을 주거용으로 착오하여 계약금을 지급한 수분양자들이 시행사를 상대로 계약 취소 및 계약금 반환 소송을 제기했으나, 대법원이 시행사의 손을 들어주며 원심을 파기환송했다. 대법원은 분양 홍보물과 계약서에 숙박시설임을 명시했고, 수분양자들이 주거용 사용 불가 사실을 인식하고 계약했다고 판단했다.</t>
+          <t>남양주 주광덕 시장이 별내동 창고시설의 본격적인 임대 운영에 앞서 현장을 점검했다. 과거 건축 허가 과정에서 주민 민원과 소송이 있었으나 사용 승인된 시설로, 시장은 주민 불편과 안전을 최우선으로 강조했다. 현재까지는 특이 사항 없이 운영되고 있으며, 시장은 현장 중심의 점검과 소통을 강화하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>대법원이 수분양자들의 주거용 착오 주장을 인정하기 어렵다고 판단하여, 상대방(시행사)의 책임이 명확하지 않음. 소송금융은 승소 가능성이 높은 사건에 투자하므로, 대법원 판결로 인해 원고 승소 가능성이 현저히 낮아져 부적합함. 또한, 피해자 수가 4명으로 집단적 피해 조건에 해당하지 않음.</t>
+          <t>이 기사는 피해 발생 사건이 아닌, 시장의 창고시설 운영 전 현장 점검에 대한 내용입니다. 과거 건축 허가 과정에서 주민 민원과 소송이 있었으나 이미 사용 승인된 사건으로 보이며, 현재까지 특이 사항 없이 운영되고 있다고 명시되어 있습니다. 따라서 소송금융 투자 대상으로서의 명확한 상대방 책임, 피해 규모, 집단적 피해 등의 적합 조건이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>생숙 시행사 손 들어준 대법... 주거용 착오 인정 어려워</t>
+          <t>주광덕 남양주시장, 별내동 창고시설 현장 점검…“주민 불편 없는 안전...</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01587526645383976</t>
+          <t>https://www.munhwa.com/article/11575010?ref=naver</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-16 00:42:44.018417+00:00</t>
+          <t>2026-03-17 00:45:52.044870+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원고 패소 취지)</t>
+          <t>미분양 관련 소송 판결로 인한 비용 인식</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>서울 서초구 생활형 숙박시설 수분양자들이 주거용으로 속아 계약했다며 시행사를 상대로 계약금 반환 소송을 제기했습니다. 2심에서 승소했으나, 대법원은 계약서에 명시된 내용 등을 근거로 원고들의 착오 주장을 받아들이지 않고 원심을 파기환송했습니다. 이에 따라 수분양자들은 최종 패소 취지로 서울고법에서 다시 재판을 받게 됩니다.</t>
+          <t>진흥기업이 대형 현장 준공으로 인한 매출 감소와 더불어 미분양 관련 대손 설정 및 소송 판결에 따른 일회성 비용을 인식하여 판매비와 관리비, 기타비용이 증가했다고 보도되었습니다. 이는 회사의 재무 실적 저하 요인으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>대법원이 원고(수분양자)의 핵심 주장인 시행사의 기망 또는 착오 유발 주장을 배척하고 원심을 파기환송함에 따라, 상대방 책임이 명확하지 않으며 향후 소송에서 원고가 승소할 가능성이 매우 낮아졌습니다. 이는 소송금융 투자에 있어 높은 리스크 요인입니다.</t>
+          <t>기사 내용은 진흥기업이 '소송 판결에 따른 일회성 비용'을 인식했다는 것으로, 이미 판결이 선고되어 재무적 영향을 처리하는 단계입니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴이 아닌, 이미 종결되었거나 판결이 내려진 사건에 해당하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>미상 (계약금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상 (수분양자 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>주거용 속아 계약  서초동 생숙 수분양자들…패소 취지 파기환송</t>
+          <t>[더벨][건설리포트] 실적 저하 진흥기업, 선제적 리스크 털기</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2302345.htm</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603121653530160109319</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-16 00:42:34.108923+00:00</t>
+          <t>2026-03-17 00:45:30.613903+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>남양주시의회에서 지역주택조합 피해 예방 조례안 심사 중</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>강남 생활형 숙박시설(생숙) 계약자들이 주거 불가 사실을 몰랐다며 계약금 반환 소송을 제기했으나, 대법원은 이들이 해당 사실을 알고 계약했다고 판단하여 원심을 파기하고 사건을 서울고등법원으로 돌려보냈습니다. 이 판결은 생숙의 주거 목적 사용 제한과 관련된 법적 분쟁에서 원고 측에 불리하게 작용할 것으로 보입니다.</t>
+          <t>남양주시의회 도시교통위원회는 지역주택조합 가입신청자 피해 예방 조례안을 심사하고 원안 가결했다. 이 조례안은 가입 유의사항 안내, 피해자에 대한 법률상담 지원, 지역주택조합의 법령 준수 실태조사 등을 포함한다. 이는 지역주택조합 관련 피해가 발생하고 있음을 시사하며, 피해 예방 및 구제를 위한 제도적 기반을 마련하려는 목적이다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>대법원이 원고(피해자)들이 생활형 숙박시설의 주거 불가 특성을 인지하고 계약했다고 판단하여 원심을 파기환송했습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 원고 측의 승소 가능성을 크게 낮춰 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 소송에 대한 보도가 아닌, 지역주택조합 가입신청자 피해 예방을 위한 조례안 심사 과정을 다루고 있습니다. 집단적 피해 가능성(적합 조건 3)과 실태조사를 통한 증거 확보 가능성(적합 조건 5)이 시사되지만, 현재로서는 특정 피고가 명확하지 않고(적합 조건 1), 구체적인 피해 규모나 사건이 특정되지 않아 소송금융 투자 대상으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>“주거 불가 몰랐다” 강남 생숙, 계약금 반환 소송… 대법 “알고 계약...</t>
+          <t>남양주시의회 도시교통위원회, 제318회 임시회 의원발의 조례안 심사</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/16/NZGMUPFUYFABHKJIC6EQNHGKQY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=887686</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-16 00:42:19.652732+00:00</t>
+          <t>2026-03-17 00:30:59.472582+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고등법원 재심리 예정</t>
+          <t>기사에서 상세 정보 없음</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>생활형숙박시설 수분양자 4명이 분양사의 '주거 가능' 홍보로 착오를 일으켜 계약금을 돌려달라는 소송을 제기. 1심은 원고 패소, 2심은 원고 승소했으나 대법원은 분양사가 상세 정보를 제공했고 계약서에 명시된 점 등을 들어 원심을 파기환송. 사건은 서울고법으로 돌아가 재심리될 예정.</t>
+          <t>해당 기사는 2026년 3월 17일자 전국 주요 신문 사설 제목을 모아놓은 것으로, '규제 사각 캡슐호텔 화재'라는 제목으로 특정 화재 사건이 언급되었습니다. 그러나 이 사건에 대한 구체적인 발생 시점, 피해 규모, 책임 주체, 진행 상황 등은 기사에 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>대법원이 원심 판결을 파기환송하며 수분양자들의 착오 주장을 받아들이지 않아 상대방 책임이 명확하지 않음. (적합 조건 1 불충족) 또한 피해자 수가 4명으로 집단적 피해에 해당하지 않고, 이미 대법원 판결로 법리적 불리함이 명확해져 승소 가능성이 낮음. (적합 조건 3 불충족, 기타 투자 어려운 이유)</t>
+          <t>기사는 여러 신문사의 사설 제목을 모아놓은 것으로, '캡슐호텔 화재'라는 사건이 언급되었으나, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건들을 판단할 수 있는 구체적인 정보가 전혀 없습니다. 따라서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>약 1억7530만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>생활형숙박시설, 주거 가능 홍보에 분양 계약  반환 소송…대법  착오...</t>
+          <t>[전국 주요 신문 사설](17일 조간)</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260314_0003548365</t>
+          <t>https://www.yna.co.kr/view/AKR20260317018200011?input=1195m</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-16 00:41:17.784377+00:00</t>
+          <t>2026-03-17 00:27:34.694149+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>설계 전문 용역업체</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원고 패소 취지)</t>
+          <t>건립 지연 책임 공방 진행 중, 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>생활형 숙박시설을 실거주 가능하다고 광고한 분양사를 상대로 수분양자들이 계약금 반환 소송을 제기했으나, 대법원은 계약서상 법적 용도 명시와 수분양자의 인지를 근거로 원고 패소 취지로 파기환송했다. 이 판결은 분양사의 책임을 부정하며, 수분양자들의 주거용 사용 착오 주장을 받아들이지 않았다.</t>
+          <t>진주 동부시립도서관 건립이 지연되면서 설계 오류에 대한 책임 공방이 벌어지고 있습니다. 설계는 전문 용역업체가 수행했으며, 경남도 심의와 조달청 검토를 거쳐 발주된 사업입니다. 향후 소송 결과에 따라 설계업체의 책임 여부가 결정될 예정입니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>대법원이 분양사의 광고보다 계약서상 법적 용도 명시와 수분양자의 인식에 무게를 두어 원고 패소 취지로 파기환송했다. 이는 '상대방 책임 명확성' 조건에 부합하지 않으며, 대법원의 판단으로 인해 원고가 승소할 가능성이 현저히 낮아져 소송금융 투자 대상으로 부적합하다.</t>
+          <t>설계 오류에 대한 책임이 '공방' 중이며, 향후 소송 결과에 따라 책임 소재가 가려질 예정이므로 상대방 책임이 명확하지 않습니다 (적합 조건 1 미흡). 피해 규모 및 상대방의 자력에 대한 정보가 부족하며 (적합 조건 2, 4 미흡), 집단적 피해로 보기 어렵습니다 (적합 조건 3 미흡).</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>'실거주 가능' 믿고 생숙 계약... 계약금 안 돌려줘도 된다  대법 판결,...</t>
+          <t>'진주 동부시립도서관' 건립 지연 책임 '공방'</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/16/2026031509205995948</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632627</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-16 00:41:08.188890+00:00</t>
+          <t>2026-03-16 13:10:56.067646+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>생숙 시행사 A 사</t>
+          <t>신탁사</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>대법원 원심 파기</t>
+          <t>옛 수분양자 A씨가 신탁사를 상대로 민사 소송 진행 중</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>분양 계약자 4명이 '생활형 숙박시설' 시행사를 상대로 제기한 부당이득 반환 청구 소송에서 대법원이 원심의 원고 일부 승소 판결을 뒤집었습니다. 대법원은 시행사의 '실거주 가능 홍보'에 대한 계약자들의 착오를 인정하기 어렵다고 판단했습니다.</t>
+          <t>옛 수분양자 A씨가 2022년 7월 상가 분양 계약을 맺은 후 신탁사를 상대로 민사 소송을 진행 중인 건물이 있습니다. 이 건물에 영종경찰서가 7월 입주할 예정이라는 내용의 기사입니다. 소송의 구체적인 쟁점이나 피해 규모는 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>대법원이 '생숙 실거주 가능 홍보'에 대한 착오를 인정하기 어렵다고 판단하여 원심을 뒤집었으므로, 원고 측의 승소 가능성이 매우 낮아졌습니다. (부적합 조건: 이미 종결된 사건 - 대법원 판결) 또한, 기사에 언급된 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다.</t>
+          <t>기사 내용만으로는 상대방의 책임이 명확히 드러나지 않으며, 집단적 피해가 아닌 단일 피해자(A씨)의 개별 소송으로 보여 소송금융의 주요 적합 조건인 집단적 피해 및 대규모 피해자 수에 해당하지 않습니다. 다만 상대방이 신탁사로 자력은 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>'생숙 실거주 가능 홍보' 계약금 반환 소송…대법  착오 인정 어려워</t>
+          <t>소송 중인 건물에 영종경찰서 7월 입주?</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6100883</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016429</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-16 00:40:36.726782+00:00</t>
+          <t>2026-03-16 13:09:25.519850+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>남양주시장의 창고시설 운영 실태 현장 점검 및 주민 불편 사항 선제적 확인</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>생활형숙박시설(생숙)을 주거용으로 사용할 수 있다고 믿고 분양계약을 맺었다며 계약금 반환을 요구한 소송에서 대법원이 원심을 파기하고 사건을 환송했습니다. 대법원은 분양 광고에 '거주' 표현이 있었더라도 숙박시설 정보와 주거용 사용 제한이 명시되어 있었다면 수분양자가 이를 인식한 상태에서 계약했다고 판단, 착오에 따른 계약 취소를 인정하기 어렵다고 판시했습니다.</t>
+          <t>남양주 주광덕 시장이 과거 주민 민원과 소송이 있었던 별내동 창고시설의 운영 실태를 현장 점검했습니다. 시장은 교통 및 환경 문제에 대한 주민 우려를 해소하고 안전을 최우선으로 강조했으나, 현재까지 특이 사항 없이 운영되고 있는 것으로 확인되었습니다. 이는 새로운 법적 분쟁보다는 예방적 행정 조치에 가깝습니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>대법원이 수분양자들의 '주거 가능' 착오 주장을 인정하기 어렵다고 판시하여, 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1 불충족) 또한, 이 사건은 5명의 수분양자에 대한 소송으로 집단적 피해 규모가 크지 않습니다. (적합 조건 3 불충족) 최고 법원의 판단이 이미 나온 상황이라 소송금융 투자로서의 매력이 낮습니다.</t>
+          <t>해당 기사는 남양주시장의 창고시설 현장 점검에 대한 내용으로, 과거 건축 허가 과정에서 주민 민원과 소송이 있었으나 현재는 '특이 사항 없이 운영되고 있는 것으로 확인'되었다고 명시되어 있습니다. 따라서 현재 시점에서 소송금융 투자를 위한 명확한 피해 발생이나 상대방의 책임이 불분명하며, 집단적 피해 규모나 증거도 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>“생숙 ‘주거 가능’ 착오 인정 어렵다”…대법, 계약금 반환 판결 파...</t>
+          <t>주광덕 남양주시장, 별내동 창고시설 현장 점검</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031308425624173</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029535804&amp;code=61122013&amp;cp=nv</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-16 00:40:27.685583+00:00</t>
+          <t>2026-03-16 13:03:42.494911+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>손해배상 청구 가능성 검토 단계</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>생활형숙박시설을 주거용으로 홍보했더라도, 숙박시설임을 함께 고지했다면 수분양자가 계약금을 반환받을 수 없다는 대법원 판결이 나왔습니다. 대법원은 분양 홍보물에 주거용 문구와 함께 법적 용도가 숙박시설임을 상세히 제공했으며, 계약서에도 주거용 사용 불이익은 수분양자 부담임을 명시했다고 판단했습니다. 이에 따라 원고 승소 판결을 한 원심을 파기환송했습니다.</t>
+          <t>중개인의 말을 믿고 매매계약을 체결했으나 전세 계약이 파기되어 계약금 5,400만 원을 돌려받지 못하는 상황에 대한 법률 자문 기사입니다. 홍윤석 변호사는 가계약 파기 가능성과 중개사의 단순 연락과 매매계약 체결 사이의 직접적인 법적 인과관계 입증이 쉽지 않다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>대법원이 사업자의 착오 유발 주장을 받아들이지 않아 상대방 책임이 명확하지 않습니다. 원고가 4명으로 집단적 피해로 보기 어렵고, 피해 규모도 명확히 크다고 보기 어렵습니다. 이미 대법원 판결로 원고 패소 취지로 파기환송되어 승소 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용만으로는 상대방 책임(중개인의 과실과 손해 사이의 인과관계) 입증이 쉽지 않다는 변호사의 의견이 명시되어 있어 적합 조건 '상대방 책임이 비교적 명확함'에 부합하지 않습니다. 또한, 상대방의 자력이나 집단적 피해 여부 등 소송금융 투자에 필요한 다른 적합 조건에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,400만 원</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>'거주 가능' 홍보 생숙 소송 반전…대법  계약금 반환 책임없다  왜</t>
+          <t>중개인 말 믿고 매매계약 체결했는데 전세 파기…계약금 5,400만 원 누가...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412008</t>
+          <t>https://lawtalknews.co.kr/article/X6JNTBI7WED5</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-16 00:40:11.735343+00:00</t>
+          <t>2026-03-16 12:50:33.620614+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고등법원으로 사건 환송</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>생활형숙박시설을 주거용으로 오인하고 분양계약을 체결한 수분양자 4명이 분양사를 상대로 부당이득반환 소송을 제기했으나, 대법원이 수분양자 일부 승소 판결한 2심을 깨고 사건을 파기환송했다. 대법원은 분양 홍보물에 숙박시설임을 명시했고, 수분양자들이 생숙 확인서에 서명한 점 등을 근거로 착오를 인정하기 어렵다고 판단했다.</t>
+          <t>대법원이 공동주택 소장이 승강기 내 무단 게시물을 제거한 행위에 대해 무죄를 확정했다. 이는 관리주체의 적절한 업무수행 과정에서 게시물 제거가 가능하다는 첫 대법원 판결로, 관리주체의 업무 범위에 대한 법적 기준을 제시했다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>대법원이 수분양자들의 착오 주장을 받아들이지 않고 분양사의 책임을 인정하기 어렵다고 판단하여 2심을 파기환송했습니다. 이는 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 수분양자에게 유리한 증거가 부족하다고 해석될 수 있습니다(적합 조건 5 불충족). 또한, 원고가 4명으로 집단적 피해(적합 조건 3)에 해당하지 않아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>해당 사건은 공동주택 소장의 업무상 게시물 제거 행위에 대한 형사 사건으로, 대법원에서 무죄가 확정되어 이미 종결된 사건입니다. 소송금융의 투자 대상이 되는 손해배상 청구 사건이 아니며, 새로운 집단소송 기회를 발굴할 여지가 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>서초 생활형숙박시설 '주거 착오' 소송…대법, 수분양자 일부승소 2심 깨...</t>
+          <t>대법, 승강기 무단 게시물 제거한 소장 '무죄' 첫 확정</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260315000166</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167899</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-16 00:39:37.225019+00:00</t>
+          <t>2026-03-16 12:36:29.001113+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
-      <c r="D196" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D196" t="inlineStr"/>
+      <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
-          <t>여야가 전세사기 피해자의 임차보증금을 최소 절반 수준까지 국가가 보장하는 특별법 개정안을 공동 발의했습니다. 이 개정안은 경·공매 배당금 등으로 보증금 회수액이 부족할 경우 정부가 부족분을 지원하는 '최소보장제'와 신탁사기 피해자를 위한 '선지급 후정산' 방식을 도입합니다. 정부는 이르면 이달 말 국회 본회의 통과를 목표로 하고 있습니다.</t>
+          <t>이 기사는 공동주택 하자심사 제도와 입주민의 효과적인 권리구제 방안에 대해 설명합니다. 하자 판정 후에도 보수가 이뤄지지 않을 경우 과태료가 부과될 수 있으며, 이후에도 보수가 없을 시 손해배상 소송 등의 법적 수단을 통해 권리 구제가 가능함을 언급합니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>본 기사는 전세사기 피해자 구제를 위한 특별법 개정안 발의에 대한 내용으로, 정부가 피해 보증금의 최소 50%를 보장하는 등 피해자 지원 방안을 다루고 있습니다. 이는 소송금융의 핵심인 '소송 상대방의 책임 명확성'과 '상대방의 충분한 자력'을 갖춘 특정 피고를 상대로 한 소송 기회를 제시하는 것이 아니라, 정부 차원의 피해 구제책을 설명하고 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 하자심사 제도와 권리구제 방안에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>개별 보증금 수천만~수억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>전세사기 ‘보증금 50% 보장’ 추진</t>
+          <t>하자심사 제도와 효과적 권리구제 방안</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603152014005</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167895</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-15 12:35:26.647987+00:00</t>
+          <t>2026-03-16 12:36:06.197411+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
-      <c r="D197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D197" t="inlineStr"/>
+      <c r="E197" t="inlineStr"/>
       <c r="F197" t="inlineStr">
         <is>
-          <t>여야가 전세사기 피해 구제를 위해 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 개정안을 공동 발의할 예정이다. 이 개정안은 피해자에게 '최소보장'과 '선지급 후정산' 방안을 도입하여 실질적인 재기를 돕는 것을 목표로 하며, 국가가 피해자의 임차보증금 반환 채권을 승계받아 예산을 우선 환수하는 방안도 포함한다. 3월 중 국회에 정식 제출될 예정이다.</t>
+          <t>이 기사는 동자동 공공주택사업을 주거권 도시로의 전환 초석으로 평가하며, 용산참사를 언급하며 대책 없는 철거와 소유권 중심의 부동산 질서에 대한 비판적 시각을 제시한다. 이는 주거권과 부동산 소유권 간의 갈등을 다루는 논평에 가깝다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적이고 피해 규모가 크며(적합 조건 3, 4), 공적 절차(특별법 개정안 논의)가 진행 중인 사회적 재난으로 적합 조건 일부를 충족한다. 그러나 소송금융의 핵심인 '자력 있는 상대방'이 불분명하며, 기사 내용상 사기범들은 자력이 부족하여 국가가 선지급 후정산 방안을 모색하는 상황이다. 이는 소송금융 투자 회수 가능성을 낮추는 주요 요인이므로 투자 적합도가 낮다.</t>
+          <t>이 기사는 동자동 공공주택사업을 주거권 관점에서 논하는 논평으로, 과거 용산참사를 언급하며 주거권과 소유권의 갈등을 다룬다. 특정 법적 분쟁이나 현재 진행 중인 소송, 명확한 피해자 집단, 구체적인 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건으로 보기 어렵다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>여야, 전세사기 피해 구제 손잡았다...이달 중 공동 발의</t>
+          <t>동자동 공공주택사업, 부동산 도시 서울을 주거권 도시로 전환하는 초석</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01764646645383648</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29562</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-15 12:19:47.430578+00:00</t>
+          <t>2026-03-16 12:21:48.495248+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr"/>
-      <c r="D198" t="inlineStr"/>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>A사</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>민사소송 증가 추세</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>이 기사는 불안한 경기 속에서 민사소송이 469만 건에 달하며 개인 간 분쟁이 심화되고 있음을 보도합니다. 특히 전세사기와 같은 경제 사건이 늘어나면서 비용 부담과 관계없이 상대방을 무너뜨리려는 '분노 소송'이 증가하는 추세입니다.</t>
+          <t>생활숙박시설 분양사가 실거주 가능하다고 홍보했음에도, 대법원은 계약자들이 건물의 법적 용도를 인지하고 계약했다고 판단하며 계약금 반환 청구 소송에서 원고 패소 취지로 파기환송했습니다. 이로써 2심에서 원고 승소했던 판결이 뒤집히고 사건은 서울고법으로 돌려보내졌습니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, 경기 불안으로 인한 민사소송 증가 추세와 '전세사기' 등 개인 간 분쟁 심화 현상을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피고 특정, 피해 규모, 집단성, 증거 유무 등)가 전혀 없어 적합도 판단이 불가능합니다. (적합 조건 1개 이하)</t>
+          <t>대법원이 분양사의 허위 홍보에도 불구하고 계약자들이 건물의 법적 성격을 인지한 상태에서 계약했다고 판단하여 원심을 파기환송했습니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 부합하지 않으며, 이미 최고 법원의 판단이 원고에게 불리하게 내려져 승소 가능성이 매우 낮아 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>민사소송 469만건 시대…경기 불안 속 개인 간 분쟁 확대</t>
+          <t>'레지던스 실거주 가능' 잘못 홍보...법원  계약금 반환 불가</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=297424</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603160852154136</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-15 00:38:34.644327+00:00</t>
+          <t>2026-03-16 00:54:20.857872+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>공공기관</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>토지 보상금 소송 3건 중 2건 이상 마무리</t>
+          <t>대법원 판결 선고</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>비류근린공원 조성과 관련하여 토지 소유주들이 보상금을 두고 제기한 소송 3건 중 2건 이상이 마무리된 것으로 알려졌습니다. 이로써 수십 년 묵은 숙제가 해결되고 공원 완공이 가능해졌습니다.</t>
+          <t>생활형 숙박시설을 주거용으로 착각하여 계약금을 돌려달라는 소송을 제기한 계약자 4명이 대법원에서 패소했습니다. 대법원은 분양사의 손을 들어주며 원심의 일부승소 판결을 뒤집었습니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>기사에서 '나머지 2건과 관련된 절차도 마무리된 것으로 알려졌습니다'라고 명시되어 있어, 대부분의 소송이 이미 종결되었거나 종결 임박한 것으로 판단됩니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮습니다.</t>
+          <t>대법원에서 이미 분양사의 손을 들어주며 계약자들이 패소한 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 이미 종결된 사건에 해당합니다 (부적합 조건). 또한, 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>3건의 소송에 관련된 토지 소유주</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>수십 년 묵은 숙제 해결…비류·농원근린공원 주민 품으로</t>
+          <t>주거 가능 착오  계약금 반환 소송…대법, 생숙 분양사 손 들어줘</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>news.ifm.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://news.ifm.kr/news/articleView.html?idxno=466778</t>
+          <t>https://www.dailian.co.kr/news/view/1621062/?sc=Naver</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-15 00:35:23.405421+00:00</t>
+          <t>2026-03-16 00:54:11.496766+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>생활숙박시설 공급업자 A사</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>A씨의 재물손괴 추가 고소 및 A씨의 주거침입 혐의 정식재판 청구 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>지난해 폭우로 인한 침수 피해를 겪은 80대 A씨가 이웃 60대 B씨가 배수로를 막아 피해가 커졌다고 주장하며 B씨를 재물손괴 혐의로 고소했습니다. A씨는 배수로를 뚫으려 B씨 집에 들어갔다가 주거침입 혐의로 벌금형 약식명령을 받고 정식재판을 청구한 상태이며, B씨는 재물손괴 혐의로 기소유예 처분을 받았으나 A씨는 추가 고소를 진행했습니다.</t>
+          <t>대법원은 생활숙박시설 분양사가 실거주 가능하다고 홍보했더라도, 계약자가 건물의 숙박시설 용도를 분명히 알고 있었다면 계약금을 돌려받을 수 없다고 판결했습니다. 이는 원고 일부승소한 원심 판결을 깨고 서울고법으로 돌려보낸 것으로, 생활숙박시설의 주거용 사용 금지 원칙을 재확인했습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>상대방이 개인(이웃 B씨)으로 자력 충분 여부가 불확실하며(적합 조건 2 부적합), 개인 간의 이웃 분쟁으로 집단적 피해가 아니고(적합 조건 3 부적합), 피해 규모가 크지 않을 가능성이 높아(적합 조건 4 부적합) 소송금융 투자 대상으로서의 매력이 낮습니다. 다만, 형사 고소 및 기소유예 처분 등 공적 절차가 진행 중이고(적합 조건 6 해당), 증거 확보 가능성은 있습니다(적합 조건 5 해당).</t>
+          <t>대법원이 생활숙박시설 분양사의 허위 홍보 주장에 대해 계약자들이 건물의 법적 용도를 인지하고 계약했다고 판단하여 원고 패소 취지로 파기환송했습니다. 이는 '상대방 책임이 비교적 명확함' 조건 충족이 어려움을 의미하며, '증거가 있거나 확보 가능함' 조건 또한 대법원이 이미 홍보물 내 상반된 정보를 모두 고려하여 판단했으므로 원고에게 유리한 증거 확보가 어렵습니다. 이미 대법원 판결이 나온 사건으로, 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 호실당 4000만~8000만 원</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>[단독] 물난리 뒤 산골마을 발칵…이웃 고소전 부른 '배수구 사건'</t>
+          <t>‘생활숙박시설 실거주 가능’ 잘못 홍보했지만…대법 “계약금 반환 불...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411734</t>
+          <t>https://www.sedaily.com/article/20019639?ref=naver</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-14 00:22:55.504441+00:00</t>
+          <t>2026-03-16 00:52:12.980514+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>시행사</t>
+          <t>재건축조합</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>대구에서 미분양 처리 방식을 둘러싸고 시행사와 입주민 간 소송 진행 중</t>
+          <t>매도청구소송 확정판결 후 매매대금 지급 지연</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>대구에서 미분양 아파트 처리 방식을 두고 시행사와 입주민 간 소송이 진행 중이다. 전국적으로 지방 미분양 아파트가 6만6천 호에 달하며, 일부 지역에서는 1억 원 할인 분양까지 등장하는 등 문제가 심각하다. 정부는 주택도시보증공사의 안심 환매사업 등으로 미분양 해법을 모색하고 있다.</t>
+          <t>세금 관련 칼럼에서 매매대금 지급 지연에 따른 연체료의 세금 신고 방법을 설명하기 위해 가상의 사례를 제시했습니다. 재건축조합이 매도청구소송에서 확정판결을 받았음에도 주택 매매대금을 지급하지 않아 연체료가 발생한 상황을 가정합니다. 이는 실제 소송 사건이 아니므로 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>입주민이 시행사를 상대로 소송을 진행 중이라는 점에서 집단적 피해(적합 조건 3) 가능성은 있으나, 상대방 시행사의 자력(적합 조건 2)과 책임의 명확성(적합 조건 1), 그리고 구체적인 피해 규모(적합 조건 4)에 대한 정보가 기사에 부족하여 소송금융 투자 적합도가 낮음.</t>
+          <t>해당 기사는 세금 관련 칼럼으로, 매매대금 지급 지연에 따른 연체료의 세금 신고를 설명하기 위한 가상의 사례를 제시하고 있습니다. 실제 발생한 사건이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>지방 미분양 아파트 6만6천 호, 해법은 없나...'1억 원 할인' 경고</t>
+          <t>[절세톡톡] 매매대금 지급지연에 따른 연체료, 세금신고는?</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>sejungilbo.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=288122</t>
+          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57396</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-13 13:15:20.417738+00:00</t>
+          <t>2026-03-16 00:50:46.955306+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>민사소송 또는 조정 검토 단계</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>본 기사는 천장 누수 문제에 대해 집주인이 무책임한 상황에서 세입자가 취할 수 있는 법적 구제 방안을 다룬다. 전문가들은 집주인과 윗집 세입자를 공동 피고로 묶어 소송을 제기하는 '부진정연대채무' 관계를 활용한 민사소송이나 조정을 추천한다. 이는 일반적인 임대차 분쟁에 대한 법률 조언이다.</t>
+          <t>대법원은 생활숙박시설 분양 계약에서 분양사가 실거주 가능성을 홍보했더라도, 건물의 법적 용도가 숙박시설임을 충분히 고지했다면 계약금을 반환할 의무가 없다고 판결했습니다. 이로써 '실거주 가능' 홍보를 이유로 계약금 반환을 요구한 계약자들의 부당이득반환 청구 소송은 원심을 파기하고 서울고법으로 환송되었습니다. 이번 대법원 판결은 생활숙박시설 관련 분쟁에서 계약자들에게 불리한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>본 기사는 천장 누수와 같은 개별적인 임대차 분쟁에 대한 법률 조언을 제공하며, 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)에 대한 정보가 없습니다. 또한, 상대방인 집주인의 자력이 소송금융 투자에 적합한 대기업, 금융기관 등으로 특정되지 않아(적합 조건 2) 투자 매력이 낮습니다.</t>
+          <t>대법원이 생활숙박시설 분양 계약에서 분양사가 실거주 가능성을 홍보했더라도, 건물의 법적 용도가 숙박시설임을 충분히 고지했다면 계약금을 반환할 필요가 없다고 판결했습니다. 이는 '상대방 책임이 비교적 명확함'이라는 적합 조건 1에 부합하지 않아 원고 측의 승소 가능성이 매우 낮아졌습니다. 비록 다수의 피해자와 상당한 계약금 규모(적합 조건 3, 4 충족)가 있지만, 최고법원의 법리 판단이 원고에게 불리하게 작용하여 소송금융 투자 대상으로서의 매력이 크게 떨어집니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 호실당 4000만~8000만원</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>천장엔 물, 집주인은 '나 몰라라'…세입자 구제 필승법</t>
+          <t>‘실거주 가능’ 잘못 홍보에도… 생숙, 계약금 반환 불가</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/702H1GSEF2S9</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029531878&amp;code=61121311&amp;cp=nv</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-13 12:48:00.931564+00:00</t>
+          <t>2026-03-16 00:44:46.608621+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr"/>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>시행사 B 사</t>
+        </is>
+      </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>가처분 및 본안 소송 관련 법리 분석</t>
+          <t>대법원 파기환송 (원심 파기)</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>권형필 변호사의 판결일지 칼럼은 집합건물 관리단 대표자 선임 결의를 다투는 직무집행정지가처분 사건에서 가처분 필요성 판단 기준을 설명합니다. 본안 소송에서 대표자가 다시 선임될 가능성이 높다면 가처분 필요성이 배척될 수 있다는 법리를 다루며, 구분소유자 5분의 1 이상의 소집 요구가 있었던 사례를 언급합니다.</t>
+          <t>대법원은 주거 가능성을 믿고 계약한 경우라도 착오를 이유로 계약을 취소할 수 없다는 취지의 판결을 내리며, 수분양자들이 시행사를 상대로 제기한 부당이득반환 청구 소송의 원심을 파기하고 서울고법으로 돌려보냈다. 이는 주거용 부동산 계약의 착오 취소에 대한 법적 기준을 제시하며, 향후 유사 사건에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>본 기사는 집합건물 관리단 대표자 선임 결의를 다투는 가처분 사건의 법리를 다루는 법률 칼럼으로, 특정 사건의 대규모 피해나 명확한 상대방의 불법행위를 다루지 않습니다. 따라서 소송금융 투자에 필요한 집단적 피해, 큰 피해 규모, 명확한 상대방의 자력 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>대법원 판결의 핵심 내용이 '주거 가능 믿고 계약 착오라도 취소 안 돼'로, 이는 수분양자(원고)에게 불리한 법적 해석을 제시합니다. 비록 다수의 수분양자가 관련되어 있으나(집단적 피해), 원심의 원고 일부 승소 판결을 파기환송한 점은 원고 측의 승소 가능성을 낮추고 상대방 책임의 명확성을 떨어뜨려 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (수분양자)</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>[권형필 변호사의 판결일지] 집합건물 관리단 분쟁과 직무집행정지가처...</t>
+          <t>[판결]  주거 가능 믿고 계약 착오라도 취소 안 돼</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111355</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217666</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-13 00:54:48.178416+00:00</t>
+          <t>2026-03-16 00:44:02.218802+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr"/>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>주식회사 더지젤</t>
+        </is>
+      </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>수원특례시의회에서 민간 건설사의 약속 위반에 대한 소송 진행 중 언급</t>
+          <t>대법원 파기환송 (서울고법으로 환송)</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>수원특례시의회 조미옥 의원이 금곡동 유휴부지 복합문화시설 조성과 관련하여 민간 건설사가 공공의 약속을 저버렸다고 언급하며, 소송 진행 기간 중 환경 정비 등 행정 조치를 제안했습니다. 복합문화센터 건립을 위한 선제적 행정 계획 수립 및 부지 확보를 위한 매입 검토도 촉구했습니다.</t>
+          <t>원고 4명이 생활형숙박시설 '서초 로이움지젤' 분양 계약 시 실거주 가능성에 대한 착오를 이유로 계약금 반환 소송을 제기했습니다. 1심은 원고 패소, 2심은 원고 승소했으나, 대법원은 원고들이 주거용도 사용 불가 사실을 인지하고 계약했다고 판단하며 원심을 파기환송했습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용, 상대방의 책임 명확성, 피해 규모, 피해자 수, 증거 유무 등 소송금융 적합도 판단에 필요한 핵심 정보가 부족합니다. '민간 건설사가 저버린 공공의 약속'이라는 언급만으로는 투자 적합성을 판단하기 어렵습니다.</t>
+          <t>대법원이 원고들의 착오 유발 주장을 받아들이지 않고 원심을 파기환송하여 원고 승소 가능성이 낮아졌습니다. (상대방 책임이 비교적 명확함 조건 불충족). 현재까지 확인된 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다. (집단적 피해 조건 불충족).</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>수원특례시의회 조미옥 의원,  금곡동 유휴부지 복합문화시설 조성  촉...</t>
+          <t>대법원, 생활숙박형시설에 대한 실거주 가능성 착오 인정 원심 파기환송</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260312500769</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031520185388409a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-13 00:53:40.622591+00:00</t>
+          <t>2026-03-16 00:43:02.178593+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr"/>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>시행사</t>
+        </is>
+      </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>부동산 처분금지 가처분 소송 진행 중, 공매 절차 중단</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>역삼동 오피스 개발 과정에서 선순위 대주를 제외한 중·후순위 대주가 대출금을 회수하지 못하는 문제가 발생했습니다. 이로 인해 부동산 처분금지 가처분 소송이 제기되었고, 공매 절차가 중단된 상태입니다.</t>
+          <t>생활형숙박시설을 주거용으로 착오하여 계약금을 지급한 수분양자들이 시행사를 상대로 계약 취소 및 계약금 반환 소송을 제기했으나, 대법원이 시행사의 손을 들어주며 원심을 파기환송했다. 대법원은 분양 홍보물과 계약서에 숙박시설임을 명시했고, 수분양자들이 주거용 사용 불가 사실을 인식하고 계약했다고 판단했다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이어서 상대방의 책임 명확성, 자력 여부, 구체적인 피해 규모 및 피해자 수 등 소송금융 적합도 판단에 필요한 핵심 정보가 부족합니다. 중·후순위 대주가 다수일 수 있으나, 집단적 피해 규모를 특정하기 어렵습니다.</t>
+          <t>대법원이 수분양자들의 주거용 착오 주장을 인정하기 어렵다고 판단하여, 상대방(시행사)의 책임이 명확하지 않음. 소송금융은 승소 가능성이 높은 사건에 투자하므로, 대법원 판결로 인해 원고 승소 가능성이 현저히 낮아져 부적합함. 또한, 피해자 수가 4명으로 집단적 피해 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>‘역삼동 오피스’ 개발 본궤도… 넥슨게임즈 입주한다</t>
+          <t>생숙 시행사 손 들어준 대법... 주거용 착오 인정 어려워</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/real_estate/real_estate_general/2026/03/13/YULHU7LGSFF3HG6C4JJK5NG2OE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01587526645383976</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-13 00:41:48.958582+00:00</t>
+          <t>2026-03-16 00:42:44.018417+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
-      <c r="D206" t="inlineStr"/>
-      <c r="E206" t="inlineStr"/>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (원고 패소 취지)</t>
+        </is>
+      </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>이 기사는 아파트 하자 발생 시 시공사나 시행사를 상대로 손해배상 청구 및 소송이 가능하다고 설명합니다. 법원이 자연노화 현상이나 시공사의 노력 등을 고려하여 실제 손해액의 50~70%를 인정하는 경향이 있다고 언급하며, 하자보수보증증권의 중요성을 강조합니다.</t>
+          <t>서울 서초구 생활형 숙박시설 수분양자들이 주거용으로 속아 계약했다며 시행사를 상대로 계약금 반환 소송을 제기했습니다. 2심에서 승소했으나, 대법원은 계약서에 명시된 내용 등을 근거로 원고들의 착오 주장을 받아들이지 않고 원심을 파기환송했습니다. 이에 따라 수분양자들은 최종 패소 취지로 서울고법에서 다시 재판을 받게 됩니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 아파트 하자보수보증증권 및 관련 소송 가능성에 대한 일반적인 법률 정보 제공 글입니다. 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 없어 적합도 판단이 어렵습니다.</t>
+          <t>대법원이 원고(수분양자)의 핵심 주장인 시행사의 기망 또는 착오 유발 주장을 배척하고 원심을 파기환송함에 따라, 상대방 책임이 명확하지 않으며 향후 소송에서 원고가 승소할 가능성이 매우 낮아졌습니다. 이는 소송금융 투자에 있어 높은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (계약금)</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (수분양자 다수)</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>[생활법률] 아파트 하자보수보증증권, 제대로 알고 계신가요?</t>
+          <t>주거용 속아 계약  서초동 생숙 수분양자들…패소 취지 파기환송</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541554</t>
+          <t>https://news.tf.co.kr/read/life/2302345.htm</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-13 00:33:55.646566+00:00</t>
+          <t>2026-03-16 00:42:34.108923+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>불법 점유 소송에서 집주인 승소 판결</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>할리우드 배우 미키 루크가 로스앤젤레스 주택 임대 계약 관련 퇴거 소송에서 대응하지 않아 패소했다. 캘리포니아 법원은 집주인이 제기한 불법 점유 소송에서 집주인의 손을 들어줬으며, 이에 따라 임대 계약이 취소됐다.</t>
+          <t>강남 생활형 숙박시설(생숙) 계약자들이 주거 불가 사실을 몰랐다며 계약금 반환 소송을 제기했으나, 대법원은 이들이 해당 사실을 알고 계약했다고 판단하여 원심을 파기하고 사건을 서울고등법원으로 돌려보냈습니다. 이 판결은 생숙의 주거 목적 사용 제한과 관련된 법적 분쟁에서 원고 측에 불리하게 작용할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>본 사건은 이미 법원에서 집주인의 손을 들어준 '판결선고' 단계로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 피고(미키 루크)가 소송에 대응하지 않아 패소했으므로, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다.</t>
+          <t>대법원이 원고(피해자)들이 생활형 숙박시설의 주거 불가 특성을 인지하고 계약했다고 판단하여 원심을 파기환송했습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 원고 측의 승소 가능성을 크게 낮춰 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>[현장영상]  돈 필요해도 팬들 기부 안 받아 …왕년의 할리우드 꽃미남...</t>
+          <t>“주거 불가 몰랐다” 강남 생숙, 계약금 반환 소송… 대법 “알고 계약...</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008474677&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/16/NZGMUPFUYFABHKJIC6EQNHGKQY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-12 13:13:09.523718+00:00</t>
+          <t>2026-03-16 00:42:19.652732+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>B·C씨 및 입주자대표회의</t>
+          <t>분양사 A</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>대법원 파기환송, 서울고등법원 재심리 예정</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>아파트 아래층 세대 소유자가 위층 세대 소유자 및 입주자대표회의를 상대로 제기한 발코니 누수 손해배상 소송에서 법원이 윗집 세대와 입주자대표회의의 공동 책임을 인정하며 약 1천만원의 배상금을 지급하라고 판결했습니다.</t>
+          <t>생활형숙박시설 수분양자 4명이 분양사의 '주거 가능' 홍보로 착오를 일으켜 계약금을 돌려달라는 소송을 제기. 1심은 원고 패소, 2심은 원고 승소했으나 대법원은 분양사가 상세 정보를 제공했고 계약서에 명시된 점 등을 들어 원심을 파기환송. 사건은 서울고법으로 돌아가 재심리될 예정.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>피해 금액이 약 1천만원으로 소송금융 투자 대상으로서 규모가 매우 작고(적합 조건 4 미충족), 피해자가 1인으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족). 또한, 이미 판결이 선고된 사건으로 신규 투자 기회가 제한적입니다.</t>
+          <t>대법원이 원심 판결을 파기환송하며 수분양자들의 착오 주장을 받아들이지 않아 상대방 책임이 명확하지 않음. (적합 조건 1 불충족) 또한 피해자 수가 4명으로 집단적 피해에 해당하지 않고, 이미 대법원 판결로 법리적 불리함이 명확해져 승소 가능성이 낮음. (적합 조건 3 불충족, 기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>약 1076만원 (B·C씨), 14만원 (입주자대표회의)</t>
+          <t>약 1억7530만원</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>발코니 누수, 윗집·입대의 공동 책임 80% 인정</t>
+          <t>생활형숙박시설, 주거 가능 홍보에 분양 계약  반환 소송…대법  착오...</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111334</t>
+          <t>https://www.newsis.com/view/NISX20260314_0003548365</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-12 12:39:18.444363+00:00</t>
+          <t>2026-03-16 00:41:17.784377+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>우일TS</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>명도소송 1심 전부 승소 및 가집행 절차 착수</t>
+          <t>대법원 파기환송 (원고 패소 취지)</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>DDP 운영 재단이 3년간 무단 점유한 카페 '우일TS'를 상대로 제기한 명도소송 1심에서 전부 승소했다. 재단은 가집행 절차에 착수하여 공간을 시민 공간으로 전환할 예정이다. 이 사건은 DDP 운영 재단이 공간을 되찾는 것이 주된 목적이며, 1심에서 이미 승소하여 사실상 원고의 목표가 달성된 상태이다.</t>
+          <t>생활형 숙박시설을 실거주 가능하다고 광고한 분양사를 상대로 수분양자들이 계약금 반환 소송을 제기했으나, 대법원은 계약서상 법적 용도 명시와 수분양자의 인지를 근거로 원고 패소 취지로 파기환송했다. 이 판결은 분양사의 책임을 부정하며, 수분양자들의 주거용 사용 착오 주장을 받아들이지 않았다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>명도소송 1심에서 원고(DDP 운영 재단)가 전부 승소하고 가집행 절차에 착수하여 사실상 원고의 주된 목표가 달성된 사건. 소송금융은 주로 소송 비용을 지원하여 승소 시 수익을 공유하는 모델이므로, 이미 1심에서 승소한 사건은 신규 투자 대상으로 적합하지 않음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원이 분양사의 광고보다 계약서상 법적 용도 명시와 수분양자의 인식에 무게를 두어 원고 패소 취지로 파기환송했다. 이는 '상대방 책임 명확성' 조건에 부합하지 않으며, 대법원의 판단으로 인해 원고가 승소할 가능성이 현저히 낮아져 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>3년 무단점유 DDP 카페 결국…서울시  시민 공간으로 바꾼다</t>
+          <t>'실거주 가능' 믿고 생숙 계약... 계약금 안 돌려줘도 된다  대법 판결,...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603125489i</t>
+          <t>https://www.mt.co.kr/society/2026/03/16/2026031509205995948</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-12 00:51:32.894330+00:00</t>
+          <t>2026-03-16 00:41:08.188890+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>생숙 시행사 A 사</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>분양계약 해제 소송 진행 중</t>
+          <t>대법원 원심 파기</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>기사는 강원도 세컨드하우스 분양과 관련하여 2024년경 분양계약 해제 소송이 급증하고 있음을 보도합니다. 이는 부동산 경기 변동에 따라 반복되는 현상으로, 소송이 봇물 터지듯 제기되고 있음을 언급하며 법적 쟁점을 다루고 있습니다.</t>
+          <t>분양 계약자 4명이 '생활형 숙박시설' 시행사를 상대로 제기한 부당이득 반환 청구 소송에서 대법원이 원심의 원고 일부 승소 판결을 뒤집었습니다. 대법원은 시행사의 '실거주 가능 홍보'에 대한 계약자들의 착오를 인정하기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이 아닌 부동산 경기 변동에 따른 분양계약 해제 소송의 일반적인 패턴을 설명하고 있습니다. 소송이 '봇물 터지듯 제기됐다'는 점에서 집단적 피해 가능성은 있으나, 구체적인 소송 상대방, 상대방의 자력, 그리고 계약 해제의 명확한 책임 소재 등 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도를 판단하기 어렵습니다.</t>
+          <t>대법원이 '생숙 실거주 가능 홍보'에 대한 착오를 인정하기 어렵다고 판단하여 원심을 뒤집었으므로, 원고 측의 승소 가능성이 매우 낮아졌습니다. (부적합 조건: 이미 종결된 사건 - 대법원 판결) 또한, 기사에 언급된 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>강원도 세컨드하우스 분양…계약 해제할 수 있나요?  [더 머니이스트-...</t>
+          <t>'생숙 실거주 가능 홍보' 계약금 반환 소송…대법  착오 인정 어려워</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603100836Q</t>
+          <t>https://www.news1.kr/society/court-prosecution/6100883</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-12 00:42:17.547131+00:00</t>
+          <t>2026-03-16 00:40:36.726782+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>더지젤</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>명도소송 1심 승소 및 강제집행 완료</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>서울디자인재단이 동대문디자인플라자(DDP) 아트홀 1층 로비를 무단 점유하던 카페를 상대로 명도소송을 제기하여 1심에서 전부 승소했다. 재단은 가집행 절차에 따라 강제집행을 완료하고 해당 공간을 회복했다. 재단은 이 공간을 시민을 위한 디자인 문화 공간으로 재구성할 예정이다.</t>
+          <t>생활형숙박시설(생숙)을 주거용으로 사용할 수 있다고 믿고 분양계약을 맺었다며 계약금 반환을 요구한 소송에서 대법원이 원심을 파기하고 사건을 환송했습니다. 대법원은 분양 광고에 '거주' 표현이 있었더라도 숙박시설 정보와 주거용 사용 제한이 명시되어 있었다면 수분양자가 이를 인식한 상태에서 계약했다고 판단, 착오에 따른 계약 취소를 인정하기 어렵다고 판시했습니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>서울디자인재단이 제기한 명도소송 1심에서 전부 승소하고 강제집행까지 완료되어 공간 인도가 마무리된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 원고의 소송 비용을 지원하여 승소 시 수익을 공유하는 형태인데, 이 사건은 원고(서울디자인재단)의 목적이 달성되어 추가적인 소송금융 투자 기회가 없습니다.</t>
+          <t>대법원이 수분양자들의 '주거 가능' 착오 주장을 인정하기 어렵다고 판시하여, 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1 불충족) 또한, 이 사건은 5명의 수분양자에 대한 소송으로 집단적 피해 규모가 크지 않습니다. (적합 조건 3 불충족) 최고 법원의 판단이 이미 나온 상황이라 소송금융 투자로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>서울디자인재단 “DDP 1층 무단점유 카페 공공공간 회복”</t>
+          <t>“생숙 ‘주거 가능’ 착오 인정 어렵다”…대법, 계약금 반환 판결 파...</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603120623001</t>
+          <t>https://view.asiae.co.kr/article/2026031308425624173</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-12 00:41:56.078651+00:00</t>
+          <t>2026-03-16 00:40:27.685583+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>서울디자인재단</t>
+          <t>C사</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>명도소송 1심 승소 및 강제집행 완료</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>서울디자인재단이 동대문디자인플라자(DDP) 내 무단 점유 중이던 카페 공간에 대해 명도소송 1심에서 승소하고 강제집행을 통해 공간을 인도받았습니다. 재단은 해당 공간을 시민을 위한 디자인 문화 공간으로 재구성할 계획이며, 이번 조치는 허가 기간 만료 후 장기간 지속된 무단 점유 상태를 해소하기 위한 것입니다.</t>
+          <t>생활형숙박시설을 주거용으로 홍보했더라도, 숙박시설임을 함께 고지했다면 수분양자가 계약금을 반환받을 수 없다는 대법원 판결이 나왔습니다. 대법원은 분양 홍보물에 주거용 문구와 함께 법적 용도가 숙박시설임을 상세히 제공했으며, 계약서에도 주거용 사용 불이익은 수분양자 부담임을 명시했다고 판단했습니다. 이에 따라 원고 승소 판결을 한 원심을 파기환송했습니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>기사는 서울디자인재단이 무단 점유 카페를 상대로 명도소송에서 승소하고 강제집행을 완료한 내용입니다. 소송금융은 주로 피해자(원고)의 손해배상 청구를 지원하는데, 본 사건은 카페가 패소하여 공간을 인도한 상황으로, 소송금융의 잠재적 고객인 '피해자'가 존재하지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>대법원이 사업자의 착오 유발 주장을 받아들이지 않아 상대방 책임이 명확하지 않습니다. 원고가 4명으로 집단적 피해로 보기 어렵고, 피해 규모도 명확히 크다고 보기 어렵습니다. 이미 대법원 판결로 원고 패소 취지로 파기환송되어 승소 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>DDP 내 무단점유 공간 강제 집행⋯서울디자인재단  디자인 문화공간 조...</t>
+          <t>'거주 가능' 홍보 생숙 소송 반전…대법  계약금 반환 책임없다  왜</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2564407</t>
+          <t>https://www.joongang.co.kr/article/25412008</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-12 00:39:19.459831+00:00</t>
+          <t>2026-03-16 00:40:11.735343+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>카페</t>
+          <t>주식회사 B사</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>1심 승소 및 강제집행 완료</t>
+          <t>대법원 파기환송, 서울고등법원으로 사건 환송</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>서울디자인재단은 동대문디자인플라자(DDP) 내 사용수익 허가 기간이 만료되었음에도 퇴거하지 않고 영업을 계속하던 카페에 대해 명도소송을 제기했다. 재단은 1심에서 전부 승소 판결을 받았으며, 지난달 판결에 따라 전날 강제집행이 실시되어 공간 인도 절차가 마무리되었다. 재단은 해당 공간을 시민을 위한 디자인 문화 공간으로 재구성할 계획이다.</t>
+          <t>생활형숙박시설을 주거용으로 오인하고 분양계약을 체결한 수분양자 4명이 분양사를 상대로 부당이득반환 소송을 제기했으나, 대법원이 수분양자 일부 승소 판결한 2심을 깨고 사건을 파기환송했다. 대법원은 분양 홍보물에 숙박시설임을 명시했고, 수분양자들이 생숙 확인서에 서명한 점 등을 근거로 착오를 인정하기 어렵다고 판단했다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>명도소송 1심에서 재단이 전부 승소하였고, 강제집행까지 완료되어 공간 인도가 마무리된 사건입니다. 원고(서울디자인재단)의 입장에서 소송의 주요 목적이 달성되어 사실상 종결된 것으로 판단되므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원이 수분양자들의 착오 주장을 받아들이지 않고 분양사의 책임을 인정하기 어렵다고 판단하여 2심을 파기환송했습니다. 이는 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 수분양자에게 유리한 증거가 부족하다고 해석될 수 있습니다(적합 조건 5 불충족). 또한, 원고가 4명으로 집단적 피해(적합 조건 3)에 해당하지 않아 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>서울디자인재단  DDP 내 무단점유 카페 강제집행…시민공간으로</t>
+          <t>서초 생활형숙박시설 '주거 착오' 소송…대법, 수분양자 일부승소 2심 깨...</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260311162700004?input=1195m</t>
+          <t>https://www.newspim.com/news/view/20260315000166</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-12 00:37:37.321524+00:00</t>
+          <t>2026-03-16 00:39:37.225019+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>명도소송 1심 승소 후 강제집행 완료</t>
+          <t>전세사기 특별법 개정안 발의 및 국회 심의 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>서울디자인재단이 DDP 아트홀 1층 공간을 무단 점유하던 카페를 상대로 명도소송을 제기하여 1심에서 승소했다. 이후 법원 판결에 따라 강제집행을 실시하여 해당 공간을 회수했으며, 재단은 이 공간을 시민을 위한 문화 공간으로 활용할 계획이다.</t>
+          <t>여야가 전세사기 피해자의 임차보증금을 최소 절반 수준까지 국가가 보장하는 특별법 개정안을 공동 발의했습니다. 이 개정안은 경·공매 배당금 등으로 보증금 회수액이 부족할 경우 정부가 부족분을 지원하는 '최소보장제'와 신탁사기 피해자를 위한 '선지급 후정산' 방식을 도입합니다. 정부는 이르면 이달 말 국회 본회의 통과를 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>명도소송 1심 승소 후 강제집행이 완료되어 공간 회수가 이루어졌으므로, 소송의 주요 목적이 달성되어 사실상 종결된 사건임. (부적합 조건: 이미 종결된 사건) 또한, 상대방(카페)의 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>본 기사는 전세사기 피해자 구제를 위한 특별법 개정안 발의에 대한 내용으로, 정부가 피해 보증금의 최소 50%를 보장하는 등 피해자 지원 방안을 다루고 있습니다. 이는 소송금융의 핵심인 '소송 상대방의 책임 명확성'과 '상대방의 충분한 자력'을 갖춘 특정 피고를 상대로 한 소송 기회를 제시하는 것이 아니라, 정부 차원의 피해 구제책을 설명하고 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 보증금 수천만~수억 원</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>DDP 무단 점유 카페 강제집행… 공공공간 회복</t>
+          <t>전세사기 ‘보증금 50% 보장’ 추진</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260311_0003544487</t>
+          <t>https://www.khan.co.kr/article/202603152014005</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-12 00:37:21.431555+00:00</t>
+          <t>2026-03-15 12:35:26.647987+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>명도소송 1심 승소 및 강제집행 완료</t>
+          <t>전세사기 피해자 지원 및 주거안정에 관한 특별법 개정안 공동발의 예정</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>서울디자인재단이 DDP 1층을 무단점유한 카페를 상대로 제기한 명도소송에서 1심 전부 승소 판결을 받았다. 재단은 가집행 절차를 거쳐 강제집행을 통해 공간 인도 절차를 마무리하고 해당 공간을 시민에게 환원했다.</t>
+          <t>여야가 전세사기 피해 구제를 위해 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 개정안을 공동 발의할 예정이다. 이 개정안은 피해자에게 '최소보장'과 '선지급 후정산' 방안을 도입하여 실질적인 재기를 돕는 것을 목표로 하며, 국가가 피해자의 임차보증금 반환 채권을 승계받아 예산을 우선 환수하는 방안도 포함한다. 3월 중 국회에 정식 제출될 예정이다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>명도소송 1심 승소 판결 후 강제집행까지 완료되어 공간 인도 절차가 마무리된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>전세사기 피해는 집단적이고 피해 규모가 크며(적합 조건 3, 4), 공적 절차(특별법 개정안 논의)가 진행 중인 사회적 재난으로 적합 조건 일부를 충족한다. 그러나 소송금융의 핵심인 '자력 있는 상대방'이 불분명하며, 기사 내용상 사기범들은 자력이 부족하여 국가가 선지급 후정산 방안을 모색하는 상황이다. 이는 소송금융 투자 회수 가능성을 낮추는 주요 요인이므로 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>DDP 1층 무단점유 카페 철거…'시민 공간'으로 환원</t>
+          <t>여야, 전세사기 피해 구제 손잡았다...이달 중 공동 발의</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/seoul/6098149</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01764646645383648</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-12 00:37:10.292708+00:00</t>
+          <t>2026-03-15 12:19:47.430578+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
-      <c r="D216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
-          <t>소송 결과 대기 중</t>
+          <t>민사소송 증가 추세</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>317억 원의 혈세가 투입된 여수시립박물관이 소송 결과만을 기다리며 개관이 표류하고 있습니다. 서 예비후보는 보수공사를 우선 시행하고 비용은 법적 절차를 통해 해결해야 한다고 주장하며, 현재 소송이 진행 중이거나 그 결과가 개관에 영향을 미치는 상황입니다.</t>
+          <t>이 기사는 불안한 경기 속에서 민사소송이 469만 건에 달하며 개인 간 분쟁이 심화되고 있음을 보도합니다. 특히 전세사기와 같은 경제 사건이 늘어나면서 비용 부담과 관계없이 상대방을 무너뜨리려는 '분노 소송'이 증가하는 추세입니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>317억 원이라는 큰 금액이 언급되지만, 소송의 책임 주체(피고)가 명확히 특정되지 않고, 피해자(원고) 또한 불분명합니다. 집단적 피해로 보기 어려우며, 소송 진행 여부 및 구체적인 증거에 대한 정보가 부족하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, 경기 불안으로 인한 민사소송 증가 추세와 '전세사기' 등 개인 간 분쟁 심화 현상을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피고 특정, 피해 규모, 집단성, 증거 유무 등)가 전혀 없어 적합도 판단이 불가능합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>317억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>'317억 혈세 투입' 여수시립박물관 표류… 서영학  개관 먼저</t>
+          <t>민사소송 469만건 시대…경기 불안 속 개인 간 분쟁 확대</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823419</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=297424</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:33.885958+00:00</t>
+          <t>2026-03-15 00:38:34.644327+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E217" t="inlineStr"/>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>공공기관</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>토지 보상금 소송 3건 중 2건 이상 마무리</t>
+        </is>
+      </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>공동주택 관리비 납부 의무와 관련하여 관리직원의 임금 체불이나 조합의 책임 등 발생할 수 있는 분쟁 가능성을 다루는 기고문입니다. 특정 사건이나 피해 사실을 보도하는 것이 아니며, 일반적인 법률적 쟁점을 설명하고 있습니다.</t>
+          <t>비류근린공원 조성과 관련하여 토지 소유주들이 보상금을 두고 제기한 소송 3건 중 2건 이상이 마무리된 것으로 알려졌습니다. 이로써 수십 년 묵은 숙제가 해결되고 공원 완공이 가능해졌습니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌 공동주택 관리비 관련 법률 및 분쟁 가능성에 대한 일반적인 기고문입니다. 특정 피해자, 가해자, 구체적인 피해 사실, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사에서 '나머지 2건과 관련된 절차도 마무리된 것으로 알려졌습니다'라고 명시되어 있어, 대부분의 소송이 이미 종결되었거나 종결 임박한 것으로 판단됩니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3건의 소송에 관련된 토지 소유주</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>[특별기고] 관리비는 누가 내는가</t>
+          <t>수십 년 묵은 숙제 해결…비류·농원근린공원 주민 품으로</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>news.ifm.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111356</t>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=466778</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-11 12:41:33.239318+00:00</t>
+          <t>2026-03-15 00:35:23.405421+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>아파트 동대표들</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>동대표들에 대한 손해배상 책임 불인정 판결</t>
+          <t>A씨의 재물손괴 추가 고소 및 A씨의 주거침입 혐의 정식재판 청구 진행 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>관할관청 감사 결과 아파트 장충금의 용도 외 사용이 적발되어 과태료가 부과되었습니다. 입주민들이 동대표들을 상대로 손해배상 소송을 제기했으나, 법원은 동대표들에게 손해배상 책임이 없다고 판결했습니다. 다만, 선행소송에서는 소장과 입대의 회장에 대한 손해배상 책임이 인정된 바 있습니다.</t>
+          <t>지난해 폭우로 인한 침수 피해를 겪은 80대 A씨가 이웃 60대 B씨가 배수로를 막아 피해가 커졌다고 주장하며 B씨를 재물손괴 혐의로 고소했습니다. A씨는 배수로를 뚫으려 B씨 집에 들어갔다가 주거침입 혐의로 벌금형 약식명령을 받고 정식재판을 청구한 상태이며, B씨는 재물손괴 혐의로 기소유예 처분을 받았으나 A씨는 추가 고소를 진행했습니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>본 기사는 동대표들에 대한 손해배상 책임이 없다는 판결을 보도하고 있어, 특정 피고에 대한 법적 책임 명확성이 낮습니다. (적합 조건 1 미충족) 또한 피고가 개별 동대표들이므로 자력 충분성도 불확실합니다. (적합 조건 2 미충족) 비록 관할관청 감사 및 과태료 부과 등 공적 절차가 있었으나, 현재 판결은 소송금융 투자에 큰 장애물로 작용합니다.</t>
+          <t>상대방이 개인(이웃 B씨)으로 자력 충분 여부가 불확실하며(적합 조건 2 부적합), 개인 간의 이웃 분쟁으로 집단적 피해가 아니고(적합 조건 3 부적합), 피해 규모가 크지 않을 가능성이 높아(적합 조건 4 부적합) 소송금융 투자 대상으로서의 매력이 낮습니다. 다만, 형사 고소 및 기소유예 처분 등 공적 절차가 진행 중이고(적합 조건 6 해당), 증거 확보 가능성은 있습니다(적합 조건 5 해당).</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>'장충금 인건비 집행' 과태료…  동대표들 손배 책임 없어  [김미란의 판...</t>
+          <t>[단독] 물난리 뒤 산골마을 발칵…이웃 고소전 부른 '배수구 사건'</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167854</t>
+          <t>https://www.joongang.co.kr/article/25411734</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-11 12:41:12.031567+00:00</t>
+          <t>2026-03-14 00:22:55.504441+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr"/>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>시행사</t>
+        </is>
+      </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 특별법에 따른 경남도 주거 안정망 강화 및 지원 정책 확대</t>
+          <t>대구에서 미분양 처리 방식을 둘러싸고 시행사와 입주민 간 소송 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>경남도가 '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따라 전세사기 피해자들을 위한 주거 안정망을 강화하고 지원 정책을 확대한다. 저리대출 이자 지원과 이사비 지원 등을 통해 피해자 구제에 나설 예정이다.</t>
+          <t>대구에서 미분양 아파트 처리 방식을 두고 시행사와 입주민 간 소송이 진행 중이다. 전국적으로 지방 미분양 아파트가 6만6천 호에 달하며, 일부 지역에서는 1억 원 할인 분양까지 등장하는 등 문제가 심각하다. 정부는 주택도시보증공사의 안심 환매사업 등으로 미분양 해법을 모색하고 있다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>전세사기 사건은 집단적 피해(3), 큰 피해 규모(4), 증거 확보 가능성(5), 공적 절차 진행(6) 등 여러 적합 조건을 충족합니다. 그러나 소송금융 투자에 있어 핵심적인 상대방의 자력(2)이 불분명하며, 전세사기 특성상 사기범의 자력 부족으로 인한 회수 가능성 문제가 커 투자 적합도가 낮습니다.</t>
+          <t>입주민이 시행사를 상대로 소송을 진행 중이라는 점에서 집단적 피해(적합 조건 3) 가능성은 있으나, 상대방 시행사의 자력(적합 조건 2)과 책임의 명확성(적합 조건 1), 그리고 구체적인 피해 규모(적합 조건 4)에 대한 정보가 기사에 부족하여 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>경남 전세사기 피해자 이사비 주기로</t>
+          <t>지방 미분양 아파트 6만6천 호, 해법은 없나...'1억 원 할인' 경고</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260312.22008003372</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288122</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-11 12:32:53.619511+00:00</t>
+          <t>2026-03-13 13:15:20.417738+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr"/>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>신반포 2차 상가와 아파트 조합원 간 정관 개정 관련 소송 대법원 판결 대기 중</t>
+          <t>민사소송 또는 조정 검토 단계</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>은마아파트 등 강남 주요 재건축 단지들이 서울시 통합심의 통과 및 신속통합기획 적용으로 사업에 속도를 내고 있습니다. 그러나 신반포 2차는 상가와 아파트 조합원 간 정관 개정을 둘러싼 소송이 대법원 판결을 기다리고 있어 사업 지연을 겪고 있으며, 신반포 4차 역시 일조권 문제로 통합심의를 앞두고 있습니다.</t>
+          <t>본 기사는 천장 누수 문제에 대해 집주인이 무책임한 상황에서 세입자가 취할 수 있는 법적 구제 방안을 다룬다. 전문가들은 집주인과 윗집 세입자를 공동 피고로 묶어 소송을 제기하는 '부진정연대채무' 관계를 활용한 민사소송이나 조정을 추천한다. 이는 일반적인 임대차 분쟁에 대한 법률 조언이다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>본 기사는 재건축 사업의 진행 상황과 내부적인 법적 분쟁을 다루고 있으며, 소송금융 투자에 적합한 '상대방 책임이 명확한 피해 발생'이나 '외부 주체에 의한 집단적 피해' 등의 조건에 해당하지 않습니다. 신반포 2차의 소송은 상가와 아파트 조합원 간의 정관 개정 관련 내부 분쟁으로, 전형적인 손해배상 청구 사건으로 보기 어렵습니다.</t>
+          <t>본 기사는 천장 누수와 같은 개별적인 임대차 분쟁에 대한 법률 조언을 제공하며, 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)에 대한 정보가 없습니다. 또한, 상대방인 집주인의 자력이 소송금융 투자에 적합한 대기업, 금융기관 등으로 특정되지 않아(적합 조건 2) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>은마 통합심의 통과에…강남 재건축 ‘빅5’ 속도전[코주부]</t>
+          <t>천장엔 물, 집주인은 '나 몰라라'…세입자 구제 필승법</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017689?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/702H1GSEF2S9</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-11 00:44:05.088736+00:00</t>
+          <t>2026-03-13 12:48:00.931564+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>가처분 및 본안 소송 관련 법리 분석</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>북아현2·3구역 재개발 사업에서 조합이 1+1 분양을 취소하자, 분양 대상자들이 이에 불복하여 총회결의 무효 소송을 제기했습니다. 1심과 2심에서는 조합이 승소했으며, 현재 대법원 판결을 기다리고 있습니다.</t>
+          <t>권형필 변호사의 판결일지 칼럼은 집합건물 관리단 대표자 선임 결의를 다투는 직무집행정지가처분 사건에서 가처분 필요성 판단 기준을 설명합니다. 본안 소송에서 대표자가 다시 선임될 가능성이 높다면 가처분 필요성이 배척될 수 있다는 법리를 다루며, 구분소유자 5분의 1 이상의 소집 요구가 있었던 사례를 언급합니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>원고(분양 대상자)가 1심과 2심에서 모두 패소하여 대법원 상고심에서도 승소 가능성이 낮아 보입니다. 이는 소송금융 투자에 있어 높은 위험 요인으로 작용합니다. 비록 '집단적 피해'와 '피해 규모가 큼'이라는 적합 조건이 일부 있으나, 법적 승소 가능성이 낮아 투자가 어렵습니다.</t>
+          <t>본 기사는 집합건물 관리단 대표자 선임 결의를 다투는 가처분 사건의 법리를 다루는 법률 칼럼으로, 특정 사건의 대규모 피해나 명확한 상대방의 불법행위를 다루지 않습니다. 따라서 소송금융 투자에 필요한 집단적 피해, 큰 피해 규모, 명확한 상대방의 자력 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>분양 대상자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>‘강북 알짜 7600가구’ 북아현2·3구역, 구청과 불협화음에 제동 우려</t>
+          <t>[권형필 변호사의 판결일지] 집합건물 관리단 분쟁과 직무집행정지가처...</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1619181/?sc=Naver</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111355</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-11 00:42:54.199365+00:00</t>
+          <t>2026-03-13 00:54:48.178416+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>임차인 패소 판결</t>
+          <t>수원특례시의회에서 민간 건설사의 약속 위반에 대한 소송 진행 중 언급</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>10년 이상 약국을 장기 임차한 약사가 임대인을 상대로 7억 원대 권리금 손해배상 소송을 제기했으나 패소했습니다. 기사는 약사가 패소한 이유에 대해 다루고 있습니다.</t>
+          <t>수원특례시의회 조미옥 의원이 금곡동 유휴부지 복합문화시설 조성과 관련하여 민간 건설사가 공공의 약속을 저버렸다고 언급하며, 소송 진행 기간 중 환경 정비 등 행정 조치를 제안했습니다. 복합문화센터 건립을 위한 선제적 행정 계획 수립 및 부지 확보를 위한 매입 검토도 촉구했습니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 임차인인 약사가 패소한 판결이 선고된 상태로, 소송금융 투자 대상으로서의 신규성이 낮고 이미 종결된 사건에 해당합니다. 또한, 집단적 피해가 아닌 개별 사건이며, 상대방(임대인)의 자력 또한 불분명합니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용, 상대방의 책임 명확성, 피해 규모, 피해자 수, 증거 유무 등 소송금융 적합도 판단에 필요한 핵심 정보가 부족합니다. '민간 건설사가 저버린 공공의 약속'이라는 언급만으로는 투자 적합성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>7억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>10년 운영 약국 권리금 7억 날려 …약사 패소 이유는</t>
+          <t>수원특례시의회 조미옥 의원,  금곡동 유휴부지 복합문화시설 조성  촉...</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336372?REFERER=NP</t>
+          <t>http://www.metroseoul.co.kr/article/20260312500769</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-11 00:38:52.403533+00:00</t>
+          <t>2026-03-13 00:53:40.622591+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
-      <c r="D223" t="inlineStr"/>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>서울시 청년 주거안정 대책 발표</t>
+          <t>부동산 처분금지 가처분 소송 진행 중, 공매 절차 중단</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>서울시가 2030년까지 청년주택 7만 4000가구를 공급하는 '청년 주거안정 대책'을 발표했습니다. 이 대책에는 계약금만으로 소유권을 이전받는 '바로내집' 등 공공자가 모델과 월세 및 보증금 부담을 덜어주는 '3종 패키지 지원', 그리고 전세사기 예방 서비스 확대 등이 포함됩니다. 오세훈 시장은 청년들이 집 때문에 꿈을 포기하지 않도록 정책 역량을 총동원하겠다고 강조했습니다.</t>
+          <t>역삼동 오피스 개발 과정에서 선순위 대주를 제외한 중·후순위 대주가 대출금을 회수하지 못하는 문제가 발생했습니다. 이로 인해 부동산 처분금지 가처분 소송이 제기되었고, 공매 절차가 중단된 상태입니다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>이 기사는 서울시의 청년 주거 안정 정책 발표에 관한 것으로, 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 또는 진행 중인 공적 절차(소송 제외) 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이어서 상대방의 책임 명확성, 자력 여부, 구체적인 피해 규모 및 피해자 수 등 소송금융 적합도 판단에 필요한 핵심 정보가 부족합니다. 중·후순위 대주가 다수일 수 있으나, 집단적 피해 규모를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>계약금만 내면 바로 내 집…‘영끌 안 해도 되는’ 청년주택 총정리[코...</t>
+          <t>‘역삼동 오피스’ 개발 본궤도… 넥슨게임즈 입주한다</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017688?ref=naver</t>
+          <t>https://biz.chosun.com/real_estate/real_estate_general/2026/03/13/YULHU7LGSFF3HG6C4JJK5NG2OE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:04.053305+00:00</t>
+          <t>2026-03-13 00:41:48.958582+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C224" t="inlineStr"/>
+      <c r="D224" t="inlineStr"/>
+      <c r="E224" t="inlineStr"/>
       <c r="F224" t="inlineStr">
         <is>
-          <t>서울 강남 주요 재건축 단지들의 사업 진행 상황을 다루는 기사. 특히 신반포 2차 재건축은 상가와 아파트 조합원 간의 정관 개정 관련 소송이 대법원 판결을 기다리고 있어 사업 지연의 원인이 되고 있다. 이 외 은마, 잠실주공 5단지, 잠실장미 등 다른 단지들은 신속통합기획 등으로 사업에 속도를 내고 있다.</t>
+          <t>이 기사는 아파트 하자 발생 시 시공사나 시행사를 상대로 손해배상 청구 및 소송이 가능하다고 설명합니다. 법원이 자연노화 현상이나 시공사의 노력 등을 고려하여 실제 손해액의 50~70%를 인정하는 경향이 있다고 언급하며, 하자보수보증증권의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>이 기사는 재건축 사업 진행 상황을 다루며, 신반포 2차 재건축 사업 내 상가 조합원과 아파트 조합원 간의 내부 소송을 언급한다. 이는 외부 대기업이나 공공기관의 명확한 책임이 있는 사건이 아니며 (적합 조건 1 불충족), 이미 대법원 판결을 기다리는 매우 후기 단계의 소송으로 신규 소송금융 투자 기회로 보기에 적합성이 낮다. 상대방의 자력 또한 일반적인 소송금융 투자 대상과 다르다 (적합 조건 2 불충족).</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 아파트 하자보수보증증권 및 관련 소송 가능성에 대한 일반적인 법률 정보 제공 글입니다. 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 없어 적합도 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>은마, 내년 관리처분인가 목표…잠실 장미는 연내 시공사 선정</t>
+          <t>[생활법률] 아파트 하자보수보증증권, 제대로 알고 계신가요?</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017606?ref=naver</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541554</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-10 13:09:15.637924+00:00</t>
+          <t>2026-03-13 00:33:55.646566+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr"/>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>집주인</t>
+        </is>
+      </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>손해배상 청구 가능성 논의</t>
+          <t>불법 점유 소송에서 집주인 승소 판결</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>기사는 집주인의 '가짜 실거주'로 인해 임차인이 퇴거해야 하는 상황에서 손해배상 청구가 가능한지에 대해 다룬다. 전문가들은 임차인이 이사 후에도 집주인의 실제 거주 여부를 확인하여 손해배상을 청구할 수 있다고 조언한다. 이는 임대차 3법 시행 이후 빈번해진 분쟁 유형 중 하나이다.</t>
+          <t>할리우드 배우 미키 루크가 로스앤젤레스 주택 임대 계약 관련 퇴거 소송에서 대응하지 않아 패소했다. 캘리포니아 법원은 집주인이 제기한 불법 점유 소송에서 집주인의 손을 들어줬으며, 이에 따라 임대 계약이 취소됐다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>이 사건은 '가짜 실거주'로 인한 임대인-임차인 간 개별 분쟁으로, 상대방(집주인)의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 보장되지 않으며 (부적합 조건: 상대방 자력 부족), 집단적 피해 사례가 아닌 개별 사건에 해당하여 피해 규모가 소송금융의 투자 기준에 미치지 못할 가능성이 높습니다 (부적합 조건: 집단적 피해 아님, 피해 규모 작음).</t>
+          <t>본 사건은 이미 법원에서 집주인의 손을 들어준 '판결선고' 단계로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 피고(미키 루크)가 소송에 대응하지 않아 패소했으므로, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>연락 없으면 갱신  믿었는데…나가라니요?</t>
+          <t>[현장영상]  돈 필요해도 팬들 기부 안 받아 …왕년의 할리우드 꽃미남...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/B29SOMBIRI5S</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008474677&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-10 12:59:25.283615+00:00</t>
+          <t>2026-03-12 13:13:09.523718+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>불광5구역 재개발 조합, GS건설</t>
+          <t>B·C씨 및 입주자대표회의</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>이주 막바지 단계, 미이주 가구에 대한 추가 이주 요청 및 명도 소송 가능성</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>서울 은평구 불광5구역 재개발 사업이 90% 이상의 높은 이주율을 기록하며 빠르게 진행 중입니다. 기사에서는 일부 미이주 가구와 세입자들의 이사비 관련 개별 분쟁 가능성이 언급되었으나, 대규모 집단 피해나 고액의 손해배상 청구 가능성은 낮아 보입니다. 조합은 이주 지연으로 인한 금융 비용 상승을 최소화하기 위해 노력하고 있습니다.</t>
+          <t>아파트 아래층 세대 소유자가 위층 세대 소유자 및 입주자대표회의를 상대로 제기한 발코니 누수 손해배상 소송에서 법원이 윗집 세대와 입주자대표회의의 공동 책임을 인정하며 약 1천만원의 배상금을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>본 기사는 재개발 사업의 높은 이주율과 빠른 진행 상황을 다루고 있으며, 소수의 미이주 가구 및 세입자들의 개별적인 이사비 관련 분쟁 가능성만 언급됩니다. 이는 집단적 피해(적합 조건 3)나 고액의 피해 규모(적합 조건 4)에 해당하지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 다만, 상대방인 재개발 조합과 시공사(GS건설)는 자력이 충분합니다(적합 조건 2).</t>
+          <t>피해 금액이 약 1천만원으로 소송금융 투자 대상으로서 규모가 매우 작고(적합 조건 4 미충족), 피해자가 1인으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족). 또한, 이미 판결이 선고된 사건으로 신규 투자 기회가 제한적입니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1076만원 (B·C씨), 14만원 (입주자대표회의)</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>반년만에 이주율 90% 돌파 …불광5구역 재개발 속도</t>
+          <t>발코니 누수, 윗집·입대의 공동 책임 80% 인정</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026030914094368729</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111334</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-10 00:49:06.043197+00:00</t>
+          <t>2026-03-12 12:39:18.444363+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr"/>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>우일TS</t>
+        </is>
+      </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 이후 공사비 증액 및 하도급 노동자 관련 분쟁 소송 급증 예상</t>
+          <t>명도소송 1심 전부 승소 및 가집행 절차 착수</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>정비사업 전문 변호사들은 노란봉투법 시행 이후 공사비 증액 분쟁과 하도급 노동자 관련 분쟁이 시공사와 조합 간 갈등으로 전이되어 소송이 급증할 것으로 전망했습니다. 현재 법원에는 이미 공사비 증액 분쟁이 쌓여가고 있는 상황입니다.</t>
+          <t>DDP 운영 재단이 3년간 무단 점유한 카페 '우일TS'를 상대로 제기한 명도소송 1심에서 전부 승소했다. 재단은 가집행 절차에 착수하여 공간을 시민 공간으로 전환할 예정이다. 이 사건은 DDP 운영 재단이 공간을 되찾는 것이 주된 목적이며, 1심에서 이미 승소하여 사실상 원고의 목표가 달성된 상태이다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>기사는 노란봉투법 시행 이후 공사비 증액 및 하도급 노동자 관련 분쟁 소송이 급증할 것이라는 전망을 다루고 있어, 특정 사건의 책임이 명확하지 않고 구체적인 피해 규모나 증거가 제시되지 않았습니다. 이는 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 증거 확보 가능)을 충족하지 못하며, 현재는 잠재적 분쟁 가능성만 언급된 매우 초기 단계입니다.</t>
+          <t>명도소송 1심에서 원고(DDP 운영 재단)가 전부 승소하고 가집행 절차에 착수하여 사실상 원고의 주된 목표가 달성된 사건. 소송금융은 주로 소송 비용을 지원하여 승소 시 수익을 공유하는 모델이므로, 이미 1심에서 승소한 사건은 신규 투자 대상으로 적합하지 않음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>[3.3㎡당 공사비 1000만원 시대] ④ 노란봉투법, 비용 부담 폭증…제로에...</t>
+          <t>3년 무단점유 DDP 카페 결국…서울시  시민 공간으로 바꾼다</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603071333308140221</t>
+          <t>https://www.hankyung.com/article/202603125489i</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-10 00:46:06.399487+00:00</t>
+          <t>2026-03-12 00:51:32.894330+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>재건축 사업 진행 중, 조합원들의 금융 규제 및 시세 역전으로 인한 자금 조달 어려움 발생</t>
+          <t>분양계약 해제 소송 진행 중</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>안양 미륭아파트 재건축 사업이 진행 중인 가운데, 정부의 투기과열지구 지정 및 주택가격 하락으로 인해 다수의 조합원들이 중도금 대출 제한과 자산평가금액 역전 현상으로 재입주에 어려움을 겪고 있습니다. 조합장은 고령 조합원 등의 피해를 우려하며 금융 규제 완화를 촉구하고 있습니다.</t>
+          <t>기사는 강원도 세컨드하우스 분양과 관련하여 2024년경 분양계약 해제 소송이 급증하고 있음을 보도합니다. 이는 부동산 경기 변동에 따라 반복되는 현상으로, 소송이 봇물 터지듯 제기되고 있음을 언급하며 법적 쟁점을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>주요 피해 원인이 정부의 부동산 금융 규제 및 시장 상황 변화로, 특정 기업이나 기관의 명확한 불법 행위로 인한 손해배상 청구 대상이 불분명합니다. 소송금융의 핵심인 명확한 피고와 책임 소재가 부족하여 투자 적합성이 낮습니다.</t>
+          <t>기사는 특정 사건이 아닌 부동산 경기 변동에 따른 분양계약 해제 소송의 일반적인 패턴을 설명하고 있습니다. 소송이 '봇물 터지듯 제기됐다'는 점에서 집단적 피해 가능성은 있으나, 구체적인 소송 상대방, 상대방의 자력, 그리고 계약 해제의 명확한 책임 소재 등 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>다수의 조합원 (576가구 중 일부)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>[인터뷰] 장만용 안양 미륭아파트 재건축조합장  정비사업 성공 지름길...</t>
+          <t>강원도 세컨드하우스 분양…계약 해제할 수 있나요?  [더 머니이스트-...</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260309010002227</t>
+          <t>https://www.hankyung.com/article/202603100836Q</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-10 00:28:49.313528+00:00</t>
+          <t>2026-03-12 00:42:17.547131+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>명도소송 1심 승소 및 강제집행 완료</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>아파트 관리소장이 무단 게시물을 제거한 행위에 대해 대법원이 무죄를 확정했습니다. 재판부는 공동주택관리법 시행령에 따라 광고물 부착 행위가 제한되며, 모든 광고물에 대해 개별적으로 철거를 요청하거나 민사소송 절차를 거치기 어려운 점 등을 고려하여 소장의 행위가 정당하다고 판단했습니다.</t>
+          <t>서울디자인재단이 동대문디자인플라자(DDP) 아트홀 1층 로비를 무단 점유하던 카페를 상대로 명도소송을 제기하여 1심에서 전부 승소했다. 재단은 가집행 절차에 따라 강제집행을 완료하고 해당 공간을 회복했다. 재단은 이 공간을 시민을 위한 디자인 문화 공간으로 재구성할 예정이다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>대법원에서 '무죄'가 확정된 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>서울디자인재단이 제기한 명도소송 1심에서 전부 승소하고 강제집행까지 완료되어 공간 인도가 마무리된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 원고의 소송 비용을 지원하여 승소 시 수익을 공유하는 형태인데, 이 사건은 원고(서울디자인재단)의 목적이 달성되어 추가적인 소송금융 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>아파트 무단 게시물 제거한 소장, 대법원서 '무죄' 확정</t>
+          <t>서울디자인재단 “DDP 1층 무단점유 카페 공공공간 회복”</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111333</t>
+          <t>https://www.khan.co.kr/article/202603120623001</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-09 12:52:47.630347+00:00</t>
+          <t>2026-03-12 00:41:56.078651+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>B사 (시공사)</t>
+          <t>서울디자인재단</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>명도소송 1심 승소 및 강제집행 완료</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>대법원이 공동주택 시멘트 액체방수 하자의 판단 기준을 '방수 성능 중심'으로 제시하며, 단순히 두께가 부족하다는 이유만으로 하자로 인정해서는 안 된다고 판결했다. 이로 인해 A아파트 입주자대표회의가 시공사 B사를 상대로 낸 손해배상 청구 소송의 일부가 파기환송되어 서울고법으로 돌아갔다. 이번 판결은 향후 건설 하자 소송에 큰 영향을 미칠 것으로 예상된다.</t>
+          <t>서울디자인재단이 동대문디자인플라자(DDP) 내 무단 점유 중이던 카페 공간에 대해 명도소송 1심에서 승소하고 강제집행을 통해 공간을 인도받았습니다. 재단은 해당 공간을 시민을 위한 디자인 문화 공간으로 재구성할 계획이며, 이번 조치는 허가 기간 만료 후 장기간 지속된 무단 점유 상태를 해소하기 위한 것입니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>대법원이 시멘트 액체방수 하자의 판단 기준을 '두께'가 아닌 '방수 성능' 중심으로 제시하며 원심의 피고 패소 부분을 파기환송했다. 이는 원고(입주자대표회의)가 두께 부족을 근거로 하자보수비를 청구한 주장을 약화시키는 판결로, 소송 승소 가능성을 낮춰 소송금융 투자에 대한 리스크가 크다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>기사는 서울디자인재단이 무단 점유 카페를 상대로 명도소송에서 승소하고 강제집행을 완료한 내용입니다. 소송금융은 주로 피해자(원고)의 손해배상 청구를 지원하는데, 본 사건은 카페가 패소하여 공간을 인도한 상황으로, 소송금융의 잠재적 고객인 '피해자'가 존재하지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>30억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>A아파트 주민 다수</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>대법, '시멘트 액체방수' 하자 판단 기준 '방수 성능 중심'으로 최종 판...</t>
+          <t>DDP 내 무단점유 공간 강제 집행⋯서울디자인재단  디자인 문화공간 조...</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=330519</t>
+          <t>https://www.etoday.co.kr/news/view/2564407</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-09 12:44:59.053694+00:00</t>
+          <t>2026-03-12 00:39:19.459831+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>한화오션</t>
+          <t>카페</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>2022년 소송 진행 후 종결된 것으로 추정</t>
+          <t>1심 승소 및 강제집행 완료</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>일본 인펙스가 2022년 한화오션(구 대우조선해양)을 상대로 호주 익시스 프로젝트 FPSO 건조 지연을 이유로 약 1조2300억원 규모의 손해배상 소송을 벌인 바 있습니다. 양측은 당시 격렬하게 대립했습니다.</t>
+          <t>서울디자인재단은 동대문디자인플라자(DDP) 내 사용수익 허가 기간이 만료되었음에도 퇴거하지 않고 영업을 계속하던 카페에 대해 명도소송을 제기했다. 재단은 1심에서 전부 승소 판결을 받았으며, 지난달 판결에 따라 전날 강제집행이 실시되어 공간 인도 절차가 마무리되었다. 재단은 해당 공간을 시민을 위한 디자인 문화 공간으로 재구성할 계획이다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>기사에 따르면 해당 손해배상 소송은 '지난 2022년 ... 벌인 바 있다'고 명시되어 있어, 이미 종결되었거나 활발한 소송 진행 단계가 아닌 과거 사건으로 판단됩니다. 이는 소송금융 투자 대상으로서의 '부적합 조건'에 해당합니다. 비록 상대방의 자력이 충분하고 피해 규모가 매우 크지만, 신규 투자 기회는 아닙니다.</t>
+          <t>명도소송 1심에서 재단이 전부 승소하였고, 강제집행까지 완료되어 공간 인도가 마무리된 사건입니다. 원고(서울디자인재단)의 입장에서 소송의 주요 목적이 달성되어 사실상 종결된 것으로 판단되므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>약 1조2300억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>日 인펙스 'LNG 직송' 승부수···K-조선, 에너지 패권 변화 예의주시</t>
+          <t>서울디자인재단  DDP 내 무단점유 카페 강제집행…시민공간으로</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=678503</t>
+          <t>https://www.yna.co.kr/view/AKR20260311162700004?input=1195m</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-09 00:49:13.917585+00:00</t>
+          <t>2026-03-12 00:37:37.321524+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C232" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E232" t="inlineStr"/>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>카페</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>명도소송 1심 승소 후 강제집행 완료</t>
+        </is>
+      </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>본 기사는 '점유취득시효'라는 법률 개념을 설명하며, 실제 토지 점유자와 공부상 소유권자가 불일치하는 경우 장기간의 점유를 통해 소유권을 취득할 수 있는 방법을 다룹니다. 일제강점기와 6·25전쟁으로 인한 역사적 특수성으로 이러한 분쟁이 발생하며, 소유의 의사로 평온·공연하게 20년간 점유하고 등기를 경료해야 한다는 요건을 설명합니다.</t>
+          <t>서울디자인재단이 DDP 아트홀 1층 공간을 무단 점유하던 카페를 상대로 명도소송을 제기하여 1심에서 승소했다. 이후 법원 판결에 따라 강제집행을 실시하여 해당 공간을 회수했으며, 재단은 이 공간을 시민을 위한 문화 공간으로 활용할 계획이다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이 아닌 '점유취득시효'라는 법률 개념을 설명하는 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방, 피해 규모, 집단적 피해 여부, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>명도소송 1심 승소 후 강제집행이 완료되어 공간 회수가 이루어졌으므로, 소송의 주요 목적이 달성되어 사실상 종결된 사건임. (부적합 조건: 이미 종결된 사건) 또한, 상대방(카페)의 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>장기간 점유해 소유권 취득하는 ‘점유취득시효’!</t>
+          <t>DDP 무단 점유 카페 강제집행… 공공공간 회복</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6127993/1</t>
+          <t>https://www.newsis.com/view/NISX20260311_0003544487</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-09 00:42:54.117475+00:00</t>
+          <t>2026-03-12 00:37:21.431555+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D233" t="inlineStr"/>
+      <c r="C233" t="inlineStr"/>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>공사중지 가처분 신청 가능성 검토</t>
+          <t>명도소송 1심 승소 및 강제집행 완료</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>본 기사는 인접 건물주가 제기할 수 있는 '공사중지 가처분' 신청에 대한 법률 상담 내용을 다룹니다. 가처분이 인용될 경우 시공사가 전면적인 공사 중단으로 막대한 재산상 타격을 입을 수 있으며, 이는 본안 소송 승소와 유사한 효과를 가져온다고 설명합니다.</t>
+          <t>서울디자인재단이 DDP 1층을 무단점유한 카페를 상대로 제기한 명도소송에서 1심 전부 승소 판결을 받았다. 재단은 가집행 절차를 거쳐 강제집행을 통해 공간 인도 절차를 마무리하고 해당 공간을 시민에게 환원했다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, '공사중지 가처분' 신청의 가능성과 영향에 대한 일반적인 법률 상담 내용입니다. 구체적인 피해자, 상대방, 사건 경위, 피해 규모 등이 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)을 판단할 수 없습니다.</t>
+          <t>명도소송 1심 승소 판결 후 강제집행까지 완료되어 공간 인도 절차가 마무리된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>[법 상담] 인접 건물주가 제기한 '공사중지 가처분' 신청 인용될까</t>
+          <t>DDP 1층 무단점유 카페 철거…'시민 공간'으로 환원</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322674</t>
+          <t>https://www.news1.kr/local/seoul/6098149</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-09 00:42:21.069804+00:00</t>
+          <t>2026-03-12 00:37:10.292708+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 하자 판단 기준 제시</t>
+          <t>소송 결과 대기 중</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>대법원이 아파트 하자소송에서 시멘트 액체방수 시공에 대한 하자 판단 기준을 처음으로 제시했다. 단순히 두께 부족만으로는 하자로 인정하기 어렵다는 취지로, 기존 판례를 파기하고 사건을 환송했다. 이 판결은 향후 액체방수 하자 관련 소송에 중요한 영향을 미칠 것으로 보인다.</t>
+          <t>317억 원의 혈세가 투입된 여수시립박물관이 소송 결과만을 기다리며 개관이 표류하고 있습니다. 서 예비후보는 보수공사를 우선 시행하고 비용은 법적 절차를 통해 해결해야 한다고 주장하며, 현재 소송이 진행 중이거나 그 결과가 개관에 영향을 미치는 상황입니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>대법원 판결로 아파트 하자소송의 판단 기준이 제시되었으나, '단순히 두께 부족만으로는 하자 인정 안됨'이라는 취지로, 오히려 원고 측의 하자 입증을 어렵게 할 수 있는 법리적 판단이다. 이는 소송금융 투자 대상으로서의 매력을 낮추는 요인이다.</t>
+          <t>317억 원이라는 큰 금액이 언급되지만, 소송의 책임 주체(피고)가 명확히 특정되지 않고, 피해자(원고) 또한 불분명합니다. 집단적 피해로 보기 어려우며, 소송 진행 여부 및 구체적인 증거에 대한 정보가 부족하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>317억 원</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>[단독] 대법, ‘시멘트 액체방수’ 하자 판단 기준 첫 제시</t>
+          <t>'317억 혈세 투입' 여수시립박물관 표류… 서영학  개관 먼저</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081309114610271</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823419</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-09 00:39:11.548007+00:00</t>
+          <t>2026-03-12 00:31:33.885958+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
-      <c r="E235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>본 기사는 공사계약에서 불가항력 발생 시 이행불능 시점과 기성정산, 손해배상 처리 기준에 대한 법률 전문가의 Q&amp;A를 다루고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 법률 해설입니다.</t>
+          <t>공동주택 관리비 납부 의무와 관련하여 관리직원의 임금 체불이나 조합의 책임 등 발생할 수 있는 분쟁 가능성을 다루는 기고문입니다. 특정 사건이나 피해 사실을 보도하는 것이 아니며, 일반적인 법률적 쟁점을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공사계약 관리와 관련된 법률 Q&amp;A 콘텐츠입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌 공동주택 관리비 관련 법률 및 분쟁 가능성에 대한 일반적인 기고문입니다. 특정 피해자, 가해자, 구체적인 피해 사실, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>[정기창 원장의 공사계약관리 Q A]〈172〉불가항력에 따른 계약 해제·해...</t>
+          <t>[특별기고] 관리비는 누가 내는가</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45792</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111356</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-09 00:33:58.804300+00:00</t>
+          <t>2026-03-11 12:41:33.239318+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C236" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E236" t="inlineStr"/>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>아파트 동대표들</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>동대표들에 대한 손해배상 책임 불인정 판결</t>
+        </is>
+      </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>이 기사는 전세 계약 만료 후 보증금을 돌려받지 못한 임차인이 밟을 수 있는 법적 절차로 지급명령과 민사소송을 소개합니다. 지급명령은 인지대가 저렴하고 변론 없이 서면으로 진행되는 간이 절차임을 설명하며, 두 절차의 장단점을 비교합니다.</t>
+          <t>관할관청 감사 결과 아파트 장충금의 용도 외 사용이 적발되어 과태료가 부과되었습니다. 입주민들이 동대표들을 상대로 손해배상 소송을 제기했으나, 법원은 동대표들에게 손해배상 책임이 없다고 판결했습니다. 다만, 선행소송에서는 소장과 입대의 회장에 대한 손해배상 책임이 인정된 바 있습니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 전세금 반환 관련 법적 절차(지급명령과 민사소송)에 대한 일반적인 정보를 제공하는 가이드입니다. 소송금융 투자 대상을 특정할 수 있는 구체적인 피고, 피해 규모, 피해자 수 등의 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 동대표들에 대한 손해배상 책임이 없다는 판결을 보도하고 있어, 특정 피고에 대한 법적 책임 명확성이 낮습니다. (적합 조건 1 미충족) 또한 피고가 개별 동대표들이므로 자력 충분성도 불확실합니다. (적합 조건 2 미충족) 비록 관할관청 감사 및 과태료 부과 등 공적 절차가 있었으나, 현재 판결은 소송금융 투자에 큰 장애물로 작용합니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>전세금반환소송, 지급명령과 소송 중 어떤 절차가 유리할까</t>
+          <t>'장충금 인건비 집행' 과태료…  동대표들 손배 책임 없어  [김미란의 판...</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=859813</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167854</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-08 12:50:50.101174+00:00</t>
+          <t>2026-03-11 12:41:12.031567+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>전세금 미반환 상황에 대한 일반적인 법률 조언</t>
+          <t>전세사기 피해자 지원 특별법에 따른 경남도 주거 안정망 강화 및 지원 정책 확대</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>엄정숙 변호사는 임대차계약 종료 후 임대인이 전세보증금을 돌려주지 않을 경우, 임차인이 무작정 기다리기보다 전세금반환소송을 통해 신속하게 대응해야 한다고 강조했습니다. 이 기사는 전세금 반환 문제 발생 시 법적 조치의 중요성을 다루고 있습니다.</t>
+          <t>경남도가 '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따라 전세사기 피해자들을 위한 주거 안정망을 강화하고 지원 정책을 확대한다. 저리대출 이자 지원과 이사비 지원 등을 통해 피해자 구제에 나설 예정이다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도라기보다 전세금 반환 소송의 필요성에 대한 일반적인 법률 조언입니다. 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 적합도를 판단할 구체적인 정보가 부족하여 적합 조건에 해당하지 않습니다.</t>
+          <t>전세사기 사건은 집단적 피해(3), 큰 피해 규모(4), 증거 확보 가능성(5), 공적 절차 진행(6) 등 여러 적합 조건을 충족합니다. 그러나 소송금융 투자에 있어 핵심적인 상대방의 자력(2)이 불분명하며, 전세사기 특성상 사기범의 자력 부족으로 인한 회수 가능성 문제가 커 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>전세금반환소송, 보증금 지연 땐 신속 대응이 중요</t>
+          <t>경남 전세사기 피해자 이사비 주기로</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145128</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260312.22008003372</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-08 12:43:30.799756+00:00</t>
+          <t>2026-03-11 12:32:53.619511+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>우리나라에서 집값 담합 관련 '솜방망이' 처벌이 논란이 되고 있음</t>
+          <t>신반포 2차 상가와 아파트 조합원 간 정관 개정 관련 소송 대법원 판결 대기 중</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>이 기사는 한국의 집값 담합 처벌이 해외 선진국에 비해 미흡하다는 점을 지적하며, 미국, 캐나다, 호주 등 해외 국가들의 엄중한 처벌 사례를 소개합니다. 전문가들은 한국도 화이트칼라 범죄에 대한 처벌 수위를 높여 공정한 시장 경제를 조성해야 한다고 강조합니다.</t>
+          <t>은마아파트 등 강남 주요 재건축 단지들이 서울시 통합심의 통과 및 신속통합기획 적용으로 사업에 속도를 내고 있습니다. 그러나 신반포 2차는 상가와 아파트 조합원 간 정관 개정을 둘러싼 소송이 대법원 판결을 기다리고 있어 사업 지연을 겪고 있으며, 신반포 4차 역시 일조권 문제로 통합심의를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>이 기사는 국내 집값 담합 문제의 심각성과 해외 사례를 비교하며 처벌 강화의 필요성을 제기하는 논평에 가깝습니다. 특정 담합 주체나 구체적인 피해 사례, 진행 중인 공적 절차가 명시되어 있지 않아 소송금융 투자 대상으로 삼을 만한 구체적인 사건이 부재합니다. (적합 조건 1, 5, 6 미충족)</t>
+          <t>본 기사는 재건축 사업의 진행 상황과 내부적인 법적 분쟁을 다루고 있으며, 소송금융 투자에 적합한 '상대방 책임이 명확한 피해 발생'이나 '외부 주체에 의한 집단적 피해' 등의 조건에 해당하지 않습니다. 신반포 2차의 소송은 상가와 아파트 조합원 간의 정관 개정 관련 내부 분쟁으로, 전형적인 손해배상 청구 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>[기획] 해외에서도 집값 담합 기승…처벌 수위는 '엄중'</t>
+          <t>은마 통합심의 통과에…강남 재건축 ‘빅5’ 속도전[코주부]</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343666</t>
+          <t>https://www.sedaily.com/article/20017689?ref=naver</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-08 12:31:57.511123+00:00</t>
+          <t>2026-03-11 00:44:05.088736+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr"/>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>북아현2·3구역 조합</t>
+        </is>
+      </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>소송 후 합의 완료</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>서울 서초구 반포동 신반포21차 재건축사업은 시공사와의 소송 끝에 최근 합의점을 찾았으며, 부산 수영구 광안2구역 재개발사업도 6월 준공을 앞두고 있다. 기사는 중동 전쟁으로 인한 공사비 상승 우려로 건설업계의 고심이 깊어지고 있음을 언급한다.</t>
+          <t>북아현2·3구역 재개발 사업에서 조합이 1+1 분양을 취소하자, 분양 대상자들이 이에 불복하여 총회결의 무효 소송을 제기했습니다. 1심과 2심에서는 조합이 승소했으며, 현재 대법원 판결을 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>기사에서 언급된 서울 서초구 반포동 신반포21차 재건축사업의 소송은 이미 합의점을 찾아 종결된 사건임 (부적합 조건: 이미 종결된 사건). 소송금융 투자 대상으로서의 신규성이 없음.</t>
+          <t>원고(분양 대상자)가 1심과 2심에서 모두 패소하여 대법원 상고심에서도 승소 가능성이 낮아 보입니다. 이는 소송금융 투자에 있어 높은 위험 요인으로 작용합니다. 비록 '집단적 피해'와 '피해 규모가 큼'이라는 적합 조건이 일부 있으나, 법적 승소 가능성이 낮아 투자가 어렵습니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>분양 대상자 다수</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>[중동 전쟁] “공사비 더 오를까”…고심 깊어지는 건설업계</t>
+          <t>‘강북 알짜 7600가구’ 북아현2·3구역, 구청과 불협화음에 제동 우려</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617772/?sc=Naver</t>
+          <t>https://www.dailian.co.kr/news/view/1619181/?sc=Naver</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-08 00:33:27.649494+00:00</t>
+          <t>2026-03-11 00:42:54.199365+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>테니스 동호회가 입주민대표회의를 상대로 폐쇄 효력 정지 가처분 신청, 심문 예정</t>
+          <t>임차인 패소 판결</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>수원시 1,800세대 규모 대단지 아파트에서 입주민대표회의가 입주민 투표를 거쳐 단지 내 테니스장을 다목적 운동 공간으로 변경하려 하자, 테니스 동호회가 폐쇄 효력 정지 가처분을 신청하며 법적 분쟁으로 비화했습니다. 입주민들은 테니스장에서 발생하는 소음과 빛 공해를 호소하며 소송까지 불사하겠다는 입장입니다. 가처분 심문이 수원지방법원에서 진행될 예정입니다.</t>
+          <t>10년 이상 약국을 장기 임차한 약사가 임대인을 상대로 7억 원대 권리금 손해배상 소송을 제기했으나 패소했습니다. 기사는 약사가 패소한 이유에 대해 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>이 사건은 수원 대단지 아파트 내 테니스장 폐쇄를 둘러싼 입주민대표회의와 테니스 동호회 간의 분쟁으로, 1,800세대 중 90.8%가 테니스장 폐쇄에 찬성하여 집단적 피해(소음, 빛 공해)의 증거는 명확합니다. 그러나 상대방(테니스 동호회)의 자력이 충분하다고 보기 어렵고, 피해 규모 또한 주로 비금전적 불편함에 해당하여 소송금융 투자의 주요 목표인 대규모 금전적 회수 가능성이 낮습니다. 따라서 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>해당 사건은 이미 임차인인 약사가 패소한 판결이 선고된 상태로, 소송금융 투자 대상으로서의 신규성이 낮고 이미 종결된 사건에 해당합니다. 또한, 집단적 피해가 아닌 개별 사건이며, 상대방(임대인)의 자력 또한 불분명합니다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 원대</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>약 1,634세대 (1,800세대 중 90.8%)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>[현장] 주민 90% 폐쇄 찬성에도 “못 나가”… 단지 내 테니스장 소송전...</t>
+          <t>10년 운영 약국 권리금 7억 날려 …약사 패소 이유는</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759872</t>
+          <t>https://www.dailypharm.com/user/news/336372?REFERER=NP</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-07 12:31:09.445127+00:00</t>
+          <t>2026-03-11 00:38:52.403533+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C241" t="inlineStr"/>
-      <c r="D241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
-          <t>공매 진행 중, 명도 소송 예상</t>
+          <t>서울시 청년 주거안정 대책 발표</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>경리단길의 고급 주상복합 건물이 공매로 나와 시세보다 낮은 가격에 거래될 가능성이 보도되었습니다. 기사는 낙찰 후 명도 소송에 6개월에서 1년이 소요될 수 있음을 언급하며, 꼼꼼한 현장 조사의 필요성을 강조합니다.</t>
+          <t>서울시가 2030년까지 청년주택 7만 4000가구를 공급하는 '청년 주거안정 대책'을 발표했습니다. 이 대책에는 계약금만으로 소유권을 이전받는 '바로내집' 등 공공자가 모델과 월세 및 보증금 부담을 덜어주는 '3종 패키지 지원', 그리고 전세사기 예방 서비스 확대 등이 포함됩니다. 오세훈 시장은 청년들이 집 때문에 꿈을 포기하지 않도록 정책 역량을 총동원하겠다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>해당 기사는 경매/공매로 나온 부동산과 관련된 명도 소송 가능성을 다루고 있습니다. 이는 특정 주체의 명확한 잘못으로 인한 대규모 피해자들의 손해배상 청구 사건이 아니므로, 소송금융의 일반적인 투자 대상에 해당하지 않습니다. 적합 조건 중 어느 하나도 충족되지 않습니다.</t>
+          <t>이 기사는 서울시의 청년 주거 안정 정책 발표에 관한 것으로, 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 또는 진행 중인 공적 절차(소송 제외) 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>[Real:팁] 30억짜리 14억에?… 공매 나온 경리단길 고급 주상복합</t>
+          <t>계약금만 내면 바로 내 집…‘영끌 안 해도 되는’ 청년주택 총정리[코...</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/about-investing/2026/03/07/5EPKP2JG75BETH4QWWO7MVH77Q/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.sedaily.com/article/20017688?ref=naver</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-07 00:38:22.057454+00:00</t>
+          <t>2026-03-11 00:19:04.053305+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>신반포 2차 재건축 아파트 조합원 측</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>법원이 조합 귀책을 인정하여 DL이앤씨에 손해배상금 지급을 명하는 판결 선고. 입주 시점 2024년에서 2029년으로 지연 예상.</t>
+          <t>신반포 2차 재건축 사업 내 상가 조합원과 아파트 조합원 간 정관 개정 관련 소송, 1심과 2심 판결이 엇갈려 대법원 판결 대기 중.</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>DL이앤씨와 신당8구역 조합 간 시공계약 해지 관련 분쟁에서 법원이 조합의 귀책을 인정, DL이앤씨에 80억원의 손해배상과 지연손해금을 지급하라는 판결을 선고했다. 이로 인해 신당8구역의 입주 시점이 2024년에서 2029년으로 늦춰질 것으로 예상된다.</t>
+          <t>서울 강남 주요 재건축 단지들의 사업 진행 상황을 다루는 기사. 특히 신반포 2차 재건축은 상가와 아파트 조합원 간의 정관 개정 관련 소송이 대법원 판결을 기다리고 있어 사업 지연의 원인이 되고 있다. 이 외 은마, 잠실주공 5단지, 잠실장미 등 다른 단지들은 신속통합기획 등으로 사업에 속도를 내고 있다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>법원이 신당8구역 조합의 귀책을 인정하여 DL이앤씨에 손해배상 판결을 선고했으므로, 잠재적 고객(조합 또는 조합원)이 DL이앤씨를 상대로 소송을 제기할 경우 상대방 책임이 명확하지 않고 기존 판결이 불리하게 작용할 가능성이 높습니다. (적합 조건 1, 5 불충족 및 기타 투자 어려운 이유 해당)</t>
+          <t>이 기사는 재건축 사업 진행 상황을 다루며, 신반포 2차 재건축 사업 내 상가 조합원과 아파트 조합원 간의 내부 소송을 언급한다. 이는 외부 대기업이나 공공기관의 명확한 책임이 있는 사건이 아니며 (적합 조건 1 불충족), 이미 대법원 판결을 기다리는 매우 후기 단계의 소송으로 신규 소송금융 투자 기회로 보기에 적합성이 낮다. 상대방의 자력 또한 일반적인 소송금융 투자 대상과 다르다 (적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>80억원 + 지연손해금</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>신당8구역 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>DL이앤씨, 정비사업 시공계약 해지 잡음...'상대원2' 운명은</t>
+          <t>은마, 내년 관리처분인가 목표…잠실 장미는 연내 시공사 선정</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656022</t>
+          <t>https://www.sedaily.com/article/20017606?ref=naver</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-06 12:54:18.398017+00:00</t>
+          <t>2026-03-10 13:09:15.637924+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C243" t="inlineStr"/>
-      <c r="D243" t="inlineStr"/>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>재개발 시공사 입찰 진행 중</t>
+          <t>손해배상 청구 가능성 논의</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>GS건설이 성남 상대원2구역 재개발 사업 시공사 입찰에 단독 참여하며 '마스티어 자이'를 제안했다. GS건설은 100% 확정 공사비, 조합원 분담금 입주 시 일시납, 전 시공사와의 갈등으로 발생한 손해배상 비용 지원 등 파격적인 조건을 내세워 사업 안정화와 조합원 이익 극대화를 약속했다. 이는 장기간 표류해 온 사업의 정상화를 목표로 한다.</t>
+          <t>기사는 집주인의 '가짜 실거주'로 인해 임차인이 퇴거해야 하는 상황에서 손해배상 청구가 가능한지에 대해 다룬다. 전문가들은 임차인이 이사 후에도 집주인의 실제 거주 여부를 확인하여 손해배상을 청구할 수 있다고 조언한다. 이는 임대차 3법 시행 이후 빈번해진 분쟁 유형 중 하나이다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>이 기사는 GS건설이 재개발 사업 시공사 입찰에 참여하며 제시한 조건을 설명하는 내용으로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 새롭게 발생할 법적 분쟁을 다루고 있지 않습니다. '전 시공사와의 갈등으로 발생한 손해배상 비용 지원'이 언급되지만, 이는 GS건설의 입찰 전략의 일부이며, 구체적인 소송 기회로 이어지는 정보는 부족합니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
+          <t>이 사건은 '가짜 실거주'로 인한 임대인-임차인 간 개별 분쟁으로, 상대방(집주인)의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 보장되지 않으며 (부적합 조건: 상대방 자력 부족), 집단적 피해 사례가 아닌 개별 사건에 해당하여 피해 규모가 소송금융의 투자 기준에 미치지 못할 가능성이 높습니다 (부적합 조건: 집단적 피해 아님, 피해 규모 작음).</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>GS건설, 성남 상대원2구역 재개발 단독 입찰</t>
+          <t>연락 없으면 갱신  믿었는데…나가라니요?</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181163</t>
+          <t>https://lawtalknews.co.kr/article/B29SOMBIRI5S</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-06 12:53:28.377769+00:00</t>
+          <t>2026-03-10 12:59:25.283615+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C244" t="inlineStr"/>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>불광5구역 재개발 조합, GS건설</t>
+        </is>
+      </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>과거 판결 결과 분석</t>
+          <t>이주 막바지 단계, 미이주 가구에 대한 추가 이주 요청 및 명도 소송 가능성</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>본 기사는 전유부분과 공용부분 하자 경합 시 공동불법행위 책임에 따른 손해배상 범위 산정 사례를 다루고 있다. 감정을 통해 복구공사비, 이사 및 짐보관비, 숙박비를 포함한 총 손해액의 80%가 피고들의 책임으로 인정되어 원고들에게 분할 지급된 내용을 설명한다.</t>
+          <t>서울 은평구 불광5구역 재개발 사업이 90% 이상의 높은 이주율을 기록하며 빠르게 진행 중입니다. 기사에서는 일부 미이주 가구와 세입자들의 이사비 관련 개별 분쟁 가능성이 언급되었으나, 대규모 집단 피해나 고액의 손해배상 청구 가능성은 낮아 보입니다. 조합은 이주 지연으로 인한 금융 비용 상승을 최소화하기 위해 노력하고 있습니다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에서 손해배상 범위가 구체적으로 산정되고 피고들의 책임이 인정되어 원고들에게 분할 지급된 내용을 설명하고 있습니다. 이는 이미 법적 절차가 진행되어 종결되었거나 판결이 선고된 사건에 대한 분석으로 판단되어, '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>본 기사는 재개발 사업의 높은 이주율과 빠른 진행 상황을 다루고 있으며, 소수의 미이주 가구 및 세입자들의 개별적인 이사비 관련 분쟁 가능성만 언급됩니다. 이는 집단적 피해(적합 조건 3)나 고액의 피해 규모(적합 조건 4)에 해당하지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 다만, 상대방인 재개발 조합과 시공사(GS건설)는 자력이 충분합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>전유부분과 공용부분 하자 경합 시 공동불법행위 책임</t>
+          <t>반년만에 이주율 90% 돌파 …불광5구역 재개발 속도</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167819</t>
+          <t>https://news.mtn.co.kr/news-detail/2026030914094368729</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-06 12:47:57.513069+00:00</t>
+          <t>2026-03-10 00:49:06.043197+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>1심 선고 대기 중</t>
+          <t>노란봉투법 시행 이후 공사비 증액 및 하도급 노동자 관련 분쟁 소송 급증 예상</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>오송역세권도시개발사업조합이 1심 선고의 신속한 진행을 촉구하고 있습니다. 현재 소송이 진행 중인 상태이나, 기사 내용만으로는 소송의 구체적인 쟁점, 상대방, 예상 피해 규모 등 핵심 정보 파악이 어렵습니다.</t>
+          <t>정비사업 전문 변호사들은 노란봉투법 시행 이후 공사비 증액 분쟁과 하도급 노동자 관련 분쟁이 시공사와 조합 간 갈등으로 전이되어 소송이 급증할 것으로 전망했습니다. 현재 법원에는 이미 공사비 증액 분쟁이 쌓여가고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>소송이 진행 중이며 '조합'이 원고라는 점에서 집단적 피해 가능성이 있지만, 상대방이 누구인지, 상대방의 책임이 명확한지, 그리고 상대방의 자력이 충분한지에 대한 정보가 기사에 전혀 없어 투자 적합도를 판단하기 어렵습니다. 피해 규모 또한 구체적으로 파악하기 어렵습니다.</t>
+          <t>기사는 노란봉투법 시행 이후 공사비 증액 및 하도급 노동자 관련 분쟁 소송이 급증할 것이라는 전망을 다루고 있어, 특정 사건의 책임이 명확하지 않고 구체적인 피해 규모나 증거가 제시되지 않았습니다. 이는 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 증거 확보 가능)을 충족하지 못하며, 현재는 잠재적 분쟁 가능성만 언급된 매우 초기 단계입니다.</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>조합원 다수 (정확한 수 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>오송역세권도시개발사업조합 ‘1심 선고 신속’ 촉구</t>
+          <t>[3.3㎡당 공사비 1000만원 시대] ④ 노란봉투법, 비용 부담 폭증…제로에...</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>cc.newdaily.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://cc.newdaily.co.kr/site/data/html/2026/03/05/2026030500416.html</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603071333308140221</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-06 12:46:59.821884+00:00</t>
+          <t>2026-03-10 00:46:06.399487+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>과거 소송에 대한 판결일지</t>
+          <t>재건축 사업 진행 중, 조합원들의 금융 규제 및 시세 역전으로 인한 자금 조달 어려움 발생</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>공동주택 거주자 A씨가 난방을 사용하지 않았음에도 과다한 난방비가 부과되었다며 소송을 제기한 사례를 다룬 기사입니다. 외부 난방 검침기 문제로 인한 요금 부과에 대한 분쟁으로, 공동주택 관리현장에서 증가하는 사용량 기반 관리비 분쟁의 일환으로 소개되었습니다.</t>
+          <t>안양 미륭아파트 재건축 사업이 진행 중인 가운데, 정부의 투기과열지구 지정 및 주택가격 하락으로 인해 다수의 조합원들이 중도금 대출 제한과 자산평가금액 역전 현상으로 재입주에 어려움을 겪고 있습니다. 조합장은 고령 조합원 등의 피해를 우려하며 금융 규제 완화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>기사는 특정 개인의 과거 소송 사례를 다루는 '판결일지'로, 이미 종결된 사건에 해당하여 신규 소송금융 투자 대상으로는 부적합합니다. 또한, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>주요 피해 원인이 정부의 부동산 금융 규제 및 시장 상황 변화로, 특정 기업이나 기관의 명확한 불법 행위로 인한 손해배상 청구 대상이 불분명합니다. 소송금융의 핵심인 명확한 피고와 책임 소재가 부족하여 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수의 조합원 (576가구 중 일부)</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[권형필 변호사의 판결일지] 난방비 과다 부과와 전유부분 관리 책임</t>
+          <t>[인터뷰] 장만용 안양 미륭아파트 재건축조합장  정비사업 성공 지름길...</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111303</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260309010002227</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-06 12:34:54.365708+00:00</t>
+          <t>2026-03-10 00:28:49.313528+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
-      <c r="D247" t="inlineStr"/>
-      <c r="E247" t="inlineStr"/>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>이 기사는 엄정숙 변호사의 법률 칼럼으로, 명도소송에서 승소한 후 부동산 인도집행을 진행하는 절차에 대해 설명합니다. 판결문만으로는 부동산 인도가 자동으로 이루어지지 않으며, 강제집행 절차를 통해 실제 점유를 확보해야 한다고 강조합니다.</t>
+          <t>아파트 관리소장이 무단 게시물을 제거한 행위에 대해 대법원이 무죄를 확정했습니다. 재판부는 공동주택관리법 시행령에 따라 광고물 부착 행위가 제한되며, 모든 광고물에 대해 개별적으로 철거를 요청하거나 민사소송 절차를 거치기 어려운 점 등을 고려하여 소장의 행위가 정당하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌 명도소송 후 부동산 인도집행 절차를 설명하는 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 또는 구체적인 법적 분쟁이 존재하지 않아 적합하지 않습니다.</t>
+          <t>대법원에서 '무죄'가 확정된 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>​[엄정숙 변호사의 친절한 'Law Talk'] 명도소송에서 부동산 인도집행 ...</t>
+          <t>아파트 무단 게시물 제거한 소장, 대법원서 '무죄' 확정</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234090</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111333</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-06 01:50:02.950238+00:00</t>
+          <t>2026-03-09 12:52:47.630347+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>민간 개발업체</t>
+          <t>B사 (시공사)</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>장기 소송으로 사업이 수차례 중단됨</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>마산해양신도시 사업이 민간 개발업체와의 장기 소송으로 인해 수차례 중단되며 도시의 애물단지로 전락했습니다. 시장 직속 해결기구를 가동하여 이 소송을 해결하는 것이 급선무로 언급되고 있습니다.</t>
+          <t>대법원이 공동주택 시멘트 액체방수 하자의 판단 기준을 '방수 성능 중심'으로 제시하며, 단순히 두께가 부족하다는 이유만으로 하자로 인정해서는 안 된다고 판결했다. 이로 인해 A아파트 입주자대표회의가 시공사 B사를 상대로 낸 손해배상 청구 소송의 일부가 파기환송되어 서울고법으로 돌아갔다. 이번 판결은 향후 건설 하자 소송에 큰 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>기사는 마산해양신도시 사업이 민간 개발업체와의 장기 소송으로 중단되었다는 점을 명시하여 '소송중'임을 알 수 있습니다. 그러나 소송의 구체적인 당사자(원고/피고), 소송의 쟁점, 상대방의 책임 명확성, 상대방의 자력, 예상 피해 규모 등 소송금융 투자 적합도를 판단할 핵심 정보가 부족하여 투자 가능성이 낮습니다.</t>
+          <t>대법원이 시멘트 액체방수 하자의 판단 기준을 '두께'가 아닌 '방수 성능' 중심으로 제시하며 원심의 피고 패소 부분을 파기환송했다. 이는 원고(입주자대표회의)가 두께 부족을 근거로 하자보수비를 청구한 주장을 약화시키는 판결로, 소송 승소 가능성을 낮춰 소송금융 투자에 대한 리스크가 크다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30억원</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A아파트 주민 다수</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[6·3 지방선거 - 창원시] 도시 운명 가를 분수령, '마산해양신도시' 놓...</t>
+          <t>대법, '시멘트 액체방수' 하자 판단 기준 '방수 성능 중심'으로 최종 판...</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=538361</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=330519</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-06 01:46:46.824422+00:00</t>
+          <t>2026-03-09 12:44:59.053694+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr"/>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>한화오션</t>
+        </is>
+      </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>대법원 판결로 수분양자 소송 근거 약화</t>
+          <t>2022년 소송 진행 후 종결된 것으로 추정</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>대법원이 분양사업자가 위반사항을 자진 시정한 경우 지자체의 사후 시정명령은 위법하다고 판결했습니다. 이로 인해 오피스텔, 생활형 숙박시설 등의 분양 계약 해제를 추진하던 수분양자들의 집단소송 움직임이 위축될 전망이며, '기획 소송'이 막을 내릴 것이라는 관측이 나옵니다.</t>
+          <t>일본 인펙스가 2022년 한화오션(구 대우조선해양)을 상대로 호주 익시스 프로젝트 FPSO 건조 지연을 이유로 약 1조2300억원 규모의 손해배상 소송을 벌인 바 있습니다. 양측은 당시 격렬하게 대립했습니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>대법원 판결로 수분양자들이 분양 계약 해제를 위해 활용하던 지자체의 사후 시정명령이 위법할 수 있음이 확인되어, 소송의 주요 근거가 약화되었습니다. 이는 상대방 책임의 명확성(적합 조건 1)과 증거 확보 가능성(적합 조건 5)을 크게 저해하여 소송금융 투자 적합도가 낮습니다.</t>
+          <t>기사에 따르면 해당 손해배상 소송은 '지난 2022년 ... 벌인 바 있다'고 명시되어 있어, 이미 종결되었거나 활발한 소송 진행 단계가 아닌 과거 사건으로 판단됩니다. 이는 소송금융 투자 대상으로서의 '부적합 조건'에 해당합니다. 비록 상대방의 자력이 충분하고 피해 규모가 매우 크지만, 신규 투자 기회는 아닙니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1조2300억원</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>사후 시정명령은 무효  분양해제 기획소송 막 내리나</t>
+          <t>日 인펙스 'LNG 직송' 승부수···K-조선, 에너지 패권 변화 예의주시</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603051808243664</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=678503</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-06 01:45:42.737882+00:00</t>
+          <t>2026-03-09 00:49:13.917585+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
-      <c r="D250" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D250" t="inlineStr"/>
+      <c r="E250" t="inlineStr"/>
       <c r="F250" t="inlineStr">
         <is>
-          <t>금융당국의 부동산 PF 대출 규제 강화로 상호금융권의 대출 한도가 제한되면서 부동산 개발 업계 전반에 자금 조달 압박이 가중되고 있다. 이로 인해 개발사업 위축 및 부실 사업장 정리 압박이 예상되며, 특히 신탁사들은 책임준공형 사업 관련 손해배상 소송에서 패소하는 등 법률적, 재정적 리스크에 직면해 있다.</t>
+          <t>본 기사는 '점유취득시효'라는 법률 개념을 설명하며, 실제 토지 점유자와 공부상 소유권자가 불일치하는 경우 장기간의 점유를 통해 소유권을 취득할 수 있는 방법을 다룹니다. 일제강점기와 6·25전쟁으로 인한 역사적 특수성으로 이러한 분쟁이 발생하며, 소유의 의사로 평온·공연하게 20년간 점유하고 등기를 경료해야 한다는 요건을 설명합니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>이 기사는 금융당국의 PF 대출 규제 강화와 시장 경색으로 인한 부동산 개발 업계 전반의 자금 압박을 다루고 있습니다. 특정 주체의 명확한 잘못으로 인한 피해가 아니며, 소송금융의 잠재적 고객이 될 수 있는 피해자(원고) 집단과 명확한 소송 상대방(피고)이 특정되지 않습니다. 또한, 기사에서 언급된 소송은 신탁사들이 대주단으로부터 손해배상 청구를 당하는 경우로, 신탁사가 피고의 위치에 있어 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 5, 6 미충족)</t>
+          <t>본 기사는 특정 사건이 아닌 '점유취득시효'라는 법률 개념을 설명하는 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방, 피해 규모, 집단적 피해 여부, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>PF 대출 규제 강화…개발사업 자금조달 '빨간불'</t>
+          <t>장기간 점유해 소유권 취득하는 ‘점유취득시효’!</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260305104933609</t>
+          <t>https://shindonga.donga.com/3/all/13/6127993/1</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-06 01:33:37.005558+00:00</t>
+          <t>2026-03-09 00:42:54.117475+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>시공사</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
-          <t>입주자대표회의 주도로 하자소송 진행 중</t>
+          <t>공사중지 가처분 신청 가능성 검토</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>양진호 예비후보가 고운동 입주자대표회의 회장으로서 공동주택 하자소송을 이끌고 있다는 내용입니다. 기사는 주로 예비후보의 활동을 언급하며, 소송의 구체적인 내용이나 진행 상황에 대한 정보는 부족합니다.</t>
+          <t>본 기사는 인접 건물주가 제기할 수 있는 '공사중지 가처분' 신청에 대한 법률 상담 내용을 다룹니다. 가처분이 인용될 경우 시공사가 전면적인 공사 중단으로 막대한 재산상 타격을 입을 수 있으며, 이는 본안 소송 승소와 유사한 효과를 가져온다고 설명합니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 핵심 정보(상대방 특정, 상대방 자력, 구체적인 피해 규모, 증거 유무)가 전혀 파악되지 않습니다. 다만, '입주자대표회의 회장으로 하자소송 앞장'이라는 점에서 집단적 피해 가능성은 있습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, '공사중지 가처분' 신청의 가능성과 영향에 대한 일반적인 법률 상담 내용입니다. 구체적인 피해자, 상대방, 사건 경위, 피해 규모 등이 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>현안마다 현장에 선 양진호 예비후보… 고운동 출마 선언 속 '행동하는...</t>
+          <t>[법 상담] 인접 건물주가 제기한 '공사중지 가처분' 신청 인용될까</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513827</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322674</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-06 01:29:27.657727+00:00</t>
+          <t>2026-03-09 00:42:21.069804+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
-      <c r="D252" t="inlineStr"/>
-      <c r="E252" t="inlineStr"/>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>대법원 파기환송, 하자 판단 기준 제시</t>
+        </is>
+      </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>기사는 HOA(주택 소유주 협회) 주택 구매자 중 37%가 자신의 집을 마음대로 할 수 없어 후회한다는 내용을 담고 있습니다. 하지만 구체적인 피해 내용, 책임 주체, 피해 규모, 법적 진행 상황 등에 대한 정보는 제공되지 않습니다.</t>
+          <t>대법원이 아파트 하자소송에서 시멘트 액체방수 시공에 대한 하자 판단 기준을 처음으로 제시했다. 단순히 두께 부족만으로는 하자로 인정하기 어렵다는 취지로, 기존 판례를 파기하고 사건을 환송했다. 이 판결은 향후 액체방수 하자 관련 소송에 중요한 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>기사 제목 외에 구체적인 본문 내용이 없어 소송금융 적합도 판단이 어렵습니다. 상대방 책임이 명확하지 않고, 상대방의 자력 여부도 파악 불가하며, 피해 규모나 증거 유무도 알 수 없습니다. '집단적 피해' 가능성은 시사되나, 법적 쟁점과 연결될 만한 정보가 전무합니다.</t>
+          <t>대법원 판결로 아파트 하자소송의 판단 기준이 제시되었으나, '단순히 두께 부족만으로는 하자 인정 안됨'이라는 취지로, 오히려 원고 측의 하자 입증을 어렵게 할 수 있는 법리적 판단이다. 이는 소송금융 투자 대상으로서의 매력을 낮추는 요인이다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>내 집인데 내 맘대로 못 해… HOA 바이어 37% ‘후회’</t>
+          <t>[단독] 대법, ‘시멘트 액체방수’ 하자 판단 기준 첫 제시</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1603697</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081309114610271</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-06 01:28:36.958558+00:00</t>
+          <t>2026-03-09 00:39:11.548007+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C253" t="inlineStr"/>
+      <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
-          <t>의정부지법 판결</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의가 장기수선충당금으로 인건비를 지출한 동대표들을 상대로 손해배상 소송을 제기했다. 의정부지법은 동대표 두 사람에게 공동으로 300만 원을 배상하라고 판결했으나, 기사 제목은 '동대표들 손배 책임 없어'라고 보도되어 최종적인 손해배상 책임 여부는 불분명하다.</t>
+          <t>본 기사는 공사계약에서 불가항력 발생 시 이행불능 시점과 기성정산, 손해배상 처리 기준에 대한 법률 전문가의 Q&amp;A를 다루고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 법률 해설입니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>피해 규모가 300만 원으로 소액이며, 상대방이 개인(동대표)으로 자력 충분 조건에 부합하지 않아 투자 매력이 낮음. 또한, 기사 본문에는 배상 판결이 언급되었으나, 제목이 '동대표들 손배 책임 없어'로 최종적으로 원고가 패소했거나 청구가 기각되었을 가능성이 높아 소송금융 투자 대상으로서 부적합하다. (적합 조건 2, 4 미충족 및 부적합 조건 '이미 종결된 사건' 해당 가능성)</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공사계약 관리와 관련된 법률 Q&amp;A 콘텐츠입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>'장충금 인건비 집행' 과태료… 동대표들 손배 책임 없어</t>
+          <t>[정기창 원장의 공사계약관리 Q A]〈172〉불가항력에 따른 계약 해제·해...</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167801</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45792</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-06 01:24:42.679494+00:00</t>
+          <t>2026-03-09 00:33:58.804300+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
-      <c r="E254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E254" t="inlineStr"/>
       <c r="F254" t="inlineStr">
         <is>
-          <t>발주청이 공공건설공사 직접감독 역량을 강화하고, 감독권한 외주화로 인한 기술 역량 부족 및 안전사고 시 책임소재 불분명 문제를 조사할 예정입니다. 이는 과거 소송 및 감사 사례를 분석하여 공공 건설공사 감독체계를 개선하려는 목적입니다.</t>
+          <t>이 기사는 전세 계약 만료 후 보증금을 돌려받지 못한 임차인이 밟을 수 있는 법적 절차로 지급명령과 민사소송을 소개합니다. 지급명령은 인지대가 저렴하고 변론 없이 서면으로 진행되는 간이 절차임을 설명하며, 두 절차의 장단점을 비교합니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>이 기사는 공공건설공사 감독체계의 전반적인 개선 필요성과 과거 책임소재 불분명 사례 조사를 다루고 있습니다. 특정 사건의 명확한 피고나 구체적인 피해자가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. 또한, 현재 진행 중인 특정 소송이나 집단적 피해 발생 사실이 명확하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 전세금 반환 관련 법적 절차(지급명령과 민사소송)에 대한 일반적인 정보를 제공하는 가이드입니다. 소송금융 투자 대상을 특정할 수 있는 구체적인 피고, 피해 규모, 피해자 수 등의 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>발주청, 건설공사 직접감독 역량 강화한다</t>
+          <t>전세금반환소송, 지급명령과 소송 중 어떤 절차가 유리할까</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322706</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=859813</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-06 00:49:13.199791+00:00</t>
+          <t>2026-03-08 12:50:50.101174+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>장기 방치된 건축물로 인한 안전 및 환경 문제 지속</t>
+          <t>전세금 미반환 상황에 대한 일반적인 법률 조언</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>강원도 내 41곳의 공사 중단 건축물이 15년 이상 방치되어 안전 위협과 범죄 악용 우려를 낳고 있다. 춘천 강촌과 홍천 온천 관광지의 사례처럼 인근 주민들이 불안을 호소하지만, 소유권 문제와 건축주의 자금난으로 지자체의 정비가 더딘 상황이다. 재원 확보와 법적 장치 마련이 시급하다는 지적이다.</t>
+          <t>엄정숙 변호사는 임대차계약 종료 후 임대인이 전세보증금을 돌려주지 않을 경우, 임차인이 무작정 기다리기보다 전세금반환소송을 통해 신속하게 대응해야 한다고 강조했습니다. 이 기사는 전세금 반환 문제 발생 시 법적 조치의 중요성을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하지 않음 (소유권 문제와 소송이 복잡하게 얽혀있음). 상대방에게 자력이 충분하지 않음 (건축주 자금난으로 장기 방치). 피해 규모가 주로 안전 위협 및 환경 문제로, 직접적인 금전적 피해액 산정이 어려움.</t>
+          <t>이 기사는 특정 사건에 대한 보도라기보다 전세금 반환 소송의 필요성에 대한 일반적인 법률 조언입니다. 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 적합도를 판단할 구체적인 정보가 부족하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>인근 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>강원 방치 건축물 가장 많아…‘안전 위협’</t>
+          <t>전세금반환소송, 보증금 지연 땐 신속 대응이 중요</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499248&amp;ref=A</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145128</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-05 01:45:50.479529+00:00</t>
+          <t>2026-03-08 12:43:30.799756+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
-      <c r="D256" t="inlineStr"/>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>법적 쟁점 논의</t>
+          <t>우리나라에서 집값 담합 관련 '솜방망이' 처벌이 논란이 되고 있음</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>기사는 아파트 내 무단 주차 차량에 주차위반 스티커를 부착하는 행위의 법적 정당성에 대한 논쟁을 다룬다. 한 차주는 대법원 판례를 근거로 구상권 청구를 주장하지만, 다른 의견은 관리 행위의 정당성을 내세우며 손해배상 청구가 어렵다고 본다. 이 기사는 특정 사건이 아닌 일반적인 법률 쟁점을 다루고 있다.</t>
+          <t>이 기사는 한국의 집값 담합 처벌이 해외 선진국에 비해 미흡하다는 점을 지적하며, 미국, 캐나다, 호주 등 해외 국가들의 엄중한 처벌 사례를 소개합니다. 전문가들은 한국도 화이트칼라 범죄에 대한 처벌 수위를 높여 공정한 시장 경제를 조성해야 한다고 강조합니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>적합 조건에 해당하는 사항이 거의 없음. 기사는 특정 사건이 아닌 일반적인 법률 쟁점을 다루고 있어 상대방 책임이 명확하지 않고(1), 상대방(차주)에게 자력이 충분하지 않으며(2), 피해 규모가 매우 작고(4) 집단적 피해가 아니다(3). 소송금융 투자 대상으로서의 경제적 타당성이 매우 낮다.</t>
+          <t>이 기사는 국내 집값 담합 문제의 심각성과 해외 사례를 비교하며 처벌 강화의 필요성을 제기하는 논평에 가깝습니다. 특정 담합 주체나 구체적인 피해 사례, 진행 중인 공적 절차가 명시되어 있지 않아 소송금융 투자 대상으로 삼을 만한 구체적인 사건이 부재합니다. (적합 조건 1, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>주차위반 스티커 붙이면 대법원 판례대로 구상권 청구  큰소리친 차주...</t>
+          <t>[기획] 해외에서도 집값 담합 기승…처벌 수위는 '엄중'</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/M6ZA0J8NF0MB</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343666</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-05 01:33:15.269677+00:00</t>
+          <t>2026-03-08 12:31:57.511123+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>주차 위반 스티커 부착에 대한 차주의 구상권 청구 위협</t>
+          <t>소송 후 합의 완료</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>아파트 지하 주차장 통로에 불법 주차한 차주가 주차 위반 스티커 부착 시 구상권 청구를 하겠다고 경고했으나, 경비원은 이에 아랑곳하지 않고 스티커를 부착했습니다. 전문가들은 불법 주차 스티커 부착은 정당한 관리 행위로 간주되므로 차주의 구상권 청구는 법적 근거가 약하다고 보고 있습니다.</t>
+          <t>서울 서초구 반포동 신반포21차 재건축사업은 시공사와의 소송 끝에 최근 합의점을 찾았으며, 부산 수영구 광안2구역 재개발사업도 6월 준공을 앞두고 있다. 기사는 중동 전쟁으로 인한 공사비 상승 우려로 건설업계의 고심이 깊어지고 있음을 언급한다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>차주가 주차 위반 스티커 부착에 대해 구상권 청구를 위협하는 상황으로, 전문가들은 경비원의 스티커 부착 행위가 정당한 관리 행위이므로 차주의 주장이 법적 근거가 약하다고 판단합니다. 이는 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 피해 규모가 미미하며(적합 조건 4 불충족), 집단적 피해가 아닌 개별 분쟁이므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사에서 언급된 서울 서초구 반포동 신반포21차 재건축사업의 소송은 이미 합의점을 찾아 종결된 사건임 (부적합 조건: 이미 종결된 사건). 소송금융 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>주차 딱지 붙이면 구상권 청구  차주 경고에…경비원 대응 화제</t>
+          <t>[중동 전쟁] “공사비 더 오를까”…고심 깊어지는 건설업계</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/04/2026030414573761158</t>
+          <t>https://www.dailian.co.kr/news/view/1617772/?sc=Naver</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-05 01:25:54.838006+00:00</t>
+          <t>2026-03-08 00:33:27.649494+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C258" t="inlineStr"/>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>테니스 동호회</t>
+        </is>
+      </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 정책 발표</t>
+          <t>테니스 동호회가 입주민대표회의를 상대로 폐쇄 효력 정지 가처분 신청, 심문 예정</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>LH가 전세사기 피해자 2만5000가구를 포함한 총 3.8만 가구에 전세임대 주택을 공급할 예정입니다. 이는 전세사기 피해자들의 주거 안정을 위한 정부의 지원 정책의 일환으로, 일반, 청년, 신혼부부 등 다양한 계층을 대상으로 합니다.</t>
+          <t>수원시 1,800세대 규모 대단지 아파트에서 입주민대표회의가 입주민 투표를 거쳐 단지 내 테니스장을 다목적 운동 공간으로 변경하려 하자, 테니스 동호회가 폐쇄 효력 정지 가처분을 신청하며 법적 분쟁으로 비화했습니다. 입주민들은 테니스장에서 발생하는 소음과 빛 공해를 호소하며 소송까지 불사하겠다는 입장입니다. 가처분 심문이 수원지방법원에서 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>이 기사는 LH가 전세사기 피해자들에게 주택을 공급하는 정책에 대한 것으로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 특정 피고의 책임이 명확히 제시되지 않습니다. 전세사기 자체는 집단적 피해와 큰 피해 규모를 가지지만, 본 기사 내용은 소송 기회 발굴과는 거리가 멉니다.</t>
+          <t>이 사건은 수원 대단지 아파트 내 테니스장 폐쇄를 둘러싼 입주민대표회의와 테니스 동호회 간의 분쟁으로, 1,800세대 중 90.8%가 테니스장 폐쇄에 찬성하여 집단적 피해(소음, 빛 공해)의 증거는 명확합니다. 그러나 상대방(테니스 동호회)의 자력이 충분하다고 보기 어렵고, 피해 규모 또한 주로 비금전적 불편함에 해당하여 소송금융 투자의 주요 목표인 대규모 금전적 회수 가능성이 낮습니다. 따라서 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>2만5000가구</t>
+          <t>약 1,634세대 (1,800세대 중 90.8%)</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>LH 전세임대 3.8만 가구 푼다</t>
+          <t>[현장] 주민 90% 폐쇄 찬성에도 “못 나가”… 단지 내 테니스장 소송전...</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102322</t>
+          <t>https://www.kyeongin.com/article/1759872</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-05 01:05:00.997288+00:00</t>
+          <t>2026-03-07 12:31:09.445127+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>지자체 정비 규정은 있으나 소유권 및 자금 문제로 정비 지연</t>
+          <t>공매 진행 중, 명도 소송 예상</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>강원도 내 41곳의 공사 중단 방치 건축물이 15년 이상 방치되어 안전 위협과 범죄 악용 우려를 낳고 있습니다. 인근 주민들은 불안을 호소하며, 장마철 토사 유출 등의 피해를 겪고 있습니다. 지자체는 정비 규정을 마련했으나, 복잡한 소유권 문제와 건축주의 자금난으로 해결에 어려움을 겪고 있습니다.</t>
+          <t>경리단길의 고급 주상복합 건물이 공매로 나와 시세보다 낮은 가격에 거래될 가능성이 보도되었습니다. 기사는 낙찰 후 명도 소송에 6개월에서 1년이 소요될 수 있음을 언급하며, 꼼꼼한 현장 조사의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>상대방(개별 건축주)의 자금난으로 배상 능력이 불확실하고, 소유권 및 소송 문제가 복잡하게 얽혀 책임 소재가 명확하지 않습니다. 피해는 집단적일 수 있으나, 주로 안전 위협 및 환경적 불편에 대한 것으로 직접적인 금전적 피해 규모를 특정하기 어렵습니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>해당 기사는 경매/공매로 나온 부동산과 관련된 명도 소송 가능성을 다루고 있습니다. 이는 특정 주체의 명확한 잘못으로 인한 대규모 피해자들의 손해배상 청구 사건이 아니므로, 소송금융의 일반적인 투자 대상에 해당하지 않습니다. 적합 조건 중 어느 하나도 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>인근 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>강원 방치 건축물 가장 많아…‘안전 위협’</t>
+          <t>[Real:팁] 30억짜리 14억에?… 공매 나온 경리단길 고급 주상복합</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499789&amp;ref=A</t>
+          <t>https://biz.chosun.com/about-investing/2026/03/07/5EPKP2JG75BETH4QWWO7MVH77Q/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-05 00:44:29.851236+00:00</t>
+          <t>2026-03-07 00:38:22.057454+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E260" t="inlineStr"/>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>법원이 조합 귀책을 인정하여 DL이앤씨에 손해배상금 지급을 명하는 판결 선고. 입주 시점 2024년에서 2029년으로 지연 예상.</t>
+        </is>
+      </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>해당 기사는 정비사업의 사업시행계획인가와 관련하여 항고소송의 방법, 총회결의의 절차적 요건, 취소청구소송의 제소기간 등에 대한 법률적 설명을 제공합니다. 대법원 판례를 인용하며 행정소송법상 쟁점을 다루고 있습니다.</t>
+          <t>DL이앤씨와 신당8구역 조합 간 시공계약 해지 관련 분쟁에서 법원이 조합의 귀책을 인정, DL이앤씨에 80억원의 손해배상과 지연손해금을 지급하라는 판결을 선고했다. 이로 인해 신당8구역의 입주 시점이 2024년에서 2029년으로 늦춰질 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>해당 기사는 정비사업의 사업시행계획인가와 관련된 행정소송 법리를 설명하는 법률 칼럼으로, 특정 사건이나 분쟁을 다루는 것이 아닙니다. 이미 판결이 선고된 대법원 판례를 인용하고 있어 소송금융 투자 대상이 될 만한 새로운 사건 발굴의 기회가 없습니다.</t>
+          <t>법원이 신당8구역 조합의 귀책을 인정하여 DL이앤씨에 손해배상 판결을 선고했으므로, 잠재적 고객(조합 또는 조합원)이 DL이앤씨를 상대로 소송을 제기할 경우 상대방 책임이 명확하지 않고 기존 판결이 불리하게 작용할 가능성이 높습니다. (적합 조건 1, 5 불충족 및 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80억원 + 지연손해금</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>신당8구역 조합원 다수</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>[법률라운지] 정비사업의 사업시행계획인가</t>
+          <t>DL이앤씨, 정비사업 시공계약 해지 잡음...'상대원2' 운명은</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603040855299660733</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656022</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-05 00:38:06.203070+00:00</t>
+          <t>2026-03-06 12:54:18.398017+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
-      <c r="D261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
-          <t>시장 직속 해결기구를 통한 상생 합의 추진 예정</t>
+          <t>재개발 시공사 입찰 진행 중</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>김석기 창원시장 예비후보가 마산해양신도시와 관련된 장기화된 민간 시행자 소송 문제를 시장 직속 해결기구를 통해 상생 합의로 해결하겠다고 공약했습니다. 이 문제는 마산항 준설토 매립으로 조성된 부지와 관련된 것으로, 현재 진행 중인 법적 분쟁을 다루고 있습니다.</t>
+          <t>GS건설이 성남 상대원2구역 재개발 사업 시공사 입찰에 단독 참여하며 '마스티어 자이'를 제안했다. GS건설은 100% 확정 공사비, 조합원 분담금 입주 시 일시납, 전 시공사와의 갈등으로 발생한 손해배상 비용 지원 등 파격적인 조건을 내세워 사업 안정화와 조합원 이익 극대화를 약속했다. 이는 장기간 표류해 온 사업의 정상화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>기사는 정치인의 공약으로, '민간 시행자 소송 문제'의 해결을 다루고 있어 소송금융 투자 대상으로서의 명확한 피해자 집단이나 상대방의 책임이 불분명합니다. 사건의 구체적인 내용, 피해 규모, 증거 유무 등이 전혀 언급되지 않아 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+          <t>이 기사는 GS건설이 재개발 사업 시공사 입찰에 참여하며 제시한 조건을 설명하는 내용으로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 새롭게 발생할 법적 분쟁을 다루고 있지 않습니다. '전 시공사와의 갈등으로 발생한 손해배상 비용 지원'이 언급되지만, 이는 GS건설의 입찰 전략의 일부이며, 구체적인 소송 기회로 이어지는 정보는 부족합니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>김석기 창원시장 예비후보  마산의 심장 다시 뛰게</t>
+          <t>GS건설, 성남 상대원2구역 재개발 단독 입찰</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631609</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181163</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-03-04 01:47:16.910802+00:00</t>
+          <t>2026-03-06 12:53:28.377769+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>런던국제중재법원(LCIA) 중재 진행 중이었으나, 정부 권고로 대한상사중재원(KCAB) 이관 및 협의체 가동 논의 중.</t>
+          <t>과거 판결 결과 분석</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>한국전력공사와 한국수력원자력이 UAE 바라카 원전 공사 지연으로 발생한 1조 4000억 원의 추가 비용을 두고 갈등 중이다. 양사는 런던국제중재법원에 중재를 요청했으나, 정부가 국내 중재로 이관하고 협의체를 가동하도록 권고했다. 그러나 정부 권고에 강제력이 없고, 양사 모두 배임 논란을 우려해 합의 도출이 쉽지 않을 것으로 보인다.</t>
+          <t>본 기사는 전유부분과 공용부분 하자 경합 시 공동불법행위 책임에 따른 손해배상 범위 산정 사례를 다루고 있다. 감정을 통해 복구공사비, 이사 및 짐보관비, 숙박비를 포함한 총 손해액의 80%가 피고들의 책임으로 인정되어 원고들에게 분할 지급된 내용을 설명한다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고 피해 규모가 크며 공적 절차가 진행 중이나, 분쟁 당사자가 모두 공공기관(한전-한수원)이며 한전이 한수원의 지분 100%를 보유한 모자회사 관계임. 또한 합의 시 양측 모두 배임 논란에 휘말릴 수 있어 소송금융의 일반적인 투자 대상과는 거리가 있음.</t>
+          <t>본 기사는 특정 사건에서 손해배상 범위가 구체적으로 산정되고 피고들의 책임이 인정되어 원고들에게 분할 지급된 내용을 설명하고 있습니다. 이는 이미 법적 절차가 진행되어 종결되었거나 판결이 선고된 사건에 대한 분석으로 판단되어, '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>1조 4000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>정부까지 나선 한전·한수원 공사비 분쟁… 합의점 찾을까</t>
+          <t>전유부분과 공용부분 하자 경합 시 공동불법행위 책임</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031847199620</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167819</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-04 01:41:12.052273+00:00</t>
+          <t>2026-03-06 12:47:57.513069+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
-      <c r="D263" t="inlineStr"/>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>사업 지연 및 시행사 재무 악화</t>
+          <t>1심 선고 대기 중</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>인천 송도 G5 블록 개발사업이 약 9년간의 표류 끝에 본궤도에 올랐으나, 사업 시행사인 NSIC는 완전자본잠식 상태이며 포스코이앤씨의 대규모 채무보증에도 재무 상황이 매우 좋지 않습니다. 5월 분양 예정이지만, 미분양 증가 등 시장 환경도 녹록지 않아 재무 정상화 여부가 불투명한 상황입니다.</t>
+          <t>오송역세권도시개발사업조합이 1심 선고의 신속한 진행을 촉구하고 있습니다. 현재 소송이 진행 중인 상태이나, 기사 내용만으로는 소송의 구체적인 쟁점, 상대방, 예상 피해 규모 등 핵심 정보 파악이 어렵습니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>본 기사는 송도 G5 블록 개발사업의 시행사인 NSIC의 재무 악화 및 사업 지연 상황을 다루고 있으며, 소송금융의 대상이 될 만한 명확한 원고와 피고, 그리고 구체적인 소송 사유가 현재로서는 확인되지 않습니다. 과거 출자사 간 소송이 있었으나 이는 이미 언급된 과거의 일이며, 현재 외부 피해자가 발생하여 소송을 준비 중이라는 내용은 없습니다. 따라서 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>소송이 진행 중이며 '조합'이 원고라는 점에서 집단적 피해 가능성이 있지만, 상대방이 누구인지, 상대방의 책임이 명확한지, 그리고 상대방의 자력이 충분한지에 대한 정보가 기사에 전혀 없어 투자 적합도를 판단하기 어렵습니다. 피해 규모 또한 구체적으로 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수 (정확한 수 미상)</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>포스코이앤씨의 아픈손가락 NSIC…송도 G5블록 분양으로 완전자본잠식 ...</t>
+          <t>오송역세권도시개발사업조합 ‘1심 선고 신속’ 촉구</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>cc.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260302010008440</t>
+          <t>https://cc.newdaily.co.kr/site/data/html/2026/03/05/2026030500416.html</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-04 01:40:38.734837+00:00</t>
+          <t>2026-03-06 12:46:59.821884+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>창원시</t>
+          <t>공동주택 관리주체</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>시장 예비후보가 소송 해결을 위한 직속 기구 가동을 정책으로 발표</t>
+          <t>과거 소송에 대한 판결일지</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>창원 해양신도시 사업과 관련하여 민간개발 업체와의 소송이 진행 중이며, 한 시장 예비후보는 이를 해결하기 위한 시장 직속 기구 가동을 정책으로 발표했습니다. 예비후보는 행정이 법 뒤에 숨어 판결만 기다리고 있다고 비판했습니다.</t>
+          <t>공동주택 거주자 A씨가 난방을 사용하지 않았음에도 과다한 난방비가 부과되었다며 소송을 제기한 사례를 다룬 기사입니다. 외부 난방 검침기 문제로 인한 요금 부과에 대한 분쟁으로, 공동주택 관리현장에서 증가하는 사용량 기반 관리비 분쟁의 일환으로 소개되었습니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>기사에 따르면 창원 해양신도시 사업과 관련하여 민간개발 업체와의 소송이 진행 중임이 확인되나, 소송의 구체적인 내용, 피해 규모, 피해자 수 등 소송금융 투자 적합도를 판단할 핵심 정보가 부족합니다. 상대방의 자력(창원시)은 충분할 수 있으나, 그 외 적합 조건 충족 여부를 알 수 없습니다.</t>
+          <t>기사는 특정 개인의 과거 소송 사례를 다루는 '판결일지'로, 이미 종결된 사건에 해당하여 신규 소송금융 투자 대상으로는 부적합합니다. 또한, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>창원 해양신도시 4차 재평가 연기…예비후보 정책 언급</t>
+          <t>[권형필 변호사의 판결일지] 난방비 과다 부과와 전유부분 관리 책임</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2000311</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111303</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-04 01:39:02.977115+00:00</t>
+          <t>2026-03-06 12:34:54.365708+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
-      <c r="D265" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D265" t="inlineStr"/>
+      <c r="E265" t="inlineStr"/>
       <c r="F265" t="inlineStr">
         <is>
-          <t>김석기 창원시장 예비후보가 수년간 소송과 갈등으로 표류해 온 마산해양신도시 사업의 전면 재설계를 선언했다. 김 후보는 시장 직속 해결기구를 가동해 민간 개발업체와의 소송을 전향적 합의로 종결하고, 주거, 디지털·AI 산업, 문화·관광 기능을 포함한 복합단지로 재설계하여 사업을 정상화하겠다는 의지를 밝혔다.</t>
+          <t>이 기사는 엄정숙 변호사의 법률 칼럼으로, 명도소송에서 승소한 후 부동산 인도집행을 진행하는 절차에 대해 설명합니다. 판결문만으로는 부동산 인도가 자동으로 이루어지지 않으며, 강제집행 절차를 통해 실제 점유를 확보해야 한다고 강조합니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>이 기사는 마산해양신도시 사업을 둘러싼 '장기 소송'을 시장 후보가 '전향적 합의로 종결'하고 사업을 정상화하겠다는 내용을 담고 있습니다. 이는 소송금융이 새로운 소송 기회를 발굴하거나 기존 소송을 지원하여 피해를 구제하는 목적과는 상반됩니다. 특정 피해자 집단이 명확한 손해배상 청구를 할 수 있는 상황이 아니며, 상대방의 책임이 명확하게 특정되지도 않습니다. (부적합 조건: 소송 종결을 목표로 함, 적합 조건: 해당 없음)</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 명도소송 후 부동산 인도집행 절차를 설명하는 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 또는 구체적인 법적 분쟁이 존재하지 않아 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>마산해양신도시, 주거와 문화·관광, 디지털 산단 복합단지로 조성</t>
+          <t>​[엄정숙 변호사의 친절한 'Law Talk'] 명도소송에서 부동산 인도집행 ...</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>sisaweek.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=467041</t>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234090</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-04 01:33:58.238227+00:00</t>
+          <t>2026-03-06 01:50:02.950238+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E266" t="inlineStr"/>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>민간 개발업체</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>장기 소송으로 사업이 수차례 중단됨</t>
+        </is>
+      </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>부동산 전문 변호사가 계약 해제 및 계약금 반환, 명도소송, 하자보수 청구, 손해배상 등 다양한 부동산 분쟁 유형에서 소송 전 사전 대응의 중요성을 강조하는 내용입니다. 부동산 소송은 분쟁 금액이 크다는 점을 언급합니다.</t>
+          <t>마산해양신도시 사업이 민간 개발업체와의 장기 소송으로 인해 수차례 중단되며 도시의 애물단지로 전락했습니다. 시장 직속 해결기구를 가동하여 이 소송을 해결하는 것이 급선무로 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 부동산 소송 전 점검사항에 대한 일반적인 법률 정보 기사입니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 마산해양신도시 사업이 민간 개발업체와의 장기 소송으로 중단되었다는 점을 명시하여 '소송중'임을 알 수 있습니다. 그러나 소송의 구체적인 당사자(원고/피고), 소송의 쟁점, 상대방의 책임 명확성, 상대방의 자력, 예상 피해 규모 등 소송금융 투자 적합도를 판단할 핵심 정보가 부족하여 투자 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>﻿부동산 전문 변호사가 강조하는 소송 전 점검사항은</t>
+          <t>[6·3 지방선거 - 창원시] 도시 운명 가를 분수령, '마산해양신도시' 놓...</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18617</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=538361</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-03-04 01:25:08.160331+00:00</t>
+          <t>2026-03-06 01:46:46.824422+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C267" t="inlineStr"/>
-      <c r="D267" t="inlineStr"/>
-      <c r="E267" t="inlineStr"/>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>대법원 판결로 수분양자 소송 근거 약화</t>
+        </is>
+      </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>기사는 압구정 재건축 사업을 둘러싼 삼성물산, 현대건설 등 주요 건설사들의 치열한 수주 경쟁을 보도하고 있습니다. 공사 실행 의무 위반 시 발생할 수 있는 손해배상, 채무인수, 자격 박탈 등의 리스크를 언급하며 경쟁의 어려움을 설명합니다. 이는 기업 간의 사업 경쟁 상황으로, 소송금융의 대상이 되는 피해자 집단이나 법적 분쟁 발생 사실을 다루고 있지 않습니다.</t>
+          <t>대법원이 분양사업자가 위반사항을 자진 시정한 경우 지자체의 사후 시정명령은 위법하다고 판결했습니다. 이로 인해 오피스텔, 생활형 숙박시설 등의 분양 계약 해제를 추진하던 수분양자들의 집단소송 움직임이 위축될 전망이며, '기획 소송'이 막을 내릴 것이라는 관측이 나옵니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>해당 기사는 건설사 간의 재건축 수주 경쟁 상황을 다루고 있으며, 특정 주체의 명확한 잘못이나 집단적 피해자가 발생한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 피해자 집단이나 손해배상 청구의 근거가 되는 사건 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대법원 판결로 수분양자들이 분양 계약 해제를 위해 활용하던 지자체의 사후 시정명령이 위법할 수 있음이 확인되어, 소송의 주요 근거가 약화되었습니다. 이는 상대방 책임의 명확성(적합 조건 1)과 증거 확보 가능성(적합 조건 5)을 크게 저해하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>래미안 Vs. 디에이치 Vs. 아크로, 불붙는 '압구정' 쟁탈전</t>
+          <t>사후 시정명령은 무효  분양해제 기획소송 막 내리나</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109021</t>
+          <t>http://www.fnnews.com/news/202603051808243664</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-03-04 01:24:23.625924+00:00</t>
+          <t>2026-03-06 01:45:42.737882+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C268" t="inlineStr"/>
-      <c r="D268" t="inlineStr"/>
-      <c r="E268" t="inlineStr"/>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>금융당국의 PF 대출 규제 강화 및 부동산 개발 업계 전반의 자금 압박 심화. 신탁사들은 책임준공형 사업 관련 소송에 직면.</t>
+        </is>
+      </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>LH가 올해 전세임대주택 3만8000호를 공급할 계획이며, 이 중 2,500호는 전세사기 피해자에게 배정됩니다. 이는 청년, 신혼부부 등 생애주기별 맞춤형 주거 지원의 일환으로, 전세사기 피해자들의 주거 안정을 돕기 위한 조치입니다.</t>
+          <t>금융당국의 부동산 PF 대출 규제 강화로 상호금융권의 대출 한도가 제한되면서 부동산 개발 업계 전반에 자금 조달 압박이 가중되고 있다. 이로 인해 개발사업 위축 및 부실 사업장 정리 압박이 예상되며, 특히 신탁사들은 책임준공형 사업 관련 손해배상 소송에서 패소하는 등 법률적, 재정적 리스크에 직면해 있다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>본 기사는 LH의 전세임대주택 공급 계획을 다루며, 전세사기 피해자 2,500호에 대한 지원을 언급하고 있습니다. 이는 대규모 피해자 집단을 시사하지만, 기사 자체는 특정 소송 대상 사건이나 피고를 명시하지 않고, 이미 발생한 사기 피해에 대한 정부 지원책을 설명하는 내용이므로 소송금융 투자 대상으로서의 신규 사건 발굴 기회는 낮습니다.</t>
+          <t>이 기사는 금융당국의 PF 대출 규제 강화와 시장 경색으로 인한 부동산 개발 업계 전반의 자금 압박을 다루고 있습니다. 특정 주체의 명확한 잘못으로 인한 피해가 아니며, 소송금융의 잠재적 고객이 될 수 있는 피해자(원고) 집단과 명확한 소송 상대방(피고)이 특정되지 않습니다. 또한, 기사에서 언급된 소송은 신탁사들이 대주단으로부터 손해배상 청구를 당하는 경우로, 신탁사가 피고의 위치에 있어 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>2,500호</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>LH, 올해 전세임대주택 3만8000호 공급...청년·신혼부부 등 생애주기별...</t>
+          <t>PF 대출 규제 강화…개발사업 자금조달 '빨간불'</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7152641</t>
+          <t>https://www.ajunews.com/view/20260305104933609</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-04 00:33:05.308247+00:00</t>
+          <t>2026-03-06 01:33:37.005558+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>LH 전세임대 공급</t>
+          <t>입주자대표회의 주도로 하자소송 진행 중</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>LH가 올해 전세임대 3만8천 호를 공급할 계획이며, 이 중 2,500호는 전세사기 피해자를 위한 물량입니다. 이는 전세사기 피해자들에게 주거 안정을 지원하기 위한 정부의 노력의 일환입니다.</t>
+          <t>양진호 예비후보가 고운동 입주자대표회의 회장으로서 공동주택 하자소송을 이끌고 있다는 내용입니다. 기사는 주로 예비후보의 활동을 언급하며, 소송의 구체적인 내용이나 진행 상황에 대한 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>본 기사는 LH의 전세사기 피해자 지원 정책에 대한 내용으로, 특정 소송 사건이나 소송금융 투자 대상이 될 만한 새로운 분쟁을 다루고 있지 않습니다. 전세사기 피해자들은 다수이며 피해 규모가 크지만, 본 기사만으로는 특정 피고를 상정하거나 소송 진행 단계를 파악하기 어렵습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 핵심 정보(상대방 특정, 상대방 자력, 구체적인 피해 규모, 증거 유무)가 전혀 파악되지 않습니다. 다만, '입주자대표회의 회장으로 하자소송 앞장'이라는 점에서 집단적 피해 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>2,500명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>LH, 올해 전세임대 3만8천 호 공급</t>
+          <t>현안마다 현장에 선 양진호 예비후보… 고운동 출마 선언 속 '행동하는...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>businesskorea.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=264260</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513827</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-04 00:32:23.940445+00:00</t>
+          <t>2026-03-06 01:29:27.657727+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
-      <c r="E270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E270" t="inlineStr"/>
       <c r="F270" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 프로젝트의 재입찰 소식을 전하며, 일부에서 제기하는 소송 등에 따른 공사 지연 우려를 일축했다. 이 구역은 24만㎡가 넘는 면적에 4885가구 규모의 아파트 단지가 들어설 예정이다.</t>
+          <t>기사는 HOA(주택 소유주 협회) 주택 구매자 중 37%가 자신의 집을 마음대로 할 수 없어 후회한다는 내용을 담고 있습니다. 하지만 구체적인 피해 내용, 책임 주체, 피해 규모, 법적 진행 상황 등에 대한 정보는 제공되지 않습니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>기사에서 소송 가능성이 언급되나, 구체적인 소송 주체, 쟁점, 피해 규모 등이 명확히 제시되지 않으며, 오히려 소송으로 인한 공사 지연 우려를 일축하고 있어 소송금융 투자 대상으로 적합한 조건을 찾기 어렵다.</t>
+          <t>기사 제목 외에 구체적인 본문 내용이 없어 소송금융 적합도 판단이 어렵습니다. 상대방 책임이 명확하지 않고, 상대방의 자력 여부도 파악 불가하며, 피해 규모나 증거 유무도 알 수 없습니다. '집단적 피해' 가능성은 시사되나, 법적 쟁점과 연결될 만한 정보가 전무합니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>[이번주 재개발ㆍ재건축] 상대원2구역 재입찰 ‘분수령’</t>
+          <t>내 집인데 내 맘대로 못 해… HOA 바이어 37% ‘후회’</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603020709258180479</t>
+          <t>http://www.koreatimes.com/article/1603697</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-03-03 00:44:12.595849+00:00</t>
+          <t>2026-03-06 01:28:36.958558+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C271" t="inlineStr"/>
-      <c r="D271" t="inlineStr"/>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>동대표들</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>건설감정실무 개정판에 대한 총평</t>
+          <t>의정부지법 판결</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>2026년 건설감정실무 개정판에 대한 총평 기사로, 법무법인 화인의 정홍식 대표변호사가 하자소송 판단 기준의 일관성 측면에서 실질적 진전이 제한적이라는 아쉬움을 표했습니다. 이는 특정 사건이 아닌 법률 실무 가이드라인 개정에 대한 논평입니다.</t>
+          <t>아파트 입주자대표회의가 장기수선충당금으로 인건비를 지출한 동대표들을 상대로 손해배상 소송을 제기했다. 의정부지법은 동대표 두 사람에게 공동으로 300만 원을 배상하라고 판결했으나, 기사 제목은 '동대표들 손배 책임 없어'라고 보도되어 최종적인 손해배상 책임 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>해당 기사는 2026년 건설감정실무 개정판에 대한 총평으로, 특정 사건이나 분쟁에 대한 내용이 아닙니다. 소송금융 적합도 판단 기준인 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
+          <t>피해 규모가 300만 원으로 소액이며, 상대방이 개인(동대표)으로 자력 충분 조건에 부합하지 않아 투자 매력이 낮음. 또한, 기사 본문에는 배상 판결이 언급되었으나, 제목이 '동대표들 손배 책임 없어'로 최종적으로 원고가 패소했거나 청구가 기각되었을 가능성이 높아 소송금융 투자 대상으로서 부적합하다. (적합 조건 2, 4 미충족 및 부적합 조건 '이미 종결된 사건' 해당 가능성)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>300만 원</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>2026년 건설감정실무 개정판에 대한 총평</t>
+          <t>'장충금 인건비 집행' 과태료… 동대표들 손배 책임 없어</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021610523020531</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167801</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-03 00:44:03.267052+00:00</t>
+          <t>2026-03-06 01:24:42.679494+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
-          <t>하자 판단 기준 신설 및 정비</t>
+          <t>공공건설공사 감독체계 개선 논의 및 과거 사례 조사</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>하자소송 실무와 판례를 통해 형성된 기준을 정리하고 구체화하는 '하자 판단 기준'이 신설 및 정비되었습니다. 이는 기존 기준의 일관성 부족에 대한 아쉬움이 제기되는 가운데 이루어진 변화입니다.</t>
+          <t>발주청이 공공건설공사 직접감독 역량을 강화하고, 감독권한 외주화로 인한 기술 역량 부족 및 안전사고 시 책임소재 불분명 문제를 조사할 예정입니다. 이는 과거 소송 및 감사 사례를 분석하여 공공 건설공사 감독체계를 개선하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 하자소송의 판단 기준이 신설 및 정비되었다는 법률 제도 변화에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 공공건설공사 감독체계의 전반적인 개선 필요성과 과거 책임소재 불분명 사례 조사를 다루고 있습니다. 특정 사건의 명확한 피고나 구체적인 피해자가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. 또한, 현재 진행 중인 특정 소송이나 집단적 피해 발생 사실이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>‘하자 판단 기준’ 신설… 개별 하자 구체적 판단 기준도 정비</t>
+          <t>발주청, 건설공사 직접감독 역량 강화한다</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021417595550512</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322706</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:56.837288+00:00</t>
+          <t>2026-03-06 00:49:13.199791+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
-      <c r="D273" t="inlineStr"/>
-      <c r="E273" t="inlineStr"/>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>장기 방치된 건축물로 인한 안전 및 환경 문제 지속</t>
+        </is>
+      </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>아파트 하자소송의 건설감정실무가 일부 보완되었으나, 기존 실무와 판례를 재확인하는 수준에 그쳐 큰 변화가 없다는 보도입니다. 사건별 편차 문제 해결에 미흡하여 하자 소송 패러다임 변화에 대한 기대에 미치지 못하고 있습니다.</t>
+          <t>강원도 내 41곳의 공사 중단 건축물이 15년 이상 방치되어 안전 위협과 범죄 악용 우려를 낳고 있다. 춘천 강촌과 홍천 온천 관광지의 사례처럼 인근 주민들이 불안을 호소하지만, 소유권 문제와 건축주의 자금난으로 지자체의 정비가 더딘 상황이다. 재원 확보와 법적 장치 마련이 시급하다는 지적이다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>이 기사는 특정 아파트 하자 소송 사건이 아닌, 아파트 하자 소송의 '건설감정실무' 개정 내용과 그 한계에 대해 다루고 있습니다. 특정 피해자나 상대방이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>상대방 책임이 비교적 명확하지 않음 (소유권 문제와 소송이 복잡하게 얽혀있음). 상대방에게 자력이 충분하지 않음 (건축주 자금난으로 장기 방치). 피해 규모가 주로 안전 위협 및 환경 문제로, 직접적인 금전적 피해액 산정이 어려움.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인근 주민 다수</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>[단독] ‘건설감정실무’ 일부만 보완… 기획소송 줄어들까</t>
+          <t>강원 방치 건축물 가장 많아…‘안전 위협’</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021405286360509</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499248&amp;ref=A</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:49.280035+00:00</t>
+          <t>2026-03-05 01:45:50.479529+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr"/>
-      <c r="E274" t="inlineStr"/>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>법적 쟁점 논의</t>
+        </is>
+      </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>해당 칼럼은 주거비 급등으로 인한 서민들의 피해를 지적하며, 주거사다리가 사라지는 현상에 대한 우려를 표합니다. 섬세한 정책 설계와 신뢰할 수 있는 세제 개편의 필요성을 강조하며, 주택임대사업 정책의 영향을 언급합니다.</t>
+          <t>기사는 아파트 내 무단 주차 차량에 주차위반 스티커를 부착하는 행위의 법적 정당성에 대한 논쟁을 다룬다. 한 차주는 대법원 판례를 근거로 구상권 청구를 주장하지만, 다른 의견은 관리 행위의 정당성을 내세우며 손해배상 청구가 어렵다고 본다. 이 기사는 특정 사건이 아닌 일반적인 법률 쟁점을 다루고 있다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>해당 기사는 주거비 상승과 주택임대사업 관련 정책 방향에 대한 칼럼으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송의 대상이 될 만한 구체적인 가해 주체나 피해 사실이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건에 해당하는 사항이 거의 없음. 기사는 특정 사건이 아닌 일반적인 법률 쟁점을 다루고 있어 상대방 책임이 명확하지 않고(1), 상대방(차주)에게 자력이 충분하지 않으며(2), 피해 규모가 매우 작고(4) 집단적 피해가 아니다(3). 소송금융 투자 대상으로서의 경제적 타당성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>[박일근 칼럼] 주택임대사업 덕에 싼 전세 살았는데</t>
+          <t>주차위반 스티커 붙이면 대법원 판례대로 구상권 청구  큰소리친 차주...</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030211510004726?did=NA</t>
+          <t>https://lawtalknews.co.kr/article/M6ZA0J8NF0MB</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-03 00:22:29.341902+00:00</t>
+          <t>2026-03-05 01:33:15.269677+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>제주지방법원 1심 판결</t>
+          <t>주차 위반 스티커 부착에 대한 차주의 구상권 청구 위협</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>제주지방법원은 아파트 위층 세대 B씨가 반려견 4마리를 키우며 아랫집 A씨 가족에게 층간소음 피해를 일으킨 사실을 인정하고 손해배상 책임을 판결했습니다. 이 사건은 개인 간의 층간소음 분쟁으로, 법원이 피해를 인정하여 배상 책임이 명확해졌습니다.</t>
+          <t>아파트 지하 주차장 통로에 불법 주차한 차주가 주차 위반 스티커 부착 시 구상권 청구를 하겠다고 경고했으나, 경비원은 이에 아랑곳하지 않고 스티커를 부착했습니다. 전문가들은 불법 주차 스티커 부착은 정당한 관리 행위로 간주되므로 차주의 구상권 청구는 법적 근거가 약하다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>상대방 책임(적합 조건 1)과 증거 확보(적합 조건 5)는 법원 판결로 명확하나, 상대방이 개인으로 자력 충분 조건(2)에 부합하지 않습니다. 또한 집단적 피해(3)가 아니며 피해 규모(4)도 소송금융 투자 대상으로 보기에 크지 않을 것으로 예상됩니다. 이미 1심 판결이 선고된 사건으로, 신규 투자 기회로서의 매력이 낮습니다.</t>
+          <t>차주가 주차 위반 스티커 부착에 대해 구상권 청구를 위협하는 상황으로, 전문가들은 경비원의 스티커 부착 행위가 정당한 관리 행위이므로 차주의 주장이 법적 근거가 약하다고 판단합니다. 이는 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 피해 규모가 미미하며(적합 조건 4 불충족), 집단적 피해가 아닌 개별 분쟁이므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>반려견 4마리 소리 등 층간소음 피해에 손배 판결</t>
+          <t>주차 딱지 붙이면 구상권 청구  차주 경고에…경비원 대응 화제</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111271</t>
+          <t>https://www.mt.co.kr/society/2026/03/04/2026030414573761158</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-03-02 12:41:34.931552+00:00</t>
+          <t>2026-03-05 01:25:54.838006+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
-      <c r="D276" t="inlineStr"/>
-      <c r="E276" t="inlineStr"/>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>전세사기 피해자 지원 정책 발표</t>
+        </is>
+      </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>해당 기사는 부동산 경매 투자와 관련된 일반적인 위험 요소들을 설명하고 있습니다. 명도 소송의 스트레스, 임차인 문제, 예상치 못한 수리비 등을 언급하며 투자자들이 주의해야 할 점을 강조합니다. 특정 피해 사건이나 소송 대상이 명확하지 않아 소송금융 투자 대상으로 보기 어렵습니다.</t>
+          <t>LH가 전세사기 피해자 2만5000가구를 포함한 총 3.8만 가구에 전세임대 주택을 공급할 예정입니다. 이는 전세사기 피해자들의 주거 안정을 위한 정부의 지원 정책의 일환으로, 일반, 청년, 신혼부부 등 다양한 계층을 대상으로 합니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건이나 피해 사실을 다루는 것이 아니라, 부동산 경매 투자 시 발생할 수 있는 일반적인 위험(명도 소송, 임차인 문제, 수리비 등)에 대한 조언입니다. 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 책임 소재가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 LH가 전세사기 피해자들에게 주택을 공급하는 정책에 대한 것으로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 특정 피고의 책임이 명확히 제시되지 않습니다. 전세사기 자체는 집단적 피해와 큰 피해 규모를 가지지만, 본 기사 내용은 소송 기회 발굴과는 거리가 멉니다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만5000가구</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>[김현우의 핫스팟] 부동산 규제, 경매로 뚫는다···서초동 출근하는 2...</t>
+          <t>LH 전세임대 3.8만 가구 푼다</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250496</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102322</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-01 12:52:18.948019+00:00</t>
+          <t>2026-03-05 01:05:00.997288+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C277" t="inlineStr"/>
-      <c r="D277" t="inlineStr"/>
-      <c r="E277" t="inlineStr"/>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>지자체 정비 규정은 있으나 소유권 및 자금 문제로 정비 지연</t>
+        </is>
+      </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>본 기사는 주택 취득 및 양도 시 잔금일 기준과 조정대상지역 공고 시점의 차이로 인해 발생할 수 있는 '선의의 피해자' 가능성에 대해 설명하고 있습니다. 이는 부동산 양도소득세 관련 규정의 잠재적 문제점을 다루는 일반적인 설명이며, 특정 사건이나 피해 사례를 보도하는 내용은 아닙니다.</t>
+          <t>강원도 내 41곳의 공사 중단 방치 건축물이 15년 이상 방치되어 안전 위협과 범죄 악용 우려를 낳고 있습니다. 인근 주민들은 불안을 호소하며, 장마철 토사 유출 등의 피해를 겪고 있습니다. 지자체는 정비 규정을 마련했으나, 복잡한 소유권 문제와 건축주의 자금난으로 해결에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>본 기사는 부동산 양도소득세 관련 규정의 잠재적 문제점을 설명하는 내용으로, 실제 발생한 사건이나 특정 피해자, 상대방이 명시되어 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>상대방(개별 건축주)의 자금난으로 배상 능력이 불확실하고, 소유권 및 소송 문제가 복잡하게 얽혀 책임 소재가 명확하지 않습니다. 피해는 집단적일 수 있으나, 주로 안전 위협 및 환경적 불편에 대한 것으로 직접적인 금전적 피해 규모를 특정하기 어렵습니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인근 주민 다수</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>2주택자·10년 보유 아파트 양도차익 3억이면</t>
+          <t>강원 방치 건축물 가장 많아…‘안전 위협’</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35575</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499789&amp;ref=A</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-03-01 00:18:43.399913+00:00</t>
+          <t>2026-03-05 00:44:29.851236+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C278" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C278" t="inlineStr"/>
+      <c r="D278" t="inlineStr"/>
+      <c r="E278" t="inlineStr"/>
       <c r="F278" t="inlineStr">
         <is>
-          <t>건물주 C씨의 권리금 회수 방해로 인해 계약이 무산되자, 세입자 A씨가 C씨를 상대로 손해배상 청구 소송을 제기했습니다. 기사는 권리금 분쟁의 일반적인 상황과 명도 합의, 보상 가이드라인 설정 등 해결 방안을 제시하고 있습니다.</t>
+          <t>해당 기사는 정비사업의 사업시행계획인가와 관련하여 항고소송의 방법, 총회결의의 절차적 요건, 취소청구소송의 제소기간 등에 대한 법률적 설명을 제공합니다. 대법원 판례를 인용하며 행정소송법상 쟁점을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>본 기사는 권리금 회수 방해라는 특정 법적 쟁점을 다루고 있어 상대방 책임이 비교적 명확하다고 볼 수 있습니다. 그러나 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도가 낮습니다.</t>
+          <t>해당 기사는 정비사업의 사업시행계획인가와 관련된 행정소송 법리를 설명하는 법률 칼럼으로, 특정 사건이나 분쟁을 다루는 것이 아닙니다. 이미 판결이 선고된 대법원 판례를 인용하고 있어 소송금융 투자 대상이 될 만한 새로운 사건 발굴의 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>내 건물 내 맘대로 못 파나? 건물주 발목 잡는 '권리금'의 비밀 [한경부...</t>
+          <t>[법률라운지] 정비사업의 사업시행계획인가</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602253644O</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603040855299660733</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-28 12:37:35.209727+00:00</t>
+          <t>2026-03-05 00:38:06.203070+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
-      <c r="D279" t="inlineStr"/>
-      <c r="E279" t="inlineStr"/>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>시장 직속 해결기구를 통한 상생 합의 추진 예정</t>
+        </is>
+      </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>건설공제조합이 중소기업 위주의 국내 건설업계 특성을 고려하여 중대사고 배상책임공제 상품을 운영하고 있다. 이는 대규모 손해배상금과 소송비용을 감당하기 어려운 중소 건설업체로 인해 피해자와 유가족이 보상받지 못하는 상황을 방지하기 위함이다.</t>
+          <t>김석기 창원시장 예비후보가 마산해양신도시와 관련된 장기화된 민간 시행자 소송 문제를 시장 직속 해결기구를 통해 상생 합의로 해결하겠다고 공약했습니다. 이 문제는 마산항 준설토 매립으로 조성된 부지와 관련된 것으로, 현재 진행 중인 법적 분쟁을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 건설공제조합의 중대사고 배상책임공제 상품에 대한 일반적인 정보를 제공한다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 제시되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사는 정치인의 공약으로, '민간 시행자 소송 문제'의 해결을 다루고 있어 소송금융 투자 대상으로서의 명확한 피해자 집단이나 상대방의 책임이 불분명합니다. 사건의 구체적인 내용, 피해 규모, 증거 유무 등이 전혀 언급되지 않아 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>건설공제조합 “중대사고 배상책임공제 순항”</t>
+          <t>김석기 창원시장 예비후보  마산의 심장 다시 뛰게</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>mcnews.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>http://mcnews.co.kr/85863</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631609</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-28 01:28:44.515613+00:00</t>
+          <t>2026-03-04 01:47:16.910802+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr"/>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>한국전력공사, 한국수력원자력</t>
+        </is>
+      </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>기존 시공사의 손해배상 또는 지위 확인 소송 가능성 언급</t>
+          <t>런던국제중재법원(LCIA) 중재 진행 중이었으나, 정부 권고로 대한상사중재원(KCAB) 이관 및 협의체 가동 논의 중.</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>성남 상대원2구역 재개발 사업에서 신규 시공사 경쟁 입찰이 진행되는 가운데, 기존 시공사가 손해배상 소송이나 지위 확인 소송을 제기할 가능성이 언급되었다. 사업 주체 측은 이러한 소송이 사업 진행에 영향을 주지 않을 것이라고 설명했다. 현장은 철거가 완료된 상태이다.</t>
+          <t>한국전력공사와 한국수력원자력이 UAE 바라카 원전 공사 지연으로 발생한 1조 4000억 원의 추가 비용을 두고 갈등 중이다. 양사는 런던국제중재법원에 중재를 요청했으나, 정부가 국내 중재로 이관하고 협의체를 가동하도록 권고했다. 그러나 정부 권고에 강제력이 없고, 양사 모두 배임 논란을 우려해 합의 도출이 쉽지 않을 것으로 보인다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>기사 내용은 성남 상대원2구역 재개발 사업에서 기존 시공사가 제기할 수 있는 소송에 대한 언급으로, 소송금융이 일반적으로 투자하는 집단 피해자나 명확한 가해자가 있는 사건이 아님. 소송의 주체와 대상, 쟁점이 불분명하며, 피해 규모나 상대방의 책임 명확성 등 적합 조건에 해당하는 정보가 부족함.</t>
+          <t>상대방에게 자력이 충분하고 피해 규모가 크며 공적 절차가 진행 중이나, 분쟁 당사자가 모두 공공기관(한전-한수원)이며 한전이 한수원의 지분 100%를 보유한 모자회사 관계임. 또한 합의 시 양측 모두 배임 논란에 휘말릴 수 있어 소송금융의 일반적인 투자 대상과는 거리가 있음.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 4000억 원</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>성남 상대원2구역, 신규 시공사 경쟁 입찰 3월 6일 마감</t>
+          <t>정부까지 나선 한전·한수원 공사비 분쟁… 합의점 찾을까</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business_info/2026/02/27/GUM7YK4W5RHYTPE656LPAWH2SM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.fnnews.com/news/202603031847199620</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-28 01:27:22.633496+00:00</t>
+          <t>2026-03-04 01:41:12.052273+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
-          <t>부동산 임대차 관련 법률 판례 논의</t>
+          <t>사업 지연 및 시행사 재무 악화</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>기사는 임대인이 전세금을 반환하지 않을 경우 세입자가 계약을 해제하거나 손해배상을 청구할 수 있다는 법원의 판례를 다루고 있습니다. 이는 무용한 이행제공을 강요하는 것이 부당하다는 취지이며, 부동산 매매계약에서 나온 판결이 전세보증금 반환 쟁점에도 적용될 수 있음을 설명합니다.</t>
+          <t>인천 송도 G5 블록 개발사업이 약 9년간의 표류 끝에 본궤도에 올랐으나, 사업 시행사인 NSIC는 완전자본잠식 상태이며 포스코이앤씨의 대규모 채무보증에도 재무 상황이 매우 좋지 않습니다. 5월 분양 예정이지만, 미분양 증가 등 시장 환경도 녹록지 않아 재무 정상화 여부가 불투명한 상황입니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, 임대차 계약에서 전세보증금 반환과 지연손해금에 대한 법률적 판례와 그 취지를 설명하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 신규 투자 기회로 보기 어렵습니다.</t>
+          <t>본 기사는 송도 G5 블록 개발사업의 시행사인 NSIC의 재무 악화 및 사업 지연 상황을 다루고 있으며, 소송금융의 대상이 될 만한 명확한 원고와 피고, 그리고 구체적인 소송 사유가 현재로서는 확인되지 않습니다. 과거 출자사 간 소송이 있었으나 이는 이미 언급된 과거의 일이며, 현재 외부 피해자가 발생하여 소송을 준비 중이라는 내용은 없습니다. 따라서 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>임대인 전세금 안주는데, 세입자 집 비워야 하나</t>
+          <t>포스코이앤씨의 아픈손가락 NSIC…송도 G5블록 분양으로 완전자본잠식 ...</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35623</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260302010008440</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-28 01:26:55.498137+00:00</t>
+          <t>2026-03-04 01:40:38.734837+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr"/>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>창원시</t>
+        </is>
+      </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>개별 임대인들이 임대차 계약 불이행으로 어려움을 겪고 있으며, 법적 조치에 대한 한계가 명확한 상황</t>
+          <t>시장 예비후보가 소송 해결을 위한 직속 기구 가동을 정책으로 발표</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>외국인 유학생 및 체류 외국인 증가에 따라 외국인 임차인 수가 급증하는 가운데, 월세 미납 후 잠적하는 '먹튀' 사례가 빈번하게 발생하고 있습니다. 임대인들은 임대료 미납, 짐 처리 문제 등으로 어려움을 겪고 있으며, 민사 사안으로 분류되어 법적 조치에 한계가 많습니다. 특히 임차인이 출국할 경우 소송 절차와 비용 부담이 커지는 상황입니다.</t>
+          <t>창원 해양신도시 사업과 관련하여 민간개발 업체와의 소송이 진행 중이며, 한 시장 예비후보는 이를 해결하기 위한 시장 직속 기구 가동을 정책으로 발표했습니다. 예비후보는 행정이 법 뒤에 숨어 판결만 기다리고 있다고 비판했습니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>상대방이 개별 외국인 임차인으로 특정되며, 이들이 잠적하거나 출국하는 경우가 많아 자력 확보가 어렵고 소송 진행 및 집행이 매우 까다로워 회수 가능성이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함'에 해당하지 않음) 비록 집단적 피해가 발생하고 증거 확보는 가능하나, 개별 사건의 회수 난이도가 높아 소송금융 투자에 부적합합니다.</t>
+          <t>기사에 따르면 창원 해양신도시 사업과 관련하여 민간개발 업체와의 소송이 진행 중임이 확인되나, 소송의 구체적인 내용, 피해 규모, 피해자 수 등 소송금융 투자 적합도를 판단할 핵심 정보가 부족합니다. 상대방의 자력(창원시)은 충분할 수 있으나, 그 외 적합 조건 충족 여부를 알 수 없습니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>임대인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>야반도주에 남겨진 짐까지…외국인 유학생 ‘먹튀’에 집주인 ‘한숨’</t>
+          <t>창원 해양신도시 4차 재평가 연기…예비후보 정책 언급</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974645</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2000311</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-02-28 01:23:56.959926+00:00</t>
+          <t>2026-03-04 01:39:02.977115+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
-      <c r="D283" t="inlineStr"/>
-      <c r="E283" t="inlineStr"/>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>민간 개발업체와의 장기 소송 진행 중, 시장 후보가 합의를 통한 종결 및 사업 정상화 선언</t>
+        </is>
+      </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>기사는 2026년 제2차 정기 수요강좌에서 다뤄진 내용을 요약하며, 이전고시 완료 후 시공자와의 청산 분쟁, 허위·과장 분양광고로 인한 손해배상, 입주 및 등기 지연으로 인한 사업시행자의 손해배상 책임 등 부동산 개발 관련 법적 분쟁 사례와 판례를 설명했습니다. 이는 특정 사건의 발생이나 진행 상황을 보도하는 것이 아닌, 법률 교육 강좌에 대한 내용입니다.</t>
+          <t>김석기 창원시장 예비후보가 수년간 소송과 갈등으로 표류해 온 마산해양신도시 사업의 전면 재설계를 선언했다. 김 후보는 시장 직속 해결기구를 가동해 민간 개발업체와의 소송을 전향적 합의로 종결하고, 주거, 디지털·AI 산업, 문화·관광 기능을 포함한 복합단지로 재설계하여 사업을 정상화하겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 부동산 개발 관련 법적 분쟁 사례와 판례를 설명하는 강좌 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 분쟁이 존재하지 않아 부적합합니다.</t>
+          <t>이 기사는 마산해양신도시 사업을 둘러싼 '장기 소송'을 시장 후보가 '전향적 합의로 종결'하고 사업을 정상화하겠다는 내용을 담고 있습니다. 이는 소송금융이 새로운 소송 기회를 발굴하거나 기존 소송을 지원하여 피해를 구제하는 목적과는 상반됩니다. 특정 피해자 집단이 명확한 손해배상 청구를 할 수 있는 상황이 아니며, 상대방의 책임이 명확하게 특정되지도 않습니다. (부적합 조건: 소송 종결을 목표로 함, 적합 조건: 해당 없음)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>2026년 제2차 정기 수요강좌 | 사업 마무리의 핵심 이전고시, 법적 분쟁...</t>
+          <t>마산해양신도시, 주거와 문화·관광, 디지털 산단 복합단지로 조성</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=60196</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=467041</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-02-28 01:23:37.984680+00:00</t>
+          <t>2026-03-04 01:33:58.238227+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>본 기사는 단기 상가임대차인 '깔세' 계약 종료 후 발생하는 명도소송에서 상가건물임대차보호법 적용 여부에 대한 법률 상식을 다룹니다. 임대인이 명도소송에서 승소하기 위해 계약서에 일시사용 목적을 명확히 기재하고 사업자등록을 하지 않도록 하는 것이 중요하다고 설명합니다.</t>
+          <t>부동산 전문 변호사가 계약 해제 및 계약금 반환, 명도소송, 하자보수 청구, 손해배상 등 다양한 부동산 분쟁 유형에서 소송 전 사전 대응의 중요성을 강조하는 내용입니다. 부동산 소송은 분쟁 금액이 크다는 점을 언급합니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, '깔세 명도 분쟁'이라는 법률 상식에 대한 해설입니다. 소송금융 투자 대상이 되기 위한 특정 상대방, 집단적 피해, 구체적인 피해 규모, 진행 중인 공적 절차 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 부동산 소송 전 점검사항에 대한 일반적인 법률 정보 기사입니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>[법률상식]'깔세 명도 분쟁' 상임법 배제 특약 효력 공방… 실질이 판단...</t>
+          <t>﻿부동산 전문 변호사가 강조하는 소송 전 점검사항은</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812513</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18617</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-02-28 00:32:11.301596+00:00</t>
+          <t>2026-03-04 01:25:08.160331+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C285" t="inlineStr"/>
-      <c r="D285" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D285" t="inlineStr"/>
+      <c r="E285" t="inlineStr"/>
       <c r="F285" t="inlineStr">
         <is>
-          <t>한국가스공사가 KC-1(한국형 화물창) 소송에서 일부 승소하여 2024년에 인식했던 충당부채 중 1205억원을 환입했다고 밝혔다. 이는 소송이 이미 종결되었음을 시사하며, 가스공사의 재무 상태 개선에 기여할 것으로 보인다.</t>
+          <t>기사는 압구정 재건축 사업을 둘러싼 삼성물산, 현대건설 등 주요 건설사들의 치열한 수주 경쟁을 보도하고 있습니다. 공사 실행 의무 위반 시 발생할 수 있는 손해배상, 채무인수, 자격 박탈 등의 리스크를 언급하며 경쟁의 어려움을 설명합니다. 이는 기업 간의 사업 경쟁 상황으로, 소송금융의 대상이 되는 피해자 집단이나 법적 분쟁 발생 사실을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>기사 내용은 한국가스공사가 KC-1 소송에서 '일부 승소'하여 충당부채를 환입했다는 것으로, 이미 소송이 종결되었거나 판결이 선고된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 건설사 간의 재건축 수주 경쟁 상황을 다루고 있으며, 특정 주체의 명확한 잘못이나 집단적 피해자가 발생한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 피해자 집단이나 손해배상 청구의 근거가 되는 사건 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>가스공사, 2025년 영업이익 2조1012억원 달성</t>
+          <t>래미안 Vs. 디에이치 Vs. 아크로, 불붙는 '압구정' 쟁탈전</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1614970/?sc=Naver</t>
+          <t>https://www.topdaily.kr/articles/109021</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-27 00:57:24.371270+00:00</t>
+          <t>2026-03-04 01:24:23.625924+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C286" t="inlineStr"/>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr"/>
       <c r="F286" t="inlineStr">
         <is>
-          <t>미국 라스베이거스 리조트 개발사업과 관련된 부당이득반환청구 소송에서 항소심이 원고의 항소를 기각했다. 세방전지가 상고하지 않아 패소가 확정되었으며, 이는 소송이 최종적으로 종결되었음을 의미한다.</t>
+          <t>LH가 올해 전세임대주택 3만8000호를 공급할 계획이며, 이 중 2,500호는 전세사기 피해자에게 배정됩니다. 이는 청년, 신혼부부 등 생애주기별 맞춤형 주거 지원의 일환으로, 전세사기 피해자들의 주거 안정을 돕기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 부당이득반환청구 소송의 항소심에서 원고의 항소가 기각되었고, 세방전지가 상고하지 않아 패소가 확정된 상태이다. 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>본 기사는 LH의 전세임대주택 공급 계획을 다루며, 전세사기 피해자 2,500호에 대한 지원을 언급하고 있습니다. 이는 대규모 피해자 집단을 시사하지만, 기사 자체는 특정 소송 대상 사건이나 피고를 명시하지 않고, 이미 발생한 사기 피해에 대한 정부 지원책을 설명하는 내용이므로 소송금융 투자 대상으로서의 신규 사건 발굴 기회는 낮습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,500호</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>[Who Is ?] 박정희 세방전지 대표이사 사장</t>
+          <t>LH, 올해 전세임대주택 3만8000호 공급...청년·신혼부부 등 생애주기별...</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431373</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7152641</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-02-27 00:49:06.731773+00:00</t>
+          <t>2026-03-04 00:33:05.308247+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>정관 변경 관련 소송이 수년간 진행 중</t>
+          <t>LH 전세임대 공급</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>서초구 신반포2차 재건축 단지에서 상가 조합원의 아파트 분양 기준 완화 정관 변경을 두고 일부 조합원이 소송을 제기했다. 이 분쟁은 수년간 이어지며 사업 일정 전체가 지연되고 있다. 이는 재건축 사업의 새로운 경향으로 언급되고 있다.</t>
+          <t>LH가 올해 전세임대 3만8천 호를 공급할 계획이며, 이 중 2,500호는 전세사기 피해자를 위한 물량입니다. 이는 전세사기 피해자들에게 주거 안정을 지원하기 위한 정부의 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>재건축 조합 내부의 정관 변경 관련 분쟁으로, 상대방(재건축 조합)의 자력이 대기업 등에 비해 불분명하고, '일부 조합원'의 소송으로 집단적 피해로 보기 어렵다. 또한, 구체적인 피해 금액이나 피해자 수가 명확히 제시되지 않아 피해 규모가 불분명하다.</t>
+          <t>본 기사는 LH의 전세사기 피해자 지원 정책에 대한 내용으로, 특정 소송 사건이나 소송금융 투자 대상이 될 만한 새로운 분쟁을 다루고 있지 않습니다. 전세사기 피해자들은 다수이며 피해 규모가 크지만, 본 기사만으로는 특정 피고를 상정하거나 소송 진행 단계를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,500명 이상</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>“상가 없애거나 축소”… 재건축 뉴트렌드</t>
+          <t>LH, 올해 전세임대 3만8천 호 공급</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>businesskorea.co.kr</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602261428073770231</t>
+          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=264260</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-02-27 00:40:52.943881+00:00</t>
+          <t>2026-03-04 00:32:23.940445+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C288" t="inlineStr"/>
-      <c r="D288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
-          <t>임대인들이 개별적으로 피해를 겪고 있으며, 법적 해결 방안 모색 중</t>
+          <t>소송 가능성 언급되었으나 우려 일축</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>외국인 유학생 및 체류 외국인 임차인이 급증하면서 월세를 내지 않고 출국하는 '먹튀' 사례가 속출하고 있다. 임대인들은 밀린 월세와 남겨진 짐 처리 문제로 어려움을 겪고 있으나, 현행법상 임의 해지나 짐 처리가 어렵고 수사기관의 도움도 받기 힘든 상황이다. 개별 임차인을 상대로 한 법적 절차는 복잡하고 비용이 많이 든다.</t>
+          <t>상대원2구역 재개발 프로젝트의 재입찰 소식을 전하며, 일부에서 제기하는 소송 등에 따른 공사 지연 우려를 일축했다. 이 구역은 24만㎡가 넘는 면적에 4885가구 규모의 아파트 단지가 들어설 예정이다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>상대방(개별 외국인 임차인)의 자력 부족 및 소재 파악의 어려움이 가장 큰 문제로, '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 비록 '집단적 피해' 사례가 많지만, 각 사건의 피고가 개별적이고 해외로 출국한 경우가 많아 소송 진행 및 배상금 회수가 매우 어려워 소송금융 투자 실익이 낮습니다. 개별 피해 금액 또한 '피해 규모가 큼' 조건에 미치지 못할 가능성이 높습니다.</t>
+          <t>기사에서 소송 가능성이 언급되나, 구체적인 소송 주체, 쟁점, 피해 규모 등이 명확히 제시되지 않으며, 오히려 소송으로 인한 공사 지연 우려를 일축하고 있어 소송금융 투자 대상으로 적합한 조건을 찾기 어렵다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>전국 외국인 임차인 수 9만8323명 중 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>“월세 너무 안 내서 원룸문 열었더니”..집주인, 유학생 세입자에 ‘속...</t>
+          <t>[이번주 재개발ㆍ재건축] 상대원2구역 재입찰 ‘분수령’</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973859</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603020709258180479</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-02-27 00:39:50.721914+00:00</t>
+          <t>2026-03-03 00:44:12.595849+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
-      <c r="D289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
-          <t>정부와 여당의 전세사기특별법 개정안 논의 및 합의</t>
+          <t>건설감정실무 개정판에 대한 총평</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>정부와 여당이 전세사기 피해자 지원의 사각지대 해소를 위해 '최소보장제'와 '선지급-후정산' 방안 도입에 합의했습니다. 3월 중 전세사기특별법 개정안을 발의하여 피해자 구제 방안을 마련할 예정입니다.</t>
+          <t>2026년 건설감정실무 개정판에 대한 총평 기사로, 법무법인 화인의 정홍식 대표변호사가 하자소송 판단 기준의 일관성 측면에서 실질적 진전이 제한적이라는 아쉬움을 표했습니다. 이는 특정 사건이 아닌 법률 실무 가이드라인 개정에 대한 논평입니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해자 구제를 위한 정부와 여당의 정책 및 입법 논의에 초점을 맞추고 있습니다. 소송금융 투자를 위한 특정하고 자력 있는 소송 상대방이 명확히 제시되지 않으며, 전세사기 가해자들의 자력 부족 문제가 소송금융의 회수 가능성을 낮춥니다. (적합 조건 2번 미충족)</t>
+          <t>해당 기사는 2026년 건설감정실무 개정판에 대한 총평으로, 특정 사건이나 분쟁에 대한 내용이 아닙니다. 소송금융 적합도 판단 기준인 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>전세사기 피해 회복 형평성 높이는 '최소보장제' 도입 전망</t>
+          <t>2026년 건설감정실무 개정판에 대한 총평</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=432758</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021610523020531</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-02-27 00:32:04.121735+00:00</t>
+          <t>2026-03-03 00:44:03.267052+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr"/>
-      <c r="E290" t="inlineStr"/>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>하자 판단 기준 신설 및 정비</t>
+        </is>
+      </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>본 기사는 '주위토지통행권'의 개념과 법적 쟁점을 다루는 포럼 글입니다. 토지 소유권과 생존권 사이의 균형을 맞추기 위한 권리로서, 통행권자는 통행로 개설 청구 소송을 제기할 수 있으며, 본안 소송에서 권리의 존부가 최종 판단된다고 설명합니다.</t>
+          <t>하자소송 실무와 판례를 통해 형성된 기준을 정리하고 구체화하는 '하자 판단 기준'이 신설 및 정비되었습니다. 이는 기존 기준의 일관성 부족에 대한 아쉬움이 제기되는 가운데 이루어진 변화입니다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌 '주위토지통행권'이라는 법률 개념을 설명하는 포럼 기사입니다. 따라서 소송금융 적합도 판단 기준인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 어떠한 적합 조건에도 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보가 부재합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 하자소송의 판단 기준이 신설 및 정비되었다는 법률 제도 변화에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>[제민포럼] 주위토지통행권, 권리와 배려의 공존</t>
+          <t>‘하자 판단 기준’ 신설… 개별 하자 구체적 판단 기준도 정비</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=834031</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021417595550512</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-02-26 13:24:38.025184+00:00</t>
+          <t>2026-03-03 00:43:56.837288+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
-      <c r="E291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E291" t="inlineStr"/>
       <c r="F291" t="inlineStr">
         <is>
-          <t>김포 북변5구역 재개발정비사업이 관리처분계획 인가를 고시하며 본격화된다. 과거 사업시행 및 조합설립 관련 소송으로 우여곡절을 겪었으나, 현재는 착공을 위한 행정절차가 완료된 상태다. 올해 하반기 분양 예정이며, 내년 하반기 보상, 이주, 철거가 진행될 예정이다.</t>
+          <t>아파트 하자소송의 건설감정실무가 일부 보완되었으나, 기존 실무와 판례를 재확인하는 수준에 그쳐 큰 변화가 없다는 보도입니다. 사건별 편차 문제 해결에 미흡하여 하자 소송 패러다임 변화에 대한 기대에 미치지 못하고 있습니다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>기사는 재개발 사업의 관리처분계획 인가로 사업이 본격화된다는 긍정적인 진행 상황을 보도하고 있습니다. 과거 사업시행 및 조합설립 관련 소송이 언급되지만, 현재 시점에서 소송금융 투자 대상이 될 만한 새로운 분쟁이나 상대방의 책임이 명확히 드러나지 않습니다. (적합 조건 1, 5 미충족)</t>
+          <t>이 기사는 특정 아파트 하자 소송 사건이 아닌, 아파트 하자 소송의 '건설감정실무' 개정 내용과 그 한계에 대해 다루고 있습니다. 특정 피해자나 상대방이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>김포 북변5구역 재개발 본격화…관리 처분 계획 인가</t>
+          <t>[단독] ‘건설감정실무’ 일부만 보완… 기획소송 줄어들까</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260226580329</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021405286360509</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-02-26 12:59:43.298123+00:00</t>
+          <t>2026-03-03 00:43:49.280035+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
-      <c r="E292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E292" t="inlineStr"/>
       <c r="F292" t="inlineStr">
         <is>
-          <t>광명시는 재개발·재건축 등 정비사업 과정에서 발생하는 갈등과 사업 지연을 줄이기 위한 5대 공공관리 정책을 발표했습니다. 전문가 점검반 운영, 신탁방식 사업장 관리 강화, 공공관리 조례 제정 등을 통해 사전 예방 및 투명성을 높이는 데 중점을 둡니다. 이는 미래의 분쟁을 방지하기 위한 시의 노력입니다.</t>
+          <t>해당 칼럼은 주거비 급등으로 인한 서민들의 피해를 지적하며, 주거사다리가 사라지는 현상에 대한 우려를 표합니다. 섬세한 정책 설계와 신뢰할 수 있는 세제 개편의 필요성을 강조하며, 주택임대사업 정책의 영향을 언급합니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>이 기사는 광명시가 정비사업 과정에서 발생할 수 있는 갈등과 사업 지연을 사전에 예방하기 위한 정책을 발표한 내용입니다. 특정 사건이나 피해 사실, 책임 주체가 명확히 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 현재 발생한 분쟁이 아닌 미래의 분쟁을 방지하기 위한 행정적 노력에 대한 보도입니다.</t>
+          <t>해당 기사는 주거비 상승과 주택임대사업 관련 정책 방향에 대한 칼럼으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송의 대상이 될 만한 구체적인 가해 주체나 피해 사실이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>광명시, 정비사업 갈등 '제로'...능동적 공공관리 5대 정책 추진</t>
+          <t>[박일근 칼럼] 주택임대사업 덕에 싼 전세 살았는데</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261406587785</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030211510004726?did=NA</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-02-26 12:56:16.706894+00:00</t>
+          <t>2026-03-03 00:22:29.341902+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr"/>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>관리처분 인가 고시 완료, 과거 소송들은 대법원 심리불속행 기각 등으로 종결</t>
+          <t>제주지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>김포 북변5구역 재개발 사업이 사업시행인가 9년 만에 관리처분계획 인가를 고시하며 행정절차를 완료했습니다. 롯데건설 등 컨소시엄이 시공을 맡아 내년 철거를 목표로 이주 및 철거 작업을 본격화할 예정입니다. 과거 조합설립인가 무효 소송 등 여러 법적 분쟁으로 사업 지연을 겪었으나, 대법원 판결 등으로 소송들이 일단락되며 사업이 정상화 단계에 접어들었습니다.</t>
+          <t>제주지방법원은 아파트 위층 세대 B씨가 반려견 4마리를 키우며 아랫집 A씨 가족에게 층간소음 피해를 일으킨 사실을 인정하고 손해배상 책임을 판결했습니다. 이 사건은 개인 간의 층간소음 분쟁으로, 법원이 피해를 인정하여 배상 책임이 명확해졌습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>본 기사는 김포 북변5구역 재개발 사업이 과거 여러 소송을 극복하고 관리처분 인가를 받아 착공을 앞두고 있다는 내용입니다. 이미 종결된 사건(부적합 조건)에 해당하며, 새로운 집단적 피해나 분쟁 발생 가능성이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 책임(적합 조건 1)과 증거 확보(적합 조건 5)는 법원 판결로 명확하나, 상대방이 개인으로 자력 충분 조건(2)에 부합하지 않습니다. 또한 집단적 피해(3)가 아니며 피해 규모(4)도 소송금융 투자 대상으로 보기에 크지 않을 것으로 예상됩니다. 이미 1심 판결이 선고된 사건으로, 신규 투자 기회로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>김포  북변5구역, 사업시행인가 9년 만에 관리처분 인가…착공 초읽기</t>
+          <t>반려견 4마리 소리 등 층간소음 피해에 손배 판결</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>joongang.tv</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>http://www.joongang.tv/news/articleView.html?idxno=203698</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111271</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-02-26 12:56:05.751032+00:00</t>
+          <t>2026-03-02 12:41:34.931552+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
-      <c r="D294" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D294" t="inlineStr"/>
+      <c r="E294" t="inlineStr"/>
       <c r="F294" t="inlineStr">
         <is>
-          <t>김포 북변5구역 재개발 사업이 15년간의 표류 끝에 관리처분인가를 받으며 7000세대 주거벨트 조성이 가시화되었습니다. 과거 두 차례의 조합설립인가 무효 소송과 조합원 분양 무효 사태 등 법적 분쟁을 겪었으나, 이번 인가로 사업 추진에 탄력이 붙을 것으로 보입니다.</t>
+          <t>해당 기사는 부동산 경매 투자와 관련된 일반적인 위험 요소들을 설명하고 있습니다. 명도 소송의 스트레스, 임차인 문제, 예상치 못한 수리비 등을 언급하며 투자자들이 주의해야 할 점을 강조합니다. 특정 피해 사건이나 소송 대상이 명확하지 않아 소송금융 투자 대상으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>기사는 15년간 표류했던 재개발 사업의 관리처분인가를 통해 과거의 법적 분쟁(조합설립인가 무효 소송, 조합원 분양 무효 사태)이 사실상 종결되고 사업이 재개되는 상황을 보도하고 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 피해 사실을 다루는 것이 아니라, 부동산 경매 투자 시 발생할 수 있는 일반적인 위험(명도 소송, 임차인 문제, 수리비 등)에 대한 조언입니다. 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 책임 소재가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>2186세대 조합원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>김포 북변5구역 관리처분인가, 15년 표류 끝 '7000세대 주거벨트' 가시화</t>
+          <t>[김현우의 핫스팟] 부동산 규제, 경매로 뚫는다···서초동 출근하는 2...</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317825</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250496</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-02-26 12:53:03.305798+00:00</t>
+          <t>2026-03-01 12:52:18.948019+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
-      <c r="E295" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E295" t="inlineStr"/>
       <c r="F295" t="inlineStr">
         <is>
-          <t>안산시가 한양대학교 에리카캠퍼스에서 공인중개사협회와 함께 '전세 피해 예방의 날 캠페인'을 진행했습니다. 이 캠페인은 전세 계약 시 확인해야 할 주요 사항과 전세사기 피해자 지원 제도 등을 홍보하며 피해 예방 및 구제 절차를 안내하는 데 중점을 두었습니다.</t>
+          <t>본 기사는 주택 취득 및 양도 시 잔금일 기준과 조정대상지역 공고 시점의 차이로 인해 발생할 수 있는 '선의의 피해자' 가능성에 대해 설명하고 있습니다. 이는 부동산 양도소득세 관련 규정의 잠재적 문제점을 다루는 일반적인 설명이며, 특정 사건이나 피해 사례를 보도하는 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 전세 사기 사건에 대한 보도가 아닌, 전세 피해 예방 캠페인 진행에 대한 내용입니다. 따라서 소송금융 투자 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 중' 등 어떠한 조건에도 해당하지 않습니다. 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
+          <t>본 기사는 부동산 양도소득세 관련 규정의 잠재적 문제점을 설명하는 내용으로, 실제 발생한 사건이나 특정 피해자, 상대방이 명시되어 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>안산시, 한양대 에리카서 ‘전세 피해 예방 캠페인’ 전개</t>
+          <t>2주택자·10년 보유 아파트 양도차익 3억이면</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=804491</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35575</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-02-26 12:37:20.597447+00:00</t>
+          <t>2026-03-01 00:18:43.399913+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr"/>
-      <c r="D296" t="inlineStr"/>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>C씨</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>전세사기 피해 예방 캠페인 진행</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>안산시가 한양대학교 에리카캠퍼스 입학식에 맞춰 '전세피해 예방의 날' 캠페인을 진행했다. 이 캠페인은 전세계약 시 주요 확인사항과 전세사기 피해자 지원제도에 대한 홍보물을 배포하고, 피해 발생 시 지원 내용 및 구제 절차를 안내하는 것을 목적으로 한다.</t>
+          <t>건물주 C씨의 권리금 회수 방해로 인해 계약이 무산되자, 세입자 A씨가 C씨를 상대로 손해배상 청구 소송을 제기했습니다. 기사는 권리금 분쟁의 일반적인 상황과 명도 합의, 보상 가이드라인 설정 등 해결 방안을 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>이 기사는 특정 전세사기 사건에 대한 것이 아니라, 전세사기 피해 예방 및 피해자 지원을 위한 캠페인 진행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 진행 중인 법적 절차 등이 명확히 파악되지 않아 적합도가 낮습니다.</t>
+          <t>본 기사는 권리금 회수 방해라는 특정 법적 쟁점을 다루고 있어 상대방 책임이 비교적 명확하다고 볼 수 있습니다. 그러나 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>안산시 '전세피해 예방의 날' 캠페인 진행</t>
+          <t>내 건물 내 맘대로 못 파나? 건물주 발목 잡는 '권리금'의 비밀 [한경부...</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=219252</t>
+          <t>https://www.hankyung.com/article/202602253644O</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-02-26 12:35:35.305847+00:00</t>
+          <t>2026-02-28 12:37:35.209727+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C297" t="inlineStr"/>
-      <c r="D297" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D297" t="inlineStr"/>
+      <c r="E297" t="inlineStr"/>
       <c r="F297" t="inlineStr">
         <is>
-          <t>더불어민주당 전세사기대책특별위원회가 전세사기 피해자 구제를 위한 실효성 있는 입법 과제와 정책 대안을 발표했습니다. 20~30대 청년층이 대다수인 피해자들의 재기 지원을 위해 최소보장제, 최소보장금 선지급-후정산, 경매차익 일부 선지급제 도입 등을 추진하며, 관련 특별법 개정을 조속히 추진할 예정입니다.</t>
+          <t>건설공제조합이 중소기업 위주의 국내 건설업계 특성을 고려하여 중대사고 배상책임공제 상품을 운영하고 있다. 이는 대규모 손해배상금과 소송비용을 감당하기 어려운 중소 건설업체로 인해 피해자와 유가족이 보상받지 못하는 상황을 방지하기 위함이다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>소송금융의 핵심인 상대방(사기 임대인)의 자력 부족이 결정적인 걸림돌입니다 (적합 조건 2번 미충족). 정부가 피해자 지원책을 마련하는 것 자체가 가해자로부터 보증금 회수가 어렵다는 점을 방증합니다. 비록 집단적 피해, 큰 피해 규모, 공적 절차 진행 등은 긍정적이나, 자력 부족으로 인해 투자 적합도는 낮습니다.</t>
+          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 건설공제조합의 중대사고 배상책임공제 상품에 대한 일반적인 정보를 제공한다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 제시되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>다수 (20~30대 청년층 약 75%)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>“전세사기는 사회적 재난”…민주당 전세사기대책특위, 청년층 재기 돕...</t>
+          <t>건설공제조합 “중대사고 배상책임공제 순항”</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mcnews.co.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682799?ref=naver</t>
+          <t>http://mcnews.co.kr/85863</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-02-26 12:21:22.916528+00:00</t>
+          <t>2026-02-28 01:28:44.515613+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
-      <c r="D298" t="inlineStr"/>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>전세 피해 예방 캠페인 진행 중</t>
+          <t>기존 시공사의 손해배상 또는 지위 확인 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>안산시가 한양대학교 에리카캠퍼스에서 전세 피해 예방 캠페인을 진행했습니다. 이 캠페인은 대학생들에게 전세 계약 시 확인 사항과 전세사기 피해자 지원 제도 및 구제 절차를 안내하는 데 중점을 두었습니다. 기사는 특정 전세 사기 사건을 다루기보다는 예방 활동에 대한 정보를 제공합니다.</t>
+          <t>성남 상대원2구역 재개발 사업에서 신규 시공사 경쟁 입찰이 진행되는 가운데, 기존 시공사가 손해배상 소송이나 지위 확인 소송을 제기할 가능성이 언급되었다. 사업 주체 측은 이러한 소송이 사업 진행에 영향을 주지 않을 것이라고 설명했다. 현장은 철거가 완료된 상태이다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>해당 기사는 안산시가 전세 피해를 예방하기 위한 캠페인을 진행했다는 내용으로, 특정 전세 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 부적합합니다.</t>
+          <t>기사 내용은 성남 상대원2구역 재개발 사업에서 기존 시공사가 제기할 수 있는 소송에 대한 언급으로, 소송금융이 일반적으로 투자하는 집단 피해자나 명확한 가해자가 있는 사건이 아님. 소송의 주체와 대상, 쟁점이 불분명하며, 피해 규모나 상대방의 책임 명확성 등 적합 조건에 해당하는 정보가 부족함.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>[안산소식]대학가 전세피해 예방 캠페인 등</t>
+          <t>성남 상대원2구역, 신규 시공사 경쟁 입찰 3월 6일 마감</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003527104</t>
+          <t>https://biz.chosun.com/industry/business_info/2026/02/27/GUM7YK4W5RHYTPE656LPAWH2SM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-02-26 12:20:41.078456+00:00</t>
+          <t>2026-02-28 01:27:22.633496+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C299" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C299" t="inlineStr"/>
+      <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원심 계약자 승소 판결 파기)</t>
+          <t>부동산 임대차 관련 법률 판례 논의</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>생활형숙박시설(생숙) 분양 계약자들이 허위·과장 광고를 이유로 시행사를 상대로 제기한 부당이득반환 청구 소송에서 대법원이 계약자 승소 판결을 파기환송했다. 대법원은 홍보물에 주거 문구가 있었더라도 생숙 용도가 명확히 고지되었다면 계약 취소 사유가 되지 않는다고 판단했다. 이 판결은 유사 생숙 소송에 중요한 영향을 미칠 것으로 보인다.</t>
+          <t>기사는 임대인이 전세금을 반환하지 않을 경우 세입자가 계약을 해제하거나 손해배상을 청구할 수 있다는 법원의 판례를 다루고 있습니다. 이는 무용한 이행제공을 강요하는 것이 부당하다는 취지이며, 부동산 매매계약에서 나온 판결이 전세보증금 반환 쟁점에도 적용될 수 있음을 설명합니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>대법원이 생활형숙박시설의 법적 용도가 명확히 고지된 경우, 홍보물에 주거 관련 문구가 일부 사용되었더라도 계약 취소의 중대한 사유가 되지 않는다고 판시했습니다. 이는 유사 소송에서 '상대방 책임이 비교적 명확함'이라는 적합 조건 충족을 어렵게 하며, 원고 측의 승소 가능성을 현저히 낮추는 중요한 선례가 되어 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, 임대차 계약에서 전세보증금 반환과 지연손해금에 대한 법률적 판례와 그 취지를 설명하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 신규 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>[단독]  생숙, 사기 분양 ...대법, 계약자 승소 ‘2심 판결’ 파기환송</t>
+          <t>임대인 전세금 안주는데, 세입자 집 비워야 하나</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602250925120684</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35623</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-02-26 01:06:13.731408+00:00</t>
+          <t>2026-02-28 01:26:55.498137+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>2심 패소 후 상고 포기</t>
+          <t>개별 임대인들이 임대차 계약 불이행으로 어려움을 겪고 있으며, 법적 조치에 대한 한계가 명확한 상황</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>고양시의 한 재개발 조합이 공동주택 단지 계획에 대한 인가 거부에 불복하여 소송을 제기했으나, 2023년 9월 2심에서 패소하고 상고를 포기한 것으로 보입니다. 이는 능곡재정비촉진계획 및 국토계획법 시행령 위배를 이유로 한 인가 거부 처분에 대한 행정소송으로 추정됩니다.</t>
+          <t>외국인 유학생 및 체류 외국인 증가에 따라 외국인 임차인 수가 급증하는 가운데, 월세 미납 후 잠적하는 '먹튀' 사례가 빈번하게 발생하고 있습니다. 임대인들은 임대료 미납, 짐 처리 문제 등으로 어려움을 겪고 있으며, 민사 사안으로 분류되어 법적 조치에 한계가 많습니다. 특히 임차인이 출국할 경우 소송 절차와 비용 부담이 커지는 상황입니다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>소송이 2심에서 패소하고 상고를 포기하여 이미 종결된 사건으로 판단됩니다. 이는 '이미 종결된 사건'이라는 소송금융 투자 부적합 조건에 해당합니다.</t>
+          <t>상대방이 개별 외국인 임차인으로 특정되며, 이들이 잠적하거나 출국하는 경우가 많아 자력 확보가 어렵고 소송 진행 및 집행이 매우 까다로워 회수 가능성이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함'에 해당하지 않음) 비록 집단적 피해가 발생하고 증거 확보는 가능하나, 개별 사건의 회수 난이도가 높아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>임대인 다수</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>경기도 재개발·재건축 현황과 전망(10)-고양시</t>
+          <t>야반도주에 남겨진 짐까지…외국인 유학생 ‘먹튀’에 집주인 ‘한숨’</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>housingherald.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60844</t>
+          <t>https://www.mk.co.kr/article/11974645</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-02-25 12:51:51.322753+00:00</t>
+          <t>2026-02-28 01:23:56.959926+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
-      <c r="E301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E301" t="inlineStr"/>
       <c r="F301" t="inlineStr">
         <is>
-          <t>경기도가 전세 계약 위험 요소를 사전에 감지하고 경고하는 'AI 기반 거래안전망 솔루션' 개발에 착수했습니다. 국비 12억 원과 도비 2억 원을 포함해 총 14억 원 규모로, 오는 6월까지 개발을 완료하고 하반기 중 시범 운영에 들어갈 예정입니다. 이 솔루션은 등기부, 건축물대장 등 다양한 데이터를 통합 분석하여 권리관계 진단 및 위험요소를 파악, 선제적 예방 체계를 구축하는 것을 목표로 합니다.</t>
+          <t>기사는 2026년 제2차 정기 수요강좌에서 다뤄진 내용을 요약하며, 이전고시 완료 후 시공자와의 청산 분쟁, 허위·과장 분양광고로 인한 손해배상, 입주 및 등기 지연으로 인한 사업시행자의 손해배상 책임 등 부동산 개발 관련 법적 분쟁 사례와 판례를 설명했습니다. 이는 특정 사건의 발생이나 진행 상황을 보도하는 것이 아닌, 법률 교육 강좌에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>이 기사는 경기도가 부동산 전세 계약 위험을 예방하기 위한 AI 기반 솔루션을 개발하는 공공 프로젝트에 대한 내용입니다. 특정 피해 사건이나 소송 상대방이 존재하지 않으며, 소송금융 투자의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행) 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 부동산 개발 관련 법적 분쟁 사례와 판례를 설명하는 강좌 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 분쟁이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>경기도, ‘AI기반 부동산 거래안전망 솔루션’ 개발 착수...전세계약 위...</t>
+          <t>2026년 제2차 정기 수요강좌 | 사업 마무리의 핵심 이전고시, 법적 분쟁...</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260225023332443</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60196</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-02-25 00:17:51.213000+00:00</t>
+          <t>2026-02-28 01:23:37.984680+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr"/>
       <c r="F302" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)가 아파트에 설치한 층간소음 예방 센서 '노이즈가드'가 층간소음 민원 감소에 효과적인 것으로 나타났습니다. 연구 결과, 노이즈가드 설치 가구의 90%가 층간소음 민원을 주고받은 경험이 없으며, 입주민들의 생활 습관 개선에도 긍정적인 영향을 미쳤습니다. 특히 자녀가 있는 신축주택 가구에서 높은 예방 효과를 보였습니다.</t>
+          <t>본 기사는 단기 상가임대차인 '깔세' 계약 종료 후 발생하는 명도소송에서 상가건물임대차보호법 적용 여부에 대한 법률 상식을 다룹니다. 임대인이 명도소송에서 승소하기 위해 계약서에 일시사용 목적을 명확히 기재하고 사업자등록을 하지 않도록 하는 것이 중요하다고 설명합니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>이 기사는 층간소음 분쟁을 예방하는 시스템의 효과에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피고, 피해 사실이 명확히 제시되어 있지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, '깔세 명도 분쟁'이라는 법률 상식에 대한 해설입니다. 소송금융 투자 대상이 되기 위한 특정 상대방, 집단적 피해, 구체적인 피해 규모, 진행 중인 공적 절차 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>층간소음 해법될 수 있을까?…‘이것’ 설치했더니 스스로 생활습관 고...</t>
+          <t>[법률상식]'깔세 명도 분쟁' 상임법 배제 특약 효력 공방… 실질이 판단...</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570270?ref=naver</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812513</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-02-24 13:27:59.091291+00:00</t>
+          <t>2026-02-28 00:32:11.301596+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>법원 판결 확정</t>
+          <t>KC-1 소송 일부 승소에 따른 충당부채 환입</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>광주 북구의 한 여성 중증장애인 거주시설 진입로를 둘러싼 토지사용료 청구 소송에서 법원이 원고의 청구를 기각했다. 원고가 항소하지 않아 판결이 확정되면서 15년간 이어진 분쟁은 일단락되었다.</t>
+          <t>한국가스공사가 KC-1(한국형 화물창) 소송에서 일부 승소하여 2024년에 인식했던 충당부채 중 1205억원을 환입했다고 밝혔다. 이는 소송이 이미 종결되었음을 시사하며, 가스공사의 재무 상태 개선에 기여할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>해당 사건은 법원의 판결이 확정되어 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용은 한국가스공사가 KC-1 소송에서 '일부 승소'하여 충당부채를 환입했다는 것으로, 이미 소송이 종결되었거나 판결이 선고된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>광주 북구 장애인시설 진입로 분쟁 일단락</t>
+          <t>가스공사, 2025년 영업이익 2조1012억원 달성</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=902311</t>
+          <t>https://www.dailian.co.kr/news/view/1614970/?sc=Naver</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-02-24 13:18:12.204544+00:00</t>
+          <t>2026-02-27 00:57:24.371270+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>신화엔지니어링</t>
+          <t>세방전지</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>벌점부과처분 취소 소송 판결</t>
+          <t>항소심 원고 항소 기각 및 상고 포기로 패소 확정</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>법원이 LH가 신화엔지니어링에 부과한 벌점부과처분을 취소하라고 판결했습니다. 신화엔지니어링은 4곳의 아파트 건설공사에서 KS 미인증 거울을 설치했으나, 법원은 이를 부실공사로 단정할 수 없다고 판단했습니다.</t>
+          <t>미국 라스베이거스 리조트 개발사업과 관련된 부당이득반환청구 소송에서 항소심이 원고의 항소를 기각했다. 세방전지가 상고하지 않아 패소가 확정되었으며, 이는 소송이 최종적으로 종결되었음을 의미한다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>본 기사는 LH가 건설사에 부과한 벌점부과처분 취소 소송에서 건설사가 승소한 사례를 다룹니다. 법원이 KS 미인증 거울 설치를 부실공사로 단정하기 어렵다고 판단하여, 잠재적 피해자(아파트 주민)가 건설사를 상대로 손해배상 소송을 제기할 경우 상대방 책임 입증이 어려울 수 있습니다. 소송금융 투자 대상으로서의 명확한 원고 측 청구권이 부족합니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 부당이득반환청구 소송의 항소심에서 원고의 항소가 기각되었고, 세방전지가 상고하지 않아 패소가 확정된 상태이다. 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>4개 아파트 단지 주민 다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>“KS 미인증 거울 설치, 부실공사 단정 못 해”</t>
+          <t>[Who Is ?] 박정희 세방전지 대표이사 사장</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/578972?ref=naver</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431373</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-02-24 12:47:42.799258+00:00</t>
+          <t>2026-02-27 00:49:06.731773+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의</t>
+          <t>신반포2차 재건축 조합</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>관리계약 관련 소송 진행 중, 퇴거 판결</t>
+          <t>정관 변경 관련 소송이 수년간 진행 중</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>주상복합 아파트 입주자대표회의(입대의)와 관리업체(B사) 간 관리계약 종료 및 퇴거를 둘러싼 법적 분쟁. 입대의는 B사가 아파트 관리계약 종료 후에도 상가 측과 계약을 연장하자 퇴거 소송을 제기했으며, B사는 입대의의 새 계약이 무효라고 주장했으나, 기사 제목은 B사의 퇴거를 시사하는 법원 판단이 있었음을 암시한다.</t>
+          <t>서초구 신반포2차 재건축 단지에서 상가 조합원의 아파트 분양 기준 완화 정관 변경을 두고 일부 조합원이 소송을 제기했다. 이 분쟁은 수년간 이어지며 사업 일정 전체가 지연되고 있다. 이는 재건축 사업의 새로운 경향으로 언급되고 있다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>본 사건은 주상복합 관리계약 관련 법적 분쟁으로, 다수의 피해자가 발생하는 집단적 피해 사건이 아니며(적합 조건: 집단적 피해 아님), 피해 규모가 명확하지 않습니다(적합 조건: 피해 규모 불분명). 또한, 기사 제목상 이미 관리업체(B사)에 불리한 법원 판단이 내려진 것으로 보여 소송금융 투자 매력이 낮습니다.</t>
+          <t>재건축 조합 내부의 정관 변경 관련 분쟁으로, 상대방(재건축 조합)의 자력이 대기업 등에 비해 불분명하고, '일부 조합원'의 소송으로 집단적 피해로 보기 어렵다. 또한, 구체적인 피해 금액이나 피해자 수가 명확히 제시되지 않아 피해 규모가 불분명하다.</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>주상복합 관리계약 끝난 업체, 상가 측과 연장 합의했어도 퇴거해야</t>
+          <t>“상가 없애거나 축소”… 재건축 뉴트렌드</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167719</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602261428073770231</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-02-24 12:43:59.836746+00:00</t>
+          <t>2026-02-27 00:40:52.943881+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
-      <c r="D306" t="inlineStr"/>
-      <c r="E306" t="inlineStr"/>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>임대인들이 개별적으로 피해를 겪고 있으며, 법적 해결 방안 모색 중</t>
+        </is>
+      </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>법무법인 광장과 글로벌 건설 컨설팅 기업 터너앤타운젠드코리아가 건설 공사비 분쟁 대응을 위한 업무협약을 체결했습니다. 양사는 공동 세미나 개최, 건설 분야 클레임, 분쟁, 중재, 소송 관련 업무 공동 수행 및 상호 교육 지원 등 전반적인 업무 협력을 약속했습니다.</t>
+          <t>외국인 유학생 및 체류 외국인 임차인이 급증하면서 월세를 내지 않고 출국하는 '먹튀' 사례가 속출하고 있다. 임대인들은 밀린 월세와 남겨진 짐 처리 문제로 어려움을 겪고 있으나, 현행법상 임의 해지나 짐 처리가 어렵고 수사기관의 도움도 받기 힘든 상황이다. 개별 임차인을 상대로 한 법적 절차는 복잡하고 비용이 많이 든다.</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인과 컨설팅 회사의 업무 협약에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>상대방(개별 외국인 임차인)의 자력 부족 및 소재 파악의 어려움이 가장 큰 문제로, '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 비록 '집단적 피해' 사례가 많지만, 각 사건의 피고가 개별적이고 해외로 출국한 경우가 많아 소송 진행 및 배상금 회수가 매우 어려워 소송금융 투자 실익이 낮습니다. 개별 피해 금액 또한 '피해 규모가 큼' 조건에 미치지 못할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 외국인 임차인 수 9만8323명 중 다수</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>광장, 터너앤타운젠드코리아와 업무협약...  건설 공사비 분쟁 대응 전...</t>
+          <t>“월세 너무 안 내서 원룸문 열었더니”..집주인, 유학생 세입자에 ‘속...</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216728</t>
+          <t>https://www.mk.co.kr/article/11973859</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>2026-02-24 12:43:35.723645+00:00</t>
+          <t>2026-02-27 00:39:50.721914+00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
-      <c r="D307" t="inlineStr"/>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>과거 법원 판결 사례 언급</t>
+          <t>정부와 여당의 전세사기특별법 개정안 논의 및 합의</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>이 기사는 정비사업의 성패를 가르는 리스크 관리의 중요성을 다루며, 법원이 시공사의 사업 지연 귀책사유를 인정해 손해배상 책임을 부과한 사례가 있음을 언급한다. 공사비 증액 요구가 항상 받아들여지는 것은 아니며, 시공사도 무리한 요구에 따르지 않아야 한다고 설명한다.</t>
+          <t>정부와 여당이 전세사기 피해자 지원의 사각지대 해소를 위해 '최소보장제'와 '선지급-후정산' 방안 도입에 합의했습니다. 3월 중 전세사기특별법 개정안을 발의하여 피해자 구제 방안을 마련할 예정입니다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>이 기사는 정비사업에서 시공사의 귀책사유로 인한 손해배상 책임이 인정된 과거 법원 판례를 일반적인 논조로 언급하고 있어, 특정 소송금융 투자 대상 사건을 발굴하기 어렵습니다. 현재 진행 중인 구체적인 분쟁, 피해 규모, 피해자 수 등 투자 검토에 필요한 정보가 부족합니다.</t>
+          <t>이 기사는 전세사기 피해자 구제를 위한 정부와 여당의 정책 및 입법 논의에 초점을 맞추고 있습니다. 소송금융 투자를 위한 특정하고 자력 있는 소송 상대방이 명확히 제시되지 않으며, 전세사기 가해자들의 자력 부족 문제가 소송금융의 회수 가능성을 낮춥니다. (적합 조건 2번 미충족)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>정비사업, ‘리스크 관리’가 성패 가른다</t>
+          <t>전세사기 피해 회복 형평성 높이는 '최소보장제' 도입 전망</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231037131840544</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=432758</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-02-24 00:40:09.715932+00:00</t>
+          <t>2026-02-27 00:32:04.121735+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C308" t="inlineStr"/>
+      <c r="D308" t="inlineStr"/>
+      <c r="E308" t="inlineStr"/>
       <c r="F308" t="inlineStr">
         <is>
-          <t>신세계그룹의 화성 국제테마파크 사업이 착공 지연으로 한국수자원공사에 120억 원의 배상금을 지급해야 하는 상황에 놓였다. 신세계프라퍼티가 채무 부존재 확인 소송을 제기했으나 1심에서 패소했으며, 항소 계획은 없는 것으로 알려졌다. 이로 인해 120억 원의 배상금 부담이 사실상 확정되었다.</t>
+          <t>본 기사는 '주위토지통행권'의 개념과 법적 쟁점을 다루는 포럼 글입니다. 토지 소유권과 생존권 사이의 균형을 맞추기 위한 권리로서, 통행권자는 통행로 개설 청구 소송을 제기할 수 있으며, 본안 소송에서 권리의 존부가 최종 판단된다고 설명합니다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>본 사건은 신세계그룹이 한국수자원공사를 상대로 제기한 채무 부존재 확인 소송에서 패소하여 120억 원의 배상금을 지급해야 하는 상황입니다. 로앤굿의 고객은 원고(피해자)임을 고려할 때, 신세계는 피해자가 아닌 채무자로서 소송금융 투자 대상에 부적합합니다. 또한, 1심 판결 후 항소 계획이 없어 사실상 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌 '주위토지통행권'이라는 법률 개념을 설명하는 포럼 기사입니다. 따라서 소송금융 적합도 판단 기준인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 어떠한 적합 조건에도 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>120억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>4.6조 정용진 승부수, 시작 전부터 흔들…착공 지연 120억 배상</t>
+          <t>[제민포럼] 주위토지통행권, 권리와 배려의 공존</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/02/23/2026022303793.html</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834031</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-02-24 00:33:57.635302+00:00</t>
+          <t>2026-02-26 13:24:38.025184+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C309" t="inlineStr"/>
-      <c r="D309" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
-          <t>공유물분할 소송 종결 (2021년)</t>
+          <t>관리처분계획 인가 고시</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>서울 중구 무학 제1지구 주민들은 70년간 6필지를 공동 소유하며 재산권 행사에 어려움을 겪었다. 2017년 공유물분할 소송을 제기하여 2021년 대지 4필지는 개인 소유로, 나머지는 도로로 분할하는 판결을 받아 토지소유권 문제가 해결되었다.</t>
+          <t>김포 북변5구역 재개발정비사업이 관리처분계획 인가를 고시하며 본격화된다. 과거 사업시행 및 조합설립 관련 소송으로 우여곡절을 겪었으나, 현재는 착공을 위한 행정절차가 완료된 상태다. 올해 하반기 분양 예정이며, 내년 하반기 보상, 이주, 철거가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>이 사건은 2017년에 시작된 공유물분할 소송이 2021년에 이미 종결되어 토지소유권 문제가 해결된 상태입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사는 재개발 사업의 관리처분계획 인가로 사업이 본격화된다는 긍정적인 진행 상황을 보도하고 있습니다. 과거 사업시행 및 조합설립 관련 소송이 언급되지만, 현재 시점에서 소송금융 투자 대상이 될 만한 새로운 분쟁이나 상대방의 책임이 명확히 드러나지 않습니다. (적합 조건 1, 5 미충족)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>서울 중구, 70년 만에 무학 제1지구 토지소유권 문제 해결</t>
+          <t>김포 북변5구역 재개발 본격화…관리 처분 계획 인가</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289788280925</t>
+          <t>https://www.kyeonggi.com/article/20260226580329</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-02-24 00:32:18.464919+00:00</t>
+          <t>2026-02-26 12:59:43.298123+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C310" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C310" t="inlineStr"/>
+      <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
-          <t>마포구가 서울시를 상대로 제기한 9차례 소송 모두 종결 및 승소</t>
+          <t>광명시의 정비사업 갈등 예방 및 공공관리 정책 추진</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>마포구가 서울시를 상대로 9차례 소송을 제기하여 망원·마포유수지 두 곳의 소유권과 권리권을 넘겨받았습니다. 총 2만160.8㎡ 규모의 유수지 개발에 착수할 예정입니다. 이 사건은 이미 마포구의 승소로 종결된 소송입니다.</t>
+          <t>광명시는 재개발·재건축 등 정비사업 과정에서 발생하는 갈등과 사업 지연을 줄이기 위한 5대 공공관리 정책을 발표했습니다. 전문가 점검반 운영, 신탁방식 사업장 관리 강화, 공공관리 조례 제정 등을 통해 사전 예방 및 투명성을 높이는 데 중점을 둡니다. 이는 미래의 분쟁을 방지하기 위한 시의 노력입니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>마포구가 서울시를 상대로 진행한 9차례 소송은 이미 종결되었으며, 마포구가 소유권과 권리권을 넘겨받아 승소한 사건입니다. 소송금융은 현재 진행 중이거나 향후 진행될 소송에 자금을 지원하는 것이므로, 이미 종결된 본 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>이 기사는 광명시가 정비사업 과정에서 발생할 수 있는 갈등과 사업 지연을 사전에 예방하기 위한 정책을 발표한 내용입니다. 특정 사건이나 피해 사실, 책임 주체가 명확히 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 현재 발생한 분쟁이 아닌 미래의 분쟁을 방지하기 위한 행정적 노력에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>마포구, 망원·마포유수지 복합공간 개발 착수</t>
+          <t>광명시, 정비사업 갈등 '제로'...능동적 공공관리 5대 정책 추진</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514982</t>
+          <t>http://www.fnnews.com/news/202602261406587785</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-02-23 13:14:48.090764+00:00</t>
+          <t>2026-02-26 12:56:16.706894+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
-      <c r="D311" t="inlineStr"/>
-      <c r="E311" t="inlineStr"/>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>관리처분 인가 고시 완료, 과거 소송들은 대법원 심리불속행 기각 등으로 종결</t>
+        </is>
+      </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>이 기사는 공유지분 부동산의 문제점과 해결책인 '공유물 분할 청구 소송'에 대해 설명합니다. 공동 소유 부동산의 처분이나 관리에 대한 공유자 간의 의견 불일치 시, 법원에 지분 분할 또는 경매 후 대금 분할을 요청할 수 있음을 안내합니다. 특정 사건에 대한 보도가 아닌 법률 상식 전달 목적의 기사입니다.</t>
+          <t>김포 북변5구역 재개발 사업이 사업시행인가 9년 만에 관리처분계획 인가를 고시하며 행정절차를 완료했습니다. 롯데건설 등 컨소시엄이 시공을 맡아 내년 철거를 목표로 이주 및 철거 작업을 본격화할 예정입니다. 과거 조합설립인가 무효 소송 등 여러 법적 분쟁으로 사업 지연을 겪었으나, 대법원 판결 등으로 소송들이 일단락되며 사업이 정상화 단계에 접어들었습니다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공유지분 부동산 문제와 '공유물 분할 청구 소송'에 대한 일반적인 법률 상식을 설명하는 교육성 기사입니다. 소송금융 투자 대상으로 적합한 구체적인 피고, 명확한 책임 소재, 피해 규모, 진행 단계 등이 파악되지 않습니다.</t>
+          <t>본 기사는 김포 북변5구역 재개발 사업이 과거 여러 소송을 극복하고 관리처분 인가를 받아 착공을 앞두고 있다는 내용입니다. 이미 종결된 사건(부적합 조건)에 해당하며, 새로운 집단적 피해나 분쟁 발생 가능성이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>[3분 법률] 공유지분의 함정, 해법은?</t>
+          <t>김포  북변5구역, 사업시행인가 9년 만에 관리처분 인가…착공 초읽기</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongang.tv</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491332&amp;ref=A</t>
+          <t>http://www.joongang.tv/news/articleView.html?idxno=203698</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-02-23 13:08:45.572297+00:00</t>
+          <t>2026-02-26 12:56:05.751032+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 (남원시 패소)</t>
+          <t>관리처분인가 완료, 과거 대법원 소송 종결</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>최경식 남원시장이 지방선거 불출마를 선언한 배경 중 하나로 춘향테마파크 모노레일 사업 관련 대법원 패소 판결이 지목되었다. 남원시는 민간사업자에게 사용·수익 허가를 내주지 않아 금융기관들로 구성된 대주단으로부터 손해배상 소송을 당했고, 대법원에서 패소하여 500억 원 이상의 배상액을 지불해야 하는 상황이다.</t>
+          <t>김포 북변5구역 재개발 사업이 15년간의 표류 끝에 관리처분인가를 받으며 7000세대 주거벨트 조성이 가시화되었습니다. 과거 두 차례의 조합설립인가 무효 소송과 조합원 분양 무효 사태 등 법적 분쟁을 겪었으나, 이번 인가로 사업 추진에 탄력이 붙을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>대법원 판결로 남원시가 500억 원 이상의 배상 책임을 지게 된 사건으로, 이미 소송이 종결된 상태이다. 소송금융은 원고에게 자금을 지원하는 것이나, 이 사건에서는 승소한 대주단이 아닌 패소한 남원시가 배상 의무를 지는 상황이므로, 소송금융 투자 대상으로서의 신규 원고 발굴 가능성이 낮다. (부적합 조건: 이미 종결된 사건 해당)</t>
+          <t>기사는 15년간 표류했던 재개발 사업의 관리처분인가를 통해 과거의 법적 분쟁(조합설립인가 무효 소송, 조합원 분양 무효 사태)이 사실상 종결되고 사업이 재개되는 상황을 보도하고 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2186세대 조합원</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>최경식 남원시장, 지방선거 '불출마' 선언…민주당 '정밀심사' 부담</t>
+          <t>김포 북변5구역 관리처분인가, 15년 표류 끝 '7000세대 주거벨트' 가시화</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2295335.htm</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317825</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-02-23 13:07:52.346016+00:00</t>
+          <t>2026-02-26 12:53:03.305798+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C313" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C313" t="inlineStr"/>
+      <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>전세 피해 예방 캠페인 진행</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>최경식 남원시장이 춘향테마파크 모노레일 사업 관련 손해배상 소송에서 패소하여 500억원대 배상 책임을 지게 된 것이 주요 악재로 작용하여 지방선거 불출마를 선언했습니다. 이 소송은 대법원에서 남원시의 상고가 기각되며 원고(대주단) 승소 판결이 확정되었습니다.</t>
+          <t>안산시가 한양대학교 에리카캠퍼스에서 공인중개사협회와 함께 '전세 피해 예방의 날 캠페인'을 진행했습니다. 이 캠페인은 전세 계약 시 확인해야 할 주요 사항과 전세사기 피해자 지원 제도 등을 홍보하며 피해 예방 및 구제 절차를 안내하는 데 중점을 두었습니다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원 판결로 남원시의 패소가 확정되어 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 전세 사기 사건에 대한 보도가 아닌, 전세 피해 예방 캠페인 진행에 대한 내용입니다. 따라서 소송금융 투자 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 중' 등 어떠한 조건에도 해당하지 않습니다. 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>500억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>춘향이 500억 빚폭탄 안긴 최경식, 결국 지선 불출마 충격 선언</t>
+          <t>안산시, 한양대 에리카서 ‘전세 피해 예방 캠페인’ 전개</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406704</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=804491</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-02-23 13:07:13.978464+00:00</t>
+          <t>2026-02-26 12:37:20.597447+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C314" t="inlineStr"/>
-      <c r="D314" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
-          <t>1심 판결 확정, 항소 포기</t>
+          <t>전세사기 피해 예방 캠페인 진행</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>신세계프라퍼티 등 신세계그룹 계열사들이 화성 국제 테마파크 개발 지연에 대한 배상금 120억원을 한국수자원공사에 지급하기로 결정하며 소송이 종결되었다. 신세계 측이 제기한 채무 부존재 확인 소송에서 1심 재판부가 원고 패소 판결을 내렸고, 신세계는 항소를 포기했다. 이로써 1년여간의 법정 다툼에 마침표를 찍었다.</t>
+          <t>안산시가 한양대학교 에리카캠퍼스 입학식에 맞춰 '전세피해 예방의 날' 캠페인을 진행했다. 이 캠페인은 전세계약 시 주요 확인사항과 전세사기 피해자 지원제도에 대한 홍보물을 배포하고, 피해 발생 시 지원 내용 및 구제 절차를 안내하는 것을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>신세계와 한국수자원공사 간의 배상금 소송은 1심 판결 확정 및 항소 포기로 이미 종결된 사건입니다. (부적합 조건 해당) 소송금융은 진행 중이거나 예정된 사건에 투자하므로, 이 기사에서 언급된 사건은 신규 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>이 기사는 특정 전세사기 사건에 대한 것이 아니라, 전세사기 피해 예방 및 피해자 지원을 위한 캠페인 진행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 진행 중인 법적 절차 등이 명확히 파악되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>신세계 화성테마파크 개발지연 배상 소송 종지부</t>
+          <t>안산시 '전세피해 예방의 날' 캠페인 진행</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022315592275838</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=219252</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-02-23 12:50:23.930744+00:00</t>
+          <t>2026-02-26 12:35:35.305847+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C315" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>지적재조사사업 완료 및 등기 촉탁으로 토지 소유권 문제 해결</t>
+          <t>전세사기 피해자 지원 특별법 개정 논의 및 지원책 마련 중</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>서울 중구가 70년간 공동 소유로 묶여있던 무학 제1지구 토지 소유권 문제를 해결했다. 주민들은 공유물분할 소송에서 승소했으나 법령 해석 문제로 분할이 불가능해지자, 중구가 지적재조사사업을 추진하여 토지 소유자 10명 전원의 합의를 이끌어냈다. 이로써 주민들은 자유롭게 재산권을 행사할 수 있게 되었다.</t>
+          <t>더불어민주당 전세사기대책특별위원회가 전세사기 피해자 구제를 위한 실효성 있는 입법 과제와 정책 대안을 발표했습니다. 20~30대 청년층이 대다수인 피해자들의 재기 지원을 위해 최소보장제, 최소보장금 선지급-후정산, 경매차익 일부 선지급제 도입 등을 추진하며, 관련 특별법 개정을 조속히 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>기사 내용상 70년간 이어진 토지 소유권 문제가 지적재조사사업을 통해 '해결'되어 '종결'된 사건임. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 해결된 사건은 투자 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
+          <t>소송금융의 핵심인 상대방(사기 임대인)의 자력 부족이 결정적인 걸림돌입니다 (적합 조건 2번 미충족). 정부가 피해자 지원책을 마련하는 것 자체가 가해자로부터 보증금 회수가 어렵다는 점을 방증합니다. 비록 집단적 피해, 큰 피해 규모, 공적 절차 진행 등은 긍정적이나, 자력 부족으로 인해 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>다수 (20~30대 청년층 약 75%)</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>서울 중구, 무학 제1지구 토지 소유권 문제 70년 만에 해결</t>
+          <t>“전세사기는 사회적 재난”…민주당 전세사기대책특위, 청년층 재기 돕...</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003522969</t>
+          <t>https://biz.heraldcorp.com/article/10682799?ref=naver</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-02-23 12:49:39.729502+00:00</t>
+          <t>2026-02-26 12:21:22.916528+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr"/>
-      <c r="E316" t="inlineStr"/>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>전세 피해 예방 캠페인 진행 중</t>
+        </is>
+      </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>법무법인 광장이 건설 분야 사업비관리 전문기업인 터너앤타운젠드코리아와 업무협약을 체결했습니다. 양사는 공사비 증액 등 복잡한 건설 클레임 해결을 위한 법률적 전문성과 공사비 분석 역량을 결합한 '통합 솔루션'을 제공할 계획입니다. 이는 건설 분쟁의 대형화, 고도화에 대응하기 위한 협력으로, 공동 세미나 개최 및 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행할 예정입니다.</t>
+          <t>안산시가 한양대학교 에리카캠퍼스에서 전세 피해 예방 캠페인을 진행했습니다. 이 캠페인은 대학생들에게 전세 계약 시 확인 사항과 전세사기 피해자 지원 제도 및 구제 절차를 안내하는 데 중점을 두었습니다. 기사는 특정 전세 사기 사건을 다루기보다는 예방 활동에 대한 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 법무법인 광장과 터너앤타운젠드코리아의 업무협약 체결 소식입니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 안산시가 전세 피해를 예방하기 위한 캠페인을 진행했다는 내용으로, 특정 전세 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>[로펌 iN] 광장, 터너앤타운젠드코리아와 업무협약 체결</t>
+          <t>[안산소식]대학가 전세피해 예방 캠페인 등</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92307</t>
+          <t>https://www.newsis.com/view/NISX20260226_0003527104</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-02-23 12:47:53.243903+00:00</t>
+          <t>2026-02-26 12:20:41.078456+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C317" t="inlineStr"/>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>시행사 등 사업주체</t>
+        </is>
+      </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>공유물분할 소송 종결 및 지적재조사사업 마무리</t>
+          <t>대법원 파기환송 (원심 계약자 승소 판결 파기)</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>중구 무학제1지구는 70년간 6필지가 공동 소유되어 주민들의 재산권 행사가 사실상 불가능했다. 주민들은 2017년 공유물분할 소송을 제기하여 2021년 대지 4필지는 개인 소유로, 도로 2필지는 분할되었으며, 최근 지적재조사사업이 마무리되었다.</t>
+          <t>생활형숙박시설(생숙) 분양 계약자들이 허위·과장 광고를 이유로 시행사를 상대로 제기한 부당이득반환 청구 소송에서 대법원이 계약자 승소 판결을 파기환송했다. 대법원은 홍보물에 주거 문구가 있었더라도 생숙 용도가 명확히 고지되었다면 계약 취소 사유가 되지 않는다고 판단했다. 이 판결은 유사 생숙 소송에 중요한 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>기사에 따르면 공유물분할 소송이 2017년에 진행되어 2021년에 이미 종결되었으며, 지적재조사사업 또한 마무리되었다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>대법원이 생활형숙박시설의 법적 용도가 명확히 고지된 경우, 홍보물에 주거 관련 문구가 일부 사용되었더라도 계약 취소의 중대한 사유가 되지 않는다고 판시했습니다. 이는 유사 소송에서 '상대방 책임이 비교적 명확함'이라는 적합 조건 충족을 어렵게 하며, 원고 측의 승소 가능성을 현저히 낮추는 중요한 선례가 되어 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>중구, 70년 만에 무학제1지구 지적재조사사업 마무리</t>
+          <t>[단독]  생숙, 사기 분양 ...대법, 계약자 승소 ‘2심 판결’ 파기환송</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3511270</t>
+          <t>http://www.fnnews.com/news/202602250925120684</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-02-23 12:46:54.734174+00:00</t>
+          <t>2026-02-26 01:06:13.731408+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C318" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E318" t="inlineStr"/>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>고양시</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>2심 패소 후 상고 포기</t>
+        </is>
+      </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>건설 사업비관리 전문기업 터너앤타운젠드코리아와 법무법인 광장이 건설 분야 법률 서비스 업무역량 제고를 위한 MOU를 체결했습니다. 양사는 건축 전문기술과 법무의 협력 체계를 구축하여 최근 급증한 공사비 갈등 등 복잡한 건설 분야에 전문적인 법률 서비스를 제공할 계획입니다.</t>
+          <t>고양시의 한 재개발 조합이 공동주택 단지 계획에 대한 인가 거부에 불복하여 소송을 제기했으나, 2023년 9월 2심에서 패소하고 상고를 포기한 것으로 보입니다. 이는 능곡재정비촉진계획 및 국토계획법 시행령 위배를 이유로 한 인가 거부 처분에 대한 행정소송으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 건설 분야 법률 서비스 강화를 위한 기업 간 업무협약 체결에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>소송이 2심에서 패소하고 상고를 포기하여 이미 종결된 사건으로 판단됩니다. 이는 '이미 종결된 사건'이라는 소송금융 투자 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아·광장, 건설 분야 법률 서비스 MOU</t>
+          <t>경기도 재개발·재건축 현황과 전망(10)-고양시</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>housingherald.co.kr</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2295094.htm</t>
+          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60844</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>2026-02-23 12:46:07.867200+00:00</t>
+          <t>2026-02-25 12:51:51.322753+00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C319" t="inlineStr"/>
-      <c r="D319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>무학 제1지구 소규모 지적재조사사업 완료</t>
+          <t>AI 기반 솔루션 개발 착수 및 시범 운영 예정</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>서울 중구 무학 제1지구 토지 소유자 10명은 해방 직후 국가가 공유지분 형태로 매각한 토지로 인해 70년간 재산권 행사에 제약을 받았습니다. 공유물분할 소송 판결에도 불구하고 법령해석 문제로 토지 분할이 불가능했으나, 중구가 '지적재조사에 관한 특별법'을 활용하여 소유자 전원의 합의를 이끌어내며 1년 7개월 만에 사업을 마무리했습니다.</t>
+          <t>경기도가 전세 계약 위험 요소를 사전에 감지하고 경고하는 'AI 기반 거래안전망 솔루션' 개발에 착수했습니다. 국비 12억 원과 도비 2억 원을 포함해 총 14억 원 규모로, 오는 6월까지 개발을 완료하고 하반기 중 시범 운영에 들어갈 예정입니다. 이 솔루션은 등기부, 건축물대장 등 다양한 데이터를 통합 분석하여 권리관계 진단 및 위험요소를 파악, 선제적 예방 체계를 구축하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>해당 사건은 서울 중구의 적극행정을 통해 70년간 묶여있던 토지 소유권 문제가 '무학 제1지구 소규모 지적재조사사업'으로 완전히 해결되어 '종결'된 상태입니다. 소송금융 투자 대상으로서의 신규 소송 가능성이 없으므로 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 경기도가 부동산 전세 계약 위험을 예방하기 위한 AI 기반 솔루션을 개발하는 공공 프로젝트에 대한 내용입니다. 특정 피해 사건이나 소송 상대방이 존재하지 않으며, 소송금융 투자의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행) 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>무학제1지구 지적재조사사업 마무리... 중구, 70년 만에 그은 토지 경계...</t>
+          <t>경기도, ‘AI기반 부동산 거래안전망 솔루션’ 개발 착수...전세계약 위...</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=206502</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260225023332443</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>2026-02-23 12:45:32.098654+00:00</t>
+          <t>2026-02-25 00:17:51.213000+00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr"/>
       <c r="F320" t="inlineStr">
         <is>
-          <t>법무법인 광장이 건설분야 글로벌 사업비관리 전문기업 터너앤타운젠드코리아와 업무협약을 체결했습니다. 양사는 공사비 증액 등 복잡한 건설 클레임 이슈에 대해 법률 전문성과 공사비 분석 역량을 결합한 통합 솔루션을 제공할 계획입니다.</t>
+          <t>한국토지주택공사(LH)가 아파트에 설치한 층간소음 예방 센서 '노이즈가드'가 층간소음 민원 감소에 효과적인 것으로 나타났습니다. 연구 결과, 노이즈가드 설치 가구의 90%가 층간소음 민원을 주고받은 경험이 없으며, 입주민들의 생활 습관 개선에도 긍정적인 영향을 미쳤습니다. 특히 자녀가 있는 신축주택 가구에서 높은 예방 효과를 보였습니다.</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 법무법인 광장과 터너앤타운젠드코리아가 건설 분쟁 대응을 위한 업무협약을 체결했다는 내용입니다. 소송금융 투자 대상으로 검토할 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 층간소음 분쟁을 예방하는 시스템의 효과에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피고, 피해 사실이 명확히 제시되어 있지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>광장-터너앤타운젠드코리아, ‘건설공사비 분쟁 대응’ 업무협약 체결</t>
+          <t>층간소음 해법될 수 있을까?…‘이것’ 설치했더니 스스로 생활습관 고...</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201806</t>
+          <t>https://www.munhwa.com/article/11570270?ref=naver</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>2026-02-23 12:45:21.996350+00:00</t>
+          <t>2026-02-24 13:27:59.091291+00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C321" t="inlineStr"/>
-      <c r="D321" t="inlineStr"/>
-      <c r="E321" t="inlineStr"/>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>법원 판결 확정</t>
+        </is>
+      </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아와 법무법인 광장이 건설분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행하기 위한 업무협약(MOU)을 체결했습니다. 양사는 공동 세미나 개최 및 상호 교육 지원 등 협력 관계를 구축할 예정입니다.</t>
+          <t>광주 북구의 한 여성 중증장애인 거주시설 진입로를 둘러싼 토지사용료 청구 소송에서 법원이 원고의 청구를 기각했다. 원고가 항소하지 않아 판결이 확정되면서 15년간 이어진 분쟁은 일단락되었다.</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 두 전문 기업 간의 업무 협약 체결에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 적합 조건을 충족하지 않습니다.</t>
+          <t>해당 사건은 법원의 판결이 확정되어 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아, 법무법인 광장과 건설분쟁 대응 협력 MOU 체결</t>
+          <t>광주 북구 장애인시설 진입로 분쟁 일단락</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=108123</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902311</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
-          <t>2026-02-23 12:45:15.347854+00:00</t>
+          <t>2026-02-24 13:18:12.204544+00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C322" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E322" t="inlineStr"/>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>신화엔지니어링</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>벌점부과처분 취소 소송 판결</t>
+        </is>
+      </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>법무법인 광장과 터너앤타운젠드코리아가 건설 분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행하기 위한 업무협약(MOU)을 체결했습니다. 양사는 공동 세미나 개최 및 상호 교육 지원 등 전반적인 업무 협력을 통해 건설 공사비 분쟁에 대응할 예정입니다.</t>
+          <t>법원이 LH가 신화엔지니어링에 부과한 벌점부과처분을 취소하라고 판결했습니다. 신화엔지니어링은 4곳의 아파트 건설공사에서 KS 미인증 거울을 설치했으나, 법원은 이를 부실공사로 단정할 수 없다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인과 컨설팅 회사의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 LH가 건설사에 부과한 벌점부과처분 취소 소송에서 건설사가 승소한 사례를 다룹니다. 법원이 KS 미인증 거울 설치를 부실공사로 단정하기 어렵다고 판단하여, 잠재적 피해자(아파트 주민)가 건설사를 상대로 손해배상 소송을 제기할 경우 상대방 책임 입증이 어려울 수 있습니다. 소송금융 투자 대상으로서의 명확한 원고 측 청구권이 부족합니다.</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4개 아파트 단지 주민 다수 (미상)</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>법무법인 광장, 터너앤타운젠드코리아 MOU 체결...건설 공사비 분쟁 대...</t>
+          <t>“KS 미인증 거울 설치, 부실공사 단정 못 해”</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563294&amp;class=10&amp;grp=</t>
+          <t>https://www.naeil.com/news/read/578972?ref=naver</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>2026-02-23 12:44:14.496827+00:00</t>
+          <t>2026-02-24 12:47:42.799258+00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C323" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E323" t="inlineStr"/>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>아파트 입주자대표회의</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>관리계약 관련 소송 진행 중, 퇴거 판결</t>
+        </is>
+      </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아와 법무법인(유) 광장이 건설 분야 클레임, 분쟁, 소송 관련 업무를 공동으로 수행하기 위한 업무 협약을 체결했습니다. 양사는 각자의 전문성을 활용하여 협력하고, 공동 세미나 개최 및 상호 교육 지원 등 다양한 분야에서 긴밀히 협력할 계획입니다.</t>
+          <t>주상복합 아파트 입주자대표회의(입대의)와 관리업체(B사) 간 관리계약 종료 및 퇴거를 둘러싼 법적 분쟁. 입대의는 B사가 아파트 관리계약 종료 후에도 상가 측과 계약을 연장하자 퇴거 소송을 제기했으며, B사는 입대의의 새 계약이 무효라고 주장했으나, 기사 제목은 B사의 퇴거를 시사하는 법원 판단이 있었음을 암시한다.</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 건설 분야 분쟁 해결을 위한 두 기업(터너앤타운젠드코리아, 법무법인(유) 광장) 간의 업무 협약에 관한 것입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 사건은 주상복합 관리계약 관련 법적 분쟁으로, 다수의 피해자가 발생하는 집단적 피해 사건이 아니며(적합 조건: 집단적 피해 아님), 피해 규모가 명확하지 않습니다(적합 조건: 피해 규모 불분명). 또한, 기사 제목상 이미 관리업체(B사)에 불리한 법원 판단이 내려진 것으로 보여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아, 법무법인(유) 광장과 손잡고 건설 분쟁 해결 강...</t>
+          <t>주상복합 관리계약 끝난 업체, 상가 측과 연장 합의했어도 퇴거해야</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>businesskorea.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
-          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=263543</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167719</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>2026-02-23 12:44:08.598720+00:00</t>
+          <t>2026-02-24 12:43:59.836746+00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C324" t="inlineStr"/>
-      <c r="D324" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D324" t="inlineStr"/>
+      <c r="E324" t="inlineStr"/>
       <c r="F324" t="inlineStr">
         <is>
-          <t>서울 중구 무학제1지구의 70년간 묶여있던 공유지분 문제가 지적재조사 완료와 공유물분할 소송을 통해 해결되었습니다. 주민들은 2017년 소송을 제기하여 2021년 대지와 도로의 소유권을 개인과 국가로 분할하는 판결을 받아 재산권 행사의 제한이 해소되었습니다.</t>
+          <t>법무법인 광장과 글로벌 건설 컨설팅 기업 터너앤타운젠드코리아가 건설 공사비 분쟁 대응을 위한 업무협약을 체결했습니다. 양사는 공동 세미나 개최, 건설 분야 클레임, 분쟁, 중재, 소송 관련 업무 공동 수행 및 상호 교육 지원 등 전반적인 업무 협력을 약속했습니다.</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>기사에 따르면 공유물분할 소송이 2017년에 제기되어 2021년에 이미 종결되었으며, 지적재조사도 마무리된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 법무법인과 컨설팅 회사의 업무 협약에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>서울 중구 무학제1지구 지적재조사 마무리…70년 묶인 공유지분 정리</t>
+          <t>광장, 터너앤타운젠드코리아와 업무협약...  건설 공사비 분쟁 대응 전...</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=588660</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216728</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-02-23 12:43:02.911830+00:00</t>
+          <t>2026-02-24 12:43:35.723645+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr"/>
-      <c r="E325" t="inlineStr"/>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>과거 법원 판결 사례 언급</t>
+        </is>
+      </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>건설 사업비 관리 전문기업 터너앤타운젠드코리아가 법무법인 광장과 건설 분야 법률 서비스 역량 강화를 위한 업무협약을 체결했습니다. 양사는 공사비 갈등 등 최근 급증한 건설 분야의 분쟁, 중재, 소송 업무를 공동으로 수행할 예정입니다.</t>
+          <t>이 기사는 정비사업의 성패를 가르는 리스크 관리의 중요성을 다루며, 법원이 시공사의 사업 지연 귀책사유를 인정해 손해배상 책임을 부과한 사례가 있음을 언급한다. 공사비 증액 요구가 항상 받아들여지는 것은 아니며, 시공사도 무리한 요구에 따르지 않아야 한다고 설명한다.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 건설 분야 법률 서비스 역량 강화를 위한 업무협약 체결 소식입니다. 소송금융 적합도 판단 기준 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 적합 조건에도 해당하지 않아 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
+          <t>이 기사는 정비사업에서 시공사의 귀책사유로 인한 손해배상 책임이 인정된 과거 법원 판례를 일반적인 논조로 언급하고 있어, 특정 소송금융 투자 대상 사건을 발굴하기 어렵습니다. 현재 진행 중인 구체적인 분쟁, 피해 규모, 피해자 수 등 투자 검토에 필요한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>[게시판] 터너앤타운젠드코리아·광장, 건설 분야 소송 업무 협력</t>
+          <t>정비사업, ‘리스크 관리’가 성패 가른다</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260223050100003?input=1195m</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231037131840544</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>2026-02-23 12:42:44.368170+00:00</t>
+          <t>2026-02-24 00:40:09.715932+00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E326" t="inlineStr"/>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>한국수자원공사</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>1심 패소, 항소 포기 예정</t>
+        </is>
+      </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>건설 사업비관리 전문기업 터너앤타운젠드코리아가 법무법인 광장과 업무협약을 체결하고 공사비 분쟁 및 공기 지연 분쟁 등 건설 클레임 해결을 위한 원스톱 서비스를 제공하기로 했다. 양사는 기술 분석과 법률 자문을 결합하여 분쟁 해결의 실효성을 높일 계획이다.</t>
+          <t>신세계그룹의 화성 국제테마파크 사업이 착공 지연으로 한국수자원공사에 120억 원의 배상금을 지급해야 하는 상황에 놓였다. 신세계프라퍼티가 채무 부존재 확인 소송을 제기했으나 1심에서 패소했으며, 항소 계획은 없는 것으로 알려졌다. 이로 인해 120억 원의 배상금 부담이 사실상 확정되었다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건이나 집단 피해에 대한 내용이 아닌, 건설 클레임 및 분쟁 해결을 위한 법무법인과 건설 사업비관리 전문기업 간의 업무협약 체결에 관한 것이다. 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않아 적합도가 낮다.</t>
+          <t>본 사건은 신세계그룹이 한국수자원공사를 상대로 제기한 채무 부존재 확인 소송에서 패소하여 120억 원의 배상금을 지급해야 하는 상황입니다. 로앤굿의 고객은 원고(피해자)임을 고려할 때, 신세계는 피해자가 아닌 채무자로서 소송금융 투자 대상에 부적합합니다. 또한, 1심 판결 후 항소 계획이 없어 사실상 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120억 원</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아-법무법인 광장, 공사비 분쟁 대응 ‘맞손’</t>
+          <t>4.6조 정용진 승부수, 시작 전부터 흔들…착공 지연 120억 배상</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24628</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/02/23/2026022303793.html</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-02-23 12:40:19.697696+00:00</t>
+          <t>2026-02-24 00:33:57.635302+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>중구의 지적재조사사업 완료로 토지 소유권 문제 해결</t>
+          <t>공유물분할 소송 종결 (2021년)</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>서울 중구가 70년간 공동 소유로 묶여있던 무학 제1지구 토지 소유권 문제를 '지적재조사에 관한 특별법'을 통해 해결했습니다. 주민들은 2017년 공유물분할 소송에서 승소했으나 법령해석 문제로 토지 분할이 불가능해졌고, 중구의 적극적인 행정으로 10명의 토지 소유자 전원 합의를 이끌어내 재산권 행사가 가능해졌습니다. 이 사업은 1년 7개월에 걸쳐 진행되었으며, 모든 절차가 마무리되었습니다.</t>
+          <t>서울 중구 무학 제1지구 주민들은 70년간 6필지를 공동 소유하며 재산권 행사에 어려움을 겪었다. 2017년 공유물분할 소송을 제기하여 2021년 대지 4필지는 개인 소유로, 나머지는 도로로 분할하는 판결을 받아 토지소유권 문제가 해결되었다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>본 기사는 서울 중구가 70년간 공동 소유로 묶여있던 토지 소유권 문제를 '지적재조사에 관한 특별법'을 활용하여 성공적으로 해결한 사례를 다루고 있습니다. 이미 모든 절차가 마무리되어 주민들의 재산권 행사가 가능해졌으므로, 소송금융 투자 대상으로서의 신규 분쟁이 존재하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 2017년에 시작된 공유물분할 소송이 2021년에 이미 종결되어 토지소유권 문제가 해결된 상태입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>중구, 70년 만에 그은 토지 경계…'주민 재산권 찾았다'</t>
+          <t>서울 중구, 70년 만에 무학 제1지구 토지소유권 문제 해결</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2194407</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289788280925</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-02-23 12:40:11.606860+00:00</t>
+          <t>2026-02-24 00:32:18.464919+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C328" t="inlineStr"/>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>서울특별시</t>
+        </is>
+      </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>지적재조사사업 완료</t>
+          <t>마포구가 서울시를 상대로 제기한 9차례 소송 모두 종결 및 승소</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>서울 중구가 해방 직후부터 70여 년간 공동 소유 형태로 남아있던 무학제1지구 토지의 재산권 제약 문제를 해결했습니다. 기존 공유물분할 소송 판결에도 불구하고 법적 문제로 실제 분할이 어려웠으나, 구는 지적재조사 특별법을 활용하여 토지 소유자 10명 전원의 동의를 얻어 사업을 최종 마무리했습니다. 이는 서울시 최초로 공유지분 문제를 행정절차로 해결한 사례로 기록되었습니다.</t>
+          <t>마포구가 서울시를 상대로 9차례 소송을 제기하여 망원·마포유수지 두 곳의 소유권과 권리권을 넘겨받았습니다. 총 2만160.8㎡ 규모의 유수지 개발에 착수할 예정입니다. 이 사건은 이미 마포구의 승소로 종결된 소송입니다.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>해당 사건은 서울 중구의 적극적인 행정 절차(지적재조사사업)를 통해 70년간 묶여있던 공동 소유 문제가 최종적으로 해결된 사례입니다. 모든 관련 절차가 종료되어 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>마포구가 서울시를 상대로 진행한 9차례 소송은 이미 종결되었으며, 마포구가 소유권과 권리권을 넘겨받아 승소한 사건입니다. 소송금융은 현재 진행 중이거나 향후 진행될 소송에 자금을 지원하는 것이므로, 이미 종결된 본 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>중구, 무학제1지구 지적재조사 완료…70년 묶인 공동소유 문제 해결</t>
+          <t>마포구, 망원·마포유수지 복합공간 개발 착수</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1232444</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514982</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>2026-02-23 00:51:55.139186+00:00</t>
+          <t>2026-02-23 13:14:48.090764+00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr"/>
       <c r="F329" t="inlineStr">
         <is>
-          <t>건설 사업비관리 전문기업 터너앤타운젠드코리아가 법무법인 광장과 업무협약을 체결했습니다. 양사는 건설 분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행하고, 기술적 분석을 보강하여 건설 분쟁 해결의 실효성을 높일 계획입니다.</t>
+          <t>이 기사는 공유지분 부동산의 문제점과 해결책인 '공유물 분할 청구 소송'에 대해 설명합니다. 공동 소유 부동산의 처분이나 관리에 대한 공유자 간의 의견 불일치 시, 법원에 지분 분할 또는 경매 후 대금 분할을 요청할 수 있음을 안내합니다. 특정 사건에 대한 보도가 아닌 법률 상식 전달 목적의 기사입니다.</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>이 기사는 특정 건설 분쟁 사건에 대한 보도가 아니라, 건설 사업비관리 전문기업과 법무법인이 건설 분쟁 해결을 위한 업무협약을 체결했다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공유지분 부동산 문제와 '공유물 분할 청구 소송'에 대한 일반적인 법률 상식을 설명하는 교육성 기사입니다. 소송금융 투자 대상으로 적합한 구체적인 피고, 명확한 책임 소재, 피해 규모, 진행 단계 등이 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아·법무법인 광장 맞손... 공사비 갈등 등 건설분쟁...</t>
+          <t>[3분 법률] 공유지분의 함정, 해법은?</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602230831591320</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491332&amp;ref=A</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>2026-02-23 00:51:45.910605+00:00</t>
+          <t>2026-02-23 13:08:45.572297+00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C330" t="inlineStr"/>
-      <c r="D330" t="inlineStr"/>
-      <c r="E330" t="inlineStr"/>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>대법원 판결 선고 (남원시 패소)</t>
+        </is>
+      </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>터너앤타운젠드코리아와 법무법인 광은 건설 분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동으로 수행하기 위한 업무 협약을 체결했습니다. 양사는 공동 세미나 개최 및 상호 교육 지원 등에도 협력할 예정입니다.</t>
+          <t>최경식 남원시장이 지방선거 불출마를 선언한 배경 중 하나로 춘향테마파크 모노레일 사업 관련 대법원 패소 판결이 지목되었다. 남원시는 민간사업자에게 사용·수익 허가를 내주지 않아 금융기관들로 구성된 대주단으로부터 손해배상 소송을 당했고, 대법원에서 패소하여 500억 원 이상의 배상액을 지불해야 하는 상황이다.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 건설 분야 클레임 및 분쟁 해결을 위한 법무법인과 컨설팅 회사의 업무 협약에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대법원 판결로 남원시가 500억 원 이상의 배상 책임을 지게 된 사건으로, 이미 소송이 종결된 상태이다. 소송금융은 원고에게 자금을 지원하는 것이나, 이 사건에서는 승소한 대주단이 아닌 패소한 남원시가 배상 의무를 지는 상황이므로, 소송금융 투자 대상으로서의 신규 원고 발굴 가능성이 낮다. (부적합 조건: 이미 종결된 사건 해당)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>공사비 분쟁 등 건설클레임 푼다 …터너앤타운젠드코리아·법무법인 광...</t>
+          <t>최경식 남원시장, 지방선거 '불출마' 선언…민주당 '정밀심사' 부담</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=730463</t>
+          <t>https://news.tf.co.kr/read/national/2295335.htm</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-02-23 00:48:24.027045+00:00</t>
+          <t>2026-02-23 13:07:52.346016+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C331" t="inlineStr"/>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>남원시</t>
+        </is>
+      </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>중구의 적극행정으로 토지 소유권 문제 해결 및 지적재조사사업 완료</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>해방 직후부터 70년간 공동 소유로 묶여 재산권 행사가 불가능했던 서울 무학동 토지 문제가 중구의 적극행정으로 해결되었다. 주민들은 공유물분할 소송에서 승소했으나 법령해석으로 분할이 막혔고, 중구는 지적재조사사업을 통해 소유자 전원의 동의를 얻어 토지 분할을 완료했다. 1년 7개월에 걸친 사업은 성공적으로 마무리되었다.</t>
+          <t>최경식 남원시장이 춘향테마파크 모노레일 사업 관련 손해배상 소송에서 패소하여 500억원대 배상 책임을 지게 된 것이 주요 악재로 작용하여 지방선거 불출마를 선언했습니다. 이 소송은 대법원에서 남원시의 상고가 기각되며 원고(대주단) 승소 판결이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>기사에 따르면 70년간 묶였던 토지 소유권 문제가 중구의 적극행정으로 소유자 전원 합의를 통해 성공적으로 해결되어 사업이 마무리되었다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로서의 신규 소송 가능성이 없다.</t>
+          <t>해당 사건은 대법원 판결로 남원시의 패소가 확정되어 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500억원 이상</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>70년 묶인 땅 풀었다…중구, 적극행정으로 신당동떡볶이 골목 엉킨 소유...</t>
+          <t>춘향이 500억 빚폭탄 안긴 최경식, 결국 지선 불출마 충격 선언</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022308044213310</t>
+          <t>https://www.joongang.co.kr/article/25406704</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>2026-02-23 00:47:04.945470+00:00</t>
+          <t>2026-02-23 13:07:13.978464+00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>지적재조사사업 완료 및 등기소 촉탁 완료</t>
+          <t>1심 판결 확정, 항소 포기</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>서울 중구 무학 제1지구의 10명 토지 소유자들이 70년간 공동 소유로 묶여 재산권 행사가 불가능했던 문제를 중구가 '지적재조사에 관한 특별법'을 활용해 해결했다. 과거 공유물분할 소송 판결에도 법령해석 문제로 분할이 불가능했으나, 중구의 적극적인 행정과 소통으로 소유자 전원의 합의를 이끌어내 새로운 경계를 마련하고 등기 절차까지 완료했다.</t>
+          <t>신세계프라퍼티 등 신세계그룹 계열사들이 화성 국제 테마파크 개발 지연에 대한 배상금 120억원을 한국수자원공사에 지급하기로 결정하며 소송이 종결되었다. 신세계 측이 제기한 채무 부존재 확인 소송에서 1심 재판부가 원고 패소 판결을 내렸고, 신세계는 항소를 포기했다. 이로써 1년여간의 법정 다툼에 마침표를 찍었다.</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>해당 사건은 중구의 적극적인 행정으로 토지 소유권 문제가 성공적으로 해결되어 모든 절차가 마무리된 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>신세계와 한국수자원공사 간의 배상금 소송은 1심 판결 확정 및 항소 포기로 이미 종결된 사건입니다. (부적합 조건 해당) 소송금융은 진행 중이거나 예정된 사건에 투자하므로, 이 기사에서 언급된 사건은 신규 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>중구, 무학 제1지구 지적재조사...70년 만에 ‘주민 재산권 ’ 찾았다</t>
+          <t>신세계 화성테마파크 개발지연 배상 소송 종지부</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10679915?ref=naver</t>
+          <t>https://news.mtn.co.kr/news-detail/2026022315592275838</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>2026-02-23 00:41:57.454694+00:00</t>
+          <t>2026-02-23 12:50:23.930744+00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C333" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E333" t="inlineStr"/>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>서울 중구</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>지적재조사사업 완료 및 등기 촉탁으로 토지 소유권 문제 해결</t>
+        </is>
+      </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>해당 기사는 상가건물 임대차보호법상 임대인이 신규 임대차계약 체결을 거절할 수 있는 조건 중 하나인 '상가건물을 1년 6개월 이상 영리목적으로 사용하지 아니한 경우'에 대해 설명하고 있습니다. 임대인이 법을 위반할 경우 임차인에게 손해배상 책임이 발생할 수 있음을 언급합니다.</t>
+          <t>서울 중구가 70년간 공동 소유로 묶여있던 무학 제1지구 토지 소유권 문제를 해결했다. 주민들은 공유물분할 소송에서 승소했으나 법령 해석 문제로 분할이 불가능해지자, 중구가 지적재조사사업을 추진하여 토지 소유자 10명 전원의 합의를 이끌어냈다. 이로써 주민들은 자유롭게 재산권을 행사할 수 있게 되었다.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 상가건물 임대차보호법 조항에 대한 법률적 해석을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용상 70년간 이어진 토지 소유권 문제가 지적재조사사업을 통해 '해결'되어 '종결'된 사건임. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 해결된 사건은 투자 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>[부동산]  상가를 1년 6개월 안 쓰면 권리금 안 돌려줘도 된다?</t>
+          <t>서울 중구, 무학 제1지구 토지 소유권 문제 70년 만에 해결</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3510886</t>
+          <t>https://www.newsis.com/view/NISX20260223_0003522969</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>2026-02-23 00:34:09.786762+00:00</t>
+          <t>2026-02-23 12:49:39.729502+00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr"/>
       <c r="F334" t="inlineStr">
         <is>
-          <t>권형필 변호사의 판결일지는 공동주택 계단 사고 발생 시 관리주체의 공작물책임이나 불법행위책임이 문제 되는 사례와 그 한계를 다룹니다. 사고 발생 사실만으로 책임이 인정되기 어려운 판결례들을 분석하며 법적 쟁점을 설명하고 있습니다.</t>
+          <t>법무법인 광장이 건설 분야 사업비관리 전문기업인 터너앤타운젠드코리아와 업무협약을 체결했습니다. 양사는 공사비 증액 등 복잡한 건설 클레임 해결을 위한 법률적 전문성과 공사비 분석 역량을 결합한 '통합 솔루션'을 제공할 계획입니다. 이는 건설 분쟁의 대형화, 고도화에 대응하기 위한 협력으로, 공동 세미나 개최 및 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행할 예정입니다.</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공동주택 계단 사고와 공작물책임에 대한 법률 전문가의 판결례 분석 글입니다. 따라서 소송금융 투자 대상이 될 만한 새로운 사건이 아니며, 이미 종결된 과거 판결들을 다루고 있어 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 법무법인 광장과 터너앤타운젠드코리아의 업무협약 체결 소식입니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>[권형필 변호사의 판결일지] 공동주택 계단 사고와 공작물책임의 한계</t>
+          <t>[로펌 iN] 광장, 터너앤타운젠드코리아와 업무협약 체결</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111232</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92307</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
-          <t>2026-02-23 00:28:57.560512+00:00</t>
+          <t>2026-02-23 12:47:53.243903+00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>화성시의 물류센터 건립 조치계획 최종 반려. 사업자의 행정소송 가능성 언급.</t>
+          <t>공유물분할 소송 종결 및 지적재조사사업 마무리</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>화성시 동탄2 유통3부지에 추진되던 초대형 물류센터 건립이 주민들의 반대와 시의 반려 결정으로 무산되었다. 주민들은 유치원, 초등학교 인접 및 주거환경 악화를 우려하며 92%의 반대 의견을 표명했고, 화성시는 사업자의 보완 계획을 최종 반려했다. 이준석 개혁신당 대표는 이를 주민의 승리로 평가했으나, 사업자의 행정소송 가능성이 남아있다고 언급했다.</t>
+          <t>중구 무학제1지구는 70년간 6필지가 공동 소유되어 주민들의 재산권 행사가 사실상 불가능했다. 주민들은 2017년 공유물분할 소송을 제기하여 2021년 대지 4필지는 개인 소유로, 도로 2필지는 분할되었으며, 최근 지적재조사사업이 마무리되었다.</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>화성시의 물류센터 건립 반려 결정으로 주민들의 잠재적 피해가 예방되었으므로, 주민들이 청구할 수 있는 실제 발생한 손해배상 채권이 명확하지 않다. 기사에서 언급된 소송 가능성은 사업자가 화성시를 상대로 제기할 행정소송으로, 로앤굿의 고객인 피해자(원고) 측 소송금융 투자 대상으로는 적합하지 않다.</t>
+          <t>기사에 따르면 공유물분할 소송이 2017년에 진행되어 2021년에 이미 종결되었으며, 지적재조사사업 또한 마무리되었다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>이준석 “학교 옆에 ‘코엑스’급 물류센터 결국 반려…주민의 승리”</t>
+          <t>중구, 70년 만에 무학제1지구 지적재조사사업 마무리</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260222580311</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3511270</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>2026-02-22 12:56:33.795485+00:00</t>
+          <t>2026-02-23 12:46:54.734174+00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr"/>
       <c r="F336" t="inlineStr">
         <is>
-          <t>박희진 진보당 포항시위원장이 과거 용흥동 중앙하이츠 피해자대책위원회 상황실장으로 활동했음이 언급되었습니다. 이는 아파트 관련 집단 피해가 있었음을 시사하지만, 사건의 구체적인 내용, 진행 상황, 상대방 등은 기사에서 확인할 수 없습니다.</t>
+          <t>건설 사업비관리 전문기업 터너앤타운젠드코리아와 법무법인 광장이 건설 분야 법률 서비스 업무역량 제고를 위한 MOU를 체결했습니다. 양사는 건축 전문기술과 법무의 협력 체계를 구축하여 최근 급증한 공사비 갈등 등 복잡한 건설 분야에 전문적인 법률 서비스를 제공할 계획입니다.</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>적합 조건 1개 이하 (집단적 피해 가능성만 시사). 기사 내용이 매우 단편적이며, '용흥동 중앙하이츠 피해자대책위원회' 활동이 과거 이력으로 언급되어 현재 진행 중인 사건인지, 이미 종결된 사건인지 파악하기 어렵습니다. 소송 상대방, 피해 유형, 구체적인 피해 규모 등 핵심 정보가 부재하여 투자 적합성을 판단하기 어렵습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 건설 분야 법률 서비스 강화를 위한 기업 간 업무협약 체결에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>박희진 진보당 포항시위원장, 용흥·우창동 시의원 예비후보 등록</t>
+          <t>터너앤타운젠드코리아·광장, 건설 분야 법률 서비스 MOU</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=591610</t>
+          <t>https://news.tf.co.kr/read/economy/2295094.htm</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
-          <t>2026-02-22 12:33:55.847900+00:00</t>
+          <t>2026-02-23 12:46:07.867200+00:00</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C337" t="inlineStr"/>
-      <c r="D337" t="inlineStr"/>
-      <c r="E337" t="inlineStr"/>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>무학 제1지구 소규모 지적재조사사업 완료</t>
+        </is>
+      </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>공감랩의 맹준영 대표는 빌라, 오피스텔 등 비아파트 부동산의 '시세 깜깜이' 문제를 해결하기 위해 AI 기반 시세 평가 서비스 '하우스머치'를 개발했습니다. 이 서비스는 20여 개 금융기관에서 담보대출 산정에 활용되며, 2023년 전세사기 국면에서 고위험 물건을 식별하는 데 기여했습니다. 공감랩은 외부 투자보다 매출 기반 성장에 집중하며 연매출 수십억 원 규모로 성장했습니다.</t>
+          <t>서울 중구 무학 제1지구 토지 소유자 10명은 해방 직후 국가가 공유지분 형태로 매각한 토지로 인해 70년간 재산권 행사에 제약을 받았습니다. 공유물분할 소송 판결에도 불구하고 법령해석 문제로 토지 분할이 불가능했으나, 중구가 '지적재조사에 관한 특별법'을 활용하여 소유자 전원의 합의를 이끌어내며 1년 7개월 만에 사업을 마무리했습니다.</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>본 기사는 전세사기 예방을 위한 프롭테크 솔루션에 대한 것으로, 특정 소송금융 투자 대상 사건을 다루고 있지 않습니다. 소송 상대방이 특정되지 않았고, 구체적인 피해자 집단이 법적 절차를 진행 중이라는 내용이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 서울 중구의 적극행정을 통해 70년간 묶여있던 토지 소유권 문제가 '무학 제1지구 소규모 지적재조사사업'으로 완전히 해결되어 '종결'된 상태입니다. 소송금융 투자 대상으로서의 신규 소송 가능성이 없으므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>“전세 사기, 1초면 확인”…맹준영 공감랩 대표</t>
+          <t>무학제1지구 지적재조사사업 마무리... 중구, 70년 만에 그은 토지 경계...</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>venturesquare.net</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>https://www.venturesquare.net/1037555/</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=206502</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>2026-02-22 12:21:44.876397+00:00</t>
+          <t>2026-02-23 12:45:32.098654+00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
-      <c r="E338" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E338" t="inlineStr"/>
       <c r="F338" t="inlineStr">
         <is>
-          <t>이 기사는 전세금 반환 소송에서 임대차 계약 해지 통지의 '도달' 증명이 중요함을 강조합니다. 묵시적 갱신 상황에서도 임차인이 해지 통보를 도달시키면 3개월 후 계약이 종료된다는 법리를 설명하며, 문자, 카카오톡, 내용증명 등 다양한 통지 수단을 활용하여 도달 기록을 확보하는 '통지의 기술'이 분쟁 해결의 핵심임을 조언합니다.</t>
+          <t>법무법인 광장이 건설분야 글로벌 사업비관리 전문기업 터너앤타운젠드코리아와 업무협약을 체결했습니다. 양사는 공사비 증액 등 복잡한 건설 클레임 이슈에 대해 법률 전문성과 공사비 분석 역량을 결합한 통합 솔루션을 제공할 계획입니다.</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 전세금 반환 소송과 관련된 일반적인 법률 자문 및 유의사항을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 소송 사건에 대한 보도가 아닌, 법무법인 광장과 터너앤타운젠드코리아가 건설 분쟁 대응을 위한 업무협약을 체결했다는 내용입니다. 소송금융 투자 대상으로 검토할 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>전세금반환소송, '통지의 기술'이 좌우한다</t>
+          <t>광장-터너앤타운젠드코리아, ‘건설공사비 분쟁 대응’ 업무협약 체결</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M338" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202601141256c</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201806</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
-          <t>2026-02-22 00:44:24.987468+00:00</t>
+          <t>2026-02-23 12:45:21.996350+00:00</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr"/>
       <c r="F339" t="inlineStr">
         <is>
-          <t>이 기사는 일조권 침해에 대한 법적 대응 방안을 설명하며, 침해 정도가 명확하고 객관적인 증거가 확보될 경우 승소 가능성이 높다고 언급한다. 개별 주택뿐만 아니라 빌라 주민들도 공동으로 대응할 수 있음을 시사한다.</t>
+          <t>터너앤타운젠드코리아와 법무법인 광장이 건설분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행하기 위한 업무협약(MOU)을 체결했습니다. 양사는 공동 세미나 개최 및 상호 교육 지원 등 협력 관계를 구축할 예정입니다.</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>이 기사는 일조권 침해 및 법적 대응 방안에 대한 일반적인 정보를 제공하는 기사로, 특정 사건을 다루고 있지 않습니다. 따라서 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합도 판단이 어렵습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 두 전문 기업 간의 업무 협약 체결에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 적합 조건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>사라진 햇살 일조권 침해, 법적 대응으로 권리 찾아야</t>
+          <t>터너앤타운젠드코리아, 법무법인 광장과 건설분쟁 대응 협력 MOU 체결</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>thebigdata.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M339" t="inlineStr">
         <is>
-          <t>http://www.thebigdata.co.kr/view.php?ud=2026022011483265306cf2d78c68_23</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=108123</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
-          <t>2026-02-22 00:40:36.438094+00:00</t>
+          <t>2026-02-23 12:45:15.347854+00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
-      <c r="D340" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D340" t="inlineStr"/>
+      <c r="E340" t="inlineStr"/>
       <c r="F340" t="inlineStr">
         <is>
-          <t>배우 김광규 씨가 전세사기 피해로 11년간 모은 돈과 3천만 원을 잃었다고 밝혔다. 그는 여러 명의 피해자 중 한 명이었으며, 3년간의 재판 끝에 피해액이 공중분해되어 큰 고통을 겪었다.</t>
+          <t>법무법인 광장과 터너앤타운젠드코리아가 건설 분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행하기 위한 업무협약(MOU)을 체결했습니다. 양사는 공동 세미나 개최 및 상호 교육 지원 등 전반적인 업무 협력을 통해 건설 공사비 분쟁에 대응할 예정입니다.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>김광규 씨의 개인적인 전세사기 피해는 상대방 책임이 명확하고 피해 규모가 크며 다수의 피해자가 존재하지만, '공중분해'라는 표현으로 미루어 보아 가해자의 자력 부족으로 피해액 회수가 어려웠을 가능성이 높습니다. 또한, 김광규 씨의 재판은 이미 3년 전의 과거 사건으로 언급되어 신규 투자 기회로 보기 어렵습니다.</t>
+          <t>해당 기사는 법무법인과 컨설팅 회사의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>김광규, 11년 악착같이 모은 돈 공중분해  전세사기 당해…재판 3년하고...</t>
+          <t>법무법인 광장, 터너앤타운젠드코리아 MOU 체결...건설 공사비 분쟁 대...</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6926200</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563294&amp;class=10&amp;grp=</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>2026-02-22 00:37:44.851745+00:00</t>
+          <t>2026-02-23 12:44:14.496827+00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C341" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C341" t="inlineStr"/>
+      <c r="D341" t="inlineStr"/>
+      <c r="E341" t="inlineStr"/>
       <c r="F341" t="inlineStr">
         <is>
-          <t>2018년 한국전력공사의 송전선로 공사 중 발생한 지반 침하 사고로 인한 피해 보상 문제를 두고 양 기관이 7년간 대립하며 고소·고발 및 각종 소송을 이어갔습니다. 최근 극적으로 합의에 도달하여 사건이 종결되었습니다.</t>
+          <t>터너앤타운젠드코리아와 법무법인(유) 광장이 건설 분야 클레임, 분쟁, 소송 관련 업무를 공동으로 수행하기 위한 업무 협약을 체결했습니다. 양사는 각자의 전문성을 활용하여 협력하고, 공동 세미나 개최 및 상호 교육 지원 등 다양한 분야에서 긴밀히 협력할 계획입니다.</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>기사에 따르면 한국전력공사의 지반 침하 사고 관련 피해 보상 문제가 7년간의 고소·고발 및 각종 소송 끝에 '극적으로 합의를 이룬' 상태입니다. 이는 이미 종결된 사건에 해당하므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 건설 분야 분쟁 해결을 위한 두 기업(터너앤타운젠드코리아, 법무법인(유) 광장) 간의 업무 협약에 관한 것입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>'집단민원'은 신속하게, '특이민원'은 따뜻하게</t>
+          <t>터너앤타운젠드코리아, 법무법인(유) 광장과 손잡고 건설 분쟁 해결 강...</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>businesskorea.co.kr</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216473</t>
+          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=263543</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>2026-02-22 00:25:02.444478+00:00</t>
+          <t>2026-02-23 12:44:08.598720+00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C342" t="inlineStr"/>
-      <c r="D342" t="inlineStr"/>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>서울시의원 인터뷰, 조례 개정 추진 중</t>
+          <t>공유물분할 소송 종결 및 지적재조사 마무리</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>서울시의원 김종길은 영등포구 지식산업센터의 심각한 공급 과잉과 최대 70%에 달하는 공실률이 소유주들의 가계 경제를 위협한다고 지적했습니다. 그는 이 문제를 해결하기 위해 준공업지역 내 산업복합건물에 오피스텔 설치를 허용하는 조례 개정을 추진 중입니다. 이는 시장 상황에 따른 정책적 대응 방안을 모색하는 내용입니다.</t>
+          <t>서울 중구 무학제1지구의 70년간 묶여있던 공유지분 문제가 지적재조사 완료와 공유물분할 소송을 통해 해결되었습니다. 주민들은 2017년 소송을 제기하여 2021년 대지와 도로의 소유권을 개인과 국가로 분할하는 판결을 받아 재산권 행사의 제한이 해소되었습니다.</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>본 기사는 영등포구 지식산업센터의 공급 과잉 및 공실 문제에 대한 서울시의원의 정책 제안을 다루고 있습니다. 특정 상대방의 명확한 책임이나 법적 분쟁의 소지가 없어 소송금융 투자 대상으로 부적합합니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+          <t>기사에 따르면 공유물분할 소송이 2017년에 제기되어 2021년에 이미 종결되었으며, 지적재조사도 마무리된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>[6·3 지선 주자] 김종길  영등포, 용적률 400% 시대…낡은 규제 공백 메...</t>
+          <t>서울 중구 무학제1지구 지적재조사 마무리…70년 묶인 공유지분 정리</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260220000507</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=588660</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:57.089519+00:00</t>
+          <t>2026-02-23 12:43:02.911830+00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C343" t="inlineStr"/>
-      <c r="D343" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D343" t="inlineStr"/>
+      <c r="E343" t="inlineStr"/>
       <c r="F343" t="inlineStr">
         <is>
-          <t>경기도 김동연 지사가 부동산 투기 및 담합 행위 근절을 위한 전면전을 선포했다. 이를 위해 전문 변호사와 공무원으로 구성된 전담팀이 시군과 공동으로 소송을 수행하며, 항소·상고 단계까지 체계적으로 지원할 예정이다. 이 기사는 정부의 법적 대응 시스템 구축에 대한 내용으로, 특정 피해자의 소송 건을 다루지 않는다.</t>
+          <t>건설 사업비 관리 전문기업 터너앤타운젠드코리아가 법무법인 광장과 건설 분야 법률 서비스 역량 강화를 위한 업무협약을 체결했습니다. 양사는 공사비 갈등 등 최근 급증한 건설 분야의 분쟁, 중재, 소송 업무를 공동으로 수행할 예정입니다.</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>이 기사는 경기도가 부동산 투기 및 담합 행위 근절을 위해 전담팀을 구성하여 소송을 수행하는 정부 주도의 법적 절차를 다루고 있습니다. 특정 피해자가 소송금융을 필요로 하는 사건이 아니므로 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 건설 분야 법률 서비스 역량 강화를 위한 업무협약 체결 소식입니다. 소송금융 적합도 판단 기준 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 적합 조건에도 해당하지 않아 투자 대상으로서의 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>[경기 24시] 김동연 경기지사,  부동산 투기·담합 행위 근절  전면전 선...</t>
+          <t>[게시판] 터너앤타운젠드코리아·광장, 건설 분야 소송 업무 협력</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=363360</t>
+          <t>https://www.yna.co.kr/view/AKR20260223050100003?input=1195m</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>2026-02-21 17:39:05.175913+00:00</t>
+          <t>2026-02-23 12:42:44.368170+00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C344" t="inlineStr">
+      <c r="C344" t="inlineStr"/>
+      <c r="D344" t="inlineStr"/>
+      <c r="E344" t="inlineStr"/>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>건설 사업비관리 전문기업 터너앤타운젠드코리아가 법무법인 광장과 업무협약을 체결하고 공사비 분쟁 및 공기 지연 분쟁 등 건설 클레임 해결을 위한 원스톱 서비스를 제공하기로 했다. 양사는 기술 분석과 법률 자문을 결합하여 분쟁 해결의 실효성을 높일 계획이다.</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 소송 사건이나 집단 피해에 대한 내용이 아닌, 건설 클레임 및 분쟁 해결을 위한 법무법인과 건설 사업비관리 전문기업 간의 업무협약 체결에 관한 것이다. 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않아 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t>터너앤타운젠드코리아-법무법인 광장, 공사비 분쟁 대응 ‘맞손’</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>wemakenews.co.kr</t>
+        </is>
+      </c>
+      <c r="L344" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M344" t="inlineStr">
+        <is>
+          <t>https://wemakenews.co.kr/news/view.php?no=24628</t>
+        </is>
+      </c>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:40:19.697696+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr"/>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>중구의 지적재조사사업 완료로 토지 소유권 문제 해결</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>서울 중구가 70년간 공동 소유로 묶여있던 무학 제1지구 토지 소유권 문제를 '지적재조사에 관한 특별법'을 통해 해결했습니다. 주민들은 2017년 공유물분할 소송에서 승소했으나 법령해석 문제로 토지 분할이 불가능해졌고, 중구의 적극적인 행정으로 10명의 토지 소유자 전원 합의를 이끌어내 재산권 행사가 가능해졌습니다. 이 사업은 1년 7개월에 걸쳐 진행되었으며, 모든 절차가 마무리되었습니다.</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>본 기사는 서울 중구가 70년간 공동 소유로 묶여있던 토지 소유권 문제를 '지적재조사에 관한 특별법'을 활용하여 성공적으로 해결한 사례를 다루고 있습니다. 이미 모든 절차가 마무리되어 주민들의 재산권 행사가 가능해졌으므로, 소송금융 투자 대상으로서의 신규 분쟁이 존재하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>10명</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>중구, 70년 만에 그은 토지 경계…'주민 재산권 찾았다'</t>
+        </is>
+      </c>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>shinailbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L345" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M345" t="inlineStr">
+        <is>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2194407</t>
+        </is>
+      </c>
+      <c r="N345" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:40:11.606860+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr"/>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>지적재조사사업 완료</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>서울 중구가 해방 직후부터 70여 년간 공동 소유 형태로 남아있던 무학제1지구 토지의 재산권 제약 문제를 해결했습니다. 기존 공유물분할 소송 판결에도 불구하고 법적 문제로 실제 분할이 어려웠으나, 구는 지적재조사 특별법을 활용하여 토지 소유자 10명 전원의 동의를 얻어 사업을 최종 마무리했습니다. 이는 서울시 최초로 공유지분 문제를 행정절차로 해결한 사례로 기록되었습니다.</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>해당 사건은 서울 중구의 적극적인 행정 절차(지적재조사사업)를 통해 70년간 묶여있던 공동 소유 문제가 최종적으로 해결된 사례입니다. 모든 관련 절차가 종료되어 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>10명</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>중구, 무학제1지구 지적재조사 완료…70년 묶인 공동소유 문제 해결</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>jeonmae.co.kr</t>
+        </is>
+      </c>
+      <c r="L346" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M346" t="inlineStr">
+        <is>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1232444</t>
+        </is>
+      </c>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:51:55.139186+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr"/>
+      <c r="D347" t="inlineStr"/>
+      <c r="E347" t="inlineStr"/>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>건설 사업비관리 전문기업 터너앤타운젠드코리아가 법무법인 광장과 업무협약을 체결했습니다. 양사는 건설 분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동 수행하고, 기술적 분석을 보강하여 건설 분쟁 해결의 실효성을 높일 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 건설 분쟁 사건에 대한 보도가 아니라, 건설 사업비관리 전문기업과 법무법인이 건설 분쟁 해결을 위한 업무협약을 체결했다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>터너앤타운젠드코리아·법무법인 광장 맞손... 공사비 갈등 등 건설분쟁...</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L347" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M347" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602230831591320</t>
+        </is>
+      </c>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:51:45.910605+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr"/>
+      <c r="D348" t="inlineStr"/>
+      <c r="E348" t="inlineStr"/>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>터너앤타운젠드코리아와 법무법인 광은 건설 분야의 클레임, 분쟁, 중재, 소송 관련 업무를 공동으로 수행하기 위한 업무 협약을 체결했습니다. 양사는 공동 세미나 개최 및 상호 교육 지원 등에도 협력할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 건설 분야 클레임 및 분쟁 해결을 위한 법무법인과 컨설팅 회사의 업무 협약에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>공사비 분쟁 등 건설클레임 푼다 …터너앤타운젠드코리아·법무법인 광...</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L348" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M348" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=730463</t>
+        </is>
+      </c>
+      <c r="N348" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:48:24.027045+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr"/>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>중구의 적극행정으로 토지 소유권 문제 해결 및 지적재조사사업 완료</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>해방 직후부터 70년간 공동 소유로 묶여 재산권 행사가 불가능했던 서울 무학동 토지 문제가 중구의 적극행정으로 해결되었다. 주민들은 공유물분할 소송에서 승소했으나 법령해석으로 분할이 막혔고, 중구는 지적재조사사업을 통해 소유자 전원의 동의를 얻어 토지 분할을 완료했다. 1년 7개월에 걸친 사업은 성공적으로 마무리되었다.</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>기사에 따르면 70년간 묶였던 토지 소유권 문제가 중구의 적극행정으로 소유자 전원 합의를 통해 성공적으로 해결되어 사업이 마무리되었다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로서의 신규 소송 가능성이 없다.</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>10명</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>70년 묶인 땅 풀었다…중구, 적극행정으로 신당동떡볶이 골목 엉킨 소유...</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M349" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022308044213310</t>
+        </is>
+      </c>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:47:04.945470+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr"/>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>지적재조사사업 완료 및 등기소 촉탁 완료</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>서울 중구 무학 제1지구의 10명 토지 소유자들이 70년간 공동 소유로 묶여 재산권 행사가 불가능했던 문제를 중구가 '지적재조사에 관한 특별법'을 활용해 해결했다. 과거 공유물분할 소송 판결에도 법령해석 문제로 분할이 불가능했으나, 중구의 적극적인 행정과 소통으로 소유자 전원의 합의를 이끌어내 새로운 경계를 마련하고 등기 절차까지 완료했다.</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>해당 사건은 중구의 적극적인 행정으로 토지 소유권 문제가 성공적으로 해결되어 모든 절차가 마무리된 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>10명</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>중구, 무학 제1지구 지적재조사...70년 만에 ‘주민 재산권 ’ 찾았다</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L350" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M350" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679915?ref=naver</t>
+        </is>
+      </c>
+      <c r="N350" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:41:57.454694+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr"/>
+      <c r="D351" t="inlineStr"/>
+      <c r="E351" t="inlineStr"/>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>해당 기사는 상가건물 임대차보호법상 임대인이 신규 임대차계약 체결을 거절할 수 있는 조건 중 하나인 '상가건물을 1년 6개월 이상 영리목적으로 사용하지 아니한 경우'에 대해 설명하고 있습니다. 임대인이 법을 위반할 경우 임차인에게 손해배상 책임이 발생할 수 있음을 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 상가건물 임대차보호법 조항에 대한 법률적 해석을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>[부동산]  상가를 1년 6개월 안 쓰면 권리금 안 돌려줘도 된다?</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L351" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M351" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3510886</t>
+        </is>
+      </c>
+      <c r="N351" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:34:09.786762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr"/>
+      <c r="D352" t="inlineStr"/>
+      <c r="E352" t="inlineStr"/>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>권형필 변호사의 판결일지는 공동주택 계단 사고 발생 시 관리주체의 공작물책임이나 불법행위책임이 문제 되는 사례와 그 한계를 다룹니다. 사고 발생 사실만으로 책임이 인정되기 어려운 판결례들을 분석하며 법적 쟁점을 설명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공동주택 계단 사고와 공작물책임에 대한 법률 전문가의 판결례 분석 글입니다. 따라서 소송금융 투자 대상이 될 만한 새로운 사건이 아니며, 이미 종결된 과거 판결들을 다루고 있어 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>[권형필 변호사의 판결일지] 공동주택 계단 사고와 공작물책임의 한계</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>aptn.co.kr</t>
+        </is>
+      </c>
+      <c r="L352" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M352" t="inlineStr">
+        <is>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111232</t>
+        </is>
+      </c>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:28:57.560512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr"/>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>화성시의 물류센터 건립 조치계획 최종 반려. 사업자의 행정소송 가능성 언급.</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>화성시 동탄2 유통3부지에 추진되던 초대형 물류센터 건립이 주민들의 반대와 시의 반려 결정으로 무산되었다. 주민들은 유치원, 초등학교 인접 및 주거환경 악화를 우려하며 92%의 반대 의견을 표명했고, 화성시는 사업자의 보완 계획을 최종 반려했다. 이준석 개혁신당 대표는 이를 주민의 승리로 평가했으나, 사업자의 행정소송 가능성이 남아있다고 언급했다.</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>화성시의 물류센터 건립 반려 결정으로 주민들의 잠재적 피해가 예방되었으므로, 주민들이 청구할 수 있는 실제 발생한 손해배상 채권이 명확하지 않다. 기사에서 언급된 소송 가능성은 사업자가 화성시를 상대로 제기할 행정소송으로, 로앤굿의 고객인 피해자(원고) 측 소송금융 투자 대상으로는 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
+        <is>
+          <t>주민 다수</t>
+        </is>
+      </c>
+      <c r="J353" t="inlineStr">
+        <is>
+          <t>이준석 “학교 옆에 ‘코엑스’급 물류센터 결국 반려…주민의 승리”</t>
+        </is>
+      </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L353" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M353" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260222580311</t>
+        </is>
+      </c>
+      <c r="N353" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:56:33.795485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr"/>
+      <c r="D354" t="inlineStr"/>
+      <c r="E354" t="inlineStr"/>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>박희진 진보당 포항시위원장이 과거 용흥동 중앙하이츠 피해자대책위원회 상황실장으로 활동했음이 언급되었습니다. 이는 아파트 관련 집단 피해가 있었음을 시사하지만, 사건의 구체적인 내용, 진행 상황, 상대방 등은 기사에서 확인할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>적합 조건 1개 이하 (집단적 피해 가능성만 시사). 기사 내용이 매우 단편적이며, '용흥동 중앙하이츠 피해자대책위원회' 활동이 과거 이력으로 언급되어 현재 진행 중인 사건인지, 이미 종결된 사건인지 파악하기 어렵습니다. 소송 상대방, 피해 유형, 구체적인 피해 규모 등 핵심 정보가 부재하여 투자 적합성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>박희진 진보당 포항시위원장, 용흥·우창동 시의원 예비후보 등록</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L354" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M354" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=591610</t>
+        </is>
+      </c>
+      <c r="N354" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:33:55.847900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr"/>
+      <c r="D355" t="inlineStr"/>
+      <c r="E355" t="inlineStr"/>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>공감랩의 맹준영 대표는 빌라, 오피스텔 등 비아파트 부동산의 '시세 깜깜이' 문제를 해결하기 위해 AI 기반 시세 평가 서비스 '하우스머치'를 개발했습니다. 이 서비스는 20여 개 금융기관에서 담보대출 산정에 활용되며, 2023년 전세사기 국면에서 고위험 물건을 식별하는 데 기여했습니다. 공감랩은 외부 투자보다 매출 기반 성장에 집중하며 연매출 수십억 원 규모로 성장했습니다.</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>본 기사는 전세사기 예방을 위한 프롭테크 솔루션에 대한 것으로, 특정 소송금융 투자 대상 사건을 다루고 있지 않습니다. 소송 상대방이 특정되지 않았고, 구체적인 피해자 집단이 법적 절차를 진행 중이라는 내용이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>“전세 사기, 1초면 확인”…맹준영 공감랩 대표</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>venturesquare.net</t>
+        </is>
+      </c>
+      <c r="L355" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M355" t="inlineStr">
+        <is>
+          <t>https://www.venturesquare.net/1037555/</t>
+        </is>
+      </c>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:21:44.876397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr"/>
+      <c r="D356" t="inlineStr"/>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>일반적인 법률 자문 기사</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>이 기사는 전세금 반환 소송에서 임대차 계약 해지 통지의 '도달' 증명이 중요함을 강조합니다. 묵시적 갱신 상황에서도 임차인이 해지 통보를 도달시키면 3개월 후 계약이 종료된다는 법리를 설명하며, 문자, 카카오톡, 내용증명 등 다양한 통지 수단을 활용하여 도달 기록을 확보하는 '통지의 기술'이 분쟁 해결의 핵심임을 조언합니다.</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 전세금 반환 소송과 관련된 일반적인 법률 자문 및 유의사항을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>전세금반환소송, '통지의 기술'이 좌우한다</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M356" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/money/article/202601141256c</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:44:24.987468+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr"/>
+      <c r="D357" t="inlineStr"/>
+      <c r="E357" t="inlineStr"/>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>이 기사는 일조권 침해에 대한 법적 대응 방안을 설명하며, 침해 정도가 명확하고 객관적인 증거가 확보될 경우 승소 가능성이 높다고 언급한다. 개별 주택뿐만 아니라 빌라 주민들도 공동으로 대응할 수 있음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>이 기사는 일조권 침해 및 법적 대응 방안에 대한 일반적인 정보를 제공하는 기사로, 특정 사건을 다루고 있지 않습니다. 따라서 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합도 판단이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>사라진 햇살 일조권 침해, 법적 대응으로 권리 찾아야</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>thebigdata.co.kr</t>
+        </is>
+      </c>
+      <c r="L357" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M357" t="inlineStr">
+        <is>
+          <t>http://www.thebigdata.co.kr/view.php?ud=2026022011483265306cf2d78c68_23</t>
+        </is>
+      </c>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:40:36.438094+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr"/>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>김광규 씨의 3년 재판은 종료되었으며, 피해액 회수가 어려웠던 것으로 보임. 전세사기 사건 자체는 다수 피해자를 포함할 수 있음.</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>배우 김광규 씨가 전세사기 피해로 11년간 모은 돈과 3천만 원을 잃었다고 밝혔다. 그는 여러 명의 피해자 중 한 명이었으며, 3년간의 재판 끝에 피해액이 공중분해되어 큰 고통을 겪었다.</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>김광규 씨의 개인적인 전세사기 피해는 상대방 책임이 명확하고 피해 규모가 크며 다수의 피해자가 존재하지만, '공중분해'라는 표현으로 미루어 보아 가해자의 자력 부족으로 피해액 회수가 어려웠을 가능성이 높습니다. 또한, 김광규 씨의 재판은 이미 3년 전의 과거 사건으로 언급되어 신규 투자 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>다수 (수십 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>김광규, 11년 악착같이 모은 돈 공중분해  전세사기 당해…재판 3년하고...</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>sports.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L358" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M358" t="inlineStr">
+        <is>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6926200</t>
+        </is>
+      </c>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:37:44.851745+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>7년간의 고소·고발 및 각종 소송 끝에 합의 종결</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>2018년 한국전력공사의 송전선로 공사 중 발생한 지반 침하 사고로 인한 피해 보상 문제를 두고 양 기관이 7년간 대립하며 고소·고발 및 각종 소송을 이어갔습니다. 최근 극적으로 합의에 도달하여 사건이 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>기사에 따르면 한국전력공사의 지반 침하 사고 관련 피해 보상 문제가 7년간의 고소·고발 및 각종 소송 끝에 '극적으로 합의를 이룬' 상태입니다. 이는 이미 종결된 사건에 해당하므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>'집단민원'은 신속하게, '특이민원'은 따뜻하게</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M359" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216473</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:25:02.444478+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr"/>
+      <c r="D360" t="inlineStr"/>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>서울시의원 인터뷰, 조례 개정 추진 중</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>서울시의원 김종길은 영등포구 지식산업센터의 심각한 공급 과잉과 최대 70%에 달하는 공실률이 소유주들의 가계 경제를 위협한다고 지적했습니다. 그는 이 문제를 해결하기 위해 준공업지역 내 산업복합건물에 오피스텔 설치를 허용하는 조례 개정을 추진 중입니다. 이는 시장 상황에 따른 정책적 대응 방안을 모색하는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>본 기사는 영등포구 지식산업센터의 공급 과잉 및 공실 문제에 대한 서울시의원의 정책 제안을 다루고 있습니다. 특정 상대방의 명확한 책임이나 법적 분쟁의 소지가 없어 소송금융 투자 대상으로 부적합합니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>[6·3 지선 주자] 김종길  영등포, 용적률 400% 시대…낡은 규제 공백 메...</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M360" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260220000507</t>
+        </is>
+      </c>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:57.089519+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr"/>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>경기도 전담팀이 부동산 투기·담합 행위 근절을 위해 소송을 포함한 법적 절차를 진행 중</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>경기도 김동연 지사가 부동산 투기 및 담합 행위 근절을 위한 전면전을 선포했다. 이를 위해 전문 변호사와 공무원으로 구성된 전담팀이 시군과 공동으로 소송을 수행하며, 항소·상고 단계까지 체계적으로 지원할 예정이다. 이 기사는 정부의 법적 대응 시스템 구축에 대한 내용으로, 특정 피해자의 소송 건을 다루지 않는다.</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>이 기사는 경기도가 부동산 투기 및 담합 행위 근절을 위해 전담팀을 구성하여 소송을 수행하는 정부 주도의 법적 절차를 다루고 있습니다. 특정 피해자가 소송금융을 필요로 하는 사건이 아니므로 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>[경기 24시] 김동연 경기지사,  부동산 투기·담합 행위 근절  전면전 선...</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L361" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M361" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363360</t>
+        </is>
+      </c>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:39:05.175913+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
         <is>
           <t>미추홀구</t>
         </is>
       </c>
-      <c r="D344" t="inlineStr">
+      <c r="D362" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E344" t="inlineStr">
+      <c r="E362" t="inlineStr">
         <is>
           <t>대법원 심리불속행 기각으로 판결 확정</t>
         </is>
       </c>
-      <c r="F344" t="inlineStr">
+      <c r="F362" t="inlineStr">
         <is>
           <t>미추홀구가 극단마임 공동대표 2명을 상대로 제기한 건물 인도(명도) 소송에서 대법원이 원고 승소 판결을 확정했습니다. 이에 따라 극단마임은 '작은극장 돌체' 건물을 미추홀구에 인도해야 합니다.</t>
         </is>
       </c>
-      <c r="G344" t="inlineStr">
+      <c r="G362" t="inlineStr">
         <is>
           <t>대법원에서 원고 승소 판결이 확정되어 이미 종결된 사건입니다. 소송금융은 진행 중인 소송에 대한 자금 지원을 목적으로 하므로, 판결이 확정된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
-      <c r="H344" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J344" t="inlineStr">
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
         <is>
           <t>'작은극장 돌체' 건물 인도 확정…극단마임 퇴거해야</t>
         </is>
       </c>
-      <c r="K344" t="inlineStr">
+      <c r="K362" t="inlineStr">
         <is>
           <t>news.ifm.kr</t>
         </is>
       </c>
-      <c r="L344" t="inlineStr">
+      <c r="L362" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M344" t="inlineStr">
+      <c r="M362" t="inlineStr">
         <is>
           <t>https://news.ifm.kr/news/articleView.html?idxno=465176</t>
         </is>
       </c>
-      <c r="N344" t="inlineStr">
+      <c r="N362" t="inlineStr">
         <is>
           <t>2026-02-21 17:36:50.489746+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N344"/>
+  <autoFilter ref="A1:N362"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>