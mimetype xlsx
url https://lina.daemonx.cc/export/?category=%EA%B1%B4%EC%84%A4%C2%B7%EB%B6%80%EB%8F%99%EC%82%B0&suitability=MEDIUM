--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$159</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$170</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N159"/>
+  <dimension ref="A1:N170"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,11114 +533,11890 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>매도인 B씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>열차 납품 지연으로 인한 시민 피해 발생 및 계약 해지 검토 중</t>
+          <t>매도인과 합의 시도 중, 변호사 자문 진행</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>열차 납품 지연으로 인해 시민들의 대중교통 이용에 차질이 생기고 있으며, 계약 해지를 통한 문제 해결도 거액의 손해배상 가능성 때문에 어려운 상황입니다. 이로 인한 피해는 고스란히 시민들에게 돌아갈 것으로 예상됩니다.</t>
+          <t>단독주택 매수자 A씨가 잔금 전 인지한 누수와 잔금 후 발견된 추가 누수로 인해 1700만~1900만 원의 수리비가 발생했다. 매도인 B씨는 '현 시설물 상태 매매' 특약을 근거로 1000만 원만 지급하겠다고 주장하나, 변호사들은 매도인의 하자담보책임이 면제되기 어렵다고 보고 있다. 현재 A씨는 변호사 자문을 받아 매도인과 합의를 시도 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>열차 납품 지연으로 인한 다수 시민의 피해가 예상되며(집단적 피해, 피해 규모 큼), 계약서 등 관련 증거 확보가 가능할 것으로 보입니다. 다만, 상대방이 특정되지 않았고, 계약 해지 시 발생할 수 있는 법리적 판단이 복잡하여 소송의 난이도가 있을 수 있습니다.</t>
+          <t>매도인의 하자담보책임이 법률 전문가들에 의해 인정되고 있으며(적합 조건 1), 전문업체 점검 결과 등 증거 확보가 가능함(적합 조건 5). 예상 수리비가 1700만~1900만원으로 개인에게는 큰 피해 규모임(적합 조건 4). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1700만~1900만 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 시민</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[사설] 열차 납품 지연, '시민 발' 묶여서는 안 된다</t>
+          <t>집 샀더니 수리비 1900만원…잔금 전 본 누수, 매도인 주장대로 책임 없...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1321926</t>
+          <t>https://lawtalknews.co.kr/article/PK5X4DN8TMB6</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-19 14:38:16.992365+00:00</t>
+          <t>2026-08-14 17:15:50.387827+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>메리츠</t>
+          <t>부산항만공사 및 사업자 (사업자명 미상)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>홈플러스 DIP 금융 거절 시 임차인 명도소송 및 강제집행 예상</t>
+          <t>손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>홈플러스가 DIP 금융을 거절당할 경우 파산 위기에 처하며, 이로 인해 임차인들에 대한 명도소송과 강제집행이 불가피할 것으로 예상된다. 이 과정에서 사회적 갈등이 커지고 메리츠에 대한 여론이 나빠질 수 있다고 보도되었다.</t>
+          <t>북항 환승센터의 단차 문제로 인해 보행권 침해 논란이 발생했으며, 이에 대해 손해배상청구 소송이 제기되었습니다. 해양수도부산발전협의회는 부산항만공사(BPA)와 사업자가 근본적인 해결책을 마련해야 한다고 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>메리츠는 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 임차인 다수가 명도소송 및 강제집행으로 집단적 피해를 입을 가능성이 있음(적합 조건 3, 4). 그러나 메리츠의 직접적인 '잘못'이 명확히 특정되지 않고 금융 결정의 결과로 발생하는 간접적 피해이므로 책임 소재 입증이 복잡할 수 있음(적합 조건 1 약함).</t>
+          <t>부산항만공사(BPA)는 공공기관으로 자력이 충분하며(적합 조건 2), 환승센터 단차 문제는 현장 확인 및 설계도면 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '해양수도부산발전협의회'가 보행권 침해를 주장하며 소송에 나선 점은 집단적 피해 가능성을 시사합니다(적합 조건 3). 다만, 구체적인 피해 규모와 피해자 수는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>임차인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>메리츠 손에 달린 홈플러스…'DIP 금융' 거절땐 파산 위기</t>
+          <t>북항 환승센터 갈등, BPA·사업자가 풀어야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026042675151</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026080318435199374</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-10 07:02:08.263949+00:00</t>
+          <t>2026-08-14 07:00:45.767041+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>정보공개 비공개 결정 및 건축물분양법 위반 여부 관련 소송 진행 중</t>
+          <t>계약 해지 후 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>고양시는 풍동 오피스텔 관련 '행정 편향 논란'에 대해 공식 입장을 발표하며, 모든 행정 절차가 법령에 따라 공정하게 처리되었음을 강조했다. 시는 설계도서 비공개 결정과 분양계약금 수령 과정의 '건축물분양법' 위반 논란에 대해 정보공개법, 경기도 행정심판위 결정, 법제처 유권해석 등을 근거로 반박했다. 현재 관련 소송이 진행 중이며, 시는 법원의 자료제출 명령에 따라 설계도서를 제출하고 있다고 밝혔다.</t>
+          <t>충북개발공사가 청주 밀레니엄타운 민간투자사업에서 민간사업자의 계약금 미납 및 사업계획 미이행 문제로 계약을 해지하고 소송을 진행 중이다. 이 과정에서 발생한 손실이 지난해 실적에 반영되어 공사는 당기순손실을 기록했으며, 경영평가에서 8년 만에 최하위를 받았다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>고양시를 상대로 한 행정 편향 및 건축물분양법 위반 논란으로, 상대방(고양시)의 자력이 충분하고 이미 행정심판 및 법제처 유권해석 등 공적 절차가 진행되었으며, 현재 관련 소송이 진행 중인 점은 적합 조건에 해당합니다. 법원의 자료제출 명령으로 증거 확보 가능성도 높습니다. 다만, 기사 내용이 고양시의 반박이므로 상대방 책임의 명확성은 추가적인 검토가 필요합니다.</t>
+          <t>상대방(민간투자사업자)의 계약금 미납 및 사업계획 미이행 책임이 명확하고(적합 조건 1), 계약서 등 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 단일 주체(충북개발공사)의 피해이며, 구체적인 피해 금액이 명시되지 않아 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>1 (충북개발공사)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>고양시  풍동 오피스텔 행정 공정…은폐 의혹 사실무근</t>
+          <t>충북개발공사, 경영평가 8년 만에 '최하위'…비상경영 고삐</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026042708372863539</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2293171</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-01 20:28:09.762839+00:00</t>
+          <t>2026-08-09 07:02:30.926047+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>입주자대표회의</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>전세사기피해자 지원 및 주거안정에 관한 특별법 개정안 국회 통과, 공포 후 6개월 뒤 시행 예정</t>
+          <t>공용 배관 관리 소홀에 대한 법원 배상 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전세사기 피해자의 보증금 회복을 지원하기 위한 '전세사기피해자 지원 및 주거안정에 관한 특별법' 개정안이 국회 본회의를 통과했습니다. 이 개정안은 임차보증금 최소보장제와 선지급·후정산 제도를 도입하고, 피해주택 매입 절차를 개선하여 피해자 구제 속도를 높이는 것을 목표로 합니다. 주요 제도는 공포 후 6개월 뒤 시행될 예정입니다.</t>
+          <t>한 아파트에서 오수 역류 사고가 발생하여 세대 내부 가전제품과 의류 등이 훼손됨. 법원은 공용 배관 관리 소홀을 사고 원인으로 판단하고 입주자대표회의가 피해자에게 5600여만원을 배상해야 한다고 판결함. 이 판결은 유사 피해를 겪은 다른 입주자들에게 중요한 선례가 될 수 있음.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 관련 특별법 개정안이 국회 본회의를 통과하는 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 특정 소송의 상대방을 명시하지 않으며, 전세사기 사건의 특성상 상대방의 자력 확보가 어려울 수 있습니다. 또한, 정부의 최소보장제 도입으로 소송금융의 역할이 일부 달라질 수 있습니다.</t>
+          <t>법원 판결로 공용 배관 관리 소홀에 대한 입주자대표회의의 책임이 명확히 인정됨 (적합 조건 1, 5). '아파트 뒤덮은'이라는 표현으로 미루어 추가 피해자 발생 가능성이 있으며, 해당 판결이 강력한 선례가 될 수 있음 (적합 조건 3). 다만, 기사 내 피해 규모가 수억 원 이상으로 명시되지 않았고, 특정 사건은 이미 판결이 선고된 상태임.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5600여만원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'전세사기특별법·부동산개발사업관리법' 개정안 국회 본회의 통과</t>
+          <t>아파트 뒤덮은 '역류 사고'... 오수관 뜯었더니 '경악'</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260423_0003604327</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=572815&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-25 07:00:56.429583+00:00</t>
+          <t>2026-08-09 07:01:41.156158+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 특별법 제정 논의 중</t>
+          <t>시공사 계약 해지로 인한 손해배상 발생</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>전세사기 피해자들을 위한 최소 구제 장치 도입이 추진되며, 보증금의 3분의 1을 보장하는 내용의 특별법이 국회 국토교통위원회에서 논의 중입니다. 이는 전세사기 피해 회복의 최저선을 마련하기 위한 조치로, 형평성 및 재원 부담에 대한 우려도 제기되고 있습니다.</t>
+          <t>정비사업장들이 기존 시공사와의 계약 해지 후 막대한 손해배상액을 지불하고, 새로운 시공사와의 계약에서는 공사비가 더 오르는 이중고를 겪고 있다. 이는 눈앞의 손해를 피하려다 더 큰 금전적 손해를 초래하는 '덫'으로 작용하고 있으며, 다수의 정비사업장에서 유사한 피해가 속출하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 정부의 특별법 제정 등 공적 절차가 진행 중(공적 절차 진행)이므로 사건의 심각성과 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 직접적인 소송 상대방(사기범)의 자력 여부가 불분명하여 소송금융 투자에 있어 회수 가능성 측면에서 불확실성이 존재합니다.</t>
+          <t>피해 규모가 막대하다는 점에서 소송금융 적합 조건 중 '피해 규모가 큼'에 해당한다. 또한, '정비사업장이 속출'한다는 점에서 다수의 피해자가 발생할 가능성이 있고, 상대방인 시공사는 자력이 충분할 수 있으나, 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고 구체적인 증거 유무나 공적 절차 진행 여부도 불분명하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 정비사업장</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“보증금 3분의 1 보장” 전세사기 지원한다지만…형평성·재원 부담 우...</t>
+          <t>시공사 계약 파기의 덫, 배상금 주고 공사비는 더 올랐다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1634504/?sc=Naver</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=127910</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-19 07:02:37.357861+00:00</t>
+          <t>2026-08-08 07:01:43.687055+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>건설사</t>
+          <t>진주시</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>집단소송 제기 가능성 언급</t>
+          <t>공사비 정산 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>층간소음 문제에 대한 법적 접근법을 다루는 기사로, 개별 가구가 건설사를 상대로 소송하기 어렵다는 점을 지적한다. 주민 전체가 이해당사자이므로 주민들이 뜻을 모아 시공사를 상대로 집단 소송을 제기하는 것이 소송 부담을 줄이는 방법임을 제시한다. 층간소음이 이웃 간 살인까지 부를 수 있는 심각한 문제임을 강조한다.</t>
+          <t>진주 동부시립도서관 공사가 재개되었으나, 공사비 정산을 둘러싼 진주시와 기존 시공사 간의 입장 차이로 소송이 진행 중입니다. 도서관은 준공 후 복합시설로 운영될 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>건설사를 상대로 한 층간소음 소송은 집단적 피해(주민 전체가 이해당사자)의 성격이 강하며, 상대방인 건설사는 자력이 충분할 가능성이 높습니다. 층간소음의 원인이 시공 불량일 경우 건설사의 책임이 비교적 명확해질 수 있습니다. 다만, 기사는 일반적인 법적 접근법을 다루고 있어 구체적인 피해 규모나 증거 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>진주시가 소송 상대방으로 특정되어 자력이 충분하다는 점(적합 조건 2)과 이미 소송이 진행 중이라는 점은 긍정적입니다. 그러나 공사비 정산 분쟁의 구체적인 금액, 책임 소재의 명확성, 집단적 피해 여부 등 다른 적합 조건에 대한 정보가 부족하여 투자 적합도를 높게 평가하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>이웃 간 살인까지 부르는 층간소음… 법적 접근법은?</t>
+          <t>공사 재개한 진주 동부시립도서관···준공까지 남은 과제는</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50316</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=124473</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-19 07:01:25.183034+00:00</t>
+          <t>2026-08-07 07:02:13.797921+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>전 배우자</t>
+          <t>위탁관리업체</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>전 배우자의 재산분할 청구 소송</t>
+          <t>1차 소송(서울중앙지방법원) 판결 선고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이혼 후 27년간 아파트 대금을 홀로 납부한 A씨에게 19년 만에 전 배우자가 나타나 아파트 절반의 소유권을 주장하며 소송을 제기했습니다. A씨는 이를 권리남용으로 보고 있으며, 과거 법원의 조정 결정이 있었던 것으로 보입니다.</t>
+          <t>아파트 지하배관실 화재 사고 발생 시, 공용부분의 직접 점유자인 위탁관리업체가 1차적 책임이 있다는 법원 판결이 나왔습니다. 이로 인해 위탁관리업체는 구상금 소송에 직면하게 되며, 이는 아파트 관리 현장에서 중요한 법적 리스크로 부상하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피해 규모가 아파트 절반 가치로 상당하고(피해 규모가 큼), 과거 법원의 조정 결정 등 증거 확보가 가능합니다(증거가 있거나 확보 가능함). 그러나 상대방(전 배우자)의 자력이 불분명하고, 집단적 피해가 아닌 개별 분쟁이라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 1차 소송 법원 판결), 3(집단적 피해 - 아파트 화재로 인한 인적·물적 피해), 5(증거 확보 가능 - 법원 판결)에 해당하여 소송금융 투자 가능성이 있습니다. 그러나 상대방 위탁관리업체의 구체적인 자력과 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>아파트 절반 가치 (수억 원 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>27년간 나홀로 낸 아파트값…19년 만에 나타난 전 배우자 '절반 내놔'</t>
+          <t>지하배관실 화재에 위탁사 책임…구상권 리스크 어떻게 피하나?</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/5ROBBXPTLU8U</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=169034</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:30.872425+00:00</t>
+          <t>2026-07-26 07:02:24.083547+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>민간사업자가 확정투자비 청구 소송 제기, 2~3년 내 최종 판결 예상</t>
+          <t>국회 정책토론회에서 제도 개선 및 피해 구제 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경남개발공사가 직영하는 진해신항 컨트리클럽(구 웅동1지구 골프장)이 민간사업자의 천억 원대 확정투자비 청구 소송에 직면했다. 경남개발공사는 이미 민간사업자 대출금 약 천억 원을 대신 갚고 운영권을 넘겨받은 상태로, 추가적인 거액 지급 가능성에 재정적 부담이 커지고 있다. 법원의 최종 판결은 2~3년 뒤로 예상된다.</t>
+          <t>전국지반침하피해자연합회는 공사 중 지하수 유출 관리 강화, 정보공개 확대, 피해 구제제도 마련 등 시민 안전을 위한 제도 개선을 촉구했습니다. 광명시 부시장 등 각계 전문가들이 국회 정책토론회에 참석하여 지하안전 관리체계 법·제도 개선책을 논의했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(경남개발공사)이 지방공기업으로 자력이 충분하고(적합 조건), 소송 금액이 천억 원대로 피해 규모가 크다(적합 조건). 그러나 민간사업자의 청구 근거(상대방 책임)가 기사에서 명확히 드러나지 않아 소송 승소 가능성을 판단하기 어렵다. 집단적 피해 사례는 아니다.</t>
+          <t>전국지반침하피해자연합회가 조직되어 집단적 피해(적합 조건 3)가 명확하며, 국회 정책토론회에서 제도 개선 및 피해 구제 논의가 진행 중(적합 조건 6)입니다. 지반침하의 특성상 피해 규모가 클 것으로 예상(적합 조건 4)되나, 특정 책임 주체가 명확히 언급되지 않아 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>천억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>경남 첫 36홀 공공 골프장…거액 빚에 소송까지</t>
+          <t>광명시, 국회 정책토론회서 지하안전 관리체계 법·제도 개선책 논의</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527556&amp;ref=A</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2451301</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-06 00:46:48.692982+00:00</t>
+          <t>2026-07-24 07:02:15.060448+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>공사비 증액, 시공자 변경, 조합 내부 갈등 관련 분쟁 발생</t>
+          <t>법원이 지구 지정 근거 추가 소명 요구</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한 로펌이 정비사업 원스톱팀을 가동하여 조합 설립부터 소송까지 전반적인 자문 및 분쟁 대응을 지원합니다. 특히 최근에는 공사비 증액, 시공자 변경, 조합 내부 갈등과 관련된 분쟁이 증가하고 있어 해당 팀의 역할이 중요해지고 있습니다.</t>
+          <t>법원이 '서리풀1 공공주택지구' 지정의 근거에 대한 추가 소명을 요구했습니다. 주민들은 이번 소송을 통해 대규모 공공개발 과정에서 기존 생활공동체와 사유재산권 등 주민 권익 보호의 중요성을 강조하고 있습니다. 이는 공공개발의 적법성과 절차적 정당성을 다투는 소송입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 정비사업 분야에서 공사비 증액, 시공자 변경, 조합 내부 갈등 등 분쟁이 증가하고 있음을 시사합니다. 이러한 유형의 분쟁은 다수의 피해자(집단적 피해)와 큰 피해 규모(피해 규모가 큼)를 수반하며, 대형 시공사를 상대방으로 할 경우 자력(상대방에게 자력이 충분함)이 충분할 가능성이 높습니다. 다만, 특정 사건이나 구체적인 피고가 명시되지 않아 직접적인 투자 기회로 판단하기에는 정보가 부족합니다.</t>
+          <t>공공주택지구 지정에 대한 소송으로, 상대방은 공공기관으로 자력이 충분하며(적합 조건 2), 다수의 주민이 영향을 받는 집단적 피해 사례(적합 조건 3)입니다. 법원이 지정 근거 추가 소명을 요구하고 있어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해 금액이 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[로펌 Biz] ‘정비사업 원스톱팀’ 가동… 자문ㆍ분쟁 입체지원</t>
+          <t>법원, '서리풀1 공공주택지구' 지정 근거 추가 소명 요구…주민  절차적...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202604040411588300937</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=232243</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:09.540363+00:00</t>
+          <t>2026-07-09 08:23:01.750733+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>A업체</t>
+          <t>코리아신탁</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경기남부청 반부패수사대 수사 진행 중</t>
+          <t>소송가액 2000억 원 규모의 소송 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>신 씨가 돌아가신 부친의 토지 계약과 관련하여 경찰 수사의 미흡함을 지적하며 이의를 제기했다. 이후 경기남부청 반부패수사대가 관련 소송 기록을 검토한 결과, A업체가 법원에 특정 사실을 숨긴 정황을 포착했다. 현재 이 토지 계약을 둘러싼 소송전과 함께 경찰 수사가 진행 중이다.</t>
+          <t>코리아신탁이 2000억 원에 육박하는 소송가액의 사건에 피소되어 소송 리스크를 안고 있다. 이로 인해 보수적인 회계 처리를 통해 충당금을 설정했으나, 최근 충당금 환입으로 비경상적 이익을 실현했다. 구체적인 소송 내용은 기사에 명시되지 않았다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>A업체가 법원에 특정 사실을 숨긴 정황이 경기남부청 반부패수사대 수사로 포착되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이고 관련 소송 기록이 존재하여 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모와 피해자 수가 특정되지 않았고, 상대방의 자력에 대한 정보가 부족하여 'High' 등급은 어렵습니다.</t>
+          <t>피고인 코리아신탁은 신탁회사로서 자력이 충분하며(적합 조건 2), 소송가액이 2000억 원에 육박하여 피해 규모가 매우 크다(적합 조건 4). 그러나 사건의 구체적인 내용, 상대방 책임의 명확성, 집단적 피해 여부 등은 기사에서 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2000억 원 육박</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>돌아가신 부친이 한 토지 계약에 '소송전'</t>
+          <t>[핀포인트] [코리아신탁] 매출 하위권에도 두둑한 이익…충당금 환입 ‘...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3018595</t>
+          <t>https://news.dealsitetv.com/articles/171016</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 12:47:00.652641+00:00</t>
+          <t>2026-06-29 07:02:07.059274+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>CAAP</t>
+          <t>KB정왕일반부동산사모투자회사</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>CAAP의 소송 제기로 여객터미널 및 인프라 확충 사업 지연 중</t>
+          <t>1심 패소</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>인천공항공사가 몬테네그로 공항 국제입찰에서 1위를 차지했으나, CAAP가 소송을 제기하여 여객터미널 및 인프라 확충 사업이 지연되고 있다. 이로 인해 사업이 표류하고 있으며, 국제 사업 지연에 따른 막대한 손실이 예상된다.</t>
+          <t>SGC E C가 KB자산운용의 사모펀드 'KB정왕일반부동산사모투자회사'를 상대로 시흥 물류센터 공사비 및 지연손해금 배상 소송을 제기했으나 1심에서 패소했습니다. 이로 인해 SGC E C는 공사비 회수에 어려움을 겪을 수 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>국제 공항 인프라 사업 지연으로 인한 잠재적 피해 규모가 크고(적합 조건 4), 국제 입찰 및 소송 관련 문서 등 증거 확보가 용이함(적합 조건 5). 이미 소송이 진행 중인 상업 분쟁으로, 소송금융 투자 대상으로서의 기본 요건은 갖추고 있음. 다만, 상대방 CAAP의 책임 명확성 및 자력에 대한 추가 확인이 필요함.</t>
+          <t>상대방(KB자산운용의 사모펀드)의 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 1심에서 이미 패소하여 소송의 승소 가능성에 대한 추가적인 면밀한 검토가 필요합니다. 집단적 피해나 명확한 증거 등 다른 적합 조건은 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>인천공항, 몬테네그로 사업 '표류'</t>
+          <t>[더벨]SGC E C, 시흥 물류센터 공사비 회수 불발되나</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320235</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202605221723154560107366</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-05 12:46:51.903383+00:00</t>
+          <t>2026-06-27 07:00:51.106894+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>관리인 선임 및 관리규약 관련 소송 진행 중</t>
+          <t>열차 납품 지연으로 인한 시민 피해 발생 및 계약 해지 검토 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>상가 구분소유자들이 A회사와 B회사가 제정한 관리규약의 문제점을 지적하며 해당 관리인을 인정할 수 없다는 이유로 소송을 제기했습니다. 이 소송은 관리인 선임 및 관리규약의 적법성을 다투는 내용으로 보입니다.</t>
+          <t>열차 납품 지연으로 인해 시민들의 대중교통 이용에 차질이 생기고 있으며, 계약 해지를 통한 문제 해결도 거액의 손해배상 가능성 때문에 어려운 상황입니다. 이로 인한 피해는 고스란히 시민들에게 돌아갈 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건으로, 관리규약 제정 주체인 A회사와 B회사가 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다. '다른 구분소유자들'이 소송을 제기하여 집단적 피해 가능성이 있으며, 관리규약 자체가 중요한 증거가 될 수 있습니다. 다만 피해 규모나 상대방의 자력에 대한 정보가 부족하여 'Medium'으로 판단합니다.</t>
+          <t>열차 납품 지연으로 인한 다수 시민의 피해가 예상되며(집단적 피해, 피해 규모 큼), 계약서 등 관련 증거 확보가 가능할 것으로 보입니다. 다만, 상대방이 특정되지 않았고, 계약 해지 시 발생할 수 있는 법리적 판단이 복잡하여 소송의 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 시민</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>상가 소유자라면…지금 당장 '이것' 꺼내봐야 합니다 [김용우의 각개전...</t>
+          <t>[사설] 열차 납품 지연, '시민 발' 묶여서는 안 된다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604012275i</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1321926</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:45.133019+00:00</t>
+          <t>2026-05-19 14:38:16.992365+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>메리츠</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경매를 통한 부동산 낙찰 완료, 전세사기 피해자 결정문 발급</t>
+          <t>홈플러스 DIP 금융 거절 시 임차인 명도소송 및 강제집행 예상</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>방송인 김서연 씨가 4년 전 겪었던 전세 사기 피해에 대해 최근 법원 경매를 통해 해당 부동산을 최저가로 낙찰받아 일부 피해를 회복했다. 김서연 씨는 '전세사기 피해자 결정문'을 소지하고 있었으며, 이를 통해 피해 사실이 공적으로 인정되었음을 알 수 있다.</t>
+          <t>홈플러스가 DIP 금융을 거절당할 경우 파산 위기에 처하며, 이로 인해 임차인들에 대한 명도소송과 강제집행이 불가피할 것으로 예상된다. 이 과정에서 사회적 갈등이 커지고 메리츠에 대한 여론이 나빠질 수 있다고 보도되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>전세 사기 피해자 결정문이 존재하여 피해 사실 및 상대방 책임이 공적으로 인정됨 (적합 조건 1, 5, 6). 이는 소송금융 투자에 긍정적인 요소이나, 기사 내용만으로는 사기범의 자력 여부와 집단소송 가능성을 파악하기 어려움. 또한, 피해자가 경매를 통해 부동산을 낙찰받아 일부 피해를 회복한 것으로 보이며, 추가적인 손해배상 소송의 필요성 및 대상이 불분명하여 투자 매력도가 제한적임.</t>
+          <t>메리츠는 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 임차인 다수가 명도소송 및 강제집행으로 집단적 피해를 입을 가능성이 있음(적합 조건 3, 4). 그러나 메리츠의 직접적인 '잘못'이 명확히 특정되지 않고 금융 결정의 결과로 발생하는 간접적 피해이므로 책임 소재 입증이 복잡할 수 있음(적합 조건 1 약함).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>임차인 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'로빈♥' 김서연, 전세 사기 4년만에… 불행 중 다행, 최저가로 낙찰</t>
+          <t>메리츠 손에 달린 홈플러스…'DIP 금융' 거절땐 파산 위기</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2132263</t>
+          <t>https://www.hankyung.com/article/2026042675151</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:05.257720+00:00</t>
+          <t>2026-05-10 07:02:08.263949+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>엠블라버드</t>
+          <t>고양시</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>지난해 10월 공사대금 소송 승소 판결</t>
+          <t>정보공개 비공개 결정 및 건축물분양법 위반 여부 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>하도급업체가 부동산 개발 법인 엠블라버드를 상대로 제기한 공사대금 소송에서 지난해 10월 승소 판결을 받았다. 이 시점은 임형주가 엠블라버드 사내이사직을 맡은 이후로, 임형주가 '무관하다'고 주장한 것과 배치된다. 이 사건은 법원 판결로 상대방의 채무 불이행 책임이 인정된 건이다.</t>
+          <t>고양시는 풍동 오피스텔 관련 '행정 편향 논란'에 대해 공식 입장을 발표하며, 모든 행정 절차가 법령에 따라 공정하게 처리되었음을 강조했다. 시는 설계도서 비공개 결정과 분양계약금 수령 과정의 '건축물분양법' 위반 논란에 대해 정보공개법, 경기도 행정심판위 결정, 법제처 유권해석 등을 근거로 반박했다. 현재 관련 소송이 진행 중이며, 시는 법원의 자료제출 명령에 따라 설계도서를 제출하고 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(엠블라버드)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 소송에서 승소했으므로 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 피해 규모와 피해자 수가 명확하지 않고, 상대방의 자력에 대한 추가 확인이 필요합니다. 이미 승소 판결이 났으므로, 강제집행 단계에서 소송금융 지원을 고려할 수 있습니다.</t>
+          <t>고양시를 상대로 한 행정 편향 및 건축물분양법 위반 논란으로, 상대방(고양시)의 자력이 충분하고 이미 행정심판 및 법제처 유권해석 등 공적 절차가 진행되었으며, 현재 관련 소송이 진행 중인 점은 적합 조건에 해당합니다. 법원의 자료제출 명령으로 증거 확보 가능성도 높습니다. 다만, 기사 내용이 고양시의 반박이므로 상대방 책임의 명확성은 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[단독] “나는 무관”하다던 임형주, 알고보니 팝페라하우스 대표였다</t>
+          <t>고양시  풍동 오피스텔 행정 공정…은폐 의혹 사실무근</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202604041328003?pt=nv</t>
+          <t>https://www.sidae.com/article/2026042708372863539</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-04 12:38:58.462778+00:00</t>
+          <t>2026-05-01 20:28:09.762839+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>공사비 증액 갈등 심화, 소송 가능성</t>
+          <t>전세사기피해자 지원 및 주거안정에 관한 특별법 개정안 국회 통과, 공포 후 6개월 뒤 시행 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>중동발 쇼크 등 자재값 상승으로 정비사업 공사비 증액을 둘러싼 갈등이 심화되고 있습니다. 이는 조합원 분담금 증가, 사업 지연, 공사 중단 등으로 이어질 수 있으며, 궁극적으로 소송으로 비화될 가능성이 있습니다. 기사는 특정 사건이 아닌 전반적인 시장 상황을 다루고 있습니다.</t>
+          <t>전세사기 피해자의 보증금 회복을 지원하기 위한 '전세사기피해자 지원 및 주거안정에 관한 특별법' 개정안이 국회 본회의를 통과했습니다. 이 개정안은 임차보증금 최소보장제와 선지급·후정산 제도를 도입하고, 피해주택 매입 절차를 개선하여 피해자 구제 속도를 높이는 것을 목표로 합니다. 주요 제도는 공포 후 6개월 뒤 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건으로 '집단적 피해'와 '피해 규모가 큼'에 해당할 수 있습니다. 정비사업 조합원 다수가 공사비 증액으로 인한 분담금 증가 피해를 입을 수 있으며, 그 규모가 상당할 수 있습니다. 그러나 기사는 특정 사건이 아닌 일반적인 현상을 다루고 있어, 상대방 책임이 명확하게 특정되지 않고 아직 소송 단계에 이르지 않은 '갈등' 상황입니다.</t>
+          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 관련 특별법 개정안이 국회 본회의를 통과하는 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 특정 소송의 상대방을 명시하지 않으며, 전세사기 사건의 특성상 상대방의 자력 확보가 어려울 수 있습니다. 또한, 정부의 최소보장제 도입으로 소송금융의 역할이 일부 달라질 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[중동쇼크] 자재값이 집값 흔든다 …공사비 갈등·분양가 상승 '불씨'</t>
+          <t>'전세사기특별법·부동산개발사업관리법' 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704430</t>
+          <t>https://www.newsis.com/view/NISX20260423_0003604327</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-04 12:33:11.567896+00:00</t>
+          <t>2026-04-25 07:00:56.429583+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>민간사업자가 경남개발공사를 상대로 1천억 원대 확정투자비 청구 소송 제기, 법원 판결 대기 중.</t>
+          <t>전세사기 피해자 지원 특별법 제정 논의 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>경남개발공사가 직영하는 공공골프장 '진해신항 컨트리클럽'이 750억 원 규모의 공사채 빚과 함께 민간사업자가 제기한 1천억 원대 확정투자비 청구 소송이라는 악재에 직면했다. 이 소송에서 법원이 민간사업자의 손을 들어줄 경우 경남개발공사는 최대 1천억 원을 지급해야 할 수도 있다.</t>
+          <t>전세사기 피해자들을 위한 최소 구제 장치 도입이 추진되며, 보증금의 3분의 1을 보장하는 내용의 특별법이 국회 국토교통위원회에서 논의 중입니다. 이는 전세사기 피해 회복의 최저선을 마련하기 위한 조치로, 형평성 및 재원 부담에 대한 우려도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>지방공기업인 경남개발공사를 상대로 1천억 원대 소송이 진행 중이며, 피고의 자력(공공기관)이 충분하고(적합 조건 2) 피해 규모가 매우 큼(적합 조건 4). 확정투자비 청구 소송이므로 증거 확보도 용이할 것으로 보이나(적합 조건 5), 집단적 피해가 아니며(적합 조건 3 불충족) 원고의 책임 소재에 대한 추가 검토가 필요하다.</t>
+          <t>전세사기 피해는 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 정부의 특별법 제정 등 공적 절차가 진행 중(공적 절차 진행)이므로 사건의 심각성과 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 직접적인 소송 상대방(사기범)의 자력 여부가 불분명하여 소송금융 투자에 있어 회수 가능성 측면에서 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>1천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명 (민간사업자)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>경남 첫 36홀 공공골프장…거액 빚에 소송까지</t>
+          <t>“보증금 3분의 1 보장” 전세사기 지원한다지만…형평성·재원 부담 우...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526690&amp;ref=A</t>
+          <t>https://www.dailian.co.kr/news/view/1634504/?sc=Naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-04 00:30:33.125441+00:00</t>
+          <t>2026-04-19 07:02:37.357861+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>건설사</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>조합의 입찰 무효 및 입찰보증금 차감 결정, 손해배상 청구 변호인 선임</t>
+          <t>집단소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합이 대우건설의 입찰보증금 500억원 중 1400만원을 부정행위 신고 포상금 명목으로 차감 반환하기로 결정했습니다. 대우건설은 차감에 이의 없다고 회신했으나, 조합은 사업 지연 등에 따른 금전적 책임을 물어 대우건설에 손해배상 청구를 준비 중입니다. 업계에서는 조합의 포상금 제도 근거가 부족하다는 지적도 나오고 있어 법적 분쟁 가능성이 남아있습니다.</t>
+          <t>층간소음 문제에 대한 법적 접근법을 다루는 기사로, 개별 가구가 건설사를 상대로 소송하기 어렵다는 점을 지적한다. 주민 전체가 이해당사자이므로 주민들이 뜻을 모아 시공사를 상대로 집단 소송을 제기하는 것이 소송 부담을 줄이는 방법임을 제시한다. 층간소음이 이웃 간 살인까지 부를 수 있는 심각한 문제임을 강조한다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>대우건설의 부정행위가 조합원 신고로 적발되었고, 대우건설도 입찰보증금 차감에 이의 없다고 회신하여 책임이 일정 부분 인정됩니다 (적합 조건 1). 조합이 대우건설을 상대로 손해배상 청구를 준비 중이며, 대우건설은 대기업으로 자력이 충분합니다 (적합 조건 2). 또한, 조합원 신고 및 이사회, 대의원회 결의를 통해 증거 확보가 가능합니다 (적합 조건 5). 다만, 조합의 포상금 제도 근거 부족 논란이 있어 법적 쟁점이 될 수 있습니다.</t>
+          <t>건설사를 상대로 한 층간소음 소송은 집단적 피해(주민 전체가 이해당사자)의 성격이 강하며, 상대방인 건설사는 자력이 충분할 가능성이 높습니다. 층간소음의 원인이 시공 불량일 경우 건설사의 책임이 비교적 명확해질 수 있습니다. 다만, 기사는 일반적인 법적 접근법을 다루고 있어 구체적인 피해 규모나 증거 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[단독] 성수4지구, 6일 대우건설 입찰보증금 반환…1400만원 차감</t>
+          <t>이웃 간 살인까지 부르는 층간소음… 법적 접근법은?</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1361450</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50316</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-03 12:55:53.214244+00:00</t>
+          <t>2026-04-19 07:01:25.183034+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>경기도</t>
+          <t>전 배우자</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경기도와 사업자 측 간 손해배상 및 지체상금 소송 진행 중</t>
+          <t>전 배우자의 재산분할 청구 소송</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>K-컬처밸리 사업이 표류하면서 경기도와 사업자 측이 서로 지체상금 및 손해배상 소송을 제기한 상황입니다. 추미애 후보는 사업 백지화를 주장하며 관련 소송 진행 상황을 언급했습니다.</t>
+          <t>이혼 후 27년간 아파트 대금을 홀로 납부한 A씨에게 19년 만에 전 배우자가 나타나 아파트 절반의 소유권을 주장하며 소송을 제기했습니다. A씨는 이를 권리남용으로 보고 있으며, 과거 법원의 조정 결정이 있었던 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>경기도와 K-컬처밸리 사업자 측 간에 지체상금 및 손해배상 소송이 이미 진행 중이며, 경기도는 자력이 충분한 공공기관입니다. 그러나 기사 내용만으로는 분쟁의 구체적인 책임 소재와 피해 규모를 명확히 파악하기 어렵습니다.</t>
+          <t>피해 규모가 아파트 절반 가치로 상당하고(피해 규모가 큼), 과거 법원의 조정 결정 등 증거 확보가 가능합니다(증거가 있거나 확보 가능함). 그러나 상대방(전 배우자)의 자력이 불분명하고, 집단적 피해가 아닌 개별 분쟁이라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>아파트 절반 가치 (수억 원 추정)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>추미애  'K-컬처밸리 백지화 …김동연 캠프  사실 아니다</t>
+          <t>27년간 나홀로 낸 아파트값…19년 만에 나타난 전 배우자 '절반 내놔'</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065590976499775</t>
+          <t>https://lawtalknews.co.kr/article/5ROBBXPTLU8U</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-03 12:53:43.137065+00:00</t>
+          <t>2026-04-18 07:00:30.872425+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>현대엔지니어링</t>
+          <t>경남개발공사</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>약 5조 원 규모의 손해배상 청구 소송 및 약 1억 1180만 유로 규모의 계약 불이행 관련 소송 진행 중</t>
+          <t>민간사업자가 확정투자비 청구 소송 제기, 2~3년 내 최종 판결 예상</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>아조티 측이 시공사인 현대엔지니어링의 지연 책임을 주장하며 약 5조 원 규모의 손해배상 청구 소송을 제기했다. 또한 지난해 8월에는 계약 불이행을 이유로 약 1억 1180만 유로 규모의 추가 청구를 진행 중이다. 현대엔지니어링은 이에 대한 배상책임과 본드콜 부담을 덜기 위해 노력하고 있다.</t>
+          <t>경남개발공사가 직영하는 진해신항 컨트리클럽(구 웅동1지구 골프장)이 민간사업자의 천억 원대 확정투자비 청구 소송에 직면했다. 경남개발공사는 이미 민간사업자 대출금 약 천억 원을 대신 갚고 운영권을 넘겨받은 상태로, 추가적인 거액 지급 가능성에 재정적 부담이 커지고 있다. 법원의 최종 판결은 2~3년 뒤로 예상된다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(현대엔지니어링)이 대기업으로 자력이 충분하며, 청구 금액이 약 5조 원으로 매우 크다. 소송이 이미 진행 중이며, 지연 책임 주체가 명확히 특정되어 있다. 다만, 기사만으로는 집단적 피해 여부나 소송 외 공적 절차 진행 여부는 불분명하다.</t>
+          <t>상대방(경남개발공사)이 지방공기업으로 자력이 충분하고(적합 조건), 소송 금액이 천억 원대로 피해 규모가 크다(적합 조건). 그러나 민간사업자의 청구 근거(상대방 책임)가 기사에서 명확히 드러나지 않아 소송 승소 가능성을 판단하기 어렵다. 집단적 피해 사례는 아니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>약 5조 원</t>
+          <t>천억 원대</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>현대엔지니어링, 5조 원 배상책임과 본드콜 부담 덜어...미수금 회수에...</t>
+          <t>경남 첫 36홀 공공 골프장…거액 빚에 소송까지</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>lkp.news</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.lkp.news/news/articleView.html?idxno=78719</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527556&amp;ref=A</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-03 12:52:47.137789+00:00</t>
+          <t>2026-04-06 00:46:48.692982+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경기도와 사업자 간 지체상금 및 손해배상 소송 진행 중</t>
+          <t>공사비 증액, 시공자 변경, 조합 내부 갈등 관련 분쟁 발생</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>추미애 의원이 김동연 경기도지사의 'K-컬처밸리' 사업 백지화 결정을 비판하며, 이로 인해 경기도와 사업자 간 지체상금 및 손해배상 소송이 진행 중이라고 언급했다. 추 의원은 이를 '이재명 지우기'의 일환으로 보신행정, 소극행정의 사례로 지적했다.</t>
+          <t>한 로펌이 정비사업 원스톱팀을 가동하여 조합 설립부터 소송까지 전반적인 자문 및 분쟁 대응을 지원합니다. 특히 최근에는 공사비 증액, 시공자 변경, 조합 내부 갈등과 관련된 분쟁이 증가하고 있어 해당 팀의 역할이 중요해지고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 경기도), 적합 조건 5(증거 확보 가능 - 계약 및 소송 문서), 적합 조건 4(피해 규모 클 가능성 - 대규모 사업 분쟁)에 해당한다. 그러나 기사 내용만으로는 상대방 책임의 명확성 판단이 어렵고, 집단적 피해 사례가 아니므로 High 등급에는 미치지 못한다.</t>
+          <t>기사는 정비사업 분야에서 공사비 증액, 시공자 변경, 조합 내부 갈등 등 분쟁이 증가하고 있음을 시사합니다. 이러한 유형의 분쟁은 다수의 피해자(집단적 피해)와 큰 피해 규모(피해 규모가 큼)를 수반하며, 대형 시공사를 상대방으로 할 경우 자력(상대방에게 자력이 충분함)이 충분할 가능성이 높습니다. 다만, 특정 사건이나 구체적인 피고가 명시되지 않아 직접적인 투자 기회로 판단하기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[시선집중] 추미애 “대통령과 신뢰 막역. 李, 서울-경기 고민할 때 경기...</t>
-[...2 lines deleted...]
-      <c r="K21" t="inlineStr"/>
+          <t>[로펌 Biz] ‘정비사업 원스톱팀’ 가동… 자문ㆍ분쟁 입체지원</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>dnews.co.kr</t>
+        </is>
+      </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001490478?sid=100</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202604040411588300937</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-03 12:46:52.797456+00:00</t>
+          <t>2026-04-06 00:39:09.540363+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>A업체</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>시정명령, 과태료, 벌금 등 행정처분 진행 중, 집단소송 가능성 제기</t>
+          <t>경기남부청 반부패수사대 수사 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>분양받은 오피스텔 및 상가의 해약 기준이 지방자치단체마다 달라 분양 시장의 안정성을 해치고 있다는 비판이 제기되었다. 일부 로펌이 집단소송을 부추기는 상황이며, 전국적으로 시정명령, 과태료, 벌금 처분 등의 사례가 발생하고 있다. 이는 건설·부동산 분야에서 다수의 피해자가 발생할 수 있는 잠재적 분쟁을 시사한다.</t>
+          <t>신 씨가 돌아가신 부친의 토지 계약과 관련하여 경찰 수사의 미흡함을 지적하며 이의를 제기했다. 이후 경기남부청 반부패수사대가 관련 소송 기록을 검토한 결과, A업체가 법원에 특정 사실을 숨긴 정황을 포착했다. 현재 이 토지 계약을 둘러싼 소송전과 함께 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건으로 '집단적 피해' 가능성(일부 로펌의 집단소송 부추김), '증거 확보 가능성' 및 '공적 절차 진행 중'(전국적인 시정명령, 과태료, 벌금 처분 사례)이 확인됩니다. 그러나 특정 상대방의 책임이 명확히 제시되지 않았고, 피해 규모나 상대방의 자력이 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>A업체가 법원에 특정 사실을 숨긴 정황이 경기남부청 반부패수사대 수사로 포착되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이고 관련 소송 기록이 존재하여 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모와 피해자 수가 특정되지 않았고, 상대방의 자력에 대한 정보가 부족하여 'High' 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>분양받은 오피스텔·상가 '해약 기준' 명확해진다</t>
+          <t>돌아가신 부친이 한 토지 계약에 '소송전'</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040376611</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3018595</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-03 12:44:09.014980+00:00</t>
+          <t>2026-04-05 12:47:00.652641+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의</t>
+          <t>CAAP</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>판결 선고</t>
+          <t>CAAP의 소송 제기로 여객터미널 및 인프라 확충 사업 지연 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>아파트 단지 내 배수구에서 발생한 낙상사고로 원고가 상해를 입어 입주자대표회의를 상대로 손해배상을 청구한 사건이다. 법원은 배수구 시설의 설치 및 관리에 하자가 있음을 인정하여 입주자대표회의의 책임을 인정한 것으로 보인다. 이 사건은 아파트 시설물 관리 하자로 인한 손해배상 책임의 선례가 될 수 있다.</t>
+          <t>인천공항공사가 몬테네그로 공항 국제입찰에서 1위를 차지했으나, CAAP가 소송을 제기하여 여객터미널 및 인프라 확충 사업이 지연되고 있다. 이로 인해 사업이 표류하고 있으며, 국제 사업 지연에 따른 막대한 손실이 예상된다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>아파트 단지 내 배수구 낙상사고에 대해 입주자대표회의의 책임이 법원에서 인정된 사례로, 상대방 책임이 명확하고(적합 조건 1) 입대의는 배상 능력이 충분하다(적합 조건 2). 또한, 사고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 개별 사고로 집단적 피해는 아니며, '판결일지'라는 점에서 이미 소송이 상당 부분 진행되었거나 종결되었을 가능성이 있어 신규 투자 기회로서의 매력은 다소 낮다.</t>
+          <t>국제 공항 인프라 사업 지연으로 인한 잠재적 피해 규모가 크고(적합 조건 4), 국제 입찰 및 소송 관련 문서 등 증거 확보가 용이함(적합 조건 5). 이미 소송이 진행 중인 상업 분쟁으로, 소송금융 투자 대상으로서의 기본 요건은 갖추고 있음. 다만, 상대방 CAAP의 책임 명확성 및 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[권형필 변호사의 판결일지] 아파트 배수구 낙상사고 입대의 책임으로 ...</t>
+          <t>인천공항, 몬테네그로 사업 '표류'</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111528</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320235</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 00:35:43.873052+00:00</t>
+          <t>2026-04-05 12:46:51.903383+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>다원시스</t>
+          <t>A회사, B회사</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>다원시스 기업 회생 절차 개시 신청, 인천시 계약 해제 및 선급금 환급 요청, 보증보험 청구 또는 소송 검토 중</t>
+          <t>관리인 선임 및 관리규약 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>인천시가 기업 회생 절차를 신청한 철도 차량 제작업체 다원시스와의 전동차 공급 계약을 해제하기로 했습니다. 이로 인해 서울 7호선 청라연장선 및 인천 1호선 검단연장선 개통이 최소 5년 이상 지연될 전망입니다. 인천시는 다원시스에 지급한 선급금 등 360억 원의 환급을 추진 중이며, 보증보험 청구 또는 소송을 통해 회수할 계획입니다.</t>
+          <t>상가 구분소유자들이 A회사와 B회사가 제정한 관리규약의 문제점을 지적하며 해당 관리인을 인정할 수 없다는 이유로 소송을 제기했습니다. 이 소송은 관리인 선임 및 관리규약의 적법성을 다투는 내용으로 보입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>다원시스의 기업 회생 절차 신청으로 계약 불이행 책임이 명확하고, 인천시가 360억 원 규모의 선급금 환급을 추진 중이며, 대중교통 지연으로 인한 집단적 피해가 예상됩니다. 다만, 상대방이 회생 절차 중이므로 직접적인 자력 회복이 어려울 수 있으나, 엔지니어링공제조합 보증보험을 통한 회수 가능성이 언급되어 있어 위험이 일부 상쇄됩니다.</t>
+          <t>적합 조건으로, 관리규약 제정 주체인 A회사와 B회사가 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다. '다른 구분소유자들'이 소송을 제기하여 집단적 피해 가능성이 있으며, 관리규약 자체가 중요한 증거가 될 수 있습니다. 다만 피해 규모나 상대방의 자력에 대한 정보가 부족하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>360억 원 (인천시 선급금 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상 (7호선 청라연장선 및 1호선 검단연장선 이용 예정 시민 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>7호선 청라연장선 신규 차량 최소 5년 밀린다</t>
+          <t>상가 소유자라면…지금 당장 '이것' 꺼내봐야 합니다 [김용우의 각개전...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761318</t>
+          <t>https://www.hankyung.com/article/202604012275i</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:41.468311+00:00</t>
+          <t>2026-04-05 00:29:45.133019+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>부당이득 반환 청구 소송 진행 중</t>
+          <t>경매를 통한 부동산 낙찰 완료, 전세사기 피해자 결정문 발급</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>아파트 진입로가 1년째 막히면서 담장 갈등이 장기화되고 있습니다. 2024년 10월, 아파트 입주민 18가구를 상대로 가구당 700만 원씩 총 1억 2600만 원의 부당이득 반환 청구 소송이 제기되어 현재 창원지방법원 마산지원에서 재판이 진행 중입니다.</t>
+          <t>방송인 김서연 씨가 4년 전 겪었던 전세 사기 피해에 대해 최근 법원 경매를 통해 해당 부동산을 최저가로 낙찰받아 일부 피해를 회복했다. 김서연 씨는 '전세사기 피해자 결정문'을 소지하고 있었으며, 이를 통해 피해 사실이 공적으로 인정되었음을 알 수 있다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>총 1억 2600만 원의 부당이득 반환 청구 소송에 대한 방어는 상당한 재정적 이득을 가져올 수 있으며, 18가구가 공동으로 소송에 휘말려 집단적 성격을 띠고 있습니다. 소송이 이미 진행 중인 단계라는 점도 긍정적입니다. 다만, 상대방의 자력과 책임 명확성은 추가 확인이 필요합니다.</t>
+          <t>전세 사기 피해자 결정문이 존재하여 피해 사실 및 상대방 책임이 공적으로 인정됨 (적합 조건 1, 5, 6). 이는 소송금융 투자에 긍정적인 요소이나, 기사 내용만으로는 사기범의 자력 여부와 집단소송 가능성을 파악하기 어려움. 또한, 피해자가 경매를 통해 부동산을 낙찰받아 일부 피해를 회복한 것으로 보이며, 추가적인 손해배상 소송의 필요성 및 대상이 불분명하여 투자 매력도가 제한적임.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>총 1억 2600만 원 (청구 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>18가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>1년째 막힌 아파트 진입로…담장 갈등 장기화</t>
+          <t>'로빈♥' 김서연, 전세 사기 4년만에… 불행 중 다행, 최저가로 낙찰</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002785</t>
+          <t>https://www.xportsnews.com/article/2132263</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-02 12:58:29.303396+00:00</t>
+          <t>2026-04-05 00:20:05.257720+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>엠블라버드</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>기사 본문에서 언급된 특정 정비사업 관련 분쟁은 법원 판단을 거쳐 판결이 선고된 상태입니다. 다만, 기사 제목은 DL이앤씨의 전반적인 '갈등'과 '논란'을 시사합니다.</t>
+          <t>지난해 10월 공사대금 소송 승소 판결</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>DL이앤씨가 여러 정비사업에서 계약 해지 및 시공자 선정 무효 등 다양한 갈등에 휘말리며 신뢰도에 타격을 입고 있습니다. DL이앤씨는 일부 사안에 대해 조합의 일방적 해지로 법원 판단을 통해 조합의 손해배상 책임이 인정되거나 시공자 선정 결의 자체가 무효로 판단되었다고 주장합니다. 이는 DL이앤씨를 상대로 한 소송금융 투자 기회를 모색하기 위해서는 추가적인 정보와 DL이앤씨의 책임이 명확한 다른 분쟁 사례 발굴이 필요함을 시사합니다.</t>
+          <t>하도급업체가 부동산 개발 법인 엠블라버드를 상대로 제기한 공사대금 소송에서 지난해 10월 승소 판결을 받았다. 이 시점은 임형주가 엠블라버드 사내이사직을 맡은 이후로, 임형주가 '무관하다'고 주장한 것과 배치된다. 이 사건은 법원 판결로 상대방의 채무 불이행 책임이 인정된 건이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대형 건설사로 자력이 충분하고(적합 조건 2), 정비사업은 다수의 조합원에게 영향을 미쳐 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 이미 법원 판단을 거친 사안들이 언급되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 제공된 기사 본문은 DL이앤씨의 방어적 입장으로, 언급된 특정 분쟁에서는 오히려 조합의 책임이 인정되거나 시공자 선정 결의가 무효로 판단되어 DL이앤씨의 책임이 명확하지 않습니다(적합 조건 1 불충족). 또한, 일부 사안은 법원 판단이 내려져 종결된 것으로 보입니다(부적합 조건).</t>
+          <t>상대방(엠블라버드)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 소송에서 승소했으므로 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 피해 규모와 피해자 수가 명확하지 않고, 상대방의 자력에 대한 추가 확인이 필요합니다. 이미 승소 판결이 났으므로, 강제집행 단계에서 소송금융 지원을 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>정비사업 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>DL이앤씨, 정비사업 곳곳서 갈등…계약 해지·논란 속 신뢰 '흔들'</t>
+          <t>[단독] “나는 무관”하다던 임형주, 알고보니 팝페라하우스 대표였다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44222</t>
+          <t>https://sports.khan.co.kr/article/202604041328003?pt=nv</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 12:49:25.097244+00:00</t>
+          <t>2026-04-04 12:38:58.462778+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>법률 전문가 자문 중, 계약 해제 분쟁 진행 중</t>
+          <t>공사비 증액 갈등 심화, 소송 가능성</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>재개발 과정에서 '꼼수 계약'으로 인해 매수인이 '현금폭탄' 피해를 입고, 매도인은 계약금 반환을 거부하며 손해배상을 청구하겠다고 맞서는 상황입니다. 현재 법률 전문가들이 계약 해제를 위한 복잡한 법리들을 검토하며 분쟁이 진행 중입니다.</t>
+          <t>중동발 쇼크 등 자재값 상승으로 정비사업 공사비 증액을 둘러싼 갈등이 심화되고 있습니다. 이는 조합원 분담금 증가, 사업 지연, 공사 중단 등으로 이어질 수 있으며, 궁극적으로 소송으로 비화될 가능성이 있습니다. 기사는 특정 사건이 아닌 전반적인 시장 상황을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>재개발 '꼼수 계약'으로 인한 '현금폭탄' 피해는 피해 규모가 클 가능성이 높고(적합 조건 4), 매도인이 특정되어 책임 소재를 다툴 수 있으며(적합 조건 1), 법률 전문가의 자문이 진행 중이므로 증거 확보 및 법리 구성이 가능할 것으로 보입니다(적합 조건 5). 다만 상대방의 자력이나 집단적 피해 여부는 기사에서 명확히 확인되지 않습니다.</t>
+          <t>적합 조건으로 '집단적 피해'와 '피해 규모가 큼'에 해당할 수 있습니다. 정비사업 조합원 다수가 공사비 증액으로 인한 분담금 증가 피해를 입을 수 있으며, 그 규모가 상당할 수 있습니다. 그러나 기사는 특정 사건이 아닌 일반적인 현상을 다루고 있어, 상대방 책임이 명확하게 특정되지 않고 아직 소송 단계에 이르지 않은 '갈등' 상황입니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'내 집'인줄 알았는데 '현금폭탄'? 재개발 꼼수 계약의 눈물</t>
+          <t>[중동쇼크] 자재값이 집값 흔든다 …공사비 갈등·분양가 상승 '불씨'</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/85VY4H1RIJIV</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704430</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 12:46:12.645370+00:00</t>
+          <t>2026-04-04 12:33:11.567896+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역주택조합 추진위</t>
+          <t>경남개발공사</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>조합설립인가 신청 자진 취하, 조합원들의 납입금 반환 요구 및 책임 추궁 움직임 본격화</t>
+          <t>민간사업자가 경남개발공사를 상대로 1천억 원대 확정투자비 청구 소송 제기, 법원 판결 대기 중.</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역주택조합 추진위가 7년간 추진해 온 공동주택 사업의 조합설립인가 신청을 자진 취하했습니다. 약 380명의 신청 조합원 중 100여 명이 부적격자로 판정될 가능성이 제기되었기 때문입니다. 이에 조합원들 사이에서는 납입금 사용 내역 공개 및 반환을 요구하는 등 갈등이 본격화되고 있습니다.</t>
+          <t>경남개발공사가 직영하는 공공골프장 '진해신항 컨트리클럽'이 750억 원 규모의 공사채 빚과 함께 민간사업자가 제기한 1천억 원대 확정투자비 청구 소송이라는 악재에 직면했다. 이 소송에서 법원이 민간사업자의 손을 들어줄 경우 경남개발공사는 최대 1천억 원을 지급해야 할 수도 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역주택조합 추진위의 부적격 조합원 관리 실패로 조합설립인가 신청이 자진 취하되어 상대방 책임이 비교적 명확하며, 380여 명의 다수 조합원이 납입금 반환을 요구하는 집단적 피해 사례입니다. 여주시의 인가 심사 과정에서 문제가 드러났고, 추진위 내부 자료를 통해 증거 확보도 가능합니다. 다만, 상대방인 지역주택조합 추진위의 자력이 충분한지 불분명하여 실제 배상 능력에 대한 추가 확인이 필요합니다.</t>
+          <t>지방공기업인 경남개발공사를 상대로 1천억 원대 소송이 진행 중이며, 피고의 자력(공공기관)이 충분하고(적합 조건 2) 피해 규모가 매우 큼(적합 조건 4). 확정투자비 청구 소송이므로 증거 확보도 용이할 것으로 보이나(적합 조건 5), 집단적 피해가 아니며(적합 조건 3 불충족) 원고의 책임 소재에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천억 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>380여 명</t>
+          <t>1명 (민간사업자)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역 주택개발 ‘제동’… 조합설립인가 ‘자진 취하’</t>
+          <t>경남 첫 36홀 공공골프장…거액 빚에 소송까지</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761263</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526690&amp;ref=A</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:38:12.505145+00:00</t>
+          <t>2026-04-04 00:30:33.125441+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>대표자의 적법성 관련 쟁점 존재</t>
+          <t>조합의 입찰 무효 및 입찰보증금 차감 결정, 손해배상 청구 변호인 선임</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>남양주 평내 지역에서 1250억 원 규모의 토지 매매계약 이행 및 해제 여부를 둘러싼 분쟁이 소송으로 이어지고 있습니다. 이 사건은 종중원들이 연루되어 있으며, 현재 대표자의 적법성 여부가 주요 쟁점으로 부상하여 소송 수행 주체와 방향에 영향을 미칠 것으로 보입니다.</t>
+          <t>성수4지구 재개발 조합이 대우건설의 입찰보증금 500억원 중 1400만원을 부정행위 신고 포상금 명목으로 차감 반환하기로 결정했습니다. 대우건설은 차감에 이의 없다고 회신했으나, 조합은 사업 지연 등에 따른 금전적 책임을 물어 대우건설에 손해배상 청구를 준비 중입니다. 업계에서는 조합의 포상금 제도 근거가 부족하다는 지적도 나오고 있어 법적 분쟁 가능성이 남아있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>1250억 원 규모의 토지 분쟁으로 피해 금액이 매우 크고(적합 조건 4), '종중원들'이 관련된 사건으로 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 소송 수행 주체인 '대표자의 적법성'에 대한 쟁점이 있어 소송 진행에 불확실성이 존재하며, 상대방의 자력이나 책임 명확성은 기사에서 파악하기 어렵습니다.</t>
+          <t>대우건설의 부정행위가 조합원 신고로 적발되었고, 대우건설도 입찰보증금 차감에 이의 없다고 회신하여 책임이 일정 부분 인정됩니다 (적합 조건 1). 조합이 대우건설을 상대로 손해배상 청구를 준비 중이며, 대우건설은 대기업으로 자력이 충분합니다 (적합 조건 2). 또한, 조합원 신고 및 이사회, 대의원회 결의를 통해 증거 확보가 가능합니다 (적합 조건 5). 다만, 조합의 포상금 제도 근거 부족 논란이 있어 법적 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>1250억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>종중원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>남양주 평내 1250억 토지 분쟁, 총회서 98% 찬성 대표...뒤늦은 ‘대표성...</t>
+          <t>[단독] 성수4지구, 6일 대우건설 입찰보증금 반환…1400만원 차감</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065565335246006</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1361450</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 00:55:32.883167+00:00</t>
+          <t>2026-04-03 12:55:53.214244+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>지역주택조합 및 관련 시행사/건설사</t>
+          <t>경기도</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>지역주택조합원 권리구제 협회 창립, 집단 소송 검토 중</t>
+          <t>경기도와 사업자 측 간 손해배상 및 지체상금 소송 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>김완영 행정사가 지역주택조합원들의 권리 구제를 위한 협회를 창립했다. 조합원들은 소송에 따른 재정 손실과 기간 문제 등으로 어려움을 겪고 있으며, 협회는 이러한 문제 해결을 목표로 한다. 이는 다수의 피해자가 발생한 집단적 분쟁으로 발전할 가능성이 있다.</t>
+          <t>K-컬처밸리 사업이 표류하면서 경기도와 사업자 측이 서로 지체상금 및 손해배상 소송을 제기한 상황입니다. 추미애 후보는 사업 백지화를 주장하며 관련 소송 진행 상황을 언급했습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>지역주택조합원 권리구제 협회 창립은 다수의 조합원이 재정적 손실을 겪고 있음을 시사하며, 이는 '집단적 피해' 및 '피해 규모가 큼' 조건에 부합합니다. 소송의 현실적 어려움을 언급하며 집단적 법률 지원의 필요성을 강조하고 있어 소송금융의 잠재적 수요가 높습니다. 다만, 상대방의 책임 명확성이나 자력에 대한 구체적인 정보는 부족합니다.</t>
+          <t>경기도와 K-컬처밸리 사업자 측 간에 지체상금 및 손해배상 소송이 이미 진행 중이며, 경기도는 자력이 충분한 공공기관입니다. 그러나 기사 내용만으로는 분쟁의 구체적인 책임 소재와 피해 규모를 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>김완영 행정사, ‘지역주택조합원권리구제협회’ 창립... 조합원 권리구...</t>
+          <t>추미애  'K-컬처밸리 백지화 …김동연 캠프  사실 아니다</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1197074</t>
+          <t>https://www.kpinews.kr/newsView/1065590976499775</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 00:49:14.567813+00:00</t>
+          <t>2026-04-03 12:53:43.137065+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>현대엔지니어링</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>중도금 및 잔금 대출 부결로 인한 계약해지 집단소송 진행 중, 대주단 가압류 행사</t>
+          <t>약 5조 원 규모의 손해배상 청구 소송 및 약 1억 1180만 유로 규모의 계약 불이행 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>강화된 대출 규제와 담보 가치 하락으로 오피스텔, 생활숙박시설 등 비주거 상품의 중도금 및 잔금 대출 부결률이 최대 70%에 달하고 있다. 이로 인해 계약해지 집단소송이 발생하고 있으며, 대주단의 가압류 행사로 우량 시행·시공사마저 도산 위기에 처해 있다. 수도권 및 지방 16개 사업장, 총 1만4061실이 영향을 받고 있다.</t>
+          <t>아조티 측이 시공사인 현대엔지니어링의 지연 책임을 주장하며 약 5조 원 규모의 손해배상 청구 소송을 제기했다. 또한 지난해 8월에는 계약 불이행을 이유로 약 1억 1180만 유로 규모의 추가 청구를 진행 중이다. 현대엔지니어링은 이에 대한 배상책임과 본드콜 부담을 덜기 위해 노력하고 있다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>집단적 피해(1만4천여 실), 피해 규모 큼, 증거 확보 가능(조사 결과, 계약 및 대출 서류). 다만, 대출 규제 및 담보 가치 하락이라는 복합적 원인으로 상대방 책임이 명확하지 않을 수 있으며, 시행/시공사의 자력 부족 가능성이 있어 소송의 난이도와 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방(현대엔지니어링)이 대기업으로 자력이 충분하며, 청구 금액이 약 5조 원으로 매우 크다. 소송이 이미 진행 중이며, 지연 책임 주체가 명확히 특정되어 있다. 다만, 기사만으로는 집단적 피해 여부나 소송 외 공적 절차 진행 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5조 원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1만4061실 계약자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>'담보가치 뚝' 대출 막힌 오피스·생숙 입주 앞두고 현장 곳곳 소송에 가...</t>
+          <t>현대엔지니어링, 5조 원 배상책임과 본드콜 부담 덜어...미수금 회수에...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>lkp.news</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604011826211295</t>
+          <t>http://www.lkp.news/news/articleView.html?idxno=78719</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-01 13:17:43.239307+00:00</t>
+          <t>2026-04-03 12:52:47.137789+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>한국토지주택공사 (LH)</t>
+          <t>경기도</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소심 진행 중</t>
+          <t>경기도와 사업자 간 지체상금 및 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>LH와 청라시티타워㈜ 간의 '사업자 지위 확인 소송'이 1심에서 LH가 패소한 후 항소심이 진행되며 장기화 조짐을 보이고 있습니다. 이로 인해 청라시티타워 사업 일정이 전면 중단된 상태입니다. 이 소송은 사업자 지위와 관련된 법정 공방으로, 사업 지연에 따른 막대한 손실이 예상됩니다.</t>
+          <t>추미애 의원이 김동연 경기도지사의 'K-컬처밸리' 사업 백지화 결정을 비판하며, 이로 인해 경기도와 사업자 간 지체상금 및 손해배상 소송이 진행 중이라고 언급했다. 추 의원은 이를 '이재명 지우기'의 일환으로 보신행정, 소극행정의 사례로 지적했다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방인 LH(한국토지주택공사)는 자력이 충분한 공공기관이며, 이미 1심 판결 후 항소심이 진행 중인 소송으로 증거 확보가 용이합니다. 그러나 다수의 피해자가 발생하는 집단소송 형태가 아닌 사업자 지위 확인 소송이며, 원고의 잠재적 피해 규모(손해배상액)에 대한 추가 확인이 필요합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 경기도), 적합 조건 5(증거 확보 가능 - 계약 및 소송 문서), 적합 조건 4(피해 규모 클 가능성 - 대규모 사업 분쟁)에 해당한다. 그러나 기사 내용만으로는 상대방 책임의 명확성 판단이 어렵고, 집단적 피해 사례가 아니므로 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>청라시티타워, 법정 공방 장기화에 사업 일정 '올스톱'...내년 착공 어려...</t>
-[...6 lines deleted...]
-      </c>
+          <t>[시선집중] 추미애 “대통령과 신뢰 막역. 李, 서울-경기 고민할 때 경기...</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363721546</t>
+          <t>https://n.news.naver.com/mnews/article/214/0001490478?sid=100</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 13:10:59.630047+00:00</t>
+          <t>2026-04-03 12:46:52.797456+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>제도 개선 촉구 논평</t>
+          <t>시정명령, 과태료, 벌금 등 행정처분 진행 중, 집단소송 가능성 제기</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>이 기사는 재건축 사업에서 조합장, 시공사, 용역사 간의 비리로 인해 주민들의 결정의 민주성, 접근의 평등성, 과정의 투명성이 훼손되고 있음을 지적한다. 공사비 부풀리기, 품질 저하 등의 집단적 피해가 발생하며, 현행 제도가 이를 억제하지 못하고 있다고 비판한다. 이에 부정 이익의 10배를 위약벌로 납부하게 하는 징벌적 장치와 내부고발자 보호 제도 도입을 제안한다.</t>
+          <t>분양받은 오피스텔 및 상가의 해약 기준이 지방자치단체마다 달라 분양 시장의 안정성을 해치고 있다는 비판이 제기되었다. 일부 로펌이 집단소송을 부추기는 상황이며, 전국적으로 시정명령, 과태료, 벌금 처분 등의 사례가 발생하고 있다. 이는 건설·부동산 분야에서 다수의 피해자가 발생할 수 있는 잠재적 분쟁을 시사한다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>이 기사는 재건축 비리라는 구조적 문제에 대한 논평으로, 특정 사건을 다루고 있지는 않습니다. 그러나 재건축 비리는 다수의 주민에게 집단적 피해(조건 3)를 야기하며, 공사비 부풀리기 등으로 피해 규모가 클 수 있습니다(조건 4). 또한, 시공사 등 상대방의 자력이 충분할 가능성이 높습니다(조건 2). 하지만 현재 공적 절차(소송 제외)가 진행 중인 특정 사건이 아니며(조건 6 부재), 증거 확보의 어려움이 언급됩니다(조건 5 부분적 충족). 따라서 잠재적 투자 기회는 높으나, 현재 시점에서 구체적인 사건이 없어 Medium으로 판단합니다.</t>
+          <t>적합 조건으로 '집단적 피해' 가능성(일부 로펌의 집단소송 부추김), '증거 확보 가능성' 및 '공적 절차 진행 중'(전국적인 시정명령, 과태료, 벌금 처분 사례)이 확인됩니다. 그러나 특정 상대방의 책임이 명확히 제시되지 않았고, 피해 규모나 상대방의 자력이 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>재건축 단지 전체 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>재건축 ‘부정 이익’, 징벌장치 도입하자 [왜냐면]</t>
+          <t>분양받은 오피스텔·상가 '해약 기준' 명확해진다</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/because/1252194.html</t>
+          <t>https://www.hankyung.com/article/2026040376611</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 13:06:32.245466+00:00</t>
+          <t>2026-04-03 12:44:09.014980+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>아파트 입주자대표회의</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>정치권에서 피해자 지원 체계 강화 요구</t>
+          <t>판결 선고</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>오영준 중구청장 예비후보가 200억원대 대구 전세사기 피해자들의 지원 체계 강화를 촉구했다. 이번 사건은 대구 지역에서 발생한 대규모 전세사기로, 다수의 피해자가 발생하여 정치권의 관심이 집중되고 있다.</t>
+          <t>아파트 단지 내 배수구에서 발생한 낙상사고로 원고가 상해를 입어 입주자대표회의를 상대로 손해배상을 청구한 사건이다. 법원은 배수구 시설의 설치 및 관리에 하자가 있음을 인정하여 입주자대표회의의 책임을 인정한 것으로 보인다. 이 사건은 아파트 시설물 관리 하자로 인한 손해배상 책임의 선례가 될 수 있다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>200억원대 전세사기로 피해 규모가 매우 크고(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당한다. 다만, 기사에서 상대방이 구체적으로 특정되지 않았고, 전세사기 사건의 특성상 상대방의 자력 부족 가능성이 있어 소송금융 투자에 리스크가 존재한다.</t>
+          <t>아파트 단지 내 배수구 낙상사고에 대해 입주자대표회의의 책임이 법원에서 인정된 사례로, 상대방 책임이 명확하고(적합 조건 1) 입대의는 배상 능력이 충분하다(적합 조건 2). 또한, 사고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 개별 사고로 집단적 피해는 아니며, '판결일지'라는 점에서 이미 소송이 상당 부분 진행되었거나 종결되었을 가능성이 있어 신규 투자 기회로서의 매력은 다소 낮다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>200억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>오영준 중구청장 예비후보, 200억원대 전세사기  피해자 눈물 여야‧진...</t>
+          <t>[권형필 변호사의 판결일지] 아파트 배수구 낙상사고 입대의 책임으로 ...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=598276</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111528</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 12:44:48.693037+00:00</t>
+          <t>2026-04-03 00:35:43.873052+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>송림1·2동구역 조합</t>
+          <t>다원시스</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>조합에 피해보상 책임 통보</t>
+          <t>다원시스 기업 회생 절차 개시 신청, 인천시 계약 해제 및 선급금 환급 요청, 보증보험 청구 또는 소송 검토 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>20년간 재개발이 지연되면서 송림1·2동구역 원주민들이 주거지를 떠나는 등 피해를 겪고 있습니다. 피해자들은 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 상황입니다.</t>
+          <t>인천시가 기업 회생 절차를 신청한 철도 차량 제작업체 다원시스와의 전동차 공급 계약을 해제하기로 했습니다. 이로 인해 서울 7호선 청라연장선 및 인천 1호선 검단연장선 개통이 최소 5년 이상 지연될 전망입니다. 인천시는 다원시스에 지급한 선급금 등 360억 원의 환급을 추진 중이며, 보증보험 청구 또는 소송을 통해 회수할 계획입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>재개발 지연으로 인한 원주민들의 집단적 피해가 발생하고 있으며, 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 점은 상대방 책임이 비교적 명확하고 집단적 피해에 해당합니다. 다만, 상대방 조합의 자력과 구체적인 피해 규모 입증이 쟁점이 될 수 있습니다.</t>
+          <t>다원시스의 기업 회생 절차 신청으로 계약 불이행 책임이 명확하고, 인천시가 360억 원 규모의 선급금 환급을 추진 중이며, 대중교통 지연으로 인한 집단적 피해가 예상됩니다. 다만, 상대방이 회생 절차 중이므로 직접적인 자력 회복이 어려울 수 있으나, 엔지니어링공제조합 보증보험을 통한 회수 가능성이 언급되어 있어 위험이 일부 상쇄됩니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>360억 원 (인천시 선급금 등)</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>원주민 다수</t>
+          <t>미상 (7호선 청라연장선 및 1호선 검단연장선 이용 예정 시민 다수)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>재개발 추진 20년, 삽 못 뜨는 까닭은?</t>
+          <t>7호선 청라연장선 신규 차량 최소 5년 밀린다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319991</t>
+          <t>https://www.kyeongin.com/article/1761318</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 12:26:58.651804+00:00</t>
+          <t>2026-04-02 13:06:41.468311+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>확정투자비 청구 소송 제기</t>
+          <t>부당이득 반환 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>웅동1지구 민간사업자인 진해오션리조트가 경남개발공사와 창원시를 상대로 1천억원 규모의 확정투자비 청구 소송을 제기했습니다. 민간사업자 측은 기대이익 등을 합쳐 3,232억원을 주장하며, 두 기관은 이미 지급한 1,009억원이 적정하다는 입장으로 공동 대응할 방침입니다.</t>
+          <t>아파트 진입로가 1년째 막히면서 담장 갈등이 장기화되고 있습니다. 2024년 10월, 아파트 입주민 18가구를 상대로 가구당 700만 원씩 총 1억 2600만 원의 부당이득 반환 청구 소송이 제기되어 현재 창원지방법원 마산지원에서 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (경남개발공사, 창원시), 피해 규모가 큼 (1천억원대 소송), 증거 확보 가능성 높음 (계약 및 투자 관련 문서). 다만, 집단적 피해가 아니며, 책임의 명확성은 확정투자비 금액에 대한 이견으로 다툼의 여지가 있어 'Medium'으로 판단합니다.</t>
+          <t>총 1억 2600만 원의 부당이득 반환 청구 소송에 대한 방어는 상당한 재정적 이득을 가져올 수 있으며, 18가구가 공동으로 소송에 휘말려 집단적 성격을 띠고 있습니다. 소송이 이미 진행 중인 단계라는 점도 긍정적입니다. 다만, 상대방의 자력과 책임 명확성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>1천억원</t>
+          <t>총 1억 2600만 원 (청구 금액)</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1 (진해오션리조트)</t>
+          <t>18가구</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>웅동1지구 민간사업자, 1천억원대 소송 제기</t>
+          <t>1년째 막힌 아파트 진입로…담장 갈등 장기화</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185844</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002785</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-01 00:54:24.648022+00:00</t>
+          <t>2026-04-02 12:58:29.303396+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>경남개발공사, 창원시</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>1,000억대 투자비 관련 법정 다툼 진행 중</t>
+          <t>기사 본문에서 언급된 특정 정비사업 관련 분쟁은 법원 판단을 거쳐 판결이 선고된 상태입니다. 다만, 기사 제목은 DL이앤씨의 전반적인 '갈등'과 '논란'을 시사합니다.</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>진해오션리조트와 경남개발공사 및 창원시가 1,000억 원대 투자비를 놓고 법정 다툼을 벌이고 있다. 경남개발공사와 창원시는 이번 소송에서 승소를 목표로 공동 대응할 방침이다.</t>
+          <t>DL이앤씨가 여러 정비사업에서 계약 해지 및 시공자 선정 무효 등 다양한 갈등에 휘말리며 신뢰도에 타격을 입고 있습니다. DL이앤씨는 일부 사안에 대해 조합의 일방적 해지로 법원 판단을 통해 조합의 손해배상 책임이 인정되거나 시공자 선정 결의 자체가 무효로 판단되었다고 주장합니다. 이는 DL이앤씨를 상대로 한 소송금융 투자 기회를 모색하기 위해서는 추가적인 정보와 DL이앤씨의 책임이 명확한 다른 분쟁 사례 발굴이 필요함을 시사합니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방인 경남개발공사와 창원시는 공공기관 및 지방자치단체로 자력이 충분하며(적합 조건 2), 1,000억 원대의 매우 큰 피해 규모를 가지고 있습니다(적합 조건 4). 다만, 기사 내용만으로는 상대방의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>DL이앤씨는 대형 건설사로 자력이 충분하고(적합 조건 2), 정비사업은 다수의 조합원에게 영향을 미쳐 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 이미 법원 판단을 거친 사안들이 언급되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 제공된 기사 본문은 DL이앤씨의 방어적 입장으로, 언급된 특정 분쟁에서는 오히려 조합의 책임이 인정되거나 시공자 선정 결의가 무효로 판단되어 DL이앤씨의 책임이 명확하지 않습니다(적합 조건 1 불충족). 또한, 일부 사안은 법원 판단이 내려져 종결된 것으로 보입니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>1,000억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>정비사업 조합원 다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>진해오션리조트 vs 경남개발공사, 1,000억대 투자비 놓고 '운명의 법정 ...</t>
+          <t>DL이앤씨, 정비사업 곳곳서 갈등…계약 해지·논란 속 신뢰 '흔들'</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290590</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44222</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-01 00:32:36.621389+00:00</t>
+          <t>2026-04-02 12:49:25.097244+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>마포구, 은평구</t>
+          <t>매도인</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>마포구와 은평구 간 소유권 소송 진행 중</t>
+          <t>법률 전문가 자문 중, 계약 해제 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>마포구와 은평구 간 '7년 전 약속'이 깨지면서 소유권 소송이 제기되었습니다. 6·3 지방선거를 앞두고 자기 지역 이익을 극대화하려는 양측의 대치가 소송전으로 번진 것으로 분석됩니다.</t>
+          <t>재개발 과정에서 '꼼수 계약'으로 인해 매수인이 '현금폭탄' 피해를 입고, 매도인은 계약금 반환을 거부하며 손해배상을 청구하겠다고 맞서는 상황입니다. 현재 법률 전문가들이 계약 해제를 위한 복잡한 법리들을 검토하며 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방인 마포구와 은평구는 공공기관으로 자력이 충분하며(적합 조건 2), '2019년 맺은 협약'이라는 명확한 증거가 존재합니다(적합 조건 5). 소유권 소송의 대상 가치가 클 것으로 예상되나, 구체적인 피해 규모가 명시되지 않았고 집단적 피해는 아닙니다.</t>
+          <t>재개발 '꼼수 계약'으로 인한 '현금폭탄' 피해는 피해 규모가 클 가능성이 높고(적합 조건 4), 매도인이 특정되어 책임 소재를 다툴 수 있으며(적합 조건 1), 법률 전문가의 자문이 진행 중이므로 증거 확보 및 법리 구성이 가능할 것으로 보입니다(적합 조건 5). 다만 상대방의 자력이나 집단적 피해 여부는 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'7년 전 약속' 깨졌다…마포구·은평구 갈등 폭발한 사연</t>
+          <t>'내 집'인줄 알았는데 '현금폭탄'? 재개발 꼼수 계약의 눈물</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033194981</t>
+          <t>https://lawtalknews.co.kr/article/85VY4H1RIJIV</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-31 18:00:22.976955+00:00</t>
+          <t>2026-04-02 12:46:12.645370+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>여주 교동낙원지역주택조합 추진위</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 지원 신규사업 추진</t>
+          <t>조합설립인가 신청 자진 취하, 조합원들의 납입금 반환 요구 및 책임 추궁 움직임 본격화</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>정부가 전세사기 피해자 지원을 위해 279억 원 규모의 신규사업을 추진합니다. 이 사업은 보증금 5억 원 이하 가구를 대상으로 최소 보증금의 3분의 1을 보장하는 내용을 담고 있으며, 이번 추경을 통해 올해 정부 총지출이 753조 1000억 원으로 늘어났습니다.</t>
+          <t>여주 교동낙원지역주택조합 추진위가 7년간 추진해 온 공동주택 사업의 조합설립인가 신청을 자진 취하했습니다. 약 380명의 신청 조합원 중 100여 명이 부적격자로 판정될 가능성이 제기되었기 때문입니다. 이에 조합원들 사이에서는 납입금 사용 내역 공개 및 반환을 요구하는 등 갈등이 본격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수이며(집단적 피해), 피해 규모가 크고(총 279억 원 규모), 정부의 지원 사업이라는 공적 절차가 진행 중입니다. 그러나 직접적인 소송 상대방인 전세사기 가해자들의 자력은 불분명하여 소송금융 투자에 있어 주요한 위험 요소가 될 수 있습니다.</t>
+          <t>여주 교동낙원지역주택조합 추진위의 부적격 조합원 관리 실패로 조합설립인가 신청이 자진 취하되어 상대방 책임이 비교적 명확하며, 380여 명의 다수 조합원이 납입금 반환을 요구하는 집단적 피해 사례입니다. 여주시의 인가 심사 과정에서 문제가 드러났고, 추진위 내부 자료를 통해 증거 확보도 가능합니다. 다만, 상대방인 지역주택조합 추진위의 자력이 충분한지 불분명하여 실제 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>총 279억 원 규모 (가구당 최대 5억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상 (다수 가구)</t>
+          <t>380여 명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>[‘전쟁 추경’ 어떤 내용 담았나] 석유 최고가격제 사업 뒷받침 위해 ...</t>
+          <t>여주 교동낙원지역 주택개발 ‘제동’… 조합설립인가 ‘자진 취하’</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026033118443744984</t>
+          <t>https://www.kyeongin.com/article/1761263</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-31 12:27:10.072641+00:00</t>
+          <t>2026-04-02 12:38:12.505145+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>EDF가 한국수력원자력의 체코 원전 수주에 대해 소송 제기, 양국 정상회담에서 갈등 해소 논의 예정.</t>
+          <t>대표자의 적법성 관련 쟁점 존재</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>프랑스 마크롱 대통령의 방한 중 한국수력원자력의 체코 원전 수주와 관련하여 프랑스 전력공사(EDF)가 제기한 소송이 주요 의제로 다뤄질 예정입니다. 양국 정상회담에서 '해결되지 않은 갈등 요인'을 해소하기 위한 논의가 진행될 것으로 보도되었으며, 이는 양국 간 첨단기술 및 경제 협력 강화 논의와 함께 중요한 외교적, 경제적 쟁점입니다.</t>
+          <t>남양주 평내 지역에서 1250억 원 규모의 토지 매매계약 이행 및 해제 여부를 둘러싼 분쟁이 소송으로 이어지고 있습니다. 이 사건은 종중원들이 연루되어 있으며, 현재 대표자의 적법성 여부가 주요 쟁점으로 부상하여 소송 수행 주체와 방향에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>프랑스 국영 대기업 EDF가 한국수력원자력을 상대로 제기한 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 원전 수주전이라는 사안의 특성상 피해 규모가 매우 크며(적합 조건 4), 관련 증거 확보가 용이할 것으로 예상됨(적합 조건 5). 다만, 기사 내용만으로는 한국 측이 원고가 될 수 있는 새로운 소송의 책임 주체가 명확히 드러나지 않아 적합도에 제약이 있습니다.</t>
+          <t>1250억 원 규모의 토지 분쟁으로 피해 금액이 매우 크고(적합 조건 4), '종중원들'이 관련된 사건으로 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 소송 수행 주체인 '대표자의 적법성'에 대한 쟁점이 있어 소송 진행에 불확실성이 존재하며, 상대방의 자력이나 책임 명확성은 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>수조 원 이상</t>
+          <t>1250억 원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>종중원 다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>삼성·현대차·네이버 만나는 마크롱…'AI·원전' 빅딜 있을까</t>
+          <t>남양주 평내 1250억 토지 분쟁, 총회서 98% 찬성 대표...뒤늦은 ‘대표성...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02719126645388896</t>
+          <t>https://hbnpress.com/news/view/1065565335246006</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-31 00:50:03.525235+00:00</t>
+          <t>2026-04-02 00:55:32.883167+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>지역주택조합 및 관련 시행사/건설사</t>
+        </is>
+      </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>심층취재 진행 중</t>
+          <t>지역주택조합원 권리구제 협회 창립, 집단 소송 검토 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>제주도 개발과 관련하여 자살자가 발생할 정도로 심각한 피해가 있었으며, 현재도 많은 피해자들이 고통받고 있습니다. 기사는 제주도 개발 문제의 방대함을 언급하며 신제주 지역으로 범위를 좁혀 심층 취재할 가능성을 시사하고 있습니다.</t>
+          <t>김완영 행정사가 지역주택조합원들의 권리 구제를 위한 협회를 창립했다. 조합원들은 소송에 따른 재정 손실과 기간 문제 등으로 어려움을 겪고 있으며, 협회는 이러한 문제 해결을 목표로 한다. 이는 다수의 피해자가 발생한 집단적 분쟁으로 발전할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해 (자살자가 나올 만큼 피해자가 많음), 피해 규모가 큼 (자살자 발생 및 심각한 피해). 부적합 조건은 없습니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 증거 유무 및 공적 절차 진행 여부가 기사에서 명확히 파악되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>지역주택조합원 권리구제 협회 창립은 다수의 조합원이 재정적 손실을 겪고 있음을 시사하며, 이는 '집단적 피해' 및 '피해 규모가 큼' 조건에 부합합니다. 소송의 현실적 어려움을 언급하며 집단적 법률 지원의 필요성을 강조하고 있어 소송금융의 잠재적 수요가 높습니다. 다만, 상대방의 책임 명확성이나 자력에 대한 구체적인 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>심층취재부 '이왕 할 거 제대로'</t>
+          <t>김완영 행정사, ‘지역주택조합원권리구제협회’ 창립... 조합원 권리구...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>jejusori.net</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.jejusori.net/news/articleView.html?idxno=501049</t>
+          <t>http://www.breaknews.com/1197074</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-31 00:30:55.146962+00:00</t>
+          <t>2026-04-02 00:49:14.567813+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>민간사업자가 확정투자비 지급 소송 제기, 경남개발공사 답변서 제출 및 재판 준비 중</t>
+          <t>중도금 및 잔금 대출 부결로 인한 계약해지 집단소송 진행 중, 대주단 가압류 행사</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>진해 웅동1지구 골프장 개발사업과 관련하여 민간사업자가 경남개발공사와 창원시를 상대로 약 천억 원 규모의 '확정투자비' 지급 소송을 제기했습니다. 경남개발공사는 이미 민간사업자의 부채를 대신 갚아주면서 확정투자비가 포함되었다는 입장으로, 법원 판결에 따라 최대 천억 원의 추가 부담이 발생할 수 있습니다. 현재 경남개발공사가 법원에 답변서를 제출하고 재판을 준비 중입니다.</t>
+          <t>강화된 대출 규제와 담보 가치 하락으로 오피스텔, 생활숙박시설 등 비주거 상품의 중도금 및 잔금 대출 부결률이 최대 70%에 달하고 있다. 이로 인해 계약해지 집단소송이 발생하고 있으며, 대주단의 가압류 행사로 우량 시행·시공사마저 도산 위기에 처해 있다. 수도권 및 지방 16개 사업장, 총 1만4061실이 영향을 받고 있다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>경남개발공사와 창원시라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 청구 금액이 약 천억 원으로 피해 규모가 매우 큼(적합 조건 4). 또한 협약서 등 문서화된 증거가 존재할 것으로 예상되어 증거 확보가 가능함(적합 조건 5). 다만, 책임의 명확성보다는 확정투자비 산정 방식에 대한 법리적 다툼이 예상됨.</t>
+          <t>집단적 피해(1만4천여 실), 피해 규모 큼, 증거 확보 가능(조사 결과, 계약 및 대출 서류). 다만, 대출 규제 및 담보 가치 하락이라는 복합적 원인으로 상대방 책임이 명확하지 않을 수 있으며, 시행/시공사의 자력 부족 가능성이 있어 소송의 난이도와 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>약 천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만4061실 계약자 다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>“3,232억 vs 865억”…웅동사업 ‘확정투자비’ 소송</t>
+          <t>'담보가치 뚝' 대출 막힌 오피스·생숙 입주 앞두고 현장 곳곳 소송에 가...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522098&amp;ref=A</t>
+          <t>http://www.fnnews.com/news/202604011826211295</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-30 13:16:28.899779+00:00</t>
+          <t>2026-04-01 13:17:43.239307+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>한국토지주택공사 (LH)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적 분담금 반환 청구 소송 제기</t>
+          <t>1심 패소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>서울 서북3구(마포·은평·서대문구)의 폐기물 처리 협력 과정에서 은평광역자원순환센터 소유권 분쟁이 발생했습니다. 마포구는 센터 건립비 188억원을 분담했음에도 은평구가 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했습니다. 은평구는 분담금이 시설 이용 대가일 뿐 소유권과는 무관하다고 맞서고 있으며, 폐기물 반입 갈등도 겪고 있습니다.</t>
+          <t>LH와 청라시티타워㈜ 간의 '사업자 지위 확인 소송'이 1심에서 LH가 패소한 후 항소심이 진행되며 장기화 조짐을 보이고 있습니다. 이로 인해 청라시티타워 사업 일정이 전면 중단된 상태입니다. 이 소송은 사업자 지위와 관련된 법정 공방으로, 사업 지연에 따른 막대한 손실이 예상됩니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구가 188억원을 분담하여 피해 규모가 큽니다(적합 조건 4). 또한 협약서, 보존등기 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 소유권 귀속에 대한 협약의 불명확성이 쟁점이며, 일반적인 개인/집단 피해자가 아닌 지자체 간의 분쟁이라는 점이 특이합니다.</t>
+          <t>상대방인 LH(한국토지주택공사)는 자력이 충분한 공공기관이며, 이미 1심 판결 후 항소심이 진행 중인 소송으로 증거 확보가 용이합니다. 그러나 다수의 피해자가 발생하는 집단소송 형태가 아닌 사업자 지위 확인 소송이며, 원고의 잠재적 피해 규모(손해배상액)에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>마포구 (단일 지자체)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>마포·은평, 폐기물 협력 균열…“공동투자” vs “소유권 무관”</t>
+          <t>청라시티타워, 법정 공방 장기화에 사업 일정 '올스톱'...내년 착공 어려...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330517284?OutUrl=naver</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363721546</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-30 13:11:11.787619+00:00</t>
+          <t>2026-04-01 13:10:59.630047+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>손해배상 소송 준비 중</t>
+          <t>제도 개선 촉구 논평</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합이 '형평성 논란'을 이유로 대우건설을 상대로 손해배상 소송을 검토 중입니다. 사업 지연 가능성으로 긴장감이 고조되고 있으며, 대우건설의 재입찰 참여가 어려워질 수 있다는 관측도 나옵니다. 조합은 사업 지연에 따른 피해에 대해 법적 공방을 준비하고 있습니다.</t>
+          <t>이 기사는 재건축 사업에서 조합장, 시공사, 용역사 간의 비리로 인해 주민들의 결정의 민주성, 접근의 평등성, 과정의 투명성이 훼손되고 있음을 지적한다. 공사비 부풀리기, 품질 저하 등의 집단적 피해가 발생하며, 현행 제도가 이를 억제하지 못하고 있다고 비판한다. 이에 부정 이익의 10배를 위약벌로 납부하게 하는 징벌적 장치와 내부고발자 보호 제도 도입을 제안한다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>대기업 피고(대우건설)로 자력이 충분하며, 성수4지구 조합이 소송을 검토하는 것으로 보아 집단적 피해가 예상됩니다. 재개발 사업 지연으로 인한 피해 규모가 클 것으로 추정되나, 기사만으로는 대우건설의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>이 기사는 재건축 비리라는 구조적 문제에 대한 논평으로, 특정 사건을 다루고 있지는 않습니다. 그러나 재건축 비리는 다수의 주민에게 집단적 피해(조건 3)를 야기하며, 공사비 부풀리기 등으로 피해 규모가 클 수 있습니다(조건 4). 또한, 시공사 등 상대방의 자력이 충분할 가능성이 높습니다(조건 2). 하지만 현재 공적 절차(소송 제외)가 진행 중인 특정 사건이 아니며(조건 6 부재), 증거 확보의 어려움이 언급됩니다(조건 5 부분적 충족). 따라서 잠재적 투자 기회는 높으나, 현재 시점에서 구체적인 사건이 없어 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>재건축 단지 전체 주민 다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>대우만 왜?  성수4지구 형평성 논란…조합, 대우건설 상대 소송 검토</t>
+          <t>재건축 ‘부정 이익’, 징벌장치 도입하자 [왜냐면]</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>insightkorea.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=243752</t>
+          <t>https://www.hani.co.kr/arti/opinion/because/1252194.html</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-30 13:09:08.527781+00:00</t>
+          <t>2026-04-01 13:06:32.245466+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>소유권이전등기 청구 소송 및 분담금 반환 청구 소송 제기</t>
+          <t>정치권에서 피해자 지원 체계 강화 요구</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>서울 서북3구가 공동 투자한 은평광역자원순환센터의 소유권을 두고 마포구와 은평구 간 법적 분쟁이 시작되었다. 마포구는 188억원의 분담금을 냈음에도 은평구가 사전 협의 없이 단독 보존등기를 강행했다며 소유권이전등기 및 분담금 반환 소송을 제기했다. 은평구는 분담금은 시설 이용 대가일 뿐 소유권과 무관하다고 맞서고 있다.</t>
+          <t>오영준 중구청장 예비후보가 200억원대 대구 전세사기 피해자들의 지원 체계 강화를 촉구했다. 이번 사건은 대구 지역에서 발생한 대규모 전세사기로, 다수의 피해자가 발생하여 정치권의 관심이 집중되고 있다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>은평구는 지방자치단체로 자력이 충분하며(적합 조건 2), 마포구가 주장하는 분담금 188억원은 상당한 규모의 금액이다(적합 조건 4). 또한, 협약서, 분담금 납부 내역 등 객관적인 증거가 존재하여 소송 진행에 유리하다(적합 조건 5). 다만, 집단적 피해 성격은 아니며, 소유권 귀속에 대한 명확한 규정이 없었다는 점이 쟁점이 될 수 있다.</t>
+          <t>200억원대 전세사기로 피해 규모가 매우 크고(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당한다. 다만, 기사에서 상대방이 구체적으로 특정되지 않았고, 전세사기 사건의 특성상 상대방의 자력 부족 가능성이 있어 소송금융 투자에 리스크가 존재한다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>200억원대</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>마포구 VS 은평구, 폐기물 시설 소유권 분쟁 법정으로</t>
+          <t>오영준 중구청장 예비후보, 200억원대 전세사기  피해자 눈물 여야‧진...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033016573014803</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=598276</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-30 13:01:37.150370+00:00</t>
+          <t>2026-04-01 12:44:48.693037+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
-[...2 lines deleted...]
-      <c r="D46" t="inlineStr"/>
+          <t>송림1·2동구역 조합</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>DL이앤씨의 재개발 사업 제안 단계</t>
+          <t>조합에 피해보상 책임 통보</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합에 평당 682만 원 확정 공사비와 2026년 6월 착공 미이행 시 조합원당 3000만 원 보상 등의 조건을 제안했습니다. 이는 대규모 재개발 사업으로, DL이앤씨의 제안 불이행 시 다수의 조합원에게 상당한 피해가 발생할 수 있는 잠재적 분쟁 소지가 있습니다. 현재는 제안 단계로, 실제 피해는 발생하지 않았습니다.</t>
+          <t>20년간 재개발이 지연되면서 송림1·2동구역 원주민들이 주거지를 떠나는 등 피해를 겪고 있습니다. 피해자들은 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 상황입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 재개발 조합원 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 착공 미이행 시 조합원당 3천만 원 보상 등 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 제안 내용이 문서화될 것이므로 증거 확보가 용이합니다(적합 조건 5). 다만, 현재는 제안 단계로 실제 피해가 발생하거나 상대방 책임이 명확히 확정된 상황은 아닙니다.</t>
+          <t>재개발 지연으로 인한 원주민들의 집단적 피해가 발생하고 있으며, 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 점은 상대방 책임이 비교적 명확하고 집단적 피해에 해당합니다. 다만, 상대방 조합의 자력과 구체적인 피해 규모 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>조합원당 3000만 원 (착공 미이행 시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 조합원 다수</t>
+          <t>원주민 다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[아유경제_재개발] 박상신 DL이앤씨 대표, 상대원2구역 재개발 찾아 조...</t>
+          <t>재개발 추진 20년, 삽 못 뜨는 까닭은?</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>areyou.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.areyou.co.kr/news/articleView.html?idxno=93167</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319991</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-30 12:53:04.353738+00:00</t>
+          <t>2026-04-01 12:26:58.651804+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>경남개발공사, 창원시</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>1372소비자상담센터 상담 진행 중</t>
+          <t>확정투자비 청구 소송 제기</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>인테리어 공사 하자로 인해 아랫집에 누수 피해가 발생했으나, 시공 업체가 보상을 거절하고 있습니다. 1372소비자상담센터는 기존 누수 여부와 상관없이 계약에 방수공사가 포함되었다면 업체에 손해배상 책임이 있다고 판단했습니다.</t>
+          <t>웅동1지구 민간사업자인 진해오션리조트가 경남개발공사와 창원시를 상대로 1천억원 규모의 확정투자비 청구 소송을 제기했습니다. 민간사업자 측은 기대이익 등을 합쳐 3,232억원을 주장하며, 두 기관은 이미 지급한 1,009억원이 적정하다는 입장으로 공동 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>1372소비자상담센터에서 업체에 손해배상 책임이 있다고 판단하여 상대방 책임이 명확하고(적합 조건 1), 계약 내용 등 증거 확보 가능성이 있으며(적합 조건 5), 공적 절차(소비자상담센터)가 진행 중인 점(적합 조건 6)은 소송금융 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방 업체의 자력 여부가 불분명하여 투자 매력도가 중간 수준입니다.</t>
+          <t>상대방에게 자력이 충분함 (경남개발공사, 창원시), 피해 규모가 큼 (1천억원대 소송), 증거 확보 가능성 높음 (계약 및 투자 관련 문서). 다만, 집단적 피해가 아니며, 책임의 명확성은 확정투자비 금액에 대한 이견으로 다툼의 여지가 있어 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천억원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (진해오션리조트)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>인테리어 공사 하자…업체, 아랫집 누수 피해 보상 거절</t>
+          <t>웅동1지구 민간사업자, 1천억원대 소송 제기</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77685</t>
+          <t>https://news.knn.co.kr/news/article/185844</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-30 12:51:57.341513+00:00</t>
+          <t>2026-04-01 00:54:24.648022+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>경남개발공사, 창원시</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>손해배상 소송 준비 중</t>
+          <t>1,000억대 투자비 관련 법정 다툼 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합이 시공사 선정 절차 지연의 책임을 물어 대우건설을 상대로 손해배상 청구 소송을 준비하고 있습니다. 대우건설 역시 법적 대응을 검토 중이어서 양측 간 갈등이 심화될 조짐을 보이고 있습니다.</t>
+          <t>진해오션리조트와 경남개발공사 및 창원시가 1,000억 원대 투자비를 놓고 법정 다툼을 벌이고 있다. 경남개발공사와 창원시는 이번 소송에서 승소를 목표로 공동 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>대우건설이라는 자력 있는 상대방을 대상으로 조합이 손해배상 소송을 준비 중입니다. 재개발 사업 지연으로 인한 피해 규모가 클 가능성이 있으며, 조합은 다수의 이해관계자를 대표합니다. 다만, 상대방의 책임 여부는 다툼의 여지가 있으며, 구체적인 피해 금액과 증거는 추가 확인이 필요합니다.</t>
+          <t>상대방인 경남개발공사와 창원시는 공공기관 및 지방자치단체로 자력이 충분하며(적합 조건 2), 1,000억 원대의 매우 큰 피해 규모를 가지고 있습니다(적합 조건 4). 다만, 기사 내용만으로는 상대방의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,000억 원대</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>성수4지구 갈등 과열...조합 손배청구에 대우 “법적대응 검토” [정비...</t>
+          <t>진해오션리조트 vs 경남개발공사, 1,000억대 투자비 놓고 '운명의 법정 ...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/105950</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290590</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-30 12:50:22.159221+00:00</t>
+          <t>2026-04-01 00:32:36.621389+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>마포구, 은평구</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>재개발 사업 관련 조합과의 협상 및 제안 단계. 착공 지연 시 보상 약속.</t>
+          <t>마포구와 은평구 간 소유권 소송 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합에 확정 공사비, 착공 지연 시 조합원당 3천만원 보상, 분담금 납부 유예 등 새로운 제안을 하며 조합원들과 소통을 강화하고 있습니다. 이는 재개발 사업의 원활한 진행과 잠재적 분쟁 예방을 위한 조치로 보입니다.</t>
+          <t>마포구와 은평구 간 '7년 전 약속'이 깨지면서 소유권 소송이 제기되었습니다. 6·3 지방선거를 앞두고 자기 지역 이익을 극대화하려는 양측의 대치가 소송전으로 번진 것으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원들은 집단적 피해를 입을 가능성이 있고(적합 조건 3), 착공 지연 시 조합원당 3천만원의 보상금 등 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 현재 기사 내용만으로는 DL이앤씨의 명확한 책임(적합 조건 1)이나 기존의 법적 분쟁 상황이 확인되지 않아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방인 마포구와 은평구는 공공기관으로 자력이 충분하며(적합 조건 2), '2019년 맺은 협약'이라는 명확한 증거가 존재합니다(적합 조건 5). 소유권 소송의 대상 가치가 클 것으로 예상되나, 구체적인 피해 규모가 명시되지 않았고 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>착공 지연 시 조합원당 3000만원 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>박상신 DL이앤씨 부회장, 상대원2구역 방문…조합원과 소통 강화</t>
+          <t>'7년 전 약속' 깨졌다…마포구·은평구 갈등 폭발한 사연</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>100ssd.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.100ssd.co.kr/news/articleView.html?idxno=207532</t>
+          <t>https://www.hankyung.com/article/2026033194981</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-30 12:49:40.031663+00:00</t>
+          <t>2026-03-31 18:00:22.976955+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사 진행 중 (CCTV 분석, 지문 감식 요청)</t>
+          <t>정부의 전세사기 피해자 지원 신규사업 추진</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>전주시 한 아파트에서 관리업체 교체 분쟁이 법원 가처분 인용으로 일단락된 직후, 새 관리업체가 게시한 현수막이 고의로 훼손되는 사건이 발생했습니다. 관리소장과 입주자대표회의는 경찰에 신고하고 CCTV 분석 및 지문 감식을 요청하는 등 법적 대응을 예고했습니다. 입주민들은 오랜 갈등 끝에 발생한 이번 사건에 대해 불안감과 씁쓸함을 표하고 있습니다.</t>
+          <t>정부가 전세사기 피해자 지원을 위해 279억 원 규모의 신규사업을 추진합니다. 이 사업은 보증금 5억 원 이하 가구를 대상으로 최소 보증금의 3분의 1을 보장하는 내용을 담고 있으며, 이번 추경을 통해 올해 정부 총지출이 753조 1000억 원으로 늘어났습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사가 진행 중이며(공적 절차 진행 중), CCTV 영상과 지문 감식을 통해 증거 확보 가능성이 높습니다. 그러나 직접적인 금전적 피해 규모가 현수막 훼손 비용으로 크지 않고, 상대방의 자력이 불확실하며, 집단적 금전 피해로 보기 어렵습니다.</t>
+          <t>전세사기 피해자가 다수이며(집단적 피해), 피해 규모가 크고(총 279억 원 규모), 정부의 지원 사업이라는 공적 절차가 진행 중입니다. 그러나 직접적인 소송 상대방인 전세사기 가해자들의 자력은 불분명하여 소송금융 투자에 있어 주요한 위험 요소가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 279억 원 규모 (가구당 최대 5억 원)</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 가구)</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>아이 손 잡고 등교하다 마주친 현수막… 입주민들 '충격'</t>
+          <t>[‘전쟁 추경’ 어떤 내용 담았나] 석유 최고가격제 사업 뒷받침 위해 ...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219467&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033118443744984</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-30 12:48:02.687550+00:00</t>
+          <t>2026-03-31 12:27:10.072641+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>은평구청</t>
+          <t>프랑스 전력공사(EDF)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 및 분담금 반환 청구 소송 제기</t>
+          <t>EDF가 한국수력원자력의 체코 원전 수주에 대해 소송 제기, 양국 정상회담에서 갈등 해소 논의 예정.</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>서울 은평광역자원순환센터의 소유권을 두고 마포구와 은평구가 법정 공방을 벌이고 있습니다. 마포구는 188억 원의 건립비를 부담했음에도 시설이 은평구 단독 명의로 등기된 것이 부당하다며 소유권이전등기 및 분담금 반환 청구 소송을 제기했습니다. 은평구는 분담금은 시설 이용권 확보 비용일 뿐 소유권과는 별개라는 입장으로, 협약 문구 해석에 따라 법원의 판단이 중요해질 전망입니다.</t>
+          <t>프랑스 마크롱 대통령의 방한 중 한국수력원자력의 체코 원전 수주와 관련하여 프랑스 전력공사(EDF)가 제기한 소송이 주요 의제로 다뤄질 예정입니다. 양국 정상회담에서 '해결되지 않은 갈등 요인'을 해소하기 위한 논의가 진행될 것으로 보도되었으며, 이는 양국 간 첨단기술 및 경제 협력 강화 논의와 함께 중요한 외교적, 경제적 쟁점입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>피고인 은평구청은 공공기관으로 자력이 충분하고(적합 조건 2), 마포구가 주장하는 피해 금액이 188억 원으로 규모가 크며(적합 조건 4), 협약서 등 문서 증거가 존재하여 증거 확보가 가능합니다(적합 조건 5). 다만, 소유권 귀속에 대한 법적 해석이 쟁점이므로 책임이 명확하다고 보기는 어렵습니다.</t>
+          <t>프랑스 국영 대기업 EDF가 한국수력원자력을 상대로 제기한 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 원전 수주전이라는 사안의 특성상 피해 규모가 매우 크며(적합 조건 4), 관련 증거 확보가 용이할 것으로 예상됨(적합 조건 5). 다만, 기사 내용만으로는 한국 측이 원고가 될 수 있는 새로운 소송의 책임 주체가 명확히 드러나지 않아 적합도에 제약이 있습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>수조 원 이상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>은평광역자원순환센터 소유권 분쟁 관심 고조</t>
+          <t>삼성·현대차·네이버 만나는 마크롱…'AI·원전' 빅딜 있을까</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705572?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02719126645388896</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-30 12:44:31.922658+00:00</t>
+          <t>2026-03-31 00:50:03.525235+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>소유권 이전등기 청구 소송 제기</t>
+          <t>심층취재 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>마포구가 은평광역자원순환센터 건립에 188억원을 분담했음에도 은평구가 단독 소유권 등기를 하자 소유권 이전등기 청구 소송을 제기했다. 마포구는 협약에 근거한 정당한 권리 회복을 주장하는 반면, 은평구는 분담금이 시설 이용 및 운영 협력의 대가일 뿐 소유권 취득과는 무관하다고 반박하고 있다. 소유권 귀속에 대한 협약의 명확한 규정이 없어 법적 다툼이 예상된다.</t>
+          <t>제주도 개발과 관련하여 자살자가 발생할 정도로 심각한 피해가 있었으며, 현재도 많은 피해자들이 고통받고 있습니다. 기사는 제주도 개발 문제의 방대함을 언급하며 신제주 지역으로 범위를 좁혀 심층 취재할 가능성을 시사하고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방(은평구)은 공공기관으로 자력이 충분하며, 마포구의 분담금 188억원은 상당한 피해 규모로 볼 수 있다. 또한, 협약서 및 분담금 내역 등 객관적 증거가 존재한다. 다만, 직접적인 집단 피해라기보다는 지자체 간의 소유권 분쟁이며, 소유권 귀속에 대한 명확한 협약 규정이 없어 법적 다툼의 여지가 있다.</t>
+          <t>적합 조건: 집단적 피해 (자살자가 나올 만큼 피해자가 많음), 피해 규모가 큼 (자살자 발생 및 심각한 피해). 부적합 조건은 없습니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 증거 유무 및 공적 절차 진행 여부가 기사에서 명확히 파악되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>“188억원이나 냈는데 은평구 단독소유?” 마포구 소각장 소유권 다툼한...</t>
+          <t>심층취재부 '이왕 할 거 제대로'</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>jejusori.net</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603301049001</t>
+          <t>https://www.jejusori.net/news/articleView.html?idxno=501049</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-30 12:41:46.648966+00:00</t>
+          <t>2026-03-31 00:30:55.146962+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>경남개발공사, 창원시</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고 (징역 5년 유지), 남편의 범행 관여 여부 수사 중</t>
+          <t>민간사업자가 확정투자비 지급 소송 제기, 경남개발공사 답변서 제출 및 재판 준비 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>경찰관의 아내 A씨가 재개발 투자 명목으로 지인 9명으로부터 16억 원을 가로챈 혐의로 기소되어 항소심에서도 징역 5년을 선고받았다. A씨는 부동산 전문가를 사칭하며 위조된 계약서로 피해자들을 속였으며, 가로챈 돈은 개인 채무 변제 등에 사용되었다. 현재 A씨의 남편인 현직 경찰관의 범행 관여 여부에 대한 수사도 진행 중이다.</t>
+          <t>진해 웅동1지구 골프장 개발사업과 관련하여 민간사업자가 경남개발공사와 창원시를 상대로 약 천억 원 규모의 '확정투자비' 지급 소송을 제기했습니다. 경남개발공사는 이미 민간사업자의 부채를 대신 갚아주면서 확정투자비가 포함되었다는 입장으로, 법원 판결에 따라 최대 천억 원의 추가 부담이 발생할 수 있습니다. 현재 경남개발공사가 법원에 답변서를 제출하고 재판을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>피고인의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5), 9명의 피해자가 16억 원의 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 관련 공적 절차(남편에 대한 수사)가 진행 중이다(적합 조건 6). 그러나 피고인 개인의 자력으로 16억 원의 손해배상금을 회수할 수 있을지는 불확실하여 투자 회수 가능성에 대한 추가 검토가 필요하다.</t>
+          <t>경남개발공사와 창원시라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 청구 금액이 약 천억 원으로 피해 규모가 매우 큼(적합 조건 4). 또한 협약서 등 문서화된 증거가 존재할 것으로 예상되어 증거 확보가 가능함(적합 조건 5). 다만, 책임의 명확성보다는 확정투자비 산정 방식에 대한 법리적 다툼이 예상됨.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>16억 원</t>
+          <t>약 천억 원</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>재개발 투자 미끼 16억 가로챈 경찰관 아내, 항소심도 ‘징역 5년’</t>
+          <t>“3,232억 vs 865억”…웅동사업 ‘확정투자비’ 소송</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330518381?OutUrl=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522098&amp;ref=A</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-30 12:34:16.219113+00:00</t>
+          <t>2026-03-30 13:16:28.899779+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>서울주택도시공사 (SH공사)</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>서울고법 항소심 진행 중, 1심 원고 패소</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>위례신도시 의료복합타운 조성 사업의 우선협상대상자였던 미래에셋대우 컨소시엄이 토지 중도금을 내지 못해 사업자 선정이 취소되자, SH공사가 몰취한 계약금 320억원을 돌려달라며 소송을 제기했다. 1심에서는 컨소시엄이 패소했으며, 현재 서울고법에서 항소심이 진행 중이다. 컨소시엄은 고금리 및 PF 위축으로 인한 자금난을 이유로 계약금 전액 몰취가 부당하다고 주장하고 있다.</t>
+          <t>서울 서북3구(마포·은평·서대문구)의 폐기물 처리 협력 과정에서 은평광역자원순환센터 소유권 분쟁이 발생했습니다. 마포구는 센터 건립비 188억원을 분담했음에도 은평구가 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했습니다. 은평구는 분담금이 시설 이용 대가일 뿐 소유권과는 무관하다고 맞서고 있으며, 폐기물 반입 갈등도 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방인 SH공사는 공공기관으로 자력이 충분하며(적합 조건 2), 계약금 320억원은 피해 규모가 크다(적합 조건 4). 그러나 상대방 책임이 명확하지 않고 1심에서 SH공사가 승소했으며, 집단적 피해가 아닌 컨소시엄과 공사 간의 계약 분쟁이다(적합 조건 1, 3 불충족).</t>
+          <t>은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구가 188억원을 분담하여 피해 규모가 큽니다(적합 조건 4). 또한 협약서, 보존등기 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 소유권 귀속에 대한 협약의 불명확성이 쟁점이며, 일반적인 개인/집단 피해자가 아닌 지자체 간의 분쟁이라는 점이 특이합니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>320억원</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>마포구 (단일 지자체)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>송파 위례의료타운 사업 법정공방…길병원-SH공사 계약금 소송</t>
+          <t>마포·은평, 폐기물 협력 균열…“공동투자” vs “소유권 무관”</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260329045800004?input=1195m</t>
+          <t>https://www.segye.com/newsView/20260330517284?OutUrl=naver</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-30 00:40:55.963655+00:00</t>
+          <t>2026-03-30 13:11:11.787619+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>C기업</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>민사소송 진행 중, 농장 가압류 설정</t>
+          <t>손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>농장주 A씨가 임차농 B씨에게 농장을 빌려줬으나, B씨의 채무로 인해 C기업이 A씨와 B씨 모두를 상대로 민사소송을 제기하고 농장을 가압류했다. C기업이 제출한 계약서에 A씨의 도장이 위조되었다는 논란이 제기되어, A씨는 3억 원의 빚을 떠안을 위기에 처했다.</t>
+          <t>성수4지구 재개발 조합이 '형평성 논란'을 이유로 대우건설을 상대로 손해배상 소송을 검토 중입니다. 사업 지연 가능성으로 긴장감이 고조되고 있으며, 대우건설의 재입찰 참여가 어려워질 수 있다는 관측도 나옵니다. 조합은 사업 지연에 따른 피해에 대해 법적 공방을 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 계약서 위조 논란), 4(피해 규모 큼 - 3억 원), 5(증거 확보 가능 - 위조된 계약서)에 해당한다. 그러나 상대방 C기업의 자력 여부가 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 소송으로 보여(적합 조건 3 미충족) 적합도를 Medium으로 판단한다.</t>
+          <t>대기업 피고(대우건설)로 자력이 충분하며, 성수4지구 조합이 소송을 검토하는 것으로 보아 집단적 피해가 예상됩니다. 재개발 사업 지연으로 인한 피해 규모가 클 것으로 추정되나, 기사만으로는 대우건설의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>3억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>농장 빌려줬을 뿐인데 …임차농 3억 빚, 농장주가 떠안을 뻔</t>
+          <t>대우만 왜?  성수4지구 형평성 논란…조합, 대우건설 상대 소송 검토</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>ikpnews.net</t>
+          <t>insightkorea.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.ikpnews.net/news/articleView.html?idxno=69967</t>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=243752</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-29 12:56:53.725523+00:00</t>
+          <t>2026-03-30 13:09:08.527781+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>시공사</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>소유권이전등기 청구 소송 및 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>대구 북구 이슬람사원 건축주 측은 스터드볼트 누락 문제로 공사가 중단되자 시공사를 상대로 손해배상 청구 소송을 제기했습니다. 건축주 측은 누락된 스터드볼트를 대체할 보강 공법 적용을 추진하고 있습니다.</t>
+          <t>서울 서북3구가 공동 투자한 은평광역자원순환센터의 소유권을 두고 마포구와 은평구 간 법적 분쟁이 시작되었다. 마포구는 188억원의 분담금을 냈음에도 은평구가 사전 협의 없이 단독 보존등기를 강행했다며 소유권이전등기 및 분담금 반환 소송을 제기했다. 은평구는 분담금은 시설 이용 대가일 뿐 소유권과 무관하다고 맞서고 있다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>시공사의 스터드볼트 누락으로 인한 공사 중단은 책임이 비교적 명확하며(적합 조건 1), 기술적 문제이므로 증거 확보가 가능할 것으로 판단됩니다(적합 조건 5). 그러나 시공사의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
+          <t>은평구는 지방자치단체로 자력이 충분하며(적합 조건 2), 마포구가 주장하는 분담금 188억원은 상당한 규모의 금액이다(적합 조건 4). 또한, 협약서, 분담금 납부 내역 등 객관적인 증거가 존재하여 소송 진행에 유리하다(적합 조건 5). 다만, 집단적 피해 성격은 아니며, 소유권 귀속에 대한 명확한 규정이 없었다는 점이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>대구 북구, 5년째 이슬람사원 갈등…해법 마련 압박 커진다</t>
+          <t>마포구 VS 은평구, 폐기물 시설 소유권 분쟁 법정으로</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068394</t>
+          <t>https://view.asiae.co.kr/article/2026033016573014803</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-29 12:55:02.835867+00:00</t>
+          <t>2026-03-30 13:01:37.150370+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 발의 및 국회 논의 중</t>
+          <t>DL이앤씨의 재개발 사업 제안 단계</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>전세사기 피해자의 임차보증금을 국가가 일정 수준 보장하는 '최소보장제' 도입이 추진되면서 보장 수준과 재원 마련을 둘러싼 논란이 커지고 있습니다. 국회에서는 전세사기특별법 개정안이 공동 발의되어 논의 중이며, 피해자들은 조속한 처리를 촉구하고 있습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합에 평당 682만 원 확정 공사비와 2026년 6월 착공 미이행 시 조합원당 3000만 원 보상 등의 조건을 제안했습니다. 이는 대규모 재개발 사업으로, DL이앤씨의 제안 불이행 시 다수의 조합원에게 상당한 피해가 발생할 수 있는 잠재적 분쟁 소지가 있습니다. 현재는 제안 단계로, 실제 피해는 발생하지 않았습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>전세사기 피해자 전국대책위원회가 활동하며 집단적 피해(적합 조건 3)가 명확하고, 전세보증금이라는 특성상 피해 규모가 크며(적합 조건 4), 전세사기특별법 개정안이 발의되어 국회에서 논의 중인 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 기사는 특정 사기범을 상대로 한 소송보다는 정부의 피해 보전 방안 논의에 집중되어 있어, 소송금융의 직접적인 투자 대상으로서의 명확한 피고 특정 및 자력 확인이 어렵습니다.</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 재개발 조합원 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 착공 미이행 시 조합원당 3천만 원 보상 등 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 제안 내용이 문서화될 것이므로 증거 확보가 용이합니다(적합 조건 5). 다만, 현재는 제안 단계로 실제 피해가 발생하거나 상대방 책임이 명확히 확정된 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원당 3000만 원 (착공 미이행 시)</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>상대원2구역 재개발 조합원 다수</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>전세사기 보증금, 국가가 50% 돌려준다?…‘최소보장제’ 범위 논란</t>
+          <t>[아유경제_재개발] 박상신 DL이앤씨 대표, 상대원2구역 재개발 찾아 조...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>areyou.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01846646645388240</t>
+          <t>http://www.areyou.co.kr/news/articleView.html?idxno=93167</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-29 12:17:53.725270+00:00</t>
+          <t>2026-03-30 12:53:04.353738+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>원심(1심) 원고 승소</t>
+          <t>1372소비자상담센터 상담 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>조상 땅이 도로로 편입된 경우 국가를 상대로 등기 말소 소송을 제기한 사례를 다루는 칼럼입니다. 원고는 조부의 땅에 대한 등기 말소를 요구했으며, 원심에서 승소했습니다. 이러한 소송은 기록과 정황에 기반한 증거 싸움의 중요성을 강조합니다.</t>
+          <t>인테리어 공사 하자로 인해 아랫집에 누수 피해가 발생했으나, 시공 업체가 보상을 거절하고 있습니다. 1372소비자상담센터는 기존 누수 여부와 상관없이 계약에 방수공사가 포함되었다면 업체에 손해배상 책임이 있다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 책임이 명확하고 자력이 충분하며, 토지대장 등 기록과 정황을 통해 증거 확보가 가능합니다. (적합 조건 1, 2, 5) 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>1372소비자상담센터에서 업체에 손해배상 책임이 있다고 판단하여 상대방 책임이 명확하고(적합 조건 1), 계약 내용 등 증거 확보 가능성이 있으며(적합 조건 5), 공적 절차(소비자상담센터)가 진행 중인 점(적합 조건 6)은 소송금융 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방 업체의 자력 여부가 불분명하여 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>[칼럼] 조상 땅이 도로가 되었다면? 국가의 자주점유 추정과 토지대장의...</t>
+          <t>인테리어 공사 하자…업체, 아랫집 누수 피해 보상 거절</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76430</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77685</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-28 00:32:27.254755+00:00</t>
+          <t>2026-03-30 12:51:57.341513+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 인천지방법원으로 환송</t>
+          <t>손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>대법원이 부당이득금 소송에서 피고들의 상고를 받아들여 원심판결을 파기하고 사건을 인천지방법원으로 환송했다. 이 소송의 핵심 쟁점은 피고들의 부동산 인도 지체로 인해 조합 측에 발생한 '추가 금융비용 상당의 손해'의 인정 여부이다. 대법원은 일부 토지 인도 지연만으로 전체 정비사업 지연을 단정할 수 있는지에 대해 다시 심리할 필요가 있다고 판단했다.</t>
+          <t>성수4지구 재개발 조합이 시공사 선정 절차 지연의 책임을 물어 대우건설을 상대로 손해배상 청구 소송을 준비하고 있습니다. 대우건설 역시 법적 대응을 검토 중이어서 양측 간 갈등이 심화될 조짐을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건으로 '조합 측'이 원고로 집단적 피해 성격이 있고, '추가 금융비용 상당의 손해'는 피해 규모가 클 것으로 예상됩니다. 또한 이미 대법원까지 진행된 소송으로 증거 확보가 용이합니다. 다만, 대법원 파기환송으로 피고들의 책임 범위가 다시 쟁점이 되어 소송이 장기화될 가능성이 있습니다.</t>
+          <t>대우건설이라는 자력 있는 상대방을 대상으로 조합이 손해배상 소송을 준비 중입니다. 재개발 사업 지연으로 인한 피해 규모가 클 가능성이 있으며, 조합은 다수의 이해관계자를 대표합니다. 다만, 상대방의 책임 여부는 다툼의 여지가 있으며, 구체적인 피해 금액과 증거는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>대법원 파기 환송 “일부 토지 인도지연만으로 전체 정비사업 지연 단정...</t>
+          <t>성수4지구 갈등 과열...조합 손배청구에 대우 “법적대응 검토” [정비...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=2026032717385733859aeda69934_7</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/105950</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-27 13:03:39.007314+00:00</t>
+          <t>2026-03-30 12:50:22.159221+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>B 민간임대주택 시행사</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>주민들 공사 중단 및 설계 변경 요구 중</t>
+          <t>재개발 사업 관련 조합과의 협상 및 제안 단계. 착공 지연 시 보상 약속.</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>대전 중구 A 아파트 주민들이 인접한 B 민간임대주택 신축 공사로 인해 소음, 진동으로 인한 건물 균열 및 타일 손상, 그리고 완공 후 사생활 침해를 호소하고 있다. 주민들은 즉각적인 공사 중단과 정밀 안전진단, 설계 변경을 요구하고 있으나, 시행사 측과 관할 구청은 법적 문제가 없다는 입장이다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합에 확정 공사비, 착공 지연 시 조합원당 3천만원 보상, 분담금 납부 유예 등 새로운 제안을 하며 조합원들과 소통을 강화하고 있습니다. 이는 재개발 사업의 원활한 진행과 잠재적 분쟁 예방을 위한 조치로 보입니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(A 아파트 250세대 중 다수), 피해 규모(15세대 이상 물리적 피해, 전체 세대 소음/사생활 침해 우려), 증거 확보 가능성(사진, 소음 측정치, 관리사무소 집계)이 확인됩니다. 부적합 조건은 없습니다. 다만, 시행사 측은 법적 문제가 없다고 주장하며 책임 소재에 대한 다툼이 예상되어 High 등급에는 미치지 못합니다.</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원들은 집단적 피해를 입을 가능성이 있고(적합 조건 3), 착공 지연 시 조합원당 3천만원의 보상금 등 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 현재 기사 내용만으로는 DL이앤씨의 명확한 책임(적합 조건 1)이나 기존의 법적 분쟁 상황이 확인되지 않아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>착공 지연 시 조합원당 3000만원 (총액 미상)</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>A 아파트 250세대 중 다수</t>
+          <t>상대원2구역 조합원 다수 (미상)</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>창문 바로 앞에서 아파트 건설... 대전 주상복합 공사 둘러싼 갈등</t>
+          <t>박상신 DL이앤씨 부회장, 상대원2구역 방문…조합원과 소통 강화</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>100ssd.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218755&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.100ssd.co.kr/news/articleView.html?idxno=207532</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-27 12:41:44.988290+00:00</t>
+          <t>2026-03-30 12:49:40.031663+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>대우건설을 상대로 한 손해배상 청구 소송을 위한 변호사 선임 계약 안건을 준비 중</t>
+          <t>경찰 신고 및 수사 진행 중 (CCTV 분석, 지문 감식 요청)</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>성수4지구 관련하여 대우건설을 상대로 손해배상 청구 소송을 준비 중이며, 변호사 선임 계약 안건이 논의되고 있습니다. 기사는 '공동 위반 책임이 단일 책임으로 바뀌었다'고 언급하며, 어떤 주체가 부당하게 개입하여 상황을 변경하려 한다는 비판적 시각을 담고 있습니다.</t>
+          <t>전주시 한 아파트에서 관리업체 교체 분쟁이 법원 가처분 인용으로 일단락된 직후, 새 관리업체가 게시한 현수막이 고의로 훼손되는 사건이 발생했습니다. 관리소장과 입주자대표회의는 경찰에 신고하고 CCTV 분석 및 지문 감식을 요청하는 등 법적 대응을 예고했습니다. 입주민들은 오랜 갈등 끝에 발생한 이번 사건에 대해 불안감과 씁쓸함을 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>대우건설이라는 대기업을 상대로 손해배상 청구를 준비 중이며(상대방 자력 충분, 상대방 책임 명확), '공동 위반 책임이 단일 책임으로 바뀌었다'는 점에서 법적 근거가 마련되었음을 시사합니다. 다만, 피해 규모와 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족합니다.</t>
+          <t>경찰 신고 및 수사가 진행 중이며(공적 절차 진행 중), CCTV 영상과 지문 감식을 통해 증거 확보 가능성이 높습니다. 그러나 직접적인 금전적 피해 규모가 현수막 훼손 비용으로 크지 않고, 상대방의 자력이 불확실하며, 집단적 금전 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[기자수첩] 성수4지구, 왜 심판이 완장 떼고 볼 차려고 하나</t>
+          <t>아이 손 잡고 등교하다 마주친 현수막… 입주민들 '충격'</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=110495</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219467&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-27 12:40:09.927804+00:00</t>
+          <t>2026-03-30 12:48:02.687550+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr"/>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>은평구청</t>
+        </is>
+      </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>전북도 긴급 생계비 및 주거비, 이사비 지원 등 피해 회복 지원책 강화</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 및 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생했으며, 특히 20~30대 청년층과 1억 원 이하 소액 계약자에게 피해가 집중되었습니다. 전북도는 피해 예방 및 회복을 위해 긴급 생계비, 주거비, 이사비 지원을 확대하는 등 지원책을 강화하고 있습니다.</t>
+          <t>서울 은평광역자원순환센터의 소유권을 두고 마포구와 은평구가 법정 공방을 벌이고 있습니다. 마포구는 188억 원의 건립비를 부담했음에도 시설이 은평구 단독 명의로 등기된 것이 부당하다며 소유권이전등기 및 분담금 반환 청구 소송을 제기했습니다. 은평구는 분담금은 시설 이용권 확보 비용일 뿐 소유권과는 별개라는 입장으로, 협약 문구 해석에 따라 법원의 판단이 중요해질 전망입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생하여 집단적 피해 및 피해 규모가 크다는 적합 조건에 부합합니다. 특히 청년층과 소액 계약자에게 피해가 집중되어 사회적 관심이 높습니다. 그러나 기사에서 사기 가해자가 구체적으로 특정되지 않았고, 가해자의 자력 여부도 파악하기 어려워 소송금융 투자에 있어 상대방 특정 및 자력 확보가 쟁점이 될 수 있습니다.</t>
+          <t>피고인 은평구청은 공공기관으로 자력이 충분하고(적합 조건 2), 마포구가 주장하는 피해 금액이 188억 원으로 규모가 크며(적합 조건 4), 협약서 등 문서 증거가 존재하여 증거 확보가 가능합니다(적합 조건 5). 다만, 소유권 귀속에 대한 법적 해석이 쟁점이므로 책임이 명확하다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>336억 원</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>570건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>전북 전세사기 570건…‘청년층·소액 계약자’ 피해 집중</t>
+          <t>은평광역자원순환센터 소유권 분쟁 관심 고조</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519852&amp;ref=A</t>
+          <t>https://biz.heraldcorp.com/article/10705572?ref=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-27 00:26:54.838908+00:00</t>
+          <t>2026-03-30 12:44:31.922658+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr"/>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>은평구</t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>안산시의 전세 피해 종합 대응책 추진</t>
+          <t>소유권 이전등기 청구 소송 제기</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>경기 안산시가 지역 내 불거진 전세 피해 이슈에 대응하여 피해자 밀착 지원과 사전 예방을 강화하는 종합 대응책을 추진한다. 시는 피해 발생 시 초기 대응부터 신속한 회복을 돕기 위한 지원 체계를 가동할 예정이다.</t>
+          <t>마포구가 은평광역자원순환센터 건립에 188억원을 분담했음에도 은평구가 단독 소유권 등기를 하자 소유권 이전등기 청구 소송을 제기했다. 마포구는 협약에 근거한 정당한 권리 회복을 주장하는 반면, 은평구는 분담금이 시설 이용 및 운영 협력의 대가일 뿐 소유권 취득과는 무관하다고 반박하고 있다. 소유권 귀속에 대한 협약의 명확한 규정이 없어 법적 다툼이 예상된다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>안산시 내 전세 피해 이슈가 불거져 다수의 피해자가 발생한 것으로 보이며(적합 조건 3), 전세 피해는 일반적으로 피해 금액이 크다(적합 조건 4). 또한 안산시가 피해자 지원을 위한 종합 대응책을 추진 중으로 공적 절차가 진행되고 있다(적합 조건 6). 다만, 상대방의 책임 명확성이나 자력, 구체적인 증거 유무는 기사에서 파악하기 어렵다.</t>
+          <t>상대방(은평구)은 공공기관으로 자력이 충분하며, 마포구의 분담금 188억원은 상당한 피해 규모로 볼 수 있다. 또한, 협약서 및 분담금 내역 등 객관적 증거가 존재한다. 다만, 직접적인 집단 피해라기보다는 지자체 간의 소유권 분쟁이며, 소유권 귀속에 대한 명확한 협약 규정이 없어 법적 다툼의 여지가 있다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>안산시, 전세피해 원스톱 회복 지원 가동… 지원 체계 강화</t>
+          <t>“188억원이나 냈는데 은평구 단독소유?” 마포구 소각장 소유권 다툼한...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85745</t>
+          <t>https://www.khan.co.kr/article/202603301049001</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-27 00:22:25.698364+00:00</t>
+          <t>2026-03-30 12:41:46.648966+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>전주인 (이전 집주인)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>전세 사기 피해 발생, 주택 경매로 소유권 이전</t>
+          <t>형사 항소심 판결 선고 (징역 5년 유지), 남편의 범행 관여 여부 수사 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>경매로 집을 낙찰받은 저자가 이전 집주인에게 전세 사기를 당한 임차인을 만나 겪은 경험을 다룬 글입니다. 전세 사기 피해는 명확하나, 가해자인 이전 집주인의 자력 여부가 불확실하며, 기사는 개인적 회고록으로 실제 소송 진행 여부는 파악하기 어렵습니다.</t>
+          <t>경찰관의 아내 A씨가 재개발 투자 명목으로 지인 9명으로부터 16억 원을 가로챈 혐의로 기소되어 항소심에서도 징역 5년을 선고받았다. A씨는 부동산 전문가를 사칭하며 위조된 계약서로 피해자들을 속였으며, 가로챈 돈은 개인 채무 변제 등에 사용되었다. 현재 A씨의 남편인 현직 경찰관의 범행 관여 여부에 대한 수사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>적합 조건인 '상대방 책임 명확' (전세 사기를 저지른 전주인)과 '피해 규모 큼' (전세 보증금), '증거 확보 가능' (계약서, 경매 기록 등)에 해당합니다. 그러나 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 기사가 특정 사건의 진행 상황을 다루기보다는 개인적 경험과 사회 현상에 대한 성찰에 초점을 맞추고 있어 실제 소송금융 투자 대상으로서의 구체적인 사건 발굴에는 한계가 있습니다.</t>
+          <t>피고인의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5), 9명의 피해자가 16억 원의 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 관련 공적 절차(남편에 대한 수사)가 진행 중이다(적합 조건 6). 그러나 피고인 개인의 자력으로 16억 원의 손해배상금을 회수할 수 있을지는 불확실하여 투자 회수 가능성에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>전세 보증금 (수억 원 추정)</t>
+          <t>16억 원</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명 (기사에 묘사된 임차인)</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>당신이 흘린 피눈물은 왜 내 것이기도 한가 [.txt]</t>
+          <t>재개발 투자 미끼 16억 가로챈 경찰관 아내, 항소심도 ‘징역 5년’</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/culture/book/1251377.html</t>
+          <t>https://www.segye.com/newsView/20260330518381?OutUrl=naver</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-27 00:19:19.442126+00:00</t>
+          <t>2026-03-30 12:34:16.219113+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>서울주택도시공사 (SH공사)</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>추진위 법적 대응 예고</t>
+          <t>서울고법 항소심 진행 중, 1심 원고 패소</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을 사업 추진위가 합의 불이행 문제로 법적 대응을 예고했습니다. 합의서에는 민간 측의 소송 취하를 조건으로 일정 금액 지급과 부지 매각 등의 내용이 포함되었으나, 사업이 강행되고 양도 소송에서 잇따라 패소한 것으로 알려졌습니다.</t>
+          <t>위례신도시 의료복합타운 조성 사업의 우선협상대상자였던 미래에셋대우 컨소시엄이 토지 중도금을 내지 못해 사업자 선정이 취소되자, SH공사가 몰취한 계약금 320억원을 돌려달라며 소송을 제기했다. 1심에서는 컨소시엄이 패소했으며, 현재 서울고법에서 항소심이 진행 중이다. 컨소시엄은 고금리 및 PF 위축으로 인한 자금난을 이유로 계약금 전액 몰취가 부당하다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>합의 불이행 및 기존 양도 소송 패소로 상대방 책임이 비교적 명확하며(적합 조건 1), 합의서 등 증거 확보 가능성이 높습니다(적합 조건 5). '문화예술인 마을'이라는 점에서 다수 피해자 가능성도 있으나, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 정보가 필요합니다.</t>
+          <t>상대방인 SH공사는 공공기관으로 자력이 충분하며(적합 조건 2), 계약금 320억원은 피해 규모가 크다(적합 조건 4). 그러나 상대방 책임이 명확하지 않고 1심에서 SH공사가 승소했으며, 집단적 피해가 아닌 컨소시엄과 공사 간의 계약 분쟁이다(적합 조건 1, 3 불충족).</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>320억원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을, 합의 불이행 문제로 제동…추진위 법적 대응 예...</t>
+          <t>송파 위례의료타운 사업 법정공방…길병원-SH공사 계약금 소송</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298862</t>
+          <t>https://www.yna.co.kr/view/AKR20260329045800004?input=1195m</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-26 13:18:20.983355+00:00</t>
+          <t>2026-03-30 00:40:55.963655+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>C기업</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>민사소송 진행 중, 농장 가압류 설정</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>성수4지구 조합이 대우건설의 '개별홍보' 행위로 인한 손해에 대해 손해배상 청구를 진행 중입니다. 대우건설은 대기업으로 자력이 충분하며, 조합 단위의 소송이므로 다수의 피해자가 있을 가능성이 있습니다.</t>
+          <t>농장주 A씨가 임차농 B씨에게 농장을 빌려줬으나, B씨의 채무로 인해 C기업이 A씨와 B씨 모두를 상대로 민사소송을 제기하고 농장을 가압류했다. C기업이 제출한 계약서에 A씨의 도장이 위조되었다는 논란이 제기되어, A씨는 3억 원의 빚을 떠안을 위기에 처했다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>대우건설이라는 대기업이 피고로 자력이 충분하며 (적합 조건 2), '조합' 단위의 손해배상 청구이므로 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, '개별홍보'로 인한 손해의 명확한 입증과 피해 규모 확인이 필요합니다 (적합 조건 1, 4, 5 불확실).</t>
+          <t>적합 조건 1(상대방 책임 명확 - 계약서 위조 논란), 4(피해 규모 큼 - 3억 원), 5(증거 확보 가능 - 위조된 계약서)에 해당한다. 그러나 상대방 C기업의 자력 여부가 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 소송으로 보여(적합 조건 3 미충족) 적합도를 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[단독]  왜 개별홍보해서  … 성수4지구 조합, 대우건설에 손배 청구</t>
+          <t>농장 빌려줬을 뿐인데 …임차농 3억 빚, 농장주가 떠안을 뻔</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/26/2026032600294.html</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69967</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-26 13:02:45.860137+00:00</t>
+          <t>2026-03-29 12:56:53.725523+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>김포도시개발공사</t>
+          <t>시공사</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>사업권양도소송에서 시행사 패소 이력 있음. 현재 김포도시개발공사의 합의 위반으로 인한 사업 무산 문제 제기 중.</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을 건립 사업이 김포도시개발공사의 합의 위반으로 난항을 겪고 있다. 김포도시개발공사가 선정한 시행사는 사업권양도소송에서 3번 패소했으며, 공동사업자의 잠적으로 인해 사업 목적 달성이 어려워지고 있다. 현재 김포도시개발공사의 책임에 대한 문제 제기가 이어지고 있다.</t>
+          <t>대구 북구 이슬람사원 건축주 측은 스터드볼트 누락 문제로 공사가 중단되자 시공사를 상대로 손해배상 청구 소송을 제기했습니다. 건축주 측은 누락된 스터드볼트를 대체할 보강 공법 적용을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>김포도시개발공사의 합의 위반으로 인한 책임이 명확하고(적합 조건 1), 공공기관으로서 배상 자력이 충분하며(적합 조건 2), 이미 사업권양도소송에서 시행사가 패소한 이력이 있어 증거 확보가 용이하다(적합 조건 5). 다만, 피해 규모와 피해자 수가 기사에 명확히 제시되지 않아 추가 확인이 필요하다.</t>
+          <t>시공사의 스터드볼트 누락으로 인한 공사 중단은 책임이 비교적 명확하며(적합 조건 1), 기술적 문제이므로 증거 확보가 가능할 것으로 판단됩니다(적합 조건 5). 그러나 시공사의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>'김포 문화예술인 마을 건립', 합의 어긴 '김포도시개발공사' 때문에 사...</t>
+          <t>대구 북구, 5년째 이슬람사원 갈등…해법 마련 압박 커진다</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065595510922082</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068394</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-26 12:54:00.930343+00:00</t>
+          <t>2026-03-29 12:55:02.835867+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>전북자치도에서 피해자 지원책 강화 및 피해자 인정 절차 진행 중</t>
+          <t>전세사기특별법 개정안 발의 및 국회 논의 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>전북 전주, 군산, 익산, 완주 지역에서 2023년 6월부터 2026년 2월까지 570건의 전세사기 피해가 최종 인정되었으며, 총 피해액은 336억 원에 달합니다. 특히 임차보증금 1억 원 이하의 소액 전세사기 피해가 83%를 차지하여 청년과 서민층의 주거 안정을 위협하고 있습니다. 전북자치도는 피해자 지원책을 강화하고 있으며, 해당 지역은 전국 최다 깡통주택 소재지로 꼽혀왔습니다.</t>
+          <t>전세사기 피해자의 임차보증금을 국가가 일정 수준 보장하는 '최소보장제' 도입이 추진되면서 보장 수준과 재원 마련을 둘러싼 논란이 커지고 있습니다. 국회에서는 전세사기특별법 개정안이 공동 발의되어 논의 중이며, 피해자들은 조속한 처리를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>전북 지역에서 570건, 336억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 피해 인정 사례 및 국정감사 자료 등 증거 확보 가능성이 높고(적합 조건 5), 전북자치도의 지원책 강화 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(임대인)의 자력 부족 가능성(깡통주택 언급)이 높아 실제 손해배상 집행에 어려움이 예상되는 점은 투자에 있어 큰 위험 요소입니다.</t>
+          <t>전세사기 피해자 전국대책위원회가 활동하며 집단적 피해(적합 조건 3)가 명확하고, 전세보증금이라는 특성상 피해 규모가 크며(적합 조건 4), 전세사기특별법 개정안이 발의되어 국회에서 논의 중인 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 기사는 특정 사기범을 상대로 한 소송보다는 정부의 피해 보전 방안 논의에 집중되어 있어, 소송금융의 직접적인 투자 대상으로서의 명확한 피고 특정 및 자력 확인이 어렵습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>336억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>570명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>전북 전세사기 570건에 336억</t>
+          <t>전세사기 보증금, 국가가 50% 돌려준다?…‘최소보장제’ 범위 논란</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874834</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01846646645388240</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-26 12:35:09.063765+00:00</t>
+          <t>2026-03-29 12:17:53.725270+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>원심(1심) 원고 승소</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>감사 A씨가 사문서를 위조하여 공사비를 초과 지출하게 한 사건으로, 1심에서 A씨에게 입주자대표회의에 1149만여 원을 지급하라는 판결이 선고되었습니다. 현재 A씨의 항소가 일부 받아들여져 항소심이 진행 중입니다.</t>
+          <t>조상 땅이 도로로 편입된 경우 국가를 상대로 등기 말소 소송을 제기한 사례를 다루는 칼럼입니다. 원고는 조부의 땅에 대한 등기 말소를 요구했으며, 원심에서 승소했습니다. 이러한 소송은 기록과 정황에 기반한 증거 싸움의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>감사 A씨의 사문서 위조로 인한 공사비 초과 지출 책임이 1심 판결로 인정되었고 항소심 진행 중이므로 상대방 책임이 명확하며(적합 조건 1), 이미 1심 판결이 선고되고 항소심이 진행 중이므로 관련 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 상대방이 개인(감사 A씨)으로 자력 충분 여부가 불확실하며, 피해 금액이 1천만원대로 소송금융 투자 기준에 비해 소액이고 집단적 피해가 아닌 개별 분쟁이라는 점에서 투자 매력도가 낮습니다.</t>
+          <t>국가를 상대로 한 소송으로 상대방의 책임이 명확하고 자력이 충분하며, 토지대장 등 기록과 정황을 통해 증거 확보가 가능합니다. (적합 조건 1, 2, 5) 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>1149만2992원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>사문서 위조로 공사비 초과 지출케 한 감사, 손배 책임 감액</t>
+          <t>[칼럼] 조상 땅이 도로가 되었다면? 국가의 자주점유 추정과 토지대장의...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111451</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76430</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-26 00:50:58.315221+00:00</t>
+          <t>2026-03-28 00:32:27.254755+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>안산시에서 전세피해자 지원을 위한 전담 매니저 제도 운영 및 법률 상담 제공</t>
+          <t>대법원 파기환송 후 인천지방법원으로 환송</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>안산시가 전세사기 피해자들을 위해 1:1 전담 매니저를 지정하고 지원금 신청, 법률 상담, 금융 지원, 심리 상담 등 전 과정을 밀착 지원하고 있다. 토지정보과 직원 20명이 피해자들과 매칭되어 서류 작성부터 최종 결과 통보까지 돕고 있으며, 이민근 안산시장은 피해자 지원에 물러서지 않겠다는 의지를 밝혔다.</t>
+          <t>대법원이 부당이득금 소송에서 피고들의 상고를 받아들여 원심판결을 파기하고 사건을 인천지방법원으로 환송했다. 이 소송의 핵심 쟁점은 피고들의 부동산 인도 지체로 인해 조합 측에 발생한 '추가 금융비용 상당의 손해'의 인정 여부이다. 대법원은 일부 토지 인도 지연만으로 전체 정비사업 지연을 단정할 수 있는지에 대해 다시 심리할 필요가 있다고 판단했다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>적합 조건 3 (집단적 피해): 안산시가 최소 20명 이상의 피해자에게 1:1 전담 매니저를 배정하여 지원하는 것으로 보아 다수의 피해자가 존재합니다. 적합 조건 6 (이미 공적 절차 진행 중): 안산시가 전세피해자 지원을 위한 전담 매니저를 운영하며 법률 상담, 금융 지원 등을 제공하는 공적 절차가 진행 중입니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
+          <t>적합 조건으로 '조합 측'이 원고로 집단적 피해 성격이 있고, '추가 금융비용 상당의 손해'는 피해 규모가 클 것으로 예상됩니다. 또한 이미 대법원까지 진행된 소송으로 증거 확보가 용이합니다. 다만, 대법원 파기환송으로 피고들의 책임 범위가 다시 쟁점이 되어 소송이 장기화될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>최소 20명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[기획]  물러서지 않겠다  이민근 안산시장, 전담 매니저 앞세워 전세피...</t>
+          <t>대법원 파기 환송 “일부 토지 인도지연만으로 전체 정비사업 지연 단정...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56736</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026032717385733859aeda69934_7</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-26 00:21:43.867213+00:00</t>
+          <t>2026-03-27 13:03:39.007314+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>B 민간임대주택 시행사</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>주민들 공사 중단 및 설계 변경 요구 중</t>
+        </is>
+      </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>56년 차 배우 문회원 씨가 전세 사기 피해를 고백한 사실이 작년 MBN '특종세상'을 통해 방영된 내용으로 다시 조명되었습니다. 문회원 부부가 전세 사기로 인해 어려움을 겪고 있음을 보여주는 사례입니다.</t>
+          <t>대전 중구 A 아파트 주민들이 인접한 B 민간임대주택 신축 공사로 인해 소음, 진동으로 인한 건물 균열 및 타일 손상, 그리고 완공 후 사생활 침해를 호소하고 있다. 주민들은 즉각적인 공사 중단과 정밀 안전진단, 설계 변경을 요구하고 있으나, 시행사 측과 관할 구청은 법적 문제가 없다는 입장이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>전세 사기라는 점에서 상대방의 책임이 명확하고(적합 조건 1), 일반적으로 피해 규모가 크며(적합 조건 4), 계약서 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 자력, 구체적인 피해 금액, 집단 피해 여부, 그리고 현재 진행 단계가 명확히 파악되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>적합 조건으로 집단적 피해(A 아파트 250세대 중 다수), 피해 규모(15세대 이상 물리적 피해, 전체 세대 소음/사생활 침해 우려), 증거 확보 가능성(사진, 소음 측정치, 관리사무소 집계)이 확인됩니다. 부적합 조건은 없습니다. 다만, 시행사 측은 법적 문제가 없다고 주장하며 책임 소재에 대한 다툼이 예상되어 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A 아파트 250세대 중 다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>56년 차 배우, '전세 사기' 피해 고백… 이미 벌어진 일  ('특종세상')</t>
+          <t>창문 바로 앞에서 아파트 건설... 대전 주상복합 공사 둘러싼 갈등</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=520527</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218755&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-25 12:33:04.305526+00:00</t>
+          <t>2026-03-27 12:41:44.988290+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>조합 대의원회 결의 무효확인 소송 및 효력정지 가처분 진행 중, 공사 중단</t>
+          <t>대우건설을 상대로 한 손해배상 청구 소송을 위한 변호사 선임 계약 안건을 준비 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>재개발·재건축 사업이 조합 내홍과 DL이앤씨의 소송 제기로 표류하며 4885가구의 공사가 중단된 상태입니다. DL이앤씨는 조합 대의원회 결의에 대해 무효확인 소송과 효력정지 가처분을 신청했으며, 이로 인해 피해가 가중되고 있습니다.</t>
+          <t>성수4지구 관련하여 대우건설을 상대로 손해배상 청구 소송을 준비 중이며, 변호사 선임 계약 안건이 논의되고 있습니다. 기사는 '공동 위반 책임이 단일 책임으로 바뀌었다'고 언급하며, 어떤 주체가 부당하게 개입하여 상황을 변경하려 한다는 비판적 시각을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4885가구라는 대규모 집단적 피해가 발생했고(적합 조건 3), 공사 중단으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 소송이 진행 중이므로 관련 문서 등 증거 확보가 가능합니다(적합 조건 5). 다만, '조합 내홍'으로 인해 책임 소재가 복잡하여 피해자 입장에서 명확한 피고 특정 및 책임 입증에 어려움이 있을 수 있습니다.</t>
+          <t>대우건설이라는 대기업을 상대로 손해배상 청구를 준비 중이며(상대방 자력 충분, 상대방 책임 명확), '공동 위반 책임이 단일 책임으로 바뀌었다'는 점에서 법적 근거가 마련되었음을 시사합니다. 다만, 피해 규모와 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>4885가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>허물고 시간 멈춘 4885가구… 조합 내홍ㆍ소송에 사업 표류</t>
+          <t>[기자수첩] 성수4지구, 왜 심판이 완장 떼고 볼 차려고 하나</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603241116018590391</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=110495</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-25 00:38:07.121331+00:00</t>
+          <t>2026-03-27 12:40:09.927804+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>전세사기 피해 확산에 따른 대책 논의 중</t>
+          <t>전북도 긴급 생계비 및 주거비, 이사비 지원 등 피해 회복 지원책 강화</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>안산 지역에서 전세사기 피해 우려가 확산되고 있으며, 이에 대한 긴급 대책 마련이 시급하다는 주장이 제기되었습니다. 공공임대주택 우선 배정, 피해 주택 보수, 대출 이자 및 소송 비용 지원을 위한 기금 조성이 주요 내용입니다.</t>
+          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생했으며, 특히 20~30대 청년층과 1억 원 이하 소액 계약자에게 피해가 집중되었습니다. 전북도는 피해 예방 및 회복을 위해 긴급 생계비, 주거비, 이사비 지원을 확대하는 등 지원책을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 불법 행위로 인해 다수의 피해자가 발생하고 있으며, 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 1, 3, 4). 소송 비용 지원을 위한 기금 조성 논의가 진행되는 점은 향후 소송 가능성을 시사합니다. 다만, 구체적인 사기 주체가 특정되지 않아 상대방의 자력 여부 확인이 필요합니다.</t>
+          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생하여 집단적 피해 및 피해 규모가 크다는 적합 조건에 부합합니다. 특히 청년층과 소액 계약자에게 피해가 집중되어 사회적 관심이 높습니다. 그러나 기사에서 사기 가해자가 구체적으로 특정되지 않았고, 가해자의 자력 여부도 파악하기 어려워 소송금융 투자에 있어 상대방 특정 및 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>336억 원</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>570건</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>안산 전세사기 피해 우려 확산…대책 마련 시급</t>
+          <t>전북 전세사기 570건…‘청년층·소액 계약자’ 피해 집중</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>safetynews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247005</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519852&amp;ref=A</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-24 13:19:23.550739+00:00</t>
+          <t>2026-03-27 00:26:54.838908+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>시공사 교체 과정에서 손해배상 분쟁 발생 가능성</t>
+          <t>안산시의 전세 피해 종합 대응책 추진</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 시공사 선정 과정에서 GS건설과의 손해배상 비용 전액 부담을 제안하며 경쟁 중이다. 이는 조합이 시공사를 교체할 경우 발생할 수 있는 법적, 재무적 리스크를 해소하려는 전략이다. 이로 인해 GS건설과 조합 간의 손해배상 분쟁 가능성이 제기되고 있다.</t>
+          <t>경기 안산시가 지역 내 불거진 전세 피해 이슈에 대응하여 피해자 밀착 지원과 사전 예방을 강화하는 종합 대응책을 추진한다. 시는 피해 발생 시 초기 대응부터 신속한 회복을 돕기 위한 지원 체계를 가동할 예정이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방(GS건설)은 대기업으로 자력이 충분하며(2), 조합은 다수의 이해관계자로 구성된 집단적 피해 가능성이 있음(3). 시공사 교체에 따른 손해배상 비용이 언급되어 피해 규모가 클 것으로 예상되며(4), 건설 계약 관련 증거 확보가 용이함(5). 판단 근거: 다만, 기사 내용만으로는 GS건설의 명확한 책임(1)이 특정되지 않고, 조합이 원고로서 손해배상을 청구할지, GS건설의 청구에 방어할지 불분명하여 소송금융 투자 검토에 추가 정보가 필요함.</t>
+          <t>안산시 내 전세 피해 이슈가 불거져 다수의 피해자가 발생한 것으로 보이며(적합 조건 3), 전세 피해는 일반적으로 피해 금액이 크다(적합 조건 4). 또한 안산시가 피해자 지원을 위한 종합 대응책을 추진 중으로 공적 절차가 진행되고 있다(적합 조건 6). 다만, 상대방의 책임 명확성이나 자력, 구체적인 증거 유무는 기사에서 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>막판 뒤집기 나선 DL이앤씨···상대원2구역서 GS건설과 전면전</t>
+          <t>안산시, 전세피해 원스톱 회복 지원 가동… 지원 체계 강화</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419992</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85745</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-24 13:03:55.830275+00:00</t>
+          <t>2026-03-27 00:22:25.698364+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>전주인 (이전 집주인)</t>
+        </is>
+      </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>사기 고소 및 손해배상 청구 준비 중</t>
+          <t>전세 사기 피해 발생, 주택 경매로 소유권 이전</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>임대인이 신탁 사실을 숨기고 임대차 계약을 체결하여 임차인이 보증금을 떼일 위험에 처했습니다. 전문가들은 임대인과 중개사를 상대로 사기 고소와 손해배상 청구를 즉시 준비해야 한다고 조언하고 있습니다.</t>
+          <t>경매로 집을 낙찰받은 저자가 이전 집주인에게 전세 사기를 당한 임차인을 만나 겪은 경험을 다룬 글입니다. 전세 사기 피해는 명확하나, 가해자인 이전 집주인의 자력 여부가 불확실하며, 기사는 개인적 회고록으로 실제 소송 진행 여부는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>임대인과 중개사의 신탁 사실 은폐 책임이 명확하고(적합 조건 1), 임대차 계약서 및 등기부등본 등 증거 확보가 용이함(적합 조건 5). 그러나 상대방의 자력, 구체적인 피해 규모(수억 원 이상), 그리고 집단적 피해 여부(수십 명 이상)가 기사에서 명확히 확인되지 않아 'High'로 판단하기는 어렵습니다.</t>
+          <t>적합 조건인 '상대방 책임 명확' (전세 사기를 저지른 전주인)과 '피해 규모 큼' (전세 보증금), '증거 확보 가능' (계약서, 경매 기록 등)에 해당합니다. 그러나 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 기사가 특정 사건의 진행 상황을 다루기보다는 개인적 경험과 사회 현상에 대한 성찰에 초점을 맞추고 있어 실제 소송금융 투자 대상으로서의 구체적인 사건 발굴에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전세 보증금 (수억 원 추정)</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (기사에 묘사된 임차인)</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>계약은 유효, 보증금은 위험 …신탁부동산의 두 얼굴</t>
+          <t>당신이 흘린 피눈물은 왜 내 것이기도 한가 [.txt]</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/F85AI74NSO4U</t>
+          <t>https://www.hani.co.kr/arti/culture/book/1251377.html</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-24 12:58:04.248543+00:00</t>
+          <t>2026-03-27 00:19:19.442126+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정안 국회 논의 중, 채권 매입 가격 관련 분쟁 우려</t>
+          <t>추진위 법적 대응 예고</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 큰 고통을 겪고 있음에도 전세사기 특별법 개정안이 국회에서 지연되고 있다. 피해자들은 채권 매입 가격을 높게 책정하길 원하지만, 정부는 회수 가능성을 고려해 낮게 잡으려 하면서 끝없는 소송과 분쟁이 예상된다. 신탁 사기 등 복잡한 권리관계 문제도 해결해야 할 과제이다.</t>
+          <t>김포 문화예술인 마을 사업 추진위가 합의 불이행 문제로 법적 대응을 예고했습니다. 합의서에는 민간 측의 소송 취하를 조건으로 일정 금액 지급과 부지 매각 등의 내용이 포함되었으나, 사업이 강행되고 양도 소송에서 잇따라 패소한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>전세사기 사건은 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 관련 법률 개정 논의 및 채권 매입 가격을 둘러싼 분쟁 가능성이 높아 공적 절차가 진행 중이다. 그러나 사기 가해자의 자력 부족 문제가 흔하며, 기사 내용만으로는 특정 대기업이나 공공기관을 명확한 피고로 특정하기 어렵다.</t>
+          <t>합의 불이행 및 기존 양도 소송 패소로 상대방 책임이 비교적 명확하며(적합 조건 1), 합의서 등 증거 확보 가능성이 높습니다(적합 조건 5). '문화예술인 마을'이라는 점에서 다수 피해자 가능성도 있으나, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>피해자 '피눈물'에도 전세사기법 개정안, 국회서 '낮잠' 근본원인은 ?</t>
+          <t>김포 문화예술인 마을, 합의 불이행 문제로 제동…추진위 법적 대응 예...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>nongaek.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.nongaek.com/news/articleView.html?idxno=94815</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298862</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-24 12:50:09.610042+00:00</t>
+          <t>2026-03-26 13:18:20.983355+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>국회 법안 발의 (전세보증보험 관련)</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>박용갑 의원이 임차인의 전세보증금 반환보증 가입 기회를 보장하는 '전세보증보험 안심가입 보장법'을 대표발의했습니다. 이는 전세보증금 미반환으로 인해 소송까지 가는 사례가 증가하는 문제에 대응하기 위한 것으로, 임차인이 희망할 경우 전세보증금 반환보증 가입 완료 시까지 전세보증금 전액을 보장하는 내용을 담고 있습니다.</t>
+          <t>성수4지구 조합이 대우건설의 '개별홍보' 행위로 인한 손해에 대해 손해배상 청구를 진행 중입니다. 대우건설은 대기업으로 자력이 충분하며, 조합 단위의 소송이므로 다수의 피해자가 있을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>전세보증금 미반환으로 인한 소송 사례가 발생하고 있다는 점에서 다수의 피해자(잠재적 집단적 피해)와 개별 사건당 큰 피해 금액(수억 원 이상)이 예상됩니다. 또한, 국회에서 관련 법안이 발의된 것은 문제의 심각성을 인지하고 공적 절차가 진행 중임을 보여줍니다. 다만, 기사 자체는 특정 소송 대상이나 피고의 자력에 대한 구체적인 정보를 제공하지 않아 개별 사건의 투자 적합성을 판단하기에는 추가 정보가 필요합니다.</t>
+          <t>대우건설이라는 대기업이 피고로 자력이 충분하며 (적합 조건 2), '조합' 단위의 손해배상 청구이므로 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, '개별홍보'로 인한 손해의 명확한 입증과 피해 규모 확인이 필요합니다 (적합 조건 1, 4, 5 불확실).</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수 (잠재적)</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>박용갑 의원 ‘전세보증보험 안심가입 보장법’ 대표발의</t>
+          <t>[단독]  왜 개별홍보해서  … 성수4지구 조합, 대우건설에 손배 청구</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6109913</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/26/2026032600294.html</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-23 00:47:10.544900+00:00</t>
+          <t>2026-03-26 13:02:45.860137+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>대한민국 정부 (국토교통부)</t>
+          <t>김포도시개발공사</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>정부 정책에 대한 시민 불만 및 지자체/국회의원들의 정책 변경 요구 진행 중</t>
+          <t>사업권양도소송에서 시행사 패소 이력 있음. 현재 김포도시개발공사의 합의 위반으로 인한 사업 무산 문제 제기 중.</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>성남시장이 정부의 부동산 3중 규제와 1기 신도시 재건축 물량 동결 정책이 성남시민의 재산권을 침해하고 지역 차별을 야기한다고 비판했다. 특히 분당 지역 주민들이 재건축 물량 동결로 소외감을 느끼며 반발하고 있으며, 성남시는 국토부에 규제 해제 및 이주단지 조성을 지속적으로 건의하고 있다. 이는 수도권 부동산 정책에 대한 시민들의 불만과 지자체의 정책 변경 요구가 커지고 있음을 보여준다.</t>
+          <t>김포 문화예술인 마을 건립 사업이 김포도시개발공사의 합의 위반으로 난항을 겪고 있다. 김포도시개발공사가 선정한 시행사는 사업권양도소송에서 3번 패소했으며, 공동사업자의 잠적으로 인해 사업 목적 달성이 어려워지고 있다. 현재 김포도시개발공사의 책임에 대한 문제 제기가 이어지고 있다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>정부의 부동산 규제 및 1기 신도시 재건축 물량 동결 정책으로 인해 다수의 성남시민 및 분당 주민들이 재산권 침해를 주장하고 있음. 상대방(정부)의 자력은 충분하며, 정책 내용 및 지역 차별에 대한 증거는 명확함. 다만, 정부 정책으로 인한 재산권 침해에 대한 손해배상 청구의 법리 구성 및 개별 피해액 산정의 난이도가 높을 수 있음.</t>
+          <t>김포도시개발공사의 합의 위반으로 인한 책임이 명확하고(적합 조건 1), 공공기관으로서 배상 자력이 충분하며(적합 조건 2), 이미 사업권양도소송에서 시행사가 패소한 이력이 있어 증거 확보가 용이하다(적합 조건 5). 다만, 피해 규모와 피해자 수가 기사에 명확히 제시되지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>성남시민 및 분당 주민 다수 (수만 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>“성남은 재건축 능력 되는 도시…정부, 방해만 말라”</t>
+          <t>'김포 문화예술인 마을 건립', 합의 어긴 '김포도시개발공사' 때문에 사...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6148300/1</t>
+          <t>https://hbnpress.com/news/view/1065595510922082</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-23 00:40:42.770145+00:00</t>
+          <t>2026-03-26 12:54:00.930343+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>한국전력공사가 삼성전자를 상대로 약정금 청구 소송 제기, 서울중앙지방법원에서 심리 중</t>
+          <t>전북자치도에서 피해자 지원책 강화 및 피해자 인정 절차 진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>한국전력공사가 삼성전자 서울 R&amp;D 캠퍼스 전력망 공사비 약 29.79억 원을 돌려달라며 삼성전자를 상대로 약정금 청구 소송을 제기했다. 양측은 공사대금 채권의 소멸시효와 공법 변경 비용의 책임 소재를 두고 7년째 분쟁 중이며, 현재 서울중앙지방법원에서 심리 중이다.</t>
+          <t>전북 전주, 군산, 익산, 완주 지역에서 2023년 6월부터 2026년 2월까지 570건의 전세사기 피해가 최종 인정되었으며, 총 피해액은 336억 원에 달합니다. 특히 임차보증금 1억 원 이하의 소액 전세사기 피해가 83%를 차지하여 청년과 서민층의 주거 안정을 위협하고 있습니다. 전북자치도는 피해자 지원책을 강화하고 있으며, 해당 지역은 전국 최다 깡통주택 소재지로 꼽혀왔습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (삼성전자, 한국전력공사)과 피해 규모가 큼 (약 29.79억 원) 조건에 해당합니다. 그러나 책임 소재와 채권의 소멸시효 여부가 쟁점으로, 법리적 다툼의 여지가 있어 승소 가능성이 명확하지 않습니다.</t>
+          <t>전북 지역에서 570건, 336억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 피해 인정 사례 및 국정감사 자료 등 증거 확보 가능성이 높고(적합 조건 5), 전북자치도의 지원책 강화 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(임대인)의 자력 부족 가능성(깡통주택 언급)이 높아 실제 손해배상 집행에 어려움이 예상되는 점은 투자에 있어 큰 위험 요소입니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>약 29억 7900만원</t>
+          <t>336억 원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>570명</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>(단독)한전-삼성전자, 7년 묵은 '전력망 정산금' 분쟁</t>
+          <t>전북 전세사기 570건에 336억</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294976&amp;inflow=N</t>
+          <t>http://sjbnews.com/news/news.php?number=874834</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-22 12:47:10.530324+00:00</t>
+          <t>2026-03-26 12:35:09.063765+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>인천항만공사</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>계약 해지 무효 소송 1심 진행 중, 2차 변론기일 마침</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>인천항만공사와 기존 시행사 카마존㈜ 간 스마트 오토밸리 사업 계약 해지 무효 소송이 1심 진행 중이며, 2차 변론기일을 마쳤다. 이로 인해 사업 재추진이 지연될 가능성이 커졌다.</t>
+          <t>감사 A씨가 사문서를 위조하여 공사비를 초과 지출하게 한 사건으로, 1심에서 A씨에게 입주자대표회의에 1149만여 원을 지급하라는 판결이 선고되었습니다. 현재 A씨의 항소가 일부 받아들여져 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (인천항만공사). 대규모 개발 사업 관련 분쟁으로 피해 규모가 클 것으로 추정되나, 구체적인 금액은 미상이다. 사건의 법적 쟁점(계약 해지 무효)에 대한 추가 정보가 필요하다.</t>
+          <t>감사 A씨의 사문서 위조로 인한 공사비 초과 지출 책임이 1심 판결로 인정되었고 항소심 진행 중이므로 상대방 책임이 명확하며(적합 조건 1), 이미 1심 판결이 선고되고 항소심이 진행 중이므로 관련 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 상대방이 개인(감사 A씨)으로 자력 충분 여부가 불확실하며, 피해 금액이 1천만원대로 소송금융 투자 기준에 비해 소액이고 집단적 피해가 아닌 개별 분쟁이라는 점에서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1149만2992원</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>'원점 재추진' 스마트 오토밸리, 시행사 소송전까지 발목</t>
+          <t>사문서 위조로 공사비 초과 지출케 한 감사, 손배 책임 감액</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720365</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111451</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-22 12:44:22.881850+00:00</t>
+          <t>2026-03-26 00:50:58.315221+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>국토교통부, 공정거래위원회, 울산시에 민원 제기, 집단 손해배상 및 법적 대응 검토 중</t>
+          <t>안산시에서 전세피해자 지원을 위한 전담 매니저 제도 운영 및 법률 상담 제공</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>특별 할인분양으로 인한 미분양 리스크를 기존 계약자들에게 떠넘겼다는 주장이 제기되었습니다. 피해를 주장하는 기존 계약자들은 국토교통부, 공정거래위원회, 울산시에 민원을 제기했으며, 향후 집단 손해배상 및 법적 대응을 검토 중입니다.</t>
+          <t>안산시가 전세사기 피해자들을 위해 1:1 전담 매니저를 지정하고 지원금 신청, 법률 상담, 금융 지원, 심리 상담 등 전 과정을 밀착 지원하고 있다. 토지정보과 직원 20명이 피해자들과 매칭되어 서류 작성부터 최종 결과 통보까지 돕고 있으며, 이민근 안산시장은 피해자 지원에 물러서지 않겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>기존 계약자들에게 미분양 리스크를 떠넘겼다는 주장이 명확하여 상대방 책임이 비교적 명확하며, '집단 손해배상'을 검토 중이므로 집단적 피해 가능성이 높습니다. 또한 국토교통부, 공정거래위원회, 울산시에 민원이 제기되어 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건 3 (집단적 피해): 안산시가 최소 20명 이상의 피해자에게 1:1 전담 매니저를 배정하여 지원하는 것으로 보아 다수의 피해자가 존재합니다. 적합 조건 6 (이미 공적 절차 진행 중): 안산시가 전세피해자 지원을 위한 전담 매니저를 운영하며 법률 상담, 금융 지원 등을 제공하는 공적 절차가 진행 중입니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>기존 계약자 다수</t>
+          <t>최소 20명 이상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>특별 할인분양, 미분양 리스크 기존 계약자에 떠넘겨</t>
+          <t>[기획]  물러서지 않겠다  이민근 안산시장, 전담 매니저 앞세워 전세피...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=382942</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56736</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-22 12:43:23.920019+00:00</t>
+          <t>2026-03-26 00:21:43.867213+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
-      <c r="D82" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t>생활형숙박시설(생숙) 수분양자들이 분양사의 '실거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처했습니다. 대법원은 분양사의 잘못된 홍보가 있었더라도 계약 취소는 어렵다고 판결했으나, 이는 계약 취소에 대한 것이며 허위/과장 광고로 인한 손해배상 청구는 여전히 다툴 여지가 있습니다. 전국적으로 18만실에 달하는 생숙이 문제이며, 수분양자들의 집단소송이 잇따르고 있습니다.</t>
+          <t>56년 차 배우 문회원 씨가 전세 사기 피해를 고백한 사실이 작년 MBN '특종세상'을 통해 방영된 내용으로 다시 조명되었습니다. 문회원 부부가 전세 사기로 인해 어려움을 겪고 있음을 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>전국적으로 18만실에 달하는 생활형숙박시설 수분양자들이 '거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처해 집단적 피해(적합 조건 3)가 크고(적합 조건 4) 분양사의 허위/과장 광고 책임(적합 조건 1)을 다툴 여지가 있습니다. 대법원 판결은 계약 취소에 대한 것이므로, 허위 광고로 인한 손해배상 청구는 별개로 진행될 수 있습니다. 다만, 특정 시행사의 자력 확인이 필요하고, 대법원 판결의 파급 효과를 고려할 때 'High'보다는 'Medium'이 적절합니다.</t>
+          <t>전세 사기라는 점에서 상대방의 책임이 명확하고(적합 조건 1), 일반적으로 피해 규모가 크며(적합 조건 4), 계약서 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 자력, 구체적인 피해 금액, 집단 피해 여부, 그리고 현재 진행 단계가 명확히 파악되지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정 (개별 피해자 수억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>전국 18만실 수분양자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>“7억원 투자했는데 마이너스피”…생숙, 전환도 유지도 어렵다</t>
+          <t>56년 차 배우, '전세 사기' 피해 고백… 이미 벌어진 일  ('특종세상')</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603220900021</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=520527</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-22 12:37:33.815389+00:00</t>
+          <t>2026-03-25 12:33:04.305526+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>RFKR</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>인천경제자유구역청 사업 정상화 연구용역 착수, 문체부 카지노 허가 취소, 국토부 장기방치 건축물 명단 등재</t>
+          <t>조합 대의원회 결의 무효확인 소송 및 효력정지 가처분 진행 중, 공사 중단</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>인천 영종도 9000억 규모 카지노 복합리조트 사업이 6년째 공사 중단된 채 흉물로 방치되어 있습니다. 시행사 RFKR의 자금 조달 실패와 투자자 이탈로 사업이 좌초되었으며, 문체부의 카지노 허가도 취소되고 RFKR은 사실상 텅 빈 회사가 되었습니다. 시공 하도급사인 쌍용건설에 200억 원대 공사비가 미지급된 상태이며, 인천도시공사의 토지 매각 계약 구조에 대한 '땅 투기' 논란도 제기되고 있습니다.</t>
+          <t>재개발·재건축 사업이 조합 내홍과 DL이앤씨의 소송 제기로 표류하며 4885가구의 공사가 중단된 상태입니다. DL이앤씨는 조합 대의원회 결의에 대해 무효확인 소송과 효력정지 가처분을 신청했으며, 이로 인해 피해가 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>적합 조건으로 RFKR의 사업 불이행 책임이 명확하고, 쌍용건설에 대한 200억 원 이상의 공사비 미지급이라는 큰 피해 규모가 존재하며, 문체부 허가 취소 등 객관적 증거와 공적 절차 진행 사실이 확인됩니다. 다만, RFKR이 '텅 빈 회사' 상태로 직접적인 회수 가능성이 낮다는 부적합 조건이 있으나, 인천도시공사의 계약 구조 논란 등 추가적인 법적 쟁점 발굴 및 잠재적 피고 확장의 가능성을 고려할 때 중급으로 판단합니다.</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4885가구라는 대규모 집단적 피해가 발생했고(적합 조건 3), 공사 중단으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 소송이 진행 중이므로 관련 문서 등 증거 확보가 가능합니다(적합 조건 5). 다만, '조합 내홍'으로 인해 책임 소재가 복잡하여 피해자 입장에서 명확한 피고 특정 및 책임 입증에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>200억 원 이상 (쌍용건설 공사비 미지급액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4885가구</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>6년째 방치된 9000억 흉물 카지노 리조트, 심폐소생하나 했더니 결국…</t>
+          <t>허물고 시간 멈춘 4885가구… 조합 내홍ㆍ소송에 사업 표류</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032002974.html</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603241116018590391</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-22 00:34:31.314414+00:00</t>
+          <t>2026-03-25 00:38:07.121331+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>토지 매매대금 미지급 관련 소송 진행 중</t>
+          <t>전세사기 피해 확산에 따른 대책 논의 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 규모의 토지 매매대금 미지급 논란이 발생했습니다. 이씨종중이 HS파트너를 상대로 소송을 제기했으며, 이 소송 결과가 사업 지속 여부를 결정할 중요한 분수령이 될 것으로 예상됩니다.</t>
+          <t>안산 지역에서 전세사기 피해 우려가 확산되고 있으며, 이에 대한 긴급 대책 마련이 시급하다는 주장이 제기되었습니다. 공공임대주택 우선 배정, 피해 주택 보수, 대출 이자 및 소송 비용 지원을 위한 기금 조성이 주요 내용입니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 용이)에 해당. 1250억 원 규모의 토지 매매대금 미지급으로 상대방 책임이 명확하고 피해 금액이 매우 크며, 계약 관련 증거 확보가 용이할 것으로 판단됩니다. 다만, 상대방의 자력에 대한 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
+          <t>전세사기라는 명확한 불법 행위로 인해 다수의 피해자가 발생하고 있으며, 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 1, 3, 4). 소송 비용 지원을 위한 기금 조성 논의가 진행되는 점은 향후 소송 가능성을 시사합니다. 다만, 구체적인 사기 주체가 특정되지 않아 상대방의 자력 여부 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>1250억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>평내4지구 1250억 토지대금 지급 거절 사태...이씨종중, HS파트너 상대 ...</t>
+          <t>안산 전세사기 피해 우려 확산…대책 마련 시급</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065539583329536</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247005</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:16.541170+00:00</t>
+          <t>2026-03-24 13:19:23.550739+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>포항시</t>
+          <t>GS건설</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>건물 장기 방치, 주상복합 전환 사업 계획 승인 후 지연</t>
+          <t>시공사 교체 과정에서 손해배상 분쟁 발생 가능성</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>포항 영일대 해변에 2014년 준공된 롯데마트 건물이 전통시장 상권 보호를 이유로 10년 넘게 개점하지 못한 채 방치되고 있습니다. 시행사는 건물을 철거하고 주상복합으로 전환하는 계획을 추진 중이나, 지방 주택시장 공급 과잉 등으로 사업 진척이 더딘 상황입니다. 이는 지방자치단체의 오락가락 행정이 초래한 실패 사례로 지적되고 있습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 시공사 선정 과정에서 GS건설과의 손해배상 비용 전액 부담을 제안하며 경쟁 중이다. 이는 조합이 시공사를 교체할 경우 발생할 수 있는 법적, 재무적 리스크를 해소하려는 전략이다. 이로 인해 GS건설과 조합 간의 손해배상 분쟁 가능성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>포항시의 행정 판단으로 인해 10년 넘게 신축 건물이 방치되고 철거 위기에 놓여 막대한 피해가 발생한 사건입니다. 상대방(포항시)의 자력이 충분하고 피해 규모가 크며 증거 확보가 용이하다는 적합 조건이 있으나, 과거 롯데쇼핑의 행정소송이 기각된 점과 지자체 행정으로 인한 손해배상 책임 입증의 난이도를 고려할 때 적합도는 Medium으로 판단됩니다.</t>
+          <t>적합 조건: 상대방(GS건설)은 대기업으로 자력이 충분하며(2), 조합은 다수의 이해관계자로 구성된 집단적 피해 가능성이 있음(3). 시공사 교체에 따른 손해배상 비용이 언급되어 피해 규모가 클 것으로 예상되며(4), 건설 계약 관련 증거 확보가 용이함(5). 판단 근거: 다만, 기사 내용만으로는 GS건설의 명확한 책임(1)이 특정되지 않고, 조합이 원고로서 손해배상을 청구할지, GS건설의 청구에 방어할지 불분명하여 소송금융 투자 검토에 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>새 건물인데 철거?  10년 넘게 불 꺼진 유령 롯데마트의 비극</t>
+          <t>막판 뒤집기 나선 DL이앤씨···상대원2구역서 GS건설과 전면전</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003220.html</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419992</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-21 00:40:51.650513+00:00</t>
+          <t>2026-03-24 13:03:55.830275+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>1심에서 시공사에 약 10억원 지급 판결, 법정 다툼 장기화 예상</t>
+          <t>사기 고소 및 손해배상 청구 준비 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>군산 인도교 '설계부실'을 두고 시공사 A사와 지자체 간 공사대금 소송이 격화되고 있다. A사는 설계 하자로 인한 손실 97억원을 주장하며 소송을 제기했고, 1심에서 약 10억원을 지급받는 판결을 받았다. 현재 법정 다툼이 장기화될 것으로 예상된다.</t>
+          <t>임대인이 신탁 사실을 숨기고 임대차 계약을 체결하여 임차인이 보증금을 떼일 위험에 처했습니다. 전문가들은 임대인과 중개사를 상대로 사기 고소와 손해배상 청구를 즉시 준비해야 한다고 조언하고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방인 지자체(군산시)는 자력이 충분하며(적합 조건 2), 시공사가 주장하는 피해 금액이 97억원으로 규모가 크다(적합 조건 4). 1심에서 시공사에 약 10억원이 지급 판결된 점은 설계 하자의 일부 인정 가능성을 시사하지만, 책임 공방이 격화되고 있어 책임이 완전히 명확하다고 보기는 어렵다.</t>
+          <t>임대인과 중개사의 신탁 사실 은폐 책임이 명확하고(적합 조건 1), 임대차 계약서 및 등기부등본 등 증거 확보가 용이함(적합 조건 5). 그러나 상대방의 자력, 구체적인 피해 규모(수억 원 이상), 그리고 집단적 피해 여부(수십 명 이상)가 기사에서 명확히 확인되지 않아 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>97억원 (1심 10억원 지급 판결)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>1개 기업 (시공사 A사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>군산 인도교 ‘설계부실’ 공방 격화···법정다툼 장기화</t>
+          <t>계약은 유효, 보증금은 위험 …신탁부동산의 두 얼굴</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260320500158</t>
+          <t>https://lawtalknews.co.kr/article/F85AI74NSO4U</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-20 13:06:04.052140+00:00</t>
+          <t>2026-03-24 12:58:04.248543+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>새마을금고가 신영부동산신탁을 상대로 두 번째 손해배상 소송 제기</t>
+          <t>전세사기 특별법 개정안 국회 논의 중, 채권 매입 가격 관련 분쟁 우려</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>신영부동산신탁이 책준 의무 불이행을 이유로 새마을금고로부터 두 번째 손해배상 소송을 당했습니다. 신영부동산신탁은 이에 따라 충당금 설정과 대출금 회수에 주력할 방침입니다.</t>
+          <t>전세사기 피해자들이 큰 고통을 겪고 있음에도 전세사기 특별법 개정안이 국회에서 지연되고 있다. 피해자들은 채권 매입 가격을 높게 책정하길 원하지만, 정부는 회수 가능성을 고려해 낮게 잡으려 하면서 끝없는 소송과 분쟁이 예상된다. 신탁 사기 등 복잡한 권리관계 문제도 해결해야 할 과제이다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>신영부동산신탁이라는 기업이 피고로 특정되어 자력이 충분하며, '책준 의무 불이행'이라는 구체적인 책임 사유가 명시되어 상대방 책임이 비교적 명확합니다. 이미 소송이 진행 중인 사건입니다. 다만, 피해 규모나 피해자 수에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>전세사기 사건은 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 관련 법률 개정 논의 및 채권 매입 가격을 둘러싼 분쟁 가능성이 높아 공적 절차가 진행 중이다. 그러나 사기 가해자의 자력 부족 문제가 흔하며, 기사 내용만으로는 특정 대기업이나 공공기관을 명확한 피고로 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>[더벨][Sanction Radar] '두번째 손배소' 신영부동산신탁, 이번엔 새마을...</t>
+          <t>피해자 '피눈물'에도 전세사기법 개정안, 국회서 '낮잠' 근본원인은 ?</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171544178120109247</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=94815</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:45.754600+00:00</t>
+          <t>2026-03-24 12:50:09.610042+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경기도 전세피해지원센터를 통한 긴급관리 지원사업 진행 중, 경기도의회 조례 개정으로 법적 근거 마련</t>
+          <t>국회 법안 발의 (전세보증보험 관련)</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>GH 경기도 전세피해지원센터가 전세사기 피해주택 41건에 대해 긴급관리 지원사업을 시작하며, 약 1억 3천만 원 규모의 보조금을 투입해 누수 및 난방 등 시급한 보수를 지원합니다. 임대인 부재로 인한 주거 위험에 대응하기 위해 '선조치 후승인' 체계를 도입했으며, 지난해 경기도의회 조례 개정으로 임대인 동의 없이 유지보수가 가능해졌습니다. GH는 피해 임차인들의 주거 불안 해소를 위해 지속적으로 노력할 방침입니다.</t>
+          <t>박용갑 의원이 임차인의 전세보증금 반환보증 가입 기회를 보장하는 '전세보증보험 안심가입 보장법'을 대표발의했습니다. 이는 전세보증금 미반환으로 인해 소송까지 가는 사례가 증가하는 문제에 대응하기 위한 것으로, 임차인이 희망할 경우 전세보증금 반환보증 가입 완료 시까지 전세보증금 전액을 보장하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>집단적 피해(41건, 총 289세대 지원 경험)이며, 경기도 전세피해지원센터를 통한 공적 지원 절차가 진행 중인 점은 긍정적입니다. 그러나 소송 상대방인 임대인의 자력이 불분명하고, 기사 내용만으로는 개별 사기 사건의 책임 명확성 및 증거 확보 여부를 판단하기 어렵습니다. 기사는 피해 회복 지원에 초점을 맞추고 있어 소송금융 투자 대상으로서의 직접적인 소송 가능성 파악이 제한적입니다.</t>
+          <t>전세보증금 미반환으로 인한 소송 사례가 발생하고 있다는 점에서 다수의 피해자(잠재적 집단적 피해)와 개별 사건당 큰 피해 금액(수억 원 이상)이 예상됩니다. 또한, 국회에서 관련 법안이 발의된 것은 문제의 심각성을 인지하고 공적 절차가 진행 중임을 보여줍니다. 다만, 기사 자체는 특정 소송 대상이나 피고의 자력에 대한 구체적인 정보를 제공하지 않아 개별 사건의 투자 적합성을 판단하기에는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>41건 (총 289세대 지원 경험)</t>
+          <t>다수 (잠재적)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>GH 경기도 전세피해지원센터, 전세사기피해주택 긴급관리 지원</t>
+          <t>박용갑 의원 ‘전세보증보험 안심가입 보장법’ 대표발의</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1355731</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6109913</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-19 12:23:43.407171+00:00</t>
+          <t>2026-03-23 00:47:10.544900+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>대한민국 정부 (국토교통부)</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>대전시의 전세사기 예방 로드맵 추진 중</t>
+          <t>정부 정책에 대한 시민 불만 및 지자체/국회의원들의 정책 변경 요구 진행 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>대전시가 20~30대 청년층에 집중된 전세사기 피해를 예방하기 위해 '2026 전세피해 ZERO 로드맵'을 추진합니다. 이 로드맵은 계약 단계에서 사전 예방할 수 있는 실질적인 교육과 홍보 체계 구축에 중점을 둡니다. 기사는 특정 사기 사건을 다루기보다는 정책 발표에 가깝지만, 대전 지역에 다수의 전세사기 피해자가 존재함을 시사합니다.</t>
+          <t>성남시장이 정부의 부동산 3중 규제와 1기 신도시 재건축 물량 동결 정책이 성남시민의 재산권을 침해하고 지역 차별을 야기한다고 비판했다. 특히 분당 지역 주민들이 재건축 물량 동결로 소외감을 느끼며 반발하고 있으며, 성남시는 국토부에 규제 해제 및 이주단지 조성을 지속적으로 건의하고 있다. 이는 수도권 부동산 정책에 대한 시민들의 불만과 지자체의 정책 변경 요구가 커지고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해 (대전시 전세사기 피해자의 87%가 20~30대 청년층에 집중)와 피해 규모 큼 (전세사기 특성상 고액의 보증금 피해)이 확인됩니다. 그러나 기사 자체는 특정 사기 사건에 대한 것이 아닌 대전시의 예방 로드맵 발표로, 특정 피고인이나 진행 중인 공적 절차가 명시되지 않아 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
+          <t>정부의 부동산 규제 및 1기 신도시 재건축 물량 동결 정책으로 인해 다수의 성남시민 및 분당 주민들이 재산권 침해를 주장하고 있음. 상대방(정부)의 자력은 충분하며, 정책 내용 및 지역 차별에 대한 증거는 명확함. 다만, 정부 정책으로 인한 재산권 침해에 대한 손해배상 청구의 법리 구성 및 개별 피해액 산정의 난이도가 높을 수 있음.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>다수 (20~30대 청년층 87%)</t>
+          <t>성남시민 및 분당 주민 다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>대전시, 청년 전세사기 예방 위한 '2026 전세피해 ZERO 로드맵' 추진</t>
+          <t>“성남은 재건축 능력 되는 도시…정부, 방해만 말라”</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5002585</t>
+          <t>https://shindonga.donga.com/3/all/13/6148300/1</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-19 00:30:23.495265+00:00</t>
+          <t>2026-03-23 00:40:42.770145+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>전남도 전세사기피해자지원센터 개소</t>
+          <t>한국전력공사가 삼성전자를 상대로 약정금 청구 소송 제기, 서울중앙지방법원에서 심리 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>전라남도에서 전세사기 피해자들을 위한 지원센터를 개소했습니다. 이는 전세사기로 인해 다수의 피해자가 발생하고 있음을 시사하며, 피해자들에게 법률 및 행정 지원을 제공할 예정입니다.</t>
+          <t>한국전력공사가 삼성전자 서울 R&amp;D 캠퍼스 전력망 공사비 약 29.79억 원을 돌려달라며 삼성전자를 상대로 약정금 청구 소송을 제기했다. 양측은 공사대금 채권의 소멸시효와 공법 변경 비용의 책임 소재를 두고 7년째 분쟁 중이며, 현재 서울중앙지방법원에서 심리 중이다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(사기), 집단적 피해(다수 피해자), 피해 규모 큼(전세금), 공적 절차 진행 중(지원센터 개소) 등 여러 적합 조건에 해당합니다. 그러나 전세사기 사건의 특성상 상대방(사기범)의 자력 부족으로 인한 회수 가능성이 낮아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방에게 자력이 충분함 (삼성전자, 한국전력공사)과 피해 규모가 큼 (약 29.79억 원) 조건에 해당합니다. 그러나 책임 소재와 채권의 소멸시효 여부가 쟁점으로, 법리적 다툼의 여지가 있어 승소 가능성이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 29억 7900만원</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>전남도, 전세사기피해자지원센터 개소</t>
+          <t>(단독)한전-삼성전자, 7년 묵은 '전력망 정산금' 분쟁</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>gj.newdaily.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/19/2026031900030.html</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294976&amp;inflow=N</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:22.329444+00:00</t>
+          <t>2026-03-22 12:47:10.530324+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>칠곡군</t>
+          <t>인천항만공사</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>아파트 철거 논의 및 추진 중, 손해배상 소송 가능성 언급</t>
+          <t>계약 해지 무효 소송 1심 진행 중, 2차 변론기일 마침</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>칠곡군이 23년간 방치된 아파트의 철거를 추진하고 있으며, 김재욱 칠곡군수는 이 과정에서 발생할 수 있는 손해배상 소송에 대해 인지하고 별도로 해결할 것이라고 밝혔습니다. 이는 방치된 아파트로 인한 피해 또는 철거 과정에서 발생할 수 있는 법적 분쟁의 가능성을 시사합니다.</t>
+          <t>인천항만공사와 기존 시행사 카마존㈜ 간 스마트 오토밸리 사업 계약 해지 무효 소송이 1심 진행 중이며, 2차 변론기일을 마쳤다. 이로 인해 사업 재추진이 지연될 가능성이 커졌다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>칠곡군이라는 공공기관이 소송 상대방이 될 가능성이 있어 자력이 충분합니다 (적합 조건 2). 23년간 방치된 아파트 문제와 관련하여 손해배상 소송이 제기될 수 있음을 군수가 직접 언급하고 있어 소송 가능성이 높습니다. 다만, 구체적인 피해 내용과 피해자 규모가 명확하지 않아 추가 정보가 필요합니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (인천항만공사). 대규모 개발 사업 관련 분쟁으로 피해 규모가 클 것으로 추정되나, 구체적인 금액은 미상이다. 사건의 법적 쟁점(계약 해지 무효)에 대한 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>칠곡 23년 방치 아파트 철거, 어떻게 추진하나?</t>
+          <t>'원점 재추진' 스마트 오토밸리, 시행사 소송전까지 발목</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>srn.hcn.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://srn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026031800010&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026031800010&amp;socttSeq=0</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720365</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-18 12:50:58.367608+00:00</t>
+          <t>2026-03-22 12:44:22.881850+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr"/>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>현 시공사 및 시행사</t>
+        </is>
+      </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>김해시가 기부채납 조항에 따른 소유권 이전등기 청구 소송 검토 중</t>
+          <t>국토교통부, 공정거래위원회, 울산시에 민원 제기, 집단 손해배상 및 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>김해 장유여객터미널이 준공 후 2년째 방치되어 시민 불편이 가중되고 있습니다. 김해시는 기부채납 조항에 따른 소유권 이전등기 청구 소송을 검토하는 등 터미널 개장을 위한 대응 방안을 추진 중이며, 김정호 의원은 즉시 개장을 촉구했습니다.</t>
+          <t>특별 할인분양으로 인한 미분양 리스크를 기존 계약자들에게 떠넘겼다는 주장이 제기되었습니다. 피해를 주장하는 기존 계약자들은 국토교통부, 공정거래위원회, 울산시에 민원을 제기했으며, 향후 집단 손해배상 및 법적 대응을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>장유여객터미널이 준공 후 2년간 방치된 사실로 상대방의 책임이 비교적 명확하며(적합 조건 1), 기부채납 조항 및 터미널 방치 현황 등 증거 확보가 용이합니다(적합 조건 5). 김해시가 소유권 이전등기 청구 소송을 검토 중으로 법적 분쟁이 구체화되고 있습니다. 다만, 소송 상대방의 자력이나 집단적 피해 규모(개별 피해자 기준)가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
+          <t>기존 계약자들에게 미분양 리스크를 떠넘겼다는 주장이 명확하여 상대방 책임이 비교적 명확하며, '집단 손해배상'을 검토 중이므로 집단적 피해 가능성이 높습니다. 또한 국토교통부, 공정거래위원회, 울산시에 민원이 제기되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기존 계약자 다수</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>김정호 의원  장유여객터미널 준공 2년째 방치…즉시 개장 촉구</t>
+          <t>특별 할인분양, 미분양 리스크 기존 계약자에 떠넘겨</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680258</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=382942</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-18 00:42:16.271150+00:00</t>
+          <t>2026-03-22 12:43:23.920019+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>CJ ENM이 제기한 소송에 대해 경기도와 경기주택도시공사가 맞소송 제기</t>
+          <t>대법원 부당이득반환 청구 소송 판결(파기환송), 다수 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>고양 K-컬처밸리 사업과 관련하여 CJ ENM이 경기도와 경기주택도시공사를 상대로 손해배상 및 채무부존재 확인 소송을 제기했습니다. 이에 경기도와 경기주택도시공사가 3134억원 규모의 맞소송을 제기하며 소송전이 격화되고 있습니다. 이는 대규모 개발 사업을 둘러싼 법적 분쟁입니다.</t>
+          <t>생활형숙박시설(생숙) 수분양자들이 분양사의 '실거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처했습니다. 대법원은 분양사의 잘못된 홍보가 있었더라도 계약 취소는 어렵다고 판결했으나, 이는 계약 취소에 대한 것이며 허위/과장 광고로 인한 손해배상 청구는 여전히 다툴 여지가 있습니다. 전국적으로 18만실에 달하는 생숙이 문제이며, 수분양자들의 집단소송이 잇따르고 있습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>경기도와 경기주택도시공사는 공공기관으로 자력이 충분하며, 맞소송 금액이 3134억원으로 피해 규모가 매우 큽니다. 대규모 개발 사업 관련 분쟁이므로 계약서 등 객관적 증거 확보 가능성이 높습니다. 다만, 집단적 피해 사례는 아니며, 이미 소송이 진행 중인 상태입니다.</t>
+          <t>전국적으로 18만실에 달하는 생활형숙박시설 수분양자들이 '거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처해 집단적 피해(적합 조건 3)가 크고(적합 조건 4) 분양사의 허위/과장 광고 책임(적합 조건 1)을 다툴 여지가 있습니다. 대법원 판결은 계약 취소에 대한 것이므로, 허위 광고로 인한 손해배상 청구는 별개로 진행될 수 있습니다. 다만, 특정 시행사의 자력 확인이 필요하고, 대법원 판결의 파급 효과를 고려할 때 'High'보다는 'Medium'이 적절합니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>3134억원</t>
+          <t>수천억 원 이상 추정 (개별 피해자 수억 원)</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 18만실 수분양자 다수</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>고양 'K-컬처밸리' 소송전 격화…경기도 3134억원 맞소송</t>
+          <t>“7억원 투자했는데 마이너스피”…생숙, 전환도 유지도 어렵다</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109188</t>
+          <t>https://www.khan.co.kr/article/202603220900021</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-17 13:28:53.086543+00:00</t>
+          <t>2026-03-22 12:37:33.815389+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>CJ ENM</t>
+          <t>RFKR</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>CJ ENM이 제기한 채무부존재 확인 및 손해배상 청구 소송에 대한 경기도와 경기주택도시공사의 반소 진행 중</t>
+          <t>인천경제자유구역청 사업 정상화 연구용역 착수, 문체부 카지노 허가 취소, 국토부 장기방치 건축물 명단 등재</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>CJ ENM이 K-컬처밸리 복합개발사업과 관련하여 경기도를 상대로 제기한 '지체상금 채무부존재 확인 및 손해배상 청구 소송'에 대해, 경기도와 경기주택도시공사가 3,134억 원 규모의 지체상금 청구 반소를 제기했다. 이번 반소는 지난해 8월 CJ ENM이 제기한 소송에 대한 경기도 측의 대응이다.</t>
+          <t>인천 영종도 9000억 규모 카지노 복합리조트 사업이 6년째 공사 중단된 채 흉물로 방치되어 있습니다. 시행사 RFKR의 자금 조달 실패와 투자자 이탈로 사업이 좌초되었으며, 문체부의 카지노 허가도 취소되고 RFKR은 사실상 텅 빈 회사가 되었습니다. 시공 하도급사인 쌍용건설에 200억 원대 공사비가 미지급된 상태이며, 인천도시공사의 토지 매각 계약 구조에 대한 '땅 투기' 논란도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>대기업(CJ ENM)과 공공기관(경기도, 경기주택도시공사) 간의 소송으로 상대방 자력이 충분하며(적합 조건 2), 청구 금액이 3,134억 원으로 매우 크다(적합 조건 4). 또한, K-컬처밸리 복합개발사업 관련 문서 등 증거 확보 가능성이 높다(적합 조건 5). 다만, 책임 소재가 명확히 드러나지 않고, 집단적 피해가 아닌 특정 당사자 간의 분쟁이다.</t>
+          <t>적합 조건으로 RFKR의 사업 불이행 책임이 명확하고, 쌍용건설에 대한 200억 원 이상의 공사비 미지급이라는 큰 피해 규모가 존재하며, 문체부 허가 취소 등 객관적 증거와 공적 절차 진행 사실이 확인됩니다. 다만, RFKR이 '텅 빈 회사' 상태로 직접적인 회수 가능성이 낮다는 부적합 조건이 있으나, 인천도시공사의 계약 구조 논란 등 추가적인 법적 쟁점 발굴 및 잠재적 피고 확장의 가능성을 고려할 때 중급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>3,134억 원</t>
+          <t>200억 원 이상 (쌍용건설 공사비 미지급액)</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>CJ ENM, 경기도로부터 3134억 지체상금 청구 피소</t>
+          <t>6년째 방치된 9000억 흉물 카지노 리조트, 심폐소생하나 했더니 결국…</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656941</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032002974.html</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-17 13:09:46.123501+00:00</t>
+          <t>2026-03-22 00:34:31.314414+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>HS파트너</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>주상복합건물 관리비 분담 관련 소송 진행 중</t>
+          <t>토지 매매대금 미지급 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>주상복합건물에서 아파트 입주자대표회의 측이 상가 관리구역에 속하는 시설들의 관리비 분담에 대해 부당함을 주장하며 소송을 진행 중입니다. 아파트 측은 관리규약과 과거 하자소송 판례를 근거로 청구의 부당성을 다투고 있으며, 현재 법원의 판단을 기다리고 있습니다.</t>
+          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 규모의 토지 매매대금 미지급 논란이 발생했습니다. 이씨종중이 HS파트너를 상대로 소송을 제기했으며, 이 소송 결과가 사업 지속 여부를 결정할 중요한 분수령이 될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의 측이 관리비 분담에 대해 부당함을 주장하는 집단적 피해가 존재하며, 관리규약 및 과거 하자소송 판결 등 객관적 증거 확보가 가능합니다. 그러나 상대방의 책임이 명확한 불법행위가 아닌 관리비 분담 기준에 대한 법적 해석 다툼이며, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적일 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 용이)에 해당. 1250억 원 규모의 토지 매매대금 미지급으로 상대방 책임이 명확하고 피해 금액이 매우 크며, 계약 관련 증거 확보가 용이할 것으로 판단됩니다. 다만, 상대방의 자력에 대한 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1250억 원</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>아파트 입주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>주상복합건물 전체공용부분과 관리비 분담의 기준은?</t>
+          <t>평내4지구 1250억 토지대금 지급 거절 사태...이씨종중, HS파트너 상대 ...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167911</t>
+          <t>https://hbnpress.com/news/view/1065539583329536</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-17 12:40:53.405193+00:00</t>
+          <t>2026-03-21 12:29:16.541170+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>○○레미콘</t>
+          <t>포항시</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>공사대금 지급 비율을 놓고 합의점을 찾지 못해 소송 진행 중</t>
+          <t>건물 장기 방치, 주상복합 전환 사업 계획 승인 후 지연</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>강원도 춘천의 중고 철제 가공 공장에서 재시공한 콘크리트 바닥의 압축 강도가 요청보다 낮게 확인되어 레미콘 업체와 갈등을 겪고 있다. 레미콘 업체는 품질시험용 시료를 무단으로 옮기려다 적발되었으며, 공인 시험기관 검사 결과 낮은 강도가 확인되었다. 양측은 공사대금 1억 3천여만 원을 두고 합의점을 찾지 못해 소송으로 번지고 있으며, 콘크리트 가루와 먼지로 인한 인근 주민 피해 우려도 제기되고 있다.</t>
+          <t>포항 영일대 해변에 2014년 준공된 롯데마트 건물이 전통시장 상권 보호를 이유로 10년 넘게 개점하지 못한 채 방치되고 있습니다. 시행사는 건물을 철거하고 주상복합으로 전환하는 계획을 추진 중이나, 지방 주택시장 공급 과잉 등으로 사업 진척이 더딘 상황입니다. 이는 지방자치단체의 오락가락 행정이 초래한 실패 사례로 지적되고 있습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>레미콘 업체가 품질시험용 시료를 무단으로 옮기려다 적발되었고, 공인 시험기관 검사 결과 요청 강도보다 낮은 콘크리트가 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공사대금 1억 3천여만 원의 구체적인 피해 금액과 객관적 증거가 존재한다(적합 조건 4, 5). 다만, 상대방의 자력 여부가 불확실하고, 현재까지는 업체 간의 분쟁으로 집단적 피해로 확장될지는 미지수이다.</t>
+          <t>포항시의 행정 판단으로 인해 10년 넘게 신축 건물이 방치되고 철거 위기에 놓여 막대한 피해가 발생한 사건입니다. 상대방(포항시)의 자력이 충분하고 피해 규모가 크며 증거 확보가 용이하다는 적합 조건이 있으나, 과거 롯데쇼핑의 행정소송이 기각된 점과 지자체 행정으로 인한 손해배상 책임 입증의 난이도를 고려할 때 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>1억 3천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>[제보는Y] 공사 후 논란된 '콘크리트 압축강도'...업체간 갈등</t>
+          <t>새 건물인데 철거?  10년 넘게 불 꺼진 유령 롯데마트의 비극</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603170641563205</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003220.html</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:02.164939+00:00</t>
+          <t>2026-03-21 00:40:51.650513+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>군산시</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>민사소송 증가 추세 및 전세사기 등 경제 사건 관련 소송 진행 중</t>
+          <t>1심에서 시공사에 약 10억원 지급 판결, 법정 다툼 장기화 예상</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>경기 침체와 경제 사건 증가로 인해 민사소송이 급증하여 국민 10명 중 1명꼴로 소송에 연루된 것으로 나타났습니다. 특히 전세사기, 임대차 보증금, 대여금 등 생활형 금전 분쟁이 늘고 있으며, 소액 사건과 '분노 소송', 그리고 '기획 및 다수 당사자 소송'의 증가세가 두드러집니다. 이는 대화보다 법적 해결을 선호하는 사회적 변화와 전자소송 도입으로 인한 소송 문턱 하락에 기인합니다.</t>
+          <t>군산 인도교 '설계부실'을 두고 시공사 A사와 지자체 간 공사대금 소송이 격화되고 있다. A사는 설계 하자로 인한 손실 97억원을 주장하며 소송을 제기했고, 1심에서 약 10억원을 지급받는 판결을 받았다. 현재 법정 다툼이 장기화될 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>기사는 민사소송의 전반적인 증가 추세와 함께 '기획 및 다수 당사자 소송'이 늘고 있음을 언급하여 '집단적 피해' 적합 조건에 부합하는 잠재적 기회를 시사합니다. 또한 전세사기 사례에서 2억 원 규모의 피해가 언급되어 '피해 규모가 큼' 조건에도 일부 해당합니다. 그러나 소액 분쟁 사례가 다수이고, 전세사기의 경우 상대방의 자력 부족 가능성이 있어 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실합니다.</t>
+          <t>상대방인 지자체(군산시)는 자력이 충분하며(적합 조건 2), 시공사가 주장하는 피해 금액이 97억원으로 규모가 크다(적합 조건 4). 1심에서 시공사에 약 10억원이 지급 판결된 점은 설계 하자의 일부 인정 가능성을 시사하지만, 책임 공방이 격화되고 있어 책임이 완전히 명확하다고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>97억원 (1심 10억원 지급 판결)</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (시공사 A사)</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>중고거래 5만원 ‘먹튀’에 법원行‥국민 10명 중 1명은 ‘소송 중’</t>
+          <t>군산 인도교 ‘설계부실’ 공방 격화···법정다툼 장기화</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020083?ref=naver</t>
+          <t>https://www.jjan.kr/article/20260320500158</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-17 00:42:44.131410+00:00</t>
+          <t>2026-03-20 13:06:04.052140+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>재건축/재개발 조합, 서대문구청</t>
+          <t>신영부동산신탁</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>대치동: 준공 후 사업비 정산 및 관리처분계획 변경 지연. 북아현: 서대문구청과 인허가 소송 진행 중.</t>
+          <t>새마을금고가 신영부동산신탁을 상대로 두 번째 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>서울 주요 정비사업 현장에서 조합의 전문성 부재로 사업이 장기 표류하고 조합원들이 막대한 추가 분담금을 부담하는 사례가 발생하고 있다. 강남 대치동 재건축 조합은 사업비 정산 지연으로 가구당 11억원 이상의 추가 분담금이 발생했고, 서대문 북아현 재개발 구역은 15년간 사업이 멈춘 채 구청과 소송전을 벌이고 있다. 전문가들은 기존 조합 방식의 구조적 한계를 지적하며 정부와 서울시의 적극적인 개입을 촉구하고 있다.</t>
+          <t>신영부동산신탁이 책준 의무 불이행을 이유로 새마을금고로부터 두 번째 손해배상 소송을 당했습니다. 신영부동산신탁은 이에 따라 충당금 설정과 대출금 회수에 주력할 방침입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>다수의 조합원이 막대한 추가 분담금 및 금융비용 부담, 15년 이상 사업 표류로 인한 집단적 피해가 발생하여 소송금융 적합 조건(3, 4)에 부합합니다. 조합의 오판 및 사업 관리 부실 책임이 명확하고 관련 증거 확보 가능성이 높으나 (적합 조건 1, 5), 피고가 될 조합 자체의 자력은 불분명하며 서대문구청과의 소송은 인허가 문제로 배상 책임 입증이 복잡할 수 있어 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>신영부동산신탁이라는 기업이 피고로 특정되어 자력이 충분하며, '책준 의무 불이행'이라는 구체적인 책임 사유가 명시되어 상대방 책임이 비교적 명확합니다. 이미 소송이 진행 중인 사건입니다. 다만, 피해 규모나 피해자 수에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>대치동: 1가구당 1억7천만원에서 11억원 이상 추가 분담금, 연간 1억원 이상 금융비용. 북아현: 미상 (15년 표류로 인한 막대한 기회비용 및 손실 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>대치동: 구마을3지구 재건축 조합원 다수. 북아현: 북아현2구역, 3구역 조합원 다수 (7600여 가구)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>11억 분담금 폭탄에 15년 표류까지…조합 리스크에 정비사업 ‘발목’</t>
+          <t>[더벨][Sanction Radar] '두번째 손배소' 신영부동산신탁, 이번엔 새마을...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12051915?ref=naver</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171544178120109247</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-17 00:42:24.451268+00:00</t>
+          <t>2026-03-20 00:42:45.754600+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>울산시가 토지주를 상대로 인도소송 제기</t>
+          <t>경기도 전세피해지원센터를 통한 긴급관리 지원사업 진행 중, 경기도의회 조례 개정으로 법적 근거 마련</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>울산 자율운항선박센터 진입로 공사가 토지 보상 갈등으로 중단되었습니다. 울산시는 지난해 7월 해당 토지주를 상대로 부지 인도를 요구하는 인도소송을 제기하여 현재 소송이 진행 중이며, 소송 결과에 따라 강제집행 가능 여부를 검토하고 있습니다.</t>
+          <t>GH 경기도 전세피해지원센터가 전세사기 피해주택 41건에 대해 긴급관리 지원사업을 시작하며, 약 1억 3천만 원 규모의 보조금을 투입해 누수 및 난방 등 시급한 보수를 지원합니다. 임대인 부재로 인한 주거 위험에 대응하기 위해 '선조치 후승인' 체계를 도입했으며, 지난해 경기도의회 조례 개정으로 임대인 동의 없이 유지보수가 가능해졌습니다. GH는 피해 임차인들의 주거 불안 해소를 위해 지속적으로 노력할 방침입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방이 공공기관인 울산시로 자력이 충분하며(적합 조건 2), 이미 인도소송이 진행 중인 사건입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 토지주와의 분쟁으로 피해자 수가 적고(적합 조건 3 불충족), 피해 규모가 기사에서 명확히 확인되지 않습니다.</t>
+          <t>집단적 피해(41건, 총 289세대 지원 경험)이며, 경기도 전세피해지원센터를 통한 공적 지원 절차가 진행 중인 점은 긍정적입니다. 그러나 소송 상대방인 임대인의 자력이 불분명하고, 기사 내용만으로는 개별 사기 사건의 책임 명확성 및 증거 확보 여부를 판단하기 어렵습니다. 기사는 피해 회복 지원에 초점을 맞추고 있어 소송금융 투자 대상으로서의 직접적인 소송 가능성 파악이 제한적입니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>41건 (총 289세대 지원 경험)</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>울산 자율운항선박센터 진입로 공사, 토지 보상 갈등에 '스톱'</t>
+          <t>GH 경기도 전세피해지원센터, 전세사기피해주택 긴급관리 지원</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060620</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1355731</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-16 13:02:13.028543+00:00</t>
+          <t>2026-03-19 12:23:43.407171+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>소송 및 행정 협의 병행 중</t>
+          <t>대전시의 전세사기 예방 로드맵 추진 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>여수섬연구회가 경남 고성 '목섬'의 실제 면적이 일제강점기 부정확한 측량과 현 행정기관의 경직된 기준으로 인해 작게 등록된 문제에 대해 소송과 행정 협의를 병행하고 있다. 이는 무인도 관리의 현실적인 어려움을 보여주는 사례이다.</t>
+          <t>대전시가 20~30대 청년층에 집중된 전세사기 피해를 예방하기 위해 '2026 전세피해 ZERO 로드맵'을 추진합니다. 이 로드맵은 계약 단계에서 사전 예방할 수 있는 실질적인 교육과 홍보 체계 구축에 중점을 둡니다. 기사는 특정 사기 사건을 다루기보다는 정책 발표에 가깝지만, 대전 지역에 다수의 전세사기 피해자가 존재함을 시사합니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방은 행정기관으로 자력이 충분하며(조건 2), 일제강점기 측량 기록 및 행정기관 문서 등 증거 확보가 가능하고(조건 5), 소송과 함께 행정 협의가 병행되고 있어 공적 절차가 진행 중임(조건 6). 그러나 다수의 피해자가 명확히 드러나지 않고(조건 3), 구체적인 피해 금액이 제시되지 않아(조건 4) 투자 매력도가 제한적이다.</t>
+          <t>적합 조건으로 집단적 피해 (대전시 전세사기 피해자의 87%가 20~30대 청년층에 집중)와 피해 규모 큼 (전세사기 특성상 고액의 보증금 피해)이 확인됩니다. 그러나 기사 자체는 특정 사기 사건에 대한 것이 아닌 대전시의 예방 로드맵 발표로, 특정 피고인이나 진행 중인 공적 절차가 명시되지 않아 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (20~30대 청년층 87%)</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>[섬 특별기획] 여수섬연구회, 경남 고성 '목섬'서 무인도의 미래를 보다</t>
+          <t>대전시, 청년 전세사기 예방 위한 '2026 전세피해 ZERO 로드맵' 추진</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>netongs.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.netongs.com/news/articleView.html?idxno=331556</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5002585</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-16 00:50:26.204003+00:00</t>
+          <t>2026-03-19 00:30:23.495265+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 하급심 재심리 예정</t>
+          <t>전남도 전세사기피해자지원센터 개소</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>대법원이 생활형 숙박시설을 주거용으로 착각하고 계약한 수분양자 4명이 분양업체를 상대로 낸 부당이득 반환 청구 소송에서 원심 판결을 뒤집고 사건을 다시 심리하라고 파기환송했다. 이는 수분양자들의 '주거 가능 착오' 주장에 대한 법원의 재검토 필요성을 인정한 것으로, 유사 사례에 영향을 미칠 수 있다.</t>
+          <t>전라남도에서 전세사기 피해자들을 위한 지원센터를 개소했습니다. 이는 전세사기로 인해 다수의 피해자가 발생하고 있음을 시사하며, 피해자들에게 법률 및 행정 지원을 제공할 예정입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>대법원이 원심을 파기환송하여 수분양자들의 '주거 가능 착오' 주장에 대한 재심리 가능성을 열었음. 이는 분양업체의 설명 의무 위반 등 상대방 책임이 인정될 여지가 있음을 시사하며, 생활형 숙박시설 문제는 전국적인 집단적 피해 가능성이 있음. (적합 조건: 상대방 책임이 비교적 명확함(여지), 집단적 피해(잠재적), 증거 확보 가능성)</t>
+          <t>상대방 책임 명확(사기), 집단적 피해(다수 피해자), 피해 규모 큼(전세금), 공적 절차 진행 중(지원센터 개소) 등 여러 적합 조건에 해당합니다. 그러나 전세사기 사건의 특성상 상대방(사기범)의 자력 부족으로 인한 회수 가능성이 낮아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>4명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>생숙, 주거 가능 착오로 계약 취소 …2심 뒤집은 대법 판단</t>
+          <t>전남도, 전세사기피해자지원센터 개소</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>gj.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603162484i</t>
+          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/19/2026031900030.html</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-16 00:42:07.954922+00:00</t>
+          <t>2026-03-19 00:27:22.329444+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>원도급사 B사, 하도급사 A사</t>
+          <t>칠곡군</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>하자보수 및 손해배상청구 소송 진행 중</t>
+          <t>아파트 철거 논의 및 추진 중, 손해배상 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>발주처가 공사 부실을 이유로 원도급사 B사와 하도급사 A사를 공동 피고로 하여 하자보수 및 손해배상 청구 소송을 제기했다. 하도급사 A사는 발주처와 직접 계약 관계가 없고 하자담보 기간 5년이 지났음을 주장하며 책임을 다투고 있다. 현재 건설 분쟁 소송이 진행 중이다.</t>
+          <t>칠곡군이 23년간 방치된 아파트의 철거를 추진하고 있으며, 김재욱 칠곡군수는 이 과정에서 발생할 수 있는 손해배상 소송에 대해 인지하고 별도로 해결할 것이라고 밝혔습니다. 이는 방치된 아파트로 인한 피해 또는 철거 과정에서 발생할 수 있는 법적 분쟁의 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (공사부실). 이미 소송이 진행 중인 사건으로, 건설 분쟁의 특성상 증거 확보가 가능할 것으로 보임. 다만, 상대방의 자력 및 정확한 피해 규모가 기사에 명시되지 않았고, 하도급사의 하자담보 기간 만료 주장 등 법적 쟁점이 존재하여 추가 검토가 필요함.</t>
+          <t>칠곡군이라는 공공기관이 소송 상대방이 될 가능성이 있어 자력이 충분합니다 (적합 조건 2). 23년간 방치된 아파트 문제와 관련하여 손해배상 소송이 제기될 수 있음을 군수가 직접 언급하고 있어 소송 가능성이 높습니다. 다만, 구체적인 피해 내용과 피해자 규모가 명확하지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>[황보윤 변호사의 건설분쟁해법]〈193〉공사부실에 따른 하도급사의 책...</t>
+          <t>칠곡 23년 방치 아파트 철거, 어떻게 추진하나?</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>srn.hcn.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45927</t>
+          <t>https://srn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026031800010&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026031800010&amp;socttSeq=0</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-16 00:36:55.533125+00:00</t>
+          <t>2026-03-18 12:50:58.367608+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 및 주거안정에 관한 특별법 개정안 발의 예정</t>
+          <t>김해시가 기부채납 조항에 따른 소유권 이전등기 청구 소송 검토 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원을 위한 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 개정안이 3월 중 공동 대표발의될 예정입니다. 이 개정안은 피해자에 대한 최소 보장과 선지급 후정산 방안을 입법으로 완성하는 것을 목표로 합니다.</t>
+          <t>김해 장유여객터미널이 준공 후 2년째 방치되어 시민 불편이 가중되고 있습니다. 김해시는 기부채납 조항에 따른 소유권 이전등기 청구 소송을 검토하는 등 터미널 개장을 위한 대응 방안을 추진 중이며, 김정호 의원은 즉시 개장을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>이 기사는 '전세사기 피해자'라는 집단적 피해와 '전세금'이라는 큰 피해 규모를 다루고 있으며, '특별법 개정안 발의 예정'이라는 공적 절차가 진행 중임을 보여줍니다. 그러나 기사 내용만으로는 소송금융의 핵심 요소인 특정 소송 상대방의 책임 명확성 및 자력 여부를 파악하기 어렵습니다. 기사는 피해자 지원 및 입법 논의에 초점을 맞추고 있어, 구체적인 소송 기회로 연결하기에는 정보가 부족합니다.</t>
+          <t>장유여객터미널이 준공 후 2년간 방치된 사실로 상대방의 책임이 비교적 명확하며(적합 조건 1), 기부채납 조항 및 터미널 방치 현황 등 증거 확보가 용이합니다(적합 조건 5). 김해시가 소유권 이전등기 청구 소송을 검토 중으로 법적 분쟁이 구체화되고 있습니다. 다만, 소송 상대방의 자력이나 집단적 피해 규모(개별 피해자 기준)가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>전세사기 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>전세사기 피해지원, '민생협치' 로 전세사기 구제 물꼬 튼다</t>
+          <t>김정호 의원  장유여객터미널 준공 2년째 방치…즉시 개장 촉구</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436948</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680258</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-16 00:31:13.479944+00:00</t>
+          <t>2026-03-18 00:42:16.271150+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr"/>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>CJ ENM</t>
+        </is>
+      </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>화재 발생 및 긴급 지원 조치 진행 중</t>
+          <t>CJ ENM이 제기한 소송에 대해 경기도와 경기주택도시공사가 맞소송 제기</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>서울 중구 소공동 복합건물에서 화재가 발생하여 외국인 관광객을 포함한 다수의 피해자가 발생했다. 서울시는 화재 진압 후 임시 대표소 및 임시 주거 시설 제공, 부상자 의료 지원 등 긴급 지원 조치에 총력을 다하고 있다. 현재 화재 현장 수습 및 안전 점검이 진행 중이다.</t>
+          <t>고양 K-컬처밸리 사업과 관련하여 CJ ENM이 경기도와 경기주택도시공사를 상대로 손해배상 및 채무부존재 확인 소송을 제기했습니다. 이에 경기도와 경기주택도시공사가 3134억원 규모의 맞소송을 제기하며 소송전이 격화되고 있습니다. 이는 대규모 개발 사업을 둘러싼 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>집단적 피해(외국인 관광객 등 다수 피해자 발생), 증거 확보 가능성(소방 당국의 화재 원인 조사 및 현장 수습), 공적 절차 진행 중(서울시의 긴급 지원 및 현장 수습). 그러나 화재 원인 및 책임 주체가 명확히 특정되지 않았고, 구체적인 피해 금액이 확인되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>경기도와 경기주택도시공사는 공공기관으로 자력이 충분하며, 맞소송 금액이 3134억원으로 피해 규모가 매우 큽니다. 대규모 개발 사업 관련 분쟁이므로 계약서 등 객관적 증거 확보 가능성이 높습니다. 다만, 집단적 피해 사례는 아니며, 이미 소송이 진행 중인 상태입니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3134억원</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>오세훈 시장  중구 소공동 건물 화재 피해자 지원 총력</t>
+          <t>고양 'K-컬처밸리' 소송전 격화…경기도 3134억원 맞소송</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR2026031422544265F</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109188</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-15 00:20:14.532631+00:00</t>
+          <t>2026-03-17 13:28:53.086543+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>CJ ENM</t>
+        </is>
+      </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>무주군 주거비 지원사업 진행 중, 전세사기 피해자로 공식 인정됨</t>
+          <t>CJ ENM이 제기한 채무부존재 확인 및 손해배상 청구 소송에 대한 경기도와 경기주택도시공사의 반소 진행 중</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>전북 무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 지역 내 전세사기 피해자 2가구에 주거비 지원사업을 추진합니다. 피해금액은 1억 원 초과 및 5천만 원 이하 사례가 확인되었으며, 대출이자 또는 월세 지원과 긴급생계비가 제공됩니다. 무주군은 추가 피해가구 확인 시에도 지원을 확대할 계획입니다.</t>
+          <t>CJ ENM이 K-컬처밸리 복합개발사업과 관련하여 경기도를 상대로 제기한 '지체상금 채무부존재 확인 및 손해배상 청구 소송'에 대해, 경기도와 경기주택도시공사가 3,134억 원 규모의 지체상금 청구 반소를 제기했다. 이번 반소는 지난해 8월 CJ ENM이 제기한 소송에 대한 경기도 측의 대응이다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 피해자를 공식 인정하고 주거비 지원을 진행 중이므로 공적 절차 진행 및 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, 피해 금액이 1억 원을 초과하는 사례가 확인되어 피해 규모가 작지 않습니다 (적합 조건 4). 다만, 기사에서 소송 상대방이 특정되지 않았고, 현재까지 확인된 피해자 수가 2가구로 집단적 피해 규모가 크지 않아 'High' 등급에는 미치지 못합니다.</t>
+          <t>대기업(CJ ENM)과 공공기관(경기도, 경기주택도시공사) 간의 소송으로 상대방 자력이 충분하며(적합 조건 2), 청구 금액이 3,134억 원으로 매우 크다(적합 조건 4). 또한, K-컬처밸리 복합개발사업 관련 문서 등 증거 확보 가능성이 높다(적합 조건 5). 다만, 책임 소재가 명확히 드러나지 않고, 집단적 피해가 아닌 특정 당사자 간의 분쟁이다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>1억 초과 및 5천만원 이하 사례 확인</t>
+          <t>3,134억 원</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>2가구 (추가 피해자 확인 시 지원 예정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>무주군, 지역 전세 피해 주택임차인 주거비 지원</t>
+          <t>CJ ENM, 경기도로부터 3134억 지체상금 청구 피소</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031320411922371?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656941</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-14 00:24:24.060614+00:00</t>
+          <t>2026-03-17 13:09:46.123501+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>건설 노동자들의 공사 대금 미지급 관련 소송 진행 중.</t>
+          <t>주상복합건물 관리비 분담 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>'추적 60분'이 지방 미분양 아파트 실태를 조명하며 두 가지 소송 사례를 언급했다. 그 중 경기도 이천의 공공지원민간임대 아파트 단지 건설 노동자 29명이 공사 대금 미지급으로 소송을 진행 중인 사례는 집단적 피해와 상당한 규모의 손해배상 가능성을 보여준다.</t>
+          <t>주상복합건물에서 아파트 입주자대표회의 측이 상가 관리구역에 속하는 시설들의 관리비 분담에 대해 부당함을 주장하며 소송을 진행 중입니다. 아파트 측은 관리규약과 과거 하자소송 판례를 근거로 청구의 부당성을 다투고 있으며, 현재 법원의 판단을 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 해당하는 건설 노동자 29명이 공사 대금 미지급으로 소송 중이며, 적합 조건 4(피해 규모가 큼)에 따라 29명의 공사 대금은 상당한 규모일 것으로 예상됩니다. 또한 적합 조건 5(증거 확보 가능)에 따라 소송이 진행 중이므로 관련 증거가 확보되었을 가능성이 높습니다.</t>
+          <t>아파트 입주자대표회의 측이 관리비 분담에 대해 부당함을 주장하는 집단적 피해가 존재하며, 관리규약 및 과거 하자소송 판결 등 객관적 증거 확보가 가능합니다. 그러나 상대방의 책임이 명확한 불법행위가 아닌 관리비 분담 기준에 대한 법적 해석 다툼이며, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적일 수 있습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>아파트 입주민 다수</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>'추적 60분' 지방 미분양 아파트 실태 조명</t>
+          <t>주상복합건물 전체공용부분과 관리비 분담의 기준은?</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528855</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167911</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-13 13:18:48.715916+00:00</t>
+          <t>2026-03-17 12:40:53.405193+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr"/>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>○○레미콘</t>
+        </is>
+      </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>임대차 보증금 소송 및 민사 집행 사건 증가 추세</t>
+          <t>공사대금 지급 비율을 놓고 합의점을 찾지 못해 소송 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>경기 침체와 개인 간 갈등 심화로 소액 금전 분쟁 및 '분노 소송'이 증가하고 있으며, 특히 전세사기 등으로 인한 임대차 보증금 소송과 민사 집행 사건이 급증하고 있습니다. 전자소송 도입으로 소송 문턱이 낮아져 소송 건수가 크게 늘었으나, 소액 사건의 경우 변호사 비용이 분쟁액을 초과하는 사례도 많습니다. 전세사기 등 대규모 피해 사건은 소송금융의 잠재적 투자 대상이 될 수 있습니다.</t>
+          <t>강원도 춘천의 중고 철제 가공 공장에서 재시공한 콘크리트 바닥의 압축 강도가 요청보다 낮게 확인되어 레미콘 업체와 갈등을 겪고 있다. 레미콘 업체는 품질시험용 시료를 무단으로 옮기려다 적발되었으며, 공인 시험기관 검사 결과 낮은 강도가 확인되었다. 양측은 공사대금 1억 3천여만 원을 두고 합의점을 찾지 못해 소송으로 번지고 있으며, 콘크리트 가루와 먼지로 인한 인근 주민 피해 우려도 제기되고 있다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>기사에서 언급된 전세사기 사건은 피해 규모가 크고(수억 원), 다수의 피해자가 발생할 수 있어 집단소송 가능성이 있습니다 (적합 조건 3, 4). 또한, 임대인의 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 그러나 전세사기 사건의 경우 상대방(임대인/사기범)의 자력 부족으로 실제 배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 큰 위험 요소입니다 (적합 조건 2 미흡). 기사에서 언급된 소액 분쟁들은 소송금융 투자 대상으로서 적합하지 않습니다.</t>
+          <t>레미콘 업체가 품질시험용 시료를 무단으로 옮기려다 적발되었고, 공인 시험기관 검사 결과 요청 강도보다 낮은 콘크리트가 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공사대금 1억 3천여만 원의 구체적인 피해 금액과 객관적 증거가 존재한다(적합 조건 4, 5). 다만, 상대방의 자력 여부가 불확실하고, 현재까지는 업체 간의 분쟁으로 집단적 피해로 확장될지는 미지수이다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>2억 원 이상</t>
+          <t>1억 3천여만 원</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>500만원 분쟁에 변호사비만 500만원…돈보다 ‘분풀이 소송’ 폭주</t>
+          <t>[제보는Y] 공사 후 논란된 '콘크리트 압축강도'...업체간 갈등</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019202?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603170641563205</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-13 13:05:51.015530+00:00</t>
+          <t>2026-03-17 00:44:02.164939+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>시공사 교체로 인한 계약 분쟁, DL이앤씨의 소송 제기 가능성</t>
+          <t>민사소송 증가 추세 및 전세사기 등 경제 사건 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 기존 시공사인 DL이앤씨가 일방적인 계약 해지에 반발하며 시공자 지위 확인 소송 또는 3000억 규모의 손해배상 청구를 검토 중입니다. DL이앤씨는 계약 해지 절차의 효력을 부정하고 있으며, 법적 분쟁 시 사업 지연이 우려됩니다.</t>
+          <t>경기 침체와 경제 사건 증가로 인해 민사소송이 급증하여 국민 10명 중 1명꼴로 소송에 연루된 것으로 나타났습니다. 특히 전세사기, 임대차 보증금, 대여금 등 생활형 금전 분쟁이 늘고 있으며, 소액 사건과 '분노 소송', 그리고 '기획 및 다수 당사자 소송'의 증가세가 두드러집니다. 이는 대화보다 법적 해결을 선호하는 사회적 변화와 전자소송 도입으로 인한 소송 문턱 하락에 기인합니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합을 상대로 3000억 규모의 손해배상 또는 시공자 지위 확인 소송을 제기할 가능성이 언급됩니다. 피해 규모가 매우 크고(3000억), 계약서 등 증거 확보가 용이할 것으로 보이나, 상대방(재개발 조합)의 자력은 대기업에 비해 불확실하며 집단적 피해 사건은 아닙니다.</t>
+          <t>기사는 민사소송의 전반적인 증가 추세와 함께 '기획 및 다수 당사자 소송'이 늘고 있음을 언급하여 '집단적 피해' 적합 조건에 부합하는 잠재적 기회를 시사합니다. 또한 전세사기 사례에서 2억 원 규모의 피해가 언급되어 '피해 규모가 큼' 조건에도 일부 해당합니다. 그러나 소액 분쟁 사례가 다수이고, 전세사기의 경우 상대방의 자력 부족 가능성이 있어 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>3000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>아크로 대신 3000억 부담? ···상대원2구역, 시공사 교체 '내홍'</t>
+          <t>중고거래 5만원 ‘먹튀’에 법원行‥국민 10명 중 1명은 ‘소송 중’</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419797</t>
+          <t>https://www.sedaily.com/article/20020083?ref=naver</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-13 12:56:50.369136+00:00</t>
+          <t>2026-03-17 00:42:44.131410+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>재건축/재개발 조합, 서대문구청</t>
+        </is>
+      </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>금융위원회 간담회 및 국회 전세사기특별법 개정안 논의 중</t>
+          <t>대치동: 준공 후 사업비 정산 및 관리처분계획 변경 지연. 북아현: 서대문구청과 인허가 소송 진행 중.</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>은행권이 전세사기 피해자들의 보증금 회수율을 높이기 위해 경매 시 선순위 채권 배당액을 줄이는 '할인배당' 방안을 추진한다. 금융위원회와 5대 시중은행 등이 간담회를 통해 논의했으며, 국회에서 논의 중인 전세사기특별법 개정안의 '최소보장제'와 연계하여 구체적인 계획을 마련할 예정이다. 이는 전세사기 피해자들의 추가적인 피해 회복을 돕기 위한 조치이다.</t>
+          <t>서울 주요 정비사업 현장에서 조합의 전문성 부재로 사업이 장기 표류하고 조합원들이 막대한 추가 분담금을 부담하는 사례가 발생하고 있다. 강남 대치동 재건축 조합은 사업비 정산 지연으로 가구당 11억원 이상의 추가 분담금이 발생했고, 서대문 북아현 재개발 구역은 15년간 사업이 멈춘 채 구청과 소송전을 벌이고 있다. 전문가들은 기존 조합 방식의 구조적 한계를 지적하며 정부와 서울시의 적극적인 개입을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 금융위원회 간담회 및 국회 특별법 개정안 논의 등 공적 절차가 진행 중(적합 조건 6)이어서 사회적 관심이 높다. 그러나 본 기사는 은행권의 피해자 지원 방안을 다루며, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 소송 상대방을 특정하기 어렵다. 다만, 대규모 피해자 발생 및 금융기관의 개입은 향후 새로운 소송 기회를 창출할 가능성이 있다.</t>
+          <t>다수의 조합원이 막대한 추가 분담금 및 금융비용 부담, 15년 이상 사업 표류로 인한 집단적 피해가 발생하여 소송금융 적합 조건(3, 4)에 부합합니다. 조합의 오판 및 사업 관리 부실 책임이 명확하고 관련 증거 확보 가능성이 높으나 (적합 조건 1, 5), 피고가 될 조합 자체의 자력은 불분명하며 서대문구청과의 소송은 인허가 문제로 배상 책임 입증이 복잡할 수 있어 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>대치동: 1가구당 1억7천만원에서 11억원 이상 추가 분담금, 연간 1억원 이상 금융비용. 북아현: 미상 (15년 표류로 인한 막대한 기회비용 및 손실 예상)</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>대치동: 구마을3지구 재건축 조합원 다수. 북아현: 북아현2구역, 3구역 조합원 다수 (7600여 가구)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>전세사기 피해자 몫 늘린다 은행권, 경매 배당 일부 포기</t>
+          <t>11억 분담금 폭탄에 15년 표류까지…조합 리스크에 정비사업 ‘발목’</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987776</t>
+          <t>https://www.dt.co.kr/article/12051915?ref=naver</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-13 12:27:58.103223+00:00</t>
+          <t>2026-03-17 00:42:24.451268+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>원도급사</t>
+          <t>울산시</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>원도급사의 부당한 요구로 대금 지급 거부</t>
+          <t>울산시가 토지주를 상대로 인도소송 제기</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>민간대금지급시스템 상에 수억 원의 대금이 존재함에도 불구하고, 원도급사가 민·형사상 소송 포기 각서 등 부당한 조건을 요구하며 하도급업체에 대한 대금 지급을 거부하고 있다. 이는 시스템의 체불 방지 기능에 중대한 허점이 있음을 보여준다.</t>
+          <t>울산 자율운항선박센터 진입로 공사가 토지 보상 갈등으로 중단되었습니다. 울산시는 지난해 7월 해당 토지주를 상대로 부지 인도를 요구하는 인도소송을 제기하여 현재 소송이 진행 중이며, 소송 결과에 따라 강제집행 가능 여부를 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>원도급사의 부당한 각서 요구로 인한 대금 지급 거부로 책임이 명확하며(적합 조건 1), 피해 금액이 수억 원으로 크고(적합 조건 4), 시스템 기록이 증거로 활용될 수 있습니다(적합 조건 5). 그러나 상대방의 구체적인 자력이나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
+          <t>상대방이 공공기관인 울산시로 자력이 충분하며(적합 조건 2), 이미 인도소송이 진행 중인 사건입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 토지주와의 분쟁으로 피해자 수가 적고(적합 조건 3 불충족), 피해 규모가 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>민간대금지급시스템 체불 방지에 중대 허점</t>
+          <t>울산 자율운항선박센터 진입로 공사, 토지 보상 갈등에 '스톱'</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322864</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060620</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-13 00:54:57.754355+00:00</t>
+          <t>2026-03-16 13:02:13.028543+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>화지산신협</t>
+          <t>행정기관</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>협력업체는 계약불이행 손해배상 촉구, 신협은 시공업체 상대로 손해배상 청구 소송 제기</t>
+          <t>소송 및 행정 협의 병행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>화지산신협이 협력업체에 공사 선급금을 미지급했다는 논란이 제기되었습니다. 협력업체는 계약불이행에 따른 손해 및 도면 작성 대가 배상을 요구하고 있으나, 신협 측은 시공업체를 상대로 손해배상 청구 소송으로 맞대응하고 있습니다. 현재 양측 간 법적 분쟁이 진행 중입니다.</t>
+          <t>여수섬연구회가 경남 고성 '목섬'의 실제 면적이 일제강점기 부정확한 측량과 현 행정기관의 경직된 기준으로 인해 작게 등록된 문제에 대해 소송과 행정 협의를 병행하고 있다. 이는 무인도 관리의 현실적인 어려움을 보여주는 사례이다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>상대방인 화지산신협은 금융기관으로 자력이 충분하며(적합 조건 2), 계약 및 도면 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 책임 소재가 명확하지 않고(적합 조건 1 불충분), 신협 측에서 맞소송을 제기하여 분쟁이 진행 중입니다. 집단적 피해는 아니며(적합 조건 3 불해당), 피해 규모는 기사에서 특정되지 않았습니다.</t>
+          <t>적합 조건: 상대방은 행정기관으로 자력이 충분하며(조건 2), 일제강점기 측량 기록 및 행정기관 문서 등 증거 확보가 가능하고(조건 5), 소송과 함께 행정 협의가 병행되고 있어 공적 절차가 진행 중임(조건 6). 그러나 다수의 피해자가 명확히 드러나지 않고(조건 3), 구체적인 피해 금액이 제시되지 않아(조건 4) 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>1개 업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>[단독] ① 윤여경 화지산신협 이사장, 협력업체 공사 선급금 '미지급' 논...</t>
+          <t>[섬 특별기획] 여수섬연구회, 경남 고성 '목섬'서 무인도의 미래를 보다</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>netongs.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56560</t>
+          <t>http://www.netongs.com/news/articleView.html?idxno=331556</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:18.697064+00:00</t>
+          <t>2026-03-16 00:50:26.204003+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>인천시 옹진군, 공사 업체</t>
+          <t>분양업체</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>대법원 파기환송 후 하급심 재심리 예정</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>인천지법은 해수욕장 수경시설 공사 중 발생한 농지 침수 피해에 대해 농민 A씨 부부가 인천시 옹진군과 공사 업체를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 법원은 지자체와 공사 업체의 책임을 인정하며 피해 배상을 명했다. 이 판결은 1심으로, 향후 항소 여부에 따라 진행 단계가 달라질 수 있다.</t>
+          <t>대법원이 생활형 숙박시설을 주거용으로 착각하고 계약한 수분양자 4명이 분양업체를 상대로 낸 부당이득 반환 청구 소송에서 원심 판결을 뒤집고 사건을 다시 심리하라고 파기환송했다. 이는 수분양자들의 '주거 가능 착오' 주장에 대한 법원의 재검토 필요성을 인정한 것으로, 유사 사례에 영향을 미칠 수 있다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>지자체(인천시 옹진군)가 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 원고 일부 승소 판결을 받아 상대방의 책임이 명확하고 증거가 확보된 상태입니다(적합 조건 1, 5). 다만, 집단적 피해가 아닌 개별 농민 부부의 소송으로 피해자 수가 적습니다.</t>
+          <t>대법원이 원심을 파기환송하여 수분양자들의 '주거 가능 착오' 주장에 대한 재심리 가능성을 열었음. 이는 분양업체의 설명 의무 위반 등 상대방 책임이 인정될 여지가 있음을 시사하며, 생활형 숙박시설 문제는 전국적인 집단적 피해 가능성이 있음. (적합 조건: 상대방 책임이 비교적 명확함(여지), 집단적 피해(잠재적), 증거 확보 가능성)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>4명 이상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>법원, 해수욕장 수경시설 공사 중 농지 침수 피해에  지자체 배상  판결</t>
+          <t>생숙, 주거 가능 착오로 계약 취소 …2심 뒤집은 대법 판단</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016139</t>
+          <t>https://www.hankyung.com/article/202603162484i</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-12 13:13:52.844497+00:00</t>
+          <t>2026-03-16 00:42:07.954922+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>옹진군, 공사 업체</t>
+          <t>원도급사 B사, 하도급사 A사</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>1심 법원 원고 일부 승소 판결</t>
+          <t>하자보수 및 손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>옹진군이 발주한 해안 공사 중 수문 철거 등으로 인해 농민 A씨 부부의 논이 바닷물에 침수되는 피해가 발생했다. 인천지법은 옹진군과 공사 업체가 공동으로 4216만원을 배상하라고 판결하며 양측의 과실을 인정했다. 공사 업체의 바닷물 역류 가능성 미고려와 옹진군의 수문 관리 소홀이 주된 과실로 지적되었다.</t>
+          <t>발주처가 공사 부실을 이유로 원도급사 B사와 하도급사 A사를 공동 피고로 하여 하자보수 및 손해배상 청구 소송을 제기했다. 하도급사 A사는 발주처와 직접 계약 관계가 없고 하자담보 기간 5년이 지났음을 주장하며 책임을 다투고 있다. 현재 건설 분쟁 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>옹진군(공공기관)과 공사업체의 공동 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 2), 법원 판결 자체가 증거로 작용합니다(적합 조건 5). 다만, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닌 개별 농가 피해라는 점이 한계입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (공사부실). 이미 소송이 진행 중인 사건으로, 건설 분쟁의 특성상 증거 확보가 가능할 것으로 보임. 다만, 상대방의 자력 및 정확한 피해 규모가 기사에 명시되지 않았고, 하도급사의 하자담보 기간 만료 주장 등 법적 쟁점이 존재하여 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>4216만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>1가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>'옹진군 발주 공사'로 바닷물 침수 피해…옹진군·공사업체 공동 배상 ...</t>
+          <t>[황보윤 변호사의 건설분쟁해법]〈193〉공사부실에 따른 하도급사의 책...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001253</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45927</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-12 13:07:22.079195+00:00</t>
+          <t>2026-03-16 00:36:55.533125+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>허위·과장 분양광고 관련 손해배상 소송 진행 중인 사례 다수, 대법원 판례로 관련 법리 형성</t>
+          <t>전세사기 피해자 지원 및 주거안정에 관한 특별법 개정안 발의 예정</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>칼럼은 허위·과장 분양광고로 인해 수분양자들이 손해배상을 청구하는 사례를 다루며, 대법원이 표시광고법상 허위 광고의 위법성을 판단하는 법리를 설명한다. 수분양자들은 광고를 신뢰해 계약했으나 개발 계획 변경 등으로 피해를 입었다고 주장한다.</t>
+          <t>전세사기 피해자 지원을 위한 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 개정안이 3월 중 공동 대표발의될 예정입니다. 이 개정안은 피해자에 대한 최소 보장과 선지급 후정산 방안을 입법으로 완성하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>허위·과장 분양광고는 상대방 책임이 비교적 명확하며(적합 조건 1), 수분양자 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 분양 계약의 특성상 피해 규모가 클 가능성이 높다(적합 조건 4). 또한, 광고 내용 및 개발 계획 변경 등 증거 확보가 용이하다(적합 조건 5). 그러나 기사는 특정 사건이 아닌 일반적인 법리적 쟁점을 다루는 칼럼이므로, 구체적인 투자 대상 사건 발굴이 필요하다.</t>
+          <t>이 기사는 '전세사기 피해자'라는 집단적 피해와 '전세금'이라는 큰 피해 규모를 다루고 있으며, '특별법 개정안 발의 예정'이라는 공적 절차가 진행 중임을 보여줍니다. 그러나 기사 내용만으로는 소송금융의 핵심 요소인 특정 소송 상대방의 책임 명확성 및 자력 여부를 파악하기 어렵습니다. 기사는 피해자 지원 및 입법 논의에 초점을 맞추고 있어, 구체적인 소송 기회로 연결하기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전세사기 피해자 다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>[칼럼] 허위·과장 분양광고, 어디까지가 위법인가</t>
+          <t>전세사기 피해지원, '민생협치' 로 전세사기 구제 물꼬 튼다</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019753</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436948</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-12 12:53:46.514271+00:00</t>
+          <t>2026-03-16 00:31:13.479944+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>요진개발과의 손해배상 소송 진행 중, 시의원의 시정질문으로 고양시의 담보 변경 행태 비판</t>
+          <t>화재 발생 및 긴급 지원 조치 진행 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>고양시의회 임홍열 의원이 요진개발의 백석 업무빌딩 기부채납 지연 손해배상 소송과 관련하여 고양시의 담보 변경 행태를 강하게 비판했습니다. 임 의원은 고양시가 특정 기업을 배려하고 시민 재산을 지키지 못했다고 지적하며 행정의 책임을 강조했습니다.</t>
+          <t>서울 중구 소공동 복합건물에서 화재가 발생하여 외국인 관광객을 포함한 다수의 피해자가 발생했다. 서울시는 화재 진압 후 임시 대표소 및 임시 주거 시설 제공, 부상자 의료 지원 등 긴급 지원 조치에 총력을 다하고 있다. 현재 화재 현장 수습 및 안전 점검이 진행 중이다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>고양시(공공기관)가 소송 상대방으로 자력이 충분하며, 시의원의 시정질문을 통해 고양시의 행정적 책임 주장이 명확하고 관련 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>집단적 피해(외국인 관광객 등 다수 피해자 발생), 증거 확보 가능성(소방 당국의 화재 원인 조사 및 현장 수습), 공적 절차 진행 중(서울시의 긴급 지원 및 현장 수습). 그러나 화재 원인 및 책임 주체가 명확히 특정되지 않았고, 구체적인 피해 금액이 확인되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>임홍열 고양시의원,  행정은 시민 재산 먼저 지켜야… 특정 기업 배려는...</t>
+          <t>오세훈 시장  중구 소공동 건물 화재 피해자 지원 총력</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026031119275285015f69d33b22_29</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR2026031422544265F</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-12 00:44:40.057061+00:00</t>
+          <t>2026-03-15 00:20:14.532631+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>여수시장 예비후보가 문제 제기</t>
+          <t>무주군 주거비 지원사업 진행 중, 전세사기 피해자로 공식 인정됨</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>여수시장 예비후보가 여수시립박물관의 조속한 개관과 관련 책임자 추궁을 요구했다. 그는 보수공사 비용에 대한 손해배상 구상권 청구 등 법적 구제 수단을 통해 해결하고, 개관 지연으로 인한 시민의 문화 향유 기회 손실을 고려해야 한다고 주장했다. 이는 박물관 개관 지연 및 관련 문제에 대한 책임 소재를 묻는 사안이다.</t>
+          <t>전북 무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 지역 내 전세사기 피해자 2가구에 주거비 지원사업을 추진합니다. 피해금액은 1억 원 초과 및 5천만 원 이하 사례가 확인되었으며, 대출이자 또는 월세 지원과 긴급생계비가 제공됩니다. 무주군은 추가 피해가구 확인 시에도 지원을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (책임추궁 및 손해배상 구상권 청구 언급), 상대방에게 자력이 충분함 (여수시 또는 관련 공공기관/대기업 시공사), 집단적 피해 (시민의 문화 향유 기회 손실) 조건에 해당한다. 다만, 구체적인 피해 금액과 책임 주체가 명확히 특정되지 않아 추가 정보 확인이 필요하다.</t>
+          <t>무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 피해자를 공식 인정하고 주거비 지원을 진행 중이므로 공적 절차 진행 및 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, 피해 금액이 1억 원을 초과하는 사례가 확인되어 피해 규모가 작지 않습니다 (적합 조건 4). 다만, 기사에서 소송 상대방이 특정되지 않았고, 현재까지 확인된 피해자 수가 2가구로 집단적 피해 규모가 크지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 초과 및 5천만원 이하 사례 확인</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2가구 (추가 피해자 확인 시 지원 예정)</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>서영학 여수시장 예비후보, 여수시립박물관 개관하고 책임추궁</t>
+          <t>무주군, 지역 전세 피해 주택임차인 주거비 지원</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679241</t>
+          <t>https://www.pressian.com/pages/articles/2026031320411922371?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-11 13:00:22.568439+00:00</t>
+          <t>2026-03-14 00:24:24.060614+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>GS건설의 불법성 여부 주장 제기</t>
+          <t>건설 노동자들의 공사 대금 미지급 관련 소송 진행 중.</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>DL이앤씨는 GS건설이 재건축/재개발 사업 수주를 위해 최대 200억 원의 손해배상비를 공사비에서 제외해 주겠다는 제안을 한 것이 도시정비법상 불법이라고 주장했다. 이는 시공사 선정 과정에서의 불법 행위 가능성을 시사하며, 향후 법적 분쟁으로 이어질 수 있는 사안이다.</t>
+          <t>'추적 60분'이 지방 미분양 아파트 실태를 조명하며 두 가지 소송 사례를 언급했다. 그 중 경기도 이천의 공공지원민간임대 아파트 단지 건설 노동자 29명이 공사 대금 미지급으로 소송을 진행 중인 사례는 집단적 피해와 상당한 규모의 손해배상 가능성을 보여준다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>대기업인 GS건설이 피고가 될 수 있으며(적합 조건 2), 최대 200억 원의 손해배상비가 언급되어 피해 규모가 크다(적합 조건 4). GS건설의 제안이 도시정비법상 불법이라는 주장이 제기되었으나, 현재 공적 절차 진행 여부는 불분명하여 상대방 책임의 명확성이 추가 확인 필요하다.</t>
+          <t>적합 조건 3(집단적 피해)에 해당하는 건설 노동자 29명이 공사 대금 미지급으로 소송 중이며, 적합 조건 4(피해 규모가 큼)에 따라 29명의 공사 대금은 상당한 규모일 것으로 예상됩니다. 또한 적합 조건 5(증거 확보 가능)에 따라 소송이 진행 중이므로 관련 증거가 확보되었을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>200억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>DL이앤씨  자재 변경 거절하자 퇴출  vs GS건설  조합 니즈 맞춤 …상대...</t>
+          <t>'추적 60분' 지방 미분양 아파트 실태 조명</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=295680</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528855</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-11 12:56:25.533030+00:00</t>
+          <t>2026-03-13 13:18:48.715916+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>초기 투자금 정산 관련 소송 진행 중</t>
+          <t>임대차 보증금 소송 및 민사 집행 사건 증가 추세</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>삼척시의 주민 숙원 사업이었던 관광시설과 관련하여 초기 투자금 정산 문제로 삼척시가 별도 소송을 진행 중입니다. 기존 운영 법인인 영농조합의 관광시설 운영 규정 준수 여부도 쟁점인 것으로 보입니다. 법원의 판단에 따라 처리될 예정입니다.</t>
+          <t>경기 침체와 개인 간 갈등 심화로 소액 금전 분쟁 및 '분노 소송'이 증가하고 있으며, 특히 전세사기 등으로 인한 임대차 보증금 소송과 민사 집행 사건이 급증하고 있습니다. 전자소송 도입으로 소송 문턱이 낮아져 소송 건수가 크게 늘었으나, 소액 사건의 경우 변호사 비용이 분쟁액을 초과하는 사례도 많습니다. 전세사기 등 대규모 피해 사건은 소송금융의 잠재적 투자 대상이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>상대방인 삼척시는 공공기관으로 자력이 충분하며, 초기 투자금 정산 및 운영 규정 관련 분쟁이므로 관련 계약서, 재무 기록 등 증거 확보 가능성이 높습니다. 다만, 피해 규모 및 집단적 피해 여부가 불분명하고, 책임 소재가 명확히 드러나지 않아 추가 정보가 필요합니다.</t>
+          <t>기사에서 언급된 전세사기 사건은 피해 규모가 크고(수억 원), 다수의 피해자가 발생할 수 있어 집단소송 가능성이 있습니다 (적합 조건 3, 4). 또한, 임대인의 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 그러나 전세사기 사건의 경우 상대방(임대인/사기범)의 자력 부족으로 실제 배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 큰 위험 요소입니다 (적합 조건 2 미흡). 기사에서 언급된 소액 분쟁들은 소송금융 투자 대상으로서 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원 이상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>주민 숙원 사업이었는데, 갈등만 남아?</t>
+          <t>500만원 분쟁에 변호사비만 500만원…돈보다 ‘분풀이 소송’ 폭주</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/134308</t>
+          <t>https://www.sedaily.com/article/20019202?ref=naver</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-10 13:23:18.662060+00:00</t>
+          <t>2026-03-13 13:05:51.015530+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>상대원2구역 재개발 조합</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>배당이의소송 진행 중</t>
+          <t>시공사 교체로 인한 계약 분쟁, DL이앤씨의 소송 제기 가능성</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>새 집에 이사한 세입자가 1년 전 토지에 설정된 저당권으로 인해 보증금을 잃을 위기에 처했습니다. 은행이 구건물과 토지를 공동 담보로 잡은 것이 발단이며, 세입자는 배당이의소송을 통해 건물분 배당금을 확보하여 손실을 최소화하려는 전략을 모색하고 있습니다.</t>
+          <t>상대원2구역 재개발 사업에서 기존 시공사인 DL이앤씨가 일방적인 계약 해지에 반발하며 시공자 지위 확인 소송 또는 3000억 규모의 손해배상 청구를 검토 중입니다. DL이앤씨는 계약 해지 절차의 효력을 부정하고 있으며, 법적 분쟁 시 사업 지연이 우려됩니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>새 건물에 대한 보증금이 1년 전 토지 저당권으로 인해 위험에 처한 복잡한 부동산 분쟁으로, 배당이의소송이라는 명확한 법적 절차가 언급되어 있습니다. 은행이 공동 담보를 잡았으므로 상대방(채권자)에게 자력이 충분하며, 관련 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 직접적인 피고의 책임이 명확히 특정되지는 않습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합을 상대로 3000억 규모의 손해배상 또는 시공자 지위 확인 소송을 제기할 가능성이 언급됩니다. 피해 규모가 매우 크고(3000억), 계약서 등 증거 확보가 용이할 것으로 보이나, 상대방(재개발 조합)의 자력은 대기업에 비해 불확실하며 집단적 피해 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000억 원</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>새 집에 이사했는데, 1년 전 땅 저당권에 보증금 '증발' 위기</t>
+          <t>아크로 대신 3000억 부담? ···상대원2구역, 시공사 교체 '내홍'</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/1OKSWUHF2QP2</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419797</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-10 12:44:01.391771+00:00</t>
+          <t>2026-03-13 12:56:50.369136+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>사고 발생 후 민원 제기, 책임 공방 중</t>
+          <t>금융위원회 간담회 및 국회 전세사기특별법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>울산에서 20대 남성이 파손된 맨홀에 빠져 거골 골절 중상을 입고 현대자동차 계약직 실직 위기에 처했습니다. 관할 남구청과 인근 건물주가 서로 책임을 미루며 '네 탓 공방'을 벌이고 있어 피해자는 병원비 구제 등 실질적인 법적 경로를 모색 중입니다.</t>
+          <t>은행권이 전세사기 피해자들의 보증금 회수율을 높이기 위해 경매 시 선순위 채권 배당액을 줄이는 '할인배당' 방안을 추진한다. 금융위원회와 5대 시중은행 등이 간담회를 통해 논의했으며, 국회에서 논의 중인 전세사기특별법 개정안의 '최소보장제'와 연계하여 구체적인 계획을 마련할 예정이다. 이는 전세사기 피해자들의 추가적인 피해 회복을 돕기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>울산 남구청(공공기관)이 잠재적 피고로 자력이 충분하며 (적합 조건 2), 피해자가 거골 골절 중상을 입고 실직 위기에 처해 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4). 사고 발생 사실과 피해 상황에 대한 증거 확보가 용이합니다 (적합 조건 5). 다만, 구청과 건물주 간 책임 공방이 있어 상대방 책임이 명확히 특정되지 않은 점은 고려해야 합니다.</t>
+          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 금융위원회 간담회 및 국회 특별법 개정안 논의 등 공적 절차가 진행 중(적합 조건 6)이어서 사회적 관심이 높다. 그러나 본 기사는 은행권의 피해자 지원 방안을 다루며, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 소송 상대방을 특정하기 어렵다. 다만, 대규모 피해자 발생 및 금융기관의 개입은 향후 새로운 소송 기회를 창출할 가능성이 있다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[BlaccTV] 날벼락 맨홀에 발목 박살·실직위기…관할구청  책임요? 일단...</t>
+          <t>전세사기 피해자 몫 늘린다 은행권, 경매 배당 일부 포기</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260310109900797?input=1195m</t>
+          <t>https://www.mk.co.kr/article/11987776</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-10 12:19:54.227705+00:00</t>
+          <t>2026-03-13 12:27:58.103223+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>대형 건설사</t>
+          <t>원도급사</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>공사비 갈등 장기화 및 사업 지연 우려</t>
+          <t>원도급사의 부당한 요구로 대금 지급 거부</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>대형 건설사와 조합원 간의 공사비 갈등이 장기화될 경우, 공사 중단 및 사업 지연으로 조합원들에게 막대한 피해가 발생할 수 있습니다. 이는 공사비 폭등 시대의 전반적인 문제로, 다수의 조합원이 집단적 피해를 입을 가능성이 있습니다.</t>
+          <t>민간대금지급시스템 상에 수억 원의 대금이 존재함에도 불구하고, 원도급사가 민·형사상 소송 포기 각서 등 부당한 조건을 요구하며 하도급업체에 대한 대금 지급을 거부하고 있다. 이는 시스템의 체불 방지 기능에 중대한 허점이 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>대형 건설사를 상대로 한 공사비 갈등으로 다수의 조합원에게 집단적 피해가 발생할 가능성이 높습니다. (상대방 자력 충분, 집단적 피해, 피해 규모 큼) 다만, 책임 소재가 명확히 드러나지 않고 공적 절차가 진행 중이라는 언급이 없습니다.</t>
+          <t>원도급사의 부당한 각서 요구로 인한 대금 지급 거부로 책임이 명확하며(적합 조건 1), 피해 금액이 수억 원으로 크고(적합 조건 4), 시스템 기록이 증거로 활용될 수 있습니다(적합 조건 5). 그러나 상대방의 구체적인 자력이나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[3.3㎡당 공사비 1000만원 시대] ② 한강벨트가 쏘아올린 ‘폭등 도미노...</t>
+          <t>민간대금지급시스템 체불 방지에 중대 허점</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603061153271480129</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322864</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-10 00:46:14.708555+00:00</t>
+          <t>2026-03-13 00:54:57.754355+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>화지산신협</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>협력업체는 계약불이행 손해배상 촉구, 신협은 시공업체 상대로 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>이 기사는 임대인의 전세금 미반환으로 인해 새로운 계약금까지 손실을 입은 경우, 민법상 채무불이행에 따른 손해배상 청구가 가능하다고 설명합니다. 임대인의 반환 지체와 계약금 손실 사이의 상당인과관계 입증이 중요하며, 법률 전문가의 도움을 받아야 한다고 조언합니다.</t>
+          <t>화지산신협이 협력업체에 공사 선급금을 미지급했다는 논란이 제기되었습니다. 협력업체는 계약불이행에 따른 손해 및 도면 작성 대가 배상을 요구하고 있으나, 신협 측은 시공업체를 상대로 손해배상 청구 소송으로 맞대응하고 있습니다. 현재 양측 간 법적 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>임대인의 전세금 미반환은 채무불이행으로 책임이 비교적 명확하고(적합 조건 1), 전세계약서 등 증거 확보가 용이합니다(적합 조건 5). 그러나 기사는 일반적인 법률 자문 형태로, 특정 임대인의 자력이나 구체적인 피해 규모, 집단적 피해 여부에 대한 정보가 부족하여 소송금융 투자 매력도가 높지 않습니다.</t>
+          <t>상대방인 화지산신협은 금융기관으로 자력이 충분하며(적합 조건 2), 계약 및 도면 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 책임 소재가 명확하지 않고(적합 조건 1 불충분), 신협 측에서 맞소송을 제기하여 분쟁이 진행 중입니다. 집단적 피해는 아니며(적합 조건 3 불해당), 피해 규모는 기사에서 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 업체</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>전세금 미반환으로 새 계약금까지 날렸다면... 손해배상 청구 가능할까</t>
+          <t>[단독] ① 윤여경 화지산신협 이사장, 협력업체 공사 선급금 '미지급' 논...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145659</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56560</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-10 00:36:04.967626+00:00</t>
+          <t>2026-03-13 00:37:18.697064+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr"/>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>인천시 옹진군, 공사 업체</t>
+        </is>
+      </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>한국부동산원 신고센터 운영, 국토부 특사경 상시 단속, 경기도 TF 조사 등 공적 절차 진행 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>집값 담합이 사회적 문제로 부각되며, 한국부동산원 신고센터에 다수의 신고가 접수되고 국토부 특사경이 단속에 나서는 등 공적 절차가 진행 중이다. 하지만 현행 벌금 3천만원이 부당이익보다 적어 실효성이 낮다는 지적이 있으며, 증거 확보의 어려움과 처벌 규정의 모호성도 문제로 제기된다. 전문가들은 징벌적 손해배상제도 도입 등 처벌 강화와 과학 수사 역량을 갖춘 전담 조직 신설을 촉구하고 있다.</t>
+          <t>인천지법은 해수욕장 수경시설 공사 중 발생한 농지 침수 피해에 대해 농민 A씨 부부가 인천시 옹진군과 공사 업체를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 법원은 지자체와 공사 업체의 책임을 인정하며 피해 배상을 명했다. 이 판결은 1심으로, 향후 항소 여부에 따라 진행 단계가 달라질 수 있다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)과 6(공적 절차 진행 중)에 해당합니다. 집값 담합으로 인해 다수의 무주택 서민, 신혼부부, 청년 등이 잠재적 피해를 입을 수 있으며, 한국부동산원 신고센터 운영 및 국토부 특사경 투입 등 공적 절차가 활발히 진행 중입니다. 다만, 상대방(개별 집주인)의 자력 불확실성, 피해 금액 산정 및 증거 확보의 어려움이 있어 High 등급은 어렵습니다.</t>
+          <t>지자체(인천시 옹진군)가 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 원고 일부 승소 판결을 받아 상대방의 책임이 명확하고 증거가 확보된 상태입니다(적합 조건 1, 5). 다만, 집단적 피해가 아닌 개별 농민 부부의 소송으로 피해자 수가 적습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>다수 (잠재적 무주택 서민, 신혼부부, 청년 등)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>[기획] 어차피 '솜방망이'… 집값 담합 처벌 규정 손봐야</t>
+          <t>법원, 해수욕장 수경시설 공사 중 농지 침수 피해에  지자체 배상  판결</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343794</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016139</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-08 12:32:29.046556+00:00</t>
+          <t>2026-03-12 13:13:52.844497+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>정부 또는 관련 공공기관</t>
+          <t>옹진군, 공사 업체</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>정치권 주도로 집단소송 검토 및 준비 중</t>
+          <t>1심 법원 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>국민의힘이 '이재명 정부'의 정책으로 인해 재산권이 부당하게 침해당한 국민들을 위해 부동산 단체 소송의 소송대리인으로서 활동하겠다고 밝힌 내용입니다. 이는 정부 정책으로 인한 집단적 재산권 피해에 대한 소송 가능성을 시사합니다.</t>
+          <t>옹진군이 발주한 해안 공사 중 수문 철거 등으로 인해 농민 A씨 부부의 논이 바닷물에 침수되는 피해가 발생했다. 인천지법은 옹진군과 공사 업체가 공동으로 4216만원을 배상하라고 판결하며 양측의 과실을 인정했다. 공사 업체의 바닷물 역류 가능성 미고려와 옹진군의 수문 관리 소홀이 주된 과실로 지적되었다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>상대방이 '이재명 정부'로 지칭되어 정부 또는 공공기관일 가능성이 높아 자력이 충분합니다. 또한 '부동산 소송을 단체로 진행'하고 '재산권이 부당하게 침해당할 국민들'이라는 표현에서 집단적 피해가 명확히 예상됩니다. 다만, 구체적인 책임 소재와 증거 확보 여부가 불분명하며, 현재까지 공식적인 공적 절차 진행 여부는 확인되지 않습니다.</t>
+          <t>옹진군(공공기관)과 공사업체의 공동 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 2), 법원 판결 자체가 증거로 작용합니다(적합 조건 5). 다만, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닌 개별 농가 피해라는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4216만원</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1가구</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[젊치인] 김민규  전한길과의 부정선거 토론, 이준석 대표가 하고 싶었...</t>
+          <t>'옹진군 발주 공사'로 바닷물 침수 피해…옹진군·공사업체 공동 배상 ...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617988/?sc=Naver</t>
+          <t>https://www.newspim.com/news/view/20260312001253</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-08 00:34:06.711155+00:00</t>
+          <t>2026-03-12 13:07:22.079195+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>대전지법에서 임대사업자 A씨 징역 13년, 공인중개사 B씨 징역 3년 6개월, C씨 징역 1년 선고</t>
+          <t>허위·과장 분양광고 관련 손해배상 소송 진행 중인 사례 다수, 대법원 판례로 관련 법리 형성</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>대전에서 50대 임대사업자 A씨가 깡통전세 건물 36채를 이용해 약 200명의 피해자로부터 223억 5천만원 상당의 보증금을 편취한 혐의로 징역 13년을 선고받았습니다. 공인중개사 B씨와 C씨도 범행에 가담하여 각각 징역형을 선고받았으며, A씨는 편취한 돈으로 사치를 부린 것으로 드러났습니다.</t>
+          <t>칼럼은 허위·과장 분양광고로 인해 수분양자들이 손해배상을 청구하는 사례를 다루며, 대법원이 표시광고법상 허위 광고의 위법성을 판단하는 법리를 설명한다. 수분양자들은 광고를 신뢰해 계약했으나 개발 계획 변경 등으로 피해를 입었다고 주장한다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>임대사업자와 공인중개사들의 사기 행각이 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1), 피해자 약 200명, 피해 금액 약 223억 5천만원으로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한, 형사 재판을 통해 강력한 증거가 확보되었고(적합 조건 5), 이미 1심 판결이 선고되어 공적 절차가 진행 중입니다(적합 조건 6). 그러나 주범인 임대사업자 A씨의 개인 자력으로 200억 원이 넘는 피해 금액을 전액 배상하기 어려울 가능성이 있어 자력 충분 여부가 불확실합니다.</t>
+          <t>허위·과장 분양광고는 상대방 책임이 비교적 명확하며(적합 조건 1), 수분양자 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 분양 계약의 특성상 피해 규모가 클 가능성이 높다(적합 조건 4). 또한, 광고 내용 및 개발 계획 변경 등 증거 확보가 용이하다(적합 조건 5). 그러나 기사는 특정 사건이 아닌 일반적인 법리적 쟁점을 다루는 칼럼이므로, 구체적인 투자 대상 사건 발굴이 필요하다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>약 223억 5천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>약 200명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>200억 전세사기 벌이고 백화점서 돈 펑펑…임대사업자 징역 13년</t>
+          <t>[칼럼] 허위·과장 분양광고, 어디까지가 위법인가</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409922</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019753</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-07 12:25:39.013921+00:00</t>
+          <t>2026-03-12 12:53:46.514271+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>고양특례시</t>
+        </is>
+      </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
+          <t>요진개발과의 손해배상 소송 진행 중, 시의원의 시정질문으로 고양시의 담보 변경 행태 비판</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>전세 사기 피해가 지속적으로 증가하여 누적 3만 6천 건 이상이 '전세사기피해자법'에 따라 피해자로 인정됨. 피해자 대부분은 보증금 3억 원 이하 임차인으로, 계약서 특약의 중요성이 강조되고 있음. 기사는 전세 사기 예방 및 대응 방안에 초점을 맞추고 있음.</t>
+          <t>고양시의회 임홍열 의원이 요진개발의 백석 업무빌딩 기부채납 지연 손해배상 소송과 관련하여 고양시의 담보 변경 행태를 강하게 비판했습니다. 임 의원은 고양시가 특정 기업을 배려하고 시민 재산을 지키지 못했다고 지적하며 행정의 책임을 강조했습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>전세 사기 피해가 누적 3만 6천 건 이상으로 집단적 피해(적합 조건 3)이며, 피해 규모도 수억 원에 달함(적합 조건 4). 또한 '전세사기피해자법'에 따른 피해자 인정 절차가 진행 중인 공적 절차가 있음(적합 조건 6). 그러나 특정 가해자가 명확히 제시되지 않고 기사 내용이 예방 및 일반적인 현상에 초점을 맞추고 있어, 개별 소송금융 투자 대상으로서의 구체적인 사건 발굴은 추가 조사가 필요함.</t>
+          <t>고양시(공공기관)가 소송 상대방으로 자력이 충분하며, 시의원의 시정질문을 통해 고양시의 행정적 책임 주장이 명확하고 관련 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>누적 3만 6950건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>“이거 모르면 전세 3억 날린다”…전세 계약서 필수 특약</t>
+          <t>임홍열 고양시의원,  행정은 시민 재산 먼저 지켜야… 특정 기업 배려는...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260306/133463117/2</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026031119275285015f69d33b22_29</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-07 12:14:39.031252+00:00</t>
+          <t>2026-03-12 00:44:40.057061+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>여수시</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>서울시의 공공 보행 통로 지역권 설정에도 불구하고 임의 차단 지속, 민사 소송 필요성 제기</t>
+          <t>여수시장 예비후보가 문제 제기</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>서울시가 공공 보행 통로에 지역권을 설정하여 임의 차단을 금지했음에도 불구하고, 일부 지역에서 외부인 출입 금지가 지속되고 있다. 이는 민사 소송의 영역으로, 현재의 제재 효과가 크지 않다는 지적이 나오고 있다. 다수의 시민이 공공 통로 이용에 불편을 겪고 있으며, 법적 분쟁의 가능성이 있다.</t>
+          <t>여수시장 예비후보가 여수시립박물관의 조속한 개관과 관련 책임자 추궁을 요구했다. 그는 보수공사 비용에 대한 손해배상 구상권 청구 등 법적 구제 수단을 통해 해결하고, 개관 지연으로 인한 시민의 문화 향유 기회 손실을 고려해야 한다고 주장했다. 이는 박물관 개관 지연 및 관련 문제에 대한 책임 소재를 묻는 사안이다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (서울시가 공공 보행 통로에 지역권을 설정했음에도 임의 차단 지속), 집단적 피해 (다수의 시민이 공공 통로 이용에 불편), 증거 확보 가능 (서울시의 지역권 설정), 이미 공적 절차 진행 중 (서울시의 지역권 설정) 등 적합 조건 4가지에 해당한다. 그러나 상대방의 자력이 명확하지 않고, 개별 피해자의 금전적 피해 규모를 산정하기 어려워 소송금융 투자 매력도가 낮다.</t>
+          <t>상대방 책임이 비교적 명확함 (책임추궁 및 손해배상 구상권 청구 언급), 상대방에게 자력이 충분함 (여수시 또는 관련 공공기관/대기업 시공사), 집단적 피해 (시민의 문화 향유 기회 손실) 조건에 해당한다. 다만, 구체적인 피해 금액과 책임 주체가 명확히 특정되지 않아 추가 정보 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>외부인 출입 금지… ‘우리만의’ 콘크리트 유토피아</t>
+          <t>서영학 여수시장 예비후보, 여수시립박물관 개관하고 책임추궁</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/weekend/2026/03/07/Y3PCU5F4JZHGDNIP4NVKAAMDF4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679241</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-07 00:31:28.487769+00:00</t>
+          <t>2026-03-11 13:00:22.568439+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>GS건설</t>
+        </is>
+      </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>대법원에서 정정보도 청구 소송 관련 판결 진행 중, 고층 아파트 개발 인허가 관련 의혹 제기</t>
+          <t>GS건설의 불법성 여부 주장 제기</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>송도해변 고층 아파트 개발과 관련하여 이주환 전 의원의 연루 의혹이 제기되었으며, 이에 대해 이 전 의원이 정정보도 청구 소송을 제기하여 대법원까지 진행되었습니다. 기사는 해안가 건축 허가의 적절성에 의문을 제기하고 있어, 개발로 인한 주변 주민들의 잠재적 피해 가능성을 시사합니다.</t>
+          <t>DL이앤씨는 GS건설이 재건축/재개발 사업 수주를 위해 최대 200억 원의 손해배상비를 공사비에서 제외해 주겠다는 제안을 한 것이 도시정비법상 불법이라고 주장했다. 이는 시공사 선정 과정에서의 불법 행위 가능성을 시사하며, 향후 법적 분쟁으로 이어질 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>기사는 송도해변 고층 아파트 건축 허가 과정의 의혹을 제기하며 상대방의 책임 가능성을 시사하고 있습니다 (적합 조건 1). 해변 고층 아파트 개발은 주변 주민들에게 조망권 침해 등 집단적 피해를 야기할 수 있으며 (적합 조건 3), 대법원 소송까지 진행된 점은 관련 사실관계 및 증거 확보 가능성을 높입니다 (적합 조건 5). 다만, 피해자 및 구체적인 피해 규모가 명확히 제시되지 않아 추가 확인이 필요합니다.</t>
+          <t>대기업인 GS건설이 피고가 될 수 있으며(적합 조건 2), 최대 200억 원의 손해배상비가 언급되어 피해 규모가 크다(적합 조건 4). GS건설의 제안이 도시정비법상 불법이라는 주장이 제기되었으나, 현재 공적 절차 진행 여부는 불분명하여 상대방 책임의 명확성이 추가 확인 필요하다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억원</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>송도해변 앞 고층 아파트 개발..  이주환 전 의원 연관 확인</t>
+          <t>DL이앤씨  자재 변경 거절하자 퇴출  vs GS건설  조합 니즈 맞춤 …상대...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283284</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=295680</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-06 13:12:35.068546+00:00</t>
+          <t>2026-03-11 12:56:25.533030+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>삼척시</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>피해지원 전담기관 설립 논의, 토론회 개최</t>
+          <t>초기 투자금 정산 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>구미 지역에서 전세사기 피해가 다수 발생함에 따라 피해자들을 위한 원스톱 상담·지원 체계 구축의 필요성이 제기되었다. 민간 상담 현장에서 지원 공백과 낮은 피해자 인정률이 문제로 지적되었으며, 이를 해결하기 위한 토론회가 개최되는 등 관련 논의가 활발히 진행 중이다.</t>
+          <t>삼척시의 주민 숙원 사업이었던 관광시설과 관련하여 초기 투자금 정산 문제로 삼척시가 별도 소송을 진행 중입니다. 기존 운영 법인인 영농조합의 관광시설 운영 규정 준수 여부도 쟁점인 것으로 보입니다. 법원의 판단에 따라 처리될 예정입니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>적합 조건인 집단적 피해와 큰 피해 규모가 명확하며, 전세사기 특성상 증거 확보가 용이하다. 또한 피해지원 전담기관 설립 논의 등 공적 절차 논의가 진행 중이다. 그러나 기사에서 특정된 소송 상대방의 자력 여부가 불분명하여 투자 적합도를 Medium으로 판단한다.</t>
+          <t>상대방인 삼척시는 공공기관으로 자력이 충분하며, 초기 투자금 정산 및 운영 규정 관련 분쟁이므로 관련 계약서, 재무 기록 등 증거 확보 가능성이 높습니다. 다만, 피해 규모 및 집단적 피해 여부가 불분명하고, 책임 소재가 명확히 드러나지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>구미 전세사기 피해지원 전담기관 설립 논의… 원스톱 체계 절실</t>
+          <t>주민 숙원 사업이었는데, 갈등만 남아?</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066074</t>
+          <t>https://www.mbceg.co.kr/post/134308</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-06 01:11:42.525794+00:00</t>
+          <t>2026-03-10 13:23:18.662060+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>계약 해제 적법성 및 손해배상 범위 관련 법적 공방 진행 중</t>
+          <t>배당이의소송 진행 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 미지급으로 인한 계약 해제 적법성과 손해배상 범위를 두고 법적 공방이 진행 중이다. 종중 대표권 분쟁도 얽혀 있어 추가 소송 가능성이 제기된다.</t>
+          <t>새 집에 이사한 세입자가 1년 전 토지에 설정된 저당권으로 인해 보증금을 잃을 위기에 처했습니다. 은행이 구건물과 토지를 공동 담보로 잡은 것이 발단이며, 세입자는 배당이의소송을 통해 건물분 배당금을 확보하여 손실을 최소화하려는 전략을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>피해 금액이 1250억 원으로 매우 크다는 점(적합 조건 4)은 긍정적이나, 상대방이 명확히 특정되지 않아 자력 확인이 어렵고(적합 조건 2), 계약 해제의 적법성 자체를 다투는 공방 중이므로 책임 소재가 명확하다고 보기 어렵다(적합 조건 1). 또한, 집단적 피해가 아닌 기업 간 분쟁으로 보인다(적합 조건 3).</t>
+          <t>새 건물에 대한 보증금이 1년 전 토지 저당권으로 인해 위험에 처한 복잡한 부동산 분쟁으로, 배당이의소송이라는 명확한 법적 절차가 언급되어 있습니다. 은행이 공동 담보를 잡았으므로 상대방(채권자)에게 자력이 충분하며, 관련 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 직접적인 피고의 책임이 명확히 특정되지는 않습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>1250억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>남양주 평내4지구 개발 무산 위기, '1250억 미지급' 계약 당연해제 공방...</t>
+          <t>새 집에 이사했는데, 1년 전 땅 저당권에 보증금 '증발' 위기</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065575497177471</t>
+          <t>https://lawtalknews.co.kr/article/1OKSWUHF2QP2</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-05 01:20:50.886858+00:00</t>
+          <t>2026-03-10 12:44:01.391771+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>울산 남구청, 건물주</t>
+        </is>
+      </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>수성구의 전세사기 예방 및 피해자 지원 노력 진행 중</t>
+          <t>사고 발생 후 민원 제기, 책임 공방 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>수성구에서 발생한 전세사기 피해액이 7억 원에 달하며, 특히 30대 청년층이 피해자의 51%를 차지하고 있습니다. 권리관계 분석이 까다로운 다가구주택이 피해 유형의 95%를 차지하는 가운데, 수성구는 전세사기 예방 및 피해자 보호를 위한 전문가 중개 지원에 나설 예정입니다.</t>
+          <t>울산에서 20대 남성이 파손된 맨홀에 빠져 거골 골절 중상을 입고 현대자동차 계약직 실직 위기에 처했습니다. 관할 남구청과 인근 건물주가 서로 책임을 미루며 '네 탓 공방'을 벌이고 있어 피해자는 병원비 구제 등 실질적인 법적 경로를 모색 중입니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>전세사기로 인한 집단적 피해(30대 청년층 집중)와 상당한 피해 규모(7억 원)가 확인되어 소송금융의 잠재적 대상이 될 수 있습니다. 그러나 기사에서 특정 가해자나 상대방이 명확히 제시되지 않아 상대방 책임 및 자력 확인이 어렵고, 다가구주택의 복잡한 권리관계로 인해 사건 해결에 난이도가 있을 수 있습니다.</t>
+          <t>울산 남구청(공공기관)이 잠재적 피고로 자력이 충분하며 (적합 조건 2), 피해자가 거골 골절 중상을 입고 실직 위기에 처해 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4). 사고 발생 사실과 피해 상황에 대한 증거 확보가 용이합니다 (적합 조건 5). 다만, 구청과 건물주 간 책임 공방이 있어 상대방 책임이 명확히 특정되지 않은 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>7억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>“구민 재산 보호 최정예 파수꾼 나선다” 수성구, ‘전세사기 예방 실...</t>
+          <t>[BlaccTV] 날벼락 맨홀에 발목 박살·실직위기…관할구청  책임요? 일단...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593327</t>
+          <t>https://www.yna.co.kr/view/AKR20260310109900797?input=1195m</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-05 01:16:27.727950+00:00</t>
+          <t>2026-03-10 12:19:54.227705+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr"/>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>대형 건설사</t>
+        </is>
+      </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>수성구에 전세사기 피해 신청 접수 중</t>
+          <t>공사비 갈등 장기화 및 사업 지연 우려</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>대구 수성구에서 전세사기 피해 신청 135건, 피해 금액 170억 원이 접수되었으며, 피해자 절반은 30대 청년층으로 나타났습니다. 수성구는 공인중개사와 협력하여 전세사기 예방 캠페인을 추진 중입니다.</t>
+          <t>대형 건설사와 조합원 간의 공사비 갈등이 장기화될 경우, 공사 중단 및 사업 지연으로 조합원들에게 막대한 피해가 발생할 수 있습니다. 이는 공사비 폭등 시대의 전반적인 문제로, 다수의 조합원이 집단적 피해를 입을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>다수 피해자(135명, 적합 조건 3)와 큰 피해 규모(170억 원, 적합 조건 4)로 집단소송 가능성이 높습니다. 그러나 구체적인 사기 주체가 특정되지 않아 상대방의 책임과 자력(적합 조건 1, 2)이 불분명한 점이 투자 리스크로 작용합니다.</t>
+          <t>대형 건설사를 상대로 한 공사비 갈등으로 다수의 조합원에게 집단적 피해가 발생할 가능성이 높습니다. (상대방 자력 충분, 집단적 피해, 피해 규모 큼) 다만, 책임 소재가 명확히 드러나지 않고 공적 절차가 진행 중이라는 언급이 없습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>170억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>135명</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>'전세사기 피해 170억' 수성구, 중개업소 손잡고 예방 추진</t>
+          <t>[3.3㎡당 공사비 1000만원 시대] ② 한강벨트가 쏘아올린 ‘폭등 도미노...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260304163620AE06829&amp;id=204108</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603061153271480129</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-05 00:28:04.984820+00:00</t>
+          <t>2026-03-10 00:46:14.708555+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C133" t="inlineStr"/>
+      <c r="D133" t="inlineStr"/>
+      <c r="E133" t="inlineStr"/>
       <c r="F133" t="inlineStr">
         <is>
-          <t>이웃집 화분으로 인해 내 집 앞 도로가 막혀 공사 지연 및 추가 비용이 발생한 A씨의 사례. 변호사는 공사 지연 손해를 녹취 등으로 입증하여 추가 인건비 및 장비 대기 비용을 청구할 수 있다고 조언하며, 가처분 신청 후 본안소송을 진행하는 신중한 접근을 권고했다.</t>
+          <t>이 기사는 임대인의 전세금 미반환으로 인해 새로운 계약금까지 손실을 입은 경우, 민법상 채무불이행에 따른 손해배상 청구가 가능하다고 설명합니다. 임대인의 반환 지체와 계약금 손실 사이의 상당인과관계 입증이 중요하며, 법률 전문가의 도움을 받아야 한다고 조언합니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방(이웃집)의 책임이 비교적 명확하고(적합 조건 1), 공사 지연 손해에 대한 녹취 등 증거 확보 가능성이 언급되나(적합 조건 5), 상대방의 자력이 불분명하고 집단적 피해가 아닌 개별 사건이며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 적합도는 중간 수준이다.</t>
+          <t>임대인의 전세금 미반환은 채무불이행으로 책임이 비교적 명확하고(적합 조건 1), 전세계약서 등 증거 확보가 용이합니다(적합 조건 5). 그러나 기사는 일반적인 법률 자문 형태로, 특정 임대인의 자력이나 구체적인 피해 규모, 집단적 피해 여부에 대한 정보가 부족하여 소송금융 투자 매력도가 높지 않습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>이웃집 화분에 막힌 내 집 앞 도로, 법적 대응 가능할까</t>
+          <t>전세금 미반환으로 새 계약금까지 날렸다면... 손해배상 청구 가능할까</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ZXPKPSLU5REX</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145659</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-04 00:55:50.356200+00:00</t>
+          <t>2026-03-10 00:36:04.967626+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>전세금반환소송 진행 중, 지연손해금 청구 시 '이행제공' 입증 쟁점</t>
+          <t>한국부동산원 신고센터 운영, 국토부 특사경 상시 단속, 경기도 TF 조사 등 공적 절차 진행 중</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>전세금 미반환 분쟁에서 세입자가 승소하고도 지연손해금을 받지 못하는 사례가 증가하고 있다. 이는 임대인에게 주택 인도의사를 '제공했다'는 점을 법정에서 증명하지 못하기 때문이며, 대법원 판례는 제한적으로 적용된다. 변호사는 내용증명, 문자, 통화 녹취 등 증거를 소송 제기 전부터 축적해야 한다고 조언한다.</t>
+          <t>집값 담합이 사회적 문제로 부각되며, 한국부동산원 신고센터에 다수의 신고가 접수되고 국토부 특사경이 단속에 나서는 등 공적 절차가 진행 중이다. 하지만 현행 벌금 3천만원이 부당이익보다 적어 실효성이 낮다는 지적이 있으며, 증거 확보의 어려움과 처벌 규정의 모호성도 문제로 제기된다. 전문가들은 징벌적 손해배상제도 도입 등 처벌 강화와 과학 수사 역량을 갖춘 전담 조직 신설을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>전세금 미반환 분쟁은 다수의 세입자가 겪는 광범위한 문제로 (집단적 피해), 전세금 자체의 규모가 커서 피해 규모가 상당합니다 (피해 규모가 큼). 기사는 지연손해금 청구를 위한 '이행제공' 입증의 어려움을 다루지만, 증거 확보 방안을 제시하여 적절한 법률 조력 시 승소 가능성을 높일 수 있습니다 (증거가 있거나 확보 가능함). 다만, 상대방인 임대인의 자력은 개별 사건마다 다를 수 있어 투자 리스크가 존재합니다.</t>
+          <t>적합 조건 3(집단적 피해)과 6(공적 절차 진행 중)에 해당합니다. 집값 담합으로 인해 다수의 무주택 서민, 신혼부부, 청년 등이 잠재적 피해를 입을 수 있으며, 한국부동산원 신고센터 운영 및 국토부 특사경 투입 등 공적 절차가 활발히 진행 중입니다. 다만, 상대방(개별 집주인)의 자력 불확실성, 피해 금액 산정 및 증거 확보의 어려움이 있어 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (잠재적 무주택 서민, 신혼부부, 청년 등)</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[인터뷰] '전세금반환소송' 승소…이행제공 입증 불가 시  지연이자 없...</t>
+          <t>[기획] 어차피 '솜방망이'… 집값 담합 처벌 규정 손봐야</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>cnbnews.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.cnbnews.com/news/article.html?no=781322</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343794</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-04 00:34:35.679252+00:00</t>
+          <t>2026-03-08 12:32:29.046556+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>정부 또는 관련 공공기관</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>특별법 개정 촉구</t>
+          <t>정치권 주도로 집단소송 검토 및 준비 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>피해자들이 전세 제도와 관련하여 특별법 개정을 국회에 촉구하고 있습니다. 현재 제도는 사후 지원과 한시적 보완에 머물러 있으며, 전세 제도의 특수성으로 인해 발생한 문제에 대한 근본적인 해결책을 요구하고 있습니다.</t>
+          <t>국민의힘이 '이재명 정부'의 정책으로 인해 재산권이 부당하게 침해당한 국민들을 위해 부동산 단체 소송의 소송대리인으로서 활동하겠다고 밝힌 내용입니다. 이는 정부 정책으로 인한 집단적 재산권 피해에 대한 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>전세 제도와 관련된 '피해자들'의 '집단적 피해'가 발생했으며 (적합 조건 3), '특별법 개정 촉구' 등 '공적 절차'가 진행 중입니다 (적합 조건 6). 전세 보증금 관련 피해이므로 '피해 규모가 큼'으로 추정됩니다 (적합 조건 4). 그러나 소송 상대방이 명확히 특정되지 않고 (적합 조건 1 미흡), 상대방의 자력 여부가 불분명하여 (적합 조건 2 미흡) High 등급으로 판단하기는 어렵습니다.</t>
+          <t>상대방이 '이재명 정부'로 지칭되어 정부 또는 공공기관일 가능성이 높아 자력이 충분합니다. 또한 '부동산 소송을 단체로 진행'하고 '재산권이 부당하게 침해당할 국민들'이라는 표현에서 집단적 피해가 명확히 예상됩니다. 다만, 구체적인 책임 소재와 증거 확보 여부가 불분명하며, 현재까지 공식적인 공적 절차 진행 여부는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[언주로 칼럼]봉합과 설계 사이</t>
+          <t>[젊치인] 김민규  전한길과의 부정선거 토론, 이준석 대표가 하고 싶었...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021456594830519</t>
+          <t>https://www.dailian.co.kr/news/view/1617988/?sc=Naver</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-03 00:26:13.874157+00:00</t>
+          <t>2026-03-08 00:34:06.711155+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>A씨 (임대사업자), B씨, C씨 (공인중개사)</t>
+        </is>
+      </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제를 위한 선구제 방안 및 배드뱅크 도입 등 공적 절차 논의 및 요구 진행 중</t>
+          <t>대전지법에서 임대사업자 A씨 징역 13년, 공인중개사 B씨 징역 3년 6개월, C씨 징역 1년 선고</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 3년간 고통받으며 공동담보 피해 구제를 위한 배드뱅크 도입과 임대인 동의 없는 피해주택 시설 관리 방안 마련 등을 요구하고 있습니다. 피해자들이 꾸준히 요구해온 선구제 방안이 진전을 보이고 있으나, 피해자들은 여전히 근본적인 대책 마련을 촉구하고 있습니다.</t>
+          <t>대전에서 50대 임대사업자 A씨가 깡통전세 건물 36채를 이용해 약 200명의 피해자로부터 223억 5천만원 상당의 보증금을 편취한 혐의로 징역 13년을 선고받았습니다. 공인중개사 B씨와 C씨도 범행에 가담하여 각각 징역형을 선고받았으며, A씨는 편취한 돈으로 사치를 부린 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>전세사기로 인한 집단적 피해가 명확하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 증거 확보가 가능하고(적합 조건 5), 선구제 방안 논의 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 소송 상대방인 개별 임대인의 자력이 불충분할 가능성이 높고, 기사 내용이 주로 정부 대책 요구에 초점이 맞춰져 있어 소송금융의 핵심인 '회수 가능성 높은 특정 피고'가 불분명합니다.</t>
+          <t>임대사업자와 공인중개사들의 사기 행각이 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1), 피해자 약 200명, 피해 금액 약 223억 5천만원으로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한, 형사 재판을 통해 강력한 증거가 확보되었고(적합 조건 5), 이미 1심 판결이 선고되어 공적 절차가 진행 중입니다(적합 조건 6). 그러나 주범인 임대사업자 A씨의 개인 자력으로 200억 원이 넘는 피해 금액을 전액 배상하기 어려울 가능성이 있어 자력 충분 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 223억 5천만원</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>약 200명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>“답장도 못 했는데…” 동료 잃은 3년, 전세사기는 여전</t>
+          <t>200억 전세사기 벌이고 백화점서 돈 펑펑…임대사업자 징역 13년</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602260219</t>
+          <t>https://www.joongang.co.kr/article/25409922</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-03 00:16:55.046910+00:00</t>
+          <t>2026-03-07 12:25:39.013921+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>지구단위계획 변경 및 공모 계약 조정 절차 진행 중, 소송 가능성 제기</t>
+          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>세종 어반아트리움의 용도완화 및 지구단위계획 변경을 둘러싸고 형평성 논란이 제기되며 소송 가능성이 언급되었습니다. LH 관계자는 공모 취지를 벗어나는 변경이 소송으로 이어질 수 있다고 우려하고 있습니다. 현재는 관련 절차가 진행 중이며, 잠재적 분쟁의 초기 단계입니다.</t>
+          <t>전세 사기 피해가 지속적으로 증가하여 누적 3만 6천 건 이상이 '전세사기피해자법'에 따라 피해자로 인정됨. 피해자 대부분은 보증금 3억 원 이하 임차인으로, 계약서 특약의 중요성이 강조되고 있음. 기사는 전세 사기 예방 및 대응 방안에 초점을 맞추고 있음.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>LH는 공공기관으로 자력이 충분하며(적합 조건 2), 지구단위계획 변경 및 공모 계약 조정 관련 문서 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 현재는 소송 가능성이 제기된 단계로 상대방의 책임이 명확히 드러나지 않았고(적합 조건 1 불충분), 구체적인 피해 규모나 피해자 수가 확인되지 않아(적합 조건 3, 4 불충분) 추가적인 정보 확인이 필요합니다.</t>
+          <t>전세 사기 피해가 누적 3만 6천 건 이상으로 집단적 피해(적합 조건 3)이며, 피해 규모도 수억 원에 달함(적합 조건 4). 또한 '전세사기피해자법'에 따른 피해자 인정 절차가 진행 중인 공적 절차가 있음(적합 조건 6). 그러나 특정 가해자가 명확히 제시되지 않고 기사 내용이 예방 및 일반적인 현상에 초점을 맞추고 있어, 개별 소송금융 투자 대상으로서의 구체적인 사건 발굴은 추가 조사가 필요함.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누적 3만 6950건 이상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>공모 취지 충돌, 소송 변수까지 …세종 어반아트리움 용도완화 '난항'</t>
+          <t>“이거 모르면 전세 3억 날린다”…전세 계약서 필수 특약</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260324</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260306/133463117/2</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-02 12:51:52.146018+00:00</t>
+          <t>2026-03-07 12:14:39.031252+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제를 위한 최소보장제 등 입법 추진 중</t>
+          <t>서울시의 공공 보행 통로 지역권 설정에도 불구하고 임의 차단 지속, 민사 소송 필요성 제기</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 '최소보장제' 도입과 '선지급 후정산' 방식 적용을 추진합니다. 전세사기를 사회적 재난으로 규정하고, 피해자의 75%가 2030 청년 세대임을 강조하며 피해 회복에 최선을 다하겠다고 밝혔습니다. 국토교통부 등 관계 부처와 협의를 거쳐 마련된 이번 지원책은 국회 특별법 개정안 심의를 통해 구체화될 예정입니다.</t>
+          <t>서울시가 공공 보행 통로에 지역권을 설정하여 임의 차단을 금지했음에도 불구하고, 일부 지역에서 외부인 출입 금지가 지속되고 있다. 이는 민사 소송의 영역으로, 현재의 제재 효과가 크지 않다는 지적이 나오고 있다. 다수의 시민이 공공 통로 이용에 불편을 겪고 있으며, 법적 분쟁의 가능성이 있다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>전세사기는 명백한 사회적 재난으로 다수의 피해자(2030 청년 세대 75%)가 발생했으며, 피해 규모가 크고 당정의 입법 추진 등 공적 절차가 활발히 진행 중입니다. 다만, 기사는 정부의 구제책 마련에 초점을 맞추고 있어 소송금융의 직접적인 대상이 될 만한 특정 가해 기업이나 기관이 명확히 제시되지 않아 피고 특정 및 자력 확인이 추가로 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (서울시가 공공 보행 통로에 지역권을 설정했음에도 임의 차단 지속), 집단적 피해 (다수의 시민이 공공 통로 이용에 불편), 증거 확보 가능 (서울시의 지역권 설정), 이미 공적 절차 진행 중 (서울시의 지역권 설정) 등 적합 조건 4가지에 해당한다. 그러나 상대방의 자력이 명확하지 않고, 개별 피해자의 금전적 피해 규모를 산정하기 어려워 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수 (2030 청년 세대 75%)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>전세사기 구제길 열리나…‘전세사기 최소보장제’ 입법 추진 [호모 집...</t>
+          <t>외부인 출입 금지… ‘우리만의’ 콘크리트 유토피아</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974747</t>
+          <t>https://www.chosun.com/national/weekend/2026/03/07/Y3PCU5F4JZHGDNIP4NVKAAMDF4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-02-28 12:21:59.988502+00:00</t>
+          <t>2026-03-07 00:31:28.487769+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D139" t="inlineStr"/>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>시공사의 책임준공 미이행 시 분쟁 발생 가능성 있음</t>
+          <t>대법원에서 정정보도 청구 소송 관련 판결 진행 중, 고층 아파트 개발 인허가 관련 의혹 제기</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>코오롱이 대전 봉명동 주상복합 신축공사 PF와 관련하여 퍼스트원홀딩스에 2330억 원 규모의 채무보증을 결정했습니다. 이는 시공사의 책임준공 미이행 시 손해배상 및 주택도시보증공사에 대한 연대보증을 포함합니다. 현재는 분쟁이 발생하지 않았으나, 향후 시공사 책임준공 미이행 시 대규모 건설·부동산 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>송도해변 고층 아파트 개발과 관련하여 이주환 전 의원의 연루 의혹이 제기되었으며, 이에 대해 이 전 의원이 정정보도 청구 소송을 제기하여 대법원까지 진행되었습니다. 기사는 해안가 건축 허가의 적절성에 의문을 제기하고 있어, 개발로 인한 주변 주민들의 잠재적 피해 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>코오롱 및 주택도시보증공사라는 자력 있는 상대방이 특정되고(적합 조건 2), 채무보증 규모가 2330억 원으로 잠재적 피해 규모가 매우 큽니다(적합 조건 4). 주상복합 신축공사 관련이므로 책임준공 미이행 시 다수의 수분양자 피해 발생 가능성도 있습니다(적합 조건 3). 그러나 현재는 채무보증 결정에 대한 기사로, 실제 분쟁 발생의 전제 조건인 시공사의 책임준공 미이행이 발생하지 않아 즉각적인 소송금융 투자 대상은 아닙니다.</t>
+          <t>기사는 송도해변 고층 아파트 건축 허가 과정의 의혹을 제기하며 상대방의 책임 가능성을 시사하고 있습니다 (적합 조건 1). 해변 고층 아파트 개발은 주변 주민들에게 조망권 침해 등 집단적 피해를 야기할 수 있으며 (적합 조건 3), 대법원 소송까지 진행된 점은 관련 사실관계 및 증거 확보 가능성을 높입니다 (적합 조건 5). 다만, 피해자 및 구체적인 피해 규모가 명확히 제시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>2330억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>코오롱, 퍼스트원홀딩스 채무보증 결정…2330억 규모</t>
+          <t>송도해변 앞 고층 아파트 개발..  이주환 전 의원 연관 확인</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635770</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283284</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-02-28 01:31:22.443422+00:00</t>
+          <t>2026-03-06 13:12:35.068546+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>시공사 교체 시 소송 예고, 현재 조합과 협상 중</t>
+          <t>피해지원 전담기관 설립 논의, 토론회 개최</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 조합이 특정 마감재 선정을 강요했다고 주장하며, 시공사 교체 시 손해배상 청구 등 법적 대응을 할 방침이라고 밝혔다. 현재 DL이앤씨는 마감일까지 조합과 대화를 지속하며 원활한 사업 재개를 위해 노력하겠다는 입장이다.</t>
+          <t>구미 지역에서 전세사기 피해가 다수 발생함에 따라 피해자들을 위한 원스톱 상담·지원 체계 구축의 필요성이 제기되었다. 민간 상담 현장에서 지원 공백과 낮은 피해자 인정률이 문제로 지적되었으며, 이를 해결하기 위한 토론회가 개최되는 등 관련 논의가 활발히 진행 중이다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>상대방(상대원2구역 조합)은 재개발 사업을 추진하는 주체이므로 자력이 충분할 것으로 예상되며(적합 조건 2), 시공사 교체 시 발생할 손해배상 청구 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 조합의 책임이 명확하게 드러나지 않고 DL이앤씨의 일방적인 주장으로 보이며, 집단적 피해 사례는 아닙니다.</t>
+          <t>적합 조건인 집단적 피해와 큰 피해 규모가 명확하며, 전세사기 특성상 증거 확보가 용이하다. 또한 피해지원 전담기관 설립 논의 등 공적 절차 논의가 진행 중이다. 그러나 기사에서 특정된 소송 상대방의 자력 여부가 불분명하여 투자 적합도를 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>DL이앤씨  상대원2구역 조합, 특정 마감재 선정 강요했다</t>
+          <t>구미 전세사기 피해지원 전담기관 설립 논의… 원스톱 체계 절실</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>koreastocknews.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>http://www.koreastocknews.com/news/articleView.html?idxno=117026</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066074</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-02-28 01:30:42.166246+00:00</t>
+          <t>2026-03-06 01:11:42.525794+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>한국전력공사가 수성구청과 시공사를 상대로 손해배상 소송 제기</t>
+          <t>계약 해제 적법성 및 손해배상 범위 관련 법적 공방 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>대구 범어네거리 지반 침하 복구공사 중 지하 전력 케이블이 손상되어 한국전력공사가 수성구청과 시공사를 상대로 1억 9천 5백만원의 손해배상 소송을 제기했습니다. 한전은 공사 전 통보 및 입회 요청 미이행을 주장하나, 시공사는 한전 설비의 구조적 불안정과 보호 조치 미흡을, 수성구청은 자신들의 책임이 없다고 반박하며 법적 공방이 예상됩니다.</t>
+          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 미지급으로 인한 계약 해제 적법성과 손해배상 범위를 두고 법적 공방이 진행 중이다. 종중 대표권 분쟁도 얽혀 있어 추가 소송 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>상대방(수성구청)의 자력이 충분하고, 피해 금액이 1억 9천 5백만원으로 소송금융 투자 대상으로 고려할 만한 규모입니다. 다만, 책임 소재에 대한 당사자 간 주장이 엇갈려 법적 공방이 예상되며, 집단적 피해가 아닌 단일 사건이라는 점이 적합도를 낮춥니다. (적합 조건 2, 4 해당)</t>
+          <t>피해 금액이 1250억 원으로 매우 크다는 점(적합 조건 4)은 긍정적이나, 상대방이 명확히 특정되지 않아 자력 확인이 어렵고(적합 조건 2), 계약 해제의 적법성 자체를 다투는 공방 중이므로 책임 소재가 명확하다고 보기 어렵다(적합 조건 1). 또한, 집단적 피해가 아닌 기업 간 분쟁으로 보인다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>1억 9천 5백만원</t>
+          <t>1250억 원</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>1 (한국전력공사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>범어네거리 지반침하 공사 중 전력 케이블 손상…한전, 수성구·시공사...</t>
+          <t>남양주 평내4지구 개발 무산 위기, '1250억 미지급' 계약 당연해제 공방...</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022615002043562</t>
+          <t>https://hbnpress.com/news/view/1065575497177471</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-02-28 01:29:02.309276+00:00</t>
+          <t>2026-03-05 01:20:50.886858+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>조합장 해임총회 예정, 시공사 교체 관련 분쟁 진행 중</t>
+          <t>수성구의 전세사기 예방 및 피해자 지원 노력 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 마감재 갈등으로 시공사 교체 논의가 진행 중이며, 내달 조합장 해임총회가 예정되어 있습니다. 전문가는 시공사 교체 시 거액의 손해배상 소송과 사업 중단으로 인한 조합원 분담금 폭탄을 경고했습니다.</t>
+          <t>수성구에서 발생한 전세사기 피해액이 7억 원에 달하며, 특히 30대 청년층이 피해자의 51%를 차지하고 있습니다. 권리관계 분석이 까다로운 다가구주택이 피해 유형의 95%를 차지하는 가운데, 수성구는 전세사기 예방 및 피해자 보호를 위한 전문가 중개 지원에 나설 예정입니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 조합원 다수가 '분담금 폭탄' 위험에 처해 집단적 피해 가능성이 높고(적합 조건 3), '거액의 손해배상 소송'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 시공사의 책임이 명확히 특정되지 않았고, 소송이 실제로 제기된 단계는 아닙니다.</t>
+          <t>전세사기로 인한 집단적 피해(30대 청년층 집중)와 상당한 피해 규모(7억 원)가 확인되어 소송금융의 잠재적 대상이 될 수 있습니다. 그러나 기사에서 특정 가해자나 상대방이 명확히 제시되지 않아 상대방 책임 및 자력 확인이 어렵고, 다가구주택의 복잡한 권리관계로 인해 사건 해결에 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>'시공사 교체 혼란' 상대원2구역… 내달 14일 조합장 해임총회가 분수령</t>
+          <t>“구민 재산 보호 최정예 파수꾼 나선다” 수성구, ‘전세사기 예방 실...</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=60199</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593327</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-02-28 01:28:53.747328+00:00</t>
+          <t>2026-03-05 01:16:27.727950+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>피해 입증의 어려움으로 법적 분쟁 가능성 있음</t>
+          <t>수성구에 전세사기 피해 신청 접수 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>발파 작업으로 인해 유리창이 깨지고 벽이 갈라지는 등 재산 피해가 발생한 것으로 보도되었습니다. 한국건설안전학회 부회장은 피해자들이 시공사를 상대로 피해를 입증하기 어렵다고 지적하며, 법정에서 불리할 수 있다고 언급했습니다.</t>
+          <t>대구 수성구에서 전세사기 피해 신청 135건, 피해 금액 170억 원이 접수되었으며, 피해자 절반은 30대 청년층으로 나타났습니다. 수성구는 공인중개사와 협력하여 전세사기 예방 캠페인을 추진 중입니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>발파 작업으로 인한 유리창 파손 및 벽 균열 등 다수의 재산 피해가 발생했을 가능성이 있으며 (집단적 피해), 피해자들이 시공사를 상대로 피해 입증에 어려움을 겪고 있어 소송금융의 지원이 필요한 상황입니다 (증거 확보 가능성). 다만, 시공사의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>다수 피해자(135명, 적합 조건 3)와 큰 피해 규모(170억 원, 적합 조건 4)로 집단소송 가능성이 높습니다. 그러나 구체적인 사기 주체가 특정되지 않아 상대방의 책임과 자력(적합 조건 1, 2)이 불분명한 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>170억 원</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>135명</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>유리창 깨지고 벽 갈라지고…발파 작업이 원인?</t>
+          <t>'전세사기 피해 170억' 수성구, 중개업소 손잡고 예방 추진</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459036&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260304163620AE06829&amp;id=204108</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-02-28 00:25:55.724501+00:00</t>
+          <t>2026-03-05 00:28:04.984820+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>김해시 지역주택조합</t>
+          <t>이웃집</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>창원지법 제6민사부 1심 판결</t>
+          <t>법적 대응 검토 중, 가처분 및 본안소송 예정</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>창원지법은 조합원 자격을 상실한 지역주택조합 조합원 9명이 납부한 분담금 반환 소송에서 원고들의 청구를 일부 인용했다. 재판부는 조합원들의 가입 및 자격상실 시기에 따른 규약 적용을 달리하여 공제 대상을 판단했으며, 조합의 사업 수행 및 잔여 조합원 부담을 고려해 계약 조항의 공정성 주장은 받아들이지 않았다. 피고는 김해시에 3764세대 아파트를 신축하는 지역주택조합이다.</t>
+          <t>이웃집 화분으로 인해 내 집 앞 도로가 막혀 공사 지연 및 추가 비용이 발생한 A씨의 사례. 변호사는 공사 지연 손해를 녹취 등으로 입증하여 추가 인건비 및 장비 대기 비용을 청구할 수 있다고 조언하며, 가처분 신청 후 본안소송을 진행하는 신중한 접근을 권고했다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>대규모 아파트 사업을 추진하는 지역주택조합이 피고로 자력이 충분하며(적합 조건 2), 법원 판결을 통해 조합의 분담금 반환 책임이 일부 인정되어 법적 근거가 마련되었습니다(적합 조건 1, 5). 다만, 현재 기사에 언급된 원고는 9명으로 집단적 피해 조건(수십 명 이상)에 미달하며, 계약 조항의 공정성 주장이 일부 기각되어 책임 범위가 제한적입니다.</t>
+          <t>상대방(이웃집)의 책임이 비교적 명확하고(적합 조건 1), 공사 지연 손해에 대한 녹취 등 증거 확보 가능성이 언급되나(적합 조건 5), 상대방의 자력이 불분명하고 집단적 피해가 아닌 개별 사건이며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 적합도는 중간 수준이다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>창원지법, 조합원자격상실 지역주택조합 조합원의 기 납부한 분담금 반...</t>
+          <t>이웃집 화분에 막힌 내 집 앞 도로, 법적 대응 가능할까</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022708333776879a8c8bf58f_12</t>
+          <t>https://lawtalknews.co.kr/article/ZXPKPSLU5REX</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-02-27 00:55:23.788761+00:00</t>
+          <t>2026-03-04 00:55:50.356200+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (2심 계약자 승소 판결 파기)</t>
+          <t>전세금반환소송 진행 중, 지연손해금 청구 시 '이행제공' 입증 쟁점</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>생활형숙박시설(생숙) 분양 계약자들이 허위·과장 광고를 이유로 시행사를 상대로 제기한 부당이득반환 청구 소송에서 대법원이 시행사의 손을 들어주며 2심 판결을 파기환송했다. 대법원은 계약서에 생숙 용도가 명시된 경우 홍보물에 주거 문구가 일부 사용되었더라도 계약 취소의 중대한 사유가 되지 않는다고 판단했다. 이 판결은 현재 잇따르는 생숙 관련 소송에 중요한 영향을 미칠 것으로 보인다.</t>
+          <t>전세금 미반환 분쟁에서 세입자가 승소하고도 지연손해금을 받지 못하는 사례가 증가하고 있다. 이는 임대인에게 주택 인도의사를 '제공했다'는 점을 법정에서 증명하지 못하기 때문이며, 대법원 판례는 제한적으로 적용된다. 변호사는 내용증명, 문자, 통화 녹취 등 증거를 소송 제기 전부터 축적해야 한다고 조언한다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>대법원 판결로 인해 '동기의 착오'를 근거로 한 계약 취소 주장은 어려워졌으나, '허위·과장 광고'를 이유로 한 생숙 소송이 잇따르고 있어 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가진 다른 사례 발굴 가능성은 있음. 홍보물 등 증거 확보도 용이(적합 조건 5)하나, 대법원 판례로 상대방 책임 입증 난이도가 상승하여 투자 위험이 존재함.</t>
+          <t>전세금 미반환 분쟁은 다수의 세입자가 겪는 광범위한 문제로 (집단적 피해), 전세금 자체의 규모가 커서 피해 규모가 상당합니다 (피해 규모가 큼). 기사는 지연손해금 청구를 위한 '이행제공' 입증의 어려움을 다루지만, 증거 확보 방안을 제시하여 적절한 법률 조력 시 승소 가능성을 높일 수 있습니다 (증거가 있거나 확보 가능함). 다만, 상대방인 임대인의 자력은 개별 사건마다 다를 수 있어 투자 리스크가 존재합니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>대법 '생숙분양 소송' 시행사 손 들어줬다</t>
+          <t>[인터뷰] '전세금반환소송' 승소…이행제공 입증 불가 시  지연이자 없...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>cnbnews.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261832270906</t>
+          <t>https://www.cnbnews.com/news/article.html?no=781322</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-02-26 13:19:32.288437+00:00</t>
+          <t>2026-03-04 00:34:35.679252+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>당정의 전세사기 피해자 구제 대책 논의 및 발표</t>
+          <t>특별법 개정 촉구</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 보증금 '최소보장제' 도입을 골자로 한 대책을 발표했다. 이는 피해자에게 먼저 보상하고 사후 정산하는 방식이다. 전세사기 피해는 다수에게 발생하고 피해 규모가 크지만, 가해자의 자력 확보가 어려운 경우가 많아 정부 차원의 대책이 논의되고 있다.</t>
+          <t>피해자들이 전세 제도와 관련하여 특별법 개정을 국회에 촉구하고 있습니다. 현재 제도는 사후 지원과 한시적 보완에 머물러 있으며, 전세 제도의 특수성으로 인해 발생한 문제에 대한 근본적인 해결책을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중(당정의 구제 대책 논의)이 해당됩니다. 그러나 소송금융의 핵심인 특정 상대방의 자력 여부가 불확실하며, 기사 내용이 정부의 구제 대책 발표에 초점을 맞춰 직접적인 소송금융 투자 대상 발굴에는 추가 정보가 필요합니다.</t>
+          <t>전세 제도와 관련된 '피해자들'의 '집단적 피해'가 발생했으며 (적합 조건 3), '특별법 개정 촉구' 등 '공적 절차'가 진행 중입니다 (적합 조건 6). 전세 보증금 관련 피해이므로 '피해 규모가 큼'으로 추정됩니다 (적합 조건 4). 그러나 소송 상대방이 명확히 특정되지 않고 (적합 조건 1 미흡), 상대방의 자력 여부가 불분명하여 (적합 조건 2 미흡) High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>당정, 전세사기 피해자 보증금 '최소보장제' 도입</t>
+          <t>[언주로 칼럼]봉합과 설계 사이</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014651</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021456594830519</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-02-26 12:31:11.419563+00:00</t>
+          <t>2026-03-03 00:26:13.874157+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>정부/국회 차원 피해 구제 정책 논의 및 입법 진행 중</t>
+          <t>전세사기 피해자 구제를 위한 선구제 방안 및 배드뱅크 도입 등 공적 절차 논의 및 요구 진행 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 임차보증금의 최대 절반까지 국가가 보전하는 '선지급 후정산' 방식의 입법을 추진한다. 더불어민주당 전세사기대책특별위원회는 26일 회의를 열고 이 같은 내용의 전세사기 피해자 구제 강화를 위한 입법을 논의했다.</t>
+          <t>전세사기 피해자들이 3년간 고통받으며 공동담보 피해 구제를 위한 배드뱅크 도입과 임대인 동의 없는 피해주택 시설 관리 방안 마련 등을 요구하고 있습니다. 피해자들이 꾸준히 요구해온 선구제 방안이 진전을 보이고 있으나, 피해자들은 여전히 근본적인 대책 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수 발생하여 집단적 피해(적합 조건 3)에 해당하며, 임차보증금이라는 큰 피해 규모(적합 조건 4)를 가지고 있다. 또한, 정부와 국회 차원에서 피해 구제를 위한 입법 절차가 진행 중(적합 조건 6)이므로 소송금융의 잠재적 수요는 높다. 다만, 기사 내용이 정책 발표에 집중되어 있어 소송 상대방의 자력이나 소송의 구체적인 진행 상황이 명확하지 않다.</t>
+          <t>전세사기로 인한 집단적 피해가 명확하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 증거 확보가 가능하고(적합 조건 5), 선구제 방안 논의 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 소송 상대방인 개별 임대인의 자력이 불충분할 가능성이 높고, 기사 내용이 주로 정부 대책 요구에 초점이 맞춰져 있어 소송금융의 핵심인 '회수 가능성 높은 특정 피고'가 불분명합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>수천만원~수억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>전세사기 피해자에 최대 절반 보상…'선지급 후정산' 시행</t>
+          <t>“답장도 못 했는데…” 동료 잃은 3년, 전세사기는 여전</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602267298i</t>
+          <t>https://www.kukinews.com/article/view/kuk202602260219</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-02-26 12:30:34.401493+00:00</t>
+          <t>2026-03-03 00:16:55.046910+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr"/>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>LH (한국토지주택공사)</t>
+        </is>
+      </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제 법안 논의 및 최소보장금 선지급 방안 발표</t>
+          <t>지구단위계획 변경 및 공모 계약 조정 절차 진행 중, 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>복기왕 더불어민주당 의원이 전세사기 피해자 구제를 위해 '최소보장금 선지급 후정산' 방안을 발표했다. 이는 신탁사기, 공동담보주택 피해자 등 전세사기특별법 사각지대에 놓인 이들을 구제하고, 경·공매가 종료된 피해자에게도 소급 적용하는 것을 목표로 한다. 국회에서 관련 대책이 논의 중이며, 다수의 피해자가 발생한 사회적 문제이다.</t>
+          <t>세종 어반아트리움의 용도완화 및 지구단위계획 변경을 둘러싸고 형평성 논란이 제기되며 소송 가능성이 언급되었습니다. LH 관계자는 공모 취지를 벗어나는 변경이 소송으로 이어질 수 있다고 우려하고 있습니다. 현재는 관련 절차가 진행 중이며, 잠재적 분쟁의 초기 단계입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수에게 발생한 집단적 피해이며(적합 조건 3), 임차보증금 단위의 피해 규모가 크고(적합 조건 4), 전세사기특별법 제정 및 국회 논의 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 기사 내용만으로는 특정 소송의 상대방(가해자)의 자력이나 책임 명확성을 구체적으로 파악하기 어렵다.</t>
+          <t>LH는 공공기관으로 자력이 충분하며(적합 조건 2), 지구단위계획 변경 및 공모 계약 조정 관련 문서 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 현재는 소송 가능성이 제기된 단계로 상대방의 책임이 명확히 드러나지 않았고(적합 조건 1 불충분), 구체적인 피해 규모나 피해자 수가 확인되지 않아(적합 조건 3, 4 불충분) 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>與복기왕  전세사기 피해자에 최소보장금 선지급 후정산</t>
+          <t>공모 취지 충돌, 소송 변수까지 …세종 어반아트리움 용도완화 '난항'</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022610484818610</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260324</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-02-26 12:22:05.953490+00:00</t>
+          <t>2026-03-02 12:51:52.146018+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심에서 분양 계약 취소 인정</t>
+          <t>전세사기 피해자 구제를 위한 최소보장제 등 입법 추진 중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>분양사 C회사가 병원 입점을 확정적으로 홍보했으나 무산되자, 상가를 분양받은 A씨와 B씨가 분양 계약 취소 소송을 제기했다. 서울고등법원은 분양사의 허위/과장 광고로 인한 계약 불이행을 인정하며 분양 계약 취소를 인정하는 판결을 내렸다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 '최소보장제' 도입과 '선지급 후정산' 방식 적용을 추진합니다. 전세사기를 사회적 재난으로 규정하고, 피해자의 75%가 2030 청년 세대임을 강조하며 피해 회복에 최선을 다하겠다고 밝혔습니다. 국토교통부 등 관계 부처와 협의를 거쳐 마련된 이번 지원책은 국회 특별법 개정안 심의를 통해 구체화될 예정입니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>분양사의 허위/과장 홍보로 인한 계약 취소 건으로 상대방 책임이 명확하고(적합 조건 1), 상가 분양 계약이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 법원에서 계약 취소를 인정한 것으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 확인된 피해자가 소수이며(적합 조건 3 불충족), 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
+          <t>전세사기는 명백한 사회적 재난으로 다수의 피해자(2030 청년 세대 75%)가 발생했으며, 피해 규모가 크고 당정의 입법 추진 등 공적 절차가 활발히 진행 중입니다. 다만, 기사는 정부의 구제책 마련에 초점을 맞추고 있어 소송금융의 직접적인 대상이 될 만한 특정 가해 기업이나 기관이 명확히 제시되지 않아 피고 특정 및 자력 확인이 추가로 필요합니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>다수 (2030 청년 세대 75%)</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>병원 확정 홍보 믿고 산 약국 상가... 입점 무산되면 계약 취소</t>
+          <t>전세사기 구제길 열리나…‘전세사기 최소보장제’ 입법 추진 [호모 집...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>pharmnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.pharmnews.com/news/articleView.html?idxno=301684</t>
+          <t>https://www.mk.co.kr/article/11974747</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-02-26 00:50:56.237054+00:00</t>
+          <t>2026-02-28 12:21:59.988502+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>김해시</t>
-[...6 lines deleted...]
-      </c>
+          <t>코오롱, 주택도시보증공사</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
-          <t>국회의원 기자회견 및 시의 소유권 이전 소송 검토 중</t>
+          <t>시공사의 책임준공 미이행 시 분쟁 발생 가능성 있음</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>김해 장유여객터미널이 준공 후 2년간 개장하지 못하고 표류 중인 가운데, 김정호 국회의원이 김해시의 사용 인가 승인을 촉구했다. 김해시는 시행사 요구를 수용할 수 없으며 소유권 이전 소송을 검토 중이라고 밝혀, 시와 시행사 간의 갈등이 심화되고 있다.</t>
+          <t>코오롱이 대전 봉명동 주상복합 신축공사 PF와 관련하여 퍼스트원홀딩스에 2330억 원 규모의 채무보증을 결정했습니다. 이는 시공사의 책임준공 미이행 시 손해배상 및 주택도시보증공사에 대한 연대보증을 포함합니다. 현재는 분쟁이 발생하지 않았으나, 향후 시공사 책임준공 미이행 시 대규모 건설·부동산 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>김해시라는 공공기관이 소송 상대방이 될 경우 자력이 충분하며 (적합 조건 2), 터미널 개장 지연에 대한 책임 소재를 가릴 수 있는 계약서, 공문 등 객관적 증거 확보 가능성이 높음 (적합 조건 5). 그러나 기사 내용만으로는 피해 규모가 명확히 특정되지 않고, 소송의 주체 및 청구 내용이 불분명하여 적합도를 'Medium'으로 판단.</t>
+          <t>코오롱 및 주택도시보증공사라는 자력 있는 상대방이 특정되고(적합 조건 2), 채무보증 규모가 2330억 원으로 잠재적 피해 규모가 매우 큽니다(적합 조건 4). 주상복합 신축공사 관련이므로 책임준공 미이행 시 다수의 수분양자 피해 발생 가능성도 있습니다(적합 조건 3). 그러나 현재는 채무보증 결정에 대한 기사로, 실제 분쟁 발생의 전제 조건인 시공사의 책임준공 미이행이 발생하지 않아 즉각적인 소송금융 투자 대상은 아닙니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2330억 원</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>김정호 의원  김해시, 장유여객터미널 사용 인가 즉각 승인해야</t>
+          <t>코오롱, 퍼스트원홀딩스 채무보증 결정…2330억 규모</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6083166</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635770</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-02-25 13:23:15.352537+00:00</t>
+          <t>2026-02-28 01:31:22.443422+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>상대원2구역 조합</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>강원특별자치도 법률자문단 가동</t>
+          <t>시공사 교체 시 소송 예고, 현재 조합과 협상 중</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>강원특별자치도가 전세 사기 피해자 보호를 위해 법률자문단을 가동한다. 변호사, 법무사, 공인중개사가 참여하여 보증금 반환 및 손해배상 청구 등 민·형사 소송과 법무 절차 관련 종합적인 법률 상담을 제공할 예정이다. 이는 전세 사기 피해자들의 권리 구제를 돕기 위한 공적 지원 절차의 일환이다.</t>
+          <t>DL이앤씨가 상대원2구역 조합이 특정 마감재 선정을 강요했다고 주장하며, 시공사 교체 시 손해배상 청구 등 법적 대응을 할 방침이라고 밝혔다. 현재 DL이앤씨는 마감일까지 조합과 대화를 지속하며 원활한 사업 재개를 위해 노력하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>전세 사기 피해자 다수 발생으로 집단적 피해(조건 3)가 명확하며, 강원특별자치도에서 법률자문단을 가동하여 공적 절차(조건 6)가 진행 중임. 전세 사기의 특성상 피해 규모(조건 4)가 클 것으로 예상되나, 특정 상대방의 자력이나 책임 명확성(조건 1, 2)은 기사에서 직접적으로 확인하기 어려움.</t>
+          <t>상대방(상대원2구역 조합)은 재개발 사업을 추진하는 주체이므로 자력이 충분할 것으로 예상되며(적합 조건 2), 시공사 교체 시 발생할 손해배상 청구 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 조합의 책임이 명확하게 드러나지 않고 DL이앤씨의 일방적인 주장으로 보이며, 집단적 피해 사례는 아닙니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>강원특별자치도, 전세 사기 피해자 보호 '법률자문단 가동'</t>
+          <t>DL이앤씨  상대원2구역 조합, 특정 마감재 선정 강요했다</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>koreastocknews.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250269</t>
+          <t>http://www.koreastocknews.com/news/articleView.html?idxno=117026</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-02-25 13:17:15.557381+00:00</t>
+          <t>2026-02-28 01:30:42.166246+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>B사 (A아파트 사업주체)</t>
+          <t>대구 수성구청, 시공사</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>청구소송 1심 판결 선고</t>
+          <t>한국전력공사가 수성구청과 시공사를 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>A아파트 입주자대표회의가 사업주체 B사를 상대로 미정산 관리계약 미지출금 4100여만 원의 반환을 청구하는 소송에서 승소 판결을 받았다. 하지만 유사 사건에서 법원 판단이 엇갈리는 경우가 있어, 이 문제에 대한 법적 다툼은 계속될 것으로 보인다.</t>
+          <t>대구 범어네거리 지반 침하 복구공사 중 지하 전력 케이블이 손상되어 한국전력공사가 수성구청과 시공사를 상대로 1억 9천 5백만원의 손해배상 소송을 제기했습니다. 한전은 공사 전 통보 및 입회 요청 미이행을 주장하나, 시공사는 한전 설비의 구조적 불안정과 보호 조치 미흡을, 수성구청은 자신들의 책임이 없다고 반박하며 법적 공방이 예상됩니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 입주자대표회의가 다수 입주자를 대표하므로 간접적인 집단적 피해(적합 조건 3)로 볼 수 있습니다. 그러나 피해 금액이 소송금융 투자 대상으로 보기에 상대적으로 작고(4100여만 원), 상대방의 자력이 대기업 수준으로 명확히 확인되지 않는 점이 한계입니다.</t>
+          <t>상대방(수성구청)의 자력이 충분하고, 피해 금액이 1억 9천 5백만원으로 소송금융 투자 대상으로 고려할 만한 규모입니다. 다만, 책임 소재에 대한 당사자 간 주장이 엇갈려 법적 공방이 예상되며, 집단적 피해가 아닌 단일 사건이라는 점이 적합도를 낮춥니다. (적합 조건 2, 4 해당)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>4100여만 원</t>
+          <t>1억 9천 5백만원</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>A아파트 입주자 다수</t>
+          <t>1 (한국전력공사)</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>관리계약 '미정산' 약정 시 미지출금 미반환? 법원 판단 갈렸다</t>
+          <t>범어네거리 지반침하 공사 중 전력 케이블 손상…한전, 수성구·시공사...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167734</t>
+          <t>https://www.imaeil.com/page/view/2026022615002043562</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:58.190226+00:00</t>
+          <t>2026-02-28 01:29:02.309276+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>모노레일 사업 관련 손해배상 문제 진행 중</t>
+          <t>조합장 해임총회 예정, 시공사 교체 관련 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>최경식 남원시장이 모노레일 사업과 관련된 500억원대 손해배상 문제로 인해 불출마를 선언했습니다. 이 문제는 지역사회에 큰 파장과 충격을 안겨주었으며, 최 시장은 SNS를 통해 불출마를 밝힌 외에 공식적인 입장을 표명하지 않고 있습니다.</t>
+          <t>상대원2구역 재개발 사업에서 마감재 갈등으로 시공사 교체 논의가 진행 중이며, 내달 조합장 해임총회가 예정되어 있습니다. 전문가는 시공사 교체 시 거액의 손해배상 소송과 사업 중단으로 인한 조합원 분담금 폭탄을 경고했습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>모노레일 사업과 관련된 500억원대 손해배상 문제로 피해 규모가 크고(적합 조건 4), 상대방이 남원시 또는 관련 공공기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 기사 내용만으로는 상대방 책임의 명확성, 구체적인 피해자 수, 증거 확보 여부 등이 불분명합니다.</t>
+          <t>상대원2구역 재개발 조합원 다수가 '분담금 폭탄' 위험에 처해 집단적 피해 가능성이 높고(적합 조건 3), '거액의 손해배상 소송'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 시공사의 책임이 명확히 특정되지 않았고, 소송이 실제로 제기된 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>500억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>최경식 남원시장 '불출마 선언' 배경 의구심...진짜 속내는?</t>
+          <t>'시공사 교체 혼란' 상대원2구역… 내달 14일 조합장 해임총회가 분수령</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>jbsori.com</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>http://www.jbsori.com/news/articleView.html?idxno=16926</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60199</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-02-24 00:40:46.339486+00:00</t>
+          <t>2026-02-28 01:28:53.747328+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>공공재개발 시공사 입찰 제동 관련 본안 소송 진행 중</t>
+          <t>피해 입증의 어려움으로 법적 분쟁 가능성 있음</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>광명7구역 공공재개발 사업의 시공사 입찰이 전격 제동되어 사업 추진이 중단된 상황입니다. 주민대표회의가 진행한 입찰에 문제가 제기되어, 향후 본안 소송 결과에 따라 사업의 정상화 여부가 결정될 예정입니다.</t>
+          <t>발파 작업으로 인해 유리창이 깨지고 벽이 갈라지는 등 재산 피해가 발생한 것으로 보도되었습니다. 한국건설안전학회 부회장은 피해자들이 시공사를 상대로 피해를 입증하기 어렵다고 지적하며, 법정에서 불리할 수 있다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>광명7구역 공공재개발 사업 지연으로 다수의 주민들이 피해를 입을 가능성이 있으며, 입찰 관련 문서 등 증거 확보가 용이할 것으로 보입니다. 다만, 기사에서 소송 상대방 및 책임 소재가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>발파 작업으로 인한 유리창 파손 및 벽 균열 등 다수의 재산 피해가 발생했을 가능성이 있으며 (집단적 피해), 피해자들이 시공사를 상대로 피해 입증에 어려움을 겪고 있어 소송금융의 지원이 필요한 상황입니다 (증거 확보 가능성). 다만, 시공사의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>[도시정비시장 풍향계] 광명7구역 공공재개발 시공사 입찰 전격 제동</t>
+          <t>유리창 깨지고 벽 갈라지고…발파 작업이 원인?</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231143205700566</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459036&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-02-23 12:46:30.984792+00:00</t>
+          <t>2026-02-28 00:25:55.724501+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>김해시 지역주택조합</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>시공사 선정 과정 중 서류 미제출 논란 및 갈등 봉합 시도</t>
+          <t>창원지법 제6민사부 1심 판결</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>서울 성수4지구 재개발 시공사 선정 과정에서 대우건설이 조합 요구 서류를 미제출하고 허위사실을 유포하며 논란이 발생했다. 대우건설은 사과문을 제출하고 공동 합의서에 서명하며 갈등 봉합을 시도했으나, 조합원들 사이에서는 여전히 혼선이 지속되고 있다. 총 공사비 1조 3천억 원 규모의 사업으로, 시공사 선정 절차의 투명성 문제가 쟁점이다.</t>
+          <t>창원지법은 조합원 자격을 상실한 지역주택조합 조합원 9명이 납부한 분담금 반환 소송에서 원고들의 청구를 일부 인용했다. 재판부는 조합원들의 가입 및 자격상실 시기에 따른 규약 적용을 달리하여 공제 대상을 판단했으며, 조합의 사업 수행 및 잔여 조합원 부담을 고려해 계약 조항의 공정성 주장은 받아들이지 않았다. 피고는 김해시에 3764세대 아파트를 신축하는 지역주택조합이다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>대우건설이라는 자력 있는 대기업이 연루되어 있고(적합 조건 2), 서류 미제출 및 허위사실 유포에 대한 사과문 제출로 책임이 명확해 보이며(적합 조건 1), 증거 확보도 용이합니다(적합 조건 5). 그러나 현재는 갈등 봉합 단계로 구체적인 금전적 피해가 명확히 드러나지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>대규모 아파트 사업을 추진하는 지역주택조합이 피고로 자력이 충분하며(적합 조건 2), 법원 판결을 통해 조합의 분담금 반환 책임이 일부 인정되어 법적 근거가 마련되었습니다(적합 조건 1, 5). 다만, 현재 기사에 언급된 원고는 9명으로 집단적 피해 조건(수십 명 이상)에 미달하며, 계약 조항의 공정성 주장이 일부 기각되어 책임 범위가 제한적입니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>성수4지구 조합원 다수</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>1.4조 성수4지구 수주전, 대우건설 사과에도 '혼선 지속' [정비사업 디코...</t>
+          <t>창원지법, 조합원자격상실 지역주택조합 조합원의 기 납부한 분담금 반...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/103533</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022708333776879a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-02-23 12:44:34.002539+00:00</t>
+          <t>2026-02-27 00:55:23.788761+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>소유권이전등기청구 소송 진행 중</t>
+          <t>대법원 파기환송 (2심 계약자 승소 판결 파기)</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>재건축 사업시행자가 사업비 정산 완료 후에도 공동주택의 부대시설, 복리시설 또는 일부 토지에 대한 소유권 이전등기를 이행하지 않아 분양자들이 소송을 제기하고 있다. 이는 재건축 사업의 완료 단계에서 발생하는 소유권 관련 분쟁으로, 다수의 분양자가 피해를 입을 가능성이 있다.</t>
+          <t>생활형숙박시설(생숙) 분양 계약자들이 허위·과장 광고를 이유로 시행사를 상대로 제기한 부당이득반환 청구 소송에서 대법원이 시행사의 손을 들어주며 2심 판결을 파기환송했다. 대법원은 계약서에 생숙 용도가 명시된 경우 홍보물에 주거 문구가 일부 사용되었더라도 계약 취소의 중대한 사유가 되지 않는다고 판단했다. 이 판결은 현재 잇따르는 생숙 관련 소송에 중요한 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>재건축 사업시행자가 정산 완료 후에도 소유권 이전등기를 이행하지 않아 상대방 책임이 비교적 명확하며(적합 조건 1), 공동주택 분양자 다수가 피해를 입을 가능성이 있어 집단적 피해(적합 조건 3)에 해당한다. 소유권 이전등기 관련 문서 등 객관적 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 상대방의 자력이나 구체적인 피해 규모는 추가 확인이 필요하다.</t>
+          <t>대법원 판결로 인해 '동기의 착오'를 근거로 한 계약 취소 주장은 어려워졌으나, '허위·과장 광고'를 이유로 한 생숙 소송이 잇따르고 있어 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가진 다른 사례 발굴 가능성은 있음. 홍보물 등 증거 확보도 용이(적합 조건 5)하나, 대법원 판례로 상대방 책임 입증 난이도가 상승하여 투자 위험이 존재함.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>공동주택 분양자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>재건축 관리처분계획인가 고시에 따른 당연 점유승계 여부</t>
+          <t>대법 '생숙분양 소송' 시행사 손 들어줬다</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>housingherald.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60884</t>
+          <t>http://www.fnnews.com/news/202602261832270906</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-23 12:42:54.721696+00:00</t>
+          <t>2026-02-26 13:19:32.288437+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>경남도 전세사기 피해 신청 접수 및 국토부 전달, 피해자 결정 절차 진행 중</t>
+          <t>당정의 전세사기 피해자 구제 대책 논의 및 발표</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>경남도는 전세사기 피해자 지원에 적극 나서고 있으며, 2023년부터 1090건 이상의 전세사기 피해 신청이 접수되었습니다. 도는 피해 신청을 신속히 조사하여 국토교통부에 전달하고 피해자 결정을 돕고 있으며, 국토부는 저금리 대출, 긴급거처 월세, 이사비 등을 지원할 계획입니다. 이 기사는 경남도의 주거복지 서비스 전반을 다루고 있습니다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 보증금 '최소보장제' 도입을 골자로 한 대책을 발표했다. 이는 피해자에게 먼저 보상하고 사후 정산하는 방식이다. 전세사기 피해는 다수에게 발생하고 피해 규모가 크지만, 가해자의 자력 확보가 어려운 경우가 많아 정부 차원의 대책이 논의되고 있다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>집단적 피해(1000건 이상), 공적 절차(경남도 조사 및 국토부 전달) 진행 중으로 피해 사실이 공식적으로 인정되고 증거 확보 가능성이 높습니다. 하지만 소송 상대방이 특정되지 않았고, 상대방의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
+          <t>적합 조건으로 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중(당정의 구제 대책 논의)이 해당됩니다. 그러나 소송금융의 핵심인 특정 상대방의 자력 여부가 불확실하며, 기사 내용이 정부의 구제 대책 발표에 초점을 맞춰 직접적인 소송금융 투자 대상 발굴에는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>1090건 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>경남도, 더 두텁고 촘촘한 주거복지 서비스 제공</t>
+          <t>당정, 전세사기 피해자 보증금 '최소보장제' 도입</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=465943</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014651</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-22 12:27:12.995651+00:00</t>
+          <t>2026-02-26 12:31:11.419563+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>3년간 재판 진행 후 판결 선고되었을 가능성 높으나 피해액 미회수 상태</t>
+          <t>정부/국회 차원 피해 구제 정책 논의 및 입법 진행 중</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>배우 김광규가 11년간 모은 돈과 빚을 포함해 총 1억 2천만원의 전세 사기를 당했다고 고백했습니다. 공인중개사가 집주인 대리인인 척 전세보증금을 가로챈 사건으로, 김광규는 3년간 재판을 진행했으나 아직 피해액을 돌려받지 못했습니다. 이 사건은 한 빌라의 다수 세입자를 대상으로 한 집단적 피해로 추정됩니다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 임차보증금의 최대 절반까지 국가가 보전하는 '선지급 후정산' 방식의 입법을 추진한다. 더불어민주당 전세사기대책특별위원회는 26일 회의를 열고 이 같은 내용의 전세사기 피해자 구제 강화를 위한 입법을 논의했다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>공인중개사의 명확한 전세 사기 행위로 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건으로 보이며(적합 조건 3), 피해 규모도 상당합니다(적합 조건 4). 이미 3년간 재판이 진행되어 증거 확보 및 법적 판단이 이루어졌을 가능성이 높습니다(적합 조건 5). 그러나 피해액을 '지금까지도 못 받았다'는 점에서 상대방의 자력 부족으로 인한 회수 가능성이 낮아 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>전세사기 피해자가 다수 발생하여 집단적 피해(적합 조건 3)에 해당하며, 임차보증금이라는 큰 피해 규모(적합 조건 4)를 가지고 있다. 또한, 정부와 국회 차원에서 피해 구제를 위한 입법 절차가 진행 중(적합 조건 6)이므로 소송금융의 잠재적 수요는 높다. 다만, 기사 내용이 정책 발표에 집중되어 있어 소송 상대방의 자력이나 소송의 구체적인 진행 상황이 명확하지 않다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>1억 2천만원 (김광규 개인 피해액, 다수 피해자 총액 미상)</t>
+          <t>수천만원~수억원</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>다수 (빌라 전체 세입자)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>김광규, 11년 모은 1억 2천 전세 사기 당했다... 한강에 많이 가 ('데이앤...</t>
+          <t>전세사기 피해자에 최대 절반 보상…'선지급 후정산' 시행</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-21/202602210100134180009388</t>
+          <t>https://www.hankyung.com/article/202602267298i</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-02-22 00:33:25.531297+00:00</t>
+          <t>2026-02-26 12:30:34.401493+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
+          <t>전세사기 피해자 구제 법안 논의 및 최소보장금 선지급 방안 발표</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>복기왕 더불어민주당 의원이 전세사기 피해자 구제를 위해 '최소보장금 선지급 후정산' 방안을 발표했다. 이는 신탁사기, 공동담보주택 피해자 등 전세사기특별법 사각지대에 놓인 이들을 구제하고, 경·공매가 종료된 피해자에게도 소급 적용하는 것을 목표로 한다. 국회에서 관련 대책이 논의 중이며, 다수의 피해자가 발생한 사회적 문제이다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>전세사기 피해는 다수에게 발생한 집단적 피해이며(적합 조건 3), 임차보증금 단위의 피해 규모가 크고(적합 조건 4), 전세사기특별법 제정 및 국회 논의 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 기사 내용만으로는 특정 소송의 상대방(가해자)의 자력이나 책임 명확성을 구체적으로 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>與복기왕  전세사기 피해자에 최소보장금 선지급 후정산</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022610484818610</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:22:05.953490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>C회사</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>서울고등법원 항소심에서 분양 계약 취소 인정</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>분양사 C회사가 병원 입점을 확정적으로 홍보했으나 무산되자, 상가를 분양받은 A씨와 B씨가 분양 계약 취소 소송을 제기했다. 서울고등법원은 분양사의 허위/과장 광고로 인한 계약 불이행을 인정하며 분양 계약 취소를 인정하는 판결을 내렸다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>분양사의 허위/과장 홍보로 인한 계약 취소 건으로 상대방 책임이 명확하고(적합 조건 1), 상가 분양 계약이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 법원에서 계약 취소를 인정한 것으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 확인된 피해자가 소수이며(적합 조건 3 불충족), 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>병원 확정 홍보 믿고 산 약국 상가... 입점 무산되면 계약 취소</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>pharmnews.com</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=301684</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:50:56.237054+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>김해시</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>국회의원 기자회견 및 시의 소유권 이전 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>김해 장유여객터미널이 준공 후 2년간 개장하지 못하고 표류 중인 가운데, 김정호 국회의원이 김해시의 사용 인가 승인을 촉구했다. 김해시는 시행사 요구를 수용할 수 없으며 소유권 이전 소송을 검토 중이라고 밝혀, 시와 시행사 간의 갈등이 심화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>김해시라는 공공기관이 소송 상대방이 될 경우 자력이 충분하며 (적합 조건 2), 터미널 개장 지연에 대한 책임 소재를 가릴 수 있는 계약서, 공문 등 객관적 증거 확보 가능성이 높음 (적합 조건 5). 그러나 기사 내용만으로는 피해 규모가 명확히 특정되지 않고, 소송의 주체 및 청구 내용이 불분명하여 적합도를 'Medium'으로 판단.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>김정호 의원  김해시, 장유여객터미널 사용 인가 즉각 승인해야</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6083166</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:23:15.352537+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr"/>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>강원특별자치도 법률자문단 가동</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>강원특별자치도가 전세 사기 피해자 보호를 위해 법률자문단을 가동한다. 변호사, 법무사, 공인중개사가 참여하여 보증금 반환 및 손해배상 청구 등 민·형사 소송과 법무 절차 관련 종합적인 법률 상담을 제공할 예정이다. 이는 전세 사기 피해자들의 권리 구제를 돕기 위한 공적 지원 절차의 일환이다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>전세 사기 피해자 다수 발생으로 집단적 피해(조건 3)가 명확하며, 강원특별자치도에서 법률자문단을 가동하여 공적 절차(조건 6)가 진행 중임. 전세 사기의 특성상 피해 규모(조건 4)가 클 것으로 예상되나, 특정 상대방의 자력이나 책임 명확성(조건 1, 2)은 기사에서 직접적으로 확인하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>강원특별자치도, 전세 사기 피해자 보호 '법률자문단 가동'</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602250269</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:17:15.557381+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>B사 (A아파트 사업주체)</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>청구소송 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>A아파트 입주자대표회의가 사업주체 B사를 상대로 미정산 관리계약 미지출금 4100여만 원의 반환을 청구하는 소송에서 승소 판결을 받았다. 하지만 유사 사건에서 법원 판단이 엇갈리는 경우가 있어, 이 문제에 대한 법적 다툼은 계속될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 입주자대표회의가 다수 입주자를 대표하므로 간접적인 집단적 피해(적합 조건 3)로 볼 수 있습니다. 그러나 피해 금액이 소송금융 투자 대상으로 보기에 상대적으로 작고(4100여만 원), 상대방의 자력이 대기업 수준으로 명확히 확인되지 않는 점이 한계입니다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>4100여만 원</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>A아파트 입주자 다수</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>관리계약 '미정산' 약정 시 미지출금 미반환? 법원 판단 갈렸다</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>hapt.co.kr</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167734</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:56:58.190226+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>남원시</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>모노레일 사업 관련 손해배상 문제 진행 중</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>최경식 남원시장이 모노레일 사업과 관련된 500억원대 손해배상 문제로 인해 불출마를 선언했습니다. 이 문제는 지역사회에 큰 파장과 충격을 안겨주었으며, 최 시장은 SNS를 통해 불출마를 밝힌 외에 공식적인 입장을 표명하지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>모노레일 사업과 관련된 500억원대 손해배상 문제로 피해 규모가 크고(적합 조건 4), 상대방이 남원시 또는 관련 공공기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 기사 내용만으로는 상대방 책임의 명확성, 구체적인 피해자 수, 증거 확보 여부 등이 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>500억원대</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>최경식 남원시장 '불출마 선언' 배경 의구심...진짜 속내는?</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>jbsori.com</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>http://www.jbsori.com/news/articleView.html?idxno=16926</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:40:46.339486+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr"/>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>공공재개발 시공사 입찰 제동 관련 본안 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>광명7구역 공공재개발 사업의 시공사 입찰이 전격 제동되어 사업 추진이 중단된 상황입니다. 주민대표회의가 진행한 입찰에 문제가 제기되어, 향후 본안 소송 결과에 따라 사업의 정상화 여부가 결정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>광명7구역 공공재개발 사업 지연으로 다수의 주민들이 피해를 입을 가능성이 있으며, 입찰 관련 문서 등 증거 확보가 용이할 것으로 보입니다. 다만, 기사에서 소송 상대방 및 책임 소재가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>[도시정비시장 풍향계] 광명7구역 공공재개발 시공사 입찰 전격 제동</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>dnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231143205700566</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:46:30.984792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>시공사 선정 과정 중 서류 미제출 논란 및 갈등 봉합 시도</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>서울 성수4지구 재개발 시공사 선정 과정에서 대우건설이 조합 요구 서류를 미제출하고 허위사실을 유포하며 논란이 발생했다. 대우건설은 사과문을 제출하고 공동 합의서에 서명하며 갈등 봉합을 시도했으나, 조합원들 사이에서는 여전히 혼선이 지속되고 있다. 총 공사비 1조 3천억 원 규모의 사업으로, 시공사 선정 절차의 투명성 문제가 쟁점이다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>대우건설이라는 자력 있는 대기업이 연루되어 있고(적합 조건 2), 서류 미제출 및 허위사실 유포에 대한 사과문 제출로 책임이 명확해 보이며(적합 조건 1), 증거 확보도 용이합니다(적합 조건 5). 그러나 현재는 갈등 봉합 단계로 구체적인 금전적 피해가 명확히 드러나지 않아 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>성수4지구 조합원 다수</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>1.4조 성수4지구 수주전, 대우건설 사과에도 '혼선 지속' [정비사업 디코...</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>smarttoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/103533</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:44:34.002539+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr"/>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>소유권이전등기청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>재건축 사업시행자가 사업비 정산 완료 후에도 공동주택의 부대시설, 복리시설 또는 일부 토지에 대한 소유권 이전등기를 이행하지 않아 분양자들이 소송을 제기하고 있다. 이는 재건축 사업의 완료 단계에서 발생하는 소유권 관련 분쟁으로, 다수의 분양자가 피해를 입을 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>재건축 사업시행자가 정산 완료 후에도 소유권 이전등기를 이행하지 않아 상대방 책임이 비교적 명확하며(적합 조건 1), 공동주택 분양자 다수가 피해를 입을 가능성이 있어 집단적 피해(적합 조건 3)에 해당한다. 소유권 이전등기 관련 문서 등 객관적 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 상대방의 자력이나 구체적인 피해 규모는 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>공동주택 분양자 다수</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>재건축 관리처분계획인가 고시에 따른 당연 점유승계 여부</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>housingherald.co.kr</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60884</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:42:54.721696+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr"/>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>경남도 전세사기 피해 신청 접수 및 국토부 전달, 피해자 결정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>경남도는 전세사기 피해자 지원에 적극 나서고 있으며, 2023년부터 1090건 이상의 전세사기 피해 신청이 접수되었습니다. 도는 피해 신청을 신속히 조사하여 국토교통부에 전달하고 피해자 결정을 돕고 있으며, 국토부는 저금리 대출, 긴급거처 월세, 이사비 등을 지원할 계획입니다. 이 기사는 경남도의 주거복지 서비스 전반을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>집단적 피해(1000건 이상), 공적 절차(경남도 조사 및 국토부 전달) 진행 중으로 피해 사실이 공식적으로 인정되고 증거 확보 가능성이 높습니다. 하지만 소송 상대방이 특정되지 않았고, 상대방의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>1090건 이상</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>경남도, 더 두텁고 촘촘한 주거복지 서비스 제공</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=465943</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:27:12.995651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>공인중개사</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>3년간 재판 진행 후 판결 선고되었을 가능성 높으나 피해액 미회수 상태</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>배우 김광규가 11년간 모은 돈과 빚을 포함해 총 1억 2천만원의 전세 사기를 당했다고 고백했습니다. 공인중개사가 집주인 대리인인 척 전세보증금을 가로챈 사건으로, 김광규는 3년간 재판을 진행했으나 아직 피해액을 돌려받지 못했습니다. 이 사건은 한 빌라의 다수 세입자를 대상으로 한 집단적 피해로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>공인중개사의 명확한 전세 사기 행위로 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건으로 보이며(적합 조건 3), 피해 규모도 상당합니다(적합 조건 4). 이미 3년간 재판이 진행되어 증거 확보 및 법적 판단이 이루어졌을 가능성이 높습니다(적합 조건 5). 그러나 피해액을 '지금까지도 못 받았다'는 점에서 상대방의 자력 부족으로 인한 회수 가능성이 낮아 투자 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>1억 2천만원 (김광규 개인 피해액, 다수 피해자 총액 미상)</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>다수 (빌라 전체 세입자)</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>김광규, 11년 모은 1억 2천 전세 사기 당했다... 한강에 많이 가 ('데이앤...</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-02-21/202602210100134180009388</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:33:25.531297+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
           <t>전세사기 피해자 신속 조사 시스템 가동, 국토교통부 전달 예정</t>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
+      <c r="F170" t="inlineStr">
         <is>
           <t>경상남도가 취약계층 주거 안정을 위해 주거급여 확대, 임대보증금 무이자 지원 등 다양한 정책을 추진합니다. 특히 전세사기 피해에 대응하여 2023년부터 1090건, 올해 2월까지 90건이 접수된 피해 사례에 대해 신속 조사 시스템을 가동하고, 피해자 결정을 앞당겨 지원할 방침입니다.</t>
         </is>
       </c>
-      <c r="G159" t="inlineStr">
+      <c r="G170" t="inlineStr">
         <is>
           <t>경남도에 접수된 전세사기 피해가 1180건 이상으로 집단적 피해가 명확하고, 피해 규모가 크며, 경남도에서 피해자 신속 조사 시스템을 가동하는 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 소송 상대방이 특정 대기업이나 자력 있는 기관이 아닌 개별 사기범들로, 이들의 자력 여부가 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H159" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I159" t="inlineStr">
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
         <is>
           <t>1180건 이상</t>
         </is>
       </c>
-      <c r="J159" t="inlineStr">
+      <c r="J170" t="inlineStr">
         <is>
           <t>경남도, 취약계층 '주거 사각지대' 틈새 메운다</t>
         </is>
       </c>
-      <c r="K159" t="inlineStr">
+      <c r="K170" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L159" t="inlineStr">
+      <c r="L170" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M159" t="inlineStr">
+      <c r="M170" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6474272?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260221112941</t>
         </is>
       </c>
-      <c r="N159" t="inlineStr">
+      <c r="N170" t="inlineStr">
         <is>
           <t>2026-02-22 00:22:23.422457+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N159"/>
+  <autoFilter ref="A1:N170"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>