--- v1 (2026-08-22)
+++ v2 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$170</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$171</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N170"/>
+  <dimension ref="A1:N171"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,11888 +535,11960 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>매도인 B씨</t>
+          <t>차가원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>매도인과 합의 시도 중, 변호사 자문 진행</t>
+          <t>이승기 횡령 혐의 고소, 하청업체 공사대금 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>단독주택 매수자 A씨가 잔금 전 인지한 누수와 잔금 후 발견된 추가 누수로 인해 1700만~1900만 원의 수리비가 발생했다. 매도인 B씨는 '현 시설물 상태 매매' 특약을 근거로 1000만 원만 지급하겠다고 주장하나, 변호사들은 매도인의 하자담보책임이 면제되기 어렵다고 보고 있다. 현재 A씨는 변호사 자문을 받아 매도인과 합의를 시도 중이다.</t>
+          <t>이승기가 차가원을 횡령 혐의로 고소했으며, 하청업체 또한 차가원 측을 상대로 1600만원의 공사대금 청구 소송을 제기했다. 하청업체는 이승기 측에도 하도급 대금 지급을 요구하는 내용증명을 보냈으나, 이승기 측은 P건설이 책임져야 한다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>매도인의 하자담보책임이 법률 전문가들에 의해 인정되고 있으며(적합 조건 1), 전문업체 점검 결과 등 증거 확보가 가능함(적합 조건 5). 예상 수리비가 1700만~1900만원으로 개인에게는 큰 피해 규모임(적합 조건 4). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족함.</t>
+          <t>차가원 측의 횡령 혐의 및 공사대금 미지급 책임이 비교적 명확하며(적합 조건 1), 횡령 고소로 공적 절차(수사)가 진행 중이고(적합 조건 6), 공사대금 관련 증거 확보 가능성이 높다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 하청업체의 피해 규모가 소액이며 집단적 피해로 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1700만~1900만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (이승기, 하청업체)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>집 샀더니 수리비 1900만원…잔금 전 본 누수, 매도인 주장대로 책임 없...</t>
+          <t>이승기, 차가원 횡령 혐의로 고소…공사대금 두고 하청업체도  1600만원...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/PK5X4DN8TMB6</t>
+          <t>https://www.xportsnews.com/article/2182208</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-08-14 17:15:50.387827+00:00</t>
+          <t>2026-08-22 07:01:32.841820+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>부산항만공사 및 사업자 (사업자명 미상)</t>
+          <t>매도인 B씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 진행 중</t>
+          <t>매도인과 합의 시도 중, 변호사 자문 진행</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>북항 환승센터의 단차 문제로 인해 보행권 침해 논란이 발생했으며, 이에 대해 손해배상청구 소송이 제기되었습니다. 해양수도부산발전협의회는 부산항만공사(BPA)와 사업자가 근본적인 해결책을 마련해야 한다고 촉구하고 있습니다.</t>
+          <t>단독주택 매수자 A씨가 잔금 전 인지한 누수와 잔금 후 발견된 추가 누수로 인해 1700만~1900만 원의 수리비가 발생했다. 매도인 B씨는 '현 시설물 상태 매매' 특약을 근거로 1000만 원만 지급하겠다고 주장하나, 변호사들은 매도인의 하자담보책임이 면제되기 어렵다고 보고 있다. 현재 A씨는 변호사 자문을 받아 매도인과 합의를 시도 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>부산항만공사(BPA)는 공공기관으로 자력이 충분하며(적합 조건 2), 환승센터 단차 문제는 현장 확인 및 설계도면 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '해양수도부산발전협의회'가 보행권 침해를 주장하며 소송에 나선 점은 집단적 피해 가능성을 시사합니다(적합 조건 3). 다만, 구체적인 피해 규모와 피해자 수는 기사에서 확인되지 않습니다.</t>
+          <t>매도인의 하자담보책임이 법률 전문가들에 의해 인정되고 있으며(적합 조건 1), 전문업체 점검 결과 등 증거 확보가 가능함(적합 조건 5). 예상 수리비가 1700만~1900만원으로 개인에게는 큰 피해 규모임(적합 조건 4). 다만, 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족함.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1700만~1900만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>북항 환승센터 갈등, BPA·사업자가 풀어야</t>
+          <t>집 샀더니 수리비 1900만원…잔금 전 본 누수, 매도인 주장대로 책임 없...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026080318435199374</t>
+          <t>https://lawtalknews.co.kr/article/PK5X4DN8TMB6</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-08-14 07:00:45.767041+00:00</t>
+          <t>2026-08-14 17:15:50.387827+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>부산항만공사 및 사업자 (사업자명 미상)</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>계약 해지 후 소송 진행 중</t>
+          <t>손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>충북개발공사가 청주 밀레니엄타운 민간투자사업에서 민간사업자의 계약금 미납 및 사업계획 미이행 문제로 계약을 해지하고 소송을 진행 중이다. 이 과정에서 발생한 손실이 지난해 실적에 반영되어 공사는 당기순손실을 기록했으며, 경영평가에서 8년 만에 최하위를 받았다.</t>
+          <t>북항 환승센터의 단차 문제로 인해 보행권 침해 논란이 발생했으며, 이에 대해 손해배상청구 소송이 제기되었습니다. 해양수도부산발전협의회는 부산항만공사(BPA)와 사업자가 근본적인 해결책을 마련해야 한다고 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(민간투자사업자)의 계약금 미납 및 사업계획 미이행 책임이 명확하고(적합 조건 1), 계약서 등 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 단일 주체(충북개발공사)의 피해이며, 구체적인 피해 금액이 명시되지 않아 'Medium'으로 판단했습니다.</t>
+          <t>부산항만공사(BPA)는 공공기관으로 자력이 충분하며(적합 조건 2), 환승센터 단차 문제는 현장 확인 및 설계도면 등으로 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '해양수도부산발전협의회'가 보행권 침해를 주장하며 소송에 나선 점은 집단적 피해 가능성을 시사합니다(적합 조건 3). 다만, 구체적인 피해 규모와 피해자 수는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1 (충북개발공사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>충북개발공사, 경영평가 8년 만에 '최하위'…비상경영 고삐</t>
+          <t>북항 환승센터 갈등, BPA·사업자가 풀어야</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2293171</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026080318435199374</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-08-09 07:02:30.926047+00:00</t>
+          <t>2026-08-14 07:00:45.767041+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>공용 배관 관리 소홀에 대한 법원 배상 판결</t>
+          <t>계약 해지 후 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한 아파트에서 오수 역류 사고가 발생하여 세대 내부 가전제품과 의류 등이 훼손됨. 법원은 공용 배관 관리 소홀을 사고 원인으로 판단하고 입주자대표회의가 피해자에게 5600여만원을 배상해야 한다고 판결함. 이 판결은 유사 피해를 겪은 다른 입주자들에게 중요한 선례가 될 수 있음.</t>
+          <t>충북개발공사가 청주 밀레니엄타운 민간투자사업에서 민간사업자의 계약금 미납 및 사업계획 미이행 문제로 계약을 해지하고 소송을 진행 중이다. 이 과정에서 발생한 손실이 지난해 실적에 반영되어 공사는 당기순손실을 기록했으며, 경영평가에서 8년 만에 최하위를 받았다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>법원 판결로 공용 배관 관리 소홀에 대한 입주자대표회의의 책임이 명확히 인정됨 (적합 조건 1, 5). '아파트 뒤덮은'이라는 표현으로 미루어 추가 피해자 발생 가능성이 있으며, 해당 판결이 강력한 선례가 될 수 있음 (적합 조건 3). 다만, 기사 내 피해 규모가 수억 원 이상으로 명시되지 않았고, 특정 사건은 이미 판결이 선고된 상태임.</t>
+          <t>상대방(민간투자사업자)의 계약금 미납 및 사업계획 미이행 책임이 명확하고(적합 조건 1), 계약서 등 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 단일 주체(충북개발공사)의 피해이며, 구체적인 피해 금액이 명시되지 않아 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>5600여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (충북개발공사)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>아파트 뒤덮은 '역류 사고'... 오수관 뜯었더니 '경악'</t>
+          <t>충북개발공사, 경영평가 8년 만에 '최하위'…비상경영 고삐</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=572815&amp;class=33&amp;grp=</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2293171</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-08-09 07:01:41.156158+00:00</t>
+          <t>2026-08-09 07:02:30.926047+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>입주자대표회의</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>시공사 계약 해지로 인한 손해배상 발생</t>
+          <t>공용 배관 관리 소홀에 대한 법원 배상 판결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>정비사업장들이 기존 시공사와의 계약 해지 후 막대한 손해배상액을 지불하고, 새로운 시공사와의 계약에서는 공사비가 더 오르는 이중고를 겪고 있다. 이는 눈앞의 손해를 피하려다 더 큰 금전적 손해를 초래하는 '덫'으로 작용하고 있으며, 다수의 정비사업장에서 유사한 피해가 속출하고 있다.</t>
+          <t>한 아파트에서 오수 역류 사고가 발생하여 세대 내부 가전제품과 의류 등이 훼손됨. 법원은 공용 배관 관리 소홀을 사고 원인으로 판단하고 입주자대표회의가 피해자에게 5600여만원을 배상해야 한다고 판결함. 이 판결은 유사 피해를 겪은 다른 입주자들에게 중요한 선례가 될 수 있음.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>피해 규모가 막대하다는 점에서 소송금융 적합 조건 중 '피해 규모가 큼'에 해당한다. 또한, '정비사업장이 속출'한다는 점에서 다수의 피해자가 발생할 가능성이 있고, 상대방인 시공사는 자력이 충분할 수 있으나, 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고 구체적인 증거 유무나 공적 절차 진행 여부도 불분명하다.</t>
+          <t>법원 판결로 공용 배관 관리 소홀에 대한 입주자대표회의의 책임이 명확히 인정됨 (적합 조건 1, 5). '아파트 뒤덮은'이라는 표현으로 미루어 추가 피해자 발생 가능성이 있으며, 해당 판결이 강력한 선례가 될 수 있음 (적합 조건 3). 다만, 기사 내 피해 규모가 수억 원 이상으로 명시되지 않았고, 특정 사건은 이미 판결이 선고된 상태임.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5600여만원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수의 정비사업장</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>시공사 계약 파기의 덫, 배상금 주고 공사비는 더 올랐다</t>
+          <t>아파트 뒤덮은 '역류 사고'... 오수관 뜯었더니 '경악'</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-07-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=127910</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=572815&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-08-08 07:01:43.687055+00:00</t>
+          <t>2026-08-09 07:01:41.156158+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공사비 정산 관련 소송 진행 중</t>
+          <t>시공사 계약 해지로 인한 손해배상 발생</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>진주 동부시립도서관 공사가 재개되었으나, 공사비 정산을 둘러싼 진주시와 기존 시공사 간의 입장 차이로 소송이 진행 중입니다. 도서관은 준공 후 복합시설로 운영될 예정입니다.</t>
+          <t>정비사업장들이 기존 시공사와의 계약 해지 후 막대한 손해배상액을 지불하고, 새로운 시공사와의 계약에서는 공사비가 더 오르는 이중고를 겪고 있다. 이는 눈앞의 손해를 피하려다 더 큰 금전적 손해를 초래하는 '덫'으로 작용하고 있으며, 다수의 정비사업장에서 유사한 피해가 속출하고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>진주시가 소송 상대방으로 특정되어 자력이 충분하다는 점(적합 조건 2)과 이미 소송이 진행 중이라는 점은 긍정적입니다. 그러나 공사비 정산 분쟁의 구체적인 금액, 책임 소재의 명확성, 집단적 피해 여부 등 다른 적합 조건에 대한 정보가 부족하여 투자 적합도를 높게 평가하기 어렵습니다.</t>
+          <t>피해 규모가 막대하다는 점에서 소송금융 적합 조건 중 '피해 규모가 큼'에 해당한다. 또한, '정비사업장이 속출'한다는 점에서 다수의 피해자가 발생할 가능성이 있고, 상대방인 시공사는 자력이 충분할 수 있으나, 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고 구체적인 증거 유무나 공적 절차 진행 여부도 불분명하다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 정비사업장</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>공사 재개한 진주 동부시립도서관···준공까지 남은 과제는</t>
+          <t>시공사 계약 파기의 덫, 배상금 주고 공사비는 더 올랐다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=124473</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=127910</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-08-07 07:02:13.797921+00:00</t>
+          <t>2026-08-08 07:01:43.687055+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>위탁관리업체</t>
+          <t>진주시</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1차 소송(서울중앙지방법원) 판결 선고</t>
+          <t>공사비 정산 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>아파트 지하배관실 화재 사고 발생 시, 공용부분의 직접 점유자인 위탁관리업체가 1차적 책임이 있다는 법원 판결이 나왔습니다. 이로 인해 위탁관리업체는 구상금 소송에 직면하게 되며, 이는 아파트 관리 현장에서 중요한 법적 리스크로 부상하고 있습니다.</t>
+          <t>진주 동부시립도서관 공사가 재개되었으나, 공사비 정산을 둘러싼 진주시와 기존 시공사 간의 입장 차이로 소송이 진행 중입니다. 도서관은 준공 후 복합시설로 운영될 예정입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 1차 소송 법원 판결), 3(집단적 피해 - 아파트 화재로 인한 인적·물적 피해), 5(증거 확보 가능 - 법원 판결)에 해당하여 소송금융 투자 가능성이 있습니다. 그러나 상대방 위탁관리업체의 구체적인 자력과 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>진주시가 소송 상대방으로 특정되어 자력이 충분하다는 점(적합 조건 2)과 이미 소송이 진행 중이라는 점은 긍정적입니다. 그러나 공사비 정산 분쟁의 구체적인 금액, 책임 소재의 명확성, 집단적 피해 여부 등 다른 적합 조건에 대한 정보가 부족하여 투자 적합도를 높게 평가하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>지하배관실 화재에 위탁사 책임…구상권 리스크 어떻게 피하나?</t>
+          <t>공사 재개한 진주 동부시립도서관···준공까지 남은 과제는</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=169034</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=124473</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-07-26 07:02:24.083547+00:00</t>
+          <t>2026-08-07 07:02:13.797921+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>위탁관리업체</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>국회 정책토론회에서 제도 개선 및 피해 구제 논의 중</t>
+          <t>1차 소송(서울중앙지방법원) 판결 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>전국지반침하피해자연합회는 공사 중 지하수 유출 관리 강화, 정보공개 확대, 피해 구제제도 마련 등 시민 안전을 위한 제도 개선을 촉구했습니다. 광명시 부시장 등 각계 전문가들이 국회 정책토론회에 참석하여 지하안전 관리체계 법·제도 개선책을 논의했습니다.</t>
+          <t>아파트 지하배관실 화재 사고 발생 시, 공용부분의 직접 점유자인 위탁관리업체가 1차적 책임이 있다는 법원 판결이 나왔습니다. 이로 인해 위탁관리업체는 구상금 소송에 직면하게 되며, 이는 아파트 관리 현장에서 중요한 법적 리스크로 부상하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>전국지반침하피해자연합회가 조직되어 집단적 피해(적합 조건 3)가 명확하며, 국회 정책토론회에서 제도 개선 및 피해 구제 논의가 진행 중(적합 조건 6)입니다. 지반침하의 특성상 피해 규모가 클 것으로 예상(적합 조건 4)되나, 특정 책임 주체가 명확히 언급되지 않아 추가적인 사실 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 1차 소송 법원 판결), 3(집단적 피해 - 아파트 화재로 인한 인적·물적 피해), 5(증거 확보 가능 - 법원 판결)에 해당하여 소송금융 투자 가능성이 있습니다. 그러나 상대방 위탁관리업체의 구체적인 자력과 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>광명시, 국회 정책토론회서 지하안전 관리체계 법·제도 개선책 논의</t>
+          <t>지하배관실 화재에 위탁사 책임…구상권 리스크 어떻게 피하나?</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-07-22</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2451301</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=169034</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-07-24 07:02:15.060448+00:00</t>
+          <t>2026-07-26 07:02:24.083547+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>법원이 지구 지정 근거 추가 소명 요구</t>
+          <t>국회 정책토론회에서 제도 개선 및 피해 구제 논의 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>법원이 '서리풀1 공공주택지구' 지정의 근거에 대한 추가 소명을 요구했습니다. 주민들은 이번 소송을 통해 대규모 공공개발 과정에서 기존 생활공동체와 사유재산권 등 주민 권익 보호의 중요성을 강조하고 있습니다. 이는 공공개발의 적법성과 절차적 정당성을 다투는 소송입니다.</t>
+          <t>전국지반침하피해자연합회는 공사 중 지하수 유출 관리 강화, 정보공개 확대, 피해 구제제도 마련 등 시민 안전을 위한 제도 개선을 촉구했습니다. 광명시 부시장 등 각계 전문가들이 국회 정책토론회에 참석하여 지하안전 관리체계 법·제도 개선책을 논의했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>공공주택지구 지정에 대한 소송으로, 상대방은 공공기관으로 자력이 충분하며(적합 조건 2), 다수의 주민이 영향을 받는 집단적 피해 사례(적합 조건 3)입니다. 법원이 지정 근거 추가 소명을 요구하고 있어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해 금액이 명확히 제시되지 않았습니다.</t>
+          <t>전국지반침하피해자연합회가 조직되어 집단적 피해(적합 조건 3)가 명확하며, 국회 정책토론회에서 제도 개선 및 피해 구제 논의가 진행 중(적합 조건 6)입니다. 지반침하의 특성상 피해 규모가 클 것으로 예상(적합 조건 4)되나, 특정 책임 주체가 명확히 언급되지 않아 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>법원, '서리풀1 공공주택지구' 지정 근거 추가 소명 요구…주민  절차적...</t>
+          <t>광명시, 국회 정책토론회서 지하안전 관리체계 법·제도 개선책 논의</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-07-05</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=232243</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2451301</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-07-09 08:23:01.750733+00:00</t>
+          <t>2026-07-24 07:02:15.060448+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>소송가액 2000억 원 규모의 소송 진행 중</t>
+          <t>법원이 지구 지정 근거 추가 소명 요구</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>코리아신탁이 2000억 원에 육박하는 소송가액의 사건에 피소되어 소송 리스크를 안고 있다. 이로 인해 보수적인 회계 처리를 통해 충당금을 설정했으나, 최근 충당금 환입으로 비경상적 이익을 실현했다. 구체적인 소송 내용은 기사에 명시되지 않았다.</t>
+          <t>법원이 '서리풀1 공공주택지구' 지정의 근거에 대한 추가 소명을 요구했습니다. 주민들은 이번 소송을 통해 대규모 공공개발 과정에서 기존 생활공동체와 사유재산권 등 주민 권익 보호의 중요성을 강조하고 있습니다. 이는 공공개발의 적법성과 절차적 정당성을 다투는 소송입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>피고인 코리아신탁은 신탁회사로서 자력이 충분하며(적합 조건 2), 소송가액이 2000억 원에 육박하여 피해 규모가 매우 크다(적합 조건 4). 그러나 사건의 구체적인 내용, 상대방 책임의 명확성, 집단적 피해 여부 등은 기사에서 파악하기 어렵다.</t>
+          <t>공공주택지구 지정에 대한 소송으로, 상대방은 공공기관으로 자력이 충분하며(적합 조건 2), 다수의 주민이 영향을 받는 집단적 피해 사례(적합 조건 3)입니다. 법원이 지정 근거 추가 소명을 요구하고 있어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해 금액이 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2000억 원 육박</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[핀포인트] [코리아신탁] 매출 하위권에도 두둑한 이익…충당금 환입 ‘...</t>
+          <t>법원, '서리풀1 공공주택지구' 지정 근거 추가 소명 요구…주민  절차적...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/171016</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=232243</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-06-29 07:02:07.059274+00:00</t>
+          <t>2026-07-09 08:23:01.750733+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>KB정왕일반부동산사모투자회사</t>
+          <t>코리아신탁</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 패소</t>
+          <t>소송가액 2000억 원 규모의 소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>SGC E C가 KB자산운용의 사모펀드 'KB정왕일반부동산사모투자회사'를 상대로 시흥 물류센터 공사비 및 지연손해금 배상 소송을 제기했으나 1심에서 패소했습니다. 이로 인해 SGC E C는 공사비 회수에 어려움을 겪을 수 있습니다.</t>
+          <t>코리아신탁이 2000억 원에 육박하는 소송가액의 사건에 피소되어 소송 리스크를 안고 있다. 이로 인해 보수적인 회계 처리를 통해 충당금을 설정했으나, 최근 충당금 환입으로 비경상적 이익을 실현했다. 구체적인 소송 내용은 기사에 명시되지 않았다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(KB자산운용의 사모펀드)의 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 1심에서 이미 패소하여 소송의 승소 가능성에 대한 추가적인 면밀한 검토가 필요합니다. 집단적 피해나 명확한 증거 등 다른 적합 조건은 확인되지 않습니다.</t>
+          <t>피고인 코리아신탁은 신탁회사로서 자력이 충분하며(적합 조건 2), 소송가액이 2000억 원에 육박하여 피해 규모가 매우 크다(적합 조건 4). 그러나 사건의 구체적인 내용, 상대방 책임의 명확성, 집단적 피해 여부 등은 기사에서 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2000억 원 육박</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[더벨]SGC E C, 시흥 물류센터 공사비 회수 불발되나</t>
+          <t>[핀포인트] [코리아신탁] 매출 하위권에도 두둑한 이익…충당금 환입 ‘...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202605221723154560107366</t>
+          <t>https://news.dealsitetv.com/articles/171016</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-06-27 07:00:51.106894+00:00</t>
+          <t>2026-06-29 07:02:07.059274+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>KB정왕일반부동산사모투자회사</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>열차 납품 지연으로 인한 시민 피해 발생 및 계약 해지 검토 중</t>
+          <t>1심 패소</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>열차 납품 지연으로 인해 시민들의 대중교통 이용에 차질이 생기고 있으며, 계약 해지를 통한 문제 해결도 거액의 손해배상 가능성 때문에 어려운 상황입니다. 이로 인한 피해는 고스란히 시민들에게 돌아갈 것으로 예상됩니다.</t>
+          <t>SGC E C가 KB자산운용의 사모펀드 'KB정왕일반부동산사모투자회사'를 상대로 시흥 물류센터 공사비 및 지연손해금 배상 소송을 제기했으나 1심에서 패소했습니다. 이로 인해 SGC E C는 공사비 회수에 어려움을 겪을 수 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>열차 납품 지연으로 인한 다수 시민의 피해가 예상되며(집단적 피해, 피해 규모 큼), 계약서 등 관련 증거 확보가 가능할 것으로 보입니다. 다만, 상대방이 특정되지 않았고, 계약 해지 시 발생할 수 있는 법리적 판단이 복잡하여 소송의 난이도가 있을 수 있습니다.</t>
+          <t>상대방(KB자산운용의 사모펀드)의 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 1심에서 이미 패소하여 소송의 승소 가능성에 대한 추가적인 면밀한 검토가 필요합니다. 집단적 피해나 명확한 증거 등 다른 적합 조건은 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수 시민</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[사설] 열차 납품 지연, '시민 발' 묶여서는 안 된다</t>
+          <t>[더벨]SGC E C, 시흥 물류센터 공사비 회수 불발되나</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1321926</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202605221723154560107366</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-05-19 14:38:16.992365+00:00</t>
+          <t>2026-06-27 07:00:51.106894+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>홈플러스 DIP 금융 거절 시 임차인 명도소송 및 강제집행 예상</t>
+          <t>열차 납품 지연으로 인한 시민 피해 발생 및 계약 해지 검토 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>홈플러스가 DIP 금융을 거절당할 경우 파산 위기에 처하며, 이로 인해 임차인들에 대한 명도소송과 강제집행이 불가피할 것으로 예상된다. 이 과정에서 사회적 갈등이 커지고 메리츠에 대한 여론이 나빠질 수 있다고 보도되었다.</t>
+          <t>열차 납품 지연으로 인해 시민들의 대중교통 이용에 차질이 생기고 있으며, 계약 해지를 통한 문제 해결도 거액의 손해배상 가능성 때문에 어려운 상황입니다. 이로 인한 피해는 고스란히 시민들에게 돌아갈 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>메리츠는 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 임차인 다수가 명도소송 및 강제집행으로 집단적 피해를 입을 가능성이 있음(적합 조건 3, 4). 그러나 메리츠의 직접적인 '잘못'이 명확히 특정되지 않고 금융 결정의 결과로 발생하는 간접적 피해이므로 책임 소재 입증이 복잡할 수 있음(적합 조건 1 약함).</t>
+          <t>열차 납품 지연으로 인한 다수 시민의 피해가 예상되며(집단적 피해, 피해 규모 큼), 계약서 등 관련 증거 확보가 가능할 것으로 보입니다. 다만, 상대방이 특정되지 않았고, 계약 해지 시 발생할 수 있는 법리적 판단이 복잡하여 소송의 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>임차인 다수</t>
+          <t>다수 시민</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>메리츠 손에 달린 홈플러스…'DIP 금융' 거절땐 파산 위기</t>
+          <t>[사설] 열차 납품 지연, '시민 발' 묶여서는 안 된다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026042675151</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1321926</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-05-10 07:02:08.263949+00:00</t>
+          <t>2026-05-19 14:38:16.992365+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>고양시</t>
+          <t>메리츠</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>정보공개 비공개 결정 및 건축물분양법 위반 여부 관련 소송 진행 중</t>
+          <t>홈플러스 DIP 금융 거절 시 임차인 명도소송 및 강제집행 예상</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>고양시는 풍동 오피스텔 관련 '행정 편향 논란'에 대해 공식 입장을 발표하며, 모든 행정 절차가 법령에 따라 공정하게 처리되었음을 강조했다. 시는 설계도서 비공개 결정과 분양계약금 수령 과정의 '건축물분양법' 위반 논란에 대해 정보공개법, 경기도 행정심판위 결정, 법제처 유권해석 등을 근거로 반박했다. 현재 관련 소송이 진행 중이며, 시는 법원의 자료제출 명령에 따라 설계도서를 제출하고 있다고 밝혔다.</t>
+          <t>홈플러스가 DIP 금융을 거절당할 경우 파산 위기에 처하며, 이로 인해 임차인들에 대한 명도소송과 강제집행이 불가피할 것으로 예상된다. 이 과정에서 사회적 갈등이 커지고 메리츠에 대한 여론이 나빠질 수 있다고 보도되었다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>고양시를 상대로 한 행정 편향 및 건축물분양법 위반 논란으로, 상대방(고양시)의 자력이 충분하고 이미 행정심판 및 법제처 유권해석 등 공적 절차가 진행되었으며, 현재 관련 소송이 진행 중인 점은 적합 조건에 해당합니다. 법원의 자료제출 명령으로 증거 확보 가능성도 높습니다. 다만, 기사 내용이 고양시의 반박이므로 상대방 책임의 명확성은 추가적인 검토가 필요합니다.</t>
+          <t>메리츠는 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 임차인 다수가 명도소송 및 강제집행으로 집단적 피해를 입을 가능성이 있음(적합 조건 3, 4). 그러나 메리츠의 직접적인 '잘못'이 명확히 특정되지 않고 금융 결정의 결과로 발생하는 간접적 피해이므로 책임 소재 입증이 복잡할 수 있음(적합 조건 1 약함).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>수분양자 다수</t>
+          <t>임차인 다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>고양시  풍동 오피스텔 행정 공정…은폐 의혹 사실무근</t>
+          <t>메리츠 손에 달린 홈플러스…'DIP 금융' 거절땐 파산 위기</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-04-26</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026042708372863539</t>
+          <t>https://www.hankyung.com/article/2026042675151</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-05-01 20:28:09.762839+00:00</t>
+          <t>2026-05-10 07:02:08.263949+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>고양시</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>전세사기피해자 지원 및 주거안정에 관한 특별법 개정안 국회 통과, 공포 후 6개월 뒤 시행 예정</t>
+          <t>정보공개 비공개 결정 및 건축물분양법 위반 여부 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>전세사기 피해자의 보증금 회복을 지원하기 위한 '전세사기피해자 지원 및 주거안정에 관한 특별법' 개정안이 국회 본회의를 통과했습니다. 이 개정안은 임차보증금 최소보장제와 선지급·후정산 제도를 도입하고, 피해주택 매입 절차를 개선하여 피해자 구제 속도를 높이는 것을 목표로 합니다. 주요 제도는 공포 후 6개월 뒤 시행될 예정입니다.</t>
+          <t>고양시는 풍동 오피스텔 관련 '행정 편향 논란'에 대해 공식 입장을 발표하며, 모든 행정 절차가 법령에 따라 공정하게 처리되었음을 강조했다. 시는 설계도서 비공개 결정과 분양계약금 수령 과정의 '건축물분양법' 위반 논란에 대해 정보공개법, 경기도 행정심판위 결정, 법제처 유권해석 등을 근거로 반박했다. 현재 관련 소송이 진행 중이며, 시는 법원의 자료제출 명령에 따라 설계도서를 제출하고 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 관련 특별법 개정안이 국회 본회의를 통과하는 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 특정 소송의 상대방을 명시하지 않으며, 전세사기 사건의 특성상 상대방의 자력 확보가 어려울 수 있습니다. 또한, 정부의 최소보장제 도입으로 소송금융의 역할이 일부 달라질 수 있습니다.</t>
+          <t>고양시를 상대로 한 행정 편향 및 건축물분양법 위반 논란으로, 상대방(고양시)의 자력이 충분하고 이미 행정심판 및 법제처 유권해석 등 공적 절차가 진행되었으며, 현재 관련 소송이 진행 중인 점은 적합 조건에 해당합니다. 법원의 자료제출 명령으로 증거 확보 가능성도 높습니다. 다만, 기사 내용이 고양시의 반박이므로 상대방 책임의 명확성은 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수분양자 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'전세사기특별법·부동산개발사업관리법' 개정안 국회 본회의 통과</t>
+          <t>고양시  풍동 오피스텔 행정 공정…은폐 의혹 사실무근</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260423_0003604327</t>
+          <t>https://www.sidae.com/article/2026042708372863539</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-25 07:00:56.429583+00:00</t>
+          <t>2026-05-01 20:28:09.762839+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 특별법 제정 논의 중</t>
+          <t>전세사기피해자 지원 및 주거안정에 관한 특별법 개정안 국회 통과, 공포 후 6개월 뒤 시행 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>전세사기 피해자들을 위한 최소 구제 장치 도입이 추진되며, 보증금의 3분의 1을 보장하는 내용의 특별법이 국회 국토교통위원회에서 논의 중입니다. 이는 전세사기 피해 회복의 최저선을 마련하기 위한 조치로, 형평성 및 재원 부담에 대한 우려도 제기되고 있습니다.</t>
+          <t>전세사기 피해자의 보증금 회복을 지원하기 위한 '전세사기피해자 지원 및 주거안정에 관한 특별법' 개정안이 국회 본회의를 통과했습니다. 이 개정안은 임차보증금 최소보장제와 선지급·후정산 제도를 도입하고, 피해주택 매입 절차를 개선하여 피해자 구제 속도를 높이는 것을 목표로 합니다. 주요 제도는 공포 후 6개월 뒤 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 정부의 특별법 제정 등 공적 절차가 진행 중(공적 절차 진행)이므로 사건의 심각성과 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 직접적인 소송 상대방(사기범)의 자력 여부가 불분명하여 소송금융 투자에 있어 회수 가능성 측면에서 불확실성이 존재합니다.</t>
+          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 관련 특별법 개정안이 국회 본회의를 통과하는 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 특정 소송의 상대방을 명시하지 않으며, 전세사기 사건의 특성상 상대방의 자력 확보가 어려울 수 있습니다. 또한, 정부의 최소보장제 도입으로 소송금융의 역할이 일부 달라질 수 있습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“보증금 3분의 1 보장” 전세사기 지원한다지만…형평성·재원 부담 우...</t>
+          <t>'전세사기특별법·부동산개발사업관리법' 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1634504/?sc=Naver</t>
+          <t>https://www.newsis.com/view/NISX20260423_0003604327</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-19 07:02:37.357861+00:00</t>
+          <t>2026-04-25 07:00:56.429583+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>집단소송 제기 가능성 언급</t>
+          <t>전세사기 피해자 지원 특별법 제정 논의 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>층간소음 문제에 대한 법적 접근법을 다루는 기사로, 개별 가구가 건설사를 상대로 소송하기 어렵다는 점을 지적한다. 주민 전체가 이해당사자이므로 주민들이 뜻을 모아 시공사를 상대로 집단 소송을 제기하는 것이 소송 부담을 줄이는 방법임을 제시한다. 층간소음이 이웃 간 살인까지 부를 수 있는 심각한 문제임을 강조한다.</t>
+          <t>전세사기 피해자들을 위한 최소 구제 장치 도입이 추진되며, 보증금의 3분의 1을 보장하는 내용의 특별법이 국회 국토교통위원회에서 논의 중입니다. 이는 전세사기 피해 회복의 최저선을 마련하기 위한 조치로, 형평성 및 재원 부담에 대한 우려도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>건설사를 상대로 한 층간소음 소송은 집단적 피해(주민 전체가 이해당사자)의 성격이 강하며, 상대방인 건설사는 자력이 충분할 가능성이 높습니다. 층간소음의 원인이 시공 불량일 경우 건설사의 책임이 비교적 명확해질 수 있습니다. 다만, 기사는 일반적인 법적 접근법을 다루고 있어 구체적인 피해 규모나 증거 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>전세사기 피해는 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 정부의 특별법 제정 등 공적 절차가 진행 중(공적 절차 진행)이므로 사건의 심각성과 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 직접적인 소송 상대방(사기범)의 자력 여부가 불분명하여 소송금융 투자에 있어 회수 가능성 측면에서 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>이웃 간 살인까지 부르는 층간소음… 법적 접근법은?</t>
+          <t>“보증금 3분의 1 보장” 전세사기 지원한다지만…형평성·재원 부담 우...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50316</t>
+          <t>https://www.dailian.co.kr/news/view/1634504/?sc=Naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-19 07:01:25.183034+00:00</t>
+          <t>2026-04-19 07:02:37.357861+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>전 배우자</t>
+          <t>건설사</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>전 배우자의 재산분할 청구 소송</t>
+          <t>집단소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이혼 후 27년간 아파트 대금을 홀로 납부한 A씨에게 19년 만에 전 배우자가 나타나 아파트 절반의 소유권을 주장하며 소송을 제기했습니다. A씨는 이를 권리남용으로 보고 있으며, 과거 법원의 조정 결정이 있었던 것으로 보입니다.</t>
+          <t>층간소음 문제에 대한 법적 접근법을 다루는 기사로, 개별 가구가 건설사를 상대로 소송하기 어렵다는 점을 지적한다. 주민 전체가 이해당사자이므로 주민들이 뜻을 모아 시공사를 상대로 집단 소송을 제기하는 것이 소송 부담을 줄이는 방법임을 제시한다. 층간소음이 이웃 간 살인까지 부를 수 있는 심각한 문제임을 강조한다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>피해 규모가 아파트 절반 가치로 상당하고(피해 규모가 큼), 과거 법원의 조정 결정 등 증거 확보가 가능합니다(증거가 있거나 확보 가능함). 그러나 상대방(전 배우자)의 자력이 불분명하고, 집단적 피해가 아닌 개별 분쟁이라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>건설사를 상대로 한 층간소음 소송은 집단적 피해(주민 전체가 이해당사자)의 성격이 강하며, 상대방인 건설사는 자력이 충분할 가능성이 높습니다. 층간소음의 원인이 시공 불량일 경우 건설사의 책임이 비교적 명확해질 수 있습니다. 다만, 기사는 일반적인 법적 접근법을 다루고 있어 구체적인 피해 규모나 증거 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>아파트 절반 가치 (수억 원 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>27년간 나홀로 낸 아파트값…19년 만에 나타난 전 배우자 '절반 내놔'</t>
+          <t>이웃 간 살인까지 부르는 층간소음… 법적 접근법은?</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/5ROBBXPTLU8U</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50316</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:30.872425+00:00</t>
+          <t>2026-04-19 07:01:25.183034+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>경남개발공사</t>
+          <t>전 배우자</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>민간사업자가 확정투자비 청구 소송 제기, 2~3년 내 최종 판결 예상</t>
+          <t>전 배우자의 재산분할 청구 소송</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>경남개발공사가 직영하는 진해신항 컨트리클럽(구 웅동1지구 골프장)이 민간사업자의 천억 원대 확정투자비 청구 소송에 직면했다. 경남개발공사는 이미 민간사업자 대출금 약 천억 원을 대신 갚고 운영권을 넘겨받은 상태로, 추가적인 거액 지급 가능성에 재정적 부담이 커지고 있다. 법원의 최종 판결은 2~3년 뒤로 예상된다.</t>
+          <t>이혼 후 27년간 아파트 대금을 홀로 납부한 A씨에게 19년 만에 전 배우자가 나타나 아파트 절반의 소유권을 주장하며 소송을 제기했습니다. A씨는 이를 권리남용으로 보고 있으며, 과거 법원의 조정 결정이 있었던 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(경남개발공사)이 지방공기업으로 자력이 충분하고(적합 조건), 소송 금액이 천억 원대로 피해 규모가 크다(적합 조건). 그러나 민간사업자의 청구 근거(상대방 책임)가 기사에서 명확히 드러나지 않아 소송 승소 가능성을 판단하기 어렵다. 집단적 피해 사례는 아니다.</t>
+          <t>피해 규모가 아파트 절반 가치로 상당하고(피해 규모가 큼), 과거 법원의 조정 결정 등 증거 확보가 가능합니다(증거가 있거나 확보 가능함). 그러나 상대방(전 배우자)의 자력이 불분명하고, 집단적 피해가 아닌 개별 분쟁이라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>천억 원대</t>
+          <t>아파트 절반 가치 (수억 원 추정)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>경남 첫 36홀 공공 골프장…거액 빚에 소송까지</t>
+          <t>27년간 나홀로 낸 아파트값…19년 만에 나타난 전 배우자 '절반 내놔'</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527556&amp;ref=A</t>
+          <t>https://lawtalknews.co.kr/article/5ROBBXPTLU8U</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-06 00:46:48.692982+00:00</t>
+          <t>2026-04-18 07:00:30.872425+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>경남개발공사</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>공사비 증액, 시공자 변경, 조합 내부 갈등 관련 분쟁 발생</t>
+          <t>민간사업자가 확정투자비 청구 소송 제기, 2~3년 내 최종 판결 예상</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>한 로펌이 정비사업 원스톱팀을 가동하여 조합 설립부터 소송까지 전반적인 자문 및 분쟁 대응을 지원합니다. 특히 최근에는 공사비 증액, 시공자 변경, 조합 내부 갈등과 관련된 분쟁이 증가하고 있어 해당 팀의 역할이 중요해지고 있습니다.</t>
+          <t>경남개발공사가 직영하는 진해신항 컨트리클럽(구 웅동1지구 골프장)이 민간사업자의 천억 원대 확정투자비 청구 소송에 직면했다. 경남개발공사는 이미 민간사업자 대출금 약 천억 원을 대신 갚고 운영권을 넘겨받은 상태로, 추가적인 거액 지급 가능성에 재정적 부담이 커지고 있다. 법원의 최종 판결은 2~3년 뒤로 예상된다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 정비사업 분야에서 공사비 증액, 시공자 변경, 조합 내부 갈등 등 분쟁이 증가하고 있음을 시사합니다. 이러한 유형의 분쟁은 다수의 피해자(집단적 피해)와 큰 피해 규모(피해 규모가 큼)를 수반하며, 대형 시공사를 상대방으로 할 경우 자력(상대방에게 자력이 충분함)이 충분할 가능성이 높습니다. 다만, 특정 사건이나 구체적인 피고가 명시되지 않아 직접적인 투자 기회로 판단하기에는 정보가 부족합니다.</t>
+          <t>상대방(경남개발공사)이 지방공기업으로 자력이 충분하고(적합 조건), 소송 금액이 천억 원대로 피해 규모가 크다(적합 조건). 그러나 민간사업자의 청구 근거(상대방 책임)가 기사에서 명확히 드러나지 않아 소송 승소 가능성을 판단하기 어렵다. 집단적 피해 사례는 아니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>천억 원대</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[로펌 Biz] ‘정비사업 원스톱팀’ 가동… 자문ㆍ분쟁 입체지원</t>
+          <t>경남 첫 36홀 공공 골프장…거액 빚에 소송까지</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202604040411588300937</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527556&amp;ref=A</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:09.540363+00:00</t>
+          <t>2026-04-06 00:46:48.692982+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경기남부청 반부패수사대 수사 진행 중</t>
+          <t>공사비 증액, 시공자 변경, 조합 내부 갈등 관련 분쟁 발생</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>신 씨가 돌아가신 부친의 토지 계약과 관련하여 경찰 수사의 미흡함을 지적하며 이의를 제기했다. 이후 경기남부청 반부패수사대가 관련 소송 기록을 검토한 결과, A업체가 법원에 특정 사실을 숨긴 정황을 포착했다. 현재 이 토지 계약을 둘러싼 소송전과 함께 경찰 수사가 진행 중이다.</t>
+          <t>한 로펌이 정비사업 원스톱팀을 가동하여 조합 설립부터 소송까지 전반적인 자문 및 분쟁 대응을 지원합니다. 특히 최근에는 공사비 증액, 시공자 변경, 조합 내부 갈등과 관련된 분쟁이 증가하고 있어 해당 팀의 역할이 중요해지고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>A업체가 법원에 특정 사실을 숨긴 정황이 경기남부청 반부패수사대 수사로 포착되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이고 관련 소송 기록이 존재하여 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모와 피해자 수가 특정되지 않았고, 상대방의 자력에 대한 정보가 부족하여 'High' 등급은 어렵습니다.</t>
+          <t>기사는 정비사업 분야에서 공사비 증액, 시공자 변경, 조합 내부 갈등 등 분쟁이 증가하고 있음을 시사합니다. 이러한 유형의 분쟁은 다수의 피해자(집단적 피해)와 큰 피해 규모(피해 규모가 큼)를 수반하며, 대형 시공사를 상대방으로 할 경우 자력(상대방에게 자력이 충분함)이 충분할 가능성이 높습니다. 다만, 특정 사건이나 구체적인 피고가 명시되지 않아 직접적인 투자 기회로 판단하기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>돌아가신 부친이 한 토지 계약에 '소송전'</t>
+          <t>[로펌 Biz] ‘정비사업 원스톱팀’ 가동… 자문ㆍ분쟁 입체지원</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3018595</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202604040411588300937</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-05 12:47:00.652641+00:00</t>
+          <t>2026-04-06 00:39:09.540363+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>CAAP</t>
+          <t>A업체</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>CAAP의 소송 제기로 여객터미널 및 인프라 확충 사업 지연 중</t>
+          <t>경기남부청 반부패수사대 수사 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>인천공항공사가 몬테네그로 공항 국제입찰에서 1위를 차지했으나, CAAP가 소송을 제기하여 여객터미널 및 인프라 확충 사업이 지연되고 있다. 이로 인해 사업이 표류하고 있으며, 국제 사업 지연에 따른 막대한 손실이 예상된다.</t>
+          <t>신 씨가 돌아가신 부친의 토지 계약과 관련하여 경찰 수사의 미흡함을 지적하며 이의를 제기했다. 이후 경기남부청 반부패수사대가 관련 소송 기록을 검토한 결과, A업체가 법원에 특정 사실을 숨긴 정황을 포착했다. 현재 이 토지 계약을 둘러싼 소송전과 함께 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>국제 공항 인프라 사업 지연으로 인한 잠재적 피해 규모가 크고(적합 조건 4), 국제 입찰 및 소송 관련 문서 등 증거 확보가 용이함(적합 조건 5). 이미 소송이 진행 중인 상업 분쟁으로, 소송금융 투자 대상으로서의 기본 요건은 갖추고 있음. 다만, 상대방 CAAP의 책임 명확성 및 자력에 대한 추가 확인이 필요함.</t>
+          <t>A업체가 법원에 특정 사실을 숨긴 정황이 경기남부청 반부패수사대 수사로 포착되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이고 관련 소송 기록이 존재하여 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모와 피해자 수가 특정되지 않았고, 상대방의 자력에 대한 정보가 부족하여 'High' 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>인천공항, 몬테네그로 사업 '표류'</t>
+          <t>돌아가신 부친이 한 토지 계약에 '소송전'</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320235</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3018595</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-05 12:46:51.903383+00:00</t>
+          <t>2026-04-05 12:47:00.652641+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>A회사, B회사</t>
+          <t>CAAP</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>관리인 선임 및 관리규약 관련 소송 진행 중</t>
+          <t>CAAP의 소송 제기로 여객터미널 및 인프라 확충 사업 지연 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>상가 구분소유자들이 A회사와 B회사가 제정한 관리규약의 문제점을 지적하며 해당 관리인을 인정할 수 없다는 이유로 소송을 제기했습니다. 이 소송은 관리인 선임 및 관리규약의 적법성을 다투는 내용으로 보입니다.</t>
+          <t>인천공항공사가 몬테네그로 공항 국제입찰에서 1위를 차지했으나, CAAP가 소송을 제기하여 여객터미널 및 인프라 확충 사업이 지연되고 있다. 이로 인해 사업이 표류하고 있으며, 국제 사업 지연에 따른 막대한 손실이 예상된다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건으로, 관리규약 제정 주체인 A회사와 B회사가 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다. '다른 구분소유자들'이 소송을 제기하여 집단적 피해 가능성이 있으며, 관리규약 자체가 중요한 증거가 될 수 있습니다. 다만 피해 규모나 상대방의 자력에 대한 정보가 부족하여 'Medium'으로 판단합니다.</t>
+          <t>국제 공항 인프라 사업 지연으로 인한 잠재적 피해 규모가 크고(적합 조건 4), 국제 입찰 및 소송 관련 문서 등 증거 확보가 용이함(적합 조건 5). 이미 소송이 진행 중인 상업 분쟁으로, 소송금융 투자 대상으로서의 기본 요건은 갖추고 있음. 다만, 상대방 CAAP의 책임 명확성 및 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>상가 소유자라면…지금 당장 '이것' 꺼내봐야 합니다 [김용우의 각개전...</t>
+          <t>인천공항, 몬테네그로 사업 '표류'</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604012275i</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320235</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:45.133019+00:00</t>
+          <t>2026-04-05 12:46:51.903383+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>A회사, B회사</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경매를 통한 부동산 낙찰 완료, 전세사기 피해자 결정문 발급</t>
+          <t>관리인 선임 및 관리규약 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>방송인 김서연 씨가 4년 전 겪었던 전세 사기 피해에 대해 최근 법원 경매를 통해 해당 부동산을 최저가로 낙찰받아 일부 피해를 회복했다. 김서연 씨는 '전세사기 피해자 결정문'을 소지하고 있었으며, 이를 통해 피해 사실이 공적으로 인정되었음을 알 수 있다.</t>
+          <t>상가 구분소유자들이 A회사와 B회사가 제정한 관리규약의 문제점을 지적하며 해당 관리인을 인정할 수 없다는 이유로 소송을 제기했습니다. 이 소송은 관리인 선임 및 관리규약의 적법성을 다투는 내용으로 보입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>전세 사기 피해자 결정문이 존재하여 피해 사실 및 상대방 책임이 공적으로 인정됨 (적합 조건 1, 5, 6). 이는 소송금융 투자에 긍정적인 요소이나, 기사 내용만으로는 사기범의 자력 여부와 집단소송 가능성을 파악하기 어려움. 또한, 피해자가 경매를 통해 부동산을 낙찰받아 일부 피해를 회복한 것으로 보이며, 추가적인 손해배상 소송의 필요성 및 대상이 불분명하여 투자 매력도가 제한적임.</t>
+          <t>적합 조건으로, 관리규약 제정 주체인 A회사와 B회사가 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다. '다른 구분소유자들'이 소송을 제기하여 집단적 피해 가능성이 있으며, 관리규약 자체가 중요한 증거가 될 수 있습니다. 다만 피해 규모나 상대방의 자력에 대한 정보가 부족하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'로빈♥' 김서연, 전세 사기 4년만에… 불행 중 다행, 최저가로 낙찰</t>
+          <t>상가 소유자라면…지금 당장 '이것' 꺼내봐야 합니다 [김용우의 각개전...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2132263</t>
+          <t>https://www.hankyung.com/article/202604012275i</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:05.257720+00:00</t>
+          <t>2026-04-05 00:29:45.133019+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>지난해 10월 공사대금 소송 승소 판결</t>
+          <t>경매를 통한 부동산 낙찰 완료, 전세사기 피해자 결정문 발급</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>하도급업체가 부동산 개발 법인 엠블라버드를 상대로 제기한 공사대금 소송에서 지난해 10월 승소 판결을 받았다. 이 시점은 임형주가 엠블라버드 사내이사직을 맡은 이후로, 임형주가 '무관하다'고 주장한 것과 배치된다. 이 사건은 법원 판결로 상대방의 채무 불이행 책임이 인정된 건이다.</t>
+          <t>방송인 김서연 씨가 4년 전 겪었던 전세 사기 피해에 대해 최근 법원 경매를 통해 해당 부동산을 최저가로 낙찰받아 일부 피해를 회복했다. 김서연 씨는 '전세사기 피해자 결정문'을 소지하고 있었으며, 이를 통해 피해 사실이 공적으로 인정되었음을 알 수 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(엠블라버드)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 소송에서 승소했으므로 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 피해 규모와 피해자 수가 명확하지 않고, 상대방의 자력에 대한 추가 확인이 필요합니다. 이미 승소 판결이 났으므로, 강제집행 단계에서 소송금융 지원을 고려할 수 있습니다.</t>
+          <t>전세 사기 피해자 결정문이 존재하여 피해 사실 및 상대방 책임이 공적으로 인정됨 (적합 조건 1, 5, 6). 이는 소송금융 투자에 긍정적인 요소이나, 기사 내용만으로는 사기범의 자력 여부와 집단소송 가능성을 파악하기 어려움. 또한, 피해자가 경매를 통해 부동산을 낙찰받아 일부 피해를 회복한 것으로 보이며, 추가적인 손해배상 소송의 필요성 및 대상이 불분명하여 투자 매력도가 제한적임.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[단독] “나는 무관”하다던 임형주, 알고보니 팝페라하우스 대표였다</t>
+          <t>'로빈♥' 김서연, 전세 사기 4년만에… 불행 중 다행, 최저가로 낙찰</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202604041328003?pt=nv</t>
+          <t>https://www.xportsnews.com/article/2132263</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-04 12:38:58.462778+00:00</t>
+          <t>2026-04-05 00:20:05.257720+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>엠블라버드</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>공사비 증액 갈등 심화, 소송 가능성</t>
+          <t>지난해 10월 공사대금 소송 승소 판결</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>중동발 쇼크 등 자재값 상승으로 정비사업 공사비 증액을 둘러싼 갈등이 심화되고 있습니다. 이는 조합원 분담금 증가, 사업 지연, 공사 중단 등으로 이어질 수 있으며, 궁극적으로 소송으로 비화될 가능성이 있습니다. 기사는 특정 사건이 아닌 전반적인 시장 상황을 다루고 있습니다.</t>
+          <t>하도급업체가 부동산 개발 법인 엠블라버드를 상대로 제기한 공사대금 소송에서 지난해 10월 승소 판결을 받았다. 이 시점은 임형주가 엠블라버드 사내이사직을 맡은 이후로, 임형주가 '무관하다'고 주장한 것과 배치된다. 이 사건은 법원 판결로 상대방의 채무 불이행 책임이 인정된 건이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>적합 조건으로 '집단적 피해'와 '피해 규모가 큼'에 해당할 수 있습니다. 정비사업 조합원 다수가 공사비 증액으로 인한 분담금 증가 피해를 입을 수 있으며, 그 규모가 상당할 수 있습니다. 그러나 기사는 특정 사건이 아닌 일반적인 현상을 다루고 있어, 상대방 책임이 명확하게 특정되지 않고 아직 소송 단계에 이르지 않은 '갈등' 상황입니다.</t>
+          <t>상대방(엠블라버드)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 소송에서 승소했으므로 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 피해 규모와 피해자 수가 명확하지 않고, 상대방의 자력에 대한 추가 확인이 필요합니다. 이미 승소 판결이 났으므로, 강제집행 단계에서 소송금융 지원을 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[중동쇼크] 자재값이 집값 흔든다 …공사비 갈등·분양가 상승 '불씨'</t>
+          <t>[단독] “나는 무관”하다던 임형주, 알고보니 팝페라하우스 대표였다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704430</t>
+          <t>https://sports.khan.co.kr/article/202604041328003?pt=nv</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-04 12:33:11.567896+00:00</t>
+          <t>2026-04-04 12:38:58.462778+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>민간사업자가 경남개발공사를 상대로 1천억 원대 확정투자비 청구 소송 제기, 법원 판결 대기 중.</t>
+          <t>공사비 증액 갈등 심화, 소송 가능성</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>경남개발공사가 직영하는 공공골프장 '진해신항 컨트리클럽'이 750억 원 규모의 공사채 빚과 함께 민간사업자가 제기한 1천억 원대 확정투자비 청구 소송이라는 악재에 직면했다. 이 소송에서 법원이 민간사업자의 손을 들어줄 경우 경남개발공사는 최대 1천억 원을 지급해야 할 수도 있다.</t>
+          <t>중동발 쇼크 등 자재값 상승으로 정비사업 공사비 증액을 둘러싼 갈등이 심화되고 있습니다. 이는 조합원 분담금 증가, 사업 지연, 공사 중단 등으로 이어질 수 있으며, 궁극적으로 소송으로 비화될 가능성이 있습니다. 기사는 특정 사건이 아닌 전반적인 시장 상황을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>지방공기업인 경남개발공사를 상대로 1천억 원대 소송이 진행 중이며, 피고의 자력(공공기관)이 충분하고(적합 조건 2) 피해 규모가 매우 큼(적합 조건 4). 확정투자비 청구 소송이므로 증거 확보도 용이할 것으로 보이나(적합 조건 5), 집단적 피해가 아니며(적합 조건 3 불충족) 원고의 책임 소재에 대한 추가 검토가 필요하다.</t>
+          <t>적합 조건으로 '집단적 피해'와 '피해 규모가 큼'에 해당할 수 있습니다. 정비사업 조합원 다수가 공사비 증액으로 인한 분담금 증가 피해를 입을 수 있으며, 그 규모가 상당할 수 있습니다. 그러나 기사는 특정 사건이 아닌 일반적인 현상을 다루고 있어, 상대방 책임이 명확하게 특정되지 않고 아직 소송 단계에 이르지 않은 '갈등' 상황입니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>1천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명 (민간사업자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>경남 첫 36홀 공공골프장…거액 빚에 소송까지</t>
+          <t>[중동쇼크] 자재값이 집값 흔든다 …공사비 갈등·분양가 상승 '불씨'</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526690&amp;ref=A</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704430</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-04 00:30:33.125441+00:00</t>
+          <t>2026-04-04 12:33:11.567896+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>경남개발공사</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>조합의 입찰 무효 및 입찰보증금 차감 결정, 손해배상 청구 변호인 선임</t>
+          <t>민간사업자가 경남개발공사를 상대로 1천억 원대 확정투자비 청구 소송 제기, 법원 판결 대기 중.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합이 대우건설의 입찰보증금 500억원 중 1400만원을 부정행위 신고 포상금 명목으로 차감 반환하기로 결정했습니다. 대우건설은 차감에 이의 없다고 회신했으나, 조합은 사업 지연 등에 따른 금전적 책임을 물어 대우건설에 손해배상 청구를 준비 중입니다. 업계에서는 조합의 포상금 제도 근거가 부족하다는 지적도 나오고 있어 법적 분쟁 가능성이 남아있습니다.</t>
+          <t>경남개발공사가 직영하는 공공골프장 '진해신항 컨트리클럽'이 750억 원 규모의 공사채 빚과 함께 민간사업자가 제기한 1천억 원대 확정투자비 청구 소송이라는 악재에 직면했다. 이 소송에서 법원이 민간사업자의 손을 들어줄 경우 경남개발공사는 최대 1천억 원을 지급해야 할 수도 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>대우건설의 부정행위가 조합원 신고로 적발되었고, 대우건설도 입찰보증금 차감에 이의 없다고 회신하여 책임이 일정 부분 인정됩니다 (적합 조건 1). 조합이 대우건설을 상대로 손해배상 청구를 준비 중이며, 대우건설은 대기업으로 자력이 충분합니다 (적합 조건 2). 또한, 조합원 신고 및 이사회, 대의원회 결의를 통해 증거 확보가 가능합니다 (적합 조건 5). 다만, 조합의 포상금 제도 근거 부족 논란이 있어 법적 쟁점이 될 수 있습니다.</t>
+          <t>지방공기업인 경남개발공사를 상대로 1천억 원대 소송이 진행 중이며, 피고의 자력(공공기관)이 충분하고(적합 조건 2) 피해 규모가 매우 큼(적합 조건 4). 확정투자비 청구 소송이므로 증거 확보도 용이할 것으로 보이나(적합 조건 5), 집단적 피해가 아니며(적합 조건 3 불충족) 원고의 책임 소재에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천억 원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (민간사업자)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[단독] 성수4지구, 6일 대우건설 입찰보증금 반환…1400만원 차감</t>
+          <t>경남 첫 36홀 공공골프장…거액 빚에 소송까지</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1361450</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526690&amp;ref=A</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-03 12:55:53.214244+00:00</t>
+          <t>2026-04-04 00:30:33.125441+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>경기도</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>경기도와 사업자 측 간 손해배상 및 지체상금 소송 진행 중</t>
+          <t>조합의 입찰 무효 및 입찰보증금 차감 결정, 손해배상 청구 변호인 선임</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>K-컬처밸리 사업이 표류하면서 경기도와 사업자 측이 서로 지체상금 및 손해배상 소송을 제기한 상황입니다. 추미애 후보는 사업 백지화를 주장하며 관련 소송 진행 상황을 언급했습니다.</t>
+          <t>성수4지구 재개발 조합이 대우건설의 입찰보증금 500억원 중 1400만원을 부정행위 신고 포상금 명목으로 차감 반환하기로 결정했습니다. 대우건설은 차감에 이의 없다고 회신했으나, 조합은 사업 지연 등에 따른 금전적 책임을 물어 대우건설에 손해배상 청구를 준비 중입니다. 업계에서는 조합의 포상금 제도 근거가 부족하다는 지적도 나오고 있어 법적 분쟁 가능성이 남아있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>경기도와 K-컬처밸리 사업자 측 간에 지체상금 및 손해배상 소송이 이미 진행 중이며, 경기도는 자력이 충분한 공공기관입니다. 그러나 기사 내용만으로는 분쟁의 구체적인 책임 소재와 피해 규모를 명확히 파악하기 어렵습니다.</t>
+          <t>대우건설의 부정행위가 조합원 신고로 적발되었고, 대우건설도 입찰보증금 차감에 이의 없다고 회신하여 책임이 일정 부분 인정됩니다 (적합 조건 1). 조합이 대우건설을 상대로 손해배상 청구를 준비 중이며, 대우건설은 대기업으로 자력이 충분합니다 (적합 조건 2). 또한, 조합원 신고 및 이사회, 대의원회 결의를 통해 증거 확보가 가능합니다 (적합 조건 5). 다만, 조합의 포상금 제도 근거 부족 논란이 있어 법적 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>추미애  'K-컬처밸리 백지화 …김동연 캠프  사실 아니다</t>
+          <t>[단독] 성수4지구, 6일 대우건설 입찰보증금 반환…1400만원 차감</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065590976499775</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1361450</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-03 12:53:43.137065+00:00</t>
+          <t>2026-04-03 12:55:53.214244+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>현대엔지니어링</t>
+          <t>경기도</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>약 5조 원 규모의 손해배상 청구 소송 및 약 1억 1180만 유로 규모의 계약 불이행 관련 소송 진행 중</t>
+          <t>경기도와 사업자 측 간 손해배상 및 지체상금 소송 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>아조티 측이 시공사인 현대엔지니어링의 지연 책임을 주장하며 약 5조 원 규모의 손해배상 청구 소송을 제기했다. 또한 지난해 8월에는 계약 불이행을 이유로 약 1억 1180만 유로 규모의 추가 청구를 진행 중이다. 현대엔지니어링은 이에 대한 배상책임과 본드콜 부담을 덜기 위해 노력하고 있다.</t>
+          <t>K-컬처밸리 사업이 표류하면서 경기도와 사업자 측이 서로 지체상금 및 손해배상 소송을 제기한 상황입니다. 추미애 후보는 사업 백지화를 주장하며 관련 소송 진행 상황을 언급했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방(현대엔지니어링)이 대기업으로 자력이 충분하며, 청구 금액이 약 5조 원으로 매우 크다. 소송이 이미 진행 중이며, 지연 책임 주체가 명확히 특정되어 있다. 다만, 기사만으로는 집단적 피해 여부나 소송 외 공적 절차 진행 여부는 불분명하다.</t>
+          <t>경기도와 K-컬처밸리 사업자 측 간에 지체상금 및 손해배상 소송이 이미 진행 중이며, 경기도는 자력이 충분한 공공기관입니다. 그러나 기사 내용만으로는 분쟁의 구체적인 책임 소재와 피해 규모를 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>약 5조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>현대엔지니어링, 5조 원 배상책임과 본드콜 부담 덜어...미수금 회수에...</t>
+          <t>추미애  'K-컬처밸리 백지화 …김동연 캠프  사실 아니다</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>lkp.news</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.lkp.news/news/articleView.html?idxno=78719</t>
+          <t>https://www.kpinews.kr/newsView/1065590976499775</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-03 12:52:47.137789+00:00</t>
+          <t>2026-04-03 12:53:43.137065+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>경기도</t>
+          <t>현대엔지니어링</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경기도와 사업자 간 지체상금 및 손해배상 소송 진행 중</t>
+          <t>약 5조 원 규모의 손해배상 청구 소송 및 약 1억 1180만 유로 규모의 계약 불이행 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>추미애 의원이 김동연 경기도지사의 'K-컬처밸리' 사업 백지화 결정을 비판하며, 이로 인해 경기도와 사업자 간 지체상금 및 손해배상 소송이 진행 중이라고 언급했다. 추 의원은 이를 '이재명 지우기'의 일환으로 보신행정, 소극행정의 사례로 지적했다.</t>
+          <t>아조티 측이 시공사인 현대엔지니어링의 지연 책임을 주장하며 약 5조 원 규모의 손해배상 청구 소송을 제기했다. 또한 지난해 8월에는 계약 불이행을 이유로 약 1억 1180만 유로 규모의 추가 청구를 진행 중이다. 현대엔지니어링은 이에 대한 배상책임과 본드콜 부담을 덜기 위해 노력하고 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 경기도), 적합 조건 5(증거 확보 가능 - 계약 및 소송 문서), 적합 조건 4(피해 규모 클 가능성 - 대규모 사업 분쟁)에 해당한다. 그러나 기사 내용만으로는 상대방 책임의 명확성 판단이 어렵고, 집단적 피해 사례가 아니므로 High 등급에는 미치지 못한다.</t>
+          <t>상대방(현대엔지니어링)이 대기업으로 자력이 충분하며, 청구 금액이 약 5조 원으로 매우 크다. 소송이 이미 진행 중이며, 지연 책임 주체가 명확히 특정되어 있다. 다만, 기사만으로는 집단적 피해 여부나 소송 외 공적 절차 진행 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5조 원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[시선집중] 추미애 “대통령과 신뢰 막역. 李, 서울-경기 고민할 때 경기...</t>
-[...2 lines deleted...]
-      <c r="K32" t="inlineStr"/>
+          <t>현대엔지니어링, 5조 원 배상책임과 본드콜 부담 덜어...미수금 회수에...</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>lkp.news</t>
+        </is>
+      </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001490478?sid=100</t>
+          <t>http://www.lkp.news/news/articleView.html?idxno=78719</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-03 12:46:52.797456+00:00</t>
+          <t>2026-04-03 12:52:47.137789+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>경기도</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>시정명령, 과태료, 벌금 등 행정처분 진행 중, 집단소송 가능성 제기</t>
+          <t>경기도와 사업자 간 지체상금 및 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>분양받은 오피스텔 및 상가의 해약 기준이 지방자치단체마다 달라 분양 시장의 안정성을 해치고 있다는 비판이 제기되었다. 일부 로펌이 집단소송을 부추기는 상황이며, 전국적으로 시정명령, 과태료, 벌금 처분 등의 사례가 발생하고 있다. 이는 건설·부동산 분야에서 다수의 피해자가 발생할 수 있는 잠재적 분쟁을 시사한다.</t>
+          <t>추미애 의원이 김동연 경기도지사의 'K-컬처밸리' 사업 백지화 결정을 비판하며, 이로 인해 경기도와 사업자 간 지체상금 및 손해배상 소송이 진행 중이라고 언급했다. 추 의원은 이를 '이재명 지우기'의 일환으로 보신행정, 소극행정의 사례로 지적했다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>적합 조건으로 '집단적 피해' 가능성(일부 로펌의 집단소송 부추김), '증거 확보 가능성' 및 '공적 절차 진행 중'(전국적인 시정명령, 과태료, 벌금 처분 사례)이 확인됩니다. 그러나 특정 상대방의 책임이 명확히 제시되지 않았고, 피해 규모나 상대방의 자력이 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 경기도), 적합 조건 5(증거 확보 가능 - 계약 및 소송 문서), 적합 조건 4(피해 규모 클 가능성 - 대규모 사업 분쟁)에 해당한다. 그러나 기사 내용만으로는 상대방 책임의 명확성 판단이 어렵고, 집단적 피해 사례가 아니므로 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>분양받은 오피스텔·상가 '해약 기준' 명확해진다</t>
-[...6 lines deleted...]
-      </c>
+          <t>[시선집중] 추미애 “대통령과 신뢰 막역. 李, 서울-경기 고민할 때 경기...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040376611</t>
+          <t>https://n.news.naver.com/mnews/article/214/0001490478?sid=100</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-03 12:44:09.014980+00:00</t>
+          <t>2026-04-03 12:46:52.797456+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>판결 선고</t>
+          <t>시정명령, 과태료, 벌금 등 행정처분 진행 중, 집단소송 가능성 제기</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>아파트 단지 내 배수구에서 발생한 낙상사고로 원고가 상해를 입어 입주자대표회의를 상대로 손해배상을 청구한 사건이다. 법원은 배수구 시설의 설치 및 관리에 하자가 있음을 인정하여 입주자대표회의의 책임을 인정한 것으로 보인다. 이 사건은 아파트 시설물 관리 하자로 인한 손해배상 책임의 선례가 될 수 있다.</t>
+          <t>분양받은 오피스텔 및 상가의 해약 기준이 지방자치단체마다 달라 분양 시장의 안정성을 해치고 있다는 비판이 제기되었다. 일부 로펌이 집단소송을 부추기는 상황이며, 전국적으로 시정명령, 과태료, 벌금 처분 등의 사례가 발생하고 있다. 이는 건설·부동산 분야에서 다수의 피해자가 발생할 수 있는 잠재적 분쟁을 시사한다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>아파트 단지 내 배수구 낙상사고에 대해 입주자대표회의의 책임이 법원에서 인정된 사례로, 상대방 책임이 명확하고(적합 조건 1) 입대의는 배상 능력이 충분하다(적합 조건 2). 또한, 사고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 개별 사고로 집단적 피해는 아니며, '판결일지'라는 점에서 이미 소송이 상당 부분 진행되었거나 종결되었을 가능성이 있어 신규 투자 기회로서의 매력은 다소 낮다.</t>
+          <t>적합 조건으로 '집단적 피해' 가능성(일부 로펌의 집단소송 부추김), '증거 확보 가능성' 및 '공적 절차 진행 중'(전국적인 시정명령, 과태료, 벌금 처분 사례)이 확인됩니다. 그러나 특정 상대방의 책임이 명확히 제시되지 않았고, 피해 규모나 상대방의 자력이 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[권형필 변호사의 판결일지] 아파트 배수구 낙상사고 입대의 책임으로 ...</t>
+          <t>분양받은 오피스텔·상가 '해약 기준' 명확해진다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111528</t>
+          <t>https://www.hankyung.com/article/2026040376611</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-03 00:35:43.873052+00:00</t>
+          <t>2026-04-03 12:44:09.014980+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>다원시스</t>
+          <t>아파트 입주자대표회의</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>다원시스 기업 회생 절차 개시 신청, 인천시 계약 해제 및 선급금 환급 요청, 보증보험 청구 또는 소송 검토 중</t>
+          <t>판결 선고</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>인천시가 기업 회생 절차를 신청한 철도 차량 제작업체 다원시스와의 전동차 공급 계약을 해제하기로 했습니다. 이로 인해 서울 7호선 청라연장선 및 인천 1호선 검단연장선 개통이 최소 5년 이상 지연될 전망입니다. 인천시는 다원시스에 지급한 선급금 등 360억 원의 환급을 추진 중이며, 보증보험 청구 또는 소송을 통해 회수할 계획입니다.</t>
+          <t>아파트 단지 내 배수구에서 발생한 낙상사고로 원고가 상해를 입어 입주자대표회의를 상대로 손해배상을 청구한 사건이다. 법원은 배수구 시설의 설치 및 관리에 하자가 있음을 인정하여 입주자대표회의의 책임을 인정한 것으로 보인다. 이 사건은 아파트 시설물 관리 하자로 인한 손해배상 책임의 선례가 될 수 있다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>다원시스의 기업 회생 절차 신청으로 계약 불이행 책임이 명확하고, 인천시가 360억 원 규모의 선급금 환급을 추진 중이며, 대중교통 지연으로 인한 집단적 피해가 예상됩니다. 다만, 상대방이 회생 절차 중이므로 직접적인 자력 회복이 어려울 수 있으나, 엔지니어링공제조합 보증보험을 통한 회수 가능성이 언급되어 있어 위험이 일부 상쇄됩니다.</t>
+          <t>아파트 단지 내 배수구 낙상사고에 대해 입주자대표회의의 책임이 법원에서 인정된 사례로, 상대방 책임이 명확하고(적합 조건 1) 입대의는 배상 능력이 충분하다(적합 조건 2). 또한, 사고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 개별 사고로 집단적 피해는 아니며, '판결일지'라는 점에서 이미 소송이 상당 부분 진행되었거나 종결되었을 가능성이 있어 신규 투자 기회로서의 매력은 다소 낮다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>360억 원 (인천시 선급금 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상 (7호선 청라연장선 및 1호선 검단연장선 이용 예정 시민 다수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>7호선 청라연장선 신규 차량 최소 5년 밀린다</t>
+          <t>[권형필 변호사의 판결일지] 아파트 배수구 낙상사고 입대의 책임으로 ...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761318</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111528</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:41.468311+00:00</t>
+          <t>2026-04-03 00:35:43.873052+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>다원시스</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>부당이득 반환 청구 소송 진행 중</t>
+          <t>다원시스 기업 회생 절차 개시 신청, 인천시 계약 해제 및 선급금 환급 요청, 보증보험 청구 또는 소송 검토 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>아파트 진입로가 1년째 막히면서 담장 갈등이 장기화되고 있습니다. 2024년 10월, 아파트 입주민 18가구를 상대로 가구당 700만 원씩 총 1억 2600만 원의 부당이득 반환 청구 소송이 제기되어 현재 창원지방법원 마산지원에서 재판이 진행 중입니다.</t>
+          <t>인천시가 기업 회생 절차를 신청한 철도 차량 제작업체 다원시스와의 전동차 공급 계약을 해제하기로 했습니다. 이로 인해 서울 7호선 청라연장선 및 인천 1호선 검단연장선 개통이 최소 5년 이상 지연될 전망입니다. 인천시는 다원시스에 지급한 선급금 등 360억 원의 환급을 추진 중이며, 보증보험 청구 또는 소송을 통해 회수할 계획입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>총 1억 2600만 원의 부당이득 반환 청구 소송에 대한 방어는 상당한 재정적 이득을 가져올 수 있으며, 18가구가 공동으로 소송에 휘말려 집단적 성격을 띠고 있습니다. 소송이 이미 진행 중인 단계라는 점도 긍정적입니다. 다만, 상대방의 자력과 책임 명확성은 추가 확인이 필요합니다.</t>
+          <t>다원시스의 기업 회생 절차 신청으로 계약 불이행 책임이 명확하고, 인천시가 360억 원 규모의 선급금 환급을 추진 중이며, 대중교통 지연으로 인한 집단적 피해가 예상됩니다. 다만, 상대방이 회생 절차 중이므로 직접적인 자력 회복이 어려울 수 있으나, 엔지니어링공제조합 보증보험을 통한 회수 가능성이 언급되어 있어 위험이 일부 상쇄됩니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>총 1억 2600만 원 (청구 금액)</t>
+          <t>360억 원 (인천시 선급금 등)</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>18가구</t>
+          <t>미상 (7호선 청라연장선 및 1호선 검단연장선 이용 예정 시민 다수)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>1년째 막힌 아파트 진입로…담장 갈등 장기화</t>
+          <t>7호선 청라연장선 신규 차량 최소 5년 밀린다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002785</t>
+          <t>https://www.kyeongin.com/article/1761318</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-02 12:58:29.303396+00:00</t>
+          <t>2026-04-02 13:06:41.468311+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>기사 본문에서 언급된 특정 정비사업 관련 분쟁은 법원 판단을 거쳐 판결이 선고된 상태입니다. 다만, 기사 제목은 DL이앤씨의 전반적인 '갈등'과 '논란'을 시사합니다.</t>
+          <t>부당이득 반환 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>DL이앤씨가 여러 정비사업에서 계약 해지 및 시공자 선정 무효 등 다양한 갈등에 휘말리며 신뢰도에 타격을 입고 있습니다. DL이앤씨는 일부 사안에 대해 조합의 일방적 해지로 법원 판단을 통해 조합의 손해배상 책임이 인정되거나 시공자 선정 결의 자체가 무효로 판단되었다고 주장합니다. 이는 DL이앤씨를 상대로 한 소송금융 투자 기회를 모색하기 위해서는 추가적인 정보와 DL이앤씨의 책임이 명확한 다른 분쟁 사례 발굴이 필요함을 시사합니다.</t>
+          <t>아파트 진입로가 1년째 막히면서 담장 갈등이 장기화되고 있습니다. 2024년 10월, 아파트 입주민 18가구를 상대로 가구당 700만 원씩 총 1억 2600만 원의 부당이득 반환 청구 소송이 제기되어 현재 창원지방법원 마산지원에서 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대형 건설사로 자력이 충분하고(적합 조건 2), 정비사업은 다수의 조합원에게 영향을 미쳐 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 이미 법원 판단을 거친 사안들이 언급되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 제공된 기사 본문은 DL이앤씨의 방어적 입장으로, 언급된 특정 분쟁에서는 오히려 조합의 책임이 인정되거나 시공자 선정 결의가 무효로 판단되어 DL이앤씨의 책임이 명확하지 않습니다(적합 조건 1 불충족). 또한, 일부 사안은 법원 판단이 내려져 종결된 것으로 보입니다(부적합 조건).</t>
+          <t>총 1억 2600만 원의 부당이득 반환 청구 소송에 대한 방어는 상당한 재정적 이득을 가져올 수 있으며, 18가구가 공동으로 소송에 휘말려 집단적 성격을 띠고 있습니다. 소송이 이미 진행 중인 단계라는 점도 긍정적입니다. 다만, 상대방의 자력과 책임 명확성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 1억 2600만 원 (청구 금액)</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>정비사업 조합원 다수</t>
+          <t>18가구</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>DL이앤씨, 정비사업 곳곳서 갈등…계약 해지·논란 속 신뢰 '흔들'</t>
+          <t>1년째 막힌 아파트 진입로…담장 갈등 장기화</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44222</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002785</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-02 12:49:25.097244+00:00</t>
+          <t>2026-04-02 12:58:29.303396+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>매도인</t>
+          <t>DL이앤씨</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>법률 전문가 자문 중, 계약 해제 분쟁 진행 중</t>
+          <t>기사 본문에서 언급된 특정 정비사업 관련 분쟁은 법원 판단을 거쳐 판결이 선고된 상태입니다. 다만, 기사 제목은 DL이앤씨의 전반적인 '갈등'과 '논란'을 시사합니다.</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>재개발 과정에서 '꼼수 계약'으로 인해 매수인이 '현금폭탄' 피해를 입고, 매도인은 계약금 반환을 거부하며 손해배상을 청구하겠다고 맞서는 상황입니다. 현재 법률 전문가들이 계약 해제를 위한 복잡한 법리들을 검토하며 분쟁이 진행 중입니다.</t>
+          <t>DL이앤씨가 여러 정비사업에서 계약 해지 및 시공자 선정 무효 등 다양한 갈등에 휘말리며 신뢰도에 타격을 입고 있습니다. DL이앤씨는 일부 사안에 대해 조합의 일방적 해지로 법원 판단을 통해 조합의 손해배상 책임이 인정되거나 시공자 선정 결의 자체가 무효로 판단되었다고 주장합니다. 이는 DL이앤씨를 상대로 한 소송금융 투자 기회를 모색하기 위해서는 추가적인 정보와 DL이앤씨의 책임이 명확한 다른 분쟁 사례 발굴이 필요함을 시사합니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>재개발 '꼼수 계약'으로 인한 '현금폭탄' 피해는 피해 규모가 클 가능성이 높고(적합 조건 4), 매도인이 특정되어 책임 소재를 다툴 수 있으며(적합 조건 1), 법률 전문가의 자문이 진행 중이므로 증거 확보 및 법리 구성이 가능할 것으로 보입니다(적합 조건 5). 다만 상대방의 자력이나 집단적 피해 여부는 기사에서 명확히 확인되지 않습니다.</t>
+          <t>DL이앤씨는 대형 건설사로 자력이 충분하고(적합 조건 2), 정비사업은 다수의 조합원에게 영향을 미쳐 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 이미 법원 판단을 거친 사안들이 언급되어 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 제공된 기사 본문은 DL이앤씨의 방어적 입장으로, 언급된 특정 분쟁에서는 오히려 조합의 책임이 인정되거나 시공자 선정 결의가 무효로 판단되어 DL이앤씨의 책임이 명확하지 않습니다(적합 조건 1 불충족). 또한, 일부 사안은 법원 판단이 내려져 종결된 것으로 보입니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>정비사업 조합원 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'내 집'인줄 알았는데 '현금폭탄'? 재개발 꼼수 계약의 눈물</t>
+          <t>DL이앤씨, 정비사업 곳곳서 갈등…계약 해지·논란 속 신뢰 '흔들'</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/85VY4H1RIJIV</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44222</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-02 12:46:12.645370+00:00</t>
+          <t>2026-04-02 12:49:25.097244+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역주택조합 추진위</t>
+          <t>매도인</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>조합설립인가 신청 자진 취하, 조합원들의 납입금 반환 요구 및 책임 추궁 움직임 본격화</t>
+          <t>법률 전문가 자문 중, 계약 해제 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역주택조합 추진위가 7년간 추진해 온 공동주택 사업의 조합설립인가 신청을 자진 취하했습니다. 약 380명의 신청 조합원 중 100여 명이 부적격자로 판정될 가능성이 제기되었기 때문입니다. 이에 조합원들 사이에서는 납입금 사용 내역 공개 및 반환을 요구하는 등 갈등이 본격화되고 있습니다.</t>
+          <t>재개발 과정에서 '꼼수 계약'으로 인해 매수인이 '현금폭탄' 피해를 입고, 매도인은 계약금 반환을 거부하며 손해배상을 청구하겠다고 맞서는 상황입니다. 현재 법률 전문가들이 계약 해제를 위한 복잡한 법리들을 검토하며 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역주택조합 추진위의 부적격 조합원 관리 실패로 조합설립인가 신청이 자진 취하되어 상대방 책임이 비교적 명확하며, 380여 명의 다수 조합원이 납입금 반환을 요구하는 집단적 피해 사례입니다. 여주시의 인가 심사 과정에서 문제가 드러났고, 추진위 내부 자료를 통해 증거 확보도 가능합니다. 다만, 상대방인 지역주택조합 추진위의 자력이 충분한지 불분명하여 실제 배상 능력에 대한 추가 확인이 필요합니다.</t>
+          <t>재개발 '꼼수 계약'으로 인한 '현금폭탄' 피해는 피해 규모가 클 가능성이 높고(적합 조건 4), 매도인이 특정되어 책임 소재를 다툴 수 있으며(적합 조건 1), 법률 전문가의 자문이 진행 중이므로 증거 확보 및 법리 구성이 가능할 것으로 보입니다(적합 조건 5). 다만 상대방의 자력이나 집단적 피해 여부는 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>380여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>여주 교동낙원지역 주택개발 ‘제동’… 조합설립인가 ‘자진 취하’</t>
+          <t>'내 집'인줄 알았는데 '현금폭탄'? 재개발 꼼수 계약의 눈물</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761263</t>
+          <t>https://lawtalknews.co.kr/article/85VY4H1RIJIV</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-02 12:38:12.505145+00:00</t>
+          <t>2026-04-02 12:46:12.645370+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>여주 교동낙원지역주택조합 추진위</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>대표자의 적법성 관련 쟁점 존재</t>
+          <t>조합설립인가 신청 자진 취하, 조합원들의 납입금 반환 요구 및 책임 추궁 움직임 본격화</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>남양주 평내 지역에서 1250억 원 규모의 토지 매매계약 이행 및 해제 여부를 둘러싼 분쟁이 소송으로 이어지고 있습니다. 이 사건은 종중원들이 연루되어 있으며, 현재 대표자의 적법성 여부가 주요 쟁점으로 부상하여 소송 수행 주체와 방향에 영향을 미칠 것으로 보입니다.</t>
+          <t>여주 교동낙원지역주택조합 추진위가 7년간 추진해 온 공동주택 사업의 조합설립인가 신청을 자진 취하했습니다. 약 380명의 신청 조합원 중 100여 명이 부적격자로 판정될 가능성이 제기되었기 때문입니다. 이에 조합원들 사이에서는 납입금 사용 내역 공개 및 반환을 요구하는 등 갈등이 본격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>1250억 원 규모의 토지 분쟁으로 피해 금액이 매우 크고(적합 조건 4), '종중원들'이 관련된 사건으로 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 소송 수행 주체인 '대표자의 적법성'에 대한 쟁점이 있어 소송 진행에 불확실성이 존재하며, 상대방의 자력이나 책임 명확성은 기사에서 파악하기 어렵습니다.</t>
+          <t>여주 교동낙원지역주택조합 추진위의 부적격 조합원 관리 실패로 조합설립인가 신청이 자진 취하되어 상대방 책임이 비교적 명확하며, 380여 명의 다수 조합원이 납입금 반환을 요구하는 집단적 피해 사례입니다. 여주시의 인가 심사 과정에서 문제가 드러났고, 추진위 내부 자료를 통해 증거 확보도 가능합니다. 다만, 상대방인 지역주택조합 추진위의 자력이 충분한지 불분명하여 실제 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>1250억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>종중원 다수</t>
+          <t>380여 명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>남양주 평내 1250억 토지 분쟁, 총회서 98% 찬성 대표...뒤늦은 ‘대표성...</t>
+          <t>여주 교동낙원지역 주택개발 ‘제동’… 조합설립인가 ‘자진 취하’</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065565335246006</t>
+          <t>https://www.kyeongin.com/article/1761263</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-02 00:55:32.883167+00:00</t>
+          <t>2026-04-02 12:38:12.505145+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>지역주택조합원 권리구제 협회 창립, 집단 소송 검토 중</t>
+          <t>대표자의 적법성 관련 쟁점 존재</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>김완영 행정사가 지역주택조합원들의 권리 구제를 위한 협회를 창립했다. 조합원들은 소송에 따른 재정 손실과 기간 문제 등으로 어려움을 겪고 있으며, 협회는 이러한 문제 해결을 목표로 한다. 이는 다수의 피해자가 발생한 집단적 분쟁으로 발전할 가능성이 있다.</t>
+          <t>남양주 평내 지역에서 1250억 원 규모의 토지 매매계약 이행 및 해제 여부를 둘러싼 분쟁이 소송으로 이어지고 있습니다. 이 사건은 종중원들이 연루되어 있으며, 현재 대표자의 적법성 여부가 주요 쟁점으로 부상하여 소송 수행 주체와 방향에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>지역주택조합원 권리구제 협회 창립은 다수의 조합원이 재정적 손실을 겪고 있음을 시사하며, 이는 '집단적 피해' 및 '피해 규모가 큼' 조건에 부합합니다. 소송의 현실적 어려움을 언급하며 집단적 법률 지원의 필요성을 강조하고 있어 소송금융의 잠재적 수요가 높습니다. 다만, 상대방의 책임 명확성이나 자력에 대한 구체적인 정보는 부족합니다.</t>
+          <t>1250억 원 규모의 토지 분쟁으로 피해 금액이 매우 크고(적합 조건 4), '종중원들'이 관련된 사건으로 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 그러나 소송 수행 주체인 '대표자의 적법성'에 대한 쟁점이 있어 소송 진행에 불확실성이 존재하며, 상대방의 자력이나 책임 명확성은 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1250억 원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>종중원 다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>김완영 행정사, ‘지역주택조합원권리구제협회’ 창립... 조합원 권리구...</t>
+          <t>남양주 평내 1250억 토지 분쟁, 총회서 98% 찬성 대표...뒤늦은 ‘대표성...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1197074</t>
+          <t>https://hbnpress.com/news/view/1065565335246006</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-02 00:49:14.567813+00:00</t>
+          <t>2026-04-02 00:55:32.883167+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>지역주택조합 및 관련 시행사/건설사</t>
+        </is>
+      </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>중도금 및 잔금 대출 부결로 인한 계약해지 집단소송 진행 중, 대주단 가압류 행사</t>
+          <t>지역주택조합원 권리구제 협회 창립, 집단 소송 검토 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>강화된 대출 규제와 담보 가치 하락으로 오피스텔, 생활숙박시설 등 비주거 상품의 중도금 및 잔금 대출 부결률이 최대 70%에 달하고 있다. 이로 인해 계약해지 집단소송이 발생하고 있으며, 대주단의 가압류 행사로 우량 시행·시공사마저 도산 위기에 처해 있다. 수도권 및 지방 16개 사업장, 총 1만4061실이 영향을 받고 있다.</t>
+          <t>김완영 행정사가 지역주택조합원들의 권리 구제를 위한 협회를 창립했다. 조합원들은 소송에 따른 재정 손실과 기간 문제 등으로 어려움을 겪고 있으며, 협회는 이러한 문제 해결을 목표로 한다. 이는 다수의 피해자가 발생한 집단적 분쟁으로 발전할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>집단적 피해(1만4천여 실), 피해 규모 큼, 증거 확보 가능(조사 결과, 계약 및 대출 서류). 다만, 대출 규제 및 담보 가치 하락이라는 복합적 원인으로 상대방 책임이 명확하지 않을 수 있으며, 시행/시공사의 자력 부족 가능성이 있어 소송의 난이도와 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>지역주택조합원 권리구제 협회 창립은 다수의 조합원이 재정적 손실을 겪고 있음을 시사하며, 이는 '집단적 피해' 및 '피해 규모가 큼' 조건에 부합합니다. 소송의 현실적 어려움을 언급하며 집단적 법률 지원의 필요성을 강조하고 있어 소송금융의 잠재적 수요가 높습니다. 다만, 상대방의 책임 명확성이나 자력에 대한 구체적인 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1만4061실 계약자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'담보가치 뚝' 대출 막힌 오피스·생숙 입주 앞두고 현장 곳곳 소송에 가...</t>
+          <t>김완영 행정사, ‘지역주택조합원권리구제협회’ 창립... 조합원 권리구...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604011826211295</t>
+          <t>http://www.breaknews.com/1197074</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 13:17:43.239307+00:00</t>
+          <t>2026-04-02 00:49:14.567813+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소심 진행 중</t>
+          <t>중도금 및 잔금 대출 부결로 인한 계약해지 집단소송 진행 중, 대주단 가압류 행사</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>LH와 청라시티타워㈜ 간의 '사업자 지위 확인 소송'이 1심에서 LH가 패소한 후 항소심이 진행되며 장기화 조짐을 보이고 있습니다. 이로 인해 청라시티타워 사업 일정이 전면 중단된 상태입니다. 이 소송은 사업자 지위와 관련된 법정 공방으로, 사업 지연에 따른 막대한 손실이 예상됩니다.</t>
+          <t>강화된 대출 규제와 담보 가치 하락으로 오피스텔, 생활숙박시설 등 비주거 상품의 중도금 및 잔금 대출 부결률이 최대 70%에 달하고 있다. 이로 인해 계약해지 집단소송이 발생하고 있으며, 대주단의 가압류 행사로 우량 시행·시공사마저 도산 위기에 처해 있다. 수도권 및 지방 16개 사업장, 총 1만4061실이 영향을 받고 있다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방인 LH(한국토지주택공사)는 자력이 충분한 공공기관이며, 이미 1심 판결 후 항소심이 진행 중인 소송으로 증거 확보가 용이합니다. 그러나 다수의 피해자가 발생하는 집단소송 형태가 아닌 사업자 지위 확인 소송이며, 원고의 잠재적 피해 규모(손해배상액)에 대한 추가 확인이 필요합니다.</t>
+          <t>집단적 피해(1만4천여 실), 피해 규모 큼, 증거 확보 가능(조사 결과, 계약 및 대출 서류). 다만, 대출 규제 및 담보 가치 하락이라는 복합적 원인으로 상대방 책임이 명확하지 않을 수 있으며, 시행/시공사의 자력 부족 가능성이 있어 소송의 난이도와 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만4061실 계약자 다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>청라시티타워, 법정 공방 장기화에 사업 일정 '올스톱'...내년 착공 어려...</t>
+          <t>'담보가치 뚝' 대출 막힌 오피스·생숙 입주 앞두고 현장 곳곳 소송에 가...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363721546</t>
+          <t>http://www.fnnews.com/news/202604011826211295</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-01 13:10:59.630047+00:00</t>
+          <t>2026-04-01 13:17:43.239307+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>한국토지주택공사 (LH)</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>제도 개선 촉구 논평</t>
+          <t>1심 패소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>이 기사는 재건축 사업에서 조합장, 시공사, 용역사 간의 비리로 인해 주민들의 결정의 민주성, 접근의 평등성, 과정의 투명성이 훼손되고 있음을 지적한다. 공사비 부풀리기, 품질 저하 등의 집단적 피해가 발생하며, 현행 제도가 이를 억제하지 못하고 있다고 비판한다. 이에 부정 이익의 10배를 위약벌로 납부하게 하는 징벌적 장치와 내부고발자 보호 제도 도입을 제안한다.</t>
+          <t>LH와 청라시티타워㈜ 간의 '사업자 지위 확인 소송'이 1심에서 LH가 패소한 후 항소심이 진행되며 장기화 조짐을 보이고 있습니다. 이로 인해 청라시티타워 사업 일정이 전면 중단된 상태입니다. 이 소송은 사업자 지위와 관련된 법정 공방으로, 사업 지연에 따른 막대한 손실이 예상됩니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 기사는 재건축 비리라는 구조적 문제에 대한 논평으로, 특정 사건을 다루고 있지는 않습니다. 그러나 재건축 비리는 다수의 주민에게 집단적 피해(조건 3)를 야기하며, 공사비 부풀리기 등으로 피해 규모가 클 수 있습니다(조건 4). 또한, 시공사 등 상대방의 자력이 충분할 가능성이 높습니다(조건 2). 하지만 현재 공적 절차(소송 제외)가 진행 중인 특정 사건이 아니며(조건 6 부재), 증거 확보의 어려움이 언급됩니다(조건 5 부분적 충족). 따라서 잠재적 투자 기회는 높으나, 현재 시점에서 구체적인 사건이 없어 Medium으로 판단합니다.</t>
+          <t>상대방인 LH(한국토지주택공사)는 자력이 충분한 공공기관이며, 이미 1심 판결 후 항소심이 진행 중인 소송으로 증거 확보가 용이합니다. 그러나 다수의 피해자가 발생하는 집단소송 형태가 아닌 사업자 지위 확인 소송이며, 원고의 잠재적 피해 규모(손해배상액)에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>재건축 단지 전체 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>재건축 ‘부정 이익’, 징벌장치 도입하자 [왜냐면]</t>
+          <t>청라시티타워, 법정 공방 장기화에 사업 일정 '올스톱'...내년 착공 어려...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/because/1252194.html</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363721546</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 13:06:32.245466+00:00</t>
+          <t>2026-04-01 13:10:59.630047+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>정치권에서 피해자 지원 체계 강화 요구</t>
+          <t>제도 개선 촉구 논평</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>오영준 중구청장 예비후보가 200억원대 대구 전세사기 피해자들의 지원 체계 강화를 촉구했다. 이번 사건은 대구 지역에서 발생한 대규모 전세사기로, 다수의 피해자가 발생하여 정치권의 관심이 집중되고 있다.</t>
+          <t>이 기사는 재건축 사업에서 조합장, 시공사, 용역사 간의 비리로 인해 주민들의 결정의 민주성, 접근의 평등성, 과정의 투명성이 훼손되고 있음을 지적한다. 공사비 부풀리기, 품질 저하 등의 집단적 피해가 발생하며, 현행 제도가 이를 억제하지 못하고 있다고 비판한다. 이에 부정 이익의 10배를 위약벌로 납부하게 하는 징벌적 장치와 내부고발자 보호 제도 도입을 제안한다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>200억원대 전세사기로 피해 규모가 매우 크고(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당한다. 다만, 기사에서 상대방이 구체적으로 특정되지 않았고, 전세사기 사건의 특성상 상대방의 자력 부족 가능성이 있어 소송금융 투자에 리스크가 존재한다.</t>
+          <t>이 기사는 재건축 비리라는 구조적 문제에 대한 논평으로, 특정 사건을 다루고 있지는 않습니다. 그러나 재건축 비리는 다수의 주민에게 집단적 피해(조건 3)를 야기하며, 공사비 부풀리기 등으로 피해 규모가 클 수 있습니다(조건 4). 또한, 시공사 등 상대방의 자력이 충분할 가능성이 높습니다(조건 2). 하지만 현재 공적 절차(소송 제외)가 진행 중인 특정 사건이 아니며(조건 6 부재), 증거 확보의 어려움이 언급됩니다(조건 5 부분적 충족). 따라서 잠재적 투자 기회는 높으나, 현재 시점에서 구체적인 사건이 없어 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>200억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>재건축 단지 전체 주민 다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>오영준 중구청장 예비후보, 200억원대 전세사기  피해자 눈물 여야‧진...</t>
+          <t>재건축 ‘부정 이익’, 징벌장치 도입하자 [왜냐면]</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=598276</t>
+          <t>https://www.hani.co.kr/arti/opinion/because/1252194.html</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-01 12:44:48.693037+00:00</t>
+          <t>2026-04-01 13:06:32.245466+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>조합에 피해보상 책임 통보</t>
+          <t>정치권에서 피해자 지원 체계 강화 요구</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>20년간 재개발이 지연되면서 송림1·2동구역 원주민들이 주거지를 떠나는 등 피해를 겪고 있습니다. 피해자들은 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 상황입니다.</t>
+          <t>오영준 중구청장 예비후보가 200억원대 대구 전세사기 피해자들의 지원 체계 강화를 촉구했다. 이번 사건은 대구 지역에서 발생한 대규모 전세사기로, 다수의 피해자가 발생하여 정치권의 관심이 집중되고 있다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>재개발 지연으로 인한 원주민들의 집단적 피해가 발생하고 있으며, 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 점은 상대방 책임이 비교적 명확하고 집단적 피해에 해당합니다. 다만, 상대방 조합의 자력과 구체적인 피해 규모 입증이 쟁점이 될 수 있습니다.</t>
+          <t>200억원대 전세사기로 피해 규모가 매우 크고(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당한다. 다만, 기사에서 상대방이 구체적으로 특정되지 않았고, 전세사기 사건의 특성상 상대방의 자력 부족 가능성이 있어 소송금융 투자에 리스크가 존재한다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억원대</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>원주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>재개발 추진 20년, 삽 못 뜨는 까닭은?</t>
+          <t>오영준 중구청장 예비후보, 200억원대 전세사기  피해자 눈물 여야‧진...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319991</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=598276</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-01 12:26:58.651804+00:00</t>
+          <t>2026-04-01 12:44:48.693037+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>경남개발공사, 창원시</t>
+          <t>송림1·2동구역 조합</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>확정투자비 청구 소송 제기</t>
+          <t>조합에 피해보상 책임 통보</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>웅동1지구 민간사업자인 진해오션리조트가 경남개발공사와 창원시를 상대로 1천억원 규모의 확정투자비 청구 소송을 제기했습니다. 민간사업자 측은 기대이익 등을 합쳐 3,232억원을 주장하며, 두 기관은 이미 지급한 1,009억원이 적정하다는 입장으로 공동 대응할 방침입니다.</t>
+          <t>20년간 재개발이 지연되면서 송림1·2동구역 원주민들이 주거지를 떠나는 등 피해를 겪고 있습니다. 피해자들은 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 상황입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (경남개발공사, 창원시), 피해 규모가 큼 (1천억원대 소송), 증거 확보 가능성 높음 (계약 및 투자 관련 문서). 다만, 집단적 피해가 아니며, 책임의 명확성은 확정투자비 금액에 대한 이견으로 다툼의 여지가 있어 'Medium'으로 판단합니다.</t>
+          <t>재개발 지연으로 인한 원주민들의 집단적 피해가 발생하고 있으며, 송림1·2동구역 조합에 피해보상 책임을 묻겠다고 통보한 점은 상대방 책임이 비교적 명확하고 집단적 피해에 해당합니다. 다만, 상대방 조합의 자력과 구체적인 피해 규모 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>1천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1 (진해오션리조트)</t>
+          <t>원주민 다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>웅동1지구 민간사업자, 1천억원대 소송 제기</t>
+          <t>재개발 추진 20년, 삽 못 뜨는 까닭은?</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185844</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319991</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-01 00:54:24.648022+00:00</t>
+          <t>2026-04-01 12:26:58.651804+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>경남개발공사, 창원시</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>1,000억대 투자비 관련 법정 다툼 진행 중</t>
+          <t>확정투자비 청구 소송 제기</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>진해오션리조트와 경남개발공사 및 창원시가 1,000억 원대 투자비를 놓고 법정 다툼을 벌이고 있다. 경남개발공사와 창원시는 이번 소송에서 승소를 목표로 공동 대응할 방침이다.</t>
+          <t>웅동1지구 민간사업자인 진해오션리조트가 경남개발공사와 창원시를 상대로 1천억원 규모의 확정투자비 청구 소송을 제기했습니다. 민간사업자 측은 기대이익 등을 합쳐 3,232억원을 주장하며, 두 기관은 이미 지급한 1,009억원이 적정하다는 입장으로 공동 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방인 경남개발공사와 창원시는 공공기관 및 지방자치단체로 자력이 충분하며(적합 조건 2), 1,000억 원대의 매우 큰 피해 규모를 가지고 있습니다(적합 조건 4). 다만, 기사 내용만으로는 상대방의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>상대방에게 자력이 충분함 (경남개발공사, 창원시), 피해 규모가 큼 (1천억원대 소송), 증거 확보 가능성 높음 (계약 및 투자 관련 문서). 다만, 집단적 피해가 아니며, 책임의 명확성은 확정투자비 금액에 대한 이견으로 다툼의 여지가 있어 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>1,000억 원대</t>
+          <t>1천억원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (진해오션리조트)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>진해오션리조트 vs 경남개발공사, 1,000억대 투자비 놓고 '운명의 법정 ...</t>
+          <t>웅동1지구 민간사업자, 1천억원대 소송 제기</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290590</t>
+          <t>https://news.knn.co.kr/news/article/185844</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-01 00:32:36.621389+00:00</t>
+          <t>2026-04-01 00:54:24.648022+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>마포구, 은평구</t>
+          <t>경남개발공사, 창원시</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>마포구와 은평구 간 소유권 소송 진행 중</t>
+          <t>1,000억대 투자비 관련 법정 다툼 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>마포구와 은평구 간 '7년 전 약속'이 깨지면서 소유권 소송이 제기되었습니다. 6·3 지방선거를 앞두고 자기 지역 이익을 극대화하려는 양측의 대치가 소송전으로 번진 것으로 분석됩니다.</t>
+          <t>진해오션리조트와 경남개발공사 및 창원시가 1,000억 원대 투자비를 놓고 법정 다툼을 벌이고 있다. 경남개발공사와 창원시는 이번 소송에서 승소를 목표로 공동 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방인 마포구와 은평구는 공공기관으로 자력이 충분하며(적합 조건 2), '2019년 맺은 협약'이라는 명확한 증거가 존재합니다(적합 조건 5). 소유권 소송의 대상 가치가 클 것으로 예상되나, 구체적인 피해 규모가 명시되지 않았고 집단적 피해는 아닙니다.</t>
+          <t>상대방인 경남개발공사와 창원시는 공공기관 및 지방자치단체로 자력이 충분하며(적합 조건 2), 1,000억 원대의 매우 큰 피해 규모를 가지고 있습니다(적합 조건 4). 다만, 기사 내용만으로는 상대방의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,000억 원대</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>'7년 전 약속' 깨졌다…마포구·은평구 갈등 폭발한 사연</t>
+          <t>진해오션리조트 vs 경남개발공사, 1,000억대 투자비 놓고 '운명의 법정 ...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033194981</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290590</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-31 18:00:22.976955+00:00</t>
+          <t>2026-04-01 00:32:36.621389+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>마포구, 은평구</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 지원 신규사업 추진</t>
+          <t>마포구와 은평구 간 소유권 소송 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>정부가 전세사기 피해자 지원을 위해 279억 원 규모의 신규사업을 추진합니다. 이 사업은 보증금 5억 원 이하 가구를 대상으로 최소 보증금의 3분의 1을 보장하는 내용을 담고 있으며, 이번 추경을 통해 올해 정부 총지출이 753조 1000억 원으로 늘어났습니다.</t>
+          <t>마포구와 은평구 간 '7년 전 약속'이 깨지면서 소유권 소송이 제기되었습니다. 6·3 지방선거를 앞두고 자기 지역 이익을 극대화하려는 양측의 대치가 소송전으로 번진 것으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수이며(집단적 피해), 피해 규모가 크고(총 279억 원 규모), 정부의 지원 사업이라는 공적 절차가 진행 중입니다. 그러나 직접적인 소송 상대방인 전세사기 가해자들의 자력은 불분명하여 소송금융 투자에 있어 주요한 위험 요소가 될 수 있습니다.</t>
+          <t>상대방인 마포구와 은평구는 공공기관으로 자력이 충분하며(적합 조건 2), '2019년 맺은 협약'이라는 명확한 증거가 존재합니다(적합 조건 5). 소유권 소송의 대상 가치가 클 것으로 예상되나, 구체적인 피해 규모가 명시되지 않았고 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>총 279억 원 규모 (가구당 최대 5억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상 (다수 가구)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[‘전쟁 추경’ 어떤 내용 담았나] 석유 최고가격제 사업 뒷받침 위해 ...</t>
+          <t>'7년 전 약속' 깨졌다…마포구·은평구 갈등 폭발한 사연</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026033118443744984</t>
+          <t>https://www.hankyung.com/article/2026033194981</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 12:27:10.072641+00:00</t>
+          <t>2026-03-31 18:00:22.976955+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>EDF가 한국수력원자력의 체코 원전 수주에 대해 소송 제기, 양국 정상회담에서 갈등 해소 논의 예정.</t>
+          <t>정부의 전세사기 피해자 지원 신규사업 추진</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>프랑스 마크롱 대통령의 방한 중 한국수력원자력의 체코 원전 수주와 관련하여 프랑스 전력공사(EDF)가 제기한 소송이 주요 의제로 다뤄질 예정입니다. 양국 정상회담에서 '해결되지 않은 갈등 요인'을 해소하기 위한 논의가 진행될 것으로 보도되었으며, 이는 양국 간 첨단기술 및 경제 협력 강화 논의와 함께 중요한 외교적, 경제적 쟁점입니다.</t>
+          <t>정부가 전세사기 피해자 지원을 위해 279억 원 규모의 신규사업을 추진합니다. 이 사업은 보증금 5억 원 이하 가구를 대상으로 최소 보증금의 3분의 1을 보장하는 내용을 담고 있으며, 이번 추경을 통해 올해 정부 총지출이 753조 1000억 원으로 늘어났습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>프랑스 국영 대기업 EDF가 한국수력원자력을 상대로 제기한 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 원전 수주전이라는 사안의 특성상 피해 규모가 매우 크며(적합 조건 4), 관련 증거 확보가 용이할 것으로 예상됨(적합 조건 5). 다만, 기사 내용만으로는 한국 측이 원고가 될 수 있는 새로운 소송의 책임 주체가 명확히 드러나지 않아 적합도에 제약이 있습니다.</t>
+          <t>전세사기 피해자가 다수이며(집단적 피해), 피해 규모가 크고(총 279억 원 규모), 정부의 지원 사업이라는 공적 절차가 진행 중입니다. 그러나 직접적인 소송 상대방인 전세사기 가해자들의 자력은 불분명하여 소송금융 투자에 있어 주요한 위험 요소가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>수조 원 이상</t>
+          <t>총 279억 원 규모 (가구당 최대 5억 원)</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 가구)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>삼성·현대차·네이버 만나는 마크롱…'AI·원전' 빅딜 있을까</t>
+          <t>[‘전쟁 추경’ 어떤 내용 담았나] 석유 최고가격제 사업 뒷받침 위해 ...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02719126645388896</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033118443744984</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-31 00:50:03.525235+00:00</t>
+          <t>2026-03-31 12:27:10.072641+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>프랑스 전력공사(EDF)</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>심층취재 진행 중</t>
+          <t>EDF가 한국수력원자력의 체코 원전 수주에 대해 소송 제기, 양국 정상회담에서 갈등 해소 논의 예정.</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>제주도 개발과 관련하여 자살자가 발생할 정도로 심각한 피해가 있었으며, 현재도 많은 피해자들이 고통받고 있습니다. 기사는 제주도 개발 문제의 방대함을 언급하며 신제주 지역으로 범위를 좁혀 심층 취재할 가능성을 시사하고 있습니다.</t>
+          <t>프랑스 마크롱 대통령의 방한 중 한국수력원자력의 체코 원전 수주와 관련하여 프랑스 전력공사(EDF)가 제기한 소송이 주요 의제로 다뤄질 예정입니다. 양국 정상회담에서 '해결되지 않은 갈등 요인'을 해소하기 위한 논의가 진행될 것으로 보도되었으며, 이는 양국 간 첨단기술 및 경제 협력 강화 논의와 함께 중요한 외교적, 경제적 쟁점입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해 (자살자가 나올 만큼 피해자가 많음), 피해 규모가 큼 (자살자 발생 및 심각한 피해). 부적합 조건은 없습니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 증거 유무 및 공적 절차 진행 여부가 기사에서 명확히 파악되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>프랑스 국영 대기업 EDF가 한국수력원자력을 상대로 제기한 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 원전 수주전이라는 사안의 특성상 피해 규모가 매우 크며(적합 조건 4), 관련 증거 확보가 용이할 것으로 예상됨(적합 조건 5). 다만, 기사 내용만으로는 한국 측이 원고가 될 수 있는 새로운 소송의 책임 주체가 명확히 드러나지 않아 적합도에 제약이 있습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 이상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>심층취재부 '이왕 할 거 제대로'</t>
+          <t>삼성·현대차·네이버 만나는 마크롱…'AI·원전' 빅딜 있을까</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>jejusori.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.jejusori.net/news/articleView.html?idxno=501049</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02719126645388896</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-31 00:30:55.146962+00:00</t>
+          <t>2026-03-31 00:50:03.525235+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>민간사업자가 확정투자비 지급 소송 제기, 경남개발공사 답변서 제출 및 재판 준비 중</t>
+          <t>심층취재 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>진해 웅동1지구 골프장 개발사업과 관련하여 민간사업자가 경남개발공사와 창원시를 상대로 약 천억 원 규모의 '확정투자비' 지급 소송을 제기했습니다. 경남개발공사는 이미 민간사업자의 부채를 대신 갚아주면서 확정투자비가 포함되었다는 입장으로, 법원 판결에 따라 최대 천억 원의 추가 부담이 발생할 수 있습니다. 현재 경남개발공사가 법원에 답변서를 제출하고 재판을 준비 중입니다.</t>
+          <t>제주도 개발과 관련하여 자살자가 발생할 정도로 심각한 피해가 있었으며, 현재도 많은 피해자들이 고통받고 있습니다. 기사는 제주도 개발 문제의 방대함을 언급하며 신제주 지역으로 범위를 좁혀 심층 취재할 가능성을 시사하고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>경남개발공사와 창원시라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 청구 금액이 약 천억 원으로 피해 규모가 매우 큼(적합 조건 4). 또한 협약서 등 문서화된 증거가 존재할 것으로 예상되어 증거 확보가 가능함(적합 조건 5). 다만, 책임의 명확성보다는 확정투자비 산정 방식에 대한 법리적 다툼이 예상됨.</t>
+          <t>적합 조건: 집단적 피해 (자살자가 나올 만큼 피해자가 많음), 피해 규모가 큼 (자살자 발생 및 심각한 피해). 부적합 조건은 없습니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 증거 유무 및 공적 절차 진행 여부가 기사에서 명확히 파악되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>약 천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>“3,232억 vs 865억”…웅동사업 ‘확정투자비’ 소송</t>
+          <t>심층취재부 '이왕 할 거 제대로'</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>jejusori.net</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522098&amp;ref=A</t>
+          <t>https://www.jejusori.net/news/articleView.html?idxno=501049</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-30 13:16:28.899779+00:00</t>
+          <t>2026-03-31 00:30:55.146962+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>경남개발공사, 창원시</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적 분담금 반환 청구 소송 제기</t>
+          <t>민간사업자가 확정투자비 지급 소송 제기, 경남개발공사 답변서 제출 및 재판 준비 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>서울 서북3구(마포·은평·서대문구)의 폐기물 처리 협력 과정에서 은평광역자원순환센터 소유권 분쟁이 발생했습니다. 마포구는 센터 건립비 188억원을 분담했음에도 은평구가 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했습니다. 은평구는 분담금이 시설 이용 대가일 뿐 소유권과는 무관하다고 맞서고 있으며, 폐기물 반입 갈등도 겪고 있습니다.</t>
+          <t>진해 웅동1지구 골프장 개발사업과 관련하여 민간사업자가 경남개발공사와 창원시를 상대로 약 천억 원 규모의 '확정투자비' 지급 소송을 제기했습니다. 경남개발공사는 이미 민간사업자의 부채를 대신 갚아주면서 확정투자비가 포함되었다는 입장으로, 법원 판결에 따라 최대 천억 원의 추가 부담이 발생할 수 있습니다. 현재 경남개발공사가 법원에 답변서를 제출하고 재판을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구가 188억원을 분담하여 피해 규모가 큽니다(적합 조건 4). 또한 협약서, 보존등기 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 소유권 귀속에 대한 협약의 불명확성이 쟁점이며, 일반적인 개인/집단 피해자가 아닌 지자체 간의 분쟁이라는 점이 특이합니다.</t>
+          <t>경남개발공사와 창원시라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 청구 금액이 약 천억 원으로 피해 규모가 매우 큼(적합 조건 4). 또한 협약서 등 문서화된 증거가 존재할 것으로 예상되어 증거 확보가 가능함(적합 조건 5). 다만, 책임의 명확성보다는 확정투자비 산정 방식에 대한 법리적 다툼이 예상됨.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>약 천억 원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>마포구 (단일 지자체)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>마포·은평, 폐기물 협력 균열…“공동투자” vs “소유권 무관”</t>
+          <t>“3,232억 vs 865억”…웅동사업 ‘확정투자비’ 소송</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330517284?OutUrl=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522098&amp;ref=A</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-30 13:11:11.787619+00:00</t>
+          <t>2026-03-30 13:16:28.899779+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>손해배상 소송 준비 중</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합이 '형평성 논란'을 이유로 대우건설을 상대로 손해배상 소송을 검토 중입니다. 사업 지연 가능성으로 긴장감이 고조되고 있으며, 대우건설의 재입찰 참여가 어려워질 수 있다는 관측도 나옵니다. 조합은 사업 지연에 따른 피해에 대해 법적 공방을 준비하고 있습니다.</t>
+          <t>서울 서북3구(마포·은평·서대문구)의 폐기물 처리 협력 과정에서 은평광역자원순환센터 소유권 분쟁이 발생했습니다. 마포구는 센터 건립비 188억원을 분담했음에도 은평구가 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했습니다. 은평구는 분담금이 시설 이용 대가일 뿐 소유권과는 무관하다고 맞서고 있으며, 폐기물 반입 갈등도 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>대기업 피고(대우건설)로 자력이 충분하며, 성수4지구 조합이 소송을 검토하는 것으로 보아 집단적 피해가 예상됩니다. 재개발 사업 지연으로 인한 피해 규모가 클 것으로 추정되나, 기사만으로는 대우건설의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구가 188억원을 분담하여 피해 규모가 큽니다(적합 조건 4). 또한 협약서, 보존등기 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 소유권 귀속에 대한 협약의 불명확성이 쟁점이며, 일반적인 개인/집단 피해자가 아닌 지자체 간의 분쟁이라는 점이 특이합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>마포구 (단일 지자체)</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>대우만 왜?  성수4지구 형평성 논란…조합, 대우건설 상대 소송 검토</t>
+          <t>마포·은평, 폐기물 협력 균열…“공동투자” vs “소유권 무관”</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>insightkorea.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=243752</t>
+          <t>https://www.segye.com/newsView/20260330517284?OutUrl=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-30 13:09:08.527781+00:00</t>
+          <t>2026-03-30 13:11:11.787619+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>소유권이전등기 청구 소송 및 분담금 반환 청구 소송 제기</t>
+          <t>손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>서울 서북3구가 공동 투자한 은평광역자원순환센터의 소유권을 두고 마포구와 은평구 간 법적 분쟁이 시작되었다. 마포구는 188억원의 분담금을 냈음에도 은평구가 사전 협의 없이 단독 보존등기를 강행했다며 소유권이전등기 및 분담금 반환 소송을 제기했다. 은평구는 분담금은 시설 이용 대가일 뿐 소유권과 무관하다고 맞서고 있다.</t>
+          <t>성수4지구 재개발 조합이 '형평성 논란'을 이유로 대우건설을 상대로 손해배상 소송을 검토 중입니다. 사업 지연 가능성으로 긴장감이 고조되고 있으며, 대우건설의 재입찰 참여가 어려워질 수 있다는 관측도 나옵니다. 조합은 사업 지연에 따른 피해에 대해 법적 공방을 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>은평구는 지방자치단체로 자력이 충분하며(적합 조건 2), 마포구가 주장하는 분담금 188억원은 상당한 규모의 금액이다(적합 조건 4). 또한, 협약서, 분담금 납부 내역 등 객관적인 증거가 존재하여 소송 진행에 유리하다(적합 조건 5). 다만, 집단적 피해 성격은 아니며, 소유권 귀속에 대한 명확한 규정이 없었다는 점이 쟁점이 될 수 있다.</t>
+          <t>대기업 피고(대우건설)로 자력이 충분하며, 성수4지구 조합이 소송을 검토하는 것으로 보아 집단적 피해가 예상됩니다. 재개발 사업 지연으로 인한 피해 규모가 클 것으로 추정되나, 기사만으로는 대우건설의 책임 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>마포구 VS 은평구, 폐기물 시설 소유권 분쟁 법정으로</t>
+          <t>대우만 왜?  성수4지구 형평성 논란…조합, 대우건설 상대 소송 검토</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>insightkorea.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033016573014803</t>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=243752</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-30 13:01:37.150370+00:00</t>
+          <t>2026-03-30 13:09:08.527781+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
-[...2 lines deleted...]
-      <c r="D57" t="inlineStr"/>
+          <t>은평구</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>DL이앤씨의 재개발 사업 제안 단계</t>
+          <t>소유권이전등기 청구 소송 및 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합에 평당 682만 원 확정 공사비와 2026년 6월 착공 미이행 시 조합원당 3000만 원 보상 등의 조건을 제안했습니다. 이는 대규모 재개발 사업으로, DL이앤씨의 제안 불이행 시 다수의 조합원에게 상당한 피해가 발생할 수 있는 잠재적 분쟁 소지가 있습니다. 현재는 제안 단계로, 실제 피해는 발생하지 않았습니다.</t>
+          <t>서울 서북3구가 공동 투자한 은평광역자원순환센터의 소유권을 두고 마포구와 은평구 간 법적 분쟁이 시작되었다. 마포구는 188억원의 분담금을 냈음에도 은평구가 사전 협의 없이 단독 보존등기를 강행했다며 소유권이전등기 및 분담금 반환 소송을 제기했다. 은평구는 분담금은 시설 이용 대가일 뿐 소유권과 무관하다고 맞서고 있다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 재개발 조합원 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 착공 미이행 시 조합원당 3천만 원 보상 등 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 제안 내용이 문서화될 것이므로 증거 확보가 용이합니다(적합 조건 5). 다만, 현재는 제안 단계로 실제 피해가 발생하거나 상대방 책임이 명확히 확정된 상황은 아닙니다.</t>
+          <t>은평구는 지방자치단체로 자력이 충분하며(적합 조건 2), 마포구가 주장하는 분담금 188억원은 상당한 규모의 금액이다(적합 조건 4). 또한, 협약서, 분담금 납부 내역 등 객관적인 증거가 존재하여 소송 진행에 유리하다(적합 조건 5). 다만, 집단적 피해 성격은 아니며, 소유권 귀속에 대한 명확한 규정이 없었다는 점이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>조합원당 3000만 원 (착공 미이행 시)</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[아유경제_재개발] 박상신 DL이앤씨 대표, 상대원2구역 재개발 찾아 조...</t>
+          <t>마포구 VS 은평구, 폐기물 시설 소유권 분쟁 법정으로</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>areyou.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.areyou.co.kr/news/articleView.html?idxno=93167</t>
+          <t>https://view.asiae.co.kr/article/2026033016573014803</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-30 12:53:04.353738+00:00</t>
+          <t>2026-03-30 13:01:37.150370+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>1372소비자상담센터 상담 진행 중</t>
+          <t>DL이앤씨의 재개발 사업 제안 단계</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>인테리어 공사 하자로 인해 아랫집에 누수 피해가 발생했으나, 시공 업체가 보상을 거절하고 있습니다. 1372소비자상담센터는 기존 누수 여부와 상관없이 계약에 방수공사가 포함되었다면 업체에 손해배상 책임이 있다고 판단했습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합에 평당 682만 원 확정 공사비와 2026년 6월 착공 미이행 시 조합원당 3000만 원 보상 등의 조건을 제안했습니다. 이는 대규모 재개발 사업으로, DL이앤씨의 제안 불이행 시 다수의 조합원에게 상당한 피해가 발생할 수 있는 잠재적 분쟁 소지가 있습니다. 현재는 제안 단계로, 실제 피해는 발생하지 않았습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>1372소비자상담센터에서 업체에 손해배상 책임이 있다고 판단하여 상대방 책임이 명확하고(적합 조건 1), 계약 내용 등 증거 확보 가능성이 있으며(적합 조건 5), 공적 절차(소비자상담센터)가 진행 중인 점(적합 조건 6)은 소송금융 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방 업체의 자력 여부가 불분명하여 투자 매력도가 중간 수준입니다.</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 재개발 조합원 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 착공 미이행 시 조합원당 3천만 원 보상 등 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 제안 내용이 문서화될 것이므로 증거 확보가 용이합니다(적합 조건 5). 다만, 현재는 제안 단계로 실제 피해가 발생하거나 상대방 책임이 명확히 확정된 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원당 3000만 원 (착공 미이행 시)</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>상대원2구역 재개발 조합원 다수</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>인테리어 공사 하자…업체, 아랫집 누수 피해 보상 거절</t>
+          <t>[아유경제_재개발] 박상신 DL이앤씨 대표, 상대원2구역 재개발 찾아 조...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>areyou.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77685</t>
+          <t>http://www.areyou.co.kr/news/articleView.html?idxno=93167</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-30 12:51:57.341513+00:00</t>
+          <t>2026-03-30 12:53:04.353738+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>손해배상 소송 준비 중</t>
+          <t>1372소비자상담센터 상담 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>성수4지구 재개발 조합이 시공사 선정 절차 지연의 책임을 물어 대우건설을 상대로 손해배상 청구 소송을 준비하고 있습니다. 대우건설 역시 법적 대응을 검토 중이어서 양측 간 갈등이 심화될 조짐을 보이고 있습니다.</t>
+          <t>인테리어 공사 하자로 인해 아랫집에 누수 피해가 발생했으나, 시공 업체가 보상을 거절하고 있습니다. 1372소비자상담센터는 기존 누수 여부와 상관없이 계약에 방수공사가 포함되었다면 업체에 손해배상 책임이 있다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>대우건설이라는 자력 있는 상대방을 대상으로 조합이 손해배상 소송을 준비 중입니다. 재개발 사업 지연으로 인한 피해 규모가 클 가능성이 있으며, 조합은 다수의 이해관계자를 대표합니다. 다만, 상대방의 책임 여부는 다툼의 여지가 있으며, 구체적인 피해 금액과 증거는 추가 확인이 필요합니다.</t>
+          <t>1372소비자상담센터에서 업체에 손해배상 책임이 있다고 판단하여 상대방 책임이 명확하고(적합 조건 1), 계약 내용 등 증거 확보 가능성이 있으며(적합 조건 5), 공적 절차(소비자상담센터)가 진행 중인 점(적합 조건 6)은 소송금융 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방 업체의 자력 여부가 불분명하여 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>성수4지구 갈등 과열...조합 손배청구에 대우 “법적대응 검토” [정비...</t>
+          <t>인테리어 공사 하자…업체, 아랫집 누수 피해 보상 거절</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/105950</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77685</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-30 12:50:22.159221+00:00</t>
+          <t>2026-03-30 12:51:57.341513+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>DL이앤씨</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>재개발 사업 관련 조합과의 협상 및 제안 단계. 착공 지연 시 보상 약속.</t>
+          <t>손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합에 확정 공사비, 착공 지연 시 조합원당 3천만원 보상, 분담금 납부 유예 등 새로운 제안을 하며 조합원들과 소통을 강화하고 있습니다. 이는 재개발 사업의 원활한 진행과 잠재적 분쟁 예방을 위한 조치로 보입니다.</t>
+          <t>성수4지구 재개발 조합이 시공사 선정 절차 지연의 책임을 물어 대우건설을 상대로 손해배상 청구 소송을 준비하고 있습니다. 대우건설 역시 법적 대응을 검토 중이어서 양측 간 갈등이 심화될 조짐을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원들은 집단적 피해를 입을 가능성이 있고(적합 조건 3), 착공 지연 시 조합원당 3천만원의 보상금 등 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 현재 기사 내용만으로는 DL이앤씨의 명확한 책임(적합 조건 1)이나 기존의 법적 분쟁 상황이 확인되지 않아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>대우건설이라는 자력 있는 상대방을 대상으로 조합이 손해배상 소송을 준비 중입니다. 재개발 사업 지연으로 인한 피해 규모가 클 가능성이 있으며, 조합은 다수의 이해관계자를 대표합니다. 다만, 상대방의 책임 여부는 다툼의 여지가 있으며, 구체적인 피해 금액과 증거는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>착공 지연 시 조합원당 3000만원 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>상대원2구역 조합원 다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>박상신 DL이앤씨 부회장, 상대원2구역 방문…조합원과 소통 강화</t>
+          <t>성수4지구 갈등 과열...조합 손배청구에 대우 “법적대응 검토” [정비...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>100ssd.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.100ssd.co.kr/news/articleView.html?idxno=207532</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/105950</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-30 12:49:40.031663+00:00</t>
+          <t>2026-03-30 12:50:22.159221+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사 진행 중 (CCTV 분석, 지문 감식 요청)</t>
+          <t>재개발 사업 관련 조합과의 협상 및 제안 단계. 착공 지연 시 보상 약속.</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>전주시 한 아파트에서 관리업체 교체 분쟁이 법원 가처분 인용으로 일단락된 직후, 새 관리업체가 게시한 현수막이 고의로 훼손되는 사건이 발생했습니다. 관리소장과 입주자대표회의는 경찰에 신고하고 CCTV 분석 및 지문 감식을 요청하는 등 법적 대응을 예고했습니다. 입주민들은 오랜 갈등 끝에 발생한 이번 사건에 대해 불안감과 씁쓸함을 표하고 있습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합에 확정 공사비, 착공 지연 시 조합원당 3천만원 보상, 분담금 납부 유예 등 새로운 제안을 하며 조합원들과 소통을 강화하고 있습니다. 이는 재개발 사업의 원활한 진행과 잠재적 분쟁 예방을 위한 조치로 보입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사가 진행 중이며(공적 절차 진행 중), CCTV 영상과 지문 감식을 통해 증거 확보 가능성이 높습니다. 그러나 직접적인 금전적 피해 규모가 현수막 훼손 비용으로 크지 않고, 상대방의 자력이 불확실하며, 집단적 금전 피해로 보기 어렵습니다.</t>
+          <t>DL이앤씨는 대기업으로 자력이 충분하며(적합 조건 2), 상대원2구역 조합원들은 집단적 피해를 입을 가능성이 있고(적합 조건 3), 착공 지연 시 조합원당 3천만원의 보상금 등 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 현재 기사 내용만으로는 DL이앤씨의 명확한 책임(적합 조건 1)이나 기존의 법적 분쟁 상황이 확인되지 않아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>착공 지연 시 조합원당 3000만원 (총액 미상)</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>상대원2구역 조합원 다수 (미상)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>아이 손 잡고 등교하다 마주친 현수막… 입주민들 '충격'</t>
+          <t>박상신 DL이앤씨 부회장, 상대원2구역 방문…조합원과 소통 강화</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>100ssd.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219467&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.100ssd.co.kr/news/articleView.html?idxno=207532</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-30 12:48:02.687550+00:00</t>
+          <t>2026-03-30 12:49:40.031663+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 및 분담금 반환 청구 소송 제기</t>
+          <t>경찰 신고 및 수사 진행 중 (CCTV 분석, 지문 감식 요청)</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>서울 은평광역자원순환센터의 소유권을 두고 마포구와 은평구가 법정 공방을 벌이고 있습니다. 마포구는 188억 원의 건립비를 부담했음에도 시설이 은평구 단독 명의로 등기된 것이 부당하다며 소유권이전등기 및 분담금 반환 청구 소송을 제기했습니다. 은평구는 분담금은 시설 이용권 확보 비용일 뿐 소유권과는 별개라는 입장으로, 협약 문구 해석에 따라 법원의 판단이 중요해질 전망입니다.</t>
+          <t>전주시 한 아파트에서 관리업체 교체 분쟁이 법원 가처분 인용으로 일단락된 직후, 새 관리업체가 게시한 현수막이 고의로 훼손되는 사건이 발생했습니다. 관리소장과 입주자대표회의는 경찰에 신고하고 CCTV 분석 및 지문 감식을 요청하는 등 법적 대응을 예고했습니다. 입주민들은 오랜 갈등 끝에 발생한 이번 사건에 대해 불안감과 씁쓸함을 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>피고인 은평구청은 공공기관으로 자력이 충분하고(적합 조건 2), 마포구가 주장하는 피해 금액이 188억 원으로 규모가 크며(적합 조건 4), 협약서 등 문서 증거가 존재하여 증거 확보가 가능합니다(적합 조건 5). 다만, 소유권 귀속에 대한 법적 해석이 쟁점이므로 책임이 명확하다고 보기는 어렵습니다.</t>
+          <t>경찰 신고 및 수사가 진행 중이며(공적 절차 진행 중), CCTV 영상과 지문 감식을 통해 증거 확보 가능성이 높습니다. 그러나 직접적인 금전적 피해 규모가 현수막 훼손 비용으로 크지 않고, 상대방의 자력이 불확실하며, 집단적 금전 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>은평광역자원순환센터 소유권 분쟁 관심 고조</t>
+          <t>아이 손 잡고 등교하다 마주친 현수막… 입주민들 '충격'</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705572?ref=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219467&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-30 12:44:31.922658+00:00</t>
+          <t>2026-03-30 12:48:02.687550+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>은평구청</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>소유권 이전등기 청구 소송 제기</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 및 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>마포구가 은평광역자원순환센터 건립에 188억원을 분담했음에도 은평구가 단독 소유권 등기를 하자 소유권 이전등기 청구 소송을 제기했다. 마포구는 협약에 근거한 정당한 권리 회복을 주장하는 반면, 은평구는 분담금이 시설 이용 및 운영 협력의 대가일 뿐 소유권 취득과는 무관하다고 반박하고 있다. 소유권 귀속에 대한 협약의 명확한 규정이 없어 법적 다툼이 예상된다.</t>
+          <t>서울 은평광역자원순환센터의 소유권을 두고 마포구와 은평구가 법정 공방을 벌이고 있습니다. 마포구는 188억 원의 건립비를 부담했음에도 시설이 은평구 단독 명의로 등기된 것이 부당하다며 소유권이전등기 및 분담금 반환 청구 소송을 제기했습니다. 은평구는 분담금은 시설 이용권 확보 비용일 뿐 소유권과는 별개라는 입장으로, 협약 문구 해석에 따라 법원의 판단이 중요해질 전망입니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방(은평구)은 공공기관으로 자력이 충분하며, 마포구의 분담금 188억원은 상당한 피해 규모로 볼 수 있다. 또한, 협약서 및 분담금 내역 등 객관적 증거가 존재한다. 다만, 직접적인 집단 피해라기보다는 지자체 간의 소유권 분쟁이며, 소유권 귀속에 대한 명확한 협약 규정이 없어 법적 다툼의 여지가 있다.</t>
+          <t>피고인 은평구청은 공공기관으로 자력이 충분하고(적합 조건 2), 마포구가 주장하는 피해 금액이 188억 원으로 규모가 크며(적합 조건 4), 협약서 등 문서 증거가 존재하여 증거 확보가 가능합니다(적합 조건 5). 다만, 소유권 귀속에 대한 법적 해석이 쟁점이므로 책임이 명확하다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>“188억원이나 냈는데 은평구 단독소유?” 마포구 소각장 소유권 다툼한...</t>
+          <t>은평광역자원순환센터 소유권 분쟁 관심 고조</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603301049001</t>
+          <t>https://biz.heraldcorp.com/article/10705572?ref=naver</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-30 12:41:46.648966+00:00</t>
+          <t>2026-03-30 12:44:31.922658+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고 (징역 5년 유지), 남편의 범행 관여 여부 수사 중</t>
+          <t>소유권 이전등기 청구 소송 제기</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>경찰관의 아내 A씨가 재개발 투자 명목으로 지인 9명으로부터 16억 원을 가로챈 혐의로 기소되어 항소심에서도 징역 5년을 선고받았다. A씨는 부동산 전문가를 사칭하며 위조된 계약서로 피해자들을 속였으며, 가로챈 돈은 개인 채무 변제 등에 사용되었다. 현재 A씨의 남편인 현직 경찰관의 범행 관여 여부에 대한 수사도 진행 중이다.</t>
+          <t>마포구가 은평광역자원순환센터 건립에 188억원을 분담했음에도 은평구가 단독 소유권 등기를 하자 소유권 이전등기 청구 소송을 제기했다. 마포구는 협약에 근거한 정당한 권리 회복을 주장하는 반면, 은평구는 분담금이 시설 이용 및 운영 협력의 대가일 뿐 소유권 취득과는 무관하다고 반박하고 있다. 소유권 귀속에 대한 협약의 명확한 규정이 없어 법적 다툼이 예상된다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>피고인의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5), 9명의 피해자가 16억 원의 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 관련 공적 절차(남편에 대한 수사)가 진행 중이다(적합 조건 6). 그러나 피고인 개인의 자력으로 16억 원의 손해배상금을 회수할 수 있을지는 불확실하여 투자 회수 가능성에 대한 추가 검토가 필요하다.</t>
+          <t>상대방(은평구)은 공공기관으로 자력이 충분하며, 마포구의 분담금 188억원은 상당한 피해 규모로 볼 수 있다. 또한, 협약서 및 분담금 내역 등 객관적 증거가 존재한다. 다만, 직접적인 집단 피해라기보다는 지자체 간의 소유권 분쟁이며, 소유권 귀속에 대한 명확한 협약 규정이 없어 법적 다툼의 여지가 있다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>16억 원</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>재개발 투자 미끼 16억 가로챈 경찰관 아내, 항소심도 ‘징역 5년’</t>
+          <t>“188억원이나 냈는데 은평구 단독소유?” 마포구 소각장 소유권 다툼한...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330518381?OutUrl=naver</t>
+          <t>https://www.khan.co.kr/article/202603301049001</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-30 12:34:16.219113+00:00</t>
+          <t>2026-03-30 12:41:46.648966+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>서울주택도시공사 (SH공사)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>서울고법 항소심 진행 중, 1심 원고 패소</t>
+          <t>형사 항소심 판결 선고 (징역 5년 유지), 남편의 범행 관여 여부 수사 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>위례신도시 의료복합타운 조성 사업의 우선협상대상자였던 미래에셋대우 컨소시엄이 토지 중도금을 내지 못해 사업자 선정이 취소되자, SH공사가 몰취한 계약금 320억원을 돌려달라며 소송을 제기했다. 1심에서는 컨소시엄이 패소했으며, 현재 서울고법에서 항소심이 진행 중이다. 컨소시엄은 고금리 및 PF 위축으로 인한 자금난을 이유로 계약금 전액 몰취가 부당하다고 주장하고 있다.</t>
+          <t>경찰관의 아내 A씨가 재개발 투자 명목으로 지인 9명으로부터 16억 원을 가로챈 혐의로 기소되어 항소심에서도 징역 5년을 선고받았다. A씨는 부동산 전문가를 사칭하며 위조된 계약서로 피해자들을 속였으며, 가로챈 돈은 개인 채무 변제 등에 사용되었다. 현재 A씨의 남편인 현직 경찰관의 범행 관여 여부에 대한 수사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방인 SH공사는 공공기관으로 자력이 충분하며(적합 조건 2), 계약금 320억원은 피해 규모가 크다(적합 조건 4). 그러나 상대방 책임이 명확하지 않고 1심에서 SH공사가 승소했으며, 집단적 피해가 아닌 컨소시엄과 공사 간의 계약 분쟁이다(적합 조건 1, 3 불충족).</t>
+          <t>피고인의 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5), 9명의 피해자가 16억 원의 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 관련 공적 절차(남편에 대한 수사)가 진행 중이다(적합 조건 6). 그러나 피고인 개인의 자력으로 16억 원의 손해배상금을 회수할 수 있을지는 불확실하여 투자 회수 가능성에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>320억원</t>
+          <t>16억 원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>송파 위례의료타운 사업 법정공방…길병원-SH공사 계약금 소송</t>
+          <t>재개발 투자 미끼 16억 가로챈 경찰관 아내, 항소심도 ‘징역 5년’</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260329045800004?input=1195m</t>
+          <t>https://www.segye.com/newsView/20260330518381?OutUrl=naver</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-30 00:40:55.963655+00:00</t>
+          <t>2026-03-30 12:34:16.219113+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>C기업</t>
+          <t>서울주택도시공사 (SH공사)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>민사소송 진행 중, 농장 가압류 설정</t>
+          <t>서울고법 항소심 진행 중, 1심 원고 패소</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>농장주 A씨가 임차농 B씨에게 농장을 빌려줬으나, B씨의 채무로 인해 C기업이 A씨와 B씨 모두를 상대로 민사소송을 제기하고 농장을 가압류했다. C기업이 제출한 계약서에 A씨의 도장이 위조되었다는 논란이 제기되어, A씨는 3억 원의 빚을 떠안을 위기에 처했다.</t>
+          <t>위례신도시 의료복합타운 조성 사업의 우선협상대상자였던 미래에셋대우 컨소시엄이 토지 중도금을 내지 못해 사업자 선정이 취소되자, SH공사가 몰취한 계약금 320억원을 돌려달라며 소송을 제기했다. 1심에서는 컨소시엄이 패소했으며, 현재 서울고법에서 항소심이 진행 중이다. 컨소시엄은 고금리 및 PF 위축으로 인한 자금난을 이유로 계약금 전액 몰취가 부당하다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 계약서 위조 논란), 4(피해 규모 큼 - 3억 원), 5(증거 확보 가능 - 위조된 계약서)에 해당한다. 그러나 상대방 C기업의 자력 여부가 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 소송으로 보여(적합 조건 3 미충족) 적합도를 Medium으로 판단한다.</t>
+          <t>상대방인 SH공사는 공공기관으로 자력이 충분하며(적합 조건 2), 계약금 320억원은 피해 규모가 크다(적합 조건 4). 그러나 상대방 책임이 명확하지 않고 1심에서 SH공사가 승소했으며, 집단적 피해가 아닌 컨소시엄과 공사 간의 계약 분쟁이다(적합 조건 1, 3 불충족).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>3억 원</t>
+          <t>320억원</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>농장 빌려줬을 뿐인데 …임차농 3억 빚, 농장주가 떠안을 뻔</t>
+          <t>송파 위례의료타운 사업 법정공방…길병원-SH공사 계약금 소송</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ikpnews.net</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.ikpnews.net/news/articleView.html?idxno=69967</t>
+          <t>https://www.yna.co.kr/view/AKR20260329045800004?input=1195m</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-29 12:56:53.725523+00:00</t>
+          <t>2026-03-30 00:40:55.963655+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>시공사</t>
+          <t>C기업</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>민사소송 진행 중, 농장 가압류 설정</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>대구 북구 이슬람사원 건축주 측은 스터드볼트 누락 문제로 공사가 중단되자 시공사를 상대로 손해배상 청구 소송을 제기했습니다. 건축주 측은 누락된 스터드볼트를 대체할 보강 공법 적용을 추진하고 있습니다.</t>
+          <t>농장주 A씨가 임차농 B씨에게 농장을 빌려줬으나, B씨의 채무로 인해 C기업이 A씨와 B씨 모두를 상대로 민사소송을 제기하고 농장을 가압류했다. C기업이 제출한 계약서에 A씨의 도장이 위조되었다는 논란이 제기되어, A씨는 3억 원의 빚을 떠안을 위기에 처했다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>시공사의 스터드볼트 누락으로 인한 공사 중단은 책임이 비교적 명확하며(적합 조건 1), 기술적 문제이므로 증거 확보가 가능할 것으로 판단됩니다(적합 조건 5). 그러나 시공사의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 계약서 위조 논란), 4(피해 규모 큼 - 3억 원), 5(증거 확보 가능 - 위조된 계약서)에 해당한다. 그러나 상대방 C기업의 자력 여부가 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 소송으로 보여(적합 조건 3 미충족) 적합도를 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>대구 북구, 5년째 이슬람사원 갈등…해법 마련 압박 커진다</t>
+          <t>농장 빌려줬을 뿐인데 …임차농 3억 빚, 농장주가 떠안을 뻔</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068394</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69967</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-29 12:55:02.835867+00:00</t>
+          <t>2026-03-29 12:56:53.725523+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>시공사</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 발의 및 국회 논의 중</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>전세사기 피해자의 임차보증금을 국가가 일정 수준 보장하는 '최소보장제' 도입이 추진되면서 보장 수준과 재원 마련을 둘러싼 논란이 커지고 있습니다. 국회에서는 전세사기특별법 개정안이 공동 발의되어 논의 중이며, 피해자들은 조속한 처리를 촉구하고 있습니다.</t>
+          <t>대구 북구 이슬람사원 건축주 측은 스터드볼트 누락 문제로 공사가 중단되자 시공사를 상대로 손해배상 청구 소송을 제기했습니다. 건축주 측은 누락된 스터드볼트를 대체할 보강 공법 적용을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>전세사기 피해자 전국대책위원회가 활동하며 집단적 피해(적합 조건 3)가 명확하고, 전세보증금이라는 특성상 피해 규모가 크며(적합 조건 4), 전세사기특별법 개정안이 발의되어 국회에서 논의 중인 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 기사는 특정 사기범을 상대로 한 소송보다는 정부의 피해 보전 방안 논의에 집중되어 있어, 소송금융의 직접적인 투자 대상으로서의 명확한 피고 특정 및 자력 확인이 어렵습니다.</t>
+          <t>시공사의 스터드볼트 누락으로 인한 공사 중단은 책임이 비교적 명확하며(적합 조건 1), 기술적 문제이므로 증거 확보가 가능할 것으로 판단됩니다(적합 조건 5). 그러나 시공사의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>전세사기 보증금, 국가가 50% 돌려준다?…‘최소보장제’ 범위 논란</t>
+          <t>대구 북구, 5년째 이슬람사원 갈등…해법 마련 압박 커진다</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01846646645388240</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068394</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-29 12:17:53.725270+00:00</t>
+          <t>2026-03-29 12:55:02.835867+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>원심(1심) 원고 승소</t>
+          <t>전세사기특별법 개정안 발의 및 국회 논의 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>조상 땅이 도로로 편입된 경우 국가를 상대로 등기 말소 소송을 제기한 사례를 다루는 칼럼입니다. 원고는 조부의 땅에 대한 등기 말소를 요구했으며, 원심에서 승소했습니다. 이러한 소송은 기록과 정황에 기반한 증거 싸움의 중요성을 강조합니다.</t>
+          <t>전세사기 피해자의 임차보증금을 국가가 일정 수준 보장하는 '최소보장제' 도입이 추진되면서 보장 수준과 재원 마련을 둘러싼 논란이 커지고 있습니다. 국회에서는 전세사기특별법 개정안이 공동 발의되어 논의 중이며, 피해자들은 조속한 처리를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 책임이 명확하고 자력이 충분하며, 토지대장 등 기록과 정황을 통해 증거 확보가 가능합니다. (적합 조건 1, 2, 5) 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>전세사기 피해자 전국대책위원회가 활동하며 집단적 피해(적합 조건 3)가 명확하고, 전세보증금이라는 특성상 피해 규모가 크며(적합 조건 4), 전세사기특별법 개정안이 발의되어 국회에서 논의 중인 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 기사는 특정 사기범을 상대로 한 소송보다는 정부의 피해 보전 방안 논의에 집중되어 있어, 소송금융의 직접적인 투자 대상으로서의 명확한 피고 특정 및 자력 확인이 어렵습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>[칼럼] 조상 땅이 도로가 되었다면? 국가의 자주점유 추정과 토지대장의...</t>
+          <t>전세사기 보증금, 국가가 50% 돌려준다?…‘최소보장제’ 범위 논란</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76430</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01846646645388240</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-28 00:32:27.254755+00:00</t>
+          <t>2026-03-29 12:17:53.725270+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 인천지방법원으로 환송</t>
+          <t>원심(1심) 원고 승소</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>대법원이 부당이득금 소송에서 피고들의 상고를 받아들여 원심판결을 파기하고 사건을 인천지방법원으로 환송했다. 이 소송의 핵심 쟁점은 피고들의 부동산 인도 지체로 인해 조합 측에 발생한 '추가 금융비용 상당의 손해'의 인정 여부이다. 대법원은 일부 토지 인도 지연만으로 전체 정비사업 지연을 단정할 수 있는지에 대해 다시 심리할 필요가 있다고 판단했다.</t>
+          <t>조상 땅이 도로로 편입된 경우 국가를 상대로 등기 말소 소송을 제기한 사례를 다루는 칼럼입니다. 원고는 조부의 땅에 대한 등기 말소를 요구했으며, 원심에서 승소했습니다. 이러한 소송은 기록과 정황에 기반한 증거 싸움의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>적합 조건으로 '조합 측'이 원고로 집단적 피해 성격이 있고, '추가 금융비용 상당의 손해'는 피해 규모가 클 것으로 예상됩니다. 또한 이미 대법원까지 진행된 소송으로 증거 확보가 용이합니다. 다만, 대법원 파기환송으로 피고들의 책임 범위가 다시 쟁점이 되어 소송이 장기화될 가능성이 있습니다.</t>
+          <t>국가를 상대로 한 소송으로 상대방의 책임이 명확하고 자력이 충분하며, 토지대장 등 기록과 정황을 통해 증거 확보가 가능합니다. (적합 조건 1, 2, 5) 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>대법원 파기 환송 “일부 토지 인도지연만으로 전체 정비사업 지연 단정...</t>
+          <t>[칼럼] 조상 땅이 도로가 되었다면? 국가의 자주점유 추정과 토지대장의...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=2026032717385733859aeda69934_7</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76430</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-27 13:03:39.007314+00:00</t>
+          <t>2026-03-28 00:32:27.254755+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>주민들 공사 중단 및 설계 변경 요구 중</t>
+          <t>대법원 파기환송 후 인천지방법원으로 환송</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>대전 중구 A 아파트 주민들이 인접한 B 민간임대주택 신축 공사로 인해 소음, 진동으로 인한 건물 균열 및 타일 손상, 그리고 완공 후 사생활 침해를 호소하고 있다. 주민들은 즉각적인 공사 중단과 정밀 안전진단, 설계 변경을 요구하고 있으나, 시행사 측과 관할 구청은 법적 문제가 없다는 입장이다.</t>
+          <t>대법원이 부당이득금 소송에서 피고들의 상고를 받아들여 원심판결을 파기하고 사건을 인천지방법원으로 환송했다. 이 소송의 핵심 쟁점은 피고들의 부동산 인도 지체로 인해 조합 측에 발생한 '추가 금융비용 상당의 손해'의 인정 여부이다. 대법원은 일부 토지 인도 지연만으로 전체 정비사업 지연을 단정할 수 있는지에 대해 다시 심리할 필요가 있다고 판단했다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(A 아파트 250세대 중 다수), 피해 규모(15세대 이상 물리적 피해, 전체 세대 소음/사생활 침해 우려), 증거 확보 가능성(사진, 소음 측정치, 관리사무소 집계)이 확인됩니다. 부적합 조건은 없습니다. 다만, 시행사 측은 법적 문제가 없다고 주장하며 책임 소재에 대한 다툼이 예상되어 High 등급에는 미치지 못합니다.</t>
+          <t>적합 조건으로 '조합 측'이 원고로 집단적 피해 성격이 있고, '추가 금융비용 상당의 손해'는 피해 규모가 클 것으로 예상됩니다. 또한 이미 대법원까지 진행된 소송으로 증거 확보가 용이합니다. 다만, 대법원 파기환송으로 피고들의 책임 범위가 다시 쟁점이 되어 소송이 장기화될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>A 아파트 250세대 중 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>창문 바로 앞에서 아파트 건설... 대전 주상복합 공사 둘러싼 갈등</t>
+          <t>대법원 파기 환송 “일부 토지 인도지연만으로 전체 정비사업 지연 단정...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218755&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026032717385733859aeda69934_7</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-27 12:41:44.988290+00:00</t>
+          <t>2026-03-27 13:03:39.007314+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>대우건설</t>
+          <t>B 민간임대주택 시행사</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>대우건설을 상대로 한 손해배상 청구 소송을 위한 변호사 선임 계약 안건을 준비 중</t>
+          <t>주민들 공사 중단 및 설계 변경 요구 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>성수4지구 관련하여 대우건설을 상대로 손해배상 청구 소송을 준비 중이며, 변호사 선임 계약 안건이 논의되고 있습니다. 기사는 '공동 위반 책임이 단일 책임으로 바뀌었다'고 언급하며, 어떤 주체가 부당하게 개입하여 상황을 변경하려 한다는 비판적 시각을 담고 있습니다.</t>
+          <t>대전 중구 A 아파트 주민들이 인접한 B 민간임대주택 신축 공사로 인해 소음, 진동으로 인한 건물 균열 및 타일 손상, 그리고 완공 후 사생활 침해를 호소하고 있다. 주민들은 즉각적인 공사 중단과 정밀 안전진단, 설계 변경을 요구하고 있으나, 시행사 측과 관할 구청은 법적 문제가 없다는 입장이다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>대우건설이라는 대기업을 상대로 손해배상 청구를 준비 중이며(상대방 자력 충분, 상대방 책임 명확), '공동 위반 책임이 단일 책임으로 바뀌었다'는 점에서 법적 근거가 마련되었음을 시사합니다. 다만, 피해 규모와 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족합니다.</t>
+          <t>적합 조건으로 집단적 피해(A 아파트 250세대 중 다수), 피해 규모(15세대 이상 물리적 피해, 전체 세대 소음/사생활 침해 우려), 증거 확보 가능성(사진, 소음 측정치, 관리사무소 집계)이 확인됩니다. 부적합 조건은 없습니다. 다만, 시행사 측은 법적 문제가 없다고 주장하며 책임 소재에 대한 다툼이 예상되어 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A 아파트 250세대 중 다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[기자수첩] 성수4지구, 왜 심판이 완장 떼고 볼 차려고 하나</t>
+          <t>창문 바로 앞에서 아파트 건설... 대전 주상복합 공사 둘러싼 갈등</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=110495</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218755&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-27 12:40:09.927804+00:00</t>
+          <t>2026-03-27 12:41:44.988290+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>전북도 긴급 생계비 및 주거비, 이사비 지원 등 피해 회복 지원책 강화</t>
+          <t>대우건설을 상대로 한 손해배상 청구 소송을 위한 변호사 선임 계약 안건을 준비 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생했으며, 특히 20~30대 청년층과 1억 원 이하 소액 계약자에게 피해가 집중되었습니다. 전북도는 피해 예방 및 회복을 위해 긴급 생계비, 주거비, 이사비 지원을 확대하는 등 지원책을 강화하고 있습니다.</t>
+          <t>성수4지구 관련하여 대우건설을 상대로 손해배상 청구 소송을 준비 중이며, 변호사 선임 계약 안건이 논의되고 있습니다. 기사는 '공동 위반 책임이 단일 책임으로 바뀌었다'고 언급하며, 어떤 주체가 부당하게 개입하여 상황을 변경하려 한다는 비판적 시각을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생하여 집단적 피해 및 피해 규모가 크다는 적합 조건에 부합합니다. 특히 청년층과 소액 계약자에게 피해가 집중되어 사회적 관심이 높습니다. 그러나 기사에서 사기 가해자가 구체적으로 특정되지 않았고, 가해자의 자력 여부도 파악하기 어려워 소송금융 투자에 있어 상대방 특정 및 자력 확보가 쟁점이 될 수 있습니다.</t>
+          <t>대우건설이라는 대기업을 상대로 손해배상 청구를 준비 중이며(상대방 자력 충분, 상대방 책임 명확), '공동 위반 책임이 단일 책임으로 바뀌었다'는 점에서 법적 근거가 마련되었음을 시사합니다. 다만, 피해 규모와 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>336억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>570건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>전북 전세사기 570건…‘청년층·소액 계약자’ 피해 집중</t>
+          <t>[기자수첩] 성수4지구, 왜 심판이 완장 떼고 볼 차려고 하나</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519852&amp;ref=A</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=110495</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-27 00:26:54.838908+00:00</t>
+          <t>2026-03-27 12:40:09.927804+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>안산시의 전세 피해 종합 대응책 추진</t>
+          <t>전북도 긴급 생계비 및 주거비, 이사비 지원 등 피해 회복 지원책 강화</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>경기 안산시가 지역 내 불거진 전세 피해 이슈에 대응하여 피해자 밀착 지원과 사전 예방을 강화하는 종합 대응책을 추진한다. 시는 피해 발생 시 초기 대응부터 신속한 회복을 돕기 위한 지원 체계를 가동할 예정이다.</t>
+          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생했으며, 특히 20~30대 청년층과 1억 원 이하 소액 계약자에게 피해가 집중되었습니다. 전북도는 피해 예방 및 회복을 위해 긴급 생계비, 주거비, 이사비 지원을 확대하는 등 지원책을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>안산시 내 전세 피해 이슈가 불거져 다수의 피해자가 발생한 것으로 보이며(적합 조건 3), 전세 피해는 일반적으로 피해 금액이 크다(적합 조건 4). 또한 안산시가 피해자 지원을 위한 종합 대응책을 추진 중으로 공적 절차가 진행되고 있다(적합 조건 6). 다만, 상대방의 책임 명확성이나 자력, 구체적인 증거 유무는 기사에서 파악하기 어렵다.</t>
+          <t>전북 지역에서 570건, 336억 원 규모의 전세사기 피해가 발생하여 집단적 피해 및 피해 규모가 크다는 적합 조건에 부합합니다. 특히 청년층과 소액 계약자에게 피해가 집중되어 사회적 관심이 높습니다. 그러나 기사에서 사기 가해자가 구체적으로 특정되지 않았고, 가해자의 자력 여부도 파악하기 어려워 소송금융 투자에 있어 상대방 특정 및 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>336억 원</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>570건</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>안산시, 전세피해 원스톱 회복 지원 가동… 지원 체계 강화</t>
+          <t>전북 전세사기 570건…‘청년층·소액 계약자’ 피해 집중</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85745</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519852&amp;ref=A</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-27 00:22:25.698364+00:00</t>
+          <t>2026-03-27 00:26:54.838908+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>전세 사기 피해 발생, 주택 경매로 소유권 이전</t>
+          <t>안산시의 전세 피해 종합 대응책 추진</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>경매로 집을 낙찰받은 저자가 이전 집주인에게 전세 사기를 당한 임차인을 만나 겪은 경험을 다룬 글입니다. 전세 사기 피해는 명확하나, 가해자인 이전 집주인의 자력 여부가 불확실하며, 기사는 개인적 회고록으로 실제 소송 진행 여부는 파악하기 어렵습니다.</t>
+          <t>경기 안산시가 지역 내 불거진 전세 피해 이슈에 대응하여 피해자 밀착 지원과 사전 예방을 강화하는 종합 대응책을 추진한다. 시는 피해 발생 시 초기 대응부터 신속한 회복을 돕기 위한 지원 체계를 가동할 예정이다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>적합 조건인 '상대방 책임 명확' (전세 사기를 저지른 전주인)과 '피해 규모 큼' (전세 보증금), '증거 확보 가능' (계약서, 경매 기록 등)에 해당합니다. 그러나 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 기사가 특정 사건의 진행 상황을 다루기보다는 개인적 경험과 사회 현상에 대한 성찰에 초점을 맞추고 있어 실제 소송금융 투자 대상으로서의 구체적인 사건 발굴에는 한계가 있습니다.</t>
+          <t>안산시 내 전세 피해 이슈가 불거져 다수의 피해자가 발생한 것으로 보이며(적합 조건 3), 전세 피해는 일반적으로 피해 금액이 크다(적합 조건 4). 또한 안산시가 피해자 지원을 위한 종합 대응책을 추진 중으로 공적 절차가 진행되고 있다(적합 조건 6). 다만, 상대방의 책임 명확성이나 자력, 구체적인 증거 유무는 기사에서 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>전세 보증금 (수억 원 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1명 (기사에 묘사된 임차인)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>당신이 흘린 피눈물은 왜 내 것이기도 한가 [.txt]</t>
+          <t>안산시, 전세피해 원스톱 회복 지원 가동… 지원 체계 강화</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/culture/book/1251377.html</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85745</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-27 00:19:19.442126+00:00</t>
+          <t>2026-03-27 00:22:25.698364+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>전주인 (이전 집주인)</t>
+        </is>
+      </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>추진위 법적 대응 예고</t>
+          <t>전세 사기 피해 발생, 주택 경매로 소유권 이전</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을 사업 추진위가 합의 불이행 문제로 법적 대응을 예고했습니다. 합의서에는 민간 측의 소송 취하를 조건으로 일정 금액 지급과 부지 매각 등의 내용이 포함되었으나, 사업이 강행되고 양도 소송에서 잇따라 패소한 것으로 알려졌습니다.</t>
+          <t>경매로 집을 낙찰받은 저자가 이전 집주인에게 전세 사기를 당한 임차인을 만나 겪은 경험을 다룬 글입니다. 전세 사기 피해는 명확하나, 가해자인 이전 집주인의 자력 여부가 불확실하며, 기사는 개인적 회고록으로 실제 소송 진행 여부는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>합의 불이행 및 기존 양도 소송 패소로 상대방 책임이 비교적 명확하며(적합 조건 1), 합의서 등 증거 확보 가능성이 높습니다(적합 조건 5). '문화예술인 마을'이라는 점에서 다수 피해자 가능성도 있으나, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 정보가 필요합니다.</t>
+          <t>적합 조건인 '상대방 책임 명확' (전세 사기를 저지른 전주인)과 '피해 규모 큼' (전세 보증금), '증거 확보 가능' (계약서, 경매 기록 등)에 해당합니다. 그러나 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 기사가 특정 사건의 진행 상황을 다루기보다는 개인적 경험과 사회 현상에 대한 성찰에 초점을 맞추고 있어 실제 소송금융 투자 대상으로서의 구체적인 사건 발굴에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전세 보증금 (수억 원 추정)</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (기사에 묘사된 임차인)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을, 합의 불이행 문제로 제동…추진위 법적 대응 예...</t>
+          <t>당신이 흘린 피눈물은 왜 내 것이기도 한가 [.txt]</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298862</t>
+          <t>https://www.hani.co.kr/arti/culture/book/1251377.html</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-26 13:18:20.983355+00:00</t>
+          <t>2026-03-27 00:19:19.442126+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>추진위 법적 대응 예고</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>성수4지구 조합이 대우건설의 '개별홍보' 행위로 인한 손해에 대해 손해배상 청구를 진행 중입니다. 대우건설은 대기업으로 자력이 충분하며, 조합 단위의 소송이므로 다수의 피해자가 있을 가능성이 있습니다.</t>
+          <t>김포 문화예술인 마을 사업 추진위가 합의 불이행 문제로 법적 대응을 예고했습니다. 합의서에는 민간 측의 소송 취하를 조건으로 일정 금액 지급과 부지 매각 등의 내용이 포함되었으나, 사업이 강행되고 양도 소송에서 잇따라 패소한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>대우건설이라는 대기업이 피고로 자력이 충분하며 (적합 조건 2), '조합' 단위의 손해배상 청구이므로 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, '개별홍보'로 인한 손해의 명확한 입증과 피해 규모 확인이 필요합니다 (적합 조건 1, 4, 5 불확실).</t>
+          <t>합의 불이행 및 기존 양도 소송 패소로 상대방 책임이 비교적 명확하며(적합 조건 1), 합의서 등 증거 확보 가능성이 높습니다(적합 조건 5). '문화예술인 마을'이라는 점에서 다수 피해자 가능성도 있으나, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[단독]  왜 개별홍보해서  … 성수4지구 조합, 대우건설에 손배 청구</t>
+          <t>김포 문화예술인 마을, 합의 불이행 문제로 제동…추진위 법적 대응 예...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/26/2026032600294.html</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298862</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-26 13:02:45.860137+00:00</t>
+          <t>2026-03-26 13:18:20.983355+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>김포도시개발공사</t>
+          <t>대우건설</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>사업권양도소송에서 시행사 패소 이력 있음. 현재 김포도시개발공사의 합의 위반으로 인한 사업 무산 문제 제기 중.</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>김포 문화예술인 마을 건립 사업이 김포도시개발공사의 합의 위반으로 난항을 겪고 있다. 김포도시개발공사가 선정한 시행사는 사업권양도소송에서 3번 패소했으며, 공동사업자의 잠적으로 인해 사업 목적 달성이 어려워지고 있다. 현재 김포도시개발공사의 책임에 대한 문제 제기가 이어지고 있다.</t>
+          <t>성수4지구 조합이 대우건설의 '개별홍보' 행위로 인한 손해에 대해 손해배상 청구를 진행 중입니다. 대우건설은 대기업으로 자력이 충분하며, 조합 단위의 소송이므로 다수의 피해자가 있을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>김포도시개발공사의 합의 위반으로 인한 책임이 명확하고(적합 조건 1), 공공기관으로서 배상 자력이 충분하며(적합 조건 2), 이미 사업권양도소송에서 시행사가 패소한 이력이 있어 증거 확보가 용이하다(적합 조건 5). 다만, 피해 규모와 피해자 수가 기사에 명확히 제시되지 않아 추가 확인이 필요하다.</t>
+          <t>대우건설이라는 대기업이 피고로 자력이 충분하며 (적합 조건 2), '조합' 단위의 손해배상 청구이므로 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, '개별홍보'로 인한 손해의 명확한 입증과 피해 규모 확인이 필요합니다 (적합 조건 1, 4, 5 불확실).</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>'김포 문화예술인 마을 건립', 합의 어긴 '김포도시개발공사' 때문에 사...</t>
+          <t>[단독]  왜 개별홍보해서  … 성수4지구 조합, 대우건설에 손배 청구</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065595510922082</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/26/2026032600294.html</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-26 12:54:00.930343+00:00</t>
+          <t>2026-03-26 13:02:45.860137+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>김포도시개발공사</t>
+        </is>
+      </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>전북자치도에서 피해자 지원책 강화 및 피해자 인정 절차 진행 중</t>
+          <t>사업권양도소송에서 시행사 패소 이력 있음. 현재 김포도시개발공사의 합의 위반으로 인한 사업 무산 문제 제기 중.</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>전북 전주, 군산, 익산, 완주 지역에서 2023년 6월부터 2026년 2월까지 570건의 전세사기 피해가 최종 인정되었으며, 총 피해액은 336억 원에 달합니다. 특히 임차보증금 1억 원 이하의 소액 전세사기 피해가 83%를 차지하여 청년과 서민층의 주거 안정을 위협하고 있습니다. 전북자치도는 피해자 지원책을 강화하고 있으며, 해당 지역은 전국 최다 깡통주택 소재지로 꼽혀왔습니다.</t>
+          <t>김포 문화예술인 마을 건립 사업이 김포도시개발공사의 합의 위반으로 난항을 겪고 있다. 김포도시개발공사가 선정한 시행사는 사업권양도소송에서 3번 패소했으며, 공동사업자의 잠적으로 인해 사업 목적 달성이 어려워지고 있다. 현재 김포도시개발공사의 책임에 대한 문제 제기가 이어지고 있다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>전북 지역에서 570건, 336억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 피해 인정 사례 및 국정감사 자료 등 증거 확보 가능성이 높고(적합 조건 5), 전북자치도의 지원책 강화 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(임대인)의 자력 부족 가능성(깡통주택 언급)이 높아 실제 손해배상 집행에 어려움이 예상되는 점은 투자에 있어 큰 위험 요소입니다.</t>
+          <t>김포도시개발공사의 합의 위반으로 인한 책임이 명확하고(적합 조건 1), 공공기관으로서 배상 자력이 충분하며(적합 조건 2), 이미 사업권양도소송에서 시행사가 패소한 이력이 있어 증거 확보가 용이하다(적합 조건 5). 다만, 피해 규모와 피해자 수가 기사에 명확히 제시되지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>336억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>570명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>전북 전세사기 570건에 336억</t>
+          <t>'김포 문화예술인 마을 건립', 합의 어긴 '김포도시개발공사' 때문에 사...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874834</t>
+          <t>https://hbnpress.com/news/view/1065595510922082</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-26 12:35:09.063765+00:00</t>
+          <t>2026-03-26 12:54:00.930343+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>전북자치도에서 피해자 지원책 강화 및 피해자 인정 절차 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>감사 A씨가 사문서를 위조하여 공사비를 초과 지출하게 한 사건으로, 1심에서 A씨에게 입주자대표회의에 1149만여 원을 지급하라는 판결이 선고되었습니다. 현재 A씨의 항소가 일부 받아들여져 항소심이 진행 중입니다.</t>
+          <t>전북 전주, 군산, 익산, 완주 지역에서 2023년 6월부터 2026년 2월까지 570건의 전세사기 피해가 최종 인정되었으며, 총 피해액은 336억 원에 달합니다. 특히 임차보증금 1억 원 이하의 소액 전세사기 피해가 83%를 차지하여 청년과 서민층의 주거 안정을 위협하고 있습니다. 전북자치도는 피해자 지원책을 강화하고 있으며, 해당 지역은 전국 최다 깡통주택 소재지로 꼽혀왔습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>감사 A씨의 사문서 위조로 인한 공사비 초과 지출 책임이 1심 판결로 인정되었고 항소심 진행 중이므로 상대방 책임이 명확하며(적합 조건 1), 이미 1심 판결이 선고되고 항소심이 진행 중이므로 관련 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 상대방이 개인(감사 A씨)으로 자력 충분 여부가 불확실하며, 피해 금액이 1천만원대로 소송금융 투자 기준에 비해 소액이고 집단적 피해가 아닌 개별 분쟁이라는 점에서 투자 매력도가 낮습니다.</t>
+          <t>전북 지역에서 570건, 336억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 피해 인정 사례 및 국정감사 자료 등 증거 확보 가능성이 높고(적합 조건 5), 전북자치도의 지원책 강화 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(임대인)의 자력 부족 가능성(깡통주택 언급)이 높아 실제 손해배상 집행에 어려움이 예상되는 점은 투자에 있어 큰 위험 요소입니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>1149만2992원</t>
+          <t>336억 원</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>570명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>사문서 위조로 공사비 초과 지출케 한 감사, 손배 책임 감액</t>
+          <t>전북 전세사기 570건에 336억</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111451</t>
+          <t>http://sjbnews.com/news/news.php?number=874834</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-26 00:50:58.315221+00:00</t>
+          <t>2026-03-26 12:35:09.063765+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>안산시에서 전세피해자 지원을 위한 전담 매니저 제도 운영 및 법률 상담 제공</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>안산시가 전세사기 피해자들을 위해 1:1 전담 매니저를 지정하고 지원금 신청, 법률 상담, 금융 지원, 심리 상담 등 전 과정을 밀착 지원하고 있다. 토지정보과 직원 20명이 피해자들과 매칭되어 서류 작성부터 최종 결과 통보까지 돕고 있으며, 이민근 안산시장은 피해자 지원에 물러서지 않겠다는 의지를 밝혔다.</t>
+          <t>감사 A씨가 사문서를 위조하여 공사비를 초과 지출하게 한 사건으로, 1심에서 A씨에게 입주자대표회의에 1149만여 원을 지급하라는 판결이 선고되었습니다. 현재 A씨의 항소가 일부 받아들여져 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>적합 조건 3 (집단적 피해): 안산시가 최소 20명 이상의 피해자에게 1:1 전담 매니저를 배정하여 지원하는 것으로 보아 다수의 피해자가 존재합니다. 적합 조건 6 (이미 공적 절차 진행 중): 안산시가 전세피해자 지원을 위한 전담 매니저를 운영하며 법률 상담, 금융 지원 등을 제공하는 공적 절차가 진행 중입니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
+          <t>감사 A씨의 사문서 위조로 인한 공사비 초과 지출 책임이 1심 판결로 인정되었고 항소심 진행 중이므로 상대방 책임이 명확하며(적합 조건 1), 이미 1심 판결이 선고되고 항소심이 진행 중이므로 관련 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 상대방이 개인(감사 A씨)으로 자력 충분 여부가 불확실하며, 피해 금액이 1천만원대로 소송금융 투자 기준에 비해 소액이고 집단적 피해가 아닌 개별 분쟁이라는 점에서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1149만2992원</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>최소 20명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[기획]  물러서지 않겠다  이민근 안산시장, 전담 매니저 앞세워 전세피...</t>
+          <t>사문서 위조로 공사비 초과 지출케 한 감사, 손배 책임 감액</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56736</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111451</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-26 00:21:43.867213+00:00</t>
+          <t>2026-03-26 00:50:58.315221+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
-      <c r="D82" t="inlineStr"/>
-      <c r="E82" t="inlineStr"/>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>안산시에서 전세피해자 지원을 위한 전담 매니저 제도 운영 및 법률 상담 제공</t>
+        </is>
+      </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>56년 차 배우 문회원 씨가 전세 사기 피해를 고백한 사실이 작년 MBN '특종세상'을 통해 방영된 내용으로 다시 조명되었습니다. 문회원 부부가 전세 사기로 인해 어려움을 겪고 있음을 보여주는 사례입니다.</t>
+          <t>안산시가 전세사기 피해자들을 위해 1:1 전담 매니저를 지정하고 지원금 신청, 법률 상담, 금융 지원, 심리 상담 등 전 과정을 밀착 지원하고 있다. 토지정보과 직원 20명이 피해자들과 매칭되어 서류 작성부터 최종 결과 통보까지 돕고 있으며, 이민근 안산시장은 피해자 지원에 물러서지 않겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>전세 사기라는 점에서 상대방의 책임이 명확하고(적합 조건 1), 일반적으로 피해 규모가 크며(적합 조건 4), 계약서 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 자력, 구체적인 피해 금액, 집단 피해 여부, 그리고 현재 진행 단계가 명확히 파악되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>적합 조건 3 (집단적 피해): 안산시가 최소 20명 이상의 피해자에게 1:1 전담 매니저를 배정하여 지원하는 것으로 보아 다수의 피해자가 존재합니다. 적합 조건 6 (이미 공적 절차 진행 중): 안산시가 전세피해자 지원을 위한 전담 매니저를 운영하며 법률 상담, 금융 지원 등을 제공하는 공적 절차가 진행 중입니다. 다만, 상대방의 책임 명확성, 자력, 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 20명 이상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>56년 차 배우, '전세 사기' 피해 고백… 이미 벌어진 일  ('특종세상')</t>
+          <t>[기획]  물러서지 않겠다  이민근 안산시장, 전담 매니저 앞세워 전세피...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=520527</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56736</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-25 12:33:04.305526+00:00</t>
+          <t>2026-03-26 00:21:43.867213+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>재개발·재건축 사업이 조합 내홍과 DL이앤씨의 소송 제기로 표류하며 4885가구의 공사가 중단된 상태입니다. DL이앤씨는 조합 대의원회 결의에 대해 무효확인 소송과 효력정지 가처분을 신청했으며, 이로 인해 피해가 가중되고 있습니다.</t>
+          <t>56년 차 배우 문회원 씨가 전세 사기 피해를 고백한 사실이 작년 MBN '특종세상'을 통해 방영된 내용으로 다시 조명되었습니다. 문회원 부부가 전세 사기로 인해 어려움을 겪고 있음을 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4885가구라는 대규모 집단적 피해가 발생했고(적합 조건 3), 공사 중단으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 소송이 진행 중이므로 관련 문서 등 증거 확보가 가능합니다(적합 조건 5). 다만, '조합 내홍'으로 인해 책임 소재가 복잡하여 피해자 입장에서 명확한 피고 특정 및 책임 입증에 어려움이 있을 수 있습니다.</t>
+          <t>전세 사기라는 점에서 상대방의 책임이 명확하고(적합 조건 1), 일반적으로 피해 규모가 크며(적합 조건 4), 계약서 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 자력, 구체적인 피해 금액, 집단 피해 여부, 그리고 현재 진행 단계가 명확히 파악되지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>4885가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>허물고 시간 멈춘 4885가구… 조합 내홍ㆍ소송에 사업 표류</t>
+          <t>56년 차 배우, '전세 사기' 피해 고백… 이미 벌어진 일  ('특종세상')</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603241116018590391</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=520527</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-25 00:38:07.121331+00:00</t>
+          <t>2026-03-25 12:33:04.305526+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>DL이앤씨</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>전세사기 피해 확산에 따른 대책 논의 중</t>
+          <t>조합 대의원회 결의 무효확인 소송 및 효력정지 가처분 진행 중, 공사 중단</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>안산 지역에서 전세사기 피해 우려가 확산되고 있으며, 이에 대한 긴급 대책 마련이 시급하다는 주장이 제기되었습니다. 공공임대주택 우선 배정, 피해 주택 보수, 대출 이자 및 소송 비용 지원을 위한 기금 조성이 주요 내용입니다.</t>
+          <t>재개발·재건축 사업이 조합 내홍과 DL이앤씨의 소송 제기로 표류하며 4885가구의 공사가 중단된 상태입니다. DL이앤씨는 조합 대의원회 결의에 대해 무효확인 소송과 효력정지 가처분을 신청했으며, 이로 인해 피해가 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 불법 행위로 인해 다수의 피해자가 발생하고 있으며, 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 1, 3, 4). 소송 비용 지원을 위한 기금 조성 논의가 진행되는 점은 향후 소송 가능성을 시사합니다. 다만, 구체적인 사기 주체가 특정되지 않아 상대방의 자력 여부 확인이 필요합니다.</t>
+          <t>DL이앤씨는 대기업 건설사로 자력이 충분하며(적합 조건 2), 4885가구라는 대규모 집단적 피해가 발생했고(적합 조건 3), 공사 중단으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 소송이 진행 중이므로 관련 문서 등 증거 확보가 가능합니다(적합 조건 5). 다만, '조합 내홍'으로 인해 책임 소재가 복잡하여 피해자 입장에서 명확한 피고 특정 및 책임 입증에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4885가구</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>안산 전세사기 피해 우려 확산…대책 마련 시급</t>
+          <t>허물고 시간 멈춘 4885가구… 조합 내홍ㆍ소송에 사업 표류</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>safetynews.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247005</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603241116018590391</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-24 13:19:23.550739+00:00</t>
+          <t>2026-03-25 00:38:07.121331+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>시공사 교체 과정에서 손해배상 분쟁 발생 가능성</t>
+          <t>전세사기 피해 확산에 따른 대책 논의 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 시공사 선정 과정에서 GS건설과의 손해배상 비용 전액 부담을 제안하며 경쟁 중이다. 이는 조합이 시공사를 교체할 경우 발생할 수 있는 법적, 재무적 리스크를 해소하려는 전략이다. 이로 인해 GS건설과 조합 간의 손해배상 분쟁 가능성이 제기되고 있다.</t>
+          <t>안산 지역에서 전세사기 피해 우려가 확산되고 있으며, 이에 대한 긴급 대책 마련이 시급하다는 주장이 제기되었습니다. 공공임대주택 우선 배정, 피해 주택 보수, 대출 이자 및 소송 비용 지원을 위한 기금 조성이 주요 내용입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방(GS건설)은 대기업으로 자력이 충분하며(2), 조합은 다수의 이해관계자로 구성된 집단적 피해 가능성이 있음(3). 시공사 교체에 따른 손해배상 비용이 언급되어 피해 규모가 클 것으로 예상되며(4), 건설 계약 관련 증거 확보가 용이함(5). 판단 근거: 다만, 기사 내용만으로는 GS건설의 명확한 책임(1)이 특정되지 않고, 조합이 원고로서 손해배상을 청구할지, GS건설의 청구에 방어할지 불분명하여 소송금융 투자 검토에 추가 정보가 필요함.</t>
+          <t>전세사기라는 명확한 불법 행위로 인해 다수의 피해자가 발생하고 있으며, 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 1, 3, 4). 소송 비용 지원을 위한 기금 조성 논의가 진행되는 점은 향후 소송 가능성을 시사합니다. 다만, 구체적인 사기 주체가 특정되지 않아 상대방의 자력 여부 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>막판 뒤집기 나선 DL이앤씨···상대원2구역서 GS건설과 전면전</t>
+          <t>안산 전세사기 피해 우려 확산…대책 마련 시급</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419992</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247005</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-24 13:03:55.830275+00:00</t>
+          <t>2026-03-24 13:19:23.550739+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>GS건설</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>사기 고소 및 손해배상 청구 준비 중</t>
+          <t>시공사 교체 과정에서 손해배상 분쟁 발생 가능성</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>임대인이 신탁 사실을 숨기고 임대차 계약을 체결하여 임차인이 보증금을 떼일 위험에 처했습니다. 전문가들은 임대인과 중개사를 상대로 사기 고소와 손해배상 청구를 즉시 준비해야 한다고 조언하고 있습니다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 시공사 선정 과정에서 GS건설과의 손해배상 비용 전액 부담을 제안하며 경쟁 중이다. 이는 조합이 시공사를 교체할 경우 발생할 수 있는 법적, 재무적 리스크를 해소하려는 전략이다. 이로 인해 GS건설과 조합 간의 손해배상 분쟁 가능성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>임대인과 중개사의 신탁 사실 은폐 책임이 명확하고(적합 조건 1), 임대차 계약서 및 등기부등본 등 증거 확보가 용이함(적합 조건 5). 그러나 상대방의 자력, 구체적인 피해 규모(수억 원 이상), 그리고 집단적 피해 여부(수십 명 이상)가 기사에서 명확히 확인되지 않아 'High'로 판단하기는 어렵습니다.</t>
+          <t>적합 조건: 상대방(GS건설)은 대기업으로 자력이 충분하며(2), 조합은 다수의 이해관계자로 구성된 집단적 피해 가능성이 있음(3). 시공사 교체에 따른 손해배상 비용이 언급되어 피해 규모가 클 것으로 예상되며(4), 건설 계약 관련 증거 확보가 용이함(5). 판단 근거: 다만, 기사 내용만으로는 GS건설의 명확한 책임(1)이 특정되지 않고, 조합이 원고로서 손해배상을 청구할지, GS건설의 청구에 방어할지 불분명하여 소송금융 투자 검토에 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>계약은 유효, 보증금은 위험 …신탁부동산의 두 얼굴</t>
+          <t>막판 뒤집기 나선 DL이앤씨···상대원2구역서 GS건설과 전면전</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/F85AI74NSO4U</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419992</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-24 12:58:04.248543+00:00</t>
+          <t>2026-03-24 13:03:55.830275+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정안 국회 논의 중, 채권 매입 가격 관련 분쟁 우려</t>
+          <t>사기 고소 및 손해배상 청구 준비 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 큰 고통을 겪고 있음에도 전세사기 특별법 개정안이 국회에서 지연되고 있다. 피해자들은 채권 매입 가격을 높게 책정하길 원하지만, 정부는 회수 가능성을 고려해 낮게 잡으려 하면서 끝없는 소송과 분쟁이 예상된다. 신탁 사기 등 복잡한 권리관계 문제도 해결해야 할 과제이다.</t>
+          <t>임대인이 신탁 사실을 숨기고 임대차 계약을 체결하여 임차인이 보증금을 떼일 위험에 처했습니다. 전문가들은 임대인과 중개사를 상대로 사기 고소와 손해배상 청구를 즉시 준비해야 한다고 조언하고 있습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>전세사기 사건은 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 관련 법률 개정 논의 및 채권 매입 가격을 둘러싼 분쟁 가능성이 높아 공적 절차가 진행 중이다. 그러나 사기 가해자의 자력 부족 문제가 흔하며, 기사 내용만으로는 특정 대기업이나 공공기관을 명확한 피고로 특정하기 어렵다.</t>
+          <t>임대인과 중개사의 신탁 사실 은폐 책임이 명확하고(적합 조건 1), 임대차 계약서 및 등기부등본 등 증거 확보가 용이함(적합 조건 5). 그러나 상대방의 자력, 구체적인 피해 규모(수억 원 이상), 그리고 집단적 피해 여부(수십 명 이상)가 기사에서 명확히 확인되지 않아 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>피해자 '피눈물'에도 전세사기법 개정안, 국회서 '낮잠' 근본원인은 ?</t>
+          <t>계약은 유효, 보증금은 위험 …신탁부동산의 두 얼굴</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>nongaek.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>http://www.nongaek.com/news/articleView.html?idxno=94815</t>
+          <t>https://lawtalknews.co.kr/article/F85AI74NSO4U</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-24 12:50:09.610042+00:00</t>
+          <t>2026-03-24 12:58:04.248543+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>국회 법안 발의 (전세보증보험 관련)</t>
+          <t>전세사기 특별법 개정안 국회 논의 중, 채권 매입 가격 관련 분쟁 우려</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>박용갑 의원이 임차인의 전세보증금 반환보증 가입 기회를 보장하는 '전세보증보험 안심가입 보장법'을 대표발의했습니다. 이는 전세보증금 미반환으로 인해 소송까지 가는 사례가 증가하는 문제에 대응하기 위한 것으로, 임차인이 희망할 경우 전세보증금 반환보증 가입 완료 시까지 전세보증금 전액을 보장하는 내용을 담고 있습니다.</t>
+          <t>전세사기 피해자들이 큰 고통을 겪고 있음에도 전세사기 특별법 개정안이 국회에서 지연되고 있다. 피해자들은 채권 매입 가격을 높게 책정하길 원하지만, 정부는 회수 가능성을 고려해 낮게 잡으려 하면서 끝없는 소송과 분쟁이 예상된다. 신탁 사기 등 복잡한 권리관계 문제도 해결해야 할 과제이다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>전세보증금 미반환으로 인한 소송 사례가 발생하고 있다는 점에서 다수의 피해자(잠재적 집단적 피해)와 개별 사건당 큰 피해 금액(수억 원 이상)이 예상됩니다. 또한, 국회에서 관련 법안이 발의된 것은 문제의 심각성을 인지하고 공적 절차가 진행 중임을 보여줍니다. 다만, 기사 자체는 특정 소송 대상이나 피고의 자력에 대한 구체적인 정보를 제공하지 않아 개별 사건의 투자 적합성을 판단하기에는 추가 정보가 필요합니다.</t>
+          <t>전세사기 사건은 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 관련 법률 개정 논의 및 채권 매입 가격을 둘러싼 분쟁 가능성이 높아 공적 절차가 진행 중이다. 그러나 사기 가해자의 자력 부족 문제가 흔하며, 기사 내용만으로는 특정 대기업이나 공공기관을 명확한 피고로 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>다수 (잠재적)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>박용갑 의원 ‘전세보증보험 안심가입 보장법’ 대표발의</t>
+          <t>피해자 '피눈물'에도 전세사기법 개정안, 국회서 '낮잠' 근본원인은 ?</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6109913</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=94815</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-23 00:47:10.544900+00:00</t>
+          <t>2026-03-24 12:50:09.610042+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>정부 정책에 대한 시민 불만 및 지자체/국회의원들의 정책 변경 요구 진행 중</t>
+          <t>국회 법안 발의 (전세보증보험 관련)</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>성남시장이 정부의 부동산 3중 규제와 1기 신도시 재건축 물량 동결 정책이 성남시민의 재산권을 침해하고 지역 차별을 야기한다고 비판했다. 특히 분당 지역 주민들이 재건축 물량 동결로 소외감을 느끼며 반발하고 있으며, 성남시는 국토부에 규제 해제 및 이주단지 조성을 지속적으로 건의하고 있다. 이는 수도권 부동산 정책에 대한 시민들의 불만과 지자체의 정책 변경 요구가 커지고 있음을 보여준다.</t>
+          <t>박용갑 의원이 임차인의 전세보증금 반환보증 가입 기회를 보장하는 '전세보증보험 안심가입 보장법'을 대표발의했습니다. 이는 전세보증금 미반환으로 인해 소송까지 가는 사례가 증가하는 문제에 대응하기 위한 것으로, 임차인이 희망할 경우 전세보증금 반환보증 가입 완료 시까지 전세보증금 전액을 보장하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>정부의 부동산 규제 및 1기 신도시 재건축 물량 동결 정책으로 인해 다수의 성남시민 및 분당 주민들이 재산권 침해를 주장하고 있음. 상대방(정부)의 자력은 충분하며, 정책 내용 및 지역 차별에 대한 증거는 명확함. 다만, 정부 정책으로 인한 재산권 침해에 대한 손해배상 청구의 법리 구성 및 개별 피해액 산정의 난이도가 높을 수 있음.</t>
+          <t>전세보증금 미반환으로 인한 소송 사례가 발생하고 있다는 점에서 다수의 피해자(잠재적 집단적 피해)와 개별 사건당 큰 피해 금액(수억 원 이상)이 예상됩니다. 또한, 국회에서 관련 법안이 발의된 것은 문제의 심각성을 인지하고 공적 절차가 진행 중임을 보여줍니다. 다만, 기사 자체는 특정 소송 대상이나 피고의 자력에 대한 구체적인 정보를 제공하지 않아 개별 사건의 투자 적합성을 판단하기에는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>성남시민 및 분당 주민 다수 (수만 명 이상 추정)</t>
+          <t>다수 (잠재적)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>“성남은 재건축 능력 되는 도시…정부, 방해만 말라”</t>
+          <t>박용갑 의원 ‘전세보증보험 안심가입 보장법’ 대표발의</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6148300/1</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6109913</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-23 00:40:42.770145+00:00</t>
+          <t>2026-03-23 00:47:10.544900+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>대한민국 정부 (국토교통부)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>한국전력공사가 삼성전자를 상대로 약정금 청구 소송 제기, 서울중앙지방법원에서 심리 중</t>
+          <t>정부 정책에 대한 시민 불만 및 지자체/국회의원들의 정책 변경 요구 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>한국전력공사가 삼성전자 서울 R&amp;D 캠퍼스 전력망 공사비 약 29.79억 원을 돌려달라며 삼성전자를 상대로 약정금 청구 소송을 제기했다. 양측은 공사대금 채권의 소멸시효와 공법 변경 비용의 책임 소재를 두고 7년째 분쟁 중이며, 현재 서울중앙지방법원에서 심리 중이다.</t>
+          <t>성남시장이 정부의 부동산 3중 규제와 1기 신도시 재건축 물량 동결 정책이 성남시민의 재산권을 침해하고 지역 차별을 야기한다고 비판했다. 특히 분당 지역 주민들이 재건축 물량 동결로 소외감을 느끼며 반발하고 있으며, 성남시는 국토부에 규제 해제 및 이주단지 조성을 지속적으로 건의하고 있다. 이는 수도권 부동산 정책에 대한 시민들의 불만과 지자체의 정책 변경 요구가 커지고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (삼성전자, 한국전력공사)과 피해 규모가 큼 (약 29.79억 원) 조건에 해당합니다. 그러나 책임 소재와 채권의 소멸시효 여부가 쟁점으로, 법리적 다툼의 여지가 있어 승소 가능성이 명확하지 않습니다.</t>
+          <t>정부의 부동산 규제 및 1기 신도시 재건축 물량 동결 정책으로 인해 다수의 성남시민 및 분당 주민들이 재산권 침해를 주장하고 있음. 상대방(정부)의 자력은 충분하며, 정책 내용 및 지역 차별에 대한 증거는 명확함. 다만, 정부 정책으로 인한 재산권 침해에 대한 손해배상 청구의 법리 구성 및 개별 피해액 산정의 난이도가 높을 수 있음.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>약 29억 7900만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>성남시민 및 분당 주민 다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>(단독)한전-삼성전자, 7년 묵은 '전력망 정산금' 분쟁</t>
+          <t>“성남은 재건축 능력 되는 도시…정부, 방해만 말라”</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294976&amp;inflow=N</t>
+          <t>https://shindonga.donga.com/3/all/13/6148300/1</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-22 12:47:10.530324+00:00</t>
+          <t>2026-03-23 00:40:42.770145+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>인천항만공사</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>계약 해지 무효 소송 1심 진행 중, 2차 변론기일 마침</t>
+          <t>한국전력공사가 삼성전자를 상대로 약정금 청구 소송 제기, 서울중앙지방법원에서 심리 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>인천항만공사와 기존 시행사 카마존㈜ 간 스마트 오토밸리 사업 계약 해지 무효 소송이 1심 진행 중이며, 2차 변론기일을 마쳤다. 이로 인해 사업 재추진이 지연될 가능성이 커졌다.</t>
+          <t>한국전력공사가 삼성전자 서울 R&amp;D 캠퍼스 전력망 공사비 약 29.79억 원을 돌려달라며 삼성전자를 상대로 약정금 청구 소송을 제기했다. 양측은 공사대금 채권의 소멸시효와 공법 변경 비용의 책임 소재를 두고 7년째 분쟁 중이며, 현재 서울중앙지방법원에서 심리 중이다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (인천항만공사). 대규모 개발 사업 관련 분쟁으로 피해 규모가 클 것으로 추정되나, 구체적인 금액은 미상이다. 사건의 법적 쟁점(계약 해지 무효)에 대한 추가 정보가 필요하다.</t>
+          <t>상대방에게 자력이 충분함 (삼성전자, 한국전력공사)과 피해 규모가 큼 (약 29.79억 원) 조건에 해당합니다. 그러나 책임 소재와 채권의 소멸시효 여부가 쟁점으로, 법리적 다툼의 여지가 있어 승소 가능성이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 29억 7900만원</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>'원점 재추진' 스마트 오토밸리, 시행사 소송전까지 발목</t>
+          <t>(단독)한전-삼성전자, 7년 묵은 '전력망 정산금' 분쟁</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720365</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294976&amp;inflow=N</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-22 12:44:22.881850+00:00</t>
+          <t>2026-03-22 12:47:10.530324+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>현 시공사 및 시행사</t>
+          <t>인천항만공사</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>국토교통부, 공정거래위원회, 울산시에 민원 제기, 집단 손해배상 및 법적 대응 검토 중</t>
+          <t>계약 해지 무효 소송 1심 진행 중, 2차 변론기일 마침</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>특별 할인분양으로 인한 미분양 리스크를 기존 계약자들에게 떠넘겼다는 주장이 제기되었습니다. 피해를 주장하는 기존 계약자들은 국토교통부, 공정거래위원회, 울산시에 민원을 제기했으며, 향후 집단 손해배상 및 법적 대응을 검토 중입니다.</t>
+          <t>인천항만공사와 기존 시행사 카마존㈜ 간 스마트 오토밸리 사업 계약 해지 무효 소송이 1심 진행 중이며, 2차 변론기일을 마쳤다. 이로 인해 사업 재추진이 지연될 가능성이 커졌다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>기존 계약자들에게 미분양 리스크를 떠넘겼다는 주장이 명확하여 상대방 책임이 비교적 명확하며, '집단 손해배상'을 검토 중이므로 집단적 피해 가능성이 높습니다. 또한 국토교통부, 공정거래위원회, 울산시에 민원이 제기되어 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (인천항만공사). 대규모 개발 사업 관련 분쟁으로 피해 규모가 클 것으로 추정되나, 구체적인 금액은 미상이다. 사건의 법적 쟁점(계약 해지 무효)에 대한 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>기존 계약자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>특별 할인분양, 미분양 리스크 기존 계약자에 떠넘겨</t>
+          <t>'원점 재추진' 스마트 오토밸리, 시행사 소송전까지 발목</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=382942</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720365</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-22 12:43:23.920019+00:00</t>
+          <t>2026-03-22 12:44:22.881850+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>현 시공사 및 시행사</t>
+        </is>
+      </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>대법원 부당이득반환 청구 소송 판결(파기환송), 다수 집단소송 진행 중</t>
+          <t>국토교통부, 공정거래위원회, 울산시에 민원 제기, 집단 손해배상 및 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>생활형숙박시설(생숙) 수분양자들이 분양사의 '실거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처했습니다. 대법원은 분양사의 잘못된 홍보가 있었더라도 계약 취소는 어렵다고 판결했으나, 이는 계약 취소에 대한 것이며 허위/과장 광고로 인한 손해배상 청구는 여전히 다툴 여지가 있습니다. 전국적으로 18만실에 달하는 생숙이 문제이며, 수분양자들의 집단소송이 잇따르고 있습니다.</t>
+          <t>특별 할인분양으로 인한 미분양 리스크를 기존 계약자들에게 떠넘겼다는 주장이 제기되었습니다. 피해를 주장하는 기존 계약자들은 국토교통부, 공정거래위원회, 울산시에 민원을 제기했으며, 향후 집단 손해배상 및 법적 대응을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>전국적으로 18만실에 달하는 생활형숙박시설 수분양자들이 '거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처해 집단적 피해(적합 조건 3)가 크고(적합 조건 4) 분양사의 허위/과장 광고 책임(적합 조건 1)을 다툴 여지가 있습니다. 대법원 판결은 계약 취소에 대한 것이므로, 허위 광고로 인한 손해배상 청구는 별개로 진행될 수 있습니다. 다만, 특정 시행사의 자력 확인이 필요하고, 대법원 판결의 파급 효과를 고려할 때 'High'보다는 'Medium'이 적절합니다.</t>
+          <t>기존 계약자들에게 미분양 리스크를 떠넘겼다는 주장이 명확하여 상대방 책임이 비교적 명확하며, '집단 손해배상'을 검토 중이므로 집단적 피해 가능성이 높습니다. 또한 국토교통부, 공정거래위원회, 울산시에 민원이 제기되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정 (개별 피해자 수억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>전국 18만실 수분양자 다수</t>
+          <t>기존 계약자 다수</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>“7억원 투자했는데 마이너스피”…생숙, 전환도 유지도 어렵다</t>
+          <t>특별 할인분양, 미분양 리스크 기존 계약자에 떠넘겨</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603220900021</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=382942</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-22 12:37:33.815389+00:00</t>
+          <t>2026-03-22 12:43:23.920019+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>인천경제자유구역청 사업 정상화 연구용역 착수, 문체부 카지노 허가 취소, 국토부 장기방치 건축물 명단 등재</t>
+          <t>대법원 부당이득반환 청구 소송 판결(파기환송), 다수 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>인천 영종도 9000억 규모 카지노 복합리조트 사업이 6년째 공사 중단된 채 흉물로 방치되어 있습니다. 시행사 RFKR의 자금 조달 실패와 투자자 이탈로 사업이 좌초되었으며, 문체부의 카지노 허가도 취소되고 RFKR은 사실상 텅 빈 회사가 되었습니다. 시공 하도급사인 쌍용건설에 200억 원대 공사비가 미지급된 상태이며, 인천도시공사의 토지 매각 계약 구조에 대한 '땅 투기' 논란도 제기되고 있습니다.</t>
+          <t>생활형숙박시설(생숙) 수분양자들이 분양사의 '실거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처했습니다. 대법원은 분양사의 잘못된 홍보가 있었더라도 계약 취소는 어렵다고 판결했으나, 이는 계약 취소에 대한 것이며 허위/과장 광고로 인한 손해배상 청구는 여전히 다툴 여지가 있습니다. 전국적으로 18만실에 달하는 생숙이 문제이며, 수분양자들의 집단소송이 잇따르고 있습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>적합 조건으로 RFKR의 사업 불이행 책임이 명확하고, 쌍용건설에 대한 200억 원 이상의 공사비 미지급이라는 큰 피해 규모가 존재하며, 문체부 허가 취소 등 객관적 증거와 공적 절차 진행 사실이 확인됩니다. 다만, RFKR이 '텅 빈 회사' 상태로 직접적인 회수 가능성이 낮다는 부적합 조건이 있으나, 인천도시공사의 계약 구조 논란 등 추가적인 법적 쟁점 발굴 및 잠재적 피고 확장의 가능성을 고려할 때 중급으로 판단합니다.</t>
+          <t>전국적으로 18만실에 달하는 생활형숙박시설 수분양자들이 '거주 가능' 홍보를 믿고 계약했으나, 정부의 규제 강화로 이행강제금 부과 위기에 처해 집단적 피해(적합 조건 3)가 크고(적합 조건 4) 분양사의 허위/과장 광고 책임(적합 조건 1)을 다툴 여지가 있습니다. 대법원 판결은 계약 취소에 대한 것이므로, 허위 광고로 인한 손해배상 청구는 별개로 진행될 수 있습니다. 다만, 특정 시행사의 자력 확인이 필요하고, 대법원 판결의 파급 효과를 고려할 때 'High'보다는 'Medium'이 적절합니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>200억 원 이상 (쌍용건설 공사비 미지급액)</t>
+          <t>수천억 원 이상 추정 (개별 피해자 수억 원)</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 18만실 수분양자 다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>6년째 방치된 9000억 흉물 카지노 리조트, 심폐소생하나 했더니 결국…</t>
+          <t>“7억원 투자했는데 마이너스피”…생숙, 전환도 유지도 어렵다</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032002974.html</t>
+          <t>https://www.khan.co.kr/article/202603220900021</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-22 00:34:31.314414+00:00</t>
+          <t>2026-03-22 12:37:33.815389+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>HS파트너</t>
+          <t>RFKR</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>토지 매매대금 미지급 관련 소송 진행 중</t>
+          <t>인천경제자유구역청 사업 정상화 연구용역 착수, 문체부 카지노 허가 취소, 국토부 장기방치 건축물 명단 등재</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 규모의 토지 매매대금 미지급 논란이 발생했습니다. 이씨종중이 HS파트너를 상대로 소송을 제기했으며, 이 소송 결과가 사업 지속 여부를 결정할 중요한 분수령이 될 것으로 예상됩니다.</t>
+          <t>인천 영종도 9000억 규모 카지노 복합리조트 사업이 6년째 공사 중단된 채 흉물로 방치되어 있습니다. 시행사 RFKR의 자금 조달 실패와 투자자 이탈로 사업이 좌초되었으며, 문체부의 카지노 허가도 취소되고 RFKR은 사실상 텅 빈 회사가 되었습니다. 시공 하도급사인 쌍용건설에 200억 원대 공사비가 미지급된 상태이며, 인천도시공사의 토지 매각 계약 구조에 대한 '땅 투기' 논란도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 용이)에 해당. 1250억 원 규모의 토지 매매대금 미지급으로 상대방 책임이 명확하고 피해 금액이 매우 크며, 계약 관련 증거 확보가 용이할 것으로 판단됩니다. 다만, 상대방의 자력에 대한 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
+          <t>적합 조건으로 RFKR의 사업 불이행 책임이 명확하고, 쌍용건설에 대한 200억 원 이상의 공사비 미지급이라는 큰 피해 규모가 존재하며, 문체부 허가 취소 등 객관적 증거와 공적 절차 진행 사실이 확인됩니다. 다만, RFKR이 '텅 빈 회사' 상태로 직접적인 회수 가능성이 낮다는 부적합 조건이 있으나, 인천도시공사의 계약 구조 논란 등 추가적인 법적 쟁점 발굴 및 잠재적 피고 확장의 가능성을 고려할 때 중급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>1250억 원</t>
+          <t>200억 원 이상 (쌍용건설 공사비 미지급액)</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>평내4지구 1250억 토지대금 지급 거절 사태...이씨종중, HS파트너 상대 ...</t>
+          <t>6년째 방치된 9000억 흉물 카지노 리조트, 심폐소생하나 했더니 결국…</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065539583329536</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032002974.html</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:16.541170+00:00</t>
+          <t>2026-03-22 00:34:31.314414+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>포항시</t>
+          <t>HS파트너</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>건물 장기 방치, 주상복합 전환 사업 계획 승인 후 지연</t>
+          <t>토지 매매대금 미지급 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>포항 영일대 해변에 2014년 준공된 롯데마트 건물이 전통시장 상권 보호를 이유로 10년 넘게 개점하지 못한 채 방치되고 있습니다. 시행사는 건물을 철거하고 주상복합으로 전환하는 계획을 추진 중이나, 지방 주택시장 공급 과잉 등으로 사업 진척이 더딘 상황입니다. 이는 지방자치단체의 오락가락 행정이 초래한 실패 사례로 지적되고 있습니다.</t>
+          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 규모의 토지 매매대금 미지급 논란이 발생했습니다. 이씨종중이 HS파트너를 상대로 소송을 제기했으며, 이 소송 결과가 사업 지속 여부를 결정할 중요한 분수령이 될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>포항시의 행정 판단으로 인해 10년 넘게 신축 건물이 방치되고 철거 위기에 놓여 막대한 피해가 발생한 사건입니다. 상대방(포항시)의 자력이 충분하고 피해 규모가 크며 증거 확보가 용이하다는 적합 조건이 있으나, 과거 롯데쇼핑의 행정소송이 기각된 점과 지자체 행정으로 인한 손해배상 책임 입증의 난이도를 고려할 때 적합도는 Medium으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 용이)에 해당. 1250억 원 규모의 토지 매매대금 미지급으로 상대방 책임이 명확하고 피해 금액이 매우 크며, 계약 관련 증거 확보가 용이할 것으로 판단됩니다. 다만, 상대방의 자력에 대한 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1250억 원</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>새 건물인데 철거?  10년 넘게 불 꺼진 유령 롯데마트의 비극</t>
+          <t>평내4지구 1250억 토지대금 지급 거절 사태...이씨종중, HS파트너 상대 ...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003220.html</t>
+          <t>https://hbnpress.com/news/view/1065539583329536</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-21 00:40:51.650513+00:00</t>
+          <t>2026-03-21 12:29:16.541170+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>군산시</t>
+          <t>포항시</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>1심에서 시공사에 약 10억원 지급 판결, 법정 다툼 장기화 예상</t>
+          <t>건물 장기 방치, 주상복합 전환 사업 계획 승인 후 지연</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>군산 인도교 '설계부실'을 두고 시공사 A사와 지자체 간 공사대금 소송이 격화되고 있다. A사는 설계 하자로 인한 손실 97억원을 주장하며 소송을 제기했고, 1심에서 약 10억원을 지급받는 판결을 받았다. 현재 법정 다툼이 장기화될 것으로 예상된다.</t>
+          <t>포항 영일대 해변에 2014년 준공된 롯데마트 건물이 전통시장 상권 보호를 이유로 10년 넘게 개점하지 못한 채 방치되고 있습니다. 시행사는 건물을 철거하고 주상복합으로 전환하는 계획을 추진 중이나, 지방 주택시장 공급 과잉 등으로 사업 진척이 더딘 상황입니다. 이는 지방자치단체의 오락가락 행정이 초래한 실패 사례로 지적되고 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방인 지자체(군산시)는 자력이 충분하며(적합 조건 2), 시공사가 주장하는 피해 금액이 97억원으로 규모가 크다(적합 조건 4). 1심에서 시공사에 약 10억원이 지급 판결된 점은 설계 하자의 일부 인정 가능성을 시사하지만, 책임 공방이 격화되고 있어 책임이 완전히 명확하다고 보기는 어렵다.</t>
+          <t>포항시의 행정 판단으로 인해 10년 넘게 신축 건물이 방치되고 철거 위기에 놓여 막대한 피해가 발생한 사건입니다. 상대방(포항시)의 자력이 충분하고 피해 규모가 크며 증거 확보가 용이하다는 적합 조건이 있으나, 과거 롯데쇼핑의 행정소송이 기각된 점과 지자체 행정으로 인한 손해배상 책임 입증의 난이도를 고려할 때 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>97억원 (1심 10억원 지급 판결)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1개 기업 (시공사 A사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>군산 인도교 ‘설계부실’ 공방 격화···법정다툼 장기화</t>
+          <t>새 건물인데 철거?  10년 넘게 불 꺼진 유령 롯데마트의 비극</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260320500158</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/20/2026032003220.html</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-20 13:06:04.052140+00:00</t>
+          <t>2026-03-21 00:40:51.650513+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>신영부동산신탁</t>
+          <t>군산시</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>새마을금고가 신영부동산신탁을 상대로 두 번째 손해배상 소송 제기</t>
+          <t>1심에서 시공사에 약 10억원 지급 판결, 법정 다툼 장기화 예상</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>신영부동산신탁이 책준 의무 불이행을 이유로 새마을금고로부터 두 번째 손해배상 소송을 당했습니다. 신영부동산신탁은 이에 따라 충당금 설정과 대출금 회수에 주력할 방침입니다.</t>
+          <t>군산 인도교 '설계부실'을 두고 시공사 A사와 지자체 간 공사대금 소송이 격화되고 있다. A사는 설계 하자로 인한 손실 97억원을 주장하며 소송을 제기했고, 1심에서 약 10억원을 지급받는 판결을 받았다. 현재 법정 다툼이 장기화될 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>신영부동산신탁이라는 기업이 피고로 특정되어 자력이 충분하며, '책준 의무 불이행'이라는 구체적인 책임 사유가 명시되어 상대방 책임이 비교적 명확합니다. 이미 소송이 진행 중인 사건입니다. 다만, 피해 규모나 피해자 수에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>상대방인 지자체(군산시)는 자력이 충분하며(적합 조건 2), 시공사가 주장하는 피해 금액이 97억원으로 규모가 크다(적합 조건 4). 1심에서 시공사에 약 10억원이 지급 판결된 점은 설계 하자의 일부 인정 가능성을 시사하지만, 책임 공방이 격화되고 있어 책임이 완전히 명확하다고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>97억원 (1심 10억원 지급 판결)</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (시공사 A사)</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>[더벨][Sanction Radar] '두번째 손배소' 신영부동산신탁, 이번엔 새마을...</t>
+          <t>군산 인도교 ‘설계부실’ 공방 격화···법정다툼 장기화</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171544178120109247</t>
+          <t>https://www.jjan.kr/article/20260320500158</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:45.754600+00:00</t>
+          <t>2026-03-20 13:06:04.052140+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>신영부동산신탁</t>
+        </is>
+      </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>경기도 전세피해지원센터를 통한 긴급관리 지원사업 진행 중, 경기도의회 조례 개정으로 법적 근거 마련</t>
+          <t>새마을금고가 신영부동산신탁을 상대로 두 번째 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>GH 경기도 전세피해지원센터가 전세사기 피해주택 41건에 대해 긴급관리 지원사업을 시작하며, 약 1억 3천만 원 규모의 보조금을 투입해 누수 및 난방 등 시급한 보수를 지원합니다. 임대인 부재로 인한 주거 위험에 대응하기 위해 '선조치 후승인' 체계를 도입했으며, 지난해 경기도의회 조례 개정으로 임대인 동의 없이 유지보수가 가능해졌습니다. GH는 피해 임차인들의 주거 불안 해소를 위해 지속적으로 노력할 방침입니다.</t>
+          <t>신영부동산신탁이 책준 의무 불이행을 이유로 새마을금고로부터 두 번째 손해배상 소송을 당했습니다. 신영부동산신탁은 이에 따라 충당금 설정과 대출금 회수에 주력할 방침입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>집단적 피해(41건, 총 289세대 지원 경험)이며, 경기도 전세피해지원센터를 통한 공적 지원 절차가 진행 중인 점은 긍정적입니다. 그러나 소송 상대방인 임대인의 자력이 불분명하고, 기사 내용만으로는 개별 사기 사건의 책임 명확성 및 증거 확보 여부를 판단하기 어렵습니다. 기사는 피해 회복 지원에 초점을 맞추고 있어 소송금융 투자 대상으로서의 직접적인 소송 가능성 파악이 제한적입니다.</t>
+          <t>신영부동산신탁이라는 기업이 피고로 특정되어 자력이 충분하며, '책준 의무 불이행'이라는 구체적인 책임 사유가 명시되어 상대방 책임이 비교적 명확합니다. 이미 소송이 진행 중인 사건입니다. 다만, 피해 규모나 피해자 수에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>41건 (총 289세대 지원 경험)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>GH 경기도 전세피해지원센터, 전세사기피해주택 긴급관리 지원</t>
+          <t>[더벨][Sanction Radar] '두번째 손배소' 신영부동산신탁, 이번엔 새마을...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1355731</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171544178120109247</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-19 12:23:43.407171+00:00</t>
+          <t>2026-03-20 00:42:45.754600+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>대전시의 전세사기 예방 로드맵 추진 중</t>
+          <t>경기도 전세피해지원센터를 통한 긴급관리 지원사업 진행 중, 경기도의회 조례 개정으로 법적 근거 마련</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>대전시가 20~30대 청년층에 집중된 전세사기 피해를 예방하기 위해 '2026 전세피해 ZERO 로드맵'을 추진합니다. 이 로드맵은 계약 단계에서 사전 예방할 수 있는 실질적인 교육과 홍보 체계 구축에 중점을 둡니다. 기사는 특정 사기 사건을 다루기보다는 정책 발표에 가깝지만, 대전 지역에 다수의 전세사기 피해자가 존재함을 시사합니다.</t>
+          <t>GH 경기도 전세피해지원센터가 전세사기 피해주택 41건에 대해 긴급관리 지원사업을 시작하며, 약 1억 3천만 원 규모의 보조금을 투입해 누수 및 난방 등 시급한 보수를 지원합니다. 임대인 부재로 인한 주거 위험에 대응하기 위해 '선조치 후승인' 체계를 도입했으며, 지난해 경기도의회 조례 개정으로 임대인 동의 없이 유지보수가 가능해졌습니다. GH는 피해 임차인들의 주거 불안 해소를 위해 지속적으로 노력할 방침입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해 (대전시 전세사기 피해자의 87%가 20~30대 청년층에 집중)와 피해 규모 큼 (전세사기 특성상 고액의 보증금 피해)이 확인됩니다. 그러나 기사 자체는 특정 사기 사건에 대한 것이 아닌 대전시의 예방 로드맵 발표로, 특정 피고인이나 진행 중인 공적 절차가 명시되지 않아 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
+          <t>집단적 피해(41건, 총 289세대 지원 경험)이며, 경기도 전세피해지원센터를 통한 공적 지원 절차가 진행 중인 점은 긍정적입니다. 그러나 소송 상대방인 임대인의 자력이 불분명하고, 기사 내용만으로는 개별 사기 사건의 책임 명확성 및 증거 확보 여부를 판단하기 어렵습니다. 기사는 피해 회복 지원에 초점을 맞추고 있어 소송금융 투자 대상으로서의 직접적인 소송 가능성 파악이 제한적입니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>다수 (20~30대 청년층 87%)</t>
+          <t>41건 (총 289세대 지원 경험)</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>대전시, 청년 전세사기 예방 위한 '2026 전세피해 ZERO 로드맵' 추진</t>
+          <t>GH 경기도 전세피해지원센터, 전세사기피해주택 긴급관리 지원</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5002585</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1355731</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-19 00:30:23.495265+00:00</t>
+          <t>2026-03-19 12:23:43.407171+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>전남도 전세사기피해자지원센터 개소</t>
+          <t>대전시의 전세사기 예방 로드맵 추진 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>전라남도에서 전세사기 피해자들을 위한 지원센터를 개소했습니다. 이는 전세사기로 인해 다수의 피해자가 발생하고 있음을 시사하며, 피해자들에게 법률 및 행정 지원을 제공할 예정입니다.</t>
+          <t>대전시가 20~30대 청년층에 집중된 전세사기 피해를 예방하기 위해 '2026 전세피해 ZERO 로드맵'을 추진합니다. 이 로드맵은 계약 단계에서 사전 예방할 수 있는 실질적인 교육과 홍보 체계 구축에 중점을 둡니다. 기사는 특정 사기 사건을 다루기보다는 정책 발표에 가깝지만, 대전 지역에 다수의 전세사기 피해자가 존재함을 시사합니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(사기), 집단적 피해(다수 피해자), 피해 규모 큼(전세금), 공적 절차 진행 중(지원센터 개소) 등 여러 적합 조건에 해당합니다. 그러나 전세사기 사건의 특성상 상대방(사기범)의 자력 부족으로 인한 회수 가능성이 낮아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건으로 집단적 피해 (대전시 전세사기 피해자의 87%가 20~30대 청년층에 집중)와 피해 규모 큼 (전세사기 특성상 고액의 보증금 피해)이 확인됩니다. 그러나 기사 자체는 특정 사기 사건에 대한 것이 아닌 대전시의 예방 로드맵 발표로, 특정 피고인이나 진행 중인 공적 절차가 명시되지 않아 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (20~30대 청년층 87%)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>전남도, 전세사기피해자지원센터 개소</t>
+          <t>대전시, 청년 전세사기 예방 위한 '2026 전세피해 ZERO 로드맵' 추진</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>gj.newdaily.co.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/19/2026031900030.html</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5002585</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:22.329444+00:00</t>
+          <t>2026-03-19 00:30:23.495265+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>아파트 철거 논의 및 추진 중, 손해배상 소송 가능성 언급</t>
+          <t>전남도 전세사기피해자지원센터 개소</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>칠곡군이 23년간 방치된 아파트의 철거를 추진하고 있으며, 김재욱 칠곡군수는 이 과정에서 발생할 수 있는 손해배상 소송에 대해 인지하고 별도로 해결할 것이라고 밝혔습니다. 이는 방치된 아파트로 인한 피해 또는 철거 과정에서 발생할 수 있는 법적 분쟁의 가능성을 시사합니다.</t>
+          <t>전라남도에서 전세사기 피해자들을 위한 지원센터를 개소했습니다. 이는 전세사기로 인해 다수의 피해자가 발생하고 있음을 시사하며, 피해자들에게 법률 및 행정 지원을 제공할 예정입니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>칠곡군이라는 공공기관이 소송 상대방이 될 가능성이 있어 자력이 충분합니다 (적합 조건 2). 23년간 방치된 아파트 문제와 관련하여 손해배상 소송이 제기될 수 있음을 군수가 직접 언급하고 있어 소송 가능성이 높습니다. 다만, 구체적인 피해 내용과 피해자 규모가 명확하지 않아 추가 정보가 필요합니다.</t>
+          <t>상대방 책임 명확(사기), 집단적 피해(다수 피해자), 피해 규모 큼(전세금), 공적 절차 진행 중(지원센터 개소) 등 여러 적합 조건에 해당합니다. 그러나 전세사기 사건의 특성상 상대방(사기범)의 자력 부족으로 인한 회수 가능성이 낮아 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>칠곡 23년 방치 아파트 철거, 어떻게 추진하나?</t>
+          <t>전남도, 전세사기피해자지원센터 개소</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>srn.hcn.co.kr</t>
+          <t>gj.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://srn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026031800010&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026031800010&amp;socttSeq=0</t>
+          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/19/2026031900030.html</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-18 12:50:58.367608+00:00</t>
+          <t>2026-03-19 00:27:22.329444+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>칠곡군</t>
+        </is>
+      </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>김해시가 기부채납 조항에 따른 소유권 이전등기 청구 소송 검토 중</t>
+          <t>아파트 철거 논의 및 추진 중, 손해배상 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>김해 장유여객터미널이 준공 후 2년째 방치되어 시민 불편이 가중되고 있습니다. 김해시는 기부채납 조항에 따른 소유권 이전등기 청구 소송을 검토하는 등 터미널 개장을 위한 대응 방안을 추진 중이며, 김정호 의원은 즉시 개장을 촉구했습니다.</t>
+          <t>칠곡군이 23년간 방치된 아파트의 철거를 추진하고 있으며, 김재욱 칠곡군수는 이 과정에서 발생할 수 있는 손해배상 소송에 대해 인지하고 별도로 해결할 것이라고 밝혔습니다. 이는 방치된 아파트로 인한 피해 또는 철거 과정에서 발생할 수 있는 법적 분쟁의 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>장유여객터미널이 준공 후 2년간 방치된 사실로 상대방의 책임이 비교적 명확하며(적합 조건 1), 기부채납 조항 및 터미널 방치 현황 등 증거 확보가 용이합니다(적합 조건 5). 김해시가 소유권 이전등기 청구 소송을 검토 중으로 법적 분쟁이 구체화되고 있습니다. 다만, 소송 상대방의 자력이나 집단적 피해 규모(개별 피해자 기준)가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
+          <t>칠곡군이라는 공공기관이 소송 상대방이 될 가능성이 있어 자력이 충분합니다 (적합 조건 2). 23년간 방치된 아파트 문제와 관련하여 손해배상 소송이 제기될 수 있음을 군수가 직접 언급하고 있어 소송 가능성이 높습니다. 다만, 구체적인 피해 내용과 피해자 규모가 명확하지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>김정호 의원  장유여객터미널 준공 2년째 방치…즉시 개장 촉구</t>
+          <t>칠곡 23년 방치 아파트 철거, 어떻게 추진하나?</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>srn.hcn.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680258</t>
+          <t>https://srn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026031800010&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026031800010&amp;socttSeq=0</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-18 00:42:16.271150+00:00</t>
+          <t>2026-03-18 12:50:58.367608+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>CJ ENM이 제기한 소송에 대해 경기도와 경기주택도시공사가 맞소송 제기</t>
+          <t>김해시가 기부채납 조항에 따른 소유권 이전등기 청구 소송 검토 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>고양 K-컬처밸리 사업과 관련하여 CJ ENM이 경기도와 경기주택도시공사를 상대로 손해배상 및 채무부존재 확인 소송을 제기했습니다. 이에 경기도와 경기주택도시공사가 3134억원 규모의 맞소송을 제기하며 소송전이 격화되고 있습니다. 이는 대규모 개발 사업을 둘러싼 법적 분쟁입니다.</t>
+          <t>김해 장유여객터미널이 준공 후 2년째 방치되어 시민 불편이 가중되고 있습니다. 김해시는 기부채납 조항에 따른 소유권 이전등기 청구 소송을 검토하는 등 터미널 개장을 위한 대응 방안을 추진 중이며, 김정호 의원은 즉시 개장을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>경기도와 경기주택도시공사는 공공기관으로 자력이 충분하며, 맞소송 금액이 3134억원으로 피해 규모가 매우 큽니다. 대규모 개발 사업 관련 분쟁이므로 계약서 등 객관적 증거 확보 가능성이 높습니다. 다만, 집단적 피해 사례는 아니며, 이미 소송이 진행 중인 상태입니다.</t>
+          <t>장유여객터미널이 준공 후 2년간 방치된 사실로 상대방의 책임이 비교적 명확하며(적합 조건 1), 기부채납 조항 및 터미널 방치 현황 등 증거 확보가 용이합니다(적합 조건 5). 김해시가 소유권 이전등기 청구 소송을 검토 중으로 법적 분쟁이 구체화되고 있습니다. 다만, 소송 상대방의 자력이나 집단적 피해 규모(개별 피해자 기준)가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>3134억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>고양 'K-컬처밸리' 소송전 격화…경기도 3134억원 맞소송</t>
+          <t>김정호 의원  장유여객터미널 준공 2년째 방치…즉시 개장 촉구</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109188</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680258</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-17 13:28:53.086543+00:00</t>
+          <t>2026-03-18 00:42:16.271150+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>CJ ENM</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>CJ ENM이 제기한 채무부존재 확인 및 손해배상 청구 소송에 대한 경기도와 경기주택도시공사의 반소 진행 중</t>
+          <t>CJ ENM이 제기한 소송에 대해 경기도와 경기주택도시공사가 맞소송 제기</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>CJ ENM이 K-컬처밸리 복합개발사업과 관련하여 경기도를 상대로 제기한 '지체상금 채무부존재 확인 및 손해배상 청구 소송'에 대해, 경기도와 경기주택도시공사가 3,134억 원 규모의 지체상금 청구 반소를 제기했다. 이번 반소는 지난해 8월 CJ ENM이 제기한 소송에 대한 경기도 측의 대응이다.</t>
+          <t>고양 K-컬처밸리 사업과 관련하여 CJ ENM이 경기도와 경기주택도시공사를 상대로 손해배상 및 채무부존재 확인 소송을 제기했습니다. 이에 경기도와 경기주택도시공사가 3134억원 규모의 맞소송을 제기하며 소송전이 격화되고 있습니다. 이는 대규모 개발 사업을 둘러싼 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>대기업(CJ ENM)과 공공기관(경기도, 경기주택도시공사) 간의 소송으로 상대방 자력이 충분하며(적합 조건 2), 청구 금액이 3,134억 원으로 매우 크다(적합 조건 4). 또한, K-컬처밸리 복합개발사업 관련 문서 등 증거 확보 가능성이 높다(적합 조건 5). 다만, 책임 소재가 명확히 드러나지 않고, 집단적 피해가 아닌 특정 당사자 간의 분쟁이다.</t>
+          <t>경기도와 경기주택도시공사는 공공기관으로 자력이 충분하며, 맞소송 금액이 3134억원으로 피해 규모가 매우 큽니다. 대규모 개발 사업 관련 분쟁이므로 계약서 등 객관적 증거 확보 가능성이 높습니다. 다만, 집단적 피해 사례는 아니며, 이미 소송이 진행 중인 상태입니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>3,134억 원</t>
+          <t>3134억원</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>CJ ENM, 경기도로부터 3134억 지체상금 청구 피소</t>
+          <t>고양 'K-컬처밸리' 소송전 격화…경기도 3134억원 맞소송</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656941</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109188</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-17 13:09:46.123501+00:00</t>
+          <t>2026-03-17 13:28:53.086543+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>CJ ENM</t>
+        </is>
+      </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>주상복합건물 관리비 분담 관련 소송 진행 중</t>
+          <t>CJ ENM이 제기한 채무부존재 확인 및 손해배상 청구 소송에 대한 경기도와 경기주택도시공사의 반소 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>주상복합건물에서 아파트 입주자대표회의 측이 상가 관리구역에 속하는 시설들의 관리비 분담에 대해 부당함을 주장하며 소송을 진행 중입니다. 아파트 측은 관리규약과 과거 하자소송 판례를 근거로 청구의 부당성을 다투고 있으며, 현재 법원의 판단을 기다리고 있습니다.</t>
+          <t>CJ ENM이 K-컬처밸리 복합개발사업과 관련하여 경기도를 상대로 제기한 '지체상금 채무부존재 확인 및 손해배상 청구 소송'에 대해, 경기도와 경기주택도시공사가 3,134억 원 규모의 지체상금 청구 반소를 제기했다. 이번 반소는 지난해 8월 CJ ENM이 제기한 소송에 대한 경기도 측의 대응이다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의 측이 관리비 분담에 대해 부당함을 주장하는 집단적 피해가 존재하며, 관리규약 및 과거 하자소송 판결 등 객관적 증거 확보가 가능합니다. 그러나 상대방의 책임이 명확한 불법행위가 아닌 관리비 분담 기준에 대한 법적 해석 다툼이며, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적일 수 있습니다.</t>
+          <t>대기업(CJ ENM)과 공공기관(경기도, 경기주택도시공사) 간의 소송으로 상대방 자력이 충분하며(적합 조건 2), 청구 금액이 3,134억 원으로 매우 크다(적합 조건 4). 또한, K-컬처밸리 복합개발사업 관련 문서 등 증거 확보 가능성이 높다(적합 조건 5). 다만, 책임 소재가 명확히 드러나지 않고, 집단적 피해가 아닌 특정 당사자 간의 분쟁이다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,134억 원</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>아파트 입주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>주상복합건물 전체공용부분과 관리비 분담의 기준은?</t>
+          <t>CJ ENM, 경기도로부터 3134억 지체상금 청구 피소</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167911</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656941</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-17 12:40:53.405193+00:00</t>
+          <t>2026-03-17 13:09:46.123501+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>공사대금 지급 비율을 놓고 합의점을 찾지 못해 소송 진행 중</t>
+          <t>주상복합건물 관리비 분담 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>강원도 춘천의 중고 철제 가공 공장에서 재시공한 콘크리트 바닥의 압축 강도가 요청보다 낮게 확인되어 레미콘 업체와 갈등을 겪고 있다. 레미콘 업체는 품질시험용 시료를 무단으로 옮기려다 적발되었으며, 공인 시험기관 검사 결과 낮은 강도가 확인되었다. 양측은 공사대금 1억 3천여만 원을 두고 합의점을 찾지 못해 소송으로 번지고 있으며, 콘크리트 가루와 먼지로 인한 인근 주민 피해 우려도 제기되고 있다.</t>
+          <t>주상복합건물에서 아파트 입주자대표회의 측이 상가 관리구역에 속하는 시설들의 관리비 분담에 대해 부당함을 주장하며 소송을 진행 중입니다. 아파트 측은 관리규약과 과거 하자소송 판례를 근거로 청구의 부당성을 다투고 있으며, 현재 법원의 판단을 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>레미콘 업체가 품질시험용 시료를 무단으로 옮기려다 적발되었고, 공인 시험기관 검사 결과 요청 강도보다 낮은 콘크리트가 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공사대금 1억 3천여만 원의 구체적인 피해 금액과 객관적 증거가 존재한다(적합 조건 4, 5). 다만, 상대방의 자력 여부가 불확실하고, 현재까지는 업체 간의 분쟁으로 집단적 피해로 확장될지는 미지수이다.</t>
+          <t>아파트 입주자대표회의 측이 관리비 분담에 대해 부당함을 주장하는 집단적 피해가 존재하며, 관리규약 및 과거 하자소송 판결 등 객관적 증거 확보가 가능합니다. 그러나 상대방의 책임이 명확한 불법행위가 아닌 관리비 분담 기준에 대한 법적 해석 다툼이며, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적일 수 있습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>1억 3천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>아파트 입주민 다수</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>[제보는Y] 공사 후 논란된 '콘크리트 압축강도'...업체간 갈등</t>
+          <t>주상복합건물 전체공용부분과 관리비 분담의 기준은?</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603170641563205</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167911</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:02.164939+00:00</t>
+          <t>2026-03-17 12:40:53.405193+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>○○레미콘</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>민사소송 증가 추세 및 전세사기 등 경제 사건 관련 소송 진행 중</t>
+          <t>공사대금 지급 비율을 놓고 합의점을 찾지 못해 소송 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>경기 침체와 경제 사건 증가로 인해 민사소송이 급증하여 국민 10명 중 1명꼴로 소송에 연루된 것으로 나타났습니다. 특히 전세사기, 임대차 보증금, 대여금 등 생활형 금전 분쟁이 늘고 있으며, 소액 사건과 '분노 소송', 그리고 '기획 및 다수 당사자 소송'의 증가세가 두드러집니다. 이는 대화보다 법적 해결을 선호하는 사회적 변화와 전자소송 도입으로 인한 소송 문턱 하락에 기인합니다.</t>
+          <t>강원도 춘천의 중고 철제 가공 공장에서 재시공한 콘크리트 바닥의 압축 강도가 요청보다 낮게 확인되어 레미콘 업체와 갈등을 겪고 있다. 레미콘 업체는 품질시험용 시료를 무단으로 옮기려다 적발되었으며, 공인 시험기관 검사 결과 낮은 강도가 확인되었다. 양측은 공사대금 1억 3천여만 원을 두고 합의점을 찾지 못해 소송으로 번지고 있으며, 콘크리트 가루와 먼지로 인한 인근 주민 피해 우려도 제기되고 있다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>기사는 민사소송의 전반적인 증가 추세와 함께 '기획 및 다수 당사자 소송'이 늘고 있음을 언급하여 '집단적 피해' 적합 조건에 부합하는 잠재적 기회를 시사합니다. 또한 전세사기 사례에서 2억 원 규모의 피해가 언급되어 '피해 규모가 큼' 조건에도 일부 해당합니다. 그러나 소액 분쟁 사례가 다수이고, 전세사기의 경우 상대방의 자력 부족 가능성이 있어 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실합니다.</t>
+          <t>레미콘 업체가 품질시험용 시료를 무단으로 옮기려다 적발되었고, 공인 시험기관 검사 결과 요청 강도보다 낮은 콘크리트가 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공사대금 1억 3천여만 원의 구체적인 피해 금액과 객관적 증거가 존재한다(적합 조건 4, 5). 다만, 상대방의 자력 여부가 불확실하고, 현재까지는 업체 간의 분쟁으로 집단적 피해로 확장될지는 미지수이다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 3천여만 원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>중고거래 5만원 ‘먹튀’에 법원行‥국민 10명 중 1명은 ‘소송 중’</t>
+          <t>[제보는Y] 공사 후 논란된 '콘크리트 압축강도'...업체간 갈등</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020083?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603170641563205</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-17 00:42:44.131410+00:00</t>
+          <t>2026-03-17 00:44:02.164939+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>대치동: 준공 후 사업비 정산 및 관리처분계획 변경 지연. 북아현: 서대문구청과 인허가 소송 진행 중.</t>
+          <t>민사소송 증가 추세 및 전세사기 등 경제 사건 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>서울 주요 정비사업 현장에서 조합의 전문성 부재로 사업이 장기 표류하고 조합원들이 막대한 추가 분담금을 부담하는 사례가 발생하고 있다. 강남 대치동 재건축 조합은 사업비 정산 지연으로 가구당 11억원 이상의 추가 분담금이 발생했고, 서대문 북아현 재개발 구역은 15년간 사업이 멈춘 채 구청과 소송전을 벌이고 있다. 전문가들은 기존 조합 방식의 구조적 한계를 지적하며 정부와 서울시의 적극적인 개입을 촉구하고 있다.</t>
+          <t>경기 침체와 경제 사건 증가로 인해 민사소송이 급증하여 국민 10명 중 1명꼴로 소송에 연루된 것으로 나타났습니다. 특히 전세사기, 임대차 보증금, 대여금 등 생활형 금전 분쟁이 늘고 있으며, 소액 사건과 '분노 소송', 그리고 '기획 및 다수 당사자 소송'의 증가세가 두드러집니다. 이는 대화보다 법적 해결을 선호하는 사회적 변화와 전자소송 도입으로 인한 소송 문턱 하락에 기인합니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>다수의 조합원이 막대한 추가 분담금 및 금융비용 부담, 15년 이상 사업 표류로 인한 집단적 피해가 발생하여 소송금융 적합 조건(3, 4)에 부합합니다. 조합의 오판 및 사업 관리 부실 책임이 명확하고 관련 증거 확보 가능성이 높으나 (적합 조건 1, 5), 피고가 될 조합 자체의 자력은 불분명하며 서대문구청과의 소송은 인허가 문제로 배상 책임 입증이 복잡할 수 있어 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>기사는 민사소송의 전반적인 증가 추세와 함께 '기획 및 다수 당사자 소송'이 늘고 있음을 언급하여 '집단적 피해' 적합 조건에 부합하는 잠재적 기회를 시사합니다. 또한 전세사기 사례에서 2억 원 규모의 피해가 언급되어 '피해 규모가 큼' 조건에도 일부 해당합니다. 그러나 소액 분쟁 사례가 다수이고, 전세사기의 경우 상대방의 자력 부족 가능성이 있어 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>대치동: 1가구당 1억7천만원에서 11억원 이상 추가 분담금, 연간 1억원 이상 금융비용. 북아현: 미상 (15년 표류로 인한 막대한 기회비용 및 손실 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>대치동: 구마을3지구 재건축 조합원 다수. 북아현: 북아현2구역, 3구역 조합원 다수 (7600여 가구)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>11억 분담금 폭탄에 15년 표류까지…조합 리스크에 정비사업 ‘발목’</t>
+          <t>중고거래 5만원 ‘먹튀’에 법원行‥국민 10명 중 1명은 ‘소송 중’</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12051915?ref=naver</t>
+          <t>https://www.sedaily.com/article/20020083?ref=naver</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-17 00:42:24.451268+00:00</t>
+          <t>2026-03-17 00:42:44.131410+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>울산시</t>
+          <t>재건축/재개발 조합, 서대문구청</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>울산시가 토지주를 상대로 인도소송 제기</t>
+          <t>대치동: 준공 후 사업비 정산 및 관리처분계획 변경 지연. 북아현: 서대문구청과 인허가 소송 진행 중.</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>울산 자율운항선박센터 진입로 공사가 토지 보상 갈등으로 중단되었습니다. 울산시는 지난해 7월 해당 토지주를 상대로 부지 인도를 요구하는 인도소송을 제기하여 현재 소송이 진행 중이며, 소송 결과에 따라 강제집행 가능 여부를 검토하고 있습니다.</t>
+          <t>서울 주요 정비사업 현장에서 조합의 전문성 부재로 사업이 장기 표류하고 조합원들이 막대한 추가 분담금을 부담하는 사례가 발생하고 있다. 강남 대치동 재건축 조합은 사업비 정산 지연으로 가구당 11억원 이상의 추가 분담금이 발생했고, 서대문 북아현 재개발 구역은 15년간 사업이 멈춘 채 구청과 소송전을 벌이고 있다. 전문가들은 기존 조합 방식의 구조적 한계를 지적하며 정부와 서울시의 적극적인 개입을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방이 공공기관인 울산시로 자력이 충분하며(적합 조건 2), 이미 인도소송이 진행 중인 사건입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 토지주와의 분쟁으로 피해자 수가 적고(적합 조건 3 불충족), 피해 규모가 기사에서 명확히 확인되지 않습니다.</t>
+          <t>다수의 조합원이 막대한 추가 분담금 및 금융비용 부담, 15년 이상 사업 표류로 인한 집단적 피해가 발생하여 소송금융 적합 조건(3, 4)에 부합합니다. 조합의 오판 및 사업 관리 부실 책임이 명확하고 관련 증거 확보 가능성이 높으나 (적합 조건 1, 5), 피고가 될 조합 자체의 자력은 불분명하며 서대문구청과의 소송은 인허가 문제로 배상 책임 입증이 복잡할 수 있어 소송금융 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>대치동: 1가구당 1억7천만원에서 11억원 이상 추가 분담금, 연간 1억원 이상 금융비용. 북아현: 미상 (15년 표류로 인한 막대한 기회비용 및 손실 예상)</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>대치동: 구마을3지구 재건축 조합원 다수. 북아현: 북아현2구역, 3구역 조합원 다수 (7600여 가구)</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>울산 자율운항선박센터 진입로 공사, 토지 보상 갈등에 '스톱'</t>
+          <t>11억 분담금 폭탄에 15년 표류까지…조합 리스크에 정비사업 ‘발목’</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060620</t>
+          <t>https://www.dt.co.kr/article/12051915?ref=naver</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-16 13:02:13.028543+00:00</t>
+          <t>2026-03-17 00:42:24.451268+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>행정기관</t>
+          <t>울산시</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>소송 및 행정 협의 병행 중</t>
+          <t>울산시가 토지주를 상대로 인도소송 제기</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>여수섬연구회가 경남 고성 '목섬'의 실제 면적이 일제강점기 부정확한 측량과 현 행정기관의 경직된 기준으로 인해 작게 등록된 문제에 대해 소송과 행정 협의를 병행하고 있다. 이는 무인도 관리의 현실적인 어려움을 보여주는 사례이다.</t>
+          <t>울산 자율운항선박센터 진입로 공사가 토지 보상 갈등으로 중단되었습니다. 울산시는 지난해 7월 해당 토지주를 상대로 부지 인도를 요구하는 인도소송을 제기하여 현재 소송이 진행 중이며, 소송 결과에 따라 강제집행 가능 여부를 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방은 행정기관으로 자력이 충분하며(조건 2), 일제강점기 측량 기록 및 행정기관 문서 등 증거 확보가 가능하고(조건 5), 소송과 함께 행정 협의가 병행되고 있어 공적 절차가 진행 중임(조건 6). 그러나 다수의 피해자가 명확히 드러나지 않고(조건 3), 구체적인 피해 금액이 제시되지 않아(조건 4) 투자 매력도가 제한적이다.</t>
+          <t>상대방이 공공기관인 울산시로 자력이 충분하며(적합 조건 2), 이미 인도소송이 진행 중인 사건입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 토지주와의 분쟁으로 피해자 수가 적고(적합 조건 3 불충족), 피해 규모가 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>[섬 특별기획] 여수섬연구회, 경남 고성 '목섬'서 무인도의 미래를 보다</t>
+          <t>울산 자율운항선박센터 진입로 공사, 토지 보상 갈등에 '스톱'</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>netongs.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.netongs.com/news/articleView.html?idxno=331556</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060620</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-16 00:50:26.204003+00:00</t>
+          <t>2026-03-16 13:02:13.028543+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>분양업체</t>
+          <t>행정기관</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 하급심 재심리 예정</t>
+          <t>소송 및 행정 협의 병행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>대법원이 생활형 숙박시설을 주거용으로 착각하고 계약한 수분양자 4명이 분양업체를 상대로 낸 부당이득 반환 청구 소송에서 원심 판결을 뒤집고 사건을 다시 심리하라고 파기환송했다. 이는 수분양자들의 '주거 가능 착오' 주장에 대한 법원의 재검토 필요성을 인정한 것으로, 유사 사례에 영향을 미칠 수 있다.</t>
+          <t>여수섬연구회가 경남 고성 '목섬'의 실제 면적이 일제강점기 부정확한 측량과 현 행정기관의 경직된 기준으로 인해 작게 등록된 문제에 대해 소송과 행정 협의를 병행하고 있다. 이는 무인도 관리의 현실적인 어려움을 보여주는 사례이다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>대법원이 원심을 파기환송하여 수분양자들의 '주거 가능 착오' 주장에 대한 재심리 가능성을 열었음. 이는 분양업체의 설명 의무 위반 등 상대방 책임이 인정될 여지가 있음을 시사하며, 생활형 숙박시설 문제는 전국적인 집단적 피해 가능성이 있음. (적합 조건: 상대방 책임이 비교적 명확함(여지), 집단적 피해(잠재적), 증거 확보 가능성)</t>
+          <t>적합 조건: 상대방은 행정기관으로 자력이 충분하며(조건 2), 일제강점기 측량 기록 및 행정기관 문서 등 증거 확보가 가능하고(조건 5), 소송과 함께 행정 협의가 병행되고 있어 공적 절차가 진행 중임(조건 6). 그러나 다수의 피해자가 명확히 드러나지 않고(조건 3), 구체적인 피해 금액이 제시되지 않아(조건 4) 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>4명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>생숙, 주거 가능 착오로 계약 취소 …2심 뒤집은 대법 판단</t>
+          <t>[섬 특별기획] 여수섬연구회, 경남 고성 '목섬'서 무인도의 미래를 보다</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>netongs.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603162484i</t>
+          <t>http://www.netongs.com/news/articleView.html?idxno=331556</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-16 00:42:07.954922+00:00</t>
+          <t>2026-03-16 00:50:26.204003+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>원도급사 B사, 하도급사 A사</t>
+          <t>분양업체</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>하자보수 및 손해배상청구 소송 진행 중</t>
+          <t>대법원 파기환송 후 하급심 재심리 예정</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>발주처가 공사 부실을 이유로 원도급사 B사와 하도급사 A사를 공동 피고로 하여 하자보수 및 손해배상 청구 소송을 제기했다. 하도급사 A사는 발주처와 직접 계약 관계가 없고 하자담보 기간 5년이 지났음을 주장하며 책임을 다투고 있다. 현재 건설 분쟁 소송이 진행 중이다.</t>
+          <t>대법원이 생활형 숙박시설을 주거용으로 착각하고 계약한 수분양자 4명이 분양업체를 상대로 낸 부당이득 반환 청구 소송에서 원심 판결을 뒤집고 사건을 다시 심리하라고 파기환송했다. 이는 수분양자들의 '주거 가능 착오' 주장에 대한 법원의 재검토 필요성을 인정한 것으로, 유사 사례에 영향을 미칠 수 있다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (공사부실). 이미 소송이 진행 중인 사건으로, 건설 분쟁의 특성상 증거 확보가 가능할 것으로 보임. 다만, 상대방의 자력 및 정확한 피해 규모가 기사에 명시되지 않았고, 하도급사의 하자담보 기간 만료 주장 등 법적 쟁점이 존재하여 추가 검토가 필요함.</t>
+          <t>대법원이 원심을 파기환송하여 수분양자들의 '주거 가능 착오' 주장에 대한 재심리 가능성을 열었음. 이는 분양업체의 설명 의무 위반 등 상대방 책임이 인정될 여지가 있음을 시사하며, 생활형 숙박시설 문제는 전국적인 집단적 피해 가능성이 있음. (적합 조건: 상대방 책임이 비교적 명확함(여지), 집단적 피해(잠재적), 증거 확보 가능성)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 이상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>[황보윤 변호사의 건설분쟁해법]〈193〉공사부실에 따른 하도급사의 책...</t>
+          <t>생숙, 주거 가능 착오로 계약 취소 …2심 뒤집은 대법 판단</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45927</t>
+          <t>https://www.hankyung.com/article/202603162484i</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-16 00:36:55.533125+00:00</t>
+          <t>2026-03-16 00:42:07.954922+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>원도급사 B사, 하도급사 A사</t>
+        </is>
+      </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 및 주거안정에 관한 특별법 개정안 발의 예정</t>
+          <t>하자보수 및 손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원을 위한 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 개정안이 3월 중 공동 대표발의될 예정입니다. 이 개정안은 피해자에 대한 최소 보장과 선지급 후정산 방안을 입법으로 완성하는 것을 목표로 합니다.</t>
+          <t>발주처가 공사 부실을 이유로 원도급사 B사와 하도급사 A사를 공동 피고로 하여 하자보수 및 손해배상 청구 소송을 제기했다. 하도급사 A사는 발주처와 직접 계약 관계가 없고 하자담보 기간 5년이 지났음을 주장하며 책임을 다투고 있다. 현재 건설 분쟁 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>이 기사는 '전세사기 피해자'라는 집단적 피해와 '전세금'이라는 큰 피해 규모를 다루고 있으며, '특별법 개정안 발의 예정'이라는 공적 절차가 진행 중임을 보여줍니다. 그러나 기사 내용만으로는 소송금융의 핵심 요소인 특정 소송 상대방의 책임 명확성 및 자력 여부를 파악하기 어렵습니다. 기사는 피해자 지원 및 입법 논의에 초점을 맞추고 있어, 구체적인 소송 기회로 연결하기에는 정보가 부족합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (공사부실). 이미 소송이 진행 중인 사건으로, 건설 분쟁의 특성상 증거 확보가 가능할 것으로 보임. 다만, 상대방의 자력 및 정확한 피해 규모가 기사에 명시되지 않았고, 하도급사의 하자담보 기간 만료 주장 등 법적 쟁점이 존재하여 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>전세사기 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>전세사기 피해지원, '민생협치' 로 전세사기 구제 물꼬 튼다</t>
+          <t>[황보윤 변호사의 건설분쟁해법]〈193〉공사부실에 따른 하도급사의 책...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436948</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45927</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-16 00:31:13.479944+00:00</t>
+          <t>2026-03-16 00:36:55.533125+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>화재 발생 및 긴급 지원 조치 진행 중</t>
+          <t>전세사기 피해자 지원 및 주거안정에 관한 특별법 개정안 발의 예정</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>서울 중구 소공동 복합건물에서 화재가 발생하여 외국인 관광객을 포함한 다수의 피해자가 발생했다. 서울시는 화재 진압 후 임시 대표소 및 임시 주거 시설 제공, 부상자 의료 지원 등 긴급 지원 조치에 총력을 다하고 있다. 현재 화재 현장 수습 및 안전 점검이 진행 중이다.</t>
+          <t>전세사기 피해자 지원을 위한 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 개정안이 3월 중 공동 대표발의될 예정입니다. 이 개정안은 피해자에 대한 최소 보장과 선지급 후정산 방안을 입법으로 완성하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>집단적 피해(외국인 관광객 등 다수 피해자 발생), 증거 확보 가능성(소방 당국의 화재 원인 조사 및 현장 수습), 공적 절차 진행 중(서울시의 긴급 지원 및 현장 수습). 그러나 화재 원인 및 책임 주체가 명확히 특정되지 않았고, 구체적인 피해 금액이 확인되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>이 기사는 '전세사기 피해자'라는 집단적 피해와 '전세금'이라는 큰 피해 규모를 다루고 있으며, '특별법 개정안 발의 예정'이라는 공적 절차가 진행 중임을 보여줍니다. 그러나 기사 내용만으로는 소송금융의 핵심 요소인 특정 소송 상대방의 책임 명확성 및 자력 여부를 파악하기 어렵습니다. 기사는 피해자 지원 및 입법 논의에 초점을 맞추고 있어, 구체적인 소송 기회로 연결하기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>전세사기 피해자 다수</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>오세훈 시장  중구 소공동 건물 화재 피해자 지원 총력</t>
+          <t>전세사기 피해지원, '민생협치' 로 전세사기 구제 물꼬 튼다</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR2026031422544265F</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436948</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-15 00:20:14.532631+00:00</t>
+          <t>2026-03-16 00:31:13.479944+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>무주군 주거비 지원사업 진행 중, 전세사기 피해자로 공식 인정됨</t>
+          <t>화재 발생 및 긴급 지원 조치 진행 중</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>전북 무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 지역 내 전세사기 피해자 2가구에 주거비 지원사업을 추진합니다. 피해금액은 1억 원 초과 및 5천만 원 이하 사례가 확인되었으며, 대출이자 또는 월세 지원과 긴급생계비가 제공됩니다. 무주군은 추가 피해가구 확인 시에도 지원을 확대할 계획입니다.</t>
+          <t>서울 중구 소공동 복합건물에서 화재가 발생하여 외국인 관광객을 포함한 다수의 피해자가 발생했다. 서울시는 화재 진압 후 임시 대표소 및 임시 주거 시설 제공, 부상자 의료 지원 등 긴급 지원 조치에 총력을 다하고 있다. 현재 화재 현장 수습 및 안전 점검이 진행 중이다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 피해자를 공식 인정하고 주거비 지원을 진행 중이므로 공적 절차 진행 및 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, 피해 금액이 1억 원을 초과하는 사례가 확인되어 피해 규모가 작지 않습니다 (적합 조건 4). 다만, 기사에서 소송 상대방이 특정되지 않았고, 현재까지 확인된 피해자 수가 2가구로 집단적 피해 규모가 크지 않아 'High' 등급에는 미치지 못합니다.</t>
+          <t>집단적 피해(외국인 관광객 등 다수 피해자 발생), 증거 확보 가능성(소방 당국의 화재 원인 조사 및 현장 수습), 공적 절차 진행 중(서울시의 긴급 지원 및 현장 수습). 그러나 화재 원인 및 책임 주체가 명확히 특정되지 않았고, 구체적인 피해 금액이 확인되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>1억 초과 및 5천만원 이하 사례 확인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>2가구 (추가 피해자 확인 시 지원 예정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>무주군, 지역 전세 피해 주택임차인 주거비 지원</t>
+          <t>오세훈 시장  중구 소공동 건물 화재 피해자 지원 총력</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031320411922371?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR2026031422544265F</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-14 00:24:24.060614+00:00</t>
+          <t>2026-03-15 00:20:14.532631+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>건설 노동자들의 공사 대금 미지급 관련 소송 진행 중.</t>
+          <t>무주군 주거비 지원사업 진행 중, 전세사기 피해자로 공식 인정됨</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>'추적 60분'이 지방 미분양 아파트 실태를 조명하며 두 가지 소송 사례를 언급했다. 그 중 경기도 이천의 공공지원민간임대 아파트 단지 건설 노동자 29명이 공사 대금 미지급으로 소송을 진행 중인 사례는 집단적 피해와 상당한 규모의 손해배상 가능성을 보여준다.</t>
+          <t>전북 무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 지역 내 전세사기 피해자 2가구에 주거비 지원사업을 추진합니다. 피해금액은 1억 원 초과 및 5천만 원 이하 사례가 확인되었으며, 대출이자 또는 월세 지원과 긴급생계비가 제공됩니다. 무주군은 추가 피해가구 확인 시에도 지원을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 해당하는 건설 노동자 29명이 공사 대금 미지급으로 소송 중이며, 적합 조건 4(피해 규모가 큼)에 따라 29명의 공사 대금은 상당한 규모일 것으로 예상됩니다. 또한 적합 조건 5(증거 확보 가능)에 따라 소송이 진행 중이므로 관련 증거가 확보되었을 가능성이 높습니다.</t>
+          <t>무주군이 '전세사기 피해 지원 등에 관한 특별법'에 따라 피해자를 공식 인정하고 주거비 지원을 진행 중이므로 공적 절차 진행 및 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, 피해 금액이 1억 원을 초과하는 사례가 확인되어 피해 규모가 작지 않습니다 (적합 조건 4). 다만, 기사에서 소송 상대방이 특정되지 않았고, 현재까지 확인된 피해자 수가 2가구로 집단적 피해 규모가 크지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 초과 및 5천만원 이하 사례 확인</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>2가구 (추가 피해자 확인 시 지원 예정)</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>'추적 60분' 지방 미분양 아파트 실태 조명</t>
+          <t>무주군, 지역 전세 피해 주택임차인 주거비 지원</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528855</t>
+          <t>https://www.pressian.com/pages/articles/2026031320411922371?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-13 13:18:48.715916+00:00</t>
+          <t>2026-03-14 00:24:24.060614+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>임대차 보증금 소송 및 민사 집행 사건 증가 추세</t>
+          <t>건설 노동자들의 공사 대금 미지급 관련 소송 진행 중.</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>경기 침체와 개인 간 갈등 심화로 소액 금전 분쟁 및 '분노 소송'이 증가하고 있으며, 특히 전세사기 등으로 인한 임대차 보증금 소송과 민사 집행 사건이 급증하고 있습니다. 전자소송 도입으로 소송 문턱이 낮아져 소송 건수가 크게 늘었으나, 소액 사건의 경우 변호사 비용이 분쟁액을 초과하는 사례도 많습니다. 전세사기 등 대규모 피해 사건은 소송금융의 잠재적 투자 대상이 될 수 있습니다.</t>
+          <t>'추적 60분'이 지방 미분양 아파트 실태를 조명하며 두 가지 소송 사례를 언급했다. 그 중 경기도 이천의 공공지원민간임대 아파트 단지 건설 노동자 29명이 공사 대금 미지급으로 소송을 진행 중인 사례는 집단적 피해와 상당한 규모의 손해배상 가능성을 보여준다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>기사에서 언급된 전세사기 사건은 피해 규모가 크고(수억 원), 다수의 피해자가 발생할 수 있어 집단소송 가능성이 있습니다 (적합 조건 3, 4). 또한, 임대인의 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 그러나 전세사기 사건의 경우 상대방(임대인/사기범)의 자력 부족으로 실제 배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 큰 위험 요소입니다 (적합 조건 2 미흡). 기사에서 언급된 소액 분쟁들은 소송금융 투자 대상으로서 적합하지 않습니다.</t>
+          <t>적합 조건 3(집단적 피해)에 해당하는 건설 노동자 29명이 공사 대금 미지급으로 소송 중이며, 적합 조건 4(피해 규모가 큼)에 따라 29명의 공사 대금은 상당한 규모일 것으로 예상됩니다. 또한 적합 조건 5(증거 확보 가능)에 따라 소송이 진행 중이므로 관련 증거가 확보되었을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>2억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>500만원 분쟁에 변호사비만 500만원…돈보다 ‘분풀이 소송’ 폭주</t>
+          <t>'추적 60분' 지방 미분양 아파트 실태 조명</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019202?ref=naver</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528855</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-13 13:05:51.015530+00:00</t>
+          <t>2026-03-13 13:18:48.715916+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>시공사 교체로 인한 계약 분쟁, DL이앤씨의 소송 제기 가능성</t>
+          <t>임대차 보증금 소송 및 민사 집행 사건 증가 추세</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 기존 시공사인 DL이앤씨가 일방적인 계약 해지에 반발하며 시공자 지위 확인 소송 또는 3000억 규모의 손해배상 청구를 검토 중입니다. DL이앤씨는 계약 해지 절차의 효력을 부정하고 있으며, 법적 분쟁 시 사업 지연이 우려됩니다.</t>
+          <t>경기 침체와 개인 간 갈등 심화로 소액 금전 분쟁 및 '분노 소송'이 증가하고 있으며, 특히 전세사기 등으로 인한 임대차 보증금 소송과 민사 집행 사건이 급증하고 있습니다. 전자소송 도입으로 소송 문턱이 낮아져 소송 건수가 크게 늘었으나, 소액 사건의 경우 변호사 비용이 분쟁액을 초과하는 사례도 많습니다. 전세사기 등 대규모 피해 사건은 소송금융의 잠재적 투자 대상이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 재개발 조합을 상대로 3000억 규모의 손해배상 또는 시공자 지위 확인 소송을 제기할 가능성이 언급됩니다. 피해 규모가 매우 크고(3000억), 계약서 등 증거 확보가 용이할 것으로 보이나, 상대방(재개발 조합)의 자력은 대기업에 비해 불확실하며 집단적 피해 사건은 아닙니다.</t>
+          <t>기사에서 언급된 전세사기 사건은 피해 규모가 크고(수억 원), 다수의 피해자가 발생할 수 있어 집단소송 가능성이 있습니다 (적합 조건 3, 4). 또한, 임대인의 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 그러나 전세사기 사건의 경우 상대방(임대인/사기범)의 자력 부족으로 실제 배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 큰 위험 요소입니다 (적합 조건 2 미흡). 기사에서 언급된 소액 분쟁들은 소송금융 투자 대상으로서 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>3000억 원</t>
+          <t>2억 원 이상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>아크로 대신 3000억 부담? ···상대원2구역, 시공사 교체 '내홍'</t>
+          <t>500만원 분쟁에 변호사비만 500만원…돈보다 ‘분풀이 소송’ 폭주</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419797</t>
+          <t>https://www.sedaily.com/article/20019202?ref=naver</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-13 12:56:50.369136+00:00</t>
+          <t>2026-03-13 13:05:51.015530+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr"/>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>상대원2구역 재개발 조합</t>
+        </is>
+      </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>금융위원회 간담회 및 국회 전세사기특별법 개정안 논의 중</t>
+          <t>시공사 교체로 인한 계약 분쟁, DL이앤씨의 소송 제기 가능성</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>은행권이 전세사기 피해자들의 보증금 회수율을 높이기 위해 경매 시 선순위 채권 배당액을 줄이는 '할인배당' 방안을 추진한다. 금융위원회와 5대 시중은행 등이 간담회를 통해 논의했으며, 국회에서 논의 중인 전세사기특별법 개정안의 '최소보장제'와 연계하여 구체적인 계획을 마련할 예정이다. 이는 전세사기 피해자들의 추가적인 피해 회복을 돕기 위한 조치이다.</t>
+          <t>상대원2구역 재개발 사업에서 기존 시공사인 DL이앤씨가 일방적인 계약 해지에 반발하며 시공자 지위 확인 소송 또는 3000억 규모의 손해배상 청구를 검토 중입니다. DL이앤씨는 계약 해지 절차의 효력을 부정하고 있으며, 법적 분쟁 시 사업 지연이 우려됩니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 금융위원회 간담회 및 국회 특별법 개정안 논의 등 공적 절차가 진행 중(적합 조건 6)이어서 사회적 관심이 높다. 그러나 본 기사는 은행권의 피해자 지원 방안을 다루며, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 소송 상대방을 특정하기 어렵다. 다만, 대규모 피해자 발생 및 금융기관의 개입은 향후 새로운 소송 기회를 창출할 가능성이 있다.</t>
+          <t>DL이앤씨가 상대원2구역 재개발 조합을 상대로 3000억 규모의 손해배상 또는 시공자 지위 확인 소송을 제기할 가능성이 언급됩니다. 피해 규모가 매우 크고(3000억), 계약서 등 증거 확보가 용이할 것으로 보이나, 상대방(재개발 조합)의 자력은 대기업에 비해 불확실하며 집단적 피해 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000억 원</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>전세사기 피해자 몫 늘린다 은행권, 경매 배당 일부 포기</t>
+          <t>아크로 대신 3000억 부담? ···상대원2구역, 시공사 교체 '내홍'</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987776</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419797</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-13 12:27:58.103223+00:00</t>
+          <t>2026-03-13 12:56:50.369136+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>원도급사의 부당한 요구로 대금 지급 거부</t>
+          <t>금융위원회 간담회 및 국회 전세사기특별법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>민간대금지급시스템 상에 수억 원의 대금이 존재함에도 불구하고, 원도급사가 민·형사상 소송 포기 각서 등 부당한 조건을 요구하며 하도급업체에 대한 대금 지급을 거부하고 있다. 이는 시스템의 체불 방지 기능에 중대한 허점이 있음을 보여준다.</t>
+          <t>은행권이 전세사기 피해자들의 보증금 회수율을 높이기 위해 경매 시 선순위 채권 배당액을 줄이는 '할인배당' 방안을 추진한다. 금융위원회와 5대 시중은행 등이 간담회를 통해 논의했으며, 국회에서 논의 중인 전세사기특별법 개정안의 '최소보장제'와 연계하여 구체적인 계획을 마련할 예정이다. 이는 전세사기 피해자들의 추가적인 피해 회복을 돕기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>원도급사의 부당한 각서 요구로 인한 대금 지급 거부로 책임이 명확하며(적합 조건 1), 피해 금액이 수억 원으로 크고(적합 조건 4), 시스템 기록이 증거로 활용될 수 있습니다(적합 조건 5). 그러나 상대방의 구체적인 자력이나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
+          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 금융위원회 간담회 및 국회 특별법 개정안 논의 등 공적 절차가 진행 중(적합 조건 6)이어서 사회적 관심이 높다. 그러나 본 기사는 은행권의 피해자 지원 방안을 다루며, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 소송 상대방을 특정하기 어렵다. 다만, 대규모 피해자 발생 및 금융기관의 개입은 향후 새로운 소송 기회를 창출할 가능성이 있다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>민간대금지급시스템 체불 방지에 중대 허점</t>
+          <t>전세사기 피해자 몫 늘린다 은행권, 경매 배당 일부 포기</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322864</t>
+          <t>https://www.mk.co.kr/article/11987776</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-13 00:54:57.754355+00:00</t>
+          <t>2026-03-13 12:27:58.103223+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>화지산신협</t>
+          <t>원도급사</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>협력업체는 계약불이행 손해배상 촉구, 신협은 시공업체 상대로 손해배상 청구 소송 제기</t>
+          <t>원도급사의 부당한 요구로 대금 지급 거부</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>화지산신협이 협력업체에 공사 선급금을 미지급했다는 논란이 제기되었습니다. 협력업체는 계약불이행에 따른 손해 및 도면 작성 대가 배상을 요구하고 있으나, 신협 측은 시공업체를 상대로 손해배상 청구 소송으로 맞대응하고 있습니다. 현재 양측 간 법적 분쟁이 진행 중입니다.</t>
+          <t>민간대금지급시스템 상에 수억 원의 대금이 존재함에도 불구하고, 원도급사가 민·형사상 소송 포기 각서 등 부당한 조건을 요구하며 하도급업체에 대한 대금 지급을 거부하고 있다. 이는 시스템의 체불 방지 기능에 중대한 허점이 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방인 화지산신협은 금융기관으로 자력이 충분하며(적합 조건 2), 계약 및 도면 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 책임 소재가 명확하지 않고(적합 조건 1 불충분), 신협 측에서 맞소송을 제기하여 분쟁이 진행 중입니다. 집단적 피해는 아니며(적합 조건 3 불해당), 피해 규모는 기사에서 특정되지 않았습니다.</t>
+          <t>원도급사의 부당한 각서 요구로 인한 대금 지급 거부로 책임이 명확하며(적합 조건 1), 피해 금액이 수억 원으로 크고(적합 조건 4), 시스템 기록이 증거로 활용될 수 있습니다(적합 조건 5). 그러나 상대방의 구체적인 자력이나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1개 업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>[단독] ① 윤여경 화지산신협 이사장, 협력업체 공사 선급금 '미지급' 논...</t>
+          <t>민간대금지급시스템 체불 방지에 중대 허점</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56560</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322864</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:18.697064+00:00</t>
+          <t>2026-03-13 00:54:57.754355+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>인천시 옹진군, 공사 업체</t>
+          <t>화지산신협</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>협력업체는 계약불이행 손해배상 촉구, 신협은 시공업체 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>인천지법은 해수욕장 수경시설 공사 중 발생한 농지 침수 피해에 대해 농민 A씨 부부가 인천시 옹진군과 공사 업체를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 법원은 지자체와 공사 업체의 책임을 인정하며 피해 배상을 명했다. 이 판결은 1심으로, 향후 항소 여부에 따라 진행 단계가 달라질 수 있다.</t>
+          <t>화지산신협이 협력업체에 공사 선급금을 미지급했다는 논란이 제기되었습니다. 협력업체는 계약불이행에 따른 손해 및 도면 작성 대가 배상을 요구하고 있으나, 신협 측은 시공업체를 상대로 손해배상 청구 소송으로 맞대응하고 있습니다. 현재 양측 간 법적 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>지자체(인천시 옹진군)가 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 원고 일부 승소 판결을 받아 상대방의 책임이 명확하고 증거가 확보된 상태입니다(적합 조건 1, 5). 다만, 집단적 피해가 아닌 개별 농민 부부의 소송으로 피해자 수가 적습니다.</t>
+          <t>상대방인 화지산신협은 금융기관으로 자력이 충분하며(적합 조건 2), 계약 및 도면 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 책임 소재가 명확하지 않고(적합 조건 1 불충분), 신협 측에서 맞소송을 제기하여 분쟁이 진행 중입니다. 집단적 피해는 아니며(적합 조건 3 불해당), 피해 규모는 기사에서 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1개 업체</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>법원, 해수욕장 수경시설 공사 중 농지 침수 피해에  지자체 배상  판결</t>
+          <t>[단독] ① 윤여경 화지산신협 이사장, 협력업체 공사 선급금 '미지급' 논...</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016139</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56560</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-12 13:13:52.844497+00:00</t>
+          <t>2026-03-13 00:37:18.697064+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>옹진군, 공사 업체</t>
+          <t>인천시 옹진군, 공사 업체</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>1심 법원 원고 일부 승소 판결</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>옹진군이 발주한 해안 공사 중 수문 철거 등으로 인해 농민 A씨 부부의 논이 바닷물에 침수되는 피해가 발생했다. 인천지법은 옹진군과 공사 업체가 공동으로 4216만원을 배상하라고 판결하며 양측의 과실을 인정했다. 공사 업체의 바닷물 역류 가능성 미고려와 옹진군의 수문 관리 소홀이 주된 과실로 지적되었다.</t>
+          <t>인천지법은 해수욕장 수경시설 공사 중 발생한 농지 침수 피해에 대해 농민 A씨 부부가 인천시 옹진군과 공사 업체를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 법원은 지자체와 공사 업체의 책임을 인정하며 피해 배상을 명했다. 이 판결은 1심으로, 향후 항소 여부에 따라 진행 단계가 달라질 수 있다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>옹진군(공공기관)과 공사업체의 공동 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 2), 법원 판결 자체가 증거로 작용합니다(적합 조건 5). 다만, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닌 개별 농가 피해라는 점이 한계입니다.</t>
+          <t>지자체(인천시 옹진군)가 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 원고 일부 승소 판결을 받아 상대방의 책임이 명확하고 증거가 확보된 상태입니다(적합 조건 1, 5). 다만, 집단적 피해가 아닌 개별 농민 부부의 소송으로 피해자 수가 적습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>4216만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>1가구</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>'옹진군 발주 공사'로 바닷물 침수 피해…옹진군·공사업체 공동 배상 ...</t>
+          <t>법원, 해수욕장 수경시설 공사 중 농지 침수 피해에  지자체 배상  판결</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001253</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016139</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-12 13:07:22.079195+00:00</t>
+          <t>2026-03-12 13:13:52.844497+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>옹진군, 공사 업체</t>
+        </is>
+      </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>허위·과장 분양광고 관련 손해배상 소송 진행 중인 사례 다수, 대법원 판례로 관련 법리 형성</t>
+          <t>1심 법원 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>칼럼은 허위·과장 분양광고로 인해 수분양자들이 손해배상을 청구하는 사례를 다루며, 대법원이 표시광고법상 허위 광고의 위법성을 판단하는 법리를 설명한다. 수분양자들은 광고를 신뢰해 계약했으나 개발 계획 변경 등으로 피해를 입었다고 주장한다.</t>
+          <t>옹진군이 발주한 해안 공사 중 수문 철거 등으로 인해 농민 A씨 부부의 논이 바닷물에 침수되는 피해가 발생했다. 인천지법은 옹진군과 공사 업체가 공동으로 4216만원을 배상하라고 판결하며 양측의 과실을 인정했다. 공사 업체의 바닷물 역류 가능성 미고려와 옹진군의 수문 관리 소홀이 주된 과실로 지적되었다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>허위·과장 분양광고는 상대방 책임이 비교적 명확하며(적합 조건 1), 수분양자 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 분양 계약의 특성상 피해 규모가 클 가능성이 높다(적합 조건 4). 또한, 광고 내용 및 개발 계획 변경 등 증거 확보가 용이하다(적합 조건 5). 그러나 기사는 특정 사건이 아닌 일반적인 법리적 쟁점을 다루는 칼럼이므로, 구체적인 투자 대상 사건 발굴이 필요하다.</t>
+          <t>옹진군(공공기관)과 공사업체의 공동 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 2), 법원 판결 자체가 증거로 작용합니다(적합 조건 5). 다만, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닌 개별 농가 피해라는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4216만원</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1가구</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[칼럼] 허위·과장 분양광고, 어디까지가 위법인가</t>
+          <t>'옹진군 발주 공사'로 바닷물 침수 피해…옹진군·공사업체 공동 배상 ...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019753</t>
+          <t>https://www.newspim.com/news/view/20260312001253</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-12 12:53:46.514271+00:00</t>
+          <t>2026-03-12 13:07:22.079195+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>요진개발과의 손해배상 소송 진행 중, 시의원의 시정질문으로 고양시의 담보 변경 행태 비판</t>
+          <t>허위·과장 분양광고 관련 손해배상 소송 진행 중인 사례 다수, 대법원 판례로 관련 법리 형성</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>고양시의회 임홍열 의원이 요진개발의 백석 업무빌딩 기부채납 지연 손해배상 소송과 관련하여 고양시의 담보 변경 행태를 강하게 비판했습니다. 임 의원은 고양시가 특정 기업을 배려하고 시민 재산을 지키지 못했다고 지적하며 행정의 책임을 강조했습니다.</t>
+          <t>칼럼은 허위·과장 분양광고로 인해 수분양자들이 손해배상을 청구하는 사례를 다루며, 대법원이 표시광고법상 허위 광고의 위법성을 판단하는 법리를 설명한다. 수분양자들은 광고를 신뢰해 계약했으나 개발 계획 변경 등으로 피해를 입었다고 주장한다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>고양시(공공기관)가 소송 상대방으로 자력이 충분하며, 시의원의 시정질문을 통해 고양시의 행정적 책임 주장이 명확하고 관련 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>허위·과장 분양광고는 상대방 책임이 비교적 명확하며(적합 조건 1), 수분양자 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 분양 계약의 특성상 피해 규모가 클 가능성이 높다(적합 조건 4). 또한, 광고 내용 및 개발 계획 변경 등 증거 확보가 용이하다(적합 조건 5). 그러나 기사는 특정 사건이 아닌 일반적인 법리적 쟁점을 다루는 칼럼이므로, 구체적인 투자 대상 사건 발굴이 필요하다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>임홍열 고양시의원,  행정은 시민 재산 먼저 지켜야… 특정 기업 배려는...</t>
+          <t>[칼럼] 허위·과장 분양광고, 어디까지가 위법인가</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026031119275285015f69d33b22_29</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019753</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-12 00:44:40.057061+00:00</t>
+          <t>2026-03-12 12:53:46.514271+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>여수시</t>
+          <t>고양특례시</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>여수시장 예비후보가 문제 제기</t>
+          <t>요진개발과의 손해배상 소송 진행 중, 시의원의 시정질문으로 고양시의 담보 변경 행태 비판</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>여수시장 예비후보가 여수시립박물관의 조속한 개관과 관련 책임자 추궁을 요구했다. 그는 보수공사 비용에 대한 손해배상 구상권 청구 등 법적 구제 수단을 통해 해결하고, 개관 지연으로 인한 시민의 문화 향유 기회 손실을 고려해야 한다고 주장했다. 이는 박물관 개관 지연 및 관련 문제에 대한 책임 소재를 묻는 사안이다.</t>
+          <t>고양시의회 임홍열 의원이 요진개발의 백석 업무빌딩 기부채납 지연 손해배상 소송과 관련하여 고양시의 담보 변경 행태를 강하게 비판했습니다. 임 의원은 고양시가 특정 기업을 배려하고 시민 재산을 지키지 못했다고 지적하며 행정의 책임을 강조했습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (책임추궁 및 손해배상 구상권 청구 언급), 상대방에게 자력이 충분함 (여수시 또는 관련 공공기관/대기업 시공사), 집단적 피해 (시민의 문화 향유 기회 손실) 조건에 해당한다. 다만, 구체적인 피해 금액과 책임 주체가 명확히 특정되지 않아 추가 정보 확인이 필요하다.</t>
+          <t>고양시(공공기관)가 소송 상대방으로 자력이 충분하며, 시의원의 시정질문을 통해 고양시의 행정적 책임 주장이 명확하고 관련 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>서영학 여수시장 예비후보, 여수시립박물관 개관하고 책임추궁</t>
+          <t>임홍열 고양시의원,  행정은 시민 재산 먼저 지켜야… 특정 기업 배려는...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679241</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026031119275285015f69d33b22_29</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-11 13:00:22.568439+00:00</t>
+          <t>2026-03-12 00:44:40.057061+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>GS건설</t>
+          <t>여수시</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>GS건설의 불법성 여부 주장 제기</t>
+          <t>여수시장 예비후보가 문제 제기</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>DL이앤씨는 GS건설이 재건축/재개발 사업 수주를 위해 최대 200억 원의 손해배상비를 공사비에서 제외해 주겠다는 제안을 한 것이 도시정비법상 불법이라고 주장했다. 이는 시공사 선정 과정에서의 불법 행위 가능성을 시사하며, 향후 법적 분쟁으로 이어질 수 있는 사안이다.</t>
+          <t>여수시장 예비후보가 여수시립박물관의 조속한 개관과 관련 책임자 추궁을 요구했다. 그는 보수공사 비용에 대한 손해배상 구상권 청구 등 법적 구제 수단을 통해 해결하고, 개관 지연으로 인한 시민의 문화 향유 기회 손실을 고려해야 한다고 주장했다. 이는 박물관 개관 지연 및 관련 문제에 대한 책임 소재를 묻는 사안이다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>대기업인 GS건설이 피고가 될 수 있으며(적합 조건 2), 최대 200억 원의 손해배상비가 언급되어 피해 규모가 크다(적합 조건 4). GS건설의 제안이 도시정비법상 불법이라는 주장이 제기되었으나, 현재 공적 절차 진행 여부는 불분명하여 상대방 책임의 명확성이 추가 확인 필요하다.</t>
+          <t>상대방 책임이 비교적 명확함 (책임추궁 및 손해배상 구상권 청구 언급), 상대방에게 자력이 충분함 (여수시 또는 관련 공공기관/대기업 시공사), 집단적 피해 (시민의 문화 향유 기회 손실) 조건에 해당한다. 다만, 구체적인 피해 금액과 책임 주체가 명확히 특정되지 않아 추가 정보 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>200억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>DL이앤씨  자재 변경 거절하자 퇴출  vs GS건설  조합 니즈 맞춤 …상대...</t>
+          <t>서영학 여수시장 예비후보, 여수시립박물관 개관하고 책임추궁</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=295680</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679241</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-11 12:56:25.533030+00:00</t>
+          <t>2026-03-11 13:00:22.568439+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>삼척시</t>
+          <t>GS건설</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>초기 투자금 정산 관련 소송 진행 중</t>
+          <t>GS건설의 불법성 여부 주장 제기</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>삼척시의 주민 숙원 사업이었던 관광시설과 관련하여 초기 투자금 정산 문제로 삼척시가 별도 소송을 진행 중입니다. 기존 운영 법인인 영농조합의 관광시설 운영 규정 준수 여부도 쟁점인 것으로 보입니다. 법원의 판단에 따라 처리될 예정입니다.</t>
+          <t>DL이앤씨는 GS건설이 재건축/재개발 사업 수주를 위해 최대 200억 원의 손해배상비를 공사비에서 제외해 주겠다는 제안을 한 것이 도시정비법상 불법이라고 주장했다. 이는 시공사 선정 과정에서의 불법 행위 가능성을 시사하며, 향후 법적 분쟁으로 이어질 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방인 삼척시는 공공기관으로 자력이 충분하며, 초기 투자금 정산 및 운영 규정 관련 분쟁이므로 관련 계약서, 재무 기록 등 증거 확보 가능성이 높습니다. 다만, 피해 규모 및 집단적 피해 여부가 불분명하고, 책임 소재가 명확히 드러나지 않아 추가 정보가 필요합니다.</t>
+          <t>대기업인 GS건설이 피고가 될 수 있으며(적합 조건 2), 최대 200억 원의 손해배상비가 언급되어 피해 규모가 크다(적합 조건 4). GS건설의 제안이 도시정비법상 불법이라는 주장이 제기되었으나, 현재 공적 절차 진행 여부는 불분명하여 상대방 책임의 명확성이 추가 확인 필요하다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억원</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>주민 숙원 사업이었는데, 갈등만 남아?</t>
+          <t>DL이앤씨  자재 변경 거절하자 퇴출  vs GS건설  조합 니즈 맞춤 …상대...</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/134308</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=295680</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-10 13:23:18.662060+00:00</t>
+          <t>2026-03-11 12:56:25.533030+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>삼척시</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>배당이의소송 진행 중</t>
+          <t>초기 투자금 정산 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>새 집에 이사한 세입자가 1년 전 토지에 설정된 저당권으로 인해 보증금을 잃을 위기에 처했습니다. 은행이 구건물과 토지를 공동 담보로 잡은 것이 발단이며, 세입자는 배당이의소송을 통해 건물분 배당금을 확보하여 손실을 최소화하려는 전략을 모색하고 있습니다.</t>
+          <t>삼척시의 주민 숙원 사업이었던 관광시설과 관련하여 초기 투자금 정산 문제로 삼척시가 별도 소송을 진행 중입니다. 기존 운영 법인인 영농조합의 관광시설 운영 규정 준수 여부도 쟁점인 것으로 보입니다. 법원의 판단에 따라 처리될 예정입니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>새 건물에 대한 보증금이 1년 전 토지 저당권으로 인해 위험에 처한 복잡한 부동산 분쟁으로, 배당이의소송이라는 명확한 법적 절차가 언급되어 있습니다. 은행이 공동 담보를 잡았으므로 상대방(채권자)에게 자력이 충분하며, 관련 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 직접적인 피고의 책임이 명확히 특정되지는 않습니다.</t>
+          <t>상대방인 삼척시는 공공기관으로 자력이 충분하며, 초기 투자금 정산 및 운영 규정 관련 분쟁이므로 관련 계약서, 재무 기록 등 증거 확보 가능성이 높습니다. 다만, 피해 규모 및 집단적 피해 여부가 불분명하고, 책임 소재가 명확히 드러나지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>새 집에 이사했는데, 1년 전 땅 저당권에 보증금 '증발' 위기</t>
+          <t>주민 숙원 사업이었는데, 갈등만 남아?</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/1OKSWUHF2QP2</t>
+          <t>https://www.mbceg.co.kr/post/134308</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-10 12:44:01.391771+00:00</t>
+          <t>2026-03-10 13:23:18.662060+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>울산 남구청, 건물주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>사고 발생 후 민원 제기, 책임 공방 중</t>
+          <t>배당이의소송 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>울산에서 20대 남성이 파손된 맨홀에 빠져 거골 골절 중상을 입고 현대자동차 계약직 실직 위기에 처했습니다. 관할 남구청과 인근 건물주가 서로 책임을 미루며 '네 탓 공방'을 벌이고 있어 피해자는 병원비 구제 등 실질적인 법적 경로를 모색 중입니다.</t>
+          <t>새 집에 이사한 세입자가 1년 전 토지에 설정된 저당권으로 인해 보증금을 잃을 위기에 처했습니다. 은행이 구건물과 토지를 공동 담보로 잡은 것이 발단이며, 세입자는 배당이의소송을 통해 건물분 배당금을 확보하여 손실을 최소화하려는 전략을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>울산 남구청(공공기관)이 잠재적 피고로 자력이 충분하며 (적합 조건 2), 피해자가 거골 골절 중상을 입고 실직 위기에 처해 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4). 사고 발생 사실과 피해 상황에 대한 증거 확보가 용이합니다 (적합 조건 5). 다만, 구청과 건물주 간 책임 공방이 있어 상대방 책임이 명확히 특정되지 않은 점은 고려해야 합니다.</t>
+          <t>새 건물에 대한 보증금이 1년 전 토지 저당권으로 인해 위험에 처한 복잡한 부동산 분쟁으로, 배당이의소송이라는 명확한 법적 절차가 언급되어 있습니다. 은행이 공동 담보를 잡았으므로 상대방(채권자)에게 자력이 충분하며, 관련 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 직접적인 피고의 책임이 명확히 특정되지는 않습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>[BlaccTV] 날벼락 맨홀에 발목 박살·실직위기…관할구청  책임요? 일단...</t>
+          <t>새 집에 이사했는데, 1년 전 땅 저당권에 보증금 '증발' 위기</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260310109900797?input=1195m</t>
+          <t>https://lawtalknews.co.kr/article/1OKSWUHF2QP2</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-10 12:19:54.227705+00:00</t>
+          <t>2026-03-10 12:44:01.391771+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>대형 건설사</t>
+          <t>울산 남구청, 건물주</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>공사비 갈등 장기화 및 사업 지연 우려</t>
+          <t>사고 발생 후 민원 제기, 책임 공방 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>대형 건설사와 조합원 간의 공사비 갈등이 장기화될 경우, 공사 중단 및 사업 지연으로 조합원들에게 막대한 피해가 발생할 수 있습니다. 이는 공사비 폭등 시대의 전반적인 문제로, 다수의 조합원이 집단적 피해를 입을 가능성이 있습니다.</t>
+          <t>울산에서 20대 남성이 파손된 맨홀에 빠져 거골 골절 중상을 입고 현대자동차 계약직 실직 위기에 처했습니다. 관할 남구청과 인근 건물주가 서로 책임을 미루며 '네 탓 공방'을 벌이고 있어 피해자는 병원비 구제 등 실질적인 법적 경로를 모색 중입니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>대형 건설사를 상대로 한 공사비 갈등으로 다수의 조합원에게 집단적 피해가 발생할 가능성이 높습니다. (상대방 자력 충분, 집단적 피해, 피해 규모 큼) 다만, 책임 소재가 명확히 드러나지 않고 공적 절차가 진행 중이라는 언급이 없습니다.</t>
+          <t>울산 남구청(공공기관)이 잠재적 피고로 자력이 충분하며 (적합 조건 2), 피해자가 거골 골절 중상을 입고 실직 위기에 처해 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4). 사고 발생 사실과 피해 상황에 대한 증거 확보가 용이합니다 (적합 조건 5). 다만, 구청과 건물주 간 책임 공방이 있어 상대방 책임이 명확히 특정되지 않은 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[3.3㎡당 공사비 1000만원 시대] ② 한강벨트가 쏘아올린 ‘폭등 도미노...</t>
+          <t>[BlaccTV] 날벼락 맨홀에 발목 박살·실직위기…관할구청  책임요? 일단...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603061153271480129</t>
+          <t>https://www.yna.co.kr/view/AKR20260310109900797?input=1195m</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-10 00:46:14.708555+00:00</t>
+          <t>2026-03-10 12:19:54.227705+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>대형 건설사</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>공사비 갈등 장기화 및 사업 지연 우려</t>
+        </is>
+      </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>이 기사는 임대인의 전세금 미반환으로 인해 새로운 계약금까지 손실을 입은 경우, 민법상 채무불이행에 따른 손해배상 청구가 가능하다고 설명합니다. 임대인의 반환 지체와 계약금 손실 사이의 상당인과관계 입증이 중요하며, 법률 전문가의 도움을 받아야 한다고 조언합니다.</t>
+          <t>대형 건설사와 조합원 간의 공사비 갈등이 장기화될 경우, 공사 중단 및 사업 지연으로 조합원들에게 막대한 피해가 발생할 수 있습니다. 이는 공사비 폭등 시대의 전반적인 문제로, 다수의 조합원이 집단적 피해를 입을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>임대인의 전세금 미반환은 채무불이행으로 책임이 비교적 명확하고(적합 조건 1), 전세계약서 등 증거 확보가 용이합니다(적합 조건 5). 그러나 기사는 일반적인 법률 자문 형태로, 특정 임대인의 자력이나 구체적인 피해 규모, 집단적 피해 여부에 대한 정보가 부족하여 소송금융 투자 매력도가 높지 않습니다.</t>
+          <t>대형 건설사를 상대로 한 공사비 갈등으로 다수의 조합원에게 집단적 피해가 발생할 가능성이 높습니다. (상대방 자력 충분, 집단적 피해, 피해 규모 큼) 다만, 책임 소재가 명확히 드러나지 않고 공적 절차가 진행 중이라는 언급이 없습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>전세금 미반환으로 새 계약금까지 날렸다면... 손해배상 청구 가능할까</t>
+          <t>[3.3㎡당 공사비 1000만원 시대] ② 한강벨트가 쏘아올린 ‘폭등 도미노...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145659</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603061153271480129</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-10 00:36:04.967626+00:00</t>
+          <t>2026-03-10 00:46:14.708555+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
-      <c r="D134" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr"/>
       <c r="F134" t="inlineStr">
         <is>
-          <t>집값 담합이 사회적 문제로 부각되며, 한국부동산원 신고센터에 다수의 신고가 접수되고 국토부 특사경이 단속에 나서는 등 공적 절차가 진행 중이다. 하지만 현행 벌금 3천만원이 부당이익보다 적어 실효성이 낮다는 지적이 있으며, 증거 확보의 어려움과 처벌 규정의 모호성도 문제로 제기된다. 전문가들은 징벌적 손해배상제도 도입 등 처벌 강화와 과학 수사 역량을 갖춘 전담 조직 신설을 촉구하고 있다.</t>
+          <t>이 기사는 임대인의 전세금 미반환으로 인해 새로운 계약금까지 손실을 입은 경우, 민법상 채무불이행에 따른 손해배상 청구가 가능하다고 설명합니다. 임대인의 반환 지체와 계약금 손실 사이의 상당인과관계 입증이 중요하며, 법률 전문가의 도움을 받아야 한다고 조언합니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)과 6(공적 절차 진행 중)에 해당합니다. 집값 담합으로 인해 다수의 무주택 서민, 신혼부부, 청년 등이 잠재적 피해를 입을 수 있으며, 한국부동산원 신고센터 운영 및 국토부 특사경 투입 등 공적 절차가 활발히 진행 중입니다. 다만, 상대방(개별 집주인)의 자력 불확실성, 피해 금액 산정 및 증거 확보의 어려움이 있어 High 등급은 어렵습니다.</t>
+          <t>임대인의 전세금 미반환은 채무불이행으로 책임이 비교적 명확하고(적합 조건 1), 전세계약서 등 증거 확보가 용이합니다(적합 조건 5). 그러나 기사는 일반적인 법률 자문 형태로, 특정 임대인의 자력이나 구체적인 피해 규모, 집단적 피해 여부에 대한 정보가 부족하여 소송금융 투자 매력도가 높지 않습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>다수 (잠재적 무주택 서민, 신혼부부, 청년 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[기획] 어차피 '솜방망이'… 집값 담합 처벌 규정 손봐야</t>
+          <t>전세금 미반환으로 새 계약금까지 날렸다면... 손해배상 청구 가능할까</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343794</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145659</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-08 12:32:29.046556+00:00</t>
+          <t>2026-03-10 00:36:04.967626+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>정치권 주도로 집단소송 검토 및 준비 중</t>
+          <t>한국부동산원 신고센터 운영, 국토부 특사경 상시 단속, 경기도 TF 조사 등 공적 절차 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>국민의힘이 '이재명 정부'의 정책으로 인해 재산권이 부당하게 침해당한 국민들을 위해 부동산 단체 소송의 소송대리인으로서 활동하겠다고 밝힌 내용입니다. 이는 정부 정책으로 인한 집단적 재산권 피해에 대한 소송 가능성을 시사합니다.</t>
+          <t>집값 담합이 사회적 문제로 부각되며, 한국부동산원 신고센터에 다수의 신고가 접수되고 국토부 특사경이 단속에 나서는 등 공적 절차가 진행 중이다. 하지만 현행 벌금 3천만원이 부당이익보다 적어 실효성이 낮다는 지적이 있으며, 증거 확보의 어려움과 처벌 규정의 모호성도 문제로 제기된다. 전문가들은 징벌적 손해배상제도 도입 등 처벌 강화와 과학 수사 역량을 갖춘 전담 조직 신설을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>상대방이 '이재명 정부'로 지칭되어 정부 또는 공공기관일 가능성이 높아 자력이 충분합니다. 또한 '부동산 소송을 단체로 진행'하고 '재산권이 부당하게 침해당할 국민들'이라는 표현에서 집단적 피해가 명확히 예상됩니다. 다만, 구체적인 책임 소재와 증거 확보 여부가 불분명하며, 현재까지 공식적인 공적 절차 진행 여부는 확인되지 않습니다.</t>
+          <t>적합 조건 3(집단적 피해)과 6(공적 절차 진행 중)에 해당합니다. 집값 담합으로 인해 다수의 무주택 서민, 신혼부부, 청년 등이 잠재적 피해를 입을 수 있으며, 한국부동산원 신고센터 운영 및 국토부 특사경 투입 등 공적 절차가 활발히 진행 중입니다. 다만, 상대방(개별 집주인)의 자력 불확실성, 피해 금액 산정 및 증거 확보의 어려움이 있어 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (잠재적 무주택 서민, 신혼부부, 청년 등)</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[젊치인] 김민규  전한길과의 부정선거 토론, 이준석 대표가 하고 싶었...</t>
+          <t>[기획] 어차피 '솜방망이'… 집값 담합 처벌 규정 손봐야</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617988/?sc=Naver</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343794</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-08 00:34:06.711155+00:00</t>
+          <t>2026-03-08 12:32:29.046556+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>A씨 (임대사업자), B씨, C씨 (공인중개사)</t>
+          <t>정부 또는 관련 공공기관</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>대전지법에서 임대사업자 A씨 징역 13년, 공인중개사 B씨 징역 3년 6개월, C씨 징역 1년 선고</t>
+          <t>정치권 주도로 집단소송 검토 및 준비 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>대전에서 50대 임대사업자 A씨가 깡통전세 건물 36채를 이용해 약 200명의 피해자로부터 223억 5천만원 상당의 보증금을 편취한 혐의로 징역 13년을 선고받았습니다. 공인중개사 B씨와 C씨도 범행에 가담하여 각각 징역형을 선고받았으며, A씨는 편취한 돈으로 사치를 부린 것으로 드러났습니다.</t>
+          <t>국민의힘이 '이재명 정부'의 정책으로 인해 재산권이 부당하게 침해당한 국민들을 위해 부동산 단체 소송의 소송대리인으로서 활동하겠다고 밝힌 내용입니다. 이는 정부 정책으로 인한 집단적 재산권 피해에 대한 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>임대사업자와 공인중개사들의 사기 행각이 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1), 피해자 약 200명, 피해 금액 약 223억 5천만원으로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한, 형사 재판을 통해 강력한 증거가 확보되었고(적합 조건 5), 이미 1심 판결이 선고되어 공적 절차가 진행 중입니다(적합 조건 6). 그러나 주범인 임대사업자 A씨의 개인 자력으로 200억 원이 넘는 피해 금액을 전액 배상하기 어려울 가능성이 있어 자력 충분 여부가 불확실합니다.</t>
+          <t>상대방이 '이재명 정부'로 지칭되어 정부 또는 공공기관일 가능성이 높아 자력이 충분합니다. 또한 '부동산 소송을 단체로 진행'하고 '재산권이 부당하게 침해당할 국민들'이라는 표현에서 집단적 피해가 명확히 예상됩니다. 다만, 구체적인 책임 소재와 증거 확보 여부가 불분명하며, 현재까지 공식적인 공적 절차 진행 여부는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>약 223억 5천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>약 200명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>200억 전세사기 벌이고 백화점서 돈 펑펑…임대사업자 징역 13년</t>
+          <t>[젊치인] 김민규  전한길과의 부정선거 토론, 이준석 대표가 하고 싶었...</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409922</t>
+          <t>https://www.dailian.co.kr/news/view/1617988/?sc=Naver</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-07 12:25:39.013921+00:00</t>
+          <t>2026-03-08 00:34:06.711155+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr"/>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>A씨 (임대사업자), B씨, C씨 (공인중개사)</t>
+        </is>
+      </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
+          <t>대전지법에서 임대사업자 A씨 징역 13년, 공인중개사 B씨 징역 3년 6개월, C씨 징역 1년 선고</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>전세 사기 피해가 지속적으로 증가하여 누적 3만 6천 건 이상이 '전세사기피해자법'에 따라 피해자로 인정됨. 피해자 대부분은 보증금 3억 원 이하 임차인으로, 계약서 특약의 중요성이 강조되고 있음. 기사는 전세 사기 예방 및 대응 방안에 초점을 맞추고 있음.</t>
+          <t>대전에서 50대 임대사업자 A씨가 깡통전세 건물 36채를 이용해 약 200명의 피해자로부터 223억 5천만원 상당의 보증금을 편취한 혐의로 징역 13년을 선고받았습니다. 공인중개사 B씨와 C씨도 범행에 가담하여 각각 징역형을 선고받았으며, A씨는 편취한 돈으로 사치를 부린 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>전세 사기 피해가 누적 3만 6천 건 이상으로 집단적 피해(적합 조건 3)이며, 피해 규모도 수억 원에 달함(적합 조건 4). 또한 '전세사기피해자법'에 따른 피해자 인정 절차가 진행 중인 공적 절차가 있음(적합 조건 6). 그러나 특정 가해자가 명확히 제시되지 않고 기사 내용이 예방 및 일반적인 현상에 초점을 맞추고 있어, 개별 소송금융 투자 대상으로서의 구체적인 사건 발굴은 추가 조사가 필요함.</t>
+          <t>임대사업자와 공인중개사들의 사기 행각이 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1), 피해자 약 200명, 피해 금액 약 223억 5천만원으로 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 또한, 형사 재판을 통해 강력한 증거가 확보되었고(적합 조건 5), 이미 1심 판결이 선고되어 공적 절차가 진행 중입니다(적합 조건 6). 그러나 주범인 임대사업자 A씨의 개인 자력으로 200억 원이 넘는 피해 금액을 전액 배상하기 어려울 가능성이 있어 자력 충분 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>약 223억 5천만원</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>누적 3만 6950건 이상</t>
+          <t>약 200명</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>“이거 모르면 전세 3억 날린다”…전세 계약서 필수 특약</t>
+          <t>200억 전세사기 벌이고 백화점서 돈 펑펑…임대사업자 징역 13년</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260306/133463117/2</t>
+          <t>https://www.joongang.co.kr/article/25409922</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-07 12:14:39.031252+00:00</t>
+          <t>2026-03-07 12:25:39.013921+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>서울시의 공공 보행 통로 지역권 설정에도 불구하고 임의 차단 지속, 민사 소송 필요성 제기</t>
+          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>서울시가 공공 보행 통로에 지역권을 설정하여 임의 차단을 금지했음에도 불구하고, 일부 지역에서 외부인 출입 금지가 지속되고 있다. 이는 민사 소송의 영역으로, 현재의 제재 효과가 크지 않다는 지적이 나오고 있다. 다수의 시민이 공공 통로 이용에 불편을 겪고 있으며, 법적 분쟁의 가능성이 있다.</t>
+          <t>전세 사기 피해가 지속적으로 증가하여 누적 3만 6천 건 이상이 '전세사기피해자법'에 따라 피해자로 인정됨. 피해자 대부분은 보증금 3억 원 이하 임차인으로, 계약서 특약의 중요성이 강조되고 있음. 기사는 전세 사기 예방 및 대응 방안에 초점을 맞추고 있음.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (서울시가 공공 보행 통로에 지역권을 설정했음에도 임의 차단 지속), 집단적 피해 (다수의 시민이 공공 통로 이용에 불편), 증거 확보 가능 (서울시의 지역권 설정), 이미 공적 절차 진행 중 (서울시의 지역권 설정) 등 적합 조건 4가지에 해당한다. 그러나 상대방의 자력이 명확하지 않고, 개별 피해자의 금전적 피해 규모를 산정하기 어려워 소송금융 투자 매력도가 낮다.</t>
+          <t>전세 사기 피해가 누적 3만 6천 건 이상으로 집단적 피해(적합 조건 3)이며, 피해 규모도 수억 원에 달함(적합 조건 4). 또한 '전세사기피해자법'에 따른 피해자 인정 절차가 진행 중인 공적 절차가 있음(적합 조건 6). 그러나 특정 가해자가 명확히 제시되지 않고 기사 내용이 예방 및 일반적인 현상에 초점을 맞추고 있어, 개별 소송금융 투자 대상으로서의 구체적인 사건 발굴은 추가 조사가 필요함.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>누적 3만 6950건 이상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>외부인 출입 금지… ‘우리만의’ 콘크리트 유토피아</t>
+          <t>“이거 모르면 전세 3억 날린다”…전세 계약서 필수 특약</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/weekend/2026/03/07/Y3PCU5F4JZHGDNIP4NVKAAMDF4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260306/133463117/2</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-07 00:31:28.487769+00:00</t>
+          <t>2026-03-07 12:14:39.031252+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>대법원에서 정정보도 청구 소송 관련 판결 진행 중, 고층 아파트 개발 인허가 관련 의혹 제기</t>
+          <t>서울시의 공공 보행 통로 지역권 설정에도 불구하고 임의 차단 지속, 민사 소송 필요성 제기</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>송도해변 고층 아파트 개발과 관련하여 이주환 전 의원의 연루 의혹이 제기되었으며, 이에 대해 이 전 의원이 정정보도 청구 소송을 제기하여 대법원까지 진행되었습니다. 기사는 해안가 건축 허가의 적절성에 의문을 제기하고 있어, 개발로 인한 주변 주민들의 잠재적 피해 가능성을 시사합니다.</t>
+          <t>서울시가 공공 보행 통로에 지역권을 설정하여 임의 차단을 금지했음에도 불구하고, 일부 지역에서 외부인 출입 금지가 지속되고 있다. 이는 민사 소송의 영역으로, 현재의 제재 효과가 크지 않다는 지적이 나오고 있다. 다수의 시민이 공공 통로 이용에 불편을 겪고 있으며, 법적 분쟁의 가능성이 있다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>기사는 송도해변 고층 아파트 건축 허가 과정의 의혹을 제기하며 상대방의 책임 가능성을 시사하고 있습니다 (적합 조건 1). 해변 고층 아파트 개발은 주변 주민들에게 조망권 침해 등 집단적 피해를 야기할 수 있으며 (적합 조건 3), 대법원 소송까지 진행된 점은 관련 사실관계 및 증거 확보 가능성을 높입니다 (적합 조건 5). 다만, 피해자 및 구체적인 피해 규모가 명확히 제시되지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (서울시가 공공 보행 통로에 지역권을 설정했음에도 임의 차단 지속), 집단적 피해 (다수의 시민이 공공 통로 이용에 불편), 증거 확보 가능 (서울시의 지역권 설정), 이미 공적 절차 진행 중 (서울시의 지역권 설정) 등 적합 조건 4가지에 해당한다. 그러나 상대방의 자력이 명확하지 않고, 개별 피해자의 금전적 피해 규모를 산정하기 어려워 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>송도해변 앞 고층 아파트 개발..  이주환 전 의원 연관 확인</t>
+          <t>외부인 출입 금지… ‘우리만의’ 콘크리트 유토피아</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283284</t>
+          <t>https://www.chosun.com/national/weekend/2026/03/07/Y3PCU5F4JZHGDNIP4NVKAAMDF4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-06 13:12:35.068546+00:00</t>
+          <t>2026-03-07 00:31:28.487769+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>피해지원 전담기관 설립 논의, 토론회 개최</t>
+          <t>대법원에서 정정보도 청구 소송 관련 판결 진행 중, 고층 아파트 개발 인허가 관련 의혹 제기</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>구미 지역에서 전세사기 피해가 다수 발생함에 따라 피해자들을 위한 원스톱 상담·지원 체계 구축의 필요성이 제기되었다. 민간 상담 현장에서 지원 공백과 낮은 피해자 인정률이 문제로 지적되었으며, 이를 해결하기 위한 토론회가 개최되는 등 관련 논의가 활발히 진행 중이다.</t>
+          <t>송도해변 고층 아파트 개발과 관련하여 이주환 전 의원의 연루 의혹이 제기되었으며, 이에 대해 이 전 의원이 정정보도 청구 소송을 제기하여 대법원까지 진행되었습니다. 기사는 해안가 건축 허가의 적절성에 의문을 제기하고 있어, 개발로 인한 주변 주민들의 잠재적 피해 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>적합 조건인 집단적 피해와 큰 피해 규모가 명확하며, 전세사기 특성상 증거 확보가 용이하다. 또한 피해지원 전담기관 설립 논의 등 공적 절차 논의가 진행 중이다. 그러나 기사에서 특정된 소송 상대방의 자력 여부가 불분명하여 투자 적합도를 Medium으로 판단한다.</t>
+          <t>기사는 송도해변 고층 아파트 건축 허가 과정의 의혹을 제기하며 상대방의 책임 가능성을 시사하고 있습니다 (적합 조건 1). 해변 고층 아파트 개발은 주변 주민들에게 조망권 침해 등 집단적 피해를 야기할 수 있으며 (적합 조건 3), 대법원 소송까지 진행된 점은 관련 사실관계 및 증거 확보 가능성을 높입니다 (적합 조건 5). 다만, 피해자 및 구체적인 피해 규모가 명확히 제시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>구미 전세사기 피해지원 전담기관 설립 논의… 원스톱 체계 절실</t>
+          <t>송도해변 앞 고층 아파트 개발..  이주환 전 의원 연관 확인</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066074</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283284</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-06 01:11:42.525794+00:00</t>
+          <t>2026-03-06 13:12:35.068546+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>계약 해제 적법성 및 손해배상 범위 관련 법적 공방 진행 중</t>
+          <t>피해지원 전담기관 설립 논의, 토론회 개최</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 미지급으로 인한 계약 해제 적법성과 손해배상 범위를 두고 법적 공방이 진행 중이다. 종중 대표권 분쟁도 얽혀 있어 추가 소송 가능성이 제기된다.</t>
+          <t>구미 지역에서 전세사기 피해가 다수 발생함에 따라 피해자들을 위한 원스톱 상담·지원 체계 구축의 필요성이 제기되었다. 민간 상담 현장에서 지원 공백과 낮은 피해자 인정률이 문제로 지적되었으며, 이를 해결하기 위한 토론회가 개최되는 등 관련 논의가 활발히 진행 중이다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>피해 금액이 1250억 원으로 매우 크다는 점(적합 조건 4)은 긍정적이나, 상대방이 명확히 특정되지 않아 자력 확인이 어렵고(적합 조건 2), 계약 해제의 적법성 자체를 다투는 공방 중이므로 책임 소재가 명확하다고 보기 어렵다(적합 조건 1). 또한, 집단적 피해가 아닌 기업 간 분쟁으로 보인다(적합 조건 3).</t>
+          <t>적합 조건인 집단적 피해와 큰 피해 규모가 명확하며, 전세사기 특성상 증거 확보가 용이하다. 또한 피해지원 전담기관 설립 논의 등 공적 절차 논의가 진행 중이다. 그러나 기사에서 특정된 소송 상대방의 자력 여부가 불분명하여 투자 적합도를 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>1250억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>남양주 평내4지구 개발 무산 위기, '1250억 미지급' 계약 당연해제 공방...</t>
+          <t>구미 전세사기 피해지원 전담기관 설립 논의… 원스톱 체계 절실</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065575497177471</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066074</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-05 01:20:50.886858+00:00</t>
+          <t>2026-03-06 01:11:42.525794+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>수성구의 전세사기 예방 및 피해자 지원 노력 진행 중</t>
+          <t>계약 해제 적법성 및 손해배상 범위 관련 법적 공방 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>수성구에서 발생한 전세사기 피해액이 7억 원에 달하며, 특히 30대 청년층이 피해자의 51%를 차지하고 있습니다. 권리관계 분석이 까다로운 다가구주택이 피해 유형의 95%를 차지하는 가운데, 수성구는 전세사기 예방 및 피해자 보호를 위한 전문가 중개 지원에 나설 예정입니다.</t>
+          <t>남양주 평내4지구 공동주택 개발사업에서 1250억 원 미지급으로 인한 계약 해제 적법성과 손해배상 범위를 두고 법적 공방이 진행 중이다. 종중 대표권 분쟁도 얽혀 있어 추가 소송 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>전세사기로 인한 집단적 피해(30대 청년층 집중)와 상당한 피해 규모(7억 원)가 확인되어 소송금융의 잠재적 대상이 될 수 있습니다. 그러나 기사에서 특정 가해자나 상대방이 명확히 제시되지 않아 상대방 책임 및 자력 확인이 어렵고, 다가구주택의 복잡한 권리관계로 인해 사건 해결에 난이도가 있을 수 있습니다.</t>
+          <t>피해 금액이 1250억 원으로 매우 크다는 점(적합 조건 4)은 긍정적이나, 상대방이 명확히 특정되지 않아 자력 확인이 어렵고(적합 조건 2), 계약 해제의 적법성 자체를 다투는 공방 중이므로 책임 소재가 명확하다고 보기 어렵다(적합 조건 1). 또한, 집단적 피해가 아닌 기업 간 분쟁으로 보인다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>7억 원</t>
+          <t>1250억 원</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>“구민 재산 보호 최정예 파수꾼 나선다” 수성구, ‘전세사기 예방 실...</t>
+          <t>남양주 평내4지구 개발 무산 위기, '1250억 미지급' 계약 당연해제 공방...</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593327</t>
+          <t>https://hbnpress.com/news/view/1065575497177471</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-05 01:16:27.727950+00:00</t>
+          <t>2026-03-05 01:20:50.886858+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>수성구에 전세사기 피해 신청 접수 중</t>
+          <t>수성구의 전세사기 예방 및 피해자 지원 노력 진행 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>대구 수성구에서 전세사기 피해 신청 135건, 피해 금액 170억 원이 접수되었으며, 피해자 절반은 30대 청년층으로 나타났습니다. 수성구는 공인중개사와 협력하여 전세사기 예방 캠페인을 추진 중입니다.</t>
+          <t>수성구에서 발생한 전세사기 피해액이 7억 원에 달하며, 특히 30대 청년층이 피해자의 51%를 차지하고 있습니다. 권리관계 분석이 까다로운 다가구주택이 피해 유형의 95%를 차지하는 가운데, 수성구는 전세사기 예방 및 피해자 보호를 위한 전문가 중개 지원에 나설 예정입니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>다수 피해자(135명, 적합 조건 3)와 큰 피해 규모(170억 원, 적합 조건 4)로 집단소송 가능성이 높습니다. 그러나 구체적인 사기 주체가 특정되지 않아 상대방의 책임과 자력(적합 조건 1, 2)이 불분명한 점이 투자 리스크로 작용합니다.</t>
+          <t>전세사기로 인한 집단적 피해(30대 청년층 집중)와 상당한 피해 규모(7억 원)가 확인되어 소송금융의 잠재적 대상이 될 수 있습니다. 그러나 기사에서 특정 가해자나 상대방이 명확히 제시되지 않아 상대방 책임 및 자력 확인이 어렵고, 다가구주택의 복잡한 권리관계로 인해 사건 해결에 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>170억 원</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>135명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>'전세사기 피해 170억' 수성구, 중개업소 손잡고 예방 추진</t>
+          <t>“구민 재산 보호 최정예 파수꾼 나선다” 수성구, ‘전세사기 예방 실...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260304163620AE06829&amp;id=204108</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593327</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-05 00:28:04.984820+00:00</t>
+          <t>2026-03-05 01:16:27.727950+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>법적 대응 검토 중, 가처분 및 본안소송 예정</t>
+          <t>수성구에 전세사기 피해 신청 접수 중</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>이웃집 화분으로 인해 내 집 앞 도로가 막혀 공사 지연 및 추가 비용이 발생한 A씨의 사례. 변호사는 공사 지연 손해를 녹취 등으로 입증하여 추가 인건비 및 장비 대기 비용을 청구할 수 있다고 조언하며, 가처분 신청 후 본안소송을 진행하는 신중한 접근을 권고했다.</t>
+          <t>대구 수성구에서 전세사기 피해 신청 135건, 피해 금액 170억 원이 접수되었으며, 피해자 절반은 30대 청년층으로 나타났습니다. 수성구는 공인중개사와 협력하여 전세사기 예방 캠페인을 추진 중입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방(이웃집)의 책임이 비교적 명확하고(적합 조건 1), 공사 지연 손해에 대한 녹취 등 증거 확보 가능성이 언급되나(적합 조건 5), 상대방의 자력이 불분명하고 집단적 피해가 아닌 개별 사건이며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 적합도는 중간 수준이다.</t>
+          <t>다수 피해자(135명, 적합 조건 3)와 큰 피해 규모(170억 원, 적합 조건 4)로 집단소송 가능성이 높습니다. 그러나 구체적인 사기 주체가 특정되지 않아 상대방의 책임과 자력(적합 조건 1, 2)이 불분명한 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>170억 원</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>135명</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>이웃집 화분에 막힌 내 집 앞 도로, 법적 대응 가능할까</t>
+          <t>'전세사기 피해 170억' 수성구, 중개업소 손잡고 예방 추진</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ZXPKPSLU5REX</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260304163620AE06829&amp;id=204108</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-04 00:55:50.356200+00:00</t>
+          <t>2026-03-05 00:28:04.984820+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>이웃집</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>전세금반환소송 진행 중, 지연손해금 청구 시 '이행제공' 입증 쟁점</t>
+          <t>법적 대응 검토 중, 가처분 및 본안소송 예정</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>전세금 미반환 분쟁에서 세입자가 승소하고도 지연손해금을 받지 못하는 사례가 증가하고 있다. 이는 임대인에게 주택 인도의사를 '제공했다'는 점을 법정에서 증명하지 못하기 때문이며, 대법원 판례는 제한적으로 적용된다. 변호사는 내용증명, 문자, 통화 녹취 등 증거를 소송 제기 전부터 축적해야 한다고 조언한다.</t>
+          <t>이웃집 화분으로 인해 내 집 앞 도로가 막혀 공사 지연 및 추가 비용이 발생한 A씨의 사례. 변호사는 공사 지연 손해를 녹취 등으로 입증하여 추가 인건비 및 장비 대기 비용을 청구할 수 있다고 조언하며, 가처분 신청 후 본안소송을 진행하는 신중한 접근을 권고했다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>전세금 미반환 분쟁은 다수의 세입자가 겪는 광범위한 문제로 (집단적 피해), 전세금 자체의 규모가 커서 피해 규모가 상당합니다 (피해 규모가 큼). 기사는 지연손해금 청구를 위한 '이행제공' 입증의 어려움을 다루지만, 증거 확보 방안을 제시하여 적절한 법률 조력 시 승소 가능성을 높일 수 있습니다 (증거가 있거나 확보 가능함). 다만, 상대방인 임대인의 자력은 개별 사건마다 다를 수 있어 투자 리스크가 존재합니다.</t>
+          <t>상대방(이웃집)의 책임이 비교적 명확하고(적합 조건 1), 공사 지연 손해에 대한 녹취 등 증거 확보 가능성이 언급되나(적합 조건 5), 상대방의 자력이 불분명하고 집단적 피해가 아닌 개별 사건이며 피해 규모가 크다고 단정하기 어려워 소송금융 투자 적합도는 중간 수준이다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>[인터뷰] '전세금반환소송' 승소…이행제공 입증 불가 시  지연이자 없...</t>
+          <t>이웃집 화분에 막힌 내 집 앞 도로, 법적 대응 가능할까</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>cnbnews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.cnbnews.com/news/article.html?no=781322</t>
+          <t>https://lawtalknews.co.kr/article/ZXPKPSLU5REX</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-04 00:34:35.679252+00:00</t>
+          <t>2026-03-04 00:55:50.356200+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>특별법 개정 촉구</t>
+          <t>전세금반환소송 진행 중, 지연손해금 청구 시 '이행제공' 입증 쟁점</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>피해자들이 전세 제도와 관련하여 특별법 개정을 국회에 촉구하고 있습니다. 현재 제도는 사후 지원과 한시적 보완에 머물러 있으며, 전세 제도의 특수성으로 인해 발생한 문제에 대한 근본적인 해결책을 요구하고 있습니다.</t>
+          <t>전세금 미반환 분쟁에서 세입자가 승소하고도 지연손해금을 받지 못하는 사례가 증가하고 있다. 이는 임대인에게 주택 인도의사를 '제공했다'는 점을 법정에서 증명하지 못하기 때문이며, 대법원 판례는 제한적으로 적용된다. 변호사는 내용증명, 문자, 통화 녹취 등 증거를 소송 제기 전부터 축적해야 한다고 조언한다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>전세 제도와 관련된 '피해자들'의 '집단적 피해'가 발생했으며 (적합 조건 3), '특별법 개정 촉구' 등 '공적 절차'가 진행 중입니다 (적합 조건 6). 전세 보증금 관련 피해이므로 '피해 규모가 큼'으로 추정됩니다 (적합 조건 4). 그러나 소송 상대방이 명확히 특정되지 않고 (적합 조건 1 미흡), 상대방의 자력 여부가 불분명하여 (적합 조건 2 미흡) High 등급으로 판단하기는 어렵습니다.</t>
+          <t>전세금 미반환 분쟁은 다수의 세입자가 겪는 광범위한 문제로 (집단적 피해), 전세금 자체의 규모가 커서 피해 규모가 상당합니다 (피해 규모가 큼). 기사는 지연손해금 청구를 위한 '이행제공' 입증의 어려움을 다루지만, 증거 확보 방안을 제시하여 적절한 법률 조력 시 승소 가능성을 높일 수 있습니다 (증거가 있거나 확보 가능함). 다만, 상대방인 임대인의 자력은 개별 사건마다 다를 수 있어 투자 리스크가 존재합니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>[언주로 칼럼]봉합과 설계 사이</t>
+          <t>[인터뷰] '전세금반환소송' 승소…이행제공 입증 불가 시  지연이자 없...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>cnbnews.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021456594830519</t>
+          <t>https://www.cnbnews.com/news/article.html?no=781322</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-03 00:26:13.874157+00:00</t>
+          <t>2026-03-04 00:34:35.679252+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제를 위한 선구제 방안 및 배드뱅크 도입 등 공적 절차 논의 및 요구 진행 중</t>
+          <t>특별법 개정 촉구</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 3년간 고통받으며 공동담보 피해 구제를 위한 배드뱅크 도입과 임대인 동의 없는 피해주택 시설 관리 방안 마련 등을 요구하고 있습니다. 피해자들이 꾸준히 요구해온 선구제 방안이 진전을 보이고 있으나, 피해자들은 여전히 근본적인 대책 마련을 촉구하고 있습니다.</t>
+          <t>피해자들이 전세 제도와 관련하여 특별법 개정을 국회에 촉구하고 있습니다. 현재 제도는 사후 지원과 한시적 보완에 머물러 있으며, 전세 제도의 특수성으로 인해 발생한 문제에 대한 근본적인 해결책을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>전세사기로 인한 집단적 피해가 명확하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 증거 확보가 가능하고(적합 조건 5), 선구제 방안 논의 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 소송 상대방인 개별 임대인의 자력이 불충분할 가능성이 높고, 기사 내용이 주로 정부 대책 요구에 초점이 맞춰져 있어 소송금융의 핵심인 '회수 가능성 높은 특정 피고'가 불분명합니다.</t>
+          <t>전세 제도와 관련된 '피해자들'의 '집단적 피해'가 발생했으며 (적합 조건 3), '특별법 개정 촉구' 등 '공적 절차'가 진행 중입니다 (적합 조건 6). 전세 보증금 관련 피해이므로 '피해 규모가 큼'으로 추정됩니다 (적합 조건 4). 그러나 소송 상대방이 명확히 특정되지 않고 (적합 조건 1 미흡), 상대방의 자력 여부가 불분명하여 (적합 조건 2 미흡) High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>“답장도 못 했는데…” 동료 잃은 3년, 전세사기는 여전</t>
+          <t>[언주로 칼럼]봉합과 설계 사이</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602260219</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603021456594830519</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-03 00:16:55.046910+00:00</t>
+          <t>2026-03-03 00:26:13.874157+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>지구단위계획 변경 및 공모 계약 조정 절차 진행 중, 소송 가능성 제기</t>
+          <t>전세사기 피해자 구제를 위한 선구제 방안 및 배드뱅크 도입 등 공적 절차 논의 및 요구 진행 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>세종 어반아트리움의 용도완화 및 지구단위계획 변경을 둘러싸고 형평성 논란이 제기되며 소송 가능성이 언급되었습니다. LH 관계자는 공모 취지를 벗어나는 변경이 소송으로 이어질 수 있다고 우려하고 있습니다. 현재는 관련 절차가 진행 중이며, 잠재적 분쟁의 초기 단계입니다.</t>
+          <t>전세사기 피해자들이 3년간 고통받으며 공동담보 피해 구제를 위한 배드뱅크 도입과 임대인 동의 없는 피해주택 시설 관리 방안 마련 등을 요구하고 있습니다. 피해자들이 꾸준히 요구해온 선구제 방안이 진전을 보이고 있으나, 피해자들은 여전히 근본적인 대책 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>LH는 공공기관으로 자력이 충분하며(적합 조건 2), 지구단위계획 변경 및 공모 계약 조정 관련 문서 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 현재는 소송 가능성이 제기된 단계로 상대방의 책임이 명확히 드러나지 않았고(적합 조건 1 불충분), 구체적인 피해 규모나 피해자 수가 확인되지 않아(적합 조건 3, 4 불충분) 추가적인 정보 확인이 필요합니다.</t>
+          <t>전세사기로 인한 집단적 피해가 명확하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 증거 확보가 가능하고(적합 조건 5), 선구제 방안 논의 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 소송 상대방인 개별 임대인의 자력이 불충분할 가능성이 높고, 기사 내용이 주로 정부 대책 요구에 초점이 맞춰져 있어 소송금융의 핵심인 '회수 가능성 높은 특정 피고'가 불분명합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>공모 취지 충돌, 소송 변수까지 …세종 어반아트리움 용도완화 '난항'</t>
+          <t>“답장도 못 했는데…” 동료 잃은 3년, 전세사기는 여전</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260324</t>
+          <t>https://www.kukinews.com/article/view/kuk202602260219</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-02 12:51:52.146018+00:00</t>
+          <t>2026-03-03 00:16:55.046910+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr"/>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>LH (한국토지주택공사)</t>
+        </is>
+      </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제를 위한 최소보장제 등 입법 추진 중</t>
+          <t>지구단위계획 변경 및 공모 계약 조정 절차 진행 중, 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 '최소보장제' 도입과 '선지급 후정산' 방식 적용을 추진합니다. 전세사기를 사회적 재난으로 규정하고, 피해자의 75%가 2030 청년 세대임을 강조하며 피해 회복에 최선을 다하겠다고 밝혔습니다. 국토교통부 등 관계 부처와 협의를 거쳐 마련된 이번 지원책은 국회 특별법 개정안 심의를 통해 구체화될 예정입니다.</t>
+          <t>세종 어반아트리움의 용도완화 및 지구단위계획 변경을 둘러싸고 형평성 논란이 제기되며 소송 가능성이 언급되었습니다. LH 관계자는 공모 취지를 벗어나는 변경이 소송으로 이어질 수 있다고 우려하고 있습니다. 현재는 관련 절차가 진행 중이며, 잠재적 분쟁의 초기 단계입니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>전세사기는 명백한 사회적 재난으로 다수의 피해자(2030 청년 세대 75%)가 발생했으며, 피해 규모가 크고 당정의 입법 추진 등 공적 절차가 활발히 진행 중입니다. 다만, 기사는 정부의 구제책 마련에 초점을 맞추고 있어 소송금융의 직접적인 대상이 될 만한 특정 가해 기업이나 기관이 명확히 제시되지 않아 피고 특정 및 자력 확인이 추가로 필요합니다.</t>
+          <t>LH는 공공기관으로 자력이 충분하며(적합 조건 2), 지구단위계획 변경 및 공모 계약 조정 관련 문서 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 현재는 소송 가능성이 제기된 단계로 상대방의 책임이 명확히 드러나지 않았고(적합 조건 1 불충분), 구체적인 피해 규모나 피해자 수가 확인되지 않아(적합 조건 3, 4 불충분) 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>다수 (2030 청년 세대 75%)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>전세사기 구제길 열리나…‘전세사기 최소보장제’ 입법 추진 [호모 집...</t>
+          <t>공모 취지 충돌, 소송 변수까지 …세종 어반아트리움 용도완화 '난항'</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974747</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260324</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-02-28 12:21:59.988502+00:00</t>
+          <t>2026-03-02 12:51:52.146018+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D150" t="inlineStr"/>
+      <c r="C150" t="inlineStr"/>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>시공사의 책임준공 미이행 시 분쟁 발생 가능성 있음</t>
+          <t>전세사기 피해자 구제를 위한 최소보장제 등 입법 추진 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>코오롱이 대전 봉명동 주상복합 신축공사 PF와 관련하여 퍼스트원홀딩스에 2330억 원 규모의 채무보증을 결정했습니다. 이는 시공사의 책임준공 미이행 시 손해배상 및 주택도시보증공사에 대한 연대보증을 포함합니다. 현재는 분쟁이 발생하지 않았으나, 향후 시공사 책임준공 미이행 시 대규모 건설·부동산 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 '최소보장제' 도입과 '선지급 후정산' 방식 적용을 추진합니다. 전세사기를 사회적 재난으로 규정하고, 피해자의 75%가 2030 청년 세대임을 강조하며 피해 회복에 최선을 다하겠다고 밝혔습니다. 국토교통부 등 관계 부처와 협의를 거쳐 마련된 이번 지원책은 국회 특별법 개정안 심의를 통해 구체화될 예정입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>코오롱 및 주택도시보증공사라는 자력 있는 상대방이 특정되고(적합 조건 2), 채무보증 규모가 2330억 원으로 잠재적 피해 규모가 매우 큽니다(적합 조건 4). 주상복합 신축공사 관련이므로 책임준공 미이행 시 다수의 수분양자 피해 발생 가능성도 있습니다(적합 조건 3). 그러나 현재는 채무보증 결정에 대한 기사로, 실제 분쟁 발생의 전제 조건인 시공사의 책임준공 미이행이 발생하지 않아 즉각적인 소송금융 투자 대상은 아닙니다.</t>
+          <t>전세사기는 명백한 사회적 재난으로 다수의 피해자(2030 청년 세대 75%)가 발생했으며, 피해 규모가 크고 당정의 입법 추진 등 공적 절차가 활발히 진행 중입니다. 다만, 기사는 정부의 구제책 마련에 초점을 맞추고 있어 소송금융의 직접적인 대상이 될 만한 특정 가해 기업이나 기관이 명확히 제시되지 않아 피고 특정 및 자력 확인이 추가로 필요합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>2330억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (2030 청년 세대 75%)</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>코오롱, 퍼스트원홀딩스 채무보증 결정…2330억 규모</t>
+          <t>전세사기 구제길 열리나…‘전세사기 최소보장제’ 입법 추진 [호모 집...</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635770</t>
+          <t>https://www.mk.co.kr/article/11974747</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-02-28 01:31:22.443422+00:00</t>
+          <t>2026-02-28 12:21:59.988502+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>상대원2구역 조합</t>
-[...6 lines deleted...]
-      </c>
+          <t>코오롱, 주택도시보증공사</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
-          <t>시공사 교체 시 소송 예고, 현재 조합과 협상 중</t>
+          <t>시공사의 책임준공 미이행 시 분쟁 발생 가능성 있음</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>DL이앤씨가 상대원2구역 조합이 특정 마감재 선정을 강요했다고 주장하며, 시공사 교체 시 손해배상 청구 등 법적 대응을 할 방침이라고 밝혔다. 현재 DL이앤씨는 마감일까지 조합과 대화를 지속하며 원활한 사업 재개를 위해 노력하겠다는 입장이다.</t>
+          <t>코오롱이 대전 봉명동 주상복합 신축공사 PF와 관련하여 퍼스트원홀딩스에 2330억 원 규모의 채무보증을 결정했습니다. 이는 시공사의 책임준공 미이행 시 손해배상 및 주택도시보증공사에 대한 연대보증을 포함합니다. 현재는 분쟁이 발생하지 않았으나, 향후 시공사 책임준공 미이행 시 대규모 건설·부동산 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>상대방(상대원2구역 조합)은 재개발 사업을 추진하는 주체이므로 자력이 충분할 것으로 예상되며(적합 조건 2), 시공사 교체 시 발생할 손해배상 청구 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 조합의 책임이 명확하게 드러나지 않고 DL이앤씨의 일방적인 주장으로 보이며, 집단적 피해 사례는 아닙니다.</t>
+          <t>코오롱 및 주택도시보증공사라는 자력 있는 상대방이 특정되고(적합 조건 2), 채무보증 규모가 2330억 원으로 잠재적 피해 규모가 매우 큽니다(적합 조건 4). 주상복합 신축공사 관련이므로 책임준공 미이행 시 다수의 수분양자 피해 발생 가능성도 있습니다(적합 조건 3). 그러나 현재는 채무보증 결정에 대한 기사로, 실제 분쟁 발생의 전제 조건인 시공사의 책임준공 미이행이 발생하지 않아 즉각적인 소송금융 투자 대상은 아닙니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2330억 원</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>DL이앤씨  상대원2구역 조합, 특정 마감재 선정 강요했다</t>
+          <t>코오롱, 퍼스트원홀딩스 채무보증 결정…2330억 규모</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>koreastocknews.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>http://www.koreastocknews.com/news/articleView.html?idxno=117026</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635770</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-02-28 01:30:42.166246+00:00</t>
+          <t>2026-02-28 01:31:22.443422+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>대구 수성구청, 시공사</t>
+          <t>상대원2구역 조합</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>한국전력공사가 수성구청과 시공사를 상대로 손해배상 소송 제기</t>
+          <t>시공사 교체 시 소송 예고, 현재 조합과 협상 중</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>대구 범어네거리 지반 침하 복구공사 중 지하 전력 케이블이 손상되어 한국전력공사가 수성구청과 시공사를 상대로 1억 9천 5백만원의 손해배상 소송을 제기했습니다. 한전은 공사 전 통보 및 입회 요청 미이행을 주장하나, 시공사는 한전 설비의 구조적 불안정과 보호 조치 미흡을, 수성구청은 자신들의 책임이 없다고 반박하며 법적 공방이 예상됩니다.</t>
+          <t>DL이앤씨가 상대원2구역 조합이 특정 마감재 선정을 강요했다고 주장하며, 시공사 교체 시 손해배상 청구 등 법적 대응을 할 방침이라고 밝혔다. 현재 DL이앤씨는 마감일까지 조합과 대화를 지속하며 원활한 사업 재개를 위해 노력하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>상대방(수성구청)의 자력이 충분하고, 피해 금액이 1억 9천 5백만원으로 소송금융 투자 대상으로 고려할 만한 규모입니다. 다만, 책임 소재에 대한 당사자 간 주장이 엇갈려 법적 공방이 예상되며, 집단적 피해가 아닌 단일 사건이라는 점이 적합도를 낮춥니다. (적합 조건 2, 4 해당)</t>
+          <t>상대방(상대원2구역 조합)은 재개발 사업을 추진하는 주체이므로 자력이 충분할 것으로 예상되며(적합 조건 2), 시공사 교체 시 발생할 손해배상 청구 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 기사 내용만으로는 조합의 책임이 명확하게 드러나지 않고 DL이앤씨의 일방적인 주장으로 보이며, 집단적 피해 사례는 아닙니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>1억 9천 5백만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>1 (한국전력공사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>범어네거리 지반침하 공사 중 전력 케이블 손상…한전, 수성구·시공사...</t>
+          <t>DL이앤씨  상대원2구역 조합, 특정 마감재 선정 강요했다</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>koreastocknews.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022615002043562</t>
+          <t>http://www.koreastocknews.com/news/articleView.html?idxno=117026</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-02-28 01:29:02.309276+00:00</t>
+          <t>2026-02-28 01:30:42.166246+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>대구 수성구청, 시공사</t>
+        </is>
+      </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>조합장 해임총회 예정, 시공사 교체 관련 분쟁 진행 중</t>
+          <t>한국전력공사가 수성구청과 시공사를 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 사업에서 마감재 갈등으로 시공사 교체 논의가 진행 중이며, 내달 조합장 해임총회가 예정되어 있습니다. 전문가는 시공사 교체 시 거액의 손해배상 소송과 사업 중단으로 인한 조합원 분담금 폭탄을 경고했습니다.</t>
+          <t>대구 범어네거리 지반 침하 복구공사 중 지하 전력 케이블이 손상되어 한국전력공사가 수성구청과 시공사를 상대로 1억 9천 5백만원의 손해배상 소송을 제기했습니다. 한전은 공사 전 통보 및 입회 요청 미이행을 주장하나, 시공사는 한전 설비의 구조적 불안정과 보호 조치 미흡을, 수성구청은 자신들의 책임이 없다고 반박하며 법적 공방이 예상됩니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대원2구역 재개발 조합원 다수가 '분담금 폭탄' 위험에 처해 집단적 피해 가능성이 높고(적합 조건 3), '거액의 손해배상 소송'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 시공사의 책임이 명확히 특정되지 않았고, 소송이 실제로 제기된 단계는 아닙니다.</t>
+          <t>상대방(수성구청)의 자력이 충분하고, 피해 금액이 1억 9천 5백만원으로 소송금융 투자 대상으로 고려할 만한 규모입니다. 다만, 책임 소재에 대한 당사자 간 주장이 엇갈려 법적 공방이 예상되며, 집단적 피해가 아닌 단일 사건이라는 점이 적합도를 낮춥니다. (적합 조건 2, 4 해당)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 9천 5백만원</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>조합원 다수</t>
+          <t>1 (한국전력공사)</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>'시공사 교체 혼란' 상대원2구역… 내달 14일 조합장 해임총회가 분수령</t>
+          <t>범어네거리 지반침하 공사 중 전력 케이블 손상…한전, 수성구·시공사...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=60199</t>
+          <t>https://www.imaeil.com/page/view/2026022615002043562</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-02-28 01:28:53.747328+00:00</t>
+          <t>2026-02-28 01:29:02.309276+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>피해 입증의 어려움으로 법적 분쟁 가능성 있음</t>
+          <t>조합장 해임총회 예정, 시공사 교체 관련 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>발파 작업으로 인해 유리창이 깨지고 벽이 갈라지는 등 재산 피해가 발생한 것으로 보도되었습니다. 한국건설안전학회 부회장은 피해자들이 시공사를 상대로 피해를 입증하기 어렵다고 지적하며, 법정에서 불리할 수 있다고 언급했습니다.</t>
+          <t>상대원2구역 재개발 사업에서 마감재 갈등으로 시공사 교체 논의가 진행 중이며, 내달 조합장 해임총회가 예정되어 있습니다. 전문가는 시공사 교체 시 거액의 손해배상 소송과 사업 중단으로 인한 조합원 분담금 폭탄을 경고했습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>발파 작업으로 인한 유리창 파손 및 벽 균열 등 다수의 재산 피해가 발생했을 가능성이 있으며 (집단적 피해), 피해자들이 시공사를 상대로 피해 입증에 어려움을 겪고 있어 소송금융의 지원이 필요한 상황입니다 (증거 확보 가능성). 다만, 시공사의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>상대원2구역 재개발 조합원 다수가 '분담금 폭탄' 위험에 처해 집단적 피해 가능성이 높고(적합 조건 3), '거액의 손해배상 소송'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 시공사의 책임이 명확히 특정되지 않았고, 소송이 실제로 제기된 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조합원 다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>유리창 깨지고 벽 갈라지고…발파 작업이 원인?</t>
+          <t>'시공사 교체 혼란' 상대원2구역… 내달 14일 조합장 해임총회가 분수령</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459036&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60199</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-02-28 00:25:55.724501+00:00</t>
+          <t>2026-02-28 01:28:53.747328+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>창원지법 제6민사부 1심 판결</t>
+          <t>피해 입증의 어려움으로 법적 분쟁 가능성 있음</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>창원지법은 조합원 자격을 상실한 지역주택조합 조합원 9명이 납부한 분담금 반환 소송에서 원고들의 청구를 일부 인용했다. 재판부는 조합원들의 가입 및 자격상실 시기에 따른 규약 적용을 달리하여 공제 대상을 판단했으며, 조합의 사업 수행 및 잔여 조합원 부담을 고려해 계약 조항의 공정성 주장은 받아들이지 않았다. 피고는 김해시에 3764세대 아파트를 신축하는 지역주택조합이다.</t>
+          <t>발파 작업으로 인해 유리창이 깨지고 벽이 갈라지는 등 재산 피해가 발생한 것으로 보도되었습니다. 한국건설안전학회 부회장은 피해자들이 시공사를 상대로 피해를 입증하기 어렵다고 지적하며, 법정에서 불리할 수 있다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>대규모 아파트 사업을 추진하는 지역주택조합이 피고로 자력이 충분하며(적합 조건 2), 법원 판결을 통해 조합의 분담금 반환 책임이 일부 인정되어 법적 근거가 마련되었습니다(적합 조건 1, 5). 다만, 현재 기사에 언급된 원고는 9명으로 집단적 피해 조건(수십 명 이상)에 미달하며, 계약 조항의 공정성 주장이 일부 기각되어 책임 범위가 제한적입니다.</t>
+          <t>발파 작업으로 인한 유리창 파손 및 벽 균열 등 다수의 재산 피해가 발생했을 가능성이 있으며 (집단적 피해), 피해자들이 시공사를 상대로 피해 입증에 어려움을 겪고 있어 소송금융의 지원이 필요한 상황입니다 (증거 확보 가능성). 다만, 시공사의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>창원지법, 조합원자격상실 지역주택조합 조합원의 기 납부한 분담금 반...</t>
+          <t>유리창 깨지고 벽 갈라지고…발파 작업이 원인?</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022708333776879a8c8bf58f_12</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459036&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-02-27 00:55:23.788761+00:00</t>
+          <t>2026-02-28 00:25:55.724501+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>김해시 지역주택조합</t>
+        </is>
+      </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (2심 계약자 승소 판결 파기)</t>
+          <t>창원지법 제6민사부 1심 판결</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>생활형숙박시설(생숙) 분양 계약자들이 허위·과장 광고를 이유로 시행사를 상대로 제기한 부당이득반환 청구 소송에서 대법원이 시행사의 손을 들어주며 2심 판결을 파기환송했다. 대법원은 계약서에 생숙 용도가 명시된 경우 홍보물에 주거 문구가 일부 사용되었더라도 계약 취소의 중대한 사유가 되지 않는다고 판단했다. 이 판결은 현재 잇따르는 생숙 관련 소송에 중요한 영향을 미칠 것으로 보인다.</t>
+          <t>창원지법은 조합원 자격을 상실한 지역주택조합 조합원 9명이 납부한 분담금 반환 소송에서 원고들의 청구를 일부 인용했다. 재판부는 조합원들의 가입 및 자격상실 시기에 따른 규약 적용을 달리하여 공제 대상을 판단했으며, 조합의 사업 수행 및 잔여 조합원 부담을 고려해 계약 조항의 공정성 주장은 받아들이지 않았다. 피고는 김해시에 3764세대 아파트를 신축하는 지역주택조합이다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>대법원 판결로 인해 '동기의 착오'를 근거로 한 계약 취소 주장은 어려워졌으나, '허위·과장 광고'를 이유로 한 생숙 소송이 잇따르고 있어 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가진 다른 사례 발굴 가능성은 있음. 홍보물 등 증거 확보도 용이(적합 조건 5)하나, 대법원 판례로 상대방 책임 입증 난이도가 상승하여 투자 위험이 존재함.</t>
+          <t>대규모 아파트 사업을 추진하는 지역주택조합이 피고로 자력이 충분하며(적합 조건 2), 법원 판결을 통해 조합의 분담금 반환 책임이 일부 인정되어 법적 근거가 마련되었습니다(적합 조건 1, 5). 다만, 현재 기사에 언급된 원고는 9명으로 집단적 피해 조건(수십 명 이상)에 미달하며, 계약 조항의 공정성 주장이 일부 기각되어 책임 범위가 제한적입니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>대법 '생숙분양 소송' 시행사 손 들어줬다</t>
+          <t>창원지법, 조합원자격상실 지역주택조합 조합원의 기 납부한 분담금 반...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261832270906</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022708333776879a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-26 13:19:32.288437+00:00</t>
+          <t>2026-02-27 00:55:23.788761+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>당정의 전세사기 피해자 구제 대책 논의 및 발표</t>
+          <t>대법원 파기환송 (2심 계약자 승소 판결 파기)</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 보증금 '최소보장제' 도입을 골자로 한 대책을 발표했다. 이는 피해자에게 먼저 보상하고 사후 정산하는 방식이다. 전세사기 피해는 다수에게 발생하고 피해 규모가 크지만, 가해자의 자력 확보가 어려운 경우가 많아 정부 차원의 대책이 논의되고 있다.</t>
+          <t>생활형숙박시설(생숙) 분양 계약자들이 허위·과장 광고를 이유로 시행사를 상대로 제기한 부당이득반환 청구 소송에서 대법원이 시행사의 손을 들어주며 2심 판결을 파기환송했다. 대법원은 계약서에 생숙 용도가 명시된 경우 홍보물에 주거 문구가 일부 사용되었더라도 계약 취소의 중대한 사유가 되지 않는다고 판단했다. 이 판결은 현재 잇따르는 생숙 관련 소송에 중요한 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중(당정의 구제 대책 논의)이 해당됩니다. 그러나 소송금융의 핵심인 특정 상대방의 자력 여부가 불확실하며, 기사 내용이 정부의 구제 대책 발표에 초점을 맞춰 직접적인 소송금융 투자 대상 발굴에는 추가 정보가 필요합니다.</t>
+          <t>대법원 판결로 인해 '동기의 착오'를 근거로 한 계약 취소 주장은 어려워졌으나, '허위·과장 광고'를 이유로 한 생숙 소송이 잇따르고 있어 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가진 다른 사례 발굴 가능성은 있음. 홍보물 등 증거 확보도 용이(적합 조건 5)하나, 대법원 판례로 상대방 책임 입증 난이도가 상승하여 투자 위험이 존재함.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>당정, 전세사기 피해자 보증금 '최소보장제' 도입</t>
+          <t>대법 '생숙분양 소송' 시행사 손 들어줬다</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014651</t>
+          <t>http://www.fnnews.com/news/202602261832270906</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-26 12:31:11.419563+00:00</t>
+          <t>2026-02-26 13:19:32.288437+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>정부/국회 차원 피해 구제 정책 논의 및 입법 진행 중</t>
+          <t>당정의 전세사기 피해자 구제 대책 논의 및 발표</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 임차보증금의 최대 절반까지 국가가 보전하는 '선지급 후정산' 방식의 입법을 추진한다. 더불어민주당 전세사기대책특별위원회는 26일 회의를 열고 이 같은 내용의 전세사기 피해자 구제 강화를 위한 입법을 논의했다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 보증금 '최소보장제' 도입을 골자로 한 대책을 발표했다. 이는 피해자에게 먼저 보상하고 사후 정산하는 방식이다. 전세사기 피해는 다수에게 발생하고 피해 규모가 크지만, 가해자의 자력 확보가 어려운 경우가 많아 정부 차원의 대책이 논의되고 있다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수 발생하여 집단적 피해(적합 조건 3)에 해당하며, 임차보증금이라는 큰 피해 규모(적합 조건 4)를 가지고 있다. 또한, 정부와 국회 차원에서 피해 구제를 위한 입법 절차가 진행 중(적합 조건 6)이므로 소송금융의 잠재적 수요는 높다. 다만, 기사 내용이 정책 발표에 집중되어 있어 소송 상대방의 자력이나 소송의 구체적인 진행 상황이 명확하지 않다.</t>
+          <t>적합 조건으로 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중(당정의 구제 대책 논의)이 해당됩니다. 그러나 소송금융의 핵심인 특정 상대방의 자력 여부가 불확실하며, 기사 내용이 정부의 구제 대책 발표에 초점을 맞춰 직접적인 소송금융 투자 대상 발굴에는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>수천만원~수억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>전세사기 피해자에 최대 절반 보상…'선지급 후정산' 시행</t>
+          <t>당정, 전세사기 피해자 보증금 '최소보장제' 도입</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602267298i</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014651</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-02-26 12:30:34.401493+00:00</t>
+          <t>2026-02-26 12:31:11.419563+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제 법안 논의 및 최소보장금 선지급 방안 발표</t>
+          <t>정부/국회 차원 피해 구제 정책 논의 및 입법 진행 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>복기왕 더불어민주당 의원이 전세사기 피해자 구제를 위해 '최소보장금 선지급 후정산' 방안을 발표했다. 이는 신탁사기, 공동담보주택 피해자 등 전세사기특별법 사각지대에 놓인 이들을 구제하고, 경·공매가 종료된 피해자에게도 소급 적용하는 것을 목표로 한다. 국회에서 관련 대책이 논의 중이며, 다수의 피해자가 발생한 사회적 문제이다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 임차보증금의 최대 절반까지 국가가 보전하는 '선지급 후정산' 방식의 입법을 추진한다. 더불어민주당 전세사기대책특별위원회는 26일 회의를 열고 이 같은 내용의 전세사기 피해자 구제 강화를 위한 입법을 논의했다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수에게 발생한 집단적 피해이며(적합 조건 3), 임차보증금 단위의 피해 규모가 크고(적합 조건 4), 전세사기특별법 제정 및 국회 논의 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 기사 내용만으로는 특정 소송의 상대방(가해자)의 자력이나 책임 명확성을 구체적으로 파악하기 어렵다.</t>
+          <t>전세사기 피해자가 다수 발생하여 집단적 피해(적합 조건 3)에 해당하며, 임차보증금이라는 큰 피해 규모(적합 조건 4)를 가지고 있다. 또한, 정부와 국회 차원에서 피해 구제를 위한 입법 절차가 진행 중(적합 조건 6)이므로 소송금융의 잠재적 수요는 높다. 다만, 기사 내용이 정책 발표에 집중되어 있어 소송 상대방의 자력이나 소송의 구체적인 진행 상황이 명확하지 않다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원~수억원</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>與복기왕  전세사기 피해자에 최소보장금 선지급 후정산</t>
+          <t>전세사기 피해자에 최대 절반 보상…'선지급 후정산' 시행</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022610484818610</t>
+          <t>https://www.hankyung.com/article/202602267298i</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-02-26 12:22:05.953490+00:00</t>
+          <t>2026-02-26 12:30:34.401493+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심에서 분양 계약 취소 인정</t>
+          <t>전세사기 피해자 구제 법안 논의 및 최소보장금 선지급 방안 발표</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>분양사 C회사가 병원 입점을 확정적으로 홍보했으나 무산되자, 상가를 분양받은 A씨와 B씨가 분양 계약 취소 소송을 제기했다. 서울고등법원은 분양사의 허위/과장 광고로 인한 계약 불이행을 인정하며 분양 계약 취소를 인정하는 판결을 내렸다.</t>
+          <t>복기왕 더불어민주당 의원이 전세사기 피해자 구제를 위해 '최소보장금 선지급 후정산' 방안을 발표했다. 이는 신탁사기, 공동담보주택 피해자 등 전세사기특별법 사각지대에 놓인 이들을 구제하고, 경·공매가 종료된 피해자에게도 소급 적용하는 것을 목표로 한다. 국회에서 관련 대책이 논의 중이며, 다수의 피해자가 발생한 사회적 문제이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>분양사의 허위/과장 홍보로 인한 계약 취소 건으로 상대방 책임이 명확하고(적합 조건 1), 상가 분양 계약이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 법원에서 계약 취소를 인정한 것으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 확인된 피해자가 소수이며(적합 조건 3 불충족), 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
+          <t>전세사기 피해는 다수에게 발생한 집단적 피해이며(적합 조건 3), 임차보증금 단위의 피해 규모가 크고(적합 조건 4), 전세사기특별법 제정 및 국회 논의 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 기사 내용만으로는 특정 소송의 상대방(가해자)의 자력이나 책임 명확성을 구체적으로 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>병원 확정 홍보 믿고 산 약국 상가... 입점 무산되면 계약 취소</t>
+          <t>與복기왕  전세사기 피해자에 최소보장금 선지급 후정산</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>pharmnews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.pharmnews.com/news/articleView.html?idxno=301684</t>
+          <t>https://view.asiae.co.kr/article/2026022610484818610</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-02-26 00:50:56.237054+00:00</t>
+          <t>2026-02-26 12:22:05.953490+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>김해시</t>
+          <t>C회사</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>국회의원 기자회견 및 시의 소유권 이전 소송 검토 중</t>
+          <t>서울고등법원 항소심에서 분양 계약 취소 인정</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>김해 장유여객터미널이 준공 후 2년간 개장하지 못하고 표류 중인 가운데, 김정호 국회의원이 김해시의 사용 인가 승인을 촉구했다. 김해시는 시행사 요구를 수용할 수 없으며 소유권 이전 소송을 검토 중이라고 밝혀, 시와 시행사 간의 갈등이 심화되고 있다.</t>
+          <t>분양사 C회사가 병원 입점을 확정적으로 홍보했으나 무산되자, 상가를 분양받은 A씨와 B씨가 분양 계약 취소 소송을 제기했다. 서울고등법원은 분양사의 허위/과장 광고로 인한 계약 불이행을 인정하며 분양 계약 취소를 인정하는 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>김해시라는 공공기관이 소송 상대방이 될 경우 자력이 충분하며 (적합 조건 2), 터미널 개장 지연에 대한 책임 소재를 가릴 수 있는 계약서, 공문 등 객관적 증거 확보 가능성이 높음 (적합 조건 5). 그러나 기사 내용만으로는 피해 규모가 명확히 특정되지 않고, 소송의 주체 및 청구 내용이 불분명하여 적합도를 'Medium'으로 판단.</t>
+          <t>분양사의 허위/과장 홍보로 인한 계약 취소 건으로 상대방 책임이 명확하고(적합 조건 1), 상가 분양 계약이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 법원에서 계약 취소를 인정한 것으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지 확인된 피해자가 소수이며(적합 조건 3 불충족), 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>김정호 의원  김해시, 장유여객터미널 사용 인가 즉각 승인해야</t>
+          <t>병원 확정 홍보 믿고 산 약국 상가... 입점 무산되면 계약 취소</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6083166</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=301684</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-02-25 13:23:15.352537+00:00</t>
+          <t>2026-02-26 00:50:56.237054+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr"/>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>김해시</t>
+        </is>
+      </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>강원특별자치도 법률자문단 가동</t>
+          <t>국회의원 기자회견 및 시의 소유권 이전 소송 검토 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>강원특별자치도가 전세 사기 피해자 보호를 위해 법률자문단을 가동한다. 변호사, 법무사, 공인중개사가 참여하여 보증금 반환 및 손해배상 청구 등 민·형사 소송과 법무 절차 관련 종합적인 법률 상담을 제공할 예정이다. 이는 전세 사기 피해자들의 권리 구제를 돕기 위한 공적 지원 절차의 일환이다.</t>
+          <t>김해 장유여객터미널이 준공 후 2년간 개장하지 못하고 표류 중인 가운데, 김정호 국회의원이 김해시의 사용 인가 승인을 촉구했다. 김해시는 시행사 요구를 수용할 수 없으며 소유권 이전 소송을 검토 중이라고 밝혀, 시와 시행사 간의 갈등이 심화되고 있다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>전세 사기 피해자 다수 발생으로 집단적 피해(조건 3)가 명확하며, 강원특별자치도에서 법률자문단을 가동하여 공적 절차(조건 6)가 진행 중임. 전세 사기의 특성상 피해 규모(조건 4)가 클 것으로 예상되나, 특정 상대방의 자력이나 책임 명확성(조건 1, 2)은 기사에서 직접적으로 확인하기 어려움.</t>
+          <t>김해시라는 공공기관이 소송 상대방이 될 경우 자력이 충분하며 (적합 조건 2), 터미널 개장 지연에 대한 책임 소재를 가릴 수 있는 계약서, 공문 등 객관적 증거 확보 가능성이 높음 (적합 조건 5). 그러나 기사 내용만으로는 피해 규모가 명확히 특정되지 않고, 소송의 주체 및 청구 내용이 불분명하여 적합도를 'Medium'으로 판단.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>강원특별자치도, 전세 사기 피해자 보호 '법률자문단 가동'</t>
+          <t>김정호 의원  김해시, 장유여객터미널 사용 인가 즉각 승인해야</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250269</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6083166</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-02-25 13:17:15.557381+00:00</t>
+          <t>2026-02-25 13:23:15.352537+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>청구소송 1심 판결 선고</t>
+          <t>강원특별자치도 법률자문단 가동</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>A아파트 입주자대표회의가 사업주체 B사를 상대로 미정산 관리계약 미지출금 4100여만 원의 반환을 청구하는 소송에서 승소 판결을 받았다. 하지만 유사 사건에서 법원 판단이 엇갈리는 경우가 있어, 이 문제에 대한 법적 다툼은 계속될 것으로 보인다.</t>
+          <t>강원특별자치도가 전세 사기 피해자 보호를 위해 법률자문단을 가동한다. 변호사, 법무사, 공인중개사가 참여하여 보증금 반환 및 손해배상 청구 등 민·형사 소송과 법무 절차 관련 종합적인 법률 상담을 제공할 예정이다. 이는 전세 사기 피해자들의 권리 구제를 돕기 위한 공적 지원 절차의 일환이다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 입주자대표회의가 다수 입주자를 대표하므로 간접적인 집단적 피해(적합 조건 3)로 볼 수 있습니다. 그러나 피해 금액이 소송금융 투자 대상으로 보기에 상대적으로 작고(4100여만 원), 상대방의 자력이 대기업 수준으로 명확히 확인되지 않는 점이 한계입니다.</t>
+          <t>전세 사기 피해자 다수 발생으로 집단적 피해(조건 3)가 명확하며, 강원특별자치도에서 법률자문단을 가동하여 공적 절차(조건 6)가 진행 중임. 전세 사기의 특성상 피해 규모(조건 4)가 클 것으로 예상되나, 특정 상대방의 자력이나 책임 명확성(조건 1, 2)은 기사에서 직접적으로 확인하기 어려움.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>4100여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>A아파트 입주자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>관리계약 '미정산' 약정 시 미지출금 미반환? 법원 판단 갈렸다</t>
+          <t>강원특별자치도, 전세 사기 피해자 보호 '법률자문단 가동'</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167734</t>
+          <t>https://www.kukinews.com/article/view/kuk202602250269</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:58.190226+00:00</t>
+          <t>2026-02-25 13:17:15.557381+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>남원시</t>
+          <t>B사 (A아파트 사업주체)</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>모노레일 사업 관련 손해배상 문제 진행 중</t>
+          <t>청구소송 1심 판결 선고</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>최경식 남원시장이 모노레일 사업과 관련된 500억원대 손해배상 문제로 인해 불출마를 선언했습니다. 이 문제는 지역사회에 큰 파장과 충격을 안겨주었으며, 최 시장은 SNS를 통해 불출마를 밝힌 외에 공식적인 입장을 표명하지 않고 있습니다.</t>
+          <t>A아파트 입주자대표회의가 사업주체 B사를 상대로 미정산 관리계약 미지출금 4100여만 원의 반환을 청구하는 소송에서 승소 판결을 받았다. 하지만 유사 사건에서 법원 판단이 엇갈리는 경우가 있어, 이 문제에 대한 법적 다툼은 계속될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>모노레일 사업과 관련된 500억원대 손해배상 문제로 피해 규모가 크고(적합 조건 4), 상대방이 남원시 또는 관련 공공기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 기사 내용만으로는 상대방 책임의 명확성, 구체적인 피해자 수, 증거 확보 여부 등이 불분명합니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 입주자대표회의가 다수 입주자를 대표하므로 간접적인 집단적 피해(적합 조건 3)로 볼 수 있습니다. 그러나 피해 금액이 소송금융 투자 대상으로 보기에 상대적으로 작고(4100여만 원), 상대방의 자력이 대기업 수준으로 명확히 확인되지 않는 점이 한계입니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>500억원대</t>
+          <t>4100여만 원</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A아파트 입주자 다수</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>최경식 남원시장 '불출마 선언' 배경 의구심...진짜 속내는?</t>
+          <t>관리계약 '미정산' 약정 시 미지출금 미반환? 법원 판단 갈렸다</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>jbsori.com</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>http://www.jbsori.com/news/articleView.html?idxno=16926</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167734</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-02-24 00:40:46.339486+00:00</t>
+          <t>2026-02-25 00:56:58.190226+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>남원시</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>공공재개발 시공사 입찰 제동 관련 본안 소송 진행 중</t>
+          <t>모노레일 사업 관련 손해배상 문제 진행 중</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>광명7구역 공공재개발 사업의 시공사 입찰이 전격 제동되어 사업 추진이 중단된 상황입니다. 주민대표회의가 진행한 입찰에 문제가 제기되어, 향후 본안 소송 결과에 따라 사업의 정상화 여부가 결정될 예정입니다.</t>
+          <t>최경식 남원시장이 모노레일 사업과 관련된 500억원대 손해배상 문제로 인해 불출마를 선언했습니다. 이 문제는 지역사회에 큰 파장과 충격을 안겨주었으며, 최 시장은 SNS를 통해 불출마를 밝힌 외에 공식적인 입장을 표명하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>광명7구역 공공재개발 사업 지연으로 다수의 주민들이 피해를 입을 가능성이 있으며, 입찰 관련 문서 등 증거 확보가 용이할 것으로 보입니다. 다만, 기사에서 소송 상대방 및 책임 소재가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>모노레일 사업과 관련된 500억원대 손해배상 문제로 피해 규모가 크고(적합 조건 4), 상대방이 남원시 또는 관련 공공기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 기사 내용만으로는 상대방 책임의 명확성, 구체적인 피해자 수, 증거 확보 여부 등이 불분명합니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500억원대</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>[도시정비시장 풍향계] 광명7구역 공공재개발 시공사 입찰 전격 제동</t>
+          <t>최경식 남원시장 '불출마 선언' 배경 의구심...진짜 속내는?</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>jbsori.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231143205700566</t>
+          <t>http://www.jbsori.com/news/articleView.html?idxno=16926</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-02-23 12:46:30.984792+00:00</t>
+          <t>2026-02-24 00:40:46.339486+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>시공사 선정 과정 중 서류 미제출 논란 및 갈등 봉합 시도</t>
+          <t>공공재개발 시공사 입찰 제동 관련 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>서울 성수4지구 재개발 시공사 선정 과정에서 대우건설이 조합 요구 서류를 미제출하고 허위사실을 유포하며 논란이 발생했다. 대우건설은 사과문을 제출하고 공동 합의서에 서명하며 갈등 봉합을 시도했으나, 조합원들 사이에서는 여전히 혼선이 지속되고 있다. 총 공사비 1조 3천억 원 규모의 사업으로, 시공사 선정 절차의 투명성 문제가 쟁점이다.</t>
+          <t>광명7구역 공공재개발 사업의 시공사 입찰이 전격 제동되어 사업 추진이 중단된 상황입니다. 주민대표회의가 진행한 입찰에 문제가 제기되어, 향후 본안 소송 결과에 따라 사업의 정상화 여부가 결정될 예정입니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>대우건설이라는 자력 있는 대기업이 연루되어 있고(적합 조건 2), 서류 미제출 및 허위사실 유포에 대한 사과문 제출로 책임이 명확해 보이며(적합 조건 1), 증거 확보도 용이합니다(적합 조건 5). 그러나 현재는 갈등 봉합 단계로 구체적인 금전적 피해가 명확히 드러나지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>광명7구역 공공재개발 사업 지연으로 다수의 주민들이 피해를 입을 가능성이 있으며, 입찰 관련 문서 등 증거 확보가 용이할 것으로 보입니다. 다만, 기사에서 소송 상대방 및 책임 소재가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>성수4지구 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>1.4조 성수4지구 수주전, 대우건설 사과에도 '혼선 지속' [정비사업 디코...</t>
+          <t>[도시정비시장 풍향계] 광명7구역 공공재개발 시공사 입찰 전격 제동</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/103533</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602231143205700566</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-02-23 12:44:34.002539+00:00</t>
+          <t>2026-02-23 12:46:30.984792+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr"/>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>대우건설</t>
+        </is>
+      </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>소유권이전등기청구 소송 진행 중</t>
+          <t>시공사 선정 과정 중 서류 미제출 논란 및 갈등 봉합 시도</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>재건축 사업시행자가 사업비 정산 완료 후에도 공동주택의 부대시설, 복리시설 또는 일부 토지에 대한 소유권 이전등기를 이행하지 않아 분양자들이 소송을 제기하고 있다. 이는 재건축 사업의 완료 단계에서 발생하는 소유권 관련 분쟁으로, 다수의 분양자가 피해를 입을 가능성이 있다.</t>
+          <t>서울 성수4지구 재개발 시공사 선정 과정에서 대우건설이 조합 요구 서류를 미제출하고 허위사실을 유포하며 논란이 발생했다. 대우건설은 사과문을 제출하고 공동 합의서에 서명하며 갈등 봉합을 시도했으나, 조합원들 사이에서는 여전히 혼선이 지속되고 있다. 총 공사비 1조 3천억 원 규모의 사업으로, 시공사 선정 절차의 투명성 문제가 쟁점이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>재건축 사업시행자가 정산 완료 후에도 소유권 이전등기를 이행하지 않아 상대방 책임이 비교적 명확하며(적합 조건 1), 공동주택 분양자 다수가 피해를 입을 가능성이 있어 집단적 피해(적합 조건 3)에 해당한다. 소유권 이전등기 관련 문서 등 객관적 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 상대방의 자력이나 구체적인 피해 규모는 추가 확인이 필요하다.</t>
+          <t>대우건설이라는 자력 있는 대기업이 연루되어 있고(적합 조건 2), 서류 미제출 및 허위사실 유포에 대한 사과문 제출로 책임이 명확해 보이며(적합 조건 1), 증거 확보도 용이합니다(적합 조건 5). 그러나 현재는 갈등 봉합 단계로 구체적인 금전적 피해가 명확히 드러나지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>공동주택 분양자 다수</t>
+          <t>성수4지구 조합원 다수</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>재건축 관리처분계획인가 고시에 따른 당연 점유승계 여부</t>
+          <t>1.4조 성수4지구 수주전, 대우건설 사과에도 '혼선 지속' [정비사업 디코...</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>housingherald.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60884</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/103533</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-02-23 12:42:54.721696+00:00</t>
+          <t>2026-02-23 12:44:34.002539+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>경남도 전세사기 피해 신청 접수 및 국토부 전달, 피해자 결정 절차 진행 중</t>
+          <t>소유권이전등기청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>경남도는 전세사기 피해자 지원에 적극 나서고 있으며, 2023년부터 1090건 이상의 전세사기 피해 신청이 접수되었습니다. 도는 피해 신청을 신속히 조사하여 국토교통부에 전달하고 피해자 결정을 돕고 있으며, 국토부는 저금리 대출, 긴급거처 월세, 이사비 등을 지원할 계획입니다. 이 기사는 경남도의 주거복지 서비스 전반을 다루고 있습니다.</t>
+          <t>재건축 사업시행자가 사업비 정산 완료 후에도 공동주택의 부대시설, 복리시설 또는 일부 토지에 대한 소유권 이전등기를 이행하지 않아 분양자들이 소송을 제기하고 있다. 이는 재건축 사업의 완료 단계에서 발생하는 소유권 관련 분쟁으로, 다수의 분양자가 피해를 입을 가능성이 있다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>집단적 피해(1000건 이상), 공적 절차(경남도 조사 및 국토부 전달) 진행 중으로 피해 사실이 공식적으로 인정되고 증거 확보 가능성이 높습니다. 하지만 소송 상대방이 특정되지 않았고, 상대방의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
+          <t>재건축 사업시행자가 정산 완료 후에도 소유권 이전등기를 이행하지 않아 상대방 책임이 비교적 명확하며(적합 조건 1), 공동주택 분양자 다수가 피해를 입을 가능성이 있어 집단적 피해(적합 조건 3)에 해당한다. 소유권 이전등기 관련 문서 등 객관적 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 상대방의 자력이나 구체적인 피해 규모는 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>1090건 이상</t>
+          <t>공동주택 분양자 다수</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>경남도, 더 두텁고 촘촘한 주거복지 서비스 제공</t>
+          <t>재건축 관리처분계획인가 고시에 따른 당연 점유승계 여부</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>housingherald.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=465943</t>
+          <t>https://www.housingherald.co.kr/news/articleView.html?idxno=60884</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-02-22 12:27:12.995651+00:00</t>
+          <t>2026-02-23 12:42:54.721696+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>3년간 재판 진행 후 판결 선고되었을 가능성 높으나 피해액 미회수 상태</t>
+          <t>경남도 전세사기 피해 신청 접수 및 국토부 전달, 피해자 결정 절차 진행 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>배우 김광규가 11년간 모은 돈과 빚을 포함해 총 1억 2천만원의 전세 사기를 당했다고 고백했습니다. 공인중개사가 집주인 대리인인 척 전세보증금을 가로챈 사건으로, 김광규는 3년간 재판을 진행했으나 아직 피해액을 돌려받지 못했습니다. 이 사건은 한 빌라의 다수 세입자를 대상으로 한 집단적 피해로 추정됩니다.</t>
+          <t>경남도는 전세사기 피해자 지원에 적극 나서고 있으며, 2023년부터 1090건 이상의 전세사기 피해 신청이 접수되었습니다. 도는 피해 신청을 신속히 조사하여 국토교통부에 전달하고 피해자 결정을 돕고 있으며, 국토부는 저금리 대출, 긴급거처 월세, 이사비 등을 지원할 계획입니다. 이 기사는 경남도의 주거복지 서비스 전반을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>공인중개사의 명확한 전세 사기 행위로 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건으로 보이며(적합 조건 3), 피해 규모도 상당합니다(적합 조건 4). 이미 3년간 재판이 진행되어 증거 확보 및 법적 판단이 이루어졌을 가능성이 높습니다(적합 조건 5). 그러나 피해액을 '지금까지도 못 받았다'는 점에서 상대방의 자력 부족으로 인한 회수 가능성이 낮아 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>집단적 피해(1000건 이상), 공적 절차(경남도 조사 및 국토부 전달) 진행 중으로 피해 사실이 공식적으로 인정되고 증거 확보 가능성이 높습니다. 하지만 소송 상대방이 특정되지 않았고, 상대방의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>1억 2천만원 (김광규 개인 피해액, 다수 피해자 총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>다수 (빌라 전체 세입자)</t>
+          <t>1090건 이상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>김광규, 11년 모은 1억 2천 전세 사기 당했다... 한강에 많이 가 ('데이앤...</t>
+          <t>경남도, 더 두텁고 촘촘한 주거복지 서비스 제공</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-21/202602210100134180009388</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=465943</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-02-22 00:33:25.531297+00:00</t>
+          <t>2026-02-22 12:27:12.995651+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>건설·부동산</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr"/>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>공인중개사</t>
+        </is>
+      </c>
       <c r="D170" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>3년간 재판 진행 후 판결 선고되었을 가능성 높으나 피해액 미회수 상태</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>배우 김광규가 11년간 모은 돈과 빚을 포함해 총 1억 2천만원의 전세 사기를 당했다고 고백했습니다. 공인중개사가 집주인 대리인인 척 전세보증금을 가로챈 사건으로, 김광규는 3년간 재판을 진행했으나 아직 피해액을 돌려받지 못했습니다. 이 사건은 한 빌라의 다수 세입자를 대상으로 한 집단적 피해로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>공인중개사의 명확한 전세 사기 행위로 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건으로 보이며(적합 조건 3), 피해 규모도 상당합니다(적합 조건 4). 이미 3년간 재판이 진행되어 증거 확보 및 법적 판단이 이루어졌을 가능성이 높습니다(적합 조건 5). 그러나 피해액을 '지금까지도 못 받았다'는 점에서 상대방의 자력 부족으로 인한 회수 가능성이 낮아 투자 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>1억 2천만원 (김광규 개인 피해액, 다수 피해자 총액 미상)</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>다수 (빌라 전체 세입자)</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>김광규, 11년 모은 1억 2천 전세 사기 당했다... 한강에 많이 가 ('데이앤...</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-02-21/202602210100134180009388</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:33:25.531297+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>건설·부동산</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr"/>
+      <c r="D171" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
+      <c r="E171" t="inlineStr">
         <is>
           <t>전세사기 피해자 신속 조사 시스템 가동, 국토교통부 전달 예정</t>
         </is>
       </c>
-      <c r="F170" t="inlineStr">
+      <c r="F171" t="inlineStr">
         <is>
           <t>경상남도가 취약계층 주거 안정을 위해 주거급여 확대, 임대보증금 무이자 지원 등 다양한 정책을 추진합니다. 특히 전세사기 피해에 대응하여 2023년부터 1090건, 올해 2월까지 90건이 접수된 피해 사례에 대해 신속 조사 시스템을 가동하고, 피해자 결정을 앞당겨 지원할 방침입니다.</t>
         </is>
       </c>
-      <c r="G170" t="inlineStr">
+      <c r="G171" t="inlineStr">
         <is>
           <t>경남도에 접수된 전세사기 피해가 1180건 이상으로 집단적 피해가 명확하고, 피해 규모가 크며, 경남도에서 피해자 신속 조사 시스템을 가동하는 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 소송 상대방이 특정 대기업이나 자력 있는 기관이 아닌 개별 사기범들로, 이들의 자력 여부가 불확실하여 소송금융 투자 대상으로서의 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H170" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I170" t="inlineStr">
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
         <is>
           <t>1180건 이상</t>
         </is>
       </c>
-      <c r="J170" t="inlineStr">
+      <c r="J171" t="inlineStr">
         <is>
           <t>경남도, 취약계층 '주거 사각지대' 틈새 메운다</t>
         </is>
       </c>
-      <c r="K170" t="inlineStr">
+      <c r="K171" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L170" t="inlineStr">
+      <c r="L171" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M170" t="inlineStr">
+      <c r="M171" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6474272?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260221112941</t>
         </is>
       </c>
-      <c r="N170" t="inlineStr">
+      <c r="N171" t="inlineStr">
         <is>
           <t>2026-02-22 00:22:23.422457+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N170"/>
+  <autoFilter ref="A1:N171"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>