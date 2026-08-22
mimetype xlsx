--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -534,229 +534,293 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>워싱턴 컨벤션센터 소송 패소 및 손해배상 명령 확정</t>
+          <t>시공사 선정 총회 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국 인프라 건설업체 사우스랜드 홀딩스가 '워싱턴 컨벤션센터 소송' 패소 여파로 2025년 3억 달러 순손실을 기록했습니다. 법원은 회사에 5,710만 달러의 손해배상 지급을 명령했으며, 회사는 총 8,910만 달러를 장기 충당부채로 인식했습니다. 현재 회사는 재무 안정성 확보를 위한 전략적 구조조정을 진행 중입니다.</t>
+          <t>DL이앤씨가 압구정5구역 재건축 시공권 확보를 위해 세대당 4억2천만원 절감, 확정 공사비, 공기 단축 등 실익 중심의 사업 구조를 제안했다. 현대건설과 경쟁하며 30일 시공자 선정 총회를 앞두고 있으며, 공사비 리스크 차단과 금융 비용 절감에 초점을 맞춘 전략을 내세웠다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 사건은 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 원고의 소송 진행을 지원하는 것이 목적이나, 기사 내용은 피고인 사우스랜드 홀딩스가 이미 패소하여 판결이 확정된 상태를 다루고 있습니다. 따라서 신규 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>이 기사는 재건축 시공사 선정을 위한 건설사들의 입찰 경쟁에 대한 내용으로, 소송금융의 대상이 되는 법적 분쟁이나 피해 발생 사실이 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>약 8,910만 달러 (약 1,283억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>사우스랜드 홀딩스(SLND), 소송 직격탄에 3억 달러 적자…20억 달러 수주...</t>
+          <t>세대당 4억원 절감 ... DL이앤씨, 압구정5구역 주효전락은  실리</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/343843</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=219768</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-27 12:46:27.203799+00:00</t>
+          <t>2026-06-29 07:01:18.262846+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>공공공사 CM 방식의 구조적 문제점 개선 논의 중</t>
+          <t>워싱턴 컨벤션센터 소송 패소 및 손해배상 명령 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>공공공사에서 감독권한대행 CM 방식의 구조적 맹점으로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명해 소송이나 감사로 이어지는 문제가 지적되었습니다. 정부는 이러한 문제점을 해결하기 위해 CM 방식에 대한 개선을 추진할 예정입니다.</t>
+          <t>미국 인프라 건설업체 사우스랜드 홀딩스가 '워싱턴 컨벤션센터 소송' 패소 여파로 2025년 3억 달러 순손실을 기록했습니다. 법원은 회사에 5,710만 달러의 손해배상 지급을 명령했으며, 회사는 총 8,910만 달러를 장기 충당부채로 인식했습니다. 현재 회사는 재무 안정성 확보를 위한 전략적 구조조정을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 공공공사 CM 방식의 구조적 문제로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명하다는 점을 지적합니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 부합하지 않아 투자 대상으로서의 명확성이 떨어집니다. 또한, 특정 사건이나 피해 규모, 피해자 수가 명시되지 않아 구체적인 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>본 사건은 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 원고의 소송 진행을 지원하는 것이 목적이나, 기사 내용은 피고인 사우스랜드 홀딩스가 이미 패소하여 판결이 확정된 상태를 다루고 있습니다. 따라서 신규 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
+          <t>약 8,910만 달러 (약 1,283억 원)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>공공공사 '감독권한대행' CM방식 칼댄다</t>
+          <t>사우스랜드 홀딩스(SLND), 소송 직격탄에 3억 달러 적자…20억 달러 수주...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041231076970793</t>
+          <t>https://www.tokenpost.kr/news/market/343843</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-05 00:38:18.543191+00:00</t>
+          <t>2026-03-27 12:46:27.203799+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>건설</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>공공공사 CM 방식의 구조적 문제점 개선 논의 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>공공공사에서 감독권한대행 CM 방식의 구조적 맹점으로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명해 소송이나 감사로 이어지는 문제가 지적되었습니다. 정부는 이러한 문제점을 해결하기 위해 CM 방식에 대한 개선을 추진할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사는 공공공사 CM 방식의 구조적 문제로 인해 안전사고 발생 시 발주청과 CM사 간 책임 소재가 불분명하다는 점을 지적합니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 부합하지 않아 투자 대상으로서의 명확성이 떨어집니다. 또한, 특정 사건이나 피해 규모, 피해자 수가 명시되지 않아 구체적인 소송금융 투자 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>공공공사 '감독권한대행' CM방식 칼댄다</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>dnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041231076970793</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:38:18.543191+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>건설</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>건설공제조합</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F4" t="inlineStr">
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
         <is>
           <t>국내 종합건설업체의 대다수를 차지하는 중소기업들이 대규모 손해배상금과 소송 비용을 자체적으로 감당하기 어려운 실정이다. 이로 인해 피해자 보상이 지연되거나 불충분해질 우려가 있어, 건설공제조합의 '건설기업 중대사고 배상책임공제' 가입이 증가하고 있다. 이는 건설기업의 재정적 부담을 덜고 피해자 보호를 강화하기 위한 움직임으로 해석된다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 사고에 대한 분석이 아닌, 건설업계의 일반적인 보험 가입 동향에 대한 보도입니다. 따라서 소송 상대방의 책임 명확성, 구체적인 피해 규모, 증거 유무 등을 파악할 수 없어 소송금융 투자 대상으로 적합도를 판단하기 어렵습니다. 다만, 중소 건설기업의 자력 부족 문제를 언급하며 배상책임공제 가입 증가를 다루고 있어, 향후 중대사고 발생 시 공제조합을 통한 배상 가능성은 시사합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>건설공제조합, '건설기업 중대사고 배상책임공제' 가입 증가</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>smedaily.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352440</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-28 01:22:36.540226+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>