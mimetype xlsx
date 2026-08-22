--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,822 +539,890 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 2심 진행 중, 검찰 공소장 변경 신청</t>
+          <t>검찰 보완수사 진행 중, 2년 3개월째 종결되지 않음</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>검찰이 김성태 전 쌍방울 회장의 '대북송금' 사건 2심에서 뇌물공여 판단을 추가하는 공소장 변경을 신청했습니다. 1심에서는 제3자 뇌물공여 혐의에 대해 공소기각 판결이 내려진 바 있으며, 현재 외국환거래 혐의에 뇌물공여가 상상적 경합으로 추가될 예정입니다.</t>
+          <t>화물차 지입 사기 사건으로 다수의 피해자가 발생했으며, 검찰 수사가 2년 3개월째 진행 중이나 아직 종결되지 않고 있습니다. 검찰의 두 차례 보완수사 요구가 있었으며, 피해자들은 장기화되는 수사로 인해 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 사건은 김성태 전 쌍방울 회장에 대한 뇌물공여 및 외국환거래법 위반 혐의에 대한 형사 재판으로, 소송금융이 지원하는 민사상 손해배상 청구 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>집단적 피해 가능성(피해자들), 공적 절차 진행 중(검찰 수사 및 보완수사), 증거 확보 가능성(수사 진행) 조건에 해당합니다. 사기 사건의 특성상 상대방 책임이 명확할 것으로 보이나, 상대방의 자력이나 구체적인 피해 규모가 기사에서 확인되지 않아 'High' 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독]檢, '대북송금' 김성태 2심서 '뇌물공여 판단' 공소장 변경 신청</t>
+          <t>다시 수사해라  檢 보완수사 요구, 반년 만에 6만건</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6125100</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3418076</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 00:28:00.206925+00:00</t>
+          <t>2026-07-21 07:00:11.970760+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>권진영 대표 횡령 혐의 2심 징역 4년 선고</t>
+          <t>형사 2심 진행 중, 검찰 공소장 변경 신청</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>후크엔터테인먼트 권진영 대표가 100억 원대 회사 자금을 횡령한 혐의로 2심에서 징역 4년형을 선고받았습니다. 이승기는 권 대표로부터 18년간 음원 수익을 정산받지 못했으며, 권 대표는 이승기를 '나쁜 사람'으로 만들었다는 비판을 받았습니다. 이번 판결로 권 대표의 횡령 사실이 명확해지면서 이승기 등 피해 연예인들의 민사상 손해배상 청구 가능성이 커졌습니다.</t>
+          <t>검찰이 김성태 전 쌍방울 회장의 '대북송금' 사건 2심에서 뇌물공여 판단을 추가하는 공소장 변경을 신청했습니다. 1심에서는 제3자 뇌물공여 혐의에 대해 공소기각 판결이 내려진 바 있으며, 현재 외국환거래 혐의에 뇌물공여가 상상적 경합으로 추가될 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>권진영 대표가 100억 원대 횡령 혐의로 2심에서 징역형을 선고받아 책임이 명확하며(적합 조건 1), 횡령액 규모가 크고 이승기 외 다수 연예인의 피해 가능성이 있어(적합 조건 3, 4) 소송금융 투자에 적합합니다. 이미 형사 재판 2심 판결이 나와 객관적 증거 확보가 용이하며(적합 조건 5, 6), 민사상 손해배상 소송의 가능성이 높습니다.</t>
+          <t>이 사건은 김성태 전 쌍방울 회장에 대한 뇌물공여 및 외국환거래법 위반 혐의에 대한 형사 재판으로, 소송금융이 지원하는 민사상 손해배상 청구 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>100억 원대 (횡령액 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 (이승기 외 소속 연예인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>돈 얘기에 이승기 나쁜 사람 만들더니…'경제 사범'된 권진영 대표 [ST이...</t>
+          <t>[단독]檢, '대북송금' 김성태 2심서 '뇌물공여 판단' 공소장 변경 신청</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105938226378</t>
+          <t>https://www.news1.kr/society/general-society/6125100</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 12:44:03.525761+00:00</t>
+          <t>2026-04-05 00:28:00.206925+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>권진영 대표</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>손해배상 소송 2차 변론, 약정금 소송 5차 변론</t>
+          <t>권진영 대표 횡령 혐의 2심 징역 4년 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서울서부지법에서 횡령 등 특정경제범죄가중처벌등에관한법률위반 관련 손해배상 소송의 2차 변론이, 서울중앙지법에서 알선수재 혐의 관련 약정금 소송의 5차 변론이 진행될 예정입니다. 기사는 법원 변론 기일 정보만을 담고 있어 사건의 구체적인 내용은 파악하기 어렵습니다.</t>
+          <t>후크엔터테인먼트 권진영 대표가 100억 원대 회사 자금을 횡령한 혐의로 2심에서 징역 4년형을 선고받았습니다. 이승기는 권 대표로부터 18년간 음원 수익을 정산받지 못했으며, 권 대표는 이승기를 '나쁜 사람'으로 만들었다는 비판을 받았습니다. 이번 판결로 권 대표의 횡령 사실이 명확해지면서 이승기 등 피해 연예인들의 민사상 손해배상 청구 가능성이 커졌습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 법원의 변론 기일 정보만을 제공하며, 소송금융 투자 적합도를 판단하는 데 필수적인 정보(상대방 특정, 책임 명확성, 자력, 피해 규모, 증거 유무 등)가 전혀 없습니다. 정보 부족으로 인해 적합 조건을 확인할 수 없습니다.</t>
+          <t>권진영 대표가 100억 원대 횡령 혐의로 2심에서 징역형을 선고받아 책임이 명확하며(적합 조건 1), 횡령액 규모가 크고 이승기 외 다수 연예인의 피해 가능성이 있어(적합 조건 3, 4) 소송금융 투자에 적합합니다. 이미 형사 재판 2심 판결이 나와 객관적 증거 확보가 용이하며(적합 조건 5, 6), 민사상 손해배상 소송의 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 원대 (횡령액 기준)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (이승기 외 소속 연예인)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>【오늘의 법조】 2026년 3월 27일</t>
+          <t>돈 얘기에 이승기 나쁜 사람 만들더니…'경제 사범'된 권진영 대표 [ST이...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218438</t>
+          <t>http://www.stoo.com/article.php?aid=105938226378</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 00:45:46.842756+00:00</t>
+          <t>2026-04-04 12:44:03.525761+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>필자가 서울중앙지검에 고발장을 접수하여 검찰 수사 진행 중. 과거 19억 원 배임 건에 대해서도 대검찰청 재기수사명령이 내려진 상태. 미국 뉴욕주법원에서 관련 소송 진행 중.</t>
+          <t>손해배상 소송 2차 변론, 약정금 소송 5차 변론</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>TV조선 방정오 부사장이 대주주인 ㈜하이그라운드에서 500만 달러(약 60억 원)가 가상자산 라이센스 사업 명목으로 우회 송금된 배임 혐의가 제기되었습니다. 필자는 방정오 부사장을 서울중앙지검에 고발했으며, 텔레그램 메시지 등 구체적인 증거가 확보된 상태입니다. 과거 19억 원 배임 건에 대해서도 재기수사명령이 내려지는 등 검찰 수사가 진행 중입니다.</t>
+          <t>서울서부지법에서 횡령 등 특정경제범죄가중처벌등에관한법률위반 관련 손해배상 소송의 2차 변론이, 서울중앙지법에서 알선수재 혐의 관련 약정금 소송의 5차 변론이 진행될 예정입니다. 기사는 법원 변론 기일 정보만을 담고 있어 사건의 구체적인 내용은 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (텔레그램 메시지 등 증거), 상대방에게 자력이 충분함 (TV조선 대주주), 피해 규모가 큼 (500만 달러), 증거가 있거나 확보 가능함 (회계감사보고서, 소송 기록, 텔레그램), 이미 공적 절차가 진행 중임 (검찰 고발). 이처럼 다수의 적합 조건에 해당하며, 부적합 조건은 없습니다.</t>
+          <t>기사는 법원의 변론 기일 정보만을 제공하며, 소송금융 투자 적합도를 판단하는 데 필수적인 정보(상대방 특정, 책임 명확성, 자력, 피해 규모, 증거 유무 등)가 전혀 없습니다. 정보 부족으로 인해 적합 조건을 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>500만 달러 (약 60억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>TV조선 방정오가 대주주인 곳에서 벌어진 수상한 일들</t>
+          <t>【오늘의 법조】 2026년 3월 27일</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217186&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218438</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 00:39:54.490350+00:00</t>
+          <t>2026-03-27 00:45:46.842756+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>방정오</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>사기 및 횡령 혐의로 1심에서 징역 4년 선고, 피고인 검거 및 교도소 수감. 사실혼 배우자 범인은닉 혐의로 기소.</t>
+          <t>필자가 서울중앙지검에 고발장을 접수하여 검찰 수사 진행 중. 과거 19억 원 배임 건에 대해서도 대검찰청 재기수사명령이 내려진 상태. 미국 뉴욕주법원에서 관련 소송 진행 중.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 물류 사업 명목으로 3명에게 4억 원을 편취하고 법인 자금 3,500만 원을 횡령한 혐의로 1심에서 징역 4년을 선고받았다. A 씨는 재판 중 잠적했으나 사실혼 배우자의 도움을 받아 도피하던 중 검거되어 수감되었고, 사실혼 배우자도 범인은닉 혐의로 기소되었다. 피해자들은 A 씨에 대한 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>TV조선 방정오 부사장이 대주주인 ㈜하이그라운드에서 500만 달러(약 60억 원)가 가상자산 라이센스 사업 명목으로 우회 송금된 배임 혐의가 제기되었습니다. 필자는 방정오 부사장을 서울중앙지검에 고발했으며, 텔레그램 메시지 등 구체적인 증거가 확보된 상태입니다. 과거 19억 원 배임 건에 대해서도 재기수사명령이 내려지는 등 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>A 씨는 사기 및 횡령 혐의로 1심에서 징역 4년 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5), 피해 금액이 4억 원 이상으로 규모가 크고(적합 조건 4), 검찰 수사 및 형사 재판이 진행되어 공적 절차가 이미 진행 중이다(적합 조건 6). 다만, 상대방의 자력 부족 가능성과 피해자 수가 적은 점은 투자 시 고려해야 할 요소이다.</t>
+          <t>상대방 책임이 비교적 명확함 (텔레그램 메시지 등 증거), 상대방에게 자력이 충분함 (TV조선 대주주), 피해 규모가 큼 (500만 달러), 증거가 있거나 확보 가능함 (회계감사보고서, 소송 기록, 텔레그램), 이미 공적 절차가 진행 중임 (검찰 고발). 이처럼 다수의 적합 조건에 해당하며, 부적합 조건은 없습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>4억 3,500만 원</t>
+          <t>500만 달러 (약 60억 원)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>재판 앞두고 잠적한 40대 검거…도피 도운 사실혼 배우자도 기소</t>
+          <t>TV조선 방정오가 대주주인 곳에서 벌어진 수상한 일들</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507887&amp;ref=A</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217186&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-13 12:30:51.830759+00:00</t>
+          <t>2026-03-23 00:39:54.490350+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>화천대유자산관리 외 대장동 일당</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>배당결의 무효확인 소송 1차 변론 진행, 대장동 형사사건 2심 공판 예정</t>
+          <t>사기 및 횡령 혐의로 1심에서 징역 4년 선고, 피고인 검거 및 교도소 수감. 사실혼 배우자 범인은닉 혐의로 기소.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 재산 추적에 속도를 내고 있습니다. 화천대유의 미정산 수익금 828억원에 대한 가압류를 신청하여 법원이 이를 받아들였으며, 성남도시개발공사는 민간업자들에게 지급된 약 4000억원대 배당이 정관과 상법을 위반했다며 배당결의 무효확인 소송을 진행 중입니다. 대장동 형사사건 2심 공판 결과가 민사 환수 소송에도 영향을 줄 것으로 예상됩니다.</t>
+          <t>40대 남성 A 씨가 물류 사업 명목으로 3명에게 4억 원을 편취하고 법인 자금 3,500만 원을 횡령한 혐의로 1심에서 징역 4년을 선고받았다. A 씨는 재판 중 잠적했으나 사실혼 배우자의 도움을 받아 도피하던 중 검거되어 수감되었고, 사실혼 배우자도 범인은닉 혐의로 기소되었다. 피해자들은 A 씨에 대한 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(화천대유 및 대장동 일당)의 책임이 검찰 수사보고서 및 법원의 가압류 인용으로 명확하며, 828억원 규모의 미정산 수익금 가압류와 4000억원대 배당 무효 소송이 진행되는 등 피해 규모와 상대방의 자력이 충분합니다. 또한, 형사사건 2심 공판이 진행 중으로 공적 절차가 병행되고 있습니다.</t>
+          <t>A 씨는 사기 및 횡령 혐의로 1심에서 징역 4년 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5), 피해 금액이 4억 원 이상으로 규모가 크고(적합 조건 4), 검찰 수사 및 형사 재판이 진행되어 공적 절차가 이미 진행 중이다(적합 조건 6). 다만, 상대방의 자력 부족 가능성과 피해자 수가 적은 점은 투자 시 고려해야 할 요소이다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>최소 828억원, 최대 4000억원 이상</t>
+          <t>4억 3,500만 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1 (성남시)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>화천대유 재산 추적 총력…미정산 수익 828억원 가압류</t>
+          <t>재판 앞두고 잠적한 40대 검거…도피 도운 사실혼 배우자도 기소</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/11/20260311500011?wlog_tag3=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507887&amp;ref=A</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-11 00:46:51.967050+00:00</t>
+          <t>2026-03-13 12:30:51.830759+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>화천대유자산관리 외 대장동 일당</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>배당결의 무효확인 소송 1차 변론 진행, 대장동 형사사건 2심 공판 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>법원이 윤석열 전 대통령 내외의 주거지인 아크로비스타에 대한 추징 보전을 일부 인용했다. 김건희 여사는 자본시장법 위반, 정치자금법 위반, 알선수재 등 혐의로 기소되었으며, 1심에서는 알선수재 혐의 일부 유죄가 인정되어 징역형과 추징이 선고되었다. 현재 특검과 김 여사 측 모두 항소하여 항소심이 진행 중이다.</t>
+          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 재산 추적에 속도를 내고 있습니다. 화천대유의 미정산 수익금 828억원에 대한 가압류를 신청하여 법원이 이를 받아들였으며, 성남도시개발공사는 민간업자들에게 지급된 약 4000억원대 배당이 정관과 상법을 위반했다며 배당결의 무효확인 소송을 진행 중입니다. 대장동 형사사건 2심 공판 결과가 민사 환수 소송에도 영향을 줄 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 소송금융이 주로 지원하는 민사상 손해배상 청구 사건이 아닌, 국가가 범죄 수익을 환수하기 위한 형사 사건이다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>상대방(화천대유 및 대장동 일당)의 책임이 검찰 수사보고서 및 법원의 가압류 인용으로 명확하며, 828억원 규모의 미정산 수익금 가압류와 4000억원대 배당 무효 소송이 진행되는 등 피해 규모와 상대방의 자력이 충분합니다. 또한, 형사사건 2심 공판이 진행 중으로 공적 절차가 병행되고 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 828억원, 최대 4000억원 이상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (성남시)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>법원, 尹 대통령 내외 '아크로비스타' 추징보전 일부 인용</t>
+          <t>화천대유 재산 추적 총력…미정산 수익 828억원 가압류</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05756406645382008</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/11/20260311500011?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-10 13:14:34.156940+00:00</t>
+          <t>2026-03-11 00:46:51.967050+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>가해자 부부 구속기소, 형사 재판 진행 예정</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>40대 부부가 가상의 무속인을 내세워 피해자 C씨로부터 87억 원 상당의 재산을 편취하고, C씨의 전남편 D씨에게도 65억 원 횡령을 지시한 혐의로 구속기소되었습니다. 검찰의 보완 수사를 통해 범행 전모가 밝혀졌으며, 현재 가해자 부부는 특정경제범죄 가중처벌법상 공갈 혐의 등으로 재판에 넘겨진 상태입니다.</t>
+          <t>법원이 윤석열 전 대통령 내외의 주거지인 아크로비스타에 대한 추징 보전을 일부 인용했다. 김건희 여사는 자본시장법 위반, 정치자금법 위반, 알선수재 등 혐의로 기소되었으며, 1심에서는 알선수재 혐의 일부 유죄가 인정되어 징역형과 추징이 선고되었다. 현재 특검과 김 여사 측 모두 항소하여 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가해자 부부가 87억 원 및 65억 원 상당의 재산을 편취한 혐의로 구속기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 크며(적합 조건 4), 수사기관의 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인됩니다. 다만 가해자들의 자력은 추가 확인이 필요합니다.</t>
+          <t>이 사건은 소송금융이 주로 지원하는 민사상 손해배상 청구 사건이 아닌, 국가가 범죄 수익을 환수하기 위한 형사 사건이다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>C씨 87억 원, D씨 65억 원 (총 152억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>조말례님이 도와주실 거야 …87억 뜯은 가스라이팅 부부 만행</t>
+          <t>법원, 尹 대통령 내외 '아크로비스타' 추징보전 일부 인용</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030408210570121</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05756406645382008</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-04 00:30:48.635142+00:00</t>
+          <t>2026-03-10 13:14:34.156940+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>A씨와 B씨</t>
+          <t>A씨, B씨 부부</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>검찰 구속기소</t>
+          <t>가해자 부부 구속기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>40대 부부가 가상의 무속인 '조말례'를 내세워 장애 자녀 치료를 빌미로 C씨를 가스라이팅하고 협박하여 87억원의 재산을 갈취한 혐의로 검찰에 구속기소되었다. 피해자 C씨는 돈을 마련하는 과정에서 사기 혐의로 복역 중이며, 검찰은 이들 부부의 추가 범죄 혐의도 수사 중이다.</t>
+          <t>40대 부부가 가상의 무속인을 내세워 피해자 C씨로부터 87억 원 상당의 재산을 편취하고, C씨의 전남편 D씨에게도 65억 원 횡령을 지시한 혐의로 구속기소되었습니다. 검찰의 보완 수사를 통해 범행 전모가 밝혀졌으며, 현재 가해자 부부는 특정경제범죄 가중처벌법상 공갈 혐의 등으로 재판에 넘겨진 상태입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>검찰 수사로 상대방의 공갈 혐의가 명확히 밝혀져 구속기소되었으며, 피해 금액이 87억원으로 매우 크다. 공적 절차(검찰 수사 및 기소)가 진행 중이고 객관적 증거가 확보된 것으로 판단된다. 다만, 상대방의 자력 정보가 부족하고 현재까지는 단일 피해자 사건으로 보인다.</t>
+          <t>가해자 부부가 87억 원 및 65억 원 상당의 재산을 편취한 혐의로 구속기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 크며(적합 조건 4), 수사기관의 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인됩니다. 다만 가해자들의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>87억원</t>
+          <t>C씨 87억 원, D씨 65억 원 (총 152억 원)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>딸 치료해줄게  87억 뜯어냈다...검찰이 밝힌 '무당 조말례' 정체 충격</t>
+          <t>조말례님이 도와주실 거야 …87억 뜯은 가스라이팅 부부 만행</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/04/2026030405484874592</t>
+          <t>https://www.sidae.com/article/2026030408210570121</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-04 00:23:58.390851+00:00</t>
+          <t>2026-03-04 00:30:48.635142+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>전 이사장 A씨</t>
+          <t>A씨와 B씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 횡령 금액 회수 완료</t>
+          <t>검찰 구속기소</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대전의 한 전문대 전 이사장이 허위 직원 채용을 통해 8867만원을 횡령한 혐의로 기소되어 벌금 800만원을 선고받았습니다. 재판부는 횡령 금액이 회수된 점을 고려했습니다. 이 사건은 형사 재판이 종결되었고, 피해 금액이 회수되어 소송금융 투자 대상으로서의 민사 소송 기회가 없습니다.</t>
+          <t>40대 부부가 가상의 무속인 '조말례'를 내세워 장애 자녀 치료를 빌미로 C씨를 가스라이팅하고 협박하여 87억원의 재산을 갈취한 혐의로 검찰에 구속기소되었다. 피해자 C씨는 돈을 마련하는 과정에서 사기 혐의로 복역 중이며, 검찰은 이들 부부의 추가 범죄 혐의도 수사 중이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>전 이사장의 업무상횡령 혐의에 대한 형사 재판이 벌금형으로 이미 종결되었고, 횡령 금원 8867만원이 회수 완료되어 피해 법인의 실질적인 금전적 손해가 없는 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 민사 소송 기회가 없습니다.</t>
+          <t>검찰 수사로 상대방의 공갈 혐의가 명확히 밝혀져 구속기소되었으며, 피해 금액이 87억원으로 매우 크다. 공적 절차(검찰 수사 및 기소)가 진행 중이고 객관적 증거가 확보된 것으로 판단된다. 다만, 상대방의 자력 정보가 부족하고 현재까지는 단일 피해자 사건으로 보인다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>8867만원 (회수 완료)</t>
+          <t>87억원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1 (학교 법인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'허위 직원 채용' 8800만원 횡령한 전문대 전 이사장, 벌금형</t>
+          <t>딸 치료해줄게  87억 뜯어냈다...검찰이 밝힌 '무당 조말례' 정체 충격</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003529202</t>
+          <t>https://www.mt.co.kr/society/2026/03/04/2026030405484874592</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-28 00:24:05.664658+00:00</t>
+          <t>2026-03-04 00:23:58.390851+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>경제범죄</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>전 이사장 A씨</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 횡령 금액 회수 완료</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>대전의 한 전문대 전 이사장이 허위 직원 채용을 통해 8867만원을 횡령한 혐의로 기소되어 벌금 800만원을 선고받았습니다. 재판부는 횡령 금액이 회수된 점을 고려했습니다. 이 사건은 형사 재판이 종결되었고, 피해 금액이 회수되어 소송금융 투자 대상으로서의 민사 소송 기회가 없습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>전 이사장의 업무상횡령 혐의에 대한 형사 재판이 벌금형으로 이미 종결되었고, 횡령 금원 8867만원이 회수 완료되어 피해 법인의 실질적인 금전적 손해가 없는 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 민사 소송 기회가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>8867만원 (회수 완료)</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1 (학교 법인)</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>'허위 직원 채용' 8800만원 횡령한 전문대 전 이사장, 벌금형</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260227_0003529202</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:24:05.664658+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B13" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C13" t="inlineStr">
         <is>
           <t>불법 브로커</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>중소벤처기업부 정책 개선 논의 및 입법 촉구</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>정책자금을 미끼로 영세 중소기업과 소상공인에게 고액 수수료를 갈취하고 허위 대출을 조장하는 불법 브로커들의 부당개입이 고질적인 문제로 지적되고 있다. 중소벤처기업부가 정책적 개선 방안을 내놓고 있으나, 기사는 불법 브로커 행위를 범죄로 규정하고 강력한 형사 처벌 및 징벌적 손해배상을 도입하는 법적 기반 마련이 시급하다고 주장한다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>적합 조건: 불법 브로커들의 부당개입 행위가 명확히 특정되고(상대방 책임 명확), 영세 중소기업 및 소상공인 다수가 피해를 입는 집단적 피해 사례임. 고액 수수료 갈취 및 허위 대출 조장으로 피해 규모가 크고 징벌적 손해배상 가능성이 언급되며, 중소벤처기업부에서 관련 대책을 마련 중인 공적 절차가 진행 중이다. 부적합 조건은 없다. 다만, 개별 브로커의 자력 확보가 쟁점이 될 수 있다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>영세 중소기업 및 소상공인 다수</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>[여의로]제3자 부당개입, 정책자금 좀먹는 독버섯에 '법적 족쇄'를</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>asiatoday.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.asiatoday.co.kr/view.php?key=20260220010006087</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-02-24 13:13:21.484419+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>