--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,536 +535,680 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>권진영 대표</t>
+          <t>A씨, B씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>권진영 대표 횡령 혐의 2심 징역 4년 선고</t>
+          <t>대리사장 남매의 배임 및 사기 혐의에 대한 형사 재판 1심 판결 선고. 피해 보상 미진행 상태로 민사 소송 가능성 높음.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>후크엔터테인먼트 권진영 대표가 100억 원대 회사 자금을 횡령한 혐의로 2심에서 징역 4년형을 선고받았습니다. 이승기는 권 대표로부터 18년간 음원 수익을 정산받지 못했으며, 권 대표는 이승기를 '나쁜 사람'으로 만들었다는 비판을 받았습니다. 이번 판결로 권 대표의 횡령 사실이 명확해지면서 이승기 등 피해 연예인들의 민사상 손해배상 청구 가능성이 커졌습니다.</t>
+          <t>사업가 C씨가 명의를 빌려준 대리사장 남매 A, B씨가 C씨의 허락 없이 마트 3곳을 처분하고 사업 자금을 횡령하여 총 15억 5천만원 상당의 피해를 입혔다. 형사 재판에서 A씨는 징역 8년, B씨는 징역 2년에 집행유예 3년을 선고받았으나, 피해 보상은 아직 이루어지지 않았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>권진영 대표가 100억 원대 횡령 혐의로 2심에서 징역형을 선고받아 책임이 명확하며(적합 조건 1), 횡령액 규모가 크고 이승기 외 다수 연예인의 피해 가능성이 있어(적합 조건 3, 4) 소송금융 투자에 적합합니다. 이미 형사 재판 2심 판결이 나와 객관적 증거 확보가 용이하며(적합 조건 5, 6), 민사상 손해배상 소송의 가능성이 높습니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 피해 금액이 15억 5천만원으로 매우 크며(적합 조건 4), 서약서 및 직원 증언 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 또한 형사 절차가 이미 종결되어 민사 소송의 강력한 근거가 마련되었습니다(적합 조건 6). 다만, 피고인들의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>100억 원대 (횡령액 기준)</t>
+          <t>15억 5천만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 (이승기 외 소속 연예인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>돈 얘기에 이승기 나쁜 사람 만들더니…'경제 사범'된 권진영 대표 [ST이...</t>
+          <t>진짜 사장 허가 없이 마트 팔아치워 10억원 챙긴 대리사장 실형</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105938226378</t>
+          <t>https://www.yna.co.kr/view/AKR20260901047100057?input=1195m</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:44:03.525761+00:00</t>
+          <t>2026-09-06 07:26:00.381330+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>방정오</t>
+          <t>노태우 일가</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>필자가 서울중앙지검에 고발장을 접수하여 검찰 수사 진행 중. 과거 19억 원 배임 건에 대해서도 대검찰청 재기수사명령이 내려진 상태. 미국 뉴욕주법원에서 관련 소송 진행 중.</t>
+          <t>노태우 일가 검찰 고발, 검찰 수사 예정, 독립몰수제 법 개정 변수</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>TV조선 방정오 부사장이 대주주인 ㈜하이그라운드에서 500만 달러(약 60억 원)가 가상자산 라이센스 사업 명목으로 우회 송금된 배임 혐의가 제기되었습니다. 필자는 방정오 부사장을 서울중앙지검에 고발했으며, 텔레그램 메시지 등 구체적인 증거가 확보된 상태입니다. 과거 19억 원 배임 건에 대해서도 재기수사명령이 내려지는 등 검찰 수사가 진행 중입니다.</t>
+          <t>최태원-노소영 이혼 소송 과정에서 노태우 전 대통령의 904억 원 비자금 의혹이 불거졌다. 대법원이 이를 '불법자금'으로 판단하면서 노태우 일가가 검찰에 고발되었고, 검찰 수사를 통해 자금의 실체와 환수 여부가 밝혀질지 주목된다. 최근 독립몰수제 법 개정으로 환수 가능성이 높아졌다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (텔레그램 메시지 등 증거), 상대방에게 자력이 충분함 (TV조선 대주주), 피해 규모가 큼 (500만 달러), 증거가 있거나 확보 가능함 (회계감사보고서, 소송 기록, 텔레그램), 이미 공적 절차가 진행 중임 (검찰 고발). 이처럼 다수의 적합 조건에 해당하며, 부적합 조건은 없습니다.</t>
+          <t>대법원에서 '불법자금'으로 판단된 노태우 비자금 904억 원에 대한 환수 건으로, 상대방 책임이 명확하고(적합 조건 1), 904억 원이라는 큰 피해 규모가 특정되어 있으며(적합 조건 4), '904억 메모'라는 구체적인 증거가 존재합니다(적합 조건 5). 노태우 일가가 검찰에 고발되어 수사가 진행될 예정이며(적합 조건 6), 독립몰수제 법 개정으로 환수 가능성이 높아졌습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>500만 달러 (약 60억 원)</t>
+          <t>904억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>TV조선 방정오가 대주주인 곳에서 벌어진 수상한 일들</t>
+          <t>'세기의 이혼'이 소환한 '노태우 비자금'...904억 메모 진실 밝혀지나</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217186&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608211746068750</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 00:39:54.490350+00:00</t>
+          <t>2026-09-01 00:09:02.172736+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>권진영 대표</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>사기 및 횡령 혐의로 1심에서 징역 4년 선고, 피고인 검거 및 교도소 수감. 사실혼 배우자 범인은닉 혐의로 기소.</t>
+          <t>권진영 대표 횡령 혐의 2심 징역 4년 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 물류 사업 명목으로 3명에게 4억 원을 편취하고 법인 자금 3,500만 원을 횡령한 혐의로 1심에서 징역 4년을 선고받았다. A 씨는 재판 중 잠적했으나 사실혼 배우자의 도움을 받아 도피하던 중 검거되어 수감되었고, 사실혼 배우자도 범인은닉 혐의로 기소되었다. 피해자들은 A 씨에 대한 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>후크엔터테인먼트 권진영 대표가 100억 원대 회사 자금을 횡령한 혐의로 2심에서 징역 4년형을 선고받았습니다. 이승기는 권 대표로부터 18년간 음원 수익을 정산받지 못했으며, 권 대표는 이승기를 '나쁜 사람'으로 만들었다는 비판을 받았습니다. 이번 판결로 권 대표의 횡령 사실이 명확해지면서 이승기 등 피해 연예인들의 민사상 손해배상 청구 가능성이 커졌습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>A 씨는 사기 및 횡령 혐의로 1심에서 징역 4년 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5), 피해 금액이 4억 원 이상으로 규모가 크고(적합 조건 4), 검찰 수사 및 형사 재판이 진행되어 공적 절차가 이미 진행 중이다(적합 조건 6). 다만, 상대방의 자력 부족 가능성과 피해자 수가 적은 점은 투자 시 고려해야 할 요소이다.</t>
+          <t>권진영 대표가 100억 원대 횡령 혐의로 2심에서 징역형을 선고받아 책임이 명확하며(적합 조건 1), 횡령액 규모가 크고 이승기 외 다수 연예인의 피해 가능성이 있어(적합 조건 3, 4) 소송금융 투자에 적합합니다. 이미 형사 재판 2심 판결이 나와 객관적 증거 확보가 용이하며(적합 조건 5, 6), 민사상 손해배상 소송의 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>4억 3,500만 원</t>
+          <t>100억 원대 (횡령액 기준)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수 (이승기 외 소속 연예인)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>재판 앞두고 잠적한 40대 검거…도피 도운 사실혼 배우자도 기소</t>
+          <t>돈 얘기에 이승기 나쁜 사람 만들더니…'경제 사범'된 권진영 대표 [ST이...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507887&amp;ref=A</t>
+          <t>http://www.stoo.com/article.php?aid=105938226378</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-13 12:30:51.830759+00:00</t>
+          <t>2026-04-04 12:44:03.525761+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>화천대유자산관리 외 대장동 일당</t>
+          <t>방정오</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>배당결의 무효확인 소송 1차 변론 진행, 대장동 형사사건 2심 공판 예정</t>
+          <t>필자가 서울중앙지검에 고발장을 접수하여 검찰 수사 진행 중. 과거 19억 원 배임 건에 대해서도 대검찰청 재기수사명령이 내려진 상태. 미국 뉴욕주법원에서 관련 소송 진행 중.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 재산 추적에 속도를 내고 있습니다. 화천대유의 미정산 수익금 828억원에 대한 가압류를 신청하여 법원이 이를 받아들였으며, 성남도시개발공사는 민간업자들에게 지급된 약 4000억원대 배당이 정관과 상법을 위반했다며 배당결의 무효확인 소송을 진행 중입니다. 대장동 형사사건 2심 공판 결과가 민사 환수 소송에도 영향을 줄 것으로 예상됩니다.</t>
+          <t>TV조선 방정오 부사장이 대주주인 ㈜하이그라운드에서 500만 달러(약 60억 원)가 가상자산 라이센스 사업 명목으로 우회 송금된 배임 혐의가 제기되었습니다. 필자는 방정오 부사장을 서울중앙지검에 고발했으며, 텔레그램 메시지 등 구체적인 증거가 확보된 상태입니다. 과거 19억 원 배임 건에 대해서도 재기수사명령이 내려지는 등 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(화천대유 및 대장동 일당)의 책임이 검찰 수사보고서 및 법원의 가압류 인용으로 명확하며, 828억원 규모의 미정산 수익금 가압류와 4000억원대 배당 무효 소송이 진행되는 등 피해 규모와 상대방의 자력이 충분합니다. 또한, 형사사건 2심 공판이 진행 중으로 공적 절차가 병행되고 있습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (텔레그램 메시지 등 증거), 상대방에게 자력이 충분함 (TV조선 대주주), 피해 규모가 큼 (500만 달러), 증거가 있거나 확보 가능함 (회계감사보고서, 소송 기록, 텔레그램), 이미 공적 절차가 진행 중임 (검찰 고발). 이처럼 다수의 적합 조건에 해당하며, 부적합 조건은 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>최소 828억원, 최대 4000억원 이상</t>
+          <t>500만 달러 (약 60억 원)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1 (성남시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>화천대유 재산 추적 총력…미정산 수익 828억원 가압류</t>
+          <t>TV조선 방정오가 대주주인 곳에서 벌어진 수상한 일들</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/11/20260311500011?wlog_tag3=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217186&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-11 00:46:51.967050+00:00</t>
+          <t>2026-03-23 00:39:54.490350+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>A씨, B씨 부부</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>가해자 부부 구속기소, 형사 재판 진행 예정</t>
+          <t>사기 및 횡령 혐의로 1심에서 징역 4년 선고, 피고인 검거 및 교도소 수감. 사실혼 배우자 범인은닉 혐의로 기소.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>40대 부부가 가상의 무속인을 내세워 피해자 C씨로부터 87억 원 상당의 재산을 편취하고, C씨의 전남편 D씨에게도 65억 원 횡령을 지시한 혐의로 구속기소되었습니다. 검찰의 보완 수사를 통해 범행 전모가 밝혀졌으며, 현재 가해자 부부는 특정경제범죄 가중처벌법상 공갈 혐의 등으로 재판에 넘겨진 상태입니다.</t>
+          <t>40대 남성 A 씨가 물류 사업 명목으로 3명에게 4억 원을 편취하고 법인 자금 3,500만 원을 횡령한 혐의로 1심에서 징역 4년을 선고받았다. A 씨는 재판 중 잠적했으나 사실혼 배우자의 도움을 받아 도피하던 중 검거되어 수감되었고, 사실혼 배우자도 범인은닉 혐의로 기소되었다. 피해자들은 A 씨에 대한 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자 부부가 87억 원 및 65억 원 상당의 재산을 편취한 혐의로 구속기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 크며(적합 조건 4), 수사기관의 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인됩니다. 다만 가해자들의 자력은 추가 확인이 필요합니다.</t>
+          <t>A 씨는 사기 및 횡령 혐의로 1심에서 징역 4년 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5), 피해 금액이 4억 원 이상으로 규모가 크고(적합 조건 4), 검찰 수사 및 형사 재판이 진행되어 공적 절차가 이미 진행 중이다(적합 조건 6). 다만, 상대방의 자력 부족 가능성과 피해자 수가 적은 점은 투자 시 고려해야 할 요소이다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>C씨 87억 원, D씨 65억 원 (총 152억 원)</t>
+          <t>4억 3,500만 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>조말례님이 도와주실 거야 …87억 뜯은 가스라이팅 부부 만행</t>
+          <t>재판 앞두고 잠적한 40대 검거…도피 도운 사실혼 배우자도 기소</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030408210570121</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507887&amp;ref=A</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-04 00:30:48.635142+00:00</t>
+          <t>2026-03-13 12:30:51.830759+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨와 B씨</t>
+          <t>화천대유자산관리 외 대장동 일당</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>검찰 구속기소</t>
+          <t>배당결의 무효확인 소송 1차 변론 진행, 대장동 형사사건 2심 공판 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>40대 부부가 가상의 무속인 '조말례'를 내세워 장애 자녀 치료를 빌미로 C씨를 가스라이팅하고 협박하여 87억원의 재산을 갈취한 혐의로 검찰에 구속기소되었다. 피해자 C씨는 돈을 마련하는 과정에서 사기 혐의로 복역 중이며, 검찰은 이들 부부의 추가 범죄 혐의도 수사 중이다.</t>
+          <t>성남시가 대장동 민간업자들의 범죄수익 환수를 위해 재산 추적에 속도를 내고 있습니다. 화천대유의 미정산 수익금 828억원에 대한 가압류를 신청하여 법원이 이를 받아들였으며, 성남도시개발공사는 민간업자들에게 지급된 약 4000억원대 배당이 정관과 상법을 위반했다며 배당결의 무효확인 소송을 진행 중입니다. 대장동 형사사건 2심 공판 결과가 민사 환수 소송에도 영향을 줄 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>검찰 수사로 상대방의 공갈 혐의가 명확히 밝혀져 구속기소되었으며, 피해 금액이 87억원으로 매우 크다. 공적 절차(검찰 수사 및 기소)가 진행 중이고 객관적 증거가 확보된 것으로 판단된다. 다만, 상대방의 자력 정보가 부족하고 현재까지는 단일 피해자 사건으로 보인다.</t>
+          <t>상대방(화천대유 및 대장동 일당)의 책임이 검찰 수사보고서 및 법원의 가압류 인용으로 명확하며, 828억원 규모의 미정산 수익금 가압류와 4000억원대 배당 무효 소송이 진행되는 등 피해 규모와 상대방의 자력이 충분합니다. 또한, 형사사건 2심 공판이 진행 중으로 공적 절차가 병행되고 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>87억원</t>
+          <t>최소 828억원, 최대 4000억원 이상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (성남시)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>딸 치료해줄게  87억 뜯어냈다...검찰이 밝힌 '무당 조말례' 정체 충격</t>
+          <t>화천대유 재산 추적 총력…미정산 수익 828억원 가압류</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/04/2026030405484874592</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/11/20260311500011?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-04 00:23:58.390851+00:00</t>
+          <t>2026-03-11 00:46:51.967050+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>경제범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
+          <t>A씨, B씨 부부</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>가해자 부부 구속기소, 형사 재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>40대 부부가 가상의 무속인을 내세워 피해자 C씨로부터 87억 원 상당의 재산을 편취하고, C씨의 전남편 D씨에게도 65억 원 횡령을 지시한 혐의로 구속기소되었습니다. 검찰의 보완 수사를 통해 범행 전모가 밝혀졌으며, 현재 가해자 부부는 특정경제범죄 가중처벌법상 공갈 혐의 등으로 재판에 넘겨진 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>가해자 부부가 87억 원 및 65억 원 상당의 재산을 편취한 혐의로 구속기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 크며(적합 조건 4), 수사기관의 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인됩니다. 다만 가해자들의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>C씨 87억 원, D씨 65억 원 (총 152억 원)</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>조말례님이 도와주실 거야 …87억 뜯은 가스라이팅 부부 만행</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026030408210570121</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:30:48.635142+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>경제범죄</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A씨와 B씨</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>검찰 구속기소</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>40대 부부가 가상의 무속인 '조말례'를 내세워 장애 자녀 치료를 빌미로 C씨를 가스라이팅하고 협박하여 87억원의 재산을 갈취한 혐의로 검찰에 구속기소되었다. 피해자 C씨는 돈을 마련하는 과정에서 사기 혐의로 복역 중이며, 검찰은 이들 부부의 추가 범죄 혐의도 수사 중이다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>검찰 수사로 상대방의 공갈 혐의가 명확히 밝혀져 구속기소되었으며, 피해 금액이 87억원으로 매우 크다. 공적 절차(검찰 수사 및 기소)가 진행 중이고 객관적 증거가 확보된 것으로 판단된다. 다만, 상대방의 자력 정보가 부족하고 현재까지는 단일 피해자 사건으로 보인다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>87억원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>딸 치료해줄게  87억 뜯어냈다...검찰이 밝힌 '무당 조말례' 정체 충격</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/04/2026030405484874592</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:23:58.390851+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>경제범죄</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
           <t>불법 브로커</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>중소벤처기업부 정책 개선 논의 및 입법 촉구</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>정책자금을 미끼로 영세 중소기업과 소상공인에게 고액 수수료를 갈취하고 허위 대출을 조장하는 불법 브로커들의 부당개입이 고질적인 문제로 지적되고 있다. 중소벤처기업부가 정책적 개선 방안을 내놓고 있으나, 기사는 불법 브로커 행위를 범죄로 규정하고 강력한 형사 처벌 및 징벌적 손해배상을 도입하는 법적 기반 마련이 시급하다고 주장한다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>적합 조건: 불법 브로커들의 부당개입 행위가 명확히 특정되고(상대방 책임 명확), 영세 중소기업 및 소상공인 다수가 피해를 입는 집단적 피해 사례임. 고액 수수료 갈취 및 허위 대출 조장으로 피해 규모가 크고 징벌적 손해배상 가능성이 언급되며, 중소벤처기업부에서 관련 대책을 마련 중인 공적 절차가 진행 중이다. 부적합 조건은 없다. 다만, 개별 브로커의 자력 확보가 쟁점이 될 수 있다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>영세 중소기업 및 소상공인 다수</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>[여의로]제3자 부당개입, 정책자금 좀먹는 독버섯에 '법적 족쇄'를</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>asiatoday.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.asiatoday.co.kr/view.php?key=20260220010006087</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-24 13:13:21.484419+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>