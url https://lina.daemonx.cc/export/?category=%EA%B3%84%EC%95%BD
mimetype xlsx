--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$30</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2006 +539,2078 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 어도어 대표</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>첫 변론 진행</t>
+          <t>머스크가 OpenAI를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 첫 변론에서는 소송 지연 주장에 대한 공방이 있었으나, 본안에 대한 진전은 없었습니다.</t>
+          <t>일론 머스크가 OpenAI를 상대로 샘 올트먼의 도덕성 및 계약 위반을 주장하며 소송을 제기했습니다. 올트먼은 구글과 같은 빅테크와의 경쟁에서 살아남기 위한 생존 전략이었다고 반론하고 있습니다. 이 사건은 '세기의 AI 전쟁'으로 불리며 AI 개발의 방향과 윤리에 대한 고위험 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해 규모가 430억 원으로 매우 크고, 상대방(다니엘, 민희진 전 대표)의 자력이 충분할 것으로 예상됩니다. 그러나 집단적 피해 사건이 아니며, 기사 내용만으로는 상대방 책임의 명확성이나 구체적인 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>머스크가 OpenAI를 상대로 올트먼의 도덕성 및 계약 위반을 주장하며 소송을 제기하여 상대방 책임 주장이 구체적입니다. (적합 조건 1) 피고인 OpenAI는 주요 AI 기업으로 충분한 자력을 가집니다. (적합 조건 2) 계약 위반 주장이므로 관련 계약서 및 내부 문서 등 객관적 증거 확보 가능성이 높습니다. (적합 조건 5) 이미 소송이 제기되어 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>재판지연…의도無  어도어vs다니엘, '430억 손배소' 시작부터 공방전</t>
+          <t>[김대호 인물 열전] 머스크-올트먼...세기의 AI 전쟁 4가지 포인트</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=816742</t>
+          <t>https://www.g-enews.com/view.php?ud=202605041616506955906806b77b_1</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-17 07:01:35.062025+00:00</t>
+          <t>2026-06-16 15:47:10.562828+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진 전 어도어 대표</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>첫 변론 진행</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 첫 변론에서는 소송 지연 주장에 대한 공방이 있었으나, 본안에 대한 진전은 없었습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>피해 규모가 430억 원으로 매우 크고, 상대방(다니엘, 민희진 전 대표)의 자력이 충분할 것으로 예상됩니다. 그러나 집단적 피해 사건이 아니며, 기사 내용만으로는 상대방 책임의 명확성이나 구체적인 증거 확보 여부를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>재판지연…의도無  어도어vs다니엘, '430억 손배소' 시작부터 공방전</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=816742</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-05-17 07:01:35.062025+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
         <is>
           <t>영미 계약법 판례 논의</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>이 기사는 영미 계약법의 주요 판례인 Hadley v. Baxendale 사건을 통해 계약 위반으로 인한 손해배상 범위, 특히 예상치 못한 손해에 대한 책임 소재를 다루고 있습니다. 운송 지연으로 인한 공장 가동 중단 손실 청구 사례를 통해 계약 위반 시 손해배상액 산정 원칙을 설명합니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>해당 기사는 영미 계약법의 역사적인 판례(Hadley v. Baxendale)를 학술적으로 논의하는 내용으로, 현재 진행 중이거나 새롭게 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 신규성이 없으며, 이미 종결된 과거 사건에 대한 법리 해설에 해당합니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J3" t="inlineStr">
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
         <is>
           <t>예상하지 못한 손해는 누구의 몫인가 [조대환의 영미계약법 스케치]</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/202604048587i</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-04 12:31:19.769145+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>서울중앙지법 민사항소1-3부 원고 일부 승소 판결, 대법원 상고심 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>서울중앙지법 항소심이 형사사건 성공보수 약정을 무효로 본 2015년 대법원 전원합의체 판결에 반하는 판단을 내렸습니다. 한 법무법인이 무죄를 받은 의뢰인 A씨에게 약정된 성공보수 3300만원을 받지 못하자 소송을 제기했고, 항소심에서 법무법인 일부 승소 판결을 받았습니다. 이 사건은 현재 대법원 판단을 기다리고 있으며, 대법원이 항소심 판단을 수용할 경우 11년 만에 형사 성공보수 판례가 변경될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 사건은 형사사건 성공보수 약정의 유효성이라는 중요한 법적 쟁점을 다루며, 항소심에서 변호사 측의 손을 들어주어 상대방(의뢰인)의 책임이 명확해질 가능성이 높습니다. 또한 성공보수 약정서 등 증거가 명확합니다. 다만, 상대방이 개인이므로 자력에 한계가 있을 수 있고, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 크지 않다는 점이 고려됩니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>3300만원</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>변호사 '형사사건 성공보수' 부활하나…11년 만의 하급심 반전</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25415558</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-28 00:39:36.317800+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-27 13:15:45.232678+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>법무법인 바른</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>법무법인 바른의 약정금 소송 진행 중, 조현문 전 부사장의 변호사 징계 요청은 기각 후 대한변호사협회에 재청원</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>효성그룹 조현문 전 부사장이 과거 법률대리를 맡았던 법무법인 바른과 업무 보수 및 변호사 성실의무 위반 여부를 두고 갈등 중이다. 바른은 조 전 부사장을 상대로 43억 원 규모의 약정금 소송을 제기했으며, 조 전 부사장은 바른에 대한 징계를 요청했으나 기각되어 대한변호사협회에 재청원했다. 양측의 법적 다툼이 지속되고 있다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>대형 법무법인인 바른을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 청구 금액이 수십억 원대로 피해 규모가 큽니다(적합 조건 4). 또한, 변호사협회에 대한 징계 요청 및 재청원 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 책임 소재가 명확하기보다는 계약 및 변호사 성실의무 위반 여부에 대한 법리 다툼이 필요한 복잡한 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>43억~46억 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>효성 차남 조현문, 결별한 로펌 징계 요청 '기각'</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/03/27/0042</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:15:45.232678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>법무법인 천지인</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>항소심 피고(골프장) 승소, 상고심 진행 예정</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>한국골프장경영협회 정기총회에서 '법무법인 천지인 약정금 소송' 항소심 결과가 공유되었습니다. 항소심에서 원고의 청구가 전부 기각되어 피고인 골프장들이 승소했으며, 협회는 이 판결이 90여 개 회원사의 동일 사건에 중요한 선례가 될 것으로 보고 상고심에도 적극 대응할 방침입니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>기사에 언급된 '법무법인 천지인 약정금 소송'은 항소심에서 원고(법무법인 천지인)의 청구가 전부 기각되어 피고(골프장)가 승소한 사건입니다. 소송금융은 통상 원고(피해자)에게 투자하므로, 이미 패소한 원고에게 투자하기는 어렵습니다. 골프장들은 승소한 피고의 입장으로, 소송금융의 일반적인 고객 대상인 '피해자'에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>골프장경영협 2026년 정기총회…재산세·개소세 협의회 구성</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10703840?ref=naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-27 00:47:52.304141+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>다니엘</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>손해배상 소송 변론준비기일 진행 중, 합의 가능성 언급</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>어도어가 다니엘을 상대로 전속계약 중대 위반을 주장하며 손해배상 청구 소송을 제기했습니다. 현재 소송의 첫 변론준비기일이 진행되었으며, 어도어 측은 합의 가능성을 열어두고 있는 것으로 보도되었습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>해당 사건은 어도어와 다니엘 간의 개별 전속계약 위반에 따른 손해배상 소송으로, 집단적 피해(적합 조건 3)에 해당하지 않습니다. 피해 규모(적합 조건 4) 및 상대방의 자력(적합 조건 2)이 명확히 파악되지 않으며, 상대방 책임의 명확성(적합 조건 1)이나 객관적 증거(적합 조건 5)에 대한 정보도 부족합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>그만 하자  민희진 제안 거절한 하이브…다니엘엔 '합의 여지' [엑's 이...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2127895</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-26 13:29:31.780970+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-26 13:14:28.792525+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 대표</t>
+          <t>한국골프장경영협회 회원사 (골프장)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>첫 변론준비기일 시작</t>
+          <t>항소심 피고(골프장) 승소, 상고심 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스의 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 430억 원대 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며, 이 사건의 첫 변론준비기일이 오늘 시작됩니다. 앞서 어도어는 뉴진스 멤버들을 상대로 한 전속계약 유효 확인 소송 1심에서 승소한 바 있습니다.</t>
+          <t>한국골프장경영협회는 정기총회에서 '법무법인 천지인 약정금 소송' 항소심에서 피고인 골프장들이 승소한 결과를 공유하며, 이 판결이 90여 개 회원사가 연관된 동일 사건의 중요 선례가 될 것으로 보고 상고심에도 적극 대응할 방침을 밝혔다. 또한 협회는 골프장 경영 부담 완화를 위한 세제 개편안과 노란봉투법 시행 등 변화하는 노무 환경에 대한 대응책을 논의했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>적합 조건: 피해 규모가 큼(430억 원), 증거 확보 가능성 높음(전속계약 유효 확인 1심 승소 판결), 상대방 자력 충분(민희진 전 대표의 풋옵션 소송 승소 및 아이돌 다니엘). 어도어의 전속계약 유효 확인 소송 1심 승소 판결은 이번 손해배상 소송에서 어도어의 주장을 뒷받침하는 강력한 근거가 될 수 있습니다.</t>
+          <t>기사에 언급된 '법무법인 천지인 약정금 소송'은 항소심에서 원고(법무법인 천지인)의 청구가 기각되고 피고(골프장)가 승소한 사건입니다. 소송금융은 일반적으로 승소 가능성이 높은 원고에게 투자하므로, 이미 항소심에서 패소한 원고에게 투자하기에는 부적합합니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>어도어  430억 배상하라 …다니엘·민희진과 소송 오늘 시작</t>
+          <t>한국골프장경영협회 정기총회 개최…세제 개편·노무 환경 변화 대응 논...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260326073329NAF</t>
+          <t>https://www.ajunews.com/view/20260326181431611</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-26 00:42:04.332794+00:00</t>
+          <t>2026-03-26 13:14:28.792525+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>클래시스</t>
+          <t>다니엘, 민희진 전 대표</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>약정금 청구 소송 진행 중</t>
+          <t>첫 변론준비기일 시작</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>클래시스의 '리팟' 공동 개발자 2명이 클래시스를 상대로 약정금 청구 소송을 제기했습니다. 이 소송은 클래시스 지분 매각을 추진 중인 베인캐피탈의 투자금 회수 성과에 상당한 영향을 미칠 것으로 보입니다. 클래시스는 원고의 주장에 대해 전면 반박하고 있습니다.</t>
+          <t>걸그룹 뉴진스의 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 430억 원대 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며, 이 사건의 첫 변론준비기일이 오늘 시작됩니다. 앞서 어도어는 뉴진스 멤버들을 상대로 한 전속계약 유효 확인 소송 1심에서 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>클래시스는 베인캐피탈이 지분 매각을 추진 중인 기업으로 자력이 충분하며 (적합 조건 2), '황금알 낳는 리팟' 관련 약정금 청구 소송이므로 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 다만, 원고가 2명으로 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>적합 조건: 피해 규모가 큼(430억 원), 증거 확보 가능성 높음(전속계약 유효 확인 1심 승소 판결), 상대방 자력 충분(민희진 전 대표의 풋옵션 소송 승소 및 아이돌 다니엘). 어도어의 전속계약 유효 확인 소송 1심 승소 판결은 이번 손해배상 소송에서 어도어의 주장을 뒷받침하는 강력한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1 (어도어)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[클래시스 특허 분쟁] 마진율 80%...황금알 낳는 '리팟'이 뭐길래</t>
+          <t>어도어  430억 배상하라 …다니엘·민희진과 소송 오늘 시작</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44011</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260326073329NAF</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-25 00:42:29.783173+00:00</t>
+          <t>2026-03-26 00:42:04.332794+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>클래시스</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>약정금 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>클래시스의 '리팟' 공동 개발자 2명이 클래시스를 상대로 약정금 청구 소송을 제기했습니다. 이 소송은 클래시스 지분 매각을 추진 중인 베인캐피탈의 투자금 회수 성과에 상당한 영향을 미칠 것으로 보입니다. 클래시스는 원고의 주장에 대해 전면 반박하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>클래시스는 베인캐피탈이 지분 매각을 추진 중인 기업으로 자력이 충분하며 (적합 조건 2), '황금알 낳는 리팟' 관련 약정금 청구 소송이므로 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 다만, 원고가 2명으로 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>[클래시스 특허 분쟁] 마진율 80%...황금알 낳는 '리팟'이 뭐길래</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>newstopkorea.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44011</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:42:29.783173+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>의뢰인 B씨</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>대법원 상고심 진행 중</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>형사 사건 성공보수 약정의 유효성을 다투는 소송에서, 2심 재판부가 기존 대법원 판례를 뒤집고 변호사 성공보수 3,300만 원을 인정했습니다. 이 판결은 현재 대법원의 최종 판단을 기다리고 있으며, 대법원이 2심 판결을 확정할 경우 11년 만에 관련 판례가 변경될 것으로 예상됩니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>이 사건은 법무법인과 개인 의뢰인 간의 성공보수 약정금 분쟁으로, 대기업이나 공공기관 등 자력 있는 상대방이 특정되지 않습니다 (적합 조건 2 미충족). 또한, 피해 규모가 3,300만 원으로 소송금융 투자 대상으로서 크지 않으며, 집단적 피해 사례도 아닙니다 (적합 조건 3, 4 미충족). 법리적 중요성은 높으나, 소송금융 투자 대상으로서의 비즈니스 적합성은 낮습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>3,300만 원</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>법원, 2심서 '변호사 성공보수' 일부 인정…11년 만에 판례 바뀌나</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/23/2026032390259.html</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-23 13:13:38.266539+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="3" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>조종사 공제회</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>1심 판결 확정</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>전직 항공사 부기장이 광장공포증으로 조종사 면허를 잃은 후 조종사 공제회에 1억 2500만 원의 면허 상실 보상금을 청구했으나, 1심 법원에서 4100만 원만 인정하고 판결이 확정되었다. 이 보상금 삭감에 불만을 품은 부기장이 공제회 간부인 선배 기장들을 대상으로 보복 살인을 저지른 사건이다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>전직 부기장의 조종사 공제회에 대한 보상금 청구 소송은 이미 1심 판결로 확정되어 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 법원이 공제회 측의 손을 들어주어 상대방의 책임이 명확하다고 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>1억 2500만 원 (청구액)</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>[단독]  결국 돈 때문에 …면허 잃은 부기장, 보상금 삭감에 '보복 살인...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/20/2026032090028.html</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-20 00:47:31.935129+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-19 12:58:02.671754+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>채무보증 결정</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>AK홀딩스의 자회사인 애경(영파)화공유한공사가 자산양수도 계약 불이행 시 발생할 위약금 및 손해배상금 지급 의무에 대해 연대보증을 결정했다. 이 채무보증은 2026년 3월부터 2028년 8월까지 유효하다. 기사는 현재 발생한 분쟁이나 피해에 대한 내용이 아니며, 미래의 잠재적 계약 불이행에 대비한 재정적 조치에 관한 것이다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>이 기사는 AK홀딩스 자회사의 채무보증 결정에 대한 것으로, 특정 사건의 피해 발생이나 상대방의 책임이 명확히 드러나지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족) 현재 진행 중인 분쟁이나 피해자가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>AK홀딩스 자회사 애경(영파)화공유한공사, 채무보증 결정</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=643155</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:58:02.671754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>오픈AI</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>소송 제기 예고</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>MS와 오픈AI 간 파트너십 계약 위반을 둘러싼 법적 분쟁이 예상된다. MS는 오픈AI가 AWS와 '에이전트 협력'을 추진하는 것이 기존 계약을 위반하는 것이라며 소송 제기를 예고했다. 오픈AI는 이에 대해 공식 입장을 밝히지 않은 상태다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>상대방 자력 충분 (MS, 오픈AI 모두 대기업), 상대방 책임이 비교적 명확함 (MS가 계약 위반을 주장하며 소송 제기를 예고), 증거 확보 가능성 (MS가 계약 내용을 정확히 파악하고 있다고 언급), 잠재적 피해 규모가 큼 (대규모 파트너십 관련 분쟁).</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
         <is>
           <t>MS-오픈AI 파트너십 균열... AWS와 ‘에이전트 협력’ 두고 법적 분쟁 조...</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>ddaily.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.ddaily.co.kr/page/view/2026031917145638170</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-19 12:46:24.213388+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="4" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>오픈AI, 아마존</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>법적 대응 검토 및 협의 진행 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>마이크로소프트가 오픈AI와 아마존 간 500억 달러 규모 클라우드 계약이 기존 오픈AI와의 파트너십 조건을 침해할 수 있다고 보고 법적 대응을 검토 중이다. 마이크로소프트는 오픈AI 모델의 애저 클라우드 독점 제공 조항 위반 가능성을 제기하며, 소송에 앞서 협의를 통한 해결 방안도 논의하고 있다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (오픈AI의 마이크로소프트와의 기존 계약 위반 가능성 제기), 상대방에게 자력이 충분함 (오픈AI와 아마존은 대기업), 피해 규모가 큼 (500억 달러 규모의 계약과 관련된 분쟁으로 잠재적 손해액이 매우 클 것으로 예상), 증거가 있거나 확보 가능함 (기존 계약서 존재). 대규모 기업 간 계약 분쟁으로 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
         <is>
           <t>MS, 아마존·오픈AI 500억달러 계약에 제동…법적 대응 검토</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>ajunews.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.ajunews.com/view/20260318161942623</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-18 12:42:33.923689+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="3" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>Cooper 부부</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>미국 법원에 보증 위반 소송 제기</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>대동이 미국 대리점이었던 쿠퍼 부부를 상대로 재고 금융 계약 관련 개인 보증 위반 소송을 제기했다. 미납 원금과 연체 이자를 포함해 약 10만 달러 규모의 금액을 청구하고 있으며, 현재 미국 법원에서 소송이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(적합 조건 1), 개인 보증 계약이라는 명확한 증거가 존재하나(적합 조건 5), 소송 금액이 약 10만 달러로 소송금융 투자 대상으로서는 비교적 소액이며(적합 조건 4 미충족), 상대방이 개인으로 자력 확보가 불확실하여(적합 조건 2 미충족) 투자 매력이 낮음.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>99,892.38달러</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>[Biz Law] 대동, 美 대리점 상대 '10만달러' 미수금 소송 제기</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>seoulwire.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>http://www.seoulwire.com/news/articleView.html?idxno=711329</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-14 12:43:55.574476+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>김수현, 골드메달리스트</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>서울중앙지방법원 제22민사부에서 2차 변론기일 진행 중, 관련 형사 사건 결과 대기 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 제기했다. 김수현의 고 김새론과의 관계가 '품위 유지 의무' 위반에 해당하는지가 핵심 쟁점이며, 김수현 측은 미성년 교제 사실을 부인하고 있다. 재판부는 관련 명예훼손 형사 사건의 진행 상황을 지켜본 뒤 본격적인 판단을 이어갈 예정이다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 청구 금액이 28억 원으로 피해 규모가 크다(적합 조건 4). 또한, 쟁점과 관련된 명예훼손 형사 사건이 별도로 진행 중이다(적합 조건 6). 그러나 품위 유지 의무 위반 여부 및 미성년 교제 사실 등 핵심 쟁점에 대한 책임 소재가 아직 명확하지 않고, 사실관계가 다투어지고 있어 승소 가능성 판단에 불확실성이 있다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J17" t="inlineStr">
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>김수현, 28억 손배 소송 2차 변론...“미성년 교제 사실 없다” 재차 부...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112760102</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-13 13:08:24.030494+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 12:56:10.109048+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>DP월드투어</t>
+          <t>김수현, 골드메달리스트</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>대부분의 선수들이 벌금 납부 및 소송 철회로 갈등 해소</t>
+          <t>손해배상 소송 2차 변론기일 진행 중, 관련 명예훼손 고발 사건 결과 대기 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>존 람을 제외한 LIV 골프 선수들은 DP월드투어와의 갈등을 벌금 납부와 소송 철회로 해소했습니다. 존 람은 DP월드투어의 행태를 부적절하다고 보고 있으나, 기사 내용은 대부분의 선수들이 이미 분쟁을 종결했음을 시사합니다. 따라서 새로운 집단 소송의 가능성은 낮아 보입니다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 6천만원 상당의 손해배상 소송을 제기했습니다. A사는 김수현이 고 김새론과의 미성년 교제 의혹으로 광고모델로서 품위 유지 의무를 위반했다고 주장하나, 김수현 측은 이를 부인하고 있습니다. 법원은 이 소송의 쟁점 해결을 위해 관련 명예훼손 고발 사건 결과를 지켜보기로 했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사에 따르면 존 람을 제외한 대부분의 선수들이 벌금 납부와 소송 철회로 DP월드투어와의 갈등을 이미 해소했습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 새로운 집단 소송 발굴의 가능성이 낮습니다. 존 람의 개인적인 입장 표명만으로는 소송금융 투자 대상으로서의 명확한 사건을 특정하기 어렵습니다.</t>
+          <t>적합 조건으로 상대방(배우 김수현 및 소속사 골드메달리스트)의 자력이 충분하고, 청구액이 28억 6천만원으로 피해 규모가 큽니다. 그러나 품위 유지 의무 위반 여부에 대한 책임 소재가 명확하지 않고 법적 해석의 여지가 커 소송 결과의 불확실성이 높습니다. 또한 법원이 관련 명예훼손 고발 사건 결과를 지켜보기로 하여 소송 장기화 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억 6천만원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (화장품 브랜드 A사)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[LIV 골프] 97→50위로 세계 랭킹 끌어올린 존 람, 자력으로 메이저 출전...</t>
+          <t>김수현, 故김새론 '미성년 열애' 재차 부인.. 가세연 고발 결론은? [스타...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>thegolftimes.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.thegolftimes.co.kr/news/articleView.html?idxno=80466</t>
+          <t>https://www.starnewskorea.com/star/2026/03/13/2026031316495725084</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-07 12:32:13.748798+00:00</t>
+          <t>2026-03-13 12:56:10.109048+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>DP월드투어</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>대부분의 선수들이 벌금 납부 및 소송 철회로 갈등 해소</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>존 람을 제외한 LIV 골프 선수들은 DP월드투어와의 갈등을 벌금 납부와 소송 철회로 해소했습니다. 존 람은 DP월드투어의 행태를 부적절하다고 보고 있으나, 기사 내용은 대부분의 선수들이 이미 분쟁을 종결했음을 시사합니다. 따라서 새로운 집단 소송의 가능성은 낮아 보입니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>기사에 따르면 존 람을 제외한 대부분의 선수들이 벌금 납부와 소송 철회로 DP월드투어와의 갈등을 이미 해소했습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 새로운 집단 소송 발굴의 가능성이 낮습니다. 존 람의 개인적인 입장 표명만으로는 소송금융 투자 대상으로서의 명확한 사건을 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>[LIV 골프] 97→50위로 세계 랭킹 끌어올린 존 람, 자력으로 메이저 출전...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>thegolftimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.thegolftimes.co.kr/news/articleView.html?idxno=80466</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:32:13.748798+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>공공기관 45곳</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>위약금 소송 진행 중 또는 예정</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>45개 공공기관이 상반기부터 수도권 통근버스 운행을 중단함에 따라 위약금 소송이 발생할 것으로 보입니다. 이는 계약 위반에 따른 손해배상 청구 소송으로 예상되며, 다수의 공공기관이 피고가 될 가능성이 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>45개 공공기관이 연루되어 상대방의 자력이 충분하며(적합 조건 2), 계약 관련 소송이므로 증거 확보가 용이합니다(적합 조건 5). 다수의 기관이 관련되어 집단적 소송 가능성이 있고(적합 조건 3), 위약금 규모가 상당할 수 있습니다(적합 조건 4). 이미 소송이 언급되어 진행 단계가 명확합니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
         <is>
           <t>공공기관 45곳 수도권 통근버스, 상반기부터 운행 중단 … 위약금 소송...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>biz.newdaily.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://biz.newdaily.co.kr/site/data/html/2026/03/05/2026030500432.html</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-06 01:52:15.337628+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-06 01:51:54.106000+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>변호사 보수 미지급 발생, 대한변협은 민사소송 권고</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>변호사가 의뢰인의 착수금 미지급 행위를 고발할 경우 변호사법 위반 여부에 대해 질의하는 내용입니다. 대한변협은 미지급 변호사 보수 청구에 대해 민사소송 제기를 고려하라고 권고하며, 의뢰인의 추가 위법 행위를 막는 취지에서는 인정될 수 있다는 통상적 견해를 제시했습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>본 사건은 변호사와 의뢰인 간의 사적인 보수 미지급 분쟁으로, 의뢰인의 책임은 명확하나 (적합 조건 1) 대규모 피해 (적합 조건 4)나 집단적 피해 (적합 조건 3)에 해당하지 않습니다. 상대방의 자력 또한 불분명하며 (적합 조건 2), 대한변협이 민사소송을 권고하는 일반적인 채권 회수 사안으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>“착수금 떼먹은 의뢰인의 불법…고발하면 변호사법 위반일까요”</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260306.22008001790</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:51:54.106000+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>공공기관 45곳</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>대통령 지시로 인한 통근버스 계약 해지 및 손해배상액 발생 우려</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>대통령 지시로 공공기관 45곳의 수도권 통근버스 운행이 3~6월부터 중단될 예정입니다. 이로 인해 민간 업체와의 통근버스 운영 계약 해지에 따른 약 12억 원 이상의 손해배상액 발생이 예상됩니다. 공공기관들은 국토부에 관련 자료를 제출했습니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>대통령 지시로 인한 공공기관들의 통근버스 계약 해지로 다수의 민간 업체들이 피해를 입을 것으로 예상됩니다. 상대방인 공공기관 45곳은 자력이 충분하며, 12억 원 이상의 구체적인 피해 금액이 예상되고, 국토부에 제출된 자료가 증거로 활용될 수 있어 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
+      <c r="H23" t="inlineStr">
         <is>
           <t>약 12억원 이상</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
+      <c r="I23" t="inlineStr">
         <is>
           <t>민간 업체 다수</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>[단독] 공공기관 45곳 수도권 통근버스, 李대통령 지시로 3~6월부터 운행...</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.chosun.com/politics/politics_general/2026/03/05/IVOTWKRSSFBAJKZAJYPUWJBLCU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-06 01:35:06.642838+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="3" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>양측 합의 하에 계약 해제</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>셀바이오휴먼텍은 채무불이행으로 인한 손해배상청구 가능성을 고려했으나, 재판상 청구 리스크를 감수하기보다는 계약 해제를 통해 리스크를 최소화하기로 결정했습니다. 이에 따라 2026년 2월 26일 양측 합의 하에 유형자산 양수 계약을 철회하고 종결했습니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>본 기사는 셀바이오휴먼텍이 채무불이행으로 인한 손해배상청구 대신 계약 해제를 통해 리스크를 최소화하기로 결정하고, 양측 합의 하에 계약을 종결했음을 명시하고 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>셀바이오휴먼텍, 유형자산 양수 결정 철회</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>digitaltoday.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=637003</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-05 01:34:45.330054+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="3" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>전속계약 유효 확인 소송 1심 패소, 다니엘 계약 해지 통보</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 출신 다니엘이 3·1절 일본에서 태극기를 흔드는 모습이 포착되며 근황이 공개됐다. 뉴진스는 지난해 소속사 어도어와의 전속계약 유효 확인 소송 1심에서 패소했으며, 다니엘은 계약 해지를 통보받았다. 다니엘은 멤버들과 함께하기 위해 끝까지 싸웠다고 밝힌 바 있다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>그룹 뉴진스가 소속사 어도어와의 전속계약 유효 확인 소송 1심에서 패소한 사건으로, 상대방 책임이 명확하다고 보기 어렵습니다. 비록 상대방(어도어)의 자력은 충분하나, 이미 1심 판결이 나온 상황에서 새로운 소송금융 투자 기회를 발굴하기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>다니엘, 3·1절 日서 태극기 흔들며 미소…‘뉴진스 퇴출’ 후 깜짝 근황</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10685287?ref=naver</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-03 00:50:16.408153+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="3" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>250년 전 영국 판례로 이미 종결</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>기사는 250년 전 영국에서 발생한 비단포목상과 견습공 간의 계약 이행 분쟁 판례를 소개합니다. 견습공이 먼저 사업 이전을 요구하며 소송을 제기했으나, 법원은 견습공의 주장과 다른 시각을 보였습니다. 이 사건은 법률적 교훈을 주는 역사적 사례입니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>해당 기사는 250년 전 영국 판례를 다루고 있어, 현재 진행 중인 사건이 아니며 이미 종결된 법률 사례에 해당합니다. 따라서 소송금융 투자 대상으로서의 신규성 및 현재성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
         <is>
           <t>네가 먼저  계약 이행 줄다리기…250년전 英판례의 교훈 [조대환의 영미...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/202602270535i</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-28 00:42:24.414259+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="3" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>삼성물산</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>A씨가 삼성물산과의 영업위임 계약 중도 파기로 1억2천만원의 손해배상을 청구했으나, 대법원은 계약서에 손해배상 규정이 없는 경우 민법상 위임 해지 규정이 아닌 계약서에 따른 책임만 부담한다고 판결했다. 이에 따라 원심의 원고 일부 승소 판결을 파기하고 사건을 서울중앙지법으로 돌려보냈다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>적합 조건 중 상대방 자력 충분(삼성물산)만 해당. 대법원 판결로 영업위임 계약 해지에 따른 손해배상 책임이 계약서 규정에 따르며, 해당 계약서에 손해배상 규정이 없다고 판단되어 원고의 승소 가능성이 매우 낮아졌음. 또한, 집단적 피해가 아니며 피해 규모도 소송금융 투자 대상으로 아주 크다고 보기 어려움.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>1억2천만원 (청구액)</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>[예규·판례] 영업위임계약 중도파기로 다툼…대법  계약상 손배 책임만...</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>tfmedia.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.tfmedia.co.kr/news/article.html?no=201650</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-27 00:50:39.695118+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...58 lines deleted...]
-    </row>
     <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+      <c r="A28" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>프리시젼바이오가 씨티바이오를 흡수합병하기로 결정하고 합병신주를 발행한다는 내용의 기사입니다. 본문에는 계약 해제 시에도 불이행 또는 위반으로 인한 손해배상청구권이 유지된다는 일반적인 계약 조항이 포함되어 있습니다.</t>
+          <t>본 기사는 민법 제673조에 따른 도급계약 해제 시 도급인의 손해배상 범위에 대한 법률적 쟁점을 다룬다. 수급인이 이미 지출한 비용과 일을 완성하였더라면 얻었을 이행이익 상당의 손해배상액 산정이 핵심 내용이다. 특정 사건이 아닌 일반적인 법률 해설이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>본 기사는 기업의 흡수합병 결정과 계약 해제 시 손해배상청구권에 대한 일반적인 계약 조항을 다루고 있을 뿐, 실제 발생한 피해나 분쟁 상황을 묘사하고 있지 않습니다. 따라서 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모나 피해자 수도 특정할 수 없어(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용은 특정 사건에 대한 보도가 아닌, 민법상 도급계약 해제 및 손해배상 범위에 대한 일반적인 법률 해설이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 당사자가 특정되지 않아 투자 검토가 불가능하다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>프리시젼바이오, 씨티바이오 흡수합병 결정…합병신주 399만1696주 발행</t>
+          <t>[법률라운지] 민법 제673조에 따른 도급계약 해제와 이행이익 상당의 손...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=634442</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602251020573180945</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-25 13:18:50.951622+00:00</t>
+          <t>2026-02-26 00:48:08.449917+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>프리시젼바이오가 씨티바이오를 흡수합병하기로 결정하고 합병신주를 발행한다는 내용의 기사입니다. 본문에는 계약 해제 시에도 불이행 또는 위반으로 인한 손해배상청구권이 유지된다는 일반적인 계약 조항이 포함되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>본 기사는 기업의 흡수합병 결정과 계약 해제 시 손해배상청구권에 대한 일반적인 계약 조항을 다루고 있을 뿐, 실제 발생한 피해나 분쟁 상황을 묘사하고 있지 않습니다. 따라서 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모나 피해자 수도 특정할 수 없어(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>프리시젼바이오, 씨티바이오 흡수합병 결정…합병신주 399만1696주 발행</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=634442</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:18:50.951622+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>1심 원고 승소, 하이브 항소 및 강제집행정지 신청</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>민희진 어도어 대표가 하이브를 상대로 제기한 255억 원 규모의 주식매매대금(풋옵션) 청구 소송 1심에서 승소했다. 하이브는 이에 불복하여 항소했으며 강제집행정지 신청을 한 상태이다. 민 대표는 1심 결과와 향후 계획에 대해 기자회견을 통해 직접 밝힐 예정이다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>1심에서 원고 승소 판결을 받아 상대방 책임이 비교적 명확하며(적합 조건 1), 대기업 하이브를 상대로 255억 원이라는 큰 금액의 소송이 진행 중입니다(적합 조건 2, 4). 계약에 기반한 소송으로 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 현재 항소심 진행 중으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>1명 (민희진 대표)</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>‘255억 풋옵션 승소’ 민희진, 오늘(25일) 긴급 기자회견…직접 등판</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>isplus.com</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://isplus.com/article/view/isp202602250002</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-02-25 00:49:44.373497+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N29"/>
+  <autoFilter ref="A1:N30"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>