--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -525,182 +532,254 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약/손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>배우 황정민</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 책임 불인정 판결</t>
+          <t>법원 강제조정 결정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>10년간 동업했던 변호사들이 공동 이메일 비밀번호 변경 문제로 소송전을 벌였습니다. 가처분 신청, 청구 이의 소송, 손해배상 청구 소송까지 진행되었으나, 법원은 손해배상 책임을 인정하지 않았습니다.</t>
+          <t>40대 여성 A 씨가 배우 황정민 씨를 상대로 사업 및 창작 대가 미지급으로 인한 정신적 손해배상 2억 원을 청구하는 소송을 제기했습니다. 법원은 양측 불출석에도 불구하고 직권으로 강제조정 결정을 내렸으며, 결정 내용은 비공개입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>법원이 이미 손해배상 책임을 인정하지 않는 판결을 선고하여, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개인 간의 동업 분쟁이며, 상대방의 자력 또한 대기업 등에 비해 불확실합니다.</t>
+          <t>상대방(배우 황정민)의 자력이 충분하며(적합 조건 2), 청구 금액이 2억 원으로 개인 소송으로는 비교적 큰 규모입니다(적합 조건 4). 다만, 책임 명확성이나 증거 확보 여부가 기사에서 불분명하며, 집단적 피해가 아닌 개별 소송입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[판결][단독]  공동 이메일 비번을 왜 바꿔  10년 동업 깬 변호사 소송전</t>
+          <t>황정민 상대 손배소 법원 강제조정…내용은 비공개</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=219212</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH202608141910036jk</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-19 10:27:25.260038+00:00</t>
+          <t>2026-08-16 07:00:23.464257+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약/손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>손해배상 책임 불인정 판결</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>10년간 동업했던 변호사들이 공동 이메일 비밀번호 변경 문제로 소송전을 벌였습니다. 가처분 신청, 청구 이의 소송, 손해배상 청구 소송까지 진행되었으나, 법원은 손해배상 책임을 인정하지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>법원이 이미 손해배상 책임을 인정하지 않는 판결을 선고하여, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개인 간의 동업 분쟁이며, 상대방의 자력 또한 대기업 등에 비해 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[판결][단독]  공동 이메일 비번을 왜 바꿔  10년 동업 깬 변호사 소송전</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=219212</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-19 10:27:25.260038+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>계약/손해배상</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>㈜스카이레일</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>변상금 집행정지 신청 기각</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>㈜스카이레일이 본안 소송 판결 선고 전까지 변상금 집행을 정지해 달라는 신청이 대구지방법원에서 기각되었다. 스카이레일 측은 소송 진행 중 기존 사용료만 납부하고 소송 종료 후 변상금 잔액을 일괄 납부하려 했으나 받아들여지지 않았다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이 사건은 ㈜스카이레일이 본안 소송에서 부과된 변상금의 집행정지를 신청했으나 기각된 건으로, 스카이레일이 소송금융의 고객인 원고(피해자)가 아닌 피고(변상금 채무자)의 입장에 있다. 소송금융은 통상적으로 피해를 입은 원고의 소송 비용을 지원하므로, 본 사건은 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>대구지방법원, ㈜스카이레일 변상금 집행정지 신청 기각</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>straightnews.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.straightnews.co.kr/news/articleView.html?idxno=298751</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-28 00:39:51.428884+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>