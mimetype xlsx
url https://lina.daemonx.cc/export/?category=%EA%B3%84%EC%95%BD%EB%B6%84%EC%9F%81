--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$88</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$89</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N88"/>
+  <dimension ref="A1:N89"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="45" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -547,6242 +547,6314 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A법무법인</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>부동산 하자 분쟁 의뢰인이 법무법인에 민·형사 3건으로 총 1천870만원의 수임료를 지급했으나, 소송 결과가 불만족스러워 수임료 반환 소송을 제기했습니다. 대법원은 항소심 판결을 확정하여 법무법인이 의뢰인에게 990만원을 반환해야 한다고 판결했습니다. 이는 수임료가 사건의 난이도와 투입 노력에 비해 과다하다고 판단한 결과입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>대법원 판결로 법무법인의 수임료 반환 책임이 확정되어 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 본 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>990만원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[예규·판례] 민·형사 3건 쪼개 1870만원 수임…대법  일부는 반환해야...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=204761</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-30 07:02:42.411408+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>전 소속사와의 6년간의 소송 과정에 대한 심경 및 근황 공개</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>가수 슬리피가 유튜브 채널을 통해 전 소속사와의 6년간 이어진 장기 소송 과정에 대한 심경과 근황을 공개했다. 기사는 소송의 구체적인 내용보다는 슬리피의 개인적인 소회에 초점을 맞추고 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>기사는 슬리피가 전 소속사와의 '장기 소송 과정'에 대한 심경과 근황을 밝힌 것으로, 이미 소송이 종결되었거나 매우 후반 단계에 접어든 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 소송금융 투자 대상으로 적합하지 않습니다. 또한, 상대방의 자력, 피해 규모, 증거 등 투자 검토에 필수적인 정보가 부족합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>슬리피, 유튜브서 BTS 진 일화 공개…  정말 미안했다</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-22</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3403188</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-05-25 07:03:25.090554+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="3" t="inlineStr">
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 431억원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 진행되었습니다. 어도어는 다니엘의 전속계약 위반을 주장하고 있으며, 다니엘 측은 어도어가 다니엘을 표적 삼아 소송을 의도적으로 지연한다고 반박했습니다. 재판부는 다음 변론기일을 다음 달로 지정했습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>어도어(상대방)는 대기업 계열사로 자력이 충분하며, 431억원 규모의 손해배상 청구로 피해 규모가 매우 큽니다. 다만, 책임 소재가 법정에서 다투어지고 있어 명확하지 않으며, 집단적 피해가 아닌 개인에 대한 소송입니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>431억원</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>어도어vs다니엘, '430억 손배소' 시작부터 팽팽.. 재판 의도적 지연   활...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/music/2026/05/14/2026051418294988489</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-05-17 07:00:33.304014+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>팬들의 탄원서 제출</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>그룹 뉴진스 멤버 다니엘이 '표적' 계약 해지와 관련하여 거액의 손해배상 소송을 당했습니다. 이에 글로벌 팬 1만2357명이 다니엘을 지지하는 탄원서를 재판부에 제출했습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>기사에 따르면 멤버 다니엘을 상대로 거액의 손해배상 소송이 제기되어 다니엘이 피고인 상황입니다. 소송금융은 주로 손해배상을 청구하는 원고(피해자)에게 투자하는 것이 일반적이므로, 피고인 다니엘의 입장에서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>[단독]  다니엘만 '표적'으로 계약 해지 …뉴진스 팬 1만2357명 탄원서</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>sisajournal.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.sisajournal.com/news/articleView.html?idxno=372929</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-05-17 07:00:15.883252+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>차가원 원헌드레드 대표</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>횡령 혐의 형사 고소 진행 중, 전속계약 해지 통보</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>그룹 더보이즈 멤버 9명이 소속사 원헌드레드레이블 차가원 대표를 횡령 혐의로 고소했다. 이들은 지난해 7월부터 정산금을 받지 못했다며 전속계약 해지를 통보한 바 있다. 원헌드레드 측은 횡령 사실을 부인하며 회계법인 감사 결과를 제시했고, 무고죄 등 법적 대응을 예고했다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>9명의 더보이즈 멤버들이 소속사 대표를 상대로 횡령 및 정산금 미지급을 주장하며 형사 고소를 제기하여 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 중입니다. 상대방은 엔터테인먼트 회사로 자력이 있을 것으로 보이나, 횡령 사실에 대해 회계법인 감사 결과를 들어 반박하고 있어 책임 명확성 및 증거 확보 여부가 쟁점입니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>9명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>더보이즈  횡령 혐의 고소 vs차가원 원헌드레드 대표  흠집내기 (종합)</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-21</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05284086645418416</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-05-04 07:04:27.826970+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-05 12:33:32.117512+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>B 지식재산권(IP) 전문 스타트업</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>민사 소송 원고 패소 판결 확정. 형사 고소(공갈죄)는 진행 중.</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>웹툰작가 겸 공동창업자 A 씨가 B IP 스타트업의 폭언과 강압으로 억대 수익금과 주식을 반환하고 퇴사한 뒤 부당이득금 반환 소송을 제기했으나 패소했습니다. 법원은 폭언 사실은 인정했지만 강압으로 보기 어렵다고 판단했으며, A 씨가 항소를 포기하여 판결이 확정되었습니다. A 씨는 별도로 B 스타트업 임원들을 공갈죄로 형사 고소한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>민사 소송이 원고 패소로 확정되어 종결되었으므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 부적합합니다. 비록 상대방의 자력이 충분하고(적합 조건 2), 폭언 사실이 법원에서 인정되었으며(적합 조건 5), 형사 고소 절차가 진행 중(적합 조건 6)이나, 이미 확정된 민사 판결에 대한 투자는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>3억3000만원</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>“일본도 가져오려 했다” 폭언으로 공동창업자 수익 반환시켰지만.. 법...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2572684</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:33:32.117512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>울진군</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>업체 대표 뇌물공여 혐의로 구속, 울진군과 재계약 관련 소송 진행 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>울진군 대표 관광시설 운영 업체 대표가 재계약에 유리한 조건을 얻기 위해 군의원에게 수천만원 상당의 금품을 건넨 혐의로 구속되었다. 업체 측은 울진군이 재계약을 하지 않자 소송을 제기한 상태이다. 군의원 2명 등 3명은 영장이 기각되어 불구속 상태로 수사를 받는다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>로앤굿의 고객은 원고(피해자)여야 하나, 본 사건에서 소송을 제기한 업체 대표는 뇌물공여 혐의로 구속되는 등 오히려 범죄 혐의를 받고 있는 상황이다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>울진 '죽변해안스카이레일' 업체대표 구속… 군의원 등 3명 영장 기각 [...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260403514479?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-04-04 00:31:59.475626+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-03 00:41:33.586318+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
+          <t>스마일게이트RPG</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결, 피고 항소 예정</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG가 IPO 계약 불이행을 이유로 미래에셋증권(실질적 당사자 라이노스자산운용)에 1000억원을 배상하라는 1심 판결을 받았다. 법원은 스마일게이트RPG가 회계기준 변경을 통해 상장 요건을 회피하려 한 점을 신의성실 원칙 위반으로 판단했으며, 스마일게이트RPG는 판결에 불복하여 항소할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG의 IPO 의무 불이행에 대한 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 피고인 스마일게이트RPG는 충분한 자력을 가진 대형 게임업체이다(적합 조건 2). 또한, 1000억원이라는 매우 큰 피해 규모가 인정되었으며(적합 조건 4), 법원 판결문과 회계법인 보고서 등 객관적 증거가 존재한다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>1000억원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG, IPO 의무 불이행으로 1000억원 배상 판결</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065542124705649</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:41:33.586318+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
           <t>스마일게이트</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>서울중앙지법 1심 판결 선고, 피고 항소 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>게임 업체 스마일게이트가 라이노스자산운용과의 자금 조달 계약에서 IPO 추진 약속을 어겨 1000억원대 손해배상 판결을 받았습니다. 법원은 스마일게이트가 회계처리 변경으로 상장 의무가 소멸됐다는 주장이 신의성실 원칙에 위반된다고 판단했습니다. 스마일게이트는 이 판결에 불복하여 항소를 제기할 예정입니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>상대방(스마일게이트)의 책임이 법원 1심 판결로 명확히 인정되었고, 대기업으로서 자력도 충분합니다. 피해 규모가 1000억원에 달하며 연 12% 이자까지 배상해야 하는 대규모 사건입니다. 이미 1심 판결이 선고되어 증거가 명확합니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>1000억원 및 2023년 12월부터 연 12% 이자</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>1 (라이노스자산운용)</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>IPO 약속 깬 스마일게이트 법원  1천억에 이자도 배상</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/12006402</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-04-02 12:49:56.374151+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-04-01 00:54:56.998529+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송 진행 중. 별도로 회사 대표와 군의원들의 금품수수 혐의에 대한 경찰 수사 및 구속영장 청구 진행 중.</t>
+          <t>거액의 위약금 소송 진행 중, 폭로전 예고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>울진군 관광시설 운영 위탁 업체 대표와 군의원 등 4명이 재계약 관련 금품수수 혐의로 구속영장이 청구되었다. 업체 대표는 군의원들에게 수천만 원 상당의 금품을 건네거나 식비를 대납한 혐의를 받고 있으며, 군의원들은 혐의를 부인하고 있다. 한편, 해당 민간회사는 울진군이 재계약을 하지 않자 울진군을 상대로 소송을 진행 중이다.</t>
+          <t>드라마/영화 '클라이맥스'의 줄거리 일부로, 추상아 캐릭터가 대국민 기만 기자회견 시도 후 동정론 형성에 실패하고 거액의 위약금 소송과 폭로전 예고에 직면한 상황을 묘사. 극단적 선택 시도 '쇼'까지 감행하며 여론을 뒤흔들었다는 내용.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송을 진행 중이나, 해당 회사의 대표가 재계약 관련 금품수수 혐의로 경찰 수사를 받고 있어 소송의 정당성 및 승소 가능성이 매우 낮다. 상대방(울진군)의 자력은 충분하나, 원고의 책임이 명확하지 않고 오히려 원고 측에 불리한 증거(뇌물 혐의)가 존재하여 소송금융 투자에 부적합하다.</t>
+          <t>제공된 기사 내용이 드라마/영화 '클라이맥스'의 줄거리 일부로 판단되어 실제 소송금융 투자 대상이 될 수 없음. 실제 사건이 아니므로 적합/부적합 조건 적용 및 투자 검토가 불가능함.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1 (민간회사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>울진 관광시설 재계약 관련 '금품수수혐의' 업체대표·군의원 등 4명 구...</t>
+          <t>'클라이맥스' 하지원, 눈물의 대국민 기만 기자회견</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newsinside.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401000027</t>
+          <t>https://www.newsinside.kr/news/articleView.html?idxno=4552967</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 00:41:48.669245+00:00</t>
+          <t>2026-04-01 00:54:56.998529+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>울진군</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>기업들이 불가항력 법리 검토 중</t>
+          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송 진행 중. 별도로 회사 대표와 군의원들의 금품수수 혐의에 대한 경찰 수사 및 구속영장 청구 진행 중.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>호르무즈 해협 봉쇄 가능성으로 인해 계약 이행에 차질을 겪을 수 있는 기업들이 막대한 손해배상 책임을 방어하기 위한 법적 해법을 모색하고 있습니다. 특히 '비용 증가만으로는 불가항력이 아니다'는 엄격한 법리 해석이 요구되어 기업들의 고민이 깊어지고 있습니다.</t>
+          <t>울진군 관광시설 운영 위탁 업체 대표와 군의원 등 4명이 재계약 관련 금품수수 혐의로 구속영장이 청구되었다. 업체 대표는 군의원들에게 수천만 원 상당의 금품을 건네거나 식비를 대납한 혐의를 받고 있으며, 군의원들은 혐의를 부인하고 있다. 한편, 해당 민간회사는 울진군이 재계약을 하지 않자 울진군을 상대로 소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 호르무즈 해협 봉쇄로 인해 계약 이행이 어려워진 기업들이 '불가항력'을 주장하며 손해배상 책임을 방어하려는 상황을 다룹니다. 이는 소송금융이 투자할 원고(피해자)를 특정하기 어렵고, 상대방의 책임이 명확하지 않아(적합 조건 1 미충족) 투자 대상으로서의 적합성이 낮습니다. 오히려 잠재적 피고의 방어 전략에 대한 내용입니다.</t>
+          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송을 진행 중이나, 해당 회사의 대표가 재계약 관련 금품수수 혐의로 경찰 수사를 받고 있어 소송의 정당성 및 승소 가능성이 매우 낮다. 상대방(울진군)의 자력은 충분하나, 원고의 책임이 명확하지 않고 오히려 원고 측에 불리한 증거(뇌물 혐의)가 존재하여 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (민간회사)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>호르무즈 해협 막히면 어쩌나  중동 리스크에 '초긴장'…기업인들 몰려...</t>
+          <t>울진 관광시설 재계약 관련 '금품수수혐의' 업체대표·군의원 등 4명 구...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603319712i</t>
+          <t>https://www.newspim.com/news/view/20260401000027</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:49.014169+00:00</t>
+          <t>2026-04-01 00:41:48.669245+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>기업들이 불가항력 법리 검토 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>호르무즈 해협 봉쇄 가능성으로 인해 계약 이행에 차질을 겪을 수 있는 기업들이 막대한 손해배상 책임을 방어하기 위한 법적 해법을 모색하고 있습니다. 특히 '비용 증가만으로는 불가항력이 아니다'는 엄격한 법리 해석이 요구되어 기업들의 고민이 깊어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>이 기사는 호르무즈 해협 봉쇄로 인해 계약 이행이 어려워진 기업들이 '불가항력'을 주장하며 손해배상 책임을 방어하려는 상황을 다룹니다. 이는 소송금융이 투자할 원고(피해자)를 특정하기 어렵고, 상대방의 책임이 명확하지 않아(적합 조건 1 미충족) 투자 대상으로서의 적합성이 낮습니다. 오히려 잠재적 피고의 방어 전략에 대한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>호르무즈 해협 막히면 어쩌나  중동 리스크에 '초긴장'…기업인들 몰려...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603319712i</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:05:49.014169+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>FC 낭트</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 패소</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>카디프 시티가 FC 낭트를 상대로 제기한 에밀리아노 살라 비행기 추락 사망 사건 관련 손해배상 청구 소송에서 패소했다. 카디프 시티는 2080억 원 규모의 손해배상을 요구했으나, 법원은 FC 낭트의 손을 들어주었다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 이미 패소하여, 소송금융 투자 대상으로서의 신규성이 없으며 승소 가능성이 낮음. 이는 '부적합 조건: 이미 종결된 사건'에 해당한다. 비록 상대방의 자력이 충분하고 피해 규모가 크지만, 이미 패소한 사건에 대한 투자는 적합하지 않다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>2080억</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>살라가 있었다면 강등 안 됐을 것 …카디프, '비행기 추락사고' 2080억 ...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>interfootball.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.interfootball.co.kr/news/articleView.html?idxno=683219</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-31 00:40:15.127753+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-30 13:02:02.547595+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>티오더 한국 본사</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
+          <t>미국 현지 법원에서 독점유통계약 위반 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>티오더 한국 본사가 미국 현지 유통파트너사로부터 독점유통계약 위반으로 피소되어 2년째 분쟁이 지속되고 있습니다. 캐나다 자회사에 대한 소송은 각하되었으나, 한국 본사에 대한 계약 위반 청구는 재판부에서 유지되었습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>티오더 한국 본사를 상대로 한 독점유통계약 위반 소송이 2년째 진행 중이며, 재판부가 한국 본사에 대한 청구를 유지하여 상대방 책임 및 증거 확보 가능성이 높습니다. 상대방이 사업체이므로 자력도 충분할 것으로 예상됩니다. 다만, 집단적 피해가 아닌 단일 기업 간의 상업 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>[Biz Law] 티오더, 美 독점계약 분쟁 2년째 지속…계약 위반 청구 유지</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714005</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:02:02.547595+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
           <t>1심 선고 D-3</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>스마일게이트RPG와 라이노스자산운용 간 1000억 원대 손해배상 소송의 1심 선고가 임박했다. 이 소송은 비상장 기업 투자계약과 회계 기준 해석을 둘러싼 분쟁으로, 향후 관련 분야의 중요한 판례가 될 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>상대방에게 자력이 충분함(스마일게이트RPG, 라이노스자산운용 모두 기업), 피해 규모가 큼(1000억 원대), 증거 확보 가능성(투자계약 및 회계 자료) 등의 적합 조건을 충족한다. 다만, 기업 간의 계약 및 회계 기준 해석에 대한 법리적 다툼이 예상되어 승소 가능성 판단에 신중함이 필요하다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>1000억 원대</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>스마게–라이노스 1000억대 소송, 선고 D-3…IPO 의무·회계 충돌 '분수...</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>popcornnews.net</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>http://www.popcornnews.net/news/articleView.html?idxno=116959</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-30 12:55:28.952999+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-30 00:48:28.822021+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>반만엔터테인먼트</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>1심 패소</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 제기한 3.7억 원 규모의 약정금 청구 소송에서 패소했습니다. 서울중앙지방법원은 지난해 11월 25일 진민호의 청구를 모두 기각했습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>원고가 전 소속사를 상대로 제기한 약정금 청구 소송에서 이미 패소하여 법원에서 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>3.7억 원</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>진민호, 前 소속사 상대 3.7억 약정금 청구 '패소'… 미지급 정산금 無 ...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026033008085953436</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:48:28.822021+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>서울중앙지법에서 약정금 소송 변론기일 진행 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>서울중앙지법에서 약정금 소송의 변론기일이 진행되었으며, 증거 신청을 두고 양측이 신경전을 벌였다. 법무법인 LX의 이승철 변호사가 바른 측 대리인으로 참석했다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>본 기사는 약정금 소송의 변론기일 진행 사실만 언급하고 있어, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건에 대한 정보가 전혀 파악되지 않습니다. 따라서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>Around the Bar</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218511</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-28 00:35:02.481496+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="4" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>손해배상청구 소송 첫 변론준비기일 진행 중, 조정 가능성 언급.</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상청구 소송을 제기했습니다. 첫 재판에서 양측은 심리 속도를 놓고 공방을 벌였으며, 재판부는 탬퍼링 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두겠다고 밝혔습니다. 이 소송은 어도어가 뉴진스 멤버들과의 전속계약 유효 확인 소송에서 승소한 이후 제기된 것입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>적합 조건 2 (상대방 자력 충분): 민희진 전 대표는 최근 하이브와의 소송에서 255억 원 지급 판결을 받아 자력이 충분하며, 다니엘 또한 아이돌로서 상당한 경제력을 보유할 것으로 예상됩니다. 적합 조건 4 (피해 규모 큼): 청구 금액이 430억 원대로 매우 큽니다. 적합 조건 1 (상대방 책임 명확): 어도어가 뉴진스 멤버들을 상대로 제기한 전속계약 유효 확인 소송에서 승소하여, 이번 손해배상 청구의 법적 근거가 강화되었습니다. 적합 조건 5 (증거 확보 가능): 어도어 측이 '위반 행위가 많아 증인을 추려야 한다'고 언급하며 증거 확보 가능성을 시사했습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>430억 원대</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>다니엘·어도어, ‘430억 손배’ 심리속도 공방</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260326518201?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-27 00:34:39.955872+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-26 13:33:58.968678+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
+          <t>서울중앙지법에서 손해배상 소송 첫 변론준비기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 다니엘 측은 소송 장기화로 '가장 빛나는 시기'에 중대한 피해를 입고 있다고 주장하며 신속한 재판을 요청했습니다. 현재 서울중앙지법에서 첫 변론준비기일이 진행되었으며, 재판부는 '탬퍼링' 쟁점 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두었습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>상대방(어도어)은 하이브의 자회사로 자력이 충분하며, 어도어의 431억 원 손해배상 청구와 다니엘 측의 '빛나는 시기 피해' 주장을 고려할 때 사건의 피해 규모가 매우 큽니다. 다만, 다니엘이 원고로서 어도어의 책임이 명확한지는 기사만으로 판단하기 어려우며, 집단적 피해가 아닌 개별 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상 (어도어 청구액 431억 원)</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>1명 (다니엘)</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>어도어 vs 다니엘 ‘431억’ 손배 공방…다니엘 측 “빛나는 시기 피해...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260326580655</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:33:58.968678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
           <t>서울중앙지법 민사합의31부에서 변론준비기일 진행 중. 조정 가능성 열어둠.</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 첫 변론준비기일에서 양측은 심리 일정을 두고 대립했으며, 다니엘 측은 소송 장기화로 인한 활동 피해를 주장했습니다. 재판부는 탬퍼링 관련 해외 사례 제출을 요청하고 조정 가능성을 열어두었습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>적합 조건: 430억원대의 매우 큰 피해 규모가 예상되며, 상대방(어도어)은 하이브의 자회사로 충분한 자력을 갖추고 있습니다. 다니엘 측이 소송 장기화로 인한 활동 피해를 주장하고 있어, 다니엘 측이 원고가 되는 반소 또는 손해배상 청구의 가능성이 있습니다. 다만, 상대방 책임의 명확성과 증거 확보 여부는 아직 불분명합니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>430억원 이상</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>어도어·다니엘 430억 손배소 첫 기일  소송 지연  vs  통상 절차</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026032620323771685</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-26 13:33:32.117152+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="4" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>가수 다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>서울중앙지법에서 재판 시작, 심리 일정 공방</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>뉴진스 소속사 어도어가 계약을 해지한 가수 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상 재판을 시작했습니다. 서울중앙지법에서 열린 첫 재판에서 양측은 심리 일정을 두고 공방을 벌였습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>어도어가 430억 원대 손해배상을 청구하며 상대방의 책임이 명확하다고 주장하고 있습니다 (적합 조건 1). 피고인 민희진 전 대표와 가수 다니엘은 고액의 배상 능력을 갖춘 것으로 추정되며 (적합 조건 2), 청구 금액이 430억 원대로 매우 큽니다 (적합 조건 4). 계약 해지 및 손해배상 청구이므로 관련 계약서, 내부 자료 등 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>430억 원대</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>어도어  통상절차  vs 다니엘  신속 심리</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>obsnews.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518643</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-26 13:08:24.188267+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>손해배상 소송 첫 변론준비기일 진행 중, 재판부 조정 가능성 시사.</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>어도어가 다니엘과 민희진을 상대로 430억 원대 손해배상 소송을 제기했으며, 첫 변론준비기일에서 양측은 심리 속도를 두고 공방을 벌였다. 다니엘 측은 아이돌 활동 특성상 신속한 재판을 요청했고, 어도어 측은 위반 행위가 많아 증인 검토가 필요하다고 주장했다. 재판부는 탬퍼링 관련 해외 사례 제출을 요구하고 조정 가능성을 열어두었다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>본 사건은 어도어가 다니엘과 민희진을 상대로 제기한 430억 원대 손해배상 소송으로, 로앤굿의 고객이 될 수 있는 다니엘 측은 피고에 해당한다. 소송금융은 주로 원고(피해자)의 손해배상 청구를 지원하는 모델이므로, 피고 측 방어를 위한 투자는 일반적인 적합 조건에 부합하지 않아 적합도가 낮다. 다만, 상대방(어도어/하이브)의 자력이 충분하고(적합 조건 2), 소송 금액이 430억 원으로 매우 크며(적합 조건 4), 증거 확보가 진행 중인 점(적합 조건 5)은 긍정적 요소이다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
+      <c r="H23" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
+      <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>[오늘의 ABC 뉴스룸] 트럼프  이란 협상원해…살해당할까봐 두려울뿐  外</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>ajunews.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.ajunews.com/view/20260326151509352</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-26 13:04:37.377520+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="4" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>손해배상 청구 소송 첫 변론준비기일</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 청구 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있습니다. 이 사건은 하이브와 민희진 전 대표 간의 주주 간 계약 소송을 담당했던 재판부에 배당되었습니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 상대방(민희진)의 자력이 충분하며(적합 조건 2), 이전 소송에서 어도어의 전속계약 유효성이 인정되어 책임 입증에 유리한 정황이 있습니다(적합 조건 1, 5). 집단적 피해는 아니지만, 높은 청구액과 상대방의 자력으로 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>'431억 손배소' 어도어 vs 다니엘·민희진, 오늘 첫 재판</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184120</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-26 00:48:37.462522+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-26 00:41:44.128311+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>다니엘, 민희진 전 대표</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>1차 변론준비기일 진행 예정</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>걸그룹 뉴진스 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했다. 오늘 서울중앙지법에서 1차 변론준비기일이 진행되며, 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '피해 규모가 큼'(431억 원)에 해당하며, 소송이 이미 시작되어 구체적인 법적 다툼이 진행 중임. 그러나 피고가 개인이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, '집단적 피해'가 아닌 개별 기업과 개인 간의 분쟁임.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>[투데이 라인업] 당정, 25조 규모 '전쟁 추경' 협의 / 어도어 vs 다니엘·...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184101</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:41:44.128311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
           <t>다니엘 측, 민희진 오케이 레코즈 대표</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>첫 변론준비기일 진행</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>뉴진스 소속사 어도어가 전 멤버 다니엘 측과 민희진 오케이 레코즈 대표를 상대로 430억 원대 위약벌 및 손해배상 청구 소송을 제기했다. 어도어는 다니엘의 전속계약 해지 통보 및 민 대표의 '탬퍼링' 의혹을 주장하고 있으며, 민 대표 측은 이를 부인하고 있다. 해당 소송의 첫 변론준비기일이 오늘 진행된다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>피해 규모가 매우 크고(430억 원), 피고 중 민희진 대표는 상당한 자력을 보유하고 있을 가능성이 있음(적합 조건 4, 2). 그러나 상대방 책임이 명확하지 않고, 집단적 피해 사건이 아니며, 증거 확보 여부도 불분명함(적합 조건 1, 3, 5 미충족). 또한, 동일 재판부가 민희진 대표에게 유리한 판결을 내린 전력이 있어 소송의 불확실성이 존재함.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>430억 원 (민희진 대표 대상 100억 원)</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>1 (어도어)</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>어도어 VS 다니엘·민희진 430억 위약벌·손배소 오늘(26일) 개시 [왓IS]</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>isplus.com</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://isplus.com/article/view/isp202603250216</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-26 00:37:55.145475+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-26 00:37:21.863238+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>법무법인 A</t>
+          <t>민희진, 다니엘</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>서울북부지법 항소심에서 원고(법무법인 A) 청구 기각, 기존 대법원 전원합의체 판결 타당성 재확인</t>
+          <t>어도어가 민희진, 다니엘을 상대로 430억 원 손해배상 소송 제기, 첫 재판 예정.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>서울북부지법은 형사사건 성공보수약정이 민법 제103조에 따라 무효라는 기존 대법원 전원합의체 판결의 타당성을 재확인했다. 법무법인 A가 의뢰인 B를 상대로 약식명령에 따른 성공보수 550만원을 청구했으나, 재판부는 변호사 직무의 공공성과 윤리성에 반한다며 원고의 청구를 기각했다. 이 판결은 형사사건 성공보수약정의 반사회성을 다시 한번 강조했다.</t>
+          <t>어도어가 뉴진스 이탈 및 복귀 지연 책임을 물어 민희진과 뉴진스 멤버 다니엘을 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 26일 첫 재판이 열릴 예정이며, 이는 엔터테인먼트 업계의 주요 분쟁 사례로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 사건은 변호사와 의뢰인 간의 형사 성공보수약정 유효성 다툼으로, 소송금융이 일반적으로 투자하는 피해자가 가해자로부터 손해배상을 청구하는 유형의 사건이 아니다. (적합 조건 1, 2, 3, 6 해당 없음) 또한, 분쟁 금액 550만원은 소송금융 투자 대상으로 매우 작으며 (적합 조건 4 해당 없음), 해당 법리는 이미 대법원 전원합의체 판결로 확정된 내용이므로 (적합 조건 5 해당 없음) 신규 투자 매력이 없다.</t>
+          <t>피해 규모는 430억 원으로 매우 크지만, 소송 상대방이 개인(민희진, 다니엘)으로 해당 금액을 배상할 자력이 충분하다고 보기 어렵습니다. 또한 상대방의 책임이 명확하다고 단정하기 어려워 소송의 승소 가능성 및 회수 가능성에 불확실성이 큽니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>550만원</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (어도어 법인)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[민사]  뺑소니 사건에서 약식명령 받으면 성공보수약정 무효</t>
+          <t>어도어, 민희진·다니엘 상대 430억 손해배상 소송 시작</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92851</t>
+          <t>https://www.news1.kr/society/court-prosecution/6114084</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-24 00:44:22.639149+00:00</t>
+          <t>2026-03-26 00:37:21.863238+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>C씨</t>
+          <t>법무법인 A</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>서울중앙지법 형사항소부 2심 판결 선고, 대법원 상고 가능성 있음</t>
+          <t>서울북부지법 항소심에서 원고(법무법인 A) 청구 기각, 기존 대법원 전원합의체 판결 타당성 재확인</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>최근 서울중앙지법 형사항소부가 형사 사건 성공 보수 약정의 유효성을 인정한 2심 판결을 내렸습니다. 이는 2015년 대법원의 형사 사건 성공 보수 무효 판례를 뒤집을 수 있는 중요한 법적 변화로, 법무법인이 의뢰인 C씨에게 3300만원의 성공 보수를 청구한 소송에서 원고 승소 판결이 나왔습니다. 이 판결이 대법원에서 확정될 경우, 형사 사건 성공 보수 관행이 부활할 가능성이 있습니다.</t>
+          <t>서울북부지법은 형사사건 성공보수약정이 민법 제103조에 따라 무효라는 기존 대법원 전원합의체 판결의 타당성을 재확인했다. 법무법인 A가 의뢰인 B를 상대로 약식명령에 따른 성공보수 550만원을 청구했으나, 재판부는 변호사 직무의 공공성과 윤리성에 반한다며 원고의 청구를 기각했다. 이 판결은 형사사건 성공보수약정의 반사회성을 다시 한번 강조했다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>이 기사는 변호사 성공 보수 약정의 유효성에 대한 법적 논의와 최근 2심 판결을 다루고 있습니다. 특정 기업이나 기관의 명확한 책임으로 인한 집단적 피해가 아니며, 피해 규모 또한 소송금융 투자 대상으로서 크지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 큰 피해 규모 등)에 해당하지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 변호사와 의뢰인 간의 형사 성공보수약정 유효성 다툼으로, 소송금융이 일반적으로 투자하는 피해자가 가해자로부터 손해배상을 청구하는 유형의 사건이 아니다. (적합 조건 1, 2, 3, 6 해당 없음) 또한, 분쟁 금액 550만원은 소송금융 투자 대상으로 매우 작으며 (적합 조건 4 해당 없음), 해당 법리는 이미 대법원 전원합의체 판결로 확정된 내용이므로 (적합 조건 5 해당 없음) 신규 투자 매력이 없다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>3300만원</t>
+          <t>550만원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>변호사 성공 보수의 부활(?) [김태훈의 의미 또는 재미]</t>
+          <t>[민사]  뺑소니 사건에서 약식명령 받으면 성공보수약정 무효</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323514952?OutUrl=naver</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92851</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-24 00:38:10.380342+00:00</t>
+          <t>2026-03-24 00:44:22.639149+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
+          <t>C씨</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>서울중앙지법 형사항소부 2심 판결 선고, 대법원 상고 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>최근 서울중앙지법 형사항소부가 형사 사건 성공 보수 약정의 유효성을 인정한 2심 판결을 내렸습니다. 이는 2015년 대법원의 형사 사건 성공 보수 무효 판례를 뒤집을 수 있는 중요한 법적 변화로, 법무법인이 의뢰인 C씨에게 3300만원의 성공 보수를 청구한 소송에서 원고 승소 판결이 나왔습니다. 이 판결이 대법원에서 확정될 경우, 형사 사건 성공 보수 관행이 부활할 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>이 기사는 변호사 성공 보수 약정의 유효성에 대한 법적 논의와 최근 2심 판결을 다루고 있습니다. 특정 기업이나 기관의 명확한 책임으로 인한 집단적 피해가 아니며, 피해 규모 또한 소송금융 투자 대상으로서 크지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 큰 피해 규모 등)에 해당하지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>3300만원</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>변호사 성공 보수의 부활(?) [김태훈의 의미 또는 재미]</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260323514952?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:38:10.380342+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>대법원 상고심 진행 중</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>형사 사건에서 변호사의 성공보수 약정이 유효하다는 2심 판결이 나와 2015년 대법원 전원합의체 판례가 11년 만에 바뀔지 주목된다. 서울중앙지법은 1심에서 유죄를 선고받았던 의뢰인이 2심에서 무죄를 받은 것은 법무법인의 노력 덕분이라며, 의뢰인에게 성공보수 3천3백만원을 지급하라고 판결했다. 이 사건은 현재 대법원에 상고되어 최종 판단을 기다리고 있다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>이 사건은 변호사와 의뢰인 간의 성공보수 약정 유효성 여부를 다투는 계약 분쟁으로, 일반적인 소송금융 투자 대상인 피해자의 손해배상 청구 사건과는 성격이 다르다. 상대방(의뢰인 B씨)의 자력 정보가 불분명하며, 피해 규모(3천3백만원)가 소송금융 투자 대상으로 보기에 크지 않다. 또한, 집단적 피해가 아닌 개별 계약 분쟁이다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>3천300만원</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>1명 (A 법무법인)</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>변호사 성공보수 판례 11년 만에 바뀌나…법원  일률 금지 안돼</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/AKR202603231842389JP</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-23 13:15:24.618125+00:00</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="3" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>대법원 심리 중 (2심 원고 일부 승소)</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>형사사건 변호사 성공보수 약정의 유효성을 다투는 사건으로, 2심에서 기존 대법원 판례를 뒤집고 약정의 유효성을 인정하는 판결이 나왔다. 현재 대법원에서 최종 심리 중이며, 판례 변경 여부에 따라 법조계의 이목이 집중되고 있다. A 법무법인은 무죄를 이끌어낸 B씨에게 성공보수 3300만원을 청구했으나, B씨가 지급을 거부하여 소송이 진행되었다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>변호사 성공보수 약정의 유효성이라는 중요한 법적 쟁점을 다루는 대법원 계류 사건으로, 판례 변경 시 소송금융 시장에 새로운 기회를 창출할 수 있음. 계약서 등 명확한 증거가 존재하며, 상대방의 책임이 계약상 명확함. 다만, 상대방이 개인이며 청구 금액이 소송금융 투자 대상으로서는 비교적 소액인 점은 단점입니다.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>3300만원</t>
         </is>
       </c>
-      <c r="I30" t="inlineStr">
+      <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>형사사건 변호사도 '성공보수' 인정받나</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603231831503732</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-23 13:15:09.190750+00:00</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>어도어, 민희진, 다니엘 측</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>중앙지법 민사합의31부에서 26일 오전 10시 첫 기일 예정</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>어도어와 다니엘 측 간의 손해배상 청구 소송이 중앙지법 민사합의31부에서 26일 오전 10시에 시작될 예정. 이 소송은 어도어-민희진 갈등과 연관된 것으로 보이며, 엔터테인먼트 업계의 주요 분쟁 중 하나이다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>상대방(어도어/HYBE)은 대기업으로 자력이 충분하나 (적합 조건 2), 집단적 피해가 아니며, 피해 규모 및 책임의 명확성이 기사에서 구체적으로 확인되지 않아 투자 매력도가 낮음. 현재 소송이 시작되는 단계이나, 소송금융의 핵심인 다수의 피해자나 명확한 대규모 피해액이 불분명하여 'Low'로 판단.</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
+      <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr">
+      <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>김건희 ‘주가조작’ 항소심 금주 개시… 尹 선거법 위반 재판도</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/topics/law_firm/2026/03/22/M7EATO2JZVH5PASB2BZYH2L5HE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-03-22 00:38:27.655473+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-21 00:42:20.638856+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
+          <t>미국 국방부</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>앤트로픽이 미국 정부를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>미국 국방부가 AI 기업 앤트로픽과의 약 2억 달러 규모 계약을 취소하면서 갈등이 심화되었다. 앤트로픽은 이에 대해 정부를 상대로 소송을 제기했으며, 마이크로소프트, 오픈AI 등 다른 주요 AI 기업들이 지지 입장을 표명했다. 이 사건은 군사 AI의 중요성 증대와 함께 AI 기업과 정부 간의 통제 권한 및 윤리적 논쟁을 부각시키고 있다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>상대방인 미국 국방부는 자력이 충분하며(적합 조건 2), 약 2억 달러 규모의 계약 취소로 피해 규모가 크다(적합 조건 4). 계약 관련 문서 등 증거 확보 가능성이 높고(적합 조건 5), 앤트로픽이 정부를 상대로 소송을 제기하여 상대방 책임 주장이 명확하다(적합 조건 1). 다만 집단적 피해는 아니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>약 2억 달러</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>1개 기업 (앤트로픽)</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>[월드 프리즘]  AI 없이는 전쟁 참패 …군사 전략의 핵심으로 떠오른 인...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>wikileaks-kr.org</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185041</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:42:20.638856+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
           <t>미국 국방부 및 미국 정부</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>미국 정부의 사업 참여 중단 시도에 대한 앤스로픽의 소송 진행 중</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>앤스로픽의 AI 챗봇 '클로드'가 미 국방부의 군사 작전에 활용되면서 계약 조건 위반 논란이 발생했습니다. 이에 트럼프 행정부는 앤스로픽을 공급망 위험 요소로 규정하고 정부 사업 참여를 중단시키려 했으며, 앤스로픽은 이에 반발하여 현재 소송을 제기한 상태입니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>상대방(미국 국방부 및 정부)의 자력이 충분하며(적합 조건 2), 계약 위반 및 정부 사업 참여 중단 시도라는 명확한 책임 소재가 존재합니다(적합 조건 1). 정부의 사업 참여 중단 시도는 앤스로픽에게 막대한 피해를 야기할 수 있으며(적합 조건 4), 관련 계약 및 정부 조치 기록 등 증거 확보가 용이합니다(적합 조건 5). 현재 앤스로픽에 대한 정부의 행정적 조치(사업 참여 중단 시도)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
+      <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I33" t="inlineStr">
+      <c r="I34" t="inlineStr">
         <is>
           <t>1개 기업 (앤스로픽)</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>젠슨황, AI업계 리더들에 “공포심 조성 자제해달라  촉구</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03024166645385288</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-20 00:56:13.464932+00:00</t>
         </is>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="3" t="inlineStr">
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" t="inlineStr">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>성과급 지급 관련 본안 소송 진행 중</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>미국 법원이 언노운월즈 전 CEO의 복귀를 판결했으나, 이는 성과급 지급을 둘러싼 본안 소송과는 별개 절차이다. 크래프톤은 이번 판결이 복귀 여부에 대한 판단일 뿐 성과급 문제는 다뤄지지 않았다고 밝히며, 남은 소송에 대해 절차에 따라 대응할 것이라고 전했다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>상대방인 크래프톤은 대기업으로 자력이 충분하다(적합 조건 2). 이미 소송이 진행 중인 사건으로, 전 CEO의 성과급 지급을 둘러싼 분쟁이므로 피해 금액이 상당할 가능성이 있다. 다만, 집단적 피해가 아닌 개별 소송이며, 기사만으로는 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
+      <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I34" t="inlineStr">
+      <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
+      <c r="J35" t="inlineStr">
         <is>
           <t>美법원, 언노운월즈 전 CEO 복귀 판결…성과급 소송 별도 진행</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>ziksir.com</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>https://www.ziksir.com/news/articleView.html?idxno=127454</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-17 13:33:07.141942+00:00</t>
         </is>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="2" t="inlineStr">
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" t="inlineStr">
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
         <is>
           <t>상인 B씨</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <t>법률구조공단 지원으로 승소 판결</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F36" t="inlineStr">
         <is>
           <t>전남 강진군 농민 A씨가 상인 B씨를 상대로 낸 농산물 대금 약정금 소송에서 승소했다. 양측은 잔금 지급과 계약금 2천400만원 반환을 두고 맞소송을 벌였으며, 대한법률구조공단의 지원을 받아 승소 판결을 받았다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G36" t="inlineStr">
         <is>
           <t>이미 법률구조공단의 지원을 받아 소송이 진행되어 승소 판결이 난 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
+      <c r="H36" t="inlineStr">
         <is>
           <t>2천400만원</t>
         </is>
       </c>
-      <c r="I35" t="inlineStr">
+      <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J36" t="inlineStr">
         <is>
           <t>농산물 대금 떼일뻔한 밭떼기 농민, 법률구조공단 소송 지원에 '승소'</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>https://www.namdonews.com/news/articleView.html?idxno=904334</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-03-17 13:16:32.485850+00:00</t>
         </is>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="4" t="inlineStr">
+    <row r="37">
+      <c r="A37" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>미국 델라웨어주 형평법원 1심 판결, 크래프톤 항소 예정</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>크래프톤이 인수한 언노운월즈의 전 경영진 해고가 부당하다는 미국 법원 판결이 나왔습니다. 법원은 크래프톤이 최대 2억 5천만 달러 규모의 성과급 지급을 회피하기 위해 의도적으로 경영진을 축출했다고 판단했습니다. 크래프톤은 판결에 반발하며 항소 등 법적 대응을 예고했습니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>상대방 책임이 미국 법원 판결로 명확하게 인정되었고(적합 조건 1), 상대방(크래프톤)은 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 회피하려던 성과급 규모가 최대 2억 5천만 달러(약 3,450억 원)에 달해 피해 규모가 매우 큽니다(적합 조건 4). 법원 판결문에 CEO의 챗GPT 문의 내용까지 언급된 점으로 보아 증거도 명확합니다(적합 조건 5). 현재 크래프톤이 항소 등 후속 조치를 예고하여 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
+      <c r="H37" t="inlineStr">
         <is>
           <t>최대 2억 5천만 달러 (약 3,450억 원)</t>
         </is>
       </c>
-      <c r="I36" t="inlineStr">
+      <c r="I37" t="inlineStr">
         <is>
           <t>3명 (테드 길, 찰리 클리블랜드, 맥스 맥과이어)</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>크래프톤, 美 법원 언노운월즈 전 CEO 복귀 판결에 반발</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2566358</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-17 13:08:36.446715+00:00</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="3" t="inlineStr">
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" t="inlineStr">
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>미국 법원에서 창업자 복귀 명령 관련 판결이 있었으나, 손해배상 청구 및 실적 기반 추가 보상 관련 소송 절차는 계속 진행 중</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>크래프톤이 인수한 언노운월즈의 전 경영진이 제기한 손해배상 청구 및 서브노티카2 관련 실적 기반 추가 보상 소송이 미국 법원에서 진행 중입니다. 법원은 창업자 3인 중 1명에게 복귀 명령을 내렸으나, 핵심적인 금전적 보상 관련 소송은 계속될 예정입니다.</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>크래프톤은 대기업으로 배상 능력이 충분하며(적합 조건 2), 기업 간 계약 및 인수 관련 분쟁이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사만으로는 손해배상 청구의 책임 명확성이 충분히 드러나지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
+      <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I37" t="inlineStr">
+      <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J37" t="inlineStr">
+      <c r="J38" t="inlineStr">
         <is>
           <t>美 법원, '서브노티카2' 창업자 3인 중 1명만 복귀 명령... 크래프톤의 ...</t>
         </is>
       </c>
-      <c r="K37" t="inlineStr">
+      <c r="K38" t="inlineStr">
         <is>
           <t>techm.kr</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>https://www.techm.kr/news/articleView.html?idxno=150288</t>
         </is>
       </c>
-      <c r="N37" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>2026-03-17 13:05:50.148596+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-17 13:02:40.011895+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
+          <t>美 델라웨어 형평법원 1심 판결 선고, 크래프톤 항소 예정, 손해배상 소송 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진 3인을 해고하고 '서브노티카2' 출시를 연기하면서 발생한 분쟁. 전 경영진은 크래프톤이 약속된 성과급 2억5천만 달러를 지급하지 않기 위해 고의로 출시를 연기하고 해고했다고 주장하며 약 3500억원 규모의 소송을 제기. 美 법원은 1심에서 테드 길 전 CEO의 복직 및 운영 권한 반환을 판결했으나, 크래프톤은 이에 동의하지 않고 항소할 예정이며, 손해배상 소송은 계속 진행될 것임.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>대기업 피고(크래프톤)의 충분한 자력(적합 조건 2), 미국 법원의 1심 판결로 상대방 책임이 일부 인정되었으며(적합 조건 1), 청구 금액이 약 3500억원으로 매우 큼(적합 조건 4). 이미 소송이 진행 중이며 1심 판결까지 나온 상태로 증거 확보가 용이함(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>약 3500억원 (2억5천만 달러)</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>투자금, 배상금...해외 개발사 '주의보'</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>gameshot.net</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.gameshot.net/common/con_view.php?code=GA69b8f693bfe84</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:02:40.011895+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
           <t>미국 델라웨어주 형평법원 1심 판결 선고 (매각자 측 승소), 2단계 언아웃 금전 분쟁 소송 예정</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>크래프톤이 자회사 언노운 월즈 전 경영진을 부당 해고하고 경영권을 탈취하려 했다는 미국 법원 1심 판결이 나왔습니다. 법원은 크래프톤의 해고 사유를 모두 기각하고 핵심 임원 복직 및 언아웃 기간 연장을 명령했습니다. 향후 크래프톤의 계약 위반 및 출시 지연으로 인한 언아웃 수익 훼손에 대한 손해배상 규모를 다루는 2단계 소송이 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(미국 법원 1심 판결로 부당 해고 인정), 상대방(크래프톤)의 자력이 충분하며, 피해 규모가 수천억 원에 달하는 언아웃 금전 분쟁이 남아있습니다. 또한, 챗GPT 대화 기록 및 사내 메신저 기록 등 객관적 증거가 확보되어 있습니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
+      <c r="H40" t="inlineStr">
         <is>
           <t>최소 2억 5천만 달러 이상 (약 3728억 원)</t>
         </is>
       </c>
-      <c r="I39" t="inlineStr">
+      <c r="I40" t="inlineStr">
         <is>
           <t>3인 (언노운 월즈 전 경영진)</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>[이슈] 김창한의 '챗GPT 경영', 美법원  부당 해고, 언노운 월즈 대표 복...</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>inven.co.kr</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://www.inven.co.kr/webzine/news/?news=314451</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-03-17 00:45:59.805389+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="2" t="inlineStr">
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
         <is>
           <t>BGF리테일</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>1심 판결 확정, 양측 항소 없음</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>A씨가 CU 편의점 출점을 믿고 상가를 분양받았으나, CU의 출점 불가 사유로 인해 분양계약을 해제하며 7000만원의 위약금을 물게 되자 CU를 상대로 소송을 제기했다. 법원은 CU의 책임 60%를 인정하여 4300만원을 배상하라고 판결했으며, 이 판결은 양측 항소 없이 확정되었다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>이미 법원 판결이 확정되어 사건이 종결되었으므로(부적합 조건), 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 상대방의 책임이 명확하고(적합 조건 1), 대기업인 CU(BGF리테일)가 피고이며(적합 조건 2), 피해 금액이 상당하지만(적합 조건 4), 사건 종결로 인해 투자가 어렵습니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
+      <c r="H41" t="inlineStr">
         <is>
           <t>4300만원 (법원 판결액)</t>
         </is>
       </c>
-      <c r="I40" t="inlineStr">
+      <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>[단독] 월세 420만원 편의점 믿다 7000만원 날렸다…CU 치명적 ‘계약’...</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10693678?ref=naver</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-16 00:45:22.529521+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="4" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
         <is>
           <t>엔지니어링공제조합</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>1심 원고 승소, 피고 항소심 진행 예정</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>두산에너빌리티가 한빛원전 5호기 부실 용접으로 지출한 재시공 비용 338억 원에 대해 엔지니어링공제조합을 상대로 공제금 청구 소송을 제기했다. 1심 법원은 두산에너빌리티의 손을 들어주며 공제조합에 338억 원 지급을 판결했으나, 공제조합은 즉시 항소했다. 지연이자를 포함해 약 400억 원 규모의 최종 비용 책임을 둘러싼 법적 다툼이 계속될 예정이다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (1심 법원이 공제조합의 공제금 지급 의무를 인정), 상대방에게 자력이 충분함 (엔지니어링공제조합은 건설업계 전용 보험 역할), 피해 규모가 큼 (약 400억 원 규모), 증거가 있거나 확보 가능함 (공제계약, 재시공 비용 내역, 1심 판결문), 이미 공적 절차(소송 제외)가 진행 중임 (원자력안전기술원의 부실 용접 조사 결과). 현재 1심 판결이 나왔으나 항소심이 진행될 예정으로 종결되지 않은 사건임.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
+      <c r="H42" t="inlineStr">
         <is>
           <t>약 400억 원 (재시공 비용 338억 원 + 지연이자 40억 원대)</t>
         </is>
       </c>
-      <c r="I41" t="inlineStr">
+      <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>[단독] '원전 부실 용접' 338억 쓴 두산에너빌리티 승소...법원  공제조...</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2565195</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-15 12:42:17.580758+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-14 00:34:48.666311+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>김수현, 골드메달리스트</t>
+          <t>배우 김수현 및 소속사</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에서 2차 변론기일 진행</t>
+          <t>서울중앙지방법원에서 손해배상 소송 2차 변론기일 진행 중. 루머 유포자에 대한 형사 고발 사건도 진행 중이며, 형사 사건 결과가 민사 소송에 영향을 미칠 것으로 예상됨.</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 제기했다. A사는 김수현이 고 김새론 관련 논란으로 품위 유지 의무를 위반했다고 주장하며 광고 계약 해지에 따른 손해배상을 청구했으나, 김수현 측은 미성년 교제 사실을 부인하며 계약 해지 사유가 될 수 없다고 반박하고 있다. 현재 서울중앙지방법원에서 2차 변론기일이 진행 중이다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현을 상대로 28억 원 규모의 손해배상 소송을 제기했습니다. A사는 김수현의 미성년자 교제 루머로 인한 품위 유지 의무 위반을 주장하며 광고 계약 해지가 정당하다고 보고 있습니다. 김수현 측은 루머가 사실이 아니며 녹취록이 조작되었다고 반박하고 있으며, 관련 형사 고발 사건도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 소송가액이 28억 원으로 피해 규모가 크다(적합 조건 4). 다만, 계약 해지 사유인 '품위 유지 의무 위반' 여부가 법정에서 다투어지고 있어 상대방 책임이 명확하다고 보기 어렵다.</t>
+          <t>피고(배우 김수현)의 자력이 충분하고 청구 금액이 28억 원으로 피해 규모가 크다는 점은 적합 조건에 해당합니다. 그러나 광고 계약 해지의 정당성 및 루머의 사실 여부가 핵심 쟁점으로, 상대방 책임이 명확하지 않고 증거(녹취록)의 조작 가능성까지 제기되어 소송 승소 가능성에 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명 (A사)</t>
+          <t>1명 (화장품 브랜드 A사)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>김수현,  미성년 교제한 적 없어 ⋯28억 손배 소송 2차 변론</t>
+          <t>김수현 28억 손해배상 소송 진행… 미성년 교제 의혹 루머  재차 부인</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ftimes.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565254</t>
+          <t>https://www.ftimes.kr/news/articleView.html?idxno=36119</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-13 13:13:10.965546+00:00</t>
+          <t>2026-03-14 00:34:48.666311+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사</t>
+          <t>김수현, 골드메달리스트</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 제22민사부에서 28억 원 규모 손해배상 소송 진행 중 (두 번째 변론기일). 김수현 측의 '가로세로연구소' 고발 형사사건도 진행 중.</t>
+          <t>서울중앙지방법원에서 2차 변론기일 진행</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>배우 김수현 측과 화장품 브랜드 A사 간 28억 원 규모의 손해배상 소송이 진행 중이다. A사는 김수현의 미성년자 교제 루머를 이유로 광고 계약을 해지했으나, 김수현 측은 계약서상 루머는 해지 사유가 아니며 루머는 사실이 아니라고 주장하고 있다. 관련 형사사건의 결과가 민사소송에 영향을 미칠 것으로 보인다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 제기했다. A사는 김수현이 고 김새론 관련 논란으로 품위 유지 의무를 위반했다고 주장하며 광고 계약 해지에 따른 손해배상을 청구했으나, 김수현 측은 미성년 교제 사실을 부인하며 계약 해지 사유가 될 수 없다고 반박하고 있다. 현재 서울중앙지방법원에서 2차 변론기일이 진행 중이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>28억 원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 계약서 조항 및 김수현 측이 '가로세로연구소'를 고발한 형사사건의 결과가 증거로 활용될 수 있으며(적합 조건 5), 해당 형사사건이 공적 절차로 진행 중이다(적합 조건 6). 다만, 계약 해지 사유에 대한 법리적 다툼이 있어 상대방 책임의 명확성이 아직 불분명하다.</t>
+          <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 소송가액이 28억 원으로 피해 규모가 크다(적합 조건 4). 다만, 계약 해지 사유인 '품위 유지 의무 위반' 여부가 법정에서 다투어지고 있어 상대방 책임이 명확하다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A사)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>김수현 측, 광고주와 28억 손배소 공방…“루머일 뿐, 인정 못해”</t>
+          <t>김수현,  미성년 교제한 적 없어 ⋯28억 손배 소송 2차 변론</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693981?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2565254</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-13 12:54:21.504852+00:00</t>
+          <t>2026-03-13 13:13:10.965546+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>화장품 브랜드 A사</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>첫 변론기일 진행, 신동국 회장 측 답변서 제출 지연으로 다음 재판일 5월 7일 예정</t>
+          <t>서울중앙지방법원 제22민사부에서 28억 원 규모 손해배상 소송 진행 중 (두 번째 변론기일). 김수현 측의 '가로세로연구소' 고발 형사사건도 진행 중.</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>한미약품 송영숙 회장과 신동국 회장 간 600억 원 규모의 위약벌 소송 첫 변론기일이 열렸으나, 신동국 회장 측의 답변서 제출 지연으로 다음 기일이 5월 7일로 연기되었다. 이 소송은 두 회장 간의 개인적인 계약 분쟁으로 보인다.</t>
+          <t>배우 김수현 측과 화장품 브랜드 A사 간 28억 원 규모의 손해배상 소송이 진행 중이다. A사는 김수현의 미성년자 교제 루머를 이유로 광고 계약을 해지했으나, 김수현 측은 계약서상 루머는 해지 사유가 아니며 루머는 사실이 아니라고 주장하고 있다. 관련 형사사건의 결과가 민사소송에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>600억 원이라는 매우 큰 피해 규모(적합 조건 4)와 한미약품 관련 인물인 송영숙 회장과 신동국 회장 간의 소송으로 상대방의 자력이 충분할 것으로 예상(적합 조건 2). 현재 소송이 진행 중이며 종결되지 않아 투자 검토가 가능함. 다만 집단적 피해가 아닌 개인 간의 소송이라는 점이 고려됨.</t>
+          <t>28억 원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 계약서 조항 및 김수현 측이 '가로세로연구소'를 고발한 형사사건의 결과가 증거로 활용될 수 있으며(적합 조건 5), 해당 형사사건이 공적 절차로 진행 중이다(적합 조건 6). 다만, 계약 해지 사유에 대한 법리적 다툼이 있어 상대방 책임의 명확성이 아직 불분명하다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>28억 원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>한미약품, 신임 대표로 황상연 HB인베스트먼트 대표 내정…31일 주총 개...</t>
+          <t>김수현 측, 광고주와 28억 손배소 공방…“루머일 뿐, 인정 못해”</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026031218372244847</t>
+          <t>https://biz.heraldcorp.com/article/10693981?ref=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-12 13:17:37.643369+00:00</t>
+          <t>2026-03-13 12:54:21.504852+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
+          <t>신동국 회장</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>첫 변론기일 진행, 신동국 회장 측 답변서 제출 지연으로 다음 재판일 5월 7일 예정</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>한미약품 송영숙 회장과 신동국 회장 간 600억 원 규모의 위약벌 소송 첫 변론기일이 열렸으나, 신동국 회장 측의 답변서 제출 지연으로 다음 기일이 5월 7일로 연기되었다. 이 소송은 두 회장 간의 개인적인 계약 분쟁으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>600억 원이라는 매우 큰 피해 규모(적합 조건 4)와 한미약품 관련 인물인 송영숙 회장과 신동국 회장 간의 소송으로 상대방의 자력이 충분할 것으로 예상(적합 조건 2). 현재 소송이 진행 중이며 종결되지 않아 투자 검토가 가능함. 다만 집단적 피해가 아닌 개인 간의 소송이라는 점이 고려됨.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>600억 원</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>한미약품, 신임 대표로 황상연 HB인베스트먼트 대표 내정…31일 주총 개...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>ceoscoredaily.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.ceoscoredaily.com/page/view/2026031218372244847</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:17:37.643369+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
           <t>혼다코리아</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>딜러(대리점) 지위 확인 소송 및 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>혼다코리아를 상대로 강북, 강남, 대구 등 일부 모터사이클 딜러사들이 딜러 지위 확인 및 손해배상 청구 소송을 제기하여 현재 진행 중이다. 이는 혼다코리아의 신규 딜러 모집 발표와 맞물려 기존 딜러들과의 계약 관계 또는 사업 운영 방식에 대한 분쟁으로 보인다. 대기업인 혼다코리아를 상대로 다수의 딜러사들이 소송을 진행하고 있어 소송금융 투자 검토가 가능하다.</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>혼다코리아는 대기업의 자회사로 배상 능력이 충분하며(적합 조건 2), 강북, 강남, 대구 등 여러 지역의 '일부 딜러사들'이 소송을 제기하여 집단적 피해 가능성이 높다(적합 조건 3). 소송이 현재 진행 중이므로 종결된 사건이 아니다. 구체적인 피해 금액은 기사에서 확인되지 않으나, 딜러사들의 사업적 손실이 예상되어 피해 규모가 클 가능성이 있다(적합 조건 4).</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
+      <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I46" t="inlineStr">
+      <c r="I47" t="inlineStr">
         <is>
           <t>다수 딜러사</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>혼다코리아, 전국 5개 지역 모터사이클 신규 딜러 모집</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/business-life/2026/03/11/2026031118122516210</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-03-11 13:12:56.542990+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-11 13:11:34.224782+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>뉴진스 팬덤이 어도어의 뉴진스 완전체 훼손 및 멤버들을 향한 수백억대 소송에 항의하며 보이콧을 진행 중이다. 어도어는 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 현재 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 진행 중인 사건으로, 소송금융의 주된 투자 대상인 피해자(원고) 측의 명확한 손해배상 청구 소송이 기사에서 확인되지 않습니다. 팬덤의 집단적 피해 주장은 있으나, 직접적인 금전적 피해 규모가 불분명하며, '수백억대 소송'은 어도어 측의 주장일 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>뉴진스 팬덤 다수</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>[TOP이슈] 뉴진스 팬덤, 다니엘 퇴출→존재 지운 어도어 향한 보이콧 총...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16000665</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:11:34.224782+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
           <t>LG화학, 롯데케미칼 등</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>공급망 불안정으로 인한 불가항력 가능성 사전 통지</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <t>중동 정세 악화로 호르무즈 해협 봉쇄 가능성이 거론되면서 국내 석유화학업계에 긴장감이 확산되고 있습니다. LG화학, 롯데케미칼 등 주요 기업들은 원료 수급 및 해상 물류 차질 가능성에 대비해 일부 고객사에 '불가항력' 발생 가능성을 사전 통지했습니다. 이는 실제 불가항력 선언이라기보다 향후 발생할 수 있는 공급 차질에 대비한 리스크 관리 차원의 조치입니다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G49" t="inlineStr">
         <is>
           <t>본 사건은 중동 정세 악화로 인한 공급망 불안정으로 LG화학, 롯데케미칼 등 대기업들이 고객사에 불가항력 발생 가능성을 사전 통지한 사례입니다. 아직 실제 피해가 발생하거나 소송이 제기된 상황이 아니며, 기업들이 불가항력을 통해 책임을 회피하려는 상황이므로 상대방의 책임이 명확하다고 보기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
+      <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
+      <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>호르무즈 위기 번지자 화학업계 '비상'…불가항력 가능성 고객사 통지</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026031119275368789</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>2026-03-11 13:02:41.176256+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-08 12:56:30.819225+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
+          <t>손해배상 소송 첫 변론준비기일 진행 예정</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>걸그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 이 소송의 첫 변론준비기일이 10월 26일 진행될 예정입니다. 어도어는 다니엘 측과 민 전 대표가 분쟁 상황을 초래하고 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>어도어가 청구하는 손해배상액이 430억원으로 매우 크고(피해 규모가 큼), 민희진 전 대표는 최근 하이브와의 소송에서 승소하여 풋옵션 대금을 받을 예정이며 다니엘은 인기 아이돌 그룹 멤버로 자력이 충분합니다(상대방에게 자력이 충분함). 전속계약 유효확인 소송 등 관련 법적 절차가 진행되어 증거 확보가 가능합니다. 다만, 민희진 전 대표의 책임은 하이브와의 풋옵션 소송에서 '중대한 계약 위반이 아니다'라는 판결이 있어 다툼의 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>430억원</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>어도어vs민희진·다니엘 431억 손배소⋯26일 첫 재판</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1946533</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:56:30.819225+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
           <t>첫 변론준비기일 예정 (4월 26일)</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F51" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원대 손해배상 청구 소송을 제기했다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연에 대한 중대한 책임이 있다고 주장한다. 이 소송의 첫 변론준비기일은 이달 26일 열릴 예정이다.</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 피고 중 민희진 전 대표는 최근 하이브로부터 256억 원의 풋옵션 대금을 지급받는 판결을 받아 자력 확보 가능성이 있음(적합 조건 2). 그러나 상대방의 책임이 아직 명확히 입증된 상태는 아니며(적합 조건 1 불확실), 사건의 복잡성이 존재하여 투자 리스크가 있음.</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
+      <c r="H51" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I50" t="inlineStr">
+      <c r="I51" t="inlineStr">
         <is>
           <t>1명 (어도어)</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J51" t="inlineStr">
         <is>
           <t>“431억 배상하라” 어도어, 다니엘·민희진 상대 26일 첫 재판</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20016647?ref=naver</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>2026-03-08 12:55:25.801638+00:00</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="4" t="inlineStr">
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C51" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
         <is>
           <t>MBN</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t>형사 고소 포함 법적 대응 검토 중</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <t>MBN의 '위대한 쇼: 태권' 출연진들이 출연료 및 상금 미지급 문제로 민사 소송과 형사 고소를 포함한 법적 대응을 검토하고 있습니다. 방송사 MBN의 책임이 명확하며, 계약서가 증거로 확보된 상태입니다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 방송사 MBN의 출연료 및 상금 미지급 책임이 명확하고, 대기업으로서 자력이 충분하며, 계약서라는 명확한 증거가 확보된 상태에서 형사 고소까지 검토 중입니다. 다수의 출연진이 피해를 입었을 가능성이 높아 집단적 피해로 이어질 수 있습니다.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
+      <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I51" t="inlineStr">
+      <c r="I52" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>[단독]  방송사가 지급 ... '위대한 쇼: 태권' 계약서 단독 입수, MBN 책임...</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>mhnse.com</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>https://www.mhnse.com/news/articleView.html?idxno=514224</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>2026-03-06 01:55:06.794644+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 01:46:54.044907+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>디즈니+</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>어도어의 위약벌 및 손해배상 청구 소송 제기</t>
+          <t>콘텐츠 편성 지연 및 관련 보도 부인으로 인한 갈등</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 팬 소통 플랫폼 '포닝'에서 제외되었으며, 어도어는 다니엘 가족과 민희진 전 대표를 상대로 위약벌 및 손해배상 소송을 제기했다. 이는 뉴진스 사태와 관련된 어도어와 멤버 간의 분쟁이 심화되고 있음을 보여준다. 다니엘 측의 법적 대응 가능성이 있는 상황이다.</t>
+          <t>배우 김수현 주연의 600억 원 대작 '넉오프'의 상반기 공개 보도에 대해 디즈니+가 사실이 아니라고 부인했다. 김수현 측 변호사는 사실일 가능성이 높다고 밝혀 양측의 입장이 엇갈리고 있다. 김수현의 사생활 논란으로 지난해 3월 제작이 중단되고 편성이 무기한 연기된 바 있다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방인 어도어(ADOR)는 대형 엔터테인먼트사로 자력이 충분하며(적합 조건 2), 팬 플랫폼 공지 및 어도어의 소송 제기 등 객관적 증거 확보가 용이하다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고(적합 조건 4), 집단적 피해가 아닌 개별 멤버에 대한 사건이다(적합 조건 3). 다니엘 측이 소송금융을 활용할 경우, 어도어의 행위가 위법하다는 점을 입증하는 것이 핵심 쟁점이 될 것이다.</t>
+          <t>대기업 피고(디즈니+), 600억 원 규모의 제작비가 투입된 대작으로 피해 규모가 큼. 계약서 등 증거 확보 가능성이 높음. 다만 기사 내용만으로는 디즈니+의 명확한 귀책사유가 드러나지 않아 책임 소재 파악이 추가로 필요하며, 집단적 피해는 아님.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
+          <t>600억 원 (제작비)</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>뉴진스 팬 플랫폼서 다니엘 제외… 운영 종료</t>
+          <t>김수현, 상반기 '넉오프'로 복귀?…디즈니+  사실 아냐</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>star.ytn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://star.ytn.co.kr/_sn/0117_202603031729457083</t>
+          <t>https://www.mt.co.kr/society/2026/03/03/2026030319074824572</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-04 01:31:34.130394+00:00</t>
+          <t>2026-03-04 01:46:54.044907+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>어도어의 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 출신 다니엘과 가족, 민희진 전 대표를 상대로 약 431억 원 규모의 손해배상 청구 소송을 제기했으며, 이 중 다니엘에게 청구된 금액은 331억 원이다. 어도어는 다니엘에게 전속계약 해지를 통보한 상태로, 현재 소송이 진행 중이다.</t>
+          <t>뉴진스 멤버 다니엘이 팬 소통 플랫폼 '포닝'에서 제외되었으며, 어도어는 다니엘 가족과 민희진 전 대표를 상대로 위약벌 및 손해배상 소송을 제기했다. 이는 뉴진스 사태와 관련된 어도어와 멤버 간의 분쟁이 심화되고 있음을 보여준다. 다니엘 측의 법적 대응 가능성이 있는 상황이다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방(어도어, 하이브)의 자력이 충분하며, 다니엘에게 청구된 피해 금액(331억 원)이 매우 큼. 부적합 조건: 기사 내용상 다니엘은 손해배상 소송의 피고이며, 소송금융의 일반적인 고객인 '원고(피해자)'에 해당하지 않음. 다니엘 측의 구체적인 피해나 반소 제기 여부가 불분명함.</t>
+          <t>상대방인 어도어(ADOR)는 대형 엔터테인먼트사로 자력이 충분하며(적합 조건 2), 팬 플랫폼 공지 및 어도어의 소송 제기 등 객관적 증거 확보가 용이하다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고(적합 조건 4), 집단적 피해가 아닌 개별 멤버에 대한 사건이다(적합 조건 3). 다니엘 측이 소송금융을 활용할 경우, 어도어의 행위가 위법하다는 점을 입증하는 것이 핵심 쟁점이 될 것이다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>331억 원 (다니엘에게 청구된 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>뉴진스 출신 다니엘, 431억 분쟁 속 3.1절 일본서 깜짝 근황… ‘태극기...</t>
+          <t>뉴진스 팬 플랫폼서 다니엘 제외… 운영 종료</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>star.ytn.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603031713013?pt=nv</t>
+          <t>https://star.ytn.co.kr/_sn/0117_202603031729457083</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-04 01:30:50.290338+00:00</t>
+          <t>2026-03-04 01:31:34.130394+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
+          <t>손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 출신 다니엘과 가족, 민희진 전 대표를 상대로 약 431억 원 규모의 손해배상 청구 소송을 제기했으며, 이 중 다니엘에게 청구된 금액은 331억 원이다. 어도어는 다니엘에게 전속계약 해지를 통보한 상태로, 현재 소송이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방(어도어, 하이브)의 자력이 충분하며, 다니엘에게 청구된 피해 금액(331억 원)이 매우 큼. 부적합 조건: 기사 내용상 다니엘은 손해배상 소송의 피고이며, 소송금융의 일반적인 고객인 '원고(피해자)'에 해당하지 않음. 다니엘 측의 구체적인 피해나 반소 제기 여부가 불분명함.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>331억 원 (다니엘에게 청구된 금액)</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>뉴진스 출신 다니엘, 431억 분쟁 속 3.1절 일본서 깜짝 근황… ‘태극기...</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>sports.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://sports.khan.co.kr/article/202603031713013?pt=nv</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:30:50.290338+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
           <t>어도어가 다니엘과 민희진을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>어도어가 다니엘에게 전속계약 해지를 통보하고, 민희진 전 어도어 대표와 함께 431억 원 규모의 손해배상 청구 소송을 제기했다. 이는 다니엘의 복귀 지연과 이탈에 대한 책임을 묻는 내용이다.</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>상대방인 어도어의 모회사 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 소송 금액이 431억 원으로 매우 큼(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 기사만으로는 책임 소재의 명확성이나 증거의 구체성을 파악하기 어려워 추가 정보가 필요하다.</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
+      <c r="H56" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I55" t="inlineStr">
+      <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
+      <c r="J56" t="inlineStr">
         <is>
           <t>[공식] 민희진 이어 다니엘도 ‘삭제’···하이브 ‘초강수’</t>
         </is>
       </c>
-      <c r="K55" t="inlineStr">
+      <c r="K56" t="inlineStr">
         <is>
           <t>sports.khan.co.kr</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
+      <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
+      <c r="M56" t="inlineStr">
         <is>
           <t>https://sports.khan.co.kr/article/202603031528023?pt=nv</t>
         </is>
       </c>
-      <c r="N55" t="inlineStr">
+      <c r="N56" t="inlineStr">
         <is>
           <t>2026-03-04 01:26:21.210819+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 01:26:06.102789+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
+          <t>소속사</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>431억 원대 손해배상 소송 및 전속계약 효력 확인 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>뉴진스 멤버 다니엘이 소속사로부터 431억 원 규모의 손해배상 소송과 전속계약 효력 확인 소송을 당했다. 소속사는 다니엘의 계약 위반으로 막대한 손실이 발생했다고 주장하며, 다니엘은 이에 대해 반박하고 있다. 팬 소통 앱에서도 다니엘 관련 서비스가 중단되는 등 논란이 확산되고 있다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>상대방(소속사)이 다니엘에게 431억 원 규모의 손해배상 소송을 제기하여 상대방 책임이 명확하다고 주장하고 있으며 (적합 조건 1), 소속사는 충분한 자력을 가진 대기업으로 판단됩니다 (적합 조건 2). 또한, 계약 관련 분쟁이므로 증거 확보가 용이하며 (적합 조건 5), 피해 금액이 매우 커 (431억 원) 소송금융 투자에 적합합니다 (적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>1명 (소속사)</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>‘뉴진스 퇴출’ 다니엘, 431억대 피소→팬소통 어플서도 손절당했다</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603031508200410</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:26:06.102789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
           <t>하이브 주식회사</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>어도어와의 손해배상 1심 소송 및 하이브와의 주식매매대금 청구 항소심 소송 진행 중. 민희진 측 1심 승소 후 하이브 항소.</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
+      <c r="F58" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표와 하이브 간의 경영권 분쟁 및 탬퍼링 의혹 관련 법정 다툼이 진행 중입니다. 연매협 등 업계 단체들이 민희진 측에 강경한 입장을 표명하며 형평성 논란이 제기되는 가운데, 1심 판결에서는 하이브의 '음반 밀어내기' 의혹과 유사 콘셉트 문제가 인정되었습니다. 현재 430억 원대 손해배상 소송과 주식매매대금 청구 항소심이 진행 중이며, 민희진 측은 하이브에 256억 원 포기를 요구했습니다.</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr">
+      <c r="G58" t="inlineStr">
         <is>
           <t>상대방인 하이브는 대형 상장기업으로 자력이 충분하며 (적합 조건 2), 1심 판결에서 하이브의 '음반 밀어내기' 의혹이 인정되고 유사 콘셉트 문제로 인한 손해가 적시되는 등 책임이 비교적 명확하고 객관적 증거가 존재합니다 (적합 조건 1, 5). 또한 430억 원대 위약벌 및 손해배상 소송이 진행 중이며, 민희진 측이 256억 원 포기를 요구하는 등 피해 규모가 매우 큽니다 (적합 조건 4).</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
+      <c r="H58" t="inlineStr">
         <is>
           <t>430억 원대 (위약벌 및 손해배상 소송), 256억 원 (민희진 측 요구액)</t>
         </is>
       </c>
-      <c r="I57" t="inlineStr">
+      <c r="I58" t="inlineStr">
         <is>
           <t>미상 (주로 민희진 및 어도어 측)</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
+      <c r="J58" t="inlineStr">
         <is>
           <t>민희진 '탬퍼링 의혹' 사과하라는 연매협, 분노는 왜 '한쪽'에만 향하나</t>
         </is>
       </c>
-      <c r="K57" t="inlineStr">
+      <c r="K58" t="inlineStr">
         <is>
           <t>ilyo.co.kr</t>
         </is>
       </c>
-      <c r="L57" t="inlineStr">
+      <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M57" t="inlineStr">
+      <c r="M58" t="inlineStr">
         <is>
           <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509110</t>
         </is>
       </c>
-      <c r="N57" t="inlineStr">
+      <c r="N58" t="inlineStr">
         <is>
           <t>2026-03-04 01:21:29.002822+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 01:12:21.281691+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
+          <t>인캡아메리카 소수지분 보유자</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>미국 텍사스 북부 연방지방법원에 계약 이행 강제 소송 공동 제기</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>대한광통신의 자회사 티에프오네트웍스가 미국 광통신 인프라 기업 인캡아메리카 인수를 추진 중, 소수지분 보유자의 의도적인 계약 불이행으로 거래 종결이 지연되고 있습니다. 이에 티에프오네트웍스와 기존 최대주주 ICG GmbH는 소수지분 보유자를 상대로 미국 연방지방법원에 계약 이행 강제 소송을 공동 제기했습니다. 이번 소송은 손해배상이 아닌 계약서상의 종결 의무 이행을 강제하여 인수를 완료하는 것이 목적입니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>상대방인 소수지분 보유자의 계약상 의무 불이행이 명확하며(적합 조건 1), 주식매매계약서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 미국 시장 확대를 위한 전략적 인수 건으로, 거래 지연으로 인한 기회비용 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 상대방의 자력에 대한 구체적인 정보가 부족하고 집단적 피해 사례는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>1 (대한광통신 자회사 티에프오네트웍스)</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>대한광통신, 美 인캡아메리카 인수 완료를 위한 법적절차 착수</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>newstown.co.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695695</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:12:21.281691+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
           <t>홍원식 전 회장, 이운경 전 고문</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>서울중앙지법 민사합의30부에 578억원 규모 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F59" t="inlineStr">
+      <c r="F60" t="inlineStr">
         <is>
           <t>한앤코가 홍원식 전 남양유업 회장과 배우자 이운경 전 고문을 상대로 578억원 규모의 손해배상 청구 소송을 제기했습니다. 이번 소송은 주식매매계약(SPA) 관련 진술·보장 위반을 쟁점으로 하고 있으며, 현재 서울중앙지법에서 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G59" t="inlineStr">
+      <c r="G60" t="inlineStr">
         <is>
           <t>578억원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 주식매매계약(SPA) 관련 분쟁으로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력은 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
+      <c r="H60" t="inlineStr">
         <is>
           <t>578억원</t>
         </is>
       </c>
-      <c r="I59" t="inlineStr">
+      <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>[더벨]한앤코, 홍원식과 분쟁 3라운드…'진술·보장 위반' 소송 승부처는</t>
         </is>
       </c>
-      <c r="K59" t="inlineStr">
+      <c r="K60" t="inlineStr">
         <is>
           <t>thebell.co.kr</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr">
+      <c r="M60" t="inlineStr">
         <is>
           <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261701019800109284</t>
         </is>
       </c>
-      <c r="N59" t="inlineStr">
+      <c r="N60" t="inlineStr">
         <is>
           <t>2026-03-04 00:49:59.209839+00:00</t>
         </is>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="4" t="inlineStr">
+    <row r="61">
+      <c r="A61" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C60" t="inlineStr">
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D61" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>서울중앙지법 1심 판결 선고 (정부의 285억원 환수 중 271억원 반환 명령)</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr">
+      <c r="F61" t="inlineStr">
         <is>
           <t>탄약 제조업체 풍산이 협력업체 과실로 인한 손해배상금 285억원을 정부가 과도하게 청구했다며 제기한 채무부존재확인 소송에서 승소했습니다. 법원은 정부가 풍산에 환수했던 금액 중 271억원을 돌려주라고 판결하며, 방산업계의 불공정한 계약 관행에 영향을 미칠 것으로 보입니다. 이 사건은 감사원 감사에서 시작되었습니다.</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr">
+      <c r="G61" t="inlineStr">
         <is>
           <t>상대방(정부)의 자력이 충분하고(적합 조건 2), 감사원 감사 결과 및 옴부즈만 제도 활용 등 공적 절차가 진행되었으며(적합 조건 6), 법원이 정부의 과도한 손해배상 요구에 대해 풍산의 손을 들어주어 정부 책임이 명확해졌습니다(적합 조건 1). 또한, 285억 원이라는 피해 규모가 크고(적합 조건 4), 법원 판결문이라는 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
+      <c r="H61" t="inlineStr">
         <is>
           <t>285억원</t>
         </is>
       </c>
-      <c r="I60" t="inlineStr">
+      <c r="I61" t="inlineStr">
         <is>
           <t>1 (풍산)</t>
         </is>
       </c>
-      <c r="J60" t="inlineStr">
+      <c r="J61" t="inlineStr">
         <is>
           <t>[단독] 협력사 과실인데 원청 책임만 따진 정부...軍납품 관행 해소될까</t>
         </is>
       </c>
-      <c r="K60" t="inlineStr">
+      <c r="K61" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L60" t="inlineStr">
+      <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M60" t="inlineStr">
+      <c r="M61" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2561338</t>
         </is>
       </c>
-      <c r="N60" t="inlineStr">
+      <c r="N61" t="inlineStr">
         <is>
           <t>2026-03-04 00:40:16.825296+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 00:37:18.596454+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
+          <t>태진아</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>손해배상 청구 등 법적절차 검토 중</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>3.1절 자유음악회 주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구 등 법적 절차를 검토하겠다고 밝혔다. 주최 측은 태진아의 책임으로 인해 공연이 취소되었다고 주장하고 있으며, 이에 따른 손해배상을 요구할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구를 검토 중으로, 상대방 책임이 비교적 명확합니다. 또한, 유명 연예인으로서 상대방에게 자력이 충분할 것으로 예상되며, '문자' 언급을 통해 증거 확보 가능성도 있습니다. 다만, 집단적 피해나 구체적인 피해 규모는 명시되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>[TOP이슈] '3.1절 자유음악회' 주최 측, 태진아에 손해배상 청구?… 문자...</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989969</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:37:18.596454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>어도어가 다니엘을 상대로 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
+      <c r="F63" t="inlineStr">
         <is>
           <t>어도어가 다니엘을 상대로 계약 해지를 통보하고 약 430억 원 규모의 위약벌 및 손해배상 청구 소송을 제기했습니다. 다니엘은 법률대리인을 선임하여 대응 중이며, 멤버들과 함께 활동을 이어가기를 희망하고 있습니다.</t>
         </is>
       </c>
-      <c r="G62" t="inlineStr">
+      <c r="G63" t="inlineStr">
         <is>
           <t>상대방인 어도어는 대기업(HYBE) 계열사로 자력이 충분하며, 청구된 손해배상액이 430억 원 규모로 매우 큽니다. (적합 조건 2, 4) 그러나 책임 소재가 명확하지 않고, 집단적 피해가 아닌 개별 계약 분쟁입니다. (적합 조건 1, 3 불충족)</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
+      <c r="H63" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I62" t="inlineStr">
+      <c r="I63" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
+      <c r="J63" t="inlineStr">
         <is>
           <t>'뉴진스 퇴출' 다니엘, 삼일절 日 도쿄서 포착… 태극기 흔들었다  [MD이...</t>
         </is>
       </c>
-      <c r="K62" t="inlineStr">
+      <c r="K63" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
+      <c r="M63" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026030316090434620</t>
         </is>
       </c>
-      <c r="N62" t="inlineStr">
+      <c r="N63" t="inlineStr">
         <is>
           <t>2026-03-04 00:36:18.682841+00:00</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="4" t="inlineStr">
+    <row r="64">
+      <c r="A64" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" t="inlineStr">
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>어도어의 손해배상 청구 소송 진행 중, 다니엘 측 맞대응</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스에서 퇴출된 다니엘이 소속사 어도어로부터 431억 원 규모의 손해배상 청구 소송을 당했습니다. 어도어는 다니엘이 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하며 전속계약 해지를 통보했습니다. 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상황입니다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>상대방 어도어는 엔터테인먼트 기업으로 자력이 충분하며(적합 조건 2), 어도어가 다니엘 측에 431억 원 규모의 손해배상을 청구하여 사건의 규모가 매우 큽니다(적합 조건 4). 전속계약 해지 및 손해배상 청구 소송이므로 계약서 등 객관적 증거 확보가 가능할 것으로 보이며(적합 조건 5), 소송이 이미 진행 중이라는 점도 긍정적입니다. 다만, 책임 소재가 명확하지 않고 다툼의 여지가 크다는 점은 고려해야 합니다.</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
+      <c r="H64" t="inlineStr">
         <is>
           <t>431억 원 (상대방 청구액)</t>
         </is>
       </c>
-      <c r="I63" t="inlineStr">
+      <c r="I64" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>'뉴진스 퇴출' 다니엘, 삼일절 일본서 '태극기' 흔들었다…깜짝 근황</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>https://www.sidae.com/article/2026030308000175185</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>2026-03-03 00:51:24.916104+00:00</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="3" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C64" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>어도어(ADOR)가 다니엘, 가족, 민희진 전 대표를 상대로 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>뉴진스 멤버 다니엘이 3.1절 일본에서 태극기를 흔드는 모습이 포착되어 근황을 전했다. 현재 소속사 어도어는 다니엘과 그의 가족, 민희진 전 대표를 상대로 뉴진스 이탈 및 복귀 지연에 대한 책임을 물어 431억 원 규모의 위약벌 및 손해배상 청구 소송을 제기한 상태이다. 다니엘은 이전에 멤버들과 함께하기 위해 끝까지 싸웠다고 밝힌 바 있다.</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>소송 상대방(어도어)은 기업으로 자력이 충분하며, 소송가액이 431억 원으로 매우 커서 '피해 규모가 큼' 조건에 해당합니다. 다만, 기사 내용상 다니엘이 원고(피해자)가 아닌 피고로 명시되어 있어, 원고 중심의 소송금융 적합도 판단 기준에 직접적으로 부합하지는 않습니다. 잠재적 반소 또는 방어 소송금융 가능성을 고려할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
+      <c r="H65" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I64" t="inlineStr">
+      <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>뉴진스 출신 다니엘, 3·1절 日 한복판…태극기 든 이유 [SD이슈]</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
+      <c r="K65" t="inlineStr">
         <is>
           <t>sports.donga.com</t>
         </is>
       </c>
-      <c r="L64" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M64" t="inlineStr">
+      <c r="M65" t="inlineStr">
         <is>
           <t>https://sports.donga.com/ent/article/all/20260302/133450490/1</t>
         </is>
       </c>
-      <c r="N64" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>2026-03-03 00:38:00.688699+00:00</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="4" t="inlineStr">
+    <row r="66">
+      <c r="A66" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C65" t="inlineStr">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>어도어가 다니엘 등에게 431억원 손해배상 청구 소송 제기, 다니엘 법률대리인 선임 후 맞대응 중.</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘과 그의 가족, 민희진 전 대표를 상대로 431억원 규모의 손해배상 청구 소송을 제기했습니다. 이에 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상태입니다. 이 사건은 현재 소송 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G66" t="inlineStr">
         <is>
           <t>상대방인 어도어(하이브 계열사)는 충분한 자력을 갖춘 대기업이며(적합 조건 2), 다니엘에게 청구된 손해배상액이 431억원으로 매우 커서(적합 조건 4) 소송금융의 투자 가치가 높습니다. 현재 소송이 진행 중이며 종결되지 않았습니다.</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
+      <c r="H66" t="inlineStr">
         <is>
           <t>431억원</t>
         </is>
       </c>
-      <c r="I65" t="inlineStr">
+      <c r="I66" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>뉴진스 출신 다니엘, 일본서 '태극기 흔들'...삼일절 근황 '깜짝'</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K66" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M66" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/culture/2026/03/02/2026030222594384424</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>2026-03-03 00:34:42.400593+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-02 12:58:35.081159+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>식품업체 A사</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
+          <t>1심 판결 후 식품업체 A사 항소, 2심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>방송인 박수홍이 식품업체 A사를 상대로 미지급 광고 모델료 5억 원을 청구한 민사소송에서 1심 재판부가 1억 원 및 지연 이자를 지급하라고 판결했다. 이에 불복한 A사가 항소장을 제출하여 현재 2심이 진행될 예정이다. 양측은 조정 및 화해권고결정에도 합의에 이르지 못했다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 일부 인정되었고(적합 조건 1), 청구 금액이 5억 원으로 피해 규모가 크며(적합 조건 4), 1심 판결이 나온 것으로 보아 증거가 확보된 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족하여 'Medium'으로 평가합니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>5억 원 (1심 판결 1억 원)</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>박수홍, '5억 모델료 소송' 2심 간다.. 식품업체 항소</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/star/article/1006781/</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:58:35.081159+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>식품업체 A사</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
           <t>1심 일부 승소 후 피고 항소, 2심 진행 중</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 약 5억원 상당의 광고 모델료 미지급 소송에서 1심 법원이 A사에 7천여만원 지급을 판결했으나, A사가 불복하여 항소했습니다. 현재 2심이 진행 중이며, A사는 박수홍을 협박 혐의로 고소하는 등 양측의 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G68" t="inlineStr">
         <is>
           <t>1심에서 식품업체의 책임이 일부 인정되어 7천여만원 지급 판결이 있었고(적합 조건 1), 광고 행위 존재 등 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해자가 1인이며, 청구액 대비 1심 인용액이 낮아 집단적 피해나 큰 피해 규모에 해당하지 않습니다(적합 조건 3, 4 불충족). 상대방의 자력에 대한 구체적인 정보가 부족하여 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
+      <c r="H68" t="inlineStr">
         <is>
           <t>약 4억 9600만원 (1심 인용액 7000여만원)</t>
         </is>
       </c>
-      <c r="I67" t="inlineStr">
+      <c r="I68" t="inlineStr">
         <is>
           <t>1명 (박수홍)</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>[단독]박수홍 5억 모델료 소송 2라운드로..식품업체 일부패소 불복 '항소...</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/03/02/2026022612355384137</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>2026-03-02 00:37:10.549619+00:00</t>
         </is>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" s="2" t="inlineStr">
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C68" t="inlineStr">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>법무법인 세종의 대리 전부승소</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송에서 법무법인 세종의 대리로 전부 승소했습니다. 이 소송에서는 카카오톡 대화 내용과 당사자 신문이 핵심 증거로 활용되었습니다.</t>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>기사는 민희진 전 대표가 풋옵션 행사 관련 소송에서 전부 승소하여 이미 종결된 사건을 다루고 있습니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송의 원고에게 자금을 지원하므로, 이미 판결이 확정된 이 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
+      <c r="H69" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
-      <c r="I68" t="inlineStr">
+      <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>'민희진 255억 풋옵션' 승소 이끈 세종… 핵심증거 카톡, 당사자 신문으...</t>
         </is>
       </c>
-      <c r="K68" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L68" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026030125651</t>
         </is>
       </c>
-      <c r="N68" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>2026-03-01 12:49:12.055538+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-28 12:48:08.465174+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
+          <t>신창재 교보생명 회장</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>ICC 중재 및 형사 소송 진행 중, 교보생명 상장 지연</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>교보생명 신창재 회장과 재무적 투자자(FI)들 간의 풋옵션 행사 가격을 둘러싼 10년 이상 장기 분쟁이 진행 중입니다. 상장 약속 불이행으로 FI들이 풋옵션을 행사했으나, 가격 이견으로 국제상업회의소(ICC) 중재 및 형사 소송까지 번졌습니다. 이로 인해 교보생명은 사법 리스크에 갇혀 상장 문턱을 넘지 못하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분): 신창재 교보생명 회장 및 교보생명은 대형 금융기관으로 충분한 자력을 보유합니다. 적합 조건 4(피해 규모 큼): 수천억 원 규모의 풋옵션 행사 가격을 둘러싼 분쟁으로 잠재적 피해 규모가 매우 큽니다. 적합 조건 5(증거 확보 가능): 계약서, 회계법인 평가 보고서 등 객관적 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 국제상업회의소(ICC) 중재 및 형사 소송이 10년 이상 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>수천억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>다수의 재무적 투자자</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>‘민희진의 256억’과 유니콘의 ‘탈출로’…풋옵션에 걸린 운명들</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02509206645355112</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:48:08.465174+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
           <t>한국전력</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D71" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E71" t="inlineStr">
         <is>
           <t>런던국제중재 진행 중, 산업부 권고로 대한상사중재원 이관 및 정기 협의체 구성 예정</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F71" t="inlineStr">
         <is>
           <t>한국수력원자력이 한국전력을 상대로 UAE 바라카 원전 건설 관련 운영지원용역 비용 1조 4,000억 원을 청구하며 런던국제중재를 신청했다. 산업통상자원부가 공공기관 간 해외 분쟁에 따른 혈세 낭비 및 국가 핵심 기술 노출 우려를 제기하며 국내 중재 이관 및 정기 협의체 구성을 권고했다. 양 기관은 이사회 심의를 거쳐 권고안을 이행할 예정이다.</t>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
+      <c r="G71" t="inlineStr">
         <is>
           <t>상대방(한국전력)은 공공기관으로 자력이 충분하며, 청구 금액이 1조 4,000억 원으로 매우 크다. 이미 런던국제중재가 진행 중이었고, 정부의 중재 권고로 대한상사중재원으로 이관될 예정이므로 공적 절차가 활발히 진행 중이다. 계약서 및 관련 자료를 통해 증거 확보도 용이할 것으로 판단된다.</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
+      <c r="H71" t="inlineStr">
         <is>
           <t>1조 4,000억 원</t>
         </is>
       </c>
-      <c r="I70" t="inlineStr">
+      <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
+      <c r="J71" t="inlineStr">
         <is>
           <t>한전-한수원 '1.4조원' 집안싸움, 마침표 찍나? 정부 중재 모양새</t>
         </is>
       </c>
-      <c r="K70" t="inlineStr">
+      <c r="K71" t="inlineStr">
         <is>
           <t>greened.kr</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L71" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
+      <c r="M71" t="inlineStr">
         <is>
           <t>https://www.greened.kr/news/articleView.html?idxno=337473</t>
         </is>
       </c>
-      <c r="N70" t="inlineStr">
+      <c r="N71" t="inlineStr">
         <is>
           <t>2026-02-28 01:37:28.079188+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-02-28 01:10:12.535384+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>부산고법 파기환송심 조정 합의, 매매계약 체결 예정</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>부산시가 폐업한 '더파크 동물원'을 478억 2500만원에 매입하기로 삼정기업(KB부동산신탁)과 합의했습니다. 이는 2020년부터 이어진 부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 종결된 결과입니다. 시는 이 동물원을 공립동물원으로 전환하여 영남권 거점 동물원으로 육성할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 합의에 이르렀으며, 매매계약 체결이 예정되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>478억 2500만원</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>부산시, 폐업한 '삼정더파크' 매입… 공영 동물원으로 재탄생</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>notepet.co.kr</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>http://www.notepet.co.kr/news/article/article_view/?idx=34737&amp;groupCode=AB110AD110</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:10:12.535384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
         <is>
           <t>워너브러더스 디스커버리</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>계약 파기 및 위약금 지급 확정</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>넷플릭스와 워너브러더스 디스커버리 간의 인수·합병 계약이 무산되었습니다. 넷플릭스는 파라마운트의 더 높은 인수 제안 이후 거래의 재정적 매력이 사라졌다고 판단하여 인수전에서 철수했습니다. 이번 계약 파기에 따라 넷플릭스는 워너브러더스 측으로부터 28억 달러의 위약금을 받게 됩니다.</t>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="G73" t="inlineStr">
         <is>
           <t>본 기사는 넷플릭스가 워너브러더스 디스커버리로부터 28억 달러의 위약금을 받게 되었다고 명시하고 있어, 이미 계약 파기에 따른 금전적 보상이 확정된 '종결된 사건'에 해당합니다. 따라서 넷플릭스가 원고로서 소송금융을 통해 자금을 조달할 필요가 없는 상황입니다.</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
+      <c r="H73" t="inlineStr">
         <is>
           <t>28억 달러</t>
         </is>
       </c>
-      <c r="I72" t="inlineStr">
+      <c r="I73" t="inlineStr">
         <is>
           <t>1 (넷플릭스)</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>“더는 매력적이지 않아” 넷플릭스, 워너브러더스 인수 포기 선언</t>
         </is>
       </c>
-      <c r="K72" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495434&amp;ref=A</t>
         </is>
       </c>
-      <c r="N72" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>2026-02-28 01:09:45.487973+00:00</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="4" t="inlineStr">
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C73" t="inlineStr">
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D74" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t>1심 판결 선고 후 항소심 진행 예정, 하이브 공탁금 납부</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F74" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 민형사상 고소·고발을 취하할 것을 제안했으나, 하이브는 이를 거절하고 292억 5천만 원의 공탁금을 납부하며 1심 판결에 불복, 항소심을 통해 끝까지 다투겠다는 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G74" t="inlineStr">
         <is>
           <t>1심 판결로 민희진 전 대표의 풋옵션 권리가 인정되어 상대방 책임이 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업이다(조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음을 알 수 있다(조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
+      <c r="H74" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr">
+      <c r="I74" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr">
+      <c r="J74" t="inlineStr">
         <is>
           <t>이 현실 괴롭다  민희진 폭탄 선언...하이브 반응은 싸늘 [이슈톺]</t>
         </is>
       </c>
-      <c r="K73" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M73" t="inlineStr">
+      <c r="M74" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0134_202602270732493106</t>
         </is>
       </c>
-      <c r="N73" t="inlineStr">
+      <c r="N74" t="inlineStr">
         <is>
           <t>2026-02-27 00:48:11.500004+00:00</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="2" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F74" t="inlineStr">
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
         <is>
           <t>기사 내용은 영화 제작 과정에서 제작비 미사용이나 캐스팅 변경 시 계약금 반환 소송이 어렵다는 업계의 일반적인 고충을 다루고 있습니다. 이는 작품에 대한 통제력 부족으로 이어져, 영화인들이 직접 제작에 나서게 되는 배경을 설명합니다.</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G75" t="inlineStr">
         <is>
           <t>제공된 기사 내용은 특정 사건에 대한 것이 아니라 영화 산업 내 제작비 미사용 및 캐스팅 변경 시 소송의 어려움에 대한 일반적인 상황을 언급하고 있습니다. 소송금융 투자에 필요한 특정 피고, 명확한 피해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
+      <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I74" t="inlineStr">
+      <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J74" t="inlineStr">
+      <c r="J75" t="inlineStr">
         <is>
           <t>〈서울의 봄〉 〈야당〉 〈메이드 인 코리아〉 의 공통점은?</t>
         </is>
       </c>
-      <c r="K74" t="inlineStr">
+      <c r="K75" t="inlineStr">
         <is>
           <t>sisain.co.kr</t>
         </is>
       </c>
-      <c r="L74" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M74" t="inlineStr">
+      <c r="M75" t="inlineStr">
         <is>
           <t>https://www.sisain.co.kr/news/articleView.html?idxno=57355</t>
         </is>
       </c>
-      <c r="N74" t="inlineStr">
+      <c r="N75" t="inlineStr">
         <is>
           <t>2026-02-27 00:45:31.971915+00:00</t>
         </is>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" s="3" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C75" t="inlineStr">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
         <is>
           <t>학교 스포츠센터 운영 업체</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D76" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>업체가 사용료 감면 요구 및 소송 제기 중, 서울시의회에서 문제 지적</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F76" t="inlineStr">
         <is>
           <t>학교 스포츠센터 운영 업체가 경영난을 이유로 학교에 사용료 감면을 요구하고 소송을 제기하며 혼란을 야기하고 있다. 미납된 사용료와 수도요금은 총 6억 5천만원에 달하며, 서울시의회 남궁역 의원이 이 문제를 지적했다. 이는 다수의 학교에 영향을 미치는 계약 분쟁 사안이다.</t>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
+      <c r="G76" t="inlineStr">
         <is>
           <t>상대방 업체가 6억 5천만원의 사용료 및 수도요금을 미납하여 책임이 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4), 다수의 학교가 피해를 입고 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 서울시의회 의원이 문제를 지적하며 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방 업체가 경영난을 이유로 사용료 감면을 요구하고 있어 자력 확보에 대한 우려가 있어 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
+      <c r="H76" t="inlineStr">
         <is>
           <t>6억 5천만원</t>
         </is>
       </c>
-      <c r="I75" t="inlineStr">
+      <c r="I76" t="inlineStr">
         <is>
           <t>다수 학교</t>
         </is>
       </c>
-      <c r="J75" t="inlineStr">
+      <c r="J76" t="inlineStr">
         <is>
           <t>서울시의회 남궁역 의원,  학교 스포츠센터 부실 운영, 무리한 '최고가...</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
+      <c r="K76" t="inlineStr">
         <is>
           <t>discoverynews.kr</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
+      <c r="L76" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M75" t="inlineStr">
+      <c r="M76" t="inlineStr">
         <is>
           <t>https://www.discoverynews.kr/news/articleView.html?idxno=1086026</t>
         </is>
       </c>
-      <c r="N75" t="inlineStr">
+      <c r="N76" t="inlineStr">
         <is>
           <t>2026-02-26 13:28:30.661317+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-26 13:10:15.514808+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
+          <t>홍원식 전 회장</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>서울중앙지법 민사합의30부에 578억 원 규모의 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>사모펀드 한앤컴퍼니가 남양유업 홍원식 전 회장을 상대로 주식매매계약상 진술 및 보장 의무 위반을 이유로 578억 원 규모의 추가 손해배상 소송을 제기했다. 한앤컴퍼니는 인수 당시 보장된 기업 가치와 실제 재무 상태 간 중대한 격차가 존재한다고 주장하며, 홍 전 회장 측은 실사 책임을 들어 반박하고 있다. 이는 홍 전 회장의 계약 번복으로 시작된 법적 분쟁의 세 번째 소송이다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>상대방(홍원식 전 회장)은 남양유업 전 대주주로서 자력이 충분하며, 청구 금액이 578억 원으로 매우 크다. 주식매매계약상 진술 및 보장 의무 위반을 근거로 하는 손해배상 청구로, M&amp;A 계약의 일반 원칙에 따라 증거 확보가 용이할 것으로 판단된다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>578억 원</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>1명 (한앤컴퍼니)</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>한앤코, 홍원식 전 회장에 578억 추가 소송 제기</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065587121198290</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:10:15.514808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
           <t>다원시스</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
+      <c r="E78" t="inlineStr">
         <is>
           <t>손해배상 소송 진행 중, 가압류 결정</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
+      <c r="F78" t="inlineStr">
         <is>
           <t>코레일이 다원시스를 상대로 신형 열차 'ITX-마음' 150칸 계약과 관련하여 손해배상 소송을 제기했으며, 법원에서 가압류 결정을 받았다. 다원시스는 과거 대통령으로부터 질책을 받은 바 있다. 이 사건은 대규모 계약 불이행 또는 제품 하자와 관련된 것으로 추정된다.</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr">
+      <c r="G78" t="inlineStr">
         <is>
           <t>상대방 책임이 대통령 질책으로도 언급될 정도로 명확해 보이며(적합 조건 1), 코레일과의 대규모 계약을 체결한 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 150칸 규모의 열차 계약 관련 손해배상 소송으로 피해 규모가 클 것으로 추정되며(적합 조건 4), 코레일이 소송을 제기하고 가압류 결정을 받은 점은 증거 확보 가능성을 높입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
+      <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I77" t="inlineStr">
+      <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J77" t="inlineStr">
+      <c r="J78" t="inlineStr">
         <is>
           <t>李 대통령이 질책한 다원시스, 법원서 가압류 결정</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
+      <c r="K78" t="inlineStr">
         <is>
           <t>todaykorea.co.kr</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
+      <c r="M78" t="inlineStr">
         <is>
           <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340487</t>
         </is>
       </c>
-      <c r="N77" t="inlineStr">
+      <c r="N78" t="inlineStr">
         <is>
           <t>2026-02-26 13:06:35.659158+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-26 00:57:41.283763+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>다니엘</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 진행 중</t>
+          <t>1심 승소 후 상대방 항소, 민희진 대표가 256억 원 포기 제안</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>민희진 대표가 뉴진스 멤버 다니엘을 상대로 약 431억 원 규모의 손해배상청구 소송을 제기했습니다. 이는 민 대표와 하이브 간의 분쟁 및 뉴진스 관련 언급과 연관된 것으로 해석됩니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 1심 소송에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 뉴진스 멤버들을 위해 해당 금액을 포기하고 모든 분쟁을 끝내자고 파격적인 제안을 했습니다. 하이브는 1심 패소 후 항소한 상태이며, 민 대표의 제안에 아직 별다른 반응을 내놓지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>431억 원이라는 매우 큰 피해 금액이 청구되었으나 (적합 조건 4), 소송 상대방인 다니엘의 자력이 해당 금액을 배상하기에 충분한지 불확실하며 (적합 조건 2 미충족), 기사만으로는 다니엘의 책임이 명확한지 판단하기 어렵습니다 (적합 조건 1 미충족). 또한 집단적 피해가 아닌 개별 소송입니다 (적합 조건 3 미충족).</t>
+          <t>민희진 대표는 1심에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 분쟁 종결을 위해 해당 금액을 포기하겠다고 제안한 상황입니다. 이는 소송금융이 원고의 소송 비용을 지원하여 미래의 손해배상금 회수를 돕는 일반적인 투자 목적과 부합하지 않습니다. 이미 승소한 금액을 포기하려는 상황이므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>약 431억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (민희진)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>'256억 포기' 민희진  뉴진스에 잘해주길 …새 회사 보이그룹 집중 [엑'...</t>
+          <t>[문화연예 플러스] 민희진  256억 원 포기할 테니 분쟁 끝내자  파격 제...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2116114</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803326_37012.html</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-25 13:15:27.198826+00:00</t>
+          <t>2026-02-26 00:57:41.283763+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>삼정기업, KB부동산신탁</t>
+          <t>다니엘</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 조정 합의로 종결</t>
+          <t>손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>부산시가 장기간 법적 분쟁으로 멈췄던 초읍 어린이대공원 동물원을 시 직영 공립동물원으로 전환합니다. 이는 삼정기업과의 500억 원 규모 매수 의무를 둘러싼 소송이 대법원 파기환송심 조정에서 500억 원 미만으로 합의에 도달하며 종결된 결과입니다. 부산시는 4월 15일까지 인수를 마무리하고 2027년 개장을 목표로 공립동물원 운영을 준비 중입니다.</t>
+          <t>민희진 대표가 뉴진스 멤버 다니엘을 상대로 약 431억 원 규모의 손해배상청구 소송을 제기했습니다. 이는 민 대표와 하이브 간의 분쟁 및 뉴진스 관련 언급과 연관된 것으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>해당 기사는 부산시와 삼정기업 간의 초읍 어린이대공원 동물원 매매 계약 관련 법적 분쟁이 대법원 파기환송심 조정 합의를 통해 이미 종결되었음을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>431억 원이라는 매우 큰 피해 금액이 청구되었으나 (적합 조건 4), 소송 상대방인 다니엘의 자력이 해당 금액을 배상하기에 충분한지 불확실하며 (적합 조건 2 미충족), 기사만으로는 다니엘의 책임이 명확한지 판단하기 어렵습니다 (적합 조건 1 미충족). 또한 집단적 피해가 아닌 개별 소송입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>500억 원 미만 (합의금)</t>
+          <t>약 431억 원</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>박형준 부산시장  초읍 어린이대공원 동물원, '공립동물원'으로 새롭게...</t>
+          <t>'256억 포기' 민희진  뉴진스에 잘해주길 …새 회사 보이그룹 집중 [엑'...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260225000374</t>
+          <t>https://www.xportsnews.com/article/2116114</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-25 12:54:26.657324+00:00</t>
+          <t>2026-02-25 13:15:27.198826+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>삼정기업, KB부동산신탁</t>
+        </is>
+      </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
+          <t>대법원 파기환송 후 조정 합의로 종결</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>부산시가 장기간 법적 분쟁으로 멈췄던 초읍 어린이대공원 동물원을 시 직영 공립동물원으로 전환합니다. 이는 삼정기업과의 500억 원 규모 매수 의무를 둘러싼 소송이 대법원 파기환송심 조정에서 500억 원 미만으로 합의에 도달하며 종결된 결과입니다. 부산시는 4월 15일까지 인수를 마무리하고 2027년 개장을 목표로 공립동물원 운영을 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>해당 기사는 부산시와 삼정기업 간의 초읍 어린이대공원 동물원 매매 계약 관련 법적 분쟁이 대법원 파기환송심 조정 합의를 통해 이미 종결되었음을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>500억 원 미만 (합의금)</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>박형준 부산시장  초읍 어린이대공원 동물원, '공립동물원'으로 새롭게...</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260225000374</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:54:26.657324+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
           <t>부산시와 삼정기업 간 6년간의 소송이 매매 계약 체결로 합의 종결됨</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F82" t="inlineStr">
         <is>
           <t>부산시가 6년째 폐업 중인 사립 동물원 '삼정더파크'를 약 478억 원에 인수하여 공립 동물원으로 전환한다. 이 인수는 삼정기업이 부산시를 상대로 동물원 매입을 요구하며 벌인 6년간의 소송 끝에 이루어진 조정 결과이다. 대법원 파기환송 후 합의에 이르렀으며, 부산시는 2027년 정식 개장을 목표로 동물 복지 중심의 공립 동물원을 추진할 계획이다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G82" t="inlineStr">
         <is>
           <t>6년간 진행된 부산시와 삼정기업 간의 동물원 매매 관련 소송이 약 478억 원 규모의 매매 계약 체결로 이미 종결되었습니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 합의로 종결된 본 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
+      <c r="H82" t="inlineStr">
         <is>
           <t>약 478억 2천5백만원 (분쟁 종결 금액)</t>
         </is>
       </c>
-      <c r="I81" t="inlineStr">
+      <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J82" t="inlineStr">
         <is>
           <t>부산시, 첫 공립동물원 운영…폐업한 삼정더파크 478억원 인수</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K82" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L82" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M82" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260225036100051?input=1195m</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N82" t="inlineStr">
         <is>
           <t>2026-02-25 12:52:50.906597+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-25 00:44:23.954458+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>1심 승소, 하이브의 강제집행 정지 신청 인용으로 항소심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 주식 매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 다만 하이브의 신청이 인용되어 항소심 판결 전까지 강제집행은 정지됩니다. 민 대표는 1심 결과와 향후 계획에 대해 기자회견을 열 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (1심 법원 판결로 하이브의 풋옵션 대금 지급 의무 인정), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (255억 원), 증거가 있거나 확보 가능함 (1심 판결문 존재). 부적합 조건에 해당하지 않음.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>'풋옵션 승소' 민희진, 오늘 기자회견… 향후 계획 설명</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225063539eV5</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:44:23.954458+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t>1심 원고 승소 후 피고 항소, 강제집행정지 인용</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
+      <c r="F84" t="inlineStr">
         <is>
           <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 풋옵션(주식매수청구권) 소송 1심에서 승소하여 약 255억 원의 지급 판결을 받았다. 하이브는 1심 판결에 불복하여 항소했으며, 풋옵션 대금 지급에 대한 강제집행정지 신청이 인용되어 항소심 판결 선고 시까지 지급이 정지된 상태다. 민희진 대표는 1심 승소 입장과 향후 계획을 밝히기 위해 기자회견을 개최할 예정이다.</t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
+      <c r="G84" t="inlineStr">
         <is>
           <t>1심에서 원고(민희진) 승소 판결로 상대방(하이브)의 책임이 비교적 명확하게 인정되었으며(적합 조건 1), 피고인 하이브는 상장 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 법원이 인정한 피해 금액이 약 255억 원으로 매우 큽니다(적합 조건 4). 현재 항소심이 진행 중이나, 1심 판결을 바탕으로 소송금융 투자를 고려할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
+      <c r="H84" t="inlineStr">
         <is>
           <t>약 255억 원</t>
         </is>
       </c>
-      <c r="I83" t="inlineStr">
+      <c r="I84" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
+      <c r="J84" t="inlineStr">
         <is>
           <t>민희진, 25일 기자회견…풋옵션 소송 1심 승소 입장·향후 계획 밝힌다</t>
         </is>
       </c>
-      <c r="K83" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L83" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M83" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05651446645353800</t>
         </is>
       </c>
-      <c r="N83" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>2026-02-24 13:29:18.041503+00:00</t>
         </is>
       </c>
     </row>
-    <row r="84">
-      <c r="A84" s="3" t="inlineStr">
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C84" t="inlineStr">
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>풋옵션 분쟁 항소심 진행 중</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr">
+      <c r="F85" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브와의 풋옵션 분쟁 1심 소송 결과 및 향후 계획에 대해 기자회견을 개최합니다. 현재 이 분쟁은 하이브의 항소로 2심 법적 다툼이 이어지고 있으며, 민희진 측은 이번 기자회견에서 관련 입장을 밝힐 예정입니다.</t>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 풋옵션 분쟁은 계약 관련 소송으로 증거 확보가 가능하고(적합 조건 5) 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 다만 집단적 피해가 아니며(적합 조건 3 불충족), 책임 소재가 기사만으로는 명확히 드러나지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
+      <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I84" t="inlineStr">
+      <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J84" t="inlineStr">
+      <c r="J85" t="inlineStr">
         <is>
           <t>민희진 또 기자회견, '개저씨 시즌2' 나오나…의상도 궁금[SC이슈]</t>
         </is>
       </c>
-      <c r="K84" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L84" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M84" t="inlineStr">
+      <c r="M85" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-02-24/202602240100156790010985</t>
         </is>
       </c>
-      <c r="N84" t="inlineStr">
+      <c r="N85" t="inlineStr">
         <is>
           <t>2026-02-24 13:21:14.886580+00:00</t>
         </is>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" s="2" t="inlineStr">
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C85" t="inlineStr">
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
         <is>
           <t>쇼타임 (Showtime)</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E86" t="inlineStr">
         <is>
           <t>메이웨더가 쇼타임을 상대로 미지급금 소송 제기</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
+      <c r="F86" t="inlineStr">
         <is>
           <t>복싱 전설 플로이드 메이웨더 주니어와 매니 파퀴아오의 재대결 소식을 다룬 기사입니다. 기사 말미에 메이웨더가 쇼타임을 상대로 최소 3억 4천만 달러 규모의 미지급금 소송을 제기했다는 내용이 언급되었습니다. 이 소송은 현재 진행 중인 것으로 보이나, 구체적인 내용은 기사에서 확인할 수 없습니다.</t>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
+      <c r="G86" t="inlineStr">
         <is>
           <t>기사 내용의 대부분이 복싱 경기에 대한 것이며, 메이웨더가 쇼타임을 상대로 미지급금 소송을 제기했다는 언급만 있을 뿐, 소송의 구체적인 쟁점, 책임 소재의 명확성, 증거 유무 등 핵심적인 정보가 전무합니다. 상대방의 자력(쇼타임)과 피해 규모(최소 3억 4천만 달러)는 적합 조건에 부합하나, 소송 자체에 대한 정보 부족으로 투자 적합도를 판단하기 어렵습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H85" t="inlineStr">
+      <c r="H86" t="inlineStr">
         <is>
           <t>최소 3억 4천만 달러 (약 4500억 원)</t>
         </is>
       </c>
-      <c r="I85" t="inlineStr">
+      <c r="I86" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
+      <c r="J86" t="inlineStr">
         <is>
           <t>'세기의 대결' 11년 만에 성사... 메이웨더 vs 파퀴아오, 오는 9월 다시...</t>
         </is>
       </c>
-      <c r="K85" t="inlineStr">
+      <c r="K86" t="inlineStr">
         <is>
           <t>insight.co.kr</t>
         </is>
       </c>
-      <c r="L85" t="inlineStr">
+      <c r="L86" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M85" t="inlineStr">
+      <c r="M86" t="inlineStr">
         <is>
           <t>https://www.insight.co.kr/news/544203</t>
         </is>
       </c>
-      <c r="N85" t="inlineStr">
+      <c r="N86" t="inlineStr">
         <is>
           <t>2026-02-24 12:50:37.389567+00:00</t>
         </is>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" s="4" t="inlineStr">
+    <row r="87">
+      <c r="A87" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C86" t="inlineStr">
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E87" t="inlineStr">
         <is>
           <t>미지급 소송 제기</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
+      <c r="F87" t="inlineStr">
         <is>
           <t>복싱 스타 메이웨더가 미지급 소송을 제기하며 다시 주목받고 있다. 그의 선수 생활 동안 총 12억 달러 이상의 파이트 머니를 벌어들인 것으로 알려져 있어, 미지급 금액 또한 상당할 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G86" t="inlineStr">
+      <c r="G87" t="inlineStr">
         <is>
           <t>상대방 책임이 미지급으로 명확하며(적합 조건 1), 메이웨더의 경기 규모를 고려할 때 상대방(프로모터 등)의 자력이 충분할 것으로 예상되고(적합 조건 2), 피해 금액 또한 상당할 것으로 추정됨(적합 조건 4). 계약서 등 객관적 증거 확보가 용이할 것임(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr">
+      <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I86" t="inlineStr">
+      <c r="I87" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
+      <c r="J87" t="inlineStr">
         <is>
           <t>'역사상 최고의 경기' 11년 만에 다시 성사…메이웨더 vs 파퀴아오, 9월...</t>
         </is>
       </c>
-      <c r="K86" t="inlineStr">
+      <c r="K87" t="inlineStr">
         <is>
           <t>spotvnews.co.kr</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
+      <c r="L87" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M86" t="inlineStr">
+      <c r="M87" t="inlineStr">
         <is>
           <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800116</t>
         </is>
       </c>
-      <c r="N86" t="inlineStr">
+      <c r="N87" t="inlineStr">
         <is>
           <t>2026-02-24 00:34:29.114361+00:00</t>
         </is>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" s="2" t="inlineStr">
+    <row r="88">
+      <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F87" t="inlineStr">
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr"/>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr"/>
+      <c r="F88" t="inlineStr">
         <is>
           <t>이 기사는 투자계약에서 중요한 '진술 및 보장' 조항의 의미와 위반 시 발생할 수 있는 계약 해제 및 손해배상책임에 대해 설명합니다. 특정 사건이나 분쟁 사례를 다루는 것이 아닌, 법률 개념에 대한 일반적인 해설입니다.</t>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G88" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건에 대한 보도가 아닌, 투자계약의 '진술 및 보장' 조항에 대한 일반적인 법률 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
+      <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I87" t="inlineStr">
+      <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
+      <c r="J88" t="inlineStr">
         <is>
           <t>투자계약 '진술 및 보장'조항 분쟁 방지하려면</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K88" t="inlineStr">
         <is>
           <t>junggi.co.kr</t>
         </is>
       </c>
-      <c r="L87" t="inlineStr">
+      <c r="L88" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr">
+      <c r="M88" t="inlineStr">
         <is>
           <t>https://www.junggi.co.kr/news/articleView.html?idxno=35562</t>
         </is>
       </c>
-      <c r="N87" t="inlineStr">
+      <c r="N88" t="inlineStr">
         <is>
           <t>2026-02-23 12:56:00.017395+00:00</t>
         </is>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" s="4" t="inlineStr">
+    <row r="89">
+      <c r="A89" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C88" t="inlineStr">
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
         <is>
           <t>쇼타임</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D89" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
+      <c r="E89" t="inlineStr">
         <is>
           <t>지급금 미지급 소송 제기</t>
         </is>
       </c>
-      <c r="F88" t="inlineStr">
+      <c r="F89" t="inlineStr">
         <is>
           <t>플로이드 메이웨더 주니어가 쇼타임을 상대로 최소 3억4000만 달러(약 4500억 원)에 달하는 지급금 미지급 소송을 제기했습니다. 이 소송은 메이웨더가 선수 생활 동안 벌어들인 총 12억 달러 이상의 파이트 머니와 관련하여 주목받고 있습니다.</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="G89" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(지급금 미지급 소송 제기), 상대방(쇼타임)은 대형 미디어 기업으로 자력이 충분합니다. 피해 규모가 최소 3억4000만 달러로 매우 크고, 이미 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
+      <c r="H89" t="inlineStr">
         <is>
           <t>최소 3억4000만 달러 (약 4500억 원)</t>
         </is>
       </c>
-      <c r="I88" t="inlineStr">
+      <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
+      <c r="J89" t="inlineStr">
         <is>
           <t>메이웨더 은퇴 전격 번복…타이슨과 경기→프로 복싱 복귀</t>
         </is>
       </c>
-      <c r="K88" t="inlineStr">
+      <c r="K89" t="inlineStr">
         <is>
           <t>spotvnews.co.kr</t>
         </is>
       </c>
-      <c r="L88" t="inlineStr">
+      <c r="L89" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
+      <c r="M89" t="inlineStr">
         <is>
           <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=799708</t>
         </is>
       </c>
-      <c r="N88" t="inlineStr">
+      <c r="N89" t="inlineStr">
         <is>
           <t>2026-02-21 18:18:35.713163+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N88"/>
+  <autoFilter ref="A1:N89"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>