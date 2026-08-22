--- v1 (2026-08-22)
+++ v2 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$89</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$90</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N89"/>
+  <dimension ref="A1:N90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="45" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,6322 +539,6394 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>진명산업</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 미시간주에서 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>국내 자동차부품업체 진명산업이 미국에서 68억원대 손해배상 소송을 당했습니다. 원고는 진명산업이 수수료를 미지급했다고 주장하며, 부품 생산이 끝날 때까지 수수료 지급 의무를 공동으로 부담한다는 확인판결도 요청했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): '수수료 미지급'으로 상대방 책임이 비교적 명확합니다. 적합 조건 4(피해 규모 큼): 68억원대 손해배상으로 피해 규모가 큽니다. 적합 조건 5(증거 확보 가능): 계약 및 지급 관련 문서 등 증거 확보가 용이할 것으로 예상됩니다. 총 3개의 적합 조건에 해당하여 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>68억원대</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[Biz Law] '수수료 미지급' 진명산업, 美서 68억원대 손배 피소</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>the-biz.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=726493</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-22 07:00:10.307756+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>A법무법인</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>대법원 판결 확정</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>부동산 하자 분쟁 의뢰인이 법무법인에 민·형사 3건으로 총 1천870만원의 수임료를 지급했으나, 소송 결과가 불만족스러워 수임료 반환 소송을 제기했습니다. 대법원은 항소심 판결을 확정하여 법무법인이 의뢰인에게 990만원을 반환해야 한다고 판결했습니다. 이는 수임료가 사건의 난이도와 투입 노력에 비해 과다하다고 판단한 결과입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>대법원 판결로 법무법인의 수임료 반환 책임이 확정되어 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 본 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>990만원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[예규·판례] 민·형사 3건 쪼개 1870만원 수임…대법  일부는 반환해야...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>tfmedia.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.tfmedia.co.kr/news/article.html?no=204761</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-06-30 07:02:42.411408+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-05-25 07:03:25.090554+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중</t>
+          <t>전 소속사와의 6년간의 소송 과정에 대한 심경 및 근황 공개</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 431억원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 진행되었습니다. 어도어는 다니엘의 전속계약 위반을 주장하고 있으며, 다니엘 측은 어도어가 다니엘을 표적 삼아 소송을 의도적으로 지연한다고 반박했습니다. 재판부는 다음 변론기일을 다음 달로 지정했습니다.</t>
+          <t>가수 슬리피가 유튜브 채널을 통해 전 소속사와의 6년간 이어진 장기 소송 과정에 대한 심경과 근황을 공개했다. 기사는 소송의 구체적인 내용보다는 슬리피의 개인적인 소회에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>어도어(상대방)는 대기업 계열사로 자력이 충분하며, 431억원 규모의 손해배상 청구로 피해 규모가 매우 큽니다. 다만, 책임 소재가 법정에서 다투어지고 있어 명확하지 않으며, 집단적 피해가 아닌 개인에 대한 소송입니다.</t>
+          <t>기사는 슬리피가 전 소속사와의 '장기 소송 과정'에 대한 심경과 근황을 밝힌 것으로, 이미 소송이 종결되었거나 매우 후반 단계에 접어든 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 소송금융 투자 대상으로 적합하지 않습니다. 또한, 상대방의 자력, 피해 규모, 증거 등 투자 검토에 필수적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>어도어vs다니엘, '430억 손배소' 시작부터 팽팽.. 재판 의도적 지연   활...</t>
+          <t>슬리피, 유튜브서 BTS 진 일화 공개…  정말 미안했다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/05/14/2026051418294988489</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3403188</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:33.304014+00:00</t>
+          <t>2026-05-25 07:03:25.090554+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>팬들의 탄원서 제출</t>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>그룹 뉴진스 멤버 다니엘이 '표적' 계약 해지와 관련하여 거액의 손해배상 소송을 당했습니다. 이에 글로벌 팬 1만2357명이 다니엘을 지지하는 탄원서를 재판부에 제출했습니다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 431억원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 진행되었습니다. 어도어는 다니엘의 전속계약 위반을 주장하고 있으며, 다니엘 측은 어도어가 다니엘을 표적 삼아 소송을 의도적으로 지연한다고 반박했습니다. 재판부는 다음 변론기일을 다음 달로 지정했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사에 따르면 멤버 다니엘을 상대로 거액의 손해배상 소송이 제기되어 다니엘이 피고인 상황입니다. 소송금융은 주로 손해배상을 청구하는 원고(피해자)에게 투자하는 것이 일반적이므로, 피고인 다니엘의 입장에서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>어도어(상대방)는 대기업 계열사로 자력이 충분하며, 431억원 규모의 손해배상 청구로 피해 규모가 매우 큽니다. 다만, 책임 소재가 법정에서 다투어지고 있어 명확하지 않으며, 집단적 피해가 아닌 개인에 대한 소송입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[단독]  다니엘만 '표적'으로 계약 해지 …뉴진스 팬 1만2357명 탄원서</t>
+          <t>어도어vs다니엘, '430억 손배소' 시작부터 팽팽.. 재판 의도적 지연   활...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=372929</t>
+          <t>https://www.starnewskorea.com/music/2026/05/14/2026051418294988489</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:15.883252+00:00</t>
+          <t>2026-05-17 07:00:33.304014+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>횡령 혐의 형사 고소 진행 중, 전속계약 해지 통보</t>
+          <t>팬들의 탄원서 제출</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>그룹 더보이즈 멤버 9명이 소속사 원헌드레드레이블 차가원 대표를 횡령 혐의로 고소했다. 이들은 지난해 7월부터 정산금을 받지 못했다며 전속계약 해지를 통보한 바 있다. 원헌드레드 측은 횡령 사실을 부인하며 회계법인 감사 결과를 제시했고, 무고죄 등 법적 대응을 예고했다.</t>
+          <t>그룹 뉴진스 멤버 다니엘이 '표적' 계약 해지와 관련하여 거액의 손해배상 소송을 당했습니다. 이에 글로벌 팬 1만2357명이 다니엘을 지지하는 탄원서를 재판부에 제출했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>9명의 더보이즈 멤버들이 소속사 대표를 상대로 횡령 및 정산금 미지급을 주장하며 형사 고소를 제기하여 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 중입니다. 상대방은 엔터테인먼트 회사로 자력이 있을 것으로 보이나, 횡령 사실에 대해 회계법인 감사 결과를 들어 반박하고 있어 책임 명확성 및 증거 확보 여부가 쟁점입니다.</t>
+          <t>기사에 따르면 멤버 다니엘을 상대로 거액의 손해배상 소송이 제기되어 다니엘이 피고인 상황입니다. 소송금융은 주로 손해배상을 청구하는 원고(피해자)에게 투자하는 것이 일반적이므로, 피고인 다니엘의 입장에서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>더보이즈  횡령 혐의 고소 vs차가원 원헌드레드 대표  흠집내기 (종합)</t>
+          <t>[단독]  다니엘만 '표적'으로 계약 해지 …뉴진스 팬 1만2357명 탄원서</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05284086645418416</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=372929</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-04 07:04:27.826970+00:00</t>
+          <t>2026-05-17 07:00:15.883252+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>차가원 원헌드레드 대표</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>횡령 혐의 형사 고소 진행 중, 전속계약 해지 통보</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>그룹 더보이즈 멤버 9명이 소속사 원헌드레드레이블 차가원 대표를 횡령 혐의로 고소했다. 이들은 지난해 7월부터 정산금을 받지 못했다며 전속계약 해지를 통보한 바 있다. 원헌드레드 측은 횡령 사실을 부인하며 회계법인 감사 결과를 제시했고, 무고죄 등 법적 대응을 예고했다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>9명의 더보이즈 멤버들이 소속사 대표를 상대로 횡령 및 정산금 미지급을 주장하며 형사 고소를 제기하여 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 중입니다. 상대방은 엔터테인먼트 회사로 자력이 있을 것으로 보이나, 횡령 사실에 대해 회계법인 감사 결과를 들어 반박하고 있어 책임 명확성 및 증거 확보 여부가 쟁점입니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>9명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>더보이즈  횡령 혐의 고소 vs차가원 원헌드레드 대표  흠집내기 (종합)</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05284086645418416</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-05-04 07:04:27.826970+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>B 지식재산권(IP) 전문 스타트업</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>민사 소송 원고 패소 판결 확정. 형사 고소(공갈죄)는 진행 중.</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>웹툰작가 겸 공동창업자 A 씨가 B IP 스타트업의 폭언과 강압으로 억대 수익금과 주식을 반환하고 퇴사한 뒤 부당이득금 반환 소송을 제기했으나 패소했습니다. 법원은 폭언 사실은 인정했지만 강압으로 보기 어렵다고 판단했으며, A 씨가 항소를 포기하여 판결이 확정되었습니다. A 씨는 별도로 B 스타트업 임원들을 공갈죄로 형사 고소한 상태입니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>민사 소송이 원고 패소로 확정되어 종결되었으므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 부적합합니다. 비록 상대방의 자력이 충분하고(적합 조건 2), 폭언 사실이 법원에서 인정되었으며(적합 조건 5), 형사 고소 절차가 진행 중(적합 조건 6)이나, 이미 확정된 민사 판결에 대한 투자는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>3억3000만원</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>“일본도 가져오려 했다” 폭언으로 공동창업자 수익 반환시켰지만.. 법...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2572684</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-04-05 12:33:32.117512+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>울진군</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>업체 대표 뇌물공여 혐의로 구속, 울진군과 재계약 관련 소송 진행 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>울진군 대표 관광시설 운영 업체 대표가 재계약에 유리한 조건을 얻기 위해 군의원에게 수천만원 상당의 금품을 건넨 혐의로 구속되었다. 업체 측은 울진군이 재계약을 하지 않자 소송을 제기한 상태이다. 군의원 2명 등 3명은 영장이 기각되어 불구속 상태로 수사를 받는다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>로앤굿의 고객은 원고(피해자)여야 하나, 본 사건에서 소송을 제기한 업체 대표는 뇌물공여 혐의로 구속되는 등 오히려 범죄 혐의를 받고 있는 상황이다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>울진 '죽변해안스카이레일' 업체대표 구속… 군의원 등 3명 영장 기각 [...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260403514479?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-04 00:31:59.475626+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-03 00:41:33.586318+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
+          <t>스마일게이트RPG</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결, 피고 항소 예정</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG가 IPO 계약 불이행을 이유로 미래에셋증권(실질적 당사자 라이노스자산운용)에 1000억원을 배상하라는 1심 판결을 받았다. 법원은 스마일게이트RPG가 회계기준 변경을 통해 상장 요건을 회피하려 한 점을 신의성실 원칙 위반으로 판단했으며, 스마일게이트RPG는 판결에 불복하여 항소할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG의 IPO 의무 불이행에 대한 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 피고인 스마일게이트RPG는 충분한 자력을 가진 대형 게임업체이다(적합 조건 2). 또한, 1000억원이라는 매우 큰 피해 규모가 인정되었으며(적합 조건 4), 법원 판결문과 회계법인 보고서 등 객관적 증거가 존재한다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>1000억원</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG, IPO 의무 불이행으로 1000억원 배상 판결</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065542124705649</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:41:33.586318+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
           <t>스마일게이트</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>서울중앙지법 1심 판결 선고, 피고 항소 예정</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>게임 업체 스마일게이트가 라이노스자산운용과의 자금 조달 계약에서 IPO 추진 약속을 어겨 1000억원대 손해배상 판결을 받았습니다. 법원은 스마일게이트가 회계처리 변경으로 상장 의무가 소멸됐다는 주장이 신의성실 원칙에 위반된다고 판단했습니다. 스마일게이트는 이 판결에 불복하여 항소를 제기할 예정입니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>상대방(스마일게이트)의 책임이 법원 1심 판결로 명확히 인정되었고, 대기업으로서 자력도 충분합니다. 피해 규모가 1000억원에 달하며 연 12% 이자까지 배상해야 하는 대규모 사건입니다. 이미 1심 판결이 선고되어 증거가 명확합니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>1000억원 및 2023년 12월부터 연 12% 이자</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1 (라이노스자산운용)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>IPO 약속 깬 스마일게이트 법원  1천억에 이자도 배상</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/12006402</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-04-02 12:49:56.374151+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>거액의 위약금 소송 진행 중, 폭로전 예고</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>드라마/영화 '클라이맥스'의 줄거리 일부로, 추상아 캐릭터가 대국민 기만 기자회견 시도 후 동정론 형성에 실패하고 거액의 위약금 소송과 폭로전 예고에 직면한 상황을 묘사. 극단적 선택 시도 '쇼'까지 감행하며 여론을 뒤흔들었다는 내용.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>제공된 기사 내용이 드라마/영화 '클라이맥스'의 줄거리 일부로 판단되어 실제 소송금융 투자 대상이 될 수 없음. 실제 사건이 아니므로 적합/부적합 조건 적용 및 투자 검토가 불가능함.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>'클라이맥스' 하지원, 눈물의 대국민 기만 기자회견</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>newsinside.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.newsinside.kr/news/articleView.html?idxno=4552967</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-04-01 00:54:56.998529+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>울진군</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송 진행 중. 별도로 회사 대표와 군의원들의 금품수수 혐의에 대한 경찰 수사 및 구속영장 청구 진행 중.</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>울진군 관광시설 운영 위탁 업체 대표와 군의원 등 4명이 재계약 관련 금품수수 혐의로 구속영장이 청구되었다. 업체 대표는 군의원들에게 수천만 원 상당의 금품을 건네거나 식비를 대납한 혐의를 받고 있으며, 군의원들은 혐의를 부인하고 있다. 한편, 해당 민간회사는 울진군이 재계약을 하지 않자 울진군을 상대로 소송을 진행 중이다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송을 진행 중이나, 해당 회사의 대표가 재계약 관련 금품수수 혐의로 경찰 수사를 받고 있어 소송의 정당성 및 승소 가능성이 매우 낮다. 상대방(울진군)의 자력은 충분하나, 원고의 책임이 명확하지 않고 오히려 원고 측에 불리한 증거(뇌물 혐의)가 존재하여 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>1 (민간회사)</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>울진 관광시설 재계약 관련 '금품수수혐의' 업체대표·군의원 등 4명 구...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260401000027</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-04-01 00:41:48.669245+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>기업들이 불가항력 법리 검토 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>호르무즈 해협 봉쇄 가능성으로 인해 계약 이행에 차질을 겪을 수 있는 기업들이 막대한 손해배상 책임을 방어하기 위한 법적 해법을 모색하고 있습니다. 특히 '비용 증가만으로는 불가항력이 아니다'는 엄격한 법리 해석이 요구되어 기업들의 고민이 깊어지고 있습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>이 기사는 호르무즈 해협 봉쇄로 인해 계약 이행이 어려워진 기업들이 '불가항력'을 주장하며 손해배상 책임을 방어하려는 상황을 다룹니다. 이는 소송금융이 투자할 원고(피해자)를 특정하기 어렵고, 상대방의 책임이 명확하지 않아(적합 조건 1 미충족) 투자 대상으로서의 적합성이 낮습니다. 오히려 잠재적 피고의 방어 전략에 대한 내용입니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>호르무즈 해협 막히면 어쩌나  중동 리스크에 '초긴장'…기업인들 몰려...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/202603319712i</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-31 13:05:49.014169+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-31 00:40:15.127753+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>FC 낭트</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 패소</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>카디프 시티가 FC 낭트를 상대로 제기한 에밀리아노 살라 비행기 추락 사망 사건 관련 손해배상 청구 소송에서 패소했다. 카디프 시티는 2080억 원 규모의 손해배상을 요구했으나, 법원은 FC 낭트의 손을 들어주었다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 이미 패소하여, 소송금융 투자 대상으로서의 신규성이 없으며 승소 가능성이 낮음. 이는 '부적합 조건: 이미 종결된 사건'에 해당한다. 비록 상대방의 자력이 충분하고 피해 규모가 크지만, 이미 패소한 사건에 대한 투자는 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>2080억</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>살라가 있었다면 강등 안 됐을 것 …카디프, '비행기 추락사고' 2080억 ...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>interfootball.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.interfootball.co.kr/news/articleView.html?idxno=683219</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:40:15.127753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>티오더 한국 본사</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>미국 현지 법원에서 독점유통계약 위반 소송 진행 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>티오더 한국 본사가 미국 현지 유통파트너사로부터 독점유통계약 위반으로 피소되어 2년째 분쟁이 지속되고 있습니다. 캐나다 자회사에 대한 소송은 각하되었으나, 한국 본사에 대한 계약 위반 청구는 재판부에서 유지되었습니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>티오더 한국 본사를 상대로 한 독점유통계약 위반 소송이 2년째 진행 중이며, 재판부가 한국 본사에 대한 청구를 유지하여 상대방 책임 및 증거 확보 가능성이 높습니다. 상대방이 사업체이므로 자력도 충분할 것으로 예상됩니다. 다만, 집단적 피해가 아닌 단일 기업 간의 상업 분쟁입니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>[Biz Law] 티오더, 美 독점계약 분쟁 2년째 지속…계약 위반 청구 유지</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>seoulwire.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>http://www.seoulwire.com/news/articleView.html?idxno=714005</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-30 13:02:02.547595+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-30 12:55:28.952999+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>1심 선고 D-3</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG와 라이노스자산운용 간 1000억 원대 손해배상 소송의 1심 선고가 임박했다. 이 소송은 비상장 기업 투자계약과 회계 기준 해석을 둘러싼 분쟁으로, 향후 관련 분야의 중요한 판례가 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함(스마일게이트RPG, 라이노스자산운용 모두 기업), 피해 규모가 큼(1000억 원대), 증거 확보 가능성(투자계약 및 회계 자료) 등의 적합 조건을 충족한다. 다만, 기업 간의 계약 및 회계 기준 해석에 대한 법리적 다툼이 예상되어 승소 가능성 판단에 신중함이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>1000억 원대</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>스마게–라이노스 1000억대 소송, 선고 D-3…IPO 의무·회계 충돌 '분수...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>popcornnews.net</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=116959</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:55:28.952999+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>반만엔터테인먼트</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>1심 패소</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 제기한 3.7억 원 규모의 약정금 청구 소송에서 패소했습니다. 서울중앙지방법원은 지난해 11월 25일 진민호의 청구를 모두 기각했습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>원고가 전 소속사를 상대로 제기한 약정금 청구 소송에서 이미 패소하여 법원에서 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>3.7억 원</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>진민호, 前 소속사 상대 3.7억 약정금 청구 '패소'… 미지급 정산금 無 ...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026033008085953436</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-30 00:48:28.822021+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>서울중앙지법에서 약정금 소송 변론기일 진행 중</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>서울중앙지법에서 약정금 소송의 변론기일이 진행되었으며, 증거 신청을 두고 양측이 신경전을 벌였다. 법무법인 LX의 이승철 변호사가 바른 측 대리인으로 참석했다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>본 기사는 약정금 소송의 변론기일 진행 사실만 언급하고 있어, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건에 대한 정보가 전혀 파악되지 않습니다. 따라서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>Around the Bar</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218511</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-28 00:35:02.481496+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>손해배상청구 소송 첫 변론준비기일 진행 중, 조정 가능성 언급.</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상청구 소송을 제기했습니다. 첫 재판에서 양측은 심리 속도를 놓고 공방을 벌였으며, 재판부는 탬퍼링 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두겠다고 밝혔습니다. 이 소송은 어도어가 뉴진스 멤버들과의 전속계약 유효 확인 소송에서 승소한 이후 제기된 것입니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>적합 조건 2 (상대방 자력 충분): 민희진 전 대표는 최근 하이브와의 소송에서 255억 원 지급 판결을 받아 자력이 충분하며, 다니엘 또한 아이돌로서 상당한 경제력을 보유할 것으로 예상됩니다. 적합 조건 4 (피해 규모 큼): 청구 금액이 430억 원대로 매우 큽니다. 적합 조건 1 (상대방 책임 명확): 어도어가 뉴진스 멤버들을 상대로 제기한 전속계약 유효 확인 소송에서 승소하여, 이번 손해배상 청구의 법적 근거가 강화되었습니다. 적합 조건 5 (증거 확보 가능): 어도어 측이 '위반 행위가 많아 증인을 추려야 한다'고 언급하며 증거 확보 가능성을 시사했습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>430억 원대</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>다니엘·어도어, ‘430억 손배’ 심리속도 공방</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260326518201?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-27 00:34:39.955872+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="3" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>서울중앙지법에서 손해배상 소송 첫 변론준비기일 진행 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 다니엘 측은 소송 장기화로 '가장 빛나는 시기'에 중대한 피해를 입고 있다고 주장하며 신속한 재판을 요청했습니다. 현재 서울중앙지법에서 첫 변론준비기일이 진행되었으며, 재판부는 '탬퍼링' 쟁점 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두었습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>상대방(어도어)은 하이브의 자회사로 자력이 충분하며, 어도어의 431억 원 손해배상 청구와 다니엘 측의 '빛나는 시기 피해' 주장을 고려할 때 사건의 피해 규모가 매우 큽니다. 다만, 다니엘이 원고로서 어도어의 책임이 명확한지는 기사만으로 판단하기 어려우며, 집단적 피해가 아닌 개별 분쟁입니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>미상 (어도어 청구액 431억 원)</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>어도어 vs 다니엘 ‘431억’ 손배 공방…다니엘 측 “빛나는 시기 피해...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260326580655</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-26 13:33:58.968678+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="3" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>서울중앙지법 민사합의31부에서 변론준비기일 진행 중. 조정 가능성 열어둠.</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 첫 변론준비기일에서 양측은 심리 일정을 두고 대립했으며, 다니엘 측은 소송 장기화로 인한 활동 피해를 주장했습니다. 재판부는 탬퍼링 관련 해외 사례 제출을 요청하고 조정 가능성을 열어두었습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>적합 조건: 430억원대의 매우 큰 피해 규모가 예상되며, 상대방(어도어)은 하이브의 자회사로 충분한 자력을 갖추고 있습니다. 다니엘 측이 소송 장기화로 인한 활동 피해를 주장하고 있어, 다니엘 측이 원고가 되는 반소 또는 손해배상 청구의 가능성이 있습니다. 다만, 상대방 책임의 명확성과 증거 확보 여부는 아직 불분명합니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>430억원 이상</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>어도어·다니엘 430억 손배소 첫 기일  소송 지연  vs  통상 절차</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026032620323771685</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-26 13:33:32.117152+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="4" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>가수 다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>서울중앙지법에서 재판 시작, 심리 일정 공방</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>뉴진스 소속사 어도어가 계약을 해지한 가수 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상 재판을 시작했습니다. 서울중앙지법에서 열린 첫 재판에서 양측은 심리 일정을 두고 공방을 벌였습니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>어도어가 430억 원대 손해배상을 청구하며 상대방의 책임이 명확하다고 주장하고 있습니다 (적합 조건 1). 피고인 민희진 전 대표와 가수 다니엘은 고액의 배상 능력을 갖춘 것으로 추정되며 (적합 조건 2), 청구 금액이 430억 원대로 매우 큽니다 (적합 조건 4). 계약 해지 및 손해배상 청구이므로 관련 계약서, 내부 자료 등 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
+      <c r="H23" t="inlineStr">
         <is>
           <t>430억 원대</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
+      <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>어도어  통상절차  vs 다니엘  신속 심리</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>obsnews.co.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518643</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-26 13:08:24.188267+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>손해배상 소송 첫 변론준비기일 진행 중, 재판부 조정 가능성 시사.</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>어도어가 다니엘과 민희진을 상대로 430억 원대 손해배상 소송을 제기했으며, 첫 변론준비기일에서 양측은 심리 속도를 두고 공방을 벌였다. 다니엘 측은 아이돌 활동 특성상 신속한 재판을 요청했고, 어도어 측은 위반 행위가 많아 증인 검토가 필요하다고 주장했다. 재판부는 탬퍼링 관련 해외 사례 제출을 요구하고 조정 가능성을 열어두었다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>본 사건은 어도어가 다니엘과 민희진을 상대로 제기한 430억 원대 손해배상 소송으로, 로앤굿의 고객이 될 수 있는 다니엘 측은 피고에 해당한다. 소송금융은 주로 원고(피해자)의 손해배상 청구를 지원하는 모델이므로, 피고 측 방어를 위한 투자는 일반적인 적합 조건에 부합하지 않아 적합도가 낮다. 다만, 상대방(어도어/하이브)의 자력이 충분하고(적합 조건 2), 소송 금액이 430억 원으로 매우 크며(적합 조건 4), 증거 확보가 진행 중인 점(적합 조건 5)은 긍정적 요소이다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>[오늘의 ABC 뉴스룸] 트럼프  이란 협상원해…살해당할까봐 두려울뿐  外</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>ajunews.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.ajunews.com/view/20260326151509352</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-26 13:04:37.377520+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="4" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>손해배상 청구 소송 첫 변론준비기일</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 청구 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있습니다. 이 사건은 하이브와 민희진 전 대표 간의 주주 간 계약 소송을 담당했던 재판부에 배당되었습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 상대방(민희진)의 자력이 충분하며(적합 조건 2), 이전 소송에서 어도어의 전속계약 유효성이 인정되어 책임 입증에 유리한 정황이 있습니다(적합 조건 1, 5). 집단적 피해는 아니지만, 높은 청구액과 상대방의 자력으로 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
+      <c r="H25" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
+      <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>'431억 손배소' 어도어 vs 다니엘·민희진, 오늘 첫 재판</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184120</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-26 00:48:37.462522+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="3" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>다니엘, 민희진 전 대표</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>1차 변론준비기일 진행 예정</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했다. 오늘 서울중앙지법에서 1차 변론준비기일이 진행되며, 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>적합 조건 중 '피해 규모가 큼'(431억 원)에 해당하며, 소송이 이미 시작되어 구체적인 법적 다툼이 진행 중임. 그러나 피고가 개인이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, '집단적 피해'가 아닌 개별 기업과 개인 간의 분쟁임.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>[투데이 라인업] 당정, 25조 규모 '전쟁 추경' 협의 / 어도어 vs 다니엘·...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184101</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-26 00:41:44.128311+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-26 00:37:55.145475+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>다니엘 측, 민희진 오케이 레코즈 대표</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>첫 변론준비기일 진행</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>뉴진스 소속사 어도어가 전 멤버 다니엘 측과 민희진 오케이 레코즈 대표를 상대로 430억 원대 위약벌 및 손해배상 청구 소송을 제기했다. 어도어는 다니엘의 전속계약 해지 통보 및 민 대표의 '탬퍼링' 의혹을 주장하고 있으며, 민 대표 측은 이를 부인하고 있다. 해당 소송의 첫 변론준비기일이 오늘 진행된다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>피해 규모가 매우 크고(430억 원), 피고 중 민희진 대표는 상당한 자력을 보유하고 있을 가능성이 있음(적합 조건 4, 2). 그러나 상대방 책임이 명확하지 않고, 집단적 피해 사건이 아니며, 증거 확보 여부도 불분명함(적합 조건 1, 3, 5 미충족). 또한, 동일 재판부가 민희진 대표에게 유리한 판결을 내린 전력이 있어 소송의 불확실성이 존재함.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>430억 원 (민희진 대표 대상 100억 원)</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1 (어도어)</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>어도어 VS 다니엘·민희진 430억 위약벌·손배소 오늘(26일) 개시 [왓IS]</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603250216</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:37:55.145475+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>민희진, 다니엘</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>어도어가 민희진, 다니엘을 상대로 430억 원 손해배상 소송 제기, 첫 재판 예정.</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 이탈 및 복귀 지연 책임을 물어 민희진과 뉴진스 멤버 다니엘을 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 26일 첫 재판이 열릴 예정이며, 이는 엔터테인먼트 업계의 주요 분쟁 사례로 주목받고 있습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>피해 규모는 430억 원으로 매우 크지만, 소송 상대방이 개인(민희진, 다니엘)으로 해당 금액을 배상할 자력이 충분하다고 보기 어렵습니다. 또한 상대방의 책임이 명확하다고 단정하기 어려워 소송의 승소 가능성 및 회수 가능성에 불확실성이 큽니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
+      <c r="H28" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I27" t="inlineStr">
+      <c r="I28" t="inlineStr">
         <is>
           <t>1명 (어도어 법인)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>어도어, 민희진·다니엘 상대 430억 손해배상 소송 시작</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/court-prosecution/6114084</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-26 00:37:21.863238+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="2" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>법무법인 A</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>서울북부지법 항소심에서 원고(법무법인 A) 청구 기각, 기존 대법원 전원합의체 판결 타당성 재확인</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>서울북부지법은 형사사건 성공보수약정이 민법 제103조에 따라 무효라는 기존 대법원 전원합의체 판결의 타당성을 재확인했다. 법무법인 A가 의뢰인 B를 상대로 약식명령에 따른 성공보수 550만원을 청구했으나, 재판부는 변호사 직무의 공공성과 윤리성에 반한다며 원고의 청구를 기각했다. 이 판결은 형사사건 성공보수약정의 반사회성을 다시 한번 강조했다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>이 사건은 변호사와 의뢰인 간의 형사 성공보수약정 유효성 다툼으로, 소송금융이 일반적으로 투자하는 피해자가 가해자로부터 손해배상을 청구하는 유형의 사건이 아니다. (적합 조건 1, 2, 3, 6 해당 없음) 또한, 분쟁 금액 550만원은 소송금융 투자 대상으로 매우 작으며 (적합 조건 4 해당 없음), 해당 법리는 이미 대법원 전원합의체 판결로 확정된 내용이므로 (적합 조건 5 해당 없음) 신규 투자 매력이 없다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H29" t="inlineStr">
         <is>
           <t>550만원</t>
         </is>
       </c>
-      <c r="I28" t="inlineStr">
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>[민사]  뺑소니 사건에서 약식명령 받으면 성공보수약정 무효</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>legaltimes.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92851</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-24 00:44:22.639149+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>C씨</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>서울중앙지법 형사항소부 2심 판결 선고, 대법원 상고 가능성 있음</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>최근 서울중앙지법 형사항소부가 형사 사건 성공 보수 약정의 유효성을 인정한 2심 판결을 내렸습니다. 이는 2015년 대법원의 형사 사건 성공 보수 무효 판례를 뒤집을 수 있는 중요한 법적 변화로, 법무법인이 의뢰인 C씨에게 3300만원의 성공 보수를 청구한 소송에서 원고 승소 판결이 나왔습니다. 이 판결이 대법원에서 확정될 경우, 형사 사건 성공 보수 관행이 부활할 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>이 기사는 변호사 성공 보수 약정의 유효성에 대한 법적 논의와 최근 2심 판결을 다루고 있습니다. 특정 기업이나 기관의 명확한 책임으로 인한 집단적 피해가 아니며, 피해 규모 또한 소송금융 투자 대상으로서 크지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 큰 피해 규모 등)에 해당하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>3300만원</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>변호사 성공 보수의 부활(?) [김태훈의 의미 또는 재미]</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260323514952?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-24 00:38:10.380342+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-23 13:15:24.618125+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>B씨</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>대법원 심리 중 (2심 원고 일부 승소)</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>형사사건 변호사 성공보수 약정의 유효성을 다투는 사건으로, 2심에서 기존 대법원 판례를 뒤집고 약정의 유효성을 인정하는 판결이 나왔다. 현재 대법원에서 최종 심리 중이며, 판례 변경 여부에 따라 법조계의 이목이 집중되고 있다. A 법무법인은 무죄를 이끌어낸 B씨에게 성공보수 3300만원을 청구했으나, B씨가 지급을 거부하여 소송이 진행되었다.</t>
+          <t>형사 사건에서 변호사의 성공보수 약정이 유효하다는 2심 판결이 나와 2015년 대법원 전원합의체 판례가 11년 만에 바뀔지 주목된다. 서울중앙지법은 1심에서 유죄를 선고받았던 의뢰인이 2심에서 무죄를 받은 것은 법무법인의 노력 덕분이라며, 의뢰인에게 성공보수 3천3백만원을 지급하라고 판결했다. 이 사건은 현재 대법원에 상고되어 최종 판단을 기다리고 있다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>변호사 성공보수 약정의 유효성이라는 중요한 법적 쟁점을 다루는 대법원 계류 사건으로, 판례 변경 시 소송금융 시장에 새로운 기회를 창출할 수 있음. 계약서 등 명확한 증거가 존재하며, 상대방의 책임이 계약상 명확함. 다만, 상대방이 개인이며 청구 금액이 소송금융 투자 대상으로서는 비교적 소액인 점은 단점입니다.</t>
+          <t>이 사건은 변호사와 의뢰인 간의 성공보수 약정 유효성 여부를 다투는 계약 분쟁으로, 일반적인 소송금융 투자 대상인 피해자의 손해배상 청구 사건과는 성격이 다르다. 상대방(의뢰인 B씨)의 자력 정보가 불분명하며, 피해 규모(3천3백만원)가 소송금융 투자 대상으로 보기에 크지 않다. 또한, 집단적 피해가 아닌 개별 계약 분쟁이다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>3300만원</t>
+          <t>3천300만원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (A 법무법인)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>형사사건 변호사도 '성공보수' 인정받나</t>
+          <t>변호사 성공보수 판례 11년 만에 바뀌나…법원  일률 금지 안돼</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231831503732</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603231842389JP</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-23 13:15:09.190750+00:00</t>
+          <t>2026-03-23 13:15:24.618125+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>대법원 심리 중 (2심 원고 일부 승소)</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>형사사건 변호사 성공보수 약정의 유효성을 다투는 사건으로, 2심에서 기존 대법원 판례를 뒤집고 약정의 유효성을 인정하는 판결이 나왔다. 현재 대법원에서 최종 심리 중이며, 판례 변경 여부에 따라 법조계의 이목이 집중되고 있다. A 법무법인은 무죄를 이끌어낸 B씨에게 성공보수 3300만원을 청구했으나, B씨가 지급을 거부하여 소송이 진행되었다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>변호사 성공보수 약정의 유효성이라는 중요한 법적 쟁점을 다루는 대법원 계류 사건으로, 판례 변경 시 소송금융 시장에 새로운 기회를 창출할 수 있음. 계약서 등 명확한 증거가 존재하며, 상대방의 책임이 계약상 명확함. 다만, 상대방이 개인이며 청구 금액이 소송금융 투자 대상으로서는 비교적 소액인 점은 단점입니다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>3300만원</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>형사사건 변호사도 '성공보수' 인정받나</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603231831503732</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:15:09.190750+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
         <is>
           <t>어도어, 민희진, 다니엘 측</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>중앙지법 민사합의31부에서 26일 오전 10시 첫 기일 예정</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>어도어와 다니엘 측 간의 손해배상 청구 소송이 중앙지법 민사합의31부에서 26일 오전 10시에 시작될 예정. 이 소송은 어도어-민희진 갈등과 연관된 것으로 보이며, 엔터테인먼트 업계의 주요 분쟁 중 하나이다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>상대방(어도어/HYBE)은 대기업으로 자력이 충분하나 (적합 조건 2), 집단적 피해가 아니며, 피해 규모 및 책임의 명확성이 기사에서 구체적으로 확인되지 않아 투자 매력도가 낮음. 현재 소송이 시작되는 단계이나, 소송금융의 핵심인 다수의 피해자나 명확한 대규모 피해액이 불분명하여 'Low'로 판단.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
+      <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I32" t="inlineStr">
+      <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>김건희 ‘주가조작’ 항소심 금주 개시… 尹 선거법 위반 재판도</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/topics/law_firm/2026/03/22/M7EATO2JZVH5PASB2BZYH2L5HE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-22 00:38:27.655473+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-21 00:42:20.638856+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
+          <t>미국 국방부</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>앤트로픽이 미국 정부를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>미국 국방부가 AI 기업 앤트로픽과의 약 2억 달러 규모 계약을 취소하면서 갈등이 심화되었다. 앤트로픽은 이에 대해 정부를 상대로 소송을 제기했으며, 마이크로소프트, 오픈AI 등 다른 주요 AI 기업들이 지지 입장을 표명했다. 이 사건은 군사 AI의 중요성 증대와 함께 AI 기업과 정부 간의 통제 권한 및 윤리적 논쟁을 부각시키고 있다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>상대방인 미국 국방부는 자력이 충분하며(적합 조건 2), 약 2억 달러 규모의 계약 취소로 피해 규모가 크다(적합 조건 4). 계약 관련 문서 등 증거 확보 가능성이 높고(적합 조건 5), 앤트로픽이 정부를 상대로 소송을 제기하여 상대방 책임 주장이 명확하다(적합 조건 1). 다만 집단적 피해는 아니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>약 2억 달러</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>1개 기업 (앤트로픽)</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>[월드 프리즘]  AI 없이는 전쟁 참패 …군사 전략의 핵심으로 떠오른 인...</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>wikileaks-kr.org</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185041</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:42:20.638856+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
           <t>미국 국방부 및 미국 정부</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>미국 정부의 사업 참여 중단 시도에 대한 앤스로픽의 소송 진행 중</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>앤스로픽의 AI 챗봇 '클로드'가 미 국방부의 군사 작전에 활용되면서 계약 조건 위반 논란이 발생했습니다. 이에 트럼프 행정부는 앤스로픽을 공급망 위험 요소로 규정하고 정부 사업 참여를 중단시키려 했으며, 앤스로픽은 이에 반발하여 현재 소송을 제기한 상태입니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>상대방(미국 국방부 및 정부)의 자력이 충분하며(적합 조건 2), 계약 위반 및 정부 사업 참여 중단 시도라는 명확한 책임 소재가 존재합니다(적합 조건 1). 정부의 사업 참여 중단 시도는 앤스로픽에게 막대한 피해를 야기할 수 있으며(적합 조건 4), 관련 계약 및 정부 조치 기록 등 증거 확보가 용이합니다(적합 조건 5). 현재 앤스로픽에 대한 정부의 행정적 조치(사업 참여 중단 시도)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
+      <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I34" t="inlineStr">
+      <c r="I35" t="inlineStr">
         <is>
           <t>1개 기업 (앤스로픽)</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
+      <c r="J35" t="inlineStr">
         <is>
           <t>젠슨황, AI업계 리더들에 “공포심 조성 자제해달라  촉구</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03024166645385288</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-20 00:56:13.464932+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-17 13:33:07.141942+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>성과급 지급 관련 본안 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>미국 법원이 언노운월즈 전 CEO의 복귀를 판결했으나, 이는 성과급 지급을 둘러싼 본안 소송과는 별개 절차이다. 크래프톤은 이번 판결이 복귀 여부에 대한 판단일 뿐 성과급 문제는 다뤄지지 않았다고 밝히며, 남은 소송에 대해 절차에 따라 대응할 것이라고 전했다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>상대방인 크래프톤은 대기업으로 자력이 충분하다(적합 조건 2). 이미 소송이 진행 중인 사건으로, 전 CEO의 성과급 지급을 둘러싼 분쟁이므로 피해 금액이 상당할 가능성이 있다. 다만, 집단적 피해가 아닌 개별 소송이며, 기사만으로는 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>美법원, 언노운월즈 전 CEO 복귀 판결…성과급 소송 별도 진행</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>ziksir.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=127454</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:33:07.141942+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
         <is>
           <t>상인 B씨</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>법률구조공단 지원으로 승소 판결</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>전남 강진군 농민 A씨가 상인 B씨를 상대로 낸 농산물 대금 약정금 소송에서 승소했다. 양측은 잔금 지급과 계약금 2천400만원 반환을 두고 맞소송을 벌였으며, 대한법률구조공단의 지원을 받아 승소 판결을 받았다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>이미 법률구조공단의 지원을 받아 소송이 진행되어 승소 판결이 난 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
+      <c r="H37" t="inlineStr">
         <is>
           <t>2천400만원</t>
         </is>
       </c>
-      <c r="I36" t="inlineStr">
+      <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>농산물 대금 떼일뻔한 밭떼기 농민, 법률구조공단 소송 지원에 '승소'</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.namdonews.com/news/articleView.html?idxno=904334</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-17 13:16:32.485850+00:00</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="4" t="inlineStr">
+    <row r="38">
+      <c r="A38" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" t="inlineStr">
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>미국 델라웨어주 형평법원 1심 판결, 크래프톤 항소 예정</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>크래프톤이 인수한 언노운월즈의 전 경영진 해고가 부당하다는 미국 법원 판결이 나왔습니다. 법원은 크래프톤이 최대 2억 5천만 달러 규모의 성과급 지급을 회피하기 위해 의도적으로 경영진을 축출했다고 판단했습니다. 크래프톤은 판결에 반발하며 항소 등 법적 대응을 예고했습니다.</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>상대방 책임이 미국 법원 판결로 명확하게 인정되었고(적합 조건 1), 상대방(크래프톤)은 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 회피하려던 성과급 규모가 최대 2억 5천만 달러(약 3,450억 원)에 달해 피해 규모가 매우 큽니다(적합 조건 4). 법원 판결문에 CEO의 챗GPT 문의 내용까지 언급된 점으로 보아 증거도 명확합니다(적합 조건 5). 현재 크래프톤이 항소 등 후속 조치를 예고하여 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
+      <c r="H38" t="inlineStr">
         <is>
           <t>최대 2억 5천만 달러 (약 3,450억 원)</t>
         </is>
       </c>
-      <c r="I37" t="inlineStr">
+      <c r="I38" t="inlineStr">
         <is>
           <t>3명 (테드 길, 찰리 클리블랜드, 맥스 맥과이어)</t>
         </is>
       </c>
-      <c r="J37" t="inlineStr">
+      <c r="J38" t="inlineStr">
         <is>
           <t>크래프톤, 美 법원 언노운월즈 전 CEO 복귀 판결에 반발</t>
         </is>
       </c>
-      <c r="K37" t="inlineStr">
+      <c r="K38" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2566358</t>
         </is>
       </c>
-      <c r="N37" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>2026-03-17 13:08:36.446715+00:00</t>
         </is>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="3" t="inlineStr">
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C38" t="inlineStr">
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>미국 법원에서 창업자 복귀 명령 관련 판결이 있었으나, 손해배상 청구 및 실적 기반 추가 보상 관련 소송 절차는 계속 진행 중</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>크래프톤이 인수한 언노운월즈의 전 경영진이 제기한 손해배상 청구 및 서브노티카2 관련 실적 기반 추가 보상 소송이 미국 법원에서 진행 중입니다. 법원은 창업자 3인 중 1명에게 복귀 명령을 내렸으나, 핵심적인 금전적 보상 관련 소송은 계속될 예정입니다.</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>크래프톤은 대기업으로 배상 능력이 충분하며(적합 조건 2), 기업 간 계약 및 인수 관련 분쟁이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사만으로는 손해배상 청구의 책임 명확성이 충분히 드러나지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
+      <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I38" t="inlineStr">
+      <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>美 법원, '서브노티카2' 창업자 3인 중 1명만 복귀 명령... 크래프톤의 ...</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
+      <c r="K39" t="inlineStr">
         <is>
           <t>techm.kr</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M39" t="inlineStr">
         <is>
           <t>https://www.techm.kr/news/articleView.html?idxno=150288</t>
         </is>
       </c>
-      <c r="N38" t="inlineStr">
+      <c r="N39" t="inlineStr">
         <is>
           <t>2026-03-17 13:05:50.148596+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-17 13:02:40.011895+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
+          <t>美 델라웨어 형평법원 1심 판결 선고, 크래프톤 항소 예정, 손해배상 소송 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진 3인을 해고하고 '서브노티카2' 출시를 연기하면서 발생한 분쟁. 전 경영진은 크래프톤이 약속된 성과급 2억5천만 달러를 지급하지 않기 위해 고의로 출시를 연기하고 해고했다고 주장하며 약 3500억원 규모의 소송을 제기. 美 법원은 1심에서 테드 길 전 CEO의 복직 및 운영 권한 반환을 판결했으나, 크래프톤은 이에 동의하지 않고 항소할 예정이며, 손해배상 소송은 계속 진행될 것임.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>대기업 피고(크래프톤)의 충분한 자력(적합 조건 2), 미국 법원의 1심 판결로 상대방 책임이 일부 인정되었으며(적합 조건 1), 청구 금액이 약 3500억원으로 매우 큼(적합 조건 4). 이미 소송이 진행 중이며 1심 판결까지 나온 상태로 증거 확보가 용이함(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>약 3500억원 (2억5천만 달러)</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>투자금, 배상금...해외 개발사 '주의보'</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>gameshot.net</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.gameshot.net/common/con_view.php?code=GA69b8f693bfe84</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:02:40.011895+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
           <t>미국 델라웨어주 형평법원 1심 판결 선고 (매각자 측 승소), 2단계 언아웃 금전 분쟁 소송 예정</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>크래프톤이 자회사 언노운 월즈 전 경영진을 부당 해고하고 경영권을 탈취하려 했다는 미국 법원 1심 판결이 나왔습니다. 법원은 크래프톤의 해고 사유를 모두 기각하고 핵심 임원 복직 및 언아웃 기간 연장을 명령했습니다. 향후 크래프톤의 계약 위반 및 출시 지연으로 인한 언아웃 수익 훼손에 대한 손해배상 규모를 다루는 2단계 소송이 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(미국 법원 1심 판결로 부당 해고 인정), 상대방(크래프톤)의 자력이 충분하며, 피해 규모가 수천억 원에 달하는 언아웃 금전 분쟁이 남아있습니다. 또한, 챗GPT 대화 기록 및 사내 메신저 기록 등 객관적 증거가 확보되어 있습니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
+      <c r="H41" t="inlineStr">
         <is>
           <t>최소 2억 5천만 달러 이상 (약 3728억 원)</t>
         </is>
       </c>
-      <c r="I40" t="inlineStr">
+      <c r="I41" t="inlineStr">
         <is>
           <t>3인 (언노운 월즈 전 경영진)</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>[이슈] 김창한의 '챗GPT 경영', 美법원  부당 해고, 언노운 월즈 대표 복...</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>inven.co.kr</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://www.inven.co.kr/webzine/news/?news=314451</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-17 00:45:59.805389+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="2" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
         <is>
           <t>BGF리테일</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>1심 판결 확정, 양측 항소 없음</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>A씨가 CU 편의점 출점을 믿고 상가를 분양받았으나, CU의 출점 불가 사유로 인해 분양계약을 해제하며 7000만원의 위약금을 물게 되자 CU를 상대로 소송을 제기했다. 법원은 CU의 책임 60%를 인정하여 4300만원을 배상하라고 판결했으며, 이 판결은 양측 항소 없이 확정되었다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>이미 법원 판결이 확정되어 사건이 종결되었으므로(부적합 조건), 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 상대방의 책임이 명확하고(적합 조건 1), 대기업인 CU(BGF리테일)가 피고이며(적합 조건 2), 피해 금액이 상당하지만(적합 조건 4), 사건 종결로 인해 투자가 어렵습니다.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
+      <c r="H42" t="inlineStr">
         <is>
           <t>4300만원 (법원 판결액)</t>
         </is>
       </c>
-      <c r="I41" t="inlineStr">
+      <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>[단독] 월세 420만원 편의점 믿다 7000만원 날렸다…CU 치명적 ‘계약’...</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10693678?ref=naver</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-16 00:45:22.529521+00:00</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="4" t="inlineStr">
+    <row r="43">
+      <c r="A43" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
         <is>
           <t>엔지니어링공제조합</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>1심 원고 승소, 피고 항소심 진행 예정</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>두산에너빌리티가 한빛원전 5호기 부실 용접으로 지출한 재시공 비용 338억 원에 대해 엔지니어링공제조합을 상대로 공제금 청구 소송을 제기했다. 1심 법원은 두산에너빌리티의 손을 들어주며 공제조합에 338억 원 지급을 판결했으나, 공제조합은 즉시 항소했다. 지연이자를 포함해 약 400억 원 규모의 최종 비용 책임을 둘러싼 법적 다툼이 계속될 예정이다.</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (1심 법원이 공제조합의 공제금 지급 의무를 인정), 상대방에게 자력이 충분함 (엔지니어링공제조합은 건설업계 전용 보험 역할), 피해 규모가 큼 (약 400억 원 규모), 증거가 있거나 확보 가능함 (공제계약, 재시공 비용 내역, 1심 판결문), 이미 공적 절차(소송 제외)가 진행 중임 (원자력안전기술원의 부실 용접 조사 결과). 현재 1심 판결이 나왔으나 항소심이 진행될 예정으로 종결되지 않은 사건임.</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
+      <c r="H43" t="inlineStr">
         <is>
           <t>약 400억 원 (재시공 비용 338억 원 + 지연이자 40억 원대)</t>
         </is>
       </c>
-      <c r="I42" t="inlineStr">
+      <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
+      <c r="J43" t="inlineStr">
         <is>
           <t>[단독] '원전 부실 용접' 338억 쓴 두산에너빌리티 승소...법원  공제조...</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2565195</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-03-15 12:42:17.580758+00:00</t>
         </is>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="3" t="inlineStr">
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C43" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
         <is>
           <t>배우 김수현 및 소속사</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>서울중앙지방법원에서 손해배상 소송 2차 변론기일 진행 중. 루머 유포자에 대한 형사 고발 사건도 진행 중이며, 형사 사건 결과가 민사 소송에 영향을 미칠 것으로 예상됨.</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>화장품 브랜드 A사가 배우 김수현을 상대로 28억 원 규모의 손해배상 소송을 제기했습니다. A사는 김수현의 미성년자 교제 루머로 인한 품위 유지 의무 위반을 주장하며 광고 계약 해지가 정당하다고 보고 있습니다. 김수현 측은 루머가 사실이 아니며 녹취록이 조작되었다고 반박하고 있으며, 관련 형사 고발 사건도 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>피고(배우 김수현)의 자력이 충분하고 청구 금액이 28억 원으로 피해 규모가 크다는 점은 적합 조건에 해당합니다. 그러나 광고 계약 해지의 정당성 및 루머의 사실 여부가 핵심 쟁점으로, 상대방 책임이 명확하지 않고 증거(녹취록)의 조작 가능성까지 제기되어 소송 승소 가능성에 불확실성이 존재합니다.</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
+      <c r="H44" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr">
+      <c r="I44" t="inlineStr">
         <is>
           <t>1명 (화장품 브랜드 A사)</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J44" t="inlineStr">
         <is>
           <t>김수현 28억 손해배상 소송 진행… 미성년 교제 의혹 루머  재차 부인</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K44" t="inlineStr">
         <is>
           <t>ftimes.kr</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>https://www.ftimes.kr/news/articleView.html?idxno=36119</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N44" t="inlineStr">
         <is>
           <t>2026-03-14 00:34:48.666311+00:00</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="3" t="inlineStr">
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C44" t="inlineStr">
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
         <is>
           <t>김수현, 골드메달리스트</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>서울중앙지방법원에서 2차 변론기일 진행</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F45" t="inlineStr">
         <is>
           <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 제기했다. A사는 김수현이 고 김새론 관련 논란으로 품위 유지 의무를 위반했다고 주장하며 광고 계약 해지에 따른 손해배상을 청구했으나, 김수현 측은 미성년 교제 사실을 부인하며 계약 해지 사유가 될 수 없다고 반박하고 있다. 현재 서울중앙지방법원에서 2차 변론기일이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="G45" t="inlineStr">
         <is>
           <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 소송가액이 28억 원으로 피해 규모가 크다(적합 조건 4). 다만, 계약 해지 사유인 '품위 유지 의무 위반' 여부가 법정에서 다투어지고 있어 상대방 책임이 명확하다고 보기 어렵다.</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
+      <c r="H45" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
-      <c r="I44" t="inlineStr">
+      <c r="I45" t="inlineStr">
         <is>
           <t>1명 (A사)</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>김수현,  미성년 교제한 적 없어 ⋯28억 손배 소송 2차 변론</t>
         </is>
       </c>
-      <c r="K44" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2565254</t>
         </is>
       </c>
-      <c r="N44" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>2026-03-13 13:13:10.965546+00:00</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="3" t="inlineStr">
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C45" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
         <is>
           <t>화장품 브랜드 A사</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>서울중앙지방법원 제22민사부에서 28억 원 규모 손해배상 소송 진행 중 (두 번째 변론기일). 김수현 측의 '가로세로연구소' 고발 형사사건도 진행 중.</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F46" t="inlineStr">
         <is>
           <t>배우 김수현 측과 화장품 브랜드 A사 간 28억 원 규모의 손해배상 소송이 진행 중이다. A사는 김수현의 미성년자 교제 루머를 이유로 광고 계약을 해지했으나, 김수현 측은 계약서상 루머는 해지 사유가 아니며 루머는 사실이 아니라고 주장하고 있다. 관련 형사사건의 결과가 민사소송에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G46" t="inlineStr">
         <is>
           <t>28억 원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 계약서 조항 및 김수현 측이 '가로세로연구소'를 고발한 형사사건의 결과가 증거로 활용될 수 있으며(적합 조건 5), 해당 형사사건이 공적 절차로 진행 중이다(적합 조건 6). 다만, 계약 해지 사유에 대한 법리적 다툼이 있어 상대방 책임의 명확성이 아직 불분명하다.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
+      <c r="H46" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
-      <c r="I45" t="inlineStr">
+      <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
+      <c r="J46" t="inlineStr">
         <is>
           <t>김수현 측, 광고주와 28억 손배소 공방…“루머일 뿐, 인정 못해”</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K46" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M46" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10693981?ref=naver</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N46" t="inlineStr">
         <is>
           <t>2026-03-13 12:54:21.504852+00:00</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="3" t="inlineStr">
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C46" t="inlineStr">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
         <is>
           <t>신동국 회장</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>첫 변론기일 진행, 신동국 회장 측 답변서 제출 지연으로 다음 재판일 5월 7일 예정</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>한미약품 송영숙 회장과 신동국 회장 간 600억 원 규모의 위약벌 소송 첫 변론기일이 열렸으나, 신동국 회장 측의 답변서 제출 지연으로 다음 기일이 5월 7일로 연기되었다. 이 소송은 두 회장 간의 개인적인 계약 분쟁으로 보인다.</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>600억 원이라는 매우 큰 피해 규모(적합 조건 4)와 한미약품 관련 인물인 송영숙 회장과 신동국 회장 간의 소송으로 상대방의 자력이 충분할 것으로 예상(적합 조건 2). 현재 소송이 진행 중이며 종결되지 않아 투자 검토가 가능함. 다만 집단적 피해가 아닌 개인 간의 소송이라는 점이 고려됨.</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
+      <c r="H47" t="inlineStr">
         <is>
           <t>600억 원</t>
         </is>
       </c>
-      <c r="I46" t="inlineStr">
+      <c r="I47" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>한미약품, 신임 대표로 황상연 HB인베스트먼트 대표 내정…31일 주총 개...</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>ceoscoredaily.com</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://www.ceoscoredaily.com/page/view/2026031218372244847</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-03-12 13:17:37.643369+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-11 13:12:56.542990+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>혼다코리아</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>딜러(대리점) 지위 확인 소송 및 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>혼다코리아를 상대로 강북, 강남, 대구 등 일부 모터사이클 딜러사들이 딜러 지위 확인 및 손해배상 청구 소송을 제기하여 현재 진행 중이다. 이는 혼다코리아의 신규 딜러 모집 발표와 맞물려 기존 딜러들과의 계약 관계 또는 사업 운영 방식에 대한 분쟁으로 보인다. 대기업인 혼다코리아를 상대로 다수의 딜러사들이 소송을 진행하고 있어 소송금융 투자 검토가 가능하다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>혼다코리아는 대기업의 자회사로 배상 능력이 충분하며(적합 조건 2), 강북, 강남, 대구 등 여러 지역의 '일부 딜러사들'이 소송을 제기하여 집단적 피해 가능성이 높다(적합 조건 3). 소송이 현재 진행 중이므로 종결된 사건이 아니다. 구체적인 피해 금액은 기사에서 확인되지 않으나, 딜러사들의 사업적 손실이 예상되어 피해 규모가 클 가능성이 있다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>다수 딜러사</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>혼다코리아, 전국 5개 지역 모터사이클 신규 딜러 모집</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/business-life/2026/03/11/2026031118122516210</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:12:56.542990+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" t="inlineStr">
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송 진행 중</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <t>뉴진스 팬덤이 어도어의 뉴진스 완전체 훼손 및 멤버들을 향한 수백억대 소송에 항의하며 보이콧을 진행 중이다. 어도어는 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 현재 진행 중이다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G49" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 진행 중인 사건으로, 소송금융의 주된 투자 대상인 피해자(원고) 측의 명확한 손해배상 청구 소송이 기사에서 확인되지 않습니다. 팬덤의 집단적 피해 주장은 있으나, 직접적인 금전적 피해 규모가 불분명하며, '수백억대 소송'은 어도어 측의 주장일 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
+      <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
+      <c r="I49" t="inlineStr">
         <is>
           <t>뉴진스 팬덤 다수</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>[TOP이슈] 뉴진스 팬덤, 다니엘 퇴출→존재 지운 어도어 향한 보이콧 총...</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16000665</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>2026-03-11 13:11:34.224782+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-11 13:02:41.176256+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>LG화학, 롯데케미칼 등</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>공급망 불안정으로 인한 불가항력 가능성 사전 통지</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>중동 정세 악화로 호르무즈 해협 봉쇄 가능성이 거론되면서 국내 석유화학업계에 긴장감이 확산되고 있습니다. LG화학, 롯데케미칼 등 주요 기업들은 원료 수급 및 해상 물류 차질 가능성에 대비해 일부 고객사에 '불가항력' 발생 가능성을 사전 통지했습니다. 이는 실제 불가항력 선언이라기보다 향후 발생할 수 있는 공급 차질에 대비한 리스크 관리 차원의 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>본 사건은 중동 정세 악화로 인한 공급망 불안정으로 LG화학, 롯데케미칼 등 대기업들이 고객사에 불가항력 발생 가능성을 사전 통지한 사례입니다. 아직 실제 피해가 발생하거나 소송이 제기된 상황이 아니며, 기업들이 불가항력을 통해 책임을 회피하려는 상황이므로 상대방의 책임이 명확하다고 보기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>호르무즈 위기 번지자 화학업계 '비상'…불가항력 가능성 고객사 통지</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031119275368789</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:02:41.176256+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C50" t="inlineStr">
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
         <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <t>손해배상 소송 첫 변론준비기일 진행 예정</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F51" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 이 소송의 첫 변론준비기일이 10월 26일 진행될 예정입니다. 어도어는 다니엘 측과 민 전 대표가 분쟁 상황을 초래하고 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하고 있습니다.</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>어도어가 청구하는 손해배상액이 430억원으로 매우 크고(피해 규모가 큼), 민희진 전 대표는 최근 하이브와의 소송에서 승소하여 풋옵션 대금을 받을 예정이며 다니엘은 인기 아이돌 그룹 멤버로 자력이 충분합니다(상대방에게 자력이 충분함). 전속계약 유효확인 소송 등 관련 법적 절차가 진행되어 증거 확보가 가능합니다. 다만, 민희진 전 대표의 책임은 하이브와의 풋옵션 소송에서 '중대한 계약 위반이 아니다'라는 판결이 있어 다툼의 여지가 있습니다.</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
+      <c r="H51" t="inlineStr">
         <is>
           <t>430억원</t>
         </is>
       </c>
-      <c r="I50" t="inlineStr">
+      <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J51" t="inlineStr">
         <is>
           <t>어도어vs민희진·다니엘 431억 손배소⋯26일 첫 재판</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>inews24.com</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>http://www.inews24.com/view/1946533</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>2026-03-08 12:56:30.819225+00:00</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="3" t="inlineStr">
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C51" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
         <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t>첫 변론준비기일 예정 (4월 26일)</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원대 손해배상 청구 소송을 제기했다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연에 대한 중대한 책임이 있다고 주장한다. 이 소송의 첫 변론준비기일은 이달 26일 열릴 예정이다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 피고 중 민희진 전 대표는 최근 하이브로부터 256억 원의 풋옵션 대금을 지급받는 판결을 받아 자력 확보 가능성이 있음(적합 조건 2). 그러나 상대방의 책임이 아직 명확히 입증된 상태는 아니며(적합 조건 1 불확실), 사건의 복잡성이 존재하여 투자 리스크가 있음.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
+      <c r="H52" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I51" t="inlineStr">
+      <c r="I52" t="inlineStr">
         <is>
           <t>1명 (어도어)</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>“431억 배상하라” 어도어, 다니엘·민희진 상대 26일 첫 재판</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20016647?ref=naver</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>2026-03-08 12:55:25.801638+00:00</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="4" t="inlineStr">
+    <row r="53">
+      <c r="A53" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
         <is>
           <t>MBN</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D53" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <t>형사 고소 포함 법적 대응 검토 중</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <t>MBN의 '위대한 쇼: 태권' 출연진들이 출연료 및 상금 미지급 문제로 민사 소송과 형사 고소를 포함한 법적 대응을 검토하고 있습니다. 방송사 MBN의 책임이 명확하며, 계약서가 증거로 확보된 상태입니다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 방송사 MBN의 출연료 및 상금 미지급 책임이 명확하고, 대기업으로서 자력이 충분하며, 계약서라는 명확한 증거가 확보된 상태에서 형사 고소까지 검토 중입니다. 다수의 출연진이 피해를 입었을 가능성이 높아 집단적 피해로 이어질 수 있습니다.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
+      <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I52" t="inlineStr">
+      <c r="I53" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J53" t="inlineStr">
         <is>
           <t>[단독]  방송사가 지급 ... '위대한 쇼: 태권' 계약서 단독 입수, MBN 책임...</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>mhnse.com</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>https://www.mhnse.com/news/articleView.html?idxno=514224</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>2026-03-06 01:55:06.794644+00:00</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="3" t="inlineStr">
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C53" t="inlineStr">
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
         <is>
           <t>디즈니+</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D54" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <t>콘텐츠 편성 지연 및 관련 보도 부인으로 인한 갈등</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F54" t="inlineStr">
         <is>
           <t>배우 김수현 주연의 600억 원 대작 '넉오프'의 상반기 공개 보도에 대해 디즈니+가 사실이 아니라고 부인했다. 김수현 측 변호사는 사실일 가능성이 높다고 밝혀 양측의 입장이 엇갈리고 있다. 김수현의 사생활 논란으로 지난해 3월 제작이 중단되고 편성이 무기한 연기된 바 있다.</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
+      <c r="G54" t="inlineStr">
         <is>
           <t>대기업 피고(디즈니+), 600억 원 규모의 제작비가 투입된 대작으로 피해 규모가 큼. 계약서 등 증거 확보 가능성이 높음. 다만 기사 내용만으로는 디즈니+의 명확한 귀책사유가 드러나지 않아 책임 소재 파악이 추가로 필요하며, 집단적 피해는 아님.</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
+      <c r="H54" t="inlineStr">
         <is>
           <t>600억 원 (제작비)</t>
         </is>
       </c>
-      <c r="I53" t="inlineStr">
+      <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J54" t="inlineStr">
         <is>
           <t>김수현, 상반기 '넉오프'로 복귀?…디즈니+  사실 아냐</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
+      <c r="M54" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/03/2026030319074824572</t>
         </is>
       </c>
-      <c r="N53" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>2026-03-04 01:46:54.044907+00:00</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" s="3" t="inlineStr">
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C54" t="inlineStr">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <t>어도어의 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>뉴진스 멤버 다니엘이 팬 소통 플랫폼 '포닝'에서 제외되었으며, 어도어는 다니엘 가족과 민희진 전 대표를 상대로 위약벌 및 손해배상 소송을 제기했다. 이는 뉴진스 사태와 관련된 어도어와 멤버 간의 분쟁이 심화되고 있음을 보여준다. 다니엘 측의 법적 대응 가능성이 있는 상황이다.</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>상대방인 어도어(ADOR)는 대형 엔터테인먼트사로 자력이 충분하며(적합 조건 2), 팬 플랫폼 공지 및 어도어의 소송 제기 등 객관적 증거 확보가 용이하다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고(적합 조건 4), 집단적 피해가 아닌 개별 멤버에 대한 사건이다(적합 조건 3). 다니엘 측이 소송금융을 활용할 경우, 어도어의 행위가 위법하다는 점을 입증하는 것이 핵심 쟁점이 될 것이다.</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
+      <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I54" t="inlineStr">
+      <c r="I55" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
+      <c r="J55" t="inlineStr">
         <is>
           <t>뉴진스 팬 플랫폼서 다니엘 제외… 운영 종료</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>star.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://star.ytn.co.kr/_sn/0117_202603031729457083</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-03-04 01:31:34.130394+00:00</t>
         </is>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="3" t="inlineStr">
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C55" t="inlineStr">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D56" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 출신 다니엘과 가족, 민희진 전 대표를 상대로 약 431억 원 규모의 손해배상 청구 소송을 제기했으며, 이 중 다니엘에게 청구된 금액은 331억 원이다. 어도어는 다니엘에게 전속계약 해지를 통보한 상태로, 현재 소송이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>적합 조건: 상대방(어도어, 하이브)의 자력이 충분하며, 다니엘에게 청구된 피해 금액(331억 원)이 매우 큼. 부적합 조건: 기사 내용상 다니엘은 손해배상 소송의 피고이며, 소송금융의 일반적인 고객인 '원고(피해자)'에 해당하지 않음. 다니엘 측의 구체적인 피해나 반소 제기 여부가 불분명함.</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
+      <c r="H56" t="inlineStr">
         <is>
           <t>331억 원 (다니엘에게 청구된 금액)</t>
         </is>
       </c>
-      <c r="I55" t="inlineStr">
+      <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
+      <c r="J56" t="inlineStr">
         <is>
           <t>뉴진스 출신 다니엘, 431억 분쟁 속 3.1절 일본서 깜짝 근황… ‘태극기...</t>
         </is>
       </c>
-      <c r="K55" t="inlineStr">
+      <c r="K56" t="inlineStr">
         <is>
           <t>sports.khan.co.kr</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
+      <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
+      <c r="M56" t="inlineStr">
         <is>
           <t>https://sports.khan.co.kr/article/202603031713013?pt=nv</t>
         </is>
       </c>
-      <c r="N55" t="inlineStr">
+      <c r="N56" t="inlineStr">
         <is>
           <t>2026-03-04 01:30:50.290338+00:00</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="3" t="inlineStr">
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" t="inlineStr">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E57" t="inlineStr">
         <is>
           <t>어도어가 다니엘과 민희진을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
+      <c r="F57" t="inlineStr">
         <is>
           <t>어도어가 다니엘에게 전속계약 해지를 통보하고, 민희진 전 어도어 대표와 함께 431억 원 규모의 손해배상 청구 소송을 제기했다. 이는 다니엘의 복귀 지연과 이탈에 대한 책임을 묻는 내용이다.</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
+      <c r="G57" t="inlineStr">
         <is>
           <t>상대방인 어도어의 모회사 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 소송 금액이 431억 원으로 매우 큼(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 기사만으로는 책임 소재의 명확성이나 증거의 구체성을 파악하기 어려워 추가 정보가 필요하다.</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
+      <c r="H57" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I56" t="inlineStr">
+      <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J56" t="inlineStr">
+      <c r="J57" t="inlineStr">
         <is>
           <t>[공식] 민희진 이어 다니엘도 ‘삭제’···하이브 ‘초강수’</t>
         </is>
       </c>
-      <c r="K56" t="inlineStr">
+      <c r="K57" t="inlineStr">
         <is>
           <t>sports.khan.co.kr</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
+      <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M56" t="inlineStr">
+      <c r="M57" t="inlineStr">
         <is>
           <t>https://sports.khan.co.kr/article/202603031528023?pt=nv</t>
         </is>
       </c>
-      <c r="N56" t="inlineStr">
+      <c r="N57" t="inlineStr">
         <is>
           <t>2026-03-04 01:26:21.210819+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 01:26:06.102789+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
+          <t>소속사</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>431억 원대 손해배상 소송 및 전속계약 효력 확인 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>뉴진스 멤버 다니엘이 소속사로부터 431억 원 규모의 손해배상 소송과 전속계약 효력 확인 소송을 당했다. 소속사는 다니엘의 계약 위반으로 막대한 손실이 발생했다고 주장하며, 다니엘은 이에 대해 반박하고 있다. 팬 소통 앱에서도 다니엘 관련 서비스가 중단되는 등 논란이 확산되고 있다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>상대방(소속사)이 다니엘에게 431억 원 규모의 손해배상 소송을 제기하여 상대방 책임이 명확하다고 주장하고 있으며 (적합 조건 1), 소속사는 충분한 자력을 가진 대기업으로 판단됩니다 (적합 조건 2). 또한, 계약 관련 분쟁이므로 증거 확보가 용이하며 (적합 조건 5), 피해 금액이 매우 커 (431억 원) 소송금융 투자에 적합합니다 (적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>1명 (소속사)</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>‘뉴진스 퇴출’ 다니엘, 431억대 피소→팬소통 어플서도 손절당했다</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603031508200410</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:26:06.102789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
           <t>하이브 주식회사</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>어도어와의 손해배상 1심 소송 및 하이브와의 주식매매대금 청구 항소심 소송 진행 중. 민희진 측 1심 승소 후 하이브 항소.</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr">
+      <c r="F59" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표와 하이브 간의 경영권 분쟁 및 탬퍼링 의혹 관련 법정 다툼이 진행 중입니다. 연매협 등 업계 단체들이 민희진 측에 강경한 입장을 표명하며 형평성 논란이 제기되는 가운데, 1심 판결에서는 하이브의 '음반 밀어내기' 의혹과 유사 콘셉트 문제가 인정되었습니다. 현재 430억 원대 손해배상 소송과 주식매매대금 청구 항소심이 진행 중이며, 민희진 측은 하이브에 256억 원 포기를 요구했습니다.</t>
         </is>
       </c>
-      <c r="G58" t="inlineStr">
+      <c r="G59" t="inlineStr">
         <is>
           <t>상대방인 하이브는 대형 상장기업으로 자력이 충분하며 (적합 조건 2), 1심 판결에서 하이브의 '음반 밀어내기' 의혹이 인정되고 유사 콘셉트 문제로 인한 손해가 적시되는 등 책임이 비교적 명확하고 객관적 증거가 존재합니다 (적합 조건 1, 5). 또한 430억 원대 위약벌 및 손해배상 소송이 진행 중이며, 민희진 측이 256억 원 포기를 요구하는 등 피해 규모가 매우 큽니다 (적합 조건 4).</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
+      <c r="H59" t="inlineStr">
         <is>
           <t>430억 원대 (위약벌 및 손해배상 소송), 256억 원 (민희진 측 요구액)</t>
         </is>
       </c>
-      <c r="I58" t="inlineStr">
+      <c r="I59" t="inlineStr">
         <is>
           <t>미상 (주로 민희진 및 어도어 측)</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
+      <c r="J59" t="inlineStr">
         <is>
           <t>민희진 '탬퍼링 의혹' 사과하라는 연매협, 분노는 왜 '한쪽'에만 향하나</t>
         </is>
       </c>
-      <c r="K58" t="inlineStr">
+      <c r="K59" t="inlineStr">
         <is>
           <t>ilyo.co.kr</t>
         </is>
       </c>
-      <c r="L58" t="inlineStr">
+      <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M58" t="inlineStr">
+      <c r="M59" t="inlineStr">
         <is>
           <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509110</t>
         </is>
       </c>
-      <c r="N58" t="inlineStr">
+      <c r="N59" t="inlineStr">
         <is>
           <t>2026-03-04 01:21:29.002822+00:00</t>
         </is>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" s="3" t="inlineStr">
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C59" t="inlineStr">
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
         <is>
           <t>인캡아메리카 소수지분 보유자</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>미국 텍사스 북부 연방지방법원에 계약 이행 강제 소송 공동 제기</t>
         </is>
       </c>
-      <c r="F59" t="inlineStr">
+      <c r="F60" t="inlineStr">
         <is>
           <t>대한광통신의 자회사 티에프오네트웍스가 미국 광통신 인프라 기업 인캡아메리카 인수를 추진 중, 소수지분 보유자의 의도적인 계약 불이행으로 거래 종결이 지연되고 있습니다. 이에 티에프오네트웍스와 기존 최대주주 ICG GmbH는 소수지분 보유자를 상대로 미국 연방지방법원에 계약 이행 강제 소송을 공동 제기했습니다. 이번 소송은 손해배상이 아닌 계약서상의 종결 의무 이행을 강제하여 인수를 완료하는 것이 목적입니다.</t>
         </is>
       </c>
-      <c r="G59" t="inlineStr">
+      <c r="G60" t="inlineStr">
         <is>
           <t>상대방인 소수지분 보유자의 계약상 의무 불이행이 명확하며(적합 조건 1), 주식매매계약서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 미국 시장 확대를 위한 전략적 인수 건으로, 거래 지연으로 인한 기회비용 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 상대방의 자력에 대한 구체적인 정보가 부족하고 집단적 피해 사례는 아닙니다.</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
+      <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I59" t="inlineStr">
+      <c r="I60" t="inlineStr">
         <is>
           <t>1 (대한광통신 자회사 티에프오네트웍스)</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>대한광통신, 美 인캡아메리카 인수 완료를 위한 법적절차 착수</t>
         </is>
       </c>
-      <c r="K59" t="inlineStr">
+      <c r="K60" t="inlineStr">
         <is>
           <t>newstown.co.kr</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr">
+      <c r="M60" t="inlineStr">
         <is>
           <t>http://www.newstown.co.kr/news/articleView.html?idxno=695695</t>
         </is>
       </c>
-      <c r="N59" t="inlineStr">
+      <c r="N60" t="inlineStr">
         <is>
           <t>2026-03-04 01:12:21.281691+00:00</t>
         </is>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="3" t="inlineStr">
+    <row r="61">
+      <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C60" t="inlineStr">
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
         <is>
           <t>홍원식 전 회장, 이운경 전 고문</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D61" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>서울중앙지법 민사합의30부에 578억원 규모 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr">
+      <c r="F61" t="inlineStr">
         <is>
           <t>한앤코가 홍원식 전 남양유업 회장과 배우자 이운경 전 고문을 상대로 578억원 규모의 손해배상 청구 소송을 제기했습니다. 이번 소송은 주식매매계약(SPA) 관련 진술·보장 위반을 쟁점으로 하고 있으며, 현재 서울중앙지법에서 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr">
+      <c r="G61" t="inlineStr">
         <is>
           <t>578억원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 주식매매계약(SPA) 관련 분쟁으로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력은 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
+      <c r="H61" t="inlineStr">
         <is>
           <t>578억원</t>
         </is>
       </c>
-      <c r="I60" t="inlineStr">
+      <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J60" t="inlineStr">
+      <c r="J61" t="inlineStr">
         <is>
           <t>[더벨]한앤코, 홍원식과 분쟁 3라운드…'진술·보장 위반' 소송 승부처는</t>
         </is>
       </c>
-      <c r="K60" t="inlineStr">
+      <c r="K61" t="inlineStr">
         <is>
           <t>thebell.co.kr</t>
         </is>
       </c>
-      <c r="L60" t="inlineStr">
+      <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M60" t="inlineStr">
+      <c r="M61" t="inlineStr">
         <is>
           <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261701019800109284</t>
         </is>
       </c>
-      <c r="N60" t="inlineStr">
+      <c r="N61" t="inlineStr">
         <is>
           <t>2026-03-04 00:49:59.209839+00:00</t>
         </is>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" s="4" t="inlineStr">
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C61" t="inlineStr">
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>서울중앙지법 1심 판결 선고 (정부의 285억원 환수 중 271억원 반환 명령)</t>
         </is>
       </c>
-      <c r="F61" t="inlineStr">
+      <c r="F62" t="inlineStr">
         <is>
           <t>탄약 제조업체 풍산이 협력업체 과실로 인한 손해배상금 285억원을 정부가 과도하게 청구했다며 제기한 채무부존재확인 소송에서 승소했습니다. 법원은 정부가 풍산에 환수했던 금액 중 271억원을 돌려주라고 판결하며, 방산업계의 불공정한 계약 관행에 영향을 미칠 것으로 보입니다. 이 사건은 감사원 감사에서 시작되었습니다.</t>
         </is>
       </c>
-      <c r="G61" t="inlineStr">
+      <c r="G62" t="inlineStr">
         <is>
           <t>상대방(정부)의 자력이 충분하고(적합 조건 2), 감사원 감사 결과 및 옴부즈만 제도 활용 등 공적 절차가 진행되었으며(적합 조건 6), 법원이 정부의 과도한 손해배상 요구에 대해 풍산의 손을 들어주어 정부 책임이 명확해졌습니다(적합 조건 1). 또한, 285억 원이라는 피해 규모가 크고(적합 조건 4), 법원 판결문이라는 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
+      <c r="H62" t="inlineStr">
         <is>
           <t>285억원</t>
         </is>
       </c>
-      <c r="I61" t="inlineStr">
+      <c r="I62" t="inlineStr">
         <is>
           <t>1 (풍산)</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
+      <c r="J62" t="inlineStr">
         <is>
           <t>[단독] 협력사 과실인데 원청 책임만 따진 정부...軍납품 관행 해소될까</t>
         </is>
       </c>
-      <c r="K61" t="inlineStr">
+      <c r="K62" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L61" t="inlineStr">
+      <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M61" t="inlineStr">
+      <c r="M62" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2561338</t>
         </is>
       </c>
-      <c r="N61" t="inlineStr">
+      <c r="N62" t="inlineStr">
         <is>
           <t>2026-03-04 00:40:16.825296+00:00</t>
         </is>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" s="3" t="inlineStr">
+    <row r="63">
+      <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C62" t="inlineStr">
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
         <is>
           <t>태진아</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>손해배상 청구 등 법적절차 검토 중</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
+      <c r="F63" t="inlineStr">
         <is>
           <t>3.1절 자유음악회 주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구 등 법적 절차를 검토하겠다고 밝혔다. 주최 측은 태진아의 책임으로 인해 공연이 취소되었다고 주장하고 있으며, 이에 따른 손해배상을 요구할 예정이다.</t>
         </is>
       </c>
-      <c r="G62" t="inlineStr">
+      <c r="G63" t="inlineStr">
         <is>
           <t>주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구를 검토 중으로, 상대방 책임이 비교적 명확합니다. 또한, 유명 연예인으로서 상대방에게 자력이 충분할 것으로 예상되며, '문자' 언급을 통해 증거 확보 가능성도 있습니다. 다만, 집단적 피해나 구체적인 피해 규모는 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
+      <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I62" t="inlineStr">
+      <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
+      <c r="J63" t="inlineStr">
         <is>
           <t>[TOP이슈] '3.1절 자유음악회' 주최 측, 태진아에 손해배상 청구?… 문자...</t>
         </is>
       </c>
-      <c r="K62" t="inlineStr">
+      <c r="K63" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
+      <c r="M63" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15989969</t>
         </is>
       </c>
-      <c r="N62" t="inlineStr">
+      <c r="N63" t="inlineStr">
         <is>
           <t>2026-03-04 00:37:18.596454+00:00</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="3" t="inlineStr">
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" t="inlineStr">
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>어도어가 다니엘을 상대로 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>어도어가 다니엘을 상대로 계약 해지를 통보하고 약 430억 원 규모의 위약벌 및 손해배상 청구 소송을 제기했습니다. 다니엘은 법률대리인을 선임하여 대응 중이며, 멤버들과 함께 활동을 이어가기를 희망하고 있습니다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>상대방인 어도어는 대기업(HYBE) 계열사로 자력이 충분하며, 청구된 손해배상액이 430억 원 규모로 매우 큽니다. (적합 조건 2, 4) 그러나 책임 소재가 명확하지 않고, 집단적 피해가 아닌 개별 계약 분쟁입니다. (적합 조건 1, 3 불충족)</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
+      <c r="H64" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I63" t="inlineStr">
+      <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>'뉴진스 퇴출' 다니엘, 삼일절 日 도쿄서 포착… 태극기 흔들었다  [MD이...</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026030316090434620</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>2026-03-04 00:36:18.682841+00:00</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="4" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C64" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>어도어의 손해배상 청구 소송 진행 중, 다니엘 측 맞대응</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스에서 퇴출된 다니엘이 소속사 어도어로부터 431억 원 규모의 손해배상 청구 소송을 당했습니다. 어도어는 다니엘이 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하며 전속계약 해지를 통보했습니다. 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상황입니다.</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>상대방 어도어는 엔터테인먼트 기업으로 자력이 충분하며(적합 조건 2), 어도어가 다니엘 측에 431억 원 규모의 손해배상을 청구하여 사건의 규모가 매우 큽니다(적합 조건 4). 전속계약 해지 및 손해배상 청구 소송이므로 계약서 등 객관적 증거 확보가 가능할 것으로 보이며(적합 조건 5), 소송이 이미 진행 중이라는 점도 긍정적입니다. 다만, 책임 소재가 명확하지 않고 다툼의 여지가 크다는 점은 고려해야 합니다.</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
+      <c r="H65" t="inlineStr">
         <is>
           <t>431억 원 (상대방 청구액)</t>
         </is>
       </c>
-      <c r="I64" t="inlineStr">
+      <c r="I65" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>'뉴진스 퇴출' 다니엘, 삼일절 일본서 '태극기' 흔들었다…깜짝 근황</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
+      <c r="K65" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
-      <c r="L64" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M64" t="inlineStr">
+      <c r="M65" t="inlineStr">
         <is>
           <t>https://www.sidae.com/article/2026030308000175185</t>
         </is>
       </c>
-      <c r="N64" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>2026-03-03 00:51:24.916104+00:00</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="3" t="inlineStr">
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C65" t="inlineStr">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>어도어(ADOR)가 다니엘, 가족, 민희진 전 대표를 상대로 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>뉴진스 멤버 다니엘이 3.1절 일본에서 태극기를 흔드는 모습이 포착되어 근황을 전했다. 현재 소속사 어도어는 다니엘과 그의 가족, 민희진 전 대표를 상대로 뉴진스 이탈 및 복귀 지연에 대한 책임을 물어 431억 원 규모의 위약벌 및 손해배상 청구 소송을 제기한 상태이다. 다니엘은 이전에 멤버들과 함께하기 위해 끝까지 싸웠다고 밝힌 바 있다.</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G66" t="inlineStr">
         <is>
           <t>소송 상대방(어도어)은 기업으로 자력이 충분하며, 소송가액이 431억 원으로 매우 커서 '피해 규모가 큼' 조건에 해당합니다. 다만, 기사 내용상 다니엘이 원고(피해자)가 아닌 피고로 명시되어 있어, 원고 중심의 소송금융 적합도 판단 기준에 직접적으로 부합하지는 않습니다. 잠재적 반소 또는 방어 소송금융 가능성을 고려할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
+      <c r="H66" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I65" t="inlineStr">
+      <c r="I66" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>뉴진스 출신 다니엘, 3·1절 日 한복판…태극기 든 이유 [SD이슈]</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K66" t="inlineStr">
         <is>
           <t>sports.donga.com</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M66" t="inlineStr">
         <is>
           <t>https://sports.donga.com/ent/article/all/20260302/133450490/1</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>2026-03-03 00:38:00.688699+00:00</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" s="4" t="inlineStr">
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C66" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>어도어가 다니엘 등에게 431억원 손해배상 청구 소송 제기, 다니엘 법률대리인 선임 후 맞대응 중.</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F67" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘과 그의 가족, 민희진 전 대표를 상대로 431억원 규모의 손해배상 청구 소송을 제기했습니다. 이에 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상태입니다. 이 사건은 현재 소송 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="G67" t="inlineStr">
         <is>
           <t>상대방인 어도어(하이브 계열사)는 충분한 자력을 갖춘 대기업이며(적합 조건 2), 다니엘에게 청구된 손해배상액이 431억원으로 매우 커서(적합 조건 4) 소송금융의 투자 가치가 높습니다. 현재 소송이 진행 중이며 종결되지 않았습니다.</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
+      <c r="H67" t="inlineStr">
         <is>
           <t>431억원</t>
         </is>
       </c>
-      <c r="I66" t="inlineStr">
+      <c r="I67" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J67" t="inlineStr">
         <is>
           <t>뉴진스 출신 다니엘, 일본서 '태극기 흔들'...삼일절 근황 '깜짝'</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K67" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
+      <c r="M67" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/culture/2026/03/02/2026030222594384424</t>
         </is>
       </c>
-      <c r="N66" t="inlineStr">
+      <c r="N67" t="inlineStr">
         <is>
           <t>2026-03-03 00:34:42.400593+00:00</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" s="3" t="inlineStr">
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C67" t="inlineStr">
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
         <is>
           <t>식품업체 A사</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
+      <c r="D68" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E68" t="inlineStr">
         <is>
           <t>1심 판결 후 식품업체 A사 항소, 2심 진행 예정</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>방송인 박수홍이 식품업체 A사를 상대로 미지급 광고 모델료 5억 원을 청구한 민사소송에서 1심 재판부가 1억 원 및 지연 이자를 지급하라고 판결했다. 이에 불복한 A사가 항소장을 제출하여 현재 2심이 진행될 예정이다. 양측은 조정 및 화해권고결정에도 합의에 이르지 못했다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G68" t="inlineStr">
         <is>
           <t>상대방 책임이 1심 판결로 일부 인정되었고(적합 조건 1), 청구 금액이 5억 원으로 피해 규모가 크며(적합 조건 4), 1심 판결이 나온 것으로 보아 증거가 확보된 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족하여 'Medium'으로 평가합니다.</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
+      <c r="H68" t="inlineStr">
         <is>
           <t>5억 원 (1심 판결 1억 원)</t>
         </is>
       </c>
-      <c r="I67" t="inlineStr">
+      <c r="I68" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>박수홍, '5억 모델료 소송' 2심 간다.. 식품업체 항소</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/star/article/1006781/</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>2026-03-02 12:58:35.081159+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-02 00:37:10.549619+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>식품업체 A사</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>1심 일부 승소 후 피고 항소, 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 약 5억원 상당의 광고 모델료 미지급 소송에서 1심 법원이 A사에 7천여만원 지급을 판결했으나, A사가 불복하여 항소했습니다. 현재 2심이 진행 중이며, A사는 박수홍을 협박 혐의로 고소하는 등 양측의 갈등이 심화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>1심에서 식품업체의 책임이 일부 인정되어 7천여만원 지급 판결이 있었고(적합 조건 1), 광고 행위 존재 등 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해자가 1인이며, 청구액 대비 1심 인용액이 낮아 집단적 피해나 큰 피해 규모에 해당하지 않습니다(적합 조건 3, 4 불충족). 상대방의 자력에 대한 구체적인 정보가 부족하여 투자 매력도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>약 4억 9600만원 (1심 인용액 7000여만원)</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>1명 (박수홍)</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>[단독]박수홍 5억 모델료 소송 2라운드로..식품업체 일부패소 불복 '항소...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/02/2026022612355384137</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:37:10.549619+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C69" t="inlineStr">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E70" t="inlineStr">
         <is>
           <t>법무법인 세종의 대리 전부승소</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F70" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송에서 법무법인 세종의 대리로 전부 승소했습니다. 이 소송에서는 카카오톡 대화 내용과 당사자 신문이 핵심 증거로 활용되었습니다.</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
+      <c r="G70" t="inlineStr">
         <is>
           <t>기사는 민희진 전 대표가 풋옵션 행사 관련 소송에서 전부 승소하여 이미 종결된 사건을 다루고 있습니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송의 원고에게 자금을 지원하므로, 이미 판결이 확정된 이 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
+      <c r="H70" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
-      <c r="I69" t="inlineStr">
+      <c r="I70" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J69" t="inlineStr">
+      <c r="J70" t="inlineStr">
         <is>
           <t>'민희진 255억 풋옵션' 승소 이끈 세종… 핵심증거 카톡, 당사자 신문으...</t>
         </is>
       </c>
-      <c r="K69" t="inlineStr">
+      <c r="K70" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L69" t="inlineStr">
+      <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
+      <c r="M70" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026030125651</t>
         </is>
       </c>
-      <c r="N69" t="inlineStr">
+      <c r="N70" t="inlineStr">
         <is>
           <t>2026-03-01 12:49:12.055538+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-28 12:48:08.465174+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
+          <t>신창재 교보생명 회장</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>ICC 중재 및 형사 소송 진행 중, 교보생명 상장 지연</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>교보생명 신창재 회장과 재무적 투자자(FI)들 간의 풋옵션 행사 가격을 둘러싼 10년 이상 장기 분쟁이 진행 중입니다. 상장 약속 불이행으로 FI들이 풋옵션을 행사했으나, 가격 이견으로 국제상업회의소(ICC) 중재 및 형사 소송까지 번졌습니다. 이로 인해 교보생명은 사법 리스크에 갇혀 상장 문턱을 넘지 못하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분): 신창재 교보생명 회장 및 교보생명은 대형 금융기관으로 충분한 자력을 보유합니다. 적합 조건 4(피해 규모 큼): 수천억 원 규모의 풋옵션 행사 가격을 둘러싼 분쟁으로 잠재적 피해 규모가 매우 큽니다. 적합 조건 5(증거 확보 가능): 계약서, 회계법인 평가 보고서 등 객관적 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 국제상업회의소(ICC) 중재 및 형사 소송이 10년 이상 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>수천억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>다수의 재무적 투자자</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>‘민희진의 256억’과 유니콘의 ‘탈출로’…풋옵션에 걸린 운명들</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02509206645355112</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:48:08.465174+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
           <t>한국전력</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D72" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E72" t="inlineStr">
         <is>
           <t>런던국제중재 진행 중, 산업부 권고로 대한상사중재원 이관 및 정기 협의체 구성 예정</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
+      <c r="F72" t="inlineStr">
         <is>
           <t>한국수력원자력이 한국전력을 상대로 UAE 바라카 원전 건설 관련 운영지원용역 비용 1조 4,000억 원을 청구하며 런던국제중재를 신청했다. 산업통상자원부가 공공기관 간 해외 분쟁에 따른 혈세 낭비 및 국가 핵심 기술 노출 우려를 제기하며 국내 중재 이관 및 정기 협의체 구성을 권고했다. 양 기관은 이사회 심의를 거쳐 권고안을 이행할 예정이다.</t>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
+      <c r="G72" t="inlineStr">
         <is>
           <t>상대방(한국전력)은 공공기관으로 자력이 충분하며, 청구 금액이 1조 4,000억 원으로 매우 크다. 이미 런던국제중재가 진행 중이었고, 정부의 중재 권고로 대한상사중재원으로 이관될 예정이므로 공적 절차가 활발히 진행 중이다. 계약서 및 관련 자료를 통해 증거 확보도 용이할 것으로 판단된다.</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
+      <c r="H72" t="inlineStr">
         <is>
           <t>1조 4,000억 원</t>
         </is>
       </c>
-      <c r="I71" t="inlineStr">
+      <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J71" t="inlineStr">
+      <c r="J72" t="inlineStr">
         <is>
           <t>한전-한수원 '1.4조원' 집안싸움, 마침표 찍나? 정부 중재 모양새</t>
         </is>
       </c>
-      <c r="K71" t="inlineStr">
+      <c r="K72" t="inlineStr">
         <is>
           <t>greened.kr</t>
         </is>
       </c>
-      <c r="L71" t="inlineStr">
+      <c r="L72" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
+      <c r="M72" t="inlineStr">
         <is>
           <t>https://www.greened.kr/news/articleView.html?idxno=337473</t>
         </is>
       </c>
-      <c r="N71" t="inlineStr">
+      <c r="N72" t="inlineStr">
         <is>
           <t>2026-02-28 01:37:28.079188+00:00</t>
         </is>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" s="2" t="inlineStr">
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>부산고법 파기환송심 조정 합의, 매매계약 체결 예정</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>부산시가 폐업한 '더파크 동물원'을 478억 2500만원에 매입하기로 삼정기업(KB부동산신탁)과 합의했습니다. 이는 2020년부터 이어진 부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 종결된 결과입니다. 시는 이 동물원을 공립동물원으로 전환하여 영남권 거점 동물원으로 육성할 계획입니다.</t>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="G73" t="inlineStr">
         <is>
           <t>부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 합의에 이르렀으며, 매매계약 체결이 예정되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다.</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
+      <c r="H73" t="inlineStr">
         <is>
           <t>478억 2500만원</t>
         </is>
       </c>
-      <c r="I72" t="inlineStr">
+      <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>부산시, 폐업한 '삼정더파크' 매입… 공영 동물원으로 재탄생</t>
         </is>
       </c>
-      <c r="K72" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>notepet.co.kr</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>http://www.notepet.co.kr/news/article/article_view/?idx=34737&amp;groupCode=AB110AD110</t>
         </is>
       </c>
-      <c r="N72" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>2026-02-28 01:10:12.535384+00:00</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="2" t="inlineStr">
+    <row r="74">
+      <c r="A74" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C73" t="inlineStr">
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
         <is>
           <t>워너브러더스 디스커버리</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D74" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t>계약 파기 및 위약금 지급 확정</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F74" t="inlineStr">
         <is>
           <t>넷플릭스와 워너브러더스 디스커버리 간의 인수·합병 계약이 무산되었습니다. 넷플릭스는 파라마운트의 더 높은 인수 제안 이후 거래의 재정적 매력이 사라졌다고 판단하여 인수전에서 철수했습니다. 이번 계약 파기에 따라 넷플릭스는 워너브러더스 측으로부터 28억 달러의 위약금을 받게 됩니다.</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G74" t="inlineStr">
         <is>
           <t>본 기사는 넷플릭스가 워너브러더스 디스커버리로부터 28억 달러의 위약금을 받게 되었다고 명시하고 있어, 이미 계약 파기에 따른 금전적 보상이 확정된 '종결된 사건'에 해당합니다. 따라서 넷플릭스가 원고로서 소송금융을 통해 자금을 조달할 필요가 없는 상황입니다.</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
+      <c r="H74" t="inlineStr">
         <is>
           <t>28억 달러</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr">
+      <c r="I74" t="inlineStr">
         <is>
           <t>1 (넷플릭스)</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr">
+      <c r="J74" t="inlineStr">
         <is>
           <t>“더는 매력적이지 않아” 넷플릭스, 워너브러더스 인수 포기 선언</t>
         </is>
       </c>
-      <c r="K73" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M73" t="inlineStr">
+      <c r="M74" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495434&amp;ref=A</t>
         </is>
       </c>
-      <c r="N73" t="inlineStr">
+      <c r="N74" t="inlineStr">
         <is>
           <t>2026-02-28 01:09:45.487973+00:00</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="4" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C74" t="inlineStr">
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D75" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
+      <c r="E75" t="inlineStr">
         <is>
           <t>1심 판결 선고 후 항소심 진행 예정, 하이브 공탁금 납부</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
+      <c r="F75" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 민형사상 고소·고발을 취하할 것을 제안했으나, 하이브는 이를 거절하고 292억 5천만 원의 공탁금을 납부하며 1심 판결에 불복, 항소심을 통해 끝까지 다투겠다는 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G75" t="inlineStr">
         <is>
           <t>1심 판결로 민희진 전 대표의 풋옵션 권리가 인정되어 상대방 책임이 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업이다(조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음을 알 수 있다(조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
+      <c r="H75" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
-      <c r="I74" t="inlineStr">
+      <c r="I75" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J74" t="inlineStr">
+      <c r="J75" t="inlineStr">
         <is>
           <t>이 현실 괴롭다  민희진 폭탄 선언...하이브 반응은 싸늘 [이슈톺]</t>
         </is>
       </c>
-      <c r="K74" t="inlineStr">
+      <c r="K75" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L74" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M74" t="inlineStr">
+      <c r="M75" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0134_202602270732493106</t>
         </is>
       </c>
-      <c r="N74" t="inlineStr">
+      <c r="N75" t="inlineStr">
         <is>
           <t>2026-02-27 00:48:11.500004+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-02-27 00:45:31.971915+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>기사 내용은 영화 제작 과정에서 제작비 미사용이나 캐스팅 변경 시 계약금 반환 소송이 어렵다는 업계의 일반적인 고충을 다루고 있습니다. 이는 작품에 대한 통제력 부족으로 이어져, 영화인들이 직접 제작에 나서게 되는 배경을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 특정 사건에 대한 것이 아니라 영화 산업 내 제작비 미사용 및 캐스팅 변경 시 소송의 어려움에 대한 일반적인 상황을 언급하고 있습니다. 소송금융 투자에 필요한 특정 피고, 명확한 피해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>〈서울의 봄〉 〈야당〉 〈메이드 인 코리아〉 의 공통점은?</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>sisain.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57355</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:45:31.971915+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C76" t="inlineStr">
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
         <is>
           <t>학교 스포츠센터 운영 업체</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
+      <c r="D77" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
+      <c r="E77" t="inlineStr">
         <is>
           <t>업체가 사용료 감면 요구 및 소송 제기 중, 서울시의회에서 문제 지적</t>
         </is>
       </c>
-      <c r="F76" t="inlineStr">
+      <c r="F77" t="inlineStr">
         <is>
           <t>학교 스포츠센터 운영 업체가 경영난을 이유로 학교에 사용료 감면을 요구하고 소송을 제기하며 혼란을 야기하고 있다. 미납된 사용료와 수도요금은 총 6억 5천만원에 달하며, 서울시의회 남궁역 의원이 이 문제를 지적했다. 이는 다수의 학교에 영향을 미치는 계약 분쟁 사안이다.</t>
         </is>
       </c>
-      <c r="G76" t="inlineStr">
+      <c r="G77" t="inlineStr">
         <is>
           <t>상대방 업체가 6억 5천만원의 사용료 및 수도요금을 미납하여 책임이 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4), 다수의 학교가 피해를 입고 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 서울시의회 의원이 문제를 지적하며 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방 업체가 경영난을 이유로 사용료 감면을 요구하고 있어 자력 확보에 대한 우려가 있어 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr">
+      <c r="H77" t="inlineStr">
         <is>
           <t>6억 5천만원</t>
         </is>
       </c>
-      <c r="I76" t="inlineStr">
+      <c r="I77" t="inlineStr">
         <is>
           <t>다수 학교</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
+      <c r="J77" t="inlineStr">
         <is>
           <t>서울시의회 남궁역 의원,  학교 스포츠센터 부실 운영, 무리한 '최고가...</t>
         </is>
       </c>
-      <c r="K76" t="inlineStr">
+      <c r="K77" t="inlineStr">
         <is>
           <t>discoverynews.kr</t>
         </is>
       </c>
-      <c r="L76" t="inlineStr">
+      <c r="L77" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M76" t="inlineStr">
+      <c r="M77" t="inlineStr">
         <is>
           <t>https://www.discoverynews.kr/news/articleView.html?idxno=1086026</t>
         </is>
       </c>
-      <c r="N76" t="inlineStr">
+      <c r="N77" t="inlineStr">
         <is>
           <t>2026-02-26 13:28:30.661317+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-26 13:10:15.514808+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
+          <t>홍원식 전 회장</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>서울중앙지법 민사합의30부에 578억 원 규모의 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>사모펀드 한앤컴퍼니가 남양유업 홍원식 전 회장을 상대로 주식매매계약상 진술 및 보장 의무 위반을 이유로 578억 원 규모의 추가 손해배상 소송을 제기했다. 한앤컴퍼니는 인수 당시 보장된 기업 가치와 실제 재무 상태 간 중대한 격차가 존재한다고 주장하며, 홍 전 회장 측은 실사 책임을 들어 반박하고 있다. 이는 홍 전 회장의 계약 번복으로 시작된 법적 분쟁의 세 번째 소송이다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>상대방(홍원식 전 회장)은 남양유업 전 대주주로서 자력이 충분하며, 청구 금액이 578억 원으로 매우 크다. 주식매매계약상 진술 및 보장 의무 위반을 근거로 하는 손해배상 청구로, M&amp;A 계약의 일반 원칙에 따라 증거 확보가 용이할 것으로 판단된다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>578억 원</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>1명 (한앤컴퍼니)</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>한앤코, 홍원식 전 회장에 578억 추가 소송 제기</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065587121198290</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:10:15.514808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
           <t>다원시스</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D79" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E79" t="inlineStr">
         <is>
           <t>손해배상 소송 진행 중, 가압류 결정</t>
         </is>
       </c>
-      <c r="F78" t="inlineStr">
+      <c r="F79" t="inlineStr">
         <is>
           <t>코레일이 다원시스를 상대로 신형 열차 'ITX-마음' 150칸 계약과 관련하여 손해배상 소송을 제기했으며, 법원에서 가압류 결정을 받았다. 다원시스는 과거 대통령으로부터 질책을 받은 바 있다. 이 사건은 대규모 계약 불이행 또는 제품 하자와 관련된 것으로 추정된다.</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr">
+      <c r="G79" t="inlineStr">
         <is>
           <t>상대방 책임이 대통령 질책으로도 언급될 정도로 명확해 보이며(적합 조건 1), 코레일과의 대규모 계약을 체결한 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 150칸 규모의 열차 계약 관련 손해배상 소송으로 피해 규모가 클 것으로 추정되며(적합 조건 4), 코레일이 소송을 제기하고 가압류 결정을 받은 점은 증거 확보 가능성을 높입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
+      <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I78" t="inlineStr">
+      <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
+      <c r="J79" t="inlineStr">
         <is>
           <t>李 대통령이 질책한 다원시스, 법원서 가압류 결정</t>
         </is>
       </c>
-      <c r="K78" t="inlineStr">
+      <c r="K79" t="inlineStr">
         <is>
           <t>todaykorea.co.kr</t>
         </is>
       </c>
-      <c r="L78" t="inlineStr">
+      <c r="L79" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
+      <c r="M79" t="inlineStr">
         <is>
           <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340487</t>
         </is>
       </c>
-      <c r="N78" t="inlineStr">
+      <c r="N79" t="inlineStr">
         <is>
           <t>2026-02-26 13:06:35.659158+00:00</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" s="2" t="inlineStr">
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C79" t="inlineStr">
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E80" t="inlineStr">
         <is>
           <t>1심 승소 후 상대방 항소, 민희진 대표가 256억 원 포기 제안</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
+      <c r="F80" t="inlineStr">
         <is>
           <t>민희진 어도어 대표가 하이브와의 1심 소송에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 뉴진스 멤버들을 위해 해당 금액을 포기하고 모든 분쟁을 끝내자고 파격적인 제안을 했습니다. 하이브는 1심 패소 후 항소한 상태이며, 민 대표의 제안에 아직 별다른 반응을 내놓지 않고 있습니다.</t>
         </is>
       </c>
-      <c r="G79" t="inlineStr">
+      <c r="G80" t="inlineStr">
         <is>
           <t>민희진 대표는 1심에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 분쟁 종결을 위해 해당 금액을 포기하겠다고 제안한 상황입니다. 이는 소송금융이 원고의 소송 비용을 지원하여 미래의 손해배상금 회수를 돕는 일반적인 투자 목적과 부합하지 않습니다. 이미 승소한 금액을 포기하려는 상황이므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
+      <c r="H80" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
-      <c r="I79" t="inlineStr">
+      <c r="I80" t="inlineStr">
         <is>
           <t>1명 (민희진)</t>
         </is>
       </c>
-      <c r="J79" t="inlineStr">
+      <c r="J80" t="inlineStr">
         <is>
           <t>[문화연예 플러스] 민희진  256억 원 포기할 테니 분쟁 끝내자  파격 제...</t>
         </is>
       </c>
-      <c r="K79" t="inlineStr">
+      <c r="K80" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
+      <c r="L80" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr">
+      <c r="M80" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803326_37012.html</t>
         </is>
       </c>
-      <c r="N79" t="inlineStr">
+      <c r="N80" t="inlineStr">
         <is>
           <t>2026-02-26 00:57:41.283763+00:00</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" s="2" t="inlineStr">
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C80" t="inlineStr">
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
         <is>
           <t>다니엘</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>손해배상청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
+      <c r="F81" t="inlineStr">
         <is>
           <t>민희진 대표가 뉴진스 멤버 다니엘을 상대로 약 431억 원 규모의 손해배상청구 소송을 제기했습니다. 이는 민 대표와 하이브 간의 분쟁 및 뉴진스 관련 언급과 연관된 것으로 해석됩니다.</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
+      <c r="G81" t="inlineStr">
         <is>
           <t>431억 원이라는 매우 큰 피해 금액이 청구되었으나 (적합 조건 4), 소송 상대방인 다니엘의 자력이 해당 금액을 배상하기에 충분한지 불확실하며 (적합 조건 2 미충족), 기사만으로는 다니엘의 책임이 명확한지 판단하기 어렵습니다 (적합 조건 1 미충족). 또한 집단적 피해가 아닌 개별 소송입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
+      <c r="H81" t="inlineStr">
         <is>
           <t>약 431억 원</t>
         </is>
       </c>
-      <c r="I80" t="inlineStr">
+      <c r="I81" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
+      <c r="J81" t="inlineStr">
         <is>
           <t>'256억 포기' 민희진  뉴진스에 잘해주길 …새 회사 보이그룹 집중 [엑'...</t>
         </is>
       </c>
-      <c r="K80" t="inlineStr">
+      <c r="K81" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L81" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
+      <c r="M81" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2116114</t>
         </is>
       </c>
-      <c r="N80" t="inlineStr">
+      <c r="N81" t="inlineStr">
         <is>
           <t>2026-02-25 13:15:27.198826+00:00</t>
         </is>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C81" t="inlineStr">
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
         <is>
           <t>삼정기업, KB부동산신탁</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D82" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E82" t="inlineStr">
         <is>
           <t>대법원 파기환송 후 조정 합의로 종결</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F82" t="inlineStr">
         <is>
           <t>부산시가 장기간 법적 분쟁으로 멈췄던 초읍 어린이대공원 동물원을 시 직영 공립동물원으로 전환합니다. 이는 삼정기업과의 500억 원 규모 매수 의무를 둘러싼 소송이 대법원 파기환송심 조정에서 500억 원 미만으로 합의에 도달하며 종결된 결과입니다. 부산시는 4월 15일까지 인수를 마무리하고 2027년 개장을 목표로 공립동물원 운영을 준비 중입니다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G82" t="inlineStr">
         <is>
           <t>해당 기사는 부산시와 삼정기업 간의 초읍 어린이대공원 동물원 매매 계약 관련 법적 분쟁이 대법원 파기환송심 조정 합의를 통해 이미 종결되었음을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
+      <c r="H82" t="inlineStr">
         <is>
           <t>500억 원 미만 (합의금)</t>
         </is>
       </c>
-      <c r="I81" t="inlineStr">
+      <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J82" t="inlineStr">
         <is>
           <t>박형준 부산시장  초읍 어린이대공원 동물원, '공립동물원'으로 새롭게...</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K82" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L82" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M82" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260225000374</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N82" t="inlineStr">
         <is>
           <t>2026-02-25 12:54:26.657324+00:00</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" s="2" t="inlineStr">
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D82" t="inlineStr">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t>부산시와 삼정기업 간 6년간의 소송이 매매 계약 체결로 합의 종결됨</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F83" t="inlineStr">
         <is>
           <t>부산시가 6년째 폐업 중인 사립 동물원 '삼정더파크'를 약 478억 원에 인수하여 공립 동물원으로 전환한다. 이 인수는 삼정기업이 부산시를 상대로 동물원 매입을 요구하며 벌인 6년간의 소송 끝에 이루어진 조정 결과이다. 대법원 파기환송 후 합의에 이르렀으며, 부산시는 2027년 정식 개장을 목표로 동물 복지 중심의 공립 동물원을 추진할 계획이다.</t>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
+      <c r="G83" t="inlineStr">
         <is>
           <t>6년간 진행된 부산시와 삼정기업 간의 동물원 매매 관련 소송이 약 478억 원 규모의 매매 계약 체결로 이미 종결되었습니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 합의로 종결된 본 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr">
+      <c r="H83" t="inlineStr">
         <is>
           <t>약 478억 2천5백만원 (분쟁 종결 금액)</t>
         </is>
       </c>
-      <c r="I82" t="inlineStr">
+      <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J82" t="inlineStr">
+      <c r="J83" t="inlineStr">
         <is>
           <t>부산시, 첫 공립동물원 운영…폐업한 삼정더파크 478억원 인수</t>
         </is>
       </c>
-      <c r="K82" t="inlineStr">
+      <c r="K83" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L82" t="inlineStr">
+      <c r="L83" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M82" t="inlineStr">
+      <c r="M83" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260225036100051?input=1195m</t>
         </is>
       </c>
-      <c r="N82" t="inlineStr">
+      <c r="N83" t="inlineStr">
         <is>
           <t>2026-02-25 12:52:50.906597+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-25 00:44:23.954458+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>1심 승소, 하이브의 강제집행 정지 신청 인용으로 항소심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 주식 매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 다만 하이브의 신청이 인용되어 항소심 판결 전까지 강제집행은 정지됩니다. 민 대표는 1심 결과와 향후 계획에 대해 기자회견을 열 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (1심 법원 판결로 하이브의 풋옵션 대금 지급 의무 인정), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (255억 원), 증거가 있거나 확보 가능함 (1심 판결문 존재). 부적합 조건에 해당하지 않음.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>'풋옵션 승소' 민희진, 오늘 기자회견… 향후 계획 설명</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225063539eV5</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:44:23.954458+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>1심 원고 승소 후 피고 항소, 강제집행정지 인용</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr">
+      <c r="F85" t="inlineStr">
         <is>
           <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 풋옵션(주식매수청구권) 소송 1심에서 승소하여 약 255억 원의 지급 판결을 받았다. 하이브는 1심 판결에 불복하여 항소했으며, 풋옵션 대금 지급에 대한 강제집행정지 신청이 인용되어 항소심 판결 선고 시까지 지급이 정지된 상태다. 민희진 대표는 1심 승소 입장과 향후 계획을 밝히기 위해 기자회견을 개최할 예정이다.</t>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>1심에서 원고(민희진) 승소 판결로 상대방(하이브)의 책임이 비교적 명확하게 인정되었으며(적합 조건 1), 피고인 하이브는 상장 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 법원이 인정한 피해 금액이 약 255억 원으로 매우 큽니다(적합 조건 4). 현재 항소심이 진행 중이나, 1심 판결을 바탕으로 소송금융 투자를 고려할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
+      <c r="H85" t="inlineStr">
         <is>
           <t>약 255억 원</t>
         </is>
       </c>
-      <c r="I84" t="inlineStr">
+      <c r="I85" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J84" t="inlineStr">
+      <c r="J85" t="inlineStr">
         <is>
           <t>민희진, 25일 기자회견…풋옵션 소송 1심 승소 입장·향후 계획 밝힌다</t>
         </is>
       </c>
-      <c r="K84" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L84" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M84" t="inlineStr">
+      <c r="M85" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05651446645353800</t>
         </is>
       </c>
-      <c r="N84" t="inlineStr">
+      <c r="N85" t="inlineStr">
         <is>
           <t>2026-02-24 13:29:18.041503+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-24 13:21:14.886580+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>풋옵션 분쟁 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브와의 풋옵션 분쟁 1심 소송 결과 및 향후 계획에 대해 기자회견을 개최합니다. 현재 이 분쟁은 하이브의 항소로 2심 법적 다툼이 이어지고 있으며, 민희진 측은 이번 기자회견에서 관련 입장을 밝힐 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 풋옵션 분쟁은 계약 관련 소송으로 증거 확보가 가능하고(적합 조건 5) 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 다만 집단적 피해가 아니며(적합 조건 3 불충족), 책임 소재가 기사만으로는 명확히 드러나지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>민희진 또 기자회견, '개저씨 시즌2' 나오나…의상도 궁금[SC이슈]</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-02-24/202602240100156790010985</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:21:14.886580+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C86" t="inlineStr">
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
         <is>
           <t>쇼타임 (Showtime)</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E87" t="inlineStr">
         <is>
           <t>메이웨더가 쇼타임을 상대로 미지급금 소송 제기</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
+      <c r="F87" t="inlineStr">
         <is>
           <t>복싱 전설 플로이드 메이웨더 주니어와 매니 파퀴아오의 재대결 소식을 다룬 기사입니다. 기사 말미에 메이웨더가 쇼타임을 상대로 최소 3억 4천만 달러 규모의 미지급금 소송을 제기했다는 내용이 언급되었습니다. 이 소송은 현재 진행 중인 것으로 보이나, 구체적인 내용은 기사에서 확인할 수 없습니다.</t>
         </is>
       </c>
-      <c r="G86" t="inlineStr">
+      <c r="G87" t="inlineStr">
         <is>
           <t>기사 내용의 대부분이 복싱 경기에 대한 것이며, 메이웨더가 쇼타임을 상대로 미지급금 소송을 제기했다는 언급만 있을 뿐, 소송의 구체적인 쟁점, 책임 소재의 명확성, 증거 유무 등 핵심적인 정보가 전무합니다. 상대방의 자력(쇼타임)과 피해 규모(최소 3억 4천만 달러)는 적합 조건에 부합하나, 소송 자체에 대한 정보 부족으로 투자 적합도를 판단하기 어렵습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr">
+      <c r="H87" t="inlineStr">
         <is>
           <t>최소 3억 4천만 달러 (약 4500억 원)</t>
         </is>
       </c>
-      <c r="I86" t="inlineStr">
+      <c r="I87" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
+      <c r="J87" t="inlineStr">
         <is>
           <t>'세기의 대결' 11년 만에 성사... 메이웨더 vs 파퀴아오, 오는 9월 다시...</t>
         </is>
       </c>
-      <c r="K86" t="inlineStr">
+      <c r="K87" t="inlineStr">
         <is>
           <t>insight.co.kr</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
+      <c r="L87" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M86" t="inlineStr">
+      <c r="M87" t="inlineStr">
         <is>
           <t>https://www.insight.co.kr/news/544203</t>
         </is>
       </c>
-      <c r="N86" t="inlineStr">
+      <c r="N87" t="inlineStr">
         <is>
           <t>2026-02-24 12:50:37.389567+00:00</t>
         </is>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" s="4" t="inlineStr">
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C87" t="inlineStr">
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D88" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E88" t="inlineStr">
         <is>
           <t>미지급 소송 제기</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr">
+      <c r="F88" t="inlineStr">
         <is>
           <t>복싱 스타 메이웨더가 미지급 소송을 제기하며 다시 주목받고 있다. 그의 선수 생활 동안 총 12억 달러 이상의 파이트 머니를 벌어들인 것으로 알려져 있어, 미지급 금액 또한 상당할 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G88" t="inlineStr">
         <is>
           <t>상대방 책임이 미지급으로 명확하며(적합 조건 1), 메이웨더의 경기 규모를 고려할 때 상대방(프로모터 등)의 자력이 충분할 것으로 예상되고(적합 조건 2), 피해 금액 또한 상당할 것으로 추정됨(적합 조건 4). 계약서 등 객관적 증거 확보가 용이할 것임(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
+      <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I87" t="inlineStr">
+      <c r="I88" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
+      <c r="J88" t="inlineStr">
         <is>
           <t>'역사상 최고의 경기' 11년 만에 다시 성사…메이웨더 vs 파퀴아오, 9월...</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K88" t="inlineStr">
         <is>
           <t>spotvnews.co.kr</t>
         </is>
       </c>
-      <c r="L87" t="inlineStr">
+      <c r="L88" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr">
+      <c r="M88" t="inlineStr">
         <is>
           <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800116</t>
         </is>
       </c>
-      <c r="N87" t="inlineStr">
+      <c r="N88" t="inlineStr">
         <is>
           <t>2026-02-24 00:34:29.114361+00:00</t>
         </is>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" s="2" t="inlineStr">
+    <row r="89">
+      <c r="A89" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F88" t="inlineStr">
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr"/>
+      <c r="D89" t="inlineStr"/>
+      <c r="E89" t="inlineStr"/>
+      <c r="F89" t="inlineStr">
         <is>
           <t>이 기사는 투자계약에서 중요한 '진술 및 보장' 조항의 의미와 위반 시 발생할 수 있는 계약 해제 및 손해배상책임에 대해 설명합니다. 특정 사건이나 분쟁 사례를 다루는 것이 아닌, 법률 개념에 대한 일반적인 해설입니다.</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="G89" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건에 대한 보도가 아닌, 투자계약의 '진술 및 보장' 조항에 대한 일반적인 법률 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
+      <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I88" t="inlineStr">
+      <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
+      <c r="J89" t="inlineStr">
         <is>
           <t>투자계약 '진술 및 보장'조항 분쟁 방지하려면</t>
         </is>
       </c>
-      <c r="K88" t="inlineStr">
+      <c r="K89" t="inlineStr">
         <is>
           <t>junggi.co.kr</t>
         </is>
       </c>
-      <c r="L88" t="inlineStr">
+      <c r="L89" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
+      <c r="M89" t="inlineStr">
         <is>
           <t>https://www.junggi.co.kr/news/articleView.html?idxno=35562</t>
         </is>
       </c>
-      <c r="N88" t="inlineStr">
+      <c r="N89" t="inlineStr">
         <is>
           <t>2026-02-23 12:56:00.017395+00:00</t>
         </is>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" s="4" t="inlineStr">
+    <row r="90">
+      <c r="A90" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C89" t="inlineStr">
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
         <is>
           <t>쇼타임</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
+      <c r="D90" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
+      <c r="E90" t="inlineStr">
         <is>
           <t>지급금 미지급 소송 제기</t>
         </is>
       </c>
-      <c r="F89" t="inlineStr">
+      <c r="F90" t="inlineStr">
         <is>
           <t>플로이드 메이웨더 주니어가 쇼타임을 상대로 최소 3억4000만 달러(약 4500억 원)에 달하는 지급금 미지급 소송을 제기했습니다. 이 소송은 메이웨더가 선수 생활 동안 벌어들인 총 12억 달러 이상의 파이트 머니와 관련하여 주목받고 있습니다.</t>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
+      <c r="G90" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(지급금 미지급 소송 제기), 상대방(쇼타임)은 대형 미디어 기업으로 자력이 충분합니다. 피해 규모가 최소 3억4000만 달러로 매우 크고, 이미 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
-      <c r="H89" t="inlineStr">
+      <c r="H90" t="inlineStr">
         <is>
           <t>최소 3억4000만 달러 (약 4500억 원)</t>
         </is>
       </c>
-      <c r="I89" t="inlineStr">
+      <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J89" t="inlineStr">
+      <c r="J90" t="inlineStr">
         <is>
           <t>메이웨더 은퇴 전격 번복…타이슨과 경기→프로 복싱 복귀</t>
         </is>
       </c>
-      <c r="K89" t="inlineStr">
+      <c r="K90" t="inlineStr">
         <is>
           <t>spotvnews.co.kr</t>
         </is>
       </c>
-      <c r="L89" t="inlineStr">
+      <c r="L90" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M89" t="inlineStr">
+      <c r="M90" t="inlineStr">
         <is>
           <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=799708</t>
         </is>
       </c>
-      <c r="N89" t="inlineStr">
+      <c r="N90" t="inlineStr">
         <is>
           <t>2026-02-21 18:18:35.713163+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N89"/>
+  <autoFilter ref="A1:N90"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>