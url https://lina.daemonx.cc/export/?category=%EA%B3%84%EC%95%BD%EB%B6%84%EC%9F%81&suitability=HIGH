--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,62 +426,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="45" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -535,1904 +535,1976 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>스마일게이트RPG</t>
+          <t>원헌드레드, MC몽</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결, 피고 항소 예정</t>
+          <t>MBC 'PD수첩'에서 원헌드레드 관련 미정산 문제 등 다룸</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>스마일게이트RPG가 IPO 계약 불이행을 이유로 미래에셋증권(실질적 당사자 라이노스자산운용)에 1000억원을 배상하라는 1심 판결을 받았다. 법원은 스마일게이트RPG가 회계기준 변경을 통해 상장 요건을 회피하려 한 점을 신의성실 원칙 위반으로 판단했으며, 스마일게이트RPG는 판결에 불복하여 항소할 계획이다.</t>
+          <t>가수 MC몽이 고가의 명품 시계를 착용한 것이 화제가 되며, 그가 차가원 회장으로부터 100억 원대 선물을 받았다는 의혹과 함께 원헌드레드의 '미정산 문제' 등 각종 논란이 재조명되었습니다. MBC 'PD수첩'에서 해당 미정산 문제를 다룬 바 있으며, MC몽은 'PD수첩' 제작진을 상대로 손해배상 소송을 예고했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>스마일게이트RPG의 IPO 의무 불이행에 대한 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 피고인 스마일게이트RPG는 충분한 자력을 가진 대형 게임업체이다(적합 조건 2). 또한, 1000억원이라는 매우 큰 피해 규모가 인정되었으며(적합 조건 4), 법원 판결문과 회계법인 보고서 등 객관적 증거가 존재한다(적합 조건 5).</t>
+          <t>MC몽과 관련된 원헌드레드의 '미정산 문제'는 다수의 피해자가 발생했을 가능성이 높고(집단적 피해), MC몽의 높은 자력(상대방 자력 충분)과 'PD수첩' 보도를 통한 증거 확보 가능성(증거 확보 가능)이 높아 소송금융 투자에 적합합니다. 상대방 책임 또한 비교적 명확할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>스마일게이트RPG, IPO 의무 불이행으로 1000억원 배상 판결</t>
+          <t>MC몽이 찬 노란줄 시계, 아파트 한 채 값 ...단독 콘서트 '명품 시계', ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065542124705649</t>
+          <t>https://www.fnnews.com/news/202608270806210320</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 00:41:33.586318+00:00</t>
+          <t>2026-10-12 03:00:45.118933+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>스마일게이트RPG</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울중앙지법 1심 판결 선고, 피고 항소 예정</t>
+          <t>1심 원고 승소 판결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>게임 업체 스마일게이트가 라이노스자산운용과의 자금 조달 계약에서 IPO 추진 약속을 어겨 1000억원대 손해배상 판결을 받았습니다. 법원은 스마일게이트가 회계처리 변경으로 상장 의무가 소멸됐다는 주장이 신의성실 원칙에 위반된다고 판단했습니다. 스마일게이트는 이 판결에 불복하여 항소를 제기할 예정입니다.</t>
+          <t>스마일게이트RPG가 IPO 계약 불이행을 이유로 미래에셋증권(실질적 당사자 라이노스자산운용)에 1000억원을 배상하라는 1심 판결을 받았다. 법원은 스마일게이트RPG가 회계기준 변경을 통해 상장 요건을 회피하려 한 점을 신의성실 원칙 위반으로 판단했으며, 스마일게이트RPG는 판결에 불복하여 항소할 계획이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(스마일게이트)의 책임이 법원 1심 판결로 명확히 인정되었고, 대기업으로서 자력도 충분합니다. 피해 규모가 1000억원에 달하며 연 12% 이자까지 배상해야 하는 대규모 사건입니다. 이미 1심 판결이 선고되어 증거가 명확합니다.</t>
+          <t>스마일게이트RPG의 IPO 의무 불이행에 대한 책임이 1심 법원 판결로 명확하게 인정되었고(적합 조건 1), 피고인 스마일게이트RPG는 충분한 자력을 가진 대형 게임업체이다(적합 조건 2). 또한, 1000억원이라는 매우 큰 피해 규모가 인정되었으며(적합 조건 4), 법원 판결문과 회계법인 보고서 등 객관적 증거가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1000억원 및 2023년 12월부터 연 12% 이자</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1 (라이노스자산운용)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>IPO 약속 깬 스마일게이트 법원  1천억에 이자도 배상</t>
+          <t>스마일게이트RPG, IPO 의무 불이행으로 1000억원 배상 판결</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12006402</t>
+          <t>https://mdtoday.co.kr/news/view/1065542124705649</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:49:56.374151+00:00</t>
+          <t>2026-04-03 00:41:33.586318+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 어도어 대표</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 첫 변론준비기일 진행 중, 조정 가능성 언급.</t>
+          <t>서울중앙지법 1심 판결 선고, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상청구 소송을 제기했습니다. 첫 재판에서 양측은 심리 속도를 놓고 공방을 벌였으며, 재판부는 탬퍼링 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두겠다고 밝혔습니다. 이 소송은 어도어가 뉴진스 멤버들과의 전속계약 유효 확인 소송에서 승소한 이후 제기된 것입니다.</t>
+          <t>게임 업체 스마일게이트가 라이노스자산운용과의 자금 조달 계약에서 IPO 추진 약속을 어겨 1000억원대 손해배상 판결을 받았습니다. 법원은 스마일게이트가 회계처리 변경으로 상장 의무가 소멸됐다는 주장이 신의성실 원칙에 위반된다고 판단했습니다. 스마일게이트는 이 판결에 불복하여 항소를 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분): 민희진 전 대표는 최근 하이브와의 소송에서 255억 원 지급 판결을 받아 자력이 충분하며, 다니엘 또한 아이돌로서 상당한 경제력을 보유할 것으로 예상됩니다. 적합 조건 4 (피해 규모 큼): 청구 금액이 430억 원대로 매우 큽니다. 적합 조건 1 (상대방 책임 명확): 어도어가 뉴진스 멤버들을 상대로 제기한 전속계약 유효 확인 소송에서 승소하여, 이번 손해배상 청구의 법적 근거가 강화되었습니다. 적합 조건 5 (증거 확보 가능): 어도어 측이 '위반 행위가 많아 증인을 추려야 한다'고 언급하며 증거 확보 가능성을 시사했습니다.</t>
+          <t>상대방(스마일게이트)의 책임이 법원 1심 판결로 명확히 인정되었고, 대기업으로서 자력도 충분합니다. 피해 규모가 1000억원에 달하며 연 12% 이자까지 배상해야 하는 대규모 사건입니다. 이미 1심 판결이 선고되어 증거가 명확합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>430억 원대</t>
+          <t>1000억원 및 2023년 12월부터 연 12% 이자</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1 (라이노스자산운용)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>다니엘·어도어, ‘430억 손배’ 심리속도 공방</t>
+          <t>IPO 약속 깬 스마일게이트 법원  1천억에 이자도 배상</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260326518201?OutUrl=naver</t>
+          <t>https://www.mk.co.kr/article/12006402</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 00:34:39.955872+00:00</t>
+          <t>2026-04-02 12:49:56.374151+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>가수 다니엘, 민희진 전 어도어 대표</t>
+          <t>다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 재판 시작, 심리 일정 공방</t>
+          <t>손해배상청구 소송 첫 변론준비기일 진행 중, 조정 가능성 언급.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 계약을 해지한 가수 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상 재판을 시작했습니다. 서울중앙지법에서 열린 첫 재판에서 양측은 심리 일정을 두고 공방을 벌였습니다.</t>
+          <t>걸그룹 뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상청구 소송을 제기했습니다. 첫 재판에서 양측은 심리 속도를 놓고 공방을 벌였으며, 재판부는 탬퍼링 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두겠다고 밝혔습니다. 이 소송은 어도어가 뉴진스 멤버들과의 전속계약 유효 확인 소송에서 승소한 이후 제기된 것입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>어도어가 430억 원대 손해배상을 청구하며 상대방의 책임이 명확하다고 주장하고 있습니다 (적합 조건 1). 피고인 민희진 전 대표와 가수 다니엘은 고액의 배상 능력을 갖춘 것으로 추정되며 (적합 조건 2), 청구 금액이 430억 원대로 매우 큽니다 (적합 조건 4). 계약 해지 및 손해배상 청구이므로 관련 계약서, 내부 자료 등 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
+          <t>적합 조건 2 (상대방 자력 충분): 민희진 전 대표는 최근 하이브와의 소송에서 255억 원 지급 판결을 받아 자력이 충분하며, 다니엘 또한 아이돌로서 상당한 경제력을 보유할 것으로 예상됩니다. 적합 조건 4 (피해 규모 큼): 청구 금액이 430억 원대로 매우 큽니다. 적합 조건 1 (상대방 책임 명확): 어도어가 뉴진스 멤버들을 상대로 제기한 전속계약 유효 확인 소송에서 승소하여, 이번 손해배상 청구의 법적 근거가 강화되었습니다. 적합 조건 5 (증거 확보 가능): 어도어 측이 '위반 행위가 많아 증인을 추려야 한다'고 언급하며 증거 확보 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>430억 원대</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>어도어  통상절차  vs 다니엘  신속 심리</t>
+          <t>다니엘·어도어, ‘430억 손배’ 심리속도 공방</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518643</t>
+          <t>https://www.segye.com/newsView/20260326518201?OutUrl=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 13:08:24.188267+00:00</t>
+          <t>2026-03-27 00:34:39.955872+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>가수 다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론준비기일</t>
+          <t>서울중앙지법에서 재판 시작, 심리 일정 공방</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 청구 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있습니다. 이 사건은 하이브와 민희진 전 대표 간의 주주 간 계약 소송을 담당했던 재판부에 배당되었습니다.</t>
+          <t>뉴진스 소속사 어도어가 계약을 해지한 가수 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상 재판을 시작했습니다. 서울중앙지법에서 열린 첫 재판에서 양측은 심리 일정을 두고 공방을 벌였습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 상대방(민희진)의 자력이 충분하며(적합 조건 2), 이전 소송에서 어도어의 전속계약 유효성이 인정되어 책임 입증에 유리한 정황이 있습니다(적합 조건 1, 5). 집단적 피해는 아니지만, 높은 청구액과 상대방의 자력으로 소송금융 투자 매력이 높습니다.</t>
+          <t>어도어가 430억 원대 손해배상을 청구하며 상대방의 책임이 명확하다고 주장하고 있습니다 (적합 조건 1). 피고인 민희진 전 대표와 가수 다니엘은 고액의 배상 능력을 갖춘 것으로 추정되며 (적합 조건 2), 청구 금액이 430억 원대로 매우 큽니다 (적합 조건 4). 계약 해지 및 손해배상 청구이므로 관련 계약서, 내부 자료 등 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>430억 원대</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'431억 손배소' 어도어 vs 다니엘·민희진, 오늘 첫 재판</t>
+          <t>어도어  통상절차  vs 다니엘  신속 심리</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184120</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518643</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 00:48:37.462522+00:00</t>
+          <t>2026-03-26 13:08:24.188267+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>앤트로픽이 미국 정부를 상대로 소송 제기</t>
+          <t>손해배상 청구 소송 첫 변론준비기일</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미국 국방부가 AI 기업 앤트로픽과의 약 2억 달러 규모 계약을 취소하면서 갈등이 심화되었다. 앤트로픽은 이에 대해 정부를 상대로 소송을 제기했으며, 마이크로소프트, 오픈AI 등 다른 주요 AI 기업들이 지지 입장을 표명했다. 이 사건은 군사 AI의 중요성 증대와 함께 AI 기업과 정부 간의 통제 권한 및 윤리적 논쟁을 부각시키고 있다.</t>
+          <t>어도어가 뉴진스 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 청구 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있습니다. 이 사건은 하이브와 민희진 전 대표 간의 주주 간 계약 소송을 담당했던 재판부에 배당되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방인 미국 국방부는 자력이 충분하며(적합 조건 2), 약 2억 달러 규모의 계약 취소로 피해 규모가 크다(적합 조건 4). 계약 관련 문서 등 증거 확보 가능성이 높고(적합 조건 5), 앤트로픽이 정부를 상대로 소송을 제기하여 상대방 책임 주장이 명확하다(적합 조건 1). 다만 집단적 피해는 아니다.</t>
+          <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 상대방(민희진)의 자력이 충분하며(적합 조건 2), 이전 소송에서 어도어의 전속계약 유효성이 인정되어 책임 입증에 유리한 정황이 있습니다(적합 조건 1, 5). 집단적 피해는 아니지만, 높은 청구액과 상대방의 자력으로 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>약 2억 달러</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1개 기업 (앤트로픽)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[월드 프리즘]  AI 없이는 전쟁 참패 …군사 전략의 핵심으로 떠오른 인...</t>
+          <t>'431억 손배소' 어도어 vs 다니엘·민희진, 오늘 첫 재판</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185041</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184120</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-21 00:42:20.638856+00:00</t>
+          <t>2026-03-26 00:48:37.462522+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>미국 국방부 및 미국 정부</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>미국 정부의 사업 참여 중단 시도에 대한 앤스로픽의 소송 진행 중</t>
+          <t>앤트로픽이 미국 정부를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>앤스로픽의 AI 챗봇 '클로드'가 미 국방부의 군사 작전에 활용되면서 계약 조건 위반 논란이 발생했습니다. 이에 트럼프 행정부는 앤스로픽을 공급망 위험 요소로 규정하고 정부 사업 참여를 중단시키려 했으며, 앤스로픽은 이에 반발하여 현재 소송을 제기한 상태입니다.</t>
+          <t>미국 국방부가 AI 기업 앤트로픽과의 약 2억 달러 규모 계약을 취소하면서 갈등이 심화되었다. 앤트로픽은 이에 대해 정부를 상대로 소송을 제기했으며, 마이크로소프트, 오픈AI 등 다른 주요 AI 기업들이 지지 입장을 표명했다. 이 사건은 군사 AI의 중요성 증대와 함께 AI 기업과 정부 간의 통제 권한 및 윤리적 논쟁을 부각시키고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(미국 국방부 및 정부)의 자력이 충분하며(적합 조건 2), 계약 위반 및 정부 사업 참여 중단 시도라는 명확한 책임 소재가 존재합니다(적합 조건 1). 정부의 사업 참여 중단 시도는 앤스로픽에게 막대한 피해를 야기할 수 있으며(적합 조건 4), 관련 계약 및 정부 조치 기록 등 증거 확보가 용이합니다(적합 조건 5). 현재 앤스로픽에 대한 정부의 행정적 조치(사업 참여 중단 시도)가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방인 미국 국방부는 자력이 충분하며(적합 조건 2), 약 2억 달러 규모의 계약 취소로 피해 규모가 크다(적합 조건 4). 계약 관련 문서 등 증거 확보 가능성이 높고(적합 조건 5), 앤트로픽이 정부를 상대로 소송을 제기하여 상대방 책임 주장이 명확하다(적합 조건 1). 다만 집단적 피해는 아니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2억 달러</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1개 기업 (앤스로픽)</t>
+          <t>1개 기업 (앤트로픽)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>젠슨황, AI업계 리더들에 “공포심 조성 자제해달라  촉구</t>
+          <t>[월드 프리즘]  AI 없이는 전쟁 참패 …군사 전략의 핵심으로 떠오른 인...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03024166645385288</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185041</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 00:56:13.464932+00:00</t>
+          <t>2026-03-21 00:42:20.638856+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>미국 국방부 및 미국 정부</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미국 델라웨어주 형평법원 1심 판결, 크래프톤 항소 예정</t>
+          <t>미국 정부의 사업 참여 중단 시도에 대한 앤스로픽의 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 언노운월즈의 전 경영진 해고가 부당하다는 미국 법원 판결이 나왔습니다. 법원은 크래프톤이 최대 2억 5천만 달러 규모의 성과급 지급을 회피하기 위해 의도적으로 경영진을 축출했다고 판단했습니다. 크래프톤은 판결에 반발하며 항소 등 법적 대응을 예고했습니다.</t>
+          <t>앤스로픽의 AI 챗봇 '클로드'가 미 국방부의 군사 작전에 활용되면서 계약 조건 위반 논란이 발생했습니다. 이에 트럼프 행정부는 앤스로픽을 공급망 위험 요소로 규정하고 정부 사업 참여를 중단시키려 했으며, 앤스로픽은 이에 반발하여 현재 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 미국 법원 판결로 명확하게 인정되었고(적합 조건 1), 상대방(크래프톤)은 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 회피하려던 성과급 규모가 최대 2억 5천만 달러(약 3,450억 원)에 달해 피해 규모가 매우 큽니다(적합 조건 4). 법원 판결문에 CEO의 챗GPT 문의 내용까지 언급된 점으로 보아 증거도 명확합니다(적합 조건 5). 현재 크래프톤이 항소 등 후속 조치를 예고하여 사건이 종결되지 않았습니다.</t>
+          <t>상대방(미국 국방부 및 정부)의 자력이 충분하며(적합 조건 2), 계약 위반 및 정부 사업 참여 중단 시도라는 명확한 책임 소재가 존재합니다(적합 조건 1). 정부의 사업 참여 중단 시도는 앤스로픽에게 막대한 피해를 야기할 수 있으며(적합 조건 4), 관련 계약 및 정부 조치 기록 등 증거 확보가 용이합니다(적합 조건 5). 현재 앤스로픽에 대한 정부의 행정적 조치(사업 참여 중단 시도)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>최대 2억 5천만 달러 (약 3,450억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>3명 (테드 길, 찰리 클리블랜드, 맥스 맥과이어)</t>
+          <t>1개 기업 (앤스로픽)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>크래프톤, 美 법원 언노운월즈 전 CEO 복귀 판결에 반발</t>
+          <t>젠슨황, AI업계 리더들에 “공포심 조성 자제해달라  촉구</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2566358</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03024166645385288</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-17 13:08:36.446715+00:00</t>
+          <t>2026-03-20 00:56:13.464932+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>美 델라웨어 형평법원 1심 판결 선고, 크래프톤 항소 예정, 손해배상 소송 절차 진행 중</t>
+          <t>미국 델라웨어주 형평법원 1심 판결, 크래프톤 항소 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 언노운월즈의 전 경영진 3인을 해고하고 '서브노티카2' 출시를 연기하면서 발생한 분쟁. 전 경영진은 크래프톤이 약속된 성과급 2억5천만 달러를 지급하지 않기 위해 고의로 출시를 연기하고 해고했다고 주장하며 약 3500억원 규모의 소송을 제기. 美 법원은 1심에서 테드 길 전 CEO의 복직 및 운영 권한 반환을 판결했으나, 크래프톤은 이에 동의하지 않고 항소할 예정이며, 손해배상 소송은 계속 진행될 것임.</t>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진 해고가 부당하다는 미국 법원 판결이 나왔습니다. 법원은 크래프톤이 최대 2억 5천만 달러 규모의 성과급 지급을 회피하기 위해 의도적으로 경영진을 축출했다고 판단했습니다. 크래프톤은 판결에 반발하며 항소 등 법적 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>대기업 피고(크래프톤)의 충분한 자력(적합 조건 2), 미국 법원의 1심 판결로 상대방 책임이 일부 인정되었으며(적합 조건 1), 청구 금액이 약 3500억원으로 매우 큼(적합 조건 4). 이미 소송이 진행 중이며 1심 판결까지 나온 상태로 증거 확보가 용이함(적합 조건 5).</t>
+          <t>상대방 책임이 미국 법원 판결로 명확하게 인정되었고(적합 조건 1), 상대방(크래프톤)은 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 회피하려던 성과급 규모가 최대 2억 5천만 달러(약 3,450억 원)에 달해 피해 규모가 매우 큽니다(적합 조건 4). 법원 판결문에 CEO의 챗GPT 문의 내용까지 언급된 점으로 보아 증거도 명확합니다(적합 조건 5). 현재 크래프톤이 항소 등 후속 조치를 예고하여 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>약 3500억원 (2억5천만 달러)</t>
+          <t>최대 2억 5천만 달러 (약 3,450억 원)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>3명 (테드 길, 찰리 클리블랜드, 맥스 맥과이어)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>투자금, 배상금...해외 개발사 '주의보'</t>
+          <t>크래프톤, 美 법원 언노운월즈 전 CEO 복귀 판결에 반발</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>gameshot.net</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.gameshot.net/common/con_view.php?code=GA69b8f693bfe84</t>
+          <t>https://www.etoday.co.kr/news/view/2566358</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 13:02:40.011895+00:00</t>
+          <t>2026-03-17 13:08:36.446715+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>미국 델라웨어주 형평법원 1심 판결 선고 (매각자 측 승소), 2단계 언아웃 금전 분쟁 소송 예정</t>
+          <t>美 델라웨어 형평법원 1심 판결 선고, 크래프톤 항소 예정, 손해배상 소송 절차 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>크래프톤이 자회사 언노운 월즈 전 경영진을 부당 해고하고 경영권을 탈취하려 했다는 미국 법원 1심 판결이 나왔습니다. 법원은 크래프톤의 해고 사유를 모두 기각하고 핵심 임원 복직 및 언아웃 기간 연장을 명령했습니다. 향후 크래프톤의 계약 위반 및 출시 지연으로 인한 언아웃 수익 훼손에 대한 손해배상 규모를 다루는 2단계 소송이 진행될 예정입니다.</t>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진 3인을 해고하고 '서브노티카2' 출시를 연기하면서 발생한 분쟁. 전 경영진은 크래프톤이 약속된 성과급 2억5천만 달러를 지급하지 않기 위해 고의로 출시를 연기하고 해고했다고 주장하며 약 3500억원 규모의 소송을 제기. 美 법원은 1심에서 테드 길 전 CEO의 복직 및 운영 권한 반환을 판결했으나, 크래프톤은 이에 동의하지 않고 항소할 예정이며, 손해배상 소송은 계속 진행될 것임.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(미국 법원 1심 판결로 부당 해고 인정), 상대방(크래프톤)의 자력이 충분하며, 피해 규모가 수천억 원에 달하는 언아웃 금전 분쟁이 남아있습니다. 또한, 챗GPT 대화 기록 및 사내 메신저 기록 등 객관적 증거가 확보되어 있습니다.</t>
+          <t>대기업 피고(크래프톤)의 충분한 자력(적합 조건 2), 미국 법원의 1심 판결로 상대방 책임이 일부 인정되었으며(적합 조건 1), 청구 금액이 약 3500억원으로 매우 큼(적합 조건 4). 이미 소송이 진행 중이며 1심 판결까지 나온 상태로 증거 확보가 용이함(적합 조건 5).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>최소 2억 5천만 달러 이상 (약 3728억 원)</t>
+          <t>약 3500억원 (2억5천만 달러)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>3인 (언노운 월즈 전 경영진)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[이슈] 김창한의 '챗GPT 경영', 美법원  부당 해고, 언노운 월즈 대표 복...</t>
+          <t>투자금, 배상금...해외 개발사 '주의보'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>inven.co.kr</t>
+          <t>gameshot.net</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.inven.co.kr/webzine/news/?news=314451</t>
+          <t>https://www.gameshot.net/common/con_view.php?code=GA69b8f693bfe84</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-17 00:45:59.805389+00:00</t>
+          <t>2026-03-17 13:02:40.011895+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>엔지니어링공제조합</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 원고 승소, 피고 항소심 진행 예정</t>
+          <t>미국 델라웨어주 형평법원 1심 판결 선고 (매각자 측 승소), 2단계 언아웃 금전 분쟁 소송 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>두산에너빌리티가 한빛원전 5호기 부실 용접으로 지출한 재시공 비용 338억 원에 대해 엔지니어링공제조합을 상대로 공제금 청구 소송을 제기했다. 1심 법원은 두산에너빌리티의 손을 들어주며 공제조합에 338억 원 지급을 판결했으나, 공제조합은 즉시 항소했다. 지연이자를 포함해 약 400억 원 규모의 최종 비용 책임을 둘러싼 법적 다툼이 계속될 예정이다.</t>
+          <t>크래프톤이 자회사 언노운 월즈 전 경영진을 부당 해고하고 경영권을 탈취하려 했다는 미국 법원 1심 판결이 나왔습니다. 법원은 크래프톤의 해고 사유를 모두 기각하고 핵심 임원 복직 및 언아웃 기간 연장을 명령했습니다. 향후 크래프톤의 계약 위반 및 출시 지연으로 인한 언아웃 수익 훼손에 대한 손해배상 규모를 다루는 2단계 소송이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (1심 법원이 공제조합의 공제금 지급 의무를 인정), 상대방에게 자력이 충분함 (엔지니어링공제조합은 건설업계 전용 보험 역할), 피해 규모가 큼 (약 400억 원 규모), 증거가 있거나 확보 가능함 (공제계약, 재시공 비용 내역, 1심 판결문), 이미 공적 절차(소송 제외)가 진행 중임 (원자력안전기술원의 부실 용접 조사 결과). 현재 1심 판결이 나왔으나 항소심이 진행될 예정으로 종결되지 않은 사건임.</t>
+          <t>상대방 책임이 명확하고(미국 법원 1심 판결로 부당 해고 인정), 상대방(크래프톤)의 자력이 충분하며, 피해 규모가 수천억 원에 달하는 언아웃 금전 분쟁이 남아있습니다. 또한, 챗GPT 대화 기록 및 사내 메신저 기록 등 객관적 증거가 확보되어 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>약 400억 원 (재시공 비용 338억 원 + 지연이자 40억 원대)</t>
+          <t>최소 2억 5천만 달러 이상 (약 3728억 원)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3인 (언노운 월즈 전 경영진)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[단독] '원전 부실 용접' 338억 쓴 두산에너빌리티 승소...법원  공제조...</t>
+          <t>[이슈] 김창한의 '챗GPT 경영', 美법원  부당 해고, 언노운 월즈 대표 복...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>inven.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565195</t>
+          <t>https://www.inven.co.kr/webzine/news/?news=314451</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-15 12:42:17.580758+00:00</t>
+          <t>2026-03-17 00:45:59.805389+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>MBN</t>
+          <t>엔지니어링공제조합</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 고소 포함 법적 대응 검토 중</t>
+          <t>1심 원고 승소, 피고 항소심 진행 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>MBN의 '위대한 쇼: 태권' 출연진들이 출연료 및 상금 미지급 문제로 민사 소송과 형사 고소를 포함한 법적 대응을 검토하고 있습니다. 방송사 MBN의 책임이 명확하며, 계약서가 증거로 확보된 상태입니다.</t>
+          <t>두산에너빌리티가 한빛원전 5호기 부실 용접으로 지출한 재시공 비용 338억 원에 대해 엔지니어링공제조합을 상대로 공제금 청구 소송을 제기했다. 1심 법원은 두산에너빌리티의 손을 들어주며 공제조합에 338억 원 지급을 판결했으나, 공제조합은 즉시 항소했다. 지연이자를 포함해 약 400억 원 규모의 최종 비용 책임을 둘러싼 법적 다툼이 계속될 예정이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 방송사 MBN의 출연료 및 상금 미지급 책임이 명확하고, 대기업으로서 자력이 충분하며, 계약서라는 명확한 증거가 확보된 상태에서 형사 고소까지 검토 중입니다. 다수의 출연진이 피해를 입었을 가능성이 높아 집단적 피해로 이어질 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (1심 법원이 공제조합의 공제금 지급 의무를 인정), 상대방에게 자력이 충분함 (엔지니어링공제조합은 건설업계 전용 보험 역할), 피해 규모가 큼 (약 400억 원 규모), 증거가 있거나 확보 가능함 (공제계약, 재시공 비용 내역, 1심 판결문), 이미 공적 절차(소송 제외)가 진행 중임 (원자력안전기술원의 부실 용접 조사 결과). 현재 1심 판결이 나왔으나 항소심이 진행될 예정으로 종결되지 않은 사건임.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
+          <t>약 400억 원 (재시공 비용 338억 원 + 지연이자 40억 원대)</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[단독]  방송사가 지급 ... '위대한 쇼: 태권' 계약서 단독 입수, MBN 책임...</t>
+          <t>[단독] '원전 부실 용접' 338억 쓴 두산에너빌리티 승소...법원  공제조...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=514224</t>
+          <t>https://www.etoday.co.kr/news/view/2565195</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-06 01:55:06.794644+00:00</t>
+          <t>2026-03-15 12:42:17.580758+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>소속사</t>
+          <t>MBN</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>431억 원대 손해배상 소송 및 전속계약 효력 확인 소송 진행 중</t>
+          <t>형사 고소 포함 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 소속사로부터 431억 원 규모의 손해배상 소송과 전속계약 효력 확인 소송을 당했다. 소속사는 다니엘의 계약 위반으로 막대한 손실이 발생했다고 주장하며, 다니엘은 이에 대해 반박하고 있다. 팬 소통 앱에서도 다니엘 관련 서비스가 중단되는 등 논란이 확산되고 있다.</t>
+          <t>MBN의 '위대한 쇼: 태권' 출연진들이 출연료 및 상금 미지급 문제로 민사 소송과 형사 고소를 포함한 법적 대응을 검토하고 있습니다. 방송사 MBN의 책임이 명확하며, 계약서가 증거로 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(소속사)이 다니엘에게 431억 원 규모의 손해배상 소송을 제기하여 상대방 책임이 명확하다고 주장하고 있으며 (적합 조건 1), 소속사는 충분한 자력을 가진 대기업으로 판단됩니다 (적합 조건 2). 또한, 계약 관련 분쟁이므로 증거 확보가 용이하며 (적합 조건 5), 피해 금액이 매우 커 (431억 원) 소송금융 투자에 적합합니다 (적합 조건 4).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 방송사 MBN의 출연료 및 상금 미지급 책임이 명확하고, 대기업으로서 자력이 충분하며, 계약서라는 명확한 증거가 확보된 상태에서 형사 고소까지 검토 중입니다. 다수의 출연진이 피해를 입었을 가능성이 높아 집단적 피해로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (소속사)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>‘뉴진스 퇴출’ 다니엘, 431억대 피소→팬소통 어플서도 손절당했다</t>
+          <t>[단독]  방송사가 지급 ... '위대한 쇼: 태권' 계약서 단독 입수, MBN 책임...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603031508200410</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=514224</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-04 01:26:06.102789+00:00</t>
+          <t>2026-03-06 01:55:06.794644+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>하이브 주식회사</t>
+          <t>소속사</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>어도어와의 손해배상 1심 소송 및 하이브와의 주식매매대금 청구 항소심 소송 진행 중. 민희진 측 1심 승소 후 하이브 항소.</t>
+          <t>431억 원대 손해배상 소송 및 전속계약 효력 확인 소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표와 하이브 간의 경영권 분쟁 및 탬퍼링 의혹 관련 법정 다툼이 진행 중입니다. 연매협 등 업계 단체들이 민희진 측에 강경한 입장을 표명하며 형평성 논란이 제기되는 가운데, 1심 판결에서는 하이브의 '음반 밀어내기' 의혹과 유사 콘셉트 문제가 인정되었습니다. 현재 430억 원대 손해배상 소송과 주식매매대금 청구 항소심이 진행 중이며, 민희진 측은 하이브에 256억 원 포기를 요구했습니다.</t>
+          <t>뉴진스 멤버 다니엘이 소속사로부터 431억 원 규모의 손해배상 소송과 전속계약 효력 확인 소송을 당했다. 소속사는 다니엘의 계약 위반으로 막대한 손실이 발생했다고 주장하며, 다니엘은 이에 대해 반박하고 있다. 팬 소통 앱에서도 다니엘 관련 서비스가 중단되는 등 논란이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대형 상장기업으로 자력이 충분하며 (적합 조건 2), 1심 판결에서 하이브의 '음반 밀어내기' 의혹이 인정되고 유사 콘셉트 문제로 인한 손해가 적시되는 등 책임이 비교적 명확하고 객관적 증거가 존재합니다 (적합 조건 1, 5). 또한 430억 원대 위약벌 및 손해배상 소송이 진행 중이며, 민희진 측이 256억 원 포기를 요구하는 등 피해 규모가 매우 큽니다 (적합 조건 4).</t>
+          <t>상대방(소속사)이 다니엘에게 431억 원 규모의 손해배상 소송을 제기하여 상대방 책임이 명확하다고 주장하고 있으며 (적합 조건 1), 소속사는 충분한 자력을 가진 대기업으로 판단됩니다 (적합 조건 2). 또한, 계약 관련 분쟁이므로 증거 확보가 용이하며 (적합 조건 5), 피해 금액이 매우 커 (431억 원) 소송금융 투자에 적합합니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>430억 원대 (위약벌 및 손해배상 소송), 256억 원 (민희진 측 요구액)</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상 (주로 민희진 및 어도어 측)</t>
+          <t>1명 (소속사)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>민희진 '탬퍼링 의혹' 사과하라는 연매협, 분노는 왜 '한쪽'에만 향하나</t>
+          <t>‘뉴진스 퇴출’ 다니엘, 431억대 피소→팬소통 어플서도 손절당했다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509110</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603031508200410</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:29.002822+00:00</t>
+          <t>2026-03-04 01:26:06.102789+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>하이브 주식회사</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>서울중앙지법 1심 판결 선고 (정부의 285억원 환수 중 271억원 반환 명령)</t>
+          <t>어도어와의 손해배상 1심 소송 및 하이브와의 주식매매대금 청구 항소심 소송 진행 중. 민희진 측 1심 승소 후 하이브 항소.</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>탄약 제조업체 풍산이 협력업체 과실로 인한 손해배상금 285억원을 정부가 과도하게 청구했다며 제기한 채무부존재확인 소송에서 승소했습니다. 법원은 정부가 풍산에 환수했던 금액 중 271억원을 돌려주라고 판결하며, 방산업계의 불공정한 계약 관행에 영향을 미칠 것으로 보입니다. 이 사건은 감사원 감사에서 시작되었습니다.</t>
+          <t>민희진 전 어도어 대표와 하이브 간의 경영권 분쟁 및 탬퍼링 의혹 관련 법정 다툼이 진행 중입니다. 연매협 등 업계 단체들이 민희진 측에 강경한 입장을 표명하며 형평성 논란이 제기되는 가운데, 1심 판결에서는 하이브의 '음반 밀어내기' 의혹과 유사 콘셉트 문제가 인정되었습니다. 현재 430억 원대 손해배상 소송과 주식매매대금 청구 항소심이 진행 중이며, 민희진 측은 하이브에 256억 원 포기를 요구했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방(정부)의 자력이 충분하고(적합 조건 2), 감사원 감사 결과 및 옴부즈만 제도 활용 등 공적 절차가 진행되었으며(적합 조건 6), 법원이 정부의 과도한 손해배상 요구에 대해 풍산의 손을 들어주어 정부 책임이 명확해졌습니다(적합 조건 1). 또한, 285억 원이라는 피해 규모가 크고(적합 조건 4), 법원 판결문이라는 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>상대방인 하이브는 대형 상장기업으로 자력이 충분하며 (적합 조건 2), 1심 판결에서 하이브의 '음반 밀어내기' 의혹이 인정되고 유사 콘셉트 문제로 인한 손해가 적시되는 등 책임이 비교적 명확하고 객관적 증거가 존재합니다 (적합 조건 1, 5). 또한 430억 원대 위약벌 및 손해배상 소송이 진행 중이며, 민희진 측이 256억 원 포기를 요구하는 등 피해 규모가 매우 큽니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>285억원</t>
+          <t>430억 원대 (위약벌 및 손해배상 소송), 256억 원 (민희진 측 요구액)</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1 (풍산)</t>
+          <t>미상 (주로 민희진 및 어도어 측)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[단독] 협력사 과실인데 원청 책임만 따진 정부...軍납품 관행 해소될까</t>
+          <t>민희진 '탬퍼링 의혹' 사과하라는 연매협, 분노는 왜 '한쪽'에만 향하나</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2561338</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509110</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-04 00:40:16.825296+00:00</t>
+          <t>2026-03-04 01:21:29.002822+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>어도어의 손해배상 청구 소송 진행 중, 다니엘 측 맞대응</t>
+          <t>서울중앙지법 1심 판결 선고 (정부의 285억원 환수 중 271억원 반환 명령)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스에서 퇴출된 다니엘이 소속사 어도어로부터 431억 원 규모의 손해배상 청구 소송을 당했습니다. 어도어는 다니엘이 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하며 전속계약 해지를 통보했습니다. 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상황입니다.</t>
+          <t>탄약 제조업체 풍산이 협력업체 과실로 인한 손해배상금 285억원을 정부가 과도하게 청구했다며 제기한 채무부존재확인 소송에서 승소했습니다. 법원은 정부가 풍산에 환수했던 금액 중 271억원을 돌려주라고 판결하며, 방산업계의 불공정한 계약 관행에 영향을 미칠 것으로 보입니다. 이 사건은 감사원 감사에서 시작되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 어도어는 엔터테인먼트 기업으로 자력이 충분하며(적합 조건 2), 어도어가 다니엘 측에 431억 원 규모의 손해배상을 청구하여 사건의 규모가 매우 큽니다(적합 조건 4). 전속계약 해지 및 손해배상 청구 소송이므로 계약서 등 객관적 증거 확보가 가능할 것으로 보이며(적합 조건 5), 소송이 이미 진행 중이라는 점도 긍정적입니다. 다만, 책임 소재가 명확하지 않고 다툼의 여지가 크다는 점은 고려해야 합니다.</t>
+          <t>상대방(정부)의 자력이 충분하고(적합 조건 2), 감사원 감사 결과 및 옴부즈만 제도 활용 등 공적 절차가 진행되었으며(적합 조건 6), 법원이 정부의 과도한 손해배상 요구에 대해 풍산의 손을 들어주어 정부 책임이 명확해졌습니다(적합 조건 1). 또한, 285억 원이라는 피해 규모가 크고(적합 조건 4), 법원 판결문이라는 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>431억 원 (상대방 청구액)</t>
+          <t>285억원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>1 (풍산)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'뉴진스 퇴출' 다니엘, 삼일절 일본서 '태극기' 흔들었다…깜짝 근황</t>
+          <t>[단독] 협력사 과실인데 원청 책임만 따진 정부...軍납품 관행 해소될까</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030308000175185</t>
+          <t>https://www.etoday.co.kr/news/view/2561338</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-03 00:51:24.916104+00:00</t>
+          <t>2026-03-04 00:40:16.825296+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>어도어가 다니엘 등에게 431억원 손해배상 청구 소송 제기, 다니엘 법률대리인 선임 후 맞대응 중.</t>
+          <t>어도어의 손해배상 청구 소송 진행 중, 다니엘 측 맞대응</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘과 그의 가족, 민희진 전 대표를 상대로 431억원 규모의 손해배상 청구 소송을 제기했습니다. 이에 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상태입니다. 이 사건은 현재 소송 진행 중입니다.</t>
+          <t>걸그룹 뉴진스에서 퇴출된 다니엘이 소속사 어도어로부터 431억 원 규모의 손해배상 청구 소송을 당했습니다. 어도어는 다니엘이 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하며 전속계약 해지를 통보했습니다. 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상황입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방인 어도어(하이브 계열사)는 충분한 자력을 갖춘 대기업이며(적합 조건 2), 다니엘에게 청구된 손해배상액이 431억원으로 매우 커서(적합 조건 4) 소송금융의 투자 가치가 높습니다. 현재 소송이 진행 중이며 종결되지 않았습니다.</t>
+          <t>상대방 어도어는 엔터테인먼트 기업으로 자력이 충분하며(적합 조건 2), 어도어가 다니엘 측에 431억 원 규모의 손해배상을 청구하여 사건의 규모가 매우 큽니다(적합 조건 4). 전속계약 해지 및 손해배상 청구 소송이므로 계약서 등 객관적 증거 확보가 가능할 것으로 보이며(적합 조건 5), 소송이 이미 진행 중이라는 점도 긍정적입니다. 다만, 책임 소재가 명확하지 않고 다툼의 여지가 크다는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>431억 원 (상대방 청구액)</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>뉴진스 출신 다니엘, 일본서 '태극기 흔들'...삼일절 근황 '깜짝'</t>
+          <t>'뉴진스 퇴출' 다니엘, 삼일절 일본서 '태극기' 흔들었다…깜짝 근황</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/culture/2026/03/02/2026030222594384424</t>
+          <t>https://www.sidae.com/article/2026030308000175185</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-03 00:34:42.400593+00:00</t>
+          <t>2026-03-03 00:51:24.916104+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>신창재 교보생명 회장</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>ICC 중재 및 형사 소송 진행 중, 교보생명 상장 지연</t>
+          <t>어도어가 다니엘 등에게 431억원 손해배상 청구 소송 제기, 다니엘 법률대리인 선임 후 맞대응 중.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>교보생명 신창재 회장과 재무적 투자자(FI)들 간의 풋옵션 행사 가격을 둘러싼 10년 이상 장기 분쟁이 진행 중입니다. 상장 약속 불이행으로 FI들이 풋옵션을 행사했으나, 가격 이견으로 국제상업회의소(ICC) 중재 및 형사 소송까지 번졌습니다. 이로 인해 교보생명은 사법 리스크에 갇혀 상장 문턱을 넘지 못하고 있습니다.</t>
+          <t>어도어가 뉴진스 활동에 중대한 차질을 빚었다는 이유로 다니엘과 그의 가족, 민희진 전 대표를 상대로 431억원 규모의 손해배상 청구 소송을 제기했습니다. 이에 다니엘 측도 법률대리인을 선임하고 맞대응에 나선 상태입니다. 이 사건은 현재 소송 진행 중입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): 신창재 교보생명 회장 및 교보생명은 대형 금융기관으로 충분한 자력을 보유합니다. 적합 조건 4(피해 규모 큼): 수천억 원 규모의 풋옵션 행사 가격을 둘러싼 분쟁으로 잠재적 피해 규모가 매우 큽니다. 적합 조건 5(증거 확보 가능): 계약서, 회계법인 평가 보고서 등 객관적 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 국제상업회의소(ICC) 중재 및 형사 소송이 10년 이상 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방인 어도어(하이브 계열사)는 충분한 자력을 갖춘 대기업이며(적합 조건 2), 다니엘에게 청구된 손해배상액이 431억원으로 매우 커서(적합 조건 4) 소송금융의 투자 가치가 높습니다. 현재 소송이 진행 중이며 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정</t>
+          <t>431억원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>다수의 재무적 투자자</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>‘민희진의 256억’과 유니콘의 ‘탈출로’…풋옵션에 걸린 운명들</t>
+          <t>뉴진스 출신 다니엘, 일본서 '태극기 흔들'...삼일절 근황 '깜짝'</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02509206645355112</t>
+          <t>https://www.mt.co.kr/culture/2026/03/02/2026030222594384424</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-28 12:48:08.465174+00:00</t>
+          <t>2026-03-03 00:34:42.400593+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>한국전력</t>
+          <t>신창재 교보생명 회장</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>런던국제중재 진행 중, 산업부 권고로 대한상사중재원 이관 및 정기 협의체 구성 예정</t>
+          <t>ICC 중재 및 형사 소송 진행 중, 교보생명 상장 지연</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>한국수력원자력이 한국전력을 상대로 UAE 바라카 원전 건설 관련 운영지원용역 비용 1조 4,000억 원을 청구하며 런던국제중재를 신청했다. 산업통상자원부가 공공기관 간 해외 분쟁에 따른 혈세 낭비 및 국가 핵심 기술 노출 우려를 제기하며 국내 중재 이관 및 정기 협의체 구성을 권고했다. 양 기관은 이사회 심의를 거쳐 권고안을 이행할 예정이다.</t>
+          <t>교보생명 신창재 회장과 재무적 투자자(FI)들 간의 풋옵션 행사 가격을 둘러싼 10년 이상 장기 분쟁이 진행 중입니다. 상장 약속 불이행으로 FI들이 풋옵션을 행사했으나, 가격 이견으로 국제상업회의소(ICC) 중재 및 형사 소송까지 번졌습니다. 이로 인해 교보생명은 사법 리스크에 갇혀 상장 문턱을 넘지 못하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(한국전력)은 공공기관으로 자력이 충분하며, 청구 금액이 1조 4,000억 원으로 매우 크다. 이미 런던국제중재가 진행 중이었고, 정부의 중재 권고로 대한상사중재원으로 이관될 예정이므로 공적 절차가 활발히 진행 중이다. 계약서 및 관련 자료를 통해 증거 확보도 용이할 것으로 판단된다.</t>
+          <t>적합 조건 2(상대방 자력 충분): 신창재 교보생명 회장 및 교보생명은 대형 금융기관으로 충분한 자력을 보유합니다. 적합 조건 4(피해 규모 큼): 수천억 원 규모의 풋옵션 행사 가격을 둘러싼 분쟁으로 잠재적 피해 규모가 매우 큽니다. 적합 조건 5(증거 확보 가능): 계약서, 회계법인 평가 보고서 등 객관적 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 국제상업회의소(ICC) 중재 및 형사 소송이 10년 이상 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>1조 4,000억 원</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 재무적 투자자</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>한전-한수원 '1.4조원' 집안싸움, 마침표 찍나? 정부 중재 모양새</t>
+          <t>‘민희진의 256억’과 유니콘의 ‘탈출로’…풋옵션에 걸린 운명들</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337473</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02509206645355112</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-28 01:37:28.079188+00:00</t>
+          <t>2026-02-28 12:48:08.465174+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>한국전력</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 항소심 진행 예정, 하이브 공탁금 납부</t>
+          <t>런던국제중재 진행 중, 산업부 권고로 대한상사중재원 이관 및 정기 협의체 구성 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 민형사상 고소·고발을 취하할 것을 제안했으나, 하이브는 이를 거절하고 292억 5천만 원의 공탁금을 납부하며 1심 판결에 불복, 항소심을 통해 끝까지 다투겠다는 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
+          <t>한국수력원자력이 한국전력을 상대로 UAE 바라카 원전 건설 관련 운영지원용역 비용 1조 4,000억 원을 청구하며 런던국제중재를 신청했다. 산업통상자원부가 공공기관 간 해외 분쟁에 따른 혈세 낭비 및 국가 핵심 기술 노출 우려를 제기하며 국내 중재 이관 및 정기 협의체 구성을 권고했다. 양 기관은 이사회 심의를 거쳐 권고안을 이행할 예정이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>1심 판결로 민희진 전 대표의 풋옵션 권리가 인정되어 상대방 책임이 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업이다(조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음을 알 수 있다(조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+          <t>상대방(한국전력)은 공공기관으로 자력이 충분하며, 청구 금액이 1조 4,000억 원으로 매우 크다. 이미 런던국제중재가 진행 중이었고, 정부의 중재 권고로 대한상사중재원으로 이관될 예정이므로 공적 절차가 활발히 진행 중이다. 계약서 및 관련 자료를 통해 증거 확보도 용이할 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>1조 4,000억 원</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>이 현실 괴롭다  민희진 폭탄 선언...하이브 반응은 싸늘 [이슈톺]</t>
+          <t>한전-한수원 '1.4조원' 집안싸움, 마침표 찍나? 정부 중재 모양새</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602270732493106</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337473</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-27 00:48:11.500004+00:00</t>
+          <t>2026-02-28 01:37:28.079188+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>홍원식 전 회장</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의30부에 578억 원 규모의 손해배상 소송 제기</t>
+          <t>1심 판결 선고 후 항소심 진행 예정, 하이브 공탁금 납부</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>사모펀드 한앤컴퍼니가 남양유업 홍원식 전 회장을 상대로 주식매매계약상 진술 및 보장 의무 위반을 이유로 578억 원 규모의 추가 손해배상 소송을 제기했다. 한앤컴퍼니는 인수 당시 보장된 기업 가치와 실제 재무 상태 간 중대한 격차가 존재한다고 주장하며, 홍 전 회장 측은 실사 책임을 들어 반박하고 있다. 이는 홍 전 회장의 계약 번복으로 시작된 법적 분쟁의 세 번째 소송이다.</t>
+          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 민형사상 고소·고발을 취하할 것을 제안했으나, 하이브는 이를 거절하고 292억 5천만 원의 공탁금을 납부하며 1심 판결에 불복, 항소심을 통해 끝까지 다투겠다는 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(홍원식 전 회장)은 남양유업 전 대주주로서 자력이 충분하며, 청구 금액이 578억 원으로 매우 크다. 주식매매계약상 진술 및 보장 의무 위반을 근거로 하는 손해배상 청구로, M&amp;A 계약의 일반 원칙에 따라 증거 확보가 용이할 것으로 판단된다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>1심 판결로 민희진 전 대표의 풋옵션 권리가 인정되어 상대방 책임이 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업이다(조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음을 알 수 있다(조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>578억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명 (한앤컴퍼니)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>한앤코, 홍원식 전 회장에 578억 추가 소송 제기</t>
+          <t>이 현실 괴롭다  민희진 폭탄 선언...하이브 반응은 싸늘 [이슈톺]</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065587121198290</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602270732493106</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-26 13:10:15.514808+00:00</t>
+          <t>2026-02-27 00:48:11.500004+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>다원시스</t>
+          <t>홍원식 전 회장</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 가압류 결정</t>
+          <t>서울중앙지법 민사합의30부에 578억 원 규모의 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>코레일이 다원시스를 상대로 신형 열차 'ITX-마음' 150칸 계약과 관련하여 손해배상 소송을 제기했으며, 법원에서 가압류 결정을 받았다. 다원시스는 과거 대통령으로부터 질책을 받은 바 있다. 이 사건은 대규모 계약 불이행 또는 제품 하자와 관련된 것으로 추정된다.</t>
+          <t>사모펀드 한앤컴퍼니가 남양유업 홍원식 전 회장을 상대로 주식매매계약상 진술 및 보장 의무 위반을 이유로 578억 원 규모의 추가 손해배상 소송을 제기했다. 한앤컴퍼니는 인수 당시 보장된 기업 가치와 실제 재무 상태 간 중대한 격차가 존재한다고 주장하며, 홍 전 회장 측은 실사 책임을 들어 반박하고 있다. 이는 홍 전 회장의 계약 번복으로 시작된 법적 분쟁의 세 번째 소송이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 대통령 질책으로도 언급될 정도로 명확해 보이며(적합 조건 1), 코레일과의 대규모 계약을 체결한 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 150칸 규모의 열차 계약 관련 손해배상 소송으로 피해 규모가 클 것으로 추정되며(적합 조건 4), 코레일이 소송을 제기하고 가압류 결정을 받은 점은 증거 확보 가능성을 높입니다(적합 조건 5).</t>
+          <t>상대방(홍원식 전 회장)은 남양유업 전 대주주로서 자력이 충분하며, 청구 금액이 578억 원으로 매우 크다. 주식매매계약상 진술 및 보장 의무 위반을 근거로 하는 손해배상 청구로, M&amp;A 계약의 일반 원칙에 따라 증거 확보가 용이할 것으로 판단된다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>578억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (한앤컴퍼니)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>李 대통령이 질책한 다원시스, 법원서 가압류 결정</t>
+          <t>한앤코, 홍원식 전 회장에 578억 추가 소송 제기</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>todaykorea.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340487</t>
+          <t>https://mdtoday.co.kr/news/view/1065587121198290</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-26 13:06:35.659158+00:00</t>
+          <t>2026-02-26 13:10:15.514808+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>다원시스</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1심 승소, 하이브의 강제집행 정지 신청 인용으로 항소심 진행 예정</t>
+          <t>손해배상 소송 진행 중, 가압류 결정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 주식 매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 다만 하이브의 신청이 인용되어 항소심 판결 전까지 강제집행은 정지됩니다. 민 대표는 1심 결과와 향후 계획에 대해 기자회견을 열 예정입니다.</t>
+          <t>코레일이 다원시스를 상대로 신형 열차 'ITX-마음' 150칸 계약과 관련하여 손해배상 소송을 제기했으며, 법원에서 가압류 결정을 받았다. 다원시스는 과거 대통령으로부터 질책을 받은 바 있다. 이 사건은 대규모 계약 불이행 또는 제품 하자와 관련된 것으로 추정된다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (1심 법원 판결로 하이브의 풋옵션 대금 지급 의무 인정), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (255억 원), 증거가 있거나 확보 가능함 (1심 판결문 존재). 부적합 조건에 해당하지 않음.</t>
+          <t>상대방 책임이 대통령 질책으로도 언급될 정도로 명확해 보이며(적합 조건 1), 코레일과의 대규모 계약을 체결한 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 150칸 규모의 열차 계약 관련 손해배상 소송으로 피해 규모가 클 것으로 추정되며(적합 조건 4), 코레일이 소송을 제기하고 가압류 결정을 받은 점은 증거 확보 가능성을 높입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'풋옵션 승소' 민희진, 오늘 기자회견… 향후 계획 설명</t>
+          <t>李 대통령이 질책한 다원시스, 법원서 가압류 결정</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260225063539eV5</t>
+          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340487</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-25 00:44:23.954458+00:00</t>
+          <t>2026-02-26 13:06:35.659158+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>1심 원고 승소 후 피고 항소, 강제집행정지 인용</t>
+          <t>1심 승소, 하이브의 강제집행 정지 신청 인용으로 항소심 진행 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 풋옵션(주식매수청구권) 소송 1심에서 승소하여 약 255억 원의 지급 판결을 받았다. 하이브는 1심 판결에 불복하여 항소했으며, 풋옵션 대금 지급에 대한 강제집행정지 신청이 인용되어 항소심 판결 선고 시까지 지급이 정지된 상태다. 민희진 대표는 1심 승소 입장과 향후 계획을 밝히기 위해 기자회견을 개최할 예정이다.</t>
+          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 주식 매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 다만 하이브의 신청이 인용되어 항소심 판결 전까지 강제집행은 정지됩니다. 민 대표는 1심 결과와 향후 계획에 대해 기자회견을 열 예정입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>1심에서 원고(민희진) 승소 판결로 상대방(하이브)의 책임이 비교적 명확하게 인정되었으며(적합 조건 1), 피고인 하이브는 상장 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 법원이 인정한 피해 금액이 약 255억 원으로 매우 큽니다(적합 조건 4). 현재 항소심이 진행 중이나, 1심 판결을 바탕으로 소송금융 투자를 고려할 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (1심 법원 판결로 하이브의 풋옵션 대금 지급 의무 인정), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (255억 원), 증거가 있거나 확보 가능함 (1심 판결문 존재). 부적합 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>약 255억 원</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>민희진, 25일 기자회견…풋옵션 소송 1심 승소 입장·향후 계획 밝힌다</t>
+          <t>'풋옵션 승소' 민희진, 오늘 기자회견… 향후 계획 설명</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05651446645353800</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225063539eV5</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-24 13:29:18.041503+00:00</t>
+          <t>2026-02-25 00:44:23.954458+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>미지급 소송 제기</t>
+          <t>1심 원고 승소 후 피고 항소, 강제집행정지 인용</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>복싱 스타 메이웨더가 미지급 소송을 제기하며 다시 주목받고 있다. 그의 선수 생활 동안 총 12억 달러 이상의 파이트 머니를 벌어들인 것으로 알려져 있어, 미지급 금액 또한 상당할 것으로 예상된다.</t>
+          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 풋옵션(주식매수청구권) 소송 1심에서 승소하여 약 255억 원의 지급 판결을 받았다. 하이브는 1심 판결에 불복하여 항소했으며, 풋옵션 대금 지급에 대한 강제집행정지 신청이 인용되어 항소심 판결 선고 시까지 지급이 정지된 상태다. 민희진 대표는 1심 승소 입장과 향후 계획을 밝히기 위해 기자회견을 개최할 예정이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 미지급으로 명확하며(적합 조건 1), 메이웨더의 경기 규모를 고려할 때 상대방(프로모터 등)의 자력이 충분할 것으로 예상되고(적합 조건 2), 피해 금액 또한 상당할 것으로 추정됨(적합 조건 4). 계약서 등 객관적 증거 확보가 용이할 것임(적합 조건 5).</t>
+          <t>1심에서 원고(민희진) 승소 판결로 상대방(하이브)의 책임이 비교적 명확하게 인정되었으며(적합 조건 1), 피고인 하이브는 상장 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 법원이 인정한 피해 금액이 약 255억 원으로 매우 큽니다(적합 조건 4). 현재 항소심이 진행 중이나, 1심 판결을 바탕으로 소송금융 투자를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 255억 원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'역사상 최고의 경기' 11년 만에 다시 성사…메이웨더 vs 파퀴아오, 9월...</t>
+          <t>민희진, 25일 기자회견…풋옵션 소송 1심 승소 입장·향후 계획 밝힌다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800116</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05651446645353800</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-24 00:34:29.114361+00:00</t>
+          <t>2026-02-24 13:29:18.041503+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>미지급 소송 제기</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>복싱 스타 메이웨더가 미지급 소송을 제기하며 다시 주목받고 있다. 그의 선수 생활 동안 총 12억 달러 이상의 파이트 머니를 벌어들인 것으로 알려져 있어, 미지급 금액 또한 상당할 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방 책임이 미지급으로 명확하며(적합 조건 1), 메이웨더의 경기 규모를 고려할 때 상대방(프로모터 등)의 자력이 충분할 것으로 예상되고(적합 조건 2), 피해 금액 또한 상당할 것으로 추정됨(적합 조건 4). 계약서 등 객관적 증거 확보가 용이할 것임(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>'역사상 최고의 경기' 11년 만에 다시 성사…메이웨더 vs 파퀴아오, 9월...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800116</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:34:29.114361+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
           <t>쇼타임</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>지급금 미지급 소송 제기</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>플로이드 메이웨더 주니어가 쇼타임을 상대로 최소 3억4000만 달러(약 4500억 원)에 달하는 지급금 미지급 소송을 제기했습니다. 이 소송은 메이웨더가 선수 생활 동안 벌어들인 총 12억 달러 이상의 파이트 머니와 관련하여 주목받고 있습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(지급금 미지급 소송 제기), 상대방(쇼타임)은 대형 미디어 기업으로 자력이 충분합니다. 피해 규모가 최소 3억4000만 달러로 매우 크고, 이미 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
+      <c r="H28" t="inlineStr">
         <is>
           <t>최소 3억4000만 달러 (약 4500억 원)</t>
         </is>
       </c>
-      <c r="I27" t="inlineStr">
+      <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>메이웨더 은퇴 전격 번복…타이슨과 경기→프로 복싱 복귀</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>spotvnews.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=799708</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-02-21 18:18:35.713163+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N27"/>
+  <autoFilter ref="A1:N28"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>