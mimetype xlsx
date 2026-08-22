--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,2142 +533,2214 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A법무법인</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>전 소속사와의 6년간의 소송 과정에 대한 심경 및 근황 공개</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 슬리피가 유튜브 채널을 통해 전 소속사와의 6년간 이어진 장기 소송 과정에 대한 심경과 근황을 공개했다. 기사는 소송의 구체적인 내용보다는 슬리피의 개인적인 소회에 초점을 맞추고 있다.</t>
+          <t>부동산 하자 분쟁 의뢰인이 법무법인에 민·형사 3건으로 총 1천870만원의 수임료를 지급했으나, 소송 결과가 불만족스러워 수임료 반환 소송을 제기했습니다. 대법원은 항소심 판결을 확정하여 법무법인이 의뢰인에게 990만원을 반환해야 한다고 판결했습니다. 이는 수임료가 사건의 난이도와 투입 노력에 비해 과다하다고 판단한 결과입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 슬리피가 전 소속사와의 '장기 소송 과정'에 대한 심경과 근황을 밝힌 것으로, 이미 소송이 종결되었거나 매우 후반 단계에 접어든 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 소송금융 투자 대상으로 적합하지 않습니다. 또한, 상대방의 자력, 피해 규모, 증거 등 투자 검토에 필수적인 정보가 부족합니다.</t>
+          <t>대법원 판결로 법무법인의 수임료 반환 책임이 확정되어 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 본 사건은 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>990만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>슬리피, 유튜브서 BTS 진 일화 공개…  정말 미안했다</t>
+          <t>[예규·판례] 민·형사 3건 쪼개 1870만원 수임…대법  일부는 반환해야...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3403188</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=204761</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-25 07:03:25.090554+00:00</t>
+          <t>2026-06-30 07:02:42.411408+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>팬들의 탄원서 제출</t>
+          <t>전 소속사와의 6년간의 소송 과정에 대한 심경 및 근황 공개</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>그룹 뉴진스 멤버 다니엘이 '표적' 계약 해지와 관련하여 거액의 손해배상 소송을 당했습니다. 이에 글로벌 팬 1만2357명이 다니엘을 지지하는 탄원서를 재판부에 제출했습니다.</t>
+          <t>가수 슬리피가 유튜브 채널을 통해 전 소속사와의 6년간 이어진 장기 소송 과정에 대한 심경과 근황을 공개했다. 기사는 소송의 구체적인 내용보다는 슬리피의 개인적인 소회에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사에 따르면 멤버 다니엘을 상대로 거액의 손해배상 소송이 제기되어 다니엘이 피고인 상황입니다. 소송금융은 주로 손해배상을 청구하는 원고(피해자)에게 투자하는 것이 일반적이므로, 피고인 다니엘의 입장에서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 슬리피가 전 소속사와의 '장기 소송 과정'에 대한 심경과 근황을 밝힌 것으로, 이미 소송이 종결되었거나 매우 후반 단계에 접어든 것으로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 소송금융 투자 대상으로 적합하지 않습니다. 또한, 상대방의 자력, 피해 규모, 증거 등 투자 검토에 필수적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[단독]  다니엘만 '표적'으로 계약 해지 …뉴진스 팬 1만2357명 탄원서</t>
+          <t>슬리피, 유튜브서 BTS 진 일화 공개…  정말 미안했다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=372929</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3403188</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:15.883252+00:00</t>
+          <t>2026-05-25 07:03:25.090554+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>민사 소송 원고 패소 판결 확정. 형사 고소(공갈죄)는 진행 중.</t>
+          <t>팬들의 탄원서 제출</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>웹툰작가 겸 공동창업자 A 씨가 B IP 스타트업의 폭언과 강압으로 억대 수익금과 주식을 반환하고 퇴사한 뒤 부당이득금 반환 소송을 제기했으나 패소했습니다. 법원은 폭언 사실은 인정했지만 강압으로 보기 어렵다고 판단했으며, A 씨가 항소를 포기하여 판결이 확정되었습니다. A 씨는 별도로 B 스타트업 임원들을 공갈죄로 형사 고소한 상태입니다.</t>
+          <t>그룹 뉴진스 멤버 다니엘이 '표적' 계약 해지와 관련하여 거액의 손해배상 소송을 당했습니다. 이에 글로벌 팬 1만2357명이 다니엘을 지지하는 탄원서를 재판부에 제출했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>민사 소송이 원고 패소로 확정되어 종결되었으므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 부적합합니다. 비록 상대방의 자력이 충분하고(적합 조건 2), 폭언 사실이 법원에서 인정되었으며(적합 조건 5), 형사 고소 절차가 진행 중(적합 조건 6)이나, 이미 확정된 민사 판결에 대한 투자는 어렵습니다.</t>
+          <t>기사에 따르면 멤버 다니엘을 상대로 거액의 손해배상 소송이 제기되어 다니엘이 피고인 상황입니다. 소송금융은 주로 손해배상을 청구하는 원고(피해자)에게 투자하는 것이 일반적이므로, 피고인 다니엘의 입장에서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>3억3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“일본도 가져오려 했다” 폭언으로 공동창업자 수익 반환시켰지만.. 법...</t>
+          <t>[단독]  다니엘만 '표적'으로 계약 해지 …뉴진스 팬 1만2357명 탄원서</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2572684</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=372929</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:33:32.117512+00:00</t>
+          <t>2026-05-17 07:00:15.883252+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>울진군</t>
+          <t>B 지식재산권(IP) 전문 스타트업</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>업체 대표 뇌물공여 혐의로 구속, 울진군과 재계약 관련 소송 진행 중</t>
+          <t>민사 소송 원고 패소 판결 확정. 형사 고소(공갈죄)는 진행 중.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>울진군 대표 관광시설 운영 업체 대표가 재계약에 유리한 조건을 얻기 위해 군의원에게 수천만원 상당의 금품을 건넨 혐의로 구속되었다. 업체 측은 울진군이 재계약을 하지 않자 소송을 제기한 상태이다. 군의원 2명 등 3명은 영장이 기각되어 불구속 상태로 수사를 받는다.</t>
+          <t>웹툰작가 겸 공동창업자 A 씨가 B IP 스타트업의 폭언과 강압으로 억대 수익금과 주식을 반환하고 퇴사한 뒤 부당이득금 반환 소송을 제기했으나 패소했습니다. 법원은 폭언 사실은 인정했지만 강압으로 보기 어렵다고 판단했으며, A 씨가 항소를 포기하여 판결이 확정되었습니다. A 씨는 별도로 B 스타트업 임원들을 공갈죄로 형사 고소한 상태입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>로앤굿의 고객은 원고(피해자)여야 하나, 본 사건에서 소송을 제기한 업체 대표는 뇌물공여 혐의로 구속되는 등 오히려 범죄 혐의를 받고 있는 상황이다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>민사 소송이 원고 패소로 확정되어 종결되었으므로 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 부적합합니다. 비록 상대방의 자력이 충분하고(적합 조건 2), 폭언 사실이 법원에서 인정되었으며(적합 조건 5), 형사 고소 절차가 진행 중(적합 조건 6)이나, 이미 확정된 민사 판결에 대한 투자는 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억3000만원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>울진 '죽변해안스카이레일' 업체대표 구속… 군의원 등 3명 영장 기각 [...</t>
+          <t>“일본도 가져오려 했다” 폭언으로 공동창업자 수익 반환시켰지만.. 법...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260403514479?OutUrl=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2572684</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 00:31:59.475626+00:00</t>
+          <t>2026-04-05 12:33:32.117512+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>울진군</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>거액의 위약금 소송 진행 중, 폭로전 예고</t>
+          <t>업체 대표 뇌물공여 혐의로 구속, 울진군과 재계약 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>드라마/영화 '클라이맥스'의 줄거리 일부로, 추상아 캐릭터가 대국민 기만 기자회견 시도 후 동정론 형성에 실패하고 거액의 위약금 소송과 폭로전 예고에 직면한 상황을 묘사. 극단적 선택 시도 '쇼'까지 감행하며 여론을 뒤흔들었다는 내용.</t>
+          <t>울진군 대표 관광시설 운영 업체 대표가 재계약에 유리한 조건을 얻기 위해 군의원에게 수천만원 상당의 금품을 건넨 혐의로 구속되었다. 업체 측은 울진군이 재계약을 하지 않자 소송을 제기한 상태이다. 군의원 2명 등 3명은 영장이 기각되어 불구속 상태로 수사를 받는다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 드라마/영화 '클라이맥스'의 줄거리 일부로 판단되어 실제 소송금융 투자 대상이 될 수 없음. 실제 사건이 아니므로 적합/부적합 조건 적용 및 투자 검토가 불가능함.</t>
+          <t>로앤굿의 고객은 원고(피해자)여야 하나, 본 사건에서 소송을 제기한 업체 대표는 뇌물공여 혐의로 구속되는 등 오히려 범죄 혐의를 받고 있는 상황이다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'클라이맥스' 하지원, 눈물의 대국민 기만 기자회견</t>
+          <t>울진 '죽변해안스카이레일' 업체대표 구속… 군의원 등 3명 영장 기각 [...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsinside.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsinside.kr/news/articleView.html?idxno=4552967</t>
+          <t>https://www.segye.com/newsView/20260403514479?OutUrl=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:54:56.998529+00:00</t>
+          <t>2026-04-04 00:31:59.475626+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송 진행 중. 별도로 회사 대표와 군의원들의 금품수수 혐의에 대한 경찰 수사 및 구속영장 청구 진행 중.</t>
+          <t>거액의 위약금 소송 진행 중, 폭로전 예고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>울진군 관광시설 운영 위탁 업체 대표와 군의원 등 4명이 재계약 관련 금품수수 혐의로 구속영장이 청구되었다. 업체 대표는 군의원들에게 수천만 원 상당의 금품을 건네거나 식비를 대납한 혐의를 받고 있으며, 군의원들은 혐의를 부인하고 있다. 한편, 해당 민간회사는 울진군이 재계약을 하지 않자 울진군을 상대로 소송을 진행 중이다.</t>
+          <t>드라마/영화 '클라이맥스'의 줄거리 일부로, 추상아 캐릭터가 대국민 기만 기자회견 시도 후 동정론 형성에 실패하고 거액의 위약금 소송과 폭로전 예고에 직면한 상황을 묘사. 극단적 선택 시도 '쇼'까지 감행하며 여론을 뒤흔들었다는 내용.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송을 진행 중이나, 해당 회사의 대표가 재계약 관련 금품수수 혐의로 경찰 수사를 받고 있어 소송의 정당성 및 승소 가능성이 매우 낮다. 상대방(울진군)의 자력은 충분하나, 원고의 책임이 명확하지 않고 오히려 원고 측에 불리한 증거(뇌물 혐의)가 존재하여 소송금융 투자에 부적합하다.</t>
+          <t>제공된 기사 내용이 드라마/영화 '클라이맥스'의 줄거리 일부로 판단되어 실제 소송금융 투자 대상이 될 수 없음. 실제 사건이 아니므로 적합/부적합 조건 적용 및 투자 검토가 불가능함.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1 (민간회사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>울진 관광시설 재계약 관련 '금품수수혐의' 업체대표·군의원 등 4명 구...</t>
+          <t>'클라이맥스' 하지원, 눈물의 대국민 기만 기자회견</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newsinside.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401000027</t>
+          <t>https://www.newsinside.kr/news/articleView.html?idxno=4552967</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 00:41:48.669245+00:00</t>
+          <t>2026-04-01 00:54:56.998529+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>울진군</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>기업들이 불가항력 법리 검토 중</t>
+          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송 진행 중. 별도로 회사 대표와 군의원들의 금품수수 혐의에 대한 경찰 수사 및 구속영장 청구 진행 중.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>호르무즈 해협 봉쇄 가능성으로 인해 계약 이행에 차질을 겪을 수 있는 기업들이 막대한 손해배상 책임을 방어하기 위한 법적 해법을 모색하고 있습니다. 특히 '비용 증가만으로는 불가항력이 아니다'는 엄격한 법리 해석이 요구되어 기업들의 고민이 깊어지고 있습니다.</t>
+          <t>울진군 관광시설 운영 위탁 업체 대표와 군의원 등 4명이 재계약 관련 금품수수 혐의로 구속영장이 청구되었다. 업체 대표는 군의원들에게 수천만 원 상당의 금품을 건네거나 식비를 대납한 혐의를 받고 있으며, 군의원들은 혐의를 부인하고 있다. 한편, 해당 민간회사는 울진군이 재계약을 하지 않자 울진군을 상대로 소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 호르무즈 해협 봉쇄로 인해 계약 이행이 어려워진 기업들이 '불가항력'을 주장하며 손해배상 책임을 방어하려는 상황을 다룹니다. 이는 소송금융이 투자할 원고(피해자)를 특정하기 어렵고, 상대방의 책임이 명확하지 않아(적합 조건 1 미충족) 투자 대상으로서의 적합성이 낮습니다. 오히려 잠재적 피고의 방어 전략에 대한 내용입니다.</t>
+          <t>민간회사가 울진군을 상대로 재계약 불발에 대한 소송을 진행 중이나, 해당 회사의 대표가 재계약 관련 금품수수 혐의로 경찰 수사를 받고 있어 소송의 정당성 및 승소 가능성이 매우 낮다. 상대방(울진군)의 자력은 충분하나, 원고의 책임이 명확하지 않고 오히려 원고 측에 불리한 증거(뇌물 혐의)가 존재하여 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (민간회사)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>호르무즈 해협 막히면 어쩌나  중동 리스크에 '초긴장'…기업인들 몰려...</t>
+          <t>울진 관광시설 재계약 관련 '금품수수혐의' 업체대표·군의원 등 4명 구...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603319712i</t>
+          <t>https://www.newspim.com/news/view/20260401000027</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:49.014169+00:00</t>
+          <t>2026-04-01 00:41:48.669245+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 패소</t>
+          <t>기업들이 불가항력 법리 검토 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>카디프 시티가 FC 낭트를 상대로 제기한 에밀리아노 살라 비행기 추락 사망 사건 관련 손해배상 청구 소송에서 패소했다. 카디프 시티는 2080억 원 규모의 손해배상을 요구했으나, 법원은 FC 낭트의 손을 들어주었다.</t>
+          <t>호르무즈 해협 봉쇄 가능성으로 인해 계약 이행에 차질을 겪을 수 있는 기업들이 막대한 손해배상 책임을 방어하기 위한 법적 해법을 모색하고 있습니다. 특히 '비용 증가만으로는 불가항력이 아니다'는 엄격한 법리 해석이 요구되어 기업들의 고민이 깊어지고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 이미 패소하여, 소송금융 투자 대상으로서의 신규성이 없으며 승소 가능성이 낮음. 이는 '부적합 조건: 이미 종결된 사건'에 해당한다. 비록 상대방의 자력이 충분하고 피해 규모가 크지만, 이미 패소한 사건에 대한 투자는 적합하지 않다.</t>
+          <t>이 기사는 호르무즈 해협 봉쇄로 인해 계약 이행이 어려워진 기업들이 '불가항력'을 주장하며 손해배상 책임을 방어하려는 상황을 다룹니다. 이는 소송금융이 투자할 원고(피해자)를 특정하기 어렵고, 상대방의 책임이 명확하지 않아(적합 조건 1 미충족) 투자 대상으로서의 적합성이 낮습니다. 오히려 잠재적 피고의 방어 전략에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2080억</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>살라가 있었다면 강등 안 됐을 것 …카디프, '비행기 추락사고' 2080억 ...</t>
+          <t>호르무즈 해협 막히면 어쩌나  중동 리스크에 '초긴장'…기업인들 몰려...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>interfootball.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.interfootball.co.kr/news/articleView.html?idxno=683219</t>
+          <t>https://www.hankyung.com/article/202603319712i</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 00:40:15.127753+00:00</t>
+          <t>2026-03-31 13:05:49.014169+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>반만엔터테인먼트</t>
+          <t>FC 낭트</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1심 패소</t>
+          <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 패소</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 제기한 3.7억 원 규모의 약정금 청구 소송에서 패소했습니다. 서울중앙지방법원은 지난해 11월 25일 진민호의 청구를 모두 기각했습니다.</t>
+          <t>카디프 시티가 FC 낭트를 상대로 제기한 에밀리아노 살라 비행기 추락 사망 사건 관련 손해배상 청구 소송에서 패소했다. 카디프 시티는 2080억 원 규모의 손해배상을 요구했으나, 법원은 FC 낭트의 손을 들어주었다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>원고가 전 소속사를 상대로 제기한 약정금 청구 소송에서 이미 패소하여 법원에서 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>카디프 시티가 FC 낭트를 상대로 제기한 손해배상 청구 소송에서 이미 패소하여, 소송금융 투자 대상으로서의 신규성이 없으며 승소 가능성이 낮음. 이는 '부적합 조건: 이미 종결된 사건'에 해당한다. 비록 상대방의 자력이 충분하고 피해 규모가 크지만, 이미 패소한 사건에 대한 투자는 적합하지 않다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>3.7억 원</t>
+          <t>2080억</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>진민호, 前 소속사 상대 3.7억 약정금 청구 '패소'… 미지급 정산금 無 ...</t>
+          <t>살라가 있었다면 강등 안 됐을 것 …카디프, '비행기 추락사고' 2080억 ...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>interfootball.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026033008085953436</t>
+          <t>https://www.interfootball.co.kr/news/articleView.html?idxno=683219</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 00:48:28.822021+00:00</t>
+          <t>2026-03-31 00:40:15.127753+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>반만엔터테인먼트</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 약정금 소송 변론기일 진행 중</t>
+          <t>1심 패소</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 약정금 소송의 변론기일이 진행되었으며, 증거 신청을 두고 양측이 신경전을 벌였다. 법무법인 LX의 이승철 변호사가 바른 측 대리인으로 참석했다.</t>
+          <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 제기한 3.7억 원 규모의 약정금 청구 소송에서 패소했습니다. 서울중앙지방법원은 지난해 11월 25일 진민호의 청구를 모두 기각했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 약정금 소송의 변론기일 진행 사실만 언급하고 있어, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건에 대한 정보가 전혀 파악되지 않습니다. 따라서 투자 적합도가 낮습니다.</t>
+          <t>원고가 전 소속사를 상대로 제기한 약정금 청구 소송에서 이미 패소하여 법원에서 청구가 기각되었습니다. 이는 소송금융 투자 대상으로서의 적합성이 매우 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3.7억 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>Around the Bar</t>
+          <t>진민호, 前 소속사 상대 3.7억 약정금 청구 '패소'… 미지급 정산금 無 ...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218511</t>
+          <t>https://www.mydaily.co.kr/page/view/2026033008085953436</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-28 00:35:02.481496+00:00</t>
+          <t>2026-03-30 00:48:28.822021+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 진행 중, 재판부 조정 가능성 시사.</t>
+          <t>서울중앙지법에서 약정금 소송 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>어도어가 다니엘과 민희진을 상대로 430억 원대 손해배상 소송을 제기했으며, 첫 변론준비기일에서 양측은 심리 속도를 두고 공방을 벌였다. 다니엘 측은 아이돌 활동 특성상 신속한 재판을 요청했고, 어도어 측은 위반 행위가 많아 증인 검토가 필요하다고 주장했다. 재판부는 탬퍼링 관련 해외 사례 제출을 요구하고 조정 가능성을 열어두었다.</t>
+          <t>서울중앙지법에서 약정금 소송의 변론기일이 진행되었으며, 증거 신청을 두고 양측이 신경전을 벌였다. 법무법인 LX의 이승철 변호사가 바른 측 대리인으로 참석했다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 사건은 어도어가 다니엘과 민희진을 상대로 제기한 430억 원대 손해배상 소송으로, 로앤굿의 고객이 될 수 있는 다니엘 측은 피고에 해당한다. 소송금융은 주로 원고(피해자)의 손해배상 청구를 지원하는 모델이므로, 피고 측 방어를 위한 투자는 일반적인 적합 조건에 부합하지 않아 적합도가 낮다. 다만, 상대방(어도어/하이브)의 자력이 충분하고(적합 조건 2), 소송 금액이 430억 원으로 매우 크며(적합 조건 4), 증거 확보가 진행 중인 점(적합 조건 5)은 긍정적 요소이다.</t>
+          <t>본 기사는 약정금 소송의 변론기일 진행 사실만 언급하고 있어, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건에 대한 정보가 전혀 파악되지 않습니다. 따라서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[오늘의 ABC 뉴스룸] 트럼프  이란 협상원해…살해당할까봐 두려울뿐  外</t>
+          <t>Around the Bar</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260326151509352</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218511</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-26 13:04:37.377520+00:00</t>
+          <t>2026-03-28 00:35:02.481496+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>민희진, 다니엘</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>어도어가 민희진, 다니엘을 상대로 430억 원 손해배상 소송 제기, 첫 재판 예정.</t>
+          <t>손해배상 소송 첫 변론준비기일 진행 중, 재판부 조정 가능성 시사.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 이탈 및 복귀 지연 책임을 물어 민희진과 뉴진스 멤버 다니엘을 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 26일 첫 재판이 열릴 예정이며, 이는 엔터테인먼트 업계의 주요 분쟁 사례로 주목받고 있습니다.</t>
+          <t>어도어가 다니엘과 민희진을 상대로 430억 원대 손해배상 소송을 제기했으며, 첫 변론준비기일에서 양측은 심리 속도를 두고 공방을 벌였다. 다니엘 측은 아이돌 활동 특성상 신속한 재판을 요청했고, 어도어 측은 위반 행위가 많아 증인 검토가 필요하다고 주장했다. 재판부는 탬퍼링 관련 해외 사례 제출을 요구하고 조정 가능성을 열어두었다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피해 규모는 430억 원으로 매우 크지만, 소송 상대방이 개인(민희진, 다니엘)으로 해당 금액을 배상할 자력이 충분하다고 보기 어렵습니다. 또한 상대방의 책임이 명확하다고 단정하기 어려워 소송의 승소 가능성 및 회수 가능성에 불확실성이 큽니다.</t>
+          <t>본 사건은 어도어가 다니엘과 민희진을 상대로 제기한 430억 원대 손해배상 소송으로, 로앤굿의 고객이 될 수 있는 다니엘 측은 피고에 해당한다. 소송금융은 주로 원고(피해자)의 손해배상 청구를 지원하는 모델이므로, 피고 측 방어를 위한 투자는 일반적인 적합 조건에 부합하지 않아 적합도가 낮다. 다만, 상대방(어도어/하이브)의 자력이 충분하고(적합 조건 2), 소송 금액이 430억 원으로 매우 크며(적합 조건 4), 증거 확보가 진행 중인 점(적합 조건 5)은 긍정적 요소이다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (어도어 법인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>어도어, 민희진·다니엘 상대 430억 손해배상 소송 시작</t>
+          <t>[오늘의 ABC 뉴스룸] 트럼프  이란 협상원해…살해당할까봐 두려울뿐  外</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6114084</t>
+          <t>https://www.ajunews.com/view/20260326151509352</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-26 00:37:21.863238+00:00</t>
+          <t>2026-03-26 13:04:37.377520+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>법무법인 A</t>
+          <t>민희진, 다니엘</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>서울북부지법 항소심에서 원고(법무법인 A) 청구 기각, 기존 대법원 전원합의체 판결 타당성 재확인</t>
+          <t>어도어가 민희진, 다니엘을 상대로 430억 원 손해배상 소송 제기, 첫 재판 예정.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>서울북부지법은 형사사건 성공보수약정이 민법 제103조에 따라 무효라는 기존 대법원 전원합의체 판결의 타당성을 재확인했다. 법무법인 A가 의뢰인 B를 상대로 약식명령에 따른 성공보수 550만원을 청구했으나, 재판부는 변호사 직무의 공공성과 윤리성에 반한다며 원고의 청구를 기각했다. 이 판결은 형사사건 성공보수약정의 반사회성을 다시 한번 강조했다.</t>
+          <t>어도어가 뉴진스 이탈 및 복귀 지연 책임을 물어 민희진과 뉴진스 멤버 다니엘을 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 26일 첫 재판이 열릴 예정이며, 이는 엔터테인먼트 업계의 주요 분쟁 사례로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 사건은 변호사와 의뢰인 간의 형사 성공보수약정 유효성 다툼으로, 소송금융이 일반적으로 투자하는 피해자가 가해자로부터 손해배상을 청구하는 유형의 사건이 아니다. (적합 조건 1, 2, 3, 6 해당 없음) 또한, 분쟁 금액 550만원은 소송금융 투자 대상으로 매우 작으며 (적합 조건 4 해당 없음), 해당 법리는 이미 대법원 전원합의체 판결로 확정된 내용이므로 (적합 조건 5 해당 없음) 신규 투자 매력이 없다.</t>
+          <t>피해 규모는 430억 원으로 매우 크지만, 소송 상대방이 개인(민희진, 다니엘)으로 해당 금액을 배상할 자력이 충분하다고 보기 어렵습니다. 또한 상대방의 책임이 명확하다고 단정하기 어려워 소송의 승소 가능성 및 회수 가능성에 불확실성이 큽니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>550만원</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (어도어 법인)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[민사]  뺑소니 사건에서 약식명령 받으면 성공보수약정 무효</t>
+          <t>어도어, 민희진·다니엘 상대 430억 손해배상 소송 시작</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92851</t>
+          <t>https://www.news1.kr/society/court-prosecution/6114084</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-24 00:44:22.639149+00:00</t>
+          <t>2026-03-26 00:37:21.863238+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>C씨</t>
+          <t>법무법인 A</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>서울중앙지법 형사항소부 2심 판결 선고, 대법원 상고 가능성 있음</t>
+          <t>서울북부지법 항소심에서 원고(법무법인 A) 청구 기각, 기존 대법원 전원합의체 판결 타당성 재확인</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>최근 서울중앙지법 형사항소부가 형사 사건 성공 보수 약정의 유효성을 인정한 2심 판결을 내렸습니다. 이는 2015년 대법원의 형사 사건 성공 보수 무효 판례를 뒤집을 수 있는 중요한 법적 변화로, 법무법인이 의뢰인 C씨에게 3300만원의 성공 보수를 청구한 소송에서 원고 승소 판결이 나왔습니다. 이 판결이 대법원에서 확정될 경우, 형사 사건 성공 보수 관행이 부활할 가능성이 있습니다.</t>
+          <t>서울북부지법은 형사사건 성공보수약정이 민법 제103조에 따라 무효라는 기존 대법원 전원합의체 판결의 타당성을 재확인했다. 법무법인 A가 의뢰인 B를 상대로 약식명령에 따른 성공보수 550만원을 청구했으나, 재판부는 변호사 직무의 공공성과 윤리성에 반한다며 원고의 청구를 기각했다. 이 판결은 형사사건 성공보수약정의 반사회성을 다시 한번 강조했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 변호사 성공 보수 약정의 유효성에 대한 법적 논의와 최근 2심 판결을 다루고 있습니다. 특정 기업이나 기관의 명확한 책임으로 인한 집단적 피해가 아니며, 피해 규모 또한 소송금융 투자 대상으로서 크지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 큰 피해 규모 등)에 해당하지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 변호사와 의뢰인 간의 형사 성공보수약정 유효성 다툼으로, 소송금융이 일반적으로 투자하는 피해자가 가해자로부터 손해배상을 청구하는 유형의 사건이 아니다. (적합 조건 1, 2, 3, 6 해당 없음) 또한, 분쟁 금액 550만원은 소송금융 투자 대상으로 매우 작으며 (적합 조건 4 해당 없음), 해당 법리는 이미 대법원 전원합의체 판결로 확정된 내용이므로 (적합 조건 5 해당 없음) 신규 투자 매력이 없다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>3300만원</t>
+          <t>550만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>변호사 성공 보수의 부활(?) [김태훈의 의미 또는 재미]</t>
+          <t>[민사]  뺑소니 사건에서 약식명령 받으면 성공보수약정 무효</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323514952?OutUrl=naver</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92851</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-24 00:38:10.380342+00:00</t>
+          <t>2026-03-24 00:44:22.639149+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>C씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>서울중앙지법 형사항소부 2심 판결 선고, 대법원 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>형사 사건에서 변호사의 성공보수 약정이 유효하다는 2심 판결이 나와 2015년 대법원 전원합의체 판례가 11년 만에 바뀔지 주목된다. 서울중앙지법은 1심에서 유죄를 선고받았던 의뢰인이 2심에서 무죄를 받은 것은 법무법인의 노력 덕분이라며, 의뢰인에게 성공보수 3천3백만원을 지급하라고 판결했다. 이 사건은 현재 대법원에 상고되어 최종 판단을 기다리고 있다.</t>
+          <t>최근 서울중앙지법 형사항소부가 형사 사건 성공 보수 약정의 유효성을 인정한 2심 판결을 내렸습니다. 이는 2015년 대법원의 형사 사건 성공 보수 무효 판례를 뒤집을 수 있는 중요한 법적 변화로, 법무법인이 의뢰인 C씨에게 3300만원의 성공 보수를 청구한 소송에서 원고 승소 판결이 나왔습니다. 이 판결이 대법원에서 확정될 경우, 형사 사건 성공 보수 관행이 부활할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 사건은 변호사와 의뢰인 간의 성공보수 약정 유효성 여부를 다투는 계약 분쟁으로, 일반적인 소송금융 투자 대상인 피해자의 손해배상 청구 사건과는 성격이 다르다. 상대방(의뢰인 B씨)의 자력 정보가 불분명하며, 피해 규모(3천3백만원)가 소송금융 투자 대상으로 보기에 크지 않다. 또한, 집단적 피해가 아닌 개별 계약 분쟁이다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>이 기사는 변호사 성공 보수 약정의 유효성에 대한 법적 논의와 최근 2심 판결을 다루고 있습니다. 특정 기업이나 기관의 명확한 책임으로 인한 집단적 피해가 아니며, 피해 규모 또한 소송금융 투자 대상으로서 크지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 큰 피해 규모 등)에 해당하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>3천300만원</t>
+          <t>3300만원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명 (A 법무법인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>변호사 성공보수 판례 11년 만에 바뀌나…법원  일률 금지 안돼</t>
+          <t>변호사 성공 보수의 부활(?) [김태훈의 의미 또는 재미]</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202603231842389JP</t>
+          <t>https://www.segye.com/newsView/20260323514952?OutUrl=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-23 13:15:24.618125+00:00</t>
+          <t>2026-03-24 00:38:10.380342+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>어도어, 민희진, 다니엘 측</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>중앙지법 민사합의31부에서 26일 오전 10시 첫 기일 예정</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>어도어와 다니엘 측 간의 손해배상 청구 소송이 중앙지법 민사합의31부에서 26일 오전 10시에 시작될 예정. 이 소송은 어도어-민희진 갈등과 연관된 것으로 보이며, 엔터테인먼트 업계의 주요 분쟁 중 하나이다.</t>
+          <t>형사 사건에서 변호사의 성공보수 약정이 유효하다는 2심 판결이 나와 2015년 대법원 전원합의체 판례가 11년 만에 바뀔지 주목된다. 서울중앙지법은 1심에서 유죄를 선고받았던 의뢰인이 2심에서 무죄를 받은 것은 법무법인의 노력 덕분이라며, 의뢰인에게 성공보수 3천3백만원을 지급하라고 판결했다. 이 사건은 현재 대법원에 상고되어 최종 판단을 기다리고 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(어도어/HYBE)은 대기업으로 자력이 충분하나 (적합 조건 2), 집단적 피해가 아니며, 피해 규모 및 책임의 명확성이 기사에서 구체적으로 확인되지 않아 투자 매력도가 낮음. 현재 소송이 시작되는 단계이나, 소송금융의 핵심인 다수의 피해자나 명확한 대규모 피해액이 불분명하여 'Low'로 판단.</t>
+          <t>이 사건은 변호사와 의뢰인 간의 성공보수 약정 유효성 여부를 다투는 계약 분쟁으로, 일반적인 소송금융 투자 대상인 피해자의 손해배상 청구 사건과는 성격이 다르다. 상대방(의뢰인 B씨)의 자력 정보가 불분명하며, 피해 규모(3천3백만원)가 소송금융 투자 대상으로 보기에 크지 않다. 또한, 집단적 피해가 아닌 개별 계약 분쟁이다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천300만원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A 법무법인)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>김건희 ‘주가조작’ 항소심 금주 개시… 尹 선거법 위반 재판도</t>
+          <t>변호사 성공보수 판례 11년 만에 바뀌나…법원  일률 금지 안돼</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/22/M7EATO2JZVH5PASB2BZYH2L5HE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603231842389JP</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-22 00:38:27.655473+00:00</t>
+          <t>2026-03-23 13:15:24.618125+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>상인 B씨</t>
+          <t>어도어, 민희진, 다니엘 측</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>법률구조공단 지원으로 승소 판결</t>
+          <t>중앙지법 민사합의31부에서 26일 오전 10시 첫 기일 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>전남 강진군 농민 A씨가 상인 B씨를 상대로 낸 농산물 대금 약정금 소송에서 승소했다. 양측은 잔금 지급과 계약금 2천400만원 반환을 두고 맞소송을 벌였으며, 대한법률구조공단의 지원을 받아 승소 판결을 받았다.</t>
+          <t>어도어와 다니엘 측 간의 손해배상 청구 소송이 중앙지법 민사합의31부에서 26일 오전 10시에 시작될 예정. 이 소송은 어도어-민희진 갈등과 연관된 것으로 보이며, 엔터테인먼트 업계의 주요 분쟁 중 하나이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이미 법률구조공단의 지원을 받아 소송이 진행되어 승소 판결이 난 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>상대방(어도어/HYBE)은 대기업으로 자력이 충분하나 (적합 조건 2), 집단적 피해가 아니며, 피해 규모 및 책임의 명확성이 기사에서 구체적으로 확인되지 않아 투자 매력도가 낮음. 현재 소송이 시작되는 단계이나, 소송금융의 핵심인 다수의 피해자나 명확한 대규모 피해액이 불분명하여 'Low'로 판단.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>2천400만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>농산물 대금 떼일뻔한 밭떼기 농민, 법률구조공단 소송 지원에 '승소'</t>
+          <t>김건희 ‘주가조작’ 항소심 금주 개시… 尹 선거법 위반 재판도</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=904334</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/22/M7EATO2JZVH5PASB2BZYH2L5HE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-17 13:16:32.485850+00:00</t>
+          <t>2026-03-22 00:38:27.655473+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>BGF리테일</t>
+          <t>상인 B씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>1심 판결 확정, 양측 항소 없음</t>
+          <t>법률구조공단 지원으로 승소 판결</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>A씨가 CU 편의점 출점을 믿고 상가를 분양받았으나, CU의 출점 불가 사유로 인해 분양계약을 해제하며 7000만원의 위약금을 물게 되자 CU를 상대로 소송을 제기했다. 법원은 CU의 책임 60%를 인정하여 4300만원을 배상하라고 판결했으며, 이 판결은 양측 항소 없이 확정되었다.</t>
+          <t>전남 강진군 농민 A씨가 상인 B씨를 상대로 낸 농산물 대금 약정금 소송에서 승소했다. 양측은 잔금 지급과 계약금 2천400만원 반환을 두고 맞소송을 벌였으며, 대한법률구조공단의 지원을 받아 승소 판결을 받았다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이미 법원 판결이 확정되어 사건이 종결되었으므로(부적합 조건), 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 상대방의 책임이 명확하고(적합 조건 1), 대기업인 CU(BGF리테일)가 피고이며(적합 조건 2), 피해 금액이 상당하지만(적합 조건 4), 사건 종결로 인해 투자가 어렵습니다.</t>
+          <t>이미 법률구조공단의 지원을 받아 소송이 진행되어 승소 판결이 난 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>4300만원 (법원 판결액)</t>
+          <t>2천400만원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[단독] 월세 420만원 편의점 믿다 7000만원 날렸다…CU 치명적 ‘계약’...</t>
+          <t>농산물 대금 떼일뻔한 밭떼기 농민, 법률구조공단 소송 지원에 '승소'</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693678?ref=naver</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=904334</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-16 00:45:22.529521+00:00</t>
+          <t>2026-03-17 13:16:32.485850+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>BGF리테일</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송 진행 중</t>
+          <t>1심 판결 확정, 양측 항소 없음</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>뉴진스 팬덤이 어도어의 뉴진스 완전체 훼손 및 멤버들을 향한 수백억대 소송에 항의하며 보이콧을 진행 중이다. 어도어는 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 현재 진행 중이다.</t>
+          <t>A씨가 CU 편의점 출점을 믿고 상가를 분양받았으나, CU의 출점 불가 사유로 인해 분양계약을 해제하며 7000만원의 위약금을 물게 되자 CU를 상대로 소송을 제기했다. 법원은 CU의 책임 60%를 인정하여 4300만원을 배상하라고 판결했으며, 이 판결은 양측 항소 없이 확정되었다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 진행 중인 사건으로, 소송금융의 주된 투자 대상인 피해자(원고) 측의 명확한 손해배상 청구 소송이 기사에서 확인되지 않습니다. 팬덤의 집단적 피해 주장은 있으나, 직접적인 금전적 피해 규모가 불분명하며, '수백억대 소송'은 어도어 측의 주장일 가능성이 높습니다.</t>
+          <t>이미 법원 판결이 확정되어 사건이 종결되었으므로(부적합 조건), 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 상대방의 책임이 명확하고(적합 조건 1), 대기업인 CU(BGF리테일)가 피고이며(적합 조건 2), 피해 금액이 상당하지만(적합 조건 4), 사건 종결로 인해 투자가 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4300만원 (법원 판결액)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>뉴진스 팬덤 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[TOP이슈] 뉴진스 팬덤, 다니엘 퇴출→존재 지운 어도어 향한 보이콧 총...</t>
+          <t>[단독] 월세 420만원 편의점 믿다 7000만원 날렸다…CU 치명적 ‘계약’...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16000665</t>
+          <t>https://biz.heraldcorp.com/article/10693678?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-11 13:11:34.224782+00:00</t>
+          <t>2026-03-16 00:45:22.529521+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>LG화학, 롯데케미칼 등</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>공급망 불안정으로 인한 불가항력 가능성 사전 통지</t>
+          <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>중동 정세 악화로 호르무즈 해협 봉쇄 가능성이 거론되면서 국내 석유화학업계에 긴장감이 확산되고 있습니다. LG화학, 롯데케미칼 등 주요 기업들은 원료 수급 및 해상 물류 차질 가능성에 대비해 일부 고객사에 '불가항력' 발생 가능성을 사전 통지했습니다. 이는 실제 불가항력 선언이라기보다 향후 발생할 수 있는 공급 차질에 대비한 리스크 관리 차원의 조치입니다.</t>
+          <t>뉴진스 팬덤이 어도어의 뉴진스 완전체 훼손 및 멤버들을 향한 수백억대 소송에 항의하며 보이콧을 진행 중이다. 어도어는 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 현재 진행 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 사건은 중동 정세 악화로 인한 공급망 불안정으로 LG화학, 롯데케미칼 등 대기업들이 고객사에 불가항력 발생 가능성을 사전 통지한 사례입니다. 아직 실제 피해가 발생하거나 소송이 제기된 상황이 아니며, 기업들이 불가항력을 통해 책임을 회피하려는 상황이므로 상대방의 책임이 명확하다고 보기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>어도어가 뉴진스 멤버들을 상대로 전속계약유효확인 소송을 제기하여 진행 중인 사건으로, 소송금융의 주된 투자 대상인 피해자(원고) 측의 명확한 손해배상 청구 소송이 기사에서 확인되지 않습니다. 팬덤의 집단적 피해 주장은 있으나, 직접적인 금전적 피해 규모가 불분명하며, '수백억대 소송'은 어도어 측의 주장일 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>뉴진스 팬덤 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>호르무즈 위기 번지자 화학업계 '비상'…불가항력 가능성 고객사 통지</t>
+          <t>[TOP이슈] 뉴진스 팬덤, 다니엘 퇴출→존재 지운 어도어 향한 보이콧 총...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031119275368789</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16000665</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-11 13:02:41.176256+00:00</t>
+          <t>2026-03-11 13:11:34.224782+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>LG화학, 롯데케미칼 등</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>법무법인 세종의 대리 전부승소</t>
+          <t>공급망 불안정으로 인한 불가항력 가능성 사전 통지</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송에서 법무법인 세종의 대리로 전부 승소했습니다. 이 소송에서는 카카오톡 대화 내용과 당사자 신문이 핵심 증거로 활용되었습니다.</t>
+          <t>중동 정세 악화로 호르무즈 해협 봉쇄 가능성이 거론되면서 국내 석유화학업계에 긴장감이 확산되고 있습니다. LG화학, 롯데케미칼 등 주요 기업들은 원료 수급 및 해상 물류 차질 가능성에 대비해 일부 고객사에 '불가항력' 발생 가능성을 사전 통지했습니다. 이는 실제 불가항력 선언이라기보다 향후 발생할 수 있는 공급 차질에 대비한 리스크 관리 차원의 조치입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사는 민희진 전 대표가 풋옵션 행사 관련 소송에서 전부 승소하여 이미 종결된 사건을 다루고 있습니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송의 원고에게 자금을 지원하므로, 이미 판결이 확정된 이 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 사건은 중동 정세 악화로 인한 공급망 불안정으로 LG화학, 롯데케미칼 등 대기업들이 고객사에 불가항력 발생 가능성을 사전 통지한 사례입니다. 아직 실제 피해가 발생하거나 소송이 제기된 상황이 아니며, 기업들이 불가항력을 통해 책임을 회피하려는 상황이므로 상대방의 책임이 명확하다고 보기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'민희진 255억 풋옵션' 승소 이끈 세종… 핵심증거 카톡, 당사자 신문으...</t>
+          <t>호르무즈 위기 번지자 화학업계 '비상'…불가항력 가능성 고객사 통지</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030125651</t>
+          <t>https://view.asiae.co.kr/article/2026031119275368789</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-01 12:49:12.055538+00:00</t>
+          <t>2026-03-11 13:02:41.176256+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>부산고법 파기환송심 조정 합의, 매매계약 체결 예정</t>
+          <t>법무법인 세종의 대리 전부승소</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>부산시가 폐업한 '더파크 동물원'을 478억 2500만원에 매입하기로 삼정기업(KB부동산신탁)과 합의했습니다. 이는 2020년부터 이어진 부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 종결된 결과입니다. 시는 이 동물원을 공립동물원으로 전환하여 영남권 거점 동물원으로 육성할 계획입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송에서 법무법인 세종의 대리로 전부 승소했습니다. 이 소송에서는 카카오톡 대화 내용과 당사자 신문이 핵심 증거로 활용되었습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 합의에 이르렀으며, 매매계약 체결이 예정되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다.</t>
+          <t>기사는 민희진 전 대표가 풋옵션 행사 관련 소송에서 전부 승소하여 이미 종결된 사건을 다루고 있습니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송의 원고에게 자금을 지원하므로, 이미 판결이 확정된 이 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>478억 2500만원</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>부산시, 폐업한 '삼정더파크' 매입… 공영 동물원으로 재탄생</t>
+          <t>'민희진 255억 풋옵션' 승소 이끈 세종… 핵심증거 카톡, 당사자 신문으...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>notepet.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.notepet.co.kr/news/article/article_view/?idx=34737&amp;groupCode=AB110AD110</t>
+          <t>https://www.hankyung.com/article/2026030125651</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-28 01:10:12.535384+00:00</t>
+          <t>2026-03-01 12:49:12.055538+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>계약 파기 및 위약금 지급 확정</t>
+          <t>부산고법 파기환송심 조정 합의, 매매계약 체결 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>넷플릭스와 워너브러더스 디스커버리 간의 인수·합병 계약이 무산되었습니다. 넷플릭스는 파라마운트의 더 높은 인수 제안 이후 거래의 재정적 매력이 사라졌다고 판단하여 인수전에서 철수했습니다. 이번 계약 파기에 따라 넷플릭스는 워너브러더스 측으로부터 28억 달러의 위약금을 받게 됩니다.</t>
+          <t>부산시가 폐업한 '더파크 동물원'을 478억 2500만원에 매입하기로 삼정기업(KB부동산신탁)과 합의했습니다. 이는 2020년부터 이어진 부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 종결된 결과입니다. 시는 이 동물원을 공립동물원으로 전환하여 영남권 거점 동물원으로 육성할 계획입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 기사는 넷플릭스가 워너브러더스 디스커버리로부터 28억 달러의 위약금을 받게 되었다고 명시하고 있어, 이미 계약 파기에 따른 금전적 보상이 확정된 '종결된 사건'에 해당합니다. 따라서 넷플릭스가 원고로서 소송금융을 통해 자금을 조달할 필요가 없는 상황입니다.</t>
+          <t>부산시와 삼정기업 간의 동물원 매입 관련 소송이 대법원 파기환송 후 부산고법 조정을 통해 합의에 이르렀으며, 매매계약 체결이 예정되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>28억 달러</t>
+          <t>478억 2500만원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1 (넷플릭스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>“더는 매력적이지 않아” 넷플릭스, 워너브러더스 인수 포기 선언</t>
+          <t>부산시, 폐업한 '삼정더파크' 매입… 공영 동물원으로 재탄생</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>notepet.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495434&amp;ref=A</t>
+          <t>http://www.notepet.co.kr/news/article/article_view/?idx=34737&amp;groupCode=AB110AD110</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-28 01:09:45.487973+00:00</t>
+          <t>2026-02-28 01:10:12.535384+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>워너브러더스 디스커버리</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>계약 파기 및 위약금 지급 확정</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>기사 내용은 영화 제작 과정에서 제작비 미사용이나 캐스팅 변경 시 계약금 반환 소송이 어렵다는 업계의 일반적인 고충을 다루고 있습니다. 이는 작품에 대한 통제력 부족으로 이어져, 영화인들이 직접 제작에 나서게 되는 배경을 설명합니다.</t>
+          <t>넷플릭스와 워너브러더스 디스커버리 간의 인수·합병 계약이 무산되었습니다. 넷플릭스는 파라마운트의 더 높은 인수 제안 이후 거래의 재정적 매력이 사라졌다고 판단하여 인수전에서 철수했습니다. 이번 계약 파기에 따라 넷플릭스는 워너브러더스 측으로부터 28억 달러의 위약금을 받게 됩니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건에 대한 것이 아니라 영화 산업 내 제작비 미사용 및 캐스팅 변경 시 소송의 어려움에 대한 일반적인 상황을 언급하고 있습니다. 소송금융 투자에 필요한 특정 피고, 명확한 피해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 넷플릭스가 워너브러더스 디스커버리로부터 28억 달러의 위약금을 받게 되었다고 명시하고 있어, 이미 계약 파기에 따른 금전적 보상이 확정된 '종결된 사건'에 해당합니다. 따라서 넷플릭스가 원고로서 소송금융을 통해 자금을 조달할 필요가 없는 상황입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28억 달러</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (넷플릭스)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>〈서울의 봄〉 〈야당〉 〈메이드 인 코리아〉 의 공통점은?</t>
+          <t>“더는 매력적이지 않아” 넷플릭스, 워너브러더스 인수 포기 선언</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57355</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495434&amp;ref=A</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:31.971915+00:00</t>
+          <t>2026-02-28 01:09:45.487973+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 1심 소송에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 뉴진스 멤버들을 위해 해당 금액을 포기하고 모든 분쟁을 끝내자고 파격적인 제안을 했습니다. 하이브는 1심 패소 후 항소한 상태이며, 민 대표의 제안에 아직 별다른 반응을 내놓지 않고 있습니다.</t>
+          <t>기사 내용은 영화 제작 과정에서 제작비 미사용이나 캐스팅 변경 시 계약금 반환 소송이 어렵다는 업계의 일반적인 고충을 다루고 있습니다. 이는 작품에 대한 통제력 부족으로 이어져, 영화인들이 직접 제작에 나서게 되는 배경을 설명합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>민희진 대표는 1심에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 분쟁 종결을 위해 해당 금액을 포기하겠다고 제안한 상황입니다. 이는 소송금융이 원고의 소송 비용을 지원하여 미래의 손해배상금 회수를 돕는 일반적인 투자 목적과 부합하지 않습니다. 이미 승소한 금액을 포기하려는 상황이므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>제공된 기사 내용은 특정 사건에 대한 것이 아니라 영화 산업 내 제작비 미사용 및 캐스팅 변경 시 소송의 어려움에 대한 일반적인 상황을 언급하고 있습니다. 소송금융 투자에 필요한 특정 피고, 명확한 피해자, 구체적인 피해 규모, 진행 단계 등 핵심 정보가 부재하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[문화연예 플러스] 민희진  256억 원 포기할 테니 분쟁 끝내자  파격 제...</t>
+          <t>〈서울의 봄〉 〈야당〉 〈메이드 인 코리아〉 의 공통점은?</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803326_37012.html</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57355</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-26 00:57:41.283763+00:00</t>
+          <t>2026-02-27 00:45:31.971915+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>다니엘</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 진행 중</t>
+          <t>1심 승소 후 상대방 항소, 민희진 대표가 256억 원 포기 제안</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>민희진 대표가 뉴진스 멤버 다니엘을 상대로 약 431억 원 규모의 손해배상청구 소송을 제기했습니다. 이는 민 대표와 하이브 간의 분쟁 및 뉴진스 관련 언급과 연관된 것으로 해석됩니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 1심 소송에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 뉴진스 멤버들을 위해 해당 금액을 포기하고 모든 분쟁을 끝내자고 파격적인 제안을 했습니다. 하이브는 1심 패소 후 항소한 상태이며, 민 대표의 제안에 아직 별다른 반응을 내놓지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>431억 원이라는 매우 큰 피해 금액이 청구되었으나 (적합 조건 4), 소송 상대방인 다니엘의 자력이 해당 금액을 배상하기에 충분한지 불확실하며 (적합 조건 2 미충족), 기사만으로는 다니엘의 책임이 명확한지 판단하기 어렵습니다 (적합 조건 1 미충족). 또한 집단적 피해가 아닌 개별 소송입니다 (적합 조건 3 미충족).</t>
+          <t>민희진 대표는 1심에서 승소하여 256억 원의 주식매매대금을 지급받을 권리를 인정받았으나, 분쟁 종결을 위해 해당 금액을 포기하겠다고 제안한 상황입니다. 이는 소송금융이 원고의 소송 비용을 지원하여 미래의 손해배상금 회수를 돕는 일반적인 투자 목적과 부합하지 않습니다. 이미 승소한 금액을 포기하려는 상황이므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>약 431억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (민희진)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'256억 포기' 민희진  뉴진스에 잘해주길 …새 회사 보이그룹 집중 [엑'...</t>
+          <t>[문화연예 플러스] 민희진  256억 원 포기할 테니 분쟁 끝내자  파격 제...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2116114</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803326_37012.html</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-25 13:15:27.198826+00:00</t>
+          <t>2026-02-26 00:57:41.283763+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>삼정기업, KB부동산신탁</t>
+          <t>다니엘</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 조정 합의로 종결</t>
+          <t>손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>부산시가 장기간 법적 분쟁으로 멈췄던 초읍 어린이대공원 동물원을 시 직영 공립동물원으로 전환합니다. 이는 삼정기업과의 500억 원 규모 매수 의무를 둘러싼 소송이 대법원 파기환송심 조정에서 500억 원 미만으로 합의에 도달하며 종결된 결과입니다. 부산시는 4월 15일까지 인수를 마무리하고 2027년 개장을 목표로 공립동물원 운영을 준비 중입니다.</t>
+          <t>민희진 대표가 뉴진스 멤버 다니엘을 상대로 약 431억 원 규모의 손해배상청구 소송을 제기했습니다. 이는 민 대표와 하이브 간의 분쟁 및 뉴진스 관련 언급과 연관된 것으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 부산시와 삼정기업 간의 초읍 어린이대공원 동물원 매매 계약 관련 법적 분쟁이 대법원 파기환송심 조정 합의를 통해 이미 종결되었음을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>431억 원이라는 매우 큰 피해 금액이 청구되었으나 (적합 조건 4), 소송 상대방인 다니엘의 자력이 해당 금액을 배상하기에 충분한지 불확실하며 (적합 조건 2 미충족), 기사만으로는 다니엘의 책임이 명확한지 판단하기 어렵습니다 (적합 조건 1 미충족). 또한 집단적 피해가 아닌 개별 소송입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>500억 원 미만 (합의금)</t>
+          <t>약 431억 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>박형준 부산시장  초읍 어린이대공원 동물원, '공립동물원'으로 새롭게...</t>
+          <t>'256억 포기' 민희진  뉴진스에 잘해주길 …새 회사 보이그룹 집중 [엑'...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260225000374</t>
+          <t>https://www.xportsnews.com/article/2116114</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-25 12:54:26.657324+00:00</t>
+          <t>2026-02-25 13:15:27.198826+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>삼정기업, KB부동산신탁</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>부산시와 삼정기업 간 6년간의 소송이 매매 계약 체결로 합의 종결됨</t>
+          <t>대법원 파기환송 후 조정 합의로 종결</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>부산시가 6년째 폐업 중인 사립 동물원 '삼정더파크'를 약 478억 원에 인수하여 공립 동물원으로 전환한다. 이 인수는 삼정기업이 부산시를 상대로 동물원 매입을 요구하며 벌인 6년간의 소송 끝에 이루어진 조정 결과이다. 대법원 파기환송 후 합의에 이르렀으며, 부산시는 2027년 정식 개장을 목표로 동물 복지 중심의 공립 동물원을 추진할 계획이다.</t>
+          <t>부산시가 장기간 법적 분쟁으로 멈췄던 초읍 어린이대공원 동물원을 시 직영 공립동물원으로 전환합니다. 이는 삼정기업과의 500억 원 규모 매수 의무를 둘러싼 소송이 대법원 파기환송심 조정에서 500억 원 미만으로 합의에 도달하며 종결된 결과입니다. 부산시는 4월 15일까지 인수를 마무리하고 2027년 개장을 목표로 공립동물원 운영을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>6년간 진행된 부산시와 삼정기업 간의 동물원 매매 관련 소송이 약 478억 원 규모의 매매 계약 체결로 이미 종결되었습니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 합의로 종결된 본 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 부산시와 삼정기업 간의 초읍 어린이대공원 동물원 매매 계약 관련 법적 분쟁이 대법원 파기환송심 조정 합의를 통해 이미 종결되었음을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>약 478억 2천5백만원 (분쟁 종결 금액)</t>
+          <t>500억 원 미만 (합의금)</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>부산시, 첫 공립동물원 운영…폐업한 삼정더파크 478억원 인수</t>
+          <t>박형준 부산시장  초읍 어린이대공원 동물원, '공립동물원'으로 새롭게...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260225036100051?input=1195m</t>
+          <t>https://www.newspim.com/news/view/20260225000374</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-02-25 12:52:50.906597+00:00</t>
+          <t>2026-02-25 12:54:26.657324+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>메이웨더가 쇼타임을 상대로 미지급금 소송 제기</t>
+          <t>부산시와 삼정기업 간 6년간의 소송이 매매 계약 체결로 합의 종결됨</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>복싱 전설 플로이드 메이웨더 주니어와 매니 파퀴아오의 재대결 소식을 다룬 기사입니다. 기사 말미에 메이웨더가 쇼타임을 상대로 최소 3억 4천만 달러 규모의 미지급금 소송을 제기했다는 내용이 언급되었습니다. 이 소송은 현재 진행 중인 것으로 보이나, 구체적인 내용은 기사에서 확인할 수 없습니다.</t>
+          <t>부산시가 6년째 폐업 중인 사립 동물원 '삼정더파크'를 약 478억 원에 인수하여 공립 동물원으로 전환한다. 이 인수는 삼정기업이 부산시를 상대로 동물원 매입을 요구하며 벌인 6년간의 소송 끝에 이루어진 조정 결과이다. 대법원 파기환송 후 합의에 이르렀으며, 부산시는 2027년 정식 개장을 목표로 동물 복지 중심의 공립 동물원을 추진할 계획이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사 내용의 대부분이 복싱 경기에 대한 것이며, 메이웨더가 쇼타임을 상대로 미지급금 소송을 제기했다는 언급만 있을 뿐, 소송의 구체적인 쟁점, 책임 소재의 명확성, 증거 유무 등 핵심적인 정보가 전무합니다. 상대방의 자력(쇼타임)과 피해 규모(최소 3억 4천만 달러)는 적합 조건에 부합하나, 소송 자체에 대한 정보 부족으로 투자 적합도를 판단하기 어렵습니다. (기타 투자 어려운 이유 있음)</t>
+          <t>6년간 진행된 부산시와 삼정기업 간의 동물원 매매 관련 소송이 약 478억 원 규모의 매매 계약 체결로 이미 종결되었습니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 합의로 종결된 본 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>최소 3억 4천만 달러 (약 4500억 원)</t>
+          <t>약 478억 2천5백만원 (분쟁 종결 금액)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'세기의 대결' 11년 만에 성사... 메이웨더 vs 파퀴아오, 오는 9월 다시...</t>
+          <t>부산시, 첫 공립동물원 운영…폐업한 삼정더파크 478억원 인수</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544203</t>
+          <t>https://www.yna.co.kr/view/AKR20260225036100051?input=1195m</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-02-24 12:50:37.389567+00:00</t>
+          <t>2026-02-25 12:52:50.906597+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>쇼타임 (Showtime)</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>메이웨더가 쇼타임을 상대로 미지급금 소송 제기</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
+          <t>복싱 전설 플로이드 메이웨더 주니어와 매니 파퀴아오의 재대결 소식을 다룬 기사입니다. 기사 말미에 메이웨더가 쇼타임을 상대로 최소 3억 4천만 달러 규모의 미지급금 소송을 제기했다는 내용이 언급되었습니다. 이 소송은 현재 진행 중인 것으로 보이나, 구체적인 내용은 기사에서 확인할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>기사 내용의 대부분이 복싱 경기에 대한 것이며, 메이웨더가 쇼타임을 상대로 미지급금 소송을 제기했다는 언급만 있을 뿐, 소송의 구체적인 쟁점, 책임 소재의 명확성, 증거 유무 등 핵심적인 정보가 전무합니다. 상대방의 자력(쇼타임)과 피해 규모(최소 3억 4천만 달러)는 적합 조건에 부합하나, 소송 자체에 대한 정보 부족으로 투자 적합도를 판단하기 어렵습니다. (기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>최소 3억 4천만 달러 (약 4500억 원)</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>'세기의 대결' 11년 만에 성사... 메이웨더 vs 파퀴아오, 오는 9월 다시...</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/544203</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:50:37.389567+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr">
+        <is>
           <t>이 기사는 투자계약에서 중요한 '진술 및 보장' 조항의 의미와 위반 시 발생할 수 있는 계약 해제 및 손해배상책임에 대해 설명합니다. 특정 사건이나 분쟁 사례를 다루는 것이 아닌, 법률 개념에 대한 일반적인 해설입니다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건에 대한 보도가 아닌, 투자계약의 '진술 및 보장' 조항에 대한 일반적인 법률 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
+      <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr">
+      <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>투자계약 '진술 및 보장'조항 분쟁 방지하려면</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>junggi.co.kr</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://www.junggi.co.kr/news/articleView.html?idxno=35562</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-02-23 12:56:00.017395+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N31"/>
+  <autoFilter ref="A1:N32"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>