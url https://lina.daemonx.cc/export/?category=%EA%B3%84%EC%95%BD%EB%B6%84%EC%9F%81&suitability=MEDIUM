--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$33</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,2260 +535,2332 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>진명산업</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중</t>
+          <t>미국 미시간주에서 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 431억원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 진행되었습니다. 어도어는 다니엘의 전속계약 위반을 주장하고 있으며, 다니엘 측은 어도어가 다니엘을 표적 삼아 소송을 의도적으로 지연한다고 반박했습니다. 재판부는 다음 변론기일을 다음 달로 지정했습니다.</t>
+          <t>국내 자동차부품업체 진명산업이 미국에서 68억원대 손해배상 소송을 당했습니다. 원고는 진명산업이 수수료를 미지급했다고 주장하며, 부품 생산이 끝날 때까지 수수료 지급 의무를 공동으로 부담한다는 확인판결도 요청했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>어도어(상대방)는 대기업 계열사로 자력이 충분하며, 431억원 규모의 손해배상 청구로 피해 규모가 매우 큽니다. 다만, 책임 소재가 법정에서 다투어지고 있어 명확하지 않으며, 집단적 피해가 아닌 개인에 대한 소송입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): '수수료 미지급'으로 상대방 책임이 비교적 명확합니다. 적합 조건 4(피해 규모 큼): 68억원대 손해배상으로 피해 규모가 큽니다. 적합 조건 5(증거 확보 가능): 계약 및 지급 관련 문서 등 증거 확보가 용이할 것으로 예상됩니다. 총 3개의 적합 조건에 해당하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>68억원대</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>어도어vs다니엘, '430억 손배소' 시작부터 팽팽.. 재판 의도적 지연   활...</t>
+          <t>[Biz Law] '수수료 미지급' 진명산업, 美서 68억원대 손배 피소</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/05/14/2026051418294988489</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=726493</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:33.304014+00:00</t>
+          <t>2026-08-22 07:00:10.307756+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>차가원 원헌드레드 대표</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>횡령 혐의 형사 고소 진행 중, 전속계약 해지 통보</t>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>그룹 더보이즈 멤버 9명이 소속사 원헌드레드레이블 차가원 대표를 횡령 혐의로 고소했다. 이들은 지난해 7월부터 정산금을 받지 못했다며 전속계약 해지를 통보한 바 있다. 원헌드레드 측은 횡령 사실을 부인하며 회계법인 감사 결과를 제시했고, 무고죄 등 법적 대응을 예고했다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 431억원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 진행되었습니다. 어도어는 다니엘의 전속계약 위반을 주장하고 있으며, 다니엘 측은 어도어가 다니엘을 표적 삼아 소송을 의도적으로 지연한다고 반박했습니다. 재판부는 다음 변론기일을 다음 달로 지정했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>9명의 더보이즈 멤버들이 소속사 대표를 상대로 횡령 및 정산금 미지급을 주장하며 형사 고소를 제기하여 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 중입니다. 상대방은 엔터테인먼트 회사로 자력이 있을 것으로 보이나, 횡령 사실에 대해 회계법인 감사 결과를 들어 반박하고 있어 책임 명확성 및 증거 확보 여부가 쟁점입니다.</t>
+          <t>어도어(상대방)는 대기업 계열사로 자력이 충분하며, 431억원 규모의 손해배상 청구로 피해 규모가 매우 큽니다. 다만, 책임 소재가 법정에서 다투어지고 있어 명확하지 않으며, 집단적 피해가 아닌 개인에 대한 소송입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>더보이즈  횡령 혐의 고소 vs차가원 원헌드레드 대표  흠집내기 (종합)</t>
+          <t>어도어vs다니엘, '430억 손배소' 시작부터 팽팽.. 재판 의도적 지연   활...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05284086645418416</t>
+          <t>https://www.starnewskorea.com/music/2026/05/14/2026051418294988489</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-04 07:04:27.826970+00:00</t>
+          <t>2026-05-17 07:00:33.304014+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>티오더 한국 본사</t>
+          <t>차가원 원헌드레드 대표</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>미국 현지 법원에서 독점유통계약 위반 소송 진행 중</t>
+          <t>횡령 혐의 형사 고소 진행 중, 전속계약 해지 통보</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>티오더 한국 본사가 미국 현지 유통파트너사로부터 독점유통계약 위반으로 피소되어 2년째 분쟁이 지속되고 있습니다. 캐나다 자회사에 대한 소송은 각하되었으나, 한국 본사에 대한 계약 위반 청구는 재판부에서 유지되었습니다.</t>
+          <t>그룹 더보이즈 멤버 9명이 소속사 원헌드레드레이블 차가원 대표를 횡령 혐의로 고소했다. 이들은 지난해 7월부터 정산금을 받지 못했다며 전속계약 해지를 통보한 바 있다. 원헌드레드 측은 횡령 사실을 부인하며 회계법인 감사 결과를 제시했고, 무고죄 등 법적 대응을 예고했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>티오더 한국 본사를 상대로 한 독점유통계약 위반 소송이 2년째 진행 중이며, 재판부가 한국 본사에 대한 청구를 유지하여 상대방 책임 및 증거 확보 가능성이 높습니다. 상대방이 사업체이므로 자력도 충분할 것으로 예상됩니다. 다만, 집단적 피해가 아닌 단일 기업 간의 상업 분쟁입니다.</t>
+          <t>9명의 더보이즈 멤버들이 소속사 대표를 상대로 횡령 및 정산금 미지급을 주장하며 형사 고소를 제기하여 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 중입니다. 상대방은 엔터테인먼트 회사로 자력이 있을 것으로 보이나, 횡령 사실에 대해 회계법인 감사 결과를 들어 반박하고 있어 책임 명확성 및 증거 확보 여부가 쟁점입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[Biz Law] 티오더, 美 독점계약 분쟁 2년째 지속…계약 위반 청구 유지</t>
+          <t>더보이즈  횡령 혐의 고소 vs차가원 원헌드레드 대표  흠집내기 (종합)</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714005</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05284086645418416</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 13:02:02.547595+00:00</t>
+          <t>2026-05-04 07:04:27.826970+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>티오더 한국 본사</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1심 선고 D-3</t>
+          <t>미국 현지 법원에서 독점유통계약 위반 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>스마일게이트RPG와 라이노스자산운용 간 1000억 원대 손해배상 소송의 1심 선고가 임박했다. 이 소송은 비상장 기업 투자계약과 회계 기준 해석을 둘러싼 분쟁으로, 향후 관련 분야의 중요한 판례가 될 것으로 보인다.</t>
+          <t>티오더 한국 본사가 미국 현지 유통파트너사로부터 독점유통계약 위반으로 피소되어 2년째 분쟁이 지속되고 있습니다. 캐나다 자회사에 대한 소송은 각하되었으나, 한국 본사에 대한 계약 위반 청구는 재판부에서 유지되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함(스마일게이트RPG, 라이노스자산운용 모두 기업), 피해 규모가 큼(1000억 원대), 증거 확보 가능성(투자계약 및 회계 자료) 등의 적합 조건을 충족한다. 다만, 기업 간의 계약 및 회계 기준 해석에 대한 법리적 다툼이 예상되어 승소 가능성 판단에 신중함이 필요하다.</t>
+          <t>티오더 한국 본사를 상대로 한 독점유통계약 위반 소송이 2년째 진행 중이며, 재판부가 한국 본사에 대한 청구를 유지하여 상대방 책임 및 증거 확보 가능성이 높습니다. 상대방이 사업체이므로 자력도 충분할 것으로 예상됩니다. 다만, 집단적 피해가 아닌 단일 기업 간의 상업 분쟁입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1000억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>스마게–라이노스 1000억대 소송, 선고 D-3…IPO 의무·회계 충돌 '분수...</t>
+          <t>[Biz Law] 티오더, 美 독점계약 분쟁 2년째 지속…계약 위반 청구 유지</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=116959</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714005</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 12:55:28.952999+00:00</t>
+          <t>2026-03-30 13:02:02.547595+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 손해배상 소송 첫 변론준비기일 진행 중</t>
+          <t>1심 선고 D-3</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 다니엘 측은 소송 장기화로 '가장 빛나는 시기'에 중대한 피해를 입고 있다고 주장하며 신속한 재판을 요청했습니다. 현재 서울중앙지법에서 첫 변론준비기일이 진행되었으며, 재판부는 '탬퍼링' 쟁점 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두었습니다.</t>
+          <t>스마일게이트RPG와 라이노스자산운용 간 1000억 원대 손해배상 소송의 1심 선고가 임박했다. 이 소송은 비상장 기업 투자계약과 회계 기준 해석을 둘러싼 분쟁으로, 향후 관련 분야의 중요한 판례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(어도어)은 하이브의 자회사로 자력이 충분하며, 어도어의 431억 원 손해배상 청구와 다니엘 측의 '빛나는 시기 피해' 주장을 고려할 때 사건의 피해 규모가 매우 큽니다. 다만, 다니엘이 원고로서 어도어의 책임이 명확한지는 기사만으로 판단하기 어려우며, 집단적 피해가 아닌 개별 분쟁입니다.</t>
+          <t>상대방에게 자력이 충분함(스마일게이트RPG, 라이노스자산운용 모두 기업), 피해 규모가 큼(1000억 원대), 증거 확보 가능성(투자계약 및 회계 자료) 등의 적합 조건을 충족한다. 다만, 기업 간의 계약 및 회계 기준 해석에 대한 법리적 다툼이 예상되어 승소 가능성 판단에 신중함이 필요하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상 (어도어 청구액 431억 원)</t>
+          <t>1000억 원대</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>어도어 vs 다니엘 ‘431억’ 손배 공방…다니엘 측 “빛나는 시기 피해...</t>
+          <t>스마게–라이노스 1000억대 소송, 선고 D-3…IPO 의무·회계 충돌 '분수...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260326580655</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=116959</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 13:33:58.968678+00:00</t>
+          <t>2026-03-30 12:55:28.952999+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의31부에서 변론준비기일 진행 중. 조정 가능성 열어둠.</t>
+          <t>서울중앙지법에서 손해배상 소송 첫 변론준비기일 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 첫 변론준비기일에서 양측은 심리 일정을 두고 대립했으며, 다니엘 측은 소송 장기화로 인한 활동 피해를 주장했습니다. 재판부는 탬퍼링 관련 해외 사례 제출을 요청하고 조정 가능성을 열어두었습니다.</t>
+          <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 다니엘 측은 소송 장기화로 '가장 빛나는 시기'에 중대한 피해를 입고 있다고 주장하며 신속한 재판을 요청했습니다. 현재 서울중앙지법에서 첫 변론준비기일이 진행되었으며, 재판부는 '탬퍼링' 쟁점 관련 해외 사례 정리를 요청하고 조정 가능성을 열어두었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건: 430억원대의 매우 큰 피해 규모가 예상되며, 상대방(어도어)은 하이브의 자회사로 충분한 자력을 갖추고 있습니다. 다니엘 측이 소송 장기화로 인한 활동 피해를 주장하고 있어, 다니엘 측이 원고가 되는 반소 또는 손해배상 청구의 가능성이 있습니다. 다만, 상대방 책임의 명확성과 증거 확보 여부는 아직 불분명합니다.</t>
+          <t>상대방(어도어)은 하이브의 자회사로 자력이 충분하며, 어도어의 431억 원 손해배상 청구와 다니엘 측의 '빛나는 시기 피해' 주장을 고려할 때 사건의 피해 규모가 매우 큽니다. 다만, 다니엘이 원고로서 어도어의 책임이 명확한지는 기사만으로 판단하기 어려우며, 집단적 피해가 아닌 개별 분쟁입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>430억원 이상</t>
+          <t>미상 (어도어 청구액 431억 원)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>어도어·다니엘 430억 손배소 첫 기일  소송 지연  vs  통상 절차</t>
+          <t>어도어 vs 다니엘 ‘431억’ 손배 공방…다니엘 측 “빛나는 시기 피해...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032620323771685</t>
+          <t>https://www.kyeonggi.com/article/20260326580655</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-26 13:33:32.117152+00:00</t>
+          <t>2026-03-26 13:33:58.968678+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 대표</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1차 변론준비기일 진행 예정</t>
+          <t>서울중앙지법 민사합의31부에서 변론준비기일 진행 중. 조정 가능성 열어둠.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했다. 오늘 서울중앙지법에서 1차 변론준비기일이 진행되며, 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있다.</t>
+          <t>그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 첫 변론준비기일에서 양측은 심리 일정을 두고 대립했으며, 다니엘 측은 소송 장기화로 인한 활동 피해를 주장했습니다. 재판부는 탬퍼링 관련 해외 사례 제출을 요청하고 조정 가능성을 열어두었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 중 '피해 규모가 큼'(431억 원)에 해당하며, 소송이 이미 시작되어 구체적인 법적 다툼이 진행 중임. 그러나 피고가 개인이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, '집단적 피해'가 아닌 개별 기업과 개인 간의 분쟁임.</t>
+          <t>적합 조건: 430억원대의 매우 큰 피해 규모가 예상되며, 상대방(어도어)은 하이브의 자회사로 충분한 자력을 갖추고 있습니다. 다니엘 측이 소송 장기화로 인한 활동 피해를 주장하고 있어, 다니엘 측이 원고가 되는 반소 또는 손해배상 청구의 가능성이 있습니다. 다만, 상대방 책임의 명확성과 증거 확보 여부는 아직 불분명합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>430억원 이상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[투데이 라인업] 당정, 25조 규모 '전쟁 추경' 협의 / 어도어 vs 다니엘·...</t>
+          <t>어도어·다니엘 430억 손배소 첫 기일  소송 지연  vs  통상 절차</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184101</t>
+          <t>https://view.asiae.co.kr/article/2026032620323771685</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-26 00:41:44.128311+00:00</t>
+          <t>2026-03-26 13:33:32.117152+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>다니엘 측, 민희진 오케이 레코즈 대표</t>
+          <t>다니엘, 민희진 전 대표</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>첫 변론준비기일 진행</t>
+          <t>1차 변론준비기일 진행 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 전 멤버 다니엘 측과 민희진 오케이 레코즈 대표를 상대로 430억 원대 위약벌 및 손해배상 청구 소송을 제기했다. 어도어는 다니엘의 전속계약 해지 통보 및 민 대표의 '탬퍼링' 의혹을 주장하고 있으며, 민 대표 측은 이를 부인하고 있다. 해당 소송의 첫 변론준비기일이 오늘 진행된다.</t>
+          <t>걸그룹 뉴진스 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했다. 오늘 서울중앙지법에서 1차 변론준비기일이 진행되며, 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 크고(430억 원), 피고 중 민희진 대표는 상당한 자력을 보유하고 있을 가능성이 있음(적합 조건 4, 2). 그러나 상대방 책임이 명확하지 않고, 집단적 피해 사건이 아니며, 증거 확보 여부도 불분명함(적합 조건 1, 3, 5 미충족). 또한, 동일 재판부가 민희진 대표에게 유리한 판결을 내린 전력이 있어 소송의 불확실성이 존재함.</t>
+          <t>적합 조건 중 '피해 규모가 큼'(431억 원)에 해당하며, 소송이 이미 시작되어 구체적인 법적 다툼이 진행 중임. 그러나 피고가 개인이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, '집단적 피해'가 아닌 개별 기업과 개인 간의 분쟁임.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>430억 원 (민희진 대표 대상 100억 원)</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>어도어 VS 다니엘·민희진 430억 위약벌·손배소 오늘(26일) 개시 [왓IS]</t>
+          <t>[투데이 라인업] 당정, 25조 규모 '전쟁 추경' 협의 / 어도어 vs 다니엘·...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603250216</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184101</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-26 00:37:55.145475+00:00</t>
+          <t>2026-03-26 00:41:44.128311+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>다니엘 측, 민희진 오케이 레코즈 대표</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>대법원 심리 중 (2심 원고 일부 승소)</t>
+          <t>첫 변론준비기일 진행</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>형사사건 변호사 성공보수 약정의 유효성을 다투는 사건으로, 2심에서 기존 대법원 판례를 뒤집고 약정의 유효성을 인정하는 판결이 나왔다. 현재 대법원에서 최종 심리 중이며, 판례 변경 여부에 따라 법조계의 이목이 집중되고 있다. A 법무법인은 무죄를 이끌어낸 B씨에게 성공보수 3300만원을 청구했으나, B씨가 지급을 거부하여 소송이 진행되었다.</t>
+          <t>뉴진스 소속사 어도어가 전 멤버 다니엘 측과 민희진 오케이 레코즈 대표를 상대로 430억 원대 위약벌 및 손해배상 청구 소송을 제기했다. 어도어는 다니엘의 전속계약 해지 통보 및 민 대표의 '탬퍼링' 의혹을 주장하고 있으며, 민 대표 측은 이를 부인하고 있다. 해당 소송의 첫 변론준비기일이 오늘 진행된다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>변호사 성공보수 약정의 유효성이라는 중요한 법적 쟁점을 다루는 대법원 계류 사건으로, 판례 변경 시 소송금융 시장에 새로운 기회를 창출할 수 있음. 계약서 등 명확한 증거가 존재하며, 상대방의 책임이 계약상 명확함. 다만, 상대방이 개인이며 청구 금액이 소송금융 투자 대상으로서는 비교적 소액인 점은 단점입니다.</t>
+          <t>피해 규모가 매우 크고(430억 원), 피고 중 민희진 대표는 상당한 자력을 보유하고 있을 가능성이 있음(적합 조건 4, 2). 그러나 상대방 책임이 명확하지 않고, 집단적 피해 사건이 아니며, 증거 확보 여부도 불분명함(적합 조건 1, 3, 5 미충족). 또한, 동일 재판부가 민희진 대표에게 유리한 판결을 내린 전력이 있어 소송의 불확실성이 존재함.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>3300만원</t>
+          <t>430억 원 (민희진 대표 대상 100억 원)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (어도어)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>형사사건 변호사도 '성공보수' 인정받나</t>
+          <t>어도어 VS 다니엘·민희진 430억 위약벌·손배소 오늘(26일) 개시 [왓IS]</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231831503732</t>
+          <t>https://isplus.com/article/view/isp202603250216</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-23 13:15:09.190750+00:00</t>
+          <t>2026-03-26 00:37:55.145475+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>성과급 지급 관련 본안 소송 진행 중</t>
+          <t>대법원 심리 중 (2심 원고 일부 승소)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국 법원이 언노운월즈 전 CEO의 복귀를 판결했으나, 이는 성과급 지급을 둘러싼 본안 소송과는 별개 절차이다. 크래프톤은 이번 판결이 복귀 여부에 대한 판단일 뿐 성과급 문제는 다뤄지지 않았다고 밝히며, 남은 소송에 대해 절차에 따라 대응할 것이라고 전했다.</t>
+          <t>형사사건 변호사 성공보수 약정의 유효성을 다투는 사건으로, 2심에서 기존 대법원 판례를 뒤집고 약정의 유효성을 인정하는 판결이 나왔다. 현재 대법원에서 최종 심리 중이며, 판례 변경 여부에 따라 법조계의 이목이 집중되고 있다. A 법무법인은 무죄를 이끌어낸 B씨에게 성공보수 3300만원을 청구했으나, B씨가 지급을 거부하여 소송이 진행되었다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방인 크래프톤은 대기업으로 자력이 충분하다(적합 조건 2). 이미 소송이 진행 중인 사건으로, 전 CEO의 성과급 지급을 둘러싼 분쟁이므로 피해 금액이 상당할 가능성이 있다. 다만, 집단적 피해가 아닌 개별 소송이며, 기사만으로는 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
+          <t>변호사 성공보수 약정의 유효성이라는 중요한 법적 쟁점을 다루는 대법원 계류 사건으로, 판례 변경 시 소송금융 시장에 새로운 기회를 창출할 수 있음. 계약서 등 명확한 증거가 존재하며, 상대방의 책임이 계약상 명확함. 다만, 상대방이 개인이며 청구 금액이 소송금융 투자 대상으로서는 비교적 소액인 점은 단점입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3300만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>美법원, 언노운월즈 전 CEO 복귀 판결…성과급 소송 별도 진행</t>
+          <t>형사사건 변호사도 '성공보수' 인정받나</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=127454</t>
+          <t>http://www.fnnews.com/news/202603231831503732</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-17 13:33:07.141942+00:00</t>
+          <t>2026-03-23 13:15:09.190750+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>미국 법원에서 창업자 복귀 명령 관련 판결이 있었으나, 손해배상 청구 및 실적 기반 추가 보상 관련 소송 절차는 계속 진행 중</t>
+          <t>성과급 지급 관련 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 언노운월즈의 전 경영진이 제기한 손해배상 청구 및 서브노티카2 관련 실적 기반 추가 보상 소송이 미국 법원에서 진행 중입니다. 법원은 창업자 3인 중 1명에게 복귀 명령을 내렸으나, 핵심적인 금전적 보상 관련 소송은 계속될 예정입니다.</t>
+          <t>미국 법원이 언노운월즈 전 CEO의 복귀를 판결했으나, 이는 성과급 지급을 둘러싼 본안 소송과는 별개 절차이다. 크래프톤은 이번 판결이 복귀 여부에 대한 판단일 뿐 성과급 문제는 다뤄지지 않았다고 밝히며, 남은 소송에 대해 절차에 따라 대응할 것이라고 전했다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>크래프톤은 대기업으로 배상 능력이 충분하며(적합 조건 2), 기업 간 계약 및 인수 관련 분쟁이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사만으로는 손해배상 청구의 책임 명확성이 충분히 드러나지 않아 추가 정보가 필요합니다.</t>
+          <t>상대방인 크래프톤은 대기업으로 자력이 충분하다(적합 조건 2). 이미 소송이 진행 중인 사건으로, 전 CEO의 성과급 지급을 둘러싼 분쟁이므로 피해 금액이 상당할 가능성이 있다. 다만, 집단적 피해가 아닌 개별 소송이며, 기사만으로는 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>美 법원, '서브노티카2' 창업자 3인 중 1명만 복귀 명령... 크래프톤의 ...</t>
+          <t>美법원, 언노운월즈 전 CEO 복귀 판결…성과급 소송 별도 진행</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150288</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=127454</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-17 13:05:50.148596+00:00</t>
+          <t>2026-03-17 13:33:07.141942+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>배우 김수현 및 소속사</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에서 손해배상 소송 2차 변론기일 진행 중. 루머 유포자에 대한 형사 고발 사건도 진행 중이며, 형사 사건 결과가 민사 소송에 영향을 미칠 것으로 예상됨.</t>
+          <t>미국 법원에서 창업자 복귀 명령 관련 판결이 있었으나, 손해배상 청구 및 실적 기반 추가 보상 관련 소송 절차는 계속 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사가 배우 김수현을 상대로 28억 원 규모의 손해배상 소송을 제기했습니다. A사는 김수현의 미성년자 교제 루머로 인한 품위 유지 의무 위반을 주장하며 광고 계약 해지가 정당하다고 보고 있습니다. 김수현 측은 루머가 사실이 아니며 녹취록이 조작되었다고 반박하고 있으며, 관련 형사 고발 사건도 진행 중입니다.</t>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진이 제기한 손해배상 청구 및 서브노티카2 관련 실적 기반 추가 보상 소송이 미국 법원에서 진행 중입니다. 법원은 창업자 3인 중 1명에게 복귀 명령을 내렸으나, 핵심적인 금전적 보상 관련 소송은 계속될 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피고(배우 김수현)의 자력이 충분하고 청구 금액이 28억 원으로 피해 규모가 크다는 점은 적합 조건에 해당합니다. 그러나 광고 계약 해지의 정당성 및 루머의 사실 여부가 핵심 쟁점으로, 상대방 책임이 명확하지 않고 증거(녹취록)의 조작 가능성까지 제기되어 소송 승소 가능성에 불확실성이 존재합니다.</t>
+          <t>크래프톤은 대기업으로 배상 능력이 충분하며(적합 조건 2), 기업 간 계약 및 인수 관련 분쟁이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사만으로는 손해배상 청구의 책임 명확성이 충분히 드러나지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>28억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (화장품 브랜드 A사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>김수현 28억 손해배상 소송 진행… 미성년 교제 의혹 루머  재차 부인</t>
+          <t>美 법원, '서브노티카2' 창업자 3인 중 1명만 복귀 명령... 크래프톤의 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ftimes.kr</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ftimes.kr/news/articleView.html?idxno=36119</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150288</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:48.666311+00:00</t>
+          <t>2026-03-17 13:05:50.148596+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>김수현, 골드메달리스트</t>
+          <t>배우 김수현 및 소속사</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에서 2차 변론기일 진행</t>
+          <t>서울중앙지방법원에서 손해배상 소송 2차 변론기일 진행 중. 루머 유포자에 대한 형사 고발 사건도 진행 중이며, 형사 사건 결과가 민사 소송에 영향을 미칠 것으로 예상됨.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 제기했다. A사는 김수현이 고 김새론 관련 논란으로 품위 유지 의무를 위반했다고 주장하며 광고 계약 해지에 따른 손해배상을 청구했으나, 김수현 측은 미성년 교제 사실을 부인하며 계약 해지 사유가 될 수 없다고 반박하고 있다. 현재 서울중앙지방법원에서 2차 변론기일이 진행 중이다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현을 상대로 28억 원 규모의 손해배상 소송을 제기했습니다. A사는 김수현의 미성년자 교제 루머로 인한 품위 유지 의무 위반을 주장하며 광고 계약 해지가 정당하다고 보고 있습니다. 김수현 측은 루머가 사실이 아니며 녹취록이 조작되었다고 반박하고 있으며, 관련 형사 고발 사건도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 소송가액이 28억 원으로 피해 규모가 크다(적합 조건 4). 다만, 계약 해지 사유인 '품위 유지 의무 위반' 여부가 법정에서 다투어지고 있어 상대방 책임이 명확하다고 보기 어렵다.</t>
+          <t>피고(배우 김수현)의 자력이 충분하고 청구 금액이 28억 원으로 피해 규모가 크다는 점은 적합 조건에 해당합니다. 그러나 광고 계약 해지의 정당성 및 루머의 사실 여부가 핵심 쟁점으로, 상대방 책임이 명확하지 않고 증거(녹취록)의 조작 가능성까지 제기되어 소송 승소 가능성에 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (A사)</t>
+          <t>1명 (화장품 브랜드 A사)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>김수현,  미성년 교제한 적 없어 ⋯28억 손배 소송 2차 변론</t>
+          <t>김수현 28억 손해배상 소송 진행… 미성년 교제 의혹 루머  재차 부인</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ftimes.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565254</t>
+          <t>https://www.ftimes.kr/news/articleView.html?idxno=36119</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 13:13:10.965546+00:00</t>
+          <t>2026-03-14 00:34:48.666311+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사</t>
+          <t>김수현, 골드메달리스트</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 제22민사부에서 28억 원 규모 손해배상 소송 진행 중 (두 번째 변론기일). 김수현 측의 '가로세로연구소' 고발 형사사건도 진행 중.</t>
+          <t>서울중앙지방법원에서 2차 변론기일 진행</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>배우 김수현 측과 화장품 브랜드 A사 간 28억 원 규모의 손해배상 소송이 진행 중이다. A사는 김수현의 미성년자 교제 루머를 이유로 광고 계약을 해지했으나, 김수현 측은 계약서상 루머는 해지 사유가 아니며 루머는 사실이 아니라고 주장하고 있다. 관련 형사사건의 결과가 민사소송에 영향을 미칠 것으로 보인다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현과 소속사 골드메달리스트를 상대로 28억 원 상당의 손해배상 소송을 제기했다. A사는 김수현이 고 김새론 관련 논란으로 품위 유지 의무를 위반했다고 주장하며 광고 계약 해지에 따른 손해배상을 청구했으나, 김수현 측은 미성년 교제 사실을 부인하며 계약 해지 사유가 될 수 없다고 반박하고 있다. 현재 서울중앙지방법원에서 2차 변론기일이 진행 중이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>28억 원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 계약서 조항 및 김수현 측이 '가로세로연구소'를 고발한 형사사건의 결과가 증거로 활용될 수 있으며(적합 조건 5), 해당 형사사건이 공적 절차로 진행 중이다(적합 조건 6). 다만, 계약 해지 사유에 대한 법리적 다툼이 있어 상대방 책임의 명확성이 아직 불분명하다.</t>
+          <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 소송가액이 28억 원으로 피해 규모가 크다(적합 조건 4). 다만, 계약 해지 사유인 '품위 유지 의무 위반' 여부가 법정에서 다투어지고 있어 상대방 책임이 명확하다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>28억 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A사)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>김수현 측, 광고주와 28억 손배소 공방…“루머일 뿐, 인정 못해”</t>
+          <t>김수현,  미성년 교제한 적 없어 ⋯28억 손배 소송 2차 변론</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693981?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2565254</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-13 12:54:21.504852+00:00</t>
+          <t>2026-03-13 13:13:10.965546+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>화장품 브랜드 A사</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>첫 변론기일 진행, 신동국 회장 측 답변서 제출 지연으로 다음 재판일 5월 7일 예정</t>
+          <t>서울중앙지방법원 제22민사부에서 28억 원 규모 손해배상 소송 진행 중 (두 번째 변론기일). 김수현 측의 '가로세로연구소' 고발 형사사건도 진행 중.</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>한미약품 송영숙 회장과 신동국 회장 간 600억 원 규모의 위약벌 소송 첫 변론기일이 열렸으나, 신동국 회장 측의 답변서 제출 지연으로 다음 기일이 5월 7일로 연기되었다. 이 소송은 두 회장 간의 개인적인 계약 분쟁으로 보인다.</t>
+          <t>배우 김수현 측과 화장품 브랜드 A사 간 28억 원 규모의 손해배상 소송이 진행 중이다. A사는 김수현의 미성년자 교제 루머를 이유로 광고 계약을 해지했으나, 김수현 측은 계약서상 루머는 해지 사유가 아니며 루머는 사실이 아니라고 주장하고 있다. 관련 형사사건의 결과가 민사소송에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>600억 원이라는 매우 큰 피해 규모(적합 조건 4)와 한미약품 관련 인물인 송영숙 회장과 신동국 회장 간의 소송으로 상대방의 자력이 충분할 것으로 예상(적합 조건 2). 현재 소송이 진행 중이며 종결되지 않아 투자 검토가 가능함. 다만 집단적 피해가 아닌 개인 간의 소송이라는 점이 고려됨.</t>
+          <t>28억 원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 계약서 조항 및 김수현 측이 '가로세로연구소'를 고발한 형사사건의 결과가 증거로 활용될 수 있으며(적합 조건 5), 해당 형사사건이 공적 절차로 진행 중이다(적합 조건 6). 다만, 계약 해지 사유에 대한 법리적 다툼이 있어 상대방 책임의 명확성이 아직 불분명하다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>28억 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>한미약품, 신임 대표로 황상연 HB인베스트먼트 대표 내정…31일 주총 개...</t>
+          <t>김수현 측, 광고주와 28억 손배소 공방…“루머일 뿐, 인정 못해”</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026031218372244847</t>
+          <t>https://biz.heraldcorp.com/article/10693981?ref=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-12 13:17:37.643369+00:00</t>
+          <t>2026-03-13 12:54:21.504852+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>혼다코리아</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>딜러(대리점) 지위 확인 소송 및 손해배상 청구 소송 진행 중</t>
+          <t>첫 변론기일 진행, 신동국 회장 측 답변서 제출 지연으로 다음 재판일 5월 7일 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>혼다코리아를 상대로 강북, 강남, 대구 등 일부 모터사이클 딜러사들이 딜러 지위 확인 및 손해배상 청구 소송을 제기하여 현재 진행 중이다. 이는 혼다코리아의 신규 딜러 모집 발표와 맞물려 기존 딜러들과의 계약 관계 또는 사업 운영 방식에 대한 분쟁으로 보인다. 대기업인 혼다코리아를 상대로 다수의 딜러사들이 소송을 진행하고 있어 소송금융 투자 검토가 가능하다.</t>
+          <t>한미약품 송영숙 회장과 신동국 회장 간 600억 원 규모의 위약벌 소송 첫 변론기일이 열렸으나, 신동국 회장 측의 답변서 제출 지연으로 다음 기일이 5월 7일로 연기되었다. 이 소송은 두 회장 간의 개인적인 계약 분쟁으로 보인다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>혼다코리아는 대기업의 자회사로 배상 능력이 충분하며(적합 조건 2), 강북, 강남, 대구 등 여러 지역의 '일부 딜러사들'이 소송을 제기하여 집단적 피해 가능성이 높다(적합 조건 3). 소송이 현재 진행 중이므로 종결된 사건이 아니다. 구체적인 피해 금액은 기사에서 확인되지 않으나, 딜러사들의 사업적 손실이 예상되어 피해 규모가 클 가능성이 있다(적합 조건 4).</t>
+          <t>600억 원이라는 매우 큰 피해 규모(적합 조건 4)와 한미약품 관련 인물인 송영숙 회장과 신동국 회장 간의 소송으로 상대방의 자력이 충분할 것으로 예상(적합 조건 2). 현재 소송이 진행 중이며 종결되지 않아 투자 검토가 가능함. 다만 집단적 피해가 아닌 개인 간의 소송이라는 점이 고려됨.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수 딜러사</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>혼다코리아, 전국 5개 지역 모터사이클 신규 딜러 모집</t>
+          <t>한미약품, 신임 대표로 황상연 HB인베스트먼트 대표 내정…31일 주총 개...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/business-life/2026/03/11/2026031118122516210</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026031218372244847</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-11 13:12:56.542990+00:00</t>
+          <t>2026-03-12 13:17:37.643369+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>혼다코리아</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 진행 예정</t>
+          <t>딜러(대리점) 지위 확인 소송 및 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 이 소송의 첫 변론준비기일이 10월 26일 진행될 예정입니다. 어도어는 다니엘 측과 민 전 대표가 분쟁 상황을 초래하고 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하고 있습니다.</t>
+          <t>혼다코리아를 상대로 강북, 강남, 대구 등 일부 모터사이클 딜러사들이 딜러 지위 확인 및 손해배상 청구 소송을 제기하여 현재 진행 중이다. 이는 혼다코리아의 신규 딜러 모집 발표와 맞물려 기존 딜러들과의 계약 관계 또는 사업 운영 방식에 대한 분쟁으로 보인다. 대기업인 혼다코리아를 상대로 다수의 딜러사들이 소송을 진행하고 있어 소송금융 투자 검토가 가능하다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>어도어가 청구하는 손해배상액이 430억원으로 매우 크고(피해 규모가 큼), 민희진 전 대표는 최근 하이브와의 소송에서 승소하여 풋옵션 대금을 받을 예정이며 다니엘은 인기 아이돌 그룹 멤버로 자력이 충분합니다(상대방에게 자력이 충분함). 전속계약 유효확인 소송 등 관련 법적 절차가 진행되어 증거 확보가 가능합니다. 다만, 민희진 전 대표의 책임은 하이브와의 풋옵션 소송에서 '중대한 계약 위반이 아니다'라는 판결이 있어 다툼의 여지가 있습니다.</t>
+          <t>혼다코리아는 대기업의 자회사로 배상 능력이 충분하며(적합 조건 2), 강북, 강남, 대구 등 여러 지역의 '일부 딜러사들'이 소송을 제기하여 집단적 피해 가능성이 높다(적합 조건 3). 소송이 현재 진행 중이므로 종결된 사건이 아니다. 구체적인 피해 금액은 기사에서 확인되지 않으나, 딜러사들의 사업적 손실이 예상되어 피해 규모가 클 가능성이 있다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>430억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 딜러사</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>어도어vs민희진·다니엘 431억 손배소⋯26일 첫 재판</t>
+          <t>혼다코리아, 전국 5개 지역 모터사이클 신규 딜러 모집</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1946533</t>
+          <t>https://www.starnewskorea.com/business-life/2026/03/11/2026031118122516210</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-08 12:56:30.819225+00:00</t>
+          <t>2026-03-11 13:12:56.542990+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>첫 변론준비기일 예정 (4월 26일)</t>
+          <t>손해배상 소송 첫 변론준비기일 진행 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원대 손해배상 청구 소송을 제기했다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연에 대한 중대한 책임이 있다고 주장한다. 이 소송의 첫 변론준비기일은 이달 26일 열릴 예정이다.</t>
+          <t>걸그룹 뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 대표를 상대로 430억원대 손해배상 청구 소송을 제기했습니다. 이 소송의 첫 변론준비기일이 10월 26일 진행될 예정입니다. 어도어는 다니엘 측과 민 전 대표가 분쟁 상황을 초래하고 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 피고 중 민희진 전 대표는 최근 하이브로부터 256억 원의 풋옵션 대금을 지급받는 판결을 받아 자력 확보 가능성이 있음(적합 조건 2). 그러나 상대방의 책임이 아직 명확히 입증된 상태는 아니며(적합 조건 1 불확실), 사건의 복잡성이 존재하여 투자 리스크가 있음.</t>
+          <t>어도어가 청구하는 손해배상액이 430억원으로 매우 크고(피해 규모가 큼), 민희진 전 대표는 최근 하이브와의 소송에서 승소하여 풋옵션 대금을 받을 예정이며 다니엘은 인기 아이돌 그룹 멤버로 자력이 충분합니다(상대방에게 자력이 충분함). 전속계약 유효확인 소송 등 관련 법적 절차가 진행되어 증거 확보가 가능합니다. 다만, 민희진 전 대표의 책임은 하이브와의 풋옵션 소송에서 '중대한 계약 위반이 아니다'라는 판결이 있어 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>430억원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“431억 배상하라” 어도어, 다니엘·민희진 상대 26일 첫 재판</t>
+          <t>어도어vs민희진·다니엘 431억 손배소⋯26일 첫 재판</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016647?ref=naver</t>
+          <t>http://www.inews24.com/view/1946533</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-08 12:55:25.801638+00:00</t>
+          <t>2026-03-08 12:56:30.819225+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>디즈니+</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>콘텐츠 편성 지연 및 관련 보도 부인으로 인한 갈등</t>
+          <t>첫 변론준비기일 예정 (4월 26일)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>배우 김수현 주연의 600억 원 대작 '넉오프'의 상반기 공개 보도에 대해 디즈니+가 사실이 아니라고 부인했다. 김수현 측 변호사는 사실일 가능성이 높다고 밝혀 양측의 입장이 엇갈리고 있다. 김수현의 사생활 논란으로 지난해 3월 제작이 중단되고 편성이 무기한 연기된 바 있다.</t>
+          <t>걸그룹 뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원대 손해배상 청구 소송을 제기했다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연에 대한 중대한 책임이 있다고 주장한다. 이 소송의 첫 변론준비기일은 이달 26일 열릴 예정이다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>대기업 피고(디즈니+), 600억 원 규모의 제작비가 투입된 대작으로 피해 규모가 큼. 계약서 등 증거 확보 가능성이 높음. 다만 기사 내용만으로는 디즈니+의 명확한 귀책사유가 드러나지 않아 책임 소재 파악이 추가로 필요하며, 집단적 피해는 아님.</t>
+          <t>피해 규모가 431억 원으로 매우 크고(적합 조건 4), 피고 중 민희진 전 대표는 최근 하이브로부터 256억 원의 풋옵션 대금을 지급받는 판결을 받아 자력 확보 가능성이 있음(적합 조건 2). 그러나 상대방의 책임이 아직 명확히 입증된 상태는 아니며(적합 조건 1 불확실), 사건의 복잡성이 존재하여 투자 리스크가 있음.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>600억 원 (제작비)</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>김수현, 상반기 '넉오프'로 복귀?…디즈니+  사실 아냐</t>
+          <t>“431억 배상하라” 어도어, 다니엘·민희진 상대 26일 첫 재판</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/03/2026030319074824572</t>
+          <t>https://www.sedaily.com/article/20016647?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-04 01:46:54.044907+00:00</t>
+          <t>2026-03-08 12:55:25.801638+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>디즈니+</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>어도어의 위약벌 및 손해배상 청구 소송 제기</t>
+          <t>콘텐츠 편성 지연 및 관련 보도 부인으로 인한 갈등</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 팬 소통 플랫폼 '포닝'에서 제외되었으며, 어도어는 다니엘 가족과 민희진 전 대표를 상대로 위약벌 및 손해배상 소송을 제기했다. 이는 뉴진스 사태와 관련된 어도어와 멤버 간의 분쟁이 심화되고 있음을 보여준다. 다니엘 측의 법적 대응 가능성이 있는 상황이다.</t>
+          <t>배우 김수현 주연의 600억 원 대작 '넉오프'의 상반기 공개 보도에 대해 디즈니+가 사실이 아니라고 부인했다. 김수현 측 변호사는 사실일 가능성이 높다고 밝혀 양측의 입장이 엇갈리고 있다. 김수현의 사생활 논란으로 지난해 3월 제작이 중단되고 편성이 무기한 연기된 바 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방인 어도어(ADOR)는 대형 엔터테인먼트사로 자력이 충분하며(적합 조건 2), 팬 플랫폼 공지 및 어도어의 소송 제기 등 객관적 증거 확보가 용이하다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고(적합 조건 4), 집단적 피해가 아닌 개별 멤버에 대한 사건이다(적합 조건 3). 다니엘 측이 소송금융을 활용할 경우, 어도어의 행위가 위법하다는 점을 입증하는 것이 핵심 쟁점이 될 것이다.</t>
+          <t>대기업 피고(디즈니+), 600억 원 규모의 제작비가 투입된 대작으로 피해 규모가 큼. 계약서 등 증거 확보 가능성이 높음. 다만 기사 내용만으로는 디즈니+의 명확한 귀책사유가 드러나지 않아 책임 소재 파악이 추가로 필요하며, 집단적 피해는 아님.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
+          <t>600억 원 (제작비)</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>뉴진스 팬 플랫폼서 다니엘 제외… 운영 종료</t>
+          <t>김수현, 상반기 '넉오프'로 복귀?…디즈니+  사실 아냐</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>star.ytn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://star.ytn.co.kr/_sn/0117_202603031729457083</t>
+          <t>https://www.mt.co.kr/society/2026/03/03/2026030319074824572</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-04 01:31:34.130394+00:00</t>
+          <t>2026-03-04 01:46:54.044907+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>어도어의 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 출신 다니엘과 가족, 민희진 전 대표를 상대로 약 431억 원 규모의 손해배상 청구 소송을 제기했으며, 이 중 다니엘에게 청구된 금액은 331억 원이다. 어도어는 다니엘에게 전속계약 해지를 통보한 상태로, 현재 소송이 진행 중이다.</t>
+          <t>뉴진스 멤버 다니엘이 팬 소통 플랫폼 '포닝'에서 제외되었으며, 어도어는 다니엘 가족과 민희진 전 대표를 상대로 위약벌 및 손해배상 소송을 제기했다. 이는 뉴진스 사태와 관련된 어도어와 멤버 간의 분쟁이 심화되고 있음을 보여준다. 다니엘 측의 법적 대응 가능성이 있는 상황이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방(어도어, 하이브)의 자력이 충분하며, 다니엘에게 청구된 피해 금액(331억 원)이 매우 큼. 부적합 조건: 기사 내용상 다니엘은 손해배상 소송의 피고이며, 소송금융의 일반적인 고객인 '원고(피해자)'에 해당하지 않음. 다니엘 측의 구체적인 피해나 반소 제기 여부가 불분명함.</t>
+          <t>상대방인 어도어(ADOR)는 대형 엔터테인먼트사로 자력이 충분하며(적합 조건 2), 팬 플랫폼 공지 및 어도어의 소송 제기 등 객관적 증거 확보가 용이하다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고(적합 조건 4), 집단적 피해가 아닌 개별 멤버에 대한 사건이다(적합 조건 3). 다니엘 측이 소송금융을 활용할 경우, 어도어의 행위가 위법하다는 점을 입증하는 것이 핵심 쟁점이 될 것이다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>331억 원 (다니엘에게 청구된 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>뉴진스 출신 다니엘, 431억 분쟁 속 3.1절 일본서 깜짝 근황… ‘태극기...</t>
+          <t>뉴진스 팬 플랫폼서 다니엘 제외… 운영 종료</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>star.ytn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603031713013?pt=nv</t>
+          <t>https://star.ytn.co.kr/_sn/0117_202603031729457083</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-04 01:30:50.290338+00:00</t>
+          <t>2026-03-04 01:31:34.130394+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>어도어가 다니엘과 민희진을 상대로 손해배상 청구 소송 제기</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 전속계약 해지를 통보하고, 민희진 전 어도어 대표와 함께 431억 원 규모의 손해배상 청구 소송을 제기했다. 이는 다니엘의 복귀 지연과 이탈에 대한 책임을 묻는 내용이다.</t>
+          <t>어도어가 뉴진스 출신 다니엘과 가족, 민희진 전 대표를 상대로 약 431억 원 규모의 손해배상 청구 소송을 제기했으며, 이 중 다니엘에게 청구된 금액은 331억 원이다. 어도어는 다니엘에게 전속계약 해지를 통보한 상태로, 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방인 어도어의 모회사 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 소송 금액이 431억 원으로 매우 큼(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 기사만으로는 책임 소재의 명확성이나 증거의 구체성을 파악하기 어려워 추가 정보가 필요하다.</t>
+          <t>적합 조건: 상대방(어도어, 하이브)의 자력이 충분하며, 다니엘에게 청구된 피해 금액(331억 원)이 매우 큼. 부적합 조건: 기사 내용상 다니엘은 손해배상 소송의 피고이며, 소송금융의 일반적인 고객인 '원고(피해자)'에 해당하지 않음. 다니엘 측의 구체적인 피해나 반소 제기 여부가 불분명함.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>331억 원 (다니엘에게 청구된 금액)</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[공식] 민희진 이어 다니엘도 ‘삭제’···하이브 ‘초강수’</t>
+          <t>뉴진스 출신 다니엘, 431억 분쟁 속 3.1절 일본서 깜짝 근황… ‘태극기...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603031528023?pt=nv</t>
+          <t>https://sports.khan.co.kr/article/202603031713013?pt=nv</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-04 01:26:21.210819+00:00</t>
+          <t>2026-03-04 01:30:50.290338+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>인캡아메리카 소수지분 보유자</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>미국 텍사스 북부 연방지방법원에 계약 이행 강제 소송 공동 제기</t>
+          <t>어도어가 다니엘과 민희진을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>대한광통신의 자회사 티에프오네트웍스가 미국 광통신 인프라 기업 인캡아메리카 인수를 추진 중, 소수지분 보유자의 의도적인 계약 불이행으로 거래 종결이 지연되고 있습니다. 이에 티에프오네트웍스와 기존 최대주주 ICG GmbH는 소수지분 보유자를 상대로 미국 연방지방법원에 계약 이행 강제 소송을 공동 제기했습니다. 이번 소송은 손해배상이 아닌 계약서상의 종결 의무 이행을 강제하여 인수를 완료하는 것이 목적입니다.</t>
+          <t>어도어가 다니엘에게 전속계약 해지를 통보하고, 민희진 전 어도어 대표와 함께 431억 원 규모의 손해배상 청구 소송을 제기했다. 이는 다니엘의 복귀 지연과 이탈에 대한 책임을 묻는 내용이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방인 소수지분 보유자의 계약상 의무 불이행이 명확하며(적합 조건 1), 주식매매계약서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 미국 시장 확대를 위한 전략적 인수 건으로, 거래 지연으로 인한 기회비용 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 상대방의 자력에 대한 구체적인 정보가 부족하고 집단적 피해 사례는 아닙니다.</t>
+          <t>상대방인 어도어의 모회사 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 소송 금액이 431억 원으로 매우 큼(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 기사만으로는 책임 소재의 명확성이나 증거의 구체성을 파악하기 어려워 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>대한광통신, 美 인캡아메리카 인수 완료를 위한 법적절차 착수</t>
+          <t>[공식] 민희진 이어 다니엘도 ‘삭제’···하이브 ‘초강수’</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695695</t>
+          <t>https://sports.khan.co.kr/article/202603031528023?pt=nv</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-04 01:12:21.281691+00:00</t>
+          <t>2026-03-04 01:26:21.210819+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>홍원식 전 회장, 이운경 전 고문</t>
+          <t>인캡아메리카 소수지분 보유자</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의30부에 578억원 규모 손해배상 청구 소송 제기</t>
+          <t>미국 텍사스 북부 연방지방법원에 계약 이행 강제 소송 공동 제기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>한앤코가 홍원식 전 남양유업 회장과 배우자 이운경 전 고문을 상대로 578억원 규모의 손해배상 청구 소송을 제기했습니다. 이번 소송은 주식매매계약(SPA) 관련 진술·보장 위반을 쟁점으로 하고 있으며, 현재 서울중앙지법에서 진행 중입니다.</t>
+          <t>대한광통신의 자회사 티에프오네트웍스가 미국 광통신 인프라 기업 인캡아메리카 인수를 추진 중, 소수지분 보유자의 의도적인 계약 불이행으로 거래 종결이 지연되고 있습니다. 이에 티에프오네트웍스와 기존 최대주주 ICG GmbH는 소수지분 보유자를 상대로 미국 연방지방법원에 계약 이행 강제 소송을 공동 제기했습니다. 이번 소송은 손해배상이 아닌 계약서상의 종결 의무 이행을 강제하여 인수를 완료하는 것이 목적입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>578억원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 주식매매계약(SPA) 관련 분쟁으로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력은 기사에서 명확히 확인되지 않습니다.</t>
+          <t>상대방인 소수지분 보유자의 계약상 의무 불이행이 명확하며(적합 조건 1), 주식매매계약서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 미국 시장 확대를 위한 전략적 인수 건으로, 거래 지연으로 인한 기회비용 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 상대방의 자력에 대한 구체적인 정보가 부족하고 집단적 피해 사례는 아닙니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>578억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (대한광통신 자회사 티에프오네트웍스)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[더벨]한앤코, 홍원식과 분쟁 3라운드…'진술·보장 위반' 소송 승부처는</t>
+          <t>대한광통신, 美 인캡아메리카 인수 완료를 위한 법적절차 착수</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261701019800109284</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695695</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-04 00:49:59.209839+00:00</t>
+          <t>2026-03-04 01:12:21.281691+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>태진아</t>
+          <t>홍원식 전 회장, 이운경 전 고문</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>손해배상 청구 등 법적절차 검토 중</t>
+          <t>서울중앙지법 민사합의30부에 578억원 규모 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>3.1절 자유음악회 주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구 등 법적 절차를 검토하겠다고 밝혔다. 주최 측은 태진아의 책임으로 인해 공연이 취소되었다고 주장하고 있으며, 이에 따른 손해배상을 요구할 예정이다.</t>
+          <t>한앤코가 홍원식 전 남양유업 회장과 배우자 이운경 전 고문을 상대로 578억원 규모의 손해배상 청구 소송을 제기했습니다. 이번 소송은 주식매매계약(SPA) 관련 진술·보장 위반을 쟁점으로 하고 있으며, 현재 서울중앙지법에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구를 검토 중으로, 상대방 책임이 비교적 명확합니다. 또한, 유명 연예인으로서 상대방에게 자력이 충분할 것으로 예상되며, '문자' 언급을 통해 증거 확보 가능성도 있습니다. 다만, 집단적 피해나 구체적인 피해 규모는 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>578억원 규모의 손해배상 청구로 피해 규모가 크고(적합 조건 4), 주식매매계약(SPA) 관련 분쟁으로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력은 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
+          <t>578억원</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[TOP이슈] '3.1절 자유음악회' 주최 측, 태진아에 손해배상 청구?… 문자...</t>
+          <t>[더벨]한앤코, 홍원식과 분쟁 3라운드…'진술·보장 위반' 소송 승부처는</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989969</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261701019800109284</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-04 00:37:18.596454+00:00</t>
+          <t>2026-03-04 00:49:59.209839+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>태진아</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>어도어가 다니엘을 상대로 위약벌 및 손해배상 청구 소송 제기</t>
+          <t>손해배상 청구 등 법적절차 검토 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>어도어가 다니엘을 상대로 계약 해지를 통보하고 약 430억 원 규모의 위약벌 및 손해배상 청구 소송을 제기했습니다. 다니엘은 법률대리인을 선임하여 대응 중이며, 멤버들과 함께 활동을 이어가기를 희망하고 있습니다.</t>
+          <t>3.1절 자유음악회 주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구 등 법적 절차를 검토하겠다고 밝혔다. 주최 측은 태진아의 책임으로 인해 공연이 취소되었다고 주장하고 있으며, 이에 따른 손해배상을 요구할 예정이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방인 어도어는 대기업(HYBE) 계열사로 자력이 충분하며, 청구된 손해배상액이 430억 원 규모로 매우 큽니다. (적합 조건 2, 4) 그러나 책임 소재가 명확하지 않고, 집단적 피해가 아닌 개별 계약 분쟁입니다. (적합 조건 1, 3 불충족)</t>
+          <t>주최 측이 가수 태진아를 공연 취소의 핵심 원인으로 지목하며 손해배상 청구를 검토 중으로, 상대방 책임이 비교적 명확합니다. 또한, 유명 연예인으로서 상대방에게 자력이 충분할 것으로 예상되며, '문자' 언급을 통해 증거 확보 가능성도 있습니다. 다만, 집단적 피해나 구체적인 피해 규모는 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'뉴진스 퇴출' 다니엘, 삼일절 日 도쿄서 포착… 태극기 흔들었다  [MD이...</t>
+          <t>[TOP이슈] '3.1절 자유음악회' 주최 측, 태진아에 손해배상 청구?… 문자...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030316090434620</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989969</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-04 00:36:18.682841+00:00</t>
+          <t>2026-03-04 00:37:18.596454+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>어도어(ADOR)가 다니엘, 가족, 민희진 전 대표를 상대로 위약벌 및 손해배상 청구 소송 제기</t>
+          <t>어도어가 다니엘을 상대로 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 3.1절 일본에서 태극기를 흔드는 모습이 포착되어 근황을 전했다. 현재 소속사 어도어는 다니엘과 그의 가족, 민희진 전 대표를 상대로 뉴진스 이탈 및 복귀 지연에 대한 책임을 물어 431억 원 규모의 위약벌 및 손해배상 청구 소송을 제기한 상태이다. 다니엘은 이전에 멤버들과 함께하기 위해 끝까지 싸웠다고 밝힌 바 있다.</t>
+          <t>어도어가 다니엘을 상대로 계약 해지를 통보하고 약 430억 원 규모의 위약벌 및 손해배상 청구 소송을 제기했습니다. 다니엘은 법률대리인을 선임하여 대응 중이며, 멤버들과 함께 활동을 이어가기를 희망하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>소송 상대방(어도어)은 기업으로 자력이 충분하며, 소송가액이 431억 원으로 매우 커서 '피해 규모가 큼' 조건에 해당합니다. 다만, 기사 내용상 다니엘이 원고(피해자)가 아닌 피고로 명시되어 있어, 원고 중심의 소송금융 적합도 판단 기준에 직접적으로 부합하지는 않습니다. 잠재적 반소 또는 방어 소송금융 가능성을 고려할 수 있습니다.</t>
+          <t>상대방인 어도어는 대기업(HYBE) 계열사로 자력이 충분하며, 청구된 손해배상액이 430억 원 규모로 매우 큽니다. (적합 조건 2, 4) 그러나 책임 소재가 명확하지 않고, 집단적 피해가 아닌 개별 계약 분쟁입니다. (적합 조건 1, 3 불충족)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>뉴진스 출신 다니엘, 3·1절 日 한복판…태극기 든 이유 [SD이슈]</t>
+          <t>'뉴진스 퇴출' 다니엘, 삼일절 日 도쿄서 포착… 태극기 흔들었다  [MD이...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260302/133450490/1</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030316090434620</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-03 00:38:00.688699+00:00</t>
+          <t>2026-03-04 00:36:18.682841+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>식품업체 A사</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>1심 판결 후 식품업체 A사 항소, 2심 진행 예정</t>
+          <t>어도어(ADOR)가 다니엘, 가족, 민희진 전 대표를 상대로 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>방송인 박수홍이 식품업체 A사를 상대로 미지급 광고 모델료 5억 원을 청구한 민사소송에서 1심 재판부가 1억 원 및 지연 이자를 지급하라고 판결했다. 이에 불복한 A사가 항소장을 제출하여 현재 2심이 진행될 예정이다. 양측은 조정 및 화해권고결정에도 합의에 이르지 못했다.</t>
+          <t>뉴진스 멤버 다니엘이 3.1절 일본에서 태극기를 흔드는 모습이 포착되어 근황을 전했다. 현재 소속사 어도어는 다니엘과 그의 가족, 민희진 전 대표를 상대로 뉴진스 이탈 및 복귀 지연에 대한 책임을 물어 431억 원 규모의 위약벌 및 손해배상 청구 소송을 제기한 상태이다. 다니엘은 이전에 멤버들과 함께하기 위해 끝까지 싸웠다고 밝힌 바 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 일부 인정되었고(적합 조건 1), 청구 금액이 5억 원으로 피해 규모가 크며(적합 조건 4), 1심 판결이 나온 것으로 보아 증거가 확보된 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족하여 'Medium'으로 평가합니다.</t>
+          <t>소송 상대방(어도어)은 기업으로 자력이 충분하며, 소송가액이 431억 원으로 매우 커서 '피해 규모가 큼' 조건에 해당합니다. 다만, 기사 내용상 다니엘이 원고(피해자)가 아닌 피고로 명시되어 있어, 원고 중심의 소송금융 적합도 판단 기준에 직접적으로 부합하지는 않습니다. 잠재적 반소 또는 방어 소송금융 가능성을 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>5억 원 (1심 판결 1억 원)</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>박수홍, '5억 모델료 소송' 2심 간다.. 식품업체 항소</t>
+          <t>뉴진스 출신 다니엘, 3·1절 日 한복판…태극기 든 이유 [SD이슈]</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/star/article/1006781/</t>
+          <t>https://sports.donga.com/ent/article/all/20260302/133450490/1</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:58:35.081159+00:00</t>
+          <t>2026-03-03 00:38:00.688699+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>식품업체 A사</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>1심 일부 승소 후 피고 항소, 2심 진행 중</t>
+          <t>1심 판결 후 식품업체 A사 항소, 2심 진행 예정</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 약 5억원 상당의 광고 모델료 미지급 소송에서 1심 법원이 A사에 7천여만원 지급을 판결했으나, A사가 불복하여 항소했습니다. 현재 2심이 진행 중이며, A사는 박수홍을 협박 혐의로 고소하는 등 양측의 갈등이 심화되고 있습니다.</t>
+          <t>방송인 박수홍이 식품업체 A사를 상대로 미지급 광고 모델료 5억 원을 청구한 민사소송에서 1심 재판부가 1억 원 및 지연 이자를 지급하라고 판결했다. 이에 불복한 A사가 항소장을 제출하여 현재 2심이 진행될 예정이다. 양측은 조정 및 화해권고결정에도 합의에 이르지 못했다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>1심에서 식품업체의 책임이 일부 인정되어 7천여만원 지급 판결이 있었고(적합 조건 1), 광고 행위 존재 등 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해자가 1인이며, 청구액 대비 1심 인용액이 낮아 집단적 피해나 큰 피해 규모에 해당하지 않습니다(적합 조건 3, 4 불충족). 상대방의 자력에 대한 구체적인 정보가 부족하여 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 1심 판결로 일부 인정되었고(적합 조건 1), 청구 금액이 5억 원으로 피해 규모가 크며(적합 조건 4), 1심 판결이 나온 것으로 보아 증거가 확보된 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족하여 'Medium'으로 평가합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>약 4억 9600만원 (1심 인용액 7000여만원)</t>
+          <t>5억 원 (1심 판결 1억 원)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명 (박수홍)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[단독]박수홍 5억 모델료 소송 2라운드로..식품업체 일부패소 불복 '항소...</t>
+          <t>박수홍, '5억 모델료 소송' 2심 간다.. 식품업체 항소</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/02/2026022612355384137</t>
+          <t>https://www.tvreport.co.kr/star/article/1006781/</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-02 00:37:10.549619+00:00</t>
+          <t>2026-03-02 12:58:35.081159+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>학교 스포츠센터 운영 업체</t>
+          <t>식품업체 A사</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>업체가 사용료 감면 요구 및 소송 제기 중, 서울시의회에서 문제 지적</t>
+          <t>1심 일부 승소 후 피고 항소, 2심 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>학교 스포츠센터 운영 업체가 경영난을 이유로 학교에 사용료 감면을 요구하고 소송을 제기하며 혼란을 야기하고 있다. 미납된 사용료와 수도요금은 총 6억 5천만원에 달하며, 서울시의회 남궁역 의원이 이 문제를 지적했다. 이는 다수의 학교에 영향을 미치는 계약 분쟁 사안이다.</t>
+          <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 약 5억원 상당의 광고 모델료 미지급 소송에서 1심 법원이 A사에 7천여만원 지급을 판결했으나, A사가 불복하여 항소했습니다. 현재 2심이 진행 중이며, A사는 박수홍을 협박 혐의로 고소하는 등 양측의 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 업체가 6억 5천만원의 사용료 및 수도요금을 미납하여 책임이 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4), 다수의 학교가 피해를 입고 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 서울시의회 의원이 문제를 지적하며 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방 업체가 경영난을 이유로 사용료 감면을 요구하고 있어 자력 확보에 대한 우려가 있어 적합도를 'Medium'으로 판단합니다.</t>
+          <t>1심에서 식품업체의 책임이 일부 인정되어 7천여만원 지급 판결이 있었고(적합 조건 1), 광고 행위 존재 등 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해자가 1인이며, 청구액 대비 1심 인용액이 낮아 집단적 피해나 큰 피해 규모에 해당하지 않습니다(적합 조건 3, 4 불충족). 상대방의 자력에 대한 구체적인 정보가 부족하여 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>6억 5천만원</t>
+          <t>약 4억 9600만원 (1심 인용액 7000여만원)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>다수 학교</t>
+          <t>1명 (박수홍)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>서울시의회 남궁역 의원,  학교 스포츠센터 부실 운영, 무리한 '최고가...</t>
+          <t>[단독]박수홍 5억 모델료 소송 2라운드로..식품업체 일부패소 불복 '항소...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>discoverynews.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.discoverynews.kr/news/articleView.html?idxno=1086026</t>
+          <t>https://www.starnewskorea.com/star/2026/03/02/2026022612355384137</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-26 13:28:30.661317+00:00</t>
+          <t>2026-03-02 00:37:10.549619+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>계약분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
+          <t>학교 스포츠센터 운영 업체</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>업체가 사용료 감면 요구 및 소송 제기 중, 서울시의회에서 문제 지적</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>학교 스포츠센터 운영 업체가 경영난을 이유로 학교에 사용료 감면을 요구하고 소송을 제기하며 혼란을 야기하고 있다. 미납된 사용료와 수도요금은 총 6억 5천만원에 달하며, 서울시의회 남궁역 의원이 이 문제를 지적했다. 이는 다수의 학교에 영향을 미치는 계약 분쟁 사안이다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>상대방 업체가 6억 5천만원의 사용료 및 수도요금을 미납하여 책임이 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4), 다수의 학교가 피해를 입고 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 서울시의회 의원이 문제를 지적하며 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방 업체가 경영난을 이유로 사용료 감면을 요구하고 있어 자력 확보에 대한 우려가 있어 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>6억 5천만원</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>다수 학교</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>서울시의회 남궁역 의원,  학교 스포츠센터 부실 운영, 무리한 '최고가...</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>discoverynews.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.discoverynews.kr/news/articleView.html?idxno=1086026</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:28:30.661317+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>계약분쟁</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>풋옵션 분쟁 항소심 진행 중</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브와의 풋옵션 분쟁 1심 소송 결과 및 향후 계획에 대해 기자회견을 개최합니다. 현재 이 분쟁은 하이브의 항소로 2심 법적 다툼이 이어지고 있으며, 민희진 측은 이번 기자회견에서 관련 입장을 밝힐 예정입니다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 풋옵션 분쟁은 계약 관련 소송으로 증거 확보가 가능하고(적합 조건 5) 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 다만 집단적 피해가 아니며(적합 조건 3 불충족), 책임 소재가 기사만으로는 명확히 드러나지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
+      <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I32" t="inlineStr">
+      <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>민희진 또 기자회견, '개저씨 시즌2' 나오나…의상도 궁금[SC이슈]</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-02-24/202602240100156790010985</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-02-24 13:21:14.886580+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N32"/>
+  <autoFilter ref="A1:N33"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>