--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,464 +535,536 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 대표</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>첫 변론준비기일 시작</t>
+          <t>머스크가 OpenAI를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스의 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 430억 원대 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며, 이 사건의 첫 변론준비기일이 오늘 시작됩니다. 앞서 어도어는 뉴진스 멤버들을 상대로 한 전속계약 유효 확인 소송 1심에서 승소한 바 있습니다.</t>
+          <t>일론 머스크가 OpenAI를 상대로 샘 올트먼의 도덕성 및 계약 위반을 주장하며 소송을 제기했습니다. 올트먼은 구글과 같은 빅테크와의 경쟁에서 살아남기 위한 생존 전략이었다고 반론하고 있습니다. 이 사건은 '세기의 AI 전쟁'으로 불리며 AI 개발의 방향과 윤리에 대한 고위험 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건: 피해 규모가 큼(430억 원), 증거 확보 가능성 높음(전속계약 유효 확인 1심 승소 판결), 상대방 자력 충분(민희진 전 대표의 풋옵션 소송 승소 및 아이돌 다니엘). 어도어의 전속계약 유효 확인 소송 1심 승소 판결은 이번 손해배상 소송에서 어도어의 주장을 뒷받침하는 강력한 근거가 될 수 있습니다.</t>
+          <t>머스크가 OpenAI를 상대로 올트먼의 도덕성 및 계약 위반을 주장하며 소송을 제기하여 상대방 책임 주장이 구체적입니다. (적합 조건 1) 피고인 OpenAI는 주요 AI 기업으로 충분한 자력을 가집니다. (적합 조건 2) 계약 위반 주장이므로 관련 계약서 및 내부 문서 등 객관적 증거 확보 가능성이 높습니다. (적합 조건 5) 이미 소송이 제기되어 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>어도어  430억 배상하라 …다니엘·민희진과 소송 오늘 시작</t>
+          <t>[김대호 인물 열전] 머스크-올트먼...세기의 AI 전쟁 4가지 포인트</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260326073329NAF</t>
+          <t>https://www.g-enews.com/view.php?ud=202605041616506955906806b77b_1</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-26 00:42:04.332794+00:00</t>
+          <t>2026-06-16 15:47:10.562828+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>다니엘, 민희진 전 대표</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>소송 제기 예고</t>
+          <t>첫 변론준비기일 시작</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>MS와 오픈AI 간 파트너십 계약 위반을 둘러싼 법적 분쟁이 예상된다. MS는 오픈AI가 AWS와 '에이전트 협력'을 추진하는 것이 기존 계약을 위반하는 것이라며 소송 제기를 예고했다. 오픈AI는 이에 대해 공식 입장을 밝히지 않은 상태다.</t>
+          <t>걸그룹 뉴진스의 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 430억 원대 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며, 이 사건의 첫 변론준비기일이 오늘 시작됩니다. 앞서 어도어는 뉴진스 멤버들을 상대로 한 전속계약 유효 확인 소송 1심에서 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 자력 충분 (MS, 오픈AI 모두 대기업), 상대방 책임이 비교적 명확함 (MS가 계약 위반을 주장하며 소송 제기를 예고), 증거 확보 가능성 (MS가 계약 내용을 정확히 파악하고 있다고 언급), 잠재적 피해 규모가 큼 (대규모 파트너십 관련 분쟁).</t>
+          <t>적합 조건: 피해 규모가 큼(430억 원), 증거 확보 가능성 높음(전속계약 유효 확인 1심 승소 판결), 상대방 자력 충분(민희진 전 대표의 풋옵션 소송 승소 및 아이돌 다니엘). 어도어의 전속계약 유효 확인 소송 1심 승소 판결은 이번 손해배상 소송에서 어도어의 주장을 뒷받침하는 강력한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (어도어)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>MS-오픈AI 파트너십 균열... AWS와 ‘에이전트 협력’ 두고 법적 분쟁 조...</t>
+          <t>어도어  430억 배상하라 …다니엘·민희진과 소송 오늘 시작</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031917145638170</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260326073329NAF</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-19 12:46:24.213388+00:00</t>
+          <t>2026-03-26 00:42:04.332794+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>오픈AI, 아마존</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법적 대응 검토 및 협의 진행 중</t>
+          <t>소송 제기 예고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>마이크로소프트가 오픈AI와 아마존 간 500억 달러 규모 클라우드 계약이 기존 오픈AI와의 파트너십 조건을 침해할 수 있다고 보고 법적 대응을 검토 중이다. 마이크로소프트는 오픈AI 모델의 애저 클라우드 독점 제공 조항 위반 가능성을 제기하며, 소송에 앞서 협의를 통한 해결 방안도 논의하고 있다.</t>
+          <t>MS와 오픈AI 간 파트너십 계약 위반을 둘러싼 법적 분쟁이 예상된다. MS는 오픈AI가 AWS와 '에이전트 협력'을 추진하는 것이 기존 계약을 위반하는 것이라며 소송 제기를 예고했다. 오픈AI는 이에 대해 공식 입장을 밝히지 않은 상태다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (오픈AI의 마이크로소프트와의 기존 계약 위반 가능성 제기), 상대방에게 자력이 충분함 (오픈AI와 아마존은 대기업), 피해 규모가 큼 (500억 달러 규모의 계약과 관련된 분쟁으로 잠재적 손해액이 매우 클 것으로 예상), 증거가 있거나 확보 가능함 (기존 계약서 존재). 대규모 기업 간 계약 분쟁으로 소송금융 투자 가치가 높습니다.</t>
+          <t>상대방 자력 충분 (MS, 오픈AI 모두 대기업), 상대방 책임이 비교적 명확함 (MS가 계약 위반을 주장하며 소송 제기를 예고), 증거 확보 가능성 (MS가 계약 내용을 정확히 파악하고 있다고 언급), 잠재적 피해 규모가 큼 (대규모 파트너십 관련 분쟁).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>MS, 아마존·오픈AI 500억달러 계약에 제동…법적 대응 검토</t>
+          <t>MS-오픈AI 파트너십 균열... AWS와 ‘에이전트 협력’ 두고 법적 분쟁 조...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260318161942623</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031917145638170</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 12:42:33.923689+00:00</t>
+          <t>2026-03-19 12:46:24.213388+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>공공기관 45곳</t>
+          <t>오픈AI, 아마존</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>위약금 소송 진행 중 또는 예정</t>
+          <t>법적 대응 검토 및 협의 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>45개 공공기관이 상반기부터 수도권 통근버스 운행을 중단함에 따라 위약금 소송이 발생할 것으로 보입니다. 이는 계약 위반에 따른 손해배상 청구 소송으로 예상되며, 다수의 공공기관이 피고가 될 가능성이 있어 소송금융 투자에 적합합니다.</t>
+          <t>마이크로소프트가 오픈AI와 아마존 간 500억 달러 규모 클라우드 계약이 기존 오픈AI와의 파트너십 조건을 침해할 수 있다고 보고 법적 대응을 검토 중이다. 마이크로소프트는 오픈AI 모델의 애저 클라우드 독점 제공 조항 위반 가능성을 제기하며, 소송에 앞서 협의를 통한 해결 방안도 논의하고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>45개 공공기관이 연루되어 상대방의 자력이 충분하며(적합 조건 2), 계약 관련 소송이므로 증거 확보가 용이합니다(적합 조건 5). 다수의 기관이 관련되어 집단적 소송 가능성이 있고(적합 조건 3), 위약금 규모가 상당할 수 있습니다(적합 조건 4). 이미 소송이 언급되어 진행 단계가 명확합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (오픈AI의 마이크로소프트와의 기존 계약 위반 가능성 제기), 상대방에게 자력이 충분함 (오픈AI와 아마존은 대기업), 피해 규모가 큼 (500억 달러 규모의 계약과 관련된 분쟁으로 잠재적 손해액이 매우 클 것으로 예상), 증거가 있거나 확보 가능함 (기존 계약서 존재). 대규모 기업 간 계약 분쟁으로 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>공공기관 45곳 수도권 통근버스, 상반기부터 운행 중단 … 위약금 소송...</t>
+          <t>MS, 아마존·오픈AI 500억달러 계약에 제동…법적 대응 검토</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/05/2026030500432.html</t>
+          <t>https://www.ajunews.com/view/20260318161942623</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-06 01:52:15.337628+00:00</t>
+          <t>2026-03-18 12:42:33.923689+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>공공기관 45곳</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>대통령 지시로 인한 통근버스 계약 해지 및 손해배상액 발생 우려</t>
+          <t>위약금 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대통령 지시로 공공기관 45곳의 수도권 통근버스 운행이 3~6월부터 중단될 예정입니다. 이로 인해 민간 업체와의 통근버스 운영 계약 해지에 따른 약 12억 원 이상의 손해배상액 발생이 예상됩니다. 공공기관들은 국토부에 관련 자료를 제출했습니다.</t>
+          <t>45개 공공기관이 상반기부터 수도권 통근버스 운행을 중단함에 따라 위약금 소송이 발생할 것으로 보입니다. 이는 계약 위반에 따른 손해배상 청구 소송으로 예상되며, 다수의 공공기관이 피고가 될 가능성이 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>대통령 지시로 인한 공공기관들의 통근버스 계약 해지로 다수의 민간 업체들이 피해를 입을 것으로 예상됩니다. 상대방인 공공기관 45곳은 자력이 충분하며, 12억 원 이상의 구체적인 피해 금액이 예상되고, 국토부에 제출된 자료가 증거로 활용될 수 있어 소송금융 적합도가 높습니다.</t>
+          <t>45개 공공기관이 연루되어 상대방의 자력이 충분하며(적합 조건 2), 계약 관련 소송이므로 증거 확보가 용이합니다(적합 조건 5). 다수의 기관이 관련되어 집단적 소송 가능성이 있고(적합 조건 3), 위약금 규모가 상당할 수 있습니다(적합 조건 4). 이미 소송이 언급되어 진행 단계가 명확합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>약 12억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>민간 업체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[단독] 공공기관 45곳 수도권 통근버스, 李대통령 지시로 3~6월부터 운행...</t>
+          <t>공공기관 45곳 수도권 통근버스, 상반기부터 운행 중단 … 위약금 소송...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/politics/politics_general/2026/03/05/IVOTWKRSSFBAJKZAJYPUWJBLCU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/05/2026030500432.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-06 01:35:06.642838+00:00</t>
+          <t>2026-03-06 01:52:15.337628+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>공공기관 45곳</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>대통령 지시로 인한 통근버스 계약 해지 및 손해배상액 발생 우려</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>대통령 지시로 공공기관 45곳의 수도권 통근버스 운행이 3~6월부터 중단될 예정입니다. 이로 인해 민간 업체와의 통근버스 운영 계약 해지에 따른 약 12억 원 이상의 손해배상액 발생이 예상됩니다. 공공기관들은 국토부에 관련 자료를 제출했습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>대통령 지시로 인한 공공기관들의 통근버스 계약 해지로 다수의 민간 업체들이 피해를 입을 것으로 예상됩니다. 상대방인 공공기관 45곳은 자력이 충분하며, 12억 원 이상의 구체적인 피해 금액이 예상되고, 국토부에 제출된 자료가 증거로 활용될 수 있어 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>약 12억원 이상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>민간 업체 다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>[단독] 공공기관 45곳 수도권 통근버스, 李대통령 지시로 3~6월부터 운행...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/politics/politics_general/2026/03/05/IVOTWKRSSFBAJKZAJYPUWJBLCU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:35:06.642838+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>계약</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>1심 원고 승소, 하이브 항소 및 강제집행정지 신청</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>민희진 어도어 대표가 하이브를 상대로 제기한 255억 원 규모의 주식매매대금(풋옵션) 청구 소송 1심에서 승소했다. 하이브는 이에 불복하여 항소했으며 강제집행정지 신청을 한 상태이다. 민 대표는 1심 결과와 향후 계획에 대해 기자회견을 통해 직접 밝힐 예정이다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>1심에서 원고 승소 판결을 받아 상대방 책임이 비교적 명확하며(적합 조건 1), 대기업 하이브를 상대로 255억 원이라는 큰 금액의 소송이 진행 중입니다(적합 조건 2, 4). 계약에 기반한 소송으로 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 현재 항소심 진행 중으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명 (민희진 대표)</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>‘255억 풋옵션 승소’ 민희진, 오늘(25일) 긴급 기자회견…직접 등판</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>isplus.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://isplus.com/article/view/isp202602250002</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-25 00:49:44.373497+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>