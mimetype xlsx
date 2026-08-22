--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$42</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,2732 +549,2940 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 어도어 대표, 다니엘의 가족 1인</t>
+          <t>KCC</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중</t>
+          <t>라건아가 KCC를 상대로 부당이득 반환 청구 소송 제기. KBL은 가스공사에 제재금 부과.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표 등을 상대로 431억 원대 손해배상 소송을 제기하여 첫 변론기일이 진행되었습니다. 어도어 측은 다니엘 등이 전속계약 해지 통보 및 뉴진스 이탈, 복귀 지연에 책임이 있다고 주장하며, 피고 측은 사건 지연 의도가 없음을 밝혔습니다. 이 사건은 기존 주주 간 계약 해지 확인 소송과는 시점이 다른 새로운 주장과 입증이 필요한 사안으로 진행될 예정입니다.</t>
+          <t>프로농구 선수 라건아가 직접 세금을 완납한 뒤 KCC를 상대로 부당이득 반환 청구 소송을 제기했다. KBL은 이와 별개로 가스공사에 이사회 결의 불이행을 이유로 제재금을 부과하며 라건아의 등록 보류를 유지했다. 이 사건은 라건아 개인의 세금 분쟁으로, KCC의 책임과 자력은 충분하나 집단적 피해는 아니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해 규모가 큼(431억 원)은 소송금융 적합 조건에 해당하여 투자 매력도가 높습니다. 그러나 피고가 개인이므로 상대방의 자력 충분 여부에 대한 추가 확인이 필요하며, 복잡한 계약 분쟁의 특성상 상대방 책임의 명확성 및 손해액 입증의 난이도가 높을 수 있어 투자 리스크가 존재합니다.</t>
+          <t>상대방(KCC)의 책임이 비교적 명확하고(적합 조건 1), 대기업 계열사로 자력이 충분하며(적합 조건 2), 소송이 진행 중이므로 증거 확보가 가능함(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 명확히 크다고 단정하기는 어려워 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>어도어 측  사건 지연 의도 없다 …다니엘·민희진 상대 431억 소송 첫 변...</t>
+          <t>KBL, ‘세금 분쟁’ 라건아 등록 보류 유지</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112801347</t>
+          <t>https://www.chosun.com/sports/basketball/2026/08/12/KMWBKBU4NZCTLGXMJ5PKHN5ZNI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 12:22:11.031663+00:00</t>
+          <t>2026-08-21 11:25:10.414250+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>위약벌 청구 소송 제기</t>
+          <t>광고주들의 손해배상 소송 진행 중, AI 증거 조작 관련 쟁점 예상</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>송영숙 한미약품그룹 회장, 임주현 부회장, 사모펀드 라데팡스 파트너스 등이 신동국 한양정밀 회장을 상대로 600억 원 규모의 위약벌 청구 소송을 제기했습니다. 이는 주주 간 계약 위반을 주장하는 소송으로, 한미약품그룹의 경영권 분쟁과 관련된 것으로 보입니다.</t>
+          <t>배우 김씨가 광고주들로부터 광고 계약 해지 및 손해배상 청구 소송을 당했으며, 소송액은 174억원에 달합니다. 이 사건은 AI를 이용한 증거 조작 가능성과 관련하여 언급되었으며, 김씨의 사회적 및 경제적 활동 전반에 큰 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>600억 원 규모의 위약벌 청구 소송으로 피해 규모가 크고(적합 조건 4), 상대방(신동국 한양정밀 회장)이 자력이 충분할 것으로 예상되며(적합 조건 2), 주주 간 계약 위반 주장이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>김씨가 174억원 규모의 손해배상 소송을 당한 사건으로, 소송 가액이 매우 높아 소송금융 투자 시 잠재적 회수 가치가 높습니다. (적합 조건 4) 또한, 'AI 이용 증거 조작'이라는 쟁점이 있어, 만약 김씨가 조작된 증거의 피해자라면 원고로서 역공을 펼칠 가능성이 있습니다. (적합 조건 5) 다만, 현재 김씨가 피고의 위치에 있고, AI 증거의 진위 판별이 복잡하여 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>174억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>황상연 체제 닻 올린 한미약품…전문성·내홍 우려 여전</t>
+          <t>[사설] AI 이용 증거 조작, 조만간 진위 판별도 어려워질 것</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026040516433336734</t>
+          <t>https://www.chosun.com/opinion/editorial/2026/05/23/LAUFVKTQ4ZH5HBT4XXBHQVVCQQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:46:05.520196+00:00</t>
+          <t>2026-06-29 08:25:37.549044+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중</t>
+          <t>광고주들의 손해배상 소송 진행 중, 경찰 조사로 누명 인정됨</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 어도어에 전속계약 해지를 통보했으나, 어도어가 제기한 전속계약 유효 확인 소송에서 패소했습니다. 이에 어도어는 다니엘의 전속계약을 해지하고 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중입니다. 뉴진스의 활동은 기약 없이 중단되고 있습니다.</t>
+          <t>배우 김수현이 미성년 시절 교제 의혹으로 광고주들로부터 계약 해지 및 손해배상 소송을 당했으나, 경찰 조사 결과 해당 의혹이 누명으로 인정되었다. 이로 인해 김수현은 광고주들을 상대로 부당한 계약 해지 또는 명예훼손에 대한 손해배상 청구를 고려할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>어도어가 제기한 전속계약 유효 확인 소송에서 멤버들이 패소하여 계약 위반 책임이 명확하며 (적합 조건 1), 430억 원대 위약벌 및 손해배상 청구로 피해 규모가 매우 큽니다 (적합 조건 4). 또한, 이전 소송 판결이 중요한 증거가 될 수 있고 (적합 조건 5), 뉴진스 멤버들의 높은 인지도와 활동 수익을 고려할 때 배상 능력이 충분할 것으로 예상됩니다 (적합 조건 2).</t>
+          <t>경찰이 김수현의 누명을 인정하여 광고주들의 계약 해지 및 손해배상 청구의 부당성이 명확해졌습니다 (적합 조건 1, 5, 6). 여러 광고주들이 상대방이므로 배상 능력이 충분할 것으로 예상되며 (적합 조건 2), 유명 연예인의 광고 계약 해지는 상당한 규모의 손해를 발생시킬 수 있습니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>430억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1 (어도어)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>기약 없는 활동 중단 속… 뉴진스 '디토' 스포티파이 9억 스트리밍</t>
+          <t>김수현, 경찰이 인정한 누명…'넉오프'로 복귀 가능성 열리나[이슈S]</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496061?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403101151</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=818352</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:32.664925+00:00</t>
+          <t>2026-06-14 20:18:15.850619+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>다니엘, 민희진 전 어도어 대표, 다니엘의 가족 1인</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표 등을 상대로 431억 원대 손해배상 소송을 제기하여 첫 변론기일이 진행되었습니다. 어도어 측은 다니엘 등이 전속계약 해지 통보 및 뉴진스 이탈, 복귀 지연에 책임이 있다고 주장하며, 피고 측은 사건 지연 의도가 없음을 밝혔습니다. 이 사건은 기존 주주 간 계약 해지 확인 소송과는 시점이 다른 새로운 주장과 입증이 필요한 사안으로 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>피해 규모가 큼(431억 원)은 소송금융 적합 조건에 해당하여 투자 매력도가 높습니다. 그러나 피고가 개인이므로 상대방의 자력 충분 여부에 대한 추가 확인이 필요하며, 복잡한 계약 분쟁의 특성상 상대방 책임의 명확성 및 손해액 입증의 난이도가 높을 수 있어 투자 리스크가 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>어도어 측  사건 지연 의도 없다 …다니엘·민희진 상대 431억 소송 첫 변...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112801347</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-05-30 12:22:11.031663+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>신동국 한양정밀 회장</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>위약벌 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>송영숙 한미약품그룹 회장, 임주현 부회장, 사모펀드 라데팡스 파트너스 등이 신동국 한양정밀 회장을 상대로 600억 원 규모의 위약벌 청구 소송을 제기했습니다. 이는 주주 간 계약 위반을 주장하는 소송으로, 한미약품그룹의 경영권 분쟁과 관련된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>600억 원 규모의 위약벌 청구 소송으로 피해 규모가 크고(적합 조건 4), 상대방(신동국 한양정밀 회장)이 자력이 충분할 것으로 예상되며(적합 조건 2), 주주 간 계약 위반 주장이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>600억 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>황상연 체제 닻 올린 한미약품…전문성·내홍 우려 여전</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026040516433336734</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:46:05.520196+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>다니엘 (뉴진스 멤버)</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘에게 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>뉴진스 멤버 다니엘이 어도어에 전속계약 해지를 통보했으나, 어도어가 제기한 전속계약 유효 확인 소송에서 패소했습니다. 이에 어도어는 다니엘의 전속계약을 해지하고 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중입니다. 뉴진스의 활동은 기약 없이 중단되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>어도어가 제기한 전속계약 유효 확인 소송에서 멤버들이 패소하여 계약 위반 책임이 명확하며 (적합 조건 1), 430억 원대 위약벌 및 손해배상 청구로 피해 규모가 매우 큽니다 (적합 조건 4). 또한, 이전 소송 판결이 중요한 증거가 될 수 있고 (적합 조건 5), 뉴진스 멤버들의 높은 인지도와 활동 수익을 고려할 때 배상 능력이 충분할 것으로 예상됩니다 (적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>430억 원대</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1 (어도어)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>기약 없는 활동 중단 속… 뉴진스 '디토' 스포티파이 9억 스트리밍</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6496061?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403101151</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:47:32.664925+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>블랙메이드</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>전속계약 해지 통보 완료, 소속사 회신 대기 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>가수 용준형이 소속사 블랙메이드의 계약상 주요 의무 불이행을 이유로 전속계약 해지를 통보하며 독립을 선언했다. 용준형은 지난해에도 일방적인 계약 해지 및 부당한 손해배상 청구를 주장한 바 있다. 소속사는 아직 공식적인 회신이 없는 상태이며, 용준형은 향후 독립적인 활동을 이어갈 예정이다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>소속사의 계약상 주요 의무 불이행으로 인한 전속계약 해지 통보로 상대방 책임이 비교적 명확하며(적합 조건 1), 연예인 전속계약 분쟁 특성상 활동 중단 및 기회비용 손실 등 피해 규모가 상당할 수 있고(적합 조건 4), 시정 요청 및 법률 근거 해지 통보로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 소속사의 자력에 대한 정보가 부족하고 집단적 피해가 아니라는 점은 한계입니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>용준형, 소속사 떠나 독립한다…“신뢰관계 유지 어려워”</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>sportsworldi.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.sportsworldi.com/newsView/20260330517016</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-30 12:58:59.280266+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="4" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D6" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>민사 소송 패소, 형사 고소 혐의없음</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>가수 진민호가 전 소속사를 상대로 제기한 3억 원 규모의 미지급 정산금 청구 소송에서 패소했습니다. 법원은 진민호의 청구를 모두 기각하고 소송 비용 전액을 부담하도록 판결했습니다. 또한, 전 소속사에 대한 형사 고소 역시 '혐의없음'으로 결론 났습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>가수 진민호가 전 소속사를 상대로 제기한 3억 원 규모의 약정금 청구 소송에서 패소했으며, 형사 고소 또한 '혐의없음'으로 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 상대방의 책임이 법적으로 인정되지 않았으므로 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>3억 원</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>진민호, 3억 정산 요구했지만 패소…형사 고소도 ‘혐의없음’</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/12001909</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-30 00:46:50.841265+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="4" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>반만엔터테인먼트</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>1심 패소 판결</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 미지급 정산금 3억 7천여만원을 요구하며 소송을 제기했으나, 서울중앙지방법원은 원고의 청구를 모두 기각했습니다. 법원은 앨범 저작인접권 양도대금이 정산 대상이 아니며, 정산금 미지급 주장을 인정할 증거가 부족하다고 판단했습니다. 앞서 제기된 형사 고소 건도 '혐의없음' 처분되었습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>가수 진민호가 전 소속사를 상대로 제기한 3.7억 원 규모의 정산금 청구 소송에서 1심 패소 판결을 받았습니다. 법원은 원고의 주장에 대한 증거가 부족하다고 판단했으며, 앞서 제기된 형사 고소 건도 '혐의없음' 처분이 내려져 '상대방 책임이 명확하지 않고 증거 확보가 어렵다'는 부적합 조건에 해당합니다. 이미 1심 판결이 선고되어 원고에게 불리하게 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>3억 7천여만원</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>진민호, 前소속사에 3억대 패소  가수의 근거 없는 소송 제기  [공식입장...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>enews.imbc.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://enews.imbc.com/News/RetrieveNewsInfo/499756</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-30 00:45:45.626676+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="4" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D8" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>대법원 상고심 계류 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>의뢰인이 대법원에서 무죄를 확정받았음에도 변호사에게 성공보수를 지급하지 않아 소송이 발생했습니다. 1심은 변호사 패소, 2심은 변호사 승소로 판결했으며, 현재 대법원에서 최종 판단을 기다리고 있습니다. 이 사건은 형사 성공보수의 유효성에 대한 법리적 쟁점을 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>이 사건은 변호사가 의뢰인에게 형사 성공보수를 청구하는 소송으로, 소송금융의 일반적인 투자 대상인 피해자의 손해배상 청구와는 성격이 다릅니다. (적합 조건 1, 3, 4, 5, 6에 해당하지 않음) 또한, 형사 성공보수의 유효성 자체가 법리적 쟁점으로 대법원에서 다투고 있어 승소 가능성이 불확실하며, 의뢰인의 자력에 대한 정보도 없어 투자 매력이 낮습니다. (적합 조건 2에 해당하지 않음)</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명 (변호사)</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>[법조 인사이드] ‘형사 성공보수’ 복원 논쟁… 변호사 숙원 된 이유</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/topics/law_firm/2026/03/28/6LPQS337CVHYXLEAYE2AMGEGHI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-28 00:40:00.701827+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>조현문</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>약정금 소송 진행 중, 16억 원 규모 주식 가압류 인용</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>법무법인 바른이 조현문 전 효성 부사장을 상대로 43억 원 규모의 약정금 소송을 제기했다. 바른은 조 전 부사장의 법률 자문을 맡았다가 보수 이견으로 계약을 해지한 후 소송을 제기했으며, 16억 원 규모의 주식 가압류도 신청하여 인용된 상태이다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>효성 차남인 조현문은 자력이 충분하며(적합 조건 2), 43억 원 규모의 약정금 소송은 피해 규모가 크다(적합 조건 4). 피고가 명확하고(적합 조건 1), 법률 자문 계약 관련 증거 확보가 용이할 것으로 예상되어(적합 조건 5) 소송금융 투자에 적합하다. 이미 소송이 진행 중이며 16억 원 규모의 주식 가압류가 인용된 점도 긍정적이다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>43억 원</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>효성 차남 조현문  바른이 상대편 편 들었다  징계 요청했지만…서울변...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1626597/?sc=Naver</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-27 13:16:43.584920+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>손해배상 소송 시작</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>어도어와 다니엘 간 430억 원 규모의 손해배상 소송이 시작되었다. 어도어는 작년 12월 다니엘에게 계약 해지를 통보했으며, 양측은 심리 일정을 두고 공방을 벌이고 있다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>적합 조건: 상대방에게 자력이 충분함 (어도어는 대기업 하이브의 자회사), 피해 규모가 큼 (430억 원). 다만 집단적 피해가 아니며, 책임의 명확성이나 증거의 구체적 내용은 기사에서 파악하기 어려워 추가 정보가 필요합니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>[아침에 이슈] 어도어-다니엘, 430억 손해배상 소송 시작</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790027.html</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-27 00:51:25.223897+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>다니엘 및 다니엘 가족</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>서울중앙지법 민사합의31부에서 첫 변론준비기일 진행</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 전 멤버 다니엘 등을 상대로 430억원대 손해배상 소송을 제기했다. 양측은 첫 변론준비기일에서 재판 진행 속도를 두고 대립했으며, 재판부는 탬퍼링 쟁점 관련 해외 사례 제출을 요청하고 조정 가능성을 열어두었다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>상대방(다니엘)은 유명인으로 자력이 충분하며, 청구 금액이 430억원으로 매우 큼. 이미 소송이 진행 중이며, 탬퍼링 쟁점에 대한 증거 확보 가능성이 있음. (적합 조건 2, 4, 5, 6)</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>430억원</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>1명 (어도어)</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>어도어 vs 다니엘 ‘430억’ 손배 공방…“소송 장기화, 빛나는 시기 피...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20024739?ref=naver</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-27 00:34:07.349936+00:00</t>
-        </is>
-[...214 lines deleted...]
-          <t>2026-03-22 00:36:43.672845+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론준비기일 진행 중, 다니엘 측 신속 재판 요청</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>그룹 뉴진스 전 멤버 다니엘이 소속사 어도어를 상대로 낸 431억 원대 손해배상 청구 소송의 첫 변론준비기일이 열렸습니다. 다니엘 측은 소송 장기화로 인한 피해를 우려하며 신속한 심리를 요청했으나, 어도어 측은 이를 반박하며 일상적인 재판 진행을 주장했습니다. 재판부는 주요 쟁점인 '탬퍼링' 관련 해외 사례 정리를 요구했습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>상대방(어도어, 하이브 산하)의 자력이 충분하며(적합 조건 2), 소송 가액이 431억 원대로 피해 규모가 매우 큽니다(적합 조건 4). 또한 탬퍼링 관련 해외 사례 정리 요구 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 상대방의 책임이 명확히 입증된 상태는 아니며, 집단적 피해가 아닌 개별 소송입니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명 (다니엘)</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>다니엘 측  빛나는 시기에 피해 …431억 소송 '신속 재판' 호소 [MP이슈]</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>mediapen.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.mediapen.com/news/view/1089451</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:31:35.866190+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>B 씨</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>대법원 상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>변호사의 형사사건 성공보수 약정의 유효성을 다투는 하급심 판결이 나왔습니다. 서울중앙지법은 의뢰인 B 씨가 A 법무법인에 성공보수 3300만 원을 지급해야 한다고 판결하며, 기존 대법원 판례와 달리 형사사건 성공보수 약정이 곧바로 사법 정의를 훼손한다고 단정할 수 없다고 판단했습니다. B 씨가 대법원에 상고하여, 대법원 판례가 11년 만에 변경될 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>이 사건은 소송금융 투자에 적합한 대규모 집단 피해나 명확한 대기업/기관 상대방이 아닙니다. 피해 금액이 3300만원으로 상대적으로 작고, 상대방(B 씨)의 자력에 대한 정보가 없어 회수 가능성이 불확실합니다. 다만, 계약서 등 증거는 명확하게 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>3300만 원</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명 (A 법무법인)</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>형사 성공보수 인정한 법원…11년 만에 대법 판례 바뀔 수도</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/life/2305350.htm</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:14:28.706607+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>첫 변론준비기일 예정</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>걸그룹 뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 대표를 상대로 430억원 규모의 손해배상 소송을 제기했습니다. 어도어 측은 뉴진스 이탈 및 복귀 지연 과정에서 다니엘 측과 민 전 대표에게 중대한 책임이 있다고 주장하며 법적 책임을 묻고 있습니다. 이번 주 서울중앙지법에서 첫 변론준비기일이 열릴 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>어도어 측이 다니엘과 민희진 전 대표에게 중대한 책임이 있다고 주장하며 430억 원 규모의 손해배상을 청구한 사건으로, 피해 규모가 크고 상대방 책임이 명확하다는 점에서 적합 조건에 해당합니다. 다만, 상대방이 대기업이나 공공기관이 아닌 개인이라는 점에서 자력 확보에 대한 추가 검토가 필요하며, 집단적 피해 사례는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>430억원</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>어도어 vs 다니엘·민희진 430억 소송 이번주 시작</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603220031&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:36:43.672845+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>잔금 지급 청구 소송 및 계약금 반환 반소 진행 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>A씨는 밭떼기 계약 후 수확량이 적다는 이유로 잔금을 지급하지 않는 B씨를 상대로 잔금 지급 소송을 제기했습니다. 이에 B씨는 계약금 반환 반소를 제기했으며, A씨는 대한법률구조공단의 도움을 받고 있습니다. 법원은 수확량과 무관하게 잔금을 지급해야 한다는 입장으로 보입니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>법원 판례를 통해 상대방(B씨)의 잔금 지급 책임이 명확해 보이며(적합 조건 1), 계약서 등 증거 확보가 용이합니다(적합 조건 5). 그러나 단일 계약 분쟁으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>법원  밭떼기 계약 후 수확량 적어도 잔금 줘야</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>agrinet.co.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402757</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-20 13:06:13.246802+00:00</t>
-        </is>
-[...214 lines deleted...]
-          <t>2026-03-19 00:42:02.725837+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
+          <t>원헌드레드</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>더보이즈 멤버 9인의 전속계약 해지 통보 및 소속사 반박, 법무법인 개입</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>그룹 더보이즈 멤버 9인이 소속사 원헌드레드를 상대로 정산금 미지급, 자료 열람 거부, 활동 지원 미비 등을 이유로 전속계약 해지를 통보했습니다. 소속사는 멤버들의 논란으로 인한 팀 활동 어려움을 주장하며 계약 해지 요구를 수용할 수 없다는 입장입니다. 멤버들은 다음 달 예정된 단독 콘서트는 진행할 예정이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>더보이즈 멤버 9인이 소속사의 중대한 계약 위반(정산금 미지급, 자료 열람 거부, 활동 지원 미비 등)을 주장하며 전속계약 해지를 통보하여 상대방 책임이 비교적 명확하고(적합 조건 1), 아이돌 그룹 활동 중단 및 정산금 미지급으로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 정산 내역 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 소속사의 자력 여부가 불분명하고, 피해자 수가 '수십 명 이상'의 집단적 피해 기준에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>9명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>더보이즈 9인, 전속계약 해지 요구에 소속사  수용할 수 없다</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603200652402794</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:43:51.400707+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>오픈AI, 아마존웹서비스(AWS)</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>마이크로소프트가 오픈AI와 아마존을 상대로 협약 위반 여부에 대한 법률 검토에 착수</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>마이크로소프트(MS)가 오픈AI와 아마존웹서비스(AWS)의 협력에 대해 기존 협약 위반 소지가 크다고 판단, 법률 검토에 착수했습니다. MS는 오픈AI의 초기 투자자이자 클라우드 독점 공급자였으나, 오픈AI가 AWS 인프라를 활용하겠다고 발표하며 갈등이 심화되었습니다. MS는 오픈AI의 모든 AI 모델 접근이 자사 클라우드 서비스를 거치도록 한 협약 조항 위반을 주장하고 있으며, 이는 오픈AI의 기업공개(IPO)에도 중대한 리스크로 작용할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>상대방(오픈AI, 아마존) 모두 자력이 충분한 대기업이며, MS의 클라우드 독점 공급자 지위 상실 및 AI 모델 API 접근권 침해로 인한 피해 규모가 매우 클 것으로 예상됩니다. 기존 협약 문서가 명확한 증거가 될 수 있으며, MS가 협약 위반 여부에 대한 법률 검토에 착수하여 상대방 책임이 비교적 명확해질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>1 (마이크로소프트)</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>“혈맹은 끝났다” MS, 오픈AI·아마존에 소송 검토</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11575870?ref=naver</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:42:17.101834+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>SK온</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>글로벌 완성차 업체 A사의 4000억원 규모 배터리 납품 단가 이의 제기, SK온 사업보고서에 우발부채로 명시</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>SK온이 글로벌 완성차 업체 A사로부터 배터리 납품 단가 관련 4000억원 규모의 이의 제기를 받았다. '금속 중량 해석 및 적용 방식'에 대한 셈법 차이가 핵심이며, SK온은 이를 사업보고서에 우발부채로 명시했다. 아직 소송으로 비화되지는 않았으나, SK온의 재무 부담과 다른 고객사로의 파급 가능성이 우려된다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>SK온은 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 4000억원으로 피해 규모가 매우 큽니다(적합 조건 4). SK온이 해당 분쟁을 사업보고서에 '우발부채'로 명시하여 외부 감사인도 인정한 현실적 위협으로 판단, 이는 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 6). 계약서 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 아직 소송으로 비화되지는 않았으나, 대규모 분쟁으로 소송금융 투자 검토 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>4000억원</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>[마켓인]SK온, 완성차 업체와 4000억 배터리 단가 분쟁…‘우발부채’ ...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01840086645384960</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:42:02.725837+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
           <t>김수현 및 소속사</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>서울중앙지방법원에서 손해배상 청구 소송 변론기일 진행 중, 관련 형사 사건 결과 대기 중</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>화장품 브랜드 A사가 배우 김수현과 그의 소속사를 상대로 품위 유지 계약 위반을 이유로 손해배상 청구 소송을 제기했다. 김수현 측은 미성년 교제 의혹과 관련된 형사 사건들의 진위 여부가 다퉈지고 있어 손해배상 책임을 인정하기 어렵다는 입장이다. 현재 서울중앙지방법원에서 두 번째 변론기일이 진행되었으며, 관련 형사 사건의 결과가 소송에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>상대방(김수현)은 유명 배우로서 자력이 충분하며(적합 조건 2), 품위 유지 위반 여부를 다투는 관련 형사 사건들이 진행 중이다(적합 조건 6). 그러나 품위 유지 위반의 책임 여부가 아직 명확하지 않고, 관련 형사 사건의 결과에 따라 손해배상 인정 여부가 달라질 수 있어 불확실성이 존재한다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>1 (A사)</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>‘품위 유지 위반’ 공방 속…김수현 측 “손배 인정 어렵다”</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>sportsseoul.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.sportsseoul.com/news/read/1594563?ref=naver</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-17 13:33:51.323314+00:00</t>
-        </is>
-[...210 lines deleted...]
-          <t>2026-03-06 01:53:40.182757+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>김수현</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 전속계약 해지 통보 및 거액의 손해배상 청구 소송 제기</t>
+          <t>품위 유지 의무 위반 여부 공방 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 전속계약 해지 통보와 함께 거액의 손해배상 청구 소송을 제기했다. 이와 더불어 뉴진스 팬 플랫폼 '포닝'에서도 다니엘의 과거 대화 내역 서비스가 종료될 예정으로, 어도어 측의 다니엘 '흔적 지우기'가 가속화되고 있다.</t>
+          <t>배우 김수현이 광고주로부터 28억 원 규모의 손해배상 소송을 당해 공방 중이다. 광고주는 김수현의 '미성년 교제 의혹'을 품위 유지 의무 위반으로 보고 손해배상을 청구했으며, 김수현 측은 해당 의혹을 부인하며 품위 유지 위반 행위가 없었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방인 어도어는 대기업 하이브의 자회사로 자력이 충분하며(적합 조건 2), 다니엘에게 '거액의 손해배상'을 청구하고 있어 사건의 규모가 크다(적합 조건 4). 이미 소송이 제기된 상태이므로 관련 증거가 존재할 것으로 예상된다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 적합 조건 3에는 해당하지 않는다.</t>
+          <t>광고주가 배우 김수현을 상대로 28억 원 규모의 손해배상을 청구한 사건으로, 상대방(김수현)의 자력이 충분하고 피해 규모가 크다는 점에서 소송금융 적합 조건에 해당합니다. 그러나 김수현 측이 품위 유지 의무 위반 행위를 부인하고 있어 상대방 책임이 명확하지 않으며, 집단적 피해가 아닌 개별 계약 분쟁이라는 점에서 적합도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
+          <t>28억 원</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>애플뮤직서도 사라졌다…어도어, 다니엘 흔적 지우기 가속</t>
+          <t>김수현, 광고주와 28억 손배소 공방…“품위 유지 위반 행위 없다”</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603041649003?pt=nv</t>
+          <t>https://www.mk.co.kr/article/11987840</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-05 01:31:41.462268+00:00</t>
+          <t>2026-03-14 00:29:19.863754+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A24" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>웹젠</t>
+          <t>미 국방부</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>MG 잔금 지급 관련 협상 진행 중</t>
+          <t>앤트로픽이 미 국방부와 소송 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>웹젠과 하운드13 간에 '드래곤소드' 게임의 MG(Minimum Guarantee) 잔금 지급을 둘러싼 갈등이 협상 국면에 접어들었습니다. 중소 개발사인 하운드13은 소송 지속 여력이 제한적이며, 웹젠은 퍼블리셔로서 신뢰도 훼손을 우려하고 있어 현실적인 절충안 도출 가능성이 언급됩니다.</t>
+          <t>구글이 미 국방부에 비기밀 행정용 AI 에이전트를 제공하는 계약을 체결했습니다. 이 계약은 앤트로픽이 국방부에서 퇴출된 후 소송을 진행 중인 상황에서 이루어졌으며, 구글 또한 과거 '메이븐 프로젝트'로 인해 군에 기술을 제공하는 것에 대한 내부 반발을 겪은 바 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방(웹젠)은 대기업으로 자력이 충분하며(적합 조건 2), 계약 관련 분쟁이므로 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아닌 기업 간 분쟁이라는 점이 고려됩니다. 현재 협상 국면에 있어 소송으로 발전할지 여부가 중요합니다.</t>
+          <t>기사는 구글의 미 국방부 AI 에이전트 제공 계약과 앤트로픽의 기존 소송 진행 상황을 언급하고 있습니다. 하지만 새로운 소송금융 투자 기회를 발굴할 만한 명확한 피해자, 피해 규모, 상대방의 책임이 특정되지 않아 적합 조건 1, 3, 4, 5, 6이 모두 미충족됩니다. 앤트로픽의 소송은 이미 진행 중인 사건으로, 해당 기사만으로는 투자 검토에 필요한 정보가 매우 부족합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>웹젠·하운드13, '드래곤소드' MG 잔금 지급…갈등 2라운드 협상 국면</t>
+          <t>구글, 미 국방부에 '비기밀 행정용' AI 에이전트 제공</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55895</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207785</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-04 01:42:46.572492+00:00</t>
+          <t>2026-03-11 13:07:47.555155+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>주최 측과 가수 태진아 측 모두 법적 절차 검토 중. 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구할 예정.</t>
+          <t>사망 이후 발생한 위약금, 소송 비용, 세금 등으로 유산 감소</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>'3·1절 자유음악회' 주최 측과 가수 태진아가 섭외 과정을 두고 상반된 입장을 내놓으며 진실 공방을 벌이고 있다. 양측 모두 법적 대응을 예고했으며, 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구하겠다는 입장이다.</t>
+          <t>고 최진실 씨 사망 후 광고 계약 위약금, 관련 소송 비용, 종합소득세 등 각종 비용이 발생하면서 현금 유산 15억 원이 빠르게 줄어들었다는 내용입니다. 기사는 고인의 사망 이후 유산에 미친 재정적 영향을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>주최 측과 가수 태진아 간의 섭외 과정에 대한 '진실 공방'이 진행 중으로, 상대방의 책임이 명확하지 않아 소송 승소 가능성을 예측하기 어렵습니다. 집단적 피해(조건 3)에 해당하지 않으며, 공적 절차(조건 6)도 진행 중이지 않아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 고인의 사망 후 발생한 광고 위약금, 소송 비용, 세금 등으로 인해 유산이 감소한 재정적 결과를 설명합니다. 소송금융은 주로 원고가 명확한 피고를 상대로 고액의 손해배상 청구를 진행할 때 투자되는데, 이 사건은 유산이 채무를 부담하는 상황으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건에 가까움)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
+          <t>15억 원</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>故 최진실 사망 후 ‘위약금 폭탄’…현금 유산 15억 줄어든 이유</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11980073</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:53:40.182757+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘에게 전속계약 해지 통보 및 거액의 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘에게 전속계약 해지 통보와 함께 거액의 손해배상 청구 소송을 제기했다. 이와 더불어 뉴진스 팬 플랫폼 '포닝'에서도 다니엘의 과거 대화 내역 서비스가 종료될 예정으로, 어도어 측의 다니엘 '흔적 지우기'가 가속화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>상대방인 어도어는 대기업 하이브의 자회사로 자력이 충분하며(적합 조건 2), 다니엘에게 '거액의 손해배상'을 청구하고 있어 사건의 규모가 크다(적합 조건 4). 이미 소송이 제기된 상태이므로 관련 증거가 존재할 것으로 예상된다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 적합 조건 3에는 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L25" t="inlineStr">
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>1명 (다니엘)</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>애플뮤직서도 사라졌다…어도어, 다니엘 흔적 지우기 가속</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>sports.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://sports.khan.co.kr/article/202603041649003?pt=nv</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:31:41.462268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>웹젠</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>MG 잔금 지급 관련 협상 진행 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>웹젠과 하운드13 간에 '드래곤소드' 게임의 MG(Minimum Guarantee) 잔금 지급을 둘러싼 갈등이 협상 국면에 접어들었습니다. 중소 개발사인 하운드13은 소송 지속 여력이 제한적이며, 웹젠은 퍼블리셔로서 신뢰도 훼손을 우려하고 있어 현실적인 절충안 도출 가능성이 언급됩니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방(웹젠)은 대기업으로 자력이 충분하며(적합 조건 2), 계약 관련 분쟁이므로 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아닌 기업 간 분쟁이라는 점이 고려됩니다. 현재 협상 국면에 있어 소송으로 발전할지 여부가 중요합니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>웹젠·하운드13, '드래곤소드' MG 잔금 지급…갈등 2라운드 협상 국면</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/VG4SJV6WIVFUVOJJEJDCOKEIHY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55895</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-04 01:23:11.333641+00:00</t>
+          <t>2026-03-04 01:42:46.572492+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>SBS</t>
-[...2 lines deleted...]
-      <c r="D28" t="inlineStr"/>
+          <t>태진아, 경기도지사, 킨텍스</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>연예인의 농담으로 실제 소송 진행 계획 없음</t>
+          <t>주최 측과 가수 태진아 측 모두 법적 절차 검토 중. 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구할 예정.</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>SBS 예능 프로그램 '돌싱포맨'이 종영한 가운데, 출연진 탁재훈이 방송에서 농담으로 SBS에 위약금 소송을 제기해야 한다고 언급했다. 이는 실제 법적 분쟁이 아닌 연예인들의 대화 내용으로, 프로그램 폐지에 대한 아쉬움을 표현한 것이다.</t>
+          <t>'3·1절 자유음악회' 주최 측과 가수 태진아가 섭외 과정을 두고 상반된 입장을 내놓으며 진실 공방을 벌이고 있다. 양측 모두 법적 대응을 예고했으며, 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사 내용은 연예인의 농담으로, 실제 소송이 제기되거나 법적 분쟁이 발생한 사건이 아님. 소송금융 투자 대상으로서의 실체가 없어 적합 조건에 해당하지 않음.</t>
+          <t>주최 측과 가수 태진아 간의 섭외 과정에 대한 '진실 공방'이 진행 중으로, 상대방의 책임이 명확하지 않아 소송 승소 가능성을 예측하기 어렵습니다. 집단적 피해(조건 3)에 해당하지 않으며, 공적 절차(조건 6)도 진행 중이지 않아 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>'돌싱포맨' 폐지에..탁재훈  SBS소송해야, 위약금 받아야한다  ('짠한형...</t>
+          <t>‘3·1절 자유음악회’ vs 태진아, 섭외 진실 공방... 양측 “법적 절차...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112752949</t>
+          <t>https://isplus.com/article/view/isp202603030236</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:34.310717+00:00</t>
+          <t>2026-03-04 01:33:41.194292+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>1심 일부 승소 후 항소심 진행 예정</t>
+          <t>전속계약 유효확인 소송 진행 중, 추가 손해배상 및 위약벌 청구 제기</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>방송인 박수홍 씨가 전 소속사를 상대로 제기한 약 5억 원 규모의 모델료 약정금 소송 1심에서 일부 승소했습니다. 이에 따라 소송은 2라운드인 항소심으로 이어질 예정입니다.</t>
+          <t>어도어가 전속계약 유효확인 소송 과정에서 멤버 복귀 시 활동 지원을 약속했음에도, 이후 뉴진스 멤버 다니엘에게 계약 해지를 통보하고 다니엘과 가족을 상대로 약 440억 원 규모의 손해배상 및 위약벌을 청구했다. 이에 뉴진스 팬덤은 하이브 앞에서 트럭 시위를 벌이며 반발하고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>박수홍 씨가 1심에서 일부 승소하여 상대방의 책임이 어느 정도 인정되었고(적합 조건 1), 약 5억 원 규모의 모델료 소송으로 피해 금액이 상당합니다(적합 조건 4). 이미 1심 소송이 진행되어 증거가 확보된 상태입니다(적합 조건 5). 다만, 상대방 업체의 구체적인 정보가 없어 자력 판단이 어렵고, 집단적 피해가 아닌 개인 소송이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>상대방(어도어/하이브)은 대기업으로 자력이 충분하며(적합 조건 2), 440억 원 규모의 손해배상 청구는 피해 규모가 매우 크다(적합 조건 4). 전속계약 유효확인 소송 과정에서 약속 불이행 후 계약 해지 및 손해배상 청구는 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 소송 자료를 통해 증거 확보가 용이할 것으로 판단된다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>약 5억 원</t>
+          <t>440억 원 (상대방 청구액)</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (다니엘) 및 가족</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>박수홍 ‘5억 모델료 소송’ 2라운드 간다</t>
+          <t>“방시혁 그만해” 뉴진스 팬덤, 하이브 앞 ‘트럭 총공’…풋옵션 판결...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516886</t>
+          <t>https://sports.khan.co.kr/article/202603031533003?pt=nv</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:55:33.484180+00:00</t>
+          <t>2026-03-04 01:26:38.022698+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>식품업체 A사</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>민사 소송 1심 일부 승소 후 상대방 항소로 2심 진행 예정</t>
+          <t>어도어가 다니엘에게 전속 계약 해지 통보 및 위약벌, 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 광고 모델료 약 5억 원 미지급 약정금 소송이 1심에서 일부 승소했습니다. 그러나 식품업체 A사 측이 1심 결과에 불복하여 항소함에 따라 현재 2심이 진행될 예정입니다.</t>
+          <t>어도어가 뉴진스 멤버 다니엘에게 전속 계약 해지를 통보하고 위약벌 및 손해배상 청구 소송을 제기했습니다. 이는 어도어와 뉴진스 멤버들 간의 갈등에서 비롯된 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>광고 모델료 약 5억 원 미지급에 대한 소송으로 피해 금액이 크고(적합 조건 4), 1심에서 일부 승소하여 상대방의 책임이 비교적 명확하며 증거 확보가 가능하다고 판단됩니다(적합 조건 1, 5). 그러나 집단적 피해가 아닌 개인 소송이며(적합 조건 3 미해당), 상대방 식품업체 A사의 자력이 대기업 수준으로 명확히 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
+          <t>기사 내용은 어도어가 멤버 다니엘에게 전속 계약 해지를 통보하고 위약벌 및 손해배상 청구 소송을 제기한 상황으로, 다니엘이 피고인 입장입니다. 소송금융은 주로 원고(피해자)에게 자금을 지원하므로, 현재 기사 내용만으로는 투자 적합성이 낮습니다. 다만, 상대방(어도어)은 자력이 충분합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>약 5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (멤버 다니엘)</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>박수홍에 광고 모델료 약 5억 원 미지급 소송 2심으로…지난달 식품업체...</t>
+          <t>뉴진스 후배 뽑는다…어도어, 보이그룹 글로벌 오디션 개최</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15988236</t>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/VG4SJV6WIVFUVOJJEJDCOKEIHY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-02 12:45:20.196455+00:00</t>
+          <t>2026-03-04 01:23:11.333641+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>롯데 자이언츠</t>
-[...6 lines deleted...]
-      </c>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>과거 사건에 대한 회고 기사. 스캇 리치몬드 선수의 소송은 이미 진행 및 종결되었을 것으로 추정.</t>
+          <t>연예인의 농담으로 실제 소송 진행 계획 없음</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>기사는 KBO 외국인 선수들의 과거 조기 이탈 사례들을 다루고 있다. 부상, 부진, 부적응 등 다양한 이유로 선수들이 팀을 떠났으며, 이 중 스캇 리치몬드 선수는 롯데 자이언츠로부터 부당한 대우와 급여 미지급을 주장하며 소송을 제기한 바 있다. 그러나 이는 현재 진행 중인 사건이 아닌 과거의 사례들을 회고하는 기사이다.</t>
+          <t>SBS 예능 프로그램 '돌싱포맨'이 종영한 가운데, 출연진 탁재훈이 방송에서 농담으로 SBS에 위약금 소송을 제기해야 한다고 언급했다. 이는 실제 법적 분쟁이 아닌 연예인들의 대화 내용으로, 프로그램 폐지에 대한 아쉬움을 표현한 것이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>기사는 과거 외국인 선수들의 조기 이탈 사례를 회고하는 내용으로, 대부분 부상, 부진, 부적응 등 구단의 명확한 책임이 불분명한 경우이다. 스캇 리치몬드 선수의 경우 구단을 상대로 소송을 제기한 바 있으나, 이는 이미 종결되었을 가능성이 높은 과거 사건으로 소송금융 투자 대상으로서의 신규성이 없다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용은 연예인의 농담으로, 실제 소송이 제기되거나 법적 분쟁이 발생한 사건이 아님. 소송금융 투자 대상으로서의 실체가 없어 적합 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>부상·부진은 양반→불면증, 감독 싫어 떠난 용병까지...'황당' 조기 이...</t>
+          <t>'돌싱포맨' 폐지에..탁재훈  SBS소송해야, 위약금 받아야한다  ('짠한형...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603010007</t>
+          <t>http://www.osen.co.kr/article/G1112752949</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-01 12:39:10.364963+00:00</t>
+          <t>2026-03-03 00:43:34.310717+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr"/>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>FIFA 및 CAS 제소 절차에 대한 일반적 설명</t>
+          <t>1심 일부 승소 후 항소심 진행 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>이 기사는 백승호, 이승우 선수가 FIFA 징계를 받은 이유와 이강인 선수가 받지 않은 이유를 비교하며, 스포츠 분야의 손해배상 산정 구조, 에이전트 수수료 분쟁, 그리고 FIFA 및 스포츠중재재판소(CAS) 제소 절차 등 분쟁 해결 과정을 폭넓게 다루고 있습니다.</t>
+          <t>방송인 박수홍 씨가 전 소속사를 상대로 제기한 약 5억 원 규모의 모델료 약정금 소송 1심에서 일부 승소했습니다. 이에 따라 소송은 2라운드인 항소심으로 이어질 예정입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송금융 투자 대상 사건을 다루기보다는 FIFA 징계 및 에이전트 수수료 분쟁과 같은 스포츠 분야의 일반적인 분쟁 해결 절차를 설명하고 있습니다. 특정 피고가 명확히 특정되지 않고, 구체적인 피해 규모나 피해자 수가 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 불충족)</t>
+          <t>박수홍 씨가 1심에서 일부 승소하여 상대방의 책임이 어느 정도 인정되었고(적합 조건 1), 약 5억 원 규모의 모델료 소송으로 피해 금액이 상당합니다(적합 조건 4). 이미 1심 소송이 진행되어 증거가 확보된 상태입니다(적합 조건 5). 다만, 상대방 업체의 구체적인 정보가 없어 자력 판단이 어렵고, 집단적 피해가 아닌 개인 소송이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5억 원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>백승호·이승우는 왜 FIFA 징계 받고, 이강인은 안 받았나?…'FIFA 7대 핵...</t>
+          <t>박수홍 ‘5억 모델료 소송’ 2라운드 간다</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2117252</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516886</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-28 12:36:13.831230+00:00</t>
+          <t>2026-03-02 12:55:33.484180+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
+          <t>식품업체 A사</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>민사 소송 1심 일부 승소 후 상대방 항소로 2심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 광고 모델료 약 5억 원 미지급 약정금 소송이 1심에서 일부 승소했습니다. 그러나 식품업체 A사 측이 1심 결과에 불복하여 항소함에 따라 현재 2심이 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>광고 모델료 약 5억 원 미지급에 대한 소송으로 피해 금액이 크고(적합 조건 4), 1심에서 일부 승소하여 상대방의 책임이 비교적 명확하며 증거 확보가 가능하다고 판단됩니다(적합 조건 1, 5). 그러나 집단적 피해가 아닌 개인 소송이며(적합 조건 3 미해당), 상대방 식품업체 A사의 자력이 대기업 수준으로 명확히 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>약 5억 원</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>박수홍에 광고 모델료 약 5억 원 미지급 소송 2심으로…지난달 식품업체...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15988236</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:45:20.196455+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>롯데 자이언츠</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>과거 사건에 대한 회고 기사. 스캇 리치몬드 선수의 소송은 이미 진행 및 종결되었을 것으로 추정.</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>기사는 KBO 외국인 선수들의 과거 조기 이탈 사례들을 다루고 있다. 부상, 부진, 부적응 등 다양한 이유로 선수들이 팀을 떠났으며, 이 중 스캇 리치몬드 선수는 롯데 자이언츠로부터 부당한 대우와 급여 미지급을 주장하며 소송을 제기한 바 있다. 그러나 이는 현재 진행 중인 사건이 아닌 과거의 사례들을 회고하는 기사이다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>기사는 과거 외국인 선수들의 조기 이탈 사례를 회고하는 내용으로, 대부분 부상, 부진, 부적응 등 구단의 명확한 책임이 불분명한 경우이다. 스캇 리치몬드 선수의 경우 구단을 상대로 소송을 제기한 바 있으나, 이는 이미 종결되었을 가능성이 높은 과거 사건으로 소송금융 투자 대상으로서의 신규성이 없다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>부상·부진은 양반→불면증, 감독 싫어 떠난 용병까지...'황당' 조기 이...</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603010007</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:39:10.364963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>FIFA 및 CAS 제소 절차에 대한 일반적 설명</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>이 기사는 백승호, 이승우 선수가 FIFA 징계를 받은 이유와 이강인 선수가 받지 않은 이유를 비교하며, 스포츠 분야의 손해배상 산정 구조, 에이전트 수수료 분쟁, 그리고 FIFA 및 스포츠중재재판소(CAS) 제소 절차 등 분쟁 해결 과정을 폭넓게 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 소송금융 투자 대상 사건을 다루기보다는 FIFA 징계 및 에이전트 수수료 분쟁과 같은 스포츠 분야의 일반적인 분쟁 해결 절차를 설명하고 있습니다. 특정 피고가 명확히 특정되지 않고, 구체적인 피해 규모나 피해자 수가 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>백승호·이승우는 왜 FIFA 징계 받고, 이강인은 안 받았나?…'FIFA 7대 핵...</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2117252</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:36:13.831230+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <t>풋옵션 대금 관련 집행정지 신청 및 공탁금 납부</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F36" t="inlineStr">
         <is>
           <t>하이브가 민희진 전 대표의 풋옵션 대금과 관련하여 292억 원의 공탁금을 납부하고 집행정지를 신청했습니다. 이는 하이브와 민희진 전 대표 간의 경영권 분쟁 및 계약 관련 법적 다툼이 진행 중임을 시사합니다. 기사에서는 어도어가 뉴진스 멤버 다니엘에게 손해배상 소송을 제기한 사실도 언급되었습니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G36" t="inlineStr">
         <is>
           <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 292억 원이라는 큰 금액이 언급되어 피해 규모가 큽니다(적합 조건 4). 풋옵션 계약 관련 분쟁이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 책임 소재의 명확성은 기사만으로는 판단하기 어렵고, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
+      <c r="H36" t="inlineStr">
         <is>
           <t>292억 원</t>
         </is>
       </c>
-      <c r="I33" t="inlineStr">
+      <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J36" t="inlineStr">
         <is>
           <t>하이브, 292억 공탁금 납부…’민희진 풋옵션 대금’ 집행정지</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>https://www.chosun.com/culture-life/k-culture/2026/02/25/KATHIRARPRGBXMUHH73OELEJUQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-02-26 00:44:54.916538+00:00</t>
         </is>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="3" t="inlineStr">
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>민희진 풋옵션 소송 1심 승소 및 2심 진행 중, 하이브의 뉴진스 멤버 대상 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브와의 256억 풋옵션 소송 1심 승소 후, 뉴진스 멤버들을 위해 모든 민·형사상 법정 분쟁 중단을 하이브 측에 제안했습니다. 하이브는 뉴진스 멤버 중 다니엘과의 계약을 해지하고 거액의 손해배상 청구 소송을 제기한 것으로 풀이됩니다. 민희진은 뉴진스 멤버들이 법정에 서는 것을 괴로워하며, 아티스트가 빛날 길을 열어주는 것이 어른의 도리라고 강조했습니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 뉴진스 멤버 '다섯' 모두가 법적 분쟁에 휘말릴 가능성이 있어 집단적 피해로 이어질 수 있습니다(적합 조건 3). 하이브가 뉴진스 멤버에게 '거액의 손해배상 청구'를 제기한 것으로 풀이되어 잠재적 피해 규모가 크며(적합 조건 4), 이미 법적 분쟁이 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
+      <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I34" t="inlineStr">
+      <c r="I37" t="inlineStr">
         <is>
           <t>5명</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>민희진 “뉴진스 위해 256억 포기…하이브, 소송 멈추라”</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260225580595</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-02-25 13:34:55.950664+00:00</t>
         </is>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="3" t="inlineStr">
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" t="inlineStr">
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
         <is>
           <t>기존 조합</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>익산시의 계약 해지 및 시의회와의 갈등으로 로컬푸드 매장 운영 중단 예정</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>익산시 로컬푸드 직매장을 운영하던 조합이 계약을 위반하고 운영 수익을 부당 사용한 사실이 적발되어 익산시가 계약을 해지했습니다. 그러나 시의회가 대체 방안에 제동을 걸면서 매장 운영이 중단될 위기에 처했고, 이로 인해 500여 농가의 피해가 예상됩니다. 정헌율 익산시장은 시의회를 강도 높게 비판하며 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>익산시 로컬푸드 직매장 운영 조합의 계약 위반 사실이 시에 의해 적발되어 책임이 명확하며, 500여 농가가 영업 중단으로 집단적 피해를 입을 예정입니다. 익산시의 계약 해지 및 매장 운영권 전환 시도가 진행 중이며, 관련 증거 확보가 용이하여 소송금융 투자에 적합합니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
+      <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I35" t="inlineStr">
+      <c r="I38" t="inlineStr">
         <is>
           <t>500여 농가</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J38" t="inlineStr">
         <is>
           <t>시의회에  불법 방조  직격.. 로컬푸드 매장 놓고 갈등 '폭발'</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K38" t="inlineStr">
         <is>
           <t>jmbc.co.kr</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>http://www.jmbc.co.kr/news/view/62671</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>2026-02-25 13:28:47.707119+00:00</t>
-        </is>
-[...210 lines deleted...]
-          <t>2026-02-22 12:42:57.981537+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>부산시</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>부산시의 동물원 인수 결정으로 삼정기업의 매입 소송이 사실상 종결된 것으로 추정됨</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>삼정기업이 적자 누적으로 폐업한 삼정더파크 동물원을 부산시가 478억원에 인수하기로 결정했습니다. 이는 삼정기업이 2012년 맺은 협약을 근거로 부산시에 500억원 매입을 요구하며 제기했던 소송의 결과로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>기사 제목과 본문을 종합할 때, 삼정기업이 부산시에 제기했던 동물원 매입 소송이 부산시의 478억원 인수로 사실상 종결된 것으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없는 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>500억원 (소송 청구액)</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>부산시, 삼정더파크 478억원 인수…공립동물원으로 운영</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602250252</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:59:00.858283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>주식매매대금(풋옵션) 소송 항소 진행 중, 강제 집행 정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>민희진 대표와 하이브 간의 주식매매대금(풋옵션) 청구 소송이 진행 중이며, 1심 판결 후 하이브가 항소장을 제출했습니다. 민 대표의 하이브 예금 압류 시도에 대해 법원이 강제 집행 정지 결정을 내렸습니다. 이는 양측 간의 계약 관련 분쟁으로, 현재 항소심 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 주식매매대금(풋옵션) 소송의 특성상 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 다만, 집단적 피해가 아닌 개별 당사자 간의 계약 분쟁이며, 책임 명확성은 소송 결과에 따라 달라질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>민희진, 완패한 하이브 예금 압류 시도 제동…법원, 강제 집행 정지 신...</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983415</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:15:52.100605+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>어도어가 전속계약 해지를 통보한 뉴진스 전 멤버 다니엘과 민희진 전 어도어 대표에게 430억원대 손해배상 청구 소송을 제기했습니다. 이 소송은 지난해 12월 30일에 시작되었으며, 계약 관련 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '피해 규모가 큼'(430억원대)에 해당하여 투자 매력이 높습니다. 또한 계약 관련 분쟁이므로 '증거 확보 가능성'도 충분합니다. 그러나 상대방이 대기업이나 공공기관이 아닌 개인이며, '집단적 피해'가 아니라는 점은 소송금융 투자 적합도를 낮추는 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>430억원대</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>뉴진스 ‘New Jeans’, 스포티파이 5억 스트리밍 돌파..통산 6번째 기록</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1186476</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:42:57.981537+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>서울중앙지법 1심 원고 패소 판결</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>유튜브 채널 공동 운영자 A씨가 또 다른 운영자 B씨를 상대로 약 3억8천만원 규모의 정산금 청구 소송을 제기했으나 1심에서 패소했습니다. A씨는 B씨가 운영비를 과도하게 공제하여 수익을 덜 지급했다고 주장했으나, 법원은 계약서에 구체적인 산정 방식이 없고 A씨가 3년간 이의를 제기하지 않은 점 등을 들어 묵시적 합의가 있었다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>약 3억 8천만원 규모로 피해 금액은 크지만(적합 조건 4), 1심 법원이 원고 패소 판결을 내리며 상대방의 책임이 명확하지 않다고 판단했습니다(적합 조건 1 불충족). 이미 법원에서 증거를 바탕으로 판단이 내려졌으며, 원고에게 불리한 결과가 나왔기에 소송금융 투자로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
+      <c r="H42" t="inlineStr">
         <is>
           <t>약 3억8933만원</t>
         </is>
       </c>
-      <c r="I39" t="inlineStr">
+      <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>운영비 빼고 정산은 부당  유튜브 수익 다툼…법원 판단은[법대로]</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260220_0003520619</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-02-21 17:46:31.355780+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N39"/>
+  <autoFilter ref="A1:N42"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>