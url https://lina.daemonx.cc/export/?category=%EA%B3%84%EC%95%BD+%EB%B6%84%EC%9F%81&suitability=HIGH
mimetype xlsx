--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,610 +533,678 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중</t>
+          <t>광고주들의 손해배상 소송 진행 중, 경찰 조사로 누명 인정됨</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 어도어에 전속계약 해지를 통보했으나, 어도어가 제기한 전속계약 유효 확인 소송에서 패소했습니다. 이에 어도어는 다니엘의 전속계약을 해지하고 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중입니다. 뉴진스의 활동은 기약 없이 중단되고 있습니다.</t>
+          <t>배우 김수현이 미성년 시절 교제 의혹으로 광고주들로부터 계약 해지 및 손해배상 소송을 당했으나, 경찰 조사 결과 해당 의혹이 누명으로 인정되었다. 이로 인해 김수현은 광고주들을 상대로 부당한 계약 해지 또는 명예훼손에 대한 손해배상 청구를 고려할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>어도어가 제기한 전속계약 유효 확인 소송에서 멤버들이 패소하여 계약 위반 책임이 명확하며 (적합 조건 1), 430억 원대 위약벌 및 손해배상 청구로 피해 규모가 매우 큽니다 (적합 조건 4). 또한, 이전 소송 판결이 중요한 증거가 될 수 있고 (적합 조건 5), 뉴진스 멤버들의 높은 인지도와 활동 수익을 고려할 때 배상 능력이 충분할 것으로 예상됩니다 (적합 조건 2).</t>
+          <t>경찰이 김수현의 누명을 인정하여 광고주들의 계약 해지 및 손해배상 청구의 부당성이 명확해졌습니다 (적합 조건 1, 5, 6). 여러 광고주들이 상대방이므로 배상 능력이 충분할 것으로 예상되며 (적합 조건 2), 유명 연예인의 광고 계약 해지는 상당한 규모의 손해를 발생시킬 수 있습니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>430억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1 (어도어)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>기약 없는 활동 중단 속… 뉴진스 '디토' 스포티파이 9억 스트리밍</t>
+          <t>김수현, 경찰이 인정한 누명…'넉오프'로 복귀 가능성 열리나[이슈S]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496061?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403101151</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=818352</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:32.664925+00:00</t>
+          <t>2026-06-14 20:18:15.850619+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>조현문</t>
+          <t>다니엘 (뉴진스 멤버)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>약정금 소송 진행 중, 16억 원 규모 주식 가압류 인용</t>
+          <t>어도어가 다니엘에게 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>법무법인 바른이 조현문 전 효성 부사장을 상대로 43억 원 규모의 약정금 소송을 제기했다. 바른은 조 전 부사장의 법률 자문을 맡았다가 보수 이견으로 계약을 해지한 후 소송을 제기했으며, 16억 원 규모의 주식 가압류도 신청하여 인용된 상태이다.</t>
+          <t>뉴진스 멤버 다니엘이 어도어에 전속계약 해지를 통보했으나, 어도어가 제기한 전속계약 유효 확인 소송에서 패소했습니다. 이에 어도어는 다니엘의 전속계약을 해지하고 430억 원대 위약벌 및 손해배상 청구 소송을 제기하여 현재 진행 중입니다. 뉴진스의 활동은 기약 없이 중단되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>효성 차남인 조현문은 자력이 충분하며(적합 조건 2), 43억 원 규모의 약정금 소송은 피해 규모가 크다(적합 조건 4). 피고가 명확하고(적합 조건 1), 법률 자문 계약 관련 증거 확보가 용이할 것으로 예상되어(적합 조건 5) 소송금융 투자에 적합하다. 이미 소송이 진행 중이며 16억 원 규모의 주식 가압류가 인용된 점도 긍정적이다.</t>
+          <t>어도어가 제기한 전속계약 유효 확인 소송에서 멤버들이 패소하여 계약 위반 책임이 명확하며 (적합 조건 1), 430억 원대 위약벌 및 손해배상 청구로 피해 규모가 매우 큽니다 (적합 조건 4). 또한, 이전 소송 판결이 중요한 증거가 될 수 있고 (적합 조건 5), 뉴진스 멤버들의 높은 인지도와 활동 수익을 고려할 때 배상 능력이 충분할 것으로 예상됩니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>43억 원</t>
+          <t>430억 원대</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1 (어도어)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>효성 차남 조현문  바른이 상대편 편 들었다  징계 요청했지만…서울변...</t>
+          <t>기약 없는 활동 중단 속… 뉴진스 '디토' 스포티파이 9억 스트리밍</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1626597/?sc=Naver</t>
+          <t>https://www.nocutnews.co.kr/news/6496061?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403101151</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 13:16:43.584920+00:00</t>
+          <t>2026-04-03 12:47:32.664925+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>다니엘 및 다니엘 가족</t>
+          <t>조현문</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의31부에서 첫 변론준비기일 진행</t>
+          <t>약정금 소송 진행 중, 16억 원 규모 주식 가압류 인용</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘 등을 상대로 430억원대 손해배상 소송을 제기했다. 양측은 첫 변론준비기일에서 재판 진행 속도를 두고 대립했으며, 재판부는 탬퍼링 쟁점 관련 해외 사례 제출을 요청하고 조정 가능성을 열어두었다.</t>
+          <t>법무법인 바른이 조현문 전 효성 부사장을 상대로 43억 원 규모의 약정금 소송을 제기했다. 바른은 조 전 부사장의 법률 자문을 맡았다가 보수 이견으로 계약을 해지한 후 소송을 제기했으며, 16억 원 규모의 주식 가압류도 신청하여 인용된 상태이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(다니엘)은 유명인으로 자력이 충분하며, 청구 금액이 430억원으로 매우 큼. 이미 소송이 진행 중이며, 탬퍼링 쟁점에 대한 증거 확보 가능성이 있음. (적합 조건 2, 4, 5, 6)</t>
+          <t>효성 차남인 조현문은 자력이 충분하며(적합 조건 2), 43억 원 규모의 약정금 소송은 피해 규모가 크다(적합 조건 4). 피고가 명확하고(적합 조건 1), 법률 자문 계약 관련 증거 확보가 용이할 것으로 예상되어(적합 조건 5) 소송금융 투자에 적합하다. 이미 소송이 진행 중이며 16억 원 규모의 주식 가압류가 인용된 점도 긍정적이다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>430억원</t>
+          <t>43억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>어도어 vs 다니엘 ‘430억’ 손배 공방…“소송 장기화, 빛나는 시기 피...</t>
+          <t>효성 차남 조현문  바른이 상대편 편 들었다  징계 요청했지만…서울변...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20024739?ref=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1626597/?sc=Naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 00:34:07.349936+00:00</t>
+          <t>2026-03-27 13:16:43.584920+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>오픈AI, 아마존웹서비스(AWS)</t>
+          <t>다니엘 및 다니엘 가족</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>마이크로소프트가 오픈AI와 아마존을 상대로 협약 위반 여부에 대한 법률 검토에 착수</t>
+          <t>서울중앙지법 민사합의31부에서 첫 변론준비기일 진행</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>마이크로소프트(MS)가 오픈AI와 아마존웹서비스(AWS)의 협력에 대해 기존 협약 위반 소지가 크다고 판단, 법률 검토에 착수했습니다. MS는 오픈AI의 초기 투자자이자 클라우드 독점 공급자였으나, 오픈AI가 AWS 인프라를 활용하겠다고 발표하며 갈등이 심화되었습니다. MS는 오픈AI의 모든 AI 모델 접근이 자사 클라우드 서비스를 거치도록 한 협약 조항 위반을 주장하고 있으며, 이는 오픈AI의 기업공개(IPO)에도 중대한 리스크로 작용할 수 있습니다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘 등을 상대로 430억원대 손해배상 소송을 제기했다. 양측은 첫 변론준비기일에서 재판 진행 속도를 두고 대립했으며, 재판부는 탬퍼링 쟁점 관련 해외 사례 제출을 요청하고 조정 가능성을 열어두었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(오픈AI, 아마존) 모두 자력이 충분한 대기업이며, MS의 클라우드 독점 공급자 지위 상실 및 AI 모델 API 접근권 침해로 인한 피해 규모가 매우 클 것으로 예상됩니다. 기존 협약 문서가 명확한 증거가 될 수 있으며, MS가 협약 위반 여부에 대한 법률 검토에 착수하여 상대방 책임이 비교적 명확해질 가능성이 높습니다.</t>
+          <t>상대방(다니엘)은 유명인으로 자력이 충분하며, 청구 금액이 430억원으로 매우 큼. 이미 소송이 진행 중이며, 탬퍼링 쟁점에 대한 증거 확보 가능성이 있음. (적합 조건 2, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1 (마이크로소프트)</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“혈맹은 끝났다” MS, 오픈AI·아마존에 소송 검토</t>
+          <t>어도어 vs 다니엘 ‘430억’ 손배 공방…“소송 장기화, 빛나는 시기 피...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575870?ref=naver</t>
+          <t>https://www.sedaily.com/article/20024739?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-19 12:42:17.101834+00:00</t>
+          <t>2026-03-27 00:34:07.349936+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SK온</t>
+          <t>오픈AI, 아마존웹서비스(AWS)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>글로벌 완성차 업체 A사의 4000억원 규모 배터리 납품 단가 이의 제기, SK온 사업보고서에 우발부채로 명시</t>
+          <t>마이크로소프트가 오픈AI와 아마존을 상대로 협약 위반 여부에 대한 법률 검토에 착수</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>SK온이 글로벌 완성차 업체 A사로부터 배터리 납품 단가 관련 4000억원 규모의 이의 제기를 받았다. '금속 중량 해석 및 적용 방식'에 대한 셈법 차이가 핵심이며, SK온은 이를 사업보고서에 우발부채로 명시했다. 아직 소송으로 비화되지는 않았으나, SK온의 재무 부담과 다른 고객사로의 파급 가능성이 우려된다.</t>
+          <t>마이크로소프트(MS)가 오픈AI와 아마존웹서비스(AWS)의 협력에 대해 기존 협약 위반 소지가 크다고 판단, 법률 검토에 착수했습니다. MS는 오픈AI의 초기 투자자이자 클라우드 독점 공급자였으나, 오픈AI가 AWS 인프라를 활용하겠다고 발표하며 갈등이 심화되었습니다. MS는 오픈AI의 모든 AI 모델 접근이 자사 클라우드 서비스를 거치도록 한 협약 조항 위반을 주장하고 있으며, 이는 오픈AI의 기업공개(IPO)에도 중대한 리스크로 작용할 수 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>SK온은 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 4000억원으로 피해 규모가 매우 큽니다(적합 조건 4). SK온이 해당 분쟁을 사업보고서에 '우발부채'로 명시하여 외부 감사인도 인정한 현실적 위협으로 판단, 이는 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 6). 계약서 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 아직 소송으로 비화되지는 않았으나, 대규모 분쟁으로 소송금융 투자 검토 가치가 높습니다.</t>
+          <t>상대방(오픈AI, 아마존) 모두 자력이 충분한 대기업이며, MS의 클라우드 독점 공급자 지위 상실 및 AI 모델 API 접근권 침해로 인한 피해 규모가 매우 클 것으로 예상됩니다. 기존 협약 문서가 명확한 증거가 될 수 있으며, MS가 협약 위반 여부에 대한 법률 검토에 착수하여 상대방 책임이 비교적 명확해질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>4000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (마이크로소프트)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[마켓인]SK온, 완성차 업체와 4000억 배터리 단가 분쟁…‘우발부채’ ...</t>
+          <t>“혈맹은 끝났다” MS, 오픈AI·아마존에 소송 검토</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01840086645384960</t>
+          <t>https://www.munhwa.com/article/11575870?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-19 00:42:02.725837+00:00</t>
+          <t>2026-03-19 12:42:17.101834+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>SK온</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>전속계약 유효확인 소송 진행 중, 추가 손해배상 및 위약벌 청구 제기</t>
+          <t>글로벌 완성차 업체 A사의 4000억원 규모 배터리 납품 단가 이의 제기, SK온 사업보고서에 우발부채로 명시</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>어도어가 전속계약 유효확인 소송 과정에서 멤버 복귀 시 활동 지원을 약속했음에도, 이후 뉴진스 멤버 다니엘에게 계약 해지를 통보하고 다니엘과 가족을 상대로 약 440억 원 규모의 손해배상 및 위약벌을 청구했다. 이에 뉴진스 팬덤은 하이브 앞에서 트럭 시위를 벌이며 반발하고 있다.</t>
+          <t>SK온이 글로벌 완성차 업체 A사로부터 배터리 납품 단가 관련 4000억원 규모의 이의 제기를 받았다. '금속 중량 해석 및 적용 방식'에 대한 셈법 차이가 핵심이며, SK온은 이를 사업보고서에 우발부채로 명시했다. 아직 소송으로 비화되지는 않았으나, SK온의 재무 부담과 다른 고객사로의 파급 가능성이 우려된다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(어도어/하이브)은 대기업으로 자력이 충분하며(적합 조건 2), 440억 원 규모의 손해배상 청구는 피해 규모가 매우 크다(적합 조건 4). 전속계약 유효확인 소송 과정에서 약속 불이행 후 계약 해지 및 손해배상 청구는 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 소송 자료를 통해 증거 확보가 용이할 것으로 판단된다(적합 조건 5).</t>
+          <t>SK온은 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 4000억원으로 피해 규모가 매우 큽니다(적합 조건 4). SK온이 해당 분쟁을 사업보고서에 '우발부채'로 명시하여 외부 감사인도 인정한 현실적 위협으로 판단, 이는 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 6). 계약서 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 아직 소송으로 비화되지는 않았으나, 대규모 분쟁으로 소송금융 투자 검토 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>440억 원 (상대방 청구액)</t>
+          <t>4000억원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (다니엘) 및 가족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“방시혁 그만해” 뉴진스 팬덤, 하이브 앞 ‘트럭 총공’…풋옵션 판결...</t>
+          <t>[마켓인]SK온, 완성차 업체와 4000억 배터리 단가 분쟁…‘우발부채’ ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603031533003?pt=nv</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01840086645384960</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-04 01:26:38.022698+00:00</t>
+          <t>2026-03-19 00:42:02.725837+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>민희진 풋옵션 소송 1심 승소 및 2심 진행 중, 하이브의 뉴진스 멤버 대상 손해배상 청구 소송 진행 중</t>
+          <t>전속계약 유효확인 소송 진행 중, 추가 손해배상 및 위약벌 청구 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브와의 256억 풋옵션 소송 1심 승소 후, 뉴진스 멤버들을 위해 모든 민·형사상 법정 분쟁 중단을 하이브 측에 제안했습니다. 하이브는 뉴진스 멤버 중 다니엘과의 계약을 해지하고 거액의 손해배상 청구 소송을 제기한 것으로 풀이됩니다. 민희진은 뉴진스 멤버들이 법정에 서는 것을 괴로워하며, 아티스트가 빛날 길을 열어주는 것이 어른의 도리라고 강조했습니다.</t>
+          <t>어도어가 전속계약 유효확인 소송 과정에서 멤버 복귀 시 활동 지원을 약속했음에도, 이후 뉴진스 멤버 다니엘에게 계약 해지를 통보하고 다니엘과 가족을 상대로 약 440억 원 규모의 손해배상 및 위약벌을 청구했다. 이에 뉴진스 팬덤은 하이브 앞에서 트럭 시위를 벌이며 반발하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 뉴진스 멤버 '다섯' 모두가 법적 분쟁에 휘말릴 가능성이 있어 집단적 피해로 이어질 수 있습니다(적합 조건 3). 하이브가 뉴진스 멤버에게 '거액의 손해배상 청구'를 제기한 것으로 풀이되어 잠재적 피해 규모가 크며(적합 조건 4), 이미 법적 분쟁이 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(어도어/하이브)은 대기업으로 자력이 충분하며(적합 조건 2), 440억 원 규모의 손해배상 청구는 피해 규모가 매우 크다(적합 조건 4). 전속계약 유효확인 소송 과정에서 약속 불이행 후 계약 해지 및 손해배상 청구는 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 소송 자료를 통해 증거 확보가 용이할 것으로 판단된다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>440억 원 (상대방 청구액)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명 (다니엘) 및 가족</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>민희진 “뉴진스 위해 256억 포기…하이브, 소송 멈추라”</t>
+          <t>“방시혁 그만해” 뉴진스 팬덤, 하이브 앞 ‘트럭 총공’…풋옵션 판결...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260225580595</t>
+          <t>https://sports.khan.co.kr/article/202603031533003?pt=nv</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-25 13:34:55.950664+00:00</t>
+          <t>2026-03-04 01:26:38.022698+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>민희진 풋옵션 소송 1심 승소 및 2심 진행 중, 하이브의 뉴진스 멤버 대상 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브와의 256억 풋옵션 소송 1심 승소 후, 뉴진스 멤버들을 위해 모든 민·형사상 법정 분쟁 중단을 하이브 측에 제안했습니다. 하이브는 뉴진스 멤버 중 다니엘과의 계약을 해지하고 거액의 손해배상 청구 소송을 제기한 것으로 풀이됩니다. 민희진은 뉴진스 멤버들이 법정에 서는 것을 괴로워하며, 아티스트가 빛날 길을 열어주는 것이 어른의 도리라고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 뉴진스 멤버 '다섯' 모두가 법적 분쟁에 휘말릴 가능성이 있어 집단적 피해로 이어질 수 있습니다(적합 조건 3). 하이브가 뉴진스 멤버에게 '거액의 손해배상 청구'를 제기한 것으로 풀이되어 잠재적 피해 규모가 크며(적합 조건 4), 이미 법적 분쟁이 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>민희진 “뉴진스 위해 256억 포기…하이브, 소송 멈추라”</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260225580595</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:34:55.950664+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
           <t>기존 조합</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>익산시의 계약 해지 및 시의회와의 갈등으로 로컬푸드 매장 운영 중단 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>익산시 로컬푸드 직매장을 운영하던 조합이 계약을 위반하고 운영 수익을 부당 사용한 사실이 적발되어 익산시가 계약을 해지했습니다. 그러나 시의회가 대체 방안에 제동을 걸면서 매장 운영이 중단될 위기에 처했고, 이로 인해 500여 농가의 피해가 예상됩니다. 정헌율 익산시장은 시의회를 강도 높게 비판하며 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>익산시 로컬푸드 직매장 운영 조합의 계약 위반 사실이 시에 의해 적발되어 책임이 명확하며, 500여 농가가 영업 중단으로 집단적 피해를 입을 예정입니다. 익산시의 계약 해지 및 매장 운영권 전환 시도가 진행 중이며, 관련 증거 확보가 용이하여 소송금융 투자에 적합합니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>500여 농가</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>시의회에  불법 방조  직격.. 로컬푸드 매장 놓고 갈등 '폭발'</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>jmbc.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://www.jmbc.co.kr/news/view/62671</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-25 13:28:47.707119+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>