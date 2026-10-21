--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -533,942 +533,1086 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>동업자 B씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>민사 소송 패소, 형사 고소 혐의없음</t>
+          <t>변호사 자문 단계, 동업 해산 소송 가능성</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사를 상대로 제기한 3억 원 규모의 미지급 정산금 청구 소송에서 패소했습니다. 법원은 진민호의 청구를 모두 기각하고 소송 비용 전액을 부담하도록 판결했습니다. 또한, 전 소속사에 대한 형사 고소 역시 '혐의없음'으로 결론 났습니다.</t>
+          <t>A씨는 친구와 50대 50 지분으로 카페를 창업했으나, 동업자 B씨가 일방적으로 주5일 취업을 통보하며 주말에만 나오겠다고 하여 갈등이 발생했습니다. A씨는 B씨보다 100시간 넘게 더 일했고, B씨의 출자금 일부도 받지 못한 상황입니다. 변호사들은 B씨의 행위가 동업 계약 위반에 해당하며, 협의가 안 될 경우 동업 해산 소송까지 가능하다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사를 상대로 제기한 3억 원 규모의 약정금 청구 소송에서 패소했으며, 형사 고소 또한 '혐의없음'으로 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 상대방의 책임이 법적으로 인정되지 않았으므로 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>동업자 B씨의 계약 위반 책임은 비교적 명확하고(적합 조건 1), 동업 계약서 등 증거 확보가 가능하지만(적합 조건 5), 2인 동업 관계이므로 집단적 피해가 아니며(부적합), 상대방의 자력이 충분한지 알 수 없고, 피해 규모가 소송금융 투자 대상으로 적합할 만큼 크다고 보기 어렵습니다(부적합). 소송금융은 일반적으로 대규모 피해나 다수의 피해자를 대상으로 합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>3억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>진민호, 3억 정산 요구했지만 패소…형사 고소도 ‘혐의없음’</t>
+          <t>'취업했다' 통보하고 주말에만 나온다는 카페 동업자…50:50 지분인데 저...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001909</t>
+          <t>https://lawtalknews.co.kr/article/VI53VPO7XQLX</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-30 00:46:50.841265+00:00</t>
+          <t>2026-09-22 07:03:37.227057+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>반만엔터테인먼트</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>어도어가 다니엘, 다니엘 가족, 민희진 전 대표를 상대로 330억 9천만 원 규모의 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 미지급 정산금 3억 7천여만원을 요구하며 소송을 제기했으나, 서울중앙지방법원은 원고의 청구를 모두 기각했습니다. 법원은 앨범 저작인접권 양도대금이 정산 대상이 아니며, 정산금 미지급 주장을 인정할 증거가 부족하다고 판단했습니다. 앞서 제기된 형사 고소 건도 '혐의없음' 처분되었습니다.</t>
+          <t>뉴진스 전 멤버 다니엘이 소속사 어도어와 330억 9천만 원 규모의 손해배상 소송을 진행 중이다. 어도어는 다니엘과의 전속계약 해지를 통보한 뒤 다니엘과 그의 가족, 민희진 전 대표를 상대로 소송을 제기했으며, 현재 양측은 첨예하게 대립하고 있다. 다니엘은 소송 중에도 여유로운 근황을 공개했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사를 상대로 제기한 3.7억 원 규모의 정산금 청구 소송에서 1심 패소 판결을 받았습니다. 법원은 원고의 주장에 대한 증거가 부족하다고 판단했으며, 앞서 제기된 형사 고소 건도 '혐의없음' 처분이 내려져 '상대방 책임이 명확하지 않고 증거 확보가 어렵다'는 부적합 조건에 해당합니다. 이미 1심 판결이 선고되어 원고에게 불리하게 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>로앤굿의 고객은 원고(피해자)를 대상으로 소송금융 투자를 검토하나, 본 사건에서 다니엘은 어도어로부터 330억 원 규모의 손해배상 소송을 당한 피고이다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴 기준에 부합하지 않아 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>3억 7천여만원</t>
+          <t>330억 9천만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>진민호, 前소속사에 3억대 패소  가수의 근거 없는 소송 제기  [공식입장...</t>
+          <t>'뉴진스 퇴출' 다니엘, 330억 손배소에도 여유로운 근황…수영복 셀카에...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/499756</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=1005313</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 00:45:45.626676+00:00</t>
+          <t>2026-09-09 07:01:19.089783+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>대법원 상고심 계류 중</t>
+          <t>민사 소송 패소, 형사 고소 혐의없음</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>의뢰인이 대법원에서 무죄를 확정받았음에도 변호사에게 성공보수를 지급하지 않아 소송이 발생했습니다. 1심은 변호사 패소, 2심은 변호사 승소로 판결했으며, 현재 대법원에서 최종 판단을 기다리고 있습니다. 이 사건은 형사 성공보수의 유효성에 대한 법리적 쟁점을 다루고 있습니다.</t>
+          <t>가수 진민호가 전 소속사를 상대로 제기한 3억 원 규모의 미지급 정산금 청구 소송에서 패소했습니다. 법원은 진민호의 청구를 모두 기각하고 소송 비용 전액을 부담하도록 판결했습니다. 또한, 전 소속사에 대한 형사 고소 역시 '혐의없음'으로 결론 났습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 변호사가 의뢰인에게 형사 성공보수를 청구하는 소송으로, 소송금융의 일반적인 투자 대상인 피해자의 손해배상 청구와는 성격이 다릅니다. (적합 조건 1, 3, 4, 5, 6에 해당하지 않음) 또한, 형사 성공보수의 유효성 자체가 법리적 쟁점으로 대법원에서 다투고 있어 승소 가능성이 불확실하며, 의뢰인의 자력에 대한 정보도 없어 투자 매력이 낮습니다. (적합 조건 2에 해당하지 않음)</t>
+          <t>가수 진민호가 전 소속사를 상대로 제기한 3억 원 규모의 약정금 청구 소송에서 패소했으며, 형사 고소 또한 '혐의없음'으로 종결되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 상대방의 책임이 법적으로 인정되지 않았으므로 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (변호사)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[법조 인사이드] ‘형사 성공보수’ 복원 논쟁… 변호사 숙원 된 이유</t>
+          <t>진민호, 3억 정산 요구했지만 패소…형사 고소도 ‘혐의없음’</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/28/6LPQS337CVHYXLEAYE2AMGEGHI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.mk.co.kr/article/12001909</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-28 00:40:00.701827+00:00</t>
+          <t>2026-03-30 00:46:50.841265+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>B 씨</t>
+          <t>반만엔터테인먼트</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>1심 패소 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>변호사의 형사사건 성공보수 약정의 유효성을 다투는 하급심 판결이 나왔습니다. 서울중앙지법은 의뢰인 B 씨가 A 법무법인에 성공보수 3300만 원을 지급해야 한다고 판결하며, 기존 대법원 판례와 달리 형사사건 성공보수 약정이 곧바로 사법 정의를 훼손한다고 단정할 수 없다고 판단했습니다. B 씨가 대법원에 상고하여, 대법원 판례가 11년 만에 변경될 가능성이 있습니다.</t>
+          <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 미지급 정산금 3억 7천여만원을 요구하며 소송을 제기했으나, 서울중앙지방법원은 원고의 청구를 모두 기각했습니다. 법원은 앨범 저작인접권 양도대금이 정산 대상이 아니며, 정산금 미지급 주장을 인정할 증거가 부족하다고 판단했습니다. 앞서 제기된 형사 고소 건도 '혐의없음' 처분되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 사건은 소송금융 투자에 적합한 대규모 집단 피해나 명확한 대기업/기관 상대방이 아닙니다. 피해 금액이 3300만원으로 상대적으로 작고, 상대방(B 씨)의 자력에 대한 정보가 없어 회수 가능성이 불확실합니다. 다만, 계약서 등 증거는 명확하게 존재합니다.</t>
+          <t>가수 진민호가 전 소속사를 상대로 제기한 3.7억 원 규모의 정산금 청구 소송에서 1심 패소 판결을 받았습니다. 법원은 원고의 주장에 대한 증거가 부족하다고 판단했으며, 앞서 제기된 형사 고소 건도 '혐의없음' 처분이 내려져 '상대방 책임이 명확하지 않고 증거 확보가 어렵다'는 부적합 조건에 해당합니다. 이미 1심 판결이 선고되어 원고에게 불리하게 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>3300만 원</t>
+          <t>3억 7천여만원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (A 법무법인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>형사 성공보수 인정한 법원…11년 만에 대법 판례 바뀔 수도</t>
+          <t>진민호, 前소속사에 3억대 패소  가수의 근거 없는 소송 제기  [공식입장...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2305350.htm</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/499756</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 13:14:28.706607+00:00</t>
+          <t>2026-03-30 00:45:45.626676+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>앤트로픽이 미 국방부와 소송 진행 중</t>
+          <t>대법원 상고심 계류 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>구글이 미 국방부에 비기밀 행정용 AI 에이전트를 제공하는 계약을 체결했습니다. 이 계약은 앤트로픽이 국방부에서 퇴출된 후 소송을 진행 중인 상황에서 이루어졌으며, 구글 또한 과거 '메이븐 프로젝트'로 인해 군에 기술을 제공하는 것에 대한 내부 반발을 겪은 바 있습니다.</t>
+          <t>의뢰인이 대법원에서 무죄를 확정받았음에도 변호사에게 성공보수를 지급하지 않아 소송이 발생했습니다. 1심은 변호사 패소, 2심은 변호사 승소로 판결했으며, 현재 대법원에서 최종 판단을 기다리고 있습니다. 이 사건은 형사 성공보수의 유효성에 대한 법리적 쟁점을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 구글의 미 국방부 AI 에이전트 제공 계약과 앤트로픽의 기존 소송 진행 상황을 언급하고 있습니다. 하지만 새로운 소송금융 투자 기회를 발굴할 만한 명확한 피해자, 피해 규모, 상대방의 책임이 특정되지 않아 적합 조건 1, 3, 4, 5, 6이 모두 미충족됩니다. 앤트로픽의 소송은 이미 진행 중인 사건으로, 해당 기사만으로는 투자 검토에 필요한 정보가 매우 부족합니다.</t>
+          <t>이 사건은 변호사가 의뢰인에게 형사 성공보수를 청구하는 소송으로, 소송금융의 일반적인 투자 대상인 피해자의 손해배상 청구와는 성격이 다릅니다. (적합 조건 1, 3, 4, 5, 6에 해당하지 않음) 또한, 형사 성공보수의 유효성 자체가 법리적 쟁점으로 대법원에서 다투고 있어 승소 가능성이 불확실하며, 의뢰인의 자력에 대한 정보도 없어 투자 매력이 낮습니다. (적합 조건 2에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (변호사)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>구글, 미 국방부에 '비기밀 행정용' AI 에이전트 제공</t>
+          <t>[법조 인사이드] ‘형사 성공보수’ 복원 논쟁… 변호사 숙원 된 이유</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207785</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/28/6LPQS337CVHYXLEAYE2AMGEGHI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-11 13:07:47.555155+00:00</t>
+          <t>2026-03-28 00:40:00.701827+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>B 씨</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>사망 이후 발생한 위약금, 소송 비용, 세금 등으로 유산 감소</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>고 최진실 씨 사망 후 광고 계약 위약금, 관련 소송 비용, 종합소득세 등 각종 비용이 발생하면서 현금 유산 15억 원이 빠르게 줄어들었다는 내용입니다. 기사는 고인의 사망 이후 유산에 미친 재정적 영향을 설명하고 있습니다.</t>
+          <t>변호사의 형사사건 성공보수 약정의 유효성을 다투는 하급심 판결이 나왔습니다. 서울중앙지법은 의뢰인 B 씨가 A 법무법인에 성공보수 3300만 원을 지급해야 한다고 판결하며, 기존 대법원 판례와 달리 형사사건 성공보수 약정이 곧바로 사법 정의를 훼손한다고 단정할 수 없다고 판단했습니다. B 씨가 대법원에 상고하여, 대법원 판례가 11년 만에 변경될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 고인의 사망 후 발생한 광고 위약금, 소송 비용, 세금 등으로 인해 유산이 감소한 재정적 결과를 설명합니다. 소송금융은 주로 원고가 명확한 피고를 상대로 고액의 손해배상 청구를 진행할 때 투자되는데, 이 사건은 유산이 채무를 부담하는 상황으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건에 가까움)</t>
+          <t>이 사건은 소송금융 투자에 적합한 대규모 집단 피해나 명확한 대기업/기관 상대방이 아닙니다. 피해 금액이 3300만원으로 상대적으로 작고, 상대방(B 씨)의 자력에 대한 정보가 없어 회수 가능성이 불확실합니다. 다만, 계약서 등 증거는 명확하게 존재합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>15억 원</t>
+          <t>3300만 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A 법무법인)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>故 최진실 사망 후 ‘위약금 폭탄’…현금 유산 15억 줄어든 이유</t>
+          <t>형사 성공보수 인정한 법원…11년 만에 대법 판례 바뀔 수도</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11980073</t>
+          <t>https://news.tf.co.kr/read/life/2305350.htm</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-06 01:53:40.182757+00:00</t>
+          <t>2026-03-23 13:14:28.706607+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>태진아, 경기도지사, 킨텍스</t>
+          <t>미 국방부</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주최 측과 가수 태진아 측 모두 법적 절차 검토 중. 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구할 예정.</t>
+          <t>앤트로픽이 미 국방부와 소송 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>'3·1절 자유음악회' 주최 측과 가수 태진아가 섭외 과정을 두고 상반된 입장을 내놓으며 진실 공방을 벌이고 있다. 양측 모두 법적 대응을 예고했으며, 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구하겠다는 입장이다.</t>
+          <t>구글이 미 국방부에 비기밀 행정용 AI 에이전트를 제공하는 계약을 체결했습니다. 이 계약은 앤트로픽이 국방부에서 퇴출된 후 소송을 진행 중인 상황에서 이루어졌으며, 구글 또한 과거 '메이븐 프로젝트'로 인해 군에 기술을 제공하는 것에 대한 내부 반발을 겪은 바 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>주최 측과 가수 태진아 간의 섭외 과정에 대한 '진실 공방'이 진행 중으로, 상대방의 책임이 명확하지 않아 소송 승소 가능성을 예측하기 어렵습니다. 집단적 피해(조건 3)에 해당하지 않으며, 공적 절차(조건 6)도 진행 중이지 않아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>기사는 구글의 미 국방부 AI 에이전트 제공 계약과 앤트로픽의 기존 소송 진행 상황을 언급하고 있습니다. 하지만 새로운 소송금융 투자 기회를 발굴할 만한 명확한 피해자, 피해 규모, 상대방의 책임이 특정되지 않아 적합 조건 1, 3, 4, 5, 6이 모두 미충족됩니다. 앤트로픽의 소송은 이미 진행 중인 사건으로, 해당 기사만으로는 투자 검토에 필요한 정보가 매우 부족합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘3·1절 자유음악회’ vs 태진아, 섭외 진실 공방... 양측 “법적 절차...</t>
+          <t>구글, 미 국방부에 '비기밀 행정용' AI 에이전트 제공</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603030236</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207785</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-04 01:33:41.194292+00:00</t>
+          <t>2026-03-11 13:07:47.555155+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 전속 계약 해지 통보 및 위약벌, 손해배상 청구 소송 제기</t>
+          <t>사망 이후 발생한 위약금, 소송 비용, 세금 등으로 유산 감소</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 멤버 다니엘에게 전속 계약 해지를 통보하고 위약벌 및 손해배상 청구 소송을 제기했습니다. 이는 어도어와 뉴진스 멤버들 간의 갈등에서 비롯된 법적 분쟁입니다.</t>
+          <t>고 최진실 씨 사망 후 광고 계약 위약금, 관련 소송 비용, 종합소득세 등 각종 비용이 발생하면서 현금 유산 15억 원이 빠르게 줄어들었다는 내용입니다. 기사는 고인의 사망 이후 유산에 미친 재정적 영향을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사 내용은 어도어가 멤버 다니엘에게 전속 계약 해지를 통보하고 위약벌 및 손해배상 청구 소송을 제기한 상황으로, 다니엘이 피고인 입장입니다. 소송금융은 주로 원고(피해자)에게 자금을 지원하므로, 현재 기사 내용만으로는 투자 적합성이 낮습니다. 다만, 상대방(어도어)은 자력이 충분합니다.</t>
+          <t>이 기사는 고인의 사망 후 발생한 광고 위약금, 소송 비용, 세금 등으로 인해 유산이 감소한 재정적 결과를 설명합니다. 소송금융은 주로 원고가 명확한 피고를 상대로 고액의 손해배상 청구를 진행할 때 투자되는데, 이 사건은 유산이 채무를 부담하는 상황으로 새로운 소송 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건에 가까움)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
+          <t>15억 원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>뉴진스 후배 뽑는다…어도어, 보이그룹 글로벌 오디션 개최</t>
+          <t>故 최진실 사망 후 ‘위약금 폭탄’…현금 유산 15억 줄어든 이유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/VG4SJV6WIVFUVOJJEJDCOKEIHY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mk.co.kr/article/11980073</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-04 01:23:11.333641+00:00</t>
+          <t>2026-03-06 01:53:40.182757+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>SBS</t>
-[...2 lines deleted...]
-      <c r="D10" t="inlineStr"/>
+          <t>태진아, 경기도지사, 킨텍스</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>연예인의 농담으로 실제 소송 진행 계획 없음</t>
+          <t>주최 측과 가수 태진아 측 모두 법적 절차 검토 중. 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구할 예정.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>SBS 예능 프로그램 '돌싱포맨'이 종영한 가운데, 출연진 탁재훈이 방송에서 농담으로 SBS에 위약금 소송을 제기해야 한다고 언급했다. 이는 실제 법적 분쟁이 아닌 연예인들의 대화 내용으로, 프로그램 폐지에 대한 아쉬움을 표현한 것이다.</t>
+          <t>'3·1절 자유음악회' 주최 측과 가수 태진아가 섭외 과정을 두고 상반된 입장을 내놓으며 진실 공방을 벌이고 있다. 양측 모두 법적 대응을 예고했으며, 주최 측은 김동연 경기도지사의 대관 취소 조치에 대해서도 법적 판단을 구하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사 내용은 연예인의 농담으로, 실제 소송이 제기되거나 법적 분쟁이 발생한 사건이 아님. 소송금융 투자 대상으로서의 실체가 없어 적합 조건에 해당하지 않음.</t>
+          <t>주최 측과 가수 태진아 간의 섭외 과정에 대한 '진실 공방'이 진행 중으로, 상대방의 책임이 명확하지 않아 소송 승소 가능성을 예측하기 어렵습니다. 집단적 피해(조건 3)에 해당하지 않으며, 공적 절차(조건 6)도 진행 중이지 않아 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'돌싱포맨' 폐지에..탁재훈  SBS소송해야, 위약금 받아야한다  ('짠한형...</t>
+          <t>‘3·1절 자유음악회’ vs 태진아, 섭외 진실 공방... 양측 “법적 절차...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112752949</t>
+          <t>https://isplus.com/article/view/isp202603030236</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:34.310717+00:00</t>
+          <t>2026-03-04 01:33:41.194292+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>롯데 자이언츠</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>과거 사건에 대한 회고 기사. 스캇 리치몬드 선수의 소송은 이미 진행 및 종결되었을 것으로 추정.</t>
+          <t>어도어가 다니엘에게 전속 계약 해지 통보 및 위약벌, 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>기사는 KBO 외국인 선수들의 과거 조기 이탈 사례들을 다루고 있다. 부상, 부진, 부적응 등 다양한 이유로 선수들이 팀을 떠났으며, 이 중 스캇 리치몬드 선수는 롯데 자이언츠로부터 부당한 대우와 급여 미지급을 주장하며 소송을 제기한 바 있다. 그러나 이는 현재 진행 중인 사건이 아닌 과거의 사례들을 회고하는 기사이다.</t>
+          <t>어도어가 뉴진스 멤버 다니엘에게 전속 계약 해지를 통보하고 위약벌 및 손해배상 청구 소송을 제기했습니다. 이는 어도어와 뉴진스 멤버들 간의 갈등에서 비롯된 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 과거 외국인 선수들의 조기 이탈 사례를 회고하는 내용으로, 대부분 부상, 부진, 부적응 등 구단의 명확한 책임이 불분명한 경우이다. 스캇 리치몬드 선수의 경우 구단을 상대로 소송을 제기한 바 있으나, 이는 이미 종결되었을 가능성이 높은 과거 사건으로 소송금융 투자 대상으로서의 신규성이 없다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용은 어도어가 멤버 다니엘에게 전속 계약 해지를 통보하고 위약벌 및 손해배상 청구 소송을 제기한 상황으로, 다니엘이 피고인 입장입니다. 소송금융은 주로 원고(피해자)에게 자금을 지원하므로, 현재 기사 내용만으로는 투자 적합성이 낮습니다. 다만, 상대방(어도어)은 자력이 충분합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (멤버 다니엘)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>부상·부진은 양반→불면증, 감독 싫어 떠난 용병까지...'황당' 조기 이...</t>
+          <t>뉴진스 후배 뽑는다…어도어, 보이그룹 글로벌 오디션 개최</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603010007</t>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/VG4SJV6WIVFUVOJJEJDCOKEIHY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-01 12:39:10.364963+00:00</t>
+          <t>2026-03-04 01:23:11.333641+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>FIFA 및 CAS 제소 절차에 대한 일반적 설명</t>
+          <t>연예인의 농담으로 실제 소송 진행 계획 없음</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>이 기사는 백승호, 이승우 선수가 FIFA 징계를 받은 이유와 이강인 선수가 받지 않은 이유를 비교하며, 스포츠 분야의 손해배상 산정 구조, 에이전트 수수료 분쟁, 그리고 FIFA 및 스포츠중재재판소(CAS) 제소 절차 등 분쟁 해결 과정을 폭넓게 다루고 있습니다.</t>
+          <t>SBS 예능 프로그램 '돌싱포맨'이 종영한 가운데, 출연진 탁재훈이 방송에서 농담으로 SBS에 위약금 소송을 제기해야 한다고 언급했다. 이는 실제 법적 분쟁이 아닌 연예인들의 대화 내용으로, 프로그램 폐지에 대한 아쉬움을 표현한 것이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송금융 투자 대상 사건을 다루기보다는 FIFA 징계 및 에이전트 수수료 분쟁과 같은 스포츠 분야의 일반적인 분쟁 해결 절차를 설명하고 있습니다. 특정 피고가 명확히 특정되지 않고, 구체적인 피해 규모나 피해자 수가 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 불충족)</t>
+          <t>기사 내용은 연예인의 농담으로, 실제 소송이 제기되거나 법적 분쟁이 발생한 사건이 아님. 소송금융 투자 대상으로서의 실체가 없어 적합 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>백승호·이승우는 왜 FIFA 징계 받고, 이강인은 안 받았나?…'FIFA 7대 핵...</t>
+          <t>'돌싱포맨' 폐지에..탁재훈  SBS소송해야, 위약금 받아야한다  ('짠한형...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2117252</t>
+          <t>http://www.osen.co.kr/article/G1112752949</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-28 12:36:13.831230+00:00</t>
+          <t>2026-03-03 00:43:34.310717+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>부산시</t>
+          <t>롯데 자이언츠</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>부산시의 동물원 인수 결정으로 삼정기업의 매입 소송이 사실상 종결된 것으로 추정됨</t>
+          <t>과거 사건에 대한 회고 기사. 스캇 리치몬드 선수의 소송은 이미 진행 및 종결되었을 것으로 추정.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>삼정기업이 적자 누적으로 폐업한 삼정더파크 동물원을 부산시가 478억원에 인수하기로 결정했습니다. 이는 삼정기업이 2012년 맺은 협약을 근거로 부산시에 500억원 매입을 요구하며 제기했던 소송의 결과로 보입니다.</t>
+          <t>기사는 KBO 외국인 선수들의 과거 조기 이탈 사례들을 다루고 있다. 부상, 부진, 부적응 등 다양한 이유로 선수들이 팀을 떠났으며, 이 중 스캇 리치몬드 선수는 롯데 자이언츠로부터 부당한 대우와 급여 미지급을 주장하며 소송을 제기한 바 있다. 그러나 이는 현재 진행 중인 사건이 아닌 과거의 사례들을 회고하는 기사이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사 제목과 본문을 종합할 때, 삼정기업이 부산시에 제기했던 동물원 매입 소송이 부산시의 478억원 인수로 사실상 종결된 것으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없는 '이미 종결된 사건'에 해당합니다.</t>
+          <t>기사는 과거 외국인 선수들의 조기 이탈 사례를 회고하는 내용으로, 대부분 부상, 부진, 부적응 등 구단의 명확한 책임이 불분명한 경우이다. 스캇 리치몬드 선수의 경우 구단을 상대로 소송을 제기한 바 있으나, 이는 이미 종결되었을 가능성이 높은 과거 사건으로 소송금융 투자 대상으로서의 신규성이 없다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>500억원 (소송 청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>부산시, 삼정더파크 478억원 인수…공립동물원으로 운영</t>
+          <t>부상·부진은 양반→불면증, 감독 싫어 떠난 용병까지...'황당' 조기 이...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250252</t>
+          <t>https://isplus.com/article/view/isp202603010007</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-25 12:59:00.858283+00:00</t>
+          <t>2026-03-01 12:39:10.364963+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>FIFA 및 CAS 제소 절차에 대한 일반적 설명</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>이 기사는 백승호, 이승우 선수가 FIFA 징계를 받은 이유와 이강인 선수가 받지 않은 이유를 비교하며, 스포츠 분야의 손해배상 산정 구조, 에이전트 수수료 분쟁, 그리고 FIFA 및 스포츠중재재판소(CAS) 제소 절차 등 분쟁 해결 과정을 폭넓게 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 소송금융 투자 대상 사건을 다루기보다는 FIFA 징계 및 에이전트 수수료 분쟁과 같은 스포츠 분야의 일반적인 분쟁 해결 절차를 설명하고 있습니다. 특정 피고가 명확히 특정되지 않고, 구체적인 피해 규모나 피해자 수가 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>백승호·이승우는 왜 FIFA 징계 받고, 이강인은 안 받았나?…'FIFA 7대 핵...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2117252</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:36:13.831230+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>부산시</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>부산시의 동물원 인수 결정으로 삼정기업의 매입 소송이 사실상 종결된 것으로 추정됨</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>삼정기업이 적자 누적으로 폐업한 삼정더파크 동물원을 부산시가 478억원에 인수하기로 결정했습니다. 이는 삼정기업이 2012년 맺은 협약을 근거로 부산시에 500억원 매입을 요구하며 제기했던 소송의 결과로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>기사 제목과 본문을 종합할 때, 삼정기업이 부산시에 제기했던 동물원 매입 소송이 부산시의 478억원 인수로 사실상 종결된 것으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없는 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>500억원 (소송 청구액)</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>부산시, 삼정더파크 478억원 인수…공립동물원으로 운영</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602250252</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:59:00.858283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>서울중앙지법 1심 원고 패소 판결</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>유튜브 채널 공동 운영자 A씨가 또 다른 운영자 B씨를 상대로 약 3억8천만원 규모의 정산금 청구 소송을 제기했으나 1심에서 패소했습니다. A씨는 B씨가 운영비를 과도하게 공제하여 수익을 덜 지급했다고 주장했으나, 법원은 계약서에 구체적인 산정 방식이 없고 A씨가 3년간 이의를 제기하지 않은 점 등을 들어 묵시적 합의가 있었다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>약 3억 8천만원 규모로 피해 금액은 크지만(적합 조건 4), 1심 법원이 원고 패소 판결을 내리며 상대방의 책임이 명확하지 않다고 판단했습니다(적합 조건 1 불충족). 이미 법원에서 증거를 바탕으로 판단이 내려졌으며, 원고에게 불리한 결과가 나왔기에 소송금융 투자로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>약 3억8933만원</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>운영비 빼고 정산은 부당  유튜브 수익 다툼…법원 판단은[법대로]</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260220_0003520619</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-02-21 17:46:31.355780+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N14"/>
+  <autoFilter ref="A1:N16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>