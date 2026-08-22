--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$20</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1248 +535,1388 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 어도어 대표, 다니엘의 가족 1인</t>
+          <t>KCC</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중</t>
+          <t>라건아가 KCC를 상대로 부당이득 반환 청구 소송 제기. KBL은 가스공사에 제재금 부과.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표 등을 상대로 431억 원대 손해배상 소송을 제기하여 첫 변론기일이 진행되었습니다. 어도어 측은 다니엘 등이 전속계약 해지 통보 및 뉴진스 이탈, 복귀 지연에 책임이 있다고 주장하며, 피고 측은 사건 지연 의도가 없음을 밝혔습니다. 이 사건은 기존 주주 간 계약 해지 확인 소송과는 시점이 다른 새로운 주장과 입증이 필요한 사안으로 진행될 예정입니다.</t>
+          <t>프로농구 선수 라건아가 직접 세금을 완납한 뒤 KCC를 상대로 부당이득 반환 청구 소송을 제기했다. KBL은 이와 별개로 가스공사에 이사회 결의 불이행을 이유로 제재금을 부과하며 라건아의 등록 보류를 유지했다. 이 사건은 라건아 개인의 세금 분쟁으로, KCC의 책임과 자력은 충분하나 집단적 피해는 아니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해 규모가 큼(431억 원)은 소송금융 적합 조건에 해당하여 투자 매력도가 높습니다. 그러나 피고가 개인이므로 상대방의 자력 충분 여부에 대한 추가 확인이 필요하며, 복잡한 계약 분쟁의 특성상 상대방 책임의 명확성 및 손해액 입증의 난이도가 높을 수 있어 투자 리스크가 존재합니다.</t>
+          <t>상대방(KCC)의 책임이 비교적 명확하고(적합 조건 1), 대기업 계열사로 자력이 충분하며(적합 조건 2), 소송이 진행 중이므로 증거 확보가 가능함(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 명확히 크다고 단정하기는 어려워 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>어도어 측  사건 지연 의도 없다 …다니엘·민희진 상대 431억 소송 첫 변...</t>
+          <t>KBL, ‘세금 분쟁’ 라건아 등록 보류 유지</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112801347</t>
+          <t>https://www.chosun.com/sports/basketball/2026/08/12/KMWBKBU4NZCTLGXMJ5PKHN5ZNI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 12:22:11.031663+00:00</t>
+          <t>2026-08-21 11:25:10.414250+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>위약벌 청구 소송 제기</t>
+          <t>광고주들의 손해배상 소송 진행 중, AI 증거 조작 관련 쟁점 예상</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>송영숙 한미약품그룹 회장, 임주현 부회장, 사모펀드 라데팡스 파트너스 등이 신동국 한양정밀 회장을 상대로 600억 원 규모의 위약벌 청구 소송을 제기했습니다. 이는 주주 간 계약 위반을 주장하는 소송으로, 한미약품그룹의 경영권 분쟁과 관련된 것으로 보입니다.</t>
+          <t>배우 김씨가 광고주들로부터 광고 계약 해지 및 손해배상 청구 소송을 당했으며, 소송액은 174억원에 달합니다. 이 사건은 AI를 이용한 증거 조작 가능성과 관련하여 언급되었으며, 김씨의 사회적 및 경제적 활동 전반에 큰 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>600억 원 규모의 위약벌 청구 소송으로 피해 규모가 크고(적합 조건 4), 상대방(신동국 한양정밀 회장)이 자력이 충분할 것으로 예상되며(적합 조건 2), 주주 간 계약 위반 주장이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>김씨가 174억원 규모의 손해배상 소송을 당한 사건으로, 소송 가액이 매우 높아 소송금융 투자 시 잠재적 회수 가치가 높습니다. (적합 조건 4) 또한, 'AI 이용 증거 조작'이라는 쟁점이 있어, 만약 김씨가 조작된 증거의 피해자라면 원고로서 역공을 펼칠 가능성이 있습니다. (적합 조건 5) 다만, 현재 김씨가 피고의 위치에 있고, AI 증거의 진위 판별이 복잡하여 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>174억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>황상연 체제 닻 올린 한미약품…전문성·내홍 우려 여전</t>
+          <t>[사설] AI 이용 증거 조작, 조만간 진위 판별도 어려워질 것</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026040516433336734</t>
+          <t>https://www.chosun.com/opinion/editorial/2026/05/23/LAUFVKTQ4ZH5HBT4XXBHQVVCQQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:46:05.520196+00:00</t>
+          <t>2026-06-29 08:25:37.549044+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>블랙메이드</t>
+          <t>다니엘, 민희진 전 어도어 대표, 다니엘의 가족 1인</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>전속계약 해지 통보 완료, 소속사 회신 대기 중</t>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가수 용준형이 소속사 블랙메이드의 계약상 주요 의무 불이행을 이유로 전속계약 해지를 통보하며 독립을 선언했다. 용준형은 지난해에도 일방적인 계약 해지 및 부당한 손해배상 청구를 주장한 바 있다. 소속사는 아직 공식적인 회신이 없는 상태이며, 용준형은 향후 독립적인 활동을 이어갈 예정이다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표 등을 상대로 431억 원대 손해배상 소송을 제기하여 첫 변론기일이 진행되었습니다. 어도어 측은 다니엘 등이 전속계약 해지 통보 및 뉴진스 이탈, 복귀 지연에 책임이 있다고 주장하며, 피고 측은 사건 지연 의도가 없음을 밝혔습니다. 이 사건은 기존 주주 간 계약 해지 확인 소송과는 시점이 다른 새로운 주장과 입증이 필요한 사안으로 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>소속사의 계약상 주요 의무 불이행으로 인한 전속계약 해지 통보로 상대방 책임이 비교적 명확하며(적합 조건 1), 연예인 전속계약 분쟁 특성상 활동 중단 및 기회비용 손실 등 피해 규모가 상당할 수 있고(적합 조건 4), 시정 요청 및 법률 근거 해지 통보로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 소속사의 자력에 대한 정보가 부족하고 집단적 피해가 아니라는 점은 한계입니다.</t>
+          <t>피해 규모가 큼(431억 원)은 소송금융 적합 조건에 해당하여 투자 매력도가 높습니다. 그러나 피고가 개인이므로 상대방의 자력 충분 여부에 대한 추가 확인이 필요하며, 복잡한 계약 분쟁의 특성상 상대방 책임의 명확성 및 손해액 입증의 난이도가 높을 수 있어 투자 리스크가 존재합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>용준형, 소속사 떠나 독립한다…“신뢰관계 유지 어려워”</t>
+          <t>어도어 측  사건 지연 의도 없다 …다니엘·민희진 상대 431억 소송 첫 변...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260330517016</t>
+          <t>http://www.osen.co.kr/article/G1112801347</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 12:58:59.280266+00:00</t>
+          <t>2026-05-30 12:22:11.031663+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>손해배상 소송 시작</t>
+          <t>위약벌 청구 소송 제기</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>어도어와 다니엘 간 430억 원 규모의 손해배상 소송이 시작되었다. 어도어는 작년 12월 다니엘에게 계약 해지를 통보했으며, 양측은 심리 일정을 두고 공방을 벌이고 있다.</t>
+          <t>송영숙 한미약품그룹 회장, 임주현 부회장, 사모펀드 라데팡스 파트너스 등이 신동국 한양정밀 회장을 상대로 600억 원 규모의 위약벌 청구 소송을 제기했습니다. 이는 주주 간 계약 위반을 주장하는 소송으로, 한미약품그룹의 경영권 분쟁과 관련된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (어도어는 대기업 하이브의 자회사), 피해 규모가 큼 (430억 원). 다만 집단적 피해가 아니며, 책임의 명확성이나 증거의 구체적 내용은 기사에서 파악하기 어려워 추가 정보가 필요합니다.</t>
+          <t>600억 원 규모의 위약벌 청구 소송으로 피해 규모가 크고(적합 조건 4), 상대방(신동국 한양정밀 회장)이 자력이 충분할 것으로 예상되며(적합 조건 2), 주주 간 계약 위반 주장이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[아침에 이슈] 어도어-다니엘, 430억 손해배상 소송 시작</t>
+          <t>황상연 체제 닻 올린 한미약품…전문성·내홍 우려 여전</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790027.html</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026040516433336734</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 00:51:25.223897+00:00</t>
+          <t>2026-04-05 12:46:05.520196+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>블랙메이드</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 진행 중, 다니엘 측 신속 재판 요청</t>
+          <t>전속계약 해지 통보 완료, 소속사 회신 대기 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>그룹 뉴진스 전 멤버 다니엘이 소속사 어도어를 상대로 낸 431억 원대 손해배상 청구 소송의 첫 변론준비기일이 열렸습니다. 다니엘 측은 소송 장기화로 인한 피해를 우려하며 신속한 심리를 요청했으나, 어도어 측은 이를 반박하며 일상적인 재판 진행을 주장했습니다. 재판부는 주요 쟁점인 '탬퍼링' 관련 해외 사례 정리를 요구했습니다.</t>
+          <t>가수 용준형이 소속사 블랙메이드의 계약상 주요 의무 불이행을 이유로 전속계약 해지를 통보하며 독립을 선언했다. 용준형은 지난해에도 일방적인 계약 해지 및 부당한 손해배상 청구를 주장한 바 있다. 소속사는 아직 공식적인 회신이 없는 상태이며, 용준형은 향후 독립적인 활동을 이어갈 예정이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(어도어, 하이브 산하)의 자력이 충분하며(적합 조건 2), 소송 가액이 431억 원대로 피해 규모가 매우 큽니다(적합 조건 4). 또한 탬퍼링 관련 해외 사례 정리 요구 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 상대방의 책임이 명확히 입증된 상태는 아니며, 집단적 피해가 아닌 개별 소송입니다.</t>
+          <t>소속사의 계약상 주요 의무 불이행으로 인한 전속계약 해지 통보로 상대방 책임이 비교적 명확하며(적합 조건 1), 연예인 전속계약 분쟁 특성상 활동 중단 및 기회비용 손실 등 피해 규모가 상당할 수 있고(적합 조건 4), 시정 요청 및 법률 근거 해지 통보로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 소속사의 자력에 대한 정보가 부족하고 집단적 피해가 아니라는 점은 한계입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>다니엘 측  빛나는 시기에 피해 …431억 소송 '신속 재판' 호소 [MP이슈]</t>
+          <t>용준형, 소속사 떠나 독립한다…“신뢰관계 유지 어려워”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1089451</t>
+          <t>https://www.sportsworldi.com/newsView/20260330517016</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 13:31:35.866190+00:00</t>
+          <t>2026-03-30 12:58:59.280266+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>첫 변론준비기일 예정</t>
+          <t>손해배상 소송 시작</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 대표를 상대로 430억원 규모의 손해배상 소송을 제기했습니다. 어도어 측은 뉴진스 이탈 및 복귀 지연 과정에서 다니엘 측과 민 전 대표에게 중대한 책임이 있다고 주장하며 법적 책임을 묻고 있습니다. 이번 주 서울중앙지법에서 첫 변론준비기일이 열릴 예정입니다.</t>
+          <t>어도어와 다니엘 간 430억 원 규모의 손해배상 소송이 시작되었다. 어도어는 작년 12월 다니엘에게 계약 해지를 통보했으며, 양측은 심리 일정을 두고 공방을 벌이고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>어도어 측이 다니엘과 민희진 전 대표에게 중대한 책임이 있다고 주장하며 430억 원 규모의 손해배상을 청구한 사건으로, 피해 규모가 크고 상대방 책임이 명확하다는 점에서 적합 조건에 해당합니다. 다만, 상대방이 대기업이나 공공기관이 아닌 개인이라는 점에서 자력 확보에 대한 추가 검토가 필요하며, 집단적 피해 사례는 아닙니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (어도어는 대기업 하이브의 자회사), 피해 규모가 큼 (430억 원). 다만 집단적 피해가 아니며, 책임의 명확성이나 증거의 구체적 내용은 기사에서 파악하기 어려워 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>430억원</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>어도어 vs 다니엘·민희진 430억 소송 이번주 시작</t>
+          <t>[아침에 이슈] 어도어-다니엘, 430억 손해배상 소송 시작</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603220031&amp;t=NN</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790027.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-22 00:36:43.672845+00:00</t>
+          <t>2026-03-27 00:51:25.223897+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>잔금 지급 청구 소송 및 계약금 반환 반소 진행 중</t>
+          <t>손해배상 소송 첫 변론준비기일 진행 중, 다니엘 측 신속 재판 요청</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>A씨는 밭떼기 계약 후 수확량이 적다는 이유로 잔금을 지급하지 않는 B씨를 상대로 잔금 지급 소송을 제기했습니다. 이에 B씨는 계약금 반환 반소를 제기했으며, A씨는 대한법률구조공단의 도움을 받고 있습니다. 법원은 수확량과 무관하게 잔금을 지급해야 한다는 입장으로 보입니다.</t>
+          <t>그룹 뉴진스 전 멤버 다니엘이 소속사 어도어를 상대로 낸 431억 원대 손해배상 청구 소송의 첫 변론준비기일이 열렸습니다. 다니엘 측은 소송 장기화로 인한 피해를 우려하며 신속한 심리를 요청했으나, 어도어 측은 이를 반박하며 일상적인 재판 진행을 주장했습니다. 재판부는 주요 쟁점인 '탬퍼링' 관련 해외 사례 정리를 요구했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>법원 판례를 통해 상대방(B씨)의 잔금 지급 책임이 명확해 보이며(적합 조건 1), 계약서 등 증거 확보가 용이합니다(적합 조건 5). 그러나 단일 계약 분쟁으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방(어도어, 하이브 산하)의 자력이 충분하며(적합 조건 2), 소송 가액이 431억 원대로 피해 규모가 매우 큽니다(적합 조건 4). 또한 탬퍼링 관련 해외 사례 정리 요구 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 상대방의 책임이 명확히 입증된 상태는 아니며, 집단적 피해가 아닌 개별 소송입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>법원  밭떼기 계약 후 수확량 적어도 잔금 줘야</t>
+          <t>다니엘 측  빛나는 시기에 피해 …431억 소송 '신속 재판' 호소 [MP이슈]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402757</t>
+          <t>https://www.mediapen.com/news/view/1089451</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 13:06:13.246802+00:00</t>
+          <t>2026-03-26 13:31:35.866190+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>원헌드레드</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>더보이즈 멤버 9인의 전속계약 해지 통보 및 소속사 반박, 법무법인 개입</t>
+          <t>첫 변론준비기일 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>그룹 더보이즈 멤버 9인이 소속사 원헌드레드를 상대로 정산금 미지급, 자료 열람 거부, 활동 지원 미비 등을 이유로 전속계약 해지를 통보했습니다. 소속사는 멤버들의 논란으로 인한 팀 활동 어려움을 주장하며 계약 해지 요구를 수용할 수 없다는 입장입니다. 멤버들은 다음 달 예정된 단독 콘서트는 진행할 예정이라고 밝혔습니다.</t>
+          <t>걸그룹 뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 대표를 상대로 430억원 규모의 손해배상 소송을 제기했습니다. 어도어 측은 뉴진스 이탈 및 복귀 지연 과정에서 다니엘 측과 민 전 대표에게 중대한 책임이 있다고 주장하며 법적 책임을 묻고 있습니다. 이번 주 서울중앙지법에서 첫 변론준비기일이 열릴 예정입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>더보이즈 멤버 9인이 소속사의 중대한 계약 위반(정산금 미지급, 자료 열람 거부, 활동 지원 미비 등)을 주장하며 전속계약 해지를 통보하여 상대방 책임이 비교적 명확하고(적합 조건 1), 아이돌 그룹 활동 중단 및 정산금 미지급으로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 정산 내역 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 소속사의 자력 여부가 불분명하고, 피해자 수가 '수십 명 이상'의 집단적 피해 기준에는 미치지 못합니다.</t>
+          <t>어도어 측이 다니엘과 민희진 전 대표에게 중대한 책임이 있다고 주장하며 430억 원 규모의 손해배상을 청구한 사건으로, 피해 규모가 크고 상대방 책임이 명확하다는 점에서 적합 조건에 해당합니다. 다만, 상대방이 대기업이나 공공기관이 아닌 개인이라는 점에서 자력 확보에 대한 추가 검토가 필요하며, 집단적 피해 사례는 아닙니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
+          <t>430억원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>더보이즈 9인, 전속계약 해지 요구에 소속사  수용할 수 없다</t>
+          <t>어도어 vs 다니엘·민희진 430억 소송 이번주 시작</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603200652402794</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603220031&amp;t=NN</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-20 00:43:51.400707+00:00</t>
+          <t>2026-03-22 00:36:43.672845+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>김수현 및 소속사</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에서 손해배상 청구 소송 변론기일 진행 중, 관련 형사 사건 결과 대기 중</t>
+          <t>잔금 지급 청구 소송 및 계약금 반환 반소 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사가 배우 김수현과 그의 소속사를 상대로 품위 유지 계약 위반을 이유로 손해배상 청구 소송을 제기했다. 김수현 측은 미성년 교제 의혹과 관련된 형사 사건들의 진위 여부가 다퉈지고 있어 손해배상 책임을 인정하기 어렵다는 입장이다. 현재 서울중앙지방법원에서 두 번째 변론기일이 진행되었으며, 관련 형사 사건의 결과가 소송에 영향을 미칠 것으로 보인다.</t>
+          <t>A씨는 밭떼기 계약 후 수확량이 적다는 이유로 잔금을 지급하지 않는 B씨를 상대로 잔금 지급 소송을 제기했습니다. 이에 B씨는 계약금 반환 반소를 제기했으며, A씨는 대한법률구조공단의 도움을 받고 있습니다. 법원은 수확량과 무관하게 잔금을 지급해야 한다는 입장으로 보입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(김수현)은 유명 배우로서 자력이 충분하며(적합 조건 2), 품위 유지 위반 여부를 다투는 관련 형사 사건들이 진행 중이다(적합 조건 6). 그러나 품위 유지 위반의 책임 여부가 아직 명확하지 않고, 관련 형사 사건의 결과에 따라 손해배상 인정 여부가 달라질 수 있어 불확실성이 존재한다.</t>
+          <t>법원 판례를 통해 상대방(B씨)의 잔금 지급 책임이 명확해 보이며(적합 조건 1), 계약서 등 증거 확보가 용이합니다(적합 조건 5). 그러나 단일 계약 분쟁으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1 (A사)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘품위 유지 위반’ 공방 속…김수현 측 “손배 인정 어렵다”</t>
+          <t>법원  밭떼기 계약 후 수확량 적어도 잔금 줘야</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1594563?ref=naver</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402757</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 13:33:51.323314+00:00</t>
+          <t>2026-03-20 13:06:13.246802+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>김수현</t>
+          <t>원헌드레드</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>품위 유지 의무 위반 여부 공방 중</t>
+          <t>더보이즈 멤버 9인의 전속계약 해지 통보 및 소속사 반박, 법무법인 개입</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>배우 김수현이 광고주로부터 28억 원 규모의 손해배상 소송을 당해 공방 중이다. 광고주는 김수현의 '미성년 교제 의혹'을 품위 유지 의무 위반으로 보고 손해배상을 청구했으며, 김수현 측은 해당 의혹을 부인하며 품위 유지 위반 행위가 없었다고 주장하고 있다.</t>
+          <t>그룹 더보이즈 멤버 9인이 소속사 원헌드레드를 상대로 정산금 미지급, 자료 열람 거부, 활동 지원 미비 등을 이유로 전속계약 해지를 통보했습니다. 소속사는 멤버들의 논란으로 인한 팀 활동 어려움을 주장하며 계약 해지 요구를 수용할 수 없다는 입장입니다. 멤버들은 다음 달 예정된 단독 콘서트는 진행할 예정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>광고주가 배우 김수현을 상대로 28억 원 규모의 손해배상을 청구한 사건으로, 상대방(김수현)의 자력이 충분하고 피해 규모가 크다는 점에서 소송금융 적합 조건에 해당합니다. 그러나 김수현 측이 품위 유지 의무 위반 행위를 부인하고 있어 상대방 책임이 명확하지 않으며, 집단적 피해가 아닌 개별 계약 분쟁이라는 점에서 적합도가 낮아집니다.</t>
+          <t>더보이즈 멤버 9인이 소속사의 중대한 계약 위반(정산금 미지급, 자료 열람 거부, 활동 지원 미비 등)을 주장하며 전속계약 해지를 통보하여 상대방 책임이 비교적 명확하고(적합 조건 1), 아이돌 그룹 활동 중단 및 정산금 미지급으로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 정산 내역 등 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 소속사의 자력 여부가 불분명하고, 피해자 수가 '수십 명 이상'의 집단적 피해 기준에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>28억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>김수현, 광고주와 28억 손배소 공방…“품위 유지 위반 행위 없다”</t>
+          <t>더보이즈 9인, 전속계약 해지 요구에 소속사  수용할 수 없다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987840</t>
+          <t>http://www.fnnews.com/news/202603200652402794</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-14 00:29:19.863754+00:00</t>
+          <t>2026-03-20 00:43:51.400707+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>김수현 및 소속사</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 전속계약 해지 통보 및 거액의 손해배상 청구 소송 제기</t>
+          <t>서울중앙지방법원에서 손해배상 청구 소송 변론기일 진행 중, 관련 형사 사건 결과 대기 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>어도어가 다니엘에게 전속계약 해지 통보와 함께 거액의 손해배상 청구 소송을 제기했다. 이와 더불어 뉴진스 팬 플랫폼 '포닝'에서도 다니엘의 과거 대화 내역 서비스가 종료될 예정으로, 어도어 측의 다니엘 '흔적 지우기'가 가속화되고 있다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현과 그의 소속사를 상대로 품위 유지 계약 위반을 이유로 손해배상 청구 소송을 제기했다. 김수현 측은 미성년 교제 의혹과 관련된 형사 사건들의 진위 여부가 다퉈지고 있어 손해배상 책임을 인정하기 어렵다는 입장이다. 현재 서울중앙지방법원에서 두 번째 변론기일이 진행되었으며, 관련 형사 사건의 결과가 소송에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방인 어도어는 대기업 하이브의 자회사로 자력이 충분하며(적합 조건 2), 다니엘에게 '거액의 손해배상'을 청구하고 있어 사건의 규모가 크다(적합 조건 4). 이미 소송이 제기된 상태이므로 관련 증거가 존재할 것으로 예상된다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 적합 조건 3에는 해당하지 않는다.</t>
+          <t>상대방(김수현)은 유명 배우로서 자력이 충분하며(적합 조건 2), 품위 유지 위반 여부를 다투는 관련 형사 사건들이 진행 중이다(적합 조건 6). 그러나 품위 유지 위반의 책임 여부가 아직 명확하지 않고, 관련 형사 사건의 결과에 따라 손해배상 인정 여부가 달라질 수 있어 불확실성이 존재한다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>1 (A사)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>애플뮤직서도 사라졌다…어도어, 다니엘 흔적 지우기 가속</t>
+          <t>‘품위 유지 위반’ 공방 속…김수현 측 “손배 인정 어렵다”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603041649003?pt=nv</t>
+          <t>https://www.sportsseoul.com/news/read/1594563?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-05 01:31:41.462268+00:00</t>
+          <t>2026-03-17 13:33:51.323314+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>웹젠</t>
+          <t>김수현</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>MG 잔금 지급 관련 협상 진행 중</t>
+          <t>품위 유지 의무 위반 여부 공방 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>웹젠과 하운드13 간에 '드래곤소드' 게임의 MG(Minimum Guarantee) 잔금 지급을 둘러싼 갈등이 협상 국면에 접어들었습니다. 중소 개발사인 하운드13은 소송 지속 여력이 제한적이며, 웹젠은 퍼블리셔로서 신뢰도 훼손을 우려하고 있어 현실적인 절충안 도출 가능성이 언급됩니다.</t>
+          <t>배우 김수현이 광고주로부터 28억 원 규모의 손해배상 소송을 당해 공방 중이다. 광고주는 김수현의 '미성년 교제 의혹'을 품위 유지 의무 위반으로 보고 손해배상을 청구했으며, 김수현 측은 해당 의혹을 부인하며 품위 유지 위반 행위가 없었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방(웹젠)은 대기업으로 자력이 충분하며(적합 조건 2), 계약 관련 분쟁이므로 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아닌 기업 간 분쟁이라는 점이 고려됩니다. 현재 협상 국면에 있어 소송으로 발전할지 여부가 중요합니다.</t>
+          <t>광고주가 배우 김수현을 상대로 28억 원 규모의 손해배상을 청구한 사건으로, 상대방(김수현)의 자력이 충분하고 피해 규모가 크다는 점에서 소송금융 적합 조건에 해당합니다. 그러나 김수현 측이 품위 유지 의무 위반 행위를 부인하고 있어 상대방 책임이 명확하지 않으며, 집단적 피해가 아닌 개별 계약 분쟁이라는 점에서 적합도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
+          <t>28억 원</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>웹젠·하운드13, '드래곤소드' MG 잔금 지급…갈등 2라운드 협상 국면</t>
+          <t>김수현, 광고주와 28억 손배소 공방…“품위 유지 위반 행위 없다”</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55895</t>
+          <t>https://www.mk.co.kr/article/11987840</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-04 01:42:46.572492+00:00</t>
+          <t>2026-03-14 00:29:19.863754+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>1심 일부 승소 후 항소심 진행 예정</t>
+          <t>어도어가 다니엘에게 전속계약 해지 통보 및 거액의 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>방송인 박수홍 씨가 전 소속사를 상대로 제기한 약 5억 원 규모의 모델료 약정금 소송 1심에서 일부 승소했습니다. 이에 따라 소송은 2라운드인 항소심으로 이어질 예정입니다.</t>
+          <t>어도어가 다니엘에게 전속계약 해지 통보와 함께 거액의 손해배상 청구 소송을 제기했다. 이와 더불어 뉴진스 팬 플랫폼 '포닝'에서도 다니엘의 과거 대화 내역 서비스가 종료될 예정으로, 어도어 측의 다니엘 '흔적 지우기'가 가속화되고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>박수홍 씨가 1심에서 일부 승소하여 상대방의 책임이 어느 정도 인정되었고(적합 조건 1), 약 5억 원 규모의 모델료 소송으로 피해 금액이 상당합니다(적합 조건 4). 이미 1심 소송이 진행되어 증거가 확보된 상태입니다(적합 조건 5). 다만, 상대방 업체의 구체적인 정보가 없어 자력 판단이 어렵고, 집단적 피해가 아닌 개인 소송이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>상대방인 어도어는 대기업 하이브의 자회사로 자력이 충분하며(적합 조건 2), 다니엘에게 '거액의 손해배상'을 청구하고 있어 사건의 규모가 크다(적합 조건 4). 이미 소송이 제기된 상태이므로 관련 증거가 존재할 것으로 예상된다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 적합 조건 3에는 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>약 5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>박수홍 ‘5억 모델료 소송’ 2라운드 간다</t>
+          <t>애플뮤직서도 사라졌다…어도어, 다니엘 흔적 지우기 가속</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516886</t>
+          <t>https://sports.khan.co.kr/article/202603041649003?pt=nv</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-02 12:55:33.484180+00:00</t>
+          <t>2026-03-05 01:31:41.462268+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>식품업체 A사</t>
+          <t>웹젠</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>민사 소송 1심 일부 승소 후 상대방 항소로 2심 진행 예정</t>
+          <t>MG 잔금 지급 관련 협상 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 광고 모델료 약 5억 원 미지급 약정금 소송이 1심에서 일부 승소했습니다. 그러나 식품업체 A사 측이 1심 결과에 불복하여 항소함에 따라 현재 2심이 진행될 예정입니다.</t>
+          <t>웹젠과 하운드13 간에 '드래곤소드' 게임의 MG(Minimum Guarantee) 잔금 지급을 둘러싼 갈등이 협상 국면에 접어들었습니다. 중소 개발사인 하운드13은 소송 지속 여력이 제한적이며, 웹젠은 퍼블리셔로서 신뢰도 훼손을 우려하고 있어 현실적인 절충안 도출 가능성이 언급됩니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>광고 모델료 약 5억 원 미지급에 대한 소송으로 피해 금액이 크고(적합 조건 4), 1심에서 일부 승소하여 상대방의 책임이 비교적 명확하며 증거 확보가 가능하다고 판단됩니다(적합 조건 1, 5). 그러나 집단적 피해가 아닌 개인 소송이며(적합 조건 3 미해당), 상대방 식품업체 A사의 자력이 대기업 수준으로 명확히 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
+          <t>상대방(웹젠)은 대기업으로 자력이 충분하며(적합 조건 2), 계약 관련 분쟁이므로 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아닌 기업 간 분쟁이라는 점이 고려됩니다. 현재 협상 국면에 있어 소송으로 발전할지 여부가 중요합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>약 5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>박수홍에 광고 모델료 약 5억 원 미지급 소송 2심으로…지난달 식품업체...</t>
+          <t>웹젠·하운드13, '드래곤소드' MG 잔금 지급…갈등 2라운드 협상 국면</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15988236</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55895</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-02 12:45:20.196455+00:00</t>
+          <t>2026-03-04 01:42:46.572492+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>풋옵션 대금 관련 집행정지 신청 및 공탁금 납부</t>
+          <t>1심 일부 승소 후 항소심 진행 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 대표의 풋옵션 대금과 관련하여 292억 원의 공탁금을 납부하고 집행정지를 신청했습니다. 이는 하이브와 민희진 전 대표 간의 경영권 분쟁 및 계약 관련 법적 다툼이 진행 중임을 시사합니다. 기사에서는 어도어가 뉴진스 멤버 다니엘에게 손해배상 소송을 제기한 사실도 언급되었습니다.</t>
+          <t>방송인 박수홍 씨가 전 소속사를 상대로 제기한 약 5억 원 규모의 모델료 약정금 소송 1심에서 일부 승소했습니다. 이에 따라 소송은 2라운드인 항소심으로 이어질 예정입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 292억 원이라는 큰 금액이 언급되어 피해 규모가 큽니다(적합 조건 4). 풋옵션 계약 관련 분쟁이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 책임 소재의 명확성은 기사만으로는 판단하기 어렵고, 집단적 피해는 아닙니다.</t>
+          <t>박수홍 씨가 1심에서 일부 승소하여 상대방의 책임이 어느 정도 인정되었고(적합 조건 1), 약 5억 원 규모의 모델료 소송으로 피해 금액이 상당합니다(적합 조건 4). 이미 1심 소송이 진행되어 증거가 확보된 상태입니다(적합 조건 5). 다만, 상대방 업체의 구체적인 정보가 없어 자력 판단이 어렵고, 집단적 피해가 아닌 개인 소송이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>292억 원</t>
+          <t>약 5억 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>하이브, 292억 공탁금 납부…’민희진 풋옵션 대금’ 집행정지</t>
+          <t>박수홍 ‘5억 모델료 소송’ 2라운드 간다</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/02/25/KATHIRARPRGBXMUHH73OELEJUQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516886</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-26 00:44:54.916538+00:00</t>
+          <t>2026-03-02 12:55:33.484180+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>식품업체 A사</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>주식매매대금(풋옵션) 소송 항소 진행 중, 강제 집행 정지 신청 인용</t>
+          <t>민사 소송 1심 일부 승소 후 상대방 항소로 2심 진행 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>민희진 대표와 하이브 간의 주식매매대금(풋옵션) 청구 소송이 진행 중이며, 1심 판결 후 하이브가 항소장을 제출했습니다. 민 대표의 하이브 예금 압류 시도에 대해 법원이 강제 집행 정지 결정을 내렸습니다. 이는 양측 간의 계약 관련 분쟁으로, 현재 항소심 단계에 있습니다.</t>
+          <t>방송인 박수홍이 식품업체 A사를 상대로 제기한 광고 모델료 약 5억 원 미지급 약정금 소송이 1심에서 일부 승소했습니다. 그러나 식품업체 A사 측이 1심 결과에 불복하여 항소함에 따라 현재 2심이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 주식매매대금(풋옵션) 소송의 특성상 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 다만, 집단적 피해가 아닌 개별 당사자 간의 계약 분쟁이며, 책임 명확성은 소송 결과에 따라 달라질 수 있습니다.</t>
+          <t>광고 모델료 약 5억 원 미지급에 대한 소송으로 피해 금액이 크고(적합 조건 4), 1심에서 일부 승소하여 상대방의 책임이 비교적 명확하며 증거 확보가 가능하다고 판단됩니다(적합 조건 1, 5). 그러나 집단적 피해가 아닌 개인 소송이며(적합 조건 3 미해당), 상대방 식품업체 A사의 자력이 대기업 수준으로 명확히 확인되지 않아 투자 적합도를 'Medium'으로 평가합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>약 5억 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>민희진, 완패한 하이브 예금 압류 시도 제동…법원, 강제 집행 정지 신...</t>
+          <t>박수홍에 광고 모델료 약 5억 원 미지급 소송 2심으로…지난달 식품업체...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983415</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15988236</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-24 13:15:52.100605+00:00</t>
+          <t>2026-03-02 12:45:20.196455+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>계약 분쟁</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
+          <t>풋옵션 대금 관련 집행정지 신청 및 공탁금 납부</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 대표의 풋옵션 대금과 관련하여 292억 원의 공탁금을 납부하고 집행정지를 신청했습니다. 이는 하이브와 민희진 전 대표 간의 경영권 분쟁 및 계약 관련 법적 다툼이 진행 중임을 시사합니다. 기사에서는 어도어가 뉴진스 멤버 다니엘에게 손해배상 소송을 제기한 사실도 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 292억 원이라는 큰 금액이 언급되어 피해 규모가 큽니다(적합 조건 4). 풋옵션 계약 관련 분쟁이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 책임 소재의 명확성은 기사만으로는 판단하기 어렵고, 집단적 피해는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>292억 원</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>하이브, 292억 공탁금 납부…’민희진 풋옵션 대금’ 집행정지</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/02/25/KATHIRARPRGBXMUHH73OELEJUQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:44:54.916538+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>주식매매대금(풋옵션) 소송 항소 진행 중, 강제 집행 정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>민희진 대표와 하이브 간의 주식매매대금(풋옵션) 청구 소송이 진행 중이며, 1심 판결 후 하이브가 항소장을 제출했습니다. 민 대표의 하이브 예금 압류 시도에 대해 법원이 강제 집행 정지 결정을 내렸습니다. 이는 양측 간의 계약 관련 분쟁으로, 현재 항소심 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 주식매매대금(풋옵션) 소송의 특성상 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 다만, 집단적 피해가 아닌 개별 당사자 간의 계약 분쟁이며, 책임 명확성은 소송 결과에 따라 달라질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>민희진, 완패한 하이브 예금 압류 시도 제동…법원, 강제 집행 정지 신...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983415</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:15:52.100605+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
           <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>어도어가 전속계약 해지를 통보한 뉴진스 전 멤버 다니엘과 민희진 전 어도어 대표에게 430억원대 손해배상 청구 소송을 제기했습니다. 이 소송은 지난해 12월 30일에 시작되었으며, 계약 관련 분쟁으로 보입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>적합 조건 중 '피해 규모가 큼'(430억원대)에 해당하여 투자 매력이 높습니다. 또한 계약 관련 분쟁이므로 '증거 확보 가능성'도 충분합니다. 그러나 상대방이 대기업이나 공공기관이 아닌 개인이며, '집단적 피해'가 아니라는 점은 소송금융 투자 적합도를 낮추는 요인입니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>430억원대</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>뉴진스 ‘New Jeans’, 스포티파이 5억 스트리밍 돌파..통산 6번째 기록</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>breaknews.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>http://www.breaknews.com/1186476</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-02-22 12:42:57.981537+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N20"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>